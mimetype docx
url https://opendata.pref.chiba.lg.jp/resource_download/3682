--- v0 (2026-03-08)
+++ v1 (2026-09-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="55703080" w14:textId="6263E27A" w:rsidR="000A1B94" w:rsidRPr="007A1C6A" w:rsidRDefault="007A1C6A" w:rsidP="007A1C6A">
+    <w:p w14:paraId="55703080" w14:textId="419AFF1E" w:rsidR="000A1B94" w:rsidRPr="007A1C6A" w:rsidRDefault="007A1C6A" w:rsidP="007A1C6A">
       <w:pPr>
         <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">１　</w:t>
       </w:r>
       <w:r w:rsidR="006132B2" w:rsidRPr="007A1C6A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>この</w:t>
       </w:r>
       <w:r w:rsidR="000A1B94" w:rsidRPr="007A1C6A">
@@ -67,57 +67,57 @@
       </w:r>
       <w:r w:rsidR="000A1B94" w:rsidRPr="007A1C6A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>工場及び事業場から届出された情報を元に</w:t>
       </w:r>
       <w:r w:rsidR="00720511">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00720511" w:rsidRPr="007A1C6A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
-      <w:r w:rsidR="00F4264A">
-[...5 lines deleted...]
-        <w:t>7</w:t>
+      <w:r w:rsidR="00DF4EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00720511" w:rsidRPr="007A1C6A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidR="00720511">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00720511" w:rsidRPr="007A1C6A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
@@ -708,222 +708,229 @@
         <w:t>千葉市、市川市、船橋市、松戸市、柏市及び市原市内の特定事業場等については、それぞれの市へ直接お問い合わせください。</w:t>
       </w:r>
       <w:r w:rsidR="000A1B94" w:rsidRPr="007A1C6A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EE3551" w:rsidRPr="007A1C6A" w:rsidSect="007A1C6A">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13F235E5" w14:textId="77777777" w:rsidR="00A85F69" w:rsidRDefault="00A85F69" w:rsidP="00A85F69">
+    <w:p w14:paraId="686BAA7C" w14:textId="77777777" w:rsidR="009B1D2E" w:rsidRDefault="009B1D2E" w:rsidP="00A85F69">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DB1C52D" w14:textId="77777777" w:rsidR="00A85F69" w:rsidRDefault="00A85F69" w:rsidP="00A85F69">
+    <w:p w14:paraId="7142ABC0" w14:textId="77777777" w:rsidR="009B1D2E" w:rsidRDefault="009B1D2E" w:rsidP="00A85F69">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75C47007" w14:textId="77777777" w:rsidR="00A85F69" w:rsidRDefault="00A85F69" w:rsidP="00A85F69">
+    <w:p w14:paraId="13222C58" w14:textId="77777777" w:rsidR="009B1D2E" w:rsidRDefault="009B1D2E" w:rsidP="00A85F69">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F90C43F" w14:textId="77777777" w:rsidR="00A85F69" w:rsidRDefault="00A85F69" w:rsidP="00A85F69">
+    <w:p w14:paraId="6165149E" w14:textId="77777777" w:rsidR="009B1D2E" w:rsidRDefault="009B1D2E" w:rsidP="00A85F69">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4602EE86" w14:textId="77777777" w:rsidR="00720511" w:rsidRDefault="00720511" w:rsidP="00720511">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="007A1C6A">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>（注意事項）</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="102"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC09B0"/>
     <w:rsid w:val="000430E8"/>
     <w:rsid w:val="000A1B94"/>
     <w:rsid w:val="000A4C7D"/>
+    <w:rsid w:val="003C4458"/>
+    <w:rsid w:val="004009DD"/>
     <w:rsid w:val="006132B2"/>
     <w:rsid w:val="006330D2"/>
     <w:rsid w:val="00720511"/>
     <w:rsid w:val="007A1C6A"/>
+    <w:rsid w:val="007A565E"/>
     <w:rsid w:val="007F5121"/>
+    <w:rsid w:val="009B1D2E"/>
+    <w:rsid w:val="009F2246"/>
     <w:rsid w:val="009F7E9F"/>
     <w:rsid w:val="00A85F69"/>
     <w:rsid w:val="00CC09B0"/>
+    <w:rsid w:val="00DF4EBF"/>
     <w:rsid w:val="00DF7D89"/>
     <w:rsid w:val="00EE3551"/>
     <w:rsid w:val="00F4264A"/>
     <w:rsid w:val="00FE4C06"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5711E76E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{323BB9B3-1D89-4303-A272-408D6CCBDE4C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1631,72 +1638,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>125</Words>
   <Characters>715</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>千葉県</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>839</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>千葉県</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>