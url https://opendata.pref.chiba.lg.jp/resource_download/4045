--- v0 (2026-03-11)
+++ v1 (2026-07-22)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{566056E0-9B05-4D72-A7C8-5B496E5C4EAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2AAD8F9F-E36F-4774-81A3-441669DC1E08}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="全国・千葉県" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">全国・千葉県!$A$1:$G$42</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="69">
   <si>
     <t>合計特殊出生率の推移　全国・千葉県</t>
     <rPh sb="0" eb="2">
       <t>ゴウケイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>トクシュ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シュッショウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>リツ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>スイイ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ゼンコク</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>チバケン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -656,92 +656,92 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -1018,898 +1018,907 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G67"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B28" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="L37" sqref="L37"/>
+      <selection pane="bottomRight" activeCell="J7" sqref="J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="25.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="9" style="9"/>
+    <col min="1" max="1" width="9" style="8"/>
     <col min="2" max="3" width="9" style="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.15">
-      <c r="A1" s="14" t="s">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
     </row>
     <row r="2" spans="1:7" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="3"/>
     </row>
-    <row r="3" spans="1:7" s="16" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="15" t="s">
+    <row r="3" spans="1:7" s="15" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="15" t="s">
+      <c r="B3" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="15" t="s">
+      <c r="C3" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="15" t="s">
+      <c r="F3" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="15" t="s">
+      <c r="G3" s="14" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="11">
+      <c r="B4" s="10">
         <v>4.54</v>
       </c>
-      <c r="C4" s="12" t="s">
-[...3 lines deleted...]
-      <c r="E4" s="5" t="s">
+      <c r="C4" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="5"/>
+      <c r="E4" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="10">
+        <v>1.72</v>
+      </c>
+      <c r="G4" s="11">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="10">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="5"/>
+      <c r="E5" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="10">
+        <v>1.69</v>
+      </c>
+      <c r="G5" s="11">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="10">
+        <v>4.32</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="5"/>
+      <c r="E6" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="10">
+        <v>1.66</v>
+      </c>
+      <c r="G6" s="11">
+        <v>1.61</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="10">
+        <v>3.65</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="5"/>
+      <c r="E7" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="10">
+        <v>1.57</v>
+      </c>
+      <c r="G7" s="11">
+        <v>1.51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="10">
+        <v>3.26</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="5"/>
+      <c r="E8" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="10">
+        <v>1.54</v>
+      </c>
+      <c r="G8" s="11">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="10">
+        <v>2.98</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="5"/>
+      <c r="E9" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" s="10">
+        <v>1.53</v>
+      </c>
+      <c r="G9" s="11">
+        <v>1.46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="10">
+        <v>2.69</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="5"/>
+      <c r="E10" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="G10" s="11">
+        <v>1.39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="10">
+        <v>2.48</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="5"/>
+      <c r="E11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" s="10">
+        <v>1.46</v>
+      </c>
+      <c r="G11" s="11">
+        <v>1.36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="10">
+        <v>2.37</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D12" s="5"/>
+      <c r="E12" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="F12" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="G12" s="11">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="10">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D13" s="5"/>
+      <c r="E13" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="10">
+        <v>1.42</v>
+      </c>
+      <c r="G13" s="11">
+        <v>1.36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="10">
+        <v>2.04</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D14" s="5"/>
+      <c r="E14" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" s="10">
+        <v>1.43</v>
+      </c>
+      <c r="G14" s="11">
+        <v>1.33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="10">
+        <v>2.11</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D15" s="5"/>
+      <c r="E15" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F15" s="10">
+        <v>1.39</v>
+      </c>
+      <c r="G15" s="10">
+        <v>1.28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="10">
+        <v>2.04</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16" s="5"/>
+      <c r="E16" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F16" s="10">
+        <v>1.38</v>
+      </c>
+      <c r="G16" s="10">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="10">
+        <v>2</v>
+      </c>
+      <c r="C17" s="11">
+        <v>2.13</v>
+      </c>
+      <c r="D17" s="5"/>
+      <c r="E17" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="F17" s="10">
+        <v>1.34</v>
+      </c>
+      <c r="G17" s="10">
+        <v>1.22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="10">
+        <v>1.96</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="5"/>
+      <c r="E18" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="F18" s="10">
+        <v>1.36</v>
+      </c>
+      <c r="G18" s="10">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="10">
+        <v>1.98</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D19" s="5"/>
+      <c r="E19" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F19" s="10">
+        <v>1.33</v>
+      </c>
+      <c r="G19" s="10">
+        <v>1.24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="10">
+        <v>2</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D20" s="5"/>
+      <c r="E20" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="F20" s="10">
+        <v>1.32</v>
+      </c>
+      <c r="G20" s="10">
+        <v>1.24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="10">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D21" s="5"/>
+      <c r="E21" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="F21" s="10">
+        <v>1.29</v>
+      </c>
+      <c r="G21" s="10">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="10">
+        <v>2.14</v>
+      </c>
+      <c r="C22" s="11">
+        <v>2.31</v>
+      </c>
+      <c r="D22" s="5"/>
+      <c r="E22" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="F22" s="10">
+        <v>1.29</v>
+      </c>
+      <c r="G22" s="10">
+        <v>1.22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B23" s="10">
+        <v>1.58</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D23" s="5"/>
+      <c r="E23" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="F23" s="10">
+        <v>1.26</v>
+      </c>
+      <c r="G23" s="10">
+        <v>1.22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" s="10">
+        <v>2.23</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D24" s="5"/>
+      <c r="E24" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F24" s="10">
+        <v>1.32</v>
+      </c>
+      <c r="G24" s="10">
+        <v>1.23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="10">
+        <v>2.13</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D25" s="5"/>
+      <c r="E25" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F25" s="10">
+        <v>1.34</v>
+      </c>
+      <c r="G25" s="10">
+        <v>1.25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B26" s="10">
+        <v>2.13</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26" s="5"/>
+      <c r="E26" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="F26" s="10">
+        <v>1.37</v>
+      </c>
+      <c r="G26" s="10">
+        <v>1.29</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27" s="10">
+        <v>2.13</v>
+      </c>
+      <c r="C27" s="11">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="D27" s="5"/>
+      <c r="E27" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="F27" s="10">
+        <v>1.37</v>
+      </c>
+      <c r="G27" s="10">
+        <v>1.31</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="10">
+        <v>2.16</v>
+      </c>
+      <c r="C28" s="11">
+        <v>2.36</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F28" s="10">
+        <v>1.39</v>
+      </c>
+      <c r="G28" s="10">
+        <v>1.34</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="10">
+        <v>2.14</v>
+      </c>
+      <c r="C29" s="11">
+        <v>2.37</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F29" s="10">
+        <v>1.39</v>
+      </c>
+      <c r="G29" s="10">
+        <v>1.31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30" s="10">
+        <v>2.14</v>
+      </c>
+      <c r="C30" s="11">
+        <v>2.36</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="10">
+        <v>1.41</v>
+      </c>
+      <c r="G30" s="10">
+        <v>1.31</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B31" s="10">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="C31" s="11">
+        <v>2.27</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" s="10">
+        <v>1.43</v>
+      </c>
+      <c r="G31" s="10">
+        <v>1.33</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B32" s="10">
+        <v>1.91</v>
+      </c>
+      <c r="C32" s="11">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="F32" s="10">
+        <v>1.42</v>
+      </c>
+      <c r="G32" s="10">
+        <v>1.32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33" s="10">
+        <v>1.85</v>
+      </c>
+      <c r="C33" s="11">
+        <v>1.92</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F33" s="10">
+        <v>1.45</v>
+      </c>
+      <c r="G33" s="10">
+        <v>1.38</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="B34" s="10">
+        <v>1.8</v>
+      </c>
+      <c r="C34" s="11">
+        <v>1.86</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34" s="10">
+        <v>1.44</v>
+      </c>
+      <c r="G34" s="10">
+        <v>1.35</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B35" s="10">
+        <v>1.79</v>
+      </c>
+      <c r="C35" s="11">
+        <v>1.86</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F35" s="10">
+        <v>1.43</v>
+      </c>
+      <c r="G35" s="10">
+        <v>1.34</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="B36" s="10">
+        <v>1.77</v>
+      </c>
+      <c r="C36" s="11">
+        <v>1.83</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F36" s="10">
+        <v>1.42</v>
+      </c>
+      <c r="G36" s="10">
+        <v>1.34</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="B37" s="10">
+        <v>1.75</v>
+      </c>
+      <c r="C37" s="11">
+        <v>1.74</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="F37" s="12">
+        <v>1.36</v>
+      </c>
+      <c r="G37" s="12">
+        <v>1.28</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" s="10">
+        <v>1.74</v>
+      </c>
+      <c r="C38" s="11">
+        <v>1.79</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F38" s="12">
+        <v>1.33</v>
+      </c>
+      <c r="G38" s="12">
+        <v>1.27</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="10">
+        <v>1.77</v>
+      </c>
+      <c r="C39" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="F39" s="12">
+        <v>1.3</v>
+      </c>
+      <c r="G39" s="12">
+        <v>1.21</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B40" s="10">
+        <v>1.8</v>
+      </c>
+      <c r="C40" s="11">
+        <v>1.82</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F40" s="16">
+        <v>1.26</v>
+      </c>
+      <c r="G40" s="12">
+        <v>1.18</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A41" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B41" s="10">
+        <v>1.81</v>
+      </c>
+      <c r="C41" s="11">
+        <v>1.84</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F41" s="12">
+        <v>1.2</v>
+      </c>
+      <c r="G41" s="12">
+        <v>1.1399999999999999</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A42" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F4" s="11">
+      <c r="B42" s="10">
         <v>1.76</v>
       </c>
-      <c r="G4" s="12">
+      <c r="C42" s="11">
         <v>1.75</v>
       </c>
-    </row>
-[...179 lines deleted...]
-      <c r="E13" s="5" t="s">
+      <c r="E42" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="F13" s="11">
-[...598 lines deleted...]
-        <v>1.1399999999999999</v>
+      <c r="F42" s="16">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="G42" s="12">
+        <v>1.0900000000000001</v>
       </c>
     </row>
     <row r="67" spans="2:2" ht="30" x14ac:dyDescent="0.15">
-      <c r="B67" s="10"/>
+      <c r="B67" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.78700000000000003" right="0.78700000000000003" top="0.52" bottom="0.46" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>