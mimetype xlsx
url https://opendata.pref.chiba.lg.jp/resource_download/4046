--- v0 (2026-03-11)
+++ v1 (2026-07-22)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8EBE0DE-B9B2-40BF-9F9D-CC22BE438220}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C2AEB71-CD13-42E4-9D0B-19EEF9B3EC8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="23040" yWindow="312" windowWidth="23256" windowHeight="12384" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="平成8年～令和4年(市町村別)" sheetId="2" r:id="rId1"/>
+    <sheet name="平成8年～令和6年(市町村別)" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'平成8年～令和4年(市町村別)'!$A$1:$AQ$113</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'平成8年～令和6年(市町村別)'!$A$1:$AR$113</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="165">
   <si>
     <t>8年</t>
     <rPh sb="1" eb="2">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>9年</t>
     <rPh sb="1" eb="2">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>10年</t>
     <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>11年</t>
     <rPh sb="2" eb="3">
       <t>ネン</t>
@@ -2078,59 +2078,66 @@
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>4年</t>
     <rPh sb="1" eb="2">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>5年</t>
     <rPh sb="1" eb="2">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>5年</t>
     <rPh sb="1" eb="2">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <t>6年</t>
+    <rPh sb="1" eb="2">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.00_ "/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color indexed="56"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -2139,60 +2146,66 @@
       <sz val="9"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="62">
+  <borders count="61">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
@@ -2972,70 +2985,57 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3060,65 +3060,50 @@
       <alignment vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
@@ -3199,96 +3184,105 @@
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -3562,146 +3556,147 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AS111"/>
+  <dimension ref="A1:AT111"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="95" zoomScaleNormal="100" zoomScaleSheetLayoutView="95" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AC87" sqref="AC87"/>
+      <selection pane="bottomRight" activeCell="AC5" sqref="AC5:AD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="25" width="5.625" style="1" customWidth="1"/>
-    <col min="26" max="29" width="6.25" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="48" max="16384" width="9" style="1"/>
+    <col min="26" max="30" width="6.25" style="1" customWidth="1"/>
+    <col min="31" max="31" width="1.25" style="1" customWidth="1"/>
+    <col min="32" max="37" width="3.625" style="1" customWidth="1"/>
+    <col min="38" max="39" width="3.625" style="2" customWidth="1"/>
+    <col min="40" max="44" width="4" style="1" customWidth="1"/>
+    <col min="45" max="45" width="14.125" style="1" customWidth="1"/>
+    <col min="46" max="46" width="18.75" style="1" customWidth="1"/>
+    <col min="47" max="47" width="23.625" style="1" customWidth="1"/>
+    <col min="48" max="48" width="15.625" style="1" customWidth="1"/>
+    <col min="49" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:44" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:42" ht="30" x14ac:dyDescent="0.15">
-      <c r="A2" s="65" t="s">
+    <row r="2" spans="1:44" ht="30" x14ac:dyDescent="0.15">
+      <c r="A2" s="60" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="3" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="3"/>
-      <c r="AE3" s="1" t="s">
+      <c r="AF3" s="1" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="4" spans="1:42" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:44" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="71" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="76" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="77"/>
       <c r="D4" s="77"/>
       <c r="E4" s="77"/>
       <c r="F4" s="77"/>
       <c r="G4" s="77"/>
       <c r="H4" s="77"/>
       <c r="I4" s="77"/>
       <c r="J4" s="77"/>
       <c r="K4" s="77"/>
       <c r="L4" s="77"/>
       <c r="M4" s="77"/>
       <c r="N4" s="77"/>
       <c r="O4" s="77"/>
       <c r="P4" s="77"/>
       <c r="Q4" s="77"/>
       <c r="R4" s="77"/>
       <c r="S4" s="77"/>
       <c r="T4" s="77"/>
       <c r="U4" s="77"/>
       <c r="V4" s="77"/>
       <c r="W4" s="77"/>
       <c r="X4" s="4"/>
       <c r="Y4" s="81" t="s">
         <v>155</v>
       </c>
       <c r="Z4" s="81"/>
       <c r="AA4" s="81"/>
       <c r="AB4" s="81"/>
       <c r="AC4" s="81"/>
-      <c r="AE4" s="78" t="s">
+      <c r="AD4" s="81"/>
+      <c r="AF4" s="78" t="s">
         <v>157</v>
       </c>
-      <c r="AF4" s="79"/>
       <c r="AG4" s="79"/>
       <c r="AH4" s="79"/>
       <c r="AI4" s="79"/>
       <c r="AJ4" s="79"/>
-      <c r="AK4" s="80"/>
-      <c r="AL4" s="82" t="s">
+      <c r="AK4" s="79"/>
+      <c r="AL4" s="80"/>
+      <c r="AM4" s="82" t="s">
         <v>155</v>
       </c>
-      <c r="AM4" s="83"/>
-[...2 lines deleted...]
-      <c r="AP4" s="84"/>
+      <c r="AN4" s="82"/>
+      <c r="AO4" s="82"/>
+      <c r="AP4" s="82"/>
+      <c r="AQ4" s="82"/>
+      <c r="AR4" s="82"/>
     </row>
-    <row r="5" spans="1:42" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="72"/>
       <c r="B5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>7</v>
       </c>
@@ -3728,103 +3723,109 @@
       </c>
       <c r="Q5" s="5" t="s">
         <v>130</v>
       </c>
       <c r="R5" s="5" t="s">
         <v>131</v>
       </c>
       <c r="S5" s="5" t="s">
         <v>135</v>
       </c>
       <c r="T5" s="5" t="s">
         <v>136</v>
       </c>
       <c r="U5" s="5" t="s">
         <v>137</v>
       </c>
       <c r="V5" s="5" t="s">
         <v>150</v>
       </c>
       <c r="W5" s="6" t="s">
         <v>153</v>
       </c>
       <c r="X5" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="Y5" s="68" t="s">
+      <c r="Y5" s="63" t="s">
         <v>156</v>
       </c>
-      <c r="Z5" s="68" t="s">
+      <c r="Z5" s="63" t="s">
         <v>159</v>
       </c>
-      <c r="AA5" s="68" t="s">
+      <c r="AA5" s="63" t="s">
         <v>160</v>
       </c>
-      <c r="AB5" s="68" t="s">
+      <c r="AB5" s="63" t="s">
         <v>161</v>
       </c>
-      <c r="AC5" s="69" t="s">
+      <c r="AC5" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="AE5" s="7" t="s">
+      <c r="AD5" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="AF5" s="7" t="s">
         <v>131</v>
       </c>
-      <c r="AF5" s="7" t="s">
+      <c r="AG5" s="7" t="s">
         <v>135</v>
       </c>
-      <c r="AG5" s="7" t="s">
+      <c r="AH5" s="7" t="s">
         <v>136</v>
       </c>
-      <c r="AH5" s="7" t="s">
+      <c r="AI5" s="7" t="s">
         <v>137</v>
       </c>
-      <c r="AI5" s="7" t="s">
+      <c r="AJ5" s="7" t="s">
         <v>150</v>
       </c>
-      <c r="AJ5" s="7" t="s">
+      <c r="AK5" s="7" t="s">
         <v>153</v>
       </c>
-      <c r="AK5" s="7" t="s">
+      <c r="AL5" s="7" t="s">
         <v>154</v>
       </c>
-      <c r="AL5" s="67" t="s">
+      <c r="AM5" s="62" t="s">
         <v>156</v>
       </c>
-      <c r="AM5" s="67" t="s">
+      <c r="AN5" s="62" t="s">
         <v>159</v>
       </c>
-      <c r="AN5" s="67" t="s">
+      <c r="AO5" s="62" t="s">
         <v>160</v>
       </c>
-      <c r="AO5" s="67" t="s">
+      <c r="AP5" s="62" t="s">
         <v>161</v>
       </c>
-      <c r="AP5" s="67" t="s">
+      <c r="AQ5" s="62" t="s">
         <v>163</v>
       </c>
+      <c r="AR5" s="62" t="s">
+        <v>164</v>
+      </c>
     </row>
-    <row r="6" spans="1:42" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="8" t="s">
         <v>146</v>
       </c>
       <c r="B6" s="9">
         <v>1.43</v>
       </c>
       <c r="C6" s="10">
         <v>1.39</v>
       </c>
       <c r="D6" s="10">
         <v>1.38</v>
       </c>
       <c r="E6" s="10">
         <v>1.34</v>
       </c>
       <c r="F6" s="10">
         <v>1.36</v>
       </c>
       <c r="G6" s="10">
         <v>1.33</v>
       </c>
       <c r="H6" s="10">
         <v>1.32</v>
       </c>
       <c r="I6" s="10">
@@ -3868,64 +3869,68 @@
       </c>
       <c r="V6" s="13">
         <v>1.44</v>
       </c>
       <c r="W6" s="13">
         <v>1.43</v>
       </c>
       <c r="X6" s="13">
         <v>1.42</v>
       </c>
       <c r="Y6" s="13">
         <v>1.36</v>
       </c>
       <c r="Z6" s="13">
         <v>1.33</v>
       </c>
       <c r="AA6" s="13">
         <v>1.3</v>
       </c>
       <c r="AB6" s="13">
         <v>1.26</v>
       </c>
       <c r="AC6" s="13">
         <v>1.2</v>
       </c>
-      <c r="AE6" s="14"/>
+      <c r="AD6" s="13">
+        <v>1.1499999999999999</v>
+      </c>
       <c r="AF6" s="14"/>
       <c r="AG6" s="14"/>
       <c r="AH6" s="14"/>
       <c r="AI6" s="14"/>
       <c r="AJ6" s="14"/>
       <c r="AK6" s="14"/>
       <c r="AL6" s="14"/>
       <c r="AM6" s="14"/>
       <c r="AN6" s="14"/>
       <c r="AO6" s="14"/>
       <c r="AP6" s="14"/>
+      <c r="AQ6" s="14"/>
+      <c r="AR6" s="14"/>
     </row>
-    <row r="7" spans="1:42" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:44" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>147</v>
       </c>
       <c r="B7" s="16">
         <v>1.33</v>
       </c>
       <c r="C7" s="17">
         <v>1.28</v>
       </c>
       <c r="D7" s="17">
         <v>1.26</v>
       </c>
       <c r="E7" s="17">
         <v>1.22</v>
       </c>
       <c r="F7" s="17">
         <v>1.3</v>
       </c>
       <c r="G7" s="17">
         <v>1.24</v>
       </c>
       <c r="H7" s="17">
         <v>1.24</v>
       </c>
       <c r="I7" s="17">
@@ -3969,182 +3974,191 @@
       </c>
       <c r="V7" s="20">
         <v>1.35</v>
       </c>
       <c r="W7" s="20">
         <v>1.34</v>
       </c>
       <c r="X7" s="20">
         <v>1.34</v>
       </c>
       <c r="Y7" s="20">
         <v>1.28</v>
       </c>
       <c r="Z7" s="20">
         <v>1.27</v>
       </c>
       <c r="AA7" s="20">
         <v>1.21</v>
       </c>
       <c r="AB7" s="20">
         <v>1.18</v>
       </c>
       <c r="AC7" s="20">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AE7" s="21">
+      <c r="AD7" s="20">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AF7" s="21">
         <v>1.32</v>
       </c>
-      <c r="AF7" s="21">
+      <c r="AG7" s="21">
         <v>1.33</v>
       </c>
-      <c r="AG7" s="21">
+      <c r="AH7" s="21">
         <v>1.32</v>
       </c>
-      <c r="AH7" s="21">
+      <c r="AI7" s="21">
         <v>1.35</v>
       </c>
-      <c r="AI7" s="21">
+      <c r="AJ7" s="21">
         <v>1.33</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.32</v>
       </c>
       <c r="AK7" s="21">
         <v>1.32</v>
       </c>
       <c r="AL7" s="21">
+        <v>1.32</v>
+      </c>
+      <c r="AM7" s="21">
         <v>1.26</v>
       </c>
-      <c r="AM7" s="21">
+      <c r="AN7" s="21">
         <v>1.25</v>
       </c>
-      <c r="AN7" s="21">
+      <c r="AO7" s="21">
         <v>1.2</v>
       </c>
-      <c r="AO7" s="21">
+      <c r="AP7" s="21">
         <v>1.17</v>
       </c>
-      <c r="AP7" s="21">
+      <c r="AQ7" s="21">
         <v>1.1399999999999999</v>
       </c>
+      <c r="AR7" s="64">
+        <v>1.08125</v>
+      </c>
     </row>
-    <row r="8" spans="1:42" ht="12" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:44" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A8" s="22" t="s">
         <v>140</v>
       </c>
-      <c r="B8" s="23">
+      <c r="B8" s="65">
         <v>1.3009999999999999</v>
       </c>
-      <c r="C8" s="24">
+      <c r="C8" s="66">
         <v>1.2190000000000001</v>
       </c>
-      <c r="D8" s="24">
+      <c r="D8" s="66">
         <v>1.246</v>
       </c>
-      <c r="E8" s="24">
+      <c r="E8" s="66">
         <v>1.1990000000000001</v>
       </c>
-      <c r="F8" s="24">
+      <c r="F8" s="66">
         <v>1.2070000000000001</v>
       </c>
-      <c r="G8" s="24">
+      <c r="G8" s="66">
         <v>1.18</v>
       </c>
-      <c r="H8" s="24">
+      <c r="H8" s="66">
         <v>1.1990000000000001</v>
       </c>
-      <c r="I8" s="24">
+      <c r="I8" s="66">
         <v>1.1399999999999999</v>
       </c>
-      <c r="J8" s="25">
+      <c r="J8" s="67">
         <v>1.17</v>
       </c>
-      <c r="K8" s="25">
+      <c r="K8" s="67">
         <v>1.19</v>
       </c>
-      <c r="L8" s="25">
+      <c r="L8" s="67">
         <v>1.2</v>
       </c>
-      <c r="M8" s="24">
+      <c r="M8" s="66">
         <v>1.23</v>
       </c>
-      <c r="N8" s="26">
+      <c r="N8" s="68">
         <v>1.26</v>
       </c>
-      <c r="O8" s="25">
+      <c r="O8" s="67">
         <v>1.26</v>
       </c>
-      <c r="P8" s="27">
+      <c r="P8" s="69">
         <v>1.35</v>
       </c>
-      <c r="Q8" s="27">
+      <c r="Q8" s="69">
         <v>1.32</v>
       </c>
-      <c r="R8" s="27">
+      <c r="R8" s="69">
         <v>1.35</v>
       </c>
-      <c r="S8" s="27">
+      <c r="S8" s="69">
         <v>1.35</v>
       </c>
-      <c r="T8" s="27">
+      <c r="T8" s="69">
         <v>1.33</v>
       </c>
-      <c r="U8" s="27">
+      <c r="U8" s="69">
         <v>1.36</v>
       </c>
-      <c r="V8" s="27">
+      <c r="V8" s="69">
         <v>1.34</v>
       </c>
-      <c r="W8" s="27">
+      <c r="W8" s="69">
         <v>1.32</v>
       </c>
-      <c r="X8" s="27">
+      <c r="X8" s="69">
         <v>1.28</v>
       </c>
-      <c r="Y8" s="27">
+      <c r="Y8" s="69">
         <v>1.26</v>
       </c>
-      <c r="Z8" s="27">
+      <c r="Z8" s="69">
         <v>1.2242</v>
       </c>
-      <c r="AA8" s="27">
+      <c r="AA8" s="69">
         <v>1.21</v>
       </c>
-      <c r="AB8" s="27">
+      <c r="AB8" s="69">
         <v>1.1840499999999998</v>
       </c>
-      <c r="AC8" s="27">
+      <c r="AC8" s="69">
         <v>1.1460999999999999</v>
       </c>
-      <c r="AE8" s="28"/>
-[...2 lines deleted...]
-      <c r="AH8" s="28"/>
+      <c r="AD8" s="69">
+        <v>1.0681499999999999</v>
+      </c>
+      <c r="AF8" s="23"/>
+      <c r="AG8" s="23"/>
+      <c r="AH8" s="23"/>
+      <c r="AI8" s="23"/>
     </row>
-    <row r="9" spans="1:42" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="29" t="s">
+    <row r="9" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="9">
         <v>1.331</v>
       </c>
       <c r="C9" s="10">
         <v>1.2230000000000001</v>
       </c>
       <c r="D9" s="10">
         <v>1.3009999999999999</v>
       </c>
       <c r="E9" s="10">
         <v>1.145</v>
       </c>
       <c r="F9" s="10">
         <v>1.21</v>
       </c>
       <c r="G9" s="10">
         <v>1.1499999999999999</v>
       </c>
       <c r="H9" s="10">
         <v>1.2250000000000001</v>
       </c>
       <c r="I9" s="10">
         <v>1.07</v>
@@ -4187,336 +4201,348 @@
       </c>
       <c r="V9" s="13">
         <v>1.04</v>
       </c>
       <c r="W9" s="13">
         <v>1.1200000000000001</v>
       </c>
       <c r="X9" s="13">
         <v>0.94</v>
       </c>
       <c r="Y9" s="13">
         <v>1.01</v>
       </c>
       <c r="Z9" s="13">
         <v>0.98099999999999987</v>
       </c>
       <c r="AA9" s="13">
         <v>0.77</v>
       </c>
       <c r="AB9" s="13">
         <v>0.86140000000000005</v>
       </c>
       <c r="AC9" s="13">
         <v>0.66610000000000003</v>
       </c>
-      <c r="AE9" s="28"/>
-[...2 lines deleted...]
-      <c r="AH9" s="28"/>
+      <c r="AD9" s="13">
+        <v>0.78990000000000005</v>
+      </c>
+      <c r="AF9" s="23"/>
+      <c r="AG9" s="23"/>
+      <c r="AH9" s="23"/>
+      <c r="AI9" s="23"/>
     </row>
-    <row r="10" spans="1:42" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="30" t="s">
+    <row r="10" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="31">
+      <c r="B10" s="26">
         <v>1.3140000000000001</v>
       </c>
-      <c r="C10" s="32">
+      <c r="C10" s="27">
         <v>1.274</v>
       </c>
-      <c r="D10" s="32">
+      <c r="D10" s="27">
         <v>1.246</v>
       </c>
-      <c r="E10" s="32">
+      <c r="E10" s="27">
         <v>1.23</v>
       </c>
-      <c r="F10" s="32">
+      <c r="F10" s="27">
         <v>1.2529999999999999</v>
       </c>
-      <c r="G10" s="32">
+      <c r="G10" s="27">
         <v>1.26</v>
       </c>
-      <c r="H10" s="32">
+      <c r="H10" s="27">
         <v>1.2210000000000001</v>
       </c>
-      <c r="I10" s="32">
+      <c r="I10" s="27">
         <v>1.18</v>
       </c>
-      <c r="J10" s="33">
+      <c r="J10" s="28">
         <v>1.2</v>
       </c>
-      <c r="K10" s="33">
+      <c r="K10" s="28">
         <v>1.21</v>
       </c>
-      <c r="L10" s="33">
+      <c r="L10" s="28">
         <v>1.26</v>
       </c>
-      <c r="M10" s="32">
+      <c r="M10" s="27">
         <v>1.28</v>
       </c>
-      <c r="N10" s="34">
+      <c r="N10" s="29">
         <v>1.25</v>
       </c>
-      <c r="O10" s="33">
+      <c r="O10" s="28">
         <v>1.28</v>
       </c>
-      <c r="P10" s="35">
+      <c r="P10" s="30">
         <v>1.3656499999999998</v>
       </c>
-      <c r="Q10" s="35">
+      <c r="Q10" s="30">
         <v>1.3</v>
       </c>
-      <c r="R10" s="35">
+      <c r="R10" s="30">
         <v>1.33</v>
       </c>
-      <c r="S10" s="35">
+      <c r="S10" s="30">
         <v>1.32</v>
       </c>
-      <c r="T10" s="35">
+      <c r="T10" s="30">
         <v>1.37</v>
       </c>
-      <c r="U10" s="35">
+      <c r="U10" s="30">
         <v>1.39</v>
       </c>
-      <c r="V10" s="35">
+      <c r="V10" s="30">
         <v>1.38</v>
       </c>
-      <c r="W10" s="35">
+      <c r="W10" s="30">
         <v>1.32</v>
       </c>
-      <c r="X10" s="35">
+      <c r="X10" s="30">
         <v>1.36</v>
       </c>
-      <c r="Y10" s="35">
+      <c r="Y10" s="30">
         <v>1.27</v>
       </c>
-      <c r="Z10" s="35">
+      <c r="Z10" s="30">
         <v>1.25905</v>
       </c>
-      <c r="AA10" s="35">
+      <c r="AA10" s="30">
         <v>1.17</v>
       </c>
-      <c r="AB10" s="35">
+      <c r="AB10" s="30">
         <v>1.1687999999999998</v>
       </c>
-      <c r="AC10" s="35">
+      <c r="AC10" s="30">
         <v>1.0941500000000002</v>
       </c>
-      <c r="AE10" s="28"/>
-[...2 lines deleted...]
-      <c r="AH10" s="28"/>
+      <c r="AD10" s="30">
+        <v>1.0551999999999999</v>
+      </c>
+      <c r="AF10" s="23"/>
+      <c r="AG10" s="23"/>
+      <c r="AH10" s="23"/>
+      <c r="AI10" s="23"/>
     </row>
-    <row r="11" spans="1:42" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="30" t="s">
+    <row r="11" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="31">
+      <c r="B11" s="26">
         <v>1.2849999999999999</v>
       </c>
-      <c r="C11" s="32">
+      <c r="C11" s="27">
         <v>1.266</v>
       </c>
-      <c r="D11" s="32">
+      <c r="D11" s="27">
         <v>1.238</v>
       </c>
-      <c r="E11" s="32">
+      <c r="E11" s="27">
         <v>1.206</v>
       </c>
-      <c r="F11" s="32">
+      <c r="F11" s="27">
         <v>1.25</v>
       </c>
-      <c r="G11" s="32">
+      <c r="G11" s="27">
         <v>1.208</v>
       </c>
-      <c r="H11" s="32">
+      <c r="H11" s="27">
         <v>1.202</v>
       </c>
-      <c r="I11" s="32">
+      <c r="I11" s="27">
         <v>1.19</v>
       </c>
-      <c r="J11" s="33">
+      <c r="J11" s="28">
         <v>1.18</v>
       </c>
-      <c r="K11" s="33">
+      <c r="K11" s="28">
         <v>1.2</v>
       </c>
-      <c r="L11" s="33">
+      <c r="L11" s="28">
         <v>1.25</v>
       </c>
-      <c r="M11" s="32">
+      <c r="M11" s="27">
         <v>1.28</v>
       </c>
-      <c r="N11" s="34">
+      <c r="N11" s="29">
         <v>1.31</v>
       </c>
-      <c r="O11" s="33">
+      <c r="O11" s="28">
         <v>1.35</v>
       </c>
-      <c r="P11" s="35">
+      <c r="P11" s="30">
         <v>1.3626500000000001</v>
       </c>
-      <c r="Q11" s="35">
+      <c r="Q11" s="30">
         <v>1.38</v>
       </c>
-      <c r="R11" s="35">
+      <c r="R11" s="30">
         <v>1.37</v>
       </c>
-      <c r="S11" s="35">
+      <c r="S11" s="30">
         <v>1.39</v>
       </c>
-      <c r="T11" s="35">
+      <c r="T11" s="30">
         <v>1.36</v>
       </c>
-      <c r="U11" s="35">
+      <c r="U11" s="30">
         <v>1.39</v>
       </c>
-      <c r="V11" s="35">
+      <c r="V11" s="30">
         <v>1.37</v>
       </c>
-      <c r="W11" s="35">
+      <c r="W11" s="30">
         <v>1.32</v>
       </c>
-      <c r="X11" s="35">
+      <c r="X11" s="30">
         <v>1.34</v>
       </c>
-      <c r="Y11" s="35">
+      <c r="Y11" s="30">
         <v>1.25</v>
       </c>
-      <c r="Z11" s="35">
+      <c r="Z11" s="30">
         <v>1.25715</v>
       </c>
-      <c r="AA11" s="35">
+      <c r="AA11" s="30">
         <v>1.18</v>
       </c>
-      <c r="AB11" s="35">
+      <c r="AB11" s="30">
         <v>1.1426000000000001</v>
       </c>
-      <c r="AC11" s="35">
+      <c r="AC11" s="30">
         <v>1.1209000000000002</v>
       </c>
-      <c r="AE11" s="28"/>
-[...2 lines deleted...]
-      <c r="AH11" s="28"/>
+      <c r="AD11" s="30">
+        <v>1.0626</v>
+      </c>
+      <c r="AF11" s="23"/>
+      <c r="AG11" s="23"/>
+      <c r="AH11" s="23"/>
+      <c r="AI11" s="23"/>
     </row>
-    <row r="12" spans="1:42" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="36" t="s">
+    <row r="12" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="37">
+      <c r="B12" s="32">
         <v>1.7649999999999999</v>
       </c>
-      <c r="C12" s="38">
+      <c r="C12" s="33">
         <v>1.611</v>
       </c>
-      <c r="D12" s="38">
+      <c r="D12" s="33">
         <v>1.556</v>
       </c>
-      <c r="E12" s="38">
+      <c r="E12" s="33">
         <v>1.5660000000000001</v>
       </c>
-      <c r="F12" s="38">
+      <c r="F12" s="33">
         <v>1.4059999999999999</v>
       </c>
-      <c r="G12" s="38">
+      <c r="G12" s="33">
         <v>1.4390000000000001</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="33">
         <v>1.456</v>
       </c>
-      <c r="I12" s="38">
+      <c r="I12" s="33">
         <v>1.39</v>
       </c>
-      <c r="J12" s="39">
+      <c r="J12" s="34">
         <v>1.4</v>
       </c>
-      <c r="K12" s="39">
+      <c r="K12" s="34">
         <v>1.55</v>
       </c>
-      <c r="L12" s="39">
+      <c r="L12" s="34">
         <v>1.51</v>
       </c>
-      <c r="M12" s="38">
+      <c r="M12" s="33">
         <v>1.52</v>
       </c>
-      <c r="N12" s="40">
+      <c r="N12" s="35">
         <v>1.42</v>
       </c>
-      <c r="O12" s="39">
+      <c r="O12" s="34">
         <v>1.41</v>
       </c>
-      <c r="P12" s="41">
+      <c r="P12" s="36">
         <v>1.6073999999999999</v>
       </c>
-      <c r="Q12" s="41">
+      <c r="Q12" s="36">
         <v>1.62</v>
       </c>
-      <c r="R12" s="41">
+      <c r="R12" s="36">
         <v>1.61</v>
       </c>
-      <c r="S12" s="41">
+      <c r="S12" s="36">
         <v>1.37</v>
       </c>
-      <c r="T12" s="41">
+      <c r="T12" s="36">
         <v>1.53</v>
       </c>
-      <c r="U12" s="41">
+      <c r="U12" s="36">
         <v>1.44</v>
       </c>
-      <c r="V12" s="41">
+      <c r="V12" s="36">
         <v>1.44</v>
       </c>
-      <c r="W12" s="41">
+      <c r="W12" s="36">
         <v>1.46</v>
       </c>
-      <c r="X12" s="41">
+      <c r="X12" s="36">
         <v>1.54</v>
       </c>
-      <c r="Y12" s="41">
+      <c r="Y12" s="36">
         <v>1.2</v>
       </c>
-      <c r="Z12" s="41">
+      <c r="Z12" s="36">
         <v>1.4476</v>
       </c>
-      <c r="AA12" s="41">
+      <c r="AA12" s="36">
         <v>1.33</v>
       </c>
-      <c r="AB12" s="41">
+      <c r="AB12" s="36">
         <v>1.2511000000000001</v>
       </c>
-      <c r="AC12" s="41">
+      <c r="AC12" s="36">
         <v>1.36165</v>
       </c>
-      <c r="AE12" s="28"/>
-[...2 lines deleted...]
-      <c r="AH12" s="28"/>
+      <c r="AD12" s="36">
+        <v>1.15865</v>
+      </c>
+      <c r="AF12" s="23"/>
+      <c r="AG12" s="23"/>
+      <c r="AH12" s="23"/>
+      <c r="AI12" s="23"/>
     </row>
-    <row r="13" spans="1:42" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="29" t="s">
+    <row r="13" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="9">
         <v>1.391</v>
       </c>
       <c r="C13" s="10">
         <v>1.3140000000000001</v>
       </c>
       <c r="D13" s="10">
         <v>1.292</v>
       </c>
       <c r="E13" s="10">
         <v>1.276</v>
       </c>
       <c r="F13" s="10">
         <v>1.298</v>
       </c>
       <c r="G13" s="10">
         <v>1.2410000000000001</v>
       </c>
       <c r="H13" s="10">
         <v>1.278</v>
       </c>
       <c r="I13" s="10">
         <v>1.23</v>
@@ -4559,391 +4585,404 @@
       </c>
       <c r="V13" s="13">
         <v>1.6</v>
       </c>
       <c r="W13" s="13">
         <v>1.52</v>
       </c>
       <c r="X13" s="13">
         <v>1.46</v>
       </c>
       <c r="Y13" s="13">
         <v>1.4</v>
       </c>
       <c r="Z13" s="13">
         <v>1.4675499999999999</v>
       </c>
       <c r="AA13" s="13">
         <v>1.4</v>
       </c>
       <c r="AB13" s="13">
         <v>1.4449000000000001</v>
       </c>
       <c r="AC13" s="13">
         <v>1.2889000000000002</v>
       </c>
-      <c r="AE13" s="28"/>
-[...2 lines deleted...]
-      <c r="AH13" s="28"/>
+      <c r="AD13" s="13">
+        <v>1.3238000000000001</v>
+      </c>
+      <c r="AF13" s="23"/>
+      <c r="AG13" s="23"/>
+      <c r="AH13" s="23"/>
+      <c r="AI13" s="23"/>
     </row>
-    <row r="14" spans="1:42" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="30" t="s">
+    <row r="14" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="31">
+      <c r="B14" s="26">
         <v>1.3660000000000001</v>
       </c>
-      <c r="C14" s="32">
+      <c r="C14" s="27">
         <v>1.3049999999999999</v>
       </c>
-      <c r="D14" s="32">
+      <c r="D14" s="27">
         <v>1.292</v>
       </c>
-      <c r="E14" s="32">
+      <c r="E14" s="27">
         <v>1.2729999999999999</v>
       </c>
-      <c r="F14" s="32">
+      <c r="F14" s="27">
         <v>1.2869999999999999</v>
       </c>
-      <c r="G14" s="32">
+      <c r="G14" s="27">
         <v>1.2749999999999999</v>
       </c>
-      <c r="H14" s="32">
+      <c r="H14" s="27">
         <v>1.2150000000000001</v>
       </c>
-      <c r="I14" s="32">
+      <c r="I14" s="27">
         <v>1.21</v>
       </c>
-      <c r="J14" s="33">
+      <c r="J14" s="28">
         <v>1.1499999999999999</v>
       </c>
-      <c r="K14" s="33">
+      <c r="K14" s="28">
         <v>1.18</v>
       </c>
-      <c r="L14" s="33">
+      <c r="L14" s="28">
         <v>1.24</v>
       </c>
-      <c r="M14" s="32">
+      <c r="M14" s="27">
         <v>1.2</v>
       </c>
-      <c r="N14" s="34">
+      <c r="N14" s="29">
         <v>1.29</v>
       </c>
-      <c r="O14" s="33">
+      <c r="O14" s="28">
         <v>1.29</v>
       </c>
-      <c r="P14" s="35">
+      <c r="P14" s="30">
         <v>1.3326000000000002</v>
       </c>
-      <c r="Q14" s="35">
+      <c r="Q14" s="30">
         <v>1.36</v>
       </c>
-      <c r="R14" s="35">
+      <c r="R14" s="30">
         <v>1.3</v>
       </c>
-      <c r="S14" s="35">
+      <c r="S14" s="30">
         <v>1.36</v>
       </c>
-      <c r="T14" s="35">
+      <c r="T14" s="30">
         <v>1.3</v>
       </c>
-      <c r="U14" s="35">
+      <c r="U14" s="30">
         <v>1.38</v>
       </c>
-      <c r="V14" s="35">
+      <c r="V14" s="30">
         <v>1.31</v>
       </c>
-      <c r="W14" s="35">
+      <c r="W14" s="30">
         <v>1.3</v>
       </c>
-      <c r="X14" s="35">
+      <c r="X14" s="30">
         <v>1.28</v>
       </c>
-      <c r="Y14" s="35">
+      <c r="Y14" s="30">
         <v>1.28</v>
       </c>
-      <c r="Z14" s="35">
+      <c r="Z14" s="30">
         <v>1.2317500000000001</v>
       </c>
-      <c r="AA14" s="35">
+      <c r="AA14" s="30">
         <v>1.1599999999999999</v>
       </c>
-      <c r="AB14" s="35">
+      <c r="AB14" s="30">
         <v>1.0958000000000001</v>
       </c>
-      <c r="AC14" s="35">
+      <c r="AC14" s="30">
         <v>1.0841499999999999</v>
       </c>
-      <c r="AE14" s="28"/>
-[...2 lines deleted...]
-      <c r="AH14" s="28"/>
+      <c r="AD14" s="30">
+        <v>1.0174499999999997</v>
+      </c>
+      <c r="AF14" s="23"/>
+      <c r="AG14" s="23"/>
+      <c r="AH14" s="23"/>
+      <c r="AI14" s="23"/>
     </row>
-    <row r="15" spans="1:42" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="30" t="s">
+    <row r="15" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="31">
+      <c r="B15" s="26">
         <v>1.3620000000000001</v>
       </c>
-      <c r="C15" s="32">
+      <c r="C15" s="27">
         <v>1.296</v>
       </c>
-      <c r="D15" s="32">
+      <c r="D15" s="27">
         <v>1.224</v>
       </c>
-      <c r="E15" s="32">
+      <c r="E15" s="27">
         <v>1.2010000000000001</v>
       </c>
-      <c r="F15" s="32">
+      <c r="F15" s="27">
         <v>1.169</v>
       </c>
-      <c r="G15" s="32">
+      <c r="G15" s="27">
         <v>1.1930000000000001</v>
       </c>
-      <c r="H15" s="32">
+      <c r="H15" s="27">
         <v>1.111</v>
       </c>
-      <c r="I15" s="32">
+      <c r="I15" s="27">
         <v>1.1100000000000001</v>
       </c>
-      <c r="J15" s="33">
+      <c r="J15" s="28">
         <v>1.1000000000000001</v>
       </c>
-      <c r="K15" s="33">
+      <c r="K15" s="28">
         <v>1.1000000000000001</v>
       </c>
-      <c r="L15" s="33">
+      <c r="L15" s="28">
         <v>1.21</v>
       </c>
-      <c r="M15" s="32">
+      <c r="M15" s="27">
         <v>1.19</v>
       </c>
-      <c r="N15" s="34">
+      <c r="N15" s="29">
         <v>1.25</v>
       </c>
-      <c r="O15" s="33">
+      <c r="O15" s="28">
         <v>1.25</v>
       </c>
-      <c r="P15" s="35">
+      <c r="P15" s="30">
         <v>1.3571000000000002</v>
       </c>
-      <c r="Q15" s="35">
+      <c r="Q15" s="30">
         <v>1.28</v>
       </c>
-      <c r="R15" s="35">
+      <c r="R15" s="30">
         <v>1.26</v>
       </c>
-      <c r="S15" s="35">
+      <c r="S15" s="30">
         <v>1.26</v>
       </c>
-      <c r="T15" s="35">
+      <c r="T15" s="30">
         <v>1.23</v>
       </c>
-      <c r="U15" s="35">
+      <c r="U15" s="30">
         <v>1.25</v>
       </c>
-      <c r="V15" s="35">
+      <c r="V15" s="30">
         <v>1.17</v>
       </c>
-      <c r="W15" s="35">
+      <c r="W15" s="30">
         <v>1.19</v>
       </c>
-      <c r="X15" s="35">
+      <c r="X15" s="30">
         <v>1.19</v>
       </c>
-      <c r="Y15" s="35">
+      <c r="Y15" s="30">
         <v>1.1399999999999999</v>
       </c>
-      <c r="Z15" s="35">
+      <c r="Z15" s="30">
         <v>1.2092000000000001</v>
       </c>
-      <c r="AA15" s="35">
+      <c r="AA15" s="30">
         <v>1.17</v>
       </c>
-      <c r="AB15" s="35">
+      <c r="AB15" s="30">
         <v>1.0640499999999997</v>
       </c>
-      <c r="AC15" s="35">
+      <c r="AC15" s="30">
         <v>1.1010500000000001</v>
       </c>
-      <c r="AE15" s="2" t="s">
+      <c r="AD15" s="30">
+        <v>1.0886</v>
+      </c>
+      <c r="AF15" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="AH15" s="28"/>
+      <c r="AI15" s="23"/>
     </row>
-    <row r="16" spans="1:42" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="30" t="s">
+    <row r="16" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="B16" s="31">
+      <c r="B16" s="26">
         <v>1.4650000000000001</v>
       </c>
-      <c r="C16" s="32">
+      <c r="C16" s="27">
         <v>1.353</v>
       </c>
-      <c r="D16" s="32">
+      <c r="D16" s="27">
         <v>1.3480000000000001</v>
       </c>
-      <c r="E16" s="32">
+      <c r="E16" s="27">
         <v>1.29</v>
       </c>
-      <c r="F16" s="32">
+      <c r="F16" s="27">
         <v>1.254</v>
       </c>
-      <c r="G16" s="32">
+      <c r="G16" s="27">
         <v>1.232</v>
       </c>
-      <c r="H16" s="32">
+      <c r="H16" s="27">
         <v>1.359</v>
       </c>
-      <c r="I16" s="32">
+      <c r="I16" s="27">
         <v>1.3</v>
       </c>
-      <c r="J16" s="33">
+      <c r="J16" s="28">
         <v>1.28</v>
       </c>
-      <c r="K16" s="33">
+      <c r="K16" s="28">
         <v>1.33</v>
       </c>
-      <c r="L16" s="42"/>
-[...17 lines deleted...]
-      <c r="AE16" s="2" t="s">
+      <c r="L16" s="37"/>
+      <c r="M16" s="38"/>
+      <c r="N16" s="39"/>
+      <c r="O16" s="37"/>
+      <c r="P16" s="40"/>
+      <c r="Q16" s="40"/>
+      <c r="R16" s="40"/>
+      <c r="S16" s="40"/>
+      <c r="T16" s="40"/>
+      <c r="U16" s="40"/>
+      <c r="V16" s="40"/>
+      <c r="W16" s="40"/>
+      <c r="X16" s="40"/>
+      <c r="Y16" s="40"/>
+      <c r="Z16" s="40"/>
+      <c r="AA16" s="40"/>
+      <c r="AB16" s="40"/>
+      <c r="AC16" s="40"/>
+      <c r="AD16" s="40"/>
+      <c r="AF16" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="AH16" s="28"/>
+      <c r="AI16" s="23"/>
     </row>
-    <row r="17" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="36" t="s">
+    <row r="17" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="B17" s="37">
+      <c r="B17" s="32">
         <v>1.3979999999999999</v>
       </c>
-      <c r="C17" s="38">
+      <c r="C17" s="33">
         <v>1.361</v>
       </c>
-      <c r="D17" s="38">
+      <c r="D17" s="33">
         <v>1.3260000000000001</v>
       </c>
-      <c r="E17" s="38">
+      <c r="E17" s="33">
         <v>1.2470000000000001</v>
       </c>
-      <c r="F17" s="38">
+      <c r="F17" s="33">
         <v>1.28</v>
       </c>
-      <c r="G17" s="38">
+      <c r="G17" s="33">
         <v>1.2270000000000001</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="33">
         <v>1.3069999999999999</v>
       </c>
-      <c r="I17" s="38">
+      <c r="I17" s="33">
         <v>1.1200000000000001</v>
       </c>
-      <c r="J17" s="39">
+      <c r="J17" s="34">
         <v>1.24</v>
       </c>
-      <c r="K17" s="39">
+      <c r="K17" s="34">
         <v>1.19</v>
       </c>
-      <c r="L17" s="39">
+      <c r="L17" s="34">
         <v>1.19</v>
       </c>
-      <c r="M17" s="38">
+      <c r="M17" s="33">
         <v>1.22</v>
       </c>
-      <c r="N17" s="40">
+      <c r="N17" s="35">
         <v>1.33</v>
       </c>
-      <c r="O17" s="39">
+      <c r="O17" s="34">
         <v>1.25</v>
       </c>
-      <c r="P17" s="41">
+      <c r="P17" s="36">
         <v>1.3099500000000002</v>
       </c>
-      <c r="Q17" s="41">
+      <c r="Q17" s="36">
         <v>1.27</v>
       </c>
-      <c r="R17" s="41">
+      <c r="R17" s="36">
         <v>1.34</v>
       </c>
-      <c r="S17" s="41">
+      <c r="S17" s="36">
         <v>1.25</v>
       </c>
-      <c r="T17" s="41">
+      <c r="T17" s="36">
         <v>1.28</v>
       </c>
-      <c r="U17" s="41">
+      <c r="U17" s="36">
         <v>1.35</v>
       </c>
-      <c r="V17" s="41">
+      <c r="V17" s="36">
         <v>1.25</v>
       </c>
-      <c r="W17" s="41">
+      <c r="W17" s="36">
         <v>1.24</v>
       </c>
-      <c r="X17" s="41">
+      <c r="X17" s="36">
         <v>1.24</v>
       </c>
-      <c r="Y17" s="41">
+      <c r="Y17" s="36">
         <v>1.21</v>
       </c>
-      <c r="Z17" s="41">
+      <c r="Z17" s="36">
         <v>1.1702000000000001</v>
       </c>
-      <c r="AA17" s="41">
+      <c r="AA17" s="36">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AB17" s="41">
+      <c r="AB17" s="36">
         <v>1.18255</v>
       </c>
-      <c r="AC17" s="41">
+      <c r="AC17" s="36">
         <v>1.0740500000000002</v>
       </c>
-      <c r="AE17" s="2"/>
-      <c r="AH17" s="28"/>
+      <c r="AD17" s="36">
+        <v>1.0549999999999999</v>
+      </c>
+      <c r="AF17" s="2"/>
+      <c r="AI17" s="23"/>
     </row>
-    <row r="18" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="29" t="s">
+    <row r="18" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="9">
         <v>1.544</v>
       </c>
       <c r="C18" s="10">
         <v>1.5089999999999999</v>
       </c>
       <c r="D18" s="10">
         <v>1.3919999999999999</v>
       </c>
       <c r="E18" s="10">
         <v>1.458</v>
       </c>
       <c r="F18" s="10">
         <v>1.474</v>
       </c>
       <c r="G18" s="10">
         <v>1.3520000000000001</v>
       </c>
       <c r="H18" s="10">
         <v>1.397</v>
       </c>
       <c r="I18" s="10">
         <v>1.4</v>
@@ -4986,486 +5025,502 @@
       </c>
       <c r="V18" s="13">
         <v>1.35</v>
       </c>
       <c r="W18" s="13">
         <v>1.26</v>
       </c>
       <c r="X18" s="13">
         <v>1.34</v>
       </c>
       <c r="Y18" s="13">
         <v>1.18</v>
       </c>
       <c r="Z18" s="13">
         <v>1.16435</v>
       </c>
       <c r="AA18" s="13">
         <v>1.1200000000000001</v>
       </c>
       <c r="AB18" s="13">
         <v>1.0585499999999999</v>
       </c>
       <c r="AC18" s="13">
         <v>1.0146499999999998</v>
       </c>
-      <c r="AE18" s="2" t="s">
+      <c r="AD18" s="13">
+        <v>0.97030000000000005</v>
+      </c>
+      <c r="AF18" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="AH18" s="28"/>
+      <c r="AI18" s="23"/>
     </row>
-    <row r="19" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="30" t="s">
+    <row r="19" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="31">
+      <c r="B19" s="26">
         <v>1.24</v>
       </c>
-      <c r="C19" s="32">
+      <c r="C19" s="27">
         <v>1.2070000000000001</v>
       </c>
-      <c r="D19" s="32">
+      <c r="D19" s="27">
         <v>1.101</v>
       </c>
-      <c r="E19" s="32">
+      <c r="E19" s="27">
         <v>1.1259999999999999</v>
       </c>
-      <c r="F19" s="32">
+      <c r="F19" s="27">
         <v>1.103</v>
       </c>
-      <c r="G19" s="32">
+      <c r="G19" s="27">
         <v>1.0449999999999999</v>
       </c>
-      <c r="H19" s="32">
+      <c r="H19" s="27">
         <v>1.0920000000000001</v>
       </c>
-      <c r="I19" s="32">
+      <c r="I19" s="27">
         <v>1.05</v>
       </c>
-      <c r="J19" s="33">
+      <c r="J19" s="28">
         <v>1.05</v>
       </c>
-      <c r="K19" s="33">
+      <c r="K19" s="28">
         <v>0.97</v>
       </c>
-      <c r="L19" s="33">
+      <c r="L19" s="28">
         <v>1.02</v>
       </c>
-      <c r="M19" s="32">
+      <c r="M19" s="27">
         <v>1.1100000000000001</v>
       </c>
-      <c r="N19" s="34">
+      <c r="N19" s="29">
         <v>1.04</v>
       </c>
-      <c r="O19" s="33">
+      <c r="O19" s="28">
         <v>1.08</v>
       </c>
-      <c r="P19" s="35">
+      <c r="P19" s="30">
         <v>1.1474</v>
       </c>
-      <c r="Q19" s="35">
+      <c r="Q19" s="30">
         <v>1.1599999999999999</v>
       </c>
-      <c r="R19" s="35">
+      <c r="R19" s="30">
         <v>1.18</v>
       </c>
-      <c r="S19" s="35">
+      <c r="S19" s="30">
         <v>1.19</v>
       </c>
-      <c r="T19" s="35">
+      <c r="T19" s="30">
         <v>1.19</v>
       </c>
-      <c r="U19" s="35">
+      <c r="U19" s="30">
         <v>1.26</v>
       </c>
-      <c r="V19" s="35">
+      <c r="V19" s="30">
         <v>1.1399999999999999</v>
       </c>
-      <c r="W19" s="35">
+      <c r="W19" s="30">
         <v>1.1499999999999999</v>
       </c>
-      <c r="X19" s="35">
+      <c r="X19" s="30">
         <v>1.21</v>
       </c>
-      <c r="Y19" s="35">
+      <c r="Y19" s="30">
         <v>1.1299999999999999</v>
       </c>
-      <c r="Z19" s="35">
+      <c r="Z19" s="30">
         <v>1.00525</v>
       </c>
-      <c r="AA19" s="35">
+      <c r="AA19" s="30">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AB19" s="35">
+      <c r="AB19" s="30">
         <v>1.0275000000000001</v>
       </c>
-      <c r="AC19" s="35">
+      <c r="AC19" s="30">
         <v>1.0073000000000001</v>
       </c>
-      <c r="AE19" s="2"/>
-      <c r="AH19" s="28"/>
+      <c r="AD19" s="30">
+        <v>0.96865000000000001</v>
+      </c>
+      <c r="AF19" s="2"/>
+      <c r="AI19" s="23"/>
     </row>
-    <row r="20" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="30" t="s">
+    <row r="20" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="31">
+      <c r="B20" s="26">
         <v>1.46</v>
       </c>
-      <c r="C20" s="32">
+      <c r="C20" s="27">
         <v>1.498</v>
       </c>
-      <c r="D20" s="32">
+      <c r="D20" s="27">
         <v>1.403</v>
       </c>
-      <c r="E20" s="32">
+      <c r="E20" s="27">
         <v>1.276</v>
       </c>
-      <c r="F20" s="32">
+      <c r="F20" s="27">
         <v>1.2170000000000001</v>
       </c>
-      <c r="G20" s="32">
+      <c r="G20" s="27">
         <v>1.2649999999999999</v>
       </c>
-      <c r="H20" s="32">
+      <c r="H20" s="27">
         <v>1.1459999999999999</v>
       </c>
-      <c r="I20" s="32">
+      <c r="I20" s="27">
         <v>1.0900000000000001</v>
       </c>
-      <c r="J20" s="33">
+      <c r="J20" s="28">
         <v>1.25</v>
       </c>
-      <c r="K20" s="33">
+      <c r="K20" s="28">
         <v>1.24</v>
       </c>
-      <c r="L20" s="33">
+      <c r="L20" s="28">
         <v>1.32</v>
       </c>
-      <c r="M20" s="32">
+      <c r="M20" s="27">
         <v>1.38</v>
       </c>
-      <c r="N20" s="34">
+      <c r="N20" s="29">
         <v>1.24</v>
       </c>
-      <c r="O20" s="33">
+      <c r="O20" s="28">
         <v>1.34</v>
       </c>
-      <c r="P20" s="35">
+      <c r="P20" s="30">
         <v>1.36385</v>
       </c>
-      <c r="Q20" s="35">
+      <c r="Q20" s="30">
         <v>1.24</v>
       </c>
-      <c r="R20" s="35">
+      <c r="R20" s="30">
         <v>1.48</v>
       </c>
-      <c r="S20" s="35">
+      <c r="S20" s="30">
         <v>1.34</v>
       </c>
-      <c r="T20" s="35">
+      <c r="T20" s="30">
         <v>1.32</v>
       </c>
-      <c r="U20" s="35">
+      <c r="U20" s="30">
         <v>1.28</v>
       </c>
-      <c r="V20" s="35">
+      <c r="V20" s="30">
         <v>1.22</v>
       </c>
-      <c r="W20" s="35">
+      <c r="W20" s="30">
         <v>1.23</v>
       </c>
-      <c r="X20" s="35">
+      <c r="X20" s="30">
         <v>1.1499999999999999</v>
       </c>
-      <c r="Y20" s="35">
+      <c r="Y20" s="30">
         <v>1.07</v>
       </c>
-      <c r="Z20" s="35">
+      <c r="Z20" s="30">
         <v>1.1792500000000001</v>
       </c>
-      <c r="AA20" s="35">
+      <c r="AA20" s="30">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AB20" s="35">
+      <c r="AB20" s="30">
         <v>0.95220000000000005</v>
       </c>
-      <c r="AC20" s="35">
+      <c r="AC20" s="30">
         <v>0.96074999999999999</v>
       </c>
-      <c r="AE20" s="2"/>
-      <c r="AH20" s="28"/>
+      <c r="AD20" s="30">
+        <v>1.0923999999999998</v>
+      </c>
+      <c r="AF20" s="2"/>
+      <c r="AI20" s="23"/>
     </row>
-    <row r="21" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="30" t="s">
+    <row r="21" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="B21" s="31">
+      <c r="B21" s="26">
         <v>1.4279999999999999</v>
       </c>
-      <c r="C21" s="32">
+      <c r="C21" s="27">
         <v>1.3680000000000001</v>
       </c>
-      <c r="D21" s="32">
+      <c r="D21" s="27">
         <v>1.4159999999999999</v>
       </c>
-      <c r="E21" s="32">
+      <c r="E21" s="27">
         <v>1.319</v>
       </c>
-      <c r="F21" s="32">
+      <c r="F21" s="27">
         <v>1.347</v>
       </c>
-      <c r="G21" s="32">
+      <c r="G21" s="27">
         <v>1.4390000000000001</v>
       </c>
-      <c r="H21" s="32">
+      <c r="H21" s="27">
         <v>1.347</v>
       </c>
-      <c r="I21" s="32">
+      <c r="I21" s="27">
         <v>1.24</v>
       </c>
-      <c r="J21" s="33">
+      <c r="J21" s="28">
         <v>1.24</v>
       </c>
-      <c r="K21" s="33">
+      <c r="K21" s="28">
         <v>1.34</v>
       </c>
-      <c r="L21" s="42"/>
-[...17 lines deleted...]
-      <c r="AE21" s="2" t="s">
+      <c r="L21" s="37"/>
+      <c r="M21" s="38"/>
+      <c r="N21" s="39"/>
+      <c r="O21" s="37"/>
+      <c r="P21" s="40"/>
+      <c r="Q21" s="40"/>
+      <c r="R21" s="40"/>
+      <c r="S21" s="40"/>
+      <c r="T21" s="40"/>
+      <c r="U21" s="40"/>
+      <c r="V21" s="40"/>
+      <c r="W21" s="40"/>
+      <c r="X21" s="40"/>
+      <c r="Y21" s="40"/>
+      <c r="Z21" s="40"/>
+      <c r="AA21" s="40"/>
+      <c r="AB21" s="40"/>
+      <c r="AC21" s="40"/>
+      <c r="AD21" s="40"/>
+      <c r="AF21" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="AH21" s="28"/>
+      <c r="AI21" s="23"/>
     </row>
-    <row r="22" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="30" t="s">
+    <row r="22" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="B22" s="31">
+      <c r="B22" s="26">
         <v>1.486</v>
       </c>
-      <c r="C22" s="32">
+      <c r="C22" s="27">
         <v>1.5629999999999999</v>
       </c>
-      <c r="D22" s="32">
+      <c r="D22" s="27">
         <v>1.349</v>
       </c>
-      <c r="E22" s="32">
+      <c r="E22" s="27">
         <v>1.2889999999999999</v>
       </c>
-      <c r="F22" s="32">
+      <c r="F22" s="27">
         <v>1.478</v>
       </c>
-      <c r="G22" s="32">
+      <c r="G22" s="27">
         <v>1.5089999999999999</v>
       </c>
-      <c r="H22" s="32">
+      <c r="H22" s="27">
         <v>1.405</v>
       </c>
-      <c r="I22" s="32">
+      <c r="I22" s="27">
         <v>1.3</v>
       </c>
-      <c r="J22" s="33">
+      <c r="J22" s="28">
         <v>1.41</v>
       </c>
-      <c r="K22" s="33">
+      <c r="K22" s="28">
         <v>1.36</v>
       </c>
-      <c r="L22" s="33">
+      <c r="L22" s="28">
         <v>1.33</v>
       </c>
-      <c r="M22" s="32">
+      <c r="M22" s="27">
         <v>1.48</v>
       </c>
-      <c r="N22" s="34">
+      <c r="N22" s="29">
         <v>1.34</v>
       </c>
-      <c r="O22" s="33">
+      <c r="O22" s="28">
         <v>1.42</v>
       </c>
-      <c r="P22" s="35">
+      <c r="P22" s="30">
         <v>1.4763500000000001</v>
       </c>
-      <c r="Q22" s="35">
+      <c r="Q22" s="30">
         <v>1.44</v>
       </c>
-      <c r="R22" s="35">
+      <c r="R22" s="30">
         <v>1.53</v>
       </c>
-      <c r="S22" s="35">
+      <c r="S22" s="30">
         <v>1.44</v>
       </c>
-      <c r="T22" s="35">
+      <c r="T22" s="30">
         <v>1.41</v>
       </c>
-      <c r="U22" s="35">
+      <c r="U22" s="30">
         <v>1.46</v>
       </c>
-      <c r="V22" s="35">
+      <c r="V22" s="30">
         <v>1.42</v>
       </c>
-      <c r="W22" s="35">
+      <c r="W22" s="30">
         <v>1.43</v>
       </c>
-      <c r="X22" s="35">
+      <c r="X22" s="30">
         <v>1.28</v>
       </c>
-      <c r="Y22" s="35">
+      <c r="Y22" s="30">
         <v>1.26</v>
       </c>
-      <c r="Z22" s="35">
+      <c r="Z22" s="30">
         <v>1.35565</v>
       </c>
-      <c r="AA22" s="35">
+      <c r="AA22" s="30">
         <v>1.3</v>
       </c>
-      <c r="AB22" s="35">
+      <c r="AB22" s="30">
         <v>1.1773999999999998</v>
       </c>
-      <c r="AC22" s="35">
+      <c r="AC22" s="30">
         <v>1.3755999999999999</v>
       </c>
-      <c r="AE22" s="73" t="s">
+      <c r="AD22" s="30">
+        <v>1.2070999999999998</v>
+      </c>
+      <c r="AF22" s="73" t="s">
         <v>36</v>
       </c>
-      <c r="AF22" s="73"/>
       <c r="AG22" s="73"/>
       <c r="AH22" s="73"/>
       <c r="AI22" s="73"/>
       <c r="AJ22" s="73"/>
       <c r="AK22" s="73"/>
-      <c r="AL22" s="46"/>
+      <c r="AL22" s="73"/>
+      <c r="AM22" s="41"/>
     </row>
-    <row r="23" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="36" t="s">
+    <row r="23" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="B23" s="37">
+      <c r="B23" s="32">
         <v>1.264</v>
       </c>
-      <c r="C23" s="38">
+      <c r="C23" s="33">
         <v>1.2390000000000001</v>
       </c>
-      <c r="D23" s="38">
+      <c r="D23" s="33">
         <v>1.2729999999999999</v>
       </c>
-      <c r="E23" s="38">
+      <c r="E23" s="33">
         <v>1.2190000000000001</v>
       </c>
-      <c r="F23" s="38">
+      <c r="F23" s="33">
         <v>1.2130000000000001</v>
       </c>
-      <c r="G23" s="38">
+      <c r="G23" s="33">
         <v>1.153</v>
       </c>
-      <c r="H23" s="38">
+      <c r="H23" s="33">
         <v>1.1879999999999999</v>
       </c>
-      <c r="I23" s="38">
+      <c r="I23" s="33">
         <v>1.1100000000000001</v>
       </c>
-      <c r="J23" s="39">
+      <c r="J23" s="34">
         <v>1.2</v>
       </c>
-      <c r="K23" s="39">
+      <c r="K23" s="34">
         <v>1.1299999999999999</v>
       </c>
-      <c r="L23" s="39">
+      <c r="L23" s="34">
         <v>1.18</v>
       </c>
-      <c r="M23" s="38">
+      <c r="M23" s="33">
         <v>1.23</v>
       </c>
-      <c r="N23" s="40">
+      <c r="N23" s="35">
         <v>1.22</v>
       </c>
-      <c r="O23" s="39">
+      <c r="O23" s="34">
         <v>1.22</v>
       </c>
-      <c r="P23" s="41">
+      <c r="P23" s="36">
         <v>1.2780999999999998</v>
       </c>
-      <c r="Q23" s="41">
+      <c r="Q23" s="36">
         <v>1.32</v>
       </c>
-      <c r="R23" s="41">
+      <c r="R23" s="36">
         <v>1.33</v>
       </c>
-      <c r="S23" s="41">
+      <c r="S23" s="36">
         <v>1.35</v>
       </c>
-      <c r="T23" s="41">
+      <c r="T23" s="36">
         <v>1.33</v>
       </c>
-      <c r="U23" s="41">
+      <c r="U23" s="36">
         <v>1.38</v>
       </c>
-      <c r="V23" s="41">
+      <c r="V23" s="36">
         <v>1.45</v>
       </c>
-      <c r="W23" s="41">
+      <c r="W23" s="36">
         <v>1.44</v>
       </c>
-      <c r="X23" s="41">
+      <c r="X23" s="36">
         <v>1.4</v>
       </c>
-      <c r="Y23" s="41">
+      <c r="Y23" s="36">
         <v>1.41</v>
       </c>
-      <c r="Z23" s="41">
+      <c r="Z23" s="36">
         <v>1.3128499999999999</v>
       </c>
-      <c r="AA23" s="41">
+      <c r="AA23" s="36">
         <v>1.2</v>
       </c>
-      <c r="AB23" s="41">
+      <c r="AB23" s="36">
         <v>1.2263000000000002</v>
       </c>
-      <c r="AC23" s="41">
+      <c r="AC23" s="36">
         <v>1.1879999999999999</v>
       </c>
-      <c r="AE23" s="2"/>
-      <c r="AH23" s="28"/>
+      <c r="AD23" s="36">
+        <v>1.0812999999999997</v>
+      </c>
+      <c r="AF23" s="2"/>
+      <c r="AI23" s="23"/>
     </row>
-    <row r="24" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="29" t="s">
+    <row r="24" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="9">
         <v>1.2649999999999999</v>
       </c>
       <c r="C24" s="10">
         <v>1.236</v>
       </c>
       <c r="D24" s="10">
         <v>1.236</v>
       </c>
       <c r="E24" s="10">
         <v>1.1719999999999999</v>
       </c>
       <c r="F24" s="10">
         <v>1.208</v>
       </c>
       <c r="G24" s="10">
         <v>1.181</v>
       </c>
       <c r="H24" s="10">
         <v>1.1539999999999999</v>
       </c>
       <c r="I24" s="10">
         <v>1.1200000000000001</v>
@@ -5508,421 +5563,436 @@
       </c>
       <c r="V24" s="13">
         <v>1.35</v>
       </c>
       <c r="W24" s="13">
         <v>1.35</v>
       </c>
       <c r="X24" s="13">
         <v>1.33</v>
       </c>
       <c r="Y24" s="13">
         <v>1.3</v>
       </c>
       <c r="Z24" s="13">
         <v>1.3251000000000002</v>
       </c>
       <c r="AA24" s="13">
         <v>1.28</v>
       </c>
       <c r="AB24" s="13">
         <v>1.20095</v>
       </c>
       <c r="AC24" s="13">
         <v>1.2323500000000001</v>
       </c>
-      <c r="AE24" s="2" t="s">
+      <c r="AD24" s="13">
+        <v>1.1348000000000003</v>
+      </c>
+      <c r="AF24" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AH24" s="28"/>
+      <c r="AI24" s="23"/>
     </row>
-    <row r="25" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="30" t="s">
+    <row r="25" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="25" t="s">
         <v>40</v>
       </c>
-      <c r="B25" s="31">
+      <c r="B25" s="26">
         <v>1.421</v>
       </c>
-      <c r="C25" s="32">
+      <c r="C25" s="27">
         <v>1.0880000000000001</v>
       </c>
-      <c r="D25" s="32">
+      <c r="D25" s="27">
         <v>1.2390000000000001</v>
       </c>
-      <c r="E25" s="32">
+      <c r="E25" s="27">
         <v>1.226</v>
       </c>
-      <c r="F25" s="32">
+      <c r="F25" s="27">
         <v>1.3879999999999999</v>
       </c>
-      <c r="G25" s="32">
+      <c r="G25" s="27">
         <v>1.179</v>
       </c>
-      <c r="H25" s="32">
+      <c r="H25" s="27">
         <v>1.0429999999999999</v>
       </c>
-      <c r="I25" s="32">
+      <c r="I25" s="27">
         <v>1.03</v>
       </c>
-      <c r="J25" s="33">
+      <c r="J25" s="28">
         <v>1.07</v>
       </c>
-      <c r="K25" s="33">
+      <c r="K25" s="28">
         <v>0.96</v>
       </c>
-      <c r="L25" s="33">
+      <c r="L25" s="28">
         <v>1.1399999999999999</v>
       </c>
-      <c r="M25" s="32">
+      <c r="M25" s="27">
         <v>1.24</v>
       </c>
-      <c r="N25" s="34">
+      <c r="N25" s="29">
         <v>1.32</v>
       </c>
-      <c r="O25" s="33">
+      <c r="O25" s="28">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P25" s="35">
+      <c r="P25" s="30">
         <v>1.1933500000000001</v>
       </c>
-      <c r="Q25" s="35">
+      <c r="Q25" s="30">
         <v>1.19</v>
       </c>
-      <c r="R25" s="35">
+      <c r="R25" s="30">
         <v>1.31</v>
       </c>
-      <c r="S25" s="35">
+      <c r="S25" s="30">
         <v>0.89</v>
       </c>
-      <c r="T25" s="35">
+      <c r="T25" s="30">
         <v>1.18</v>
       </c>
-      <c r="U25" s="35">
+      <c r="U25" s="30">
         <v>1.01</v>
       </c>
-      <c r="V25" s="35">
+      <c r="V25" s="30">
         <v>1.38</v>
       </c>
-      <c r="W25" s="35">
+      <c r="W25" s="30">
         <v>1.27</v>
       </c>
-      <c r="X25" s="35">
+      <c r="X25" s="30">
         <v>1.06</v>
       </c>
-      <c r="Y25" s="35">
+      <c r="Y25" s="30">
         <v>0.96</v>
       </c>
-      <c r="Z25" s="35">
+      <c r="Z25" s="30">
         <v>1.1814499999999999</v>
       </c>
-      <c r="AA25" s="35">
+      <c r="AA25" s="30">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AB25" s="35">
+      <c r="AB25" s="30">
         <v>1.2947</v>
       </c>
-      <c r="AC25" s="35">
+      <c r="AC25" s="30">
         <v>0.80995000000000006</v>
       </c>
-      <c r="AE25" s="2"/>
-      <c r="AH25" s="28"/>
+      <c r="AD25" s="30">
+        <v>1.04515</v>
+      </c>
+      <c r="AF25" s="2"/>
+      <c r="AI25" s="23"/>
     </row>
-    <row r="26" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="30" t="s">
+    <row r="26" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="25" t="s">
         <v>41</v>
       </c>
-      <c r="B26" s="31">
+      <c r="B26" s="26">
         <v>1.401</v>
       </c>
-      <c r="C26" s="32">
+      <c r="C26" s="27">
         <v>1.4</v>
       </c>
-      <c r="D26" s="32">
+      <c r="D26" s="27">
         <v>1.33</v>
       </c>
-      <c r="E26" s="32">
+      <c r="E26" s="27">
         <v>1.27</v>
       </c>
-      <c r="F26" s="32">
+      <c r="F26" s="27">
         <v>1.337</v>
       </c>
-      <c r="G26" s="32">
+      <c r="G26" s="27">
         <v>1.2649999999999999</v>
       </c>
-      <c r="H26" s="32">
+      <c r="H26" s="27">
         <v>1.278</v>
       </c>
-      <c r="I26" s="32">
+      <c r="I26" s="27">
         <v>1.25</v>
       </c>
-      <c r="J26" s="33">
+      <c r="J26" s="28">
         <v>1.21</v>
       </c>
-      <c r="K26" s="33">
+      <c r="K26" s="28">
         <v>1.21</v>
       </c>
-      <c r="L26" s="33">
+      <c r="L26" s="28">
         <v>1.29</v>
       </c>
-      <c r="M26" s="32">
+      <c r="M26" s="27">
         <v>1.26</v>
       </c>
-      <c r="N26" s="34">
+      <c r="N26" s="29">
         <v>1.27</v>
       </c>
-      <c r="O26" s="33">
+      <c r="O26" s="28">
         <v>1.27</v>
       </c>
-      <c r="P26" s="35">
+      <c r="P26" s="30">
         <v>1.3246000000000002</v>
       </c>
-      <c r="Q26" s="35">
+      <c r="Q26" s="30">
         <v>1.35</v>
       </c>
-      <c r="R26" s="35">
+      <c r="R26" s="30">
         <v>1.37</v>
       </c>
-      <c r="S26" s="35">
+      <c r="S26" s="30">
         <v>1.34</v>
       </c>
-      <c r="T26" s="35">
+      <c r="T26" s="30">
         <v>1.39</v>
       </c>
-      <c r="U26" s="35">
+      <c r="U26" s="30">
         <v>1.35</v>
       </c>
-      <c r="V26" s="35">
+      <c r="V26" s="30">
         <v>1.4</v>
       </c>
-      <c r="W26" s="35">
+      <c r="W26" s="30">
         <v>1.37</v>
       </c>
-      <c r="X26" s="35">
+      <c r="X26" s="30">
         <v>1.35</v>
       </c>
-      <c r="Y26" s="35">
+      <c r="Y26" s="30">
         <v>1.33</v>
       </c>
-      <c r="Z26" s="35">
+      <c r="Z26" s="30">
         <v>1.29305</v>
       </c>
-      <c r="AA26" s="35">
+      <c r="AA26" s="30">
         <v>1.22</v>
       </c>
-      <c r="AB26" s="35">
+      <c r="AB26" s="30">
         <v>1.1778000000000002</v>
       </c>
-      <c r="AC26" s="35">
+      <c r="AC26" s="30">
         <v>1.1591499999999999</v>
       </c>
-      <c r="AE26" s="2"/>
-      <c r="AH26" s="28"/>
+      <c r="AD26" s="30">
+        <v>1.0865000000000002</v>
+      </c>
+      <c r="AF26" s="2"/>
+      <c r="AI26" s="23"/>
     </row>
-    <row r="27" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="30" t="s">
+    <row r="27" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="B27" s="31">
+      <c r="B27" s="26">
         <v>1.2370000000000001</v>
       </c>
-      <c r="C27" s="32">
+      <c r="C27" s="27">
         <v>1.234</v>
       </c>
-      <c r="D27" s="32">
+      <c r="D27" s="27">
         <v>1.3120000000000001</v>
       </c>
-      <c r="E27" s="32">
+      <c r="E27" s="27">
         <v>1.1930000000000001</v>
       </c>
-      <c r="F27" s="32">
+      <c r="F27" s="27">
         <v>1.1870000000000001</v>
       </c>
-      <c r="G27" s="32">
+      <c r="G27" s="27">
         <v>1.18</v>
       </c>
-      <c r="H27" s="32">
+      <c r="H27" s="27">
         <v>1.1819999999999999</v>
       </c>
-      <c r="I27" s="32">
+      <c r="I27" s="27">
         <v>1.2</v>
       </c>
-      <c r="J27" s="33">
+      <c r="J27" s="28">
         <v>1.1399999999999999</v>
       </c>
-      <c r="K27" s="33">
+      <c r="K27" s="28">
         <v>1.1599999999999999</v>
       </c>
-      <c r="L27" s="33">
+      <c r="L27" s="28">
         <v>1.23</v>
       </c>
-      <c r="M27" s="32">
+      <c r="M27" s="27">
         <v>1.27</v>
       </c>
-      <c r="N27" s="34">
+      <c r="N27" s="29">
         <v>1.31</v>
       </c>
-      <c r="O27" s="33">
+      <c r="O27" s="28">
         <v>1.33</v>
       </c>
-      <c r="P27" s="35">
+      <c r="P27" s="30">
         <v>1.375</v>
       </c>
-      <c r="Q27" s="35">
+      <c r="Q27" s="30">
         <v>1.49</v>
       </c>
-      <c r="R27" s="35">
+      <c r="R27" s="30">
         <v>1.44</v>
       </c>
-      <c r="S27" s="35">
+      <c r="S27" s="30">
         <v>1.5</v>
       </c>
-      <c r="T27" s="35">
+      <c r="T27" s="30">
         <v>1.47</v>
       </c>
-      <c r="U27" s="35">
+      <c r="U27" s="30">
         <v>1.53</v>
       </c>
-      <c r="V27" s="35">
+      <c r="V27" s="30">
         <v>1.57</v>
       </c>
-      <c r="W27" s="35">
+      <c r="W27" s="30">
         <v>1.62</v>
       </c>
-      <c r="X27" s="35">
+      <c r="X27" s="30">
         <v>1.67</v>
       </c>
-      <c r="Y27" s="35">
+      <c r="Y27" s="30">
         <v>1.59</v>
       </c>
-      <c r="Z27" s="35">
+      <c r="Z27" s="30">
         <v>1.5540999999999998</v>
       </c>
-      <c r="AA27" s="35">
+      <c r="AA27" s="30">
         <v>1.56</v>
       </c>
-      <c r="AB27" s="35">
+      <c r="AB27" s="30">
         <v>1.5017499999999999</v>
       </c>
-      <c r="AC27" s="35">
+      <c r="AC27" s="30">
         <v>1.4613500000000001</v>
       </c>
-      <c r="AE27" s="2"/>
-      <c r="AH27" s="28"/>
+      <c r="AD27" s="30">
+        <v>1.4236500000000001</v>
+      </c>
+      <c r="AF27" s="2"/>
+      <c r="AI27" s="23"/>
     </row>
-    <row r="28" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="36" t="s">
+    <row r="28" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="37">
+      <c r="B28" s="32">
         <v>1.284</v>
       </c>
-      <c r="C28" s="38">
+      <c r="C28" s="33">
         <v>1.2629999999999999</v>
       </c>
-      <c r="D28" s="38">
+      <c r="D28" s="33">
         <v>1.341</v>
       </c>
-      <c r="E28" s="38">
+      <c r="E28" s="33">
         <v>1.2569999999999999</v>
       </c>
-      <c r="F28" s="38">
+      <c r="F28" s="33">
         <v>1.2589999999999999</v>
       </c>
-      <c r="G28" s="38">
+      <c r="G28" s="33">
         <v>1.3160000000000001</v>
       </c>
-      <c r="H28" s="38">
+      <c r="H28" s="33">
         <v>1.323</v>
       </c>
-      <c r="I28" s="38">
+      <c r="I28" s="33">
         <v>1.25</v>
       </c>
-      <c r="J28" s="39">
+      <c r="J28" s="34">
         <v>1.34</v>
       </c>
-      <c r="K28" s="39">
+      <c r="K28" s="34">
         <v>1.25</v>
       </c>
-      <c r="L28" s="39">
+      <c r="L28" s="34">
         <v>1.36</v>
       </c>
-      <c r="M28" s="38">
+      <c r="M28" s="33">
         <v>1.29</v>
       </c>
-      <c r="N28" s="40">
+      <c r="N28" s="35">
         <v>1.33</v>
       </c>
-      <c r="O28" s="39">
+      <c r="O28" s="34">
         <v>1.39</v>
       </c>
-      <c r="P28" s="41">
+      <c r="P28" s="36">
         <v>1.4087000000000001</v>
       </c>
-      <c r="Q28" s="41">
+      <c r="Q28" s="36">
         <v>1.4</v>
       </c>
-      <c r="R28" s="41">
+      <c r="R28" s="36">
         <v>1.4</v>
       </c>
-      <c r="S28" s="41">
+      <c r="S28" s="36">
         <v>1.37</v>
       </c>
-      <c r="T28" s="41">
+      <c r="T28" s="36">
         <v>1.36</v>
       </c>
-      <c r="U28" s="41">
+      <c r="U28" s="36">
         <v>1.45</v>
       </c>
-      <c r="V28" s="41">
+      <c r="V28" s="36">
         <v>1.44</v>
       </c>
-      <c r="W28" s="41">
+      <c r="W28" s="36">
         <v>1.36</v>
       </c>
-      <c r="X28" s="41">
+      <c r="X28" s="36">
         <v>1.4</v>
       </c>
-      <c r="Y28" s="41">
+      <c r="Y28" s="36">
         <v>1.34</v>
       </c>
-      <c r="Z28" s="41">
+      <c r="Z28" s="36">
         <v>1.3538500000000002</v>
       </c>
-      <c r="AA28" s="41">
+      <c r="AA28" s="36">
         <v>1.32</v>
       </c>
-      <c r="AB28" s="41">
+      <c r="AB28" s="36">
         <v>1.3253999999999999</v>
       </c>
-      <c r="AC28" s="41">
+      <c r="AC28" s="36">
         <v>1.1857</v>
       </c>
-      <c r="AE28" s="2"/>
-      <c r="AH28" s="28"/>
+      <c r="AD28" s="36">
+        <v>1.2181500000000001</v>
+      </c>
+      <c r="AF28" s="2"/>
+      <c r="AI28" s="23"/>
     </row>
-    <row r="29" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="29" t="s">
+    <row r="29" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="9">
         <v>1.218</v>
       </c>
       <c r="C29" s="10">
         <v>1.2450000000000001</v>
       </c>
       <c r="D29" s="10">
         <v>1.2170000000000001</v>
       </c>
       <c r="E29" s="10">
         <v>1.206</v>
       </c>
       <c r="F29" s="10">
         <v>1.165</v>
       </c>
       <c r="G29" s="10">
         <v>1.117</v>
       </c>
       <c r="H29" s="10">
         <v>1.2410000000000001</v>
       </c>
       <c r="I29" s="10">
         <v>1.1299999999999999</v>
@@ -5965,421 +6035,436 @@
       </c>
       <c r="V29" s="13">
         <v>1.26</v>
       </c>
       <c r="W29" s="13">
         <v>1.2</v>
       </c>
       <c r="X29" s="13">
         <v>1.27</v>
       </c>
       <c r="Y29" s="13">
         <v>1.2</v>
       </c>
       <c r="Z29" s="13">
         <v>1.2692999999999999</v>
       </c>
       <c r="AA29" s="13">
         <v>1.26</v>
       </c>
       <c r="AB29" s="13">
         <v>1.1271999999999998</v>
       </c>
       <c r="AC29" s="13">
         <v>1.15855</v>
       </c>
-      <c r="AE29" s="2"/>
-      <c r="AH29" s="28"/>
+      <c r="AD29" s="13">
+        <v>1.0298</v>
+      </c>
+      <c r="AF29" s="2"/>
+      <c r="AI29" s="23"/>
     </row>
-    <row r="30" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="30" t="s">
+    <row r="30" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="25" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="31">
+      <c r="B30" s="26">
         <v>1.268</v>
       </c>
-      <c r="C30" s="32">
+      <c r="C30" s="27">
         <v>1.1659999999999999</v>
       </c>
-      <c r="D30" s="32">
+      <c r="D30" s="27">
         <v>1.216</v>
       </c>
-      <c r="E30" s="32">
+      <c r="E30" s="27">
         <v>1.161</v>
       </c>
-      <c r="F30" s="32">
+      <c r="F30" s="27">
         <v>1.3120000000000001</v>
       </c>
-      <c r="G30" s="32">
+      <c r="G30" s="27">
         <v>1.218</v>
       </c>
-      <c r="H30" s="32">
+      <c r="H30" s="27">
         <v>1.4950000000000001</v>
       </c>
-      <c r="I30" s="32">
+      <c r="I30" s="27">
         <v>1.1299999999999999</v>
       </c>
-      <c r="J30" s="33">
+      <c r="J30" s="28">
         <v>1.1200000000000001</v>
       </c>
-      <c r="K30" s="33">
+      <c r="K30" s="28">
         <v>1.31</v>
       </c>
-      <c r="L30" s="33">
+      <c r="L30" s="28">
         <v>1.26</v>
       </c>
-      <c r="M30" s="32">
+      <c r="M30" s="27">
         <v>1.35</v>
       </c>
-      <c r="N30" s="34">
+      <c r="N30" s="29">
         <v>1.53</v>
       </c>
-      <c r="O30" s="33">
+      <c r="O30" s="28">
         <v>1.34</v>
       </c>
-      <c r="P30" s="35">
+      <c r="P30" s="30">
         <v>1.5187000000000002</v>
       </c>
-      <c r="Q30" s="35">
+      <c r="Q30" s="30">
         <v>1.39</v>
       </c>
-      <c r="R30" s="35">
+      <c r="R30" s="30">
         <v>1.32</v>
       </c>
-      <c r="S30" s="35">
+      <c r="S30" s="30">
         <v>1.45</v>
       </c>
-      <c r="T30" s="35">
+      <c r="T30" s="30">
         <v>1.1399999999999999</v>
       </c>
-      <c r="U30" s="35">
+      <c r="U30" s="30">
         <v>1.29</v>
       </c>
-      <c r="V30" s="35">
+      <c r="V30" s="30">
         <v>1.23</v>
       </c>
-      <c r="W30" s="35">
+      <c r="W30" s="30">
         <v>1.36</v>
       </c>
-      <c r="X30" s="35">
+      <c r="X30" s="30">
         <v>1.3</v>
       </c>
-      <c r="Y30" s="35">
+      <c r="Y30" s="30">
         <v>1.23</v>
       </c>
-      <c r="Z30" s="35">
+      <c r="Z30" s="30">
         <v>1.4097499999999998</v>
       </c>
-      <c r="AA30" s="35">
+      <c r="AA30" s="30">
         <v>1.1599999999999999</v>
       </c>
-      <c r="AB30" s="35">
+      <c r="AB30" s="30">
         <v>1.0888500000000001</v>
       </c>
-      <c r="AC30" s="35">
+      <c r="AC30" s="30">
         <v>1.0087999999999999</v>
       </c>
-      <c r="AE30" s="2" t="s">
+      <c r="AD30" s="30">
+        <v>1.218</v>
+      </c>
+      <c r="AF30" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="AH30" s="28"/>
+      <c r="AI30" s="23"/>
     </row>
-    <row r="31" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="30" t="s">
+    <row r="31" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="25" t="s">
         <v>47</v>
       </c>
-      <c r="B31" s="31">
+      <c r="B31" s="26">
         <v>1.3120000000000001</v>
       </c>
-      <c r="C31" s="32">
+      <c r="C31" s="27">
         <v>1.286</v>
       </c>
-      <c r="D31" s="32">
+      <c r="D31" s="27">
         <v>1.347</v>
       </c>
-      <c r="E31" s="32">
+      <c r="E31" s="27">
         <v>1.2090000000000001</v>
       </c>
-      <c r="F31" s="32">
+      <c r="F31" s="27">
         <v>1.2509999999999999</v>
       </c>
-      <c r="G31" s="32">
+      <c r="G31" s="27">
         <v>1.2390000000000001</v>
       </c>
-      <c r="H31" s="32">
+      <c r="H31" s="27">
         <v>1.2529999999999999</v>
       </c>
-      <c r="I31" s="32">
+      <c r="I31" s="27">
         <v>1.22</v>
       </c>
-      <c r="J31" s="33">
+      <c r="J31" s="28">
         <v>1.1599999999999999</v>
       </c>
-      <c r="K31" s="33">
+      <c r="K31" s="28">
         <v>1.18</v>
       </c>
-      <c r="L31" s="33">
+      <c r="L31" s="28">
         <v>1.25</v>
       </c>
-      <c r="M31" s="32">
+      <c r="M31" s="27">
         <v>1.17</v>
       </c>
-      <c r="N31" s="34">
+      <c r="N31" s="29">
         <v>1.34</v>
       </c>
-      <c r="O31" s="33">
+      <c r="O31" s="28">
         <v>1.24</v>
       </c>
-      <c r="P31" s="35">
+      <c r="P31" s="30">
         <v>1.3905999999999998</v>
       </c>
-      <c r="Q31" s="35">
+      <c r="Q31" s="30">
         <v>1.33</v>
       </c>
-      <c r="R31" s="35">
+      <c r="R31" s="30">
         <v>1.38</v>
       </c>
-      <c r="S31" s="35">
+      <c r="S31" s="30">
         <v>1.33</v>
       </c>
-      <c r="T31" s="35">
+      <c r="T31" s="30">
         <v>1.33</v>
       </c>
-      <c r="U31" s="35">
+      <c r="U31" s="30">
         <v>1.33</v>
       </c>
-      <c r="V31" s="35">
+      <c r="V31" s="30">
         <v>1.28</v>
       </c>
-      <c r="W31" s="35">
+      <c r="W31" s="30">
         <v>1.28</v>
       </c>
-      <c r="X31" s="35">
+      <c r="X31" s="30">
         <v>1.29</v>
       </c>
-      <c r="Y31" s="35">
+      <c r="Y31" s="30">
         <v>1.22</v>
       </c>
-      <c r="Z31" s="35">
+      <c r="Z31" s="30">
         <v>1.2338499999999999</v>
       </c>
-      <c r="AA31" s="35">
+      <c r="AA31" s="30">
         <v>1.19</v>
       </c>
-      <c r="AB31" s="35">
+      <c r="AB31" s="30">
         <v>1.1403000000000001</v>
       </c>
-      <c r="AC31" s="35">
+      <c r="AC31" s="30">
         <v>1.0567</v>
       </c>
-      <c r="AE31" s="2"/>
-      <c r="AH31" s="28"/>
+      <c r="AD31" s="30">
+        <v>1.10385</v>
+      </c>
+      <c r="AF31" s="2"/>
+      <c r="AI31" s="23"/>
     </row>
-    <row r="32" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="30" t="s">
+    <row r="32" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="25" t="s">
         <v>48</v>
       </c>
-      <c r="B32" s="31">
+      <c r="B32" s="26">
         <v>1.423</v>
       </c>
-      <c r="C32" s="32">
+      <c r="C32" s="27">
         <v>1.4279999999999999</v>
       </c>
-      <c r="D32" s="32">
+      <c r="D32" s="27">
         <v>1.3919999999999999</v>
       </c>
-      <c r="E32" s="32">
+      <c r="E32" s="27">
         <v>1.359</v>
       </c>
-      <c r="F32" s="32">
+      <c r="F32" s="27">
         <v>1.419</v>
       </c>
-      <c r="G32" s="32">
+      <c r="G32" s="27">
         <v>1.35</v>
       </c>
-      <c r="H32" s="32">
+      <c r="H32" s="27">
         <v>1.33</v>
       </c>
-      <c r="I32" s="32">
+      <c r="I32" s="27">
         <v>1.32</v>
       </c>
-      <c r="J32" s="33">
+      <c r="J32" s="28">
         <v>1.33</v>
       </c>
-      <c r="K32" s="33">
+      <c r="K32" s="28">
         <v>1.29</v>
       </c>
-      <c r="L32" s="33">
+      <c r="L32" s="28">
         <v>1.43</v>
       </c>
-      <c r="M32" s="32">
+      <c r="M32" s="27">
         <v>1.32</v>
       </c>
-      <c r="N32" s="34">
+      <c r="N32" s="29">
         <v>1.45</v>
       </c>
-      <c r="O32" s="33">
+      <c r="O32" s="28">
         <v>1.33</v>
       </c>
-      <c r="P32" s="35">
+      <c r="P32" s="30">
         <v>1.4904999999999997</v>
       </c>
-      <c r="Q32" s="35">
+      <c r="Q32" s="30">
         <v>1.34</v>
       </c>
-      <c r="R32" s="35">
+      <c r="R32" s="30">
         <v>1.42</v>
       </c>
-      <c r="S32" s="35">
+      <c r="S32" s="30">
         <v>1.48</v>
       </c>
-      <c r="T32" s="35">
+      <c r="T32" s="30">
         <v>1.52</v>
       </c>
-      <c r="U32" s="35">
+      <c r="U32" s="30">
         <v>1.54</v>
       </c>
-      <c r="V32" s="35">
+      <c r="V32" s="30">
         <v>1.36</v>
       </c>
-      <c r="W32" s="35">
+      <c r="W32" s="30">
         <v>1.4</v>
       </c>
-      <c r="X32" s="35">
+      <c r="X32" s="30">
         <v>1.52</v>
       </c>
-      <c r="Y32" s="35">
+      <c r="Y32" s="30">
         <v>1.29</v>
       </c>
-      <c r="Z32" s="35">
+      <c r="Z32" s="30">
         <v>1.2978500000000002</v>
       </c>
-      <c r="AA32" s="35">
+      <c r="AA32" s="30">
         <v>1.29</v>
       </c>
-      <c r="AB32" s="35">
+      <c r="AB32" s="30">
         <v>1.22655</v>
       </c>
-      <c r="AC32" s="35">
+      <c r="AC32" s="30">
         <v>1.1720999999999999</v>
       </c>
-      <c r="AE32" s="2"/>
-      <c r="AH32" s="28"/>
+      <c r="AD32" s="30">
+        <v>1.1674500000000001</v>
+      </c>
+      <c r="AF32" s="2"/>
+      <c r="AI32" s="23"/>
     </row>
-    <row r="33" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="36" t="s">
+    <row r="33" spans="1:45" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="B33" s="37">
+      <c r="B33" s="32">
         <v>1.216</v>
       </c>
-      <c r="C33" s="38">
+      <c r="C33" s="33">
         <v>1.212</v>
       </c>
-      <c r="D33" s="38">
+      <c r="D33" s="33">
         <v>1.3029999999999999</v>
       </c>
-      <c r="E33" s="38">
+      <c r="E33" s="33">
         <v>1.21</v>
       </c>
-      <c r="F33" s="38">
+      <c r="F33" s="33">
         <v>1.2210000000000001</v>
       </c>
-      <c r="G33" s="38">
+      <c r="G33" s="33">
         <v>1.05</v>
       </c>
-      <c r="H33" s="38">
+      <c r="H33" s="33">
         <v>1.085</v>
       </c>
-      <c r="I33" s="38">
+      <c r="I33" s="33">
         <v>1.03</v>
       </c>
-      <c r="J33" s="39">
+      <c r="J33" s="34">
         <v>1.07</v>
       </c>
-      <c r="K33" s="39">
+      <c r="K33" s="34">
         <v>1</v>
       </c>
-      <c r="L33" s="39">
+      <c r="L33" s="34">
         <v>1.06</v>
       </c>
-      <c r="M33" s="38">
+      <c r="M33" s="33">
         <v>1.06</v>
       </c>
-      <c r="N33" s="40">
+      <c r="N33" s="35">
         <v>1.05</v>
       </c>
-      <c r="O33" s="39">
+      <c r="O33" s="34">
         <v>1.05</v>
       </c>
-      <c r="P33" s="41">
+      <c r="P33" s="36">
         <v>1.03685</v>
       </c>
-      <c r="Q33" s="41">
+      <c r="Q33" s="36">
         <v>1.1100000000000001</v>
       </c>
-      <c r="R33" s="41">
+      <c r="R33" s="36">
         <v>1.1100000000000001</v>
       </c>
-      <c r="S33" s="41">
+      <c r="S33" s="36">
         <v>1.06</v>
       </c>
-      <c r="T33" s="41">
+      <c r="T33" s="36">
         <v>1.1399999999999999</v>
       </c>
-      <c r="U33" s="41">
+      <c r="U33" s="36">
         <v>1.08</v>
       </c>
-      <c r="V33" s="41">
+      <c r="V33" s="36">
         <v>1.1299999999999999</v>
       </c>
-      <c r="W33" s="41">
+      <c r="W33" s="36">
         <v>1.1200000000000001</v>
       </c>
-      <c r="X33" s="41">
+      <c r="X33" s="36">
         <v>1.0900000000000001</v>
       </c>
-      <c r="Y33" s="41">
+      <c r="Y33" s="36">
         <v>1.05</v>
       </c>
-      <c r="Z33" s="41">
+      <c r="Z33" s="36">
         <v>0.89810000000000012</v>
       </c>
-      <c r="AA33" s="41">
+      <c r="AA33" s="36">
         <v>1.08</v>
       </c>
-      <c r="AB33" s="41">
+      <c r="AB33" s="36">
         <v>0.78090000000000004</v>
       </c>
-      <c r="AC33" s="41">
+      <c r="AC33" s="36">
         <v>0.88735000000000008</v>
       </c>
-      <c r="AE33" s="2"/>
-      <c r="AH33" s="28"/>
+      <c r="AD33" s="36">
+        <v>0.94840000000000002</v>
+      </c>
+      <c r="AF33" s="2"/>
+      <c r="AI33" s="23"/>
     </row>
-    <row r="34" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="29" t="s">
+    <row r="34" spans="1:45" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="24" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="9">
         <v>1.282</v>
       </c>
       <c r="C34" s="10">
         <v>1.2070000000000001</v>
       </c>
       <c r="D34" s="10">
         <v>1.179</v>
       </c>
       <c r="E34" s="10">
         <v>1.133</v>
       </c>
       <c r="F34" s="10">
         <v>1.2</v>
       </c>
       <c r="G34" s="10">
         <v>1.167</v>
       </c>
       <c r="H34" s="10">
         <v>1.1659999999999999</v>
       </c>
       <c r="I34" s="10">
         <v>1.1499999999999999</v>
@@ -6422,421 +6507,436 @@
       </c>
       <c r="V34" s="13">
         <v>1.1100000000000001</v>
       </c>
       <c r="W34" s="13">
         <v>1.1200000000000001</v>
       </c>
       <c r="X34" s="13">
         <v>1.1399999999999999</v>
       </c>
       <c r="Y34" s="13">
         <v>1.02</v>
       </c>
       <c r="Z34" s="13">
         <v>1.0216999999999998</v>
       </c>
       <c r="AA34" s="13">
         <v>0.96</v>
       </c>
       <c r="AB34" s="13">
         <v>0.92279999999999995</v>
       </c>
       <c r="AC34" s="13">
         <v>0.85860000000000003</v>
       </c>
-      <c r="AE34" s="2"/>
-      <c r="AH34" s="28"/>
+      <c r="AD34" s="13">
+        <v>0.78895000000000004</v>
+      </c>
+      <c r="AF34" s="2"/>
+      <c r="AI34" s="23"/>
     </row>
-    <row r="35" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="30" t="s">
+    <row r="35" spans="1:45" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="25" t="s">
         <v>51</v>
       </c>
-      <c r="B35" s="31">
+      <c r="B35" s="26">
         <v>1.2809999999999999</v>
       </c>
-      <c r="C35" s="32">
+      <c r="C35" s="27">
         <v>1.2549999999999999</v>
       </c>
-      <c r="D35" s="32">
+      <c r="D35" s="27">
         <v>1.153</v>
       </c>
-      <c r="E35" s="32">
+      <c r="E35" s="27">
         <v>1.167</v>
       </c>
-      <c r="F35" s="32">
+      <c r="F35" s="27">
         <v>1.1279999999999999</v>
       </c>
-      <c r="G35" s="32">
+      <c r="G35" s="27">
         <v>1.08</v>
       </c>
-      <c r="H35" s="32">
+      <c r="H35" s="27">
         <v>1.137</v>
       </c>
-      <c r="I35" s="32">
+      <c r="I35" s="27">
         <v>1.07</v>
       </c>
-      <c r="J35" s="33">
+      <c r="J35" s="28">
         <v>1.06</v>
       </c>
-      <c r="K35" s="33">
+      <c r="K35" s="28">
         <v>1.17</v>
       </c>
-      <c r="L35" s="33">
+      <c r="L35" s="28">
         <v>1.1599999999999999</v>
       </c>
-      <c r="M35" s="32">
+      <c r="M35" s="27">
         <v>1.18</v>
       </c>
-      <c r="N35" s="34">
+      <c r="N35" s="29">
         <v>1.18</v>
       </c>
-      <c r="O35" s="33">
+      <c r="O35" s="28">
         <v>1.17</v>
       </c>
-      <c r="P35" s="35">
+      <c r="P35" s="30">
         <v>1.2982500000000001</v>
       </c>
-      <c r="Q35" s="35">
+      <c r="Q35" s="30">
         <v>1.32</v>
       </c>
-      <c r="R35" s="35">
+      <c r="R35" s="30">
         <v>1.31</v>
       </c>
-      <c r="S35" s="35">
+      <c r="S35" s="30">
         <v>1.43</v>
       </c>
-      <c r="T35" s="35">
+      <c r="T35" s="30">
         <v>1.46</v>
       </c>
-      <c r="U35" s="35">
+      <c r="U35" s="30">
         <v>1.41</v>
       </c>
-      <c r="V35" s="35">
+      <c r="V35" s="30">
         <v>1.46</v>
       </c>
-      <c r="W35" s="35">
+      <c r="W35" s="30">
         <v>1.45</v>
       </c>
-      <c r="X35" s="35">
+      <c r="X35" s="30">
         <v>1.47</v>
       </c>
-      <c r="Y35" s="35">
+      <c r="Y35" s="30">
         <v>1.49</v>
       </c>
-      <c r="Z35" s="35">
+      <c r="Z35" s="30">
         <v>1.4975500000000002</v>
       </c>
-      <c r="AA35" s="35">
+      <c r="AA35" s="30">
         <v>1.43</v>
       </c>
-      <c r="AB35" s="35">
+      <c r="AB35" s="30">
         <v>1.3369</v>
       </c>
-      <c r="AC35" s="35">
+      <c r="AC35" s="30">
         <v>1.35355</v>
       </c>
-      <c r="AE35" s="2"/>
-      <c r="AH35" s="28"/>
+      <c r="AD35" s="30">
+        <v>1.2802499999999999</v>
+      </c>
+      <c r="AF35" s="2"/>
+      <c r="AI35" s="23"/>
     </row>
-    <row r="36" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="30" t="s">
+    <row r="36" spans="1:45" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="25" t="s">
         <v>52</v>
       </c>
-      <c r="B36" s="31">
+      <c r="B36" s="26">
         <v>1.498</v>
       </c>
-      <c r="C36" s="32">
+      <c r="C36" s="27">
         <v>1.4550000000000001</v>
       </c>
-      <c r="D36" s="32">
+      <c r="D36" s="27">
         <v>1.3959999999999999</v>
       </c>
-      <c r="E36" s="32">
+      <c r="E36" s="27">
         <v>1.2689999999999999</v>
       </c>
-      <c r="F36" s="32">
+      <c r="F36" s="27">
         <v>1.5109999999999999</v>
       </c>
-      <c r="G36" s="32">
+      <c r="G36" s="27">
         <v>1.3879999999999999</v>
       </c>
-      <c r="H36" s="32">
+      <c r="H36" s="27">
         <v>1.321</v>
       </c>
-      <c r="I36" s="32">
+      <c r="I36" s="27">
         <v>1.27</v>
       </c>
-      <c r="J36" s="33">
+      <c r="J36" s="28">
         <v>1.23</v>
       </c>
-      <c r="K36" s="33">
+      <c r="K36" s="28">
         <v>1.1000000000000001</v>
       </c>
-      <c r="L36" s="33">
+      <c r="L36" s="28">
         <v>1.35</v>
       </c>
-      <c r="M36" s="32">
+      <c r="M36" s="27">
         <v>1.23</v>
       </c>
-      <c r="N36" s="34">
+      <c r="N36" s="29">
         <v>1.4</v>
       </c>
-      <c r="O36" s="33">
+      <c r="O36" s="28">
         <v>1.37</v>
       </c>
-      <c r="P36" s="35">
+      <c r="P36" s="30">
         <v>1.3780999999999999</v>
       </c>
-      <c r="Q36" s="35">
+      <c r="Q36" s="30">
         <v>1.33</v>
       </c>
-      <c r="R36" s="35">
+      <c r="R36" s="30">
         <v>1.46</v>
       </c>
-      <c r="S36" s="35">
+      <c r="S36" s="30">
         <v>1.45</v>
       </c>
-      <c r="T36" s="35">
+      <c r="T36" s="30">
         <v>1.29</v>
       </c>
-      <c r="U36" s="35">
+      <c r="U36" s="30">
         <v>1.53</v>
       </c>
-      <c r="V36" s="35">
+      <c r="V36" s="30">
         <v>1.44</v>
       </c>
-      <c r="W36" s="35">
+      <c r="W36" s="30">
         <v>1.56</v>
       </c>
-      <c r="X36" s="35">
+      <c r="X36" s="30">
         <v>1.67</v>
       </c>
-      <c r="Y36" s="35">
+      <c r="Y36" s="30">
         <v>1.41</v>
       </c>
-      <c r="Z36" s="35">
+      <c r="Z36" s="30">
         <v>1.6255999999999999</v>
       </c>
-      <c r="AA36" s="35">
+      <c r="AA36" s="30">
         <v>1.36</v>
       </c>
-      <c r="AB36" s="35">
+      <c r="AB36" s="30">
         <v>1.5644500000000001</v>
       </c>
-      <c r="AC36" s="35">
+      <c r="AC36" s="30">
         <v>1.3794499999999998</v>
       </c>
-      <c r="AE36" s="2"/>
-      <c r="AH36" s="28"/>
+      <c r="AD36" s="30">
+        <v>1.40185</v>
+      </c>
+      <c r="AF36" s="2"/>
+      <c r="AI36" s="23"/>
     </row>
-    <row r="37" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="30" t="s">
+    <row r="37" spans="1:45" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="B37" s="31">
+      <c r="B37" s="26">
         <v>1.4259999999999999</v>
       </c>
-      <c r="C37" s="32">
+      <c r="C37" s="27">
         <v>1.3979999999999999</v>
       </c>
-      <c r="D37" s="32">
+      <c r="D37" s="27">
         <v>1.3580000000000001</v>
       </c>
-      <c r="E37" s="32">
+      <c r="E37" s="27">
         <v>1.292</v>
       </c>
-      <c r="F37" s="32">
+      <c r="F37" s="27">
         <v>1.2969999999999999</v>
       </c>
-      <c r="G37" s="32">
+      <c r="G37" s="27">
         <v>1.3180000000000001</v>
       </c>
-      <c r="H37" s="32">
+      <c r="H37" s="27">
         <v>1.2849999999999999</v>
       </c>
-      <c r="I37" s="32">
+      <c r="I37" s="27">
         <v>1.1499999999999999</v>
       </c>
-      <c r="J37" s="33">
+      <c r="J37" s="28">
         <v>1.22</v>
       </c>
-      <c r="K37" s="33">
+      <c r="K37" s="28">
         <v>1.1000000000000001</v>
       </c>
-      <c r="L37" s="33">
+      <c r="L37" s="28">
         <v>1.19</v>
       </c>
-      <c r="M37" s="32">
+      <c r="M37" s="27">
         <v>1.19</v>
       </c>
-      <c r="N37" s="34">
+      <c r="N37" s="29">
         <v>1.23</v>
       </c>
-      <c r="O37" s="33">
+      <c r="O37" s="28">
         <v>1.1200000000000001</v>
       </c>
-      <c r="P37" s="35">
+      <c r="P37" s="30">
         <v>1.29975</v>
       </c>
-      <c r="Q37" s="35">
+      <c r="Q37" s="30">
         <v>1.1499999999999999</v>
       </c>
-      <c r="R37" s="35">
+      <c r="R37" s="30">
         <v>1.03</v>
       </c>
-      <c r="S37" s="35">
+      <c r="S37" s="30">
         <v>1.1100000000000001</v>
       </c>
-      <c r="T37" s="35">
+      <c r="T37" s="30">
         <v>1.1200000000000001</v>
       </c>
-      <c r="U37" s="35">
+      <c r="U37" s="30">
         <v>1.1100000000000001</v>
       </c>
-      <c r="V37" s="35">
+      <c r="V37" s="30">
         <v>1</v>
       </c>
-      <c r="W37" s="35">
+      <c r="W37" s="30">
         <v>1.07</v>
       </c>
-      <c r="X37" s="35">
+      <c r="X37" s="30">
         <v>1.01</v>
       </c>
-      <c r="Y37" s="35">
+      <c r="Y37" s="30">
         <v>1.07</v>
       </c>
-      <c r="Z37" s="35">
+      <c r="Z37" s="30">
         <v>0.91259999999999997</v>
       </c>
-      <c r="AA37" s="35">
+      <c r="AA37" s="30">
         <v>1.01</v>
       </c>
-      <c r="AB37" s="35">
+      <c r="AB37" s="30">
         <v>0.90539999999999998</v>
       </c>
-      <c r="AC37" s="35">
+      <c r="AC37" s="30">
         <v>0.80069999999999997</v>
       </c>
-      <c r="AE37" s="2"/>
-      <c r="AH37" s="28"/>
+      <c r="AD37" s="30">
+        <v>0.85699999999999998</v>
+      </c>
+      <c r="AF37" s="2"/>
+      <c r="AI37" s="23"/>
     </row>
-    <row r="38" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="36" t="s">
+    <row r="38" spans="1:45" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B38" s="37">
+      <c r="B38" s="32">
         <v>1.466</v>
       </c>
-      <c r="C38" s="38">
+      <c r="C38" s="33">
         <v>1.367</v>
       </c>
-      <c r="D38" s="38">
+      <c r="D38" s="33">
         <v>1.42</v>
       </c>
-      <c r="E38" s="38">
+      <c r="E38" s="33">
         <v>1.244</v>
       </c>
-      <c r="F38" s="38">
+      <c r="F38" s="33">
         <v>1.2050000000000001</v>
       </c>
-      <c r="G38" s="38">
+      <c r="G38" s="33">
         <v>1.1990000000000001</v>
       </c>
-      <c r="H38" s="38">
+      <c r="H38" s="33">
         <v>1.151</v>
       </c>
-      <c r="I38" s="38">
+      <c r="I38" s="33">
         <v>1.08</v>
       </c>
-      <c r="J38" s="39">
+      <c r="J38" s="34">
         <v>1.06</v>
       </c>
-      <c r="K38" s="39">
+      <c r="K38" s="34">
         <v>1.04</v>
       </c>
-      <c r="L38" s="39">
+      <c r="L38" s="34">
         <v>1.03</v>
       </c>
-      <c r="M38" s="38">
+      <c r="M38" s="33">
         <v>1.1299999999999999</v>
       </c>
-      <c r="N38" s="40">
+      <c r="N38" s="35">
         <v>1.32</v>
       </c>
-      <c r="O38" s="39">
+      <c r="O38" s="34">
         <v>1.27</v>
       </c>
-      <c r="P38" s="41">
+      <c r="P38" s="36">
         <v>1.36</v>
       </c>
-      <c r="Q38" s="41">
+      <c r="Q38" s="36">
         <v>1.26</v>
       </c>
-      <c r="R38" s="41">
+      <c r="R38" s="36">
         <v>1.29</v>
       </c>
-      <c r="S38" s="41">
+      <c r="S38" s="36">
         <v>1.29</v>
       </c>
-      <c r="T38" s="41">
+      <c r="T38" s="36">
         <v>1.3</v>
       </c>
-      <c r="U38" s="41">
+      <c r="U38" s="36">
         <v>1.23</v>
       </c>
-      <c r="V38" s="41">
+      <c r="V38" s="36">
         <v>1.32</v>
       </c>
-      <c r="W38" s="41">
+      <c r="W38" s="36">
         <v>1.44</v>
       </c>
-      <c r="X38" s="41">
+      <c r="X38" s="36">
         <v>1.56</v>
       </c>
-      <c r="Y38" s="41">
+      <c r="Y38" s="36">
         <v>1.41</v>
       </c>
-      <c r="Z38" s="41">
+      <c r="Z38" s="36">
         <v>1.47895</v>
       </c>
-      <c r="AA38" s="41">
+      <c r="AA38" s="36">
         <v>1.48</v>
       </c>
-      <c r="AB38" s="41">
+      <c r="AB38" s="36">
         <v>1.5139999999999998</v>
       </c>
-      <c r="AC38" s="41">
+      <c r="AC38" s="36">
         <v>1.5668500000000001</v>
       </c>
-      <c r="AE38" s="2" t="s">
+      <c r="AD38" s="36">
+        <v>1.4081999999999999</v>
+      </c>
+      <c r="AF38" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="AH38" s="28"/>
+      <c r="AI38" s="23"/>
     </row>
-    <row r="39" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="29" t="s">
+    <row r="39" spans="1:45" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="24" t="s">
         <v>55</v>
       </c>
       <c r="B39" s="9">
         <v>1.363</v>
       </c>
       <c r="C39" s="10">
         <v>1.258</v>
       </c>
       <c r="D39" s="10">
         <v>1.194</v>
       </c>
       <c r="E39" s="10">
         <v>1.0409999999999999</v>
       </c>
       <c r="F39" s="10">
         <v>1.0429999999999999</v>
       </c>
       <c r="G39" s="10">
         <v>1.024</v>
       </c>
       <c r="H39" s="10">
         <v>1.05</v>
       </c>
       <c r="I39" s="10">
         <v>1</v>
@@ -6879,394 +6979,409 @@
       </c>
       <c r="V39" s="13">
         <v>1.28</v>
       </c>
       <c r="W39" s="13">
         <v>1.28</v>
       </c>
       <c r="X39" s="13">
         <v>1.36</v>
       </c>
       <c r="Y39" s="13">
         <v>1.29</v>
       </c>
       <c r="Z39" s="13">
         <v>1.14845</v>
       </c>
       <c r="AA39" s="13">
         <v>1.08</v>
       </c>
       <c r="AB39" s="13">
         <v>1.1727500000000002</v>
       </c>
       <c r="AC39" s="13">
         <v>1.1284000000000001</v>
       </c>
-      <c r="AE39" s="2" t="s">
+      <c r="AD39" s="13">
+        <v>1.0699000000000001</v>
+      </c>
+      <c r="AF39" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="AH39" s="28"/>
+      <c r="AI39" s="23"/>
     </row>
-    <row r="40" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="30" t="s">
+    <row r="40" spans="1:45" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="25" t="s">
         <v>57</v>
       </c>
-      <c r="B40" s="31">
+      <c r="B40" s="26">
         <v>1.371</v>
       </c>
-      <c r="C40" s="32">
+      <c r="C40" s="27">
         <v>1.3109999999999999</v>
       </c>
-      <c r="D40" s="32">
+      <c r="D40" s="27">
         <v>1.2390000000000001</v>
       </c>
-      <c r="E40" s="32">
+      <c r="E40" s="27">
         <v>1.22</v>
       </c>
-      <c r="F40" s="32">
+      <c r="F40" s="27">
         <v>1.1970000000000001</v>
       </c>
-      <c r="G40" s="32">
+      <c r="G40" s="27">
         <v>1.286</v>
       </c>
-      <c r="H40" s="32">
+      <c r="H40" s="27">
         <v>1.171</v>
       </c>
-      <c r="I40" s="32">
+      <c r="I40" s="27">
         <v>1.2</v>
       </c>
-      <c r="J40" s="33">
+      <c r="J40" s="28">
         <v>1.0900000000000001</v>
       </c>
-      <c r="K40" s="33">
+      <c r="K40" s="28">
         <v>1.19</v>
       </c>
-      <c r="L40" s="33">
+      <c r="L40" s="28">
         <v>1.1200000000000001</v>
       </c>
-      <c r="M40" s="32">
+      <c r="M40" s="27">
         <v>1.23</v>
       </c>
-      <c r="N40" s="34">
+      <c r="N40" s="29">
         <v>1.33</v>
       </c>
-      <c r="O40" s="33">
+      <c r="O40" s="28">
         <v>1.26</v>
       </c>
-      <c r="P40" s="35">
+      <c r="P40" s="30">
         <v>1.3273999999999999</v>
       </c>
-      <c r="Q40" s="35">
+      <c r="Q40" s="30">
         <v>1.34</v>
       </c>
-      <c r="R40" s="35">
+      <c r="R40" s="30">
         <v>1.35</v>
       </c>
-      <c r="S40" s="35">
+      <c r="S40" s="30">
         <v>1.29</v>
       </c>
-      <c r="T40" s="35">
+      <c r="T40" s="30">
         <v>1.36</v>
       </c>
-      <c r="U40" s="35">
+      <c r="U40" s="30">
         <v>1.43</v>
       </c>
-      <c r="V40" s="35">
+      <c r="V40" s="30">
         <v>1.28</v>
       </c>
-      <c r="W40" s="35">
+      <c r="W40" s="30">
         <v>1.43</v>
       </c>
-      <c r="X40" s="35">
+      <c r="X40" s="30">
         <v>1.35</v>
       </c>
-      <c r="Y40" s="35">
+      <c r="Y40" s="30">
         <v>1.22</v>
       </c>
-      <c r="Z40" s="35">
+      <c r="Z40" s="30">
         <v>1.0940499999999997</v>
       </c>
-      <c r="AA40" s="35">
+      <c r="AA40" s="30">
         <v>1.03</v>
       </c>
-      <c r="AB40" s="35">
+      <c r="AB40" s="30">
         <v>1.0837500000000002</v>
       </c>
-      <c r="AC40" s="35">
+      <c r="AC40" s="30">
         <v>1.19695</v>
       </c>
-      <c r="AE40" s="2" t="s">
+      <c r="AD40" s="30">
+        <v>0.95079999999999998</v>
+      </c>
+      <c r="AF40" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="AH40" s="28"/>
+      <c r="AI40" s="23"/>
     </row>
-    <row r="41" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="30" t="s">
+    <row r="41" spans="1:45" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="B41" s="44"/>
-[...9 lines deleted...]
-      <c r="L41" s="33">
+      <c r="B41" s="39"/>
+      <c r="C41" s="39"/>
+      <c r="D41" s="39"/>
+      <c r="E41" s="39"/>
+      <c r="F41" s="39"/>
+      <c r="G41" s="39"/>
+      <c r="H41" s="39"/>
+      <c r="I41" s="39"/>
+      <c r="J41" s="39"/>
+      <c r="K41" s="39"/>
+      <c r="L41" s="28">
         <v>1.26</v>
       </c>
-      <c r="M41" s="32">
+      <c r="M41" s="27">
         <v>1.28</v>
       </c>
-      <c r="N41" s="34">
+      <c r="N41" s="29">
         <v>1.25</v>
       </c>
-      <c r="O41" s="33">
+      <c r="O41" s="28">
         <v>1.3</v>
       </c>
-      <c r="P41" s="35">
+      <c r="P41" s="30">
         <v>1.3403499999999999</v>
       </c>
-      <c r="Q41" s="35">
+      <c r="Q41" s="30">
         <v>1.26</v>
       </c>
-      <c r="R41" s="35">
+      <c r="R41" s="30">
         <v>1.42</v>
       </c>
-      <c r="S41" s="35">
+      <c r="S41" s="30">
         <v>1.38</v>
       </c>
-      <c r="T41" s="35">
+      <c r="T41" s="30">
         <v>1.44</v>
       </c>
-      <c r="U41" s="35">
+      <c r="U41" s="30">
         <v>1.32</v>
       </c>
-      <c r="V41" s="35">
+      <c r="V41" s="30">
         <v>1.28</v>
       </c>
-      <c r="W41" s="35">
+      <c r="W41" s="30">
         <v>1.1499999999999999</v>
       </c>
-      <c r="X41" s="35">
+      <c r="X41" s="30">
         <v>1.1200000000000001</v>
       </c>
-      <c r="Y41" s="35">
+      <c r="Y41" s="30">
         <v>0.85</v>
       </c>
-      <c r="Z41" s="35">
+      <c r="Z41" s="30">
         <v>1.0384</v>
       </c>
-      <c r="AA41" s="35">
+      <c r="AA41" s="30">
         <v>1.02</v>
       </c>
-      <c r="AB41" s="35">
+      <c r="AB41" s="30">
         <v>1.12625</v>
       </c>
-      <c r="AC41" s="35">
+      <c r="AC41" s="30">
         <v>1.0537000000000001</v>
       </c>
-      <c r="AE41" s="73" t="s">
+      <c r="AD41" s="30">
+        <v>0.98169999999999991</v>
+      </c>
+      <c r="AF41" s="73" t="s">
         <v>60</v>
       </c>
-      <c r="AF41" s="73"/>
       <c r="AG41" s="73"/>
       <c r="AH41" s="73"/>
       <c r="AI41" s="73"/>
       <c r="AJ41" s="73"/>
       <c r="AK41" s="73"/>
       <c r="AL41" s="73"/>
       <c r="AM41" s="73"/>
       <c r="AN41" s="73"/>
       <c r="AO41" s="73"/>
       <c r="AP41" s="73"/>
       <c r="AQ41" s="73"/>
-      <c r="AR41" s="47"/>
+      <c r="AR41" s="73"/>
+      <c r="AS41" s="42"/>
     </row>
-    <row r="42" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="30" t="s">
+    <row r="42" spans="1:45" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="25" t="s">
         <v>61</v>
       </c>
-      <c r="B42" s="44"/>
-[...9 lines deleted...]
-      <c r="L42" s="33">
+      <c r="B42" s="39"/>
+      <c r="C42" s="39"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="39"/>
+      <c r="F42" s="39"/>
+      <c r="G42" s="39"/>
+      <c r="H42" s="39"/>
+      <c r="I42" s="39"/>
+      <c r="J42" s="39"/>
+      <c r="K42" s="39"/>
+      <c r="L42" s="28">
         <v>1.29</v>
       </c>
-      <c r="M42" s="32">
+      <c r="M42" s="27">
         <v>1.42</v>
       </c>
-      <c r="N42" s="34">
+      <c r="N42" s="29">
         <v>1.38</v>
       </c>
-      <c r="O42" s="33">
+      <c r="O42" s="28">
         <v>1.3</v>
       </c>
-      <c r="P42" s="35">
+      <c r="P42" s="30">
         <v>1.3587499999999999</v>
       </c>
-      <c r="Q42" s="35">
+      <c r="Q42" s="30">
         <v>1.47</v>
       </c>
-      <c r="R42" s="35">
+      <c r="R42" s="30">
         <v>1.3</v>
       </c>
-      <c r="S42" s="35">
+      <c r="S42" s="30">
         <v>1.39</v>
       </c>
-      <c r="T42" s="35">
+      <c r="T42" s="30">
         <v>1.35</v>
       </c>
-      <c r="U42" s="35">
+      <c r="U42" s="30">
         <v>1.37</v>
       </c>
-      <c r="V42" s="35">
+      <c r="V42" s="30">
         <v>1.24</v>
       </c>
-      <c r="W42" s="35">
+      <c r="W42" s="30">
         <v>1.23</v>
       </c>
-      <c r="X42" s="35">
+      <c r="X42" s="30">
         <v>0.98</v>
       </c>
-      <c r="Y42" s="35">
+      <c r="Y42" s="30">
         <v>1.19</v>
       </c>
-      <c r="Z42" s="35">
+      <c r="Z42" s="30">
         <v>1.09595</v>
       </c>
-      <c r="AA42" s="35">
+      <c r="AA42" s="30">
         <v>1.1599999999999999</v>
       </c>
-      <c r="AB42" s="35">
+      <c r="AB42" s="30">
         <v>1.0158</v>
       </c>
-      <c r="AC42" s="35">
+      <c r="AC42" s="30">
         <v>0.92835000000000001</v>
       </c>
-      <c r="AE42" s="2" t="s">
+      <c r="AD42" s="30">
+        <v>0.88960000000000006</v>
+      </c>
+      <c r="AF42" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="AH42" s="28"/>
+      <c r="AI42" s="23"/>
     </row>
-    <row r="43" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="36" t="s">
+    <row r="43" spans="1:45" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="B43" s="48"/>
-[...8 lines deleted...]
-      <c r="K43" s="48"/>
+      <c r="B43" s="43"/>
+      <c r="C43" s="43"/>
+      <c r="D43" s="43"/>
+      <c r="E43" s="43"/>
+      <c r="F43" s="43"/>
+      <c r="G43" s="43"/>
+      <c r="H43" s="43"/>
+      <c r="I43" s="43"/>
+      <c r="J43" s="43"/>
+      <c r="K43" s="43"/>
       <c r="L43" s="18">
         <v>1.21</v>
       </c>
-      <c r="M43" s="38">
+      <c r="M43" s="33">
         <v>1.0900000000000001</v>
       </c>
-      <c r="N43" s="40">
+      <c r="N43" s="35">
         <v>1.31</v>
       </c>
-      <c r="O43" s="39">
+      <c r="O43" s="34">
         <v>1.27</v>
       </c>
-      <c r="P43" s="41">
+      <c r="P43" s="36">
         <v>1.3212000000000002</v>
       </c>
-      <c r="Q43" s="41">
+      <c r="Q43" s="36">
         <v>1.28</v>
       </c>
-      <c r="R43" s="41">
+      <c r="R43" s="36">
         <v>1.1599999999999999</v>
       </c>
-      <c r="S43" s="41">
+      <c r="S43" s="36">
         <v>1.21</v>
       </c>
-      <c r="T43" s="41">
+      <c r="T43" s="36">
         <v>1.1399999999999999</v>
       </c>
-      <c r="U43" s="41">
+      <c r="U43" s="36">
         <v>1.2</v>
       </c>
-      <c r="V43" s="41">
+      <c r="V43" s="36">
         <v>1.1599999999999999</v>
       </c>
-      <c r="W43" s="41">
+      <c r="W43" s="36">
         <v>1.1499999999999999</v>
       </c>
-      <c r="X43" s="41">
+      <c r="X43" s="36">
         <v>1.17</v>
       </c>
-      <c r="Y43" s="41">
+      <c r="Y43" s="36">
         <v>1.05</v>
       </c>
-      <c r="Z43" s="41">
+      <c r="Z43" s="36">
         <v>1.2676500000000002</v>
       </c>
-      <c r="AA43" s="41">
+      <c r="AA43" s="36">
         <v>0.97</v>
       </c>
-      <c r="AB43" s="41">
+      <c r="AB43" s="36">
         <v>1.04315</v>
       </c>
-      <c r="AC43" s="41">
+      <c r="AC43" s="36">
         <v>0.93064999999999998</v>
       </c>
-      <c r="AE43" s="2" t="s">
+      <c r="AD43" s="36">
+        <v>1.0403500000000001</v>
+      </c>
+      <c r="AF43" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="AH43" s="28"/>
+      <c r="AI43" s="23"/>
     </row>
-    <row r="44" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="29" t="s">
+    <row r="44" spans="1:45" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="B44" s="49"/>
-[...9 lines deleted...]
-      <c r="L44" s="51">
+      <c r="B44" s="44"/>
+      <c r="C44" s="45"/>
+      <c r="D44" s="45"/>
+      <c r="E44" s="45"/>
+      <c r="F44" s="45"/>
+      <c r="G44" s="45"/>
+      <c r="H44" s="45"/>
+      <c r="I44" s="45"/>
+      <c r="J44" s="45"/>
+      <c r="K44" s="45"/>
+      <c r="L44" s="46">
         <v>1.07</v>
       </c>
       <c r="M44" s="10">
         <v>1.1399999999999999</v>
       </c>
       <c r="N44" s="12">
         <v>1.1499999999999999</v>
       </c>
       <c r="O44" s="11">
         <v>1.0900000000000001</v>
       </c>
       <c r="P44" s="13">
         <v>1.17</v>
       </c>
       <c r="Q44" s="13">
         <v>1.04</v>
       </c>
       <c r="R44" s="13">
         <v>1.04</v>
       </c>
       <c r="S44" s="13">
         <v>1.08</v>
       </c>
       <c r="T44" s="13">
         <v>1.1000000000000001</v>
@@ -7276,2018 +7391,2070 @@
       </c>
       <c r="V44" s="13">
         <v>1.02</v>
       </c>
       <c r="W44" s="13">
         <v>0.91</v>
       </c>
       <c r="X44" s="13">
         <v>1.1200000000000001</v>
       </c>
       <c r="Y44" s="13">
         <v>0.95</v>
       </c>
       <c r="Z44" s="13">
         <v>1.01315</v>
       </c>
       <c r="AA44" s="13">
         <v>0.94</v>
       </c>
       <c r="AB44" s="13">
         <v>0.92370000000000008</v>
       </c>
       <c r="AC44" s="13">
         <v>0.83660000000000001</v>
       </c>
-      <c r="AE44" s="2" t="s">
+      <c r="AD44" s="13">
+        <v>0.88065000000000004</v>
+      </c>
+      <c r="AF44" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="AH44" s="28"/>
+      <c r="AI44" s="23"/>
     </row>
-    <row r="45" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="30" t="s">
+    <row r="45" spans="1:45" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="25" t="s">
         <v>67</v>
       </c>
-      <c r="B45" s="44"/>
-[...8 lines deleted...]
-      <c r="K45" s="33">
+      <c r="B45" s="39"/>
+      <c r="C45" s="39"/>
+      <c r="D45" s="39"/>
+      <c r="E45" s="39"/>
+      <c r="F45" s="39"/>
+      <c r="G45" s="39"/>
+      <c r="H45" s="39"/>
+      <c r="I45" s="39"/>
+      <c r="J45" s="39"/>
+      <c r="K45" s="28">
         <v>1.19</v>
       </c>
-      <c r="L45" s="33">
+      <c r="L45" s="28">
         <v>1.31</v>
       </c>
-      <c r="M45" s="32">
+      <c r="M45" s="27">
         <v>1.08</v>
       </c>
-      <c r="N45" s="34">
+      <c r="N45" s="29">
         <v>1.2</v>
       </c>
-      <c r="O45" s="33">
+      <c r="O45" s="28">
         <v>1.4</v>
       </c>
-      <c r="P45" s="35">
+      <c r="P45" s="30">
         <v>1.3635999999999999</v>
       </c>
-      <c r="Q45" s="35">
+      <c r="Q45" s="30">
         <v>1.39</v>
       </c>
-      <c r="R45" s="35">
+      <c r="R45" s="30">
         <v>1.21</v>
       </c>
-      <c r="S45" s="35">
+      <c r="S45" s="30">
         <v>1.23</v>
       </c>
-      <c r="T45" s="35">
+      <c r="T45" s="30">
         <v>1.42</v>
       </c>
-      <c r="U45" s="35">
+      <c r="U45" s="30">
         <v>1.18</v>
       </c>
-      <c r="V45" s="35">
+      <c r="V45" s="30">
         <v>1.3</v>
       </c>
-      <c r="W45" s="35">
+      <c r="W45" s="30">
         <v>1.33</v>
       </c>
-      <c r="X45" s="35">
+      <c r="X45" s="30">
         <v>1.21</v>
       </c>
-      <c r="Y45" s="35">
+      <c r="Y45" s="30">
         <v>1.17</v>
       </c>
-      <c r="Z45" s="35">
+      <c r="Z45" s="30">
         <v>1.2088000000000001</v>
       </c>
-      <c r="AA45" s="35">
+      <c r="AA45" s="30">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AB45" s="35">
+      <c r="AB45" s="30">
         <v>1.03315</v>
       </c>
-      <c r="AC45" s="35">
+      <c r="AC45" s="30">
         <v>1.22315</v>
       </c>
-      <c r="AE45" s="2" t="s">
+      <c r="AD45" s="30">
+        <v>0.98980000000000001</v>
+      </c>
+      <c r="AF45" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="AH45" s="28"/>
+      <c r="AI45" s="23"/>
     </row>
-    <row r="46" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="30" t="s">
+    <row r="46" spans="1:45" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="25" t="s">
         <v>134</v>
       </c>
-      <c r="B46" s="31">
+      <c r="B46" s="26">
         <v>1.3879999999999999</v>
       </c>
-      <c r="C46" s="32">
+      <c r="C46" s="27">
         <v>1.254</v>
       </c>
-      <c r="D46" s="32">
+      <c r="D46" s="27">
         <v>1.345</v>
       </c>
-      <c r="E46" s="32">
+      <c r="E46" s="27">
         <v>1.1579999999999999</v>
       </c>
-      <c r="F46" s="32">
+      <c r="F46" s="27">
         <v>1.2509999999999999</v>
       </c>
-      <c r="G46" s="32">
+      <c r="G46" s="27">
         <v>1.1990000000000001</v>
       </c>
-      <c r="H46" s="32">
+      <c r="H46" s="27">
         <v>1.119</v>
       </c>
-      <c r="I46" s="32">
+      <c r="I46" s="27">
         <v>1.1000000000000001</v>
       </c>
-      <c r="J46" s="33">
+      <c r="J46" s="28">
         <v>1.01</v>
       </c>
-      <c r="K46" s="33">
+      <c r="K46" s="28">
         <v>1.1000000000000001</v>
       </c>
-      <c r="L46" s="33">
+      <c r="L46" s="28">
         <v>1.1599999999999999</v>
       </c>
-      <c r="M46" s="32">
+      <c r="M46" s="27">
         <v>1.1399999999999999</v>
       </c>
-      <c r="N46" s="34">
+      <c r="N46" s="29">
         <v>1.18</v>
       </c>
-      <c r="O46" s="33">
+      <c r="O46" s="28">
         <v>1.19</v>
       </c>
-      <c r="P46" s="35">
+      <c r="P46" s="30">
         <v>1.1455999999999997</v>
       </c>
-      <c r="Q46" s="35">
+      <c r="Q46" s="30">
         <v>1.27</v>
       </c>
-      <c r="R46" s="35">
+      <c r="R46" s="30">
         <v>1.1000000000000001</v>
       </c>
-      <c r="S46" s="35">
+      <c r="S46" s="30">
         <v>1.1000000000000001</v>
       </c>
-      <c r="T46" s="35">
+      <c r="T46" s="30">
         <v>1.27</v>
       </c>
-      <c r="U46" s="35">
+      <c r="U46" s="30">
         <v>1.26</v>
       </c>
-      <c r="V46" s="35">
+      <c r="V46" s="30">
         <v>1.05</v>
       </c>
-      <c r="W46" s="35">
+      <c r="W46" s="30">
         <v>1.1599999999999999</v>
       </c>
-      <c r="X46" s="35">
+      <c r="X46" s="30">
         <v>1.23</v>
       </c>
-      <c r="Y46" s="35">
+      <c r="Y46" s="30">
         <v>1.1599999999999999</v>
       </c>
-      <c r="Z46" s="35">
+      <c r="Z46" s="30">
         <v>1.0891500000000001</v>
       </c>
-      <c r="AA46" s="35">
+      <c r="AA46" s="30">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AB46" s="35">
+      <c r="AB46" s="30">
         <v>1.0190999999999999</v>
       </c>
-      <c r="AC46" s="35">
+      <c r="AC46" s="30">
         <v>1.0308999999999999</v>
       </c>
-      <c r="AE46" s="2" t="s">
+      <c r="AD46" s="30">
+        <v>0.88685000000000003</v>
+      </c>
+      <c r="AF46" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="AH46" s="28"/>
+      <c r="AI46" s="23"/>
     </row>
-    <row r="47" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="30" t="s">
+    <row r="47" spans="1:45" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="25" t="s">
         <v>69</v>
       </c>
-      <c r="B47" s="31">
+      <c r="B47" s="26">
         <v>1.292</v>
       </c>
-      <c r="C47" s="32">
+      <c r="C47" s="27">
         <v>1.1459999999999999</v>
       </c>
-      <c r="D47" s="32">
+      <c r="D47" s="27">
         <v>1.3069999999999999</v>
       </c>
-      <c r="E47" s="32">
+      <c r="E47" s="27">
         <v>1.07</v>
       </c>
-      <c r="F47" s="32">
+      <c r="F47" s="27">
         <v>1.0980000000000001</v>
       </c>
-      <c r="G47" s="32">
+      <c r="G47" s="27">
         <v>1.2250000000000001</v>
       </c>
-      <c r="H47" s="32">
+      <c r="H47" s="27">
         <v>0.94599999999999995</v>
       </c>
-      <c r="I47" s="44"/>
-[...20 lines deleted...]
-      <c r="AE47" s="2" t="s">
+      <c r="I47" s="39"/>
+      <c r="J47" s="39"/>
+      <c r="K47" s="39"/>
+      <c r="L47" s="39"/>
+      <c r="M47" s="39"/>
+      <c r="N47" s="39"/>
+      <c r="O47" s="39"/>
+      <c r="P47" s="47"/>
+      <c r="Q47" s="47"/>
+      <c r="R47" s="47"/>
+      <c r="S47" s="47"/>
+      <c r="T47" s="47"/>
+      <c r="U47" s="47"/>
+      <c r="V47" s="47"/>
+      <c r="W47" s="47"/>
+      <c r="X47" s="47"/>
+      <c r="Y47" s="47"/>
+      <c r="Z47" s="47"/>
+      <c r="AA47" s="47"/>
+      <c r="AB47" s="47"/>
+      <c r="AC47" s="47"/>
+      <c r="AD47" s="47"/>
+      <c r="AF47" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="AH47" s="28"/>
+      <c r="AI47" s="23"/>
     </row>
-    <row r="48" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="30" t="s">
+    <row r="48" spans="1:45" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="25" t="s">
         <v>71</v>
       </c>
-      <c r="B48" s="31">
+      <c r="B48" s="26">
         <v>1.3140000000000001</v>
       </c>
-      <c r="C48" s="32">
+      <c r="C48" s="27">
         <v>1.262</v>
       </c>
-      <c r="D48" s="32">
+      <c r="D48" s="27">
         <v>1.1359999999999999</v>
       </c>
-      <c r="E48" s="32">
+      <c r="E48" s="27">
         <v>1.3109999999999999</v>
       </c>
-      <c r="F48" s="32">
+      <c r="F48" s="27">
         <v>1.18</v>
       </c>
-      <c r="G48" s="32">
+      <c r="G48" s="27">
         <v>1.1539999999999999</v>
       </c>
-      <c r="H48" s="32">
+      <c r="H48" s="27">
         <v>1.0860000000000001</v>
       </c>
-      <c r="I48" s="32">
+      <c r="I48" s="27">
         <v>1.1000000000000001</v>
       </c>
-      <c r="J48" s="33">
+      <c r="J48" s="28">
         <v>1.1599999999999999</v>
       </c>
-      <c r="K48" s="44"/>
-[...18 lines deleted...]
-      <c r="AE48" s="2" t="s">
+      <c r="K48" s="39"/>
+      <c r="L48" s="39"/>
+      <c r="M48" s="39"/>
+      <c r="N48" s="39"/>
+      <c r="O48" s="39"/>
+      <c r="P48" s="47"/>
+      <c r="Q48" s="47"/>
+      <c r="R48" s="47"/>
+      <c r="S48" s="47"/>
+      <c r="T48" s="47"/>
+      <c r="U48" s="47"/>
+      <c r="V48" s="47"/>
+      <c r="W48" s="47"/>
+      <c r="X48" s="47"/>
+      <c r="Y48" s="47"/>
+      <c r="Z48" s="47"/>
+      <c r="AA48" s="47"/>
+      <c r="AB48" s="47"/>
+      <c r="AC48" s="47"/>
+      <c r="AD48" s="47"/>
+      <c r="AF48" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="AH48" s="28"/>
+      <c r="AI48" s="23"/>
     </row>
-    <row r="49" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="36" t="s">
+    <row r="49" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="31" t="s">
         <v>73</v>
       </c>
-      <c r="B49" s="37">
+      <c r="B49" s="32">
         <v>1.0629999999999999</v>
       </c>
-      <c r="C49" s="38">
+      <c r="C49" s="33">
         <v>0.94199999999999995</v>
       </c>
-      <c r="D49" s="38">
+      <c r="D49" s="33">
         <v>0.99099999999999999</v>
       </c>
-      <c r="E49" s="38">
+      <c r="E49" s="33">
         <v>0.874</v>
       </c>
-      <c r="F49" s="38">
+      <c r="F49" s="33">
         <v>0.82299999999999995</v>
       </c>
-      <c r="G49" s="38">
+      <c r="G49" s="33">
         <v>0.94799999999999995</v>
       </c>
-      <c r="H49" s="38">
+      <c r="H49" s="33">
         <v>1.03</v>
       </c>
-      <c r="I49" s="38">
+      <c r="I49" s="33">
         <v>1.03</v>
       </c>
-      <c r="J49" s="39">
+      <c r="J49" s="34">
         <v>1.02</v>
       </c>
-      <c r="K49" s="39">
+      <c r="K49" s="34">
         <v>1.1200000000000001</v>
       </c>
-      <c r="L49" s="39">
+      <c r="L49" s="34">
         <v>1.19</v>
       </c>
-      <c r="M49" s="38">
+      <c r="M49" s="33">
         <v>1.1299999999999999</v>
       </c>
-      <c r="N49" s="40">
+      <c r="N49" s="35">
         <v>1.1200000000000001</v>
       </c>
-      <c r="O49" s="39">
+      <c r="O49" s="34">
         <v>1.05</v>
       </c>
-      <c r="P49" s="41">
+      <c r="P49" s="36">
         <v>1.1807999999999998</v>
       </c>
-      <c r="Q49" s="41">
+      <c r="Q49" s="36">
         <v>1.0900000000000001</v>
       </c>
-      <c r="R49" s="41">
+      <c r="R49" s="36">
         <v>1.05</v>
       </c>
-      <c r="S49" s="41">
+      <c r="S49" s="36">
         <v>1.2</v>
       </c>
-      <c r="T49" s="41">
+      <c r="T49" s="36">
         <v>1.01</v>
       </c>
-      <c r="U49" s="41">
+      <c r="U49" s="36">
         <v>1.1399999999999999</v>
       </c>
-      <c r="V49" s="41">
+      <c r="V49" s="36">
         <v>1.1200000000000001</v>
       </c>
-      <c r="W49" s="41">
+      <c r="W49" s="36">
         <v>1.1200000000000001</v>
       </c>
-      <c r="X49" s="41">
+      <c r="X49" s="36">
         <v>0.92</v>
       </c>
-      <c r="Y49" s="41">
+      <c r="Y49" s="36">
         <v>1.1000000000000001</v>
       </c>
-      <c r="Z49" s="41">
+      <c r="Z49" s="36">
         <v>0.91039999999999999</v>
       </c>
-      <c r="AA49" s="41">
+      <c r="AA49" s="36">
         <v>1.02</v>
       </c>
-      <c r="AB49" s="41">
+      <c r="AB49" s="36">
         <v>1.0000500000000001</v>
       </c>
-      <c r="AC49" s="41">
+      <c r="AC49" s="36">
         <v>0.95540000000000003</v>
       </c>
-      <c r="AE49" s="2"/>
-      <c r="AH49" s="28"/>
+      <c r="AD49" s="36">
+        <v>1.0907</v>
+      </c>
+      <c r="AF49" s="2"/>
+      <c r="AI49" s="23"/>
     </row>
-    <row r="50" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="29" t="s">
+    <row r="50" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="24" t="s">
         <v>74</v>
       </c>
       <c r="B50" s="9">
         <v>1.0640000000000001</v>
       </c>
       <c r="C50" s="10">
         <v>1.1599999999999999</v>
       </c>
       <c r="D50" s="10">
         <v>0.998</v>
       </c>
       <c r="E50" s="10">
         <v>0.95499999999999996</v>
       </c>
       <c r="F50" s="10">
         <v>1.3260000000000001</v>
       </c>
       <c r="G50" s="10">
         <v>1.3360000000000001</v>
       </c>
       <c r="H50" s="10">
         <v>1.153</v>
       </c>
       <c r="I50" s="10">
         <v>1.1200000000000001</v>
       </c>
       <c r="J50" s="11">
         <v>1.19</v>
       </c>
       <c r="K50" s="11">
         <v>0.84</v>
       </c>
       <c r="L50" s="11">
         <v>1.1599999999999999</v>
       </c>
       <c r="M50" s="10">
         <v>1.07</v>
       </c>
       <c r="N50" s="12">
         <v>0.98</v>
       </c>
       <c r="O50" s="11">
         <v>1.21</v>
       </c>
-      <c r="P50" s="53"/>
-[...13 lines deleted...]
-      <c r="AE50" s="2" t="s">
+      <c r="P50" s="48"/>
+      <c r="Q50" s="48"/>
+      <c r="R50" s="48"/>
+      <c r="S50" s="48"/>
+      <c r="T50" s="48"/>
+      <c r="U50" s="48"/>
+      <c r="V50" s="48"/>
+      <c r="W50" s="48"/>
+      <c r="X50" s="48"/>
+      <c r="Y50" s="48"/>
+      <c r="Z50" s="48"/>
+      <c r="AA50" s="48"/>
+      <c r="AB50" s="48"/>
+      <c r="AC50" s="48"/>
+      <c r="AD50" s="48"/>
+      <c r="AF50" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="AH50" s="28"/>
+      <c r="AI50" s="23"/>
     </row>
-    <row r="51" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="30" t="s">
+    <row r="51" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="B51" s="31">
+      <c r="B51" s="26">
         <v>0.88100000000000001</v>
       </c>
-      <c r="C51" s="32">
+      <c r="C51" s="27">
         <v>1.651</v>
       </c>
-      <c r="D51" s="32">
+      <c r="D51" s="27">
         <v>1.7190000000000001</v>
       </c>
-      <c r="E51" s="32">
+      <c r="E51" s="27">
         <v>1.5449999999999999</v>
       </c>
-      <c r="F51" s="32">
+      <c r="F51" s="27">
         <v>1.589</v>
       </c>
-      <c r="G51" s="32">
+      <c r="G51" s="27">
         <v>1.173</v>
       </c>
-      <c r="H51" s="32">
+      <c r="H51" s="27">
         <v>1.0669999999999999</v>
       </c>
-      <c r="I51" s="32">
+      <c r="I51" s="27">
         <v>1.25</v>
       </c>
-      <c r="J51" s="33">
+      <c r="J51" s="28">
         <v>1.1299999999999999</v>
       </c>
-      <c r="K51" s="33">
+      <c r="K51" s="28">
         <v>1.31</v>
       </c>
-      <c r="L51" s="33">
+      <c r="L51" s="28">
         <v>1.1299999999999999</v>
       </c>
-      <c r="M51" s="32">
+      <c r="M51" s="27">
         <v>1.31</v>
       </c>
-      <c r="N51" s="34">
+      <c r="N51" s="29">
         <v>1.1499999999999999</v>
       </c>
-      <c r="O51" s="33">
+      <c r="O51" s="28">
         <v>1.21</v>
       </c>
-      <c r="P51" s="45"/>
-[...13 lines deleted...]
-      <c r="AE51" s="2" t="s">
+      <c r="P51" s="40"/>
+      <c r="Q51" s="40"/>
+      <c r="R51" s="40"/>
+      <c r="S51" s="40"/>
+      <c r="T51" s="40"/>
+      <c r="U51" s="40"/>
+      <c r="V51" s="40"/>
+      <c r="W51" s="40"/>
+      <c r="X51" s="40"/>
+      <c r="Y51" s="40"/>
+      <c r="Z51" s="40"/>
+      <c r="AA51" s="40"/>
+      <c r="AB51" s="40"/>
+      <c r="AC51" s="40"/>
+      <c r="AD51" s="40"/>
+      <c r="AF51" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="AH51" s="28"/>
+      <c r="AI51" s="23"/>
     </row>
-    <row r="52" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="30" t="s">
+    <row r="52" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="B52" s="31">
+      <c r="B52" s="26">
         <v>1.175</v>
       </c>
-      <c r="C52" s="32">
+      <c r="C52" s="27">
         <v>1.151</v>
       </c>
-      <c r="D52" s="32">
+      <c r="D52" s="27">
         <v>1.0589999999999999</v>
       </c>
-      <c r="E52" s="32">
+      <c r="E52" s="27">
         <v>1.2949999999999999</v>
       </c>
-      <c r="F52" s="32">
+      <c r="F52" s="27">
         <v>1.1120000000000001</v>
       </c>
-      <c r="G52" s="32">
+      <c r="G52" s="27">
         <v>1.0760000000000001</v>
       </c>
-      <c r="H52" s="32">
+      <c r="H52" s="27">
         <v>1.0669999999999999</v>
       </c>
-      <c r="I52" s="32">
+      <c r="I52" s="27">
         <v>1.02</v>
       </c>
-      <c r="J52" s="33">
+      <c r="J52" s="28">
         <v>0.9</v>
       </c>
-      <c r="K52" s="33">
+      <c r="K52" s="28">
         <v>0.94</v>
       </c>
-      <c r="L52" s="33">
+      <c r="L52" s="28">
         <v>0.92</v>
       </c>
-      <c r="M52" s="32">
+      <c r="M52" s="27">
         <v>0.93</v>
       </c>
-      <c r="N52" s="34">
+      <c r="N52" s="29">
         <v>0.94</v>
       </c>
-      <c r="O52" s="33">
+      <c r="O52" s="28">
         <v>0.92</v>
       </c>
-      <c r="P52" s="35">
+      <c r="P52" s="30">
         <v>1.1007</v>
       </c>
-      <c r="Q52" s="35">
+      <c r="Q52" s="30">
         <v>0.8</v>
       </c>
-      <c r="R52" s="35">
+      <c r="R52" s="30">
         <v>0.88</v>
       </c>
-      <c r="S52" s="35">
+      <c r="S52" s="30">
         <v>1.03</v>
       </c>
-      <c r="T52" s="35">
+      <c r="T52" s="30">
         <v>0.91</v>
       </c>
-      <c r="U52" s="35">
+      <c r="U52" s="30">
         <v>0.85</v>
       </c>
-      <c r="V52" s="35">
+      <c r="V52" s="30">
         <v>0.94</v>
       </c>
-      <c r="W52" s="35">
+      <c r="W52" s="30">
         <v>1.06</v>
       </c>
-      <c r="X52" s="35">
+      <c r="X52" s="30">
         <v>0.82</v>
       </c>
-      <c r="Y52" s="35">
+      <c r="Y52" s="30">
         <v>0.87</v>
       </c>
-      <c r="Z52" s="35">
+      <c r="Z52" s="30">
         <v>0.93835000000000002</v>
       </c>
-      <c r="AA52" s="35">
+      <c r="AA52" s="30">
         <v>0.87</v>
       </c>
-      <c r="AB52" s="35">
+      <c r="AB52" s="30">
         <v>0.93730000000000002</v>
       </c>
-      <c r="AC52" s="35">
+      <c r="AC52" s="30">
         <v>0.99934999999999985</v>
       </c>
-      <c r="AE52" s="2"/>
-      <c r="AH52" s="28"/>
+      <c r="AD52" s="30">
+        <v>0.88500000000000001</v>
+      </c>
+      <c r="AF52" s="2"/>
+      <c r="AI52" s="23"/>
     </row>
-    <row r="53" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="30" t="s">
+    <row r="53" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="25" t="s">
         <v>77</v>
       </c>
-      <c r="B53" s="31">
+      <c r="B53" s="26">
         <v>1.512</v>
       </c>
-      <c r="C53" s="32">
+      <c r="C53" s="27">
         <v>1.1719999999999999</v>
       </c>
-      <c r="D53" s="32">
+      <c r="D53" s="27">
         <v>1.1060000000000001</v>
       </c>
-      <c r="E53" s="32">
+      <c r="E53" s="27">
         <v>1.288</v>
       </c>
-      <c r="F53" s="32">
+      <c r="F53" s="27">
         <v>1.137</v>
       </c>
-      <c r="G53" s="32">
+      <c r="G53" s="27">
         <v>1.0629999999999999</v>
       </c>
-      <c r="H53" s="32">
+      <c r="H53" s="27">
         <v>0.86399999999999999</v>
       </c>
-      <c r="I53" s="32">
+      <c r="I53" s="27">
         <v>1.17</v>
       </c>
-      <c r="J53" s="33">
+      <c r="J53" s="28">
         <v>1.02</v>
       </c>
-      <c r="K53" s="33">
+      <c r="K53" s="28">
         <v>1.24</v>
       </c>
-      <c r="L53" s="42"/>
-[...17 lines deleted...]
-      <c r="AE53" s="2" t="s">
+      <c r="L53" s="37"/>
+      <c r="M53" s="38"/>
+      <c r="N53" s="39"/>
+      <c r="O53" s="37"/>
+      <c r="P53" s="40"/>
+      <c r="Q53" s="40"/>
+      <c r="R53" s="40"/>
+      <c r="S53" s="40"/>
+      <c r="T53" s="40"/>
+      <c r="U53" s="40"/>
+      <c r="V53" s="40"/>
+      <c r="W53" s="40"/>
+      <c r="X53" s="40"/>
+      <c r="Y53" s="40"/>
+      <c r="Z53" s="40"/>
+      <c r="AA53" s="40"/>
+      <c r="AB53" s="40"/>
+      <c r="AC53" s="40"/>
+      <c r="AD53" s="40"/>
+      <c r="AF53" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="AH53" s="28"/>
+      <c r="AI53" s="23"/>
     </row>
-    <row r="54" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="36" t="s">
+    <row r="54" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="31" t="s">
         <v>79</v>
       </c>
-      <c r="B54" s="37">
+      <c r="B54" s="32">
         <v>1.387</v>
       </c>
-      <c r="C54" s="38">
+      <c r="C54" s="33">
         <v>1.5680000000000001</v>
       </c>
-      <c r="D54" s="38">
+      <c r="D54" s="33">
         <v>1.3979999999999999</v>
       </c>
-      <c r="E54" s="38">
+      <c r="E54" s="33">
         <v>1.4059999999999999</v>
       </c>
-      <c r="F54" s="38">
+      <c r="F54" s="33">
         <v>1.284</v>
       </c>
-      <c r="G54" s="38">
+      <c r="G54" s="33">
         <v>1.33</v>
       </c>
-      <c r="H54" s="38">
+      <c r="H54" s="33">
         <v>1.1839999999999999</v>
       </c>
-      <c r="I54" s="38">
+      <c r="I54" s="33">
         <v>1.03</v>
       </c>
-      <c r="J54" s="39">
+      <c r="J54" s="34">
         <v>1.25</v>
       </c>
-      <c r="K54" s="39">
+      <c r="K54" s="34">
         <v>1.06</v>
       </c>
-      <c r="L54" s="39">
+      <c r="L54" s="34">
         <v>1.17</v>
       </c>
-      <c r="M54" s="38">
+      <c r="M54" s="33">
         <v>0.86</v>
       </c>
-      <c r="N54" s="40">
+      <c r="N54" s="35">
         <v>1.22</v>
       </c>
-      <c r="O54" s="39">
+      <c r="O54" s="34">
         <v>0.74</v>
       </c>
-      <c r="P54" s="41">
+      <c r="P54" s="36">
         <v>1.2235</v>
       </c>
-      <c r="Q54" s="41">
+      <c r="Q54" s="36">
         <v>1.1299999999999999</v>
       </c>
-      <c r="R54" s="41">
+      <c r="R54" s="36">
         <v>0.98</v>
       </c>
-      <c r="S54" s="41">
+      <c r="S54" s="36">
         <v>1.39</v>
       </c>
-      <c r="T54" s="41">
+      <c r="T54" s="36">
         <v>1.26</v>
       </c>
-      <c r="U54" s="41">
+      <c r="U54" s="36">
         <v>0.97</v>
       </c>
-      <c r="V54" s="41">
+      <c r="V54" s="36">
         <v>1.23</v>
       </c>
-      <c r="W54" s="41">
+      <c r="W54" s="36">
         <v>1.81</v>
       </c>
-      <c r="X54" s="41">
+      <c r="X54" s="36">
         <v>1.33</v>
       </c>
-      <c r="Y54" s="41">
+      <c r="Y54" s="36">
         <v>1.32</v>
       </c>
-      <c r="Z54" s="41">
+      <c r="Z54" s="36">
         <v>1.0203500000000001</v>
       </c>
-      <c r="AA54" s="41">
+      <c r="AA54" s="36">
         <v>0.77</v>
       </c>
-      <c r="AB54" s="41">
+      <c r="AB54" s="36">
         <v>1.4158500000000001</v>
       </c>
-      <c r="AC54" s="41">
+      <c r="AC54" s="36">
         <v>1.3742000000000001</v>
       </c>
-      <c r="AE54" s="2"/>
-      <c r="AH54" s="28"/>
+      <c r="AD54" s="36">
+        <v>1.1783000000000001</v>
+      </c>
+      <c r="AF54" s="2"/>
+      <c r="AI54" s="23"/>
     </row>
-    <row r="55" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="29" t="s">
+    <row r="55" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B55" s="9">
         <v>1.4370000000000001</v>
       </c>
       <c r="C55" s="10">
         <v>1.6850000000000001</v>
       </c>
       <c r="D55" s="10">
         <v>1.286</v>
       </c>
       <c r="E55" s="10">
         <v>1.2589999999999999</v>
       </c>
       <c r="F55" s="10">
         <v>1.298</v>
       </c>
       <c r="G55" s="10">
         <v>1.139</v>
       </c>
       <c r="H55" s="10">
         <v>1.2689999999999999</v>
       </c>
       <c r="I55" s="10">
         <v>1.28</v>
       </c>
       <c r="J55" s="11">
         <v>1.1599999999999999</v>
       </c>
       <c r="K55" s="11">
         <v>1.45</v>
       </c>
-      <c r="L55" s="54"/>
-[...17 lines deleted...]
-      <c r="AE55" s="2" t="s">
+      <c r="L55" s="49"/>
+      <c r="M55" s="50"/>
+      <c r="N55" s="51"/>
+      <c r="O55" s="49"/>
+      <c r="P55" s="48"/>
+      <c r="Q55" s="48"/>
+      <c r="R55" s="48"/>
+      <c r="S55" s="48"/>
+      <c r="T55" s="48"/>
+      <c r="U55" s="48"/>
+      <c r="V55" s="48"/>
+      <c r="W55" s="48"/>
+      <c r="X55" s="48"/>
+      <c r="Y55" s="48"/>
+      <c r="Z55" s="48"/>
+      <c r="AA55" s="48"/>
+      <c r="AB55" s="48"/>
+      <c r="AC55" s="48"/>
+      <c r="AD55" s="48"/>
+      <c r="AF55" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="AH55" s="28"/>
+      <c r="AI55" s="23"/>
     </row>
-    <row r="56" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="30" t="s">
+    <row r="56" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="25" t="s">
         <v>81</v>
       </c>
-      <c r="B56" s="31">
+      <c r="B56" s="26">
         <v>1.155</v>
       </c>
-      <c r="C56" s="32">
+      <c r="C56" s="27">
         <v>1.35</v>
       </c>
-      <c r="D56" s="32">
+      <c r="D56" s="27">
         <v>1.3149999999999999</v>
       </c>
-      <c r="E56" s="32">
+      <c r="E56" s="27">
         <v>1.1279999999999999</v>
       </c>
-      <c r="F56" s="32">
+      <c r="F56" s="27">
         <v>1.1100000000000001</v>
       </c>
-      <c r="G56" s="32">
+      <c r="G56" s="27">
         <v>1.1399999999999999</v>
       </c>
-      <c r="H56" s="32">
+      <c r="H56" s="27">
         <v>1.095</v>
       </c>
-      <c r="I56" s="32">
+      <c r="I56" s="27">
         <v>1.18</v>
       </c>
-      <c r="J56" s="33">
+      <c r="J56" s="28">
         <v>1.0900000000000001</v>
       </c>
-      <c r="K56" s="33">
+      <c r="K56" s="28">
         <v>1.1399999999999999</v>
       </c>
-      <c r="L56" s="42"/>
-[...17 lines deleted...]
-      <c r="AE56" s="2" t="s">
+      <c r="L56" s="37"/>
+      <c r="M56" s="38"/>
+      <c r="N56" s="39"/>
+      <c r="O56" s="37"/>
+      <c r="P56" s="40"/>
+      <c r="Q56" s="40"/>
+      <c r="R56" s="40"/>
+      <c r="S56" s="40"/>
+      <c r="T56" s="40"/>
+      <c r="U56" s="40"/>
+      <c r="V56" s="40"/>
+      <c r="W56" s="40"/>
+      <c r="X56" s="40"/>
+      <c r="Y56" s="40"/>
+      <c r="Z56" s="40"/>
+      <c r="AA56" s="40"/>
+      <c r="AB56" s="40"/>
+      <c r="AC56" s="40"/>
+      <c r="AD56" s="40"/>
+      <c r="AF56" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="AH56" s="28"/>
+      <c r="AI56" s="23"/>
     </row>
-    <row r="57" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="30" t="s">
+    <row r="57" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="25" t="s">
         <v>82</v>
       </c>
-      <c r="B57" s="31">
+      <c r="B57" s="26">
         <v>1.5089999999999999</v>
       </c>
-      <c r="C57" s="32">
+      <c r="C57" s="27">
         <v>1.5840000000000001</v>
       </c>
-      <c r="D57" s="32">
+      <c r="D57" s="27">
         <v>1.452</v>
       </c>
-      <c r="E57" s="32">
+      <c r="E57" s="27">
         <v>1.3129999999999999</v>
       </c>
-      <c r="F57" s="32">
+      <c r="F57" s="27">
         <v>1.5489999999999999</v>
       </c>
-      <c r="G57" s="32">
+      <c r="G57" s="27">
         <v>1.71</v>
       </c>
-      <c r="H57" s="32">
+      <c r="H57" s="27">
         <v>1.49</v>
       </c>
-      <c r="I57" s="32">
+      <c r="I57" s="27">
         <v>1.1599999999999999</v>
       </c>
-      <c r="J57" s="33">
+      <c r="J57" s="28">
         <v>1.18</v>
       </c>
-      <c r="K57" s="33">
+      <c r="K57" s="28">
         <v>1.1100000000000001</v>
       </c>
-      <c r="L57" s="42"/>
-[...17 lines deleted...]
-      <c r="AE57" s="2" t="s">
+      <c r="L57" s="37"/>
+      <c r="M57" s="38"/>
+      <c r="N57" s="39"/>
+      <c r="O57" s="37"/>
+      <c r="P57" s="40"/>
+      <c r="Q57" s="40"/>
+      <c r="R57" s="40"/>
+      <c r="S57" s="40"/>
+      <c r="T57" s="40"/>
+      <c r="U57" s="40"/>
+      <c r="V57" s="40"/>
+      <c r="W57" s="40"/>
+      <c r="X57" s="40"/>
+      <c r="Y57" s="40"/>
+      <c r="Z57" s="40"/>
+      <c r="AA57" s="40"/>
+      <c r="AB57" s="40"/>
+      <c r="AC57" s="40"/>
+      <c r="AD57" s="40"/>
+      <c r="AF57" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="AH57" s="28"/>
+      <c r="AI57" s="23"/>
     </row>
-    <row r="58" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="30" t="s">
+    <row r="58" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="25" t="s">
         <v>83</v>
       </c>
-      <c r="B58" s="31">
+      <c r="B58" s="26">
         <v>1.44</v>
       </c>
-      <c r="C58" s="32">
+      <c r="C58" s="27">
         <v>1.387</v>
       </c>
-      <c r="D58" s="32">
+      <c r="D58" s="27">
         <v>1.498</v>
       </c>
-      <c r="E58" s="32">
+      <c r="E58" s="27">
         <v>1.573</v>
       </c>
-      <c r="F58" s="32">
+      <c r="F58" s="27">
         <v>1.131</v>
       </c>
-      <c r="G58" s="32">
+      <c r="G58" s="27">
         <v>1.0840000000000001</v>
       </c>
-      <c r="H58" s="32">
+      <c r="H58" s="27">
         <v>0.83799999999999997</v>
       </c>
-      <c r="I58" s="32">
+      <c r="I58" s="27">
         <v>0.84</v>
       </c>
-      <c r="J58" s="33">
+      <c r="J58" s="28">
         <v>1.46</v>
       </c>
-      <c r="K58" s="33">
+      <c r="K58" s="28">
         <v>1.19</v>
       </c>
-      <c r="L58" s="42"/>
-[...17 lines deleted...]
-      <c r="AE58" s="2" t="s">
+      <c r="L58" s="37"/>
+      <c r="M58" s="38"/>
+      <c r="N58" s="39"/>
+      <c r="O58" s="37"/>
+      <c r="P58" s="40"/>
+      <c r="Q58" s="40"/>
+      <c r="R58" s="40"/>
+      <c r="S58" s="40"/>
+      <c r="T58" s="40"/>
+      <c r="U58" s="40"/>
+      <c r="V58" s="40"/>
+      <c r="W58" s="40"/>
+      <c r="X58" s="40"/>
+      <c r="Y58" s="40"/>
+      <c r="Z58" s="40"/>
+      <c r="AA58" s="40"/>
+      <c r="AB58" s="40"/>
+      <c r="AC58" s="40"/>
+      <c r="AD58" s="40"/>
+      <c r="AF58" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="AH58" s="28"/>
+      <c r="AI58" s="23"/>
     </row>
-    <row r="59" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="36" t="s">
+    <row r="59" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="31" t="s">
         <v>84</v>
       </c>
-      <c r="B59" s="37">
+      <c r="B59" s="32">
         <v>1.6930000000000001</v>
       </c>
-      <c r="C59" s="38">
+      <c r="C59" s="33">
         <v>1.468</v>
       </c>
-      <c r="D59" s="38">
+      <c r="D59" s="33">
         <v>1.415</v>
       </c>
-      <c r="E59" s="38">
+      <c r="E59" s="33">
         <v>1.357</v>
       </c>
-      <c r="F59" s="38">
+      <c r="F59" s="33">
         <v>1.4019999999999999</v>
       </c>
-      <c r="G59" s="38">
+      <c r="G59" s="33">
         <v>1.258</v>
       </c>
-      <c r="H59" s="38">
+      <c r="H59" s="33">
         <v>1.1739999999999999</v>
       </c>
-      <c r="I59" s="38">
+      <c r="I59" s="33">
         <v>1.1299999999999999</v>
       </c>
-      <c r="J59" s="39">
+      <c r="J59" s="34">
         <v>0.93</v>
       </c>
-      <c r="K59" s="39">
+      <c r="K59" s="34">
         <v>1.0900000000000001</v>
       </c>
-      <c r="L59" s="39">
+      <c r="L59" s="34">
         <v>1.08</v>
       </c>
-      <c r="M59" s="38">
+      <c r="M59" s="33">
         <v>1.23</v>
       </c>
-      <c r="N59" s="40">
+      <c r="N59" s="35">
         <v>1.32</v>
       </c>
-      <c r="O59" s="39">
+      <c r="O59" s="34">
         <v>1.1200000000000001</v>
       </c>
-      <c r="P59" s="41">
+      <c r="P59" s="36">
         <v>1.5837000000000001</v>
       </c>
-      <c r="Q59" s="41">
+      <c r="Q59" s="36">
         <v>1.27</v>
       </c>
-      <c r="R59" s="41">
+      <c r="R59" s="36">
         <v>1.23</v>
       </c>
-      <c r="S59" s="41">
+      <c r="S59" s="36">
         <v>1.18</v>
       </c>
-      <c r="T59" s="41">
+      <c r="T59" s="36">
         <v>1.1100000000000001</v>
       </c>
-      <c r="U59" s="41">
+      <c r="U59" s="36">
         <v>1.49</v>
       </c>
-      <c r="V59" s="41">
+      <c r="V59" s="36">
         <v>1.04</v>
       </c>
-      <c r="W59" s="41">
+      <c r="W59" s="36">
         <v>1.23</v>
       </c>
-      <c r="X59" s="41">
+      <c r="X59" s="36">
         <v>1.1200000000000001</v>
       </c>
-      <c r="Y59" s="41">
+      <c r="Y59" s="36">
         <v>1.06</v>
       </c>
-      <c r="Z59" s="41">
+      <c r="Z59" s="36">
         <v>0.99860000000000004</v>
       </c>
-      <c r="AA59" s="41">
+      <c r="AA59" s="36">
         <v>0.97</v>
       </c>
-      <c r="AB59" s="41">
+      <c r="AB59" s="36">
         <v>1.1151500000000001</v>
       </c>
-      <c r="AC59" s="41">
+      <c r="AC59" s="36">
         <v>1.2256499999999999</v>
       </c>
-      <c r="AE59" s="2"/>
-      <c r="AH59" s="28"/>
+      <c r="AD59" s="36">
+        <v>0.95314999999999994</v>
+      </c>
+      <c r="AF59" s="2"/>
+      <c r="AI59" s="23"/>
     </row>
-    <row r="60" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="29" t="s">
+    <row r="60" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B60" s="9">
         <v>1.1830000000000001</v>
       </c>
       <c r="C60" s="10">
         <v>1.298</v>
       </c>
       <c r="D60" s="10">
         <v>1.24</v>
       </c>
       <c r="E60" s="10">
         <v>1.538</v>
       </c>
       <c r="F60" s="10">
         <v>1.31</v>
       </c>
       <c r="G60" s="10">
         <v>1.571</v>
       </c>
       <c r="H60" s="10">
         <v>1.3480000000000001</v>
       </c>
       <c r="I60" s="10">
         <v>1.42</v>
       </c>
       <c r="J60" s="11">
         <v>1.24</v>
       </c>
-      <c r="K60" s="54"/>
-[...18 lines deleted...]
-      <c r="AE60" s="2" t="s">
+      <c r="K60" s="49"/>
+      <c r="L60" s="49"/>
+      <c r="M60" s="52"/>
+      <c r="N60" s="51"/>
+      <c r="O60" s="49"/>
+      <c r="P60" s="53"/>
+      <c r="Q60" s="53"/>
+      <c r="R60" s="53"/>
+      <c r="S60" s="53"/>
+      <c r="T60" s="53"/>
+      <c r="U60" s="53"/>
+      <c r="V60" s="53"/>
+      <c r="W60" s="53"/>
+      <c r="X60" s="53"/>
+      <c r="Y60" s="53"/>
+      <c r="Z60" s="53"/>
+      <c r="AA60" s="53"/>
+      <c r="AB60" s="53"/>
+      <c r="AC60" s="53"/>
+      <c r="AD60" s="53"/>
+      <c r="AF60" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="AH60" s="28"/>
+      <c r="AI60" s="23"/>
     </row>
-    <row r="61" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="30" t="s">
+    <row r="61" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="25" t="s">
         <v>87</v>
       </c>
-      <c r="B61" s="31">
+      <c r="B61" s="26">
         <v>1.353</v>
       </c>
-      <c r="C61" s="32">
+      <c r="C61" s="27">
         <v>1.409</v>
       </c>
-      <c r="D61" s="32">
+      <c r="D61" s="27">
         <v>1.2210000000000001</v>
       </c>
-      <c r="E61" s="32">
+      <c r="E61" s="27">
         <v>1.429</v>
       </c>
-      <c r="F61" s="32">
+      <c r="F61" s="27">
         <v>1.4610000000000001</v>
       </c>
-      <c r="G61" s="32">
+      <c r="G61" s="27">
         <v>1.246</v>
       </c>
-      <c r="H61" s="32">
+      <c r="H61" s="27">
         <v>1.0389999999999999</v>
       </c>
-      <c r="I61" s="32">
+      <c r="I61" s="27">
         <v>1.19</v>
       </c>
-      <c r="J61" s="33">
+      <c r="J61" s="28">
         <v>1.34</v>
       </c>
-      <c r="K61" s="33">
+      <c r="K61" s="28">
         <v>1.02</v>
       </c>
-      <c r="L61" s="33">
+      <c r="L61" s="28">
         <v>1.1399999999999999</v>
       </c>
-      <c r="M61" s="32">
+      <c r="M61" s="27">
         <v>1.21</v>
       </c>
-      <c r="N61" s="34">
+      <c r="N61" s="29">
         <v>1.25</v>
       </c>
-      <c r="O61" s="33">
+      <c r="O61" s="28">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P61" s="35">
+      <c r="P61" s="30">
         <v>1.34135</v>
       </c>
-      <c r="Q61" s="35">
+      <c r="Q61" s="30">
         <v>1.1000000000000001</v>
       </c>
-      <c r="R61" s="35">
+      <c r="R61" s="30">
         <v>1.44</v>
       </c>
-      <c r="S61" s="35">
+      <c r="S61" s="30">
         <v>1.04</v>
       </c>
-      <c r="T61" s="35">
+      <c r="T61" s="30">
         <v>1.1399999999999999</v>
       </c>
-      <c r="U61" s="35">
+      <c r="U61" s="30">
         <v>1.21</v>
       </c>
-      <c r="V61" s="35">
+      <c r="V61" s="30">
         <v>1.38</v>
       </c>
-      <c r="W61" s="35">
+      <c r="W61" s="30">
         <v>1.05</v>
       </c>
-      <c r="X61" s="35">
+      <c r="X61" s="30">
         <v>1.32</v>
       </c>
-      <c r="Y61" s="35">
+      <c r="Y61" s="30">
         <v>1.26</v>
       </c>
-      <c r="Z61" s="35">
+      <c r="Z61" s="30">
         <v>0.81379999999999997</v>
       </c>
-      <c r="AA61" s="35">
+      <c r="AA61" s="30">
         <v>1.17</v>
       </c>
-      <c r="AB61" s="35">
+      <c r="AB61" s="30">
         <v>1.0103</v>
       </c>
-      <c r="AC61" s="35">
+      <c r="AC61" s="30">
         <v>1.1141000000000001</v>
       </c>
-      <c r="AE61" s="2"/>
-      <c r="AH61" s="28"/>
+      <c r="AD61" s="30">
+        <v>0.88039999999999985</v>
+      </c>
+      <c r="AF61" s="2"/>
+      <c r="AI61" s="23"/>
     </row>
-    <row r="62" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="30" t="s">
+    <row r="62" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="25" t="s">
         <v>88</v>
       </c>
-      <c r="B62" s="31">
+      <c r="B62" s="26">
         <v>1.492</v>
       </c>
-      <c r="C62" s="32">
+      <c r="C62" s="27">
         <v>1.3109999999999999</v>
       </c>
-      <c r="D62" s="32">
+      <c r="D62" s="27">
         <v>1.8109999999999999</v>
       </c>
-      <c r="E62" s="32">
+      <c r="E62" s="27">
         <v>1.4990000000000001</v>
       </c>
-      <c r="F62" s="32">
+      <c r="F62" s="27">
         <v>1.55</v>
       </c>
-      <c r="G62" s="32">
+      <c r="G62" s="27">
         <v>1.194</v>
       </c>
-      <c r="H62" s="32">
+      <c r="H62" s="27">
         <v>1.5669999999999999</v>
       </c>
-      <c r="I62" s="32">
+      <c r="I62" s="27">
         <v>1.68</v>
       </c>
-      <c r="J62" s="33">
+      <c r="J62" s="28">
         <v>1.49</v>
       </c>
-      <c r="K62" s="42"/>
-[...18 lines deleted...]
-      <c r="AE62" s="2" t="s">
+      <c r="K62" s="37"/>
+      <c r="L62" s="37"/>
+      <c r="M62" s="38"/>
+      <c r="N62" s="39"/>
+      <c r="O62" s="37"/>
+      <c r="P62" s="40"/>
+      <c r="Q62" s="40"/>
+      <c r="R62" s="40"/>
+      <c r="S62" s="40"/>
+      <c r="T62" s="40"/>
+      <c r="U62" s="40"/>
+      <c r="V62" s="40"/>
+      <c r="W62" s="40"/>
+      <c r="X62" s="40"/>
+      <c r="Y62" s="40"/>
+      <c r="Z62" s="40"/>
+      <c r="AA62" s="40"/>
+      <c r="AB62" s="40"/>
+      <c r="AC62" s="40"/>
+      <c r="AD62" s="40"/>
+      <c r="AF62" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="AH62" s="28"/>
+      <c r="AI62" s="23"/>
     </row>
-    <row r="63" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="30" t="s">
+    <row r="63" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="B63" s="31">
+      <c r="B63" s="26">
         <v>1.4379999999999999</v>
       </c>
-      <c r="C63" s="32">
+      <c r="C63" s="27">
         <v>1.56</v>
       </c>
-      <c r="D63" s="32">
+      <c r="D63" s="27">
         <v>1.3759999999999999</v>
       </c>
-      <c r="E63" s="32">
+      <c r="E63" s="27">
         <v>1.419</v>
       </c>
-      <c r="F63" s="32">
+      <c r="F63" s="27">
         <v>1.331</v>
       </c>
-      <c r="G63" s="32">
+      <c r="G63" s="27">
         <v>1.2230000000000001</v>
       </c>
-      <c r="H63" s="32">
+      <c r="H63" s="27">
         <v>1.5880000000000001</v>
       </c>
-      <c r="I63" s="32">
+      <c r="I63" s="27">
         <v>1.1200000000000001</v>
       </c>
-      <c r="J63" s="33">
+      <c r="J63" s="28">
         <v>1.17</v>
       </c>
-      <c r="K63" s="42"/>
-[...18 lines deleted...]
-      <c r="AE63" s="2" t="s">
+      <c r="K63" s="37"/>
+      <c r="L63" s="37"/>
+      <c r="M63" s="38"/>
+      <c r="N63" s="39"/>
+      <c r="O63" s="37"/>
+      <c r="P63" s="40"/>
+      <c r="Q63" s="40"/>
+      <c r="R63" s="40"/>
+      <c r="S63" s="40"/>
+      <c r="T63" s="40"/>
+      <c r="U63" s="40"/>
+      <c r="V63" s="40"/>
+      <c r="W63" s="40"/>
+      <c r="X63" s="40"/>
+      <c r="Y63" s="40"/>
+      <c r="Z63" s="40"/>
+      <c r="AA63" s="40"/>
+      <c r="AB63" s="40"/>
+      <c r="AC63" s="40"/>
+      <c r="AD63" s="40"/>
+      <c r="AF63" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="AH63" s="28"/>
+      <c r="AI63" s="23"/>
     </row>
-    <row r="64" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="36" t="s">
+    <row r="64" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="31" t="s">
         <v>90</v>
       </c>
-      <c r="B64" s="37">
+      <c r="B64" s="32">
         <v>1.573</v>
       </c>
-      <c r="C64" s="38">
+      <c r="C64" s="33">
         <v>1.6419999999999999</v>
       </c>
-      <c r="D64" s="38">
+      <c r="D64" s="33">
         <v>1.3859999999999999</v>
       </c>
-      <c r="E64" s="38">
+      <c r="E64" s="33">
         <v>1.339</v>
       </c>
-      <c r="F64" s="38">
+      <c r="F64" s="33">
         <v>1.2869999999999999</v>
       </c>
-      <c r="G64" s="38">
+      <c r="G64" s="33">
         <v>1.556</v>
       </c>
-      <c r="H64" s="38">
+      <c r="H64" s="33">
         <v>1.35</v>
       </c>
-      <c r="I64" s="38">
+      <c r="I64" s="33">
         <v>1.17</v>
       </c>
-      <c r="J64" s="39">
+      <c r="J64" s="34">
         <v>1.31</v>
       </c>
-      <c r="K64" s="39">
+      <c r="K64" s="34">
         <v>1.08</v>
       </c>
-      <c r="L64" s="59"/>
-[...17 lines deleted...]
-      <c r="AE64" s="2" t="s">
+      <c r="L64" s="54"/>
+      <c r="M64" s="55"/>
+      <c r="N64" s="56"/>
+      <c r="O64" s="54"/>
+      <c r="P64" s="57"/>
+      <c r="Q64" s="57"/>
+      <c r="R64" s="57"/>
+      <c r="S64" s="57"/>
+      <c r="T64" s="57"/>
+      <c r="U64" s="57"/>
+      <c r="V64" s="57"/>
+      <c r="W64" s="57"/>
+      <c r="X64" s="57"/>
+      <c r="Y64" s="57"/>
+      <c r="Z64" s="57"/>
+      <c r="AA64" s="57"/>
+      <c r="AB64" s="57"/>
+      <c r="AC64" s="57"/>
+      <c r="AD64" s="57"/>
+      <c r="AF64" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="AH64" s="28"/>
+      <c r="AI64" s="23"/>
     </row>
-    <row r="65" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="29" t="s">
+    <row r="65" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B65" s="9">
         <v>1.613</v>
       </c>
       <c r="C65" s="10">
         <v>1.4710000000000001</v>
       </c>
       <c r="D65" s="10">
         <v>1.504</v>
       </c>
       <c r="E65" s="10">
         <v>1.6</v>
       </c>
       <c r="F65" s="10">
         <v>1.4319999999999999</v>
       </c>
       <c r="G65" s="10">
         <v>1.726</v>
       </c>
       <c r="H65" s="10">
         <v>1.33</v>
       </c>
       <c r="I65" s="10">
         <v>1.31</v>
       </c>
       <c r="J65" s="11">
         <v>1.18</v>
       </c>
       <c r="K65" s="11">
         <v>1.22</v>
       </c>
-      <c r="L65" s="54"/>
-[...17 lines deleted...]
-      <c r="AE65" s="2" t="s">
+      <c r="L65" s="49"/>
+      <c r="M65" s="52"/>
+      <c r="N65" s="51"/>
+      <c r="O65" s="49"/>
+      <c r="P65" s="48"/>
+      <c r="Q65" s="48"/>
+      <c r="R65" s="48"/>
+      <c r="S65" s="48"/>
+      <c r="T65" s="48"/>
+      <c r="U65" s="48"/>
+      <c r="V65" s="48"/>
+      <c r="W65" s="48"/>
+      <c r="X65" s="48"/>
+      <c r="Y65" s="48"/>
+      <c r="Z65" s="48"/>
+      <c r="AA65" s="48"/>
+      <c r="AB65" s="48"/>
+      <c r="AC65" s="48"/>
+      <c r="AD65" s="48"/>
+      <c r="AF65" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="AH65" s="28"/>
+      <c r="AI65" s="23"/>
     </row>
-    <row r="66" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="30" t="s">
+    <row r="66" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="25" t="s">
         <v>94</v>
       </c>
-      <c r="B66" s="31">
+      <c r="B66" s="26">
         <v>1.387</v>
       </c>
-      <c r="C66" s="32">
+      <c r="C66" s="27">
         <v>1.258</v>
       </c>
-      <c r="D66" s="32">
+      <c r="D66" s="27">
         <v>1.2689999999999999</v>
       </c>
-      <c r="E66" s="32">
+      <c r="E66" s="27">
         <v>1.1619999999999999</v>
       </c>
-      <c r="F66" s="32">
+      <c r="F66" s="27">
         <v>1.2689999999999999</v>
       </c>
-      <c r="G66" s="32">
+      <c r="G66" s="27">
         <v>1.159</v>
       </c>
-      <c r="H66" s="32">
+      <c r="H66" s="27">
         <v>1.05</v>
       </c>
-      <c r="I66" s="32">
+      <c r="I66" s="27">
         <v>1.1100000000000001</v>
       </c>
-      <c r="J66" s="33">
+      <c r="J66" s="28">
         <v>1.05</v>
       </c>
-      <c r="K66" s="33">
+      <c r="K66" s="28">
         <v>1.02</v>
       </c>
-      <c r="L66" s="33">
+      <c r="L66" s="28">
         <v>1.04</v>
       </c>
-      <c r="M66" s="32">
+      <c r="M66" s="27">
         <v>1.06</v>
       </c>
-      <c r="N66" s="34">
+      <c r="N66" s="29">
         <v>1.02</v>
       </c>
-      <c r="O66" s="33">
+      <c r="O66" s="28">
         <v>1.1100000000000001</v>
       </c>
-      <c r="P66" s="35">
+      <c r="P66" s="30">
         <v>1.0484500000000001</v>
       </c>
-      <c r="Q66" s="35">
+      <c r="Q66" s="30">
         <v>0.99</v>
       </c>
-      <c r="R66" s="35">
+      <c r="R66" s="30">
         <v>1.01</v>
       </c>
-      <c r="S66" s="35">
+      <c r="S66" s="30">
         <v>1.06</v>
       </c>
-      <c r="T66" s="35">
+      <c r="T66" s="30">
         <v>1.04</v>
       </c>
-      <c r="U66" s="35">
+      <c r="U66" s="30">
         <v>1.04</v>
       </c>
-      <c r="V66" s="35">
+      <c r="V66" s="30">
         <v>1.1100000000000001</v>
       </c>
-      <c r="W66" s="35">
+      <c r="W66" s="30">
         <v>0.92</v>
       </c>
-      <c r="X66" s="35">
+      <c r="X66" s="30">
         <v>0.94</v>
       </c>
-      <c r="Y66" s="35">
+      <c r="Y66" s="30">
         <v>0.97</v>
       </c>
-      <c r="Z66" s="35">
+      <c r="Z66" s="30">
         <v>0.95465</v>
       </c>
-      <c r="AA66" s="35">
+      <c r="AA66" s="30">
         <v>0.59</v>
       </c>
-      <c r="AB66" s="35">
+      <c r="AB66" s="30">
         <v>0.62294999999999989</v>
       </c>
-      <c r="AC66" s="35">
+      <c r="AC66" s="30">
         <v>0.70080000000000009</v>
       </c>
-      <c r="AE66" s="2"/>
-      <c r="AH66" s="28"/>
+      <c r="AD66" s="30">
+        <v>0.61970000000000003</v>
+      </c>
+      <c r="AF66" s="2"/>
+      <c r="AI66" s="23"/>
     </row>
-    <row r="67" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="30" t="s">
+    <row r="67" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="25" t="s">
         <v>95</v>
       </c>
-      <c r="B67" s="31">
+      <c r="B67" s="26">
         <v>1.46</v>
       </c>
-      <c r="C67" s="32">
+      <c r="C67" s="27">
         <v>1.552</v>
       </c>
-      <c r="D67" s="32">
+      <c r="D67" s="27">
         <v>1.4990000000000001</v>
       </c>
-      <c r="E67" s="32">
+      <c r="E67" s="27">
         <v>1.3180000000000001</v>
       </c>
-      <c r="F67" s="32">
+      <c r="F67" s="27">
         <v>1.4410000000000001</v>
       </c>
-      <c r="G67" s="32">
+      <c r="G67" s="27">
         <v>1.3480000000000001</v>
       </c>
-      <c r="H67" s="32">
+      <c r="H67" s="27">
         <v>1.2849999999999999</v>
       </c>
-      <c r="I67" s="32">
+      <c r="I67" s="27">
         <v>1.1299999999999999</v>
       </c>
-      <c r="J67" s="33">
+      <c r="J67" s="28">
         <v>1.28</v>
       </c>
-      <c r="K67" s="33">
+      <c r="K67" s="28">
         <v>1.24</v>
       </c>
-      <c r="L67" s="42"/>
-[...17 lines deleted...]
-      <c r="AE67" s="2" t="s">
+      <c r="L67" s="37"/>
+      <c r="M67" s="38"/>
+      <c r="N67" s="39"/>
+      <c r="O67" s="37"/>
+      <c r="P67" s="40"/>
+      <c r="Q67" s="40"/>
+      <c r="R67" s="40"/>
+      <c r="S67" s="40"/>
+      <c r="T67" s="40"/>
+      <c r="U67" s="40"/>
+      <c r="V67" s="40"/>
+      <c r="W67" s="40"/>
+      <c r="X67" s="40"/>
+      <c r="Y67" s="40"/>
+      <c r="Z67" s="40"/>
+      <c r="AA67" s="40"/>
+      <c r="AB67" s="40"/>
+      <c r="AC67" s="40"/>
+      <c r="AD67" s="40"/>
+      <c r="AF67" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="AH67" s="28"/>
+      <c r="AI67" s="23"/>
     </row>
-    <row r="68" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="36" t="s">
+    <row r="68" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="31" t="s">
         <v>97</v>
       </c>
-      <c r="B68" s="37">
+      <c r="B68" s="32">
         <v>1.587</v>
       </c>
-      <c r="C68" s="38">
+      <c r="C68" s="33">
         <v>1.377</v>
       </c>
-      <c r="D68" s="38">
+      <c r="D68" s="33">
         <v>1.2969999999999999</v>
       </c>
-      <c r="E68" s="38">
+      <c r="E68" s="33">
         <v>1.1930000000000001</v>
       </c>
-      <c r="F68" s="38">
+      <c r="F68" s="33">
         <v>1.1679999999999999</v>
       </c>
-      <c r="G68" s="38">
+      <c r="G68" s="33">
         <v>1.2410000000000001</v>
       </c>
-      <c r="H68" s="38">
+      <c r="H68" s="33">
         <v>1.115</v>
       </c>
-      <c r="I68" s="38">
+      <c r="I68" s="33">
         <v>0.96</v>
       </c>
-      <c r="J68" s="39">
+      <c r="J68" s="34">
         <v>1.1100000000000001</v>
       </c>
-      <c r="K68" s="39">
+      <c r="K68" s="34">
         <v>1.04</v>
       </c>
-      <c r="L68" s="59"/>
-[...17 lines deleted...]
-      <c r="AE68" s="2" t="s">
+      <c r="L68" s="54"/>
+      <c r="M68" s="55"/>
+      <c r="N68" s="56"/>
+      <c r="O68" s="54"/>
+      <c r="P68" s="57"/>
+      <c r="Q68" s="57"/>
+      <c r="R68" s="57"/>
+      <c r="S68" s="57"/>
+      <c r="T68" s="57"/>
+      <c r="U68" s="57"/>
+      <c r="V68" s="57"/>
+      <c r="W68" s="57"/>
+      <c r="X68" s="57"/>
+      <c r="Y68" s="57"/>
+      <c r="Z68" s="57"/>
+      <c r="AA68" s="57"/>
+      <c r="AB68" s="57"/>
+      <c r="AC68" s="57"/>
+      <c r="AD68" s="57"/>
+      <c r="AF68" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="AH68" s="28"/>
+      <c r="AI68" s="23"/>
     </row>
-    <row r="69" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="29" t="s">
+    <row r="69" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="24" t="s">
         <v>98</v>
       </c>
       <c r="B69" s="9">
         <v>1.544</v>
       </c>
       <c r="C69" s="10">
         <v>1.2450000000000001</v>
       </c>
       <c r="D69" s="10">
         <v>1.56</v>
       </c>
       <c r="E69" s="10">
         <v>1.5169999999999999</v>
       </c>
       <c r="F69" s="10">
         <v>0.96799999999999997</v>
       </c>
       <c r="G69" s="10">
         <v>1.2709999999999999</v>
       </c>
       <c r="H69" s="10">
         <v>0.89</v>
       </c>
       <c r="I69" s="10">
         <v>1.32</v>
       </c>
       <c r="J69" s="11">
         <v>1.26</v>
       </c>
       <c r="K69" s="11">
         <v>1.33</v>
       </c>
-      <c r="L69" s="54"/>
-[...17 lines deleted...]
-      <c r="AE69" s="2" t="s">
+      <c r="L69" s="49"/>
+      <c r="M69" s="52"/>
+      <c r="N69" s="51"/>
+      <c r="O69" s="49"/>
+      <c r="P69" s="48"/>
+      <c r="Q69" s="48"/>
+      <c r="R69" s="48"/>
+      <c r="S69" s="48"/>
+      <c r="T69" s="48"/>
+      <c r="U69" s="48"/>
+      <c r="V69" s="48"/>
+      <c r="W69" s="48"/>
+      <c r="X69" s="48"/>
+      <c r="Y69" s="48"/>
+      <c r="Z69" s="48"/>
+      <c r="AA69" s="48"/>
+      <c r="AB69" s="48"/>
+      <c r="AC69" s="48"/>
+      <c r="AD69" s="48"/>
+      <c r="AF69" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="AH69" s="28"/>
+      <c r="AI69" s="23"/>
     </row>
-    <row r="70" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="30" t="s">
+    <row r="70" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="25" t="s">
         <v>99</v>
       </c>
-      <c r="B70" s="31">
+      <c r="B70" s="26">
         <v>1.5429999999999999</v>
       </c>
-      <c r="C70" s="32">
+      <c r="C70" s="27">
         <v>1.524</v>
       </c>
-      <c r="D70" s="32">
+      <c r="D70" s="27">
         <v>1.268</v>
       </c>
-      <c r="E70" s="32">
+      <c r="E70" s="27">
         <v>1.3440000000000001</v>
       </c>
-      <c r="F70" s="32">
+      <c r="F70" s="27">
         <v>1.3180000000000001</v>
       </c>
-      <c r="G70" s="32">
+      <c r="G70" s="27">
         <v>1.107</v>
       </c>
-      <c r="H70" s="32">
+      <c r="H70" s="27">
         <v>0.97799999999999998</v>
       </c>
-      <c r="I70" s="32">
+      <c r="I70" s="27">
         <v>1.18</v>
       </c>
-      <c r="J70" s="33">
+      <c r="J70" s="28">
         <v>1.1599999999999999</v>
       </c>
-      <c r="K70" s="33">
+      <c r="K70" s="28">
         <v>1.1100000000000001</v>
       </c>
-      <c r="L70" s="42"/>
-[...17 lines deleted...]
-      <c r="AE70" s="2" t="s">
+      <c r="L70" s="37"/>
+      <c r="M70" s="38"/>
+      <c r="N70" s="39"/>
+      <c r="O70" s="37"/>
+      <c r="P70" s="40"/>
+      <c r="Q70" s="40"/>
+      <c r="R70" s="40"/>
+      <c r="S70" s="40"/>
+      <c r="T70" s="40"/>
+      <c r="U70" s="40"/>
+      <c r="V70" s="40"/>
+      <c r="W70" s="40"/>
+      <c r="X70" s="40"/>
+      <c r="Y70" s="40"/>
+      <c r="Z70" s="40"/>
+      <c r="AA70" s="40"/>
+      <c r="AB70" s="40"/>
+      <c r="AC70" s="40"/>
+      <c r="AD70" s="40"/>
+      <c r="AF70" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="AH70" s="28"/>
+      <c r="AI70" s="23"/>
     </row>
-    <row r="71" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="30" t="s">
+    <row r="71" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="25" t="s">
         <v>100</v>
       </c>
-      <c r="B71" s="31">
+      <c r="B71" s="26">
         <v>1.4830000000000001</v>
       </c>
-      <c r="C71" s="32">
+      <c r="C71" s="27">
         <v>1.292</v>
       </c>
-      <c r="D71" s="32">
+      <c r="D71" s="27">
         <v>1.377</v>
       </c>
-      <c r="E71" s="32">
+      <c r="E71" s="27">
         <v>1.3029999999999999</v>
       </c>
-      <c r="F71" s="32">
+      <c r="F71" s="27">
         <v>1.26</v>
       </c>
-      <c r="G71" s="32">
+      <c r="G71" s="27">
         <v>1.37</v>
       </c>
-      <c r="H71" s="32">
+      <c r="H71" s="27">
         <v>1.075</v>
       </c>
-      <c r="I71" s="32">
+      <c r="I71" s="27">
         <v>0.93</v>
       </c>
-      <c r="J71" s="33">
+      <c r="J71" s="28">
         <v>1.07</v>
       </c>
-      <c r="K71" s="33">
+      <c r="K71" s="28">
         <v>1.1100000000000001</v>
       </c>
-      <c r="L71" s="42"/>
-[...17 lines deleted...]
-      <c r="AE71" s="2" t="s">
+      <c r="L71" s="37"/>
+      <c r="M71" s="38"/>
+      <c r="N71" s="39"/>
+      <c r="O71" s="37"/>
+      <c r="P71" s="40"/>
+      <c r="Q71" s="40"/>
+      <c r="R71" s="40"/>
+      <c r="S71" s="40"/>
+      <c r="T71" s="40"/>
+      <c r="U71" s="40"/>
+      <c r="V71" s="40"/>
+      <c r="W71" s="40"/>
+      <c r="X71" s="40"/>
+      <c r="Y71" s="40"/>
+      <c r="Z71" s="40"/>
+      <c r="AA71" s="40"/>
+      <c r="AB71" s="40"/>
+      <c r="AC71" s="40"/>
+      <c r="AD71" s="40"/>
+      <c r="AF71" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="AH71" s="28"/>
+      <c r="AI71" s="23"/>
     </row>
-    <row r="72" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="30" t="s">
+    <row r="72" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A72" s="25" t="s">
         <v>101</v>
       </c>
-      <c r="B72" s="31">
+      <c r="B72" s="26">
         <v>1.292</v>
       </c>
-      <c r="C72" s="32">
+      <c r="C72" s="27">
         <v>1.5780000000000001</v>
       </c>
-      <c r="D72" s="32">
+      <c r="D72" s="27">
         <v>0.998</v>
       </c>
-      <c r="E72" s="32">
+      <c r="E72" s="27">
         <v>1.1499999999999999</v>
       </c>
-      <c r="F72" s="32">
+      <c r="F72" s="27">
         <v>1.0860000000000001</v>
       </c>
-      <c r="G72" s="32">
+      <c r="G72" s="27">
         <v>1.4119999999999999</v>
       </c>
-      <c r="H72" s="32">
+      <c r="H72" s="27">
         <v>0.98599999999999999</v>
       </c>
-      <c r="I72" s="32">
+      <c r="I72" s="27">
         <v>1.1399999999999999</v>
       </c>
-      <c r="J72" s="33">
+      <c r="J72" s="28">
         <v>0.99</v>
       </c>
-      <c r="K72" s="33">
+      <c r="K72" s="28">
         <v>1.25</v>
       </c>
-      <c r="L72" s="33">
+      <c r="L72" s="28">
         <v>1.1200000000000001</v>
       </c>
-      <c r="M72" s="32">
+      <c r="M72" s="27">
         <v>1.55</v>
       </c>
-      <c r="N72" s="34">
+      <c r="N72" s="29">
         <v>1.33</v>
       </c>
-      <c r="O72" s="33">
+      <c r="O72" s="28">
         <v>1.2</v>
       </c>
-      <c r="P72" s="35">
+      <c r="P72" s="30">
         <v>1.1938</v>
       </c>
-      <c r="Q72" s="35">
+      <c r="Q72" s="30">
         <v>0.98</v>
       </c>
-      <c r="R72" s="35">
+      <c r="R72" s="30">
         <v>1.32</v>
       </c>
-      <c r="S72" s="35">
+      <c r="S72" s="30">
         <v>1.03</v>
       </c>
-      <c r="T72" s="35">
+      <c r="T72" s="30">
         <v>1.1100000000000001</v>
       </c>
-      <c r="U72" s="35">
+      <c r="U72" s="30">
         <v>0.98</v>
       </c>
-      <c r="V72" s="35">
+      <c r="V72" s="30">
         <v>0.8</v>
       </c>
-      <c r="W72" s="35">
+      <c r="W72" s="30">
         <v>1.21</v>
       </c>
-      <c r="X72" s="35">
+      <c r="X72" s="30">
         <v>0.88</v>
       </c>
-      <c r="Y72" s="35">
+      <c r="Y72" s="30">
         <v>0.88</v>
       </c>
-      <c r="Z72" s="35">
+      <c r="Z72" s="30">
         <v>0.84500000000000008</v>
       </c>
-      <c r="AA72" s="35">
+      <c r="AA72" s="30">
         <v>0.96</v>
       </c>
-      <c r="AB72" s="35">
+      <c r="AB72" s="30">
         <v>0.73104999999999998</v>
       </c>
-      <c r="AC72" s="35">
+      <c r="AC72" s="30">
         <v>0.96150000000000013</v>
       </c>
-      <c r="AE72" s="2"/>
-      <c r="AH72" s="28"/>
+      <c r="AD72" s="30">
+        <v>0.75314999999999999</v>
+      </c>
+      <c r="AF72" s="2"/>
+      <c r="AI72" s="23"/>
     </row>
-    <row r="73" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A73" s="36" t="s">
+    <row r="73" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A73" s="31" t="s">
         <v>102</v>
       </c>
-      <c r="B73" s="37"/>
-[...9 lines deleted...]
-      <c r="L73" s="39">
+      <c r="B73" s="32"/>
+      <c r="C73" s="33"/>
+      <c r="D73" s="33"/>
+      <c r="E73" s="33"/>
+      <c r="F73" s="33"/>
+      <c r="G73" s="33"/>
+      <c r="H73" s="33"/>
+      <c r="I73" s="33"/>
+      <c r="J73" s="34"/>
+      <c r="K73" s="34"/>
+      <c r="L73" s="34">
         <v>1.1499999999999999</v>
       </c>
-      <c r="M73" s="38">
+      <c r="M73" s="33">
         <v>1.2</v>
       </c>
-      <c r="N73" s="40">
+      <c r="N73" s="35">
         <v>1.21</v>
       </c>
-      <c r="O73" s="39">
+      <c r="O73" s="34">
         <v>1.23</v>
       </c>
-      <c r="P73" s="41">
+      <c r="P73" s="36">
         <v>1.3694499999999998</v>
       </c>
-      <c r="Q73" s="41">
+      <c r="Q73" s="36">
         <v>1.1499999999999999</v>
       </c>
-      <c r="R73" s="41">
+      <c r="R73" s="36">
         <v>1.31</v>
       </c>
-      <c r="S73" s="41">
+      <c r="S73" s="36">
         <v>1.29</v>
       </c>
-      <c r="T73" s="41">
+      <c r="T73" s="36">
         <v>1.33</v>
       </c>
-      <c r="U73" s="41">
+      <c r="U73" s="36">
         <v>1.28</v>
       </c>
-      <c r="V73" s="41">
+      <c r="V73" s="36">
         <v>1.27</v>
       </c>
-      <c r="W73" s="41">
+      <c r="W73" s="36">
         <v>1.42</v>
       </c>
-      <c r="X73" s="41">
+      <c r="X73" s="36">
         <v>1.1200000000000001</v>
       </c>
-      <c r="Y73" s="41">
+      <c r="Y73" s="36">
         <v>1.1000000000000001</v>
       </c>
-      <c r="Z73" s="41">
+      <c r="Z73" s="36">
         <v>1.15435</v>
       </c>
-      <c r="AA73" s="41">
+      <c r="AA73" s="36">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AB73" s="41">
+      <c r="AB73" s="36">
         <v>1.08745</v>
       </c>
-      <c r="AC73" s="41">
+      <c r="AC73" s="36">
         <v>0.96840000000000004</v>
       </c>
-      <c r="AE73" s="2"/>
-      <c r="AH73" s="28"/>
+      <c r="AD73" s="36">
+        <v>1.0331999999999999</v>
+      </c>
+      <c r="AF73" s="2"/>
+      <c r="AI73" s="23"/>
     </row>
-    <row r="74" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A74" s="29" t="s">
+    <row r="74" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A74" s="24" t="s">
         <v>103</v>
       </c>
       <c r="B74" s="9">
         <v>1.321</v>
       </c>
       <c r="C74" s="10">
         <v>1.1040000000000001</v>
       </c>
       <c r="D74" s="10">
         <v>1.125</v>
       </c>
       <c r="E74" s="10">
         <v>1.3069999999999999</v>
       </c>
       <c r="F74" s="10">
         <v>1.2010000000000001</v>
       </c>
       <c r="G74" s="10">
         <v>1.2130000000000001</v>
       </c>
       <c r="H74" s="10">
         <v>1.1919999999999999</v>
       </c>
       <c r="I74" s="10">
         <v>1.07</v>
@@ -9330,1595 +9497,1638 @@
       </c>
       <c r="V74" s="13">
         <v>1.27</v>
       </c>
       <c r="W74" s="13">
         <v>1.62</v>
       </c>
       <c r="X74" s="13">
         <v>1.37</v>
       </c>
       <c r="Y74" s="13">
         <v>1.1599999999999999</v>
       </c>
       <c r="Z74" s="13">
         <v>1.19055</v>
       </c>
       <c r="AA74" s="13">
         <v>1.64</v>
       </c>
       <c r="AB74" s="13">
         <v>0.82080000000000009</v>
       </c>
       <c r="AC74" s="13">
         <v>1.2922</v>
       </c>
-      <c r="AE74" s="2"/>
-      <c r="AH74" s="28"/>
+      <c r="AD74" s="13">
+        <v>1.3463000000000003</v>
+      </c>
+      <c r="AF74" s="2"/>
+      <c r="AI74" s="23"/>
     </row>
-    <row r="75" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A75" s="30" t="s">
+    <row r="75" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A75" s="25" t="s">
         <v>104</v>
       </c>
-      <c r="B75" s="31">
+      <c r="B75" s="26">
         <v>1.25</v>
       </c>
-      <c r="C75" s="32">
+      <c r="C75" s="27">
         <v>1.37</v>
       </c>
-      <c r="D75" s="32">
+      <c r="D75" s="27">
         <v>1.224</v>
       </c>
-      <c r="E75" s="32">
+      <c r="E75" s="27">
         <v>1.228</v>
       </c>
-      <c r="F75" s="32">
+      <c r="F75" s="27">
         <v>1.1819999999999999</v>
       </c>
-      <c r="G75" s="32">
+      <c r="G75" s="27">
         <v>1.095</v>
       </c>
-      <c r="H75" s="32">
+      <c r="H75" s="27">
         <v>0.97499999999999998</v>
       </c>
-      <c r="I75" s="32">
+      <c r="I75" s="27">
         <v>1.03</v>
       </c>
-      <c r="J75" s="33">
+      <c r="J75" s="28">
         <v>0.99</v>
       </c>
-      <c r="K75" s="33">
+      <c r="K75" s="28">
         <v>0.78</v>
       </c>
-      <c r="L75" s="33">
+      <c r="L75" s="28">
         <v>0.84</v>
       </c>
-      <c r="M75" s="32">
+      <c r="M75" s="27">
         <v>1.1499999999999999</v>
       </c>
-      <c r="N75" s="34">
+      <c r="N75" s="29">
         <v>0.99</v>
       </c>
-      <c r="O75" s="33">
+      <c r="O75" s="28">
         <v>1.02</v>
       </c>
-      <c r="P75" s="35">
+      <c r="P75" s="30">
         <v>0.81085000000000007</v>
       </c>
-      <c r="Q75" s="35">
+      <c r="Q75" s="30">
         <v>1.29</v>
       </c>
-      <c r="R75" s="35">
+      <c r="R75" s="30">
         <v>0.94</v>
       </c>
-      <c r="S75" s="35">
+      <c r="S75" s="30">
         <v>1.03</v>
       </c>
-      <c r="T75" s="35">
+      <c r="T75" s="30">
         <v>1.1399999999999999</v>
       </c>
-      <c r="U75" s="35">
+      <c r="U75" s="30">
         <v>1.18</v>
       </c>
-      <c r="V75" s="35">
+      <c r="V75" s="30">
         <v>1.1399999999999999</v>
       </c>
-      <c r="W75" s="35">
+      <c r="W75" s="30">
         <v>0.95</v>
       </c>
-      <c r="X75" s="35">
+      <c r="X75" s="30">
         <v>1.1299999999999999</v>
       </c>
-      <c r="Y75" s="35">
+      <c r="Y75" s="30">
         <v>1.25</v>
       </c>
-      <c r="Z75" s="35">
+      <c r="Z75" s="30">
         <v>1.1674500000000001</v>
       </c>
-      <c r="AA75" s="35">
+      <c r="AA75" s="30">
         <v>1.08</v>
       </c>
-      <c r="AB75" s="35">
+      <c r="AB75" s="30">
         <v>1.2956500000000002</v>
       </c>
-      <c r="AC75" s="35">
+      <c r="AC75" s="30">
         <v>0.97554999999999992</v>
       </c>
-      <c r="AE75" s="2"/>
-      <c r="AH75" s="28"/>
+      <c r="AD75" s="30">
+        <v>0.75419999999999998</v>
+      </c>
+      <c r="AF75" s="2"/>
+      <c r="AI75" s="23"/>
     </row>
-    <row r="76" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A76" s="30" t="s">
+    <row r="76" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A76" s="25" t="s">
         <v>105</v>
       </c>
-      <c r="B76" s="31">
+      <c r="B76" s="26">
         <v>1.41</v>
       </c>
-      <c r="C76" s="32">
+      <c r="C76" s="27">
         <v>1.298</v>
       </c>
-      <c r="D76" s="32">
+      <c r="D76" s="27">
         <v>1.587</v>
       </c>
-      <c r="E76" s="32">
+      <c r="E76" s="27">
         <v>1.268</v>
       </c>
-      <c r="F76" s="32">
+      <c r="F76" s="27">
         <v>1.147</v>
       </c>
-      <c r="G76" s="32">
+      <c r="G76" s="27">
         <v>1.224</v>
       </c>
-      <c r="H76" s="32">
+      <c r="H76" s="27">
         <v>1.073</v>
       </c>
-      <c r="I76" s="32">
+      <c r="I76" s="27">
         <v>1.33</v>
       </c>
-      <c r="J76" s="33">
+      <c r="J76" s="28">
         <v>1.23</v>
       </c>
-      <c r="K76" s="33">
+      <c r="K76" s="28">
         <v>1.04</v>
       </c>
-      <c r="L76" s="33">
+      <c r="L76" s="28">
         <v>1.1000000000000001</v>
       </c>
-      <c r="M76" s="32">
+      <c r="M76" s="27">
         <v>1.2</v>
       </c>
-      <c r="N76" s="34">
+      <c r="N76" s="29">
         <v>1.4</v>
       </c>
-      <c r="O76" s="33">
+      <c r="O76" s="28">
         <v>1.23</v>
       </c>
-      <c r="P76" s="35">
+      <c r="P76" s="30">
         <v>1.1504999999999999</v>
       </c>
-      <c r="Q76" s="35">
+      <c r="Q76" s="30">
         <v>1.18</v>
       </c>
-      <c r="R76" s="35">
+      <c r="R76" s="30">
         <v>1.3</v>
       </c>
-      <c r="S76" s="35">
+      <c r="S76" s="30">
         <v>1.1299999999999999</v>
       </c>
-      <c r="T76" s="35">
+      <c r="T76" s="30">
         <v>1.26</v>
       </c>
-      <c r="U76" s="35">
+      <c r="U76" s="30">
         <v>1.08</v>
       </c>
-      <c r="V76" s="35">
+      <c r="V76" s="30">
         <v>1.1399999999999999</v>
       </c>
-      <c r="W76" s="35">
+      <c r="W76" s="30">
         <v>1.1000000000000001</v>
       </c>
-      <c r="X76" s="35">
+      <c r="X76" s="30">
         <v>0.93</v>
       </c>
-      <c r="Y76" s="35">
+      <c r="Y76" s="30">
         <v>0.97</v>
       </c>
-      <c r="Z76" s="35">
+      <c r="Z76" s="30">
         <v>0.98790000000000011</v>
       </c>
-      <c r="AA76" s="35">
+      <c r="AA76" s="30">
         <v>0.74</v>
       </c>
-      <c r="AB76" s="35">
+      <c r="AB76" s="30">
         <v>0.85304999999999997</v>
       </c>
-      <c r="AC76" s="35">
+      <c r="AC76" s="30">
         <v>0.80945</v>
       </c>
-      <c r="AE76" s="2"/>
-      <c r="AH76" s="28"/>
+      <c r="AD76" s="30">
+        <v>0.83519999999999994</v>
+      </c>
+      <c r="AF76" s="2"/>
+      <c r="AI76" s="23"/>
     </row>
-    <row r="77" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A77" s="30" t="s">
+    <row r="77" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A77" s="25" t="s">
         <v>106</v>
       </c>
-      <c r="B77" s="31">
+      <c r="B77" s="26">
         <v>1.296</v>
       </c>
-      <c r="C77" s="32">
+      <c r="C77" s="27">
         <v>1.3180000000000001</v>
       </c>
-      <c r="D77" s="32">
+      <c r="D77" s="27">
         <v>1.07</v>
       </c>
-      <c r="E77" s="32">
+      <c r="E77" s="27">
         <v>1.175</v>
       </c>
-      <c r="F77" s="32">
+      <c r="F77" s="27">
         <v>0.96</v>
       </c>
-      <c r="G77" s="32">
+      <c r="G77" s="27">
         <v>1.0449999999999999</v>
       </c>
-      <c r="H77" s="32">
+      <c r="H77" s="27">
         <v>1.0660000000000001</v>
       </c>
-      <c r="I77" s="32">
+      <c r="I77" s="27">
         <v>1</v>
       </c>
-      <c r="J77" s="33">
+      <c r="J77" s="28">
         <v>0.99</v>
       </c>
-      <c r="K77" s="33">
+      <c r="K77" s="28">
         <v>1.1100000000000001</v>
       </c>
-      <c r="L77" s="33">
+      <c r="L77" s="28">
         <v>1.37</v>
       </c>
-      <c r="M77" s="32">
+      <c r="M77" s="27">
         <v>0.96</v>
       </c>
-      <c r="N77" s="34">
+      <c r="N77" s="29">
         <v>1.32</v>
       </c>
-      <c r="O77" s="33">
+      <c r="O77" s="28">
         <v>0.88</v>
       </c>
-      <c r="P77" s="35">
+      <c r="P77" s="30">
         <v>1.4569999999999999</v>
       </c>
-      <c r="Q77" s="35">
+      <c r="Q77" s="30">
         <v>1.18</v>
       </c>
-      <c r="R77" s="35">
+      <c r="R77" s="30">
         <v>1.2</v>
       </c>
-      <c r="S77" s="35">
+      <c r="S77" s="30">
         <v>1.1399999999999999</v>
       </c>
-      <c r="T77" s="35">
+      <c r="T77" s="30">
         <v>1.22</v>
       </c>
-      <c r="U77" s="35">
+      <c r="U77" s="30">
         <v>0.92</v>
       </c>
-      <c r="V77" s="35">
+      <c r="V77" s="30">
         <v>1.19</v>
       </c>
-      <c r="W77" s="35">
+      <c r="W77" s="30">
         <v>0.92</v>
       </c>
-      <c r="X77" s="35">
+      <c r="X77" s="30">
         <v>1.32</v>
       </c>
-      <c r="Y77" s="35">
+      <c r="Y77" s="30">
         <v>0.77</v>
       </c>
-      <c r="Z77" s="35">
+      <c r="Z77" s="30">
         <v>1.1409</v>
       </c>
-      <c r="AA77" s="35">
+      <c r="AA77" s="30">
         <v>0.81</v>
       </c>
-      <c r="AB77" s="35">
+      <c r="AB77" s="30">
         <v>0.97529999999999994</v>
       </c>
-      <c r="AC77" s="35">
+      <c r="AC77" s="30">
         <v>0.90384999999999993</v>
       </c>
-      <c r="AE77" s="2"/>
-      <c r="AH77" s="28"/>
+      <c r="AD77" s="30">
+        <v>1.03125</v>
+      </c>
+      <c r="AF77" s="2"/>
+      <c r="AI77" s="23"/>
     </row>
-    <row r="78" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A78" s="36" t="s">
+    <row r="78" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A78" s="31" t="s">
         <v>107</v>
       </c>
-      <c r="B78" s="37">
+      <c r="B78" s="32">
         <v>1.6819999999999999</v>
       </c>
-      <c r="C78" s="38">
+      <c r="C78" s="33">
         <v>1.353</v>
       </c>
-      <c r="D78" s="38">
+      <c r="D78" s="33">
         <v>1.3859999999999999</v>
       </c>
-      <c r="E78" s="38">
+      <c r="E78" s="33">
         <v>1.248</v>
       </c>
-      <c r="F78" s="38">
+      <c r="F78" s="33">
         <v>1.419</v>
       </c>
-      <c r="G78" s="38">
+      <c r="G78" s="33">
         <v>1.1599999999999999</v>
       </c>
-      <c r="H78" s="38">
+      <c r="H78" s="33">
         <v>1.304</v>
       </c>
-      <c r="I78" s="38">
+      <c r="I78" s="33">
         <v>1.07</v>
       </c>
-      <c r="J78" s="39">
+      <c r="J78" s="34">
         <v>0.98</v>
       </c>
-      <c r="K78" s="39">
+      <c r="K78" s="34">
         <v>0.88</v>
       </c>
-      <c r="L78" s="39">
+      <c r="L78" s="34">
         <v>1.2</v>
       </c>
-      <c r="M78" s="38">
+      <c r="M78" s="33">
         <v>1.1599999999999999</v>
       </c>
-      <c r="N78" s="40">
+      <c r="N78" s="35">
         <v>1.07</v>
       </c>
-      <c r="O78" s="39">
+      <c r="O78" s="34">
         <v>0.88</v>
       </c>
-      <c r="P78" s="41">
+      <c r="P78" s="36">
         <v>1.6122999999999998</v>
       </c>
-      <c r="Q78" s="41">
+      <c r="Q78" s="36">
         <v>1.04</v>
       </c>
-      <c r="R78" s="41">
+      <c r="R78" s="36">
         <v>1.1299999999999999</v>
       </c>
-      <c r="S78" s="41">
+      <c r="S78" s="36">
         <v>1.1499999999999999</v>
       </c>
-      <c r="T78" s="41">
+      <c r="T78" s="36">
         <v>0.87</v>
       </c>
-      <c r="U78" s="41">
+      <c r="U78" s="36">
         <v>1.03</v>
       </c>
-      <c r="V78" s="41">
+      <c r="V78" s="36">
         <v>1.45</v>
       </c>
-      <c r="W78" s="41">
+      <c r="W78" s="36">
         <v>1.01</v>
       </c>
-      <c r="X78" s="41">
+      <c r="X78" s="36">
         <v>1.1299999999999999</v>
       </c>
-      <c r="Y78" s="41">
+      <c r="Y78" s="36">
         <v>0.89</v>
       </c>
-      <c r="Z78" s="41">
+      <c r="Z78" s="36">
         <v>0.99909999999999988</v>
       </c>
-      <c r="AA78" s="41">
+      <c r="AA78" s="36">
         <v>1.3</v>
       </c>
-      <c r="AB78" s="41">
+      <c r="AB78" s="36">
         <v>1.0076000000000001</v>
       </c>
-      <c r="AC78" s="41">
+      <c r="AC78" s="36">
         <v>0.69135000000000002</v>
       </c>
-      <c r="AE78" s="2"/>
-      <c r="AH78" s="28"/>
+      <c r="AD78" s="36">
+        <v>1.2128000000000001</v>
+      </c>
+      <c r="AF78" s="2"/>
+      <c r="AI78" s="23"/>
     </row>
-    <row r="79" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A79" s="29" t="s">
+    <row r="79" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A79" s="24" t="s">
         <v>108</v>
       </c>
       <c r="B79" s="9">
         <v>1.37</v>
       </c>
       <c r="C79" s="10">
         <v>1.2829999999999999</v>
       </c>
       <c r="D79" s="10">
         <v>0.85099999999999998</v>
       </c>
       <c r="E79" s="10">
         <v>1.081</v>
       </c>
       <c r="F79" s="10">
         <v>1.036</v>
       </c>
       <c r="G79" s="10">
         <v>1.139</v>
       </c>
       <c r="H79" s="10">
         <v>0.82899999999999996</v>
       </c>
       <c r="I79" s="10">
         <v>1.1100000000000001</v>
       </c>
       <c r="J79" s="11">
         <v>0.99</v>
       </c>
       <c r="K79" s="11">
         <v>0.81</v>
       </c>
       <c r="L79" s="11">
         <v>1.1599999999999999</v>
       </c>
-      <c r="M79" s="51">
+      <c r="M79" s="46">
         <v>0.92</v>
       </c>
       <c r="N79" s="12">
         <v>0.67</v>
       </c>
       <c r="O79" s="11">
         <v>0.97</v>
       </c>
       <c r="P79" s="13">
         <v>1.1204499999999999</v>
       </c>
       <c r="Q79" s="13">
         <v>1.1399999999999999</v>
       </c>
       <c r="R79" s="13">
         <v>0.7</v>
       </c>
       <c r="S79" s="13">
         <v>0.9</v>
       </c>
       <c r="T79" s="13">
         <v>1.06</v>
       </c>
       <c r="U79" s="13">
         <v>1.07</v>
       </c>
       <c r="V79" s="13">
         <v>1.3</v>
       </c>
       <c r="W79" s="13">
         <v>0.96</v>
       </c>
       <c r="X79" s="13">
         <v>1.1100000000000001</v>
       </c>
       <c r="Y79" s="13">
         <v>0.82</v>
       </c>
       <c r="Z79" s="13">
         <v>0.88850000000000007</v>
       </c>
       <c r="AA79" s="13">
         <v>1.26</v>
       </c>
       <c r="AB79" s="13">
         <v>0.78485000000000005</v>
       </c>
       <c r="AC79" s="13">
         <v>0.86309999999999998</v>
       </c>
-      <c r="AE79" s="2"/>
-      <c r="AH79" s="28"/>
+      <c r="AD79" s="13">
+        <v>0.90689999999999993</v>
+      </c>
+      <c r="AF79" s="2"/>
+      <c r="AI79" s="23"/>
     </row>
-    <row r="80" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A80" s="30" t="s">
+    <row r="80" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A80" s="25" t="s">
         <v>109</v>
       </c>
-      <c r="B80" s="31">
+      <c r="B80" s="26">
         <v>1.522</v>
       </c>
-      <c r="C80" s="32">
+      <c r="C80" s="27">
         <v>1.417</v>
       </c>
-      <c r="D80" s="32">
+      <c r="D80" s="27">
         <v>1.2769999999999999</v>
       </c>
-      <c r="E80" s="32">
+      <c r="E80" s="27">
         <v>1.4830000000000001</v>
       </c>
-      <c r="F80" s="32">
+      <c r="F80" s="27">
         <v>1.6220000000000001</v>
       </c>
-      <c r="G80" s="32">
+      <c r="G80" s="27">
         <v>1.1339999999999999</v>
       </c>
-      <c r="H80" s="32">
+      <c r="H80" s="27">
         <v>1.2649999999999999</v>
       </c>
-      <c r="I80" s="32">
+      <c r="I80" s="27">
         <v>1.26</v>
       </c>
-      <c r="J80" s="33">
+      <c r="J80" s="28">
         <v>1.08</v>
       </c>
-      <c r="K80" s="33">
+      <c r="K80" s="28">
         <v>1.21</v>
       </c>
-      <c r="L80" s="33">
+      <c r="L80" s="28">
         <v>1.18</v>
       </c>
-      <c r="M80" s="32">
+      <c r="M80" s="27">
         <v>1.1000000000000001</v>
       </c>
-      <c r="N80" s="34">
+      <c r="N80" s="29">
         <v>1.32</v>
       </c>
-      <c r="O80" s="33">
+      <c r="O80" s="28">
         <v>0.83</v>
       </c>
-      <c r="P80" s="35">
+      <c r="P80" s="30">
         <v>1.37355</v>
       </c>
-      <c r="Q80" s="35">
+      <c r="Q80" s="30">
         <v>1.2</v>
       </c>
-      <c r="R80" s="35">
+      <c r="R80" s="30">
         <v>1.07</v>
       </c>
-      <c r="S80" s="35">
+      <c r="S80" s="30">
         <v>1.2</v>
       </c>
-      <c r="T80" s="35">
+      <c r="T80" s="30">
         <v>1.23</v>
       </c>
-      <c r="U80" s="35">
+      <c r="U80" s="30">
         <v>1.57</v>
       </c>
-      <c r="V80" s="35">
+      <c r="V80" s="30">
         <v>0.98</v>
       </c>
-      <c r="W80" s="35">
+      <c r="W80" s="30">
         <v>1.29</v>
       </c>
-      <c r="X80" s="35">
+      <c r="X80" s="30">
         <v>1.1100000000000001</v>
       </c>
-      <c r="Y80" s="35">
+      <c r="Y80" s="30">
         <v>0.61</v>
       </c>
-      <c r="Z80" s="35">
+      <c r="Z80" s="30">
         <v>1.0337000000000001</v>
       </c>
-      <c r="AA80" s="35">
+      <c r="AA80" s="30">
         <v>0.79</v>
       </c>
-      <c r="AB80" s="35">
+      <c r="AB80" s="30">
         <v>0.86510000000000009</v>
       </c>
-      <c r="AC80" s="35">
+      <c r="AC80" s="30">
         <v>0.89244999999999997</v>
       </c>
-      <c r="AE80" s="2"/>
-      <c r="AH80" s="28"/>
+      <c r="AD80" s="30">
+        <v>0.72904999999999998</v>
+      </c>
+      <c r="AF80" s="2"/>
+      <c r="AI80" s="23"/>
     </row>
-    <row r="81" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A81" s="30" t="s">
+    <row r="81" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A81" s="25" t="s">
         <v>110</v>
       </c>
-      <c r="B81" s="31">
+      <c r="B81" s="26">
         <v>1.409</v>
       </c>
-      <c r="C81" s="32">
+      <c r="C81" s="27">
         <v>1.3620000000000001</v>
       </c>
-      <c r="D81" s="32">
+      <c r="D81" s="27">
         <v>1.181</v>
       </c>
-      <c r="E81" s="32">
+      <c r="E81" s="27">
         <v>1.2849999999999999</v>
       </c>
-      <c r="F81" s="32">
+      <c r="F81" s="27">
         <v>1.034</v>
       </c>
-      <c r="G81" s="32">
+      <c r="G81" s="27">
         <v>1.242</v>
       </c>
-      <c r="H81" s="32">
+      <c r="H81" s="27">
         <v>1.0109999999999999</v>
       </c>
-      <c r="I81" s="32">
+      <c r="I81" s="27">
         <v>1.05</v>
       </c>
-      <c r="J81" s="33">
+      <c r="J81" s="28">
         <v>1.24</v>
       </c>
-      <c r="K81" s="42"/>
-[...18 lines deleted...]
-      <c r="AE81" s="2" t="s">
+      <c r="K81" s="37"/>
+      <c r="L81" s="37"/>
+      <c r="M81" s="38"/>
+      <c r="N81" s="39"/>
+      <c r="O81" s="37"/>
+      <c r="P81" s="40"/>
+      <c r="Q81" s="40"/>
+      <c r="R81" s="40"/>
+      <c r="S81" s="40"/>
+      <c r="T81" s="40"/>
+      <c r="U81" s="40"/>
+      <c r="V81" s="40"/>
+      <c r="W81" s="40"/>
+      <c r="X81" s="40"/>
+      <c r="Y81" s="40"/>
+      <c r="Z81" s="40"/>
+      <c r="AA81" s="40"/>
+      <c r="AB81" s="40"/>
+      <c r="AC81" s="40"/>
+      <c r="AD81" s="40"/>
+      <c r="AF81" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="AH81" s="28"/>
+      <c r="AI81" s="23"/>
     </row>
-    <row r="82" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A82" s="30" t="s">
+    <row r="82" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A82" s="25" t="s">
         <v>112</v>
       </c>
-      <c r="B82" s="31">
+      <c r="B82" s="26">
         <v>1.105</v>
       </c>
-      <c r="C82" s="32">
+      <c r="C82" s="27">
         <v>1.2649999999999999</v>
       </c>
-      <c r="D82" s="32">
+      <c r="D82" s="27">
         <v>1.5509999999999999</v>
       </c>
-      <c r="E82" s="32">
+      <c r="E82" s="27">
         <v>1.2270000000000001</v>
       </c>
-      <c r="F82" s="32">
+      <c r="F82" s="27">
         <v>1.2450000000000001</v>
       </c>
-      <c r="G82" s="32">
+      <c r="G82" s="27">
         <v>1.173</v>
       </c>
-      <c r="H82" s="32">
+      <c r="H82" s="27">
         <v>1.1319999999999999</v>
       </c>
-      <c r="I82" s="32">
+      <c r="I82" s="27">
         <v>1.1200000000000001</v>
       </c>
-      <c r="J82" s="33">
+      <c r="J82" s="28">
         <v>0.79</v>
       </c>
-      <c r="K82" s="33">
+      <c r="K82" s="28">
         <v>0.84</v>
       </c>
-      <c r="L82" s="33">
+      <c r="L82" s="28">
         <v>1.17</v>
       </c>
-      <c r="M82" s="32">
+      <c r="M82" s="27">
         <v>0.86</v>
       </c>
-      <c r="N82" s="34">
+      <c r="N82" s="29">
         <v>1.67</v>
       </c>
-      <c r="O82" s="33">
+      <c r="O82" s="28">
         <v>1.2</v>
       </c>
-      <c r="P82" s="35">
+      <c r="P82" s="30">
         <v>1.1165</v>
       </c>
-      <c r="Q82" s="35">
+      <c r="Q82" s="30">
         <v>1.0900000000000001</v>
       </c>
-      <c r="R82" s="35">
+      <c r="R82" s="30">
         <v>1.03</v>
       </c>
-      <c r="S82" s="35">
+      <c r="S82" s="30">
         <v>1.39</v>
       </c>
-      <c r="T82" s="35">
+      <c r="T82" s="30">
         <v>0.77</v>
       </c>
-      <c r="U82" s="35">
+      <c r="U82" s="30">
         <v>1.23</v>
       </c>
-      <c r="V82" s="35">
+      <c r="V82" s="30">
         <v>1.1100000000000001</v>
       </c>
-      <c r="W82" s="35">
+      <c r="W82" s="30">
         <v>0.94</v>
       </c>
-      <c r="X82" s="35">
+      <c r="X82" s="30">
         <v>0.94</v>
       </c>
-      <c r="Y82" s="35">
+      <c r="Y82" s="30">
         <v>0.97</v>
       </c>
-      <c r="Z82" s="35">
+      <c r="Z82" s="30">
         <v>0.95345000000000002</v>
       </c>
-      <c r="AA82" s="35">
+      <c r="AA82" s="30">
         <v>0.64</v>
       </c>
-      <c r="AB82" s="35">
+      <c r="AB82" s="30">
         <v>0.90484999999999993</v>
       </c>
-      <c r="AC82" s="35">
+      <c r="AC82" s="30">
         <v>0.64249999999999996</v>
       </c>
-      <c r="AE82" s="2"/>
-      <c r="AH82" s="28"/>
+      <c r="AD82" s="30">
+        <v>0.46239999999999998</v>
+      </c>
+      <c r="AF82" s="2"/>
+      <c r="AI82" s="23"/>
     </row>
-    <row r="83" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A83" s="36" t="s">
+    <row r="83" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A83" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B83" s="37">
+      <c r="B83" s="32">
         <v>1.417</v>
       </c>
-      <c r="C83" s="38">
+      <c r="C83" s="33">
         <v>1.2350000000000001</v>
       </c>
-      <c r="D83" s="38">
+      <c r="D83" s="33">
         <v>1.32</v>
       </c>
-      <c r="E83" s="38">
+      <c r="E83" s="33">
         <v>1.4450000000000001</v>
       </c>
-      <c r="F83" s="38">
+      <c r="F83" s="33">
         <v>1.127</v>
       </c>
-      <c r="G83" s="38">
+      <c r="G83" s="33">
         <v>1.278</v>
       </c>
-      <c r="H83" s="38">
+      <c r="H83" s="33">
         <v>1.2470000000000001</v>
       </c>
-      <c r="I83" s="38">
+      <c r="I83" s="33">
         <v>1.26</v>
       </c>
-      <c r="J83" s="39">
+      <c r="J83" s="34">
         <v>1.05</v>
       </c>
-      <c r="K83" s="59"/>
-[...18 lines deleted...]
-      <c r="AE83" s="2" t="s">
+      <c r="K83" s="54"/>
+      <c r="L83" s="54"/>
+      <c r="M83" s="55"/>
+      <c r="N83" s="56"/>
+      <c r="O83" s="54"/>
+      <c r="P83" s="57"/>
+      <c r="Q83" s="57"/>
+      <c r="R83" s="57"/>
+      <c r="S83" s="57"/>
+      <c r="T83" s="57"/>
+      <c r="U83" s="57"/>
+      <c r="V83" s="57"/>
+      <c r="W83" s="57"/>
+      <c r="X83" s="57"/>
+      <c r="Y83" s="57"/>
+      <c r="Z83" s="57"/>
+      <c r="AA83" s="57"/>
+      <c r="AB83" s="57"/>
+      <c r="AC83" s="57"/>
+      <c r="AD83" s="57"/>
+      <c r="AF83" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="AH83" s="28"/>
+      <c r="AI83" s="23"/>
     </row>
-    <row r="84" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A84" s="29" t="s">
+    <row r="84" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="24" t="s">
         <v>114</v>
       </c>
       <c r="B84" s="9">
         <v>1.48</v>
       </c>
       <c r="C84" s="10">
         <v>1.363</v>
       </c>
       <c r="D84" s="10">
         <v>1.379</v>
       </c>
       <c r="E84" s="10">
         <v>1.3149999999999999</v>
       </c>
       <c r="F84" s="10">
         <v>1.421</v>
       </c>
       <c r="G84" s="10">
         <v>1.268</v>
       </c>
       <c r="H84" s="10">
         <v>1.2330000000000001</v>
       </c>
       <c r="I84" s="10">
         <v>0.99</v>
       </c>
       <c r="J84" s="11">
         <v>1.21</v>
       </c>
-      <c r="K84" s="54"/>
-[...18 lines deleted...]
-      <c r="AE84" s="2" t="s">
+      <c r="K84" s="49"/>
+      <c r="L84" s="49"/>
+      <c r="M84" s="52"/>
+      <c r="N84" s="51"/>
+      <c r="O84" s="49"/>
+      <c r="P84" s="48"/>
+      <c r="Q84" s="48"/>
+      <c r="R84" s="48"/>
+      <c r="S84" s="48"/>
+      <c r="T84" s="48"/>
+      <c r="U84" s="48"/>
+      <c r="V84" s="48"/>
+      <c r="W84" s="48"/>
+      <c r="X84" s="48"/>
+      <c r="Y84" s="48"/>
+      <c r="Z84" s="48"/>
+      <c r="AA84" s="48"/>
+      <c r="AB84" s="48"/>
+      <c r="AC84" s="48"/>
+      <c r="AD84" s="48"/>
+      <c r="AF84" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="AH84" s="28"/>
+      <c r="AI84" s="23"/>
     </row>
-    <row r="85" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A85" s="30" t="s">
+    <row r="85" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A85" s="25" t="s">
         <v>115</v>
       </c>
-      <c r="B85" s="31">
+      <c r="B85" s="26">
         <v>1.2050000000000001</v>
       </c>
-      <c r="C85" s="32">
+      <c r="C85" s="27">
         <v>1.415</v>
       </c>
-      <c r="D85" s="32">
+      <c r="D85" s="27">
         <v>1.381</v>
       </c>
-      <c r="E85" s="32">
+      <c r="E85" s="27">
         <v>1.4690000000000001</v>
       </c>
-      <c r="F85" s="32">
+      <c r="F85" s="27">
         <v>1.2270000000000001</v>
       </c>
-      <c r="G85" s="32">
+      <c r="G85" s="27">
         <v>1.2190000000000001</v>
       </c>
-      <c r="H85" s="32">
+      <c r="H85" s="27">
         <v>1.1519999999999999</v>
       </c>
-      <c r="I85" s="32">
+      <c r="I85" s="27">
         <v>1.3</v>
       </c>
-      <c r="J85" s="33">
+      <c r="J85" s="28">
         <v>0.96</v>
       </c>
-      <c r="K85" s="33">
+      <c r="K85" s="28">
         <v>1.26</v>
       </c>
-      <c r="L85" s="42"/>
-[...17 lines deleted...]
-      <c r="AE85" s="2" t="s">
+      <c r="L85" s="37"/>
+      <c r="M85" s="38"/>
+      <c r="N85" s="39"/>
+      <c r="O85" s="37"/>
+      <c r="P85" s="40"/>
+      <c r="Q85" s="40"/>
+      <c r="R85" s="40"/>
+      <c r="S85" s="40"/>
+      <c r="T85" s="40"/>
+      <c r="U85" s="40"/>
+      <c r="V85" s="40"/>
+      <c r="W85" s="40"/>
+      <c r="X85" s="40"/>
+      <c r="Y85" s="40"/>
+      <c r="Z85" s="40"/>
+      <c r="AA85" s="40"/>
+      <c r="AB85" s="40"/>
+      <c r="AC85" s="40"/>
+      <c r="AD85" s="40"/>
+      <c r="AF85" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="AH85" s="28"/>
+      <c r="AI85" s="23"/>
     </row>
-    <row r="86" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A86" s="30" t="s">
+    <row r="86" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A86" s="25" t="s">
         <v>116</v>
       </c>
-      <c r="B86" s="31">
+      <c r="B86" s="26">
         <v>1.3149999999999999</v>
       </c>
-      <c r="C86" s="32">
+      <c r="C86" s="27">
         <v>1.306</v>
       </c>
-      <c r="D86" s="32">
+      <c r="D86" s="27">
         <v>1.1739999999999999</v>
       </c>
-      <c r="E86" s="32">
+      <c r="E86" s="27">
         <v>1.38</v>
       </c>
-      <c r="F86" s="32">
+      <c r="F86" s="27">
         <v>1.0569999999999999</v>
       </c>
-      <c r="G86" s="32">
+      <c r="G86" s="27">
         <v>0.83799999999999997</v>
       </c>
-      <c r="H86" s="32">
+      <c r="H86" s="27">
         <v>0.91700000000000004</v>
       </c>
-      <c r="I86" s="32">
+      <c r="I86" s="27">
         <v>1.25</v>
       </c>
-      <c r="J86" s="33">
+      <c r="J86" s="28">
         <v>1.08</v>
       </c>
-      <c r="K86" s="33">
+      <c r="K86" s="28">
         <v>1.1499999999999999</v>
       </c>
-      <c r="L86" s="42"/>
-[...17 lines deleted...]
-      <c r="AE86" s="2" t="s">
+      <c r="L86" s="37"/>
+      <c r="M86" s="38"/>
+      <c r="N86" s="39"/>
+      <c r="O86" s="37"/>
+      <c r="P86" s="40"/>
+      <c r="Q86" s="40"/>
+      <c r="R86" s="40"/>
+      <c r="S86" s="40"/>
+      <c r="T86" s="40"/>
+      <c r="U86" s="40"/>
+      <c r="V86" s="40"/>
+      <c r="W86" s="40"/>
+      <c r="X86" s="40"/>
+      <c r="Y86" s="40"/>
+      <c r="Z86" s="40"/>
+      <c r="AA86" s="40"/>
+      <c r="AB86" s="40"/>
+      <c r="AC86" s="40"/>
+      <c r="AD86" s="40"/>
+      <c r="AF86" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="AH86" s="28"/>
+      <c r="AI86" s="23"/>
     </row>
-    <row r="87" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A87" s="30" t="s">
+    <row r="87" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="25" t="s">
         <v>117</v>
       </c>
-      <c r="B87" s="31">
+      <c r="B87" s="26">
         <v>1.4430000000000001</v>
       </c>
-      <c r="C87" s="32">
+      <c r="C87" s="27">
         <v>1.196</v>
       </c>
-      <c r="D87" s="32">
+      <c r="D87" s="27">
         <v>1.472</v>
       </c>
-      <c r="E87" s="32">
+      <c r="E87" s="27">
         <v>1.1879999999999999</v>
       </c>
-      <c r="F87" s="32">
+      <c r="F87" s="27">
         <v>1.292</v>
       </c>
-      <c r="G87" s="32">
+      <c r="G87" s="27">
         <v>1.1819999999999999</v>
       </c>
-      <c r="H87" s="32">
+      <c r="H87" s="27">
         <v>1.333</v>
       </c>
-      <c r="I87" s="32">
+      <c r="I87" s="27">
         <v>0.97</v>
       </c>
-      <c r="J87" s="33">
+      <c r="J87" s="28">
         <v>1.27</v>
       </c>
-      <c r="K87" s="33">
+      <c r="K87" s="28">
         <v>0.93</v>
       </c>
-      <c r="L87" s="33">
+      <c r="L87" s="28">
         <v>0.88</v>
       </c>
-      <c r="M87" s="32">
+      <c r="M87" s="27">
         <v>1.08</v>
       </c>
-      <c r="N87" s="34">
+      <c r="N87" s="29">
         <v>1.38</v>
       </c>
-      <c r="O87" s="33">
+      <c r="O87" s="28">
         <v>0.92</v>
       </c>
-      <c r="P87" s="35">
+      <c r="P87" s="30">
         <v>1.19045</v>
       </c>
-      <c r="Q87" s="35">
+      <c r="Q87" s="30">
         <v>0.98</v>
       </c>
-      <c r="R87" s="35">
+      <c r="R87" s="30">
         <v>1.17</v>
       </c>
-      <c r="S87" s="35">
+      <c r="S87" s="30">
         <v>0.93</v>
       </c>
-      <c r="T87" s="35">
+      <c r="T87" s="30">
         <v>1.03</v>
       </c>
-      <c r="U87" s="35">
+      <c r="U87" s="30">
         <v>0.97</v>
       </c>
-      <c r="V87" s="35">
+      <c r="V87" s="30">
         <v>0.78</v>
       </c>
-      <c r="W87" s="35">
+      <c r="W87" s="30">
         <v>1.21</v>
       </c>
-      <c r="X87" s="35">
+      <c r="X87" s="30">
         <v>1.23</v>
       </c>
-      <c r="Y87" s="35">
+      <c r="Y87" s="30">
         <v>0.9</v>
       </c>
-      <c r="Z87" s="35">
+      <c r="Z87" s="30">
         <v>0.70480000000000009</v>
       </c>
-      <c r="AA87" s="35">
+      <c r="AA87" s="30">
         <v>0.76</v>
       </c>
-      <c r="AB87" s="35">
+      <c r="AB87" s="30">
         <v>0.83300000000000007</v>
       </c>
-      <c r="AC87" s="35">
+      <c r="AC87" s="30">
         <v>0.36270000000000002</v>
       </c>
-      <c r="AE87" s="2"/>
-      <c r="AH87" s="28"/>
+      <c r="AD87" s="30">
+        <v>1.077</v>
+      </c>
+      <c r="AF87" s="2"/>
+      <c r="AI87" s="23"/>
     </row>
-    <row r="88" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A88" s="36" t="s">
+    <row r="88" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A88" s="31" t="s">
         <v>118</v>
       </c>
-      <c r="B88" s="37">
+      <c r="B88" s="32">
         <v>1.502</v>
       </c>
-      <c r="C88" s="38">
+      <c r="C88" s="33">
         <v>1.0580000000000001</v>
       </c>
-      <c r="D88" s="38">
+      <c r="D88" s="33">
         <v>1.087</v>
       </c>
-      <c r="E88" s="38">
+      <c r="E88" s="33">
         <v>1.135</v>
       </c>
-      <c r="F88" s="38">
+      <c r="F88" s="33">
         <v>1.657</v>
       </c>
-      <c r="G88" s="38">
+      <c r="G88" s="33">
         <v>1.1419999999999999</v>
       </c>
-      <c r="H88" s="38">
+      <c r="H88" s="33">
         <v>1.3520000000000001</v>
       </c>
-      <c r="I88" s="38">
+      <c r="I88" s="33">
         <v>1.38</v>
       </c>
-      <c r="J88" s="39">
+      <c r="J88" s="34">
         <v>1.39</v>
       </c>
-      <c r="K88" s="39">
+      <c r="K88" s="34">
         <v>1.31</v>
       </c>
-      <c r="L88" s="59"/>
-[...17 lines deleted...]
-      <c r="AE88" s="2" t="s">
+      <c r="L88" s="54"/>
+      <c r="M88" s="55"/>
+      <c r="N88" s="56"/>
+      <c r="O88" s="54"/>
+      <c r="P88" s="57"/>
+      <c r="Q88" s="57"/>
+      <c r="R88" s="57"/>
+      <c r="S88" s="57"/>
+      <c r="T88" s="57"/>
+      <c r="U88" s="57"/>
+      <c r="V88" s="57"/>
+      <c r="W88" s="57"/>
+      <c r="X88" s="57"/>
+      <c r="Y88" s="57"/>
+      <c r="Z88" s="57"/>
+      <c r="AA88" s="57"/>
+      <c r="AB88" s="57"/>
+      <c r="AC88" s="57"/>
+      <c r="AD88" s="57"/>
+      <c r="AF88" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="AH88" s="28"/>
+      <c r="AI88" s="23"/>
     </row>
-    <row r="89" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A89" s="29" t="s">
+    <row r="89" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A89" s="24" t="s">
         <v>119</v>
       </c>
       <c r="B89" s="9">
         <v>1.4690000000000001</v>
       </c>
       <c r="C89" s="10">
         <v>0.91600000000000004</v>
       </c>
       <c r="D89" s="10">
         <v>1.4390000000000001</v>
       </c>
       <c r="E89" s="10">
         <v>1.1679999999999999</v>
       </c>
       <c r="F89" s="10">
         <v>1.38</v>
       </c>
       <c r="G89" s="10">
         <v>1.258</v>
       </c>
       <c r="H89" s="10">
         <v>1.2729999999999999</v>
       </c>
       <c r="I89" s="10">
         <v>1.17</v>
       </c>
       <c r="J89" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="K89" s="11">
         <v>1.37</v>
       </c>
-      <c r="L89" s="54"/>
-[...17 lines deleted...]
-      <c r="AE89" s="2" t="s">
+      <c r="L89" s="49"/>
+      <c r="M89" s="52"/>
+      <c r="N89" s="51"/>
+      <c r="O89" s="49"/>
+      <c r="P89" s="48"/>
+      <c r="Q89" s="48"/>
+      <c r="R89" s="48"/>
+      <c r="S89" s="48"/>
+      <c r="T89" s="48"/>
+      <c r="U89" s="48"/>
+      <c r="V89" s="48"/>
+      <c r="W89" s="48"/>
+      <c r="X89" s="48"/>
+      <c r="Y89" s="48"/>
+      <c r="Z89" s="48"/>
+      <c r="AA89" s="48"/>
+      <c r="AB89" s="48"/>
+      <c r="AC89" s="48"/>
+      <c r="AD89" s="48"/>
+      <c r="AF89" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="AH89" s="28"/>
+      <c r="AI89" s="23"/>
     </row>
-    <row r="90" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A90" s="30" t="s">
+    <row r="90" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A90" s="25" t="s">
         <v>120</v>
       </c>
-      <c r="B90" s="31">
+      <c r="B90" s="26">
         <v>1.3740000000000001</v>
       </c>
-      <c r="C90" s="32">
+      <c r="C90" s="27">
         <v>1.6950000000000001</v>
       </c>
-      <c r="D90" s="32">
+      <c r="D90" s="27">
         <v>1.2390000000000001</v>
       </c>
-      <c r="E90" s="32">
+      <c r="E90" s="27">
         <v>1.123</v>
       </c>
-      <c r="F90" s="32">
+      <c r="F90" s="27">
         <v>1.3009999999999999</v>
       </c>
-      <c r="G90" s="32">
+      <c r="G90" s="27">
         <v>0.96599999999999997</v>
       </c>
-      <c r="H90" s="32">
+      <c r="H90" s="27">
         <v>1.1579999999999999</v>
       </c>
-      <c r="I90" s="32">
+      <c r="I90" s="27">
         <v>1.31</v>
       </c>
-      <c r="J90" s="33">
+      <c r="J90" s="28">
         <v>1</v>
       </c>
-      <c r="K90" s="33">
+      <c r="K90" s="28">
         <v>1.0900000000000001</v>
       </c>
-      <c r="L90" s="42"/>
-[...17 lines deleted...]
-      <c r="AE90" s="2" t="s">
+      <c r="L90" s="37"/>
+      <c r="M90" s="38"/>
+      <c r="N90" s="39"/>
+      <c r="O90" s="37"/>
+      <c r="P90" s="40"/>
+      <c r="Q90" s="40"/>
+      <c r="R90" s="40"/>
+      <c r="S90" s="40"/>
+      <c r="T90" s="40"/>
+      <c r="U90" s="40"/>
+      <c r="V90" s="40"/>
+      <c r="W90" s="40"/>
+      <c r="X90" s="40"/>
+      <c r="Y90" s="40"/>
+      <c r="Z90" s="40"/>
+      <c r="AA90" s="40"/>
+      <c r="AB90" s="40"/>
+      <c r="AC90" s="40"/>
+      <c r="AD90" s="40"/>
+      <c r="AF90" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="AH90" s="28"/>
+      <c r="AI90" s="23"/>
     </row>
-    <row r="91" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A91" s="30" t="s">
+    <row r="91" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A91" s="25" t="s">
         <v>121</v>
       </c>
-      <c r="B91" s="31">
+      <c r="B91" s="26">
         <v>1.5429999999999999</v>
       </c>
-      <c r="C91" s="32">
+      <c r="C91" s="27">
         <v>1.458</v>
       </c>
-      <c r="D91" s="32">
+      <c r="D91" s="27">
         <v>1.427</v>
       </c>
-      <c r="E91" s="32">
+      <c r="E91" s="27">
         <v>1.57</v>
       </c>
-      <c r="F91" s="32">
+      <c r="F91" s="27">
         <v>0.98499999999999999</v>
       </c>
-      <c r="G91" s="32">
+      <c r="G91" s="27">
         <v>1.228</v>
       </c>
-      <c r="H91" s="32">
+      <c r="H91" s="27">
         <v>1.59</v>
       </c>
-      <c r="I91" s="32">
+      <c r="I91" s="27">
         <v>1.24</v>
       </c>
-      <c r="J91" s="33">
+      <c r="J91" s="28">
         <v>1.37</v>
       </c>
-      <c r="K91" s="33">
+      <c r="K91" s="28">
         <v>1.41</v>
       </c>
-      <c r="L91" s="42"/>
-[...17 lines deleted...]
-      <c r="AE91" s="2" t="s">
+      <c r="L91" s="37"/>
+      <c r="M91" s="38"/>
+      <c r="N91" s="39"/>
+      <c r="O91" s="37"/>
+      <c r="P91" s="40"/>
+      <c r="Q91" s="40"/>
+      <c r="R91" s="40"/>
+      <c r="S91" s="40"/>
+      <c r="T91" s="40"/>
+      <c r="U91" s="40"/>
+      <c r="V91" s="40"/>
+      <c r="W91" s="40"/>
+      <c r="X91" s="40"/>
+      <c r="Y91" s="40"/>
+      <c r="Z91" s="40"/>
+      <c r="AA91" s="40"/>
+      <c r="AB91" s="40"/>
+      <c r="AC91" s="40"/>
+      <c r="AD91" s="40"/>
+      <c r="AF91" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="AH91" s="28"/>
+      <c r="AI91" s="23"/>
     </row>
-    <row r="92" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A92" s="30" t="s">
+    <row r="92" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A92" s="25" t="s">
         <v>122</v>
       </c>
-      <c r="B92" s="31">
+      <c r="B92" s="26">
         <v>1.71</v>
       </c>
-      <c r="C92" s="32">
+      <c r="C92" s="27">
         <v>1.841</v>
       </c>
-      <c r="D92" s="32">
+      <c r="D92" s="27">
         <v>1.349</v>
       </c>
-      <c r="E92" s="32">
+      <c r="E92" s="27">
         <v>1.458</v>
       </c>
-      <c r="F92" s="32">
+      <c r="F92" s="27">
         <v>0.85799999999999998</v>
       </c>
-      <c r="G92" s="32">
+      <c r="G92" s="27">
         <v>1.429</v>
       </c>
-      <c r="H92" s="32">
+      <c r="H92" s="27">
         <v>1.7090000000000001</v>
       </c>
-      <c r="I92" s="32">
+      <c r="I92" s="27">
         <v>1.65</v>
       </c>
-      <c r="J92" s="33">
+      <c r="J92" s="28">
         <v>1.46</v>
       </c>
-      <c r="K92" s="33">
+      <c r="K92" s="28">
         <v>1.24</v>
       </c>
-      <c r="L92" s="42"/>
-[...17 lines deleted...]
-      <c r="AE92" s="2" t="s">
+      <c r="L92" s="37"/>
+      <c r="M92" s="38"/>
+      <c r="N92" s="39"/>
+      <c r="O92" s="37"/>
+      <c r="P92" s="40"/>
+      <c r="Q92" s="40"/>
+      <c r="R92" s="40"/>
+      <c r="S92" s="40"/>
+      <c r="T92" s="40"/>
+      <c r="U92" s="40"/>
+      <c r="V92" s="40"/>
+      <c r="W92" s="40"/>
+      <c r="X92" s="40"/>
+      <c r="Y92" s="40"/>
+      <c r="Z92" s="40"/>
+      <c r="AA92" s="40"/>
+      <c r="AB92" s="40"/>
+      <c r="AC92" s="40"/>
+      <c r="AD92" s="40"/>
+      <c r="AF92" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="AH92" s="28"/>
+      <c r="AI92" s="23"/>
     </row>
-    <row r="93" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A93" s="36" t="s">
+    <row r="93" spans="1:35" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A93" s="31" t="s">
         <v>123</v>
       </c>
-      <c r="B93" s="37">
+      <c r="B93" s="32">
         <v>1.143</v>
       </c>
-      <c r="C93" s="38">
+      <c r="C93" s="33">
         <v>1.2789999999999999</v>
       </c>
-      <c r="D93" s="38">
+      <c r="D93" s="33">
         <v>1.3</v>
       </c>
-      <c r="E93" s="38">
+      <c r="E93" s="33">
         <v>1.5209999999999999</v>
       </c>
-      <c r="F93" s="38">
+      <c r="F93" s="33">
         <v>1.52</v>
       </c>
-      <c r="G93" s="38">
+      <c r="G93" s="33">
         <v>1.206</v>
       </c>
-      <c r="H93" s="38">
+      <c r="H93" s="33">
         <v>1.5620000000000001</v>
       </c>
-      <c r="I93" s="38">
+      <c r="I93" s="33">
         <v>1.0900000000000001</v>
       </c>
-      <c r="J93" s="39">
+      <c r="J93" s="34">
         <v>1.26</v>
       </c>
-      <c r="K93" s="59"/>
-[...18 lines deleted...]
-      <c r="AE93" s="2" t="s">
+      <c r="K93" s="54"/>
+      <c r="L93" s="54"/>
+      <c r="M93" s="55"/>
+      <c r="N93" s="56"/>
+      <c r="O93" s="54"/>
+      <c r="P93" s="57"/>
+      <c r="Q93" s="57"/>
+      <c r="R93" s="57"/>
+      <c r="S93" s="57"/>
+      <c r="T93" s="57"/>
+      <c r="U93" s="57"/>
+      <c r="V93" s="57"/>
+      <c r="W93" s="57"/>
+      <c r="X93" s="57"/>
+      <c r="Y93" s="57"/>
+      <c r="Z93" s="57"/>
+      <c r="AA93" s="57"/>
+      <c r="AB93" s="57"/>
+      <c r="AC93" s="57"/>
+      <c r="AD93" s="57"/>
+      <c r="AF93" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="AH93" s="28"/>
+      <c r="AI93" s="23"/>
     </row>
-    <row r="94" spans="1:34" ht="5.25" customHeight="1" x14ac:dyDescent="0.15"/>
-[...1 lines deleted...]
-    <row r="96" spans="1:34" x14ac:dyDescent="0.15">
+    <row r="94" spans="1:35" ht="5.25" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="95" spans="1:35" ht="5.25" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="96" spans="1:35" x14ac:dyDescent="0.15">
       <c r="A96" s="1" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="97" spans="1:45" ht="8.25" customHeight="1" x14ac:dyDescent="0.15"/>
-    <row r="98" spans="1:45" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="97" spans="1:46" ht="8.25" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="98" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A98" s="74" t="s">
         <v>141</v>
       </c>
       <c r="B98" s="74"/>
       <c r="C98" s="74"/>
       <c r="D98" s="74"/>
     </row>
-    <row r="99" spans="1:45" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A99" s="63" t="s">
+    <row r="99" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A99" s="58" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="100" spans="1:45" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A100" s="63" t="s">
+    <row r="100" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A100" s="58" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="101" spans="1:45" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A101" s="63" t="s">
+    <row r="101" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A101" s="58" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="102" spans="1:45" ht="6.75" customHeight="1" x14ac:dyDescent="0.15"/>
-    <row r="103" spans="1:45" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="102" spans="1:46" ht="6.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="103" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A103" s="1" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="104" spans="1:45" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="104" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A104" s="1" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="105" spans="1:45" ht="53.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="105" spans="1:46" ht="60.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A105" s="75" t="s">
         <v>151</v>
       </c>
       <c r="B105" s="75"/>
       <c r="C105" s="75"/>
       <c r="D105" s="75"/>
       <c r="E105" s="75"/>
       <c r="F105" s="75"/>
       <c r="G105" s="75"/>
       <c r="H105" s="75"/>
       <c r="I105" s="75"/>
       <c r="J105" s="75"/>
       <c r="K105" s="75"/>
       <c r="L105" s="75"/>
       <c r="M105" s="75"/>
       <c r="N105" s="75"/>
       <c r="O105" s="75"/>
       <c r="P105" s="75"/>
       <c r="Q105" s="75"/>
       <c r="R105" s="75"/>
       <c r="S105" s="75"/>
       <c r="T105" s="75"/>
       <c r="U105" s="75"/>
       <c r="V105" s="75"/>
       <c r="W105" s="75"/>
       <c r="X105" s="75"/>
       <c r="Y105" s="75"/>
       <c r="Z105" s="75"/>
       <c r="AA105" s="75"/>
       <c r="AB105" s="75"/>
       <c r="AC105" s="75"/>
       <c r="AD105" s="75"/>
       <c r="AE105" s="75"/>
       <c r="AF105" s="75"/>
       <c r="AG105" s="75"/>
       <c r="AH105" s="75"/>
       <c r="AI105" s="75"/>
-      <c r="AJ105" s="64"/>
+      <c r="AJ105" s="75"/>
+      <c r="AK105" s="59"/>
     </row>
-    <row r="106" spans="1:45" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A106" s="63"/>
+    <row r="106" spans="1:46" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A106" s="58"/>
     </row>
-    <row r="107" spans="1:45" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="107" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A107" s="1" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="108" spans="1:45" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="108" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A108" s="1" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="109" spans="1:45" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="109" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A109" s="1" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="110" spans="1:45" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="110" spans="1:46" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A110" s="70" t="s">
         <v>132</v>
       </c>
       <c r="B110" s="70"/>
       <c r="C110" s="70"/>
       <c r="D110" s="70"/>
       <c r="E110" s="70"/>
       <c r="F110" s="70"/>
       <c r="G110" s="70"/>
       <c r="H110" s="70"/>
       <c r="I110" s="70"/>
       <c r="J110" s="70"/>
       <c r="K110" s="70"/>
       <c r="L110" s="70"/>
       <c r="M110" s="70"/>
       <c r="N110" s="70"/>
       <c r="O110" s="70"/>
       <c r="P110" s="70"/>
       <c r="Q110" s="70"/>
       <c r="R110" s="70"/>
       <c r="S110" s="70"/>
       <c r="T110" s="70"/>
       <c r="U110" s="70"/>
       <c r="V110" s="70"/>
       <c r="W110" s="70"/>
       <c r="X110" s="70"/>
       <c r="Y110" s="70"/>
       <c r="Z110" s="70"/>
       <c r="AA110" s="70"/>
       <c r="AB110" s="70"/>
       <c r="AC110" s="70"/>
       <c r="AD110" s="70"/>
       <c r="AE110" s="70"/>
       <c r="AF110" s="70"/>
       <c r="AG110" s="70"/>
       <c r="AH110" s="70"/>
       <c r="AI110" s="70"/>
-      <c r="AJ110" s="66"/>
-[...8 lines deleted...]
-      <c r="AS110" s="66"/>
+      <c r="AJ110" s="70"/>
+      <c r="AK110" s="61"/>
+      <c r="AL110" s="61"/>
+      <c r="AM110" s="61"/>
+      <c r="AN110" s="61"/>
+      <c r="AO110" s="61"/>
+      <c r="AP110" s="61"/>
+      <c r="AQ110" s="61"/>
+      <c r="AR110" s="61"/>
+      <c r="AS110" s="61"/>
+      <c r="AT110" s="61"/>
     </row>
-    <row r="111" spans="1:45" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="111" spans="1:46" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A111" s="1" t="s">
         <v>129</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A110:AI110"/>
+    <mergeCell ref="A110:AJ110"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="AE41:AQ41"/>
+    <mergeCell ref="AF41:AR41"/>
     <mergeCell ref="A98:D98"/>
-    <mergeCell ref="A105:AI105"/>
+    <mergeCell ref="A105:AJ105"/>
     <mergeCell ref="B4:W4"/>
-    <mergeCell ref="AE22:AK22"/>
-[...2 lines deleted...]
-    <mergeCell ref="AL4:AP4"/>
+    <mergeCell ref="AF22:AL22"/>
+    <mergeCell ref="AF4:AL4"/>
+    <mergeCell ref="Y4:AD4"/>
+    <mergeCell ref="AM4:AR4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.39370078740157483" right="0.15748031496062992" top="0.35433070866141736" bottom="0.31496062992125984" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="8" scale="92" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="73" max="43" man="1"/>
+  </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
-    <brk id="47" max="1048575" man="1"/>
+    <brk id="48" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>平成8年～令和4年(市町村別)</vt:lpstr>
-      <vt:lpstr>'平成8年～令和4年(市町村別)'!Print_Area</vt:lpstr>
+      <vt:lpstr>平成8年～令和6年(市町村別)</vt:lpstr>
+      <vt:lpstr>'平成8年～令和6年(市町村別)'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>