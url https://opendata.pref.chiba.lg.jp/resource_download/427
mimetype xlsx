--- v4 (2026-09-05)
+++ v5 (2026-10-20)
@@ -1,97 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ABDEE0D0-4CA5-4EDB-A3AA-53C03968962A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{46F955B7-9008-4849-88F1-AB41420B104D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="7" xr2:uid="{0D9DE4B2-7FE6-4A57-ABD6-C7F0190B2A96}"/>
+    <workbookView xWindow="10728" yWindow="0" windowWidth="12312" windowHeight="12240" firstSheet="6" activeTab="8" xr2:uid="{0D9DE4B2-7FE6-4A57-ABD6-C7F0190B2A96}"/>
   </bookViews>
   <sheets>
     <sheet name="令和8年1月1日現在" sheetId="4" r:id="rId1"/>
     <sheet name="2月1日現在" sheetId="5" r:id="rId2"/>
     <sheet name="3月1日現在" sheetId="6" r:id="rId3"/>
     <sheet name="４月１日" sheetId="7" r:id="rId4"/>
     <sheet name="５月１日" sheetId="8" r:id="rId5"/>
     <sheet name="6月1日" sheetId="9" r:id="rId6"/>
     <sheet name="7月1日" sheetId="10" r:id="rId7"/>
     <sheet name="8月1日" sheetId="11" r:id="rId8"/>
+    <sheet name="9月1日" sheetId="12" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'2月1日現在'!$B$1:$K$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'3月1日現在'!$B$1:$K$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">令和8年1月1日現在!$B$1:$K$66</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'2月1日現在'!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'3月1日現在'!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">令和8年1月1日現在!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="608" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="684" uniqueCount="81">
   <si>
     <t>区分</t>
   </si>
   <si>
     <t>世帯数</t>
   </si>
   <si>
     <t>人口</t>
   </si>
   <si>
     <t>前月からの
 人口増減</t>
     <rPh sb="6" eb="8">
       <t>ジンコウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ゾウゲン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>総数</t>
   </si>
   <si>
     <t>男</t>
@@ -364,50 +367,60 @@
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　令和８年６月１日現在　</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　令和８年７月１日現在　</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　令和８年８月１日現在　</t>
+    <rPh sb="1" eb="3">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　令和８年９月１日現在　</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#,##0.0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="#,##0.00_ "/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
@@ -1301,51 +1314,51 @@
     <cellStyle name="見出し 2 2" xfId="34" xr:uid="{ACA92062-31EB-4562-9C48-1EBB6C945E66}"/>
     <cellStyle name="見出し 3 2" xfId="35" xr:uid="{9B257F6F-493E-4525-8326-78F0A559CC97}"/>
     <cellStyle name="見出し 4 2" xfId="36" xr:uid="{57D7BC5D-7E11-48C6-953B-8C28E12C2F3E}"/>
     <cellStyle name="集計 2" xfId="37" xr:uid="{AA691E57-CA15-4F06-9790-01FA51CEDFEF}"/>
     <cellStyle name="出力 2" xfId="38" xr:uid="{27451C76-4AD4-49B8-9341-5562F3C1F190}"/>
     <cellStyle name="説明文 2" xfId="39" xr:uid="{0A832EA4-C965-4144-8CB6-DDD1C7F9BE83}"/>
     <cellStyle name="入力 2" xfId="40" xr:uid="{4F1E6CA2-D2D1-4844-95E9-7E6C53A9927E}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="41" xr:uid="{1165583B-DB32-4020-AE20-4258066626F9}"/>
     <cellStyle name="良い 2" xfId="42" xr:uid="{01AAA678-57CA-44DD-8387-83FAC361EEE0}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17329,51 +17342,51 @@
     <row r="80" spans="1:11">
       <c r="A80" s="1"/>
     </row>
     <row r="81" ht="14.25" customHeight="1"/>
     <row r="83" ht="14.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="I2:K2"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:E4"/>
     <mergeCell ref="I3:J4"/>
     <mergeCell ref="K3:K5"/>
     <mergeCell ref="F4:H4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="72" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E56E0C24-5D08-48CD-B0C5-672EBA7F6EAB}">
   <dimension ref="A1:K83"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="O7" sqref="O7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="6.77734375" customWidth="1"/>
     <col min="2" max="2" width="11.77734375" style="13" customWidth="1"/>
     <col min="3" max="4" width="12.6640625" style="13" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
     <col min="6" max="7" width="12.6640625" style="13" customWidth="1"/>
     <col min="8" max="8" width="12.6640625" style="14" customWidth="1"/>
     <col min="9" max="9" width="8.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.33203125" style="4" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
@@ -19452,50 +19465,2239 @@
         <v>5993</v>
       </c>
       <c r="D66" s="11">
         <v>2888</v>
       </c>
       <c r="E66" s="11">
         <v>3105</v>
       </c>
       <c r="F66" s="11">
         <v>159</v>
       </c>
       <c r="G66" s="11">
         <v>65</v>
       </c>
       <c r="H66" s="11">
         <v>94</v>
       </c>
       <c r="I66" s="11">
         <v>-5</v>
       </c>
       <c r="J66" s="12">
         <v>-0.08</v>
       </c>
       <c r="K66" s="17">
         <v>2880</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="1"/>
+      <c r="J67" s="15"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="1"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="1"/>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70" s="1"/>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71" s="1"/>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72" s="1"/>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73" s="1"/>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74" s="1"/>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75" s="1"/>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76" s="1"/>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77" s="1"/>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78" s="1"/>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79" s="1"/>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80" s="1"/>
+    </row>
+    <row r="81" ht="14.25" customHeight="1"/>
+    <row r="83" ht="14.25" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="B1:K1"/>
+    <mergeCell ref="I2:K2"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:E4"/>
+    <mergeCell ref="I3:J4"/>
+    <mergeCell ref="K3:K5"/>
+    <mergeCell ref="F4:H4"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4589C70B-12F2-4D9F-9C0E-09FBC8E94589}">
+  <dimension ref="A1:K83"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="D1" workbookViewId="0">
+      <selection activeCell="K20" sqref="K20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="6.77734375" customWidth="1"/>
+    <col min="2" max="2" width="11.77734375" style="13" customWidth="1"/>
+    <col min="3" max="4" width="12.6640625" style="13" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
+    <col min="6" max="7" width="12.6640625" style="13" customWidth="1"/>
+    <col min="8" max="8" width="12.6640625" style="14" customWidth="1"/>
+    <col min="9" max="9" width="8.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.33203125" style="4" customWidth="1"/>
+    <col min="11" max="11" width="12.6640625" style="13" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" s="1"/>
+      <c r="B1" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+    </row>
+    <row r="2" spans="1:11" ht="13.8" thickBot="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+    </row>
+    <row r="3" spans="1:11" ht="13.5" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="19"/>
+      <c r="H3" s="20"/>
+      <c r="I3" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="32"/>
+      <c r="K3" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="13.5" customHeight="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="G4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="36"/>
+    </row>
+    <row r="5" spans="1:11" ht="27.75" customHeight="1" thickBot="1">
+      <c r="A5" s="1"/>
+      <c r="B5" s="25"/>
+      <c r="C5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="37"/>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="1"/>
+      <c r="B6" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="8">
+        <v>6277325</v>
+      </c>
+      <c r="D6" s="8">
+        <v>3106259</v>
+      </c>
+      <c r="E6" s="8">
+        <v>3171066</v>
+      </c>
+      <c r="F6" s="8">
+        <v>267020</v>
+      </c>
+      <c r="G6" s="8">
+        <v>137044</v>
+      </c>
+      <c r="H6" s="8">
+        <v>129976</v>
+      </c>
+      <c r="I6" s="8">
+        <v>-2244</v>
+      </c>
+      <c r="J6" s="9">
+        <v>-0.04</v>
+      </c>
+      <c r="K6" s="16">
+        <v>2989538</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="1"/>
+      <c r="B7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="8">
+        <v>990869</v>
+      </c>
+      <c r="D7" s="8">
+        <v>486728</v>
+      </c>
+      <c r="E7" s="8">
+        <v>504141</v>
+      </c>
+      <c r="F7" s="8">
+        <v>46494</v>
+      </c>
+      <c r="G7" s="8">
+        <v>23501</v>
+      </c>
+      <c r="H7" s="8">
+        <v>22993</v>
+      </c>
+      <c r="I7" s="8">
+        <v>-256</v>
+      </c>
+      <c r="J7" s="9">
+        <v>-0.03</v>
+      </c>
+      <c r="K7" s="16">
+        <v>490942</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="1"/>
+      <c r="B8" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="8">
+        <v>223628</v>
+      </c>
+      <c r="D8" s="8">
+        <v>111350</v>
+      </c>
+      <c r="E8" s="8">
+        <v>112278</v>
+      </c>
+      <c r="F8" s="8">
+        <v>10233</v>
+      </c>
+      <c r="G8" s="8">
+        <v>4887</v>
+      </c>
+      <c r="H8" s="8">
+        <v>5346</v>
+      </c>
+      <c r="I8" s="8">
+        <v>-24</v>
+      </c>
+      <c r="J8" s="9">
+        <v>-0.01</v>
+      </c>
+      <c r="K8" s="16">
+        <v>123998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="1"/>
+      <c r="B9" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="8">
+        <v>177618</v>
+      </c>
+      <c r="D9" s="8">
+        <v>86903</v>
+      </c>
+      <c r="E9" s="8">
+        <v>90715</v>
+      </c>
+      <c r="F9" s="8">
+        <v>8706</v>
+      </c>
+      <c r="G9" s="8">
+        <v>4613</v>
+      </c>
+      <c r="H9" s="8">
+        <v>4093</v>
+      </c>
+      <c r="I9" s="8">
+        <v>-20</v>
+      </c>
+      <c r="J9" s="9">
+        <v>-0.01</v>
+      </c>
+      <c r="K9" s="16">
+        <v>88462</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="1"/>
+      <c r="B10" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="8">
+        <v>160625</v>
+      </c>
+      <c r="D10" s="8">
+        <v>80083</v>
+      </c>
+      <c r="E10" s="8">
+        <v>80542</v>
+      </c>
+      <c r="F10" s="8">
+        <v>6621</v>
+      </c>
+      <c r="G10" s="8">
+        <v>3439</v>
+      </c>
+      <c r="H10" s="8">
+        <v>3182</v>
+      </c>
+      <c r="I10" s="8">
+        <v>-90</v>
+      </c>
+      <c r="J10" s="9">
+        <v>-0.06</v>
+      </c>
+      <c r="K10" s="16">
+        <v>80350</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="1"/>
+      <c r="B11" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="8">
+        <v>144163</v>
+      </c>
+      <c r="D11" s="8">
+        <v>71477</v>
+      </c>
+      <c r="E11" s="8">
+        <v>72686</v>
+      </c>
+      <c r="F11" s="8">
+        <v>6690</v>
+      </c>
+      <c r="G11" s="8">
+        <v>3648</v>
+      </c>
+      <c r="H11" s="8">
+        <v>3042</v>
+      </c>
+      <c r="I11" s="8">
+        <v>-61</v>
+      </c>
+      <c r="J11" s="9">
+        <v>-0.04</v>
+      </c>
+      <c r="K11" s="16">
+        <v>68597</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="1"/>
+      <c r="B12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="8">
+        <v>128037</v>
+      </c>
+      <c r="D12" s="8">
+        <v>62136</v>
+      </c>
+      <c r="E12" s="8">
+        <v>65901</v>
+      </c>
+      <c r="F12" s="8">
+        <v>2347</v>
+      </c>
+      <c r="G12" s="8">
+        <v>1159</v>
+      </c>
+      <c r="H12" s="8">
+        <v>1188</v>
+      </c>
+      <c r="I12" s="8">
+        <v>-11</v>
+      </c>
+      <c r="J12" s="9">
+        <v>-0.01</v>
+      </c>
+      <c r="K12" s="16">
+        <v>54092</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="1"/>
+      <c r="B13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="8">
+        <v>156798</v>
+      </c>
+      <c r="D13" s="8">
+        <v>74779</v>
+      </c>
+      <c r="E13" s="8">
+        <v>82019</v>
+      </c>
+      <c r="F13" s="8">
+        <v>11897</v>
+      </c>
+      <c r="G13" s="8">
+        <v>5755</v>
+      </c>
+      <c r="H13" s="8">
+        <v>6142</v>
+      </c>
+      <c r="I13" s="8">
+        <v>-50</v>
+      </c>
+      <c r="J13" s="9">
+        <v>-0.03</v>
+      </c>
+      <c r="K13" s="16">
+        <v>75443</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="1"/>
+      <c r="B14" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="8">
+        <v>51114</v>
+      </c>
+      <c r="D14" s="8">
+        <v>24973</v>
+      </c>
+      <c r="E14" s="8">
+        <v>26141</v>
+      </c>
+      <c r="F14" s="8">
+        <v>2876</v>
+      </c>
+      <c r="G14" s="8">
+        <v>1585</v>
+      </c>
+      <c r="H14" s="8">
+        <v>1291</v>
+      </c>
+      <c r="I14" s="8">
+        <v>-52</v>
+      </c>
+      <c r="J14" s="9">
+        <v>-0.1</v>
+      </c>
+      <c r="K14" s="16">
+        <v>24915</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="1"/>
+      <c r="B15" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="8">
+        <v>506022</v>
+      </c>
+      <c r="D15" s="8">
+        <v>255239</v>
+      </c>
+      <c r="E15" s="8">
+        <v>250783</v>
+      </c>
+      <c r="F15" s="8">
+        <v>26677</v>
+      </c>
+      <c r="G15" s="8">
+        <v>13732</v>
+      </c>
+      <c r="H15" s="8">
+        <v>12945</v>
+      </c>
+      <c r="I15" s="8">
+        <v>75</v>
+      </c>
+      <c r="J15" s="9">
+        <v>0.01</v>
+      </c>
+      <c r="K15" s="16">
+        <v>261790</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="1"/>
+      <c r="B16" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="8">
+        <v>653732</v>
+      </c>
+      <c r="D16" s="8">
+        <v>322356</v>
+      </c>
+      <c r="E16" s="8">
+        <v>331376</v>
+      </c>
+      <c r="F16" s="8">
+        <v>28302</v>
+      </c>
+      <c r="G16" s="8">
+        <v>14051</v>
+      </c>
+      <c r="H16" s="8">
+        <v>14251</v>
+      </c>
+      <c r="I16" s="8">
+        <v>-24</v>
+      </c>
+      <c r="J16" s="9">
+        <v>0</v>
+      </c>
+      <c r="K16" s="16">
+        <v>314305</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="1"/>
+      <c r="B17" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="8">
+        <v>41635</v>
+      </c>
+      <c r="D17" s="8">
+        <v>20119</v>
+      </c>
+      <c r="E17" s="8">
+        <v>21516</v>
+      </c>
+      <c r="F17" s="8">
+        <v>695</v>
+      </c>
+      <c r="G17" s="8">
+        <v>238</v>
+      </c>
+      <c r="H17" s="8">
+        <v>457</v>
+      </c>
+      <c r="I17" s="8">
+        <v>-7</v>
+      </c>
+      <c r="J17" s="9">
+        <v>-0.02</v>
+      </c>
+      <c r="K17" s="16">
+        <v>20260</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="1"/>
+      <c r="B18" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="8">
+        <v>136839</v>
+      </c>
+      <c r="D18" s="8">
+        <v>68817</v>
+      </c>
+      <c r="E18" s="8">
+        <v>68022</v>
+      </c>
+      <c r="F18" s="8">
+        <v>4071</v>
+      </c>
+      <c r="G18" s="8">
+        <v>2096</v>
+      </c>
+      <c r="H18" s="8">
+        <v>1975</v>
+      </c>
+      <c r="I18" s="8">
+        <v>43</v>
+      </c>
+      <c r="J18" s="9">
+        <v>0.03</v>
+      </c>
+      <c r="K18" s="16">
+        <v>63481</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="1"/>
+      <c r="B19" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="8">
+        <v>502224</v>
+      </c>
+      <c r="D19" s="8">
+        <v>248154</v>
+      </c>
+      <c r="E19" s="8">
+        <v>254070</v>
+      </c>
+      <c r="F19" s="8">
+        <v>28713</v>
+      </c>
+      <c r="G19" s="8">
+        <v>14593</v>
+      </c>
+      <c r="H19" s="8">
+        <v>14120</v>
+      </c>
+      <c r="I19" s="8">
+        <v>-272</v>
+      </c>
+      <c r="J19" s="9">
+        <v>-0.05</v>
+      </c>
+      <c r="K19" s="16">
+        <v>250845</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="1"/>
+      <c r="B20" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="8">
+        <v>151356</v>
+      </c>
+      <c r="D20" s="8">
+        <v>75625</v>
+      </c>
+      <c r="E20" s="8">
+        <v>75731</v>
+      </c>
+      <c r="F20" s="8">
+        <v>6662</v>
+      </c>
+      <c r="G20" s="8">
+        <v>3674</v>
+      </c>
+      <c r="H20" s="8">
+        <v>2988</v>
+      </c>
+      <c r="I20" s="8">
+        <v>-100</v>
+      </c>
+      <c r="J20" s="9">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="K20" s="16">
+        <v>68572</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="1"/>
+      <c r="B21" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="8">
+        <v>82962</v>
+      </c>
+      <c r="D21" s="8">
+        <v>40812</v>
+      </c>
+      <c r="E21" s="8">
+        <v>42150</v>
+      </c>
+      <c r="F21" s="8">
+        <v>2126</v>
+      </c>
+      <c r="G21" s="8">
+        <v>1006</v>
+      </c>
+      <c r="H21" s="8">
+        <v>1120</v>
+      </c>
+      <c r="I21" s="8">
+        <v>-50</v>
+      </c>
+      <c r="J21" s="9">
+        <v>-0.06</v>
+      </c>
+      <c r="K21" s="16">
+        <v>38800</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="1"/>
+      <c r="B22" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="8">
+        <v>134314</v>
+      </c>
+      <c r="D22" s="8">
+        <v>66918</v>
+      </c>
+      <c r="E22" s="8">
+        <v>67396</v>
+      </c>
+      <c r="F22" s="8">
+        <v>12002</v>
+      </c>
+      <c r="G22" s="8">
+        <v>6460</v>
+      </c>
+      <c r="H22" s="8">
+        <v>5542</v>
+      </c>
+      <c r="I22" s="8">
+        <v>-27</v>
+      </c>
+      <c r="J22" s="9">
+        <v>-0.02</v>
+      </c>
+      <c r="K22" s="16">
+        <v>66806</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="1"/>
+      <c r="B23" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="8">
+        <v>162789</v>
+      </c>
+      <c r="D23" s="8">
+        <v>78879</v>
+      </c>
+      <c r="E23" s="8">
+        <v>83910</v>
+      </c>
+      <c r="F23" s="8">
+        <v>6235</v>
+      </c>
+      <c r="G23" s="8">
+        <v>3097</v>
+      </c>
+      <c r="H23" s="8">
+        <v>3138</v>
+      </c>
+      <c r="I23" s="8">
+        <v>-107</v>
+      </c>
+      <c r="J23" s="9">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="K23" s="16">
+        <v>73716</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="1"/>
+      <c r="B24" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="8">
+        <v>56153</v>
+      </c>
+      <c r="D24" s="8">
+        <v>28266</v>
+      </c>
+      <c r="E24" s="8">
+        <v>27887</v>
+      </c>
+      <c r="F24" s="8">
+        <v>2415</v>
+      </c>
+      <c r="G24" s="8">
+        <v>1233</v>
+      </c>
+      <c r="H24" s="8">
+        <v>1182</v>
+      </c>
+      <c r="I24" s="8">
+        <v>-73</v>
+      </c>
+      <c r="J24" s="9">
+        <v>-0.13</v>
+      </c>
+      <c r="K24" s="16">
+        <v>26994</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="1"/>
+      <c r="B25" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="8">
+        <v>59479</v>
+      </c>
+      <c r="D25" s="8">
+        <v>29403</v>
+      </c>
+      <c r="E25" s="8">
+        <v>30076</v>
+      </c>
+      <c r="F25" s="8">
+        <v>2160</v>
+      </c>
+      <c r="G25" s="8">
+        <v>1263</v>
+      </c>
+      <c r="H25" s="8">
+        <v>897</v>
+      </c>
+      <c r="I25" s="8">
+        <v>-53</v>
+      </c>
+      <c r="J25" s="9">
+        <v>-0.09</v>
+      </c>
+      <c r="K25" s="16">
+        <v>25489</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="1"/>
+      <c r="B26" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C26" s="8">
+        <v>176463</v>
+      </c>
+      <c r="D26" s="8">
+        <v>87810</v>
+      </c>
+      <c r="E26" s="8">
+        <v>88653</v>
+      </c>
+      <c r="F26" s="8">
+        <v>7376</v>
+      </c>
+      <c r="G26" s="8">
+        <v>3537</v>
+      </c>
+      <c r="H26" s="8">
+        <v>3839</v>
+      </c>
+      <c r="I26" s="8">
+        <v>-8</v>
+      </c>
+      <c r="J26" s="9">
+        <v>0</v>
+      </c>
+      <c r="K26" s="16">
+        <v>85036</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="1"/>
+      <c r="B27" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" s="8">
+        <v>439658</v>
+      </c>
+      <c r="D27" s="8">
+        <v>216721</v>
+      </c>
+      <c r="E27" s="8">
+        <v>222937</v>
+      </c>
+      <c r="F27" s="8">
+        <v>16062</v>
+      </c>
+      <c r="G27" s="8">
+        <v>8326</v>
+      </c>
+      <c r="H27" s="8">
+        <v>7736</v>
+      </c>
+      <c r="I27" s="8">
+        <v>2</v>
+      </c>
+      <c r="J27" s="9">
+        <v>0</v>
+      </c>
+      <c r="K27" s="16">
+        <v>206808</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="1"/>
+      <c r="B28" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" s="8">
+        <v>14615</v>
+      </c>
+      <c r="D28" s="8">
+        <v>7480</v>
+      </c>
+      <c r="E28" s="8">
+        <v>7135</v>
+      </c>
+      <c r="F28" s="8">
+        <v>259</v>
+      </c>
+      <c r="G28" s="8">
+        <v>142</v>
+      </c>
+      <c r="H28" s="8">
+        <v>117</v>
+      </c>
+      <c r="I28" s="8">
+        <v>-42</v>
+      </c>
+      <c r="J28" s="9">
+        <v>-0.28999999999999998</v>
+      </c>
+      <c r="K28" s="16">
+        <v>7549</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="1"/>
+      <c r="B29" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="8">
+        <v>259252</v>
+      </c>
+      <c r="D29" s="8">
+        <v>133401</v>
+      </c>
+      <c r="E29" s="8">
+        <v>125851</v>
+      </c>
+      <c r="F29" s="8">
+        <v>8517</v>
+      </c>
+      <c r="G29" s="8">
+        <v>4531</v>
+      </c>
+      <c r="H29" s="8">
+        <v>3986</v>
+      </c>
+      <c r="I29" s="8">
+        <v>-214</v>
+      </c>
+      <c r="J29" s="9">
+        <v>-0.08</v>
+      </c>
+      <c r="K29" s="16">
+        <v>123718</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="1"/>
+      <c r="B30" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30" s="8">
+        <v>217135</v>
+      </c>
+      <c r="D30" s="8">
+        <v>106523</v>
+      </c>
+      <c r="E30" s="8">
+        <v>110612</v>
+      </c>
+      <c r="F30" s="8">
+        <v>4916</v>
+      </c>
+      <c r="G30" s="8">
+        <v>2376</v>
+      </c>
+      <c r="H30" s="8">
+        <v>2540</v>
+      </c>
+      <c r="I30" s="8">
+        <v>92</v>
+      </c>
+      <c r="J30" s="9">
+        <v>0.04</v>
+      </c>
+      <c r="K30" s="16">
+        <v>94074</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="1"/>
+      <c r="B31" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="8">
+        <v>207004</v>
+      </c>
+      <c r="D31" s="8">
+        <v>101239</v>
+      </c>
+      <c r="E31" s="8">
+        <v>105765</v>
+      </c>
+      <c r="F31" s="8">
+        <v>9345</v>
+      </c>
+      <c r="G31" s="8">
+        <v>4563</v>
+      </c>
+      <c r="H31" s="8">
+        <v>4782</v>
+      </c>
+      <c r="I31" s="8">
+        <v>16</v>
+      </c>
+      <c r="J31" s="9">
+        <v>0.01</v>
+      </c>
+      <c r="K31" s="16">
+        <v>95507</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="1"/>
+      <c r="B32" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C32" s="8">
+        <v>130773</v>
+      </c>
+      <c r="D32" s="8">
+        <v>63279</v>
+      </c>
+      <c r="E32" s="8">
+        <v>67494</v>
+      </c>
+      <c r="F32" s="8">
+        <v>4983</v>
+      </c>
+      <c r="G32" s="8">
+        <v>2296</v>
+      </c>
+      <c r="H32" s="8">
+        <v>2687</v>
+      </c>
+      <c r="I32" s="8">
+        <v>-39</v>
+      </c>
+      <c r="J32" s="9">
+        <v>-0.03</v>
+      </c>
+      <c r="K32" s="16">
+        <v>61856</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="1"/>
+      <c r="B33" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="8">
+        <v>29147</v>
+      </c>
+      <c r="D33" s="8">
+        <v>13798</v>
+      </c>
+      <c r="E33" s="8">
+        <v>15349</v>
+      </c>
+      <c r="F33" s="8">
+        <v>919</v>
+      </c>
+      <c r="G33" s="8">
+        <v>358</v>
+      </c>
+      <c r="H33" s="8">
+        <v>561</v>
+      </c>
+      <c r="I33" s="8">
+        <v>-30</v>
+      </c>
+      <c r="J33" s="9">
+        <v>-0.1</v>
+      </c>
+      <c r="K33" s="16">
+        <v>14476</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="1"/>
+      <c r="B34" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="8">
+        <v>110161</v>
+      </c>
+      <c r="D34" s="8">
+        <v>53428</v>
+      </c>
+      <c r="E34" s="8">
+        <v>56733</v>
+      </c>
+      <c r="F34" s="8">
+        <v>3125</v>
+      </c>
+      <c r="G34" s="8">
+        <v>1587</v>
+      </c>
+      <c r="H34" s="8">
+        <v>1538</v>
+      </c>
+      <c r="I34" s="8">
+        <v>-93</v>
+      </c>
+      <c r="J34" s="9">
+        <v>-0.08</v>
+      </c>
+      <c r="K34" s="16">
+        <v>51244</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="1"/>
+      <c r="B35" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C35" s="8">
+        <v>77010</v>
+      </c>
+      <c r="D35" s="8">
+        <v>39110</v>
+      </c>
+      <c r="E35" s="8">
+        <v>37900</v>
+      </c>
+      <c r="F35" s="8">
+        <v>1617</v>
+      </c>
+      <c r="G35" s="8">
+        <v>771</v>
+      </c>
+      <c r="H35" s="8">
+        <v>846</v>
+      </c>
+      <c r="I35" s="8">
+        <v>-62</v>
+      </c>
+      <c r="J35" s="9">
+        <v>-0.08</v>
+      </c>
+      <c r="K35" s="16">
+        <v>35662</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="1"/>
+      <c r="B36" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" s="8">
+        <v>37917</v>
+      </c>
+      <c r="D36" s="8">
+        <v>19245</v>
+      </c>
+      <c r="E36" s="8">
+        <v>18672</v>
+      </c>
+      <c r="F36" s="8">
+        <v>791</v>
+      </c>
+      <c r="G36" s="8">
+        <v>473</v>
+      </c>
+      <c r="H36" s="8">
+        <v>318</v>
+      </c>
+      <c r="I36" s="8">
+        <v>-71</v>
+      </c>
+      <c r="J36" s="9">
+        <v>-0.19</v>
+      </c>
+      <c r="K36" s="16">
+        <v>17452</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="1"/>
+      <c r="B37" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="8">
+        <v>172698</v>
+      </c>
+      <c r="D37" s="8">
+        <v>83273</v>
+      </c>
+      <c r="E37" s="8">
+        <v>89425</v>
+      </c>
+      <c r="F37" s="8">
+        <v>6127</v>
+      </c>
+      <c r="G37" s="8">
+        <v>3035</v>
+      </c>
+      <c r="H37" s="8">
+        <v>3092</v>
+      </c>
+      <c r="I37" s="8">
+        <v>-79</v>
+      </c>
+      <c r="J37" s="9">
+        <v>-0.05</v>
+      </c>
+      <c r="K37" s="16">
+        <v>86622</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="1"/>
+      <c r="B38" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="8">
+        <v>95012</v>
+      </c>
+      <c r="D38" s="8">
+        <v>47091</v>
+      </c>
+      <c r="E38" s="8">
+        <v>47921</v>
+      </c>
+      <c r="F38" s="8">
+        <v>4244</v>
+      </c>
+      <c r="G38" s="8">
+        <v>2524</v>
+      </c>
+      <c r="H38" s="8">
+        <v>1720</v>
+      </c>
+      <c r="I38" s="8">
+        <v>-5</v>
+      </c>
+      <c r="J38" s="9">
+        <v>-0.01</v>
+      </c>
+      <c r="K38" s="16">
+        <v>41717</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="1"/>
+      <c r="B39" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C39" s="8">
+        <v>65085</v>
+      </c>
+      <c r="D39" s="8">
+        <v>32898</v>
+      </c>
+      <c r="E39" s="8">
+        <v>32187</v>
+      </c>
+      <c r="F39" s="8">
+        <v>1392</v>
+      </c>
+      <c r="G39" s="8">
+        <v>761</v>
+      </c>
+      <c r="H39" s="8">
+        <v>631</v>
+      </c>
+      <c r="I39" s="8">
+        <v>5</v>
+      </c>
+      <c r="J39" s="9">
+        <v>0.01</v>
+      </c>
+      <c r="K39" s="16">
+        <v>27904</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="1"/>
+      <c r="B40" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C40" s="8">
+        <v>64699</v>
+      </c>
+      <c r="D40" s="8">
+        <v>32999</v>
+      </c>
+      <c r="E40" s="8">
+        <v>31700</v>
+      </c>
+      <c r="F40" s="8">
+        <v>4790</v>
+      </c>
+      <c r="G40" s="8">
+        <v>2781</v>
+      </c>
+      <c r="H40" s="8">
+        <v>2009</v>
+      </c>
+      <c r="I40" s="8">
+        <v>-115</v>
+      </c>
+      <c r="J40" s="9">
+        <v>-0.18</v>
+      </c>
+      <c r="K40" s="16">
+        <v>30172</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="1"/>
+      <c r="B41" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C41" s="8">
+        <v>110098</v>
+      </c>
+      <c r="D41" s="8">
+        <v>54205</v>
+      </c>
+      <c r="E41" s="8">
+        <v>55893</v>
+      </c>
+      <c r="F41" s="8">
+        <v>3773</v>
+      </c>
+      <c r="G41" s="8">
+        <v>1933</v>
+      </c>
+      <c r="H41" s="8">
+        <v>1840</v>
+      </c>
+      <c r="I41" s="8">
+        <v>45</v>
+      </c>
+      <c r="J41" s="9">
+        <v>0.04</v>
+      </c>
+      <c r="K41" s="16">
+        <v>43502</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="1"/>
+      <c r="B42" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="8">
+        <v>60641</v>
+      </c>
+      <c r="D42" s="8">
+        <v>29987</v>
+      </c>
+      <c r="E42" s="8">
+        <v>30654</v>
+      </c>
+      <c r="F42" s="8">
+        <v>2025</v>
+      </c>
+      <c r="G42" s="8">
+        <v>1181</v>
+      </c>
+      <c r="H42" s="8">
+        <v>844</v>
+      </c>
+      <c r="I42" s="8">
+        <v>-55</v>
+      </c>
+      <c r="J42" s="9">
+        <v>-0.09</v>
+      </c>
+      <c r="K42" s="16">
+        <v>25564</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="1"/>
+      <c r="B43" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C43" s="8">
+        <v>49628</v>
+      </c>
+      <c r="D43" s="8">
+        <v>25354</v>
+      </c>
+      <c r="E43" s="8">
+        <v>24274</v>
+      </c>
+      <c r="F43" s="8">
+        <v>4902</v>
+      </c>
+      <c r="G43" s="8">
+        <v>2723</v>
+      </c>
+      <c r="H43" s="8">
+        <v>2179</v>
+      </c>
+      <c r="I43" s="8">
+        <v>-113</v>
+      </c>
+      <c r="J43" s="9">
+        <v>-0.23</v>
+      </c>
+      <c r="K43" s="16">
+        <v>24189</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="1"/>
+      <c r="B44" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C44" s="8">
+        <v>31507</v>
+      </c>
+      <c r="D44" s="8">
+        <v>14982</v>
+      </c>
+      <c r="E44" s="8">
+        <v>16525</v>
+      </c>
+      <c r="F44" s="8">
+        <v>600</v>
+      </c>
+      <c r="G44" s="8">
+        <v>202</v>
+      </c>
+      <c r="H44" s="8">
+        <v>398</v>
+      </c>
+      <c r="I44" s="8">
+        <v>-37</v>
+      </c>
+      <c r="J44" s="9">
+        <v>-0.12</v>
+      </c>
+      <c r="K44" s="16">
+        <v>14225</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="1"/>
+      <c r="B45" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C45" s="8">
+        <v>31613</v>
+      </c>
+      <c r="D45" s="8">
+        <v>15642</v>
+      </c>
+      <c r="E45" s="8">
+        <v>15971</v>
+      </c>
+      <c r="F45" s="8">
+        <v>732</v>
+      </c>
+      <c r="G45" s="8">
+        <v>398</v>
+      </c>
+      <c r="H45" s="8">
+        <v>334</v>
+      </c>
+      <c r="I45" s="8">
+        <v>-79</v>
+      </c>
+      <c r="J45" s="9">
+        <v>-0.25</v>
+      </c>
+      <c r="K45" s="16">
+        <v>13114</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="1"/>
+      <c r="B46" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="8">
+        <v>65741</v>
+      </c>
+      <c r="D46" s="8">
+        <v>32491</v>
+      </c>
+      <c r="E46" s="8">
+        <v>33250</v>
+      </c>
+      <c r="F46" s="8">
+        <v>1901</v>
+      </c>
+      <c r="G46" s="8">
+        <v>1026</v>
+      </c>
+      <c r="H46" s="8">
+        <v>875</v>
+      </c>
+      <c r="I46" s="8">
+        <v>-136</v>
+      </c>
+      <c r="J46" s="9">
+        <v>-0.21</v>
+      </c>
+      <c r="K46" s="16">
+        <v>28329</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="1"/>
+      <c r="B47" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C47" s="8">
+        <v>44057</v>
+      </c>
+      <c r="D47" s="8">
+        <v>22128</v>
+      </c>
+      <c r="E47" s="8">
+        <v>21929</v>
+      </c>
+      <c r="F47" s="8">
+        <v>1833</v>
+      </c>
+      <c r="G47" s="8">
+        <v>1165</v>
+      </c>
+      <c r="H47" s="8">
+        <v>668</v>
+      </c>
+      <c r="I47" s="8">
+        <v>-161</v>
+      </c>
+      <c r="J47" s="9">
+        <v>-0.36</v>
+      </c>
+      <c r="K47" s="16">
+        <v>19544</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="1"/>
+      <c r="B48" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C48" s="8">
+        <v>31968</v>
+      </c>
+      <c r="D48" s="8">
+        <v>15563</v>
+      </c>
+      <c r="E48" s="8">
+        <v>16405</v>
+      </c>
+      <c r="F48" s="8">
+        <v>629</v>
+      </c>
+      <c r="G48" s="8">
+        <v>291</v>
+      </c>
+      <c r="H48" s="8">
+        <v>338</v>
+      </c>
+      <c r="I48" s="8">
+        <v>-51</v>
+      </c>
+      <c r="J48" s="9">
+        <v>-0.16</v>
+      </c>
+      <c r="K48" s="16">
+        <v>14312</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" s="1"/>
+      <c r="B49" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C49" s="8">
+        <v>45868</v>
+      </c>
+      <c r="D49" s="8">
+        <v>22570</v>
+      </c>
+      <c r="E49" s="8">
+        <v>23298</v>
+      </c>
+      <c r="F49" s="8">
+        <v>1030</v>
+      </c>
+      <c r="G49" s="8">
+        <v>473</v>
+      </c>
+      <c r="H49" s="8">
+        <v>557</v>
+      </c>
+      <c r="I49" s="8">
+        <v>-58</v>
+      </c>
+      <c r="J49" s="9">
+        <v>-0.13</v>
+      </c>
+      <c r="K49" s="16">
+        <v>20436</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" s="1"/>
+      <c r="B50" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C50" s="8">
+        <v>19839</v>
+      </c>
+      <c r="D50" s="8">
+        <v>9654</v>
+      </c>
+      <c r="E50" s="8">
+        <v>10185</v>
+      </c>
+      <c r="F50" s="8">
+        <v>1112</v>
+      </c>
+      <c r="G50" s="8">
+        <v>543</v>
+      </c>
+      <c r="H50" s="8">
+        <v>569</v>
+      </c>
+      <c r="I50" s="8">
+        <v>-31</v>
+      </c>
+      <c r="J50" s="9">
+        <v>-0.16</v>
+      </c>
+      <c r="K50" s="16">
+        <v>9629</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" s="1"/>
+      <c r="B51" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C51" s="8">
+        <v>19034</v>
+      </c>
+      <c r="D51" s="8">
+        <v>9344</v>
+      </c>
+      <c r="E51" s="8">
+        <v>9690</v>
+      </c>
+      <c r="F51" s="8">
+        <v>649</v>
+      </c>
+      <c r="G51" s="8">
+        <v>315</v>
+      </c>
+      <c r="H51" s="8">
+        <v>334</v>
+      </c>
+      <c r="I51" s="8">
+        <v>-23</v>
+      </c>
+      <c r="J51" s="9">
+        <v>-0.12</v>
+      </c>
+      <c r="K51" s="16">
+        <v>8653</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" s="1"/>
+      <c r="B52" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="8">
+        <v>5430</v>
+      </c>
+      <c r="D52" s="8">
+        <v>2724</v>
+      </c>
+      <c r="E52" s="8">
+        <v>2706</v>
+      </c>
+      <c r="F52" s="8">
+        <v>264</v>
+      </c>
+      <c r="G52" s="8">
+        <v>163</v>
+      </c>
+      <c r="H52" s="8">
+        <v>101</v>
+      </c>
+      <c r="I52" s="8">
+        <v>-23</v>
+      </c>
+      <c r="J52" s="9">
+        <v>-0.42</v>
+      </c>
+      <c r="K52" s="16">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" s="1"/>
+      <c r="B53" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C53" s="8">
+        <v>12390</v>
+      </c>
+      <c r="D53" s="8">
+        <v>6376</v>
+      </c>
+      <c r="E53" s="8">
+        <v>6014</v>
+      </c>
+      <c r="F53" s="8">
+        <v>660</v>
+      </c>
+      <c r="G53" s="8">
+        <v>413</v>
+      </c>
+      <c r="H53" s="8">
+        <v>247</v>
+      </c>
+      <c r="I53" s="8">
+        <v>54</v>
+      </c>
+      <c r="J53" s="9">
+        <v>0.44</v>
+      </c>
+      <c r="K53" s="16">
+        <v>5198</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" s="1"/>
+      <c r="B54" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C54" s="8">
+        <v>11746</v>
+      </c>
+      <c r="D54" s="8">
+        <v>5932</v>
+      </c>
+      <c r="E54" s="8">
+        <v>5814</v>
+      </c>
+      <c r="F54" s="8">
+        <v>389</v>
+      </c>
+      <c r="G54" s="8">
+        <v>294</v>
+      </c>
+      <c r="H54" s="8">
+        <v>95</v>
+      </c>
+      <c r="I54" s="8">
+        <v>-4</v>
+      </c>
+      <c r="J54" s="9">
+        <v>-0.03</v>
+      </c>
+      <c r="K54" s="16">
+        <v>4688</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" s="1"/>
+      <c r="B55" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C55" s="8">
+        <v>12681</v>
+      </c>
+      <c r="D55" s="8">
+        <v>6261</v>
+      </c>
+      <c r="E55" s="8">
+        <v>6420</v>
+      </c>
+      <c r="F55" s="8">
+        <v>355</v>
+      </c>
+      <c r="G55" s="8">
+        <v>208</v>
+      </c>
+      <c r="H55" s="8">
+        <v>147</v>
+      </c>
+      <c r="I55" s="8">
+        <v>-25</v>
+      </c>
+      <c r="J55" s="9">
+        <v>-0.2</v>
+      </c>
+      <c r="K55" s="16">
+        <v>5973</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" s="1"/>
+      <c r="B56" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C56" s="8">
+        <v>6485</v>
+      </c>
+      <c r="D56" s="8">
+        <v>3244</v>
+      </c>
+      <c r="E56" s="8">
+        <v>3241</v>
+      </c>
+      <c r="F56" s="8">
+        <v>355</v>
+      </c>
+      <c r="G56" s="8">
+        <v>211</v>
+      </c>
+      <c r="H56" s="8">
+        <v>144</v>
+      </c>
+      <c r="I56" s="8">
+        <v>1</v>
+      </c>
+      <c r="J56" s="9">
+        <v>0.02</v>
+      </c>
+      <c r="K56" s="16">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" s="1"/>
+      <c r="B57" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C57" s="8">
+        <v>20200</v>
+      </c>
+      <c r="D57" s="8">
+        <v>9862</v>
+      </c>
+      <c r="E57" s="8">
+        <v>10338</v>
+      </c>
+      <c r="F57" s="8">
+        <v>601</v>
+      </c>
+      <c r="G57" s="8">
+        <v>308</v>
+      </c>
+      <c r="H57" s="8">
+        <v>293</v>
+      </c>
+      <c r="I57" s="8">
+        <v>-44</v>
+      </c>
+      <c r="J57" s="9">
+        <v>-0.22</v>
+      </c>
+      <c r="K57" s="16">
+        <v>8434</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" s="1"/>
+      <c r="B58" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C58" s="8">
+        <v>11850</v>
+      </c>
+      <c r="D58" s="8">
+        <v>5786</v>
+      </c>
+      <c r="E58" s="8">
+        <v>6064</v>
+      </c>
+      <c r="F58" s="8">
+        <v>250</v>
+      </c>
+      <c r="G58" s="8">
+        <v>135</v>
+      </c>
+      <c r="H58" s="8">
+        <v>115</v>
+      </c>
+      <c r="I58" s="8">
+        <v>4</v>
+      </c>
+      <c r="J58" s="9">
+        <v>0.03</v>
+      </c>
+      <c r="K58" s="16">
+        <v>5387</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" s="1"/>
+      <c r="B59" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C59" s="8">
+        <v>6201</v>
+      </c>
+      <c r="D59" s="8">
+        <v>2996</v>
+      </c>
+      <c r="E59" s="8">
+        <v>3205</v>
+      </c>
+      <c r="F59" s="8">
+        <v>63</v>
+      </c>
+      <c r="G59" s="8">
+        <v>17</v>
+      </c>
+      <c r="H59" s="8">
+        <v>46</v>
+      </c>
+      <c r="I59" s="8">
+        <v>-4</v>
+      </c>
+      <c r="J59" s="9">
+        <v>-0.06</v>
+      </c>
+      <c r="K59" s="16">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" s="1"/>
+      <c r="B60" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C60" s="8">
+        <v>12683</v>
+      </c>
+      <c r="D60" s="8">
+        <v>6234</v>
+      </c>
+      <c r="E60" s="8">
+        <v>6449</v>
+      </c>
+      <c r="F60" s="8">
+        <v>131</v>
+      </c>
+      <c r="G60" s="8">
+        <v>43</v>
+      </c>
+      <c r="H60" s="8">
+        <v>88</v>
+      </c>
+      <c r="I60" s="8">
+        <v>-17</v>
+      </c>
+      <c r="J60" s="9">
+        <v>-0.13</v>
+      </c>
+      <c r="K60" s="16">
+        <v>5611</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" s="1"/>
+      <c r="B61" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C61" s="8">
+        <v>9393</v>
+      </c>
+      <c r="D61" s="8">
+        <v>4650</v>
+      </c>
+      <c r="E61" s="8">
+        <v>4743</v>
+      </c>
+      <c r="F61" s="8">
+        <v>291</v>
+      </c>
+      <c r="G61" s="8">
+        <v>130</v>
+      </c>
+      <c r="H61" s="8">
+        <v>161</v>
+      </c>
+      <c r="I61" s="8">
+        <v>80</v>
+      </c>
+      <c r="J61" s="9">
+        <v>0.86</v>
+      </c>
+      <c r="K61" s="16">
+        <v>4266</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" s="1"/>
+      <c r="B62" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C62" s="8">
+        <v>5988</v>
+      </c>
+      <c r="D62" s="8">
+        <v>2967</v>
+      </c>
+      <c r="E62" s="8">
+        <v>3021</v>
+      </c>
+      <c r="F62" s="8">
+        <v>132</v>
+      </c>
+      <c r="G62" s="8">
+        <v>77</v>
+      </c>
+      <c r="H62" s="8">
+        <v>55</v>
+      </c>
+      <c r="I62" s="8">
+        <v>14</v>
+      </c>
+      <c r="J62" s="9">
+        <v>0.23</v>
+      </c>
+      <c r="K62" s="16">
+        <v>2502</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" s="1"/>
+      <c r="B63" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C63" s="8">
+        <v>6259</v>
+      </c>
+      <c r="D63" s="8">
+        <v>3120</v>
+      </c>
+      <c r="E63" s="8">
+        <v>3139</v>
+      </c>
+      <c r="F63" s="8">
+        <v>72</v>
+      </c>
+      <c r="G63" s="8">
+        <v>33</v>
+      </c>
+      <c r="H63" s="8">
+        <v>39</v>
+      </c>
+      <c r="I63" s="8">
+        <v>0</v>
+      </c>
+      <c r="J63" s="9">
+        <v>0</v>
+      </c>
+      <c r="K63" s="16">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" s="1"/>
+      <c r="B64" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C64" s="8">
+        <v>7759</v>
+      </c>
+      <c r="D64" s="8">
+        <v>3752</v>
+      </c>
+      <c r="E64" s="8">
+        <v>4007</v>
+      </c>
+      <c r="F64" s="8">
+        <v>139</v>
+      </c>
+      <c r="G64" s="8">
+        <v>66</v>
+      </c>
+      <c r="H64" s="8">
+        <v>73</v>
+      </c>
+      <c r="I64" s="8">
+        <v>-23</v>
+      </c>
+      <c r="J64" s="9">
+        <v>-0.3</v>
+      </c>
+      <c r="K64" s="16">
+        <v>3302</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="1"/>
+      <c r="B65" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C65" s="8">
+        <v>6160</v>
+      </c>
+      <c r="D65" s="8">
+        <v>2962</v>
+      </c>
+      <c r="E65" s="8">
+        <v>3198</v>
+      </c>
+      <c r="F65" s="8">
+        <v>79</v>
+      </c>
+      <c r="G65" s="8">
+        <v>37</v>
+      </c>
+      <c r="H65" s="8">
+        <v>42</v>
+      </c>
+      <c r="I65" s="8">
+        <v>-8</v>
+      </c>
+      <c r="J65" s="9">
+        <v>-0.13</v>
+      </c>
+      <c r="K65" s="16">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" ht="13.8" thickBot="1">
+      <c r="A66" s="1"/>
+      <c r="B66" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C66" s="11">
+        <v>5989</v>
+      </c>
+      <c r="D66" s="11">
+        <v>2889</v>
+      </c>
+      <c r="E66" s="11">
+        <v>3100</v>
+      </c>
+      <c r="F66" s="11">
+        <v>162</v>
+      </c>
+      <c r="G66" s="11">
+        <v>69</v>
+      </c>
+      <c r="H66" s="11">
+        <v>93</v>
+      </c>
+      <c r="I66" s="11">
+        <v>-4</v>
+      </c>
+      <c r="J66" s="12">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="K66" s="17">
+        <v>2873</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="1"/>
       <c r="J67" s="15"/>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="1"/>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="1"/>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="1"/>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="1"/>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="1"/>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="1"/>
     </row>
     <row r="74" spans="1:11">
@@ -19525,69 +21727,70 @@
   <mergeCells count="7">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="I2:K2"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:E4"/>
     <mergeCell ref="I3:J4"/>
     <mergeCell ref="K3:K5"/>
     <mergeCell ref="F4:H4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="14" baseType="lpstr">
+    <vt:vector size="15" baseType="lpstr">
       <vt:lpstr>令和8年1月1日現在</vt:lpstr>
       <vt:lpstr>2月1日現在</vt:lpstr>
       <vt:lpstr>3月1日現在</vt:lpstr>
       <vt:lpstr>４月１日</vt:lpstr>
       <vt:lpstr>５月１日</vt:lpstr>
       <vt:lpstr>6月1日</vt:lpstr>
       <vt:lpstr>7月1日</vt:lpstr>
       <vt:lpstr>8月1日</vt:lpstr>
+      <vt:lpstr>9月1日</vt:lpstr>
       <vt:lpstr>'2月1日現在'!Print_Area</vt:lpstr>
       <vt:lpstr>'3月1日現在'!Print_Area</vt:lpstr>
       <vt:lpstr>令和8年1月1日現在!Print_Area</vt:lpstr>
       <vt:lpstr>'2月1日現在'!Print_Titles</vt:lpstr>
       <vt:lpstr>'3月1日現在'!Print_Titles</vt:lpstr>
       <vt:lpstr>令和8年1月1日現在!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>