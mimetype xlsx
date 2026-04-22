--- v0 (2026-03-07)
+++ v1 (2026-04-22)
@@ -1,83 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1AD5A4F4-E578-4F87-9685-909EB9D11052}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF6C1814-3C36-4029-AE6D-28F08B38D94C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{0D9DE4B2-7FE6-4A57-ABD6-C7F0190B2A96}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="2" xr2:uid="{0D9DE4B2-7FE6-4A57-ABD6-C7F0190B2A96}"/>
   </bookViews>
   <sheets>
     <sheet name="令和8年1月1日現在" sheetId="4" r:id="rId1"/>
     <sheet name="2月1日現在" sheetId="5" r:id="rId2"/>
+    <sheet name="3月1日現在" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'2月1日現在'!$B$1:$K$66</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'3月1日現在'!$B$1:$K$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">令和8年1月1日現在!$B$1:$K$66</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'2月1日現在'!$1:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'3月1日現在'!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">令和8年1月1日現在!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="75">
   <si>
     <t>区分</t>
   </si>
   <si>
     <t>世帯数</t>
   </si>
   <si>
     <t>人口</t>
   </si>
   <si>
     <t>前月からの
 人口増減</t>
     <rPh sb="6" eb="8">
       <t>ジンコウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ゾウゲン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>総数</t>
   </si>
   <si>
     <t>男</t>
@@ -290,50 +294,60 @@
     </rPh>
     <rPh sb="4" eb="5">
       <t>ジン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>市 区 町 村 別 人 口 と 世 帯</t>
     <rPh sb="2" eb="3">
       <t>ク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　令和８年１月１日現在　</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　令和８年２月１日現在　</t>
+    <rPh sb="1" eb="3">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　令和８年３月１日現在　</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#,##0.0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="#,##0.00_ "/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
@@ -1227,51 +1241,51 @@
     <cellStyle name="見出し 2 2" xfId="34" xr:uid="{ACA92062-31EB-4562-9C48-1EBB6C945E66}"/>
     <cellStyle name="見出し 3 2" xfId="35" xr:uid="{9B257F6F-493E-4525-8326-78F0A559CC97}"/>
     <cellStyle name="見出し 4 2" xfId="36" xr:uid="{57D7BC5D-7E11-48C6-953B-8C28E12C2F3E}"/>
     <cellStyle name="集計 2" xfId="37" xr:uid="{AA691E57-CA15-4F06-9790-01FA51CEDFEF}"/>
     <cellStyle name="出力 2" xfId="38" xr:uid="{27451C76-4AD4-49B8-9341-5562F3C1F190}"/>
     <cellStyle name="説明文 2" xfId="39" xr:uid="{0A832EA4-C965-4144-8CB6-DDD1C7F9BE83}"/>
     <cellStyle name="入力 2" xfId="40" xr:uid="{4F1E6CA2-D2D1-4844-95E9-7E6C53A9927E}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="41" xr:uid="{1165583B-DB32-4020-AE20-4258066626F9}"/>
     <cellStyle name="良い 2" xfId="42" xr:uid="{01AAA678-57CA-44DD-8387-83FAC361EEE0}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1523,50 +1537,54 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2ECF93D7-12D9-45DE-9333-707FEF5D87D6}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:K83"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="6.77734375" customWidth="1"/>
     <col min="2" max="2" width="11.77734375" style="13" customWidth="1"/>
     <col min="3" max="4" width="12.6640625" style="13" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
     <col min="6" max="7" width="12.6640625" style="13" customWidth="1"/>
     <col min="8" max="8" width="12.6640625" style="14" customWidth="1"/>
     <col min="9" max="9" width="8.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.33203125" style="4" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" s="21" t="s">
         <v>71</v>
       </c>
@@ -3720,51 +3738,51 @@
     <row r="83" ht="14.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="I2:K2"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:E4"/>
     <mergeCell ref="I3:J4"/>
     <mergeCell ref="K3:K5"/>
     <mergeCell ref="F4:H4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="78" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C- &amp;P -&amp;R【千葉県毎月常住人口調査 】</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D376A66-09C2-4147-A422-7CDBB8AA20C3}">
   <dimension ref="A1:K83"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="6.77734375" customWidth="1"/>
     <col min="2" max="2" width="11.77734375" style="13" customWidth="1"/>
     <col min="3" max="4" width="12.6640625" style="13" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
     <col min="6" max="7" width="12.6640625" style="13" customWidth="1"/>
     <col min="8" max="8" width="12.6640625" style="14" customWidth="1"/>
     <col min="9" max="9" width="8.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.33203125" style="4" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" style="13" customWidth="1"/>
     <col min="257" max="257" width="6.77734375" customWidth="1"/>
     <col min="258" max="258" width="11.77734375" customWidth="1"/>
     <col min="259" max="264" width="12.6640625" customWidth="1"/>
     <col min="265" max="265" width="8.44140625" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="7.33203125" customWidth="1"/>
     <col min="267" max="267" width="12.6640625" customWidth="1"/>
     <col min="513" max="513" width="6.77734375" customWidth="1"/>
     <col min="514" max="514" width="11.77734375" customWidth="1"/>
     <col min="515" max="520" width="12.6640625" customWidth="1"/>
     <col min="521" max="521" width="8.44140625" bestFit="1" customWidth="1"/>
     <col min="522" max="522" width="7.33203125" customWidth="1"/>
     <col min="523" max="523" width="12.6640625" customWidth="1"/>
     <col min="769" max="769" width="6.77734375" customWidth="1"/>
@@ -6286,72 +6304,2267 @@
     <row r="80" spans="1:11">
       <c r="A80" s="1"/>
     </row>
     <row r="81" ht="14.25" customHeight="1"/>
     <row r="83" ht="14.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="I2:K2"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:E4"/>
     <mergeCell ref="I3:J4"/>
     <mergeCell ref="K3:K5"/>
     <mergeCell ref="F4:H4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="78" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C- &amp;P -&amp;R【千葉県毎月常住人口調査 】</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DBBBD312-18A7-420A-9717-BDAD42D1A23E}">
+  <dimension ref="A1:K83"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="6.77734375" customWidth="1"/>
+    <col min="2" max="2" width="11.77734375" style="13" customWidth="1"/>
+    <col min="3" max="4" width="12.6640625" style="13" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
+    <col min="6" max="7" width="12.6640625" style="13" customWidth="1"/>
+    <col min="8" max="8" width="12.6640625" style="14" customWidth="1"/>
+    <col min="9" max="9" width="8.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.33203125" style="4" customWidth="1"/>
+    <col min="11" max="11" width="12.6640625" style="13" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" s="1"/>
+      <c r="B1" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+    </row>
+    <row r="2" spans="1:11" ht="13.8" thickBot="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+    </row>
+    <row r="3" spans="1:11" ht="13.5" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="19"/>
+      <c r="H3" s="20"/>
+      <c r="I3" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="32"/>
+      <c r="K3" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="13.5" customHeight="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="G4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="36"/>
+    </row>
+    <row r="5" spans="1:11" ht="27.75" customHeight="1" thickBot="1">
+      <c r="A5" s="1"/>
+      <c r="B5" s="25"/>
+      <c r="C5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="37"/>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="1"/>
+      <c r="B6" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="8">
+        <v>6269548</v>
+      </c>
+      <c r="D6" s="8">
+        <v>3103462</v>
+      </c>
+      <c r="E6" s="8">
+        <v>3166086</v>
+      </c>
+      <c r="F6" s="8">
+        <v>255855</v>
+      </c>
+      <c r="G6" s="8">
+        <v>131330</v>
+      </c>
+      <c r="H6" s="8">
+        <v>124525</v>
+      </c>
+      <c r="I6" s="8">
+        <v>-3327</v>
+      </c>
+      <c r="J6" s="9">
+        <v>-0.05</v>
+      </c>
+      <c r="K6" s="16">
+        <v>2958604</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="1"/>
+      <c r="B7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="8">
+        <v>986931</v>
+      </c>
+      <c r="D7" s="8">
+        <v>485235</v>
+      </c>
+      <c r="E7" s="8">
+        <v>501696</v>
+      </c>
+      <c r="F7" s="8">
+        <v>44120</v>
+      </c>
+      <c r="G7" s="8">
+        <v>22328</v>
+      </c>
+      <c r="H7" s="8">
+        <v>21792</v>
+      </c>
+      <c r="I7" s="8">
+        <v>-241</v>
+      </c>
+      <c r="J7" s="9">
+        <v>-0.02</v>
+      </c>
+      <c r="K7" s="16">
+        <v>484347</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="1"/>
+      <c r="B8" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="8">
+        <v>221770</v>
+      </c>
+      <c r="D8" s="8">
+        <v>110421</v>
+      </c>
+      <c r="E8" s="8">
+        <v>111349</v>
+      </c>
+      <c r="F8" s="8">
+        <v>9790</v>
+      </c>
+      <c r="G8" s="8">
+        <v>4624</v>
+      </c>
+      <c r="H8" s="8">
+        <v>5166</v>
+      </c>
+      <c r="I8" s="8">
+        <v>-16</v>
+      </c>
+      <c r="J8" s="9">
+        <v>-0.01</v>
+      </c>
+      <c r="K8" s="16">
+        <v>121716</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="1"/>
+      <c r="B9" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="8">
+        <v>177321</v>
+      </c>
+      <c r="D9" s="8">
+        <v>86904</v>
+      </c>
+      <c r="E9" s="8">
+        <v>90417</v>
+      </c>
+      <c r="F9" s="8">
+        <v>8270</v>
+      </c>
+      <c r="G9" s="8">
+        <v>4413</v>
+      </c>
+      <c r="H9" s="8">
+        <v>3857</v>
+      </c>
+      <c r="I9" s="8">
+        <v>-17</v>
+      </c>
+      <c r="J9" s="9">
+        <v>-0.01</v>
+      </c>
+      <c r="K9" s="16">
+        <v>87390</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="1"/>
+      <c r="B10" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="8">
+        <v>160451</v>
+      </c>
+      <c r="D10" s="8">
+        <v>80057</v>
+      </c>
+      <c r="E10" s="8">
+        <v>80394</v>
+      </c>
+      <c r="F10" s="8">
+        <v>6299</v>
+      </c>
+      <c r="G10" s="8">
+        <v>3279</v>
+      </c>
+      <c r="H10" s="8">
+        <v>3020</v>
+      </c>
+      <c r="I10" s="8">
+        <v>-107</v>
+      </c>
+      <c r="J10" s="9">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="K10" s="16">
+        <v>79681</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="1"/>
+      <c r="B11" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="8">
+        <v>143970</v>
+      </c>
+      <c r="D11" s="8">
+        <v>71428</v>
+      </c>
+      <c r="E11" s="8">
+        <v>72542</v>
+      </c>
+      <c r="F11" s="8">
+        <v>6285</v>
+      </c>
+      <c r="G11" s="8">
+        <v>3415</v>
+      </c>
+      <c r="H11" s="8">
+        <v>2870</v>
+      </c>
+      <c r="I11" s="8">
+        <v>-78</v>
+      </c>
+      <c r="J11" s="9">
+        <v>-0.05</v>
+      </c>
+      <c r="K11" s="16">
+        <v>67841</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="1"/>
+      <c r="B12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="8">
+        <v>128040</v>
+      </c>
+      <c r="D12" s="8">
+        <v>62165</v>
+      </c>
+      <c r="E12" s="8">
+        <v>65875</v>
+      </c>
+      <c r="F12" s="8">
+        <v>2275</v>
+      </c>
+      <c r="G12" s="8">
+        <v>1126</v>
+      </c>
+      <c r="H12" s="8">
+        <v>1149</v>
+      </c>
+      <c r="I12" s="8">
+        <v>-66</v>
+      </c>
+      <c r="J12" s="9">
+        <v>-0.05</v>
+      </c>
+      <c r="K12" s="16">
+        <v>53606</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="1"/>
+      <c r="B13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="8">
+        <v>155379</v>
+      </c>
+      <c r="D13" s="8">
+        <v>74260</v>
+      </c>
+      <c r="E13" s="8">
+        <v>81119</v>
+      </c>
+      <c r="F13" s="8">
+        <v>11201</v>
+      </c>
+      <c r="G13" s="8">
+        <v>5471</v>
+      </c>
+      <c r="H13" s="8">
+        <v>5730</v>
+      </c>
+      <c r="I13" s="8">
+        <v>43</v>
+      </c>
+      <c r="J13" s="9">
+        <v>0.03</v>
+      </c>
+      <c r="K13" s="16">
+        <v>74113</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="1"/>
+      <c r="B14" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="8">
+        <v>51763</v>
+      </c>
+      <c r="D14" s="8">
+        <v>25291</v>
+      </c>
+      <c r="E14" s="8">
+        <v>26472</v>
+      </c>
+      <c r="F14" s="8">
+        <v>2778</v>
+      </c>
+      <c r="G14" s="8">
+        <v>1535</v>
+      </c>
+      <c r="H14" s="8">
+        <v>1243</v>
+      </c>
+      <c r="I14" s="8">
+        <v>-106</v>
+      </c>
+      <c r="J14" s="9">
+        <v>-0.2</v>
+      </c>
+      <c r="K14" s="16">
+        <v>24954</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="1"/>
+      <c r="B15" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="8">
+        <v>502917</v>
+      </c>
+      <c r="D15" s="8">
+        <v>253616</v>
+      </c>
+      <c r="E15" s="8">
+        <v>249301</v>
+      </c>
+      <c r="F15" s="8">
+        <v>25653</v>
+      </c>
+      <c r="G15" s="8">
+        <v>13183</v>
+      </c>
+      <c r="H15" s="8">
+        <v>12470</v>
+      </c>
+      <c r="I15" s="8">
+        <v>-173</v>
+      </c>
+      <c r="J15" s="9">
+        <v>-0.03</v>
+      </c>
+      <c r="K15" s="16">
+        <v>258267</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="1"/>
+      <c r="B16" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="8">
+        <v>650861</v>
+      </c>
+      <c r="D16" s="8">
+        <v>321027</v>
+      </c>
+      <c r="E16" s="8">
+        <v>329834</v>
+      </c>
+      <c r="F16" s="8">
+        <v>27072</v>
+      </c>
+      <c r="G16" s="8">
+        <v>13488</v>
+      </c>
+      <c r="H16" s="8">
+        <v>13584</v>
+      </c>
+      <c r="I16" s="8">
+        <v>103</v>
+      </c>
+      <c r="J16" s="9">
+        <v>0.02</v>
+      </c>
+      <c r="K16" s="16">
+        <v>310071</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="1"/>
+      <c r="B17" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="8">
+        <v>41933</v>
+      </c>
+      <c r="D17" s="8">
+        <v>20277</v>
+      </c>
+      <c r="E17" s="8">
+        <v>21656</v>
+      </c>
+      <c r="F17" s="8">
+        <v>646</v>
+      </c>
+      <c r="G17" s="8">
+        <v>222</v>
+      </c>
+      <c r="H17" s="8">
+        <v>424</v>
+      </c>
+      <c r="I17" s="8">
+        <v>-70</v>
+      </c>
+      <c r="J17" s="9">
+        <v>-0.17</v>
+      </c>
+      <c r="K17" s="16">
+        <v>20223</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="1"/>
+      <c r="B18" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="8">
+        <v>136833</v>
+      </c>
+      <c r="D18" s="8">
+        <v>68852</v>
+      </c>
+      <c r="E18" s="8">
+        <v>67981</v>
+      </c>
+      <c r="F18" s="8">
+        <v>3842</v>
+      </c>
+      <c r="G18" s="8">
+        <v>1972</v>
+      </c>
+      <c r="H18" s="8">
+        <v>1870</v>
+      </c>
+      <c r="I18" s="8">
+        <v>-35</v>
+      </c>
+      <c r="J18" s="9">
+        <v>-0.03</v>
+      </c>
+      <c r="K18" s="16">
+        <v>62878</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="1"/>
+      <c r="B19" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="8">
+        <v>500855</v>
+      </c>
+      <c r="D19" s="8">
+        <v>247600</v>
+      </c>
+      <c r="E19" s="8">
+        <v>253255</v>
+      </c>
+      <c r="F19" s="8">
+        <v>27466</v>
+      </c>
+      <c r="G19" s="8">
+        <v>13967</v>
+      </c>
+      <c r="H19" s="8">
+        <v>13499</v>
+      </c>
+      <c r="I19" s="8">
+        <v>-220</v>
+      </c>
+      <c r="J19" s="9">
+        <v>-0.04</v>
+      </c>
+      <c r="K19" s="16">
+        <v>247991</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="1"/>
+      <c r="B20" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="8">
+        <v>151393</v>
+      </c>
+      <c r="D20" s="8">
+        <v>75609</v>
+      </c>
+      <c r="E20" s="8">
+        <v>75784</v>
+      </c>
+      <c r="F20" s="8">
+        <v>6308</v>
+      </c>
+      <c r="G20" s="8">
+        <v>3456</v>
+      </c>
+      <c r="H20" s="8">
+        <v>2852</v>
+      </c>
+      <c r="I20" s="8">
+        <v>-89</v>
+      </c>
+      <c r="J20" s="9">
+        <v>-0.06</v>
+      </c>
+      <c r="K20" s="16">
+        <v>67959</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="1"/>
+      <c r="B21" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="8">
+        <v>83286</v>
+      </c>
+      <c r="D21" s="8">
+        <v>40958</v>
+      </c>
+      <c r="E21" s="8">
+        <v>42328</v>
+      </c>
+      <c r="F21" s="8">
+        <v>2001</v>
+      </c>
+      <c r="G21" s="8">
+        <v>924</v>
+      </c>
+      <c r="H21" s="8">
+        <v>1077</v>
+      </c>
+      <c r="I21" s="8">
+        <v>-95</v>
+      </c>
+      <c r="J21" s="9">
+        <v>-0.11</v>
+      </c>
+      <c r="K21" s="16">
+        <v>38513</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="1"/>
+      <c r="B22" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="8">
+        <v>133921</v>
+      </c>
+      <c r="D22" s="8">
+        <v>66806</v>
+      </c>
+      <c r="E22" s="8">
+        <v>67115</v>
+      </c>
+      <c r="F22" s="8">
+        <v>11627</v>
+      </c>
+      <c r="G22" s="8">
+        <v>6238</v>
+      </c>
+      <c r="H22" s="8">
+        <v>5389</v>
+      </c>
+      <c r="I22" s="8">
+        <v>-261</v>
+      </c>
+      <c r="J22" s="9">
+        <v>-0.19</v>
+      </c>
+      <c r="K22" s="16">
+        <v>65812</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="1"/>
+      <c r="B23" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="8">
+        <v>163087</v>
+      </c>
+      <c r="D23" s="8">
+        <v>79148</v>
+      </c>
+      <c r="E23" s="8">
+        <v>83939</v>
+      </c>
+      <c r="F23" s="8">
+        <v>5866</v>
+      </c>
+      <c r="G23" s="8">
+        <v>2933</v>
+      </c>
+      <c r="H23" s="8">
+        <v>2933</v>
+      </c>
+      <c r="I23" s="8">
+        <v>-138</v>
+      </c>
+      <c r="J23" s="9">
+        <v>-0.08</v>
+      </c>
+      <c r="K23" s="16">
+        <v>73062</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="1"/>
+      <c r="B24" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="8">
+        <v>56207</v>
+      </c>
+      <c r="D24" s="8">
+        <v>28252</v>
+      </c>
+      <c r="E24" s="8">
+        <v>27955</v>
+      </c>
+      <c r="F24" s="8">
+        <v>2461</v>
+      </c>
+      <c r="G24" s="8">
+        <v>1281</v>
+      </c>
+      <c r="H24" s="8">
+        <v>1180</v>
+      </c>
+      <c r="I24" s="8">
+        <v>-158</v>
+      </c>
+      <c r="J24" s="9">
+        <v>-0.28000000000000003</v>
+      </c>
+      <c r="K24" s="16">
+        <v>26632</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="1"/>
+      <c r="B25" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="8">
+        <v>59827</v>
+      </c>
+      <c r="D25" s="8">
+        <v>29550</v>
+      </c>
+      <c r="E25" s="8">
+        <v>30277</v>
+      </c>
+      <c r="F25" s="8">
+        <v>2018</v>
+      </c>
+      <c r="G25" s="8">
+        <v>1162</v>
+      </c>
+      <c r="H25" s="8">
+        <v>856</v>
+      </c>
+      <c r="I25" s="8">
+        <v>-88</v>
+      </c>
+      <c r="J25" s="9">
+        <v>-0.15</v>
+      </c>
+      <c r="K25" s="16">
+        <v>25351</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="1"/>
+      <c r="B26" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C26" s="8">
+        <v>175802</v>
+      </c>
+      <c r="D26" s="8">
+        <v>87367</v>
+      </c>
+      <c r="E26" s="8">
+        <v>88435</v>
+      </c>
+      <c r="F26" s="8">
+        <v>6972</v>
+      </c>
+      <c r="G26" s="8">
+        <v>3274</v>
+      </c>
+      <c r="H26" s="8">
+        <v>3698</v>
+      </c>
+      <c r="I26" s="8">
+        <v>-28</v>
+      </c>
+      <c r="J26" s="9">
+        <v>-0.02</v>
+      </c>
+      <c r="K26" s="16">
+        <v>83876</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="1"/>
+      <c r="B27" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" s="8">
+        <v>438175</v>
+      </c>
+      <c r="D27" s="8">
+        <v>215995</v>
+      </c>
+      <c r="E27" s="8">
+        <v>222180</v>
+      </c>
+      <c r="F27" s="8">
+        <v>15211</v>
+      </c>
+      <c r="G27" s="8">
+        <v>7850</v>
+      </c>
+      <c r="H27" s="8">
+        <v>7361</v>
+      </c>
+      <c r="I27" s="8">
+        <v>39</v>
+      </c>
+      <c r="J27" s="9">
+        <v>0.01</v>
+      </c>
+      <c r="K27" s="16">
+        <v>204398</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="1"/>
+      <c r="B28" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" s="8">
+        <v>14705</v>
+      </c>
+      <c r="D28" s="8">
+        <v>7503</v>
+      </c>
+      <c r="E28" s="8">
+        <v>7202</v>
+      </c>
+      <c r="F28" s="8">
+        <v>225</v>
+      </c>
+      <c r="G28" s="8">
+        <v>127</v>
+      </c>
+      <c r="H28" s="8">
+        <v>98</v>
+      </c>
+      <c r="I28" s="8">
+        <v>-56</v>
+      </c>
+      <c r="J28" s="9">
+        <v>-0.38</v>
+      </c>
+      <c r="K28" s="16">
+        <v>7510</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="1"/>
+      <c r="B29" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="8">
+        <v>260056</v>
+      </c>
+      <c r="D29" s="8">
+        <v>133714</v>
+      </c>
+      <c r="E29" s="8">
+        <v>126342</v>
+      </c>
+      <c r="F29" s="8">
+        <v>8251</v>
+      </c>
+      <c r="G29" s="8">
+        <v>4304</v>
+      </c>
+      <c r="H29" s="8">
+        <v>3947</v>
+      </c>
+      <c r="I29" s="8">
+        <v>-357</v>
+      </c>
+      <c r="J29" s="9">
+        <v>-0.14000000000000001</v>
+      </c>
+      <c r="K29" s="16">
+        <v>122813</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="1"/>
+      <c r="B30" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30" s="8">
+        <v>215891</v>
+      </c>
+      <c r="D30" s="8">
+        <v>105973</v>
+      </c>
+      <c r="E30" s="8">
+        <v>109918</v>
+      </c>
+      <c r="F30" s="8">
+        <v>4715</v>
+      </c>
+      <c r="G30" s="8">
+        <v>2289</v>
+      </c>
+      <c r="H30" s="8">
+        <v>2426</v>
+      </c>
+      <c r="I30" s="8">
+        <v>140</v>
+      </c>
+      <c r="J30" s="9">
+        <v>0.06</v>
+      </c>
+      <c r="K30" s="16">
+        <v>92970</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="1"/>
+      <c r="B31" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="8">
+        <v>206230</v>
+      </c>
+      <c r="D31" s="8">
+        <v>100986</v>
+      </c>
+      <c r="E31" s="8">
+        <v>105244</v>
+      </c>
+      <c r="F31" s="8">
+        <v>8934</v>
+      </c>
+      <c r="G31" s="8">
+        <v>4389</v>
+      </c>
+      <c r="H31" s="8">
+        <v>4545</v>
+      </c>
+      <c r="I31" s="8">
+        <v>11</v>
+      </c>
+      <c r="J31" s="9">
+        <v>0.01</v>
+      </c>
+      <c r="K31" s="16">
+        <v>94364</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="1"/>
+      <c r="B32" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C32" s="8">
+        <v>130665</v>
+      </c>
+      <c r="D32" s="8">
+        <v>63308</v>
+      </c>
+      <c r="E32" s="8">
+        <v>67357</v>
+      </c>
+      <c r="F32" s="8">
+        <v>4760</v>
+      </c>
+      <c r="G32" s="8">
+        <v>2223</v>
+      </c>
+      <c r="H32" s="8">
+        <v>2537</v>
+      </c>
+      <c r="I32" s="8">
+        <v>-69</v>
+      </c>
+      <c r="J32" s="9">
+        <v>-0.05</v>
+      </c>
+      <c r="K32" s="16">
+        <v>61251</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="1"/>
+      <c r="B33" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="8">
+        <v>29282</v>
+      </c>
+      <c r="D33" s="8">
+        <v>13870</v>
+      </c>
+      <c r="E33" s="8">
+        <v>15412</v>
+      </c>
+      <c r="F33" s="8">
+        <v>828</v>
+      </c>
+      <c r="G33" s="8">
+        <v>316</v>
+      </c>
+      <c r="H33" s="8">
+        <v>512</v>
+      </c>
+      <c r="I33" s="8">
+        <v>-101</v>
+      </c>
+      <c r="J33" s="9">
+        <v>-0.34</v>
+      </c>
+      <c r="K33" s="16">
+        <v>14306</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="1"/>
+      <c r="B34" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="8">
+        <v>109970</v>
+      </c>
+      <c r="D34" s="8">
+        <v>53333</v>
+      </c>
+      <c r="E34" s="8">
+        <v>56637</v>
+      </c>
+      <c r="F34" s="8">
+        <v>2914</v>
+      </c>
+      <c r="G34" s="8">
+        <v>1474</v>
+      </c>
+      <c r="H34" s="8">
+        <v>1440</v>
+      </c>
+      <c r="I34" s="8">
+        <v>-25</v>
+      </c>
+      <c r="J34" s="9">
+        <v>-0.02</v>
+      </c>
+      <c r="K34" s="16">
+        <v>50730</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="1"/>
+      <c r="B35" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C35" s="8">
+        <v>77554</v>
+      </c>
+      <c r="D35" s="8">
+        <v>39401</v>
+      </c>
+      <c r="E35" s="8">
+        <v>38153</v>
+      </c>
+      <c r="F35" s="8">
+        <v>1571</v>
+      </c>
+      <c r="G35" s="8">
+        <v>738</v>
+      </c>
+      <c r="H35" s="8">
+        <v>833</v>
+      </c>
+      <c r="I35" s="8">
+        <v>-79</v>
+      </c>
+      <c r="J35" s="9">
+        <v>-0.1</v>
+      </c>
+      <c r="K35" s="16">
+        <v>35659</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="1"/>
+      <c r="B36" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" s="8">
+        <v>38383</v>
+      </c>
+      <c r="D36" s="8">
+        <v>19490</v>
+      </c>
+      <c r="E36" s="8">
+        <v>18893</v>
+      </c>
+      <c r="F36" s="8">
+        <v>786</v>
+      </c>
+      <c r="G36" s="8">
+        <v>472</v>
+      </c>
+      <c r="H36" s="8">
+        <v>314</v>
+      </c>
+      <c r="I36" s="8">
+        <v>-100</v>
+      </c>
+      <c r="J36" s="9">
+        <v>-0.26</v>
+      </c>
+      <c r="K36" s="16">
+        <v>17509</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="1"/>
+      <c r="B37" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="8">
+        <v>172374</v>
+      </c>
+      <c r="D37" s="8">
+        <v>83163</v>
+      </c>
+      <c r="E37" s="8">
+        <v>89211</v>
+      </c>
+      <c r="F37" s="8">
+        <v>5944</v>
+      </c>
+      <c r="G37" s="8">
+        <v>2911</v>
+      </c>
+      <c r="H37" s="8">
+        <v>3033</v>
+      </c>
+      <c r="I37" s="8">
+        <v>-199</v>
+      </c>
+      <c r="J37" s="9">
+        <v>-0.12</v>
+      </c>
+      <c r="K37" s="16">
+        <v>85695</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="1"/>
+      <c r="B38" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="8">
+        <v>95078</v>
+      </c>
+      <c r="D38" s="8">
+        <v>47101</v>
+      </c>
+      <c r="E38" s="8">
+        <v>47977</v>
+      </c>
+      <c r="F38" s="8">
+        <v>4120</v>
+      </c>
+      <c r="G38" s="8">
+        <v>2448</v>
+      </c>
+      <c r="H38" s="8">
+        <v>1672</v>
+      </c>
+      <c r="I38" s="8">
+        <v>28</v>
+      </c>
+      <c r="J38" s="9">
+        <v>0.03</v>
+      </c>
+      <c r="K38" s="16">
+        <v>41457</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="1"/>
+      <c r="B39" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C39" s="8">
+        <v>65033</v>
+      </c>
+      <c r="D39" s="8">
+        <v>32859</v>
+      </c>
+      <c r="E39" s="8">
+        <v>32174</v>
+      </c>
+      <c r="F39" s="8">
+        <v>1311</v>
+      </c>
+      <c r="G39" s="8">
+        <v>709</v>
+      </c>
+      <c r="H39" s="8">
+        <v>602</v>
+      </c>
+      <c r="I39" s="8">
+        <v>-26</v>
+      </c>
+      <c r="J39" s="9">
+        <v>-0.04</v>
+      </c>
+      <c r="K39" s="16">
+        <v>27649</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="1"/>
+      <c r="B40" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C40" s="8">
+        <v>65165</v>
+      </c>
+      <c r="D40" s="8">
+        <v>33243</v>
+      </c>
+      <c r="E40" s="8">
+        <v>31922</v>
+      </c>
+      <c r="F40" s="8">
+        <v>4769</v>
+      </c>
+      <c r="G40" s="8">
+        <v>2795</v>
+      </c>
+      <c r="H40" s="8">
+        <v>1974</v>
+      </c>
+      <c r="I40" s="8">
+        <v>-159</v>
+      </c>
+      <c r="J40" s="9">
+        <v>-0.24</v>
+      </c>
+      <c r="K40" s="16">
+        <v>30226</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="1"/>
+      <c r="B41" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C41" s="8">
+        <v>109586</v>
+      </c>
+      <c r="D41" s="8">
+        <v>53942</v>
+      </c>
+      <c r="E41" s="8">
+        <v>55644</v>
+      </c>
+      <c r="F41" s="8">
+        <v>3637</v>
+      </c>
+      <c r="G41" s="8">
+        <v>1849</v>
+      </c>
+      <c r="H41" s="8">
+        <v>1788</v>
+      </c>
+      <c r="I41" s="8">
+        <v>26</v>
+      </c>
+      <c r="J41" s="9">
+        <v>0.02</v>
+      </c>
+      <c r="K41" s="16">
+        <v>42954</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="1"/>
+      <c r="B42" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="8">
+        <v>60877</v>
+      </c>
+      <c r="D42" s="8">
+        <v>30149</v>
+      </c>
+      <c r="E42" s="8">
+        <v>30728</v>
+      </c>
+      <c r="F42" s="8">
+        <v>1971</v>
+      </c>
+      <c r="G42" s="8">
+        <v>1178</v>
+      </c>
+      <c r="H42" s="8">
+        <v>793</v>
+      </c>
+      <c r="I42" s="8">
+        <v>-14</v>
+      </c>
+      <c r="J42" s="9">
+        <v>-0.02</v>
+      </c>
+      <c r="K42" s="16">
+        <v>25480</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="1"/>
+      <c r="B43" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C43" s="8">
+        <v>49688</v>
+      </c>
+      <c r="D43" s="8">
+        <v>25360</v>
+      </c>
+      <c r="E43" s="8">
+        <v>24328</v>
+      </c>
+      <c r="F43" s="8">
+        <v>4861</v>
+      </c>
+      <c r="G43" s="8">
+        <v>2699</v>
+      </c>
+      <c r="H43" s="8">
+        <v>2162</v>
+      </c>
+      <c r="I43" s="8">
+        <v>-58</v>
+      </c>
+      <c r="J43" s="9">
+        <v>-0.12</v>
+      </c>
+      <c r="K43" s="16">
+        <v>23984</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="1"/>
+      <c r="B44" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C44" s="8">
+        <v>31953</v>
+      </c>
+      <c r="D44" s="8">
+        <v>15190</v>
+      </c>
+      <c r="E44" s="8">
+        <v>16763</v>
+      </c>
+      <c r="F44" s="8">
+        <v>610</v>
+      </c>
+      <c r="G44" s="8">
+        <v>222</v>
+      </c>
+      <c r="H44" s="8">
+        <v>388</v>
+      </c>
+      <c r="I44" s="8">
+        <v>-52</v>
+      </c>
+      <c r="J44" s="9">
+        <v>-0.16</v>
+      </c>
+      <c r="K44" s="16">
+        <v>14330</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="1"/>
+      <c r="B45" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C45" s="8">
+        <v>31923</v>
+      </c>
+      <c r="D45" s="8">
+        <v>15778</v>
+      </c>
+      <c r="E45" s="8">
+        <v>16145</v>
+      </c>
+      <c r="F45" s="8">
+        <v>718</v>
+      </c>
+      <c r="G45" s="8">
+        <v>394</v>
+      </c>
+      <c r="H45" s="8">
+        <v>324</v>
+      </c>
+      <c r="I45" s="8">
+        <v>-91</v>
+      </c>
+      <c r="J45" s="9">
+        <v>-0.28000000000000003</v>
+      </c>
+      <c r="K45" s="16">
+        <v>13105</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="1"/>
+      <c r="B46" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="8">
+        <v>66281</v>
+      </c>
+      <c r="D46" s="8">
+        <v>32761</v>
+      </c>
+      <c r="E46" s="8">
+        <v>33520</v>
+      </c>
+      <c r="F46" s="8">
+        <v>1835</v>
+      </c>
+      <c r="G46" s="8">
+        <v>990</v>
+      </c>
+      <c r="H46" s="8">
+        <v>845</v>
+      </c>
+      <c r="I46" s="8">
+        <v>-95</v>
+      </c>
+      <c r="J46" s="9">
+        <v>-0.14000000000000001</v>
+      </c>
+      <c r="K46" s="16">
+        <v>28229</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="1"/>
+      <c r="B47" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C47" s="8">
+        <v>44875</v>
+      </c>
+      <c r="D47" s="8">
+        <v>22614</v>
+      </c>
+      <c r="E47" s="8">
+        <v>22261</v>
+      </c>
+      <c r="F47" s="8">
+        <v>2051</v>
+      </c>
+      <c r="G47" s="8">
+        <v>1341</v>
+      </c>
+      <c r="H47" s="8">
+        <v>710</v>
+      </c>
+      <c r="I47" s="8">
+        <v>-111</v>
+      </c>
+      <c r="J47" s="9">
+        <v>-0.25</v>
+      </c>
+      <c r="K47" s="16">
+        <v>19831</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="1"/>
+      <c r="B48" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C48" s="8">
+        <v>32313</v>
+      </c>
+      <c r="D48" s="8">
+        <v>15721</v>
+      </c>
+      <c r="E48" s="8">
+        <v>16592</v>
+      </c>
+      <c r="F48" s="8">
+        <v>597</v>
+      </c>
+      <c r="G48" s="8">
+        <v>269</v>
+      </c>
+      <c r="H48" s="8">
+        <v>328</v>
+      </c>
+      <c r="I48" s="8">
+        <v>-51</v>
+      </c>
+      <c r="J48" s="9">
+        <v>-0.16</v>
+      </c>
+      <c r="K48" s="16">
+        <v>14343</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" s="1"/>
+      <c r="B49" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C49" s="8">
+        <v>46179</v>
+      </c>
+      <c r="D49" s="8">
+        <v>22749</v>
+      </c>
+      <c r="E49" s="8">
+        <v>23430</v>
+      </c>
+      <c r="F49" s="8">
+        <v>1008</v>
+      </c>
+      <c r="G49" s="8">
+        <v>472</v>
+      </c>
+      <c r="H49" s="8">
+        <v>536</v>
+      </c>
+      <c r="I49" s="8">
+        <v>-50</v>
+      </c>
+      <c r="J49" s="9">
+        <v>-0.11</v>
+      </c>
+      <c r="K49" s="16">
+        <v>20401</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" s="1"/>
+      <c r="B50" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C50" s="8">
+        <v>19990</v>
+      </c>
+      <c r="D50" s="8">
+        <v>9748</v>
+      </c>
+      <c r="E50" s="8">
+        <v>10242</v>
+      </c>
+      <c r="F50" s="8">
+        <v>1079</v>
+      </c>
+      <c r="G50" s="8">
+        <v>492</v>
+      </c>
+      <c r="H50" s="8">
+        <v>587</v>
+      </c>
+      <c r="I50" s="8">
+        <v>-48</v>
+      </c>
+      <c r="J50" s="9">
+        <v>-0.24</v>
+      </c>
+      <c r="K50" s="16">
+        <v>9641</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" s="1"/>
+      <c r="B51" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C51" s="8">
+        <v>19225</v>
+      </c>
+      <c r="D51" s="8">
+        <v>9459</v>
+      </c>
+      <c r="E51" s="8">
+        <v>9766</v>
+      </c>
+      <c r="F51" s="8">
+        <v>641</v>
+      </c>
+      <c r="G51" s="8">
+        <v>311</v>
+      </c>
+      <c r="H51" s="8">
+        <v>330</v>
+      </c>
+      <c r="I51" s="8">
+        <v>13</v>
+      </c>
+      <c r="J51" s="9">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="K51" s="16">
+        <v>8659</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" s="1"/>
+      <c r="B52" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="8">
+        <v>5496</v>
+      </c>
+      <c r="D52" s="8">
+        <v>2776</v>
+      </c>
+      <c r="E52" s="8">
+        <v>2720</v>
+      </c>
+      <c r="F52" s="8">
+        <v>264</v>
+      </c>
+      <c r="G52" s="8">
+        <v>163</v>
+      </c>
+      <c r="H52" s="8">
+        <v>101</v>
+      </c>
+      <c r="I52" s="8">
+        <v>-5</v>
+      </c>
+      <c r="J52" s="9">
+        <v>-0.09</v>
+      </c>
+      <c r="K52" s="16">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" s="1"/>
+      <c r="B53" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C53" s="8">
+        <v>12416</v>
+      </c>
+      <c r="D53" s="8">
+        <v>6372</v>
+      </c>
+      <c r="E53" s="8">
+        <v>6044</v>
+      </c>
+      <c r="F53" s="8">
+        <v>565</v>
+      </c>
+      <c r="G53" s="8">
+        <v>343</v>
+      </c>
+      <c r="H53" s="8">
+        <v>222</v>
+      </c>
+      <c r="I53" s="8">
+        <v>-10</v>
+      </c>
+      <c r="J53" s="9">
+        <v>-0.08</v>
+      </c>
+      <c r="K53" s="16">
+        <v>5100</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" s="1"/>
+      <c r="B54" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C54" s="8">
+        <v>11877</v>
+      </c>
+      <c r="D54" s="8">
+        <v>5991</v>
+      </c>
+      <c r="E54" s="8">
+        <v>5886</v>
+      </c>
+      <c r="F54" s="8">
+        <v>377</v>
+      </c>
+      <c r="G54" s="8">
+        <v>294</v>
+      </c>
+      <c r="H54" s="8">
+        <v>83</v>
+      </c>
+      <c r="I54" s="8">
+        <v>-28</v>
+      </c>
+      <c r="J54" s="9">
+        <v>-0.24</v>
+      </c>
+      <c r="K54" s="16">
+        <v>4703</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" s="1"/>
+      <c r="B55" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C55" s="8">
+        <v>12836</v>
+      </c>
+      <c r="D55" s="8">
+        <v>6341</v>
+      </c>
+      <c r="E55" s="8">
+        <v>6495</v>
+      </c>
+      <c r="F55" s="8">
+        <v>369</v>
+      </c>
+      <c r="G55" s="8">
+        <v>214</v>
+      </c>
+      <c r="H55" s="8">
+        <v>155</v>
+      </c>
+      <c r="I55" s="8">
+        <v>-35</v>
+      </c>
+      <c r="J55" s="9">
+        <v>-0.27</v>
+      </c>
+      <c r="K55" s="16">
+        <v>5982</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" s="1"/>
+      <c r="B56" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C56" s="8">
+        <v>6490</v>
+      </c>
+      <c r="D56" s="8">
+        <v>3248</v>
+      </c>
+      <c r="E56" s="8">
+        <v>3242</v>
+      </c>
+      <c r="F56" s="8">
+        <v>329</v>
+      </c>
+      <c r="G56" s="8">
+        <v>189</v>
+      </c>
+      <c r="H56" s="8">
+        <v>140</v>
+      </c>
+      <c r="I56" s="8">
+        <v>-19</v>
+      </c>
+      <c r="J56" s="9">
+        <v>-0.28999999999999998</v>
+      </c>
+      <c r="K56" s="16">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" s="1"/>
+      <c r="B57" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C57" s="8">
+        <v>20454</v>
+      </c>
+      <c r="D57" s="8">
+        <v>10022</v>
+      </c>
+      <c r="E57" s="8">
+        <v>10432</v>
+      </c>
+      <c r="F57" s="8">
+        <v>614</v>
+      </c>
+      <c r="G57" s="8">
+        <v>321</v>
+      </c>
+      <c r="H57" s="8">
+        <v>293</v>
+      </c>
+      <c r="I57" s="8">
+        <v>-28</v>
+      </c>
+      <c r="J57" s="9">
+        <v>-0.14000000000000001</v>
+      </c>
+      <c r="K57" s="16">
+        <v>8462</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" s="1"/>
+      <c r="B58" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C58" s="8">
+        <v>11900</v>
+      </c>
+      <c r="D58" s="8">
+        <v>5810</v>
+      </c>
+      <c r="E58" s="8">
+        <v>6090</v>
+      </c>
+      <c r="F58" s="8">
+        <v>228</v>
+      </c>
+      <c r="G58" s="8">
+        <v>129</v>
+      </c>
+      <c r="H58" s="8">
+        <v>99</v>
+      </c>
+      <c r="I58" s="8">
+        <v>12</v>
+      </c>
+      <c r="J58" s="9">
+        <v>0.1</v>
+      </c>
+      <c r="K58" s="16">
+        <v>5356</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" s="1"/>
+      <c r="B59" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C59" s="8">
+        <v>6251</v>
+      </c>
+      <c r="D59" s="8">
+        <v>3027</v>
+      </c>
+      <c r="E59" s="8">
+        <v>3224</v>
+      </c>
+      <c r="F59" s="8">
+        <v>55</v>
+      </c>
+      <c r="G59" s="8">
+        <v>14</v>
+      </c>
+      <c r="H59" s="8">
+        <v>41</v>
+      </c>
+      <c r="I59" s="8">
+        <v>-10</v>
+      </c>
+      <c r="J59" s="9">
+        <v>-0.16</v>
+      </c>
+      <c r="K59" s="16">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" s="1"/>
+      <c r="B60" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C60" s="8">
+        <v>12783</v>
+      </c>
+      <c r="D60" s="8">
+        <v>6289</v>
+      </c>
+      <c r="E60" s="8">
+        <v>6494</v>
+      </c>
+      <c r="F60" s="8">
+        <v>124</v>
+      </c>
+      <c r="G60" s="8">
+        <v>44</v>
+      </c>
+      <c r="H60" s="8">
+        <v>80</v>
+      </c>
+      <c r="I60" s="8">
+        <v>-20</v>
+      </c>
+      <c r="J60" s="9">
+        <v>-0.16</v>
+      </c>
+      <c r="K60" s="16">
+        <v>5595</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" s="1"/>
+      <c r="B61" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C61" s="8">
+        <v>9484</v>
+      </c>
+      <c r="D61" s="8">
+        <v>4727</v>
+      </c>
+      <c r="E61" s="8">
+        <v>4757</v>
+      </c>
+      <c r="F61" s="8">
+        <v>249</v>
+      </c>
+      <c r="G61" s="8">
+        <v>149</v>
+      </c>
+      <c r="H61" s="8">
+        <v>100</v>
+      </c>
+      <c r="I61" s="8">
+        <v>-19</v>
+      </c>
+      <c r="J61" s="9">
+        <v>-0.2</v>
+      </c>
+      <c r="K61" s="16">
+        <v>4248</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" s="1"/>
+      <c r="B62" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C62" s="8">
+        <v>6032</v>
+      </c>
+      <c r="D62" s="8">
+        <v>2988</v>
+      </c>
+      <c r="E62" s="8">
+        <v>3044</v>
+      </c>
+      <c r="F62" s="8">
+        <v>112</v>
+      </c>
+      <c r="G62" s="8">
+        <v>64</v>
+      </c>
+      <c r="H62" s="8">
+        <v>48</v>
+      </c>
+      <c r="I62" s="8">
+        <v>-4</v>
+      </c>
+      <c r="J62" s="9">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="K62" s="16">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" s="1"/>
+      <c r="B63" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C63" s="8">
+        <v>6322</v>
+      </c>
+      <c r="D63" s="8">
+        <v>3135</v>
+      </c>
+      <c r="E63" s="8">
+        <v>3187</v>
+      </c>
+      <c r="F63" s="8">
+        <v>71</v>
+      </c>
+      <c r="G63" s="8">
+        <v>33</v>
+      </c>
+      <c r="H63" s="8">
+        <v>38</v>
+      </c>
+      <c r="I63" s="8">
+        <v>-4</v>
+      </c>
+      <c r="J63" s="9">
+        <v>-0.06</v>
+      </c>
+      <c r="K63" s="16">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" s="1"/>
+      <c r="B64" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C64" s="8">
+        <v>7844</v>
+      </c>
+      <c r="D64" s="8">
+        <v>3803</v>
+      </c>
+      <c r="E64" s="8">
+        <v>4041</v>
+      </c>
+      <c r="F64" s="8">
+        <v>119</v>
+      </c>
+      <c r="G64" s="8">
+        <v>55</v>
+      </c>
+      <c r="H64" s="8">
+        <v>64</v>
+      </c>
+      <c r="I64" s="8">
+        <v>-28</v>
+      </c>
+      <c r="J64" s="9">
+        <v>-0.36</v>
+      </c>
+      <c r="K64" s="16">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="1"/>
+      <c r="B65" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C65" s="8">
+        <v>6257</v>
+      </c>
+      <c r="D65" s="8">
+        <v>3007</v>
+      </c>
+      <c r="E65" s="8">
+        <v>3250</v>
+      </c>
+      <c r="F65" s="8">
+        <v>73</v>
+      </c>
+      <c r="G65" s="8">
+        <v>34</v>
+      </c>
+      <c r="H65" s="8">
+        <v>39</v>
+      </c>
+      <c r="I65" s="8">
+        <v>-25</v>
+      </c>
+      <c r="J65" s="9">
+        <v>-0.4</v>
+      </c>
+      <c r="K65" s="16">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" ht="13.8" thickBot="1">
+      <c r="A66" s="1"/>
+      <c r="B66" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C66" s="11">
+        <v>6039</v>
+      </c>
+      <c r="D66" s="11">
+        <v>2928</v>
+      </c>
+      <c r="E66" s="11">
+        <v>3111</v>
+      </c>
+      <c r="F66" s="11">
+        <v>129</v>
+      </c>
+      <c r="G66" s="11">
+        <v>59</v>
+      </c>
+      <c r="H66" s="11">
+        <v>70</v>
+      </c>
+      <c r="I66" s="11">
+        <v>-21</v>
+      </c>
+      <c r="J66" s="12">
+        <v>-0.35</v>
+      </c>
+      <c r="K66" s="17">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="1"/>
+      <c r="J67" s="15"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="1"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="1"/>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70" s="1"/>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71" s="1"/>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72" s="1"/>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73" s="1"/>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74" s="1"/>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75" s="1"/>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76" s="1"/>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77" s="1"/>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78" s="1"/>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79" s="1"/>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80" s="1"/>
+    </row>
+    <row r="81" ht="14.25" customHeight="1"/>
+    <row r="83" ht="14.25" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="B1:K1"/>
+    <mergeCell ref="I2:K2"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:E4"/>
+    <mergeCell ref="I3:J4"/>
+    <mergeCell ref="K3:K5"/>
+    <mergeCell ref="F4:H4"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <printOptions horizontalCentered="1" gridLinesSet="0"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="78" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C- &amp;P -&amp;R【千葉県毎月常住人口調査 】</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>令和8年1月1日現在</vt:lpstr>
       <vt:lpstr>2月1日現在</vt:lpstr>
+      <vt:lpstr>3月1日現在</vt:lpstr>
       <vt:lpstr>'2月1日現在'!Print_Area</vt:lpstr>
+      <vt:lpstr>'3月1日現在'!Print_Area</vt:lpstr>
       <vt:lpstr>令和8年1月1日現在!Print_Area</vt:lpstr>
       <vt:lpstr>'2月1日現在'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'3月1日現在'!Print_Titles</vt:lpstr>
       <vt:lpstr>令和8年1月1日現在!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>