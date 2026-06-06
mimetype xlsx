--- v1 (2026-04-22)
+++ v2 (2026-06-06)
@@ -1,87 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF6C1814-3C36-4029-AE6D-28F08B38D94C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BD597454-B15C-4D19-A33F-12561EE2E5CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="2" xr2:uid="{0D9DE4B2-7FE6-4A57-ABD6-C7F0190B2A96}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="4" xr2:uid="{0D9DE4B2-7FE6-4A57-ABD6-C7F0190B2A96}"/>
   </bookViews>
   <sheets>
     <sheet name="令和8年1月1日現在" sheetId="4" r:id="rId1"/>
     <sheet name="2月1日現在" sheetId="5" r:id="rId2"/>
     <sheet name="3月1日現在" sheetId="6" r:id="rId3"/>
+    <sheet name="４月１日" sheetId="7" r:id="rId4"/>
+    <sheet name="５月１日" sheetId="8" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'2月1日現在'!$B$1:$K$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'3月1日現在'!$B$1:$K$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">令和8年1月1日現在!$B$1:$K$66</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'2月1日現在'!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'3月1日現在'!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">令和8年1月1日現在!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="77">
   <si>
     <t>区分</t>
   </si>
   <si>
     <t>世帯数</t>
   </si>
   <si>
     <t>人口</t>
   </si>
   <si>
     <t>前月からの
 人口増減</t>
     <rPh sb="6" eb="8">
       <t>ジンコウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ゾウゲン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>総数</t>
   </si>
   <si>
     <t>男</t>
@@ -304,50 +309,70 @@
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　令和８年１月１日現在　</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　令和８年２月１日現在　</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　令和８年３月１日現在　</t>
+    <rPh sb="1" eb="3">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　令和８年４月１日現在　</t>
+    <rPh sb="1" eb="3">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　令和８年５月１日現在　</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#,##0.0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="#,##0.00_ "/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
@@ -1241,51 +1266,51 @@
     <cellStyle name="見出し 2 2" xfId="34" xr:uid="{ACA92062-31EB-4562-9C48-1EBB6C945E66}"/>
     <cellStyle name="見出し 3 2" xfId="35" xr:uid="{9B257F6F-493E-4525-8326-78F0A559CC97}"/>
     <cellStyle name="見出し 4 2" xfId="36" xr:uid="{57D7BC5D-7E11-48C6-953B-8C28E12C2F3E}"/>
     <cellStyle name="集計 2" xfId="37" xr:uid="{AA691E57-CA15-4F06-9790-01FA51CEDFEF}"/>
     <cellStyle name="出力 2" xfId="38" xr:uid="{27451C76-4AD4-49B8-9341-5562F3C1F190}"/>
     <cellStyle name="説明文 2" xfId="39" xr:uid="{0A832EA4-C965-4144-8CB6-DDD1C7F9BE83}"/>
     <cellStyle name="入力 2" xfId="40" xr:uid="{4F1E6CA2-D2D1-4844-95E9-7E6C53A9927E}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="41" xr:uid="{1165583B-DB32-4020-AE20-4258066626F9}"/>
     <cellStyle name="良い 2" xfId="42" xr:uid="{01AAA678-57CA-44DD-8387-83FAC361EEE0}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1541,50 +1566,54 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2ECF93D7-12D9-45DE-9333-707FEF5D87D6}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:K83"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="6.77734375" customWidth="1"/>
     <col min="2" max="2" width="11.77734375" style="13" customWidth="1"/>
     <col min="3" max="4" width="12.6640625" style="13" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
     <col min="6" max="7" width="12.6640625" style="13" customWidth="1"/>
     <col min="8" max="8" width="12.6640625" style="14" customWidth="1"/>
     <col min="9" max="9" width="8.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.33203125" style="4" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" s="21" t="s">
         <v>71</v>
       </c>
@@ -3738,51 +3767,51 @@
     <row r="83" ht="14.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="I2:K2"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:E4"/>
     <mergeCell ref="I3:J4"/>
     <mergeCell ref="K3:K5"/>
     <mergeCell ref="F4:H4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="78" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C- &amp;P -&amp;R【千葉県毎月常住人口調査 】</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D376A66-09C2-4147-A422-7CDBB8AA20C3}">
   <dimension ref="A1:K83"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+    <sheetView topLeftCell="A17" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="6.77734375" customWidth="1"/>
     <col min="2" max="2" width="11.77734375" style="13" customWidth="1"/>
     <col min="3" max="4" width="12.6640625" style="13" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
     <col min="6" max="7" width="12.6640625" style="13" customWidth="1"/>
     <col min="8" max="8" width="12.6640625" style="14" customWidth="1"/>
     <col min="9" max="9" width="8.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.33203125" style="4" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" style="13" customWidth="1"/>
     <col min="257" max="257" width="6.77734375" customWidth="1"/>
     <col min="258" max="258" width="11.77734375" customWidth="1"/>
     <col min="259" max="264" width="12.6640625" customWidth="1"/>
     <col min="265" max="265" width="8.44140625" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="7.33203125" customWidth="1"/>
     <col min="267" max="267" width="12.6640625" customWidth="1"/>
     <col min="513" max="513" width="6.77734375" customWidth="1"/>
     <col min="514" max="514" width="11.77734375" customWidth="1"/>
     <col min="515" max="520" width="12.6640625" customWidth="1"/>
     <col min="521" max="521" width="8.44140625" bestFit="1" customWidth="1"/>
     <col min="522" max="522" width="7.33203125" customWidth="1"/>
     <col min="523" max="523" width="12.6640625" customWidth="1"/>
     <col min="769" max="769" width="6.77734375" customWidth="1"/>
@@ -6308,51 +6337,51 @@
     <row r="83" ht="14.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="I2:K2"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:E4"/>
     <mergeCell ref="I3:J4"/>
     <mergeCell ref="K3:K5"/>
     <mergeCell ref="F4:H4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="78" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C- &amp;P -&amp;R【千葉県毎月常住人口調査 】</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DBBBD312-18A7-420A-9717-BDAD42D1A23E}">
   <dimension ref="A1:K83"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="6.77734375" customWidth="1"/>
     <col min="2" max="2" width="11.77734375" style="13" customWidth="1"/>
     <col min="3" max="4" width="12.6640625" style="13" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
     <col min="6" max="7" width="12.6640625" style="13" customWidth="1"/>
     <col min="8" max="8" width="12.6640625" style="14" customWidth="1"/>
     <col min="9" max="9" width="8.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.33203125" style="4" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
@@ -8496,75 +8525,4456 @@
     <row r="80" spans="1:11">
       <c r="A80" s="1"/>
     </row>
     <row r="81" ht="14.25" customHeight="1"/>
     <row r="83" ht="14.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="I2:K2"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:E4"/>
     <mergeCell ref="I3:J4"/>
     <mergeCell ref="K3:K5"/>
     <mergeCell ref="F4:H4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="78" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C- &amp;P -&amp;R【千葉県毎月常住人口調査 】</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FF689EBE-8895-4E11-B5F0-0AACBBB0C614}">
+  <dimension ref="A1:K83"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M14" sqref="M14:N14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="6.77734375" customWidth="1"/>
+    <col min="2" max="2" width="11.77734375" style="13" customWidth="1"/>
+    <col min="3" max="4" width="12.6640625" style="13" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
+    <col min="6" max="7" width="12.6640625" style="13" customWidth="1"/>
+    <col min="8" max="8" width="12.6640625" style="14" customWidth="1"/>
+    <col min="9" max="9" width="8.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.33203125" style="4" customWidth="1"/>
+    <col min="11" max="11" width="12.6640625" style="13" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" s="1"/>
+      <c r="B1" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+    </row>
+    <row r="2" spans="1:11" ht="13.8" thickBot="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+    </row>
+    <row r="3" spans="1:11" ht="13.5" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="19"/>
+      <c r="H3" s="20"/>
+      <c r="I3" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="32"/>
+      <c r="K3" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="13.5" customHeight="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="G4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="36"/>
+    </row>
+    <row r="5" spans="1:11" ht="27.75" customHeight="1" thickBot="1">
+      <c r="A5" s="1"/>
+      <c r="B5" s="25"/>
+      <c r="C5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="37"/>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="1"/>
+      <c r="B6" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="8">
+        <v>6275486</v>
+      </c>
+      <c r="D6" s="8">
+        <v>3105579</v>
+      </c>
+      <c r="E6" s="8">
+        <v>3169907</v>
+      </c>
+      <c r="F6" s="8">
+        <v>259164</v>
+      </c>
+      <c r="G6" s="8">
+        <v>132964</v>
+      </c>
+      <c r="H6" s="8">
+        <v>126200</v>
+      </c>
+      <c r="I6" s="8">
+        <v>5938</v>
+      </c>
+      <c r="J6" s="9">
+        <v>0.09</v>
+      </c>
+      <c r="K6" s="16">
+        <v>2973421</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="1"/>
+      <c r="B7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="8">
+        <v>988732</v>
+      </c>
+      <c r="D7" s="8">
+        <v>485851</v>
+      </c>
+      <c r="E7" s="8">
+        <v>502881</v>
+      </c>
+      <c r="F7" s="8">
+        <v>44642</v>
+      </c>
+      <c r="G7" s="8">
+        <v>22521</v>
+      </c>
+      <c r="H7" s="8">
+        <v>22121</v>
+      </c>
+      <c r="I7" s="8">
+        <v>1801</v>
+      </c>
+      <c r="J7" s="9">
+        <v>0.18</v>
+      </c>
+      <c r="K7" s="16">
+        <v>486913</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="1"/>
+      <c r="B8" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="8">
+        <v>222392</v>
+      </c>
+      <c r="D8" s="8">
+        <v>110643</v>
+      </c>
+      <c r="E8" s="8">
+        <v>111749</v>
+      </c>
+      <c r="F8" s="8">
+        <v>9913</v>
+      </c>
+      <c r="G8" s="8">
+        <v>4685</v>
+      </c>
+      <c r="H8" s="8">
+        <v>5228</v>
+      </c>
+      <c r="I8" s="8">
+        <v>622</v>
+      </c>
+      <c r="J8" s="9">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="K8" s="16">
+        <v>122529</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="1"/>
+      <c r="B9" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="8">
+        <v>177595</v>
+      </c>
+      <c r="D9" s="8">
+        <v>86977</v>
+      </c>
+      <c r="E9" s="8">
+        <v>90618</v>
+      </c>
+      <c r="F9" s="8">
+        <v>8383</v>
+      </c>
+      <c r="G9" s="8">
+        <v>4431</v>
+      </c>
+      <c r="H9" s="8">
+        <v>3952</v>
+      </c>
+      <c r="I9" s="8">
+        <v>274</v>
+      </c>
+      <c r="J9" s="9">
+        <v>0.15</v>
+      </c>
+      <c r="K9" s="16">
+        <v>87908</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="1"/>
+      <c r="B10" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="8">
+        <v>160575</v>
+      </c>
+      <c r="D10" s="8">
+        <v>80031</v>
+      </c>
+      <c r="E10" s="8">
+        <v>80544</v>
+      </c>
+      <c r="F10" s="8">
+        <v>6392</v>
+      </c>
+      <c r="G10" s="8">
+        <v>3311</v>
+      </c>
+      <c r="H10" s="8">
+        <v>3081</v>
+      </c>
+      <c r="I10" s="8">
+        <v>124</v>
+      </c>
+      <c r="J10" s="9">
+        <v>0.08</v>
+      </c>
+      <c r="K10" s="16">
+        <v>79992</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="1"/>
+      <c r="B11" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="8">
+        <v>144057</v>
+      </c>
+      <c r="D11" s="8">
+        <v>71474</v>
+      </c>
+      <c r="E11" s="8">
+        <v>72583</v>
+      </c>
+      <c r="F11" s="8">
+        <v>6435</v>
+      </c>
+      <c r="G11" s="8">
+        <v>3484</v>
+      </c>
+      <c r="H11" s="8">
+        <v>2951</v>
+      </c>
+      <c r="I11" s="8">
+        <v>87</v>
+      </c>
+      <c r="J11" s="9">
+        <v>0.06</v>
+      </c>
+      <c r="K11" s="16">
+        <v>68145</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="1"/>
+      <c r="B12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="8">
+        <v>127964</v>
+      </c>
+      <c r="D12" s="8">
+        <v>62107</v>
+      </c>
+      <c r="E12" s="8">
+        <v>65857</v>
+      </c>
+      <c r="F12" s="8">
+        <v>2233</v>
+      </c>
+      <c r="G12" s="8">
+        <v>1091</v>
+      </c>
+      <c r="H12" s="8">
+        <v>1142</v>
+      </c>
+      <c r="I12" s="8">
+        <v>-76</v>
+      </c>
+      <c r="J12" s="9">
+        <v>-0.06</v>
+      </c>
+      <c r="K12" s="16">
+        <v>53758</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="1"/>
+      <c r="B13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="8">
+        <v>156149</v>
+      </c>
+      <c r="D13" s="8">
+        <v>74619</v>
+      </c>
+      <c r="E13" s="8">
+        <v>81530</v>
+      </c>
+      <c r="F13" s="8">
+        <v>11286</v>
+      </c>
+      <c r="G13" s="8">
+        <v>5519</v>
+      </c>
+      <c r="H13" s="8">
+        <v>5767</v>
+      </c>
+      <c r="I13" s="8">
+        <v>770</v>
+      </c>
+      <c r="J13" s="9">
+        <v>0.5</v>
+      </c>
+      <c r="K13" s="16">
+        <v>74581</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="1"/>
+      <c r="B14" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="8">
+        <v>51615</v>
+      </c>
+      <c r="D14" s="8">
+        <v>25226</v>
+      </c>
+      <c r="E14" s="8">
+        <v>26389</v>
+      </c>
+      <c r="F14" s="8">
+        <v>2823</v>
+      </c>
+      <c r="G14" s="8">
+        <v>1559</v>
+      </c>
+      <c r="H14" s="8">
+        <v>1264</v>
+      </c>
+      <c r="I14" s="8">
+        <v>-148</v>
+      </c>
+      <c r="J14" s="9">
+        <v>-0.28999999999999998</v>
+      </c>
+      <c r="K14" s="16">
+        <v>24997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="1"/>
+      <c r="B15" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="8">
+        <v>504763</v>
+      </c>
+      <c r="D15" s="8">
+        <v>254705</v>
+      </c>
+      <c r="E15" s="8">
+        <v>250058</v>
+      </c>
+      <c r="F15" s="8">
+        <v>25976</v>
+      </c>
+      <c r="G15" s="8">
+        <v>13366</v>
+      </c>
+      <c r="H15" s="8">
+        <v>12610</v>
+      </c>
+      <c r="I15" s="8">
+        <v>1846</v>
+      </c>
+      <c r="J15" s="9">
+        <v>0.37</v>
+      </c>
+      <c r="K15" s="16">
+        <v>260478</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="1"/>
+      <c r="B16" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="8">
+        <v>652226</v>
+      </c>
+      <c r="D16" s="8">
+        <v>321656</v>
+      </c>
+      <c r="E16" s="8">
+        <v>330570</v>
+      </c>
+      <c r="F16" s="8">
+        <v>27476</v>
+      </c>
+      <c r="G16" s="8">
+        <v>13695</v>
+      </c>
+      <c r="H16" s="8">
+        <v>13781</v>
+      </c>
+      <c r="I16" s="8">
+        <v>1365</v>
+      </c>
+      <c r="J16" s="9">
+        <v>0.21</v>
+      </c>
+      <c r="K16" s="16">
+        <v>311978</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="1"/>
+      <c r="B17" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="8">
+        <v>41795</v>
+      </c>
+      <c r="D17" s="8">
+        <v>20187</v>
+      </c>
+      <c r="E17" s="8">
+        <v>21608</v>
+      </c>
+      <c r="F17" s="8">
+        <v>667</v>
+      </c>
+      <c r="G17" s="8">
+        <v>228</v>
+      </c>
+      <c r="H17" s="8">
+        <v>439</v>
+      </c>
+      <c r="I17" s="8">
+        <v>-138</v>
+      </c>
+      <c r="J17" s="9">
+        <v>-0.33</v>
+      </c>
+      <c r="K17" s="16">
+        <v>20231</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="1"/>
+      <c r="B18" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="8">
+        <v>136852</v>
+      </c>
+      <c r="D18" s="8">
+        <v>68804</v>
+      </c>
+      <c r="E18" s="8">
+        <v>68048</v>
+      </c>
+      <c r="F18" s="8">
+        <v>3940</v>
+      </c>
+      <c r="G18" s="8">
+        <v>2018</v>
+      </c>
+      <c r="H18" s="8">
+        <v>1922</v>
+      </c>
+      <c r="I18" s="8">
+        <v>19</v>
+      </c>
+      <c r="J18" s="9">
+        <v>0.01</v>
+      </c>
+      <c r="K18" s="16">
+        <v>63141</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="1"/>
+      <c r="B19" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="8">
+        <v>501825</v>
+      </c>
+      <c r="D19" s="8">
+        <v>247956</v>
+      </c>
+      <c r="E19" s="8">
+        <v>253869</v>
+      </c>
+      <c r="F19" s="8">
+        <v>27889</v>
+      </c>
+      <c r="G19" s="8">
+        <v>14157</v>
+      </c>
+      <c r="H19" s="8">
+        <v>13732</v>
+      </c>
+      <c r="I19" s="8">
+        <v>970</v>
+      </c>
+      <c r="J19" s="9">
+        <v>0.19</v>
+      </c>
+      <c r="K19" s="16">
+        <v>249510</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="1"/>
+      <c r="B20" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="8">
+        <v>151320</v>
+      </c>
+      <c r="D20" s="8">
+        <v>75540</v>
+      </c>
+      <c r="E20" s="8">
+        <v>75780</v>
+      </c>
+      <c r="F20" s="8">
+        <v>6402</v>
+      </c>
+      <c r="G20" s="8">
+        <v>3504</v>
+      </c>
+      <c r="H20" s="8">
+        <v>2898</v>
+      </c>
+      <c r="I20" s="8">
+        <v>-73</v>
+      </c>
+      <c r="J20" s="9">
+        <v>-0.05</v>
+      </c>
+      <c r="K20" s="16">
+        <v>68108</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="1"/>
+      <c r="B21" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="8">
+        <v>83114</v>
+      </c>
+      <c r="D21" s="8">
+        <v>40872</v>
+      </c>
+      <c r="E21" s="8">
+        <v>42242</v>
+      </c>
+      <c r="F21" s="8">
+        <v>2017</v>
+      </c>
+      <c r="G21" s="8">
+        <v>933</v>
+      </c>
+      <c r="H21" s="8">
+        <v>1084</v>
+      </c>
+      <c r="I21" s="8">
+        <v>-172</v>
+      </c>
+      <c r="J21" s="9">
+        <v>-0.21</v>
+      </c>
+      <c r="K21" s="16">
+        <v>38607</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="1"/>
+      <c r="B22" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="8">
+        <v>134215</v>
+      </c>
+      <c r="D22" s="8">
+        <v>66818</v>
+      </c>
+      <c r="E22" s="8">
+        <v>67397</v>
+      </c>
+      <c r="F22" s="8">
+        <v>11584</v>
+      </c>
+      <c r="G22" s="8">
+        <v>6208</v>
+      </c>
+      <c r="H22" s="8">
+        <v>5376</v>
+      </c>
+      <c r="I22" s="8">
+        <v>294</v>
+      </c>
+      <c r="J22" s="9">
+        <v>0.22</v>
+      </c>
+      <c r="K22" s="16">
+        <v>66358</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="1"/>
+      <c r="B23" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="8">
+        <v>162988</v>
+      </c>
+      <c r="D23" s="8">
+        <v>79050</v>
+      </c>
+      <c r="E23" s="8">
+        <v>83938</v>
+      </c>
+      <c r="F23" s="8">
+        <v>5892</v>
+      </c>
+      <c r="G23" s="8">
+        <v>2948</v>
+      </c>
+      <c r="H23" s="8">
+        <v>2944</v>
+      </c>
+      <c r="I23" s="8">
+        <v>-99</v>
+      </c>
+      <c r="J23" s="9">
+        <v>-0.06</v>
+      </c>
+      <c r="K23" s="16">
+        <v>73279</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="1"/>
+      <c r="B24" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="8">
+        <v>56120</v>
+      </c>
+      <c r="D24" s="8">
+        <v>28201</v>
+      </c>
+      <c r="E24" s="8">
+        <v>27919</v>
+      </c>
+      <c r="F24" s="8">
+        <v>2506</v>
+      </c>
+      <c r="G24" s="8">
+        <v>1297</v>
+      </c>
+      <c r="H24" s="8">
+        <v>1209</v>
+      </c>
+      <c r="I24" s="8">
+        <v>-87</v>
+      </c>
+      <c r="J24" s="9">
+        <v>-0.15</v>
+      </c>
+      <c r="K24" s="16">
+        <v>26703</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="1"/>
+      <c r="B25" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="8">
+        <v>59594</v>
+      </c>
+      <c r="D25" s="8">
+        <v>29437</v>
+      </c>
+      <c r="E25" s="8">
+        <v>30157</v>
+      </c>
+      <c r="F25" s="8">
+        <v>2053</v>
+      </c>
+      <c r="G25" s="8">
+        <v>1182</v>
+      </c>
+      <c r="H25" s="8">
+        <v>871</v>
+      </c>
+      <c r="I25" s="8">
+        <v>-233</v>
+      </c>
+      <c r="J25" s="9">
+        <v>-0.39</v>
+      </c>
+      <c r="K25" s="16">
+        <v>25379</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="1"/>
+      <c r="B26" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C26" s="8">
+        <v>175828</v>
+      </c>
+      <c r="D26" s="8">
+        <v>87305</v>
+      </c>
+      <c r="E26" s="8">
+        <v>88523</v>
+      </c>
+      <c r="F26" s="8">
+        <v>7074</v>
+      </c>
+      <c r="G26" s="8">
+        <v>3330</v>
+      </c>
+      <c r="H26" s="8">
+        <v>3744</v>
+      </c>
+      <c r="I26" s="8">
+        <v>26</v>
+      </c>
+      <c r="J26" s="9">
+        <v>0.01</v>
+      </c>
+      <c r="K26" s="16">
+        <v>84205</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="1"/>
+      <c r="B27" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" s="8">
+        <v>438987</v>
+      </c>
+      <c r="D27" s="8">
+        <v>216349</v>
+      </c>
+      <c r="E27" s="8">
+        <v>222638</v>
+      </c>
+      <c r="F27" s="8">
+        <v>15591</v>
+      </c>
+      <c r="G27" s="8">
+        <v>8028</v>
+      </c>
+      <c r="H27" s="8">
+        <v>7563</v>
+      </c>
+      <c r="I27" s="8">
+        <v>812</v>
+      </c>
+      <c r="J27" s="9">
+        <v>0.19</v>
+      </c>
+      <c r="K27" s="16">
+        <v>205560</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="1"/>
+      <c r="B28" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" s="8">
+        <v>14669</v>
+      </c>
+      <c r="D28" s="8">
+        <v>7495</v>
+      </c>
+      <c r="E28" s="8">
+        <v>7174</v>
+      </c>
+      <c r="F28" s="8">
+        <v>237</v>
+      </c>
+      <c r="G28" s="8">
+        <v>135</v>
+      </c>
+      <c r="H28" s="8">
+        <v>102</v>
+      </c>
+      <c r="I28" s="8">
+        <v>-36</v>
+      </c>
+      <c r="J28" s="9">
+        <v>-0.24</v>
+      </c>
+      <c r="K28" s="16">
+        <v>7545</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="1"/>
+      <c r="B29" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="8">
+        <v>260095</v>
+      </c>
+      <c r="D29" s="8">
+        <v>133833</v>
+      </c>
+      <c r="E29" s="8">
+        <v>126262</v>
+      </c>
+      <c r="F29" s="8">
+        <v>8454</v>
+      </c>
+      <c r="G29" s="8">
+        <v>4451</v>
+      </c>
+      <c r="H29" s="8">
+        <v>4003</v>
+      </c>
+      <c r="I29" s="8">
+        <v>39</v>
+      </c>
+      <c r="J29" s="9">
+        <v>0.01</v>
+      </c>
+      <c r="K29" s="16">
+        <v>123445</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="1"/>
+      <c r="B30" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30" s="8">
+        <v>216350</v>
+      </c>
+      <c r="D30" s="8">
+        <v>106190</v>
+      </c>
+      <c r="E30" s="8">
+        <v>110160</v>
+      </c>
+      <c r="F30" s="8">
+        <v>4817</v>
+      </c>
+      <c r="G30" s="8">
+        <v>2340</v>
+      </c>
+      <c r="H30" s="8">
+        <v>2477</v>
+      </c>
+      <c r="I30" s="8">
+        <v>459</v>
+      </c>
+      <c r="J30" s="9">
+        <v>0.21</v>
+      </c>
+      <c r="K30" s="16">
+        <v>93496</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="1"/>
+      <c r="B31" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="8">
+        <v>206518</v>
+      </c>
+      <c r="D31" s="8">
+        <v>101066</v>
+      </c>
+      <c r="E31" s="8">
+        <v>105452</v>
+      </c>
+      <c r="F31" s="8">
+        <v>9069</v>
+      </c>
+      <c r="G31" s="8">
+        <v>4444</v>
+      </c>
+      <c r="H31" s="8">
+        <v>4625</v>
+      </c>
+      <c r="I31" s="8">
+        <v>288</v>
+      </c>
+      <c r="J31" s="9">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="K31" s="16">
+        <v>94886</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="1"/>
+      <c r="B32" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C32" s="8">
+        <v>130689</v>
+      </c>
+      <c r="D32" s="8">
+        <v>63348</v>
+      </c>
+      <c r="E32" s="8">
+        <v>67341</v>
+      </c>
+      <c r="F32" s="8">
+        <v>4721</v>
+      </c>
+      <c r="G32" s="8">
+        <v>2238</v>
+      </c>
+      <c r="H32" s="8">
+        <v>2483</v>
+      </c>
+      <c r="I32" s="8">
+        <v>24</v>
+      </c>
+      <c r="J32" s="9">
+        <v>0.02</v>
+      </c>
+      <c r="K32" s="16">
+        <v>61430</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="1"/>
+      <c r="B33" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="8">
+        <v>29267</v>
+      </c>
+      <c r="D33" s="8">
+        <v>13849</v>
+      </c>
+      <c r="E33" s="8">
+        <v>15418</v>
+      </c>
+      <c r="F33" s="8">
+        <v>871</v>
+      </c>
+      <c r="G33" s="8">
+        <v>333</v>
+      </c>
+      <c r="H33" s="8">
+        <v>538</v>
+      </c>
+      <c r="I33" s="8">
+        <v>-15</v>
+      </c>
+      <c r="J33" s="9">
+        <v>-0.05</v>
+      </c>
+      <c r="K33" s="16">
+        <v>14445</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="1"/>
+      <c r="B34" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="8">
+        <v>110136</v>
+      </c>
+      <c r="D34" s="8">
+        <v>53412</v>
+      </c>
+      <c r="E34" s="8">
+        <v>56724</v>
+      </c>
+      <c r="F34" s="8">
+        <v>3010</v>
+      </c>
+      <c r="G34" s="8">
+        <v>1540</v>
+      </c>
+      <c r="H34" s="8">
+        <v>1470</v>
+      </c>
+      <c r="I34" s="8">
+        <v>166</v>
+      </c>
+      <c r="J34" s="9">
+        <v>0.15</v>
+      </c>
+      <c r="K34" s="16">
+        <v>50979</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="1"/>
+      <c r="B35" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C35" s="8">
+        <v>77295</v>
+      </c>
+      <c r="D35" s="8">
+        <v>39248</v>
+      </c>
+      <c r="E35" s="8">
+        <v>38047</v>
+      </c>
+      <c r="F35" s="8">
+        <v>1527</v>
+      </c>
+      <c r="G35" s="8">
+        <v>714</v>
+      </c>
+      <c r="H35" s="8">
+        <v>813</v>
+      </c>
+      <c r="I35" s="8">
+        <v>-259</v>
+      </c>
+      <c r="J35" s="9">
+        <v>-0.33</v>
+      </c>
+      <c r="K35" s="16">
+        <v>35627</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="1"/>
+      <c r="B36" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" s="8">
+        <v>38280</v>
+      </c>
+      <c r="D36" s="8">
+        <v>19439</v>
+      </c>
+      <c r="E36" s="8">
+        <v>18841</v>
+      </c>
+      <c r="F36" s="8">
+        <v>789</v>
+      </c>
+      <c r="G36" s="8">
+        <v>468</v>
+      </c>
+      <c r="H36" s="8">
+        <v>321</v>
+      </c>
+      <c r="I36" s="8">
+        <v>-103</v>
+      </c>
+      <c r="J36" s="9">
+        <v>-0.27</v>
+      </c>
+      <c r="K36" s="16">
+        <v>17531</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="1"/>
+      <c r="B37" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="8">
+        <v>173030</v>
+      </c>
+      <c r="D37" s="8">
+        <v>83428</v>
+      </c>
+      <c r="E37" s="8">
+        <v>89602</v>
+      </c>
+      <c r="F37" s="8">
+        <v>6024</v>
+      </c>
+      <c r="G37" s="8">
+        <v>2970</v>
+      </c>
+      <c r="H37" s="8">
+        <v>3054</v>
+      </c>
+      <c r="I37" s="8">
+        <v>656</v>
+      </c>
+      <c r="J37" s="9">
+        <v>0.38</v>
+      </c>
+      <c r="K37" s="16">
+        <v>86567</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="1"/>
+      <c r="B38" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="8">
+        <v>95033</v>
+      </c>
+      <c r="D38" s="8">
+        <v>47087</v>
+      </c>
+      <c r="E38" s="8">
+        <v>47946</v>
+      </c>
+      <c r="F38" s="8">
+        <v>4136</v>
+      </c>
+      <c r="G38" s="8">
+        <v>2451</v>
+      </c>
+      <c r="H38" s="8">
+        <v>1685</v>
+      </c>
+      <c r="I38" s="8">
+        <v>-45</v>
+      </c>
+      <c r="J38" s="9">
+        <v>-0.05</v>
+      </c>
+      <c r="K38" s="16">
+        <v>41570</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="1"/>
+      <c r="B39" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C39" s="8">
+        <v>65014</v>
+      </c>
+      <c r="D39" s="8">
+        <v>32871</v>
+      </c>
+      <c r="E39" s="8">
+        <v>32143</v>
+      </c>
+      <c r="F39" s="8">
+        <v>1312</v>
+      </c>
+      <c r="G39" s="8">
+        <v>715</v>
+      </c>
+      <c r="H39" s="8">
+        <v>597</v>
+      </c>
+      <c r="I39" s="8">
+        <v>-19</v>
+      </c>
+      <c r="J39" s="9">
+        <v>-0.03</v>
+      </c>
+      <c r="K39" s="16">
+        <v>27737</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="1"/>
+      <c r="B40" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C40" s="8">
+        <v>65116</v>
+      </c>
+      <c r="D40" s="8">
+        <v>33205</v>
+      </c>
+      <c r="E40" s="8">
+        <v>31911</v>
+      </c>
+      <c r="F40" s="8">
+        <v>4830</v>
+      </c>
+      <c r="G40" s="8">
+        <v>2800</v>
+      </c>
+      <c r="H40" s="8">
+        <v>2030</v>
+      </c>
+      <c r="I40" s="8">
+        <v>-49</v>
+      </c>
+      <c r="J40" s="9">
+        <v>-0.08</v>
+      </c>
+      <c r="K40" s="16">
+        <v>30298</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="1"/>
+      <c r="B41" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C41" s="8">
+        <v>109657</v>
+      </c>
+      <c r="D41" s="8">
+        <v>53975</v>
+      </c>
+      <c r="E41" s="8">
+        <v>55682</v>
+      </c>
+      <c r="F41" s="8">
+        <v>3644</v>
+      </c>
+      <c r="G41" s="8">
+        <v>1866</v>
+      </c>
+      <c r="H41" s="8">
+        <v>1778</v>
+      </c>
+      <c r="I41" s="8">
+        <v>71</v>
+      </c>
+      <c r="J41" s="9">
+        <v>0.06</v>
+      </c>
+      <c r="K41" s="16">
+        <v>43037</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="1"/>
+      <c r="B42" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="8">
+        <v>60894</v>
+      </c>
+      <c r="D42" s="8">
+        <v>30146</v>
+      </c>
+      <c r="E42" s="8">
+        <v>30748</v>
+      </c>
+      <c r="F42" s="8">
+        <v>2023</v>
+      </c>
+      <c r="G42" s="8">
+        <v>1200</v>
+      </c>
+      <c r="H42" s="8">
+        <v>823</v>
+      </c>
+      <c r="I42" s="8">
+        <v>17</v>
+      </c>
+      <c r="J42" s="9">
+        <v>0.03</v>
+      </c>
+      <c r="K42" s="16">
+        <v>25563</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="1"/>
+      <c r="B43" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C43" s="8">
+        <v>49775</v>
+      </c>
+      <c r="D43" s="8">
+        <v>25359</v>
+      </c>
+      <c r="E43" s="8">
+        <v>24416</v>
+      </c>
+      <c r="F43" s="8">
+        <v>4951</v>
+      </c>
+      <c r="G43" s="8">
+        <v>2709</v>
+      </c>
+      <c r="H43" s="8">
+        <v>2242</v>
+      </c>
+      <c r="I43" s="8">
+        <v>87</v>
+      </c>
+      <c r="J43" s="9">
+        <v>0.18</v>
+      </c>
+      <c r="K43" s="16">
+        <v>24192</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="1"/>
+      <c r="B44" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C44" s="8">
+        <v>31785</v>
+      </c>
+      <c r="D44" s="8">
+        <v>15125</v>
+      </c>
+      <c r="E44" s="8">
+        <v>16660</v>
+      </c>
+      <c r="F44" s="8">
+        <v>622</v>
+      </c>
+      <c r="G44" s="8">
+        <v>230</v>
+      </c>
+      <c r="H44" s="8">
+        <v>392</v>
+      </c>
+      <c r="I44" s="8">
+        <v>-168</v>
+      </c>
+      <c r="J44" s="9">
+        <v>-0.53</v>
+      </c>
+      <c r="K44" s="16">
+        <v>14317</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="1"/>
+      <c r="B45" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C45" s="8">
+        <v>31872</v>
+      </c>
+      <c r="D45" s="8">
+        <v>15762</v>
+      </c>
+      <c r="E45" s="8">
+        <v>16110</v>
+      </c>
+      <c r="F45" s="8">
+        <v>776</v>
+      </c>
+      <c r="G45" s="8">
+        <v>423</v>
+      </c>
+      <c r="H45" s="8">
+        <v>353</v>
+      </c>
+      <c r="I45" s="8">
+        <v>-51</v>
+      </c>
+      <c r="J45" s="9">
+        <v>-0.16</v>
+      </c>
+      <c r="K45" s="16">
+        <v>13171</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="1"/>
+      <c r="B46" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="8">
+        <v>66056</v>
+      </c>
+      <c r="D46" s="8">
+        <v>32650</v>
+      </c>
+      <c r="E46" s="8">
+        <v>33406</v>
+      </c>
+      <c r="F46" s="8">
+        <v>1815</v>
+      </c>
+      <c r="G46" s="8">
+        <v>982</v>
+      </c>
+      <c r="H46" s="8">
+        <v>833</v>
+      </c>
+      <c r="I46" s="8">
+        <v>-225</v>
+      </c>
+      <c r="J46" s="9">
+        <v>-0.34</v>
+      </c>
+      <c r="K46" s="16">
+        <v>28239</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="1"/>
+      <c r="B47" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C47" s="8">
+        <v>44609</v>
+      </c>
+      <c r="D47" s="8">
+        <v>22455</v>
+      </c>
+      <c r="E47" s="8">
+        <v>22154</v>
+      </c>
+      <c r="F47" s="8">
+        <v>1986</v>
+      </c>
+      <c r="G47" s="8">
+        <v>1304</v>
+      </c>
+      <c r="H47" s="8">
+        <v>682</v>
+      </c>
+      <c r="I47" s="8">
+        <v>-266</v>
+      </c>
+      <c r="J47" s="9">
+        <v>-0.59</v>
+      </c>
+      <c r="K47" s="16">
+        <v>19732</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="1"/>
+      <c r="B48" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C48" s="8">
+        <v>32179</v>
+      </c>
+      <c r="D48" s="8">
+        <v>15650</v>
+      </c>
+      <c r="E48" s="8">
+        <v>16529</v>
+      </c>
+      <c r="F48" s="8">
+        <v>597</v>
+      </c>
+      <c r="G48" s="8">
+        <v>265</v>
+      </c>
+      <c r="H48" s="8">
+        <v>332</v>
+      </c>
+      <c r="I48" s="8">
+        <v>-134</v>
+      </c>
+      <c r="J48" s="9">
+        <v>-0.41</v>
+      </c>
+      <c r="K48" s="16">
+        <v>14321</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" s="1"/>
+      <c r="B49" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C49" s="8">
+        <v>46055</v>
+      </c>
+      <c r="D49" s="8">
+        <v>22666</v>
+      </c>
+      <c r="E49" s="8">
+        <v>23389</v>
+      </c>
+      <c r="F49" s="8">
+        <v>1003</v>
+      </c>
+      <c r="G49" s="8">
+        <v>470</v>
+      </c>
+      <c r="H49" s="8">
+        <v>533</v>
+      </c>
+      <c r="I49" s="8">
+        <v>-124</v>
+      </c>
+      <c r="J49" s="9">
+        <v>-0.27</v>
+      </c>
+      <c r="K49" s="16">
+        <v>20408</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" s="1"/>
+      <c r="B50" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C50" s="8">
+        <v>19903</v>
+      </c>
+      <c r="D50" s="8">
+        <v>9669</v>
+      </c>
+      <c r="E50" s="8">
+        <v>10234</v>
+      </c>
+      <c r="F50" s="8">
+        <v>1068</v>
+      </c>
+      <c r="G50" s="8">
+        <v>490</v>
+      </c>
+      <c r="H50" s="8">
+        <v>578</v>
+      </c>
+      <c r="I50" s="8">
+        <v>-87</v>
+      </c>
+      <c r="J50" s="9">
+        <v>-0.44</v>
+      </c>
+      <c r="K50" s="16">
+        <v>9593</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" s="1"/>
+      <c r="B51" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C51" s="8">
+        <v>19176</v>
+      </c>
+      <c r="D51" s="8">
+        <v>9426</v>
+      </c>
+      <c r="E51" s="8">
+        <v>9750</v>
+      </c>
+      <c r="F51" s="8">
+        <v>654</v>
+      </c>
+      <c r="G51" s="8">
+        <v>317</v>
+      </c>
+      <c r="H51" s="8">
+        <v>337</v>
+      </c>
+      <c r="I51" s="8">
+        <v>-49</v>
+      </c>
+      <c r="J51" s="9">
+        <v>-0.25</v>
+      </c>
+      <c r="K51" s="16">
+        <v>8662</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" s="1"/>
+      <c r="B52" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="8">
+        <v>5464</v>
+      </c>
+      <c r="D52" s="8">
+        <v>2749</v>
+      </c>
+      <c r="E52" s="8">
+        <v>2715</v>
+      </c>
+      <c r="F52" s="8">
+        <v>263</v>
+      </c>
+      <c r="G52" s="8">
+        <v>158</v>
+      </c>
+      <c r="H52" s="8">
+        <v>105</v>
+      </c>
+      <c r="I52" s="8">
+        <v>-32</v>
+      </c>
+      <c r="J52" s="9">
+        <v>-0.57999999999999996</v>
+      </c>
+      <c r="K52" s="16">
+        <v>2401</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" s="1"/>
+      <c r="B53" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C53" s="8">
+        <v>12385</v>
+      </c>
+      <c r="D53" s="8">
+        <v>6351</v>
+      </c>
+      <c r="E53" s="8">
+        <v>6034</v>
+      </c>
+      <c r="F53" s="8">
+        <v>550</v>
+      </c>
+      <c r="G53" s="8">
+        <v>337</v>
+      </c>
+      <c r="H53" s="8">
+        <v>213</v>
+      </c>
+      <c r="I53" s="8">
+        <v>-31</v>
+      </c>
+      <c r="J53" s="9">
+        <v>-0.25</v>
+      </c>
+      <c r="K53" s="16">
+        <v>5096</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" s="1"/>
+      <c r="B54" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C54" s="8">
+        <v>11834</v>
+      </c>
+      <c r="D54" s="8">
+        <v>5964</v>
+      </c>
+      <c r="E54" s="8">
+        <v>5870</v>
+      </c>
+      <c r="F54" s="8">
+        <v>373</v>
+      </c>
+      <c r="G54" s="8">
+        <v>290</v>
+      </c>
+      <c r="H54" s="8">
+        <v>83</v>
+      </c>
+      <c r="I54" s="8">
+        <v>-43</v>
+      </c>
+      <c r="J54" s="9">
+        <v>-0.36</v>
+      </c>
+      <c r="K54" s="16">
+        <v>4700</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" s="1"/>
+      <c r="B55" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C55" s="8">
+        <v>12769</v>
+      </c>
+      <c r="D55" s="8">
+        <v>6306</v>
+      </c>
+      <c r="E55" s="8">
+        <v>6463</v>
+      </c>
+      <c r="F55" s="8">
+        <v>355</v>
+      </c>
+      <c r="G55" s="8">
+        <v>205</v>
+      </c>
+      <c r="H55" s="8">
+        <v>150</v>
+      </c>
+      <c r="I55" s="8">
+        <v>-67</v>
+      </c>
+      <c r="J55" s="9">
+        <v>-0.52</v>
+      </c>
+      <c r="K55" s="16">
+        <v>5966</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" s="1"/>
+      <c r="B56" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C56" s="8">
+        <v>6486</v>
+      </c>
+      <c r="D56" s="8">
+        <v>3248</v>
+      </c>
+      <c r="E56" s="8">
+        <v>3238</v>
+      </c>
+      <c r="F56" s="8">
+        <v>335</v>
+      </c>
+      <c r="G56" s="8">
+        <v>192</v>
+      </c>
+      <c r="H56" s="8">
+        <v>143</v>
+      </c>
+      <c r="I56" s="8">
+        <v>-4</v>
+      </c>
+      <c r="J56" s="9">
+        <v>-0.06</v>
+      </c>
+      <c r="K56" s="16">
+        <v>2610</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" s="1"/>
+      <c r="B57" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C57" s="8">
+        <v>20394</v>
+      </c>
+      <c r="D57" s="8">
+        <v>9988</v>
+      </c>
+      <c r="E57" s="8">
+        <v>10406</v>
+      </c>
+      <c r="F57" s="8">
+        <v>620</v>
+      </c>
+      <c r="G57" s="8">
+        <v>326</v>
+      </c>
+      <c r="H57" s="8">
+        <v>294</v>
+      </c>
+      <c r="I57" s="8">
+        <v>-60</v>
+      </c>
+      <c r="J57" s="9">
+        <v>-0.28999999999999998</v>
+      </c>
+      <c r="K57" s="16">
+        <v>8456</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" s="1"/>
+      <c r="B58" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C58" s="8">
+        <v>11872</v>
+      </c>
+      <c r="D58" s="8">
+        <v>5812</v>
+      </c>
+      <c r="E58" s="8">
+        <v>6060</v>
+      </c>
+      <c r="F58" s="8">
+        <v>236</v>
+      </c>
+      <c r="G58" s="8">
+        <v>146</v>
+      </c>
+      <c r="H58" s="8">
+        <v>90</v>
+      </c>
+      <c r="I58" s="8">
+        <v>-28</v>
+      </c>
+      <c r="J58" s="9">
+        <v>-0.24</v>
+      </c>
+      <c r="K58" s="16">
+        <v>5373</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" s="1"/>
+      <c r="B59" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C59" s="8">
+        <v>6227</v>
+      </c>
+      <c r="D59" s="8">
+        <v>3013</v>
+      </c>
+      <c r="E59" s="8">
+        <v>3214</v>
+      </c>
+      <c r="F59" s="8">
+        <v>55</v>
+      </c>
+      <c r="G59" s="8">
+        <v>14</v>
+      </c>
+      <c r="H59" s="8">
+        <v>41</v>
+      </c>
+      <c r="I59" s="8">
+        <v>-24</v>
+      </c>
+      <c r="J59" s="9">
+        <v>-0.38</v>
+      </c>
+      <c r="K59" s="16">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" s="1"/>
+      <c r="B60" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C60" s="8">
+        <v>12772</v>
+      </c>
+      <c r="D60" s="8">
+        <v>6289</v>
+      </c>
+      <c r="E60" s="8">
+        <v>6483</v>
+      </c>
+      <c r="F60" s="8">
+        <v>128</v>
+      </c>
+      <c r="G60" s="8">
+        <v>44</v>
+      </c>
+      <c r="H60" s="8">
+        <v>84</v>
+      </c>
+      <c r="I60" s="8">
+        <v>-11</v>
+      </c>
+      <c r="J60" s="9">
+        <v>-0.09</v>
+      </c>
+      <c r="K60" s="16">
+        <v>5606</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" s="1"/>
+      <c r="B61" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C61" s="8">
+        <v>9469</v>
+      </c>
+      <c r="D61" s="8">
+        <v>4737</v>
+      </c>
+      <c r="E61" s="8">
+        <v>4732</v>
+      </c>
+      <c r="F61" s="8">
+        <v>262</v>
+      </c>
+      <c r="G61" s="8">
+        <v>172</v>
+      </c>
+      <c r="H61" s="8">
+        <v>90</v>
+      </c>
+      <c r="I61" s="8">
+        <v>-15</v>
+      </c>
+      <c r="J61" s="9">
+        <v>-0.16</v>
+      </c>
+      <c r="K61" s="16">
+        <v>4254</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" s="1"/>
+      <c r="B62" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C62" s="8">
+        <v>6014</v>
+      </c>
+      <c r="D62" s="8">
+        <v>2980</v>
+      </c>
+      <c r="E62" s="8">
+        <v>3034</v>
+      </c>
+      <c r="F62" s="8">
+        <v>121</v>
+      </c>
+      <c r="G62" s="8">
+        <v>69</v>
+      </c>
+      <c r="H62" s="8">
+        <v>52</v>
+      </c>
+      <c r="I62" s="8">
+        <v>-18</v>
+      </c>
+      <c r="J62" s="9">
+        <v>-0.3</v>
+      </c>
+      <c r="K62" s="16">
+        <v>2507</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" s="1"/>
+      <c r="B63" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C63" s="8">
+        <v>6317</v>
+      </c>
+      <c r="D63" s="8">
+        <v>3136</v>
+      </c>
+      <c r="E63" s="8">
+        <v>3181</v>
+      </c>
+      <c r="F63" s="8">
+        <v>68</v>
+      </c>
+      <c r="G63" s="8">
+        <v>30</v>
+      </c>
+      <c r="H63" s="8">
+        <v>38</v>
+      </c>
+      <c r="I63" s="8">
+        <v>-5</v>
+      </c>
+      <c r="J63" s="9">
+        <v>-0.08</v>
+      </c>
+      <c r="K63" s="16">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" s="1"/>
+      <c r="B64" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C64" s="8">
+        <v>7815</v>
+      </c>
+      <c r="D64" s="8">
+        <v>3786</v>
+      </c>
+      <c r="E64" s="8">
+        <v>4029</v>
+      </c>
+      <c r="F64" s="8">
+        <v>122</v>
+      </c>
+      <c r="G64" s="8">
+        <v>56</v>
+      </c>
+      <c r="H64" s="8">
+        <v>66</v>
+      </c>
+      <c r="I64" s="8">
+        <v>-29</v>
+      </c>
+      <c r="J64" s="9">
+        <v>-0.37</v>
+      </c>
+      <c r="K64" s="16">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="1"/>
+      <c r="B65" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C65" s="8">
+        <v>6234</v>
+      </c>
+      <c r="D65" s="8">
+        <v>2999</v>
+      </c>
+      <c r="E65" s="8">
+        <v>3235</v>
+      </c>
+      <c r="F65" s="8">
+        <v>77</v>
+      </c>
+      <c r="G65" s="8">
+        <v>36</v>
+      </c>
+      <c r="H65" s="8">
+        <v>41</v>
+      </c>
+      <c r="I65" s="8">
+        <v>-23</v>
+      </c>
+      <c r="J65" s="9">
+        <v>-0.37</v>
+      </c>
+      <c r="K65" s="16">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" ht="13.8" thickBot="1">
+      <c r="A66" s="1"/>
+      <c r="B66" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C66" s="11">
+        <v>6007</v>
+      </c>
+      <c r="D66" s="11">
+        <v>2910</v>
+      </c>
+      <c r="E66" s="11">
+        <v>3097</v>
+      </c>
+      <c r="F66" s="11">
+        <v>131</v>
+      </c>
+      <c r="G66" s="11">
+        <v>60</v>
+      </c>
+      <c r="H66" s="11">
+        <v>71</v>
+      </c>
+      <c r="I66" s="11">
+        <v>-32</v>
+      </c>
+      <c r="J66" s="12">
+        <v>-0.53</v>
+      </c>
+      <c r="K66" s="17">
+        <v>2865</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="1"/>
+      <c r="J67" s="15"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="1"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="1"/>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70" s="1"/>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71" s="1"/>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72" s="1"/>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73" s="1"/>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74" s="1"/>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75" s="1"/>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76" s="1"/>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77" s="1"/>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78" s="1"/>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79" s="1"/>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80" s="1"/>
+    </row>
+    <row r="81" ht="14.25" customHeight="1"/>
+    <row r="83" ht="14.25" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="B1:K1"/>
+    <mergeCell ref="I2:K2"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:E4"/>
+    <mergeCell ref="I3:J4"/>
+    <mergeCell ref="K3:K5"/>
+    <mergeCell ref="F4:H4"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="78" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3434355F-7178-4AD5-8A7A-39FD88CB726C}">
+  <dimension ref="A1:K83"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="M13" sqref="M13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="6.77734375" customWidth="1"/>
+    <col min="2" max="2" width="11.77734375" style="13" customWidth="1"/>
+    <col min="3" max="4" width="12.6640625" style="13" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
+    <col min="6" max="7" width="12.6640625" style="13" customWidth="1"/>
+    <col min="8" max="8" width="12.6640625" style="14" customWidth="1"/>
+    <col min="9" max="9" width="8.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.33203125" style="4" customWidth="1"/>
+    <col min="11" max="11" width="12.6640625" style="13" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" s="1"/>
+      <c r="B1" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+    </row>
+    <row r="2" spans="1:11" ht="13.8" thickBot="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+    </row>
+    <row r="3" spans="1:11" ht="13.5" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="19"/>
+      <c r="H3" s="20"/>
+      <c r="I3" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="32"/>
+      <c r="K3" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="13.5" customHeight="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="G4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="36"/>
+    </row>
+    <row r="5" spans="1:11" ht="27.75" customHeight="1" thickBot="1">
+      <c r="A5" s="1"/>
+      <c r="B5" s="25"/>
+      <c r="C5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="37"/>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="1"/>
+      <c r="B6" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="8">
+        <v>6282486</v>
+      </c>
+      <c r="D6" s="8">
+        <v>3109349</v>
+      </c>
+      <c r="E6" s="8">
+        <v>3173137</v>
+      </c>
+      <c r="F6" s="8">
+        <v>264825</v>
+      </c>
+      <c r="G6" s="8">
+        <v>136120</v>
+      </c>
+      <c r="H6" s="8">
+        <v>128705</v>
+      </c>
+      <c r="I6" s="8">
+        <v>7000</v>
+      </c>
+      <c r="J6" s="9">
+        <v>0.11</v>
+      </c>
+      <c r="K6" s="16">
+        <v>2984816</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="1"/>
+      <c r="B7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="8">
+        <v>990511</v>
+      </c>
+      <c r="D7" s="8">
+        <v>486671</v>
+      </c>
+      <c r="E7" s="8">
+        <v>503840</v>
+      </c>
+      <c r="F7" s="8">
+        <v>45784</v>
+      </c>
+      <c r="G7" s="8">
+        <v>23132</v>
+      </c>
+      <c r="H7" s="8">
+        <v>22652</v>
+      </c>
+      <c r="I7" s="8">
+        <v>1779</v>
+      </c>
+      <c r="J7" s="9">
+        <v>0.18</v>
+      </c>
+      <c r="K7" s="16">
+        <v>489198</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="1"/>
+      <c r="B8" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="8">
+        <v>223273</v>
+      </c>
+      <c r="D8" s="8">
+        <v>111129</v>
+      </c>
+      <c r="E8" s="8">
+        <v>112144</v>
+      </c>
+      <c r="F8" s="8">
+        <v>10341</v>
+      </c>
+      <c r="G8" s="8">
+        <v>4930</v>
+      </c>
+      <c r="H8" s="8">
+        <v>5411</v>
+      </c>
+      <c r="I8" s="8">
+        <v>881</v>
+      </c>
+      <c r="J8" s="9">
+        <v>0.4</v>
+      </c>
+      <c r="K8" s="16">
+        <v>123494</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="1"/>
+      <c r="B9" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="8">
+        <v>177741</v>
+      </c>
+      <c r="D9" s="8">
+        <v>87012</v>
+      </c>
+      <c r="E9" s="8">
+        <v>90729</v>
+      </c>
+      <c r="F9" s="8">
+        <v>8574</v>
+      </c>
+      <c r="G9" s="8">
+        <v>4523</v>
+      </c>
+      <c r="H9" s="8">
+        <v>4051</v>
+      </c>
+      <c r="I9" s="8">
+        <v>146</v>
+      </c>
+      <c r="J9" s="9">
+        <v>0.08</v>
+      </c>
+      <c r="K9" s="16">
+        <v>88237</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="1"/>
+      <c r="B10" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="8">
+        <v>160873</v>
+      </c>
+      <c r="D10" s="8">
+        <v>80161</v>
+      </c>
+      <c r="E10" s="8">
+        <v>80712</v>
+      </c>
+      <c r="F10" s="8">
+        <v>6581</v>
+      </c>
+      <c r="G10" s="8">
+        <v>3401</v>
+      </c>
+      <c r="H10" s="8">
+        <v>3180</v>
+      </c>
+      <c r="I10" s="8">
+        <v>298</v>
+      </c>
+      <c r="J10" s="9">
+        <v>0.19</v>
+      </c>
+      <c r="K10" s="16">
+        <v>80323</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="1"/>
+      <c r="B11" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="8">
+        <v>144100</v>
+      </c>
+      <c r="D11" s="8">
+        <v>71465</v>
+      </c>
+      <c r="E11" s="8">
+        <v>72635</v>
+      </c>
+      <c r="F11" s="8">
+        <v>6542</v>
+      </c>
+      <c r="G11" s="8">
+        <v>3554</v>
+      </c>
+      <c r="H11" s="8">
+        <v>2988</v>
+      </c>
+      <c r="I11" s="8">
+        <v>43</v>
+      </c>
+      <c r="J11" s="9">
+        <v>0.03</v>
+      </c>
+      <c r="K11" s="16">
+        <v>68337</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="1"/>
+      <c r="B12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="8">
+        <v>127968</v>
+      </c>
+      <c r="D12" s="8">
+        <v>62101</v>
+      </c>
+      <c r="E12" s="8">
+        <v>65867</v>
+      </c>
+      <c r="F12" s="8">
+        <v>2270</v>
+      </c>
+      <c r="G12" s="8">
+        <v>1114</v>
+      </c>
+      <c r="H12" s="8">
+        <v>1156</v>
+      </c>
+      <c r="I12" s="8">
+        <v>4</v>
+      </c>
+      <c r="J12" s="9">
+        <v>0</v>
+      </c>
+      <c r="K12" s="16">
+        <v>53850</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="1"/>
+      <c r="B13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="8">
+        <v>156556</v>
+      </c>
+      <c r="D13" s="8">
+        <v>74803</v>
+      </c>
+      <c r="E13" s="8">
+        <v>81753</v>
+      </c>
+      <c r="F13" s="8">
+        <v>11476</v>
+      </c>
+      <c r="G13" s="8">
+        <v>5610</v>
+      </c>
+      <c r="H13" s="8">
+        <v>5866</v>
+      </c>
+      <c r="I13" s="8">
+        <v>407</v>
+      </c>
+      <c r="J13" s="9">
+        <v>0.26</v>
+      </c>
+      <c r="K13" s="16">
+        <v>74957</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="1"/>
+      <c r="B14" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="8">
+        <v>51515</v>
+      </c>
+      <c r="D14" s="8">
+        <v>25181</v>
+      </c>
+      <c r="E14" s="8">
+        <v>26334</v>
+      </c>
+      <c r="F14" s="8">
+        <v>2894</v>
+      </c>
+      <c r="G14" s="8">
+        <v>1613</v>
+      </c>
+      <c r="H14" s="8">
+        <v>1281</v>
+      </c>
+      <c r="I14" s="8">
+        <v>-100</v>
+      </c>
+      <c r="J14" s="9">
+        <v>-0.19</v>
+      </c>
+      <c r="K14" s="16">
+        <v>25036</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="1"/>
+      <c r="B15" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="8">
+        <v>505496</v>
+      </c>
+      <c r="D15" s="8">
+        <v>255062</v>
+      </c>
+      <c r="E15" s="8">
+        <v>250434</v>
+      </c>
+      <c r="F15" s="8">
+        <v>26390</v>
+      </c>
+      <c r="G15" s="8">
+        <v>13562</v>
+      </c>
+      <c r="H15" s="8">
+        <v>12828</v>
+      </c>
+      <c r="I15" s="8">
+        <v>733</v>
+      </c>
+      <c r="J15" s="9">
+        <v>0.15</v>
+      </c>
+      <c r="K15" s="16">
+        <v>261406</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="1"/>
+      <c r="B16" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="8">
+        <v>653385</v>
+      </c>
+      <c r="D16" s="8">
+        <v>322273</v>
+      </c>
+      <c r="E16" s="8">
+        <v>331112</v>
+      </c>
+      <c r="F16" s="8">
+        <v>28018</v>
+      </c>
+      <c r="G16" s="8">
+        <v>13957</v>
+      </c>
+      <c r="H16" s="8">
+        <v>14061</v>
+      </c>
+      <c r="I16" s="8">
+        <v>1159</v>
+      </c>
+      <c r="J16" s="9">
+        <v>0.18</v>
+      </c>
+      <c r="K16" s="16">
+        <v>313428</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="1"/>
+      <c r="B17" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="8">
+        <v>41765</v>
+      </c>
+      <c r="D17" s="8">
+        <v>20173</v>
+      </c>
+      <c r="E17" s="8">
+        <v>21592</v>
+      </c>
+      <c r="F17" s="8">
+        <v>682</v>
+      </c>
+      <c r="G17" s="8">
+        <v>235</v>
+      </c>
+      <c r="H17" s="8">
+        <v>447</v>
+      </c>
+      <c r="I17" s="8">
+        <v>-30</v>
+      </c>
+      <c r="J17" s="9">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="K17" s="16">
+        <v>20268</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="1"/>
+      <c r="B18" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="8">
+        <v>136782</v>
+      </c>
+      <c r="D18" s="8">
+        <v>68783</v>
+      </c>
+      <c r="E18" s="8">
+        <v>67999</v>
+      </c>
+      <c r="F18" s="8">
+        <v>3953</v>
+      </c>
+      <c r="G18" s="8">
+        <v>2040</v>
+      </c>
+      <c r="H18" s="8">
+        <v>1913</v>
+      </c>
+      <c r="I18" s="8">
+        <v>-70</v>
+      </c>
+      <c r="J18" s="9">
+        <v>-0.05</v>
+      </c>
+      <c r="K18" s="16">
+        <v>63259</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="1"/>
+      <c r="B19" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="8">
+        <v>502576</v>
+      </c>
+      <c r="D19" s="8">
+        <v>248347</v>
+      </c>
+      <c r="E19" s="8">
+        <v>254229</v>
+      </c>
+      <c r="F19" s="8">
+        <v>28546</v>
+      </c>
+      <c r="G19" s="8">
+        <v>14512</v>
+      </c>
+      <c r="H19" s="8">
+        <v>14034</v>
+      </c>
+      <c r="I19" s="8">
+        <v>751</v>
+      </c>
+      <c r="J19" s="9">
+        <v>0.15</v>
+      </c>
+      <c r="K19" s="16">
+        <v>250462</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="1"/>
+      <c r="B20" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="8">
+        <v>151424</v>
+      </c>
+      <c r="D20" s="8">
+        <v>75649</v>
+      </c>
+      <c r="E20" s="8">
+        <v>75775</v>
+      </c>
+      <c r="F20" s="8">
+        <v>6511</v>
+      </c>
+      <c r="G20" s="8">
+        <v>3591</v>
+      </c>
+      <c r="H20" s="8">
+        <v>2920</v>
+      </c>
+      <c r="I20" s="8">
+        <v>104</v>
+      </c>
+      <c r="J20" s="9">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="K20" s="16">
+        <v>68327</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="1"/>
+      <c r="B21" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="8">
+        <v>83050</v>
+      </c>
+      <c r="D21" s="8">
+        <v>40851</v>
+      </c>
+      <c r="E21" s="8">
+        <v>42199</v>
+      </c>
+      <c r="F21" s="8">
+        <v>2058</v>
+      </c>
+      <c r="G21" s="8">
+        <v>965</v>
+      </c>
+      <c r="H21" s="8">
+        <v>1093</v>
+      </c>
+      <c r="I21" s="8">
+        <v>-64</v>
+      </c>
+      <c r="J21" s="9">
+        <v>-0.08</v>
+      </c>
+      <c r="K21" s="16">
+        <v>38667</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="1"/>
+      <c r="B22" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="8">
+        <v>134467</v>
+      </c>
+      <c r="D22" s="8">
+        <v>66946</v>
+      </c>
+      <c r="E22" s="8">
+        <v>67521</v>
+      </c>
+      <c r="F22" s="8">
+        <v>11915</v>
+      </c>
+      <c r="G22" s="8">
+        <v>6373</v>
+      </c>
+      <c r="H22" s="8">
+        <v>5542</v>
+      </c>
+      <c r="I22" s="8">
+        <v>252</v>
+      </c>
+      <c r="J22" s="9">
+        <v>0.19</v>
+      </c>
+      <c r="K22" s="16">
+        <v>66723</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="1"/>
+      <c r="B23" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="8">
+        <v>163019</v>
+      </c>
+      <c r="D23" s="8">
+        <v>79043</v>
+      </c>
+      <c r="E23" s="8">
+        <v>83976</v>
+      </c>
+      <c r="F23" s="8">
+        <v>6119</v>
+      </c>
+      <c r="G23" s="8">
+        <v>3047</v>
+      </c>
+      <c r="H23" s="8">
+        <v>3072</v>
+      </c>
+      <c r="I23" s="8">
+        <v>31</v>
+      </c>
+      <c r="J23" s="9">
+        <v>0.02</v>
+      </c>
+      <c r="K23" s="16">
+        <v>73510</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="1"/>
+      <c r="B24" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="8">
+        <v>56443</v>
+      </c>
+      <c r="D24" s="8">
+        <v>28444</v>
+      </c>
+      <c r="E24" s="8">
+        <v>27999</v>
+      </c>
+      <c r="F24" s="8">
+        <v>2524</v>
+      </c>
+      <c r="G24" s="8">
+        <v>1301</v>
+      </c>
+      <c r="H24" s="8">
+        <v>1223</v>
+      </c>
+      <c r="I24" s="8">
+        <v>323</v>
+      </c>
+      <c r="J24" s="9">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="K24" s="16">
+        <v>27116</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="1"/>
+      <c r="B25" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="8">
+        <v>59565</v>
+      </c>
+      <c r="D25" s="8">
+        <v>29423</v>
+      </c>
+      <c r="E25" s="8">
+        <v>30142</v>
+      </c>
+      <c r="F25" s="8">
+        <v>2076</v>
+      </c>
+      <c r="G25" s="8">
+        <v>1199</v>
+      </c>
+      <c r="H25" s="8">
+        <v>877</v>
+      </c>
+      <c r="I25" s="8">
+        <v>-29</v>
+      </c>
+      <c r="J25" s="9">
+        <v>-0.05</v>
+      </c>
+      <c r="K25" s="16">
+        <v>25428</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="1"/>
+      <c r="B26" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C26" s="8">
+        <v>176383</v>
+      </c>
+      <c r="D26" s="8">
+        <v>87737</v>
+      </c>
+      <c r="E26" s="8">
+        <v>88646</v>
+      </c>
+      <c r="F26" s="8">
+        <v>7285</v>
+      </c>
+      <c r="G26" s="8">
+        <v>3471</v>
+      </c>
+      <c r="H26" s="8">
+        <v>3814</v>
+      </c>
+      <c r="I26" s="8">
+        <v>555</v>
+      </c>
+      <c r="J26" s="9">
+        <v>0.32</v>
+      </c>
+      <c r="K26" s="16">
+        <v>84830</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="1"/>
+      <c r="B27" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" s="8">
+        <v>439719</v>
+      </c>
+      <c r="D27" s="8">
+        <v>216763</v>
+      </c>
+      <c r="E27" s="8">
+        <v>222956</v>
+      </c>
+      <c r="F27" s="8">
+        <v>16024</v>
+      </c>
+      <c r="G27" s="8">
+        <v>8308</v>
+      </c>
+      <c r="H27" s="8">
+        <v>7716</v>
+      </c>
+      <c r="I27" s="8">
+        <v>732</v>
+      </c>
+      <c r="J27" s="9">
+        <v>0.17</v>
+      </c>
+      <c r="K27" s="16">
+        <v>206521</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="1"/>
+      <c r="B28" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" s="8">
+        <v>14702</v>
+      </c>
+      <c r="D28" s="8">
+        <v>7518</v>
+      </c>
+      <c r="E28" s="8">
+        <v>7184</v>
+      </c>
+      <c r="F28" s="8">
+        <v>256</v>
+      </c>
+      <c r="G28" s="8">
+        <v>141</v>
+      </c>
+      <c r="H28" s="8">
+        <v>115</v>
+      </c>
+      <c r="I28" s="8">
+        <v>33</v>
+      </c>
+      <c r="J28" s="9">
+        <v>0.22</v>
+      </c>
+      <c r="K28" s="16">
+        <v>7576</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="1"/>
+      <c r="B29" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="8">
+        <v>260068</v>
+      </c>
+      <c r="D29" s="8">
+        <v>133864</v>
+      </c>
+      <c r="E29" s="8">
+        <v>126204</v>
+      </c>
+      <c r="F29" s="8">
+        <v>8543</v>
+      </c>
+      <c r="G29" s="8">
+        <v>4552</v>
+      </c>
+      <c r="H29" s="8">
+        <v>3991</v>
+      </c>
+      <c r="I29" s="8">
+        <v>-27</v>
+      </c>
+      <c r="J29" s="9">
+        <v>-0.01</v>
+      </c>
+      <c r="K29" s="16">
+        <v>123699</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="1"/>
+      <c r="B30" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30" s="8">
+        <v>216582</v>
+      </c>
+      <c r="D30" s="8">
+        <v>106297</v>
+      </c>
+      <c r="E30" s="8">
+        <v>110285</v>
+      </c>
+      <c r="F30" s="8">
+        <v>4896</v>
+      </c>
+      <c r="G30" s="8">
+        <v>2377</v>
+      </c>
+      <c r="H30" s="8">
+        <v>2519</v>
+      </c>
+      <c r="I30" s="8">
+        <v>232</v>
+      </c>
+      <c r="J30" s="9">
+        <v>0.11</v>
+      </c>
+      <c r="K30" s="16">
+        <v>93728</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="1"/>
+      <c r="B31" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="8">
+        <v>206858</v>
+      </c>
+      <c r="D31" s="8">
+        <v>101203</v>
+      </c>
+      <c r="E31" s="8">
+        <v>105655</v>
+      </c>
+      <c r="F31" s="8">
+        <v>9242</v>
+      </c>
+      <c r="G31" s="8">
+        <v>4529</v>
+      </c>
+      <c r="H31" s="8">
+        <v>4713</v>
+      </c>
+      <c r="I31" s="8">
+        <v>340</v>
+      </c>
+      <c r="J31" s="9">
+        <v>0.16</v>
+      </c>
+      <c r="K31" s="16">
+        <v>95245</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="1"/>
+      <c r="B32" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C32" s="8">
+        <v>130939</v>
+      </c>
+      <c r="D32" s="8">
+        <v>63395</v>
+      </c>
+      <c r="E32" s="8">
+        <v>67544</v>
+      </c>
+      <c r="F32" s="8">
+        <v>5015</v>
+      </c>
+      <c r="G32" s="8">
+        <v>2330</v>
+      </c>
+      <c r="H32" s="8">
+        <v>2685</v>
+      </c>
+      <c r="I32" s="8">
+        <v>250</v>
+      </c>
+      <c r="J32" s="9">
+        <v>0.19</v>
+      </c>
+      <c r="K32" s="16">
+        <v>61781</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="1"/>
+      <c r="B33" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="8">
+        <v>29277</v>
+      </c>
+      <c r="D33" s="8">
+        <v>13842</v>
+      </c>
+      <c r="E33" s="8">
+        <v>15435</v>
+      </c>
+      <c r="F33" s="8">
+        <v>882</v>
+      </c>
+      <c r="G33" s="8">
+        <v>336</v>
+      </c>
+      <c r="H33" s="8">
+        <v>546</v>
+      </c>
+      <c r="I33" s="8">
+        <v>10</v>
+      </c>
+      <c r="J33" s="9">
+        <v>0.03</v>
+      </c>
+      <c r="K33" s="16">
+        <v>14487</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="1"/>
+      <c r="B34" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="8">
+        <v>110194</v>
+      </c>
+      <c r="D34" s="8">
+        <v>53439</v>
+      </c>
+      <c r="E34" s="8">
+        <v>56755</v>
+      </c>
+      <c r="F34" s="8">
+        <v>3039</v>
+      </c>
+      <c r="G34" s="8">
+        <v>1561</v>
+      </c>
+      <c r="H34" s="8">
+        <v>1478</v>
+      </c>
+      <c r="I34" s="8">
+        <v>58</v>
+      </c>
+      <c r="J34" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="K34" s="16">
+        <v>51095</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="1"/>
+      <c r="B35" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C35" s="8">
+        <v>77314</v>
+      </c>
+      <c r="D35" s="8">
+        <v>39263</v>
+      </c>
+      <c r="E35" s="8">
+        <v>38051</v>
+      </c>
+      <c r="F35" s="8">
+        <v>1611</v>
+      </c>
+      <c r="G35" s="8">
+        <v>751</v>
+      </c>
+      <c r="H35" s="8">
+        <v>860</v>
+      </c>
+      <c r="I35" s="8">
+        <v>19</v>
+      </c>
+      <c r="J35" s="9">
+        <v>0.02</v>
+      </c>
+      <c r="K35" s="16">
+        <v>35759</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="1"/>
+      <c r="B36" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" s="8">
+        <v>38215</v>
+      </c>
+      <c r="D36" s="8">
+        <v>19405</v>
+      </c>
+      <c r="E36" s="8">
+        <v>18810</v>
+      </c>
+      <c r="F36" s="8">
+        <v>783</v>
+      </c>
+      <c r="G36" s="8">
+        <v>465</v>
+      </c>
+      <c r="H36" s="8">
+        <v>318</v>
+      </c>
+      <c r="I36" s="8">
+        <v>-65</v>
+      </c>
+      <c r="J36" s="9">
+        <v>-0.17</v>
+      </c>
+      <c r="K36" s="16">
+        <v>17529</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="1"/>
+      <c r="B37" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="8">
+        <v>173133</v>
+      </c>
+      <c r="D37" s="8">
+        <v>83496</v>
+      </c>
+      <c r="E37" s="8">
+        <v>89637</v>
+      </c>
+      <c r="F37" s="8">
+        <v>6059</v>
+      </c>
+      <c r="G37" s="8">
+        <v>3001</v>
+      </c>
+      <c r="H37" s="8">
+        <v>3058</v>
+      </c>
+      <c r="I37" s="8">
+        <v>103</v>
+      </c>
+      <c r="J37" s="9">
+        <v>0.06</v>
+      </c>
+      <c r="K37" s="16">
+        <v>86751</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="1"/>
+      <c r="B38" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="8">
+        <v>95007</v>
+      </c>
+      <c r="D38" s="8">
+        <v>47052</v>
+      </c>
+      <c r="E38" s="8">
+        <v>47955</v>
+      </c>
+      <c r="F38" s="8">
+        <v>4183</v>
+      </c>
+      <c r="G38" s="8">
+        <v>2473</v>
+      </c>
+      <c r="H38" s="8">
+        <v>1710</v>
+      </c>
+      <c r="I38" s="8">
+        <v>-26</v>
+      </c>
+      <c r="J38" s="9">
+        <v>-0.03</v>
+      </c>
+      <c r="K38" s="16">
+        <v>41629</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="1"/>
+      <c r="B39" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C39" s="8">
+        <v>65045</v>
+      </c>
+      <c r="D39" s="8">
+        <v>32877</v>
+      </c>
+      <c r="E39" s="8">
+        <v>32168</v>
+      </c>
+      <c r="F39" s="8">
+        <v>1336</v>
+      </c>
+      <c r="G39" s="8">
+        <v>735</v>
+      </c>
+      <c r="H39" s="8">
+        <v>601</v>
+      </c>
+      <c r="I39" s="8">
+        <v>31</v>
+      </c>
+      <c r="J39" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="K39" s="16">
+        <v>27811</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="1"/>
+      <c r="B40" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C40" s="8">
+        <v>65112</v>
+      </c>
+      <c r="D40" s="8">
+        <v>33228</v>
+      </c>
+      <c r="E40" s="8">
+        <v>31884</v>
+      </c>
+      <c r="F40" s="8">
+        <v>4886</v>
+      </c>
+      <c r="G40" s="8">
+        <v>2844</v>
+      </c>
+      <c r="H40" s="8">
+        <v>2042</v>
+      </c>
+      <c r="I40" s="8">
+        <v>-4</v>
+      </c>
+      <c r="J40" s="9">
+        <v>-0.01</v>
+      </c>
+      <c r="K40" s="16">
+        <v>30339</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="1"/>
+      <c r="B41" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C41" s="8">
+        <v>109990</v>
+      </c>
+      <c r="D41" s="8">
+        <v>54143</v>
+      </c>
+      <c r="E41" s="8">
+        <v>55847</v>
+      </c>
+      <c r="F41" s="8">
+        <v>3724</v>
+      </c>
+      <c r="G41" s="8">
+        <v>1920</v>
+      </c>
+      <c r="H41" s="8">
+        <v>1804</v>
+      </c>
+      <c r="I41" s="8">
+        <v>333</v>
+      </c>
+      <c r="J41" s="9">
+        <v>0.3</v>
+      </c>
+      <c r="K41" s="16">
+        <v>43348</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="1"/>
+      <c r="B42" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="8">
+        <v>60827</v>
+      </c>
+      <c r="D42" s="8">
+        <v>30081</v>
+      </c>
+      <c r="E42" s="8">
+        <v>30746</v>
+      </c>
+      <c r="F42" s="8">
+        <v>2016</v>
+      </c>
+      <c r="G42" s="8">
+        <v>1190</v>
+      </c>
+      <c r="H42" s="8">
+        <v>826</v>
+      </c>
+      <c r="I42" s="8">
+        <v>-67</v>
+      </c>
+      <c r="J42" s="9">
+        <v>-0.11</v>
+      </c>
+      <c r="K42" s="16">
+        <v>25560</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="1"/>
+      <c r="B43" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C43" s="8">
+        <v>49835</v>
+      </c>
+      <c r="D43" s="8">
+        <v>25453</v>
+      </c>
+      <c r="E43" s="8">
+        <v>24382</v>
+      </c>
+      <c r="F43" s="8">
+        <v>5054</v>
+      </c>
+      <c r="G43" s="8">
+        <v>2823</v>
+      </c>
+      <c r="H43" s="8">
+        <v>2231</v>
+      </c>
+      <c r="I43" s="8">
+        <v>60</v>
+      </c>
+      <c r="J43" s="9">
+        <v>0.12</v>
+      </c>
+      <c r="K43" s="16">
+        <v>24296</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="1"/>
+      <c r="B44" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C44" s="8">
+        <v>31695</v>
+      </c>
+      <c r="D44" s="8">
+        <v>15076</v>
+      </c>
+      <c r="E44" s="8">
+        <v>16619</v>
+      </c>
+      <c r="F44" s="8">
+        <v>608</v>
+      </c>
+      <c r="G44" s="8">
+        <v>213</v>
+      </c>
+      <c r="H44" s="8">
+        <v>395</v>
+      </c>
+      <c r="I44" s="8">
+        <v>-90</v>
+      </c>
+      <c r="J44" s="9">
+        <v>-0.28000000000000003</v>
+      </c>
+      <c r="K44" s="16">
+        <v>14289</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="1"/>
+      <c r="B45" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C45" s="8">
+        <v>31841</v>
+      </c>
+      <c r="D45" s="8">
+        <v>15755</v>
+      </c>
+      <c r="E45" s="8">
+        <v>16086</v>
+      </c>
+      <c r="F45" s="8">
+        <v>795</v>
+      </c>
+      <c r="G45" s="8">
+        <v>438</v>
+      </c>
+      <c r="H45" s="8">
+        <v>357</v>
+      </c>
+      <c r="I45" s="8">
+        <v>-31</v>
+      </c>
+      <c r="J45" s="9">
+        <v>-0.1</v>
+      </c>
+      <c r="K45" s="16">
+        <v>13205</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="1"/>
+      <c r="B46" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="8">
+        <v>66037</v>
+      </c>
+      <c r="D46" s="8">
+        <v>32650</v>
+      </c>
+      <c r="E46" s="8">
+        <v>33387</v>
+      </c>
+      <c r="F46" s="8">
+        <v>1928</v>
+      </c>
+      <c r="G46" s="8">
+        <v>1057</v>
+      </c>
+      <c r="H46" s="8">
+        <v>871</v>
+      </c>
+      <c r="I46" s="8">
+        <v>-19</v>
+      </c>
+      <c r="J46" s="9">
+        <v>-0.03</v>
+      </c>
+      <c r="K46" s="16">
+        <v>28344</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="1"/>
+      <c r="B47" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C47" s="8">
+        <v>44533</v>
+      </c>
+      <c r="D47" s="8">
+        <v>22406</v>
+      </c>
+      <c r="E47" s="8">
+        <v>22127</v>
+      </c>
+      <c r="F47" s="8">
+        <v>1978</v>
+      </c>
+      <c r="G47" s="8">
+        <v>1291</v>
+      </c>
+      <c r="H47" s="8">
+        <v>687</v>
+      </c>
+      <c r="I47" s="8">
+        <v>-76</v>
+      </c>
+      <c r="J47" s="9">
+        <v>-0.17</v>
+      </c>
+      <c r="K47" s="16">
+        <v>19719</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="1"/>
+      <c r="B48" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C48" s="8">
+        <v>32123</v>
+      </c>
+      <c r="D48" s="8">
+        <v>15621</v>
+      </c>
+      <c r="E48" s="8">
+        <v>16502</v>
+      </c>
+      <c r="F48" s="8">
+        <v>601</v>
+      </c>
+      <c r="G48" s="8">
+        <v>271</v>
+      </c>
+      <c r="H48" s="8">
+        <v>330</v>
+      </c>
+      <c r="I48" s="8">
+        <v>-56</v>
+      </c>
+      <c r="J48" s="9">
+        <v>-0.17</v>
+      </c>
+      <c r="K48" s="16">
+        <v>14324</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" s="1"/>
+      <c r="B49" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C49" s="8">
+        <v>46003</v>
+      </c>
+      <c r="D49" s="8">
+        <v>22642</v>
+      </c>
+      <c r="E49" s="8">
+        <v>23361</v>
+      </c>
+      <c r="F49" s="8">
+        <v>1018</v>
+      </c>
+      <c r="G49" s="8">
+        <v>480</v>
+      </c>
+      <c r="H49" s="8">
+        <v>538</v>
+      </c>
+      <c r="I49" s="8">
+        <v>-52</v>
+      </c>
+      <c r="J49" s="9">
+        <v>-0.11</v>
+      </c>
+      <c r="K49" s="16">
+        <v>20439</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" s="1"/>
+      <c r="B50" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C50" s="8">
+        <v>19938</v>
+      </c>
+      <c r="D50" s="8">
+        <v>9705</v>
+      </c>
+      <c r="E50" s="8">
+        <v>10233</v>
+      </c>
+      <c r="F50" s="8">
+        <v>1117</v>
+      </c>
+      <c r="G50" s="8">
+        <v>540</v>
+      </c>
+      <c r="H50" s="8">
+        <v>577</v>
+      </c>
+      <c r="I50" s="8">
+        <v>35</v>
+      </c>
+      <c r="J50" s="9">
+        <v>0.18</v>
+      </c>
+      <c r="K50" s="16">
+        <v>9662</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" s="1"/>
+      <c r="B51" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C51" s="8">
+        <v>19164</v>
+      </c>
+      <c r="D51" s="8">
+        <v>9410</v>
+      </c>
+      <c r="E51" s="8">
+        <v>9754</v>
+      </c>
+      <c r="F51" s="8">
+        <v>653</v>
+      </c>
+      <c r="G51" s="8">
+        <v>310</v>
+      </c>
+      <c r="H51" s="8">
+        <v>343</v>
+      </c>
+      <c r="I51" s="8">
+        <v>-12</v>
+      </c>
+      <c r="J51" s="9">
+        <v>-0.06</v>
+      </c>
+      <c r="K51" s="16">
+        <v>8661</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" s="1"/>
+      <c r="B52" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="8">
+        <v>5452</v>
+      </c>
+      <c r="D52" s="8">
+        <v>2742</v>
+      </c>
+      <c r="E52" s="8">
+        <v>2710</v>
+      </c>
+      <c r="F52" s="8">
+        <v>262</v>
+      </c>
+      <c r="G52" s="8">
+        <v>160</v>
+      </c>
+      <c r="H52" s="8">
+        <v>102</v>
+      </c>
+      <c r="I52" s="8">
+        <v>-12</v>
+      </c>
+      <c r="J52" s="9">
+        <v>-0.22</v>
+      </c>
+      <c r="K52" s="16">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" s="1"/>
+      <c r="B53" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C53" s="8">
+        <v>12410</v>
+      </c>
+      <c r="D53" s="8">
+        <v>6365</v>
+      </c>
+      <c r="E53" s="8">
+        <v>6045</v>
+      </c>
+      <c r="F53" s="8">
+        <v>578</v>
+      </c>
+      <c r="G53" s="8">
+        <v>354</v>
+      </c>
+      <c r="H53" s="8">
+        <v>224</v>
+      </c>
+      <c r="I53" s="8">
+        <v>25</v>
+      </c>
+      <c r="J53" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="K53" s="16">
+        <v>5139</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" s="1"/>
+      <c r="B54" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C54" s="8">
+        <v>11799</v>
+      </c>
+      <c r="D54" s="8">
+        <v>5945</v>
+      </c>
+      <c r="E54" s="8">
+        <v>5854</v>
+      </c>
+      <c r="F54" s="8">
+        <v>370</v>
+      </c>
+      <c r="G54" s="8">
+        <v>286</v>
+      </c>
+      <c r="H54" s="8">
+        <v>84</v>
+      </c>
+      <c r="I54" s="8">
+        <v>-35</v>
+      </c>
+      <c r="J54" s="9">
+        <v>-0.3</v>
+      </c>
+      <c r="K54" s="16">
+        <v>4696</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" s="1"/>
+      <c r="B55" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C55" s="8">
+        <v>12744</v>
+      </c>
+      <c r="D55" s="8">
+        <v>6295</v>
+      </c>
+      <c r="E55" s="8">
+        <v>6449</v>
+      </c>
+      <c r="F55" s="8">
+        <v>356</v>
+      </c>
+      <c r="G55" s="8">
+        <v>203</v>
+      </c>
+      <c r="H55" s="8">
+        <v>153</v>
+      </c>
+      <c r="I55" s="8">
+        <v>-25</v>
+      </c>
+      <c r="J55" s="9">
+        <v>-0.2</v>
+      </c>
+      <c r="K55" s="16">
+        <v>5962</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" s="1"/>
+      <c r="B56" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C56" s="8">
+        <v>6505</v>
+      </c>
+      <c r="D56" s="8">
+        <v>3259</v>
+      </c>
+      <c r="E56" s="8">
+        <v>3246</v>
+      </c>
+      <c r="F56" s="8">
+        <v>343</v>
+      </c>
+      <c r="G56" s="8">
+        <v>202</v>
+      </c>
+      <c r="H56" s="8">
+        <v>141</v>
+      </c>
+      <c r="I56" s="8">
+        <v>19</v>
+      </c>
+      <c r="J56" s="9">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="K56" s="16">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" s="1"/>
+      <c r="B57" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C57" s="8">
+        <v>20346</v>
+      </c>
+      <c r="D57" s="8">
+        <v>9949</v>
+      </c>
+      <c r="E57" s="8">
+        <v>10397</v>
+      </c>
+      <c r="F57" s="8">
+        <v>615</v>
+      </c>
+      <c r="G57" s="8">
+        <v>318</v>
+      </c>
+      <c r="H57" s="8">
+        <v>297</v>
+      </c>
+      <c r="I57" s="8">
+        <v>-48</v>
+      </c>
+      <c r="J57" s="9">
+        <v>-0.24</v>
+      </c>
+      <c r="K57" s="16">
+        <v>8466</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" s="1"/>
+      <c r="B58" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C58" s="8">
+        <v>11914</v>
+      </c>
+      <c r="D58" s="8">
+        <v>5839</v>
+      </c>
+      <c r="E58" s="8">
+        <v>6075</v>
+      </c>
+      <c r="F58" s="8">
+        <v>288</v>
+      </c>
+      <c r="G58" s="8">
+        <v>173</v>
+      </c>
+      <c r="H58" s="8">
+        <v>115</v>
+      </c>
+      <c r="I58" s="8">
+        <v>42</v>
+      </c>
+      <c r="J58" s="9">
+        <v>0.35</v>
+      </c>
+      <c r="K58" s="16">
+        <v>5424</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" s="1"/>
+      <c r="B59" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C59" s="8">
+        <v>6213</v>
+      </c>
+      <c r="D59" s="8">
+        <v>3002</v>
+      </c>
+      <c r="E59" s="8">
+        <v>3211</v>
+      </c>
+      <c r="F59" s="8">
+        <v>57</v>
+      </c>
+      <c r="G59" s="8">
+        <v>15</v>
+      </c>
+      <c r="H59" s="8">
+        <v>42</v>
+      </c>
+      <c r="I59" s="8">
+        <v>-14</v>
+      </c>
+      <c r="J59" s="9">
+        <v>-0.22</v>
+      </c>
+      <c r="K59" s="16">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" s="1"/>
+      <c r="B60" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C60" s="8">
+        <v>12781</v>
+      </c>
+      <c r="D60" s="8">
+        <v>6296</v>
+      </c>
+      <c r="E60" s="8">
+        <v>6485</v>
+      </c>
+      <c r="F60" s="8">
+        <v>130</v>
+      </c>
+      <c r="G60" s="8">
+        <v>46</v>
+      </c>
+      <c r="H60" s="8">
+        <v>84</v>
+      </c>
+      <c r="I60" s="8">
+        <v>9</v>
+      </c>
+      <c r="J60" s="9">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="K60" s="16">
+        <v>5622</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" s="1"/>
+      <c r="B61" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C61" s="8">
+        <v>9452</v>
+      </c>
+      <c r="D61" s="8">
+        <v>4723</v>
+      </c>
+      <c r="E61" s="8">
+        <v>4729</v>
+      </c>
+      <c r="F61" s="8">
+        <v>276</v>
+      </c>
+      <c r="G61" s="8">
+        <v>173</v>
+      </c>
+      <c r="H61" s="8">
+        <v>103</v>
+      </c>
+      <c r="I61" s="8">
+        <v>-17</v>
+      </c>
+      <c r="J61" s="9">
+        <v>-0.18</v>
+      </c>
+      <c r="K61" s="16">
+        <v>4269</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" s="1"/>
+      <c r="B62" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C62" s="8">
+        <v>6005</v>
+      </c>
+      <c r="D62" s="8">
+        <v>2974</v>
+      </c>
+      <c r="E62" s="8">
+        <v>3031</v>
+      </c>
+      <c r="F62" s="8">
+        <v>118</v>
+      </c>
+      <c r="G62" s="8">
+        <v>67</v>
+      </c>
+      <c r="H62" s="8">
+        <v>51</v>
+      </c>
+      <c r="I62" s="8">
+        <v>-9</v>
+      </c>
+      <c r="J62" s="9">
+        <v>-0.15</v>
+      </c>
+      <c r="K62" s="16">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" s="1"/>
+      <c r="B63" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C63" s="8">
+        <v>6295</v>
+      </c>
+      <c r="D63" s="8">
+        <v>3128</v>
+      </c>
+      <c r="E63" s="8">
+        <v>3167</v>
+      </c>
+      <c r="F63" s="8">
+        <v>69</v>
+      </c>
+      <c r="G63" s="8">
+        <v>31</v>
+      </c>
+      <c r="H63" s="8">
+        <v>38</v>
+      </c>
+      <c r="I63" s="8">
+        <v>-22</v>
+      </c>
+      <c r="J63" s="9">
+        <v>-0.35</v>
+      </c>
+      <c r="K63" s="16">
+        <v>2528</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" s="1"/>
+      <c r="B64" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C64" s="8">
+        <v>7836</v>
+      </c>
+      <c r="D64" s="8">
+        <v>3792</v>
+      </c>
+      <c r="E64" s="8">
+        <v>4044</v>
+      </c>
+      <c r="F64" s="8">
+        <v>131</v>
+      </c>
+      <c r="G64" s="8">
+        <v>59</v>
+      </c>
+      <c r="H64" s="8">
+        <v>72</v>
+      </c>
+      <c r="I64" s="8">
+        <v>21</v>
+      </c>
+      <c r="J64" s="9">
+        <v>0.27</v>
+      </c>
+      <c r="K64" s="16">
+        <v>3314</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="1"/>
+      <c r="B65" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C65" s="8">
+        <v>6203</v>
+      </c>
+      <c r="D65" s="8">
+        <v>2984</v>
+      </c>
+      <c r="E65" s="8">
+        <v>3219</v>
+      </c>
+      <c r="F65" s="8">
+        <v>78</v>
+      </c>
+      <c r="G65" s="8">
+        <v>36</v>
+      </c>
+      <c r="H65" s="8">
+        <v>42</v>
+      </c>
+      <c r="I65" s="8">
+        <v>-31</v>
+      </c>
+      <c r="J65" s="9">
+        <v>-0.5</v>
+      </c>
+      <c r="K65" s="16">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" ht="13.8" thickBot="1">
+      <c r="A66" s="1"/>
+      <c r="B66" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C66" s="11">
+        <v>5999</v>
+      </c>
+      <c r="D66" s="11">
+        <v>2889</v>
+      </c>
+      <c r="E66" s="11">
+        <v>3110</v>
+      </c>
+      <c r="F66" s="11">
+        <v>152</v>
+      </c>
+      <c r="G66" s="11">
+        <v>63</v>
+      </c>
+      <c r="H66" s="11">
+        <v>89</v>
+      </c>
+      <c r="I66" s="11">
+        <v>-8</v>
+      </c>
+      <c r="J66" s="12">
+        <v>-0.13</v>
+      </c>
+      <c r="K66" s="17">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="1"/>
+      <c r="J67" s="15"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="1"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="1"/>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70" s="1"/>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71" s="1"/>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72" s="1"/>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73" s="1"/>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74" s="1"/>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75" s="1"/>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76" s="1"/>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77" s="1"/>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78" s="1"/>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79" s="1"/>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80" s="1"/>
+    </row>
+    <row r="81" ht="14.25" customHeight="1"/>
+    <row r="83" ht="14.25" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="B1:K1"/>
+    <mergeCell ref="I2:K2"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:E4"/>
+    <mergeCell ref="I3:J4"/>
+    <mergeCell ref="K3:K5"/>
+    <mergeCell ref="F4:H4"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>令和8年1月1日現在</vt:lpstr>
       <vt:lpstr>2月1日現在</vt:lpstr>
       <vt:lpstr>3月1日現在</vt:lpstr>
+      <vt:lpstr>４月１日</vt:lpstr>
+      <vt:lpstr>５月１日</vt:lpstr>
       <vt:lpstr>'2月1日現在'!Print_Area</vt:lpstr>
       <vt:lpstr>'3月1日現在'!Print_Area</vt:lpstr>
       <vt:lpstr>令和8年1月1日現在!Print_Area</vt:lpstr>
       <vt:lpstr>'2月1日現在'!Print_Titles</vt:lpstr>
       <vt:lpstr>'3月1日現在'!Print_Titles</vt:lpstr>
       <vt:lpstr>令和8年1月1日現在!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>