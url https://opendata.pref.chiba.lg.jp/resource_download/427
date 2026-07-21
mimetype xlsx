--- v2 (2026-06-06)
+++ v3 (2026-07-21)
@@ -1,92 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BD597454-B15C-4D19-A33F-12561EE2E5CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB71AFD5-D79A-4280-8C44-7A3E75521A5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="4" xr2:uid="{0D9DE4B2-7FE6-4A57-ABD6-C7F0190B2A96}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="5" xr2:uid="{0D9DE4B2-7FE6-4A57-ABD6-C7F0190B2A96}"/>
   </bookViews>
   <sheets>
     <sheet name="令和8年1月1日現在" sheetId="4" r:id="rId1"/>
     <sheet name="2月1日現在" sheetId="5" r:id="rId2"/>
     <sheet name="3月1日現在" sheetId="6" r:id="rId3"/>
     <sheet name="４月１日" sheetId="7" r:id="rId4"/>
     <sheet name="５月１日" sheetId="8" r:id="rId5"/>
+    <sheet name="6月1日" sheetId="9" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'2月1日現在'!$B$1:$K$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'3月1日現在'!$B$1:$K$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">令和8年1月1日現在!$B$1:$K$66</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'2月1日現在'!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'3月1日現在'!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">令和8年1月1日現在!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="456" uniqueCount="78">
   <si>
     <t>区分</t>
   </si>
   <si>
     <t>世帯数</t>
   </si>
   <si>
     <t>人口</t>
   </si>
   <si>
     <t>前月からの
 人口増減</t>
     <rPh sb="6" eb="8">
       <t>ジンコウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ゾウゲン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>総数</t>
   </si>
   <si>
     <t>男</t>
@@ -329,50 +331,60 @@
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　令和８年３月１日現在　</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　令和８年４月１日現在　</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　令和８年５月１日現在　</t>
+    <rPh sb="1" eb="3">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　令和８年６月１日現在　</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#,##0.0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="#,##0.00_ "/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
@@ -1266,51 +1278,51 @@
     <cellStyle name="見出し 2 2" xfId="34" xr:uid="{ACA92062-31EB-4562-9C48-1EBB6C945E66}"/>
     <cellStyle name="見出し 3 2" xfId="35" xr:uid="{9B257F6F-493E-4525-8326-78F0A559CC97}"/>
     <cellStyle name="見出し 4 2" xfId="36" xr:uid="{57D7BC5D-7E11-48C6-953B-8C28E12C2F3E}"/>
     <cellStyle name="集計 2" xfId="37" xr:uid="{AA691E57-CA15-4F06-9790-01FA51CEDFEF}"/>
     <cellStyle name="出力 2" xfId="38" xr:uid="{27451C76-4AD4-49B8-9341-5562F3C1F190}"/>
     <cellStyle name="説明文 2" xfId="39" xr:uid="{0A832EA4-C965-4144-8CB6-DDD1C7F9BE83}"/>
     <cellStyle name="入力 2" xfId="40" xr:uid="{4F1E6CA2-D2D1-4844-95E9-7E6C53A9927E}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="41" xr:uid="{1165583B-DB32-4020-AE20-4258066626F9}"/>
     <cellStyle name="良い 2" xfId="42" xr:uid="{01AAA678-57CA-44DD-8387-83FAC361EEE0}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10719,51 +10731,51 @@
     <row r="80" spans="1:11">
       <c r="A80" s="1"/>
     </row>
     <row r="81" ht="14.25" customHeight="1"/>
     <row r="83" ht="14.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="I2:K2"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:E4"/>
     <mergeCell ref="I3:J4"/>
     <mergeCell ref="K3:K5"/>
     <mergeCell ref="F4:H4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="78" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3434355F-7178-4AD5-8A7A-39FD88CB726C}">
   <dimension ref="A1:K83"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="M13" sqref="M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="6.77734375" customWidth="1"/>
     <col min="2" max="2" width="11.77734375" style="13" customWidth="1"/>
     <col min="3" max="4" width="12.6640625" style="13" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
     <col min="6" max="7" width="12.6640625" style="13" customWidth="1"/>
     <col min="8" max="8" width="12.6640625" style="14" customWidth="1"/>
     <col min="9" max="9" width="8.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.33203125" style="4" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
@@ -12842,50 +12854,2239 @@
         <v>5999</v>
       </c>
       <c r="D66" s="11">
         <v>2889</v>
       </c>
       <c r="E66" s="11">
         <v>3110</v>
       </c>
       <c r="F66" s="11">
         <v>152</v>
       </c>
       <c r="G66" s="11">
         <v>63</v>
       </c>
       <c r="H66" s="11">
         <v>89</v>
       </c>
       <c r="I66" s="11">
         <v>-8</v>
       </c>
       <c r="J66" s="12">
         <v>-0.13</v>
       </c>
       <c r="K66" s="17">
         <v>2880</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="1"/>
+      <c r="J67" s="15"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="1"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="1"/>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70" s="1"/>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71" s="1"/>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72" s="1"/>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73" s="1"/>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74" s="1"/>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75" s="1"/>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76" s="1"/>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77" s="1"/>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78" s="1"/>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79" s="1"/>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80" s="1"/>
+    </row>
+    <row r="81" ht="14.25" customHeight="1"/>
+    <row r="83" ht="14.25" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="B1:K1"/>
+    <mergeCell ref="I2:K2"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:E4"/>
+    <mergeCell ref="I3:J4"/>
+    <mergeCell ref="K3:K5"/>
+    <mergeCell ref="F4:H4"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A5C0A69F-B413-465F-8DEC-F131D6242BDC}">
+  <dimension ref="A1:K83"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="M12" sqref="M12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="6.77734375" customWidth="1"/>
+    <col min="2" max="2" width="11.77734375" style="13" customWidth="1"/>
+    <col min="3" max="4" width="12.6640625" style="13" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
+    <col min="6" max="7" width="12.6640625" style="13" customWidth="1"/>
+    <col min="8" max="8" width="12.6640625" style="14" customWidth="1"/>
+    <col min="9" max="9" width="8.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.33203125" style="4" customWidth="1"/>
+    <col min="11" max="11" width="12.6640625" style="13" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" s="1"/>
+      <c r="B1" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+    </row>
+    <row r="2" spans="1:11" ht="13.8" thickBot="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+    </row>
+    <row r="3" spans="1:11" ht="13.5" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="19"/>
+      <c r="H3" s="20"/>
+      <c r="I3" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="32"/>
+      <c r="K3" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="13.5" customHeight="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="G4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="36"/>
+    </row>
+    <row r="5" spans="1:11" ht="27.75" customHeight="1" thickBot="1">
+      <c r="A5" s="1"/>
+      <c r="B5" s="25"/>
+      <c r="C5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="37"/>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="1"/>
+      <c r="B6" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="8">
+        <v>6281048</v>
+      </c>
+      <c r="D6" s="8">
+        <v>3108406</v>
+      </c>
+      <c r="E6" s="8">
+        <v>3172642</v>
+      </c>
+      <c r="F6" s="8">
+        <v>265344</v>
+      </c>
+      <c r="G6" s="8">
+        <v>136273</v>
+      </c>
+      <c r="H6" s="8">
+        <v>129071</v>
+      </c>
+      <c r="I6" s="8">
+        <v>-1438</v>
+      </c>
+      <c r="J6" s="9">
+        <v>-0.02</v>
+      </c>
+      <c r="K6" s="16">
+        <v>2986172</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="1"/>
+      <c r="B7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="8">
+        <v>990680</v>
+      </c>
+      <c r="D7" s="8">
+        <v>486695</v>
+      </c>
+      <c r="E7" s="8">
+        <v>503985</v>
+      </c>
+      <c r="F7" s="8">
+        <v>45998</v>
+      </c>
+      <c r="G7" s="8">
+        <v>23273</v>
+      </c>
+      <c r="H7" s="8">
+        <v>22725</v>
+      </c>
+      <c r="I7" s="8">
+        <v>169</v>
+      </c>
+      <c r="J7" s="9">
+        <v>0.02</v>
+      </c>
+      <c r="K7" s="16">
+        <v>489771</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="1"/>
+      <c r="B8" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="8">
+        <v>223525</v>
+      </c>
+      <c r="D8" s="8">
+        <v>111280</v>
+      </c>
+      <c r="E8" s="8">
+        <v>112245</v>
+      </c>
+      <c r="F8" s="8">
+        <v>10328</v>
+      </c>
+      <c r="G8" s="8">
+        <v>4929</v>
+      </c>
+      <c r="H8" s="8">
+        <v>5399</v>
+      </c>
+      <c r="I8" s="8">
+        <v>252</v>
+      </c>
+      <c r="J8" s="9">
+        <v>0.11</v>
+      </c>
+      <c r="K8" s="16">
+        <v>123750</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="1"/>
+      <c r="B9" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="8">
+        <v>177819</v>
+      </c>
+      <c r="D9" s="8">
+        <v>87045</v>
+      </c>
+      <c r="E9" s="8">
+        <v>90774</v>
+      </c>
+      <c r="F9" s="8">
+        <v>8669</v>
+      </c>
+      <c r="G9" s="8">
+        <v>4597</v>
+      </c>
+      <c r="H9" s="8">
+        <v>4072</v>
+      </c>
+      <c r="I9" s="8">
+        <v>78</v>
+      </c>
+      <c r="J9" s="9">
+        <v>0.04</v>
+      </c>
+      <c r="K9" s="16">
+        <v>88391</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="1"/>
+      <c r="B10" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="8">
+        <v>160794</v>
+      </c>
+      <c r="D10" s="8">
+        <v>80114</v>
+      </c>
+      <c r="E10" s="8">
+        <v>80680</v>
+      </c>
+      <c r="F10" s="8">
+        <v>6607</v>
+      </c>
+      <c r="G10" s="8">
+        <v>3423</v>
+      </c>
+      <c r="H10" s="8">
+        <v>3184</v>
+      </c>
+      <c r="I10" s="8">
+        <v>-79</v>
+      </c>
+      <c r="J10" s="9">
+        <v>-0.05</v>
+      </c>
+      <c r="K10" s="16">
+        <v>80360</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="1"/>
+      <c r="B11" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="8">
+        <v>144063</v>
+      </c>
+      <c r="D11" s="8">
+        <v>71403</v>
+      </c>
+      <c r="E11" s="8">
+        <v>72660</v>
+      </c>
+      <c r="F11" s="8">
+        <v>6576</v>
+      </c>
+      <c r="G11" s="8">
+        <v>3554</v>
+      </c>
+      <c r="H11" s="8">
+        <v>3022</v>
+      </c>
+      <c r="I11" s="8">
+        <v>-37</v>
+      </c>
+      <c r="J11" s="9">
+        <v>-0.03</v>
+      </c>
+      <c r="K11" s="16">
+        <v>68370</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="1"/>
+      <c r="B12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="8">
+        <v>127883</v>
+      </c>
+      <c r="D12" s="8">
+        <v>62033</v>
+      </c>
+      <c r="E12" s="8">
+        <v>65850</v>
+      </c>
+      <c r="F12" s="8">
+        <v>2285</v>
+      </c>
+      <c r="G12" s="8">
+        <v>1132</v>
+      </c>
+      <c r="H12" s="8">
+        <v>1153</v>
+      </c>
+      <c r="I12" s="8">
+        <v>-85</v>
+      </c>
+      <c r="J12" s="9">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="K12" s="16">
+        <v>53867</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="1"/>
+      <c r="B13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="8">
+        <v>156596</v>
+      </c>
+      <c r="D13" s="8">
+        <v>74820</v>
+      </c>
+      <c r="E13" s="8">
+        <v>81776</v>
+      </c>
+      <c r="F13" s="8">
+        <v>11533</v>
+      </c>
+      <c r="G13" s="8">
+        <v>5638</v>
+      </c>
+      <c r="H13" s="8">
+        <v>5895</v>
+      </c>
+      <c r="I13" s="8">
+        <v>40</v>
+      </c>
+      <c r="J13" s="9">
+        <v>0.03</v>
+      </c>
+      <c r="K13" s="16">
+        <v>75033</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="1"/>
+      <c r="B14" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="8">
+        <v>51382</v>
+      </c>
+      <c r="D14" s="8">
+        <v>25119</v>
+      </c>
+      <c r="E14" s="8">
+        <v>26263</v>
+      </c>
+      <c r="F14" s="8">
+        <v>2877</v>
+      </c>
+      <c r="G14" s="8">
+        <v>1600</v>
+      </c>
+      <c r="H14" s="8">
+        <v>1277</v>
+      </c>
+      <c r="I14" s="8">
+        <v>-133</v>
+      </c>
+      <c r="J14" s="9">
+        <v>-0.26</v>
+      </c>
+      <c r="K14" s="16">
+        <v>24987</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="1"/>
+      <c r="B15" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="8">
+        <v>505681</v>
+      </c>
+      <c r="D15" s="8">
+        <v>255134</v>
+      </c>
+      <c r="E15" s="8">
+        <v>250547</v>
+      </c>
+      <c r="F15" s="8">
+        <v>26457</v>
+      </c>
+      <c r="G15" s="8">
+        <v>13612</v>
+      </c>
+      <c r="H15" s="8">
+        <v>12845</v>
+      </c>
+      <c r="I15" s="8">
+        <v>185</v>
+      </c>
+      <c r="J15" s="9">
+        <v>0.04</v>
+      </c>
+      <c r="K15" s="16">
+        <v>261603</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="1"/>
+      <c r="B16" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="8">
+        <v>653474</v>
+      </c>
+      <c r="D16" s="8">
+        <v>322288</v>
+      </c>
+      <c r="E16" s="8">
+        <v>331186</v>
+      </c>
+      <c r="F16" s="8">
+        <v>28078</v>
+      </c>
+      <c r="G16" s="8">
+        <v>13947</v>
+      </c>
+      <c r="H16" s="8">
+        <v>14131</v>
+      </c>
+      <c r="I16" s="8">
+        <v>89</v>
+      </c>
+      <c r="J16" s="9">
+        <v>0.01</v>
+      </c>
+      <c r="K16" s="16">
+        <v>313659</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="1"/>
+      <c r="B17" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="8">
+        <v>41697</v>
+      </c>
+      <c r="D17" s="8">
+        <v>20138</v>
+      </c>
+      <c r="E17" s="8">
+        <v>21559</v>
+      </c>
+      <c r="F17" s="8">
+        <v>677</v>
+      </c>
+      <c r="G17" s="8">
+        <v>231</v>
+      </c>
+      <c r="H17" s="8">
+        <v>446</v>
+      </c>
+      <c r="I17" s="8">
+        <v>-68</v>
+      </c>
+      <c r="J17" s="9">
+        <v>-0.16</v>
+      </c>
+      <c r="K17" s="16">
+        <v>20245</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="1"/>
+      <c r="B18" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="8">
+        <v>136813</v>
+      </c>
+      <c r="D18" s="8">
+        <v>68830</v>
+      </c>
+      <c r="E18" s="8">
+        <v>67983</v>
+      </c>
+      <c r="F18" s="8">
+        <v>3985</v>
+      </c>
+      <c r="G18" s="8">
+        <v>2062</v>
+      </c>
+      <c r="H18" s="8">
+        <v>1923</v>
+      </c>
+      <c r="I18" s="8">
+        <v>31</v>
+      </c>
+      <c r="J18" s="9">
+        <v>0.02</v>
+      </c>
+      <c r="K18" s="16">
+        <v>63329</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="1"/>
+      <c r="B19" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="8">
+        <v>502387</v>
+      </c>
+      <c r="D19" s="8">
+        <v>248189</v>
+      </c>
+      <c r="E19" s="8">
+        <v>254198</v>
+      </c>
+      <c r="F19" s="8">
+        <v>28585</v>
+      </c>
+      <c r="G19" s="8">
+        <v>14512</v>
+      </c>
+      <c r="H19" s="8">
+        <v>14073</v>
+      </c>
+      <c r="I19" s="8">
+        <v>-189</v>
+      </c>
+      <c r="J19" s="9">
+        <v>-0.04</v>
+      </c>
+      <c r="K19" s="16">
+        <v>250500</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="1"/>
+      <c r="B20" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="8">
+        <v>151410</v>
+      </c>
+      <c r="D20" s="8">
+        <v>75657</v>
+      </c>
+      <c r="E20" s="8">
+        <v>75753</v>
+      </c>
+      <c r="F20" s="8">
+        <v>6565</v>
+      </c>
+      <c r="G20" s="8">
+        <v>3611</v>
+      </c>
+      <c r="H20" s="8">
+        <v>2954</v>
+      </c>
+      <c r="I20" s="8">
+        <v>-14</v>
+      </c>
+      <c r="J20" s="9">
+        <v>-0.01</v>
+      </c>
+      <c r="K20" s="16">
+        <v>68390</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="1"/>
+      <c r="B21" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="8">
+        <v>83007</v>
+      </c>
+      <c r="D21" s="8">
+        <v>40828</v>
+      </c>
+      <c r="E21" s="8">
+        <v>42179</v>
+      </c>
+      <c r="F21" s="8">
+        <v>2069</v>
+      </c>
+      <c r="G21" s="8">
+        <v>974</v>
+      </c>
+      <c r="H21" s="8">
+        <v>1095</v>
+      </c>
+      <c r="I21" s="8">
+        <v>-43</v>
+      </c>
+      <c r="J21" s="9">
+        <v>-0.05</v>
+      </c>
+      <c r="K21" s="16">
+        <v>38685</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="1"/>
+      <c r="B22" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="8">
+        <v>134535</v>
+      </c>
+      <c r="D22" s="8">
+        <v>66974</v>
+      </c>
+      <c r="E22" s="8">
+        <v>67561</v>
+      </c>
+      <c r="F22" s="8">
+        <v>11939</v>
+      </c>
+      <c r="G22" s="8">
+        <v>6401</v>
+      </c>
+      <c r="H22" s="8">
+        <v>5538</v>
+      </c>
+      <c r="I22" s="8">
+        <v>68</v>
+      </c>
+      <c r="J22" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="K22" s="16">
+        <v>66826</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="1"/>
+      <c r="B23" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="8">
+        <v>163007</v>
+      </c>
+      <c r="D23" s="8">
+        <v>79058</v>
+      </c>
+      <c r="E23" s="8">
+        <v>83949</v>
+      </c>
+      <c r="F23" s="8">
+        <v>6165</v>
+      </c>
+      <c r="G23" s="8">
+        <v>3082</v>
+      </c>
+      <c r="H23" s="8">
+        <v>3083</v>
+      </c>
+      <c r="I23" s="8">
+        <v>-12</v>
+      </c>
+      <c r="J23" s="9">
+        <v>-0.01</v>
+      </c>
+      <c r="K23" s="16">
+        <v>73585</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="1"/>
+      <c r="B24" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="8">
+        <v>56356</v>
+      </c>
+      <c r="D24" s="8">
+        <v>28396</v>
+      </c>
+      <c r="E24" s="8">
+        <v>27960</v>
+      </c>
+      <c r="F24" s="8">
+        <v>2513</v>
+      </c>
+      <c r="G24" s="8">
+        <v>1298</v>
+      </c>
+      <c r="H24" s="8">
+        <v>1215</v>
+      </c>
+      <c r="I24" s="8">
+        <v>-87</v>
+      </c>
+      <c r="J24" s="9">
+        <v>-0.15</v>
+      </c>
+      <c r="K24" s="16">
+        <v>27075</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="1"/>
+      <c r="B25" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="8">
+        <v>59573</v>
+      </c>
+      <c r="D25" s="8">
+        <v>29424</v>
+      </c>
+      <c r="E25" s="8">
+        <v>30149</v>
+      </c>
+      <c r="F25" s="8">
+        <v>2108</v>
+      </c>
+      <c r="G25" s="8">
+        <v>1227</v>
+      </c>
+      <c r="H25" s="8">
+        <v>881</v>
+      </c>
+      <c r="I25" s="8">
+        <v>8</v>
+      </c>
+      <c r="J25" s="9">
+        <v>0.01</v>
+      </c>
+      <c r="K25" s="16">
+        <v>25468</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="1"/>
+      <c r="B26" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C26" s="8">
+        <v>176414</v>
+      </c>
+      <c r="D26" s="8">
+        <v>87781</v>
+      </c>
+      <c r="E26" s="8">
+        <v>88633</v>
+      </c>
+      <c r="F26" s="8">
+        <v>7309</v>
+      </c>
+      <c r="G26" s="8">
+        <v>3494</v>
+      </c>
+      <c r="H26" s="8">
+        <v>3815</v>
+      </c>
+      <c r="I26" s="8">
+        <v>31</v>
+      </c>
+      <c r="J26" s="9">
+        <v>0.02</v>
+      </c>
+      <c r="K26" s="16">
+        <v>84893</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="1"/>
+      <c r="B27" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" s="8">
+        <v>439592</v>
+      </c>
+      <c r="D27" s="8">
+        <v>216663</v>
+      </c>
+      <c r="E27" s="8">
+        <v>222929</v>
+      </c>
+      <c r="F27" s="8">
+        <v>15978</v>
+      </c>
+      <c r="G27" s="8">
+        <v>8251</v>
+      </c>
+      <c r="H27" s="8">
+        <v>7727</v>
+      </c>
+      <c r="I27" s="8">
+        <v>-127</v>
+      </c>
+      <c r="J27" s="9">
+        <v>-0.03</v>
+      </c>
+      <c r="K27" s="16">
+        <v>206543</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="1"/>
+      <c r="B28" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" s="8">
+        <v>14682</v>
+      </c>
+      <c r="D28" s="8">
+        <v>7510</v>
+      </c>
+      <c r="E28" s="8">
+        <v>7172</v>
+      </c>
+      <c r="F28" s="8">
+        <v>251</v>
+      </c>
+      <c r="G28" s="8">
+        <v>136</v>
+      </c>
+      <c r="H28" s="8">
+        <v>115</v>
+      </c>
+      <c r="I28" s="8">
+        <v>-20</v>
+      </c>
+      <c r="J28" s="9">
+        <v>-0.14000000000000001</v>
+      </c>
+      <c r="K28" s="16">
+        <v>7568</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="1"/>
+      <c r="B29" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="8">
+        <v>259818</v>
+      </c>
+      <c r="D29" s="8">
+        <v>133718</v>
+      </c>
+      <c r="E29" s="8">
+        <v>126100</v>
+      </c>
+      <c r="F29" s="8">
+        <v>8466</v>
+      </c>
+      <c r="G29" s="8">
+        <v>4489</v>
+      </c>
+      <c r="H29" s="8">
+        <v>3977</v>
+      </c>
+      <c r="I29" s="8">
+        <v>-250</v>
+      </c>
+      <c r="J29" s="9">
+        <v>-0.1</v>
+      </c>
+      <c r="K29" s="16">
+        <v>123672</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="1"/>
+      <c r="B30" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30" s="8">
+        <v>216728</v>
+      </c>
+      <c r="D30" s="8">
+        <v>106370</v>
+      </c>
+      <c r="E30" s="8">
+        <v>110358</v>
+      </c>
+      <c r="F30" s="8">
+        <v>4909</v>
+      </c>
+      <c r="G30" s="8">
+        <v>2380</v>
+      </c>
+      <c r="H30" s="8">
+        <v>2529</v>
+      </c>
+      <c r="I30" s="8">
+        <v>146</v>
+      </c>
+      <c r="J30" s="9">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="K30" s="16">
+        <v>93823</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="1"/>
+      <c r="B31" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="8">
+        <v>206895</v>
+      </c>
+      <c r="D31" s="8">
+        <v>101202</v>
+      </c>
+      <c r="E31" s="8">
+        <v>105693</v>
+      </c>
+      <c r="F31" s="8">
+        <v>9319</v>
+      </c>
+      <c r="G31" s="8">
+        <v>4565</v>
+      </c>
+      <c r="H31" s="8">
+        <v>4754</v>
+      </c>
+      <c r="I31" s="8">
+        <v>37</v>
+      </c>
+      <c r="J31" s="9">
+        <v>0.02</v>
+      </c>
+      <c r="K31" s="16">
+        <v>95340</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="1"/>
+      <c r="B32" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C32" s="8">
+        <v>130892</v>
+      </c>
+      <c r="D32" s="8">
+        <v>63373</v>
+      </c>
+      <c r="E32" s="8">
+        <v>67519</v>
+      </c>
+      <c r="F32" s="8">
+        <v>5045</v>
+      </c>
+      <c r="G32" s="8">
+        <v>2342</v>
+      </c>
+      <c r="H32" s="8">
+        <v>2703</v>
+      </c>
+      <c r="I32" s="8">
+        <v>-47</v>
+      </c>
+      <c r="J32" s="9">
+        <v>-0.04</v>
+      </c>
+      <c r="K32" s="16">
+        <v>61827</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="1"/>
+      <c r="B33" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="8">
+        <v>29240</v>
+      </c>
+      <c r="D33" s="8">
+        <v>13809</v>
+      </c>
+      <c r="E33" s="8">
+        <v>15431</v>
+      </c>
+      <c r="F33" s="8">
+        <v>894</v>
+      </c>
+      <c r="G33" s="8">
+        <v>330</v>
+      </c>
+      <c r="H33" s="8">
+        <v>564</v>
+      </c>
+      <c r="I33" s="8">
+        <v>-37</v>
+      </c>
+      <c r="J33" s="9">
+        <v>-0.13</v>
+      </c>
+      <c r="K33" s="16">
+        <v>14479</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="1"/>
+      <c r="B34" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="8">
+        <v>110184</v>
+      </c>
+      <c r="D34" s="8">
+        <v>53429</v>
+      </c>
+      <c r="E34" s="8">
+        <v>56755</v>
+      </c>
+      <c r="F34" s="8">
+        <v>3069</v>
+      </c>
+      <c r="G34" s="8">
+        <v>1567</v>
+      </c>
+      <c r="H34" s="8">
+        <v>1502</v>
+      </c>
+      <c r="I34" s="8">
+        <v>-10</v>
+      </c>
+      <c r="J34" s="9">
+        <v>-0.01</v>
+      </c>
+      <c r="K34" s="16">
+        <v>51132</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="1"/>
+      <c r="B35" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C35" s="8">
+        <v>77248</v>
+      </c>
+      <c r="D35" s="8">
+        <v>39219</v>
+      </c>
+      <c r="E35" s="8">
+        <v>38029</v>
+      </c>
+      <c r="F35" s="8">
+        <v>1618</v>
+      </c>
+      <c r="G35" s="8">
+        <v>756</v>
+      </c>
+      <c r="H35" s="8">
+        <v>862</v>
+      </c>
+      <c r="I35" s="8">
+        <v>-66</v>
+      </c>
+      <c r="J35" s="9">
+        <v>-0.09</v>
+      </c>
+      <c r="K35" s="16">
+        <v>35740</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="1"/>
+      <c r="B36" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" s="8">
+        <v>38137</v>
+      </c>
+      <c r="D36" s="8">
+        <v>19371</v>
+      </c>
+      <c r="E36" s="8">
+        <v>18766</v>
+      </c>
+      <c r="F36" s="8">
+        <v>772</v>
+      </c>
+      <c r="G36" s="8">
+        <v>465</v>
+      </c>
+      <c r="H36" s="8">
+        <v>307</v>
+      </c>
+      <c r="I36" s="8">
+        <v>-78</v>
+      </c>
+      <c r="J36" s="9">
+        <v>-0.2</v>
+      </c>
+      <c r="K36" s="16">
+        <v>17503</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="1"/>
+      <c r="B37" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="8">
+        <v>172939</v>
+      </c>
+      <c r="D37" s="8">
+        <v>83366</v>
+      </c>
+      <c r="E37" s="8">
+        <v>89573</v>
+      </c>
+      <c r="F37" s="8">
+        <v>6051</v>
+      </c>
+      <c r="G37" s="8">
+        <v>2994</v>
+      </c>
+      <c r="H37" s="8">
+        <v>3057</v>
+      </c>
+      <c r="I37" s="8">
+        <v>-194</v>
+      </c>
+      <c r="J37" s="9">
+        <v>-0.11</v>
+      </c>
+      <c r="K37" s="16">
+        <v>86657</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="1"/>
+      <c r="B38" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="8">
+        <v>94983</v>
+      </c>
+      <c r="D38" s="8">
+        <v>47055</v>
+      </c>
+      <c r="E38" s="8">
+        <v>47928</v>
+      </c>
+      <c r="F38" s="8">
+        <v>4195</v>
+      </c>
+      <c r="G38" s="8">
+        <v>2478</v>
+      </c>
+      <c r="H38" s="8">
+        <v>1717</v>
+      </c>
+      <c r="I38" s="8">
+        <v>-24</v>
+      </c>
+      <c r="J38" s="9">
+        <v>-0.03</v>
+      </c>
+      <c r="K38" s="16">
+        <v>41660</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="1"/>
+      <c r="B39" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C39" s="8">
+        <v>65047</v>
+      </c>
+      <c r="D39" s="8">
+        <v>32897</v>
+      </c>
+      <c r="E39" s="8">
+        <v>32150</v>
+      </c>
+      <c r="F39" s="8">
+        <v>1347</v>
+      </c>
+      <c r="G39" s="8">
+        <v>751</v>
+      </c>
+      <c r="H39" s="8">
+        <v>596</v>
+      </c>
+      <c r="I39" s="8">
+        <v>2</v>
+      </c>
+      <c r="J39" s="9">
+        <v>0</v>
+      </c>
+      <c r="K39" s="16">
+        <v>27842</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="1"/>
+      <c r="B40" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C40" s="8">
+        <v>64978</v>
+      </c>
+      <c r="D40" s="8">
+        <v>33146</v>
+      </c>
+      <c r="E40" s="8">
+        <v>31832</v>
+      </c>
+      <c r="F40" s="8">
+        <v>4857</v>
+      </c>
+      <c r="G40" s="8">
+        <v>2827</v>
+      </c>
+      <c r="H40" s="8">
+        <v>2030</v>
+      </c>
+      <c r="I40" s="8">
+        <v>-134</v>
+      </c>
+      <c r="J40" s="9">
+        <v>-0.21</v>
+      </c>
+      <c r="K40" s="16">
+        <v>30259</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="1"/>
+      <c r="B41" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C41" s="8">
+        <v>110052</v>
+      </c>
+      <c r="D41" s="8">
+        <v>54171</v>
+      </c>
+      <c r="E41" s="8">
+        <v>55881</v>
+      </c>
+      <c r="F41" s="8">
+        <v>3733</v>
+      </c>
+      <c r="G41" s="8">
+        <v>1921</v>
+      </c>
+      <c r="H41" s="8">
+        <v>1812</v>
+      </c>
+      <c r="I41" s="8">
+        <v>62</v>
+      </c>
+      <c r="J41" s="9">
+        <v>0.06</v>
+      </c>
+      <c r="K41" s="16">
+        <v>43387</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="1"/>
+      <c r="B42" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="8">
+        <v>60822</v>
+      </c>
+      <c r="D42" s="8">
+        <v>30090</v>
+      </c>
+      <c r="E42" s="8">
+        <v>30732</v>
+      </c>
+      <c r="F42" s="8">
+        <v>2061</v>
+      </c>
+      <c r="G42" s="8">
+        <v>1221</v>
+      </c>
+      <c r="H42" s="8">
+        <v>840</v>
+      </c>
+      <c r="I42" s="8">
+        <v>-5</v>
+      </c>
+      <c r="J42" s="9">
+        <v>-0.01</v>
+      </c>
+      <c r="K42" s="16">
+        <v>25601</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="1"/>
+      <c r="B43" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C43" s="8">
+        <v>49784</v>
+      </c>
+      <c r="D43" s="8">
+        <v>25415</v>
+      </c>
+      <c r="E43" s="8">
+        <v>24369</v>
+      </c>
+      <c r="F43" s="8">
+        <v>5005</v>
+      </c>
+      <c r="G43" s="8">
+        <v>2783</v>
+      </c>
+      <c r="H43" s="8">
+        <v>2222</v>
+      </c>
+      <c r="I43" s="8">
+        <v>-51</v>
+      </c>
+      <c r="J43" s="9">
+        <v>-0.1</v>
+      </c>
+      <c r="K43" s="16">
+        <v>24274</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="1"/>
+      <c r="B44" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C44" s="8">
+        <v>31659</v>
+      </c>
+      <c r="D44" s="8">
+        <v>15065</v>
+      </c>
+      <c r="E44" s="8">
+        <v>16594</v>
+      </c>
+      <c r="F44" s="8">
+        <v>607</v>
+      </c>
+      <c r="G44" s="8">
+        <v>211</v>
+      </c>
+      <c r="H44" s="8">
+        <v>396</v>
+      </c>
+      <c r="I44" s="8">
+        <v>-36</v>
+      </c>
+      <c r="J44" s="9">
+        <v>-0.11</v>
+      </c>
+      <c r="K44" s="16">
+        <v>14278</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="1"/>
+      <c r="B45" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C45" s="8">
+        <v>31749</v>
+      </c>
+      <c r="D45" s="8">
+        <v>15728</v>
+      </c>
+      <c r="E45" s="8">
+        <v>16021</v>
+      </c>
+      <c r="F45" s="8">
+        <v>750</v>
+      </c>
+      <c r="G45" s="8">
+        <v>413</v>
+      </c>
+      <c r="H45" s="8">
+        <v>337</v>
+      </c>
+      <c r="I45" s="8">
+        <v>-92</v>
+      </c>
+      <c r="J45" s="9">
+        <v>-0.28999999999999998</v>
+      </c>
+      <c r="K45" s="16">
+        <v>13153</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="1"/>
+      <c r="B46" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="8">
+        <v>65974</v>
+      </c>
+      <c r="D46" s="8">
+        <v>32589</v>
+      </c>
+      <c r="E46" s="8">
+        <v>33385</v>
+      </c>
+      <c r="F46" s="8">
+        <v>1937</v>
+      </c>
+      <c r="G46" s="8">
+        <v>1037</v>
+      </c>
+      <c r="H46" s="8">
+        <v>900</v>
+      </c>
+      <c r="I46" s="8">
+        <v>-63</v>
+      </c>
+      <c r="J46" s="9">
+        <v>-0.1</v>
+      </c>
+      <c r="K46" s="16">
+        <v>28352</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="1"/>
+      <c r="B47" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C47" s="8">
+        <v>44439</v>
+      </c>
+      <c r="D47" s="8">
+        <v>22369</v>
+      </c>
+      <c r="E47" s="8">
+        <v>22070</v>
+      </c>
+      <c r="F47" s="8">
+        <v>1958</v>
+      </c>
+      <c r="G47" s="8">
+        <v>1278</v>
+      </c>
+      <c r="H47" s="8">
+        <v>680</v>
+      </c>
+      <c r="I47" s="8">
+        <v>-94</v>
+      </c>
+      <c r="J47" s="9">
+        <v>-0.21</v>
+      </c>
+      <c r="K47" s="16">
+        <v>19711</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="1"/>
+      <c r="B48" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C48" s="8">
+        <v>32113</v>
+      </c>
+      <c r="D48" s="8">
+        <v>15605</v>
+      </c>
+      <c r="E48" s="8">
+        <v>16508</v>
+      </c>
+      <c r="F48" s="8">
+        <v>628</v>
+      </c>
+      <c r="G48" s="8">
+        <v>279</v>
+      </c>
+      <c r="H48" s="8">
+        <v>349</v>
+      </c>
+      <c r="I48" s="8">
+        <v>-10</v>
+      </c>
+      <c r="J48" s="9">
+        <v>-0.03</v>
+      </c>
+      <c r="K48" s="16">
+        <v>14347</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" s="1"/>
+      <c r="B49" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C49" s="8">
+        <v>45984</v>
+      </c>
+      <c r="D49" s="8">
+        <v>22637</v>
+      </c>
+      <c r="E49" s="8">
+        <v>23347</v>
+      </c>
+      <c r="F49" s="8">
+        <v>1022</v>
+      </c>
+      <c r="G49" s="8">
+        <v>482</v>
+      </c>
+      <c r="H49" s="8">
+        <v>540</v>
+      </c>
+      <c r="I49" s="8">
+        <v>-19</v>
+      </c>
+      <c r="J49" s="9">
+        <v>-0.04</v>
+      </c>
+      <c r="K49" s="16">
+        <v>20447</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" s="1"/>
+      <c r="B50" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C50" s="8">
+        <v>19922</v>
+      </c>
+      <c r="D50" s="8">
+        <v>9695</v>
+      </c>
+      <c r="E50" s="8">
+        <v>10227</v>
+      </c>
+      <c r="F50" s="8">
+        <v>1116</v>
+      </c>
+      <c r="G50" s="8">
+        <v>539</v>
+      </c>
+      <c r="H50" s="8">
+        <v>577</v>
+      </c>
+      <c r="I50" s="8">
+        <v>-16</v>
+      </c>
+      <c r="J50" s="9">
+        <v>-0.08</v>
+      </c>
+      <c r="K50" s="16">
+        <v>9654</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" s="1"/>
+      <c r="B51" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C51" s="8">
+        <v>19142</v>
+      </c>
+      <c r="D51" s="8">
+        <v>9403</v>
+      </c>
+      <c r="E51" s="8">
+        <v>9739</v>
+      </c>
+      <c r="F51" s="8">
+        <v>666</v>
+      </c>
+      <c r="G51" s="8">
+        <v>320</v>
+      </c>
+      <c r="H51" s="8">
+        <v>346</v>
+      </c>
+      <c r="I51" s="8">
+        <v>-22</v>
+      </c>
+      <c r="J51" s="9">
+        <v>-0.11</v>
+      </c>
+      <c r="K51" s="16">
+        <v>8669</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" s="1"/>
+      <c r="B52" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="8">
+        <v>5459</v>
+      </c>
+      <c r="D52" s="8">
+        <v>2747</v>
+      </c>
+      <c r="E52" s="8">
+        <v>2712</v>
+      </c>
+      <c r="F52" s="8">
+        <v>275</v>
+      </c>
+      <c r="G52" s="8">
+        <v>170</v>
+      </c>
+      <c r="H52" s="8">
+        <v>105</v>
+      </c>
+      <c r="I52" s="8">
+        <v>7</v>
+      </c>
+      <c r="J52" s="9">
+        <v>0.13</v>
+      </c>
+      <c r="K52" s="16">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" s="1"/>
+      <c r="B53" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C53" s="8">
+        <v>12392</v>
+      </c>
+      <c r="D53" s="8">
+        <v>6369</v>
+      </c>
+      <c r="E53" s="8">
+        <v>6023</v>
+      </c>
+      <c r="F53" s="8">
+        <v>585</v>
+      </c>
+      <c r="G53" s="8">
+        <v>362</v>
+      </c>
+      <c r="H53" s="8">
+        <v>223</v>
+      </c>
+      <c r="I53" s="8">
+        <v>-18</v>
+      </c>
+      <c r="J53" s="9">
+        <v>-0.15</v>
+      </c>
+      <c r="K53" s="16">
+        <v>5138</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" s="1"/>
+      <c r="B54" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C54" s="8">
+        <v>11769</v>
+      </c>
+      <c r="D54" s="8">
+        <v>5939</v>
+      </c>
+      <c r="E54" s="8">
+        <v>5830</v>
+      </c>
+      <c r="F54" s="8">
+        <v>379</v>
+      </c>
+      <c r="G54" s="8">
+        <v>292</v>
+      </c>
+      <c r="H54" s="8">
+        <v>87</v>
+      </c>
+      <c r="I54" s="8">
+        <v>-30</v>
+      </c>
+      <c r="J54" s="9">
+        <v>-0.25</v>
+      </c>
+      <c r="K54" s="16">
+        <v>4693</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" s="1"/>
+      <c r="B55" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C55" s="8">
+        <v>12729</v>
+      </c>
+      <c r="D55" s="8">
+        <v>6290</v>
+      </c>
+      <c r="E55" s="8">
+        <v>6439</v>
+      </c>
+      <c r="F55" s="8">
+        <v>360</v>
+      </c>
+      <c r="G55" s="8">
+        <v>211</v>
+      </c>
+      <c r="H55" s="8">
+        <v>149</v>
+      </c>
+      <c r="I55" s="8">
+        <v>-15</v>
+      </c>
+      <c r="J55" s="9">
+        <v>-0.12</v>
+      </c>
+      <c r="K55" s="16">
+        <v>5973</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" s="1"/>
+      <c r="B56" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C56" s="8">
+        <v>6505</v>
+      </c>
+      <c r="D56" s="8">
+        <v>3262</v>
+      </c>
+      <c r="E56" s="8">
+        <v>3243</v>
+      </c>
+      <c r="F56" s="8">
+        <v>354</v>
+      </c>
+      <c r="G56" s="8">
+        <v>210</v>
+      </c>
+      <c r="H56" s="8">
+        <v>144</v>
+      </c>
+      <c r="I56" s="8">
+        <v>0</v>
+      </c>
+      <c r="J56" s="9">
+        <v>0</v>
+      </c>
+      <c r="K56" s="16">
+        <v>2635</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" s="1"/>
+      <c r="B57" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C57" s="8">
+        <v>20310</v>
+      </c>
+      <c r="D57" s="8">
+        <v>9935</v>
+      </c>
+      <c r="E57" s="8">
+        <v>10375</v>
+      </c>
+      <c r="F57" s="8">
+        <v>621</v>
+      </c>
+      <c r="G57" s="8">
+        <v>321</v>
+      </c>
+      <c r="H57" s="8">
+        <v>300</v>
+      </c>
+      <c r="I57" s="8">
+        <v>-36</v>
+      </c>
+      <c r="J57" s="9">
+        <v>-0.18</v>
+      </c>
+      <c r="K57" s="16">
+        <v>8453</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" s="1"/>
+      <c r="B58" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C58" s="8">
+        <v>11869</v>
+      </c>
+      <c r="D58" s="8">
+        <v>5806</v>
+      </c>
+      <c r="E58" s="8">
+        <v>6063</v>
+      </c>
+      <c r="F58" s="8">
+        <v>251</v>
+      </c>
+      <c r="G58" s="8">
+        <v>146</v>
+      </c>
+      <c r="H58" s="8">
+        <v>105</v>
+      </c>
+      <c r="I58" s="8">
+        <v>-45</v>
+      </c>
+      <c r="J58" s="9">
+        <v>-0.38</v>
+      </c>
+      <c r="K58" s="16">
+        <v>5385</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" s="1"/>
+      <c r="B59" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C59" s="8">
+        <v>6219</v>
+      </c>
+      <c r="D59" s="8">
+        <v>3003</v>
+      </c>
+      <c r="E59" s="8">
+        <v>3216</v>
+      </c>
+      <c r="F59" s="8">
+        <v>61</v>
+      </c>
+      <c r="G59" s="8">
+        <v>15</v>
+      </c>
+      <c r="H59" s="8">
+        <v>46</v>
+      </c>
+      <c r="I59" s="8">
+        <v>6</v>
+      </c>
+      <c r="J59" s="9">
+        <v>0.1</v>
+      </c>
+      <c r="K59" s="16">
+        <v>2501</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" s="1"/>
+      <c r="B60" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C60" s="8">
+        <v>12745</v>
+      </c>
+      <c r="D60" s="8">
+        <v>6270</v>
+      </c>
+      <c r="E60" s="8">
+        <v>6475</v>
+      </c>
+      <c r="F60" s="8">
+        <v>127</v>
+      </c>
+      <c r="G60" s="8">
+        <v>42</v>
+      </c>
+      <c r="H60" s="8">
+        <v>85</v>
+      </c>
+      <c r="I60" s="8">
+        <v>-36</v>
+      </c>
+      <c r="J60" s="9">
+        <v>-0.28000000000000003</v>
+      </c>
+      <c r="K60" s="16">
+        <v>5611</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" s="1"/>
+      <c r="B61" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C61" s="8">
+        <v>9368</v>
+      </c>
+      <c r="D61" s="8">
+        <v>4652</v>
+      </c>
+      <c r="E61" s="8">
+        <v>4716</v>
+      </c>
+      <c r="F61" s="8">
+        <v>201</v>
+      </c>
+      <c r="G61" s="8">
+        <v>108</v>
+      </c>
+      <c r="H61" s="8">
+        <v>93</v>
+      </c>
+      <c r="I61" s="8">
+        <v>-84</v>
+      </c>
+      <c r="J61" s="9">
+        <v>-0.89</v>
+      </c>
+      <c r="K61" s="16">
+        <v>4195</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" s="1"/>
+      <c r="B62" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C62" s="8">
+        <v>5993</v>
+      </c>
+      <c r="D62" s="8">
+        <v>2968</v>
+      </c>
+      <c r="E62" s="8">
+        <v>3025</v>
+      </c>
+      <c r="F62" s="8">
+        <v>119</v>
+      </c>
+      <c r="G62" s="8">
+        <v>68</v>
+      </c>
+      <c r="H62" s="8">
+        <v>51</v>
+      </c>
+      <c r="I62" s="8">
+        <v>-12</v>
+      </c>
+      <c r="J62" s="9">
+        <v>-0.2</v>
+      </c>
+      <c r="K62" s="16">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" s="1"/>
+      <c r="B63" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C63" s="8">
+        <v>6280</v>
+      </c>
+      <c r="D63" s="8">
+        <v>3126</v>
+      </c>
+      <c r="E63" s="8">
+        <v>3154</v>
+      </c>
+      <c r="F63" s="8">
+        <v>68</v>
+      </c>
+      <c r="G63" s="8">
+        <v>30</v>
+      </c>
+      <c r="H63" s="8">
+        <v>38</v>
+      </c>
+      <c r="I63" s="8">
+        <v>-15</v>
+      </c>
+      <c r="J63" s="9">
+        <v>-0.24</v>
+      </c>
+      <c r="K63" s="16">
+        <v>2525</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" s="1"/>
+      <c r="B64" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C64" s="8">
+        <v>7807</v>
+      </c>
+      <c r="D64" s="8">
+        <v>3773</v>
+      </c>
+      <c r="E64" s="8">
+        <v>4034</v>
+      </c>
+      <c r="F64" s="8">
+        <v>135</v>
+      </c>
+      <c r="G64" s="8">
+        <v>61</v>
+      </c>
+      <c r="H64" s="8">
+        <v>74</v>
+      </c>
+      <c r="I64" s="8">
+        <v>-29</v>
+      </c>
+      <c r="J64" s="9">
+        <v>-0.37</v>
+      </c>
+      <c r="K64" s="16">
+        <v>3306</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="1"/>
+      <c r="B65" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C65" s="8">
+        <v>6193</v>
+      </c>
+      <c r="D65" s="8">
+        <v>2976</v>
+      </c>
+      <c r="E65" s="8">
+        <v>3217</v>
+      </c>
+      <c r="F65" s="8">
+        <v>77</v>
+      </c>
+      <c r="G65" s="8">
+        <v>36</v>
+      </c>
+      <c r="H65" s="8">
+        <v>41</v>
+      </c>
+      <c r="I65" s="8">
+        <v>-10</v>
+      </c>
+      <c r="J65" s="9">
+        <v>-0.16</v>
+      </c>
+      <c r="K65" s="16">
+        <v>3035</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" ht="13.8" thickBot="1">
+      <c r="A66" s="1"/>
+      <c r="B66" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C66" s="11">
+        <v>5991</v>
+      </c>
+      <c r="D66" s="11">
+        <v>2884</v>
+      </c>
+      <c r="E66" s="11">
+        <v>3107</v>
+      </c>
+      <c r="F66" s="11">
+        <v>152</v>
+      </c>
+      <c r="G66" s="11">
+        <v>62</v>
+      </c>
+      <c r="H66" s="11">
+        <v>90</v>
+      </c>
+      <c r="I66" s="11">
+        <v>-8</v>
+      </c>
+      <c r="J66" s="12">
+        <v>-0.13</v>
+      </c>
+      <c r="K66" s="17">
+        <v>2877</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="1"/>
       <c r="J67" s="15"/>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="1"/>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="1"/>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="1"/>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="1"/>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="1"/>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="1"/>
     </row>
     <row r="74" spans="1:11">
@@ -12915,66 +15116,67 @@
   <mergeCells count="7">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="I2:K2"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:E4"/>
     <mergeCell ref="I3:J4"/>
     <mergeCell ref="K3:K5"/>
     <mergeCell ref="F4:H4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="11" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>令和8年1月1日現在</vt:lpstr>
       <vt:lpstr>2月1日現在</vt:lpstr>
       <vt:lpstr>3月1日現在</vt:lpstr>
       <vt:lpstr>４月１日</vt:lpstr>
       <vt:lpstr>５月１日</vt:lpstr>
+      <vt:lpstr>6月1日</vt:lpstr>
       <vt:lpstr>'2月1日現在'!Print_Area</vt:lpstr>
       <vt:lpstr>'3月1日現在'!Print_Area</vt:lpstr>
       <vt:lpstr>令和8年1月1日現在!Print_Area</vt:lpstr>
       <vt:lpstr>'2月1日現在'!Print_Titles</vt:lpstr>
       <vt:lpstr>'3月1日現在'!Print_Titles</vt:lpstr>
       <vt:lpstr>令和8年1月1日現在!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>