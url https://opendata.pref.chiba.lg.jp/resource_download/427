--- v3 (2026-07-21)
+++ v4 (2026-09-05)
@@ -1,94 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB71AFD5-D79A-4280-8C44-7A3E75521A5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ABDEE0D0-4CA5-4EDB-A3AA-53C03968962A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="5" xr2:uid="{0D9DE4B2-7FE6-4A57-ABD6-C7F0190B2A96}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="7" xr2:uid="{0D9DE4B2-7FE6-4A57-ABD6-C7F0190B2A96}"/>
   </bookViews>
   <sheets>
     <sheet name="令和8年1月1日現在" sheetId="4" r:id="rId1"/>
     <sheet name="2月1日現在" sheetId="5" r:id="rId2"/>
     <sheet name="3月1日現在" sheetId="6" r:id="rId3"/>
     <sheet name="４月１日" sheetId="7" r:id="rId4"/>
     <sheet name="５月１日" sheetId="8" r:id="rId5"/>
     <sheet name="6月1日" sheetId="9" r:id="rId6"/>
+    <sheet name="7月1日" sheetId="10" r:id="rId7"/>
+    <sheet name="8月1日" sheetId="11" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'2月1日現在'!$B$1:$K$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'3月1日現在'!$B$1:$K$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">令和8年1月1日現在!$B$1:$K$66</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'2月1日現在'!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'3月1日現在'!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">令和8年1月1日現在!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="456" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="608" uniqueCount="80">
   <si>
     <t>区分</t>
   </si>
   <si>
     <t>世帯数</t>
   </si>
   <si>
     <t>人口</t>
   </si>
   <si>
     <t>前月からの
 人口増減</t>
     <rPh sb="6" eb="8">
       <t>ジンコウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ゾウゲン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>総数</t>
   </si>
   <si>
     <t>男</t>
@@ -341,50 +344,70 @@
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　令和８年４月１日現在　</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　令和８年５月１日現在　</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　令和８年６月１日現在　</t>
+    <rPh sb="1" eb="3">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　令和８年７月１日現在　</t>
+    <rPh sb="1" eb="3">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　令和８年８月１日現在　</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#,##0.0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="#,##0.00_ "/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
@@ -1278,51 +1301,51 @@
     <cellStyle name="見出し 2 2" xfId="34" xr:uid="{ACA92062-31EB-4562-9C48-1EBB6C945E66}"/>
     <cellStyle name="見出し 3 2" xfId="35" xr:uid="{9B257F6F-493E-4525-8326-78F0A559CC97}"/>
     <cellStyle name="見出し 4 2" xfId="36" xr:uid="{57D7BC5D-7E11-48C6-953B-8C28E12C2F3E}"/>
     <cellStyle name="集計 2" xfId="37" xr:uid="{AA691E57-CA15-4F06-9790-01FA51CEDFEF}"/>
     <cellStyle name="出力 2" xfId="38" xr:uid="{27451C76-4AD4-49B8-9341-5562F3C1F190}"/>
     <cellStyle name="説明文 2" xfId="39" xr:uid="{0A832EA4-C965-4144-8CB6-DDD1C7F9BE83}"/>
     <cellStyle name="入力 2" xfId="40" xr:uid="{4F1E6CA2-D2D1-4844-95E9-7E6C53A9927E}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="41" xr:uid="{1165583B-DB32-4020-AE20-4258066626F9}"/>
     <cellStyle name="良い 2" xfId="42" xr:uid="{01AAA678-57CA-44DD-8387-83FAC361EEE0}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1580,50 +1603,54 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2ECF93D7-12D9-45DE-9333-707FEF5D87D6}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:K83"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="6.77734375" customWidth="1"/>
     <col min="2" max="2" width="11.77734375" style="13" customWidth="1"/>
     <col min="3" max="4" width="12.6640625" style="13" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
     <col min="6" max="7" width="12.6640625" style="13" customWidth="1"/>
     <col min="8" max="8" width="12.6640625" style="14" customWidth="1"/>
     <col min="9" max="9" width="8.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.33203125" style="4" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" s="21" t="s">
@@ -12920,51 +12947,51 @@
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="1"/>
     </row>
     <row r="81" ht="14.25" customHeight="1"/>
     <row r="83" ht="14.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="I2:K2"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:E4"/>
     <mergeCell ref="I3:J4"/>
     <mergeCell ref="K3:K5"/>
     <mergeCell ref="F4:H4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A5C0A69F-B413-465F-8DEC-F131D6242BDC}">
   <dimension ref="A1:K83"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="M12" sqref="M12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="6.77734375" customWidth="1"/>
     <col min="2" max="2" width="11.77734375" style="13" customWidth="1"/>
     <col min="3" max="4" width="12.6640625" style="13" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
     <col min="6" max="7" width="12.6640625" style="13" customWidth="1"/>
     <col min="8" max="8" width="12.6640625" style="14" customWidth="1"/>
     <col min="9" max="9" width="8.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.33203125" style="4" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
@@ -15043,50 +15070,4432 @@
         <v>5991</v>
       </c>
       <c r="D66" s="11">
         <v>2884</v>
       </c>
       <c r="E66" s="11">
         <v>3107</v>
       </c>
       <c r="F66" s="11">
         <v>152</v>
       </c>
       <c r="G66" s="11">
         <v>62</v>
       </c>
       <c r="H66" s="11">
         <v>90</v>
       </c>
       <c r="I66" s="11">
         <v>-8</v>
       </c>
       <c r="J66" s="12">
         <v>-0.13</v>
       </c>
       <c r="K66" s="17">
         <v>2877</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="1"/>
+      <c r="J67" s="15"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="1"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="1"/>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70" s="1"/>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71" s="1"/>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72" s="1"/>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73" s="1"/>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74" s="1"/>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75" s="1"/>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76" s="1"/>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77" s="1"/>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78" s="1"/>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79" s="1"/>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80" s="1"/>
+    </row>
+    <row r="81" ht="14.25" customHeight="1"/>
+    <row r="83" ht="14.25" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="B1:K1"/>
+    <mergeCell ref="I2:K2"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:E4"/>
+    <mergeCell ref="I3:J4"/>
+    <mergeCell ref="K3:K5"/>
+    <mergeCell ref="F4:H4"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02B1409E-C700-47AF-B63A-D128B1F4C147}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:K83"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N11" sqref="N11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="6.77734375" customWidth="1"/>
+    <col min="2" max="2" width="11.77734375" style="13" customWidth="1"/>
+    <col min="3" max="4" width="12.6640625" style="13" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
+    <col min="6" max="7" width="12.6640625" style="13" customWidth="1"/>
+    <col min="8" max="8" width="12.6640625" style="14" customWidth="1"/>
+    <col min="9" max="9" width="8.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.33203125" style="4" customWidth="1"/>
+    <col min="11" max="11" width="12.6640625" style="13" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" s="1"/>
+      <c r="B1" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+    </row>
+    <row r="2" spans="1:11" ht="13.8" thickBot="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+    </row>
+    <row r="3" spans="1:11" ht="13.5" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="19"/>
+      <c r="H3" s="20"/>
+      <c r="I3" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="32"/>
+      <c r="K3" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="13.5" customHeight="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="G4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="36"/>
+    </row>
+    <row r="5" spans="1:11" ht="27.75" customHeight="1" thickBot="1">
+      <c r="A5" s="1"/>
+      <c r="B5" s="25"/>
+      <c r="C5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="37"/>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="1"/>
+      <c r="B6" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="8">
+        <v>6280586</v>
+      </c>
+      <c r="D6" s="8">
+        <v>3107922</v>
+      </c>
+      <c r="E6" s="8">
+        <v>3172664</v>
+      </c>
+      <c r="F6" s="8">
+        <v>266271</v>
+      </c>
+      <c r="G6" s="8">
+        <v>136621</v>
+      </c>
+      <c r="H6" s="8">
+        <v>129650</v>
+      </c>
+      <c r="I6" s="8">
+        <v>-462</v>
+      </c>
+      <c r="J6" s="9">
+        <v>-0.01</v>
+      </c>
+      <c r="K6" s="16">
+        <v>2988163</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="1"/>
+      <c r="B7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="8">
+        <v>991103</v>
+      </c>
+      <c r="D7" s="8">
+        <v>486853</v>
+      </c>
+      <c r="E7" s="8">
+        <v>504250</v>
+      </c>
+      <c r="F7" s="8">
+        <v>46443</v>
+      </c>
+      <c r="G7" s="8">
+        <v>23438</v>
+      </c>
+      <c r="H7" s="8">
+        <v>23005</v>
+      </c>
+      <c r="I7" s="8">
+        <v>423</v>
+      </c>
+      <c r="J7" s="9">
+        <v>0.04</v>
+      </c>
+      <c r="K7" s="16">
+        <v>490626</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="1"/>
+      <c r="B8" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="8">
+        <v>223630</v>
+      </c>
+      <c r="D8" s="8">
+        <v>111357</v>
+      </c>
+      <c r="E8" s="8">
+        <v>112273</v>
+      </c>
+      <c r="F8" s="8">
+        <v>10307</v>
+      </c>
+      <c r="G8" s="8">
+        <v>4920</v>
+      </c>
+      <c r="H8" s="8">
+        <v>5387</v>
+      </c>
+      <c r="I8" s="8">
+        <v>105</v>
+      </c>
+      <c r="J8" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="K8" s="16">
+        <v>123921</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="1"/>
+      <c r="B9" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="8">
+        <v>177770</v>
+      </c>
+      <c r="D9" s="8">
+        <v>87005</v>
+      </c>
+      <c r="E9" s="8">
+        <v>90765</v>
+      </c>
+      <c r="F9" s="8">
+        <v>8683</v>
+      </c>
+      <c r="G9" s="8">
+        <v>4600</v>
+      </c>
+      <c r="H9" s="8">
+        <v>4083</v>
+      </c>
+      <c r="I9" s="8">
+        <v>-49</v>
+      </c>
+      <c r="J9" s="9">
+        <v>-0.03</v>
+      </c>
+      <c r="K9" s="16">
+        <v>88468</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="1"/>
+      <c r="B10" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="8">
+        <v>160766</v>
+      </c>
+      <c r="D10" s="8">
+        <v>80113</v>
+      </c>
+      <c r="E10" s="8">
+        <v>80653</v>
+      </c>
+      <c r="F10" s="8">
+        <v>6647</v>
+      </c>
+      <c r="G10" s="8">
+        <v>3452</v>
+      </c>
+      <c r="H10" s="8">
+        <v>3195</v>
+      </c>
+      <c r="I10" s="8">
+        <v>-28</v>
+      </c>
+      <c r="J10" s="9">
+        <v>-0.02</v>
+      </c>
+      <c r="K10" s="16">
+        <v>80395</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="1"/>
+      <c r="B11" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="8">
+        <v>144133</v>
+      </c>
+      <c r="D11" s="8">
+        <v>71475</v>
+      </c>
+      <c r="E11" s="8">
+        <v>72658</v>
+      </c>
+      <c r="F11" s="8">
+        <v>6637</v>
+      </c>
+      <c r="G11" s="8">
+        <v>3611</v>
+      </c>
+      <c r="H11" s="8">
+        <v>3026</v>
+      </c>
+      <c r="I11" s="8">
+        <v>70</v>
+      </c>
+      <c r="J11" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="K11" s="16">
+        <v>68513</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="1"/>
+      <c r="B12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="8">
+        <v>127979</v>
+      </c>
+      <c r="D12" s="8">
+        <v>62082</v>
+      </c>
+      <c r="E12" s="8">
+        <v>65897</v>
+      </c>
+      <c r="F12" s="8">
+        <v>2323</v>
+      </c>
+      <c r="G12" s="8">
+        <v>1148</v>
+      </c>
+      <c r="H12" s="8">
+        <v>1175</v>
+      </c>
+      <c r="I12" s="8">
+        <v>96</v>
+      </c>
+      <c r="J12" s="9">
+        <v>0.08</v>
+      </c>
+      <c r="K12" s="16">
+        <v>53961</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="1"/>
+      <c r="B13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="8">
+        <v>156825</v>
+      </c>
+      <c r="D13" s="8">
+        <v>74821</v>
+      </c>
+      <c r="E13" s="8">
+        <v>82004</v>
+      </c>
+      <c r="F13" s="8">
+        <v>11846</v>
+      </c>
+      <c r="G13" s="8">
+        <v>5707</v>
+      </c>
+      <c r="H13" s="8">
+        <v>6139</v>
+      </c>
+      <c r="I13" s="8">
+        <v>229</v>
+      </c>
+      <c r="J13" s="9">
+        <v>0.15</v>
+      </c>
+      <c r="K13" s="16">
+        <v>75368</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="1"/>
+      <c r="B14" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="8">
+        <v>51282</v>
+      </c>
+      <c r="D14" s="8">
+        <v>25056</v>
+      </c>
+      <c r="E14" s="8">
+        <v>26226</v>
+      </c>
+      <c r="F14" s="8">
+        <v>2896</v>
+      </c>
+      <c r="G14" s="8">
+        <v>1604</v>
+      </c>
+      <c r="H14" s="8">
+        <v>1292</v>
+      </c>
+      <c r="I14" s="8">
+        <v>-100</v>
+      </c>
+      <c r="J14" s="9">
+        <v>-0.19</v>
+      </c>
+      <c r="K14" s="16">
+        <v>24979</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="1"/>
+      <c r="B15" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="8">
+        <v>505670</v>
+      </c>
+      <c r="D15" s="8">
+        <v>255086</v>
+      </c>
+      <c r="E15" s="8">
+        <v>250584</v>
+      </c>
+      <c r="F15" s="8">
+        <v>26557</v>
+      </c>
+      <c r="G15" s="8">
+        <v>13677</v>
+      </c>
+      <c r="H15" s="8">
+        <v>12880</v>
+      </c>
+      <c r="I15" s="8">
+        <v>-11</v>
+      </c>
+      <c r="J15" s="9">
+        <v>0</v>
+      </c>
+      <c r="K15" s="16">
+        <v>261652</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="1"/>
+      <c r="B16" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="8">
+        <v>653684</v>
+      </c>
+      <c r="D16" s="8">
+        <v>322402</v>
+      </c>
+      <c r="E16" s="8">
+        <v>331282</v>
+      </c>
+      <c r="F16" s="8">
+        <v>28201</v>
+      </c>
+      <c r="G16" s="8">
+        <v>13997</v>
+      </c>
+      <c r="H16" s="8">
+        <v>14204</v>
+      </c>
+      <c r="I16" s="8">
+        <v>210</v>
+      </c>
+      <c r="J16" s="9">
+        <v>0.03</v>
+      </c>
+      <c r="K16" s="16">
+        <v>314020</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="1"/>
+      <c r="B17" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="8">
+        <v>41672</v>
+      </c>
+      <c r="D17" s="8">
+        <v>20129</v>
+      </c>
+      <c r="E17" s="8">
+        <v>21543</v>
+      </c>
+      <c r="F17" s="8">
+        <v>689</v>
+      </c>
+      <c r="G17" s="8">
+        <v>236</v>
+      </c>
+      <c r="H17" s="8">
+        <v>453</v>
+      </c>
+      <c r="I17" s="8">
+        <v>-25</v>
+      </c>
+      <c r="J17" s="9">
+        <v>-0.06</v>
+      </c>
+      <c r="K17" s="16">
+        <v>20238</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="1"/>
+      <c r="B18" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="8">
+        <v>136800</v>
+      </c>
+      <c r="D18" s="8">
+        <v>68820</v>
+      </c>
+      <c r="E18" s="8">
+        <v>67980</v>
+      </c>
+      <c r="F18" s="8">
+        <v>4015</v>
+      </c>
+      <c r="G18" s="8">
+        <v>2070</v>
+      </c>
+      <c r="H18" s="8">
+        <v>1945</v>
+      </c>
+      <c r="I18" s="8">
+        <v>-13</v>
+      </c>
+      <c r="J18" s="9">
+        <v>-0.01</v>
+      </c>
+      <c r="K18" s="16">
+        <v>63399</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="1"/>
+      <c r="B19" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="8">
+        <v>502535</v>
+      </c>
+      <c r="D19" s="8">
+        <v>248260</v>
+      </c>
+      <c r="E19" s="8">
+        <v>254275</v>
+      </c>
+      <c r="F19" s="8">
+        <v>28692</v>
+      </c>
+      <c r="G19" s="8">
+        <v>14574</v>
+      </c>
+      <c r="H19" s="8">
+        <v>14118</v>
+      </c>
+      <c r="I19" s="8">
+        <v>148</v>
+      </c>
+      <c r="J19" s="9">
+        <v>0.03</v>
+      </c>
+      <c r="K19" s="16">
+        <v>250754</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="1"/>
+      <c r="B20" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="8">
+        <v>151416</v>
+      </c>
+      <c r="D20" s="8">
+        <v>75652</v>
+      </c>
+      <c r="E20" s="8">
+        <v>75764</v>
+      </c>
+      <c r="F20" s="8">
+        <v>6589</v>
+      </c>
+      <c r="G20" s="8">
+        <v>3625</v>
+      </c>
+      <c r="H20" s="8">
+        <v>2964</v>
+      </c>
+      <c r="I20" s="8">
+        <v>6</v>
+      </c>
+      <c r="J20" s="9">
+        <v>0</v>
+      </c>
+      <c r="K20" s="16">
+        <v>68464</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="1"/>
+      <c r="B21" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="8">
+        <v>82952</v>
+      </c>
+      <c r="D21" s="8">
+        <v>40806</v>
+      </c>
+      <c r="E21" s="8">
+        <v>42146</v>
+      </c>
+      <c r="F21" s="8">
+        <v>2084</v>
+      </c>
+      <c r="G21" s="8">
+        <v>984</v>
+      </c>
+      <c r="H21" s="8">
+        <v>1100</v>
+      </c>
+      <c r="I21" s="8">
+        <v>-55</v>
+      </c>
+      <c r="J21" s="9">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="K21" s="16">
+        <v>38718</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="1"/>
+      <c r="B22" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="8">
+        <v>134348</v>
+      </c>
+      <c r="D22" s="8">
+        <v>66807</v>
+      </c>
+      <c r="E22" s="8">
+        <v>67541</v>
+      </c>
+      <c r="F22" s="8">
+        <v>11858</v>
+      </c>
+      <c r="G22" s="8">
+        <v>6286</v>
+      </c>
+      <c r="H22" s="8">
+        <v>5572</v>
+      </c>
+      <c r="I22" s="8">
+        <v>-187</v>
+      </c>
+      <c r="J22" s="9">
+        <v>-0.14000000000000001</v>
+      </c>
+      <c r="K22" s="16">
+        <v>66690</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="1"/>
+      <c r="B23" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="8">
+        <v>162977</v>
+      </c>
+      <c r="D23" s="8">
+        <v>79014</v>
+      </c>
+      <c r="E23" s="8">
+        <v>83963</v>
+      </c>
+      <c r="F23" s="8">
+        <v>6214</v>
+      </c>
+      <c r="G23" s="8">
+        <v>3107</v>
+      </c>
+      <c r="H23" s="8">
+        <v>3107</v>
+      </c>
+      <c r="I23" s="8">
+        <v>-30</v>
+      </c>
+      <c r="J23" s="9">
+        <v>-0.02</v>
+      </c>
+      <c r="K23" s="16">
+        <v>73645</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="1"/>
+      <c r="B24" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="8">
+        <v>56283</v>
+      </c>
+      <c r="D24" s="8">
+        <v>28354</v>
+      </c>
+      <c r="E24" s="8">
+        <v>27929</v>
+      </c>
+      <c r="F24" s="8">
+        <v>2494</v>
+      </c>
+      <c r="G24" s="8">
+        <v>1282</v>
+      </c>
+      <c r="H24" s="8">
+        <v>1212</v>
+      </c>
+      <c r="I24" s="8">
+        <v>-73</v>
+      </c>
+      <c r="J24" s="9">
+        <v>-0.13</v>
+      </c>
+      <c r="K24" s="16">
+        <v>27061</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="1"/>
+      <c r="B25" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="8">
+        <v>59560</v>
+      </c>
+      <c r="D25" s="8">
+        <v>29431</v>
+      </c>
+      <c r="E25" s="8">
+        <v>30129</v>
+      </c>
+      <c r="F25" s="8">
+        <v>2138</v>
+      </c>
+      <c r="G25" s="8">
+        <v>1247</v>
+      </c>
+      <c r="H25" s="8">
+        <v>891</v>
+      </c>
+      <c r="I25" s="8">
+        <v>-13</v>
+      </c>
+      <c r="J25" s="9">
+        <v>-0.02</v>
+      </c>
+      <c r="K25" s="16">
+        <v>25497</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="1"/>
+      <c r="B26" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C26" s="8">
+        <v>176516</v>
+      </c>
+      <c r="D26" s="8">
+        <v>87825</v>
+      </c>
+      <c r="E26" s="8">
+        <v>88691</v>
+      </c>
+      <c r="F26" s="8">
+        <v>7333</v>
+      </c>
+      <c r="G26" s="8">
+        <v>3520</v>
+      </c>
+      <c r="H26" s="8">
+        <v>3813</v>
+      </c>
+      <c r="I26" s="8">
+        <v>102</v>
+      </c>
+      <c r="J26" s="9">
+        <v>0.06</v>
+      </c>
+      <c r="K26" s="16">
+        <v>84989</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="1"/>
+      <c r="B27" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" s="8">
+        <v>439696</v>
+      </c>
+      <c r="D27" s="8">
+        <v>216740</v>
+      </c>
+      <c r="E27" s="8">
+        <v>222956</v>
+      </c>
+      <c r="F27" s="8">
+        <v>16013</v>
+      </c>
+      <c r="G27" s="8">
+        <v>8291</v>
+      </c>
+      <c r="H27" s="8">
+        <v>7722</v>
+      </c>
+      <c r="I27" s="8">
+        <v>104</v>
+      </c>
+      <c r="J27" s="9">
+        <v>0.02</v>
+      </c>
+      <c r="K27" s="16">
+        <v>206699</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="1"/>
+      <c r="B28" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" s="8">
+        <v>14681</v>
+      </c>
+      <c r="D28" s="8">
+        <v>7512</v>
+      </c>
+      <c r="E28" s="8">
+        <v>7169</v>
+      </c>
+      <c r="F28" s="8">
+        <v>255</v>
+      </c>
+      <c r="G28" s="8">
+        <v>140</v>
+      </c>
+      <c r="H28" s="8">
+        <v>115</v>
+      </c>
+      <c r="I28" s="8">
+        <v>-1</v>
+      </c>
+      <c r="J28" s="9">
+        <v>-0.01</v>
+      </c>
+      <c r="K28" s="16">
+        <v>7577</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="1"/>
+      <c r="B29" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="8">
+        <v>259683</v>
+      </c>
+      <c r="D29" s="8">
+        <v>133680</v>
+      </c>
+      <c r="E29" s="8">
+        <v>126003</v>
+      </c>
+      <c r="F29" s="8">
+        <v>8498</v>
+      </c>
+      <c r="G29" s="8">
+        <v>4530</v>
+      </c>
+      <c r="H29" s="8">
+        <v>3968</v>
+      </c>
+      <c r="I29" s="8">
+        <v>-135</v>
+      </c>
+      <c r="J29" s="9">
+        <v>-0.05</v>
+      </c>
+      <c r="K29" s="16">
+        <v>123725</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="1"/>
+      <c r="B30" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30" s="8">
+        <v>216868</v>
+      </c>
+      <c r="D30" s="8">
+        <v>106410</v>
+      </c>
+      <c r="E30" s="8">
+        <v>110458</v>
+      </c>
+      <c r="F30" s="8">
+        <v>4928</v>
+      </c>
+      <c r="G30" s="8">
+        <v>2397</v>
+      </c>
+      <c r="H30" s="8">
+        <v>2531</v>
+      </c>
+      <c r="I30" s="8">
+        <v>140</v>
+      </c>
+      <c r="J30" s="9">
+        <v>0.06</v>
+      </c>
+      <c r="K30" s="16">
+        <v>93906</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="1"/>
+      <c r="B31" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="8">
+        <v>206872</v>
+      </c>
+      <c r="D31" s="8">
+        <v>101143</v>
+      </c>
+      <c r="E31" s="8">
+        <v>105729</v>
+      </c>
+      <c r="F31" s="8">
+        <v>9329</v>
+      </c>
+      <c r="G31" s="8">
+        <v>4559</v>
+      </c>
+      <c r="H31" s="8">
+        <v>4770</v>
+      </c>
+      <c r="I31" s="8">
+        <v>-23</v>
+      </c>
+      <c r="J31" s="9">
+        <v>-0.01</v>
+      </c>
+      <c r="K31" s="16">
+        <v>95353</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="1"/>
+      <c r="B32" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C32" s="8">
+        <v>130841</v>
+      </c>
+      <c r="D32" s="8">
+        <v>63333</v>
+      </c>
+      <c r="E32" s="8">
+        <v>67508</v>
+      </c>
+      <c r="F32" s="8">
+        <v>5029</v>
+      </c>
+      <c r="G32" s="8">
+        <v>2328</v>
+      </c>
+      <c r="H32" s="8">
+        <v>2701</v>
+      </c>
+      <c r="I32" s="8">
+        <v>-51</v>
+      </c>
+      <c r="J32" s="9">
+        <v>-0.04</v>
+      </c>
+      <c r="K32" s="16">
+        <v>61860</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="1"/>
+      <c r="B33" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="8">
+        <v>29210</v>
+      </c>
+      <c r="D33" s="8">
+        <v>13799</v>
+      </c>
+      <c r="E33" s="8">
+        <v>15411</v>
+      </c>
+      <c r="F33" s="8">
+        <v>894</v>
+      </c>
+      <c r="G33" s="8">
+        <v>337</v>
+      </c>
+      <c r="H33" s="8">
+        <v>557</v>
+      </c>
+      <c r="I33" s="8">
+        <v>-30</v>
+      </c>
+      <c r="J33" s="9">
+        <v>-0.1</v>
+      </c>
+      <c r="K33" s="16">
+        <v>14478</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="1"/>
+      <c r="B34" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="8">
+        <v>110231</v>
+      </c>
+      <c r="D34" s="8">
+        <v>53445</v>
+      </c>
+      <c r="E34" s="8">
+        <v>56786</v>
+      </c>
+      <c r="F34" s="8">
+        <v>3107</v>
+      </c>
+      <c r="G34" s="8">
+        <v>1579</v>
+      </c>
+      <c r="H34" s="8">
+        <v>1528</v>
+      </c>
+      <c r="I34" s="8">
+        <v>47</v>
+      </c>
+      <c r="J34" s="9">
+        <v>0.04</v>
+      </c>
+      <c r="K34" s="16">
+        <v>51191</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="1"/>
+      <c r="B35" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C35" s="8">
+        <v>77213</v>
+      </c>
+      <c r="D35" s="8">
+        <v>39219</v>
+      </c>
+      <c r="E35" s="8">
+        <v>37994</v>
+      </c>
+      <c r="F35" s="8">
+        <v>1632</v>
+      </c>
+      <c r="G35" s="8">
+        <v>773</v>
+      </c>
+      <c r="H35" s="8">
+        <v>859</v>
+      </c>
+      <c r="I35" s="8">
+        <v>-35</v>
+      </c>
+      <c r="J35" s="9">
+        <v>-0.05</v>
+      </c>
+      <c r="K35" s="16">
+        <v>35749</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="1"/>
+      <c r="B36" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" s="8">
+        <v>38079</v>
+      </c>
+      <c r="D36" s="8">
+        <v>19332</v>
+      </c>
+      <c r="E36" s="8">
+        <v>18747</v>
+      </c>
+      <c r="F36" s="8">
+        <v>764</v>
+      </c>
+      <c r="G36" s="8">
+        <v>454</v>
+      </c>
+      <c r="H36" s="8">
+        <v>310</v>
+      </c>
+      <c r="I36" s="8">
+        <v>-58</v>
+      </c>
+      <c r="J36" s="9">
+        <v>-0.15</v>
+      </c>
+      <c r="K36" s="16">
+        <v>17486</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="1"/>
+      <c r="B37" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="8">
+        <v>172905</v>
+      </c>
+      <c r="D37" s="8">
+        <v>83349</v>
+      </c>
+      <c r="E37" s="8">
+        <v>89556</v>
+      </c>
+      <c r="F37" s="8">
+        <v>6085</v>
+      </c>
+      <c r="G37" s="8">
+        <v>3021</v>
+      </c>
+      <c r="H37" s="8">
+        <v>3064</v>
+      </c>
+      <c r="I37" s="8">
+        <v>-34</v>
+      </c>
+      <c r="J37" s="9">
+        <v>-0.02</v>
+      </c>
+      <c r="K37" s="16">
+        <v>86671</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="1"/>
+      <c r="B38" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="8">
+        <v>94981</v>
+      </c>
+      <c r="D38" s="8">
+        <v>47047</v>
+      </c>
+      <c r="E38" s="8">
+        <v>47934</v>
+      </c>
+      <c r="F38" s="8">
+        <v>4230</v>
+      </c>
+      <c r="G38" s="8">
+        <v>2498</v>
+      </c>
+      <c r="H38" s="8">
+        <v>1732</v>
+      </c>
+      <c r="I38" s="8">
+        <v>-2</v>
+      </c>
+      <c r="J38" s="9">
+        <v>0</v>
+      </c>
+      <c r="K38" s="16">
+        <v>41671</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="1"/>
+      <c r="B39" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C39" s="8">
+        <v>65072</v>
+      </c>
+      <c r="D39" s="8">
+        <v>32908</v>
+      </c>
+      <c r="E39" s="8">
+        <v>32164</v>
+      </c>
+      <c r="F39" s="8">
+        <v>1362</v>
+      </c>
+      <c r="G39" s="8">
+        <v>761</v>
+      </c>
+      <c r="H39" s="8">
+        <v>601</v>
+      </c>
+      <c r="I39" s="8">
+        <v>25</v>
+      </c>
+      <c r="J39" s="9">
+        <v>0.04</v>
+      </c>
+      <c r="K39" s="16">
+        <v>27855</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="1"/>
+      <c r="B40" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C40" s="8">
+        <v>64897</v>
+      </c>
+      <c r="D40" s="8">
+        <v>33093</v>
+      </c>
+      <c r="E40" s="8">
+        <v>31804</v>
+      </c>
+      <c r="F40" s="8">
+        <v>4855</v>
+      </c>
+      <c r="G40" s="8">
+        <v>2804</v>
+      </c>
+      <c r="H40" s="8">
+        <v>2051</v>
+      </c>
+      <c r="I40" s="8">
+        <v>-81</v>
+      </c>
+      <c r="J40" s="9">
+        <v>-0.12</v>
+      </c>
+      <c r="K40" s="16">
+        <v>30249</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="1"/>
+      <c r="B41" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C41" s="8">
+        <v>110027</v>
+      </c>
+      <c r="D41" s="8">
+        <v>54121</v>
+      </c>
+      <c r="E41" s="8">
+        <v>55906</v>
+      </c>
+      <c r="F41" s="8">
+        <v>3692</v>
+      </c>
+      <c r="G41" s="8">
+        <v>1859</v>
+      </c>
+      <c r="H41" s="8">
+        <v>1833</v>
+      </c>
+      <c r="I41" s="8">
+        <v>-25</v>
+      </c>
+      <c r="J41" s="9">
+        <v>-0.02</v>
+      </c>
+      <c r="K41" s="16">
+        <v>43373</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="1"/>
+      <c r="B42" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="8">
+        <v>60743</v>
+      </c>
+      <c r="D42" s="8">
+        <v>30049</v>
+      </c>
+      <c r="E42" s="8">
+        <v>30694</v>
+      </c>
+      <c r="F42" s="8">
+        <v>2031</v>
+      </c>
+      <c r="G42" s="8">
+        <v>1198</v>
+      </c>
+      <c r="H42" s="8">
+        <v>833</v>
+      </c>
+      <c r="I42" s="8">
+        <v>-79</v>
+      </c>
+      <c r="J42" s="9">
+        <v>-0.13</v>
+      </c>
+      <c r="K42" s="16">
+        <v>25561</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="1"/>
+      <c r="B43" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C43" s="8">
+        <v>49784</v>
+      </c>
+      <c r="D43" s="8">
+        <v>25420</v>
+      </c>
+      <c r="E43" s="8">
+        <v>24364</v>
+      </c>
+      <c r="F43" s="8">
+        <v>5006</v>
+      </c>
+      <c r="G43" s="8">
+        <v>2786</v>
+      </c>
+      <c r="H43" s="8">
+        <v>2220</v>
+      </c>
+      <c r="I43" s="8">
+        <v>0</v>
+      </c>
+      <c r="J43" s="9">
+        <v>0</v>
+      </c>
+      <c r="K43" s="16">
+        <v>24291</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="1"/>
+      <c r="B44" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C44" s="8">
+        <v>31605</v>
+      </c>
+      <c r="D44" s="8">
+        <v>15039</v>
+      </c>
+      <c r="E44" s="8">
+        <v>16566</v>
+      </c>
+      <c r="F44" s="8">
+        <v>585</v>
+      </c>
+      <c r="G44" s="8">
+        <v>202</v>
+      </c>
+      <c r="H44" s="8">
+        <v>383</v>
+      </c>
+      <c r="I44" s="8">
+        <v>-54</v>
+      </c>
+      <c r="J44" s="9">
+        <v>-0.17</v>
+      </c>
+      <c r="K44" s="16">
+        <v>14259</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="1"/>
+      <c r="B45" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C45" s="8">
+        <v>31690</v>
+      </c>
+      <c r="D45" s="8">
+        <v>15702</v>
+      </c>
+      <c r="E45" s="8">
+        <v>15988</v>
+      </c>
+      <c r="F45" s="8">
+        <v>736</v>
+      </c>
+      <c r="G45" s="8">
+        <v>407</v>
+      </c>
+      <c r="H45" s="8">
+        <v>329</v>
+      </c>
+      <c r="I45" s="8">
+        <v>-59</v>
+      </c>
+      <c r="J45" s="9">
+        <v>-0.19</v>
+      </c>
+      <c r="K45" s="16">
+        <v>13139</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="1"/>
+      <c r="B46" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="8">
+        <v>65903</v>
+      </c>
+      <c r="D46" s="8">
+        <v>32568</v>
+      </c>
+      <c r="E46" s="8">
+        <v>33335</v>
+      </c>
+      <c r="F46" s="8">
+        <v>1912</v>
+      </c>
+      <c r="G46" s="8">
+        <v>1029</v>
+      </c>
+      <c r="H46" s="8">
+        <v>883</v>
+      </c>
+      <c r="I46" s="8">
+        <v>-71</v>
+      </c>
+      <c r="J46" s="9">
+        <v>-0.11</v>
+      </c>
+      <c r="K46" s="16">
+        <v>28346</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="1"/>
+      <c r="B47" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C47" s="8">
+        <v>44307</v>
+      </c>
+      <c r="D47" s="8">
+        <v>22302</v>
+      </c>
+      <c r="E47" s="8">
+        <v>22005</v>
+      </c>
+      <c r="F47" s="8">
+        <v>1934</v>
+      </c>
+      <c r="G47" s="8">
+        <v>1262</v>
+      </c>
+      <c r="H47" s="8">
+        <v>672</v>
+      </c>
+      <c r="I47" s="8">
+        <v>-132</v>
+      </c>
+      <c r="J47" s="9">
+        <v>-0.3</v>
+      </c>
+      <c r="K47" s="16">
+        <v>19666</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="1"/>
+      <c r="B48" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C48" s="8">
+        <v>32063</v>
+      </c>
+      <c r="D48" s="8">
+        <v>15597</v>
+      </c>
+      <c r="E48" s="8">
+        <v>16466</v>
+      </c>
+      <c r="F48" s="8">
+        <v>629</v>
+      </c>
+      <c r="G48" s="8">
+        <v>285</v>
+      </c>
+      <c r="H48" s="8">
+        <v>344</v>
+      </c>
+      <c r="I48" s="8">
+        <v>-50</v>
+      </c>
+      <c r="J48" s="9">
+        <v>-0.16</v>
+      </c>
+      <c r="K48" s="16">
+        <v>14337</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" s="1"/>
+      <c r="B49" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C49" s="8">
+        <v>45971</v>
+      </c>
+      <c r="D49" s="8">
+        <v>22644</v>
+      </c>
+      <c r="E49" s="8">
+        <v>23327</v>
+      </c>
+      <c r="F49" s="8">
+        <v>1018</v>
+      </c>
+      <c r="G49" s="8">
+        <v>477</v>
+      </c>
+      <c r="H49" s="8">
+        <v>541</v>
+      </c>
+      <c r="I49" s="8">
+        <v>-13</v>
+      </c>
+      <c r="J49" s="9">
+        <v>-0.03</v>
+      </c>
+      <c r="K49" s="16">
+        <v>20446</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" s="1"/>
+      <c r="B50" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C50" s="8">
+        <v>19892</v>
+      </c>
+      <c r="D50" s="8">
+        <v>9677</v>
+      </c>
+      <c r="E50" s="8">
+        <v>10215</v>
+      </c>
+      <c r="F50" s="8">
+        <v>1110</v>
+      </c>
+      <c r="G50" s="8">
+        <v>539</v>
+      </c>
+      <c r="H50" s="8">
+        <v>571</v>
+      </c>
+      <c r="I50" s="8">
+        <v>-30</v>
+      </c>
+      <c r="J50" s="9">
+        <v>-0.15</v>
+      </c>
+      <c r="K50" s="16">
+        <v>9634</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" s="1"/>
+      <c r="B51" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C51" s="8">
+        <v>19091</v>
+      </c>
+      <c r="D51" s="8">
+        <v>9385</v>
+      </c>
+      <c r="E51" s="8">
+        <v>9706</v>
+      </c>
+      <c r="F51" s="8">
+        <v>642</v>
+      </c>
+      <c r="G51" s="8">
+        <v>310</v>
+      </c>
+      <c r="H51" s="8">
+        <v>332</v>
+      </c>
+      <c r="I51" s="8">
+        <v>-51</v>
+      </c>
+      <c r="J51" s="9">
+        <v>-0.27</v>
+      </c>
+      <c r="K51" s="16">
+        <v>8657</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" s="1"/>
+      <c r="B52" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="8">
+        <v>5462</v>
+      </c>
+      <c r="D52" s="8">
+        <v>2745</v>
+      </c>
+      <c r="E52" s="8">
+        <v>2717</v>
+      </c>
+      <c r="F52" s="8">
+        <v>278</v>
+      </c>
+      <c r="G52" s="8">
+        <v>171</v>
+      </c>
+      <c r="H52" s="8">
+        <v>107</v>
+      </c>
+      <c r="I52" s="8">
+        <v>3</v>
+      </c>
+      <c r="J52" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="K52" s="16">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" s="1"/>
+      <c r="B53" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C53" s="8">
+        <v>12360</v>
+      </c>
+      <c r="D53" s="8">
+        <v>6348</v>
+      </c>
+      <c r="E53" s="8">
+        <v>6012</v>
+      </c>
+      <c r="F53" s="8">
+        <v>581</v>
+      </c>
+      <c r="G53" s="8">
+        <v>360</v>
+      </c>
+      <c r="H53" s="8">
+        <v>221</v>
+      </c>
+      <c r="I53" s="8">
+        <v>-32</v>
+      </c>
+      <c r="J53" s="9">
+        <v>-0.26</v>
+      </c>
+      <c r="K53" s="16">
+        <v>5122</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" s="1"/>
+      <c r="B54" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C54" s="8">
+        <v>11754</v>
+      </c>
+      <c r="D54" s="8">
+        <v>5931</v>
+      </c>
+      <c r="E54" s="8">
+        <v>5823</v>
+      </c>
+      <c r="F54" s="8">
+        <v>376</v>
+      </c>
+      <c r="G54" s="8">
+        <v>287</v>
+      </c>
+      <c r="H54" s="8">
+        <v>89</v>
+      </c>
+      <c r="I54" s="8">
+        <v>-15</v>
+      </c>
+      <c r="J54" s="9">
+        <v>-0.13</v>
+      </c>
+      <c r="K54" s="16">
+        <v>4691</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" s="1"/>
+      <c r="B55" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C55" s="8">
+        <v>12720</v>
+      </c>
+      <c r="D55" s="8">
+        <v>6281</v>
+      </c>
+      <c r="E55" s="8">
+        <v>6439</v>
+      </c>
+      <c r="F55" s="8">
+        <v>363</v>
+      </c>
+      <c r="G55" s="8">
+        <v>212</v>
+      </c>
+      <c r="H55" s="8">
+        <v>151</v>
+      </c>
+      <c r="I55" s="8">
+        <v>-9</v>
+      </c>
+      <c r="J55" s="9">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="K55" s="16">
+        <v>5979</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" s="1"/>
+      <c r="B56" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C56" s="8">
+        <v>6505</v>
+      </c>
+      <c r="D56" s="8">
+        <v>3256</v>
+      </c>
+      <c r="E56" s="8">
+        <v>3249</v>
+      </c>
+      <c r="F56" s="8">
+        <v>359</v>
+      </c>
+      <c r="G56" s="8">
+        <v>212</v>
+      </c>
+      <c r="H56" s="8">
+        <v>147</v>
+      </c>
+      <c r="I56" s="8">
+        <v>0</v>
+      </c>
+      <c r="J56" s="9">
+        <v>0</v>
+      </c>
+      <c r="K56" s="16">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" s="1"/>
+      <c r="B57" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C57" s="8">
+        <v>20297</v>
+      </c>
+      <c r="D57" s="8">
+        <v>9920</v>
+      </c>
+      <c r="E57" s="8">
+        <v>10377</v>
+      </c>
+      <c r="F57" s="8">
+        <v>618</v>
+      </c>
+      <c r="G57" s="8">
+        <v>319</v>
+      </c>
+      <c r="H57" s="8">
+        <v>299</v>
+      </c>
+      <c r="I57" s="8">
+        <v>-13</v>
+      </c>
+      <c r="J57" s="9">
+        <v>-0.06</v>
+      </c>
+      <c r="K57" s="16">
+        <v>8454</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" s="1"/>
+      <c r="B58" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C58" s="8">
+        <v>11836</v>
+      </c>
+      <c r="D58" s="8">
+        <v>5785</v>
+      </c>
+      <c r="E58" s="8">
+        <v>6051</v>
+      </c>
+      <c r="F58" s="8">
+        <v>235</v>
+      </c>
+      <c r="G58" s="8">
+        <v>136</v>
+      </c>
+      <c r="H58" s="8">
+        <v>99</v>
+      </c>
+      <c r="I58" s="8">
+        <v>-33</v>
+      </c>
+      <c r="J58" s="9">
+        <v>-0.28000000000000003</v>
+      </c>
+      <c r="K58" s="16">
+        <v>5365</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" s="1"/>
+      <c r="B59" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C59" s="8">
+        <v>6216</v>
+      </c>
+      <c r="D59" s="8">
+        <v>3005</v>
+      </c>
+      <c r="E59" s="8">
+        <v>3211</v>
+      </c>
+      <c r="F59" s="8">
+        <v>66</v>
+      </c>
+      <c r="G59" s="8">
+        <v>18</v>
+      </c>
+      <c r="H59" s="8">
+        <v>48</v>
+      </c>
+      <c r="I59" s="8">
+        <v>-3</v>
+      </c>
+      <c r="J59" s="9">
+        <v>-0.05</v>
+      </c>
+      <c r="K59" s="16">
+        <v>2507</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" s="1"/>
+      <c r="B60" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C60" s="8">
+        <v>12736</v>
+      </c>
+      <c r="D60" s="8">
+        <v>6268</v>
+      </c>
+      <c r="E60" s="8">
+        <v>6468</v>
+      </c>
+      <c r="F60" s="8">
+        <v>127</v>
+      </c>
+      <c r="G60" s="8">
+        <v>42</v>
+      </c>
+      <c r="H60" s="8">
+        <v>85</v>
+      </c>
+      <c r="I60" s="8">
+        <v>-9</v>
+      </c>
+      <c r="J60" s="9">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="K60" s="16">
+        <v>5612</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" s="1"/>
+      <c r="B61" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C61" s="8">
+        <v>9376</v>
+      </c>
+      <c r="D61" s="8">
+        <v>4663</v>
+      </c>
+      <c r="E61" s="8">
+        <v>4713</v>
+      </c>
+      <c r="F61" s="8">
+        <v>220</v>
+      </c>
+      <c r="G61" s="8">
+        <v>123</v>
+      </c>
+      <c r="H61" s="8">
+        <v>97</v>
+      </c>
+      <c r="I61" s="8">
+        <v>8</v>
+      </c>
+      <c r="J61" s="9">
+        <v>0.09</v>
+      </c>
+      <c r="K61" s="16">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" s="1"/>
+      <c r="B62" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C62" s="8">
+        <v>5988</v>
+      </c>
+      <c r="D62" s="8">
+        <v>2966</v>
+      </c>
+      <c r="E62" s="8">
+        <v>3022</v>
+      </c>
+      <c r="F62" s="8">
+        <v>124</v>
+      </c>
+      <c r="G62" s="8">
+        <v>72</v>
+      </c>
+      <c r="H62" s="8">
+        <v>52</v>
+      </c>
+      <c r="I62" s="8">
+        <v>-5</v>
+      </c>
+      <c r="J62" s="9">
+        <v>-0.08</v>
+      </c>
+      <c r="K62" s="16">
+        <v>2501</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" s="1"/>
+      <c r="B63" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C63" s="8">
+        <v>6265</v>
+      </c>
+      <c r="D63" s="8">
+        <v>3121</v>
+      </c>
+      <c r="E63" s="8">
+        <v>3144</v>
+      </c>
+      <c r="F63" s="8">
+        <v>70</v>
+      </c>
+      <c r="G63" s="8">
+        <v>32</v>
+      </c>
+      <c r="H63" s="8">
+        <v>38</v>
+      </c>
+      <c r="I63" s="8">
+        <v>-15</v>
+      </c>
+      <c r="J63" s="9">
+        <v>-0.24</v>
+      </c>
+      <c r="K63" s="16">
+        <v>2524</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" s="1"/>
+      <c r="B64" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C64" s="8">
+        <v>7787</v>
+      </c>
+      <c r="D64" s="8">
+        <v>3762</v>
+      </c>
+      <c r="E64" s="8">
+        <v>4025</v>
+      </c>
+      <c r="F64" s="8">
+        <v>135</v>
+      </c>
+      <c r="G64" s="8">
+        <v>62</v>
+      </c>
+      <c r="H64" s="8">
+        <v>73</v>
+      </c>
+      <c r="I64" s="8">
+        <v>-20</v>
+      </c>
+      <c r="J64" s="9">
+        <v>-0.26</v>
+      </c>
+      <c r="K64" s="16">
+        <v>3301</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="1"/>
+      <c r="B65" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C65" s="8">
+        <v>6183</v>
+      </c>
+      <c r="D65" s="8">
+        <v>2973</v>
+      </c>
+      <c r="E65" s="8">
+        <v>3210</v>
+      </c>
+      <c r="F65" s="8">
+        <v>79</v>
+      </c>
+      <c r="G65" s="8">
+        <v>37</v>
+      </c>
+      <c r="H65" s="8">
+        <v>42</v>
+      </c>
+      <c r="I65" s="8">
+        <v>-10</v>
+      </c>
+      <c r="J65" s="9">
+        <v>-0.16</v>
+      </c>
+      <c r="K65" s="16">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" ht="13.8" thickBot="1">
+      <c r="A66" s="1"/>
+      <c r="B66" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C66" s="11">
+        <v>5998</v>
+      </c>
+      <c r="D66" s="11">
+        <v>2889</v>
+      </c>
+      <c r="E66" s="11">
+        <v>3109</v>
+      </c>
+      <c r="F66" s="11">
+        <v>161</v>
+      </c>
+      <c r="G66" s="11">
+        <v>65</v>
+      </c>
+      <c r="H66" s="11">
+        <v>96</v>
+      </c>
+      <c r="I66" s="11">
+        <v>7</v>
+      </c>
+      <c r="J66" s="12">
+        <v>0.12</v>
+      </c>
+      <c r="K66" s="17">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="1"/>
+      <c r="J67" s="15"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="1"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="1"/>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70" s="1"/>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71" s="1"/>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72" s="1"/>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73" s="1"/>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74" s="1"/>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75" s="1"/>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76" s="1"/>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77" s="1"/>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78" s="1"/>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79" s="1"/>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80" s="1"/>
+    </row>
+    <row r="81" ht="14.25" customHeight="1"/>
+    <row r="83" ht="14.25" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="B1:K1"/>
+    <mergeCell ref="I2:K2"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:E4"/>
+    <mergeCell ref="I3:J4"/>
+    <mergeCell ref="K3:K5"/>
+    <mergeCell ref="F4:H4"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="72" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E56E0C24-5D08-48CD-B0C5-672EBA7F6EAB}">
+  <dimension ref="A1:K83"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="O7" sqref="O7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="6.77734375" customWidth="1"/>
+    <col min="2" max="2" width="11.77734375" style="13" customWidth="1"/>
+    <col min="3" max="4" width="12.6640625" style="13" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
+    <col min="6" max="7" width="12.6640625" style="13" customWidth="1"/>
+    <col min="8" max="8" width="12.6640625" style="14" customWidth="1"/>
+    <col min="9" max="9" width="8.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.33203125" style="4" customWidth="1"/>
+    <col min="11" max="11" width="12.6640625" style="13" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" s="1"/>
+      <c r="B1" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+    </row>
+    <row r="2" spans="1:11" ht="13.8" thickBot="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+    </row>
+    <row r="3" spans="1:11" ht="13.5" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="19"/>
+      <c r="H3" s="20"/>
+      <c r="I3" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="32"/>
+      <c r="K3" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="13.5" customHeight="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="G4" s="39"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="36"/>
+    </row>
+    <row r="5" spans="1:11" ht="27.75" customHeight="1" thickBot="1">
+      <c r="A5" s="1"/>
+      <c r="B5" s="25"/>
+      <c r="C5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="37"/>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="1"/>
+      <c r="B6" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="8">
+        <v>6279569</v>
+      </c>
+      <c r="D6" s="8">
+        <v>3107485</v>
+      </c>
+      <c r="E6" s="8">
+        <v>3172084</v>
+      </c>
+      <c r="F6" s="8">
+        <v>266938</v>
+      </c>
+      <c r="G6" s="8">
+        <v>136994</v>
+      </c>
+      <c r="H6" s="8">
+        <v>129944</v>
+      </c>
+      <c r="I6" s="8">
+        <v>-1017</v>
+      </c>
+      <c r="J6" s="9">
+        <v>-0.02</v>
+      </c>
+      <c r="K6" s="16">
+        <v>2989845</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="1"/>
+      <c r="B7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="8">
+        <v>991125</v>
+      </c>
+      <c r="D7" s="8">
+        <v>486921</v>
+      </c>
+      <c r="E7" s="8">
+        <v>504204</v>
+      </c>
+      <c r="F7" s="8">
+        <v>46543</v>
+      </c>
+      <c r="G7" s="8">
+        <v>23504</v>
+      </c>
+      <c r="H7" s="8">
+        <v>23039</v>
+      </c>
+      <c r="I7" s="8">
+        <v>22</v>
+      </c>
+      <c r="J7" s="9">
+        <v>0</v>
+      </c>
+      <c r="K7" s="16">
+        <v>490945</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="1"/>
+      <c r="B8" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="8">
+        <v>223652</v>
+      </c>
+      <c r="D8" s="8">
+        <v>111388</v>
+      </c>
+      <c r="E8" s="8">
+        <v>112264</v>
+      </c>
+      <c r="F8" s="8">
+        <v>10318</v>
+      </c>
+      <c r="G8" s="8">
+        <v>4926</v>
+      </c>
+      <c r="H8" s="8">
+        <v>5392</v>
+      </c>
+      <c r="I8" s="8">
+        <v>22</v>
+      </c>
+      <c r="J8" s="9">
+        <v>0.01</v>
+      </c>
+      <c r="K8" s="16">
+        <v>124014</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="1"/>
+      <c r="B9" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="8">
+        <v>177638</v>
+      </c>
+      <c r="D9" s="8">
+        <v>86933</v>
+      </c>
+      <c r="E9" s="8">
+        <v>90705</v>
+      </c>
+      <c r="F9" s="8">
+        <v>8685</v>
+      </c>
+      <c r="G9" s="8">
+        <v>4608</v>
+      </c>
+      <c r="H9" s="8">
+        <v>4077</v>
+      </c>
+      <c r="I9" s="8">
+        <v>-132</v>
+      </c>
+      <c r="J9" s="9">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="K9" s="16">
+        <v>88420</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="1"/>
+      <c r="B10" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="8">
+        <v>160715</v>
+      </c>
+      <c r="D10" s="8">
+        <v>80114</v>
+      </c>
+      <c r="E10" s="8">
+        <v>80601</v>
+      </c>
+      <c r="F10" s="8">
+        <v>6649</v>
+      </c>
+      <c r="G10" s="8">
+        <v>3447</v>
+      </c>
+      <c r="H10" s="8">
+        <v>3202</v>
+      </c>
+      <c r="I10" s="8">
+        <v>-51</v>
+      </c>
+      <c r="J10" s="9">
+        <v>-0.03</v>
+      </c>
+      <c r="K10" s="16">
+        <v>80408</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="1"/>
+      <c r="B11" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="8">
+        <v>144224</v>
+      </c>
+      <c r="D11" s="8">
+        <v>71532</v>
+      </c>
+      <c r="E11" s="8">
+        <v>72692</v>
+      </c>
+      <c r="F11" s="8">
+        <v>6669</v>
+      </c>
+      <c r="G11" s="8">
+        <v>3645</v>
+      </c>
+      <c r="H11" s="8">
+        <v>3024</v>
+      </c>
+      <c r="I11" s="8">
+        <v>91</v>
+      </c>
+      <c r="J11" s="9">
+        <v>0.06</v>
+      </c>
+      <c r="K11" s="16">
+        <v>68617</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="1"/>
+      <c r="B12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="8">
+        <v>128048</v>
+      </c>
+      <c r="D12" s="8">
+        <v>62131</v>
+      </c>
+      <c r="E12" s="8">
+        <v>65917</v>
+      </c>
+      <c r="F12" s="8">
+        <v>2335</v>
+      </c>
+      <c r="G12" s="8">
+        <v>1154</v>
+      </c>
+      <c r="H12" s="8">
+        <v>1181</v>
+      </c>
+      <c r="I12" s="8">
+        <v>69</v>
+      </c>
+      <c r="J12" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="K12" s="16">
+        <v>54057</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="1"/>
+      <c r="B13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="8">
+        <v>156848</v>
+      </c>
+      <c r="D13" s="8">
+        <v>74823</v>
+      </c>
+      <c r="E13" s="8">
+        <v>82025</v>
+      </c>
+      <c r="F13" s="8">
+        <v>11887</v>
+      </c>
+      <c r="G13" s="8">
+        <v>5724</v>
+      </c>
+      <c r="H13" s="8">
+        <v>6163</v>
+      </c>
+      <c r="I13" s="8">
+        <v>23</v>
+      </c>
+      <c r="J13" s="9">
+        <v>0.01</v>
+      </c>
+      <c r="K13" s="16">
+        <v>75429</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="1"/>
+      <c r="B14" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="8">
+        <v>51166</v>
+      </c>
+      <c r="D14" s="8">
+        <v>24992</v>
+      </c>
+      <c r="E14" s="8">
+        <v>26174</v>
+      </c>
+      <c r="F14" s="8">
+        <v>2856</v>
+      </c>
+      <c r="G14" s="8">
+        <v>1574</v>
+      </c>
+      <c r="H14" s="8">
+        <v>1282</v>
+      </c>
+      <c r="I14" s="8">
+        <v>-116</v>
+      </c>
+      <c r="J14" s="9">
+        <v>-0.23</v>
+      </c>
+      <c r="K14" s="16">
+        <v>24927</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="1"/>
+      <c r="B15" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="8">
+        <v>505947</v>
+      </c>
+      <c r="D15" s="8">
+        <v>255203</v>
+      </c>
+      <c r="E15" s="8">
+        <v>250744</v>
+      </c>
+      <c r="F15" s="8">
+        <v>26663</v>
+      </c>
+      <c r="G15" s="8">
+        <v>13714</v>
+      </c>
+      <c r="H15" s="8">
+        <v>12949</v>
+      </c>
+      <c r="I15" s="8">
+        <v>277</v>
+      </c>
+      <c r="J15" s="9">
+        <v>0.05</v>
+      </c>
+      <c r="K15" s="16">
+        <v>261846</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="1"/>
+      <c r="B16" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="8">
+        <v>653756</v>
+      </c>
+      <c r="D16" s="8">
+        <v>322440</v>
+      </c>
+      <c r="E16" s="8">
+        <v>331316</v>
+      </c>
+      <c r="F16" s="8">
+        <v>28269</v>
+      </c>
+      <c r="G16" s="8">
+        <v>14045</v>
+      </c>
+      <c r="H16" s="8">
+        <v>14224</v>
+      </c>
+      <c r="I16" s="8">
+        <v>72</v>
+      </c>
+      <c r="J16" s="9">
+        <v>0.01</v>
+      </c>
+      <c r="K16" s="16">
+        <v>314305</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="1"/>
+      <c r="B17" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="8">
+        <v>41642</v>
+      </c>
+      <c r="D17" s="8">
+        <v>20113</v>
+      </c>
+      <c r="E17" s="8">
+        <v>21529</v>
+      </c>
+      <c r="F17" s="8">
+        <v>690</v>
+      </c>
+      <c r="G17" s="8">
+        <v>238</v>
+      </c>
+      <c r="H17" s="8">
+        <v>452</v>
+      </c>
+      <c r="I17" s="8">
+        <v>-30</v>
+      </c>
+      <c r="J17" s="9">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="K17" s="16">
+        <v>20230</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="1"/>
+      <c r="B18" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="8">
+        <v>136796</v>
+      </c>
+      <c r="D18" s="8">
+        <v>68813</v>
+      </c>
+      <c r="E18" s="8">
+        <v>67983</v>
+      </c>
+      <c r="F18" s="8">
+        <v>4035</v>
+      </c>
+      <c r="G18" s="8">
+        <v>2089</v>
+      </c>
+      <c r="H18" s="8">
+        <v>1946</v>
+      </c>
+      <c r="I18" s="8">
+        <v>-4</v>
+      </c>
+      <c r="J18" s="9">
+        <v>0</v>
+      </c>
+      <c r="K18" s="16">
+        <v>63445</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="1"/>
+      <c r="B19" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="8">
+        <v>502496</v>
+      </c>
+      <c r="D19" s="8">
+        <v>248315</v>
+      </c>
+      <c r="E19" s="8">
+        <v>254181</v>
+      </c>
+      <c r="F19" s="8">
+        <v>28698</v>
+      </c>
+      <c r="G19" s="8">
+        <v>14597</v>
+      </c>
+      <c r="H19" s="8">
+        <v>14101</v>
+      </c>
+      <c r="I19" s="8">
+        <v>-39</v>
+      </c>
+      <c r="J19" s="9">
+        <v>-0.01</v>
+      </c>
+      <c r="K19" s="16">
+        <v>250914</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="1"/>
+      <c r="B20" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="8">
+        <v>151456</v>
+      </c>
+      <c r="D20" s="8">
+        <v>75697</v>
+      </c>
+      <c r="E20" s="8">
+        <v>75759</v>
+      </c>
+      <c r="F20" s="8">
+        <v>6629</v>
+      </c>
+      <c r="G20" s="8">
+        <v>3665</v>
+      </c>
+      <c r="H20" s="8">
+        <v>2964</v>
+      </c>
+      <c r="I20" s="8">
+        <v>40</v>
+      </c>
+      <c r="J20" s="9">
+        <v>0.03</v>
+      </c>
+      <c r="K20" s="16">
+        <v>68553</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="1"/>
+      <c r="B21" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="8">
+        <v>83012</v>
+      </c>
+      <c r="D21" s="8">
+        <v>40833</v>
+      </c>
+      <c r="E21" s="8">
+        <v>42179</v>
+      </c>
+      <c r="F21" s="8">
+        <v>2111</v>
+      </c>
+      <c r="G21" s="8">
+        <v>998</v>
+      </c>
+      <c r="H21" s="8">
+        <v>1113</v>
+      </c>
+      <c r="I21" s="8">
+        <v>60</v>
+      </c>
+      <c r="J21" s="9">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="K21" s="16">
+        <v>38782</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="1"/>
+      <c r="B22" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="8">
+        <v>134341</v>
+      </c>
+      <c r="D22" s="8">
+        <v>66842</v>
+      </c>
+      <c r="E22" s="8">
+        <v>67499</v>
+      </c>
+      <c r="F22" s="8">
+        <v>11940</v>
+      </c>
+      <c r="G22" s="8">
+        <v>6339</v>
+      </c>
+      <c r="H22" s="8">
+        <v>5601</v>
+      </c>
+      <c r="I22" s="8">
+        <v>-7</v>
+      </c>
+      <c r="J22" s="9">
+        <v>-0.01</v>
+      </c>
+      <c r="K22" s="16">
+        <v>66772</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="1"/>
+      <c r="B23" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="8">
+        <v>162896</v>
+      </c>
+      <c r="D23" s="8">
+        <v>78951</v>
+      </c>
+      <c r="E23" s="8">
+        <v>83945</v>
+      </c>
+      <c r="F23" s="8">
+        <v>6237</v>
+      </c>
+      <c r="G23" s="8">
+        <v>3104</v>
+      </c>
+      <c r="H23" s="8">
+        <v>3133</v>
+      </c>
+      <c r="I23" s="8">
+        <v>-81</v>
+      </c>
+      <c r="J23" s="9">
+        <v>-0.05</v>
+      </c>
+      <c r="K23" s="16">
+        <v>73727</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="1"/>
+      <c r="B24" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="8">
+        <v>56226</v>
+      </c>
+      <c r="D24" s="8">
+        <v>28320</v>
+      </c>
+      <c r="E24" s="8">
+        <v>27906</v>
+      </c>
+      <c r="F24" s="8">
+        <v>2473</v>
+      </c>
+      <c r="G24" s="8">
+        <v>1275</v>
+      </c>
+      <c r="H24" s="8">
+        <v>1198</v>
+      </c>
+      <c r="I24" s="8">
+        <v>-57</v>
+      </c>
+      <c r="J24" s="9">
+        <v>-0.1</v>
+      </c>
+      <c r="K24" s="16">
+        <v>27046</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="1"/>
+      <c r="B25" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="8">
+        <v>59532</v>
+      </c>
+      <c r="D25" s="8">
+        <v>29422</v>
+      </c>
+      <c r="E25" s="8">
+        <v>30110</v>
+      </c>
+      <c r="F25" s="8">
+        <v>2165</v>
+      </c>
+      <c r="G25" s="8">
+        <v>1271</v>
+      </c>
+      <c r="H25" s="8">
+        <v>894</v>
+      </c>
+      <c r="I25" s="8">
+        <v>-28</v>
+      </c>
+      <c r="J25" s="9">
+        <v>-0.05</v>
+      </c>
+      <c r="K25" s="16">
+        <v>25523</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="1"/>
+      <c r="B26" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C26" s="8">
+        <v>176471</v>
+      </c>
+      <c r="D26" s="8">
+        <v>87809</v>
+      </c>
+      <c r="E26" s="8">
+        <v>88662</v>
+      </c>
+      <c r="F26" s="8">
+        <v>7352</v>
+      </c>
+      <c r="G26" s="8">
+        <v>3524</v>
+      </c>
+      <c r="H26" s="8">
+        <v>3828</v>
+      </c>
+      <c r="I26" s="8">
+        <v>-45</v>
+      </c>
+      <c r="J26" s="9">
+        <v>-0.03</v>
+      </c>
+      <c r="K26" s="16">
+        <v>85040</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="1"/>
+      <c r="B27" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" s="8">
+        <v>439656</v>
+      </c>
+      <c r="D27" s="8">
+        <v>216701</v>
+      </c>
+      <c r="E27" s="8">
+        <v>222955</v>
+      </c>
+      <c r="F27" s="8">
+        <v>16075</v>
+      </c>
+      <c r="G27" s="8">
+        <v>8328</v>
+      </c>
+      <c r="H27" s="8">
+        <v>7747</v>
+      </c>
+      <c r="I27" s="8">
+        <v>-40</v>
+      </c>
+      <c r="J27" s="9">
+        <v>-0.01</v>
+      </c>
+      <c r="K27" s="16">
+        <v>206771</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="1"/>
+      <c r="B28" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" s="8">
+        <v>14657</v>
+      </c>
+      <c r="D28" s="8">
+        <v>7498</v>
+      </c>
+      <c r="E28" s="8">
+        <v>7159</v>
+      </c>
+      <c r="F28" s="8">
+        <v>262</v>
+      </c>
+      <c r="G28" s="8">
+        <v>143</v>
+      </c>
+      <c r="H28" s="8">
+        <v>119</v>
+      </c>
+      <c r="I28" s="8">
+        <v>-24</v>
+      </c>
+      <c r="J28" s="9">
+        <v>-0.16</v>
+      </c>
+      <c r="K28" s="16">
+        <v>7571</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="1"/>
+      <c r="B29" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="8">
+        <v>259466</v>
+      </c>
+      <c r="D29" s="8">
+        <v>133482</v>
+      </c>
+      <c r="E29" s="8">
+        <v>125984</v>
+      </c>
+      <c r="F29" s="8">
+        <v>8479</v>
+      </c>
+      <c r="G29" s="8">
+        <v>4471</v>
+      </c>
+      <c r="H29" s="8">
+        <v>4008</v>
+      </c>
+      <c r="I29" s="8">
+        <v>-217</v>
+      </c>
+      <c r="J29" s="9">
+        <v>-0.08</v>
+      </c>
+      <c r="K29" s="16">
+        <v>123740</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="1"/>
+      <c r="B30" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30" s="8">
+        <v>217043</v>
+      </c>
+      <c r="D30" s="8">
+        <v>106507</v>
+      </c>
+      <c r="E30" s="8">
+        <v>110536</v>
+      </c>
+      <c r="F30" s="8">
+        <v>4932</v>
+      </c>
+      <c r="G30" s="8">
+        <v>2393</v>
+      </c>
+      <c r="H30" s="8">
+        <v>2539</v>
+      </c>
+      <c r="I30" s="8">
+        <v>175</v>
+      </c>
+      <c r="J30" s="9">
+        <v>0.08</v>
+      </c>
+      <c r="K30" s="16">
+        <v>94015</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="1"/>
+      <c r="B31" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="8">
+        <v>206988</v>
+      </c>
+      <c r="D31" s="8">
+        <v>101220</v>
+      </c>
+      <c r="E31" s="8">
+        <v>105768</v>
+      </c>
+      <c r="F31" s="8">
+        <v>9356</v>
+      </c>
+      <c r="G31" s="8">
+        <v>4582</v>
+      </c>
+      <c r="H31" s="8">
+        <v>4774</v>
+      </c>
+      <c r="I31" s="8">
+        <v>116</v>
+      </c>
+      <c r="J31" s="9">
+        <v>0.06</v>
+      </c>
+      <c r="K31" s="16">
+        <v>95498</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="1"/>
+      <c r="B32" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C32" s="8">
+        <v>130812</v>
+      </c>
+      <c r="D32" s="8">
+        <v>63304</v>
+      </c>
+      <c r="E32" s="8">
+        <v>67508</v>
+      </c>
+      <c r="F32" s="8">
+        <v>4998</v>
+      </c>
+      <c r="G32" s="8">
+        <v>2313</v>
+      </c>
+      <c r="H32" s="8">
+        <v>2685</v>
+      </c>
+      <c r="I32" s="8">
+        <v>-29</v>
+      </c>
+      <c r="J32" s="9">
+        <v>-0.02</v>
+      </c>
+      <c r="K32" s="16">
+        <v>61876</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="1"/>
+      <c r="B33" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="8">
+        <v>29177</v>
+      </c>
+      <c r="D33" s="8">
+        <v>13791</v>
+      </c>
+      <c r="E33" s="8">
+        <v>15386</v>
+      </c>
+      <c r="F33" s="8">
+        <v>907</v>
+      </c>
+      <c r="G33" s="8">
+        <v>344</v>
+      </c>
+      <c r="H33" s="8">
+        <v>563</v>
+      </c>
+      <c r="I33" s="8">
+        <v>-33</v>
+      </c>
+      <c r="J33" s="9">
+        <v>-0.11</v>
+      </c>
+      <c r="K33" s="16">
+        <v>14479</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="1"/>
+      <c r="B34" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="8">
+        <v>110254</v>
+      </c>
+      <c r="D34" s="8">
+        <v>53478</v>
+      </c>
+      <c r="E34" s="8">
+        <v>56776</v>
+      </c>
+      <c r="F34" s="8">
+        <v>3146</v>
+      </c>
+      <c r="G34" s="8">
+        <v>1612</v>
+      </c>
+      <c r="H34" s="8">
+        <v>1534</v>
+      </c>
+      <c r="I34" s="8">
+        <v>23</v>
+      </c>
+      <c r="J34" s="9">
+        <v>0.02</v>
+      </c>
+      <c r="K34" s="16">
+        <v>51257</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="1"/>
+      <c r="B35" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C35" s="8">
+        <v>77072</v>
+      </c>
+      <c r="D35" s="8">
+        <v>39145</v>
+      </c>
+      <c r="E35" s="8">
+        <v>37927</v>
+      </c>
+      <c r="F35" s="8">
+        <v>1630</v>
+      </c>
+      <c r="G35" s="8">
+        <v>778</v>
+      </c>
+      <c r="H35" s="8">
+        <v>852</v>
+      </c>
+      <c r="I35" s="8">
+        <v>-141</v>
+      </c>
+      <c r="J35" s="9">
+        <v>-0.18</v>
+      </c>
+      <c r="K35" s="16">
+        <v>35691</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="1"/>
+      <c r="B36" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" s="8">
+        <v>37988</v>
+      </c>
+      <c r="D36" s="8">
+        <v>19287</v>
+      </c>
+      <c r="E36" s="8">
+        <v>18701</v>
+      </c>
+      <c r="F36" s="8">
+        <v>772</v>
+      </c>
+      <c r="G36" s="8">
+        <v>461</v>
+      </c>
+      <c r="H36" s="8">
+        <v>311</v>
+      </c>
+      <c r="I36" s="8">
+        <v>-91</v>
+      </c>
+      <c r="J36" s="9">
+        <v>-0.24</v>
+      </c>
+      <c r="K36" s="16">
+        <v>17465</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="1"/>
+      <c r="B37" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="8">
+        <v>172777</v>
+      </c>
+      <c r="D37" s="8">
+        <v>83297</v>
+      </c>
+      <c r="E37" s="8">
+        <v>89480</v>
+      </c>
+      <c r="F37" s="8">
+        <v>6123</v>
+      </c>
+      <c r="G37" s="8">
+        <v>3038</v>
+      </c>
+      <c r="H37" s="8">
+        <v>3085</v>
+      </c>
+      <c r="I37" s="8">
+        <v>-128</v>
+      </c>
+      <c r="J37" s="9">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="K37" s="16">
+        <v>86655</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="1"/>
+      <c r="B38" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="8">
+        <v>95017</v>
+      </c>
+      <c r="D38" s="8">
+        <v>47074</v>
+      </c>
+      <c r="E38" s="8">
+        <v>47943</v>
+      </c>
+      <c r="F38" s="8">
+        <v>4244</v>
+      </c>
+      <c r="G38" s="8">
+        <v>2519</v>
+      </c>
+      <c r="H38" s="8">
+        <v>1725</v>
+      </c>
+      <c r="I38" s="8">
+        <v>36</v>
+      </c>
+      <c r="J38" s="9">
+        <v>0.04</v>
+      </c>
+      <c r="K38" s="16">
+        <v>41722</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="1"/>
+      <c r="B39" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C39" s="8">
+        <v>65080</v>
+      </c>
+      <c r="D39" s="8">
+        <v>32903</v>
+      </c>
+      <c r="E39" s="8">
+        <v>32177</v>
+      </c>
+      <c r="F39" s="8">
+        <v>1367</v>
+      </c>
+      <c r="G39" s="8">
+        <v>759</v>
+      </c>
+      <c r="H39" s="8">
+        <v>608</v>
+      </c>
+      <c r="I39" s="8">
+        <v>8</v>
+      </c>
+      <c r="J39" s="9">
+        <v>0.01</v>
+      </c>
+      <c r="K39" s="16">
+        <v>27869</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="1"/>
+      <c r="B40" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C40" s="8">
+        <v>64814</v>
+      </c>
+      <c r="D40" s="8">
+        <v>33073</v>
+      </c>
+      <c r="E40" s="8">
+        <v>31741</v>
+      </c>
+      <c r="F40" s="8">
+        <v>4824</v>
+      </c>
+      <c r="G40" s="8">
+        <v>2802</v>
+      </c>
+      <c r="H40" s="8">
+        <v>2022</v>
+      </c>
+      <c r="I40" s="8">
+        <v>-83</v>
+      </c>
+      <c r="J40" s="9">
+        <v>-0.13</v>
+      </c>
+      <c r="K40" s="16">
+        <v>30235</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="1"/>
+      <c r="B41" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C41" s="8">
+        <v>110053</v>
+      </c>
+      <c r="D41" s="8">
+        <v>54159</v>
+      </c>
+      <c r="E41" s="8">
+        <v>55894</v>
+      </c>
+      <c r="F41" s="8">
+        <v>3727</v>
+      </c>
+      <c r="G41" s="8">
+        <v>1895</v>
+      </c>
+      <c r="H41" s="8">
+        <v>1832</v>
+      </c>
+      <c r="I41" s="8">
+        <v>26</v>
+      </c>
+      <c r="J41" s="9">
+        <v>0.02</v>
+      </c>
+      <c r="K41" s="16">
+        <v>43432</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="1"/>
+      <c r="B42" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="8">
+        <v>60696</v>
+      </c>
+      <c r="D42" s="8">
+        <v>30020</v>
+      </c>
+      <c r="E42" s="8">
+        <v>30676</v>
+      </c>
+      <c r="F42" s="8">
+        <v>2029</v>
+      </c>
+      <c r="G42" s="8">
+        <v>1192</v>
+      </c>
+      <c r="H42" s="8">
+        <v>837</v>
+      </c>
+      <c r="I42" s="8">
+        <v>-47</v>
+      </c>
+      <c r="J42" s="9">
+        <v>-0.08</v>
+      </c>
+      <c r="K42" s="16">
+        <v>25573</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="1"/>
+      <c r="B43" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C43" s="8">
+        <v>49741</v>
+      </c>
+      <c r="D43" s="8">
+        <v>25398</v>
+      </c>
+      <c r="E43" s="8">
+        <v>24343</v>
+      </c>
+      <c r="F43" s="8">
+        <v>4997</v>
+      </c>
+      <c r="G43" s="8">
+        <v>2778</v>
+      </c>
+      <c r="H43" s="8">
+        <v>2219</v>
+      </c>
+      <c r="I43" s="8">
+        <v>-43</v>
+      </c>
+      <c r="J43" s="9">
+        <v>-0.09</v>
+      </c>
+      <c r="K43" s="16">
+        <v>24286</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="1"/>
+      <c r="B44" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C44" s="8">
+        <v>31544</v>
+      </c>
+      <c r="D44" s="8">
+        <v>14998</v>
+      </c>
+      <c r="E44" s="8">
+        <v>16546</v>
+      </c>
+      <c r="F44" s="8">
+        <v>600</v>
+      </c>
+      <c r="G44" s="8">
+        <v>206</v>
+      </c>
+      <c r="H44" s="8">
+        <v>394</v>
+      </c>
+      <c r="I44" s="8">
+        <v>-61</v>
+      </c>
+      <c r="J44" s="9">
+        <v>-0.19</v>
+      </c>
+      <c r="K44" s="16">
+        <v>14246</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="1"/>
+      <c r="B45" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C45" s="8">
+        <v>31692</v>
+      </c>
+      <c r="D45" s="8">
+        <v>15710</v>
+      </c>
+      <c r="E45" s="8">
+        <v>15982</v>
+      </c>
+      <c r="F45" s="8">
+        <v>754</v>
+      </c>
+      <c r="G45" s="8">
+        <v>420</v>
+      </c>
+      <c r="H45" s="8">
+        <v>334</v>
+      </c>
+      <c r="I45" s="8">
+        <v>2</v>
+      </c>
+      <c r="J45" s="9">
+        <v>0.01</v>
+      </c>
+      <c r="K45" s="16">
+        <v>13155</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="1"/>
+      <c r="B46" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="8">
+        <v>65877</v>
+      </c>
+      <c r="D46" s="8">
+        <v>32546</v>
+      </c>
+      <c r="E46" s="8">
+        <v>33331</v>
+      </c>
+      <c r="F46" s="8">
+        <v>1951</v>
+      </c>
+      <c r="G46" s="8">
+        <v>1037</v>
+      </c>
+      <c r="H46" s="8">
+        <v>914</v>
+      </c>
+      <c r="I46" s="8">
+        <v>-26</v>
+      </c>
+      <c r="J46" s="9">
+        <v>-0.04</v>
+      </c>
+      <c r="K46" s="16">
+        <v>28394</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="1"/>
+      <c r="B47" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C47" s="8">
+        <v>44218</v>
+      </c>
+      <c r="D47" s="8">
+        <v>22241</v>
+      </c>
+      <c r="E47" s="8">
+        <v>21977</v>
+      </c>
+      <c r="F47" s="8">
+        <v>1903</v>
+      </c>
+      <c r="G47" s="8">
+        <v>1235</v>
+      </c>
+      <c r="H47" s="8">
+        <v>668</v>
+      </c>
+      <c r="I47" s="8">
+        <v>-89</v>
+      </c>
+      <c r="J47" s="9">
+        <v>-0.2</v>
+      </c>
+      <c r="K47" s="16">
+        <v>19634</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="1"/>
+      <c r="B48" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C48" s="8">
+        <v>32019</v>
+      </c>
+      <c r="D48" s="8">
+        <v>15581</v>
+      </c>
+      <c r="E48" s="8">
+        <v>16438</v>
+      </c>
+      <c r="F48" s="8">
+        <v>643</v>
+      </c>
+      <c r="G48" s="8">
+        <v>299</v>
+      </c>
+      <c r="H48" s="8">
+        <v>344</v>
+      </c>
+      <c r="I48" s="8">
+        <v>-44</v>
+      </c>
+      <c r="J48" s="9">
+        <v>-0.14000000000000001</v>
+      </c>
+      <c r="K48" s="16">
+        <v>14332</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" s="1"/>
+      <c r="B49" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C49" s="8">
+        <v>45926</v>
+      </c>
+      <c r="D49" s="8">
+        <v>22610</v>
+      </c>
+      <c r="E49" s="8">
+        <v>23316</v>
+      </c>
+      <c r="F49" s="8">
+        <v>1016</v>
+      </c>
+      <c r="G49" s="8">
+        <v>471</v>
+      </c>
+      <c r="H49" s="8">
+        <v>545</v>
+      </c>
+      <c r="I49" s="8">
+        <v>-45</v>
+      </c>
+      <c r="J49" s="9">
+        <v>-0.1</v>
+      </c>
+      <c r="K49" s="16">
+        <v>20445</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" s="1"/>
+      <c r="B50" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C50" s="8">
+        <v>19870</v>
+      </c>
+      <c r="D50" s="8">
+        <v>9662</v>
+      </c>
+      <c r="E50" s="8">
+        <v>10208</v>
+      </c>
+      <c r="F50" s="8">
+        <v>1118</v>
+      </c>
+      <c r="G50" s="8">
+        <v>540</v>
+      </c>
+      <c r="H50" s="8">
+        <v>578</v>
+      </c>
+      <c r="I50" s="8">
+        <v>-22</v>
+      </c>
+      <c r="J50" s="9">
+        <v>-0.11</v>
+      </c>
+      <c r="K50" s="16">
+        <v>9628</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" s="1"/>
+      <c r="B51" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C51" s="8">
+        <v>19057</v>
+      </c>
+      <c r="D51" s="8">
+        <v>9357</v>
+      </c>
+      <c r="E51" s="8">
+        <v>9700</v>
+      </c>
+      <c r="F51" s="8">
+        <v>651</v>
+      </c>
+      <c r="G51" s="8">
+        <v>313</v>
+      </c>
+      <c r="H51" s="8">
+        <v>338</v>
+      </c>
+      <c r="I51" s="8">
+        <v>-34</v>
+      </c>
+      <c r="J51" s="9">
+        <v>-0.18</v>
+      </c>
+      <c r="K51" s="16">
+        <v>8656</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" s="1"/>
+      <c r="B52" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="8">
+        <v>5453</v>
+      </c>
+      <c r="D52" s="8">
+        <v>2739</v>
+      </c>
+      <c r="E52" s="8">
+        <v>2714</v>
+      </c>
+      <c r="F52" s="8">
+        <v>275</v>
+      </c>
+      <c r="G52" s="8">
+        <v>170</v>
+      </c>
+      <c r="H52" s="8">
+        <v>105</v>
+      </c>
+      <c r="I52" s="8">
+        <v>-9</v>
+      </c>
+      <c r="J52" s="9">
+        <v>-0.16</v>
+      </c>
+      <c r="K52" s="16">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" s="1"/>
+      <c r="B53" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C53" s="8">
+        <v>12336</v>
+      </c>
+      <c r="D53" s="8">
+        <v>6332</v>
+      </c>
+      <c r="E53" s="8">
+        <v>6004</v>
+      </c>
+      <c r="F53" s="8">
+        <v>590</v>
+      </c>
+      <c r="G53" s="8">
+        <v>365</v>
+      </c>
+      <c r="H53" s="8">
+        <v>225</v>
+      </c>
+      <c r="I53" s="8">
+        <v>-24</v>
+      </c>
+      <c r="J53" s="9">
+        <v>-0.19</v>
+      </c>
+      <c r="K53" s="16">
+        <v>5127</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" s="1"/>
+      <c r="B54" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C54" s="8">
+        <v>11750</v>
+      </c>
+      <c r="D54" s="8">
+        <v>5938</v>
+      </c>
+      <c r="E54" s="8">
+        <v>5812</v>
+      </c>
+      <c r="F54" s="8">
+        <v>386</v>
+      </c>
+      <c r="G54" s="8">
+        <v>293</v>
+      </c>
+      <c r="H54" s="8">
+        <v>93</v>
+      </c>
+      <c r="I54" s="8">
+        <v>-4</v>
+      </c>
+      <c r="J54" s="9">
+        <v>-0.03</v>
+      </c>
+      <c r="K54" s="16">
+        <v>4693</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" s="1"/>
+      <c r="B55" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C55" s="8">
+        <v>12706</v>
+      </c>
+      <c r="D55" s="8">
+        <v>6276</v>
+      </c>
+      <c r="E55" s="8">
+        <v>6430</v>
+      </c>
+      <c r="F55" s="8">
+        <v>364</v>
+      </c>
+      <c r="G55" s="8">
+        <v>210</v>
+      </c>
+      <c r="H55" s="8">
+        <v>154</v>
+      </c>
+      <c r="I55" s="8">
+        <v>-14</v>
+      </c>
+      <c r="J55" s="9">
+        <v>-0.11</v>
+      </c>
+      <c r="K55" s="16">
+        <v>5981</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" s="1"/>
+      <c r="B56" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C56" s="8">
+        <v>6484</v>
+      </c>
+      <c r="D56" s="8">
+        <v>3250</v>
+      </c>
+      <c r="E56" s="8">
+        <v>3234</v>
+      </c>
+      <c r="F56" s="8">
+        <v>350</v>
+      </c>
+      <c r="G56" s="8">
+        <v>212</v>
+      </c>
+      <c r="H56" s="8">
+        <v>138</v>
+      </c>
+      <c r="I56" s="8">
+        <v>-21</v>
+      </c>
+      <c r="J56" s="9">
+        <v>-0.32</v>
+      </c>
+      <c r="K56" s="16">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" s="1"/>
+      <c r="B57" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C57" s="8">
+        <v>20244</v>
+      </c>
+      <c r="D57" s="8">
+        <v>9888</v>
+      </c>
+      <c r="E57" s="8">
+        <v>10356</v>
+      </c>
+      <c r="F57" s="8">
+        <v>615</v>
+      </c>
+      <c r="G57" s="8">
+        <v>316</v>
+      </c>
+      <c r="H57" s="8">
+        <v>299</v>
+      </c>
+      <c r="I57" s="8">
+        <v>-53</v>
+      </c>
+      <c r="J57" s="9">
+        <v>-0.26</v>
+      </c>
+      <c r="K57" s="16">
+        <v>8447</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" s="1"/>
+      <c r="B58" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C58" s="8">
+        <v>11846</v>
+      </c>
+      <c r="D58" s="8">
+        <v>5793</v>
+      </c>
+      <c r="E58" s="8">
+        <v>6053</v>
+      </c>
+      <c r="F58" s="8">
+        <v>239</v>
+      </c>
+      <c r="G58" s="8">
+        <v>141</v>
+      </c>
+      <c r="H58" s="8">
+        <v>98</v>
+      </c>
+      <c r="I58" s="8">
+        <v>10</v>
+      </c>
+      <c r="J58" s="9">
+        <v>0.08</v>
+      </c>
+      <c r="K58" s="16">
+        <v>5372</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" s="1"/>
+      <c r="B59" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C59" s="8">
+        <v>6205</v>
+      </c>
+      <c r="D59" s="8">
+        <v>2999</v>
+      </c>
+      <c r="E59" s="8">
+        <v>3206</v>
+      </c>
+      <c r="F59" s="8">
+        <v>62</v>
+      </c>
+      <c r="G59" s="8">
+        <v>17</v>
+      </c>
+      <c r="H59" s="8">
+        <v>45</v>
+      </c>
+      <c r="I59" s="8">
+        <v>-11</v>
+      </c>
+      <c r="J59" s="9">
+        <v>-0.18</v>
+      </c>
+      <c r="K59" s="16">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" s="1"/>
+      <c r="B60" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C60" s="8">
+        <v>12700</v>
+      </c>
+      <c r="D60" s="8">
+        <v>6256</v>
+      </c>
+      <c r="E60" s="8">
+        <v>6444</v>
+      </c>
+      <c r="F60" s="8">
+        <v>128</v>
+      </c>
+      <c r="G60" s="8">
+        <v>43</v>
+      </c>
+      <c r="H60" s="8">
+        <v>85</v>
+      </c>
+      <c r="I60" s="8">
+        <v>-36</v>
+      </c>
+      <c r="J60" s="9">
+        <v>-0.28000000000000003</v>
+      </c>
+      <c r="K60" s="16">
+        <v>5607</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" s="1"/>
+      <c r="B61" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C61" s="8">
+        <v>9313</v>
+      </c>
+      <c r="D61" s="8">
+        <v>4616</v>
+      </c>
+      <c r="E61" s="8">
+        <v>4697</v>
+      </c>
+      <c r="F61" s="8">
+        <v>197</v>
+      </c>
+      <c r="G61" s="8">
+        <v>98</v>
+      </c>
+      <c r="H61" s="8">
+        <v>99</v>
+      </c>
+      <c r="I61" s="8">
+        <v>-63</v>
+      </c>
+      <c r="J61" s="9">
+        <v>-0.67</v>
+      </c>
+      <c r="K61" s="16">
+        <v>4173</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" s="1"/>
+      <c r="B62" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C62" s="8">
+        <v>5974</v>
+      </c>
+      <c r="D62" s="8">
+        <v>2958</v>
+      </c>
+      <c r="E62" s="8">
+        <v>3016</v>
+      </c>
+      <c r="F62" s="8">
+        <v>121</v>
+      </c>
+      <c r="G62" s="8">
+        <v>68</v>
+      </c>
+      <c r="H62" s="8">
+        <v>53</v>
+      </c>
+      <c r="I62" s="8">
+        <v>-14</v>
+      </c>
+      <c r="J62" s="9">
+        <v>-0.23</v>
+      </c>
+      <c r="K62" s="16">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" s="1"/>
+      <c r="B63" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C63" s="8">
+        <v>6259</v>
+      </c>
+      <c r="D63" s="8">
+        <v>3114</v>
+      </c>
+      <c r="E63" s="8">
+        <v>3145</v>
+      </c>
+      <c r="F63" s="8">
+        <v>69</v>
+      </c>
+      <c r="G63" s="8">
+        <v>29</v>
+      </c>
+      <c r="H63" s="8">
+        <v>40</v>
+      </c>
+      <c r="I63" s="8">
+        <v>-6</v>
+      </c>
+      <c r="J63" s="9">
+        <v>-0.1</v>
+      </c>
+      <c r="K63" s="16">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" s="1"/>
+      <c r="B64" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C64" s="8">
+        <v>7782</v>
+      </c>
+      <c r="D64" s="8">
+        <v>3759</v>
+      </c>
+      <c r="E64" s="8">
+        <v>4023</v>
+      </c>
+      <c r="F64" s="8">
+        <v>139</v>
+      </c>
+      <c r="G64" s="8">
+        <v>65</v>
+      </c>
+      <c r="H64" s="8">
+        <v>74</v>
+      </c>
+      <c r="I64" s="8">
+        <v>-5</v>
+      </c>
+      <c r="J64" s="9">
+        <v>-0.06</v>
+      </c>
+      <c r="K64" s="16">
+        <v>3304</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="1"/>
+      <c r="B65" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C65" s="8">
+        <v>6168</v>
+      </c>
+      <c r="D65" s="8">
+        <v>2966</v>
+      </c>
+      <c r="E65" s="8">
+        <v>3202</v>
+      </c>
+      <c r="F65" s="8">
+        <v>79</v>
+      </c>
+      <c r="G65" s="8">
+        <v>36</v>
+      </c>
+      <c r="H65" s="8">
+        <v>43</v>
+      </c>
+      <c r="I65" s="8">
+        <v>-15</v>
+      </c>
+      <c r="J65" s="9">
+        <v>-0.24</v>
+      </c>
+      <c r="K65" s="16">
+        <v>3029</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" ht="13.8" thickBot="1">
+      <c r="A66" s="1"/>
+      <c r="B66" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C66" s="11">
+        <v>5993</v>
+      </c>
+      <c r="D66" s="11">
+        <v>2888</v>
+      </c>
+      <c r="E66" s="11">
+        <v>3105</v>
+      </c>
+      <c r="F66" s="11">
+        <v>159</v>
+      </c>
+      <c r="G66" s="11">
+        <v>65</v>
+      </c>
+      <c r="H66" s="11">
+        <v>94</v>
+      </c>
+      <c r="I66" s="11">
+        <v>-5</v>
+      </c>
+      <c r="J66" s="12">
+        <v>-0.08</v>
+      </c>
+      <c r="K66" s="17">
+        <v>2880</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="1"/>
       <c r="J67" s="15"/>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="1"/>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="1"/>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="1"/>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="1"/>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="1"/>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="1"/>
     </row>
     <row r="74" spans="1:11">
@@ -15116,67 +19525,69 @@
   <mergeCells count="7">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="I2:K2"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:E4"/>
     <mergeCell ref="I3:J4"/>
     <mergeCell ref="K3:K5"/>
     <mergeCell ref="F4:H4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>令和8年1月1日現在</vt:lpstr>
       <vt:lpstr>2月1日現在</vt:lpstr>
       <vt:lpstr>3月1日現在</vt:lpstr>
       <vt:lpstr>４月１日</vt:lpstr>
       <vt:lpstr>５月１日</vt:lpstr>
       <vt:lpstr>6月1日</vt:lpstr>
+      <vt:lpstr>7月1日</vt:lpstr>
+      <vt:lpstr>8月1日</vt:lpstr>
       <vt:lpstr>'2月1日現在'!Print_Area</vt:lpstr>
       <vt:lpstr>'3月1日現在'!Print_Area</vt:lpstr>
       <vt:lpstr>令和8年1月1日現在!Print_Area</vt:lpstr>
       <vt:lpstr>'2月1日現在'!Print_Titles</vt:lpstr>
       <vt:lpstr>'3月1日現在'!Print_Titles</vt:lpstr>
       <vt:lpstr>令和8年1月1日現在!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>