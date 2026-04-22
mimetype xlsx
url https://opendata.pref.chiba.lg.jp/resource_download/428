--- v0 (2026-03-07)
+++ v1 (2026-04-22)
@@ -1,87 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AF7DD475-E4AF-40E9-823B-9DE627BA2C4A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B1755A09-965B-47A7-8F6A-E85897DCEEE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="676" xr2:uid="{7B61A22D-EF75-49FC-B29A-991B3C6A3BC4}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="676" activeTab="3" xr2:uid="{7B61A22D-EF75-49FC-B29A-991B3C6A3BC4}"/>
   </bookViews>
   <sheets>
-    <sheet name="令和8年1月中（総数）" sheetId="11" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="1月中（外国人）" sheetId="13" r:id="rId3"/>
+    <sheet name="令和8年1月中(総数)" sheetId="11" r:id="rId1"/>
+    <sheet name="1月中(日本人)" sheetId="12" r:id="rId2"/>
+    <sheet name="1月中(外国人)" sheetId="13" r:id="rId3"/>
+    <sheet name="2月中(総数)" sheetId="14" r:id="rId4"/>
+    <sheet name="2月中(日本人)" sheetId="15" r:id="rId5"/>
+    <sheet name="2月中(外国人)" sheetId="16" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'1月中（外国人）'!$B$1:$M$65</definedName>
-[...4 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'令和8年1月中（総数）'!$1:$4</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'1月中(外国人)'!$B$1:$M$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'1月中(日本人)'!$B$1:$M$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'2月中(外国人)'!$B$1:$M$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'2月中(総数)'!$B$1:$M$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'2月中(日本人)'!$B$1:$M$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'令和8年1月中(総数)'!$B$1:$M$65</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'1月中(外国人)'!$1:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'1月中(日本人)'!$1:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'2月中(外国人)'!$1:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'2月中(総数)'!$1:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'2月中(日本人)'!$1:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'令和8年1月中(総数)'!$1:$4</definedName>
   </definedNames>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="468" uniqueCount="78">
   <si>
     <t>区分</t>
   </si>
   <si>
     <t>自 然 動 態</t>
   </si>
   <si>
     <t>県内間の移動</t>
   </si>
   <si>
     <t>出生</t>
   </si>
   <si>
     <t>死亡</t>
   </si>
   <si>
     <t>転入</t>
   </si>
   <si>
     <t>転出</t>
   </si>
   <si>
     <t>県計</t>
   </si>
   <si>
@@ -331,57 +343,64 @@
   </si>
   <si>
     <t>市 区 町 村 別 人 口 動 態（外国人）</t>
     <rPh sb="2" eb="3">
       <t>ク</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ガイコク</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ジン</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>県内間の移動</t>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>令和８年１月中　</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
+  <si>
+    <t>令和８年２月中　</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="184" formatCode="#,##0_ "/>
+    <numFmt numFmtId="176" formatCode="#,##0_ "/>
   </numFmts>
   <fonts count="27">
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
@@ -1306,81 +1325,77 @@
     <xf numFmtId="0" fontId="13" fillId="5" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="9" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="20" fillId="23" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="23" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="23" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="20" fillId="23" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="23" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="23" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="19" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="184" fontId="19" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="23" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="23" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="23" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="23" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="23" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="23" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="23" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1540,51 +1555,51 @@
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1840,2604 +1855,2616 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7DF628E4-7FDA-4710-9BA1-BA1A9D905ECB}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:N78"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="1"/>
     <col min="2" max="2" width="11.6640625" customWidth="1"/>
     <col min="3" max="3" width="8.6640625" style="6" customWidth="1"/>
     <col min="4" max="4" width="9.77734375" style="6" customWidth="1"/>
     <col min="5" max="7" width="7.44140625" style="6" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.44140625" style="6" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="6" customWidth="1"/>
     <col min="11" max="12" width="9.33203125" style="6" customWidth="1"/>
     <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1"/>
-      <c r="B1" s="18" t="s">
+      <c r="B1" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="C1" s="18"/>
-[...9 lines deleted...]
-      <c r="M1" s="18"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
       <c r="N1" s="1"/>
     </row>
     <row r="2" spans="1:14" ht="13.8" thickBot="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
-      <c r="K2" s="19" t="s">
+      <c r="K2" s="15" t="s">
         <v>76</v>
       </c>
-      <c r="L2" s="19"/>
-      <c r="M2" s="19"/>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
       <c r="N2" s="1"/>
     </row>
     <row r="3" spans="1:14" ht="27" customHeight="1">
       <c r="A3" s="1"/>
-      <c r="B3" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="22" t="s">
+      <c r="B3" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="18" t="s">
         <v>67</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="8"/>
       <c r="F3" s="9"/>
       <c r="G3" s="7" t="s">
         <v>71</v>
       </c>
       <c r="H3" s="8"/>
       <c r="I3" s="9"/>
-      <c r="J3" s="24" t="s">
+      <c r="J3" s="20" t="s">
         <v>75</v>
       </c>
-      <c r="K3" s="25"/>
-[...1 lines deleted...]
-      <c r="M3" s="27" t="s">
+      <c r="K3" s="21"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="23" t="s">
         <v>69</v>
       </c>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:14" ht="13.8" thickBot="1">
       <c r="A4" s="1"/>
-      <c r="B4" s="21"/>
-      <c r="C4" s="23"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="19"/>
       <c r="D4" s="3" t="s">
         <v>68</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>68</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="28"/>
+      <c r="M4" s="24"/>
       <c r="N4" s="1"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="1"/>
       <c r="B5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="14">
+      <c r="C5" s="10">
         <v>-3059</v>
       </c>
-      <c r="D5" s="14">
+      <c r="D5" s="10">
         <v>-4895</v>
       </c>
-      <c r="E5" s="14">
+      <c r="E5" s="10">
         <v>2992</v>
       </c>
-      <c r="F5" s="14">
+      <c r="F5" s="10">
         <v>7887</v>
       </c>
-      <c r="G5" s="14">
+      <c r="G5" s="10">
         <v>2311</v>
       </c>
-      <c r="H5" s="14">
+      <c r="H5" s="10">
         <v>14651</v>
       </c>
-      <c r="I5" s="14">
+      <c r="I5" s="10">
         <v>12340</v>
       </c>
-      <c r="J5" s="14">
+      <c r="J5" s="10">
         <v>-211</v>
       </c>
-      <c r="K5" s="14">
+      <c r="K5" s="10">
         <v>8490</v>
       </c>
-      <c r="L5" s="14">
+      <c r="L5" s="10">
         <v>8701</v>
       </c>
-      <c r="M5" s="15">
+      <c r="M5" s="11">
         <v>-264</v>
       </c>
       <c r="N5" s="1"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="1"/>
       <c r="B6" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="14">
+      <c r="C6" s="10">
         <v>-411</v>
       </c>
-      <c r="D6" s="14">
+      <c r="D6" s="10">
         <v>-740</v>
       </c>
-      <c r="E6" s="14">
+      <c r="E6" s="10">
         <v>421</v>
       </c>
-      <c r="F6" s="14">
+      <c r="F6" s="10">
         <v>1161</v>
       </c>
-      <c r="G6" s="14">
+      <c r="G6" s="10">
         <v>174</v>
       </c>
-      <c r="H6" s="14">
+      <c r="H6" s="10">
         <v>1854</v>
       </c>
-      <c r="I6" s="14">
+      <c r="I6" s="10">
         <v>1680</v>
       </c>
-      <c r="J6" s="14">
+      <c r="J6" s="10">
         <v>231</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="10">
         <v>2045</v>
       </c>
-      <c r="L6" s="14">
+      <c r="L6" s="10">
         <v>1814</v>
       </c>
-      <c r="M6" s="15">
+      <c r="M6" s="11">
         <v>-76</v>
       </c>
       <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="1"/>
       <c r="B7" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="14">
+      <c r="C7" s="10">
         <v>-26</v>
       </c>
-      <c r="D7" s="14">
+      <c r="D7" s="10">
         <v>-163</v>
       </c>
-      <c r="E7" s="14">
+      <c r="E7" s="10">
         <v>103</v>
       </c>
-      <c r="F7" s="14">
+      <c r="F7" s="10">
         <v>266</v>
       </c>
-      <c r="G7" s="14">
+      <c r="G7" s="10">
         <v>123</v>
       </c>
-      <c r="H7" s="14">
+      <c r="H7" s="10">
         <v>542</v>
       </c>
-      <c r="I7" s="14">
+      <c r="I7" s="10">
         <v>419</v>
       </c>
-      <c r="J7" s="14">
+      <c r="J7" s="10">
         <v>44</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K7" s="10">
         <v>547</v>
       </c>
-      <c r="L7" s="14">
+      <c r="L7" s="10">
         <v>503</v>
       </c>
-      <c r="M7" s="15">
+      <c r="M7" s="11">
         <v>-30</v>
       </c>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="1"/>
       <c r="B8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="14">
+      <c r="C8" s="10">
         <v>-139</v>
       </c>
-      <c r="D8" s="14">
+      <c r="D8" s="10">
         <v>-135</v>
       </c>
-      <c r="E8" s="14">
+      <c r="E8" s="10">
         <v>73</v>
       </c>
-      <c r="F8" s="14">
+      <c r="F8" s="10">
         <v>208</v>
       </c>
-      <c r="G8" s="14">
+      <c r="G8" s="10">
         <v>-38</v>
       </c>
-      <c r="H8" s="14">
+      <c r="H8" s="10">
         <v>341</v>
       </c>
-      <c r="I8" s="14">
+      <c r="I8" s="10">
         <v>379</v>
       </c>
-      <c r="J8" s="14">
+      <c r="J8" s="10">
         <v>55</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="10">
         <v>378</v>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="10">
         <v>323</v>
       </c>
-      <c r="M8" s="15">
+      <c r="M8" s="11">
         <v>-21</v>
       </c>
       <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="1"/>
       <c r="B9" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="14">
+      <c r="C9" s="10">
         <v>-56</v>
       </c>
-      <c r="D9" s="14">
+      <c r="D9" s="10">
         <v>-126</v>
       </c>
-      <c r="E9" s="14">
+      <c r="E9" s="10">
         <v>52</v>
       </c>
-      <c r="F9" s="14">
+      <c r="F9" s="10">
         <v>178</v>
       </c>
-      <c r="G9" s="14">
+      <c r="G9" s="10">
         <v>23</v>
       </c>
-      <c r="H9" s="14">
+      <c r="H9" s="10">
         <v>275</v>
       </c>
-      <c r="I9" s="14">
+      <c r="I9" s="10">
         <v>252</v>
       </c>
-      <c r="J9" s="14">
+      <c r="J9" s="10">
         <v>54</v>
       </c>
-      <c r="K9" s="14">
+      <c r="K9" s="10">
         <v>356</v>
       </c>
-      <c r="L9" s="14">
+      <c r="L9" s="10">
         <v>302</v>
       </c>
-      <c r="M9" s="15">
+      <c r="M9" s="11">
         <v>-7</v>
       </c>
       <c r="N9" s="1"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="1"/>
       <c r="B10" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="14">
+      <c r="C10" s="10">
         <v>-91</v>
       </c>
-      <c r="D10" s="14">
+      <c r="D10" s="10">
         <v>-136</v>
       </c>
-      <c r="E10" s="14">
+      <c r="E10" s="10">
         <v>70</v>
       </c>
-      <c r="F10" s="14">
+      <c r="F10" s="10">
         <v>206</v>
       </c>
-      <c r="G10" s="14">
+      <c r="G10" s="10">
         <v>17</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="10">
         <v>220</v>
       </c>
-      <c r="I10" s="14">
+      <c r="I10" s="10">
         <v>203</v>
       </c>
-      <c r="J10" s="14">
+      <c r="J10" s="10">
         <v>33</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="10">
         <v>329</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="10">
         <v>296</v>
       </c>
-      <c r="M10" s="15">
+      <c r="M10" s="11">
         <v>-5</v>
       </c>
       <c r="N10" s="1"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="1"/>
       <c r="B11" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="14">
+      <c r="C11" s="10">
         <v>-32</v>
       </c>
-      <c r="D11" s="14">
+      <c r="D11" s="10">
         <v>-66</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E11" s="10">
         <v>66</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="10">
         <v>132</v>
       </c>
-      <c r="G11" s="14">
+      <c r="G11" s="10">
         <v>9</v>
       </c>
-      <c r="H11" s="14">
+      <c r="H11" s="10">
         <v>149</v>
       </c>
-      <c r="I11" s="14">
+      <c r="I11" s="10">
         <v>140</v>
       </c>
-      <c r="J11" s="14">
+      <c r="J11" s="10">
         <v>24</v>
       </c>
-      <c r="K11" s="14">
+      <c r="K11" s="10">
         <v>218</v>
       </c>
-      <c r="L11" s="14">
+      <c r="L11" s="10">
         <v>194</v>
       </c>
-      <c r="M11" s="15">
+      <c r="M11" s="11">
         <v>1</v>
       </c>
       <c r="N11" s="1"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="1"/>
       <c r="B12" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="14">
+      <c r="C12" s="10">
         <v>-67</v>
       </c>
-      <c r="D12" s="14">
+      <c r="D12" s="10">
         <v>-114</v>
       </c>
-      <c r="E12" s="14">
+      <c r="E12" s="10">
         <v>57</v>
       </c>
-      <c r="F12" s="14">
+      <c r="F12" s="10">
         <v>171</v>
       </c>
-      <c r="G12" s="14">
+      <c r="G12" s="10">
         <v>40</v>
       </c>
-      <c r="H12" s="14">
+      <c r="H12" s="10">
         <v>327</v>
       </c>
-      <c r="I12" s="14">
+      <c r="I12" s="10">
         <v>287</v>
       </c>
-      <c r="J12" s="14">
+      <c r="J12" s="10">
         <v>21</v>
       </c>
-      <c r="K12" s="14">
+      <c r="K12" s="10">
         <v>217</v>
       </c>
-      <c r="L12" s="14">
+      <c r="L12" s="10">
         <v>196</v>
       </c>
-      <c r="M12" s="15">
+      <c r="M12" s="11">
         <v>-14</v>
       </c>
       <c r="N12" s="1"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="1"/>
       <c r="B13" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="14">
+      <c r="C13" s="10">
         <v>-114</v>
       </c>
-      <c r="D13" s="14">
+      <c r="D13" s="10">
         <v>-87</v>
       </c>
-      <c r="E13" s="14">
+      <c r="E13" s="10">
         <v>11</v>
       </c>
-      <c r="F13" s="14">
+      <c r="F13" s="10">
         <v>98</v>
       </c>
-      <c r="G13" s="14">
+      <c r="G13" s="10">
         <v>-21</v>
       </c>
-      <c r="H13" s="14">
+      <c r="H13" s="10">
         <v>73</v>
       </c>
-      <c r="I13" s="14">
+      <c r="I13" s="10">
         <v>94</v>
       </c>
-      <c r="J13" s="14">
+      <c r="J13" s="10">
         <v>-2</v>
       </c>
-      <c r="K13" s="14">
+      <c r="K13" s="10">
         <v>35</v>
       </c>
-      <c r="L13" s="14">
+      <c r="L13" s="10">
         <v>37</v>
       </c>
-      <c r="M13" s="15">
+      <c r="M13" s="11">
         <v>-4</v>
       </c>
       <c r="N13" s="1"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="1"/>
       <c r="B14" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="14">
+      <c r="C14" s="10">
         <v>-19</v>
       </c>
-      <c r="D14" s="14">
+      <c r="D14" s="10">
         <v>-170</v>
       </c>
-      <c r="E14" s="14">
+      <c r="E14" s="10">
         <v>293</v>
       </c>
-      <c r="F14" s="14">
+      <c r="F14" s="10">
         <v>463</v>
       </c>
-      <c r="G14" s="14">
+      <c r="G14" s="10">
         <v>239</v>
       </c>
-      <c r="H14" s="14">
+      <c r="H14" s="10">
         <v>1634</v>
       </c>
-      <c r="I14" s="14">
+      <c r="I14" s="10">
         <v>1395</v>
       </c>
-      <c r="J14" s="14">
+      <c r="J14" s="10">
         <v>-34</v>
       </c>
-      <c r="K14" s="14">
+      <c r="K14" s="10">
         <v>649</v>
       </c>
-      <c r="L14" s="14">
+      <c r="L14" s="10">
         <v>683</v>
       </c>
-      <c r="M14" s="15">
+      <c r="M14" s="11">
         <v>-54</v>
       </c>
       <c r="N14" s="1"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="1"/>
       <c r="B15" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="14">
+      <c r="C15" s="10">
         <v>-208</v>
       </c>
-      <c r="D15" s="14">
+      <c r="D15" s="10">
         <v>-397</v>
       </c>
-      <c r="E15" s="14">
+      <c r="E15" s="10">
         <v>339</v>
       </c>
-      <c r="F15" s="14">
+      <c r="F15" s="10">
         <v>736</v>
       </c>
-      <c r="G15" s="14">
+      <c r="G15" s="10">
         <v>263</v>
       </c>
-      <c r="H15" s="14">
+      <c r="H15" s="10">
         <v>1489</v>
       </c>
-      <c r="I15" s="14">
+      <c r="I15" s="10">
         <v>1226</v>
       </c>
-      <c r="J15" s="14">
+      <c r="J15" s="10">
         <v>-83</v>
       </c>
-      <c r="K15" s="14">
+      <c r="K15" s="10">
         <v>804</v>
       </c>
-      <c r="L15" s="14">
+      <c r="L15" s="10">
         <v>887</v>
       </c>
-      <c r="M15" s="15">
+      <c r="M15" s="11">
         <v>9</v>
       </c>
       <c r="N15" s="1"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="1"/>
       <c r="B16" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C16" s="14">
+      <c r="C16" s="10">
         <v>-56</v>
       </c>
-      <c r="D16" s="14">
+      <c r="D16" s="10">
         <v>-66</v>
       </c>
-      <c r="E16" s="14">
+      <c r="E16" s="10">
         <v>13</v>
       </c>
-      <c r="F16" s="14">
+      <c r="F16" s="10">
         <v>79</v>
       </c>
-      <c r="G16" s="14">
+      <c r="G16" s="10">
         <v>15</v>
       </c>
-      <c r="H16" s="14">
+      <c r="H16" s="10">
         <v>77</v>
       </c>
-      <c r="I16" s="14">
+      <c r="I16" s="10">
         <v>62</v>
       </c>
-      <c r="J16" s="14">
+      <c r="J16" s="10">
         <v>-4</v>
       </c>
-      <c r="K16" s="14">
+      <c r="K16" s="10">
         <v>29</v>
       </c>
-      <c r="L16" s="14">
+      <c r="L16" s="10">
         <v>33</v>
       </c>
-      <c r="M16" s="15">
+      <c r="M16" s="11">
         <v>-1</v>
       </c>
       <c r="N16" s="1"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="1"/>
       <c r="B17" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C17" s="14">
+      <c r="C17" s="10">
         <v>-68</v>
       </c>
-      <c r="D17" s="14">
+      <c r="D17" s="10">
         <v>-100</v>
       </c>
-      <c r="E17" s="14">
+      <c r="E17" s="10">
         <v>72</v>
       </c>
-      <c r="F17" s="14">
+      <c r="F17" s="10">
         <v>172</v>
       </c>
-      <c r="G17" s="14">
+      <c r="G17" s="10">
         <v>24</v>
       </c>
-      <c r="H17" s="14">
+      <c r="H17" s="10">
         <v>236</v>
       </c>
-      <c r="I17" s="14">
+      <c r="I17" s="10">
         <v>212</v>
       </c>
-      <c r="J17" s="14">
+      <c r="J17" s="10">
         <v>13</v>
       </c>
-      <c r="K17" s="14">
+      <c r="K17" s="10">
         <v>189</v>
       </c>
-      <c r="L17" s="14">
+      <c r="L17" s="10">
         <v>176</v>
       </c>
-      <c r="M17" s="15">
+      <c r="M17" s="11">
         <v>-5</v>
       </c>
       <c r="N17" s="1"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="1"/>
       <c r="B18" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C18" s="14">
+      <c r="C18" s="10">
         <v>-226</v>
       </c>
-      <c r="D18" s="14">
+      <c r="D18" s="10">
         <v>-391</v>
       </c>
-      <c r="E18" s="14">
+      <c r="E18" s="10">
         <v>249</v>
       </c>
-      <c r="F18" s="14">
+      <c r="F18" s="10">
         <v>640</v>
       </c>
-      <c r="G18" s="14">
+      <c r="G18" s="10">
         <v>184</v>
       </c>
-      <c r="H18" s="14">
+      <c r="H18" s="10">
         <v>1307</v>
       </c>
-      <c r="I18" s="14">
+      <c r="I18" s="10">
         <v>1123</v>
       </c>
-      <c r="J18" s="14">
+      <c r="J18" s="10">
         <v>-39</v>
       </c>
-      <c r="K18" s="14">
+      <c r="K18" s="10">
         <v>498</v>
       </c>
-      <c r="L18" s="14">
+      <c r="L18" s="10">
         <v>537</v>
       </c>
-      <c r="M18" s="15">
+      <c r="M18" s="11">
         <v>20</v>
       </c>
       <c r="N18" s="1"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="1"/>
       <c r="B19" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C19" s="14">
+      <c r="C19" s="10">
         <v>-62</v>
       </c>
-      <c r="D19" s="14">
+      <c r="D19" s="10">
         <v>-183</v>
       </c>
-      <c r="E19" s="14">
+      <c r="E19" s="10">
         <v>64</v>
       </c>
-      <c r="F19" s="14">
+      <c r="F19" s="10">
         <v>247</v>
       </c>
-      <c r="G19" s="14">
+      <c r="G19" s="10">
         <v>95</v>
       </c>
-      <c r="H19" s="14">
+      <c r="H19" s="10">
         <v>370</v>
       </c>
-      <c r="I19" s="14">
+      <c r="I19" s="10">
         <v>275</v>
       </c>
-      <c r="J19" s="14">
+      <c r="J19" s="10">
         <v>33</v>
       </c>
-      <c r="K19" s="14">
+      <c r="K19" s="10">
         <v>129</v>
       </c>
-      <c r="L19" s="14">
+      <c r="L19" s="10">
         <v>96</v>
       </c>
-      <c r="M19" s="15">
+      <c r="M19" s="11">
         <v>-7</v>
       </c>
       <c r="N19" s="1"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="1"/>
       <c r="B20" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C20" s="14">
+      <c r="C20" s="10">
         <v>-79</v>
       </c>
-      <c r="D20" s="14">
+      <c r="D20" s="10">
         <v>-124</v>
       </c>
-      <c r="E20" s="14">
+      <c r="E20" s="10">
         <v>29</v>
       </c>
-      <c r="F20" s="14">
+      <c r="F20" s="10">
         <v>153</v>
       </c>
-      <c r="G20" s="14">
+      <c r="G20" s="10">
         <v>22</v>
       </c>
-      <c r="H20" s="14">
+      <c r="H20" s="10">
         <v>96</v>
       </c>
-      <c r="I20" s="14">
+      <c r="I20" s="10">
         <v>74</v>
       </c>
-      <c r="J20" s="14">
+      <c r="J20" s="10">
         <v>24</v>
       </c>
-      <c r="K20" s="14">
+      <c r="K20" s="10">
         <v>106</v>
       </c>
-      <c r="L20" s="14">
+      <c r="L20" s="10">
         <v>82</v>
       </c>
-      <c r="M20" s="15">
+      <c r="M20" s="11">
         <v>-1</v>
       </c>
       <c r="N20" s="1"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="1"/>
       <c r="B21" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C21" s="14">
+      <c r="C21" s="10">
         <v>-29</v>
       </c>
-      <c r="D21" s="14">
+      <c r="D21" s="10">
         <v>-90</v>
       </c>
-      <c r="E21" s="14">
+      <c r="E21" s="10">
         <v>61</v>
       </c>
-      <c r="F21" s="14">
+      <c r="F21" s="10">
         <v>151</v>
       </c>
-      <c r="G21" s="14">
+      <c r="G21" s="10">
         <v>150</v>
       </c>
-      <c r="H21" s="14">
+      <c r="H21" s="10">
         <v>649</v>
       </c>
-      <c r="I21" s="14">
+      <c r="I21" s="10">
         <v>499</v>
       </c>
-      <c r="J21" s="14">
+      <c r="J21" s="10">
         <v>-78</v>
       </c>
-      <c r="K21" s="14">
+      <c r="K21" s="10">
         <v>180</v>
       </c>
-      <c r="L21" s="14">
+      <c r="L21" s="10">
         <v>258</v>
       </c>
-      <c r="M21" s="15">
+      <c r="M21" s="11">
         <v>-11</v>
       </c>
       <c r="N21" s="1"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="1"/>
       <c r="B22" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C22" s="14">
+      <c r="C22" s="10">
         <v>-45</v>
       </c>
-      <c r="D22" s="14">
+      <c r="D22" s="10">
         <v>-127</v>
       </c>
-      <c r="E22" s="14">
+      <c r="E22" s="10">
         <v>82</v>
       </c>
-      <c r="F22" s="14">
+      <c r="F22" s="10">
         <v>209</v>
       </c>
-      <c r="G22" s="14">
+      <c r="G22" s="10">
         <v>89</v>
       </c>
-      <c r="H22" s="14">
+      <c r="H22" s="10">
         <v>274</v>
       </c>
-      <c r="I22" s="14">
+      <c r="I22" s="10">
         <v>185</v>
       </c>
-      <c r="J22" s="14">
+      <c r="J22" s="10">
         <v>-14</v>
       </c>
-      <c r="K22" s="14">
+      <c r="K22" s="10">
         <v>197</v>
       </c>
-      <c r="L22" s="14">
+      <c r="L22" s="10">
         <v>211</v>
       </c>
-      <c r="M22" s="15">
+      <c r="M22" s="11">
         <v>7</v>
       </c>
       <c r="N22" s="1"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="1"/>
       <c r="B23" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="C23" s="14">
+      <c r="C23" s="10">
         <v>-88</v>
       </c>
-      <c r="D23" s="14">
+      <c r="D23" s="10">
         <v>-62</v>
       </c>
-      <c r="E23" s="14">
+      <c r="E23" s="10">
         <v>17</v>
       </c>
-      <c r="F23" s="14">
+      <c r="F23" s="10">
         <v>79</v>
       </c>
-      <c r="G23" s="14">
+      <c r="G23" s="10">
         <v>-32</v>
       </c>
-      <c r="H23" s="14">
+      <c r="H23" s="10">
         <v>87</v>
       </c>
-      <c r="I23" s="14">
+      <c r="I23" s="10">
         <v>119</v>
       </c>
-      <c r="J23" s="14">
+      <c r="J23" s="10">
         <v>18</v>
       </c>
-      <c r="K23" s="14">
+      <c r="K23" s="10">
         <v>103</v>
       </c>
-      <c r="L23" s="14">
+      <c r="L23" s="10">
         <v>85</v>
       </c>
-      <c r="M23" s="15">
+      <c r="M23" s="11">
         <v>-12</v>
       </c>
       <c r="N23" s="1"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="1"/>
       <c r="B24" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="C24" s="14">
+      <c r="C24" s="10">
         <v>-33</v>
       </c>
-      <c r="D24" s="14">
+      <c r="D24" s="10">
         <v>-47</v>
       </c>
-      <c r="E24" s="14">
+      <c r="E24" s="10">
         <v>22</v>
       </c>
-      <c r="F24" s="14">
+      <c r="F24" s="10">
         <v>69</v>
       </c>
-      <c r="G24" s="14">
+      <c r="G24" s="10">
         <v>16</v>
       </c>
-      <c r="H24" s="14">
+      <c r="H24" s="10">
         <v>103</v>
       </c>
-      <c r="I24" s="14">
+      <c r="I24" s="10">
         <v>87</v>
       </c>
-      <c r="J24" s="14">
+      <c r="J24" s="10">
         <v>2</v>
       </c>
-      <c r="K24" s="14">
+      <c r="K24" s="10">
         <v>54</v>
       </c>
-      <c r="L24" s="14">
+      <c r="L24" s="10">
         <v>52</v>
       </c>
-      <c r="M24" s="15">
+      <c r="M24" s="11">
         <v>-4</v>
       </c>
       <c r="N24" s="1"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="1"/>
       <c r="B25" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="C25" s="14">
+      <c r="C25" s="10">
         <v>-92</v>
       </c>
-      <c r="D25" s="14">
+      <c r="D25" s="10">
         <v>-112</v>
       </c>
-      <c r="E25" s="14">
+      <c r="E25" s="10">
         <v>75</v>
       </c>
-      <c r="F25" s="14">
+      <c r="F25" s="10">
         <v>187</v>
       </c>
-      <c r="G25" s="14">
+      <c r="G25" s="10">
         <v>44</v>
       </c>
-      <c r="H25" s="14">
+      <c r="H25" s="10">
         <v>412</v>
       </c>
-      <c r="I25" s="14">
+      <c r="I25" s="10">
         <v>368</v>
       </c>
-      <c r="J25" s="14">
+      <c r="J25" s="10">
         <v>-22</v>
       </c>
-      <c r="K25" s="14">
+      <c r="K25" s="10">
         <v>291</v>
       </c>
-      <c r="L25" s="14">
+      <c r="L25" s="10">
         <v>313</v>
       </c>
-      <c r="M25" s="15">
+      <c r="M25" s="11">
         <v>-2</v>
       </c>
       <c r="N25" s="1"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="1"/>
       <c r="B26" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C26" s="14">
+      <c r="C26" s="10">
         <v>-207</v>
       </c>
-      <c r="D26" s="14">
+      <c r="D26" s="10">
         <v>-303</v>
       </c>
-      <c r="E26" s="14">
+      <c r="E26" s="10">
         <v>245</v>
       </c>
-      <c r="F26" s="14">
+      <c r="F26" s="10">
         <v>548</v>
       </c>
-      <c r="G26" s="14">
+      <c r="G26" s="10">
         <v>44</v>
       </c>
-      <c r="H26" s="14">
+      <c r="H26" s="10">
         <v>937</v>
       </c>
-      <c r="I26" s="14">
+      <c r="I26" s="10">
         <v>893</v>
       </c>
-      <c r="J26" s="14">
+      <c r="J26" s="10">
         <v>75</v>
       </c>
-      <c r="K26" s="14">
+      <c r="K26" s="10">
         <v>511</v>
       </c>
-      <c r="L26" s="14">
+      <c r="L26" s="10">
         <v>436</v>
       </c>
-      <c r="M26" s="15">
+      <c r="M26" s="11">
         <v>-23</v>
       </c>
       <c r="N26" s="1"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="1"/>
       <c r="B27" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="C27" s="14">
+      <c r="C27" s="10">
         <v>-62</v>
       </c>
-      <c r="D27" s="14">
+      <c r="D27" s="10">
         <v>-39</v>
       </c>
-      <c r="E27" s="14">
-[...2 lines deleted...]
-      <c r="F27" s="14">
+      <c r="E27" s="10">
+        <v>1</v>
+      </c>
+      <c r="F27" s="10">
         <v>40</v>
       </c>
-      <c r="G27" s="14">
+      <c r="G27" s="10">
         <v>-10</v>
       </c>
-      <c r="H27" s="14">
+      <c r="H27" s="10">
         <v>17</v>
       </c>
-      <c r="I27" s="14">
+      <c r="I27" s="10">
         <v>27</v>
       </c>
-      <c r="J27" s="14">
+      <c r="J27" s="10">
         <v>-12</v>
       </c>
-      <c r="K27" s="14">
+      <c r="K27" s="10">
         <v>12</v>
       </c>
-      <c r="L27" s="14">
+      <c r="L27" s="10">
         <v>24</v>
       </c>
-      <c r="M27" s="15">
+      <c r="M27" s="11">
         <v>-1</v>
       </c>
       <c r="N27" s="1"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="1"/>
       <c r="B28" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="C28" s="14">
+      <c r="C28" s="10">
         <v>-292</v>
       </c>
-      <c r="D28" s="14">
+      <c r="D28" s="10">
         <v>-285</v>
       </c>
-      <c r="E28" s="14">
+      <c r="E28" s="10">
         <v>105</v>
       </c>
-      <c r="F28" s="14">
+      <c r="F28" s="10">
         <v>390</v>
       </c>
-      <c r="G28" s="14">
+      <c r="G28" s="10">
         <v>50</v>
       </c>
-      <c r="H28" s="14">
+      <c r="H28" s="10">
         <v>555</v>
       </c>
-      <c r="I28" s="14">
+      <c r="I28" s="10">
         <v>505</v>
       </c>
-      <c r="J28" s="14">
+      <c r="J28" s="10">
         <v>-43</v>
       </c>
-      <c r="K28" s="14">
+      <c r="K28" s="10">
         <v>316</v>
       </c>
-      <c r="L28" s="14">
+      <c r="L28" s="10">
         <v>359</v>
       </c>
-      <c r="M28" s="15">
+      <c r="M28" s="11">
         <v>-14</v>
       </c>
       <c r="N28" s="1"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="1"/>
       <c r="B29" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="C29" s="14">
+      <c r="C29" s="10">
         <v>81</v>
       </c>
-      <c r="D29" s="14">
+      <c r="D29" s="10">
         <v>-25</v>
       </c>
-      <c r="E29" s="14">
+      <c r="E29" s="10">
         <v>155</v>
       </c>
-      <c r="F29" s="14">
+      <c r="F29" s="10">
         <v>180</v>
       </c>
-      <c r="G29" s="14">
+      <c r="G29" s="10">
         <v>153</v>
       </c>
-      <c r="H29" s="14">
+      <c r="H29" s="10">
         <v>568</v>
       </c>
-      <c r="I29" s="14">
+      <c r="I29" s="10">
         <v>415</v>
       </c>
-      <c r="J29" s="14">
+      <c r="J29" s="10">
         <v>-49</v>
       </c>
-      <c r="K29" s="14">
+      <c r="K29" s="10">
         <v>231</v>
       </c>
-      <c r="L29" s="14">
+      <c r="L29" s="10">
         <v>280</v>
       </c>
-      <c r="M29" s="15">
+      <c r="M29" s="11">
         <v>2</v>
       </c>
       <c r="N29" s="1"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="1"/>
       <c r="B30" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="C30" s="14">
+      <c r="C30" s="10">
         <v>-11</v>
       </c>
-      <c r="D30" s="14">
+      <c r="D30" s="10">
         <v>-88</v>
       </c>
-      <c r="E30" s="14">
+      <c r="E30" s="10">
         <v>146</v>
       </c>
-      <c r="F30" s="14">
+      <c r="F30" s="10">
         <v>234</v>
       </c>
-      <c r="G30" s="14">
+      <c r="G30" s="10">
         <v>47</v>
       </c>
-      <c r="H30" s="14">
+      <c r="H30" s="10">
         <v>428</v>
       </c>
-      <c r="I30" s="14">
+      <c r="I30" s="10">
         <v>381</v>
       </c>
-      <c r="J30" s="14">
+      <c r="J30" s="10">
         <v>55</v>
       </c>
-      <c r="K30" s="14">
+      <c r="K30" s="10">
         <v>347</v>
       </c>
-      <c r="L30" s="14">
+      <c r="L30" s="10">
         <v>292</v>
       </c>
-      <c r="M30" s="15">
+      <c r="M30" s="11">
         <v>-25</v>
       </c>
       <c r="N30" s="1"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="1"/>
       <c r="B31" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="C31" s="14">
+      <c r="C31" s="10">
         <v>-134</v>
       </c>
-      <c r="D31" s="14">
+      <c r="D31" s="10">
         <v>-148</v>
       </c>
-      <c r="E31" s="14">
+      <c r="E31" s="10">
         <v>49</v>
       </c>
-      <c r="F31" s="14">
+      <c r="F31" s="10">
         <v>197</v>
       </c>
-      <c r="G31" s="14">
+      <c r="G31" s="10">
         <v>25</v>
       </c>
-      <c r="H31" s="14">
+      <c r="H31" s="10">
         <v>241</v>
       </c>
-      <c r="I31" s="14">
+      <c r="I31" s="10">
         <v>216</v>
       </c>
-      <c r="J31" s="14">
-[...2 lines deleted...]
-      <c r="K31" s="14">
+      <c r="J31" s="10">
+        <v>1</v>
+      </c>
+      <c r="K31" s="10">
         <v>134</v>
       </c>
-      <c r="L31" s="14">
+      <c r="L31" s="10">
         <v>133</v>
       </c>
-      <c r="M31" s="15">
+      <c r="M31" s="11">
         <v>-12</v>
       </c>
       <c r="N31" s="1"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="1"/>
       <c r="B32" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="C32" s="14">
+      <c r="C32" s="10">
         <v>-73</v>
       </c>
-      <c r="D32" s="14">
+      <c r="D32" s="10">
         <v>-43</v>
       </c>
-      <c r="E32" s="14">
+      <c r="E32" s="10">
         <v>11</v>
       </c>
-      <c r="F32" s="14">
+      <c r="F32" s="10">
         <v>54</v>
       </c>
-      <c r="G32" s="14">
+      <c r="G32" s="10">
         <v>-10</v>
       </c>
-      <c r="H32" s="14">
+      <c r="H32" s="10">
         <v>81</v>
       </c>
-      <c r="I32" s="14">
+      <c r="I32" s="10">
         <v>91</v>
       </c>
-      <c r="J32" s="14">
+      <c r="J32" s="10">
         <v>-19</v>
       </c>
-      <c r="K32" s="14">
+      <c r="K32" s="10">
         <v>23</v>
       </c>
-      <c r="L32" s="14">
+      <c r="L32" s="10">
         <v>42</v>
       </c>
-      <c r="M32" s="15">
+      <c r="M32" s="11">
         <v>-1</v>
       </c>
       <c r="N32" s="1"/>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="1"/>
       <c r="B33" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="C33" s="14">
+      <c r="C33" s="10">
         <v>2</v>
       </c>
-      <c r="D33" s="14">
+      <c r="D33" s="10">
         <v>-59</v>
       </c>
-      <c r="E33" s="14">
+      <c r="E33" s="10">
         <v>48</v>
       </c>
-      <c r="F33" s="14">
+      <c r="F33" s="10">
         <v>107</v>
       </c>
-      <c r="G33" s="14">
+      <c r="G33" s="10">
         <v>33</v>
       </c>
-      <c r="H33" s="14">
+      <c r="H33" s="10">
         <v>219</v>
       </c>
-      <c r="I33" s="14">
+      <c r="I33" s="10">
         <v>186</v>
       </c>
-      <c r="J33" s="14">
+      <c r="J33" s="10">
         <v>28</v>
       </c>
-      <c r="K33" s="14">
+      <c r="K33" s="10">
         <v>216</v>
       </c>
-      <c r="L33" s="14">
+      <c r="L33" s="10">
         <v>188</v>
       </c>
-      <c r="M33" s="15">
+      <c r="M33" s="11">
         <v>0</v>
       </c>
       <c r="N33" s="1"/>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="1"/>
       <c r="B34" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="C34" s="14">
+      <c r="C34" s="10">
         <v>-53</v>
       </c>
-      <c r="D34" s="14">
+      <c r="D34" s="10">
         <v>-84</v>
       </c>
-      <c r="E34" s="14">
+      <c r="E34" s="10">
         <v>21</v>
       </c>
-      <c r="F34" s="14">
+      <c r="F34" s="10">
         <v>105</v>
       </c>
-      <c r="G34" s="14">
+      <c r="G34" s="10">
         <v>50</v>
       </c>
-      <c r="H34" s="14">
+      <c r="H34" s="10">
         <v>123</v>
       </c>
-      <c r="I34" s="14">
+      <c r="I34" s="10">
         <v>73</v>
       </c>
-      <c r="J34" s="14">
+      <c r="J34" s="10">
         <v>-20</v>
       </c>
-      <c r="K34" s="14">
+      <c r="K34" s="10">
         <v>100</v>
       </c>
-      <c r="L34" s="14">
+      <c r="L34" s="10">
         <v>120</v>
       </c>
-      <c r="M34" s="15">
+      <c r="M34" s="11">
         <v>1</v>
       </c>
       <c r="N34" s="1"/>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="1"/>
       <c r="B35" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="C35" s="14">
+      <c r="C35" s="10">
         <v>-48</v>
       </c>
-      <c r="D35" s="14">
+      <c r="D35" s="10">
         <v>-64</v>
       </c>
-      <c r="E35" s="14">
+      <c r="E35" s="10">
         <v>10</v>
       </c>
-      <c r="F35" s="14">
+      <c r="F35" s="10">
         <v>74</v>
       </c>
-      <c r="G35" s="14">
+      <c r="G35" s="10">
         <v>31</v>
       </c>
-      <c r="H35" s="14">
+      <c r="H35" s="10">
         <v>68</v>
       </c>
-      <c r="I35" s="14">
+      <c r="I35" s="10">
         <v>37</v>
       </c>
-      <c r="J35" s="14">
+      <c r="J35" s="10">
         <v>-10</v>
       </c>
-      <c r="K35" s="14">
+      <c r="K35" s="10">
         <v>43</v>
       </c>
-      <c r="L35" s="14">
+      <c r="L35" s="10">
         <v>53</v>
       </c>
-      <c r="M35" s="15">
+      <c r="M35" s="11">
         <v>-5</v>
       </c>
       <c r="N35" s="1"/>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="1"/>
       <c r="B36" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="C36" s="14">
+      <c r="C36" s="10">
         <v>-77</v>
       </c>
-      <c r="D36" s="14">
+      <c r="D36" s="10">
         <v>-25</v>
       </c>
-      <c r="E36" s="14">
+      <c r="E36" s="10">
         <v>100</v>
       </c>
-      <c r="F36" s="14">
+      <c r="F36" s="10">
         <v>125</v>
       </c>
-      <c r="G36" s="14">
+      <c r="G36" s="10">
         <v>42</v>
       </c>
-      <c r="H36" s="14">
+      <c r="H36" s="10">
         <v>556</v>
       </c>
-      <c r="I36" s="14">
+      <c r="I36" s="10">
         <v>514</v>
       </c>
-      <c r="J36" s="14">
+      <c r="J36" s="10">
         <v>-95</v>
       </c>
-      <c r="K36" s="14">
+      <c r="K36" s="10">
         <v>134</v>
       </c>
-      <c r="L36" s="14">
+      <c r="L36" s="10">
         <v>229</v>
       </c>
-      <c r="M36" s="15">
+      <c r="M36" s="11">
         <v>1</v>
       </c>
       <c r="N36" s="1"/>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="1"/>
       <c r="B37" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C37" s="14">
-[...2 lines deleted...]
-      <c r="D37" s="14">
+      <c r="C37" s="10">
+        <v>1</v>
+      </c>
+      <c r="D37" s="10">
         <v>-67</v>
       </c>
-      <c r="E37" s="14">
+      <c r="E37" s="10">
         <v>54</v>
       </c>
-      <c r="F37" s="14">
+      <c r="F37" s="10">
         <v>121</v>
       </c>
-      <c r="G37" s="14">
+      <c r="G37" s="10">
         <v>47</v>
       </c>
-      <c r="H37" s="14">
+      <c r="H37" s="10">
         <v>129</v>
       </c>
-      <c r="I37" s="14">
+      <c r="I37" s="10">
         <v>82</v>
       </c>
-      <c r="J37" s="14">
+      <c r="J37" s="10">
         <v>18</v>
       </c>
-      <c r="K37" s="14">
+      <c r="K37" s="10">
         <v>148</v>
       </c>
-      <c r="L37" s="14">
+      <c r="L37" s="10">
         <v>130</v>
       </c>
-      <c r="M37" s="15">
+      <c r="M37" s="11">
         <v>3</v>
       </c>
       <c r="N37" s="1"/>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="1"/>
       <c r="B38" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="C38" s="14">
+      <c r="C38" s="10">
         <v>-3</v>
       </c>
-      <c r="D38" s="14">
+      <c r="D38" s="10">
         <v>-28</v>
       </c>
-      <c r="E38" s="14">
+      <c r="E38" s="10">
         <v>45</v>
       </c>
-      <c r="F38" s="14">
+      <c r="F38" s="10">
         <v>73</v>
       </c>
-      <c r="G38" s="14">
+      <c r="G38" s="10">
         <v>26</v>
       </c>
-      <c r="H38" s="14">
+      <c r="H38" s="10">
         <v>83</v>
       </c>
-      <c r="I38" s="14">
+      <c r="I38" s="10">
         <v>57</v>
       </c>
-      <c r="J38" s="14">
+      <c r="J38" s="10">
         <v>4</v>
       </c>
-      <c r="K38" s="14">
+      <c r="K38" s="10">
         <v>92</v>
       </c>
-      <c r="L38" s="14">
+      <c r="L38" s="10">
         <v>88</v>
       </c>
-      <c r="M38" s="15">
+      <c r="M38" s="11">
         <v>-5</v>
       </c>
       <c r="N38" s="1"/>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="1"/>
       <c r="B39" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="C39" s="14">
+      <c r="C39" s="10">
         <v>-8</v>
       </c>
-      <c r="D39" s="14">
+      <c r="D39" s="10">
         <v>-74</v>
       </c>
-      <c r="E39" s="14">
+      <c r="E39" s="10">
         <v>26</v>
       </c>
-      <c r="F39" s="14">
+      <c r="F39" s="10">
         <v>100</v>
       </c>
-      <c r="G39" s="14">
+      <c r="G39" s="10">
         <v>116</v>
       </c>
-      <c r="H39" s="14">
+      <c r="H39" s="10">
         <v>254</v>
       </c>
-      <c r="I39" s="14">
+      <c r="I39" s="10">
         <v>138</v>
       </c>
-      <c r="J39" s="14">
+      <c r="J39" s="10">
         <v>-30</v>
       </c>
-      <c r="K39" s="14">
+      <c r="K39" s="10">
         <v>107</v>
       </c>
-      <c r="L39" s="14">
+      <c r="L39" s="10">
         <v>137</v>
       </c>
-      <c r="M39" s="15">
+      <c r="M39" s="11">
         <v>-20</v>
       </c>
       <c r="N39" s="1"/>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="1"/>
       <c r="B40" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="C40" s="14">
+      <c r="C40" s="10">
         <v>57</v>
       </c>
-      <c r="D40" s="14">
+      <c r="D40" s="10">
         <v>-67</v>
       </c>
-      <c r="E40" s="14">
+      <c r="E40" s="10">
         <v>48</v>
       </c>
-      <c r="F40" s="14">
+      <c r="F40" s="10">
         <v>115</v>
       </c>
-      <c r="G40" s="14">
+      <c r="G40" s="10">
         <v>104</v>
       </c>
-      <c r="H40" s="14">
+      <c r="H40" s="10">
         <v>350</v>
       </c>
-      <c r="I40" s="14">
+      <c r="I40" s="10">
         <v>246</v>
       </c>
-      <c r="J40" s="14">
+      <c r="J40" s="10">
         <v>16</v>
       </c>
-      <c r="K40" s="14">
+      <c r="K40" s="10">
         <v>123</v>
       </c>
-      <c r="L40" s="14">
+      <c r="L40" s="10">
         <v>107</v>
       </c>
-      <c r="M40" s="15">
+      <c r="M40" s="11">
         <v>4</v>
       </c>
       <c r="N40" s="1"/>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="1"/>
       <c r="B41" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="C41" s="14">
+      <c r="C41" s="10">
         <v>-64</v>
       </c>
-      <c r="D41" s="14">
+      <c r="D41" s="10">
         <v>-41</v>
       </c>
-      <c r="E41" s="14">
+      <c r="E41" s="10">
         <v>27</v>
       </c>
-      <c r="F41" s="14">
+      <c r="F41" s="10">
         <v>68</v>
       </c>
-      <c r="G41" s="14">
+      <c r="G41" s="10">
         <v>3</v>
       </c>
-      <c r="H41" s="14">
+      <c r="H41" s="10">
         <v>137</v>
       </c>
-      <c r="I41" s="14">
+      <c r="I41" s="10">
         <v>134</v>
       </c>
-      <c r="J41" s="14">
+      <c r="J41" s="10">
         <v>-27</v>
       </c>
-      <c r="K41" s="14">
+      <c r="K41" s="10">
         <v>68</v>
       </c>
-      <c r="L41" s="14">
+      <c r="L41" s="10">
         <v>95</v>
       </c>
-      <c r="M41" s="15">
+      <c r="M41" s="11">
         <v>1</v>
       </c>
       <c r="N41" s="1"/>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="1"/>
       <c r="B42" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="C42" s="14">
+      <c r="C42" s="10">
         <v>80</v>
       </c>
-      <c r="D42" s="14">
+      <c r="D42" s="10">
         <v>-39</v>
       </c>
-      <c r="E42" s="14">
+      <c r="E42" s="10">
         <v>14</v>
       </c>
-      <c r="F42" s="14">
+      <c r="F42" s="10">
         <v>53</v>
       </c>
-      <c r="G42" s="14">
+      <c r="G42" s="10">
         <v>150</v>
       </c>
-      <c r="H42" s="14">
+      <c r="H42" s="10">
         <v>332</v>
       </c>
-      <c r="I42" s="14">
+      <c r="I42" s="10">
         <v>182</v>
       </c>
-      <c r="J42" s="14">
+      <c r="J42" s="10">
         <v>-25</v>
       </c>
-      <c r="K42" s="14">
+      <c r="K42" s="10">
         <v>114</v>
       </c>
-      <c r="L42" s="14">
+      <c r="L42" s="10">
         <v>139</v>
       </c>
-      <c r="M42" s="15">
+      <c r="M42" s="11">
         <v>-6</v>
       </c>
       <c r="N42" s="1"/>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="1"/>
       <c r="B43" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="C43" s="14">
+      <c r="C43" s="10">
         <v>-54</v>
       </c>
-      <c r="D43" s="14">
+      <c r="D43" s="10">
         <v>-77</v>
       </c>
-      <c r="E43" s="14">
+      <c r="E43" s="10">
         <v>6</v>
       </c>
-      <c r="F43" s="14">
+      <c r="F43" s="10">
         <v>83</v>
       </c>
-      <c r="G43" s="14">
+      <c r="G43" s="10">
         <v>19</v>
       </c>
-      <c r="H43" s="14">
+      <c r="H43" s="10">
         <v>57</v>
       </c>
-      <c r="I43" s="14">
+      <c r="I43" s="10">
         <v>38</v>
       </c>
-      <c r="J43" s="14">
+      <c r="J43" s="10">
         <v>4</v>
       </c>
-      <c r="K43" s="14">
+      <c r="K43" s="10">
         <v>29</v>
       </c>
-      <c r="L43" s="14">
+      <c r="L43" s="10">
         <v>25</v>
       </c>
-      <c r="M43" s="15">
+      <c r="M43" s="11">
         <v>0</v>
       </c>
       <c r="N43" s="1"/>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="1"/>
       <c r="B44" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="C44" s="14">
+      <c r="C44" s="10">
         <v>-51</v>
       </c>
-      <c r="D44" s="14">
+      <c r="D44" s="10">
         <v>-68</v>
       </c>
-      <c r="E44" s="14">
+      <c r="E44" s="10">
         <v>7</v>
       </c>
-      <c r="F44" s="14">
+      <c r="F44" s="10">
         <v>75</v>
       </c>
-      <c r="G44" s="14">
+      <c r="G44" s="10">
         <v>32</v>
       </c>
-      <c r="H44" s="14">
+      <c r="H44" s="10">
         <v>84</v>
       </c>
-      <c r="I44" s="14">
+      <c r="I44" s="10">
         <v>52</v>
       </c>
-      <c r="J44" s="14">
+      <c r="J44" s="10">
         <v>-15</v>
       </c>
-      <c r="K44" s="14">
+      <c r="K44" s="10">
         <v>31</v>
       </c>
-      <c r="L44" s="14">
+      <c r="L44" s="10">
         <v>46</v>
       </c>
-      <c r="M44" s="15">
+      <c r="M44" s="11">
         <v>0</v>
       </c>
       <c r="N44" s="1"/>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" s="1"/>
       <c r="B45" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="C45" s="14">
+      <c r="C45" s="10">
         <v>-127</v>
       </c>
-      <c r="D45" s="14">
+      <c r="D45" s="10">
         <v>-97</v>
       </c>
-      <c r="E45" s="14">
+      <c r="E45" s="10">
         <v>31</v>
       </c>
-      <c r="F45" s="14">
+      <c r="F45" s="10">
         <v>128</v>
       </c>
-      <c r="G45" s="14">
+      <c r="G45" s="10">
         <v>-10</v>
       </c>
-      <c r="H45" s="14">
+      <c r="H45" s="10">
         <v>155</v>
       </c>
-      <c r="I45" s="14">
+      <c r="I45" s="10">
         <v>165</v>
       </c>
-      <c r="J45" s="14">
+      <c r="J45" s="10">
         <v>-19</v>
       </c>
-      <c r="K45" s="14">
+      <c r="K45" s="10">
         <v>48</v>
       </c>
-      <c r="L45" s="14">
+      <c r="L45" s="10">
         <v>67</v>
       </c>
-      <c r="M45" s="15">
+      <c r="M45" s="11">
         <v>-1</v>
       </c>
       <c r="N45" s="1"/>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="1"/>
       <c r="B46" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="C46" s="14">
+      <c r="C46" s="10">
         <v>-110</v>
       </c>
-      <c r="D46" s="14">
+      <c r="D46" s="10">
         <v>-70</v>
       </c>
-      <c r="E46" s="14">
+      <c r="E46" s="10">
         <v>8</v>
       </c>
-      <c r="F46" s="14">
+      <c r="F46" s="10">
         <v>78</v>
       </c>
-      <c r="G46" s="14">
+      <c r="G46" s="10">
         <v>13</v>
       </c>
-      <c r="H46" s="14">
+      <c r="H46" s="10">
         <v>81</v>
       </c>
-      <c r="I46" s="14">
+      <c r="I46" s="10">
         <v>68</v>
       </c>
-      <c r="J46" s="14">
+      <c r="J46" s="10">
         <v>-35</v>
       </c>
-      <c r="K46" s="14">
+      <c r="K46" s="10">
         <v>53</v>
       </c>
-      <c r="L46" s="14">
+      <c r="L46" s="10">
         <v>88</v>
       </c>
-      <c r="M46" s="15">
+      <c r="M46" s="11">
         <v>-18</v>
       </c>
       <c r="N46" s="1"/>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" s="1"/>
       <c r="B47" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="C47" s="14">
+      <c r="C47" s="10">
         <v>-45</v>
       </c>
-      <c r="D47" s="14">
+      <c r="D47" s="10">
         <v>-57</v>
       </c>
-      <c r="E47" s="14">
+      <c r="E47" s="10">
         <v>6</v>
       </c>
-      <c r="F47" s="14">
+      <c r="F47" s="10">
         <v>63</v>
       </c>
-      <c r="G47" s="14">
+      <c r="G47" s="10">
         <v>27</v>
       </c>
-      <c r="H47" s="14">
+      <c r="H47" s="10">
         <v>56</v>
       </c>
-      <c r="I47" s="14">
+      <c r="I47" s="10">
         <v>29</v>
       </c>
-      <c r="J47" s="14">
+      <c r="J47" s="10">
         <v>-14</v>
       </c>
-      <c r="K47" s="14">
+      <c r="K47" s="10">
         <v>25</v>
       </c>
-      <c r="L47" s="14">
+      <c r="L47" s="10">
         <v>39</v>
       </c>
-      <c r="M47" s="15">
+      <c r="M47" s="11">
         <v>-1</v>
       </c>
       <c r="N47" s="1"/>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" s="1"/>
       <c r="B48" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="C48" s="14">
+      <c r="C48" s="10">
         <v>-26</v>
       </c>
-      <c r="D48" s="14">
+      <c r="D48" s="10">
         <v>-45</v>
       </c>
-      <c r="E48" s="14">
+      <c r="E48" s="10">
         <v>21</v>
       </c>
-      <c r="F48" s="14">
+      <c r="F48" s="10">
         <v>66</v>
       </c>
-      <c r="G48" s="14">
+      <c r="G48" s="10">
         <v>33</v>
       </c>
-      <c r="H48" s="14">
+      <c r="H48" s="10">
         <v>62</v>
       </c>
-      <c r="I48" s="14">
+      <c r="I48" s="10">
         <v>29</v>
       </c>
-      <c r="J48" s="14">
+      <c r="J48" s="10">
         <v>-14</v>
       </c>
-      <c r="K48" s="14">
+      <c r="K48" s="10">
         <v>46</v>
       </c>
-      <c r="L48" s="14">
+      <c r="L48" s="10">
         <v>60</v>
       </c>
-      <c r="M48" s="15">
+      <c r="M48" s="11">
         <v>0</v>
       </c>
       <c r="N48" s="1"/>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="1"/>
       <c r="B49" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="C49" s="14">
+      <c r="C49" s="10">
         <v>-57</v>
       </c>
-      <c r="D49" s="14">
+      <c r="D49" s="10">
         <v>-26</v>
       </c>
-      <c r="E49" s="14">
+      <c r="E49" s="10">
         <v>6</v>
       </c>
-      <c r="F49" s="14">
+      <c r="F49" s="10">
         <v>32</v>
       </c>
-      <c r="G49" s="14">
+      <c r="G49" s="10">
         <v>-27</v>
       </c>
-      <c r="H49" s="14">
+      <c r="H49" s="10">
         <v>63</v>
       </c>
-      <c r="I49" s="14">
+      <c r="I49" s="10">
         <v>90</v>
       </c>
-      <c r="J49" s="14">
+      <c r="J49" s="10">
         <v>-5</v>
       </c>
-      <c r="K49" s="14">
+      <c r="K49" s="10">
         <v>37</v>
       </c>
-      <c r="L49" s="14">
+      <c r="L49" s="10">
         <v>42</v>
       </c>
-      <c r="M49" s="15">
+      <c r="M49" s="11">
         <v>1</v>
       </c>
       <c r="N49" s="1"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="1"/>
       <c r="B50" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="C50" s="14">
+      <c r="C50" s="10">
         <v>-46</v>
       </c>
-      <c r="D50" s="14">
+      <c r="D50" s="10">
         <v>-33</v>
       </c>
-      <c r="E50" s="14">
+      <c r="E50" s="10">
         <v>7</v>
       </c>
-      <c r="F50" s="14">
+      <c r="F50" s="10">
         <v>40</v>
       </c>
-      <c r="G50" s="14">
+      <c r="G50" s="10">
         <v>-10</v>
       </c>
-      <c r="H50" s="14">
+      <c r="H50" s="10">
         <v>15</v>
       </c>
-      <c r="I50" s="14">
+      <c r="I50" s="10">
         <v>25</v>
       </c>
-      <c r="J50" s="14">
+      <c r="J50" s="10">
         <v>-7</v>
       </c>
-      <c r="K50" s="14">
+      <c r="K50" s="10">
         <v>21</v>
       </c>
-      <c r="L50" s="14">
+      <c r="L50" s="10">
         <v>28</v>
       </c>
-      <c r="M50" s="15">
+      <c r="M50" s="11">
         <v>4</v>
       </c>
       <c r="N50" s="1"/>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" s="1"/>
       <c r="B51" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="C51" s="14">
+      <c r="C51" s="10">
         <v>2</v>
       </c>
-      <c r="D51" s="14">
+      <c r="D51" s="10">
         <v>-9</v>
       </c>
-      <c r="E51" s="14">
-[...2 lines deleted...]
-      <c r="F51" s="14">
+      <c r="E51" s="10">
+        <v>1</v>
+      </c>
+      <c r="F51" s="10">
         <v>10</v>
       </c>
-      <c r="G51" s="14">
+      <c r="G51" s="10">
         <v>10</v>
       </c>
-      <c r="H51" s="14">
+      <c r="H51" s="10">
         <v>14</v>
       </c>
-      <c r="I51" s="14">
+      <c r="I51" s="10">
         <v>4</v>
       </c>
-      <c r="J51" s="14">
+      <c r="J51" s="10">
         <v>2</v>
       </c>
-      <c r="K51" s="14">
+      <c r="K51" s="10">
         <v>8</v>
       </c>
-      <c r="L51" s="14">
+      <c r="L51" s="10">
         <v>6</v>
       </c>
-      <c r="M51" s="15">
+      <c r="M51" s="11">
         <v>-1</v>
       </c>
       <c r="N51" s="1"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="1"/>
       <c r="B52" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="C52" s="14">
+      <c r="C52" s="10">
         <v>-8</v>
       </c>
-      <c r="D52" s="14">
+      <c r="D52" s="10">
         <v>-25</v>
       </c>
-      <c r="E52" s="14">
+      <c r="E52" s="10">
         <v>6</v>
       </c>
-      <c r="F52" s="14">
+      <c r="F52" s="10">
         <v>31</v>
       </c>
-      <c r="G52" s="14">
-[...2 lines deleted...]
-      <c r="H52" s="14">
+      <c r="G52" s="10">
+        <v>1</v>
+      </c>
+      <c r="H52" s="10">
         <v>20</v>
       </c>
-      <c r="I52" s="14">
+      <c r="I52" s="10">
         <v>19</v>
       </c>
-      <c r="J52" s="14">
+      <c r="J52" s="10">
         <v>16</v>
       </c>
-      <c r="K52" s="14">
+      <c r="K52" s="10">
         <v>31</v>
       </c>
-      <c r="L52" s="14">
+      <c r="L52" s="10">
         <v>15</v>
       </c>
-      <c r="M52" s="15">
+      <c r="M52" s="11">
         <v>0</v>
       </c>
       <c r="N52" s="1"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="1"/>
       <c r="B53" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="C53" s="14">
+      <c r="C53" s="10">
         <v>-6</v>
       </c>
-      <c r="D53" s="14">
+      <c r="D53" s="10">
         <v>-19</v>
       </c>
-      <c r="E53" s="14">
+      <c r="E53" s="10">
         <v>4</v>
       </c>
-      <c r="F53" s="14">
+      <c r="F53" s="10">
         <v>23</v>
       </c>
-      <c r="G53" s="14">
+      <c r="G53" s="10">
         <v>13</v>
       </c>
-      <c r="H53" s="14">
+      <c r="H53" s="10">
         <v>23</v>
       </c>
-      <c r="I53" s="14">
+      <c r="I53" s="10">
         <v>10</v>
       </c>
-      <c r="J53" s="14">
+      <c r="J53" s="10">
         <v>3</v>
       </c>
-      <c r="K53" s="14">
+      <c r="K53" s="10">
         <v>11</v>
       </c>
-      <c r="L53" s="14">
+      <c r="L53" s="10">
         <v>8</v>
       </c>
-      <c r="M53" s="15">
+      <c r="M53" s="11">
         <v>-3</v>
       </c>
       <c r="N53" s="1"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="1"/>
       <c r="B54" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="C54" s="14">
+      <c r="C54" s="10">
         <v>-31</v>
       </c>
-      <c r="D54" s="14">
+      <c r="D54" s="10">
         <v>-24</v>
       </c>
-      <c r="E54" s="14">
-[...2 lines deleted...]
-      <c r="F54" s="14">
+      <c r="E54" s="10">
+        <v>1</v>
+      </c>
+      <c r="F54" s="10">
         <v>25</v>
       </c>
-      <c r="G54" s="14">
+      <c r="G54" s="10">
         <v>-3</v>
       </c>
-      <c r="H54" s="14">
+      <c r="H54" s="10">
         <v>14</v>
       </c>
-      <c r="I54" s="14">
+      <c r="I54" s="10">
         <v>17</v>
       </c>
-      <c r="J54" s="14">
+      <c r="J54" s="10">
         <v>-5</v>
       </c>
-      <c r="K54" s="14">
+      <c r="K54" s="10">
         <v>16</v>
       </c>
-      <c r="L54" s="14">
+      <c r="L54" s="10">
         <v>21</v>
       </c>
-      <c r="M54" s="15">
+      <c r="M54" s="11">
         <v>1</v>
       </c>
       <c r="N54" s="1"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="1"/>
       <c r="B55" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="C55" s="14">
+      <c r="C55" s="10">
         <v>10</v>
       </c>
-      <c r="D55" s="14">
+      <c r="D55" s="10">
         <v>-13</v>
       </c>
-      <c r="E55" s="14">
+      <c r="E55" s="10">
         <v>2</v>
       </c>
-      <c r="F55" s="14">
+      <c r="F55" s="10">
         <v>15</v>
       </c>
-      <c r="G55" s="14">
+      <c r="G55" s="10">
         <v>15</v>
       </c>
-      <c r="H55" s="14">
+      <c r="H55" s="10">
         <v>18</v>
       </c>
-      <c r="I55" s="14">
+      <c r="I55" s="10">
         <v>3</v>
       </c>
-      <c r="J55" s="14">
+      <c r="J55" s="10">
         <v>10</v>
       </c>
-      <c r="K55" s="14">
+      <c r="K55" s="10">
         <v>16</v>
       </c>
-      <c r="L55" s="14">
+      <c r="L55" s="10">
         <v>6</v>
       </c>
-      <c r="M55" s="15">
+      <c r="M55" s="11">
         <v>-2</v>
       </c>
       <c r="N55" s="1"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="1"/>
       <c r="B56" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="C56" s="14">
+      <c r="C56" s="10">
         <v>-15</v>
       </c>
-      <c r="D56" s="14">
+      <c r="D56" s="10">
         <v>-43</v>
       </c>
-      <c r="E56" s="14">
+      <c r="E56" s="10">
         <v>8</v>
       </c>
-      <c r="F56" s="14">
+      <c r="F56" s="10">
         <v>51</v>
       </c>
-      <c r="G56" s="14">
+      <c r="G56" s="10">
         <v>20</v>
       </c>
-      <c r="H56" s="14">
+      <c r="H56" s="10">
         <v>37</v>
       </c>
-      <c r="I56" s="14">
+      <c r="I56" s="10">
         <v>17</v>
       </c>
-      <c r="J56" s="14">
+      <c r="J56" s="10">
         <v>8</v>
       </c>
-      <c r="K56" s="14">
+      <c r="K56" s="10">
         <v>27</v>
       </c>
-      <c r="L56" s="14">
+      <c r="L56" s="10">
         <v>19</v>
       </c>
-      <c r="M56" s="15">
+      <c r="M56" s="11">
         <v>0</v>
       </c>
       <c r="N56" s="1"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="1"/>
       <c r="B57" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="C57" s="14">
+      <c r="C57" s="10">
         <v>-67</v>
       </c>
-      <c r="D57" s="14">
+      <c r="D57" s="10">
         <v>-6</v>
       </c>
-      <c r="E57" s="14">
+      <c r="E57" s="10">
         <v>10</v>
       </c>
-      <c r="F57" s="14">
+      <c r="F57" s="10">
         <v>16</v>
       </c>
-      <c r="G57" s="14">
+      <c r="G57" s="10">
         <v>-49</v>
       </c>
-      <c r="H57" s="14">
+      <c r="H57" s="10">
         <v>74</v>
       </c>
-      <c r="I57" s="14">
+      <c r="I57" s="10">
         <v>123</v>
       </c>
-      <c r="J57" s="14">
+      <c r="J57" s="10">
         <v>-12</v>
       </c>
-      <c r="K57" s="14">
+      <c r="K57" s="10">
         <v>19</v>
       </c>
-      <c r="L57" s="14">
+      <c r="L57" s="10">
         <v>31</v>
       </c>
-      <c r="M57" s="15">
+      <c r="M57" s="11">
         <v>0</v>
       </c>
       <c r="N57" s="1"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="1"/>
       <c r="B58" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="C58" s="14">
+      <c r="C58" s="10">
         <v>-9</v>
       </c>
-      <c r="D58" s="14">
+      <c r="D58" s="10">
         <v>-6</v>
       </c>
-      <c r="E58" s="14">
+      <c r="E58" s="10">
         <v>2</v>
       </c>
-      <c r="F58" s="14">
+      <c r="F58" s="10">
         <v>8</v>
       </c>
-      <c r="G58" s="14">
-[...2 lines deleted...]
-      <c r="H58" s="14">
+      <c r="G58" s="10">
+        <v>0</v>
+      </c>
+      <c r="H58" s="10">
         <v>7</v>
       </c>
-      <c r="I58" s="14">
+      <c r="I58" s="10">
         <v>7</v>
       </c>
-      <c r="J58" s="14">
+      <c r="J58" s="10">
         <v>-2</v>
       </c>
-      <c r="K58" s="14">
+      <c r="K58" s="10">
         <v>5</v>
       </c>
-      <c r="L58" s="14">
+      <c r="L58" s="10">
         <v>7</v>
       </c>
-      <c r="M58" s="15">
+      <c r="M58" s="11">
         <v>-1</v>
       </c>
       <c r="N58" s="1"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="1"/>
       <c r="B59" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="C59" s="14">
+      <c r="C59" s="10">
         <v>-39</v>
       </c>
-      <c r="D59" s="14">
+      <c r="D59" s="10">
         <v>-17</v>
       </c>
-      <c r="E59" s="14">
+      <c r="E59" s="10">
         <v>2</v>
       </c>
-      <c r="F59" s="14">
+      <c r="F59" s="10">
         <v>19</v>
       </c>
-      <c r="G59" s="14">
+      <c r="G59" s="10">
         <v>-8</v>
       </c>
-      <c r="H59" s="14">
+      <c r="H59" s="10">
         <v>6</v>
       </c>
-      <c r="I59" s="14">
+      <c r="I59" s="10">
         <v>14</v>
       </c>
-      <c r="J59" s="14">
+      <c r="J59" s="10">
         <v>-16</v>
       </c>
-      <c r="K59" s="14">
+      <c r="K59" s="10">
         <v>2</v>
       </c>
-      <c r="L59" s="14">
+      <c r="L59" s="10">
         <v>18</v>
       </c>
-      <c r="M59" s="15">
+      <c r="M59" s="11">
         <v>2</v>
       </c>
       <c r="N59" s="1"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="1"/>
       <c r="B60" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="C60" s="14">
+      <c r="C60" s="10">
         <v>27</v>
       </c>
-      <c r="D60" s="14">
+      <c r="D60" s="10">
         <v>-23</v>
       </c>
-      <c r="E60" s="14">
+      <c r="E60" s="10">
         <v>2</v>
       </c>
-      <c r="F60" s="14">
+      <c r="F60" s="10">
         <v>25</v>
       </c>
-      <c r="G60" s="14">
+      <c r="G60" s="10">
         <v>68</v>
       </c>
-      <c r="H60" s="14">
+      <c r="H60" s="10">
         <v>98</v>
       </c>
-      <c r="I60" s="14">
+      <c r="I60" s="10">
         <v>30</v>
       </c>
-      <c r="J60" s="14">
+      <c r="J60" s="10">
         <v>-12</v>
       </c>
-      <c r="K60" s="14">
+      <c r="K60" s="10">
         <v>10</v>
       </c>
-      <c r="L60" s="14">
+      <c r="L60" s="10">
         <v>22</v>
       </c>
-      <c r="M60" s="15">
+      <c r="M60" s="11">
         <v>-6</v>
       </c>
       <c r="N60" s="1"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="1"/>
       <c r="B61" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="C61" s="14">
+      <c r="C61" s="10">
         <v>-18</v>
       </c>
-      <c r="D61" s="14">
+      <c r="D61" s="10">
         <v>-9</v>
       </c>
-      <c r="E61" s="14">
+      <c r="E61" s="10">
         <v>4</v>
       </c>
-      <c r="F61" s="14">
+      <c r="F61" s="10">
         <v>13</v>
       </c>
-      <c r="G61" s="14">
+      <c r="G61" s="10">
         <v>-1</v>
       </c>
-      <c r="H61" s="14">
+      <c r="H61" s="10">
         <v>4</v>
       </c>
-      <c r="I61" s="14">
+      <c r="I61" s="10">
         <v>5</v>
       </c>
-      <c r="J61" s="14">
+      <c r="J61" s="10">
         <v>-8</v>
       </c>
-      <c r="K61" s="14">
+      <c r="K61" s="10">
         <v>2</v>
       </c>
-      <c r="L61" s="14">
+      <c r="L61" s="10">
         <v>10</v>
       </c>
-      <c r="M61" s="15">
+      <c r="M61" s="11">
         <v>0</v>
       </c>
       <c r="N61" s="1"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="1"/>
       <c r="B62" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="C62" s="14">
+      <c r="C62" s="10">
         <v>-18</v>
       </c>
-      <c r="D62" s="14">
+      <c r="D62" s="10">
         <v>-12</v>
       </c>
-      <c r="E62" s="14">
+      <c r="E62" s="10">
         <v>2</v>
       </c>
-      <c r="F62" s="14">
+      <c r="F62" s="10">
         <v>14</v>
       </c>
-      <c r="G62" s="14">
+      <c r="G62" s="10">
         <v>-6</v>
       </c>
-      <c r="H62" s="14">
-[...2 lines deleted...]
-      <c r="I62" s="14">
+      <c r="H62" s="10">
+        <v>1</v>
+      </c>
+      <c r="I62" s="10">
         <v>7</v>
       </c>
-      <c r="J62" s="14">
+      <c r="J62" s="10">
         <v>-1</v>
       </c>
-      <c r="K62" s="14">
+      <c r="K62" s="10">
         <v>5</v>
       </c>
-      <c r="L62" s="14">
+      <c r="L62" s="10">
         <v>6</v>
       </c>
-      <c r="M62" s="15">
+      <c r="M62" s="11">
         <v>1</v>
       </c>
       <c r="N62" s="1"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="1"/>
       <c r="B63" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="C63" s="14">
+      <c r="C63" s="10">
         <v>-9</v>
       </c>
-      <c r="D63" s="14">
+      <c r="D63" s="10">
         <v>-12</v>
       </c>
-      <c r="E63" s="14">
-[...2 lines deleted...]
-      <c r="F63" s="14">
+      <c r="E63" s="10">
+        <v>1</v>
+      </c>
+      <c r="F63" s="10">
         <v>13</v>
       </c>
-      <c r="G63" s="14">
+      <c r="G63" s="10">
         <v>2</v>
       </c>
-      <c r="H63" s="14">
+      <c r="H63" s="10">
         <v>6</v>
       </c>
-      <c r="I63" s="14">
+      <c r="I63" s="10">
         <v>4</v>
       </c>
-      <c r="J63" s="14">
-[...2 lines deleted...]
-      <c r="K63" s="14">
+      <c r="J63" s="10">
+        <v>1</v>
+      </c>
+      <c r="K63" s="10">
         <v>9</v>
       </c>
-      <c r="L63" s="14">
+      <c r="L63" s="10">
         <v>8</v>
       </c>
-      <c r="M63" s="15">
+      <c r="M63" s="11">
         <v>0</v>
       </c>
       <c r="N63" s="1"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="1"/>
       <c r="B64" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="C64" s="14">
+      <c r="C64" s="10">
         <v>-12</v>
       </c>
-      <c r="D64" s="14">
+      <c r="D64" s="10">
         <v>-15</v>
       </c>
-      <c r="E64" s="14">
+      <c r="E64" s="10">
         <v>2</v>
       </c>
-      <c r="F64" s="14">
+      <c r="F64" s="10">
         <v>17</v>
       </c>
-      <c r="G64" s="14">
+      <c r="G64" s="10">
         <v>6</v>
       </c>
-      <c r="H64" s="14">
+      <c r="H64" s="10">
         <v>9</v>
       </c>
-      <c r="I64" s="14">
+      <c r="I64" s="10">
         <v>3</v>
       </c>
-      <c r="J64" s="14">
+      <c r="J64" s="10">
         <v>-4</v>
       </c>
-      <c r="K64" s="14">
+      <c r="K64" s="10">
         <v>6</v>
       </c>
-      <c r="L64" s="14">
+      <c r="L64" s="10">
         <v>10</v>
       </c>
-      <c r="M64" s="15">
+      <c r="M64" s="11">
         <v>1</v>
       </c>
       <c r="N64" s="1"/>
     </row>
     <row r="65" spans="1:14" ht="13.8" thickBot="1">
       <c r="A65" s="1"/>
       <c r="B65" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="C65" s="16">
+      <c r="C65" s="12">
         <v>-9</v>
       </c>
-      <c r="D65" s="16">
+      <c r="D65" s="12">
         <v>-14</v>
       </c>
-      <c r="E65" s="16">
-[...2 lines deleted...]
-      <c r="F65" s="16">
+      <c r="E65" s="12">
+        <v>0</v>
+      </c>
+      <c r="F65" s="12">
         <v>14</v>
       </c>
-      <c r="G65" s="16">
+      <c r="G65" s="12">
         <v>3</v>
       </c>
-      <c r="H65" s="16">
+      <c r="H65" s="12">
         <v>8</v>
       </c>
-      <c r="I65" s="16">
+      <c r="I65" s="12">
         <v>5</v>
       </c>
-      <c r="J65" s="16">
+      <c r="J65" s="12">
         <v>2</v>
       </c>
-      <c r="K65" s="16">
+      <c r="K65" s="12">
         <v>5</v>
       </c>
-      <c r="L65" s="16">
+      <c r="L65" s="12">
         <v>3</v>
       </c>
-      <c r="M65" s="17">
+      <c r="M65" s="13">
         <v>0</v>
       </c>
       <c r="N65" s="1"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="1"/>
       <c r="N66" s="1"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="1"/>
       <c r="N67" s="1"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="1"/>
       <c r="N68" s="1"/>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="1"/>
       <c r="N69" s="1"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="1"/>
       <c r="N70" s="1"/>
     </row>
     <row r="71" spans="1:14">
@@ -4491,144 +4518,144 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E4D20EF-6572-412A-B393-97430BAB8CD6}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:N78"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="2" max="2" width="11.6640625" customWidth="1"/>
     <col min="3" max="3" width="8.33203125" style="6" customWidth="1"/>
     <col min="4" max="4" width="9.21875" style="6" customWidth="1"/>
     <col min="5" max="7" width="7.6640625" style="6" customWidth="1"/>
     <col min="8" max="8" width="9.21875" style="6" customWidth="1"/>
     <col min="9" max="9" width="8.77734375" style="6" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="6" customWidth="1"/>
     <col min="11" max="12" width="8.88671875" style="6" customWidth="1"/>
     <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1"/>
-      <c r="B1" s="18" t="s">
+      <c r="B1" s="14" t="s">
         <v>73</v>
       </c>
-      <c r="C1" s="18"/>
-[...9 lines deleted...]
-      <c r="M1" s="18"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
       <c r="N1" s="1"/>
     </row>
     <row r="2" spans="1:14" ht="13.8" thickBot="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
-      <c r="K2" s="19" t="s">
+      <c r="K2" s="15" t="s">
         <v>76</v>
       </c>
-      <c r="L2" s="19"/>
-      <c r="M2" s="19"/>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
       <c r="N2" s="1"/>
     </row>
     <row r="3" spans="1:14" ht="27" customHeight="1">
       <c r="A3" s="1"/>
-      <c r="B3" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="22" t="s">
+      <c r="B3" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="18" t="s">
         <v>67</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="8"/>
       <c r="F3" s="9"/>
       <c r="G3" s="7" t="s">
         <v>71</v>
       </c>
       <c r="H3" s="8"/>
       <c r="I3" s="9"/>
-      <c r="J3" s="24" t="s">
+      <c r="J3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="25"/>
-[...1 lines deleted...]
-      <c r="M3" s="27" t="s">
+      <c r="K3" s="21"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="23" t="s">
         <v>69</v>
       </c>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:14" ht="13.8" thickBot="1">
       <c r="A4" s="1"/>
-      <c r="B4" s="21"/>
-      <c r="C4" s="23"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="19"/>
       <c r="D4" s="3" t="s">
         <v>68</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>68</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="28"/>
+      <c r="M4" s="24"/>
       <c r="N4" s="1"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="1"/>
       <c r="B5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="10">
         <v>-4462</v>
       </c>
       <c r="D5" s="10">
         <v>-5016</v>
       </c>
       <c r="E5" s="10">
         <v>2835</v>
       </c>
       <c r="F5" s="10">
         <v>7851</v>
       </c>
       <c r="G5" s="10">
         <v>610</v>
       </c>
       <c r="H5" s="10">
         <v>8962</v>
       </c>
@@ -7117,144 +7144,144 @@
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C- &amp;P -&amp;R【千葉県毎月常住人口調査 】</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C41FDCEB-CC26-42BE-B829-28C8A8C4193D}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:N78"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="2" max="2" width="11.6640625" customWidth="1"/>
     <col min="3" max="3" width="8.44140625" style="6" customWidth="1"/>
     <col min="4" max="6" width="7.6640625" style="6" customWidth="1"/>
     <col min="7" max="9" width="8.6640625" style="6" customWidth="1"/>
     <col min="10" max="12" width="8.44140625" style="6" customWidth="1"/>
     <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1"/>
-      <c r="B1" s="18" t="s">
+      <c r="B1" s="14" t="s">
         <v>74</v>
       </c>
-      <c r="C1" s="18"/>
-[...9 lines deleted...]
-      <c r="M1" s="18"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
       <c r="N1" s="1"/>
     </row>
     <row r="2" spans="1:14" ht="13.8" thickBot="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
-      <c r="K2" s="19" t="s">
+      <c r="K2" s="15" t="s">
         <v>76</v>
       </c>
-      <c r="L2" s="19"/>
-      <c r="M2" s="19"/>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
       <c r="N2" s="1"/>
     </row>
     <row r="3" spans="1:14" ht="27" customHeight="1">
       <c r="A3" s="1"/>
-      <c r="B3" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="22" t="s">
+      <c r="B3" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="18" t="s">
         <v>67</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="8"/>
       <c r="F3" s="9"/>
       <c r="G3" s="7" t="s">
         <v>71</v>
       </c>
       <c r="H3" s="8"/>
       <c r="I3" s="9"/>
-      <c r="J3" s="24" t="s">
+      <c r="J3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="25"/>
-[...1 lines deleted...]
-      <c r="M3" s="27" t="s">
+      <c r="K3" s="21"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="23" t="s">
         <v>69</v>
       </c>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:14" ht="13.8" thickBot="1">
       <c r="A4" s="1"/>
-      <c r="B4" s="21"/>
-      <c r="C4" s="23"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="19"/>
       <c r="D4" s="3" t="s">
         <v>68</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>68</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="28"/>
+      <c r="M4" s="24"/>
       <c r="N4" s="1"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="1"/>
       <c r="B5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="10">
         <v>1403</v>
       </c>
       <c r="D5" s="10">
         <v>121</v>
       </c>
       <c r="E5" s="10">
         <v>157</v>
       </c>
       <c r="F5" s="10">
         <v>36</v>
       </c>
       <c r="G5" s="10">
         <v>1701</v>
       </c>
       <c r="H5" s="10">
         <v>5689</v>
       </c>
@@ -9638,50 +9665,9444 @@
     <row r="65" spans="1:14" ht="13.8" thickBot="1">
       <c r="A65" s="1"/>
       <c r="B65" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C65" s="12">
         <v>1</v>
       </c>
       <c r="D65" s="12">
         <v>0</v>
       </c>
       <c r="E65" s="12">
         <v>0</v>
       </c>
       <c r="F65" s="12">
         <v>0</v>
       </c>
       <c r="G65" s="12">
         <v>1</v>
       </c>
       <c r="H65" s="12">
         <v>3</v>
       </c>
       <c r="I65" s="12">
         <v>2</v>
+      </c>
+      <c r="J65" s="12">
+        <v>0</v>
+      </c>
+      <c r="K65" s="12">
+        <v>0</v>
+      </c>
+      <c r="L65" s="12">
+        <v>0</v>
+      </c>
+      <c r="M65" s="13">
+        <v>0</v>
+      </c>
+      <c r="N65" s="1"/>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="1"/>
+      <c r="N66" s="1"/>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="1"/>
+      <c r="N67" s="1"/>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="1"/>
+      <c r="N68" s="1"/>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="1"/>
+      <c r="N69" s="1"/>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="1"/>
+      <c r="N70" s="1"/>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="1"/>
+      <c r="N71" s="1"/>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="1"/>
+      <c r="N72" s="1"/>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="1"/>
+      <c r="N73" s="1"/>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="1"/>
+      <c r="N74" s="1"/>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="1"/>
+      <c r="N75" s="1"/>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="1"/>
+      <c r="N76" s="1"/>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" s="1"/>
+      <c r="N77" s="1"/>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="1"/>
+      <c r="N78" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B1:M1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="J3:L3"/>
+    <mergeCell ref="M3:M4"/>
+  </mergeCells>
+  <phoneticPr fontId="18"/>
+  <printOptions horizontalCentered="1" gridLinesSet="0"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="83" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C- &amp;P -&amp;R【千葉県毎月常住人口調査 】</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C6AEBDA-88EF-4B16-BF32-B59847EC2042}">
+  <dimension ref="A1:N78"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="7" customWidth="1"/>
+    <col min="2" max="2" width="11.6640625" customWidth="1"/>
+    <col min="3" max="3" width="8.6640625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="9.77734375" style="6" customWidth="1"/>
+    <col min="5" max="7" width="7.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="9.44140625" style="6" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="6" customWidth="1"/>
+    <col min="11" max="12" width="9.33203125" style="6" customWidth="1"/>
+    <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
+    <col min="257" max="257" width="7" customWidth="1"/>
+    <col min="258" max="258" width="11.6640625" customWidth="1"/>
+    <col min="259" max="259" width="8.6640625" customWidth="1"/>
+    <col min="260" max="260" width="9.77734375" customWidth="1"/>
+    <col min="261" max="263" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="264" max="265" width="9.44140625" customWidth="1"/>
+    <col min="266" max="266" width="7.6640625" customWidth="1"/>
+    <col min="267" max="268" width="9.33203125" customWidth="1"/>
+    <col min="269" max="269" width="7.33203125" customWidth="1"/>
+    <col min="513" max="513" width="7" customWidth="1"/>
+    <col min="514" max="514" width="11.6640625" customWidth="1"/>
+    <col min="515" max="515" width="8.6640625" customWidth="1"/>
+    <col min="516" max="516" width="9.77734375" customWidth="1"/>
+    <col min="517" max="519" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="520" max="521" width="9.44140625" customWidth="1"/>
+    <col min="522" max="522" width="7.6640625" customWidth="1"/>
+    <col min="523" max="524" width="9.33203125" customWidth="1"/>
+    <col min="525" max="525" width="7.33203125" customWidth="1"/>
+    <col min="769" max="769" width="7" customWidth="1"/>
+    <col min="770" max="770" width="11.6640625" customWidth="1"/>
+    <col min="771" max="771" width="8.6640625" customWidth="1"/>
+    <col min="772" max="772" width="9.77734375" customWidth="1"/>
+    <col min="773" max="775" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="776" max="777" width="9.44140625" customWidth="1"/>
+    <col min="778" max="778" width="7.6640625" customWidth="1"/>
+    <col min="779" max="780" width="9.33203125" customWidth="1"/>
+    <col min="781" max="781" width="7.33203125" customWidth="1"/>
+    <col min="1025" max="1025" width="7" customWidth="1"/>
+    <col min="1026" max="1026" width="11.6640625" customWidth="1"/>
+    <col min="1027" max="1027" width="8.6640625" customWidth="1"/>
+    <col min="1028" max="1028" width="9.77734375" customWidth="1"/>
+    <col min="1029" max="1031" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="1032" max="1033" width="9.44140625" customWidth="1"/>
+    <col min="1034" max="1034" width="7.6640625" customWidth="1"/>
+    <col min="1035" max="1036" width="9.33203125" customWidth="1"/>
+    <col min="1037" max="1037" width="7.33203125" customWidth="1"/>
+    <col min="1281" max="1281" width="7" customWidth="1"/>
+    <col min="1282" max="1282" width="11.6640625" customWidth="1"/>
+    <col min="1283" max="1283" width="8.6640625" customWidth="1"/>
+    <col min="1284" max="1284" width="9.77734375" customWidth="1"/>
+    <col min="1285" max="1287" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="1288" max="1289" width="9.44140625" customWidth="1"/>
+    <col min="1290" max="1290" width="7.6640625" customWidth="1"/>
+    <col min="1291" max="1292" width="9.33203125" customWidth="1"/>
+    <col min="1293" max="1293" width="7.33203125" customWidth="1"/>
+    <col min="1537" max="1537" width="7" customWidth="1"/>
+    <col min="1538" max="1538" width="11.6640625" customWidth="1"/>
+    <col min="1539" max="1539" width="8.6640625" customWidth="1"/>
+    <col min="1540" max="1540" width="9.77734375" customWidth="1"/>
+    <col min="1541" max="1543" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="1544" max="1545" width="9.44140625" customWidth="1"/>
+    <col min="1546" max="1546" width="7.6640625" customWidth="1"/>
+    <col min="1547" max="1548" width="9.33203125" customWidth="1"/>
+    <col min="1549" max="1549" width="7.33203125" customWidth="1"/>
+    <col min="1793" max="1793" width="7" customWidth="1"/>
+    <col min="1794" max="1794" width="11.6640625" customWidth="1"/>
+    <col min="1795" max="1795" width="8.6640625" customWidth="1"/>
+    <col min="1796" max="1796" width="9.77734375" customWidth="1"/>
+    <col min="1797" max="1799" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="1800" max="1801" width="9.44140625" customWidth="1"/>
+    <col min="1802" max="1802" width="7.6640625" customWidth="1"/>
+    <col min="1803" max="1804" width="9.33203125" customWidth="1"/>
+    <col min="1805" max="1805" width="7.33203125" customWidth="1"/>
+    <col min="2049" max="2049" width="7" customWidth="1"/>
+    <col min="2050" max="2050" width="11.6640625" customWidth="1"/>
+    <col min="2051" max="2051" width="8.6640625" customWidth="1"/>
+    <col min="2052" max="2052" width="9.77734375" customWidth="1"/>
+    <col min="2053" max="2055" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="2056" max="2057" width="9.44140625" customWidth="1"/>
+    <col min="2058" max="2058" width="7.6640625" customWidth="1"/>
+    <col min="2059" max="2060" width="9.33203125" customWidth="1"/>
+    <col min="2061" max="2061" width="7.33203125" customWidth="1"/>
+    <col min="2305" max="2305" width="7" customWidth="1"/>
+    <col min="2306" max="2306" width="11.6640625" customWidth="1"/>
+    <col min="2307" max="2307" width="8.6640625" customWidth="1"/>
+    <col min="2308" max="2308" width="9.77734375" customWidth="1"/>
+    <col min="2309" max="2311" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="2312" max="2313" width="9.44140625" customWidth="1"/>
+    <col min="2314" max="2314" width="7.6640625" customWidth="1"/>
+    <col min="2315" max="2316" width="9.33203125" customWidth="1"/>
+    <col min="2317" max="2317" width="7.33203125" customWidth="1"/>
+    <col min="2561" max="2561" width="7" customWidth="1"/>
+    <col min="2562" max="2562" width="11.6640625" customWidth="1"/>
+    <col min="2563" max="2563" width="8.6640625" customWidth="1"/>
+    <col min="2564" max="2564" width="9.77734375" customWidth="1"/>
+    <col min="2565" max="2567" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="2568" max="2569" width="9.44140625" customWidth="1"/>
+    <col min="2570" max="2570" width="7.6640625" customWidth="1"/>
+    <col min="2571" max="2572" width="9.33203125" customWidth="1"/>
+    <col min="2573" max="2573" width="7.33203125" customWidth="1"/>
+    <col min="2817" max="2817" width="7" customWidth="1"/>
+    <col min="2818" max="2818" width="11.6640625" customWidth="1"/>
+    <col min="2819" max="2819" width="8.6640625" customWidth="1"/>
+    <col min="2820" max="2820" width="9.77734375" customWidth="1"/>
+    <col min="2821" max="2823" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="2824" max="2825" width="9.44140625" customWidth="1"/>
+    <col min="2826" max="2826" width="7.6640625" customWidth="1"/>
+    <col min="2827" max="2828" width="9.33203125" customWidth="1"/>
+    <col min="2829" max="2829" width="7.33203125" customWidth="1"/>
+    <col min="3073" max="3073" width="7" customWidth="1"/>
+    <col min="3074" max="3074" width="11.6640625" customWidth="1"/>
+    <col min="3075" max="3075" width="8.6640625" customWidth="1"/>
+    <col min="3076" max="3076" width="9.77734375" customWidth="1"/>
+    <col min="3077" max="3079" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="3080" max="3081" width="9.44140625" customWidth="1"/>
+    <col min="3082" max="3082" width="7.6640625" customWidth="1"/>
+    <col min="3083" max="3084" width="9.33203125" customWidth="1"/>
+    <col min="3085" max="3085" width="7.33203125" customWidth="1"/>
+    <col min="3329" max="3329" width="7" customWidth="1"/>
+    <col min="3330" max="3330" width="11.6640625" customWidth="1"/>
+    <col min="3331" max="3331" width="8.6640625" customWidth="1"/>
+    <col min="3332" max="3332" width="9.77734375" customWidth="1"/>
+    <col min="3333" max="3335" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="3336" max="3337" width="9.44140625" customWidth="1"/>
+    <col min="3338" max="3338" width="7.6640625" customWidth="1"/>
+    <col min="3339" max="3340" width="9.33203125" customWidth="1"/>
+    <col min="3341" max="3341" width="7.33203125" customWidth="1"/>
+    <col min="3585" max="3585" width="7" customWidth="1"/>
+    <col min="3586" max="3586" width="11.6640625" customWidth="1"/>
+    <col min="3587" max="3587" width="8.6640625" customWidth="1"/>
+    <col min="3588" max="3588" width="9.77734375" customWidth="1"/>
+    <col min="3589" max="3591" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="3592" max="3593" width="9.44140625" customWidth="1"/>
+    <col min="3594" max="3594" width="7.6640625" customWidth="1"/>
+    <col min="3595" max="3596" width="9.33203125" customWidth="1"/>
+    <col min="3597" max="3597" width="7.33203125" customWidth="1"/>
+    <col min="3841" max="3841" width="7" customWidth="1"/>
+    <col min="3842" max="3842" width="11.6640625" customWidth="1"/>
+    <col min="3843" max="3843" width="8.6640625" customWidth="1"/>
+    <col min="3844" max="3844" width="9.77734375" customWidth="1"/>
+    <col min="3845" max="3847" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="3848" max="3849" width="9.44140625" customWidth="1"/>
+    <col min="3850" max="3850" width="7.6640625" customWidth="1"/>
+    <col min="3851" max="3852" width="9.33203125" customWidth="1"/>
+    <col min="3853" max="3853" width="7.33203125" customWidth="1"/>
+    <col min="4097" max="4097" width="7" customWidth="1"/>
+    <col min="4098" max="4098" width="11.6640625" customWidth="1"/>
+    <col min="4099" max="4099" width="8.6640625" customWidth="1"/>
+    <col min="4100" max="4100" width="9.77734375" customWidth="1"/>
+    <col min="4101" max="4103" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="4104" max="4105" width="9.44140625" customWidth="1"/>
+    <col min="4106" max="4106" width="7.6640625" customWidth="1"/>
+    <col min="4107" max="4108" width="9.33203125" customWidth="1"/>
+    <col min="4109" max="4109" width="7.33203125" customWidth="1"/>
+    <col min="4353" max="4353" width="7" customWidth="1"/>
+    <col min="4354" max="4354" width="11.6640625" customWidth="1"/>
+    <col min="4355" max="4355" width="8.6640625" customWidth="1"/>
+    <col min="4356" max="4356" width="9.77734375" customWidth="1"/>
+    <col min="4357" max="4359" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="4360" max="4361" width="9.44140625" customWidth="1"/>
+    <col min="4362" max="4362" width="7.6640625" customWidth="1"/>
+    <col min="4363" max="4364" width="9.33203125" customWidth="1"/>
+    <col min="4365" max="4365" width="7.33203125" customWidth="1"/>
+    <col min="4609" max="4609" width="7" customWidth="1"/>
+    <col min="4610" max="4610" width="11.6640625" customWidth="1"/>
+    <col min="4611" max="4611" width="8.6640625" customWidth="1"/>
+    <col min="4612" max="4612" width="9.77734375" customWidth="1"/>
+    <col min="4613" max="4615" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="4616" max="4617" width="9.44140625" customWidth="1"/>
+    <col min="4618" max="4618" width="7.6640625" customWidth="1"/>
+    <col min="4619" max="4620" width="9.33203125" customWidth="1"/>
+    <col min="4621" max="4621" width="7.33203125" customWidth="1"/>
+    <col min="4865" max="4865" width="7" customWidth="1"/>
+    <col min="4866" max="4866" width="11.6640625" customWidth="1"/>
+    <col min="4867" max="4867" width="8.6640625" customWidth="1"/>
+    <col min="4868" max="4868" width="9.77734375" customWidth="1"/>
+    <col min="4869" max="4871" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="4872" max="4873" width="9.44140625" customWidth="1"/>
+    <col min="4874" max="4874" width="7.6640625" customWidth="1"/>
+    <col min="4875" max="4876" width="9.33203125" customWidth="1"/>
+    <col min="4877" max="4877" width="7.33203125" customWidth="1"/>
+    <col min="5121" max="5121" width="7" customWidth="1"/>
+    <col min="5122" max="5122" width="11.6640625" customWidth="1"/>
+    <col min="5123" max="5123" width="8.6640625" customWidth="1"/>
+    <col min="5124" max="5124" width="9.77734375" customWidth="1"/>
+    <col min="5125" max="5127" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="5128" max="5129" width="9.44140625" customWidth="1"/>
+    <col min="5130" max="5130" width="7.6640625" customWidth="1"/>
+    <col min="5131" max="5132" width="9.33203125" customWidth="1"/>
+    <col min="5133" max="5133" width="7.33203125" customWidth="1"/>
+    <col min="5377" max="5377" width="7" customWidth="1"/>
+    <col min="5378" max="5378" width="11.6640625" customWidth="1"/>
+    <col min="5379" max="5379" width="8.6640625" customWidth="1"/>
+    <col min="5380" max="5380" width="9.77734375" customWidth="1"/>
+    <col min="5381" max="5383" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="5384" max="5385" width="9.44140625" customWidth="1"/>
+    <col min="5386" max="5386" width="7.6640625" customWidth="1"/>
+    <col min="5387" max="5388" width="9.33203125" customWidth="1"/>
+    <col min="5389" max="5389" width="7.33203125" customWidth="1"/>
+    <col min="5633" max="5633" width="7" customWidth="1"/>
+    <col min="5634" max="5634" width="11.6640625" customWidth="1"/>
+    <col min="5635" max="5635" width="8.6640625" customWidth="1"/>
+    <col min="5636" max="5636" width="9.77734375" customWidth="1"/>
+    <col min="5637" max="5639" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="5640" max="5641" width="9.44140625" customWidth="1"/>
+    <col min="5642" max="5642" width="7.6640625" customWidth="1"/>
+    <col min="5643" max="5644" width="9.33203125" customWidth="1"/>
+    <col min="5645" max="5645" width="7.33203125" customWidth="1"/>
+    <col min="5889" max="5889" width="7" customWidth="1"/>
+    <col min="5890" max="5890" width="11.6640625" customWidth="1"/>
+    <col min="5891" max="5891" width="8.6640625" customWidth="1"/>
+    <col min="5892" max="5892" width="9.77734375" customWidth="1"/>
+    <col min="5893" max="5895" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="5896" max="5897" width="9.44140625" customWidth="1"/>
+    <col min="5898" max="5898" width="7.6640625" customWidth="1"/>
+    <col min="5899" max="5900" width="9.33203125" customWidth="1"/>
+    <col min="5901" max="5901" width="7.33203125" customWidth="1"/>
+    <col min="6145" max="6145" width="7" customWidth="1"/>
+    <col min="6146" max="6146" width="11.6640625" customWidth="1"/>
+    <col min="6147" max="6147" width="8.6640625" customWidth="1"/>
+    <col min="6148" max="6148" width="9.77734375" customWidth="1"/>
+    <col min="6149" max="6151" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="6152" max="6153" width="9.44140625" customWidth="1"/>
+    <col min="6154" max="6154" width="7.6640625" customWidth="1"/>
+    <col min="6155" max="6156" width="9.33203125" customWidth="1"/>
+    <col min="6157" max="6157" width="7.33203125" customWidth="1"/>
+    <col min="6401" max="6401" width="7" customWidth="1"/>
+    <col min="6402" max="6402" width="11.6640625" customWidth="1"/>
+    <col min="6403" max="6403" width="8.6640625" customWidth="1"/>
+    <col min="6404" max="6404" width="9.77734375" customWidth="1"/>
+    <col min="6405" max="6407" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="6408" max="6409" width="9.44140625" customWidth="1"/>
+    <col min="6410" max="6410" width="7.6640625" customWidth="1"/>
+    <col min="6411" max="6412" width="9.33203125" customWidth="1"/>
+    <col min="6413" max="6413" width="7.33203125" customWidth="1"/>
+    <col min="6657" max="6657" width="7" customWidth="1"/>
+    <col min="6658" max="6658" width="11.6640625" customWidth="1"/>
+    <col min="6659" max="6659" width="8.6640625" customWidth="1"/>
+    <col min="6660" max="6660" width="9.77734375" customWidth="1"/>
+    <col min="6661" max="6663" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="6664" max="6665" width="9.44140625" customWidth="1"/>
+    <col min="6666" max="6666" width="7.6640625" customWidth="1"/>
+    <col min="6667" max="6668" width="9.33203125" customWidth="1"/>
+    <col min="6669" max="6669" width="7.33203125" customWidth="1"/>
+    <col min="6913" max="6913" width="7" customWidth="1"/>
+    <col min="6914" max="6914" width="11.6640625" customWidth="1"/>
+    <col min="6915" max="6915" width="8.6640625" customWidth="1"/>
+    <col min="6916" max="6916" width="9.77734375" customWidth="1"/>
+    <col min="6917" max="6919" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="6920" max="6921" width="9.44140625" customWidth="1"/>
+    <col min="6922" max="6922" width="7.6640625" customWidth="1"/>
+    <col min="6923" max="6924" width="9.33203125" customWidth="1"/>
+    <col min="6925" max="6925" width="7.33203125" customWidth="1"/>
+    <col min="7169" max="7169" width="7" customWidth="1"/>
+    <col min="7170" max="7170" width="11.6640625" customWidth="1"/>
+    <col min="7171" max="7171" width="8.6640625" customWidth="1"/>
+    <col min="7172" max="7172" width="9.77734375" customWidth="1"/>
+    <col min="7173" max="7175" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="7176" max="7177" width="9.44140625" customWidth="1"/>
+    <col min="7178" max="7178" width="7.6640625" customWidth="1"/>
+    <col min="7179" max="7180" width="9.33203125" customWidth="1"/>
+    <col min="7181" max="7181" width="7.33203125" customWidth="1"/>
+    <col min="7425" max="7425" width="7" customWidth="1"/>
+    <col min="7426" max="7426" width="11.6640625" customWidth="1"/>
+    <col min="7427" max="7427" width="8.6640625" customWidth="1"/>
+    <col min="7428" max="7428" width="9.77734375" customWidth="1"/>
+    <col min="7429" max="7431" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="7432" max="7433" width="9.44140625" customWidth="1"/>
+    <col min="7434" max="7434" width="7.6640625" customWidth="1"/>
+    <col min="7435" max="7436" width="9.33203125" customWidth="1"/>
+    <col min="7437" max="7437" width="7.33203125" customWidth="1"/>
+    <col min="7681" max="7681" width="7" customWidth="1"/>
+    <col min="7682" max="7682" width="11.6640625" customWidth="1"/>
+    <col min="7683" max="7683" width="8.6640625" customWidth="1"/>
+    <col min="7684" max="7684" width="9.77734375" customWidth="1"/>
+    <col min="7685" max="7687" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="7688" max="7689" width="9.44140625" customWidth="1"/>
+    <col min="7690" max="7690" width="7.6640625" customWidth="1"/>
+    <col min="7691" max="7692" width="9.33203125" customWidth="1"/>
+    <col min="7693" max="7693" width="7.33203125" customWidth="1"/>
+    <col min="7937" max="7937" width="7" customWidth="1"/>
+    <col min="7938" max="7938" width="11.6640625" customWidth="1"/>
+    <col min="7939" max="7939" width="8.6640625" customWidth="1"/>
+    <col min="7940" max="7940" width="9.77734375" customWidth="1"/>
+    <col min="7941" max="7943" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="7944" max="7945" width="9.44140625" customWidth="1"/>
+    <col min="7946" max="7946" width="7.6640625" customWidth="1"/>
+    <col min="7947" max="7948" width="9.33203125" customWidth="1"/>
+    <col min="7949" max="7949" width="7.33203125" customWidth="1"/>
+    <col min="8193" max="8193" width="7" customWidth="1"/>
+    <col min="8194" max="8194" width="11.6640625" customWidth="1"/>
+    <col min="8195" max="8195" width="8.6640625" customWidth="1"/>
+    <col min="8196" max="8196" width="9.77734375" customWidth="1"/>
+    <col min="8197" max="8199" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="8200" max="8201" width="9.44140625" customWidth="1"/>
+    <col min="8202" max="8202" width="7.6640625" customWidth="1"/>
+    <col min="8203" max="8204" width="9.33203125" customWidth="1"/>
+    <col min="8205" max="8205" width="7.33203125" customWidth="1"/>
+    <col min="8449" max="8449" width="7" customWidth="1"/>
+    <col min="8450" max="8450" width="11.6640625" customWidth="1"/>
+    <col min="8451" max="8451" width="8.6640625" customWidth="1"/>
+    <col min="8452" max="8452" width="9.77734375" customWidth="1"/>
+    <col min="8453" max="8455" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="8456" max="8457" width="9.44140625" customWidth="1"/>
+    <col min="8458" max="8458" width="7.6640625" customWidth="1"/>
+    <col min="8459" max="8460" width="9.33203125" customWidth="1"/>
+    <col min="8461" max="8461" width="7.33203125" customWidth="1"/>
+    <col min="8705" max="8705" width="7" customWidth="1"/>
+    <col min="8706" max="8706" width="11.6640625" customWidth="1"/>
+    <col min="8707" max="8707" width="8.6640625" customWidth="1"/>
+    <col min="8708" max="8708" width="9.77734375" customWidth="1"/>
+    <col min="8709" max="8711" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="8712" max="8713" width="9.44140625" customWidth="1"/>
+    <col min="8714" max="8714" width="7.6640625" customWidth="1"/>
+    <col min="8715" max="8716" width="9.33203125" customWidth="1"/>
+    <col min="8717" max="8717" width="7.33203125" customWidth="1"/>
+    <col min="8961" max="8961" width="7" customWidth="1"/>
+    <col min="8962" max="8962" width="11.6640625" customWidth="1"/>
+    <col min="8963" max="8963" width="8.6640625" customWidth="1"/>
+    <col min="8964" max="8964" width="9.77734375" customWidth="1"/>
+    <col min="8965" max="8967" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="8968" max="8969" width="9.44140625" customWidth="1"/>
+    <col min="8970" max="8970" width="7.6640625" customWidth="1"/>
+    <col min="8971" max="8972" width="9.33203125" customWidth="1"/>
+    <col min="8973" max="8973" width="7.33203125" customWidth="1"/>
+    <col min="9217" max="9217" width="7" customWidth="1"/>
+    <col min="9218" max="9218" width="11.6640625" customWidth="1"/>
+    <col min="9219" max="9219" width="8.6640625" customWidth="1"/>
+    <col min="9220" max="9220" width="9.77734375" customWidth="1"/>
+    <col min="9221" max="9223" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="9224" max="9225" width="9.44140625" customWidth="1"/>
+    <col min="9226" max="9226" width="7.6640625" customWidth="1"/>
+    <col min="9227" max="9228" width="9.33203125" customWidth="1"/>
+    <col min="9229" max="9229" width="7.33203125" customWidth="1"/>
+    <col min="9473" max="9473" width="7" customWidth="1"/>
+    <col min="9474" max="9474" width="11.6640625" customWidth="1"/>
+    <col min="9475" max="9475" width="8.6640625" customWidth="1"/>
+    <col min="9476" max="9476" width="9.77734375" customWidth="1"/>
+    <col min="9477" max="9479" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="9480" max="9481" width="9.44140625" customWidth="1"/>
+    <col min="9482" max="9482" width="7.6640625" customWidth="1"/>
+    <col min="9483" max="9484" width="9.33203125" customWidth="1"/>
+    <col min="9485" max="9485" width="7.33203125" customWidth="1"/>
+    <col min="9729" max="9729" width="7" customWidth="1"/>
+    <col min="9730" max="9730" width="11.6640625" customWidth="1"/>
+    <col min="9731" max="9731" width="8.6640625" customWidth="1"/>
+    <col min="9732" max="9732" width="9.77734375" customWidth="1"/>
+    <col min="9733" max="9735" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="9736" max="9737" width="9.44140625" customWidth="1"/>
+    <col min="9738" max="9738" width="7.6640625" customWidth="1"/>
+    <col min="9739" max="9740" width="9.33203125" customWidth="1"/>
+    <col min="9741" max="9741" width="7.33203125" customWidth="1"/>
+    <col min="9985" max="9985" width="7" customWidth="1"/>
+    <col min="9986" max="9986" width="11.6640625" customWidth="1"/>
+    <col min="9987" max="9987" width="8.6640625" customWidth="1"/>
+    <col min="9988" max="9988" width="9.77734375" customWidth="1"/>
+    <col min="9989" max="9991" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="9992" max="9993" width="9.44140625" customWidth="1"/>
+    <col min="9994" max="9994" width="7.6640625" customWidth="1"/>
+    <col min="9995" max="9996" width="9.33203125" customWidth="1"/>
+    <col min="9997" max="9997" width="7.33203125" customWidth="1"/>
+    <col min="10241" max="10241" width="7" customWidth="1"/>
+    <col min="10242" max="10242" width="11.6640625" customWidth="1"/>
+    <col min="10243" max="10243" width="8.6640625" customWidth="1"/>
+    <col min="10244" max="10244" width="9.77734375" customWidth="1"/>
+    <col min="10245" max="10247" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="10248" max="10249" width="9.44140625" customWidth="1"/>
+    <col min="10250" max="10250" width="7.6640625" customWidth="1"/>
+    <col min="10251" max="10252" width="9.33203125" customWidth="1"/>
+    <col min="10253" max="10253" width="7.33203125" customWidth="1"/>
+    <col min="10497" max="10497" width="7" customWidth="1"/>
+    <col min="10498" max="10498" width="11.6640625" customWidth="1"/>
+    <col min="10499" max="10499" width="8.6640625" customWidth="1"/>
+    <col min="10500" max="10500" width="9.77734375" customWidth="1"/>
+    <col min="10501" max="10503" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="10504" max="10505" width="9.44140625" customWidth="1"/>
+    <col min="10506" max="10506" width="7.6640625" customWidth="1"/>
+    <col min="10507" max="10508" width="9.33203125" customWidth="1"/>
+    <col min="10509" max="10509" width="7.33203125" customWidth="1"/>
+    <col min="10753" max="10753" width="7" customWidth="1"/>
+    <col min="10754" max="10754" width="11.6640625" customWidth="1"/>
+    <col min="10755" max="10755" width="8.6640625" customWidth="1"/>
+    <col min="10756" max="10756" width="9.77734375" customWidth="1"/>
+    <col min="10757" max="10759" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="10760" max="10761" width="9.44140625" customWidth="1"/>
+    <col min="10762" max="10762" width="7.6640625" customWidth="1"/>
+    <col min="10763" max="10764" width="9.33203125" customWidth="1"/>
+    <col min="10765" max="10765" width="7.33203125" customWidth="1"/>
+    <col min="11009" max="11009" width="7" customWidth="1"/>
+    <col min="11010" max="11010" width="11.6640625" customWidth="1"/>
+    <col min="11011" max="11011" width="8.6640625" customWidth="1"/>
+    <col min="11012" max="11012" width="9.77734375" customWidth="1"/>
+    <col min="11013" max="11015" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="11016" max="11017" width="9.44140625" customWidth="1"/>
+    <col min="11018" max="11018" width="7.6640625" customWidth="1"/>
+    <col min="11019" max="11020" width="9.33203125" customWidth="1"/>
+    <col min="11021" max="11021" width="7.33203125" customWidth="1"/>
+    <col min="11265" max="11265" width="7" customWidth="1"/>
+    <col min="11266" max="11266" width="11.6640625" customWidth="1"/>
+    <col min="11267" max="11267" width="8.6640625" customWidth="1"/>
+    <col min="11268" max="11268" width="9.77734375" customWidth="1"/>
+    <col min="11269" max="11271" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="11272" max="11273" width="9.44140625" customWidth="1"/>
+    <col min="11274" max="11274" width="7.6640625" customWidth="1"/>
+    <col min="11275" max="11276" width="9.33203125" customWidth="1"/>
+    <col min="11277" max="11277" width="7.33203125" customWidth="1"/>
+    <col min="11521" max="11521" width="7" customWidth="1"/>
+    <col min="11522" max="11522" width="11.6640625" customWidth="1"/>
+    <col min="11523" max="11523" width="8.6640625" customWidth="1"/>
+    <col min="11524" max="11524" width="9.77734375" customWidth="1"/>
+    <col min="11525" max="11527" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="11528" max="11529" width="9.44140625" customWidth="1"/>
+    <col min="11530" max="11530" width="7.6640625" customWidth="1"/>
+    <col min="11531" max="11532" width="9.33203125" customWidth="1"/>
+    <col min="11533" max="11533" width="7.33203125" customWidth="1"/>
+    <col min="11777" max="11777" width="7" customWidth="1"/>
+    <col min="11778" max="11778" width="11.6640625" customWidth="1"/>
+    <col min="11779" max="11779" width="8.6640625" customWidth="1"/>
+    <col min="11780" max="11780" width="9.77734375" customWidth="1"/>
+    <col min="11781" max="11783" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="11784" max="11785" width="9.44140625" customWidth="1"/>
+    <col min="11786" max="11786" width="7.6640625" customWidth="1"/>
+    <col min="11787" max="11788" width="9.33203125" customWidth="1"/>
+    <col min="11789" max="11789" width="7.33203125" customWidth="1"/>
+    <col min="12033" max="12033" width="7" customWidth="1"/>
+    <col min="12034" max="12034" width="11.6640625" customWidth="1"/>
+    <col min="12035" max="12035" width="8.6640625" customWidth="1"/>
+    <col min="12036" max="12036" width="9.77734375" customWidth="1"/>
+    <col min="12037" max="12039" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="12040" max="12041" width="9.44140625" customWidth="1"/>
+    <col min="12042" max="12042" width="7.6640625" customWidth="1"/>
+    <col min="12043" max="12044" width="9.33203125" customWidth="1"/>
+    <col min="12045" max="12045" width="7.33203125" customWidth="1"/>
+    <col min="12289" max="12289" width="7" customWidth="1"/>
+    <col min="12290" max="12290" width="11.6640625" customWidth="1"/>
+    <col min="12291" max="12291" width="8.6640625" customWidth="1"/>
+    <col min="12292" max="12292" width="9.77734375" customWidth="1"/>
+    <col min="12293" max="12295" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="12296" max="12297" width="9.44140625" customWidth="1"/>
+    <col min="12298" max="12298" width="7.6640625" customWidth="1"/>
+    <col min="12299" max="12300" width="9.33203125" customWidth="1"/>
+    <col min="12301" max="12301" width="7.33203125" customWidth="1"/>
+    <col min="12545" max="12545" width="7" customWidth="1"/>
+    <col min="12546" max="12546" width="11.6640625" customWidth="1"/>
+    <col min="12547" max="12547" width="8.6640625" customWidth="1"/>
+    <col min="12548" max="12548" width="9.77734375" customWidth="1"/>
+    <col min="12549" max="12551" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="12552" max="12553" width="9.44140625" customWidth="1"/>
+    <col min="12554" max="12554" width="7.6640625" customWidth="1"/>
+    <col min="12555" max="12556" width="9.33203125" customWidth="1"/>
+    <col min="12557" max="12557" width="7.33203125" customWidth="1"/>
+    <col min="12801" max="12801" width="7" customWidth="1"/>
+    <col min="12802" max="12802" width="11.6640625" customWidth="1"/>
+    <col min="12803" max="12803" width="8.6640625" customWidth="1"/>
+    <col min="12804" max="12804" width="9.77734375" customWidth="1"/>
+    <col min="12805" max="12807" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="12808" max="12809" width="9.44140625" customWidth="1"/>
+    <col min="12810" max="12810" width="7.6640625" customWidth="1"/>
+    <col min="12811" max="12812" width="9.33203125" customWidth="1"/>
+    <col min="12813" max="12813" width="7.33203125" customWidth="1"/>
+    <col min="13057" max="13057" width="7" customWidth="1"/>
+    <col min="13058" max="13058" width="11.6640625" customWidth="1"/>
+    <col min="13059" max="13059" width="8.6640625" customWidth="1"/>
+    <col min="13060" max="13060" width="9.77734375" customWidth="1"/>
+    <col min="13061" max="13063" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="13064" max="13065" width="9.44140625" customWidth="1"/>
+    <col min="13066" max="13066" width="7.6640625" customWidth="1"/>
+    <col min="13067" max="13068" width="9.33203125" customWidth="1"/>
+    <col min="13069" max="13069" width="7.33203125" customWidth="1"/>
+    <col min="13313" max="13313" width="7" customWidth="1"/>
+    <col min="13314" max="13314" width="11.6640625" customWidth="1"/>
+    <col min="13315" max="13315" width="8.6640625" customWidth="1"/>
+    <col min="13316" max="13316" width="9.77734375" customWidth="1"/>
+    <col min="13317" max="13319" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="13320" max="13321" width="9.44140625" customWidth="1"/>
+    <col min="13322" max="13322" width="7.6640625" customWidth="1"/>
+    <col min="13323" max="13324" width="9.33203125" customWidth="1"/>
+    <col min="13325" max="13325" width="7.33203125" customWidth="1"/>
+    <col min="13569" max="13569" width="7" customWidth="1"/>
+    <col min="13570" max="13570" width="11.6640625" customWidth="1"/>
+    <col min="13571" max="13571" width="8.6640625" customWidth="1"/>
+    <col min="13572" max="13572" width="9.77734375" customWidth="1"/>
+    <col min="13573" max="13575" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="13576" max="13577" width="9.44140625" customWidth="1"/>
+    <col min="13578" max="13578" width="7.6640625" customWidth="1"/>
+    <col min="13579" max="13580" width="9.33203125" customWidth="1"/>
+    <col min="13581" max="13581" width="7.33203125" customWidth="1"/>
+    <col min="13825" max="13825" width="7" customWidth="1"/>
+    <col min="13826" max="13826" width="11.6640625" customWidth="1"/>
+    <col min="13827" max="13827" width="8.6640625" customWidth="1"/>
+    <col min="13828" max="13828" width="9.77734375" customWidth="1"/>
+    <col min="13829" max="13831" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="13832" max="13833" width="9.44140625" customWidth="1"/>
+    <col min="13834" max="13834" width="7.6640625" customWidth="1"/>
+    <col min="13835" max="13836" width="9.33203125" customWidth="1"/>
+    <col min="13837" max="13837" width="7.33203125" customWidth="1"/>
+    <col min="14081" max="14081" width="7" customWidth="1"/>
+    <col min="14082" max="14082" width="11.6640625" customWidth="1"/>
+    <col min="14083" max="14083" width="8.6640625" customWidth="1"/>
+    <col min="14084" max="14084" width="9.77734375" customWidth="1"/>
+    <col min="14085" max="14087" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="14088" max="14089" width="9.44140625" customWidth="1"/>
+    <col min="14090" max="14090" width="7.6640625" customWidth="1"/>
+    <col min="14091" max="14092" width="9.33203125" customWidth="1"/>
+    <col min="14093" max="14093" width="7.33203125" customWidth="1"/>
+    <col min="14337" max="14337" width="7" customWidth="1"/>
+    <col min="14338" max="14338" width="11.6640625" customWidth="1"/>
+    <col min="14339" max="14339" width="8.6640625" customWidth="1"/>
+    <col min="14340" max="14340" width="9.77734375" customWidth="1"/>
+    <col min="14341" max="14343" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="14344" max="14345" width="9.44140625" customWidth="1"/>
+    <col min="14346" max="14346" width="7.6640625" customWidth="1"/>
+    <col min="14347" max="14348" width="9.33203125" customWidth="1"/>
+    <col min="14349" max="14349" width="7.33203125" customWidth="1"/>
+    <col min="14593" max="14593" width="7" customWidth="1"/>
+    <col min="14594" max="14594" width="11.6640625" customWidth="1"/>
+    <col min="14595" max="14595" width="8.6640625" customWidth="1"/>
+    <col min="14596" max="14596" width="9.77734375" customWidth="1"/>
+    <col min="14597" max="14599" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="14600" max="14601" width="9.44140625" customWidth="1"/>
+    <col min="14602" max="14602" width="7.6640625" customWidth="1"/>
+    <col min="14603" max="14604" width="9.33203125" customWidth="1"/>
+    <col min="14605" max="14605" width="7.33203125" customWidth="1"/>
+    <col min="14849" max="14849" width="7" customWidth="1"/>
+    <col min="14850" max="14850" width="11.6640625" customWidth="1"/>
+    <col min="14851" max="14851" width="8.6640625" customWidth="1"/>
+    <col min="14852" max="14852" width="9.77734375" customWidth="1"/>
+    <col min="14853" max="14855" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="14856" max="14857" width="9.44140625" customWidth="1"/>
+    <col min="14858" max="14858" width="7.6640625" customWidth="1"/>
+    <col min="14859" max="14860" width="9.33203125" customWidth="1"/>
+    <col min="14861" max="14861" width="7.33203125" customWidth="1"/>
+    <col min="15105" max="15105" width="7" customWidth="1"/>
+    <col min="15106" max="15106" width="11.6640625" customWidth="1"/>
+    <col min="15107" max="15107" width="8.6640625" customWidth="1"/>
+    <col min="15108" max="15108" width="9.77734375" customWidth="1"/>
+    <col min="15109" max="15111" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="15112" max="15113" width="9.44140625" customWidth="1"/>
+    <col min="15114" max="15114" width="7.6640625" customWidth="1"/>
+    <col min="15115" max="15116" width="9.33203125" customWidth="1"/>
+    <col min="15117" max="15117" width="7.33203125" customWidth="1"/>
+    <col min="15361" max="15361" width="7" customWidth="1"/>
+    <col min="15362" max="15362" width="11.6640625" customWidth="1"/>
+    <col min="15363" max="15363" width="8.6640625" customWidth="1"/>
+    <col min="15364" max="15364" width="9.77734375" customWidth="1"/>
+    <col min="15365" max="15367" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="15368" max="15369" width="9.44140625" customWidth="1"/>
+    <col min="15370" max="15370" width="7.6640625" customWidth="1"/>
+    <col min="15371" max="15372" width="9.33203125" customWidth="1"/>
+    <col min="15373" max="15373" width="7.33203125" customWidth="1"/>
+    <col min="15617" max="15617" width="7" customWidth="1"/>
+    <col min="15618" max="15618" width="11.6640625" customWidth="1"/>
+    <col min="15619" max="15619" width="8.6640625" customWidth="1"/>
+    <col min="15620" max="15620" width="9.77734375" customWidth="1"/>
+    <col min="15621" max="15623" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="15624" max="15625" width="9.44140625" customWidth="1"/>
+    <col min="15626" max="15626" width="7.6640625" customWidth="1"/>
+    <col min="15627" max="15628" width="9.33203125" customWidth="1"/>
+    <col min="15629" max="15629" width="7.33203125" customWidth="1"/>
+    <col min="15873" max="15873" width="7" customWidth="1"/>
+    <col min="15874" max="15874" width="11.6640625" customWidth="1"/>
+    <col min="15875" max="15875" width="8.6640625" customWidth="1"/>
+    <col min="15876" max="15876" width="9.77734375" customWidth="1"/>
+    <col min="15877" max="15879" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="15880" max="15881" width="9.44140625" customWidth="1"/>
+    <col min="15882" max="15882" width="7.6640625" customWidth="1"/>
+    <col min="15883" max="15884" width="9.33203125" customWidth="1"/>
+    <col min="15885" max="15885" width="7.33203125" customWidth="1"/>
+    <col min="16129" max="16129" width="7" customWidth="1"/>
+    <col min="16130" max="16130" width="11.6640625" customWidth="1"/>
+    <col min="16131" max="16131" width="8.6640625" customWidth="1"/>
+    <col min="16132" max="16132" width="9.77734375" customWidth="1"/>
+    <col min="16133" max="16135" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="16136" max="16137" width="9.44140625" customWidth="1"/>
+    <col min="16138" max="16138" width="7.6640625" customWidth="1"/>
+    <col min="16139" max="16140" width="9.33203125" customWidth="1"/>
+    <col min="16141" max="16141" width="7.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1"/>
+      <c r="B1" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="1"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="1"/>
+    </row>
+    <row r="3" spans="1:14" ht="27" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="8"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="H3" s="8"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="K3" s="21"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="N3" s="1"/>
+    </row>
+    <row r="4" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="M4" s="24"/>
+      <c r="N4" s="1"/>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="1"/>
+      <c r="B5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="10">
+        <v>-3327</v>
+      </c>
+      <c r="D5" s="10">
+        <v>-3880</v>
+      </c>
+      <c r="E5" s="10">
+        <v>2504</v>
+      </c>
+      <c r="F5" s="10">
+        <v>6384</v>
+      </c>
+      <c r="G5" s="10">
+        <v>1182</v>
+      </c>
+      <c r="H5" s="10">
+        <v>14278</v>
+      </c>
+      <c r="I5" s="10">
+        <v>13096</v>
+      </c>
+      <c r="J5" s="10">
+        <v>-310</v>
+      </c>
+      <c r="K5" s="10">
+        <v>9336</v>
+      </c>
+      <c r="L5" s="10">
+        <v>9646</v>
+      </c>
+      <c r="M5" s="11">
+        <v>-319</v>
+      </c>
+      <c r="N5" s="1"/>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="1"/>
+      <c r="B6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="10">
+        <v>-241</v>
+      </c>
+      <c r="D6" s="10">
+        <v>-621</v>
+      </c>
+      <c r="E6" s="10">
+        <v>370</v>
+      </c>
+      <c r="F6" s="10">
+        <v>991</v>
+      </c>
+      <c r="G6" s="10">
+        <v>231</v>
+      </c>
+      <c r="H6" s="10">
+        <v>2020</v>
+      </c>
+      <c r="I6" s="10">
+        <v>1789</v>
+      </c>
+      <c r="J6" s="10">
+        <v>195</v>
+      </c>
+      <c r="K6" s="10">
+        <v>2237</v>
+      </c>
+      <c r="L6" s="10">
+        <v>2042</v>
+      </c>
+      <c r="M6" s="11">
+        <v>-46</v>
+      </c>
+      <c r="N6" s="1"/>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="1"/>
+      <c r="B7" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="10">
+        <v>-16</v>
+      </c>
+      <c r="D7" s="10">
+        <v>-83</v>
+      </c>
+      <c r="E7" s="10">
+        <v>122</v>
+      </c>
+      <c r="F7" s="10">
+        <v>205</v>
+      </c>
+      <c r="G7" s="10">
+        <v>25</v>
+      </c>
+      <c r="H7" s="10">
+        <v>535</v>
+      </c>
+      <c r="I7" s="10">
+        <v>510</v>
+      </c>
+      <c r="J7" s="10">
+        <v>44</v>
+      </c>
+      <c r="K7" s="10">
+        <v>656</v>
+      </c>
+      <c r="L7" s="10">
+        <v>612</v>
+      </c>
+      <c r="M7" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N7" s="1"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="1"/>
+      <c r="B8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="10">
+        <v>-17</v>
+      </c>
+      <c r="D8" s="10">
+        <v>-140</v>
+      </c>
+      <c r="E8" s="10">
+        <v>61</v>
+      </c>
+      <c r="F8" s="10">
+        <v>201</v>
+      </c>
+      <c r="G8" s="10">
+        <v>60</v>
+      </c>
+      <c r="H8" s="10">
+        <v>426</v>
+      </c>
+      <c r="I8" s="10">
+        <v>366</v>
+      </c>
+      <c r="J8" s="10">
+        <v>71</v>
+      </c>
+      <c r="K8" s="10">
+        <v>424</v>
+      </c>
+      <c r="L8" s="10">
+        <v>353</v>
+      </c>
+      <c r="M8" s="11">
+        <v>-8</v>
+      </c>
+      <c r="N8" s="1"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="1"/>
+      <c r="B9" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="10">
+        <v>-107</v>
+      </c>
+      <c r="D9" s="10">
+        <v>-113</v>
+      </c>
+      <c r="E9" s="10">
+        <v>46</v>
+      </c>
+      <c r="F9" s="10">
+        <v>159</v>
+      </c>
+      <c r="G9" s="10">
+        <v>-24</v>
+      </c>
+      <c r="H9" s="10">
+        <v>276</v>
+      </c>
+      <c r="I9" s="10">
+        <v>300</v>
+      </c>
+      <c r="J9" s="10">
+        <v>37</v>
+      </c>
+      <c r="K9" s="10">
+        <v>374</v>
+      </c>
+      <c r="L9" s="10">
+        <v>337</v>
+      </c>
+      <c r="M9" s="11">
+        <v>-7</v>
+      </c>
+      <c r="N9" s="1"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="1"/>
+      <c r="B10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="10">
+        <v>-78</v>
+      </c>
+      <c r="D10" s="10">
+        <v>-132</v>
+      </c>
+      <c r="E10" s="10">
+        <v>49</v>
+      </c>
+      <c r="F10" s="10">
+        <v>181</v>
+      </c>
+      <c r="G10" s="10">
+        <v>46</v>
+      </c>
+      <c r="H10" s="10">
+        <v>223</v>
+      </c>
+      <c r="I10" s="10">
+        <v>177</v>
+      </c>
+      <c r="J10" s="10">
+        <v>22</v>
+      </c>
+      <c r="K10" s="10">
+        <v>301</v>
+      </c>
+      <c r="L10" s="10">
+        <v>279</v>
+      </c>
+      <c r="M10" s="11">
+        <v>-14</v>
+      </c>
+      <c r="N10" s="1"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="1"/>
+      <c r="B11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="10">
+        <v>-66</v>
+      </c>
+      <c r="D11" s="10">
+        <v>-68</v>
+      </c>
+      <c r="E11" s="10">
+        <v>43</v>
+      </c>
+      <c r="F11" s="10">
+        <v>111</v>
+      </c>
+      <c r="G11" s="10">
+        <v>19</v>
+      </c>
+      <c r="H11" s="10">
+        <v>173</v>
+      </c>
+      <c r="I11" s="10">
+        <v>154</v>
+      </c>
+      <c r="J11" s="10">
+        <v>-18</v>
+      </c>
+      <c r="K11" s="10">
+        <v>232</v>
+      </c>
+      <c r="L11" s="10">
+        <v>250</v>
+      </c>
+      <c r="M11" s="11">
+        <v>1</v>
+      </c>
+      <c r="N11" s="1"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="1"/>
+      <c r="B12" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="10">
+        <v>43</v>
+      </c>
+      <c r="D12" s="10">
+        <v>-85</v>
+      </c>
+      <c r="E12" s="10">
+        <v>49</v>
+      </c>
+      <c r="F12" s="10">
+        <v>134</v>
+      </c>
+      <c r="G12" s="10">
+        <v>105</v>
+      </c>
+      <c r="H12" s="10">
+        <v>387</v>
+      </c>
+      <c r="I12" s="10">
+        <v>282</v>
+      </c>
+      <c r="J12" s="10">
+        <v>39</v>
+      </c>
+      <c r="K12" s="10">
+        <v>250</v>
+      </c>
+      <c r="L12" s="10">
+        <v>211</v>
+      </c>
+      <c r="M12" s="11">
+        <v>-16</v>
+      </c>
+      <c r="N12" s="1"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="1"/>
+      <c r="B13" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="10">
+        <v>-106</v>
+      </c>
+      <c r="D13" s="10">
+        <v>-82</v>
+      </c>
+      <c r="E13" s="10">
+        <v>10</v>
+      </c>
+      <c r="F13" s="10">
+        <v>92</v>
+      </c>
+      <c r="G13" s="10">
+        <v>-21</v>
+      </c>
+      <c r="H13" s="10">
+        <v>71</v>
+      </c>
+      <c r="I13" s="10">
+        <v>92</v>
+      </c>
+      <c r="J13" s="10">
+        <v>1</v>
+      </c>
+      <c r="K13" s="10">
+        <v>34</v>
+      </c>
+      <c r="L13" s="10">
+        <v>33</v>
+      </c>
+      <c r="M13" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N13" s="1"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="1"/>
+      <c r="B14" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="10">
+        <v>-173</v>
+      </c>
+      <c r="D14" s="10">
+        <v>-143</v>
+      </c>
+      <c r="E14" s="10">
+        <v>254</v>
+      </c>
+      <c r="F14" s="10">
+        <v>397</v>
+      </c>
+      <c r="G14" s="10">
+        <v>51</v>
+      </c>
+      <c r="H14" s="10">
+        <v>1564</v>
+      </c>
+      <c r="I14" s="10">
+        <v>1513</v>
+      </c>
+      <c r="J14" s="10">
+        <v>-53</v>
+      </c>
+      <c r="K14" s="10">
+        <v>637</v>
+      </c>
+      <c r="L14" s="10">
+        <v>690</v>
+      </c>
+      <c r="M14" s="11">
+        <v>-28</v>
+      </c>
+      <c r="N14" s="1"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="1"/>
+      <c r="B15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="10">
+        <v>103</v>
+      </c>
+      <c r="D15" s="10">
+        <v>-228</v>
+      </c>
+      <c r="E15" s="10">
+        <v>308</v>
+      </c>
+      <c r="F15" s="10">
+        <v>536</v>
+      </c>
+      <c r="G15" s="10">
+        <v>240</v>
+      </c>
+      <c r="H15" s="10">
+        <v>1562</v>
+      </c>
+      <c r="I15" s="10">
+        <v>1322</v>
+      </c>
+      <c r="J15" s="10">
+        <v>81</v>
+      </c>
+      <c r="K15" s="10">
+        <v>969</v>
+      </c>
+      <c r="L15" s="10">
+        <v>888</v>
+      </c>
+      <c r="M15" s="11">
+        <v>10</v>
+      </c>
+      <c r="N15" s="1"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="1"/>
+      <c r="B16" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="10">
+        <v>-70</v>
+      </c>
+      <c r="D16" s="10">
+        <v>-74</v>
+      </c>
+      <c r="E16" s="10">
+        <v>8</v>
+      </c>
+      <c r="F16" s="10">
+        <v>82</v>
+      </c>
+      <c r="G16" s="10">
+        <v>5</v>
+      </c>
+      <c r="H16" s="10">
+        <v>61</v>
+      </c>
+      <c r="I16" s="10">
+        <v>56</v>
+      </c>
+      <c r="J16" s="10">
+        <v>-2</v>
+      </c>
+      <c r="K16" s="10">
+        <v>43</v>
+      </c>
+      <c r="L16" s="10">
+        <v>45</v>
+      </c>
+      <c r="M16" s="11">
+        <v>1</v>
+      </c>
+      <c r="N16" s="1"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="1"/>
+      <c r="B17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="10">
+        <v>-35</v>
+      </c>
+      <c r="D17" s="10">
+        <v>-54</v>
+      </c>
+      <c r="E17" s="10">
+        <v>66</v>
+      </c>
+      <c r="F17" s="10">
+        <v>120</v>
+      </c>
+      <c r="G17" s="10">
+        <v>12</v>
+      </c>
+      <c r="H17" s="10">
+        <v>253</v>
+      </c>
+      <c r="I17" s="10">
+        <v>241</v>
+      </c>
+      <c r="J17" s="10">
+        <v>23</v>
+      </c>
+      <c r="K17" s="10">
+        <v>199</v>
+      </c>
+      <c r="L17" s="10">
+        <v>176</v>
+      </c>
+      <c r="M17" s="11">
+        <v>-16</v>
+      </c>
+      <c r="N17" s="1"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="1"/>
+      <c r="B18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="10">
+        <v>-220</v>
+      </c>
+      <c r="D18" s="10">
+        <v>-280</v>
+      </c>
+      <c r="E18" s="10">
+        <v>216</v>
+      </c>
+      <c r="F18" s="10">
+        <v>496</v>
+      </c>
+      <c r="G18" s="10">
+        <v>251</v>
+      </c>
+      <c r="H18" s="10">
+        <v>1410</v>
+      </c>
+      <c r="I18" s="10">
+        <v>1159</v>
+      </c>
+      <c r="J18" s="10">
+        <v>-151</v>
+      </c>
+      <c r="K18" s="10">
+        <v>502</v>
+      </c>
+      <c r="L18" s="10">
+        <v>653</v>
+      </c>
+      <c r="M18" s="11">
+        <v>-40</v>
+      </c>
+      <c r="N18" s="1"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="1"/>
+      <c r="B19" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="10">
+        <v>-89</v>
+      </c>
+      <c r="D19" s="10">
+        <v>-123</v>
+      </c>
+      <c r="E19" s="10">
+        <v>51</v>
+      </c>
+      <c r="F19" s="10">
+        <v>174</v>
+      </c>
+      <c r="G19" s="10">
+        <v>24</v>
+      </c>
+      <c r="H19" s="10">
+        <v>344</v>
+      </c>
+      <c r="I19" s="10">
+        <v>320</v>
+      </c>
+      <c r="J19" s="10">
+        <v>15</v>
+      </c>
+      <c r="K19" s="10">
+        <v>144</v>
+      </c>
+      <c r="L19" s="10">
+        <v>129</v>
+      </c>
+      <c r="M19" s="11">
+        <v>-5</v>
+      </c>
+      <c r="N19" s="1"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="1"/>
+      <c r="B20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="10">
+        <v>-95</v>
+      </c>
+      <c r="D20" s="10">
+        <v>-91</v>
+      </c>
+      <c r="E20" s="10">
+        <v>22</v>
+      </c>
+      <c r="F20" s="10">
+        <v>113</v>
+      </c>
+      <c r="G20" s="10">
+        <v>25</v>
+      </c>
+      <c r="H20" s="10">
+        <v>120</v>
+      </c>
+      <c r="I20" s="10">
+        <v>95</v>
+      </c>
+      <c r="J20" s="10">
+        <v>-22</v>
+      </c>
+      <c r="K20" s="10">
+        <v>107</v>
+      </c>
+      <c r="L20" s="10">
+        <v>129</v>
+      </c>
+      <c r="M20" s="11">
+        <v>-7</v>
+      </c>
+      <c r="N20" s="1"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="1"/>
+      <c r="B21" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" s="10">
+        <v>-261</v>
+      </c>
+      <c r="D21" s="10">
+        <v>-56</v>
+      </c>
+      <c r="E21" s="10">
+        <v>59</v>
+      </c>
+      <c r="F21" s="10">
+        <v>115</v>
+      </c>
+      <c r="G21" s="10">
+        <v>-56</v>
+      </c>
+      <c r="H21" s="10">
+        <v>500</v>
+      </c>
+      <c r="I21" s="10">
+        <v>556</v>
+      </c>
+      <c r="J21" s="10">
+        <v>-140</v>
+      </c>
+      <c r="K21" s="10">
+        <v>188</v>
+      </c>
+      <c r="L21" s="10">
+        <v>328</v>
+      </c>
+      <c r="M21" s="11">
+        <v>-9</v>
+      </c>
+      <c r="N21" s="1"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="1"/>
+      <c r="B22" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="10">
+        <v>-138</v>
+      </c>
+      <c r="D22" s="10">
+        <v>-145</v>
+      </c>
+      <c r="E22" s="10">
+        <v>51</v>
+      </c>
+      <c r="F22" s="10">
+        <v>196</v>
+      </c>
+      <c r="G22" s="10">
+        <v>8</v>
+      </c>
+      <c r="H22" s="10">
+        <v>204</v>
+      </c>
+      <c r="I22" s="10">
+        <v>196</v>
+      </c>
+      <c r="J22" s="10">
+        <v>-7</v>
+      </c>
+      <c r="K22" s="10">
+        <v>222</v>
+      </c>
+      <c r="L22" s="10">
+        <v>229</v>
+      </c>
+      <c r="M22" s="11">
+        <v>6</v>
+      </c>
+      <c r="N22" s="1"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="1"/>
+      <c r="B23" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="10">
+        <v>-158</v>
+      </c>
+      <c r="D23" s="10">
+        <v>-41</v>
+      </c>
+      <c r="E23" s="10">
+        <v>24</v>
+      </c>
+      <c r="F23" s="10">
+        <v>65</v>
+      </c>
+      <c r="G23" s="10">
+        <v>-25</v>
+      </c>
+      <c r="H23" s="10">
+        <v>83</v>
+      </c>
+      <c r="I23" s="10">
+        <v>108</v>
+      </c>
+      <c r="J23" s="10">
+        <v>-86</v>
+      </c>
+      <c r="K23" s="10">
+        <v>115</v>
+      </c>
+      <c r="L23" s="10">
+        <v>201</v>
+      </c>
+      <c r="M23" s="11">
+        <v>-6</v>
+      </c>
+      <c r="N23" s="1"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="1"/>
+      <c r="B24" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="10">
+        <v>-88</v>
+      </c>
+      <c r="D24" s="10">
+        <v>-70</v>
+      </c>
+      <c r="E24" s="10">
+        <v>21</v>
+      </c>
+      <c r="F24" s="10">
+        <v>91</v>
+      </c>
+      <c r="G24" s="10">
+        <v>-7</v>
+      </c>
+      <c r="H24" s="10">
+        <v>80</v>
+      </c>
+      <c r="I24" s="10">
+        <v>87</v>
+      </c>
+      <c r="J24" s="10">
+        <v>-10</v>
+      </c>
+      <c r="K24" s="10">
+        <v>58</v>
+      </c>
+      <c r="L24" s="10">
+        <v>68</v>
+      </c>
+      <c r="M24" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N24" s="1"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="1"/>
+      <c r="B25" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="10">
+        <v>-28</v>
+      </c>
+      <c r="D25" s="10">
+        <v>-84</v>
+      </c>
+      <c r="E25" s="10">
+        <v>64</v>
+      </c>
+      <c r="F25" s="10">
+        <v>148</v>
+      </c>
+      <c r="G25" s="10">
+        <v>31</v>
+      </c>
+      <c r="H25" s="10">
+        <v>394</v>
+      </c>
+      <c r="I25" s="10">
+        <v>363</v>
+      </c>
+      <c r="J25" s="10">
+        <v>37</v>
+      </c>
+      <c r="K25" s="10">
+        <v>337</v>
+      </c>
+      <c r="L25" s="10">
+        <v>300</v>
+      </c>
+      <c r="M25" s="11">
+        <v>-12</v>
+      </c>
+      <c r="N25" s="1"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="1"/>
+      <c r="B26" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="10">
+        <v>39</v>
+      </c>
+      <c r="D26" s="10">
+        <v>-199</v>
+      </c>
+      <c r="E26" s="10">
+        <v>202</v>
+      </c>
+      <c r="F26" s="10">
+        <v>401</v>
+      </c>
+      <c r="G26" s="10">
+        <v>193</v>
+      </c>
+      <c r="H26" s="10">
+        <v>1082</v>
+      </c>
+      <c r="I26" s="10">
+        <v>889</v>
+      </c>
+      <c r="J26" s="10">
+        <v>68</v>
+      </c>
+      <c r="K26" s="10">
+        <v>567</v>
+      </c>
+      <c r="L26" s="10">
+        <v>499</v>
+      </c>
+      <c r="M26" s="11">
+        <v>-23</v>
+      </c>
+      <c r="N26" s="1"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="1"/>
+      <c r="B27" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="10">
+        <v>-56</v>
+      </c>
+      <c r="D27" s="10">
+        <v>-27</v>
+      </c>
+      <c r="E27" s="10">
+        <v>2</v>
+      </c>
+      <c r="F27" s="10">
+        <v>29</v>
+      </c>
+      <c r="G27" s="10">
+        <v>-18</v>
+      </c>
+      <c r="H27" s="10">
+        <v>25</v>
+      </c>
+      <c r="I27" s="10">
+        <v>43</v>
+      </c>
+      <c r="J27" s="10">
+        <v>-11</v>
+      </c>
+      <c r="K27" s="10">
+        <v>12</v>
+      </c>
+      <c r="L27" s="10">
+        <v>23</v>
+      </c>
+      <c r="M27" s="11">
+        <v>0</v>
+      </c>
+      <c r="N27" s="1"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="1"/>
+      <c r="B28" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="10">
+        <v>-357</v>
+      </c>
+      <c r="D28" s="10">
+        <v>-231</v>
+      </c>
+      <c r="E28" s="10">
+        <v>76</v>
+      </c>
+      <c r="F28" s="10">
+        <v>307</v>
+      </c>
+      <c r="G28" s="10">
+        <v>-25</v>
+      </c>
+      <c r="H28" s="10">
+        <v>415</v>
+      </c>
+      <c r="I28" s="10">
+        <v>440</v>
+      </c>
+      <c r="J28" s="10">
+        <v>-85</v>
+      </c>
+      <c r="K28" s="10">
+        <v>333</v>
+      </c>
+      <c r="L28" s="10">
+        <v>418</v>
+      </c>
+      <c r="M28" s="11">
+        <v>-16</v>
+      </c>
+      <c r="N28" s="1"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="1"/>
+      <c r="B29" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" s="10">
+        <v>140</v>
+      </c>
+      <c r="D29" s="10">
+        <v>-28</v>
+      </c>
+      <c r="E29" s="10">
+        <v>145</v>
+      </c>
+      <c r="F29" s="10">
+        <v>173</v>
+      </c>
+      <c r="G29" s="10">
+        <v>180</v>
+      </c>
+      <c r="H29" s="10">
+        <v>577</v>
+      </c>
+      <c r="I29" s="10">
+        <v>397</v>
+      </c>
+      <c r="J29" s="10">
+        <v>-5</v>
+      </c>
+      <c r="K29" s="10">
+        <v>281</v>
+      </c>
+      <c r="L29" s="10">
+        <v>286</v>
+      </c>
+      <c r="M29" s="11">
+        <v>-7</v>
+      </c>
+      <c r="N29" s="1"/>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="1"/>
+      <c r="B30" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="10">
+        <v>11</v>
+      </c>
+      <c r="D30" s="10">
+        <v>-105</v>
+      </c>
+      <c r="E30" s="10">
+        <v>77</v>
+      </c>
+      <c r="F30" s="10">
+        <v>182</v>
+      </c>
+      <c r="G30" s="10">
+        <v>83</v>
+      </c>
+      <c r="H30" s="10">
+        <v>459</v>
+      </c>
+      <c r="I30" s="10">
+        <v>376</v>
+      </c>
+      <c r="J30" s="10">
+        <v>48</v>
+      </c>
+      <c r="K30" s="10">
+        <v>403</v>
+      </c>
+      <c r="L30" s="10">
+        <v>355</v>
+      </c>
+      <c r="M30" s="11">
+        <v>-15</v>
+      </c>
+      <c r="N30" s="1"/>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="1"/>
+      <c r="B31" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="10">
+        <v>-69</v>
+      </c>
+      <c r="D31" s="10">
+        <v>-105</v>
+      </c>
+      <c r="E31" s="10">
+        <v>52</v>
+      </c>
+      <c r="F31" s="10">
+        <v>157</v>
+      </c>
+      <c r="G31" s="10">
+        <v>28</v>
+      </c>
+      <c r="H31" s="10">
+        <v>228</v>
+      </c>
+      <c r="I31" s="10">
+        <v>200</v>
+      </c>
+      <c r="J31" s="10">
+        <v>16</v>
+      </c>
+      <c r="K31" s="10">
+        <v>150</v>
+      </c>
+      <c r="L31" s="10">
+        <v>134</v>
+      </c>
+      <c r="M31" s="11">
+        <v>-8</v>
+      </c>
+      <c r="N31" s="1"/>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="1"/>
+      <c r="B32" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="10">
+        <v>-101</v>
+      </c>
+      <c r="D32" s="10">
+        <v>-33</v>
+      </c>
+      <c r="E32" s="10">
+        <v>8</v>
+      </c>
+      <c r="F32" s="10">
+        <v>41</v>
+      </c>
+      <c r="G32" s="10">
+        <v>-49</v>
+      </c>
+      <c r="H32" s="10">
+        <v>44</v>
+      </c>
+      <c r="I32" s="10">
+        <v>93</v>
+      </c>
+      <c r="J32" s="10">
+        <v>-17</v>
+      </c>
+      <c r="K32" s="10">
+        <v>20</v>
+      </c>
+      <c r="L32" s="10">
+        <v>37</v>
+      </c>
+      <c r="M32" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N32" s="1"/>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="1"/>
+      <c r="B33" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="10">
+        <v>-25</v>
+      </c>
+      <c r="D33" s="10">
+        <v>-50</v>
+      </c>
+      <c r="E33" s="10">
+        <v>54</v>
+      </c>
+      <c r="F33" s="10">
+        <v>104</v>
+      </c>
+      <c r="G33" s="10">
+        <v>29</v>
+      </c>
+      <c r="H33" s="10">
+        <v>211</v>
+      </c>
+      <c r="I33" s="10">
+        <v>182</v>
+      </c>
+      <c r="J33" s="10">
+        <v>-5</v>
+      </c>
+      <c r="K33" s="10">
+        <v>192</v>
+      </c>
+      <c r="L33" s="10">
+        <v>197</v>
+      </c>
+      <c r="M33" s="11">
+        <v>1</v>
+      </c>
+      <c r="N33" s="1"/>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="1"/>
+      <c r="B34" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C34" s="10">
+        <v>-79</v>
+      </c>
+      <c r="D34" s="10">
+        <v>-82</v>
+      </c>
+      <c r="E34" s="10">
+        <v>25</v>
+      </c>
+      <c r="F34" s="10">
+        <v>107</v>
+      </c>
+      <c r="G34" s="10">
+        <v>4</v>
+      </c>
+      <c r="H34" s="10">
+        <v>91</v>
+      </c>
+      <c r="I34" s="10">
+        <v>87</v>
+      </c>
+      <c r="J34" s="10">
+        <v>1</v>
+      </c>
+      <c r="K34" s="10">
+        <v>101</v>
+      </c>
+      <c r="L34" s="10">
+        <v>100</v>
+      </c>
+      <c r="M34" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N34" s="1"/>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="1"/>
+      <c r="B35" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="10">
+        <v>-100</v>
+      </c>
+      <c r="D35" s="10">
+        <v>-64</v>
+      </c>
+      <c r="E35" s="10">
+        <v>8</v>
+      </c>
+      <c r="F35" s="10">
+        <v>72</v>
+      </c>
+      <c r="G35" s="10">
+        <v>-5</v>
+      </c>
+      <c r="H35" s="10">
+        <v>46</v>
+      </c>
+      <c r="I35" s="10">
+        <v>51</v>
+      </c>
+      <c r="J35" s="10">
+        <v>-31</v>
+      </c>
+      <c r="K35" s="10">
+        <v>34</v>
+      </c>
+      <c r="L35" s="10">
+        <v>65</v>
+      </c>
+      <c r="M35" s="11">
+        <v>0</v>
+      </c>
+      <c r="N35" s="1"/>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="1"/>
+      <c r="B36" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C36" s="10">
+        <v>-199</v>
+      </c>
+      <c r="D36" s="10">
+        <v>-34</v>
+      </c>
+      <c r="E36" s="10">
+        <v>69</v>
+      </c>
+      <c r="F36" s="10">
+        <v>103</v>
+      </c>
+      <c r="G36" s="10">
+        <v>-89</v>
+      </c>
+      <c r="H36" s="10">
+        <v>476</v>
+      </c>
+      <c r="I36" s="10">
+        <v>565</v>
+      </c>
+      <c r="J36" s="10">
+        <v>-67</v>
+      </c>
+      <c r="K36" s="10">
+        <v>145</v>
+      </c>
+      <c r="L36" s="10">
+        <v>212</v>
+      </c>
+      <c r="M36" s="11">
+        <v>-9</v>
+      </c>
+      <c r="N36" s="1"/>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="1"/>
+      <c r="B37" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C37" s="10">
+        <v>28</v>
+      </c>
+      <c r="D37" s="10">
+        <v>-62</v>
+      </c>
+      <c r="E37" s="10">
+        <v>45</v>
+      </c>
+      <c r="F37" s="10">
+        <v>107</v>
+      </c>
+      <c r="G37" s="10">
+        <v>33</v>
+      </c>
+      <c r="H37" s="10">
+        <v>131</v>
+      </c>
+      <c r="I37" s="10">
+        <v>98</v>
+      </c>
+      <c r="J37" s="10">
+        <v>49</v>
+      </c>
+      <c r="K37" s="10">
+        <v>173</v>
+      </c>
+      <c r="L37" s="10">
+        <v>124</v>
+      </c>
+      <c r="M37" s="11">
+        <v>8</v>
+      </c>
+      <c r="N37" s="1"/>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="1"/>
+      <c r="B38" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" s="10">
+        <v>-26</v>
+      </c>
+      <c r="D38" s="10">
+        <v>-35</v>
+      </c>
+      <c r="E38" s="10">
+        <v>26</v>
+      </c>
+      <c r="F38" s="10">
+        <v>61</v>
+      </c>
+      <c r="G38" s="10">
+        <v>6</v>
+      </c>
+      <c r="H38" s="10">
+        <v>81</v>
+      </c>
+      <c r="I38" s="10">
+        <v>75</v>
+      </c>
+      <c r="J38" s="10">
+        <v>7</v>
+      </c>
+      <c r="K38" s="10">
+        <v>131</v>
+      </c>
+      <c r="L38" s="10">
+        <v>124</v>
+      </c>
+      <c r="M38" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N38" s="1"/>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="1"/>
+      <c r="B39" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="10">
+        <v>-159</v>
+      </c>
+      <c r="D39" s="10">
+        <v>-67</v>
+      </c>
+      <c r="E39" s="10">
+        <v>14</v>
+      </c>
+      <c r="F39" s="10">
+        <v>81</v>
+      </c>
+      <c r="G39" s="10">
+        <v>-60</v>
+      </c>
+      <c r="H39" s="10">
+        <v>214</v>
+      </c>
+      <c r="I39" s="10">
+        <v>274</v>
+      </c>
+      <c r="J39" s="10">
+        <v>-34</v>
+      </c>
+      <c r="K39" s="10">
+        <v>110</v>
+      </c>
+      <c r="L39" s="10">
+        <v>144</v>
+      </c>
+      <c r="M39" s="11">
+        <v>2</v>
+      </c>
+      <c r="N39" s="1"/>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="1"/>
+      <c r="B40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="10">
+        <v>26</v>
+      </c>
+      <c r="D40" s="10">
+        <v>-19</v>
+      </c>
+      <c r="E40" s="10">
+        <v>50</v>
+      </c>
+      <c r="F40" s="10">
+        <v>69</v>
+      </c>
+      <c r="G40" s="10">
+        <v>47</v>
+      </c>
+      <c r="H40" s="10">
+        <v>281</v>
+      </c>
+      <c r="I40" s="10">
+        <v>234</v>
+      </c>
+      <c r="J40" s="10">
+        <v>0</v>
+      </c>
+      <c r="K40" s="10">
+        <v>153</v>
+      </c>
+      <c r="L40" s="10">
+        <v>153</v>
+      </c>
+      <c r="M40" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N40" s="1"/>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="1"/>
+      <c r="B41" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="10">
+        <v>-14</v>
+      </c>
+      <c r="D41" s="10">
+        <v>-24</v>
+      </c>
+      <c r="E41" s="10">
+        <v>23</v>
+      </c>
+      <c r="F41" s="10">
+        <v>47</v>
+      </c>
+      <c r="G41" s="10">
+        <v>-2</v>
+      </c>
+      <c r="H41" s="10">
+        <v>125</v>
+      </c>
+      <c r="I41" s="10">
+        <v>127</v>
+      </c>
+      <c r="J41" s="10">
+        <v>17</v>
+      </c>
+      <c r="K41" s="10">
+        <v>88</v>
+      </c>
+      <c r="L41" s="10">
+        <v>71</v>
+      </c>
+      <c r="M41" s="11">
+        <v>-5</v>
+      </c>
+      <c r="N41" s="1"/>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="1"/>
+      <c r="B42" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C42" s="10">
+        <v>-58</v>
+      </c>
+      <c r="D42" s="10">
+        <v>-16</v>
+      </c>
+      <c r="E42" s="10">
+        <v>21</v>
+      </c>
+      <c r="F42" s="10">
+        <v>37</v>
+      </c>
+      <c r="G42" s="10">
+        <v>-37</v>
+      </c>
+      <c r="H42" s="10">
+        <v>248</v>
+      </c>
+      <c r="I42" s="10">
+        <v>285</v>
+      </c>
+      <c r="J42" s="10">
+        <v>11</v>
+      </c>
+      <c r="K42" s="10">
+        <v>134</v>
+      </c>
+      <c r="L42" s="10">
+        <v>123</v>
+      </c>
+      <c r="M42" s="11">
+        <v>-16</v>
+      </c>
+      <c r="N42" s="1"/>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" s="1"/>
+      <c r="B43" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C43" s="10">
+        <v>-52</v>
+      </c>
+      <c r="D43" s="10">
+        <v>-50</v>
+      </c>
+      <c r="E43" s="10">
+        <v>6</v>
+      </c>
+      <c r="F43" s="10">
+        <v>56</v>
+      </c>
+      <c r="G43" s="10">
+        <v>12</v>
+      </c>
+      <c r="H43" s="10">
+        <v>48</v>
+      </c>
+      <c r="I43" s="10">
+        <v>36</v>
+      </c>
+      <c r="J43" s="10">
+        <v>-11</v>
+      </c>
+      <c r="K43" s="10">
+        <v>20</v>
+      </c>
+      <c r="L43" s="10">
+        <v>31</v>
+      </c>
+      <c r="M43" s="11">
+        <v>-3</v>
+      </c>
+      <c r="N43" s="1"/>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="1"/>
+      <c r="B44" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="10">
+        <v>-91</v>
+      </c>
+      <c r="D44" s="10">
+        <v>-47</v>
+      </c>
+      <c r="E44" s="10">
+        <v>5</v>
+      </c>
+      <c r="F44" s="10">
+        <v>52</v>
+      </c>
+      <c r="G44" s="10">
+        <v>-29</v>
+      </c>
+      <c r="H44" s="10">
+        <v>32</v>
+      </c>
+      <c r="I44" s="10">
+        <v>61</v>
+      </c>
+      <c r="J44" s="10">
+        <v>-14</v>
+      </c>
+      <c r="K44" s="10">
+        <v>26</v>
+      </c>
+      <c r="L44" s="10">
+        <v>40</v>
+      </c>
+      <c r="M44" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N44" s="1"/>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="1"/>
+      <c r="B45" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="10">
+        <v>-95</v>
+      </c>
+      <c r="D45" s="10">
+        <v>-98</v>
+      </c>
+      <c r="E45" s="10">
+        <v>12</v>
+      </c>
+      <c r="F45" s="10">
+        <v>110</v>
+      </c>
+      <c r="G45" s="10">
+        <v>26</v>
+      </c>
+      <c r="H45" s="10">
+        <v>147</v>
+      </c>
+      <c r="I45" s="10">
+        <v>121</v>
+      </c>
+      <c r="J45" s="10">
+        <v>-16</v>
+      </c>
+      <c r="K45" s="10">
+        <v>59</v>
+      </c>
+      <c r="L45" s="10">
+        <v>75</v>
+      </c>
+      <c r="M45" s="11">
+        <v>-7</v>
+      </c>
+      <c r="N45" s="1"/>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="1"/>
+      <c r="B46" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="10">
+        <v>-111</v>
+      </c>
+      <c r="D46" s="10">
+        <v>-62</v>
+      </c>
+      <c r="E46" s="10">
+        <v>6</v>
+      </c>
+      <c r="F46" s="10">
+        <v>68</v>
+      </c>
+      <c r="G46" s="10">
+        <v>25</v>
+      </c>
+      <c r="H46" s="10">
+        <v>83</v>
+      </c>
+      <c r="I46" s="10">
+        <v>58</v>
+      </c>
+      <c r="J46" s="10">
+        <v>-31</v>
+      </c>
+      <c r="K46" s="10">
+        <v>51</v>
+      </c>
+      <c r="L46" s="10">
+        <v>82</v>
+      </c>
+      <c r="M46" s="11">
+        <v>-43</v>
+      </c>
+      <c r="N46" s="1"/>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="1"/>
+      <c r="B47" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" s="10">
+        <v>-51</v>
+      </c>
+      <c r="D47" s="10">
+        <v>-57</v>
+      </c>
+      <c r="E47" s="10">
+        <v>8</v>
+      </c>
+      <c r="F47" s="10">
+        <v>65</v>
+      </c>
+      <c r="G47" s="10">
+        <v>11</v>
+      </c>
+      <c r="H47" s="10">
+        <v>59</v>
+      </c>
+      <c r="I47" s="10">
+        <v>48</v>
+      </c>
+      <c r="J47" s="10">
+        <v>-4</v>
+      </c>
+      <c r="K47" s="10">
+        <v>32</v>
+      </c>
+      <c r="L47" s="10">
+        <v>36</v>
+      </c>
+      <c r="M47" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N47" s="1"/>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="1"/>
+      <c r="B48" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" s="10">
+        <v>-50</v>
+      </c>
+      <c r="D48" s="10">
+        <v>-51</v>
+      </c>
+      <c r="E48" s="10">
+        <v>10</v>
+      </c>
+      <c r="F48" s="10">
+        <v>61</v>
+      </c>
+      <c r="G48" s="10">
+        <v>0</v>
+      </c>
+      <c r="H48" s="10">
+        <v>57</v>
+      </c>
+      <c r="I48" s="10">
+        <v>57</v>
+      </c>
+      <c r="J48" s="10">
+        <v>3</v>
+      </c>
+      <c r="K48" s="10">
+        <v>68</v>
+      </c>
+      <c r="L48" s="10">
+        <v>65</v>
+      </c>
+      <c r="M48" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N48" s="1"/>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="1"/>
+      <c r="B49" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="10">
+        <v>-48</v>
+      </c>
+      <c r="D49" s="10">
+        <v>-19</v>
+      </c>
+      <c r="E49" s="10">
+        <v>9</v>
+      </c>
+      <c r="F49" s="10">
+        <v>28</v>
+      </c>
+      <c r="G49" s="10">
+        <v>-17</v>
+      </c>
+      <c r="H49" s="10">
+        <v>90</v>
+      </c>
+      <c r="I49" s="10">
+        <v>107</v>
+      </c>
+      <c r="J49" s="10">
+        <v>-12</v>
+      </c>
+      <c r="K49" s="10">
+        <v>50</v>
+      </c>
+      <c r="L49" s="10">
+        <v>62</v>
+      </c>
+      <c r="M49" s="11">
+        <v>0</v>
+      </c>
+      <c r="N49" s="1"/>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="1"/>
+      <c r="B50" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="10">
+        <v>13</v>
+      </c>
+      <c r="D50" s="10">
+        <v>-16</v>
+      </c>
+      <c r="E50" s="10">
+        <v>7</v>
+      </c>
+      <c r="F50" s="10">
+        <v>23</v>
+      </c>
+      <c r="G50" s="10">
+        <v>18</v>
+      </c>
+      <c r="H50" s="10">
+        <v>39</v>
+      </c>
+      <c r="I50" s="10">
+        <v>21</v>
+      </c>
+      <c r="J50" s="10">
+        <v>10</v>
+      </c>
+      <c r="K50" s="10">
+        <v>37</v>
+      </c>
+      <c r="L50" s="10">
+        <v>27</v>
+      </c>
+      <c r="M50" s="11">
+        <v>1</v>
+      </c>
+      <c r="N50" s="1"/>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="1"/>
+      <c r="B51" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="10">
+        <v>-5</v>
+      </c>
+      <c r="D51" s="10">
+        <v>-10</v>
+      </c>
+      <c r="E51" s="10">
+        <v>0</v>
+      </c>
+      <c r="F51" s="10">
+        <v>10</v>
+      </c>
+      <c r="G51" s="10">
+        <v>5</v>
+      </c>
+      <c r="H51" s="10">
+        <v>13</v>
+      </c>
+      <c r="I51" s="10">
+        <v>8</v>
+      </c>
+      <c r="J51" s="10">
+        <v>1</v>
+      </c>
+      <c r="K51" s="10">
+        <v>11</v>
+      </c>
+      <c r="L51" s="10">
+        <v>10</v>
+      </c>
+      <c r="M51" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N51" s="1"/>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="1"/>
+      <c r="B52" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C52" s="10">
+        <v>-10</v>
+      </c>
+      <c r="D52" s="10">
+        <v>-8</v>
+      </c>
+      <c r="E52" s="10">
+        <v>5</v>
+      </c>
+      <c r="F52" s="10">
+        <v>13</v>
+      </c>
+      <c r="G52" s="10">
+        <v>7</v>
+      </c>
+      <c r="H52" s="10">
+        <v>20</v>
+      </c>
+      <c r="I52" s="10">
+        <v>13</v>
+      </c>
+      <c r="J52" s="10">
+        <v>-10</v>
+      </c>
+      <c r="K52" s="10">
+        <v>15</v>
+      </c>
+      <c r="L52" s="10">
+        <v>25</v>
+      </c>
+      <c r="M52" s="11">
+        <v>1</v>
+      </c>
+      <c r="N52" s="1"/>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="1"/>
+      <c r="B53" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C53" s="10">
+        <v>-28</v>
+      </c>
+      <c r="D53" s="10">
+        <v>-23</v>
+      </c>
+      <c r="E53" s="10">
+        <v>2</v>
+      </c>
+      <c r="F53" s="10">
+        <v>25</v>
+      </c>
+      <c r="G53" s="10">
+        <v>0</v>
+      </c>
+      <c r="H53" s="10">
+        <v>13</v>
+      </c>
+      <c r="I53" s="10">
+        <v>13</v>
+      </c>
+      <c r="J53" s="10">
+        <v>-3</v>
+      </c>
+      <c r="K53" s="10">
+        <v>10</v>
+      </c>
+      <c r="L53" s="10">
+        <v>13</v>
+      </c>
+      <c r="M53" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N53" s="1"/>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="1"/>
+      <c r="B54" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" s="10">
+        <v>-35</v>
+      </c>
+      <c r="D54" s="10">
+        <v>-14</v>
+      </c>
+      <c r="E54" s="10">
+        <v>0</v>
+      </c>
+      <c r="F54" s="10">
+        <v>14</v>
+      </c>
+      <c r="G54" s="10">
+        <v>-3</v>
+      </c>
+      <c r="H54" s="10">
+        <v>18</v>
+      </c>
+      <c r="I54" s="10">
+        <v>21</v>
+      </c>
+      <c r="J54" s="10">
+        <v>-16</v>
+      </c>
+      <c r="K54" s="10">
+        <v>11</v>
+      </c>
+      <c r="L54" s="10">
+        <v>27</v>
+      </c>
+      <c r="M54" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N54" s="1"/>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="1"/>
+      <c r="B55" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="10">
+        <v>-19</v>
+      </c>
+      <c r="D55" s="10">
+        <v>-13</v>
+      </c>
+      <c r="E55" s="10">
+        <v>1</v>
+      </c>
+      <c r="F55" s="10">
+        <v>14</v>
+      </c>
+      <c r="G55" s="10">
+        <v>-2</v>
+      </c>
+      <c r="H55" s="10">
+        <v>7</v>
+      </c>
+      <c r="I55" s="10">
+        <v>9</v>
+      </c>
+      <c r="J55" s="10">
+        <v>-2</v>
+      </c>
+      <c r="K55" s="10">
+        <v>14</v>
+      </c>
+      <c r="L55" s="10">
+        <v>16</v>
+      </c>
+      <c r="M55" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N55" s="1"/>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="1"/>
+      <c r="B56" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C56" s="10">
+        <v>-28</v>
+      </c>
+      <c r="D56" s="10">
+        <v>-28</v>
+      </c>
+      <c r="E56" s="10">
+        <v>2</v>
+      </c>
+      <c r="F56" s="10">
+        <v>30</v>
+      </c>
+      <c r="G56" s="10">
+        <v>19</v>
+      </c>
+      <c r="H56" s="10">
+        <v>30</v>
+      </c>
+      <c r="I56" s="10">
+        <v>11</v>
+      </c>
+      <c r="J56" s="10">
+        <v>-17</v>
+      </c>
+      <c r="K56" s="10">
+        <v>22</v>
+      </c>
+      <c r="L56" s="10">
+        <v>39</v>
+      </c>
+      <c r="M56" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N56" s="1"/>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="1"/>
+      <c r="B57" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C57" s="10">
+        <v>12</v>
+      </c>
+      <c r="D57" s="10">
+        <v>-14</v>
+      </c>
+      <c r="E57" s="10">
+        <v>2</v>
+      </c>
+      <c r="F57" s="10">
+        <v>16</v>
+      </c>
+      <c r="G57" s="10">
+        <v>36</v>
+      </c>
+      <c r="H57" s="10">
+        <v>102</v>
+      </c>
+      <c r="I57" s="10">
+        <v>66</v>
+      </c>
+      <c r="J57" s="10">
+        <v>-11</v>
+      </c>
+      <c r="K57" s="10">
+        <v>25</v>
+      </c>
+      <c r="L57" s="10">
+        <v>36</v>
+      </c>
+      <c r="M57" s="11">
+        <v>1</v>
+      </c>
+      <c r="N57" s="1"/>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="1"/>
+      <c r="B58" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C58" s="10">
+        <v>-10</v>
+      </c>
+      <c r="D58" s="10">
+        <v>-8</v>
+      </c>
+      <c r="E58" s="10">
+        <v>0</v>
+      </c>
+      <c r="F58" s="10">
+        <v>8</v>
+      </c>
+      <c r="G58" s="10">
+        <v>2</v>
+      </c>
+      <c r="H58" s="10">
+        <v>5</v>
+      </c>
+      <c r="I58" s="10">
+        <v>3</v>
+      </c>
+      <c r="J58" s="10">
+        <v>-4</v>
+      </c>
+      <c r="K58" s="10">
+        <v>4</v>
+      </c>
+      <c r="L58" s="10">
+        <v>8</v>
+      </c>
+      <c r="M58" s="11">
+        <v>0</v>
+      </c>
+      <c r="N58" s="1"/>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="1"/>
+      <c r="B59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="10">
+        <v>-20</v>
+      </c>
+      <c r="D59" s="10">
+        <v>-22</v>
+      </c>
+      <c r="E59" s="10">
+        <v>2</v>
+      </c>
+      <c r="F59" s="10">
+        <v>24</v>
+      </c>
+      <c r="G59" s="10">
+        <v>-15</v>
+      </c>
+      <c r="H59" s="10">
+        <v>5</v>
+      </c>
+      <c r="I59" s="10">
+        <v>20</v>
+      </c>
+      <c r="J59" s="10">
+        <v>17</v>
+      </c>
+      <c r="K59" s="10">
+        <v>22</v>
+      </c>
+      <c r="L59" s="10">
+        <v>5</v>
+      </c>
+      <c r="M59" s="11">
+        <v>0</v>
+      </c>
+      <c r="N59" s="1"/>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="1"/>
+      <c r="B60" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C60" s="10">
+        <v>-19</v>
+      </c>
+      <c r="D60" s="10">
+        <v>-11</v>
+      </c>
+      <c r="E60" s="10">
+        <v>1</v>
+      </c>
+      <c r="F60" s="10">
+        <v>12</v>
+      </c>
+      <c r="G60" s="10">
+        <v>-5</v>
+      </c>
+      <c r="H60" s="10">
+        <v>73</v>
+      </c>
+      <c r="I60" s="10">
+        <v>78</v>
+      </c>
+      <c r="J60" s="10">
+        <v>-3</v>
+      </c>
+      <c r="K60" s="10">
+        <v>14</v>
+      </c>
+      <c r="L60" s="10">
+        <v>17</v>
+      </c>
+      <c r="M60" s="11">
+        <v>0</v>
+      </c>
+      <c r="N60" s="1"/>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="1"/>
+      <c r="B61" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" s="10">
+        <v>-4</v>
+      </c>
+      <c r="D61" s="10">
+        <v>-7</v>
+      </c>
+      <c r="E61" s="10">
+        <v>0</v>
+      </c>
+      <c r="F61" s="10">
+        <v>7</v>
+      </c>
+      <c r="G61" s="10">
+        <v>4</v>
+      </c>
+      <c r="H61" s="10">
+        <v>9</v>
+      </c>
+      <c r="I61" s="10">
+        <v>5</v>
+      </c>
+      <c r="J61" s="10">
+        <v>0</v>
+      </c>
+      <c r="K61" s="10">
+        <v>10</v>
+      </c>
+      <c r="L61" s="10">
+        <v>10</v>
+      </c>
+      <c r="M61" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N61" s="1"/>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="1"/>
+      <c r="B62" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C62" s="10">
+        <v>-4</v>
+      </c>
+      <c r="D62" s="10">
+        <v>-9</v>
+      </c>
+      <c r="E62" s="10">
+        <v>2</v>
+      </c>
+      <c r="F62" s="10">
+        <v>11</v>
+      </c>
+      <c r="G62" s="10">
+        <v>1</v>
+      </c>
+      <c r="H62" s="10">
+        <v>4</v>
+      </c>
+      <c r="I62" s="10">
+        <v>3</v>
+      </c>
+      <c r="J62" s="10">
+        <v>4</v>
+      </c>
+      <c r="K62" s="10">
+        <v>8</v>
+      </c>
+      <c r="L62" s="10">
+        <v>4</v>
+      </c>
+      <c r="M62" s="11">
+        <v>0</v>
+      </c>
+      <c r="N62" s="1"/>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="1"/>
+      <c r="B63" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="10">
+        <v>-28</v>
+      </c>
+      <c r="D63" s="10">
+        <v>-9</v>
+      </c>
+      <c r="E63" s="10">
+        <v>2</v>
+      </c>
+      <c r="F63" s="10">
+        <v>11</v>
+      </c>
+      <c r="G63" s="10">
+        <v>-6</v>
+      </c>
+      <c r="H63" s="10">
+        <v>2</v>
+      </c>
+      <c r="I63" s="10">
+        <v>8</v>
+      </c>
+      <c r="J63" s="10">
+        <v>-13</v>
+      </c>
+      <c r="K63" s="10">
+        <v>5</v>
+      </c>
+      <c r="L63" s="10">
+        <v>18</v>
+      </c>
+      <c r="M63" s="11">
+        <v>0</v>
+      </c>
+      <c r="N63" s="1"/>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="1"/>
+      <c r="B64" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C64" s="10">
+        <v>-25</v>
+      </c>
+      <c r="D64" s="10">
+        <v>-16</v>
+      </c>
+      <c r="E64" s="10">
+        <v>0</v>
+      </c>
+      <c r="F64" s="10">
+        <v>16</v>
+      </c>
+      <c r="G64" s="10">
+        <v>5</v>
+      </c>
+      <c r="H64" s="10">
+        <v>11</v>
+      </c>
+      <c r="I64" s="10">
+        <v>6</v>
+      </c>
+      <c r="J64" s="10">
+        <v>-14</v>
+      </c>
+      <c r="K64" s="10">
+        <v>1</v>
+      </c>
+      <c r="L64" s="10">
+        <v>15</v>
+      </c>
+      <c r="M64" s="11">
+        <v>0</v>
+      </c>
+      <c r="N64" s="1"/>
+    </row>
+    <row r="65" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A65" s="1"/>
+      <c r="B65" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C65" s="12">
+        <v>-21</v>
+      </c>
+      <c r="D65" s="12">
+        <v>-15</v>
+      </c>
+      <c r="E65" s="12">
+        <v>1</v>
+      </c>
+      <c r="F65" s="12">
+        <v>16</v>
+      </c>
+      <c r="G65" s="12">
+        <v>1</v>
+      </c>
+      <c r="H65" s="12">
+        <v>11</v>
+      </c>
+      <c r="I65" s="12">
+        <v>10</v>
+      </c>
+      <c r="J65" s="12">
+        <v>-7</v>
+      </c>
+      <c r="K65" s="12">
+        <v>2</v>
+      </c>
+      <c r="L65" s="12">
+        <v>9</v>
+      </c>
+      <c r="M65" s="13">
+        <v>0</v>
+      </c>
+      <c r="N65" s="1"/>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="1"/>
+      <c r="N66" s="1"/>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="1"/>
+      <c r="N67" s="1"/>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="1"/>
+      <c r="N68" s="1"/>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="1"/>
+      <c r="N69" s="1"/>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="1"/>
+      <c r="N70" s="1"/>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="1"/>
+      <c r="N71" s="1"/>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="1"/>
+      <c r="N72" s="1"/>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="1"/>
+      <c r="N73" s="1"/>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="1"/>
+      <c r="N74" s="1"/>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="1"/>
+      <c r="N75" s="1"/>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="1"/>
+      <c r="N76" s="1"/>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" s="1"/>
+      <c r="N77" s="1"/>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="1"/>
+      <c r="N78" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B1:M1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="J3:L3"/>
+    <mergeCell ref="M3:M4"/>
+  </mergeCells>
+  <phoneticPr fontId="18"/>
+  <printOptions horizontalCentered="1" gridLinesSet="0"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="83" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C- &amp;P -&amp;R【千葉県毎月常住人口調査 】</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB1D0104-8A0A-4CC9-BBD9-21A75AA973A0}">
+  <dimension ref="A1:N78"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="2" max="2" width="11.6640625" customWidth="1"/>
+    <col min="3" max="3" width="8.33203125" style="6" customWidth="1"/>
+    <col min="4" max="4" width="9.21875" style="6" customWidth="1"/>
+    <col min="5" max="7" width="7.6640625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="9.21875" style="6" customWidth="1"/>
+    <col min="9" max="9" width="8.77734375" style="6" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="6" customWidth="1"/>
+    <col min="11" max="12" width="8.88671875" style="6" customWidth="1"/>
+    <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
+    <col min="258" max="258" width="11.6640625" customWidth="1"/>
+    <col min="259" max="259" width="8.33203125" customWidth="1"/>
+    <col min="260" max="260" width="9.21875" customWidth="1"/>
+    <col min="261" max="263" width="7.6640625" customWidth="1"/>
+    <col min="264" max="264" width="9.21875" customWidth="1"/>
+    <col min="265" max="265" width="8.77734375" customWidth="1"/>
+    <col min="266" max="266" width="7.6640625" customWidth="1"/>
+    <col min="269" max="269" width="7.33203125" customWidth="1"/>
+    <col min="514" max="514" width="11.6640625" customWidth="1"/>
+    <col min="515" max="515" width="8.33203125" customWidth="1"/>
+    <col min="516" max="516" width="9.21875" customWidth="1"/>
+    <col min="517" max="519" width="7.6640625" customWidth="1"/>
+    <col min="520" max="520" width="9.21875" customWidth="1"/>
+    <col min="521" max="521" width="8.77734375" customWidth="1"/>
+    <col min="522" max="522" width="7.6640625" customWidth="1"/>
+    <col min="525" max="525" width="7.33203125" customWidth="1"/>
+    <col min="770" max="770" width="11.6640625" customWidth="1"/>
+    <col min="771" max="771" width="8.33203125" customWidth="1"/>
+    <col min="772" max="772" width="9.21875" customWidth="1"/>
+    <col min="773" max="775" width="7.6640625" customWidth="1"/>
+    <col min="776" max="776" width="9.21875" customWidth="1"/>
+    <col min="777" max="777" width="8.77734375" customWidth="1"/>
+    <col min="778" max="778" width="7.6640625" customWidth="1"/>
+    <col min="781" max="781" width="7.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="11.6640625" customWidth="1"/>
+    <col min="1027" max="1027" width="8.33203125" customWidth="1"/>
+    <col min="1028" max="1028" width="9.21875" customWidth="1"/>
+    <col min="1029" max="1031" width="7.6640625" customWidth="1"/>
+    <col min="1032" max="1032" width="9.21875" customWidth="1"/>
+    <col min="1033" max="1033" width="8.77734375" customWidth="1"/>
+    <col min="1034" max="1034" width="7.6640625" customWidth="1"/>
+    <col min="1037" max="1037" width="7.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="11.6640625" customWidth="1"/>
+    <col min="1283" max="1283" width="8.33203125" customWidth="1"/>
+    <col min="1284" max="1284" width="9.21875" customWidth="1"/>
+    <col min="1285" max="1287" width="7.6640625" customWidth="1"/>
+    <col min="1288" max="1288" width="9.21875" customWidth="1"/>
+    <col min="1289" max="1289" width="8.77734375" customWidth="1"/>
+    <col min="1290" max="1290" width="7.6640625" customWidth="1"/>
+    <col min="1293" max="1293" width="7.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="11.6640625" customWidth="1"/>
+    <col min="1539" max="1539" width="8.33203125" customWidth="1"/>
+    <col min="1540" max="1540" width="9.21875" customWidth="1"/>
+    <col min="1541" max="1543" width="7.6640625" customWidth="1"/>
+    <col min="1544" max="1544" width="9.21875" customWidth="1"/>
+    <col min="1545" max="1545" width="8.77734375" customWidth="1"/>
+    <col min="1546" max="1546" width="7.6640625" customWidth="1"/>
+    <col min="1549" max="1549" width="7.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="11.6640625" customWidth="1"/>
+    <col min="1795" max="1795" width="8.33203125" customWidth="1"/>
+    <col min="1796" max="1796" width="9.21875" customWidth="1"/>
+    <col min="1797" max="1799" width="7.6640625" customWidth="1"/>
+    <col min="1800" max="1800" width="9.21875" customWidth="1"/>
+    <col min="1801" max="1801" width="8.77734375" customWidth="1"/>
+    <col min="1802" max="1802" width="7.6640625" customWidth="1"/>
+    <col min="1805" max="1805" width="7.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="11.6640625" customWidth="1"/>
+    <col min="2051" max="2051" width="8.33203125" customWidth="1"/>
+    <col min="2052" max="2052" width="9.21875" customWidth="1"/>
+    <col min="2053" max="2055" width="7.6640625" customWidth="1"/>
+    <col min="2056" max="2056" width="9.21875" customWidth="1"/>
+    <col min="2057" max="2057" width="8.77734375" customWidth="1"/>
+    <col min="2058" max="2058" width="7.6640625" customWidth="1"/>
+    <col min="2061" max="2061" width="7.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="11.6640625" customWidth="1"/>
+    <col min="2307" max="2307" width="8.33203125" customWidth="1"/>
+    <col min="2308" max="2308" width="9.21875" customWidth="1"/>
+    <col min="2309" max="2311" width="7.6640625" customWidth="1"/>
+    <col min="2312" max="2312" width="9.21875" customWidth="1"/>
+    <col min="2313" max="2313" width="8.77734375" customWidth="1"/>
+    <col min="2314" max="2314" width="7.6640625" customWidth="1"/>
+    <col min="2317" max="2317" width="7.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="11.6640625" customWidth="1"/>
+    <col min="2563" max="2563" width="8.33203125" customWidth="1"/>
+    <col min="2564" max="2564" width="9.21875" customWidth="1"/>
+    <col min="2565" max="2567" width="7.6640625" customWidth="1"/>
+    <col min="2568" max="2568" width="9.21875" customWidth="1"/>
+    <col min="2569" max="2569" width="8.77734375" customWidth="1"/>
+    <col min="2570" max="2570" width="7.6640625" customWidth="1"/>
+    <col min="2573" max="2573" width="7.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="11.6640625" customWidth="1"/>
+    <col min="2819" max="2819" width="8.33203125" customWidth="1"/>
+    <col min="2820" max="2820" width="9.21875" customWidth="1"/>
+    <col min="2821" max="2823" width="7.6640625" customWidth="1"/>
+    <col min="2824" max="2824" width="9.21875" customWidth="1"/>
+    <col min="2825" max="2825" width="8.77734375" customWidth="1"/>
+    <col min="2826" max="2826" width="7.6640625" customWidth="1"/>
+    <col min="2829" max="2829" width="7.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="11.6640625" customWidth="1"/>
+    <col min="3075" max="3075" width="8.33203125" customWidth="1"/>
+    <col min="3076" max="3076" width="9.21875" customWidth="1"/>
+    <col min="3077" max="3079" width="7.6640625" customWidth="1"/>
+    <col min="3080" max="3080" width="9.21875" customWidth="1"/>
+    <col min="3081" max="3081" width="8.77734375" customWidth="1"/>
+    <col min="3082" max="3082" width="7.6640625" customWidth="1"/>
+    <col min="3085" max="3085" width="7.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="11.6640625" customWidth="1"/>
+    <col min="3331" max="3331" width="8.33203125" customWidth="1"/>
+    <col min="3332" max="3332" width="9.21875" customWidth="1"/>
+    <col min="3333" max="3335" width="7.6640625" customWidth="1"/>
+    <col min="3336" max="3336" width="9.21875" customWidth="1"/>
+    <col min="3337" max="3337" width="8.77734375" customWidth="1"/>
+    <col min="3338" max="3338" width="7.6640625" customWidth="1"/>
+    <col min="3341" max="3341" width="7.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="11.6640625" customWidth="1"/>
+    <col min="3587" max="3587" width="8.33203125" customWidth="1"/>
+    <col min="3588" max="3588" width="9.21875" customWidth="1"/>
+    <col min="3589" max="3591" width="7.6640625" customWidth="1"/>
+    <col min="3592" max="3592" width="9.21875" customWidth="1"/>
+    <col min="3593" max="3593" width="8.77734375" customWidth="1"/>
+    <col min="3594" max="3594" width="7.6640625" customWidth="1"/>
+    <col min="3597" max="3597" width="7.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="11.6640625" customWidth="1"/>
+    <col min="3843" max="3843" width="8.33203125" customWidth="1"/>
+    <col min="3844" max="3844" width="9.21875" customWidth="1"/>
+    <col min="3845" max="3847" width="7.6640625" customWidth="1"/>
+    <col min="3848" max="3848" width="9.21875" customWidth="1"/>
+    <col min="3849" max="3849" width="8.77734375" customWidth="1"/>
+    <col min="3850" max="3850" width="7.6640625" customWidth="1"/>
+    <col min="3853" max="3853" width="7.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="11.6640625" customWidth="1"/>
+    <col min="4099" max="4099" width="8.33203125" customWidth="1"/>
+    <col min="4100" max="4100" width="9.21875" customWidth="1"/>
+    <col min="4101" max="4103" width="7.6640625" customWidth="1"/>
+    <col min="4104" max="4104" width="9.21875" customWidth="1"/>
+    <col min="4105" max="4105" width="8.77734375" customWidth="1"/>
+    <col min="4106" max="4106" width="7.6640625" customWidth="1"/>
+    <col min="4109" max="4109" width="7.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="11.6640625" customWidth="1"/>
+    <col min="4355" max="4355" width="8.33203125" customWidth="1"/>
+    <col min="4356" max="4356" width="9.21875" customWidth="1"/>
+    <col min="4357" max="4359" width="7.6640625" customWidth="1"/>
+    <col min="4360" max="4360" width="9.21875" customWidth="1"/>
+    <col min="4361" max="4361" width="8.77734375" customWidth="1"/>
+    <col min="4362" max="4362" width="7.6640625" customWidth="1"/>
+    <col min="4365" max="4365" width="7.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="11.6640625" customWidth="1"/>
+    <col min="4611" max="4611" width="8.33203125" customWidth="1"/>
+    <col min="4612" max="4612" width="9.21875" customWidth="1"/>
+    <col min="4613" max="4615" width="7.6640625" customWidth="1"/>
+    <col min="4616" max="4616" width="9.21875" customWidth="1"/>
+    <col min="4617" max="4617" width="8.77734375" customWidth="1"/>
+    <col min="4618" max="4618" width="7.6640625" customWidth="1"/>
+    <col min="4621" max="4621" width="7.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="11.6640625" customWidth="1"/>
+    <col min="4867" max="4867" width="8.33203125" customWidth="1"/>
+    <col min="4868" max="4868" width="9.21875" customWidth="1"/>
+    <col min="4869" max="4871" width="7.6640625" customWidth="1"/>
+    <col min="4872" max="4872" width="9.21875" customWidth="1"/>
+    <col min="4873" max="4873" width="8.77734375" customWidth="1"/>
+    <col min="4874" max="4874" width="7.6640625" customWidth="1"/>
+    <col min="4877" max="4877" width="7.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="11.6640625" customWidth="1"/>
+    <col min="5123" max="5123" width="8.33203125" customWidth="1"/>
+    <col min="5124" max="5124" width="9.21875" customWidth="1"/>
+    <col min="5125" max="5127" width="7.6640625" customWidth="1"/>
+    <col min="5128" max="5128" width="9.21875" customWidth="1"/>
+    <col min="5129" max="5129" width="8.77734375" customWidth="1"/>
+    <col min="5130" max="5130" width="7.6640625" customWidth="1"/>
+    <col min="5133" max="5133" width="7.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="11.6640625" customWidth="1"/>
+    <col min="5379" max="5379" width="8.33203125" customWidth="1"/>
+    <col min="5380" max="5380" width="9.21875" customWidth="1"/>
+    <col min="5381" max="5383" width="7.6640625" customWidth="1"/>
+    <col min="5384" max="5384" width="9.21875" customWidth="1"/>
+    <col min="5385" max="5385" width="8.77734375" customWidth="1"/>
+    <col min="5386" max="5386" width="7.6640625" customWidth="1"/>
+    <col min="5389" max="5389" width="7.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="11.6640625" customWidth="1"/>
+    <col min="5635" max="5635" width="8.33203125" customWidth="1"/>
+    <col min="5636" max="5636" width="9.21875" customWidth="1"/>
+    <col min="5637" max="5639" width="7.6640625" customWidth="1"/>
+    <col min="5640" max="5640" width="9.21875" customWidth="1"/>
+    <col min="5641" max="5641" width="8.77734375" customWidth="1"/>
+    <col min="5642" max="5642" width="7.6640625" customWidth="1"/>
+    <col min="5645" max="5645" width="7.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="11.6640625" customWidth="1"/>
+    <col min="5891" max="5891" width="8.33203125" customWidth="1"/>
+    <col min="5892" max="5892" width="9.21875" customWidth="1"/>
+    <col min="5893" max="5895" width="7.6640625" customWidth="1"/>
+    <col min="5896" max="5896" width="9.21875" customWidth="1"/>
+    <col min="5897" max="5897" width="8.77734375" customWidth="1"/>
+    <col min="5898" max="5898" width="7.6640625" customWidth="1"/>
+    <col min="5901" max="5901" width="7.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="11.6640625" customWidth="1"/>
+    <col min="6147" max="6147" width="8.33203125" customWidth="1"/>
+    <col min="6148" max="6148" width="9.21875" customWidth="1"/>
+    <col min="6149" max="6151" width="7.6640625" customWidth="1"/>
+    <col min="6152" max="6152" width="9.21875" customWidth="1"/>
+    <col min="6153" max="6153" width="8.77734375" customWidth="1"/>
+    <col min="6154" max="6154" width="7.6640625" customWidth="1"/>
+    <col min="6157" max="6157" width="7.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="11.6640625" customWidth="1"/>
+    <col min="6403" max="6403" width="8.33203125" customWidth="1"/>
+    <col min="6404" max="6404" width="9.21875" customWidth="1"/>
+    <col min="6405" max="6407" width="7.6640625" customWidth="1"/>
+    <col min="6408" max="6408" width="9.21875" customWidth="1"/>
+    <col min="6409" max="6409" width="8.77734375" customWidth="1"/>
+    <col min="6410" max="6410" width="7.6640625" customWidth="1"/>
+    <col min="6413" max="6413" width="7.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="11.6640625" customWidth="1"/>
+    <col min="6659" max="6659" width="8.33203125" customWidth="1"/>
+    <col min="6660" max="6660" width="9.21875" customWidth="1"/>
+    <col min="6661" max="6663" width="7.6640625" customWidth="1"/>
+    <col min="6664" max="6664" width="9.21875" customWidth="1"/>
+    <col min="6665" max="6665" width="8.77734375" customWidth="1"/>
+    <col min="6666" max="6666" width="7.6640625" customWidth="1"/>
+    <col min="6669" max="6669" width="7.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="11.6640625" customWidth="1"/>
+    <col min="6915" max="6915" width="8.33203125" customWidth="1"/>
+    <col min="6916" max="6916" width="9.21875" customWidth="1"/>
+    <col min="6917" max="6919" width="7.6640625" customWidth="1"/>
+    <col min="6920" max="6920" width="9.21875" customWidth="1"/>
+    <col min="6921" max="6921" width="8.77734375" customWidth="1"/>
+    <col min="6922" max="6922" width="7.6640625" customWidth="1"/>
+    <col min="6925" max="6925" width="7.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="11.6640625" customWidth="1"/>
+    <col min="7171" max="7171" width="8.33203125" customWidth="1"/>
+    <col min="7172" max="7172" width="9.21875" customWidth="1"/>
+    <col min="7173" max="7175" width="7.6640625" customWidth="1"/>
+    <col min="7176" max="7176" width="9.21875" customWidth="1"/>
+    <col min="7177" max="7177" width="8.77734375" customWidth="1"/>
+    <col min="7178" max="7178" width="7.6640625" customWidth="1"/>
+    <col min="7181" max="7181" width="7.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="11.6640625" customWidth="1"/>
+    <col min="7427" max="7427" width="8.33203125" customWidth="1"/>
+    <col min="7428" max="7428" width="9.21875" customWidth="1"/>
+    <col min="7429" max="7431" width="7.6640625" customWidth="1"/>
+    <col min="7432" max="7432" width="9.21875" customWidth="1"/>
+    <col min="7433" max="7433" width="8.77734375" customWidth="1"/>
+    <col min="7434" max="7434" width="7.6640625" customWidth="1"/>
+    <col min="7437" max="7437" width="7.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="11.6640625" customWidth="1"/>
+    <col min="7683" max="7683" width="8.33203125" customWidth="1"/>
+    <col min="7684" max="7684" width="9.21875" customWidth="1"/>
+    <col min="7685" max="7687" width="7.6640625" customWidth="1"/>
+    <col min="7688" max="7688" width="9.21875" customWidth="1"/>
+    <col min="7689" max="7689" width="8.77734375" customWidth="1"/>
+    <col min="7690" max="7690" width="7.6640625" customWidth="1"/>
+    <col min="7693" max="7693" width="7.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="11.6640625" customWidth="1"/>
+    <col min="7939" max="7939" width="8.33203125" customWidth="1"/>
+    <col min="7940" max="7940" width="9.21875" customWidth="1"/>
+    <col min="7941" max="7943" width="7.6640625" customWidth="1"/>
+    <col min="7944" max="7944" width="9.21875" customWidth="1"/>
+    <col min="7945" max="7945" width="8.77734375" customWidth="1"/>
+    <col min="7946" max="7946" width="7.6640625" customWidth="1"/>
+    <col min="7949" max="7949" width="7.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="11.6640625" customWidth="1"/>
+    <col min="8195" max="8195" width="8.33203125" customWidth="1"/>
+    <col min="8196" max="8196" width="9.21875" customWidth="1"/>
+    <col min="8197" max="8199" width="7.6640625" customWidth="1"/>
+    <col min="8200" max="8200" width="9.21875" customWidth="1"/>
+    <col min="8201" max="8201" width="8.77734375" customWidth="1"/>
+    <col min="8202" max="8202" width="7.6640625" customWidth="1"/>
+    <col min="8205" max="8205" width="7.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="11.6640625" customWidth="1"/>
+    <col min="8451" max="8451" width="8.33203125" customWidth="1"/>
+    <col min="8452" max="8452" width="9.21875" customWidth="1"/>
+    <col min="8453" max="8455" width="7.6640625" customWidth="1"/>
+    <col min="8456" max="8456" width="9.21875" customWidth="1"/>
+    <col min="8457" max="8457" width="8.77734375" customWidth="1"/>
+    <col min="8458" max="8458" width="7.6640625" customWidth="1"/>
+    <col min="8461" max="8461" width="7.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="11.6640625" customWidth="1"/>
+    <col min="8707" max="8707" width="8.33203125" customWidth="1"/>
+    <col min="8708" max="8708" width="9.21875" customWidth="1"/>
+    <col min="8709" max="8711" width="7.6640625" customWidth="1"/>
+    <col min="8712" max="8712" width="9.21875" customWidth="1"/>
+    <col min="8713" max="8713" width="8.77734375" customWidth="1"/>
+    <col min="8714" max="8714" width="7.6640625" customWidth="1"/>
+    <col min="8717" max="8717" width="7.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="11.6640625" customWidth="1"/>
+    <col min="8963" max="8963" width="8.33203125" customWidth="1"/>
+    <col min="8964" max="8964" width="9.21875" customWidth="1"/>
+    <col min="8965" max="8967" width="7.6640625" customWidth="1"/>
+    <col min="8968" max="8968" width="9.21875" customWidth="1"/>
+    <col min="8969" max="8969" width="8.77734375" customWidth="1"/>
+    <col min="8970" max="8970" width="7.6640625" customWidth="1"/>
+    <col min="8973" max="8973" width="7.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="11.6640625" customWidth="1"/>
+    <col min="9219" max="9219" width="8.33203125" customWidth="1"/>
+    <col min="9220" max="9220" width="9.21875" customWidth="1"/>
+    <col min="9221" max="9223" width="7.6640625" customWidth="1"/>
+    <col min="9224" max="9224" width="9.21875" customWidth="1"/>
+    <col min="9225" max="9225" width="8.77734375" customWidth="1"/>
+    <col min="9226" max="9226" width="7.6640625" customWidth="1"/>
+    <col min="9229" max="9229" width="7.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="11.6640625" customWidth="1"/>
+    <col min="9475" max="9475" width="8.33203125" customWidth="1"/>
+    <col min="9476" max="9476" width="9.21875" customWidth="1"/>
+    <col min="9477" max="9479" width="7.6640625" customWidth="1"/>
+    <col min="9480" max="9480" width="9.21875" customWidth="1"/>
+    <col min="9481" max="9481" width="8.77734375" customWidth="1"/>
+    <col min="9482" max="9482" width="7.6640625" customWidth="1"/>
+    <col min="9485" max="9485" width="7.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="11.6640625" customWidth="1"/>
+    <col min="9731" max="9731" width="8.33203125" customWidth="1"/>
+    <col min="9732" max="9732" width="9.21875" customWidth="1"/>
+    <col min="9733" max="9735" width="7.6640625" customWidth="1"/>
+    <col min="9736" max="9736" width="9.21875" customWidth="1"/>
+    <col min="9737" max="9737" width="8.77734375" customWidth="1"/>
+    <col min="9738" max="9738" width="7.6640625" customWidth="1"/>
+    <col min="9741" max="9741" width="7.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="11.6640625" customWidth="1"/>
+    <col min="9987" max="9987" width="8.33203125" customWidth="1"/>
+    <col min="9988" max="9988" width="9.21875" customWidth="1"/>
+    <col min="9989" max="9991" width="7.6640625" customWidth="1"/>
+    <col min="9992" max="9992" width="9.21875" customWidth="1"/>
+    <col min="9993" max="9993" width="8.77734375" customWidth="1"/>
+    <col min="9994" max="9994" width="7.6640625" customWidth="1"/>
+    <col min="9997" max="9997" width="7.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="11.6640625" customWidth="1"/>
+    <col min="10243" max="10243" width="8.33203125" customWidth="1"/>
+    <col min="10244" max="10244" width="9.21875" customWidth="1"/>
+    <col min="10245" max="10247" width="7.6640625" customWidth="1"/>
+    <col min="10248" max="10248" width="9.21875" customWidth="1"/>
+    <col min="10249" max="10249" width="8.77734375" customWidth="1"/>
+    <col min="10250" max="10250" width="7.6640625" customWidth="1"/>
+    <col min="10253" max="10253" width="7.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="11.6640625" customWidth="1"/>
+    <col min="10499" max="10499" width="8.33203125" customWidth="1"/>
+    <col min="10500" max="10500" width="9.21875" customWidth="1"/>
+    <col min="10501" max="10503" width="7.6640625" customWidth="1"/>
+    <col min="10504" max="10504" width="9.21875" customWidth="1"/>
+    <col min="10505" max="10505" width="8.77734375" customWidth="1"/>
+    <col min="10506" max="10506" width="7.6640625" customWidth="1"/>
+    <col min="10509" max="10509" width="7.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="11.6640625" customWidth="1"/>
+    <col min="10755" max="10755" width="8.33203125" customWidth="1"/>
+    <col min="10756" max="10756" width="9.21875" customWidth="1"/>
+    <col min="10757" max="10759" width="7.6640625" customWidth="1"/>
+    <col min="10760" max="10760" width="9.21875" customWidth="1"/>
+    <col min="10761" max="10761" width="8.77734375" customWidth="1"/>
+    <col min="10762" max="10762" width="7.6640625" customWidth="1"/>
+    <col min="10765" max="10765" width="7.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="11.6640625" customWidth="1"/>
+    <col min="11011" max="11011" width="8.33203125" customWidth="1"/>
+    <col min="11012" max="11012" width="9.21875" customWidth="1"/>
+    <col min="11013" max="11015" width="7.6640625" customWidth="1"/>
+    <col min="11016" max="11016" width="9.21875" customWidth="1"/>
+    <col min="11017" max="11017" width="8.77734375" customWidth="1"/>
+    <col min="11018" max="11018" width="7.6640625" customWidth="1"/>
+    <col min="11021" max="11021" width="7.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="11.6640625" customWidth="1"/>
+    <col min="11267" max="11267" width="8.33203125" customWidth="1"/>
+    <col min="11268" max="11268" width="9.21875" customWidth="1"/>
+    <col min="11269" max="11271" width="7.6640625" customWidth="1"/>
+    <col min="11272" max="11272" width="9.21875" customWidth="1"/>
+    <col min="11273" max="11273" width="8.77734375" customWidth="1"/>
+    <col min="11274" max="11274" width="7.6640625" customWidth="1"/>
+    <col min="11277" max="11277" width="7.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="11.6640625" customWidth="1"/>
+    <col min="11523" max="11523" width="8.33203125" customWidth="1"/>
+    <col min="11524" max="11524" width="9.21875" customWidth="1"/>
+    <col min="11525" max="11527" width="7.6640625" customWidth="1"/>
+    <col min="11528" max="11528" width="9.21875" customWidth="1"/>
+    <col min="11529" max="11529" width="8.77734375" customWidth="1"/>
+    <col min="11530" max="11530" width="7.6640625" customWidth="1"/>
+    <col min="11533" max="11533" width="7.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="11.6640625" customWidth="1"/>
+    <col min="11779" max="11779" width="8.33203125" customWidth="1"/>
+    <col min="11780" max="11780" width="9.21875" customWidth="1"/>
+    <col min="11781" max="11783" width="7.6640625" customWidth="1"/>
+    <col min="11784" max="11784" width="9.21875" customWidth="1"/>
+    <col min="11785" max="11785" width="8.77734375" customWidth="1"/>
+    <col min="11786" max="11786" width="7.6640625" customWidth="1"/>
+    <col min="11789" max="11789" width="7.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="11.6640625" customWidth="1"/>
+    <col min="12035" max="12035" width="8.33203125" customWidth="1"/>
+    <col min="12036" max="12036" width="9.21875" customWidth="1"/>
+    <col min="12037" max="12039" width="7.6640625" customWidth="1"/>
+    <col min="12040" max="12040" width="9.21875" customWidth="1"/>
+    <col min="12041" max="12041" width="8.77734375" customWidth="1"/>
+    <col min="12042" max="12042" width="7.6640625" customWidth="1"/>
+    <col min="12045" max="12045" width="7.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="11.6640625" customWidth="1"/>
+    <col min="12291" max="12291" width="8.33203125" customWidth="1"/>
+    <col min="12292" max="12292" width="9.21875" customWidth="1"/>
+    <col min="12293" max="12295" width="7.6640625" customWidth="1"/>
+    <col min="12296" max="12296" width="9.21875" customWidth="1"/>
+    <col min="12297" max="12297" width="8.77734375" customWidth="1"/>
+    <col min="12298" max="12298" width="7.6640625" customWidth="1"/>
+    <col min="12301" max="12301" width="7.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="11.6640625" customWidth="1"/>
+    <col min="12547" max="12547" width="8.33203125" customWidth="1"/>
+    <col min="12548" max="12548" width="9.21875" customWidth="1"/>
+    <col min="12549" max="12551" width="7.6640625" customWidth="1"/>
+    <col min="12552" max="12552" width="9.21875" customWidth="1"/>
+    <col min="12553" max="12553" width="8.77734375" customWidth="1"/>
+    <col min="12554" max="12554" width="7.6640625" customWidth="1"/>
+    <col min="12557" max="12557" width="7.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="11.6640625" customWidth="1"/>
+    <col min="12803" max="12803" width="8.33203125" customWidth="1"/>
+    <col min="12804" max="12804" width="9.21875" customWidth="1"/>
+    <col min="12805" max="12807" width="7.6640625" customWidth="1"/>
+    <col min="12808" max="12808" width="9.21875" customWidth="1"/>
+    <col min="12809" max="12809" width="8.77734375" customWidth="1"/>
+    <col min="12810" max="12810" width="7.6640625" customWidth="1"/>
+    <col min="12813" max="12813" width="7.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="11.6640625" customWidth="1"/>
+    <col min="13059" max="13059" width="8.33203125" customWidth="1"/>
+    <col min="13060" max="13060" width="9.21875" customWidth="1"/>
+    <col min="13061" max="13063" width="7.6640625" customWidth="1"/>
+    <col min="13064" max="13064" width="9.21875" customWidth="1"/>
+    <col min="13065" max="13065" width="8.77734375" customWidth="1"/>
+    <col min="13066" max="13066" width="7.6640625" customWidth="1"/>
+    <col min="13069" max="13069" width="7.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="11.6640625" customWidth="1"/>
+    <col min="13315" max="13315" width="8.33203125" customWidth="1"/>
+    <col min="13316" max="13316" width="9.21875" customWidth="1"/>
+    <col min="13317" max="13319" width="7.6640625" customWidth="1"/>
+    <col min="13320" max="13320" width="9.21875" customWidth="1"/>
+    <col min="13321" max="13321" width="8.77734375" customWidth="1"/>
+    <col min="13322" max="13322" width="7.6640625" customWidth="1"/>
+    <col min="13325" max="13325" width="7.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="11.6640625" customWidth="1"/>
+    <col min="13571" max="13571" width="8.33203125" customWidth="1"/>
+    <col min="13572" max="13572" width="9.21875" customWidth="1"/>
+    <col min="13573" max="13575" width="7.6640625" customWidth="1"/>
+    <col min="13576" max="13576" width="9.21875" customWidth="1"/>
+    <col min="13577" max="13577" width="8.77734375" customWidth="1"/>
+    <col min="13578" max="13578" width="7.6640625" customWidth="1"/>
+    <col min="13581" max="13581" width="7.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="11.6640625" customWidth="1"/>
+    <col min="13827" max="13827" width="8.33203125" customWidth="1"/>
+    <col min="13828" max="13828" width="9.21875" customWidth="1"/>
+    <col min="13829" max="13831" width="7.6640625" customWidth="1"/>
+    <col min="13832" max="13832" width="9.21875" customWidth="1"/>
+    <col min="13833" max="13833" width="8.77734375" customWidth="1"/>
+    <col min="13834" max="13834" width="7.6640625" customWidth="1"/>
+    <col min="13837" max="13837" width="7.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="11.6640625" customWidth="1"/>
+    <col min="14083" max="14083" width="8.33203125" customWidth="1"/>
+    <col min="14084" max="14084" width="9.21875" customWidth="1"/>
+    <col min="14085" max="14087" width="7.6640625" customWidth="1"/>
+    <col min="14088" max="14088" width="9.21875" customWidth="1"/>
+    <col min="14089" max="14089" width="8.77734375" customWidth="1"/>
+    <col min="14090" max="14090" width="7.6640625" customWidth="1"/>
+    <col min="14093" max="14093" width="7.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="11.6640625" customWidth="1"/>
+    <col min="14339" max="14339" width="8.33203125" customWidth="1"/>
+    <col min="14340" max="14340" width="9.21875" customWidth="1"/>
+    <col min="14341" max="14343" width="7.6640625" customWidth="1"/>
+    <col min="14344" max="14344" width="9.21875" customWidth="1"/>
+    <col min="14345" max="14345" width="8.77734375" customWidth="1"/>
+    <col min="14346" max="14346" width="7.6640625" customWidth="1"/>
+    <col min="14349" max="14349" width="7.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="11.6640625" customWidth="1"/>
+    <col min="14595" max="14595" width="8.33203125" customWidth="1"/>
+    <col min="14596" max="14596" width="9.21875" customWidth="1"/>
+    <col min="14597" max="14599" width="7.6640625" customWidth="1"/>
+    <col min="14600" max="14600" width="9.21875" customWidth="1"/>
+    <col min="14601" max="14601" width="8.77734375" customWidth="1"/>
+    <col min="14602" max="14602" width="7.6640625" customWidth="1"/>
+    <col min="14605" max="14605" width="7.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="11.6640625" customWidth="1"/>
+    <col min="14851" max="14851" width="8.33203125" customWidth="1"/>
+    <col min="14852" max="14852" width="9.21875" customWidth="1"/>
+    <col min="14853" max="14855" width="7.6640625" customWidth="1"/>
+    <col min="14856" max="14856" width="9.21875" customWidth="1"/>
+    <col min="14857" max="14857" width="8.77734375" customWidth="1"/>
+    <col min="14858" max="14858" width="7.6640625" customWidth="1"/>
+    <col min="14861" max="14861" width="7.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="11.6640625" customWidth="1"/>
+    <col min="15107" max="15107" width="8.33203125" customWidth="1"/>
+    <col min="15108" max="15108" width="9.21875" customWidth="1"/>
+    <col min="15109" max="15111" width="7.6640625" customWidth="1"/>
+    <col min="15112" max="15112" width="9.21875" customWidth="1"/>
+    <col min="15113" max="15113" width="8.77734375" customWidth="1"/>
+    <col min="15114" max="15114" width="7.6640625" customWidth="1"/>
+    <col min="15117" max="15117" width="7.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="11.6640625" customWidth="1"/>
+    <col min="15363" max="15363" width="8.33203125" customWidth="1"/>
+    <col min="15364" max="15364" width="9.21875" customWidth="1"/>
+    <col min="15365" max="15367" width="7.6640625" customWidth="1"/>
+    <col min="15368" max="15368" width="9.21875" customWidth="1"/>
+    <col min="15369" max="15369" width="8.77734375" customWidth="1"/>
+    <col min="15370" max="15370" width="7.6640625" customWidth="1"/>
+    <col min="15373" max="15373" width="7.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="11.6640625" customWidth="1"/>
+    <col min="15619" max="15619" width="8.33203125" customWidth="1"/>
+    <col min="15620" max="15620" width="9.21875" customWidth="1"/>
+    <col min="15621" max="15623" width="7.6640625" customWidth="1"/>
+    <col min="15624" max="15624" width="9.21875" customWidth="1"/>
+    <col min="15625" max="15625" width="8.77734375" customWidth="1"/>
+    <col min="15626" max="15626" width="7.6640625" customWidth="1"/>
+    <col min="15629" max="15629" width="7.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="11.6640625" customWidth="1"/>
+    <col min="15875" max="15875" width="8.33203125" customWidth="1"/>
+    <col min="15876" max="15876" width="9.21875" customWidth="1"/>
+    <col min="15877" max="15879" width="7.6640625" customWidth="1"/>
+    <col min="15880" max="15880" width="9.21875" customWidth="1"/>
+    <col min="15881" max="15881" width="8.77734375" customWidth="1"/>
+    <col min="15882" max="15882" width="7.6640625" customWidth="1"/>
+    <col min="15885" max="15885" width="7.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="11.6640625" customWidth="1"/>
+    <col min="16131" max="16131" width="8.33203125" customWidth="1"/>
+    <col min="16132" max="16132" width="9.21875" customWidth="1"/>
+    <col min="16133" max="16135" width="7.6640625" customWidth="1"/>
+    <col min="16136" max="16136" width="9.21875" customWidth="1"/>
+    <col min="16137" max="16137" width="8.77734375" customWidth="1"/>
+    <col min="16138" max="16138" width="7.6640625" customWidth="1"/>
+    <col min="16141" max="16141" width="7.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1"/>
+      <c r="B1" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="1"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="1"/>
+    </row>
+    <row r="3" spans="1:14" ht="27" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="8"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="H3" s="8"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="21"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="N3" s="1"/>
+    </row>
+    <row r="4" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="M4" s="24"/>
+      <c r="N4" s="1"/>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="1"/>
+      <c r="B5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="10">
+        <v>-3599</v>
+      </c>
+      <c r="D5" s="10">
+        <v>-4008</v>
+      </c>
+      <c r="E5" s="10">
+        <v>2348</v>
+      </c>
+      <c r="F5" s="10">
+        <v>6356</v>
+      </c>
+      <c r="G5" s="10">
+        <v>513</v>
+      </c>
+      <c r="H5" s="10">
+        <v>9621</v>
+      </c>
+      <c r="I5" s="10">
+        <v>9108</v>
+      </c>
+      <c r="J5" s="10">
+        <v>-259</v>
+      </c>
+      <c r="K5" s="10">
+        <v>8162</v>
+      </c>
+      <c r="L5" s="10">
+        <v>8421</v>
+      </c>
+      <c r="M5" s="11">
+        <v>155</v>
+      </c>
+      <c r="N5" s="1"/>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="1"/>
+      <c r="B6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="10">
+        <v>-359</v>
+      </c>
+      <c r="D6" s="10">
+        <v>-645</v>
+      </c>
+      <c r="E6" s="10">
+        <v>341</v>
+      </c>
+      <c r="F6" s="10">
+        <v>986</v>
+      </c>
+      <c r="G6" s="10">
+        <v>94</v>
+      </c>
+      <c r="H6" s="10">
+        <v>1446</v>
+      </c>
+      <c r="I6" s="10">
+        <v>1352</v>
+      </c>
+      <c r="J6" s="10">
+        <v>170</v>
+      </c>
+      <c r="K6" s="10">
+        <v>1965</v>
+      </c>
+      <c r="L6" s="10">
+        <v>1795</v>
+      </c>
+      <c r="M6" s="11">
+        <v>22</v>
+      </c>
+      <c r="N6" s="1"/>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="1"/>
+      <c r="B7" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="10">
+        <v>-16</v>
+      </c>
+      <c r="D7" s="10">
+        <v>-90</v>
+      </c>
+      <c r="E7" s="10">
+        <v>114</v>
+      </c>
+      <c r="F7" s="10">
+        <v>204</v>
+      </c>
+      <c r="G7" s="10">
+        <v>3</v>
+      </c>
+      <c r="H7" s="10">
+        <v>400</v>
+      </c>
+      <c r="I7" s="10">
+        <v>397</v>
+      </c>
+      <c r="J7" s="10">
+        <v>63</v>
+      </c>
+      <c r="K7" s="10">
+        <v>593</v>
+      </c>
+      <c r="L7" s="10">
+        <v>530</v>
+      </c>
+      <c r="M7" s="11">
+        <v>8</v>
+      </c>
+      <c r="N7" s="1"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="1"/>
+      <c r="B8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="10">
+        <v>-32</v>
+      </c>
+      <c r="D8" s="10">
+        <v>-142</v>
+      </c>
+      <c r="E8" s="10">
+        <v>57</v>
+      </c>
+      <c r="F8" s="10">
+        <v>199</v>
+      </c>
+      <c r="G8" s="10">
+        <v>43</v>
+      </c>
+      <c r="H8" s="10">
+        <v>317</v>
+      </c>
+      <c r="I8" s="10">
+        <v>274</v>
+      </c>
+      <c r="J8" s="10">
+        <v>63</v>
+      </c>
+      <c r="K8" s="10">
+        <v>367</v>
+      </c>
+      <c r="L8" s="10">
+        <v>304</v>
+      </c>
+      <c r="M8" s="11">
+        <v>4</v>
+      </c>
+      <c r="N8" s="1"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="1"/>
+      <c r="B9" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="10">
+        <v>-125</v>
+      </c>
+      <c r="D9" s="10">
+        <v>-115</v>
+      </c>
+      <c r="E9" s="10">
+        <v>42</v>
+      </c>
+      <c r="F9" s="10">
+        <v>157</v>
+      </c>
+      <c r="G9" s="10">
+        <v>-30</v>
+      </c>
+      <c r="H9" s="10">
+        <v>197</v>
+      </c>
+      <c r="I9" s="10">
+        <v>227</v>
+      </c>
+      <c r="J9" s="10">
+        <v>17</v>
+      </c>
+      <c r="K9" s="10">
+        <v>324</v>
+      </c>
+      <c r="L9" s="10">
+        <v>307</v>
+      </c>
+      <c r="M9" s="11">
+        <v>3</v>
+      </c>
+      <c r="N9" s="1"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="1"/>
+      <c r="B10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="10">
+        <v>-107</v>
+      </c>
+      <c r="D10" s="10">
+        <v>-134</v>
+      </c>
+      <c r="E10" s="10">
+        <v>47</v>
+      </c>
+      <c r="F10" s="10">
+        <v>181</v>
+      </c>
+      <c r="G10" s="10">
+        <v>0</v>
+      </c>
+      <c r="H10" s="10">
+        <v>130</v>
+      </c>
+      <c r="I10" s="10">
+        <v>130</v>
+      </c>
+      <c r="J10" s="10">
+        <v>24</v>
+      </c>
+      <c r="K10" s="10">
+        <v>268</v>
+      </c>
+      <c r="L10" s="10">
+        <v>244</v>
+      </c>
+      <c r="M10" s="11">
+        <v>3</v>
+      </c>
+      <c r="N10" s="1"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="1"/>
+      <c r="B11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="10">
+        <v>-67</v>
+      </c>
+      <c r="D11" s="10">
+        <v>-71</v>
+      </c>
+      <c r="E11" s="10">
+        <v>40</v>
+      </c>
+      <c r="F11" s="10">
+        <v>111</v>
+      </c>
+      <c r="G11" s="10">
+        <v>19</v>
+      </c>
+      <c r="H11" s="10">
+        <v>140</v>
+      </c>
+      <c r="I11" s="10">
+        <v>121</v>
+      </c>
+      <c r="J11" s="10">
+        <v>-17</v>
+      </c>
+      <c r="K11" s="10">
+        <v>216</v>
+      </c>
+      <c r="L11" s="10">
+        <v>233</v>
+      </c>
+      <c r="M11" s="11">
+        <v>2</v>
+      </c>
+      <c r="N11" s="1"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="1"/>
+      <c r="B12" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="10">
+        <v>-12</v>
+      </c>
+      <c r="D12" s="10">
+        <v>-93</v>
+      </c>
+      <c r="E12" s="10">
+        <v>41</v>
+      </c>
+      <c r="F12" s="10">
+        <v>134</v>
+      </c>
+      <c r="G12" s="10">
+        <v>59</v>
+      </c>
+      <c r="H12" s="10">
+        <v>262</v>
+      </c>
+      <c r="I12" s="10">
+        <v>203</v>
+      </c>
+      <c r="J12" s="10">
+        <v>20</v>
+      </c>
+      <c r="K12" s="10">
+        <v>197</v>
+      </c>
+      <c r="L12" s="10">
+        <v>177</v>
+      </c>
+      <c r="M12" s="11">
+        <v>2</v>
+      </c>
+      <c r="N12" s="1"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="1"/>
+      <c r="B13" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="10">
+        <v>-111</v>
+      </c>
+      <c r="D13" s="10">
+        <v>-83</v>
+      </c>
+      <c r="E13" s="10">
+        <v>9</v>
+      </c>
+      <c r="F13" s="10">
+        <v>92</v>
+      </c>
+      <c r="G13" s="10">
+        <v>-20</v>
+      </c>
+      <c r="H13" s="10">
+        <v>44</v>
+      </c>
+      <c r="I13" s="10">
+        <v>64</v>
+      </c>
+      <c r="J13" s="10">
+        <v>-8</v>
+      </c>
+      <c r="K13" s="10">
+        <v>23</v>
+      </c>
+      <c r="L13" s="10">
+        <v>31</v>
+      </c>
+      <c r="M13" s="11">
+        <v>0</v>
+      </c>
+      <c r="N13" s="1"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="1"/>
+      <c r="B14" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="10">
+        <v>-178</v>
+      </c>
+      <c r="D14" s="10">
+        <v>-161</v>
+      </c>
+      <c r="E14" s="10">
+        <v>232</v>
+      </c>
+      <c r="F14" s="10">
+        <v>393</v>
+      </c>
+      <c r="G14" s="10">
+        <v>20</v>
+      </c>
+      <c r="H14" s="10">
+        <v>1203</v>
+      </c>
+      <c r="I14" s="10">
+        <v>1183</v>
+      </c>
+      <c r="J14" s="10">
+        <v>-52</v>
+      </c>
+      <c r="K14" s="10">
+        <v>574</v>
+      </c>
+      <c r="L14" s="10">
+        <v>626</v>
+      </c>
+      <c r="M14" s="11">
+        <v>15</v>
+      </c>
+      <c r="N14" s="1"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="1"/>
+      <c r="B15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="10">
+        <v>73</v>
+      </c>
+      <c r="D15" s="10">
+        <v>-243</v>
+      </c>
+      <c r="E15" s="10">
+        <v>290</v>
+      </c>
+      <c r="F15" s="10">
+        <v>533</v>
+      </c>
+      <c r="G15" s="10">
+        <v>215</v>
+      </c>
+      <c r="H15" s="10">
+        <v>1254</v>
+      </c>
+      <c r="I15" s="10">
+        <v>1039</v>
+      </c>
+      <c r="J15" s="10">
+        <v>66</v>
+      </c>
+      <c r="K15" s="10">
+        <v>850</v>
+      </c>
+      <c r="L15" s="10">
+        <v>784</v>
+      </c>
+      <c r="M15" s="11">
+        <v>35</v>
+      </c>
+      <c r="N15" s="1"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="1"/>
+      <c r="B16" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="10">
+        <v>-71</v>
+      </c>
+      <c r="D16" s="10">
+        <v>-74</v>
+      </c>
+      <c r="E16" s="10">
+        <v>8</v>
+      </c>
+      <c r="F16" s="10">
+        <v>82</v>
+      </c>
+      <c r="G16" s="10">
+        <v>3</v>
+      </c>
+      <c r="H16" s="10">
+        <v>50</v>
+      </c>
+      <c r="I16" s="10">
+        <v>47</v>
+      </c>
+      <c r="J16" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K16" s="10">
+        <v>42</v>
+      </c>
+      <c r="L16" s="10">
+        <v>43</v>
+      </c>
+      <c r="M16" s="11">
+        <v>1</v>
+      </c>
+      <c r="N16" s="1"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="1"/>
+      <c r="B17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="10">
+        <v>-48</v>
+      </c>
+      <c r="D17" s="10">
+        <v>-54</v>
+      </c>
+      <c r="E17" s="10">
+        <v>65</v>
+      </c>
+      <c r="F17" s="10">
+        <v>119</v>
+      </c>
+      <c r="G17" s="10">
+        <v>-5</v>
+      </c>
+      <c r="H17" s="10">
+        <v>168</v>
+      </c>
+      <c r="I17" s="10">
+        <v>173</v>
+      </c>
+      <c r="J17" s="10">
+        <v>18</v>
+      </c>
+      <c r="K17" s="10">
+        <v>186</v>
+      </c>
+      <c r="L17" s="10">
+        <v>168</v>
+      </c>
+      <c r="M17" s="11">
+        <v>-7</v>
+      </c>
+      <c r="N17" s="1"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="1"/>
+      <c r="B18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="10">
+        <v>-272</v>
+      </c>
+      <c r="D18" s="10">
+        <v>-298</v>
+      </c>
+      <c r="E18" s="10">
+        <v>197</v>
+      </c>
+      <c r="F18" s="10">
+        <v>495</v>
+      </c>
+      <c r="G18" s="10">
+        <v>147</v>
+      </c>
+      <c r="H18" s="10">
+        <v>986</v>
+      </c>
+      <c r="I18" s="10">
+        <v>839</v>
+      </c>
+      <c r="J18" s="10">
+        <v>-137</v>
+      </c>
+      <c r="K18" s="10">
+        <v>426</v>
+      </c>
+      <c r="L18" s="10">
+        <v>563</v>
+      </c>
+      <c r="M18" s="11">
+        <v>16</v>
+      </c>
+      <c r="N18" s="1"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="1"/>
+      <c r="B19" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="10">
+        <v>-156</v>
+      </c>
+      <c r="D19" s="10">
+        <v>-126</v>
+      </c>
+      <c r="E19" s="10">
+        <v>47</v>
+      </c>
+      <c r="F19" s="10">
+        <v>173</v>
+      </c>
+      <c r="G19" s="10">
+        <v>-38</v>
+      </c>
+      <c r="H19" s="10">
+        <v>203</v>
+      </c>
+      <c r="I19" s="10">
+        <v>241</v>
+      </c>
+      <c r="J19" s="10">
+        <v>-4</v>
+      </c>
+      <c r="K19" s="10">
+        <v>113</v>
+      </c>
+      <c r="L19" s="10">
+        <v>117</v>
+      </c>
+      <c r="M19" s="11">
+        <v>12</v>
+      </c>
+      <c r="N19" s="1"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="1"/>
+      <c r="B20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="10">
+        <v>-102</v>
+      </c>
+      <c r="D20" s="10">
+        <v>-90</v>
+      </c>
+      <c r="E20" s="10">
+        <v>22</v>
+      </c>
+      <c r="F20" s="10">
+        <v>112</v>
+      </c>
+      <c r="G20" s="10">
+        <v>2</v>
+      </c>
+      <c r="H20" s="10">
+        <v>81</v>
+      </c>
+      <c r="I20" s="10">
+        <v>79</v>
+      </c>
+      <c r="J20" s="10">
+        <v>-15</v>
+      </c>
+      <c r="K20" s="10">
+        <v>101</v>
+      </c>
+      <c r="L20" s="10">
+        <v>116</v>
+      </c>
+      <c r="M20" s="11">
+        <v>1</v>
+      </c>
+      <c r="N20" s="1"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="1"/>
+      <c r="B21" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" s="10">
+        <v>-195</v>
+      </c>
+      <c r="D21" s="10">
+        <v>-65</v>
+      </c>
+      <c r="E21" s="10">
+        <v>47</v>
+      </c>
+      <c r="F21" s="10">
+        <v>112</v>
+      </c>
+      <c r="G21" s="10">
+        <v>-30</v>
+      </c>
+      <c r="H21" s="10">
+        <v>182</v>
+      </c>
+      <c r="I21" s="10">
+        <v>212</v>
+      </c>
+      <c r="J21" s="10">
+        <v>-106</v>
+      </c>
+      <c r="K21" s="10">
+        <v>145</v>
+      </c>
+      <c r="L21" s="10">
+        <v>251</v>
+      </c>
+      <c r="M21" s="11">
+        <v>6</v>
+      </c>
+      <c r="N21" s="1"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="1"/>
+      <c r="B22" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="10">
+        <v>-139</v>
+      </c>
+      <c r="D22" s="10">
+        <v>-146</v>
+      </c>
+      <c r="E22" s="10">
+        <v>50</v>
+      </c>
+      <c r="F22" s="10">
+        <v>196</v>
+      </c>
+      <c r="G22" s="10">
+        <v>6</v>
+      </c>
+      <c r="H22" s="10">
+        <v>150</v>
+      </c>
+      <c r="I22" s="10">
+        <v>144</v>
+      </c>
+      <c r="J22" s="10">
+        <v>-4</v>
+      </c>
+      <c r="K22" s="10">
+        <v>186</v>
+      </c>
+      <c r="L22" s="10">
+        <v>190</v>
+      </c>
+      <c r="M22" s="11">
+        <v>5</v>
+      </c>
+      <c r="N22" s="1"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="1"/>
+      <c r="B23" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="10">
+        <v>-157</v>
+      </c>
+      <c r="D23" s="10">
+        <v>-41</v>
+      </c>
+      <c r="E23" s="10">
+        <v>22</v>
+      </c>
+      <c r="F23" s="10">
+        <v>63</v>
+      </c>
+      <c r="G23" s="10">
+        <v>-28</v>
+      </c>
+      <c r="H23" s="10">
+        <v>44</v>
+      </c>
+      <c r="I23" s="10">
+        <v>72</v>
+      </c>
+      <c r="J23" s="10">
+        <v>-92</v>
+      </c>
+      <c r="K23" s="10">
+        <v>103</v>
+      </c>
+      <c r="L23" s="10">
+        <v>195</v>
+      </c>
+      <c r="M23" s="11">
+        <v>4</v>
+      </c>
+      <c r="N23" s="1"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="1"/>
+      <c r="B24" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="10">
+        <v>-79</v>
+      </c>
+      <c r="D24" s="10">
+        <v>-69</v>
+      </c>
+      <c r="E24" s="10">
+        <v>21</v>
+      </c>
+      <c r="F24" s="10">
+        <v>90</v>
+      </c>
+      <c r="G24" s="10">
+        <v>0</v>
+      </c>
+      <c r="H24" s="10">
+        <v>35</v>
+      </c>
+      <c r="I24" s="10">
+        <v>35</v>
+      </c>
+      <c r="J24" s="10">
+        <v>-10</v>
+      </c>
+      <c r="K24" s="10">
+        <v>49</v>
+      </c>
+      <c r="L24" s="10">
+        <v>59</v>
+      </c>
+      <c r="M24" s="11">
+        <v>0</v>
+      </c>
+      <c r="N24" s="1"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="1"/>
+      <c r="B25" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="10">
+        <v>-49</v>
+      </c>
+      <c r="D25" s="10">
+        <v>-85</v>
+      </c>
+      <c r="E25" s="10">
+        <v>63</v>
+      </c>
+      <c r="F25" s="10">
+        <v>148</v>
+      </c>
+      <c r="G25" s="10">
+        <v>7</v>
+      </c>
+      <c r="H25" s="10">
+        <v>278</v>
+      </c>
+      <c r="I25" s="10">
+        <v>271</v>
+      </c>
+      <c r="J25" s="10">
+        <v>27</v>
+      </c>
+      <c r="K25" s="10">
+        <v>297</v>
+      </c>
+      <c r="L25" s="10">
+        <v>270</v>
+      </c>
+      <c r="M25" s="11">
+        <v>2</v>
+      </c>
+      <c r="N25" s="1"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="1"/>
+      <c r="B26" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="10">
+        <v>14</v>
+      </c>
+      <c r="D26" s="10">
+        <v>-212</v>
+      </c>
+      <c r="E26" s="10">
+        <v>189</v>
+      </c>
+      <c r="F26" s="10">
+        <v>401</v>
+      </c>
+      <c r="G26" s="10">
+        <v>137</v>
+      </c>
+      <c r="H26" s="10">
+        <v>827</v>
+      </c>
+      <c r="I26" s="10">
+        <v>690</v>
+      </c>
+      <c r="J26" s="10">
+        <v>75</v>
+      </c>
+      <c r="K26" s="10">
+        <v>511</v>
+      </c>
+      <c r="L26" s="10">
+        <v>436</v>
+      </c>
+      <c r="M26" s="11">
+        <v>14</v>
+      </c>
+      <c r="N26" s="1"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="1"/>
+      <c r="B27" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="10">
+        <v>-61</v>
+      </c>
+      <c r="D27" s="10">
+        <v>-27</v>
+      </c>
+      <c r="E27" s="10">
+        <v>2</v>
+      </c>
+      <c r="F27" s="10">
+        <v>29</v>
+      </c>
+      <c r="G27" s="10">
+        <v>-22</v>
+      </c>
+      <c r="H27" s="10">
+        <v>17</v>
+      </c>
+      <c r="I27" s="10">
+        <v>39</v>
+      </c>
+      <c r="J27" s="10">
+        <v>-12</v>
+      </c>
+      <c r="K27" s="10">
+        <v>11</v>
+      </c>
+      <c r="L27" s="10">
+        <v>23</v>
+      </c>
+      <c r="M27" s="11">
+        <v>0</v>
+      </c>
+      <c r="N27" s="1"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="1"/>
+      <c r="B28" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="10">
+        <v>-339</v>
+      </c>
+      <c r="D28" s="10">
+        <v>-233</v>
+      </c>
+      <c r="E28" s="10">
+        <v>74</v>
+      </c>
+      <c r="F28" s="10">
+        <v>307</v>
+      </c>
+      <c r="G28" s="10">
+        <v>-47</v>
+      </c>
+      <c r="H28" s="10">
+        <v>219</v>
+      </c>
+      <c r="I28" s="10">
+        <v>266</v>
+      </c>
+      <c r="J28" s="10">
+        <v>-62</v>
+      </c>
+      <c r="K28" s="10">
+        <v>311</v>
+      </c>
+      <c r="L28" s="10">
+        <v>373</v>
+      </c>
+      <c r="M28" s="11">
+        <v>3</v>
+      </c>
+      <c r="N28" s="1"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="1"/>
+      <c r="B29" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" s="10">
+        <v>109</v>
+      </c>
+      <c r="D29" s="10">
+        <v>-32</v>
+      </c>
+      <c r="E29" s="10">
+        <v>141</v>
+      </c>
+      <c r="F29" s="10">
+        <v>173</v>
+      </c>
+      <c r="G29" s="10">
+        <v>150</v>
+      </c>
+      <c r="H29" s="10">
+        <v>501</v>
+      </c>
+      <c r="I29" s="10">
+        <v>351</v>
+      </c>
+      <c r="J29" s="10">
+        <v>-14</v>
+      </c>
+      <c r="K29" s="10">
+        <v>260</v>
+      </c>
+      <c r="L29" s="10">
+        <v>274</v>
+      </c>
+      <c r="M29" s="11">
+        <v>5</v>
+      </c>
+      <c r="N29" s="1"/>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="1"/>
+      <c r="B30" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="10">
+        <v>-12</v>
+      </c>
+      <c r="D30" s="10">
+        <v>-108</v>
+      </c>
+      <c r="E30" s="10">
+        <v>74</v>
+      </c>
+      <c r="F30" s="10">
+        <v>182</v>
+      </c>
+      <c r="G30" s="10">
+        <v>61</v>
+      </c>
+      <c r="H30" s="10">
+        <v>334</v>
+      </c>
+      <c r="I30" s="10">
+        <v>273</v>
+      </c>
+      <c r="J30" s="10">
+        <v>34</v>
+      </c>
+      <c r="K30" s="10">
+        <v>340</v>
+      </c>
+      <c r="L30" s="10">
+        <v>306</v>
+      </c>
+      <c r="M30" s="11">
+        <v>1</v>
+      </c>
+      <c r="N30" s="1"/>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="1"/>
+      <c r="B31" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="10">
+        <v>-73</v>
+      </c>
+      <c r="D31" s="10">
+        <v>-106</v>
+      </c>
+      <c r="E31" s="10">
+        <v>50</v>
+      </c>
+      <c r="F31" s="10">
+        <v>156</v>
+      </c>
+      <c r="G31" s="10">
+        <v>0</v>
+      </c>
+      <c r="H31" s="10">
+        <v>169</v>
+      </c>
+      <c r="I31" s="10">
+        <v>169</v>
+      </c>
+      <c r="J31" s="10">
+        <v>33</v>
+      </c>
+      <c r="K31" s="10">
+        <v>142</v>
+      </c>
+      <c r="L31" s="10">
+        <v>109</v>
+      </c>
+      <c r="M31" s="11">
+        <v>0</v>
+      </c>
+      <c r="N31" s="1"/>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="1"/>
+      <c r="B32" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="10">
+        <v>-78</v>
+      </c>
+      <c r="D32" s="10">
+        <v>-35</v>
+      </c>
+      <c r="E32" s="10">
+        <v>6</v>
+      </c>
+      <c r="F32" s="10">
+        <v>41</v>
+      </c>
+      <c r="G32" s="10">
+        <v>-29</v>
+      </c>
+      <c r="H32" s="10">
+        <v>28</v>
+      </c>
+      <c r="I32" s="10">
+        <v>57</v>
+      </c>
+      <c r="J32" s="10">
+        <v>-14</v>
+      </c>
+      <c r="K32" s="10">
+        <v>19</v>
+      </c>
+      <c r="L32" s="10">
+        <v>33</v>
+      </c>
+      <c r="M32" s="11">
+        <v>0</v>
+      </c>
+      <c r="N32" s="1"/>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="1"/>
+      <c r="B33" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="10">
+        <v>-48</v>
+      </c>
+      <c r="D33" s="10">
+        <v>-52</v>
+      </c>
+      <c r="E33" s="10">
+        <v>52</v>
+      </c>
+      <c r="F33" s="10">
+        <v>104</v>
+      </c>
+      <c r="G33" s="10">
+        <v>20</v>
+      </c>
+      <c r="H33" s="10">
+        <v>145</v>
+      </c>
+      <c r="I33" s="10">
+        <v>125</v>
+      </c>
+      <c r="J33" s="10">
+        <v>-17</v>
+      </c>
+      <c r="K33" s="10">
+        <v>160</v>
+      </c>
+      <c r="L33" s="10">
+        <v>177</v>
+      </c>
+      <c r="M33" s="11">
+        <v>1</v>
+      </c>
+      <c r="N33" s="1"/>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="1"/>
+      <c r="B34" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C34" s="10">
+        <v>-91</v>
+      </c>
+      <c r="D34" s="10">
+        <v>-83</v>
+      </c>
+      <c r="E34" s="10">
+        <v>24</v>
+      </c>
+      <c r="F34" s="10">
+        <v>107</v>
+      </c>
+      <c r="G34" s="10">
+        <v>-13</v>
+      </c>
+      <c r="H34" s="10">
+        <v>60</v>
+      </c>
+      <c r="I34" s="10">
+        <v>73</v>
+      </c>
+      <c r="J34" s="10">
+        <v>5</v>
+      </c>
+      <c r="K34" s="10">
+        <v>98</v>
+      </c>
+      <c r="L34" s="10">
+        <v>93</v>
+      </c>
+      <c r="M34" s="11">
+        <v>0</v>
+      </c>
+      <c r="N34" s="1"/>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="1"/>
+      <c r="B35" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="10">
+        <v>-83</v>
+      </c>
+      <c r="D35" s="10">
+        <v>-63</v>
+      </c>
+      <c r="E35" s="10">
+        <v>8</v>
+      </c>
+      <c r="F35" s="10">
+        <v>71</v>
+      </c>
+      <c r="G35" s="10">
+        <v>4</v>
+      </c>
+      <c r="H35" s="10">
+        <v>37</v>
+      </c>
+      <c r="I35" s="10">
+        <v>33</v>
+      </c>
+      <c r="J35" s="10">
+        <v>-24</v>
+      </c>
+      <c r="K35" s="10">
+        <v>33</v>
+      </c>
+      <c r="L35" s="10">
+        <v>57</v>
+      </c>
+      <c r="M35" s="11">
+        <v>0</v>
+      </c>
+      <c r="N35" s="1"/>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="1"/>
+      <c r="B36" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C36" s="10">
+        <v>-190</v>
+      </c>
+      <c r="D36" s="10">
+        <v>-36</v>
+      </c>
+      <c r="E36" s="10">
+        <v>67</v>
+      </c>
+      <c r="F36" s="10">
+        <v>103</v>
+      </c>
+      <c r="G36" s="10">
+        <v>-92</v>
+      </c>
+      <c r="H36" s="10">
+        <v>394</v>
+      </c>
+      <c r="I36" s="10">
+        <v>486</v>
+      </c>
+      <c r="J36" s="10">
+        <v>-63</v>
+      </c>
+      <c r="K36" s="10">
+        <v>131</v>
+      </c>
+      <c r="L36" s="10">
+        <v>194</v>
+      </c>
+      <c r="M36" s="11">
+        <v>1</v>
+      </c>
+      <c r="N36" s="1"/>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="1"/>
+      <c r="B37" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C37" s="10">
+        <v>-22</v>
+      </c>
+      <c r="D37" s="10">
+        <v>-67</v>
+      </c>
+      <c r="E37" s="10">
+        <v>40</v>
+      </c>
+      <c r="F37" s="10">
+        <v>107</v>
+      </c>
+      <c r="G37" s="10">
+        <v>7</v>
+      </c>
+      <c r="H37" s="10">
+        <v>76</v>
+      </c>
+      <c r="I37" s="10">
+        <v>69</v>
+      </c>
+      <c r="J37" s="10">
+        <v>33</v>
+      </c>
+      <c r="K37" s="10">
+        <v>139</v>
+      </c>
+      <c r="L37" s="10">
+        <v>106</v>
+      </c>
+      <c r="M37" s="11">
+        <v>5</v>
+      </c>
+      <c r="N37" s="1"/>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="1"/>
+      <c r="B38" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" s="10">
+        <v>-20</v>
+      </c>
+      <c r="D38" s="10">
+        <v>-35</v>
+      </c>
+      <c r="E38" s="10">
+        <v>26</v>
+      </c>
+      <c r="F38" s="10">
+        <v>61</v>
+      </c>
+      <c r="G38" s="10">
+        <v>7</v>
+      </c>
+      <c r="H38" s="10">
+        <v>57</v>
+      </c>
+      <c r="I38" s="10">
+        <v>50</v>
+      </c>
+      <c r="J38" s="10">
+        <v>8</v>
+      </c>
+      <c r="K38" s="10">
+        <v>123</v>
+      </c>
+      <c r="L38" s="10">
+        <v>115</v>
+      </c>
+      <c r="M38" s="11">
+        <v>0</v>
+      </c>
+      <c r="N38" s="1"/>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="1"/>
+      <c r="B39" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="10">
+        <v>-94</v>
+      </c>
+      <c r="D39" s="10">
+        <v>-70</v>
+      </c>
+      <c r="E39" s="10">
+        <v>11</v>
+      </c>
+      <c r="F39" s="10">
+        <v>81</v>
+      </c>
+      <c r="G39" s="10">
+        <v>-10</v>
+      </c>
+      <c r="H39" s="10">
+        <v>55</v>
+      </c>
+      <c r="I39" s="10">
+        <v>65</v>
+      </c>
+      <c r="J39" s="10">
+        <v>-16</v>
+      </c>
+      <c r="K39" s="10">
+        <v>85</v>
+      </c>
+      <c r="L39" s="10">
+        <v>101</v>
+      </c>
+      <c r="M39" s="11">
+        <v>2</v>
+      </c>
+      <c r="N39" s="1"/>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="1"/>
+      <c r="B40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="10">
+        <v>16</v>
+      </c>
+      <c r="D40" s="10">
+        <v>-20</v>
+      </c>
+      <c r="E40" s="10">
+        <v>49</v>
+      </c>
+      <c r="F40" s="10">
+        <v>69</v>
+      </c>
+      <c r="G40" s="10">
+        <v>9</v>
+      </c>
+      <c r="H40" s="10">
+        <v>111</v>
+      </c>
+      <c r="I40" s="10">
+        <v>102</v>
+      </c>
+      <c r="J40" s="10">
+        <v>26</v>
+      </c>
+      <c r="K40" s="10">
+        <v>140</v>
+      </c>
+      <c r="L40" s="10">
+        <v>114</v>
+      </c>
+      <c r="M40" s="11">
+        <v>1</v>
+      </c>
+      <c r="N40" s="1"/>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="1"/>
+      <c r="B41" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="10">
+        <v>-4</v>
+      </c>
+      <c r="D41" s="10">
+        <v>-24</v>
+      </c>
+      <c r="E41" s="10">
+        <v>22</v>
+      </c>
+      <c r="F41" s="10">
+        <v>46</v>
+      </c>
+      <c r="G41" s="10">
+        <v>10</v>
+      </c>
+      <c r="H41" s="10">
+        <v>68</v>
+      </c>
+      <c r="I41" s="10">
+        <v>58</v>
+      </c>
+      <c r="J41" s="10">
+        <v>10</v>
+      </c>
+      <c r="K41" s="10">
+        <v>73</v>
+      </c>
+      <c r="L41" s="10">
+        <v>63</v>
+      </c>
+      <c r="M41" s="11">
+        <v>0</v>
+      </c>
+      <c r="N41" s="1"/>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="1"/>
+      <c r="B42" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C42" s="10">
+        <v>9</v>
+      </c>
+      <c r="D42" s="10">
+        <v>-18</v>
+      </c>
+      <c r="E42" s="10">
+        <v>18</v>
+      </c>
+      <c r="F42" s="10">
+        <v>36</v>
+      </c>
+      <c r="G42" s="10">
+        <v>8</v>
+      </c>
+      <c r="H42" s="10">
+        <v>58</v>
+      </c>
+      <c r="I42" s="10">
+        <v>50</v>
+      </c>
+      <c r="J42" s="10">
+        <v>17</v>
+      </c>
+      <c r="K42" s="10">
+        <v>92</v>
+      </c>
+      <c r="L42" s="10">
+        <v>75</v>
+      </c>
+      <c r="M42" s="11">
+        <v>2</v>
+      </c>
+      <c r="N42" s="1"/>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" s="1"/>
+      <c r="B43" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C43" s="10">
+        <v>-54</v>
+      </c>
+      <c r="D43" s="10">
+        <v>-50</v>
+      </c>
+      <c r="E43" s="10">
+        <v>6</v>
+      </c>
+      <c r="F43" s="10">
+        <v>56</v>
+      </c>
+      <c r="G43" s="10">
+        <v>8</v>
+      </c>
+      <c r="H43" s="10">
+        <v>31</v>
+      </c>
+      <c r="I43" s="10">
+        <v>23</v>
+      </c>
+      <c r="J43" s="10">
+        <v>-11</v>
+      </c>
+      <c r="K43" s="10">
+        <v>19</v>
+      </c>
+      <c r="L43" s="10">
+        <v>30</v>
+      </c>
+      <c r="M43" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N43" s="1"/>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="1"/>
+      <c r="B44" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="10">
+        <v>-70</v>
+      </c>
+      <c r="D44" s="10">
+        <v>-48</v>
+      </c>
+      <c r="E44" s="10">
+        <v>4</v>
+      </c>
+      <c r="F44" s="10">
+        <v>52</v>
+      </c>
+      <c r="G44" s="10">
+        <v>-9</v>
+      </c>
+      <c r="H44" s="10">
+        <v>9</v>
+      </c>
+      <c r="I44" s="10">
+        <v>18</v>
+      </c>
+      <c r="J44" s="10">
+        <v>-14</v>
+      </c>
+      <c r="K44" s="10">
+        <v>20</v>
+      </c>
+      <c r="L44" s="10">
+        <v>34</v>
+      </c>
+      <c r="M44" s="11">
+        <v>1</v>
+      </c>
+      <c r="N44" s="1"/>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="1"/>
+      <c r="B45" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="10">
+        <v>-133</v>
+      </c>
+      <c r="D45" s="10">
+        <v>-98</v>
+      </c>
+      <c r="E45" s="10">
+        <v>12</v>
+      </c>
+      <c r="F45" s="10">
+        <v>110</v>
+      </c>
+      <c r="G45" s="10">
+        <v>-13</v>
+      </c>
+      <c r="H45" s="10">
+        <v>49</v>
+      </c>
+      <c r="I45" s="10">
+        <v>62</v>
+      </c>
+      <c r="J45" s="10">
+        <v>-22</v>
+      </c>
+      <c r="K45" s="10">
+        <v>45</v>
+      </c>
+      <c r="L45" s="10">
+        <v>67</v>
+      </c>
+      <c r="M45" s="11">
+        <v>0</v>
+      </c>
+      <c r="N45" s="1"/>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="1"/>
+      <c r="B46" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="10">
+        <v>-84</v>
+      </c>
+      <c r="D46" s="10">
+        <v>-62</v>
+      </c>
+      <c r="E46" s="10">
+        <v>5</v>
+      </c>
+      <c r="F46" s="10">
+        <v>67</v>
+      </c>
+      <c r="G46" s="10">
+        <v>-6</v>
+      </c>
+      <c r="H46" s="10">
+        <v>26</v>
+      </c>
+      <c r="I46" s="10">
+        <v>32</v>
+      </c>
+      <c r="J46" s="10">
+        <v>-16</v>
+      </c>
+      <c r="K46" s="10">
+        <v>43</v>
+      </c>
+      <c r="L46" s="10">
+        <v>59</v>
+      </c>
+      <c r="M46" s="11">
+        <v>0</v>
+      </c>
+      <c r="N46" s="1"/>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="1"/>
+      <c r="B47" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" s="10">
+        <v>-60</v>
+      </c>
+      <c r="D47" s="10">
+        <v>-57</v>
+      </c>
+      <c r="E47" s="10">
+        <v>8</v>
+      </c>
+      <c r="F47" s="10">
+        <v>65</v>
+      </c>
+      <c r="G47" s="10">
+        <v>4</v>
+      </c>
+      <c r="H47" s="10">
+        <v>32</v>
+      </c>
+      <c r="I47" s="10">
+        <v>28</v>
+      </c>
+      <c r="J47" s="10">
+        <v>-6</v>
+      </c>
+      <c r="K47" s="10">
+        <v>27</v>
+      </c>
+      <c r="L47" s="10">
+        <v>33</v>
+      </c>
+      <c r="M47" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N47" s="1"/>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="1"/>
+      <c r="B48" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" s="10">
+        <v>-49</v>
+      </c>
+      <c r="D48" s="10">
+        <v>-51</v>
+      </c>
+      <c r="E48" s="10">
+        <v>10</v>
+      </c>
+      <c r="F48" s="10">
+        <v>61</v>
+      </c>
+      <c r="G48" s="10">
+        <v>-5</v>
+      </c>
+      <c r="H48" s="10">
+        <v>40</v>
+      </c>
+      <c r="I48" s="10">
+        <v>45</v>
+      </c>
+      <c r="J48" s="10">
+        <v>4</v>
+      </c>
+      <c r="K48" s="10">
+        <v>65</v>
+      </c>
+      <c r="L48" s="10">
+        <v>61</v>
+      </c>
+      <c r="M48" s="11">
+        <v>3</v>
+      </c>
+      <c r="N48" s="1"/>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="1"/>
+      <c r="B49" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="10">
+        <v>-70</v>
+      </c>
+      <c r="D49" s="10">
+        <v>-19</v>
+      </c>
+      <c r="E49" s="10">
+        <v>9</v>
+      </c>
+      <c r="F49" s="10">
+        <v>28</v>
+      </c>
+      <c r="G49" s="10">
+        <v>-54</v>
+      </c>
+      <c r="H49" s="10">
+        <v>23</v>
+      </c>
+      <c r="I49" s="10">
+        <v>77</v>
+      </c>
+      <c r="J49" s="10">
+        <v>1</v>
+      </c>
+      <c r="K49" s="10">
+        <v>38</v>
+      </c>
+      <c r="L49" s="10">
+        <v>37</v>
+      </c>
+      <c r="M49" s="11">
+        <v>2</v>
+      </c>
+      <c r="N49" s="1"/>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="1"/>
+      <c r="B50" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="10">
+        <v>-13</v>
+      </c>
+      <c r="D50" s="10">
+        <v>-16</v>
+      </c>
+      <c r="E50" s="10">
+        <v>7</v>
+      </c>
+      <c r="F50" s="10">
+        <v>23</v>
+      </c>
+      <c r="G50" s="10">
+        <v>0</v>
+      </c>
+      <c r="H50" s="10">
+        <v>16</v>
+      </c>
+      <c r="I50" s="10">
+        <v>16</v>
+      </c>
+      <c r="J50" s="10">
+        <v>2</v>
+      </c>
+      <c r="K50" s="10">
+        <v>24</v>
+      </c>
+      <c r="L50" s="10">
+        <v>22</v>
+      </c>
+      <c r="M50" s="11">
+        <v>1</v>
+      </c>
+      <c r="N50" s="1"/>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="1"/>
+      <c r="B51" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="10">
+        <v>-2</v>
+      </c>
+      <c r="D51" s="10">
+        <v>-10</v>
+      </c>
+      <c r="E51" s="10">
+        <v>0</v>
+      </c>
+      <c r="F51" s="10">
+        <v>10</v>
+      </c>
+      <c r="G51" s="10">
+        <v>5</v>
+      </c>
+      <c r="H51" s="10">
+        <v>8</v>
+      </c>
+      <c r="I51" s="10">
+        <v>3</v>
+      </c>
+      <c r="J51" s="10">
+        <v>3</v>
+      </c>
+      <c r="K51" s="10">
+        <v>10</v>
+      </c>
+      <c r="L51" s="10">
+        <v>7</v>
+      </c>
+      <c r="M51" s="11">
+        <v>0</v>
+      </c>
+      <c r="N51" s="1"/>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="1"/>
+      <c r="B52" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C52" s="10">
+        <v>-8</v>
+      </c>
+      <c r="D52" s="10">
+        <v>-8</v>
+      </c>
+      <c r="E52" s="10">
+        <v>5</v>
+      </c>
+      <c r="F52" s="10">
+        <v>13</v>
+      </c>
+      <c r="G52" s="10">
+        <v>8</v>
+      </c>
+      <c r="H52" s="10">
+        <v>11</v>
+      </c>
+      <c r="I52" s="10">
+        <v>3</v>
+      </c>
+      <c r="J52" s="10">
+        <v>-9</v>
+      </c>
+      <c r="K52" s="10">
+        <v>10</v>
+      </c>
+      <c r="L52" s="10">
+        <v>19</v>
+      </c>
+      <c r="M52" s="11">
+        <v>1</v>
+      </c>
+      <c r="N52" s="1"/>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="1"/>
+      <c r="B53" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C53" s="10">
+        <v>-25</v>
+      </c>
+      <c r="D53" s="10">
+        <v>-23</v>
+      </c>
+      <c r="E53" s="10">
+        <v>2</v>
+      </c>
+      <c r="F53" s="10">
+        <v>25</v>
+      </c>
+      <c r="G53" s="10">
+        <v>3</v>
+      </c>
+      <c r="H53" s="10">
+        <v>8</v>
+      </c>
+      <c r="I53" s="10">
+        <v>5</v>
+      </c>
+      <c r="J53" s="10">
+        <v>-5</v>
+      </c>
+      <c r="K53" s="10">
+        <v>7</v>
+      </c>
+      <c r="L53" s="10">
+        <v>12</v>
+      </c>
+      <c r="M53" s="11">
+        <v>0</v>
+      </c>
+      <c r="N53" s="1"/>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="1"/>
+      <c r="B54" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" s="10">
+        <v>-34</v>
+      </c>
+      <c r="D54" s="10">
+        <v>-14</v>
+      </c>
+      <c r="E54" s="10">
+        <v>0</v>
+      </c>
+      <c r="F54" s="10">
+        <v>14</v>
+      </c>
+      <c r="G54" s="10">
+        <v>-3</v>
+      </c>
+      <c r="H54" s="10">
+        <v>13</v>
+      </c>
+      <c r="I54" s="10">
+        <v>16</v>
+      </c>
+      <c r="J54" s="10">
+        <v>-17</v>
+      </c>
+      <c r="K54" s="10">
+        <v>9</v>
+      </c>
+      <c r="L54" s="10">
+        <v>26</v>
+      </c>
+      <c r="M54" s="11">
+        <v>0</v>
+      </c>
+      <c r="N54" s="1"/>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="1"/>
+      <c r="B55" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="10">
+        <v>-17</v>
+      </c>
+      <c r="D55" s="10">
+        <v>-13</v>
+      </c>
+      <c r="E55" s="10">
+        <v>1</v>
+      </c>
+      <c r="F55" s="10">
+        <v>14</v>
+      </c>
+      <c r="G55" s="10">
+        <v>-3</v>
+      </c>
+      <c r="H55" s="10">
+        <v>2</v>
+      </c>
+      <c r="I55" s="10">
+        <v>5</v>
+      </c>
+      <c r="J55" s="10">
+        <v>-2</v>
+      </c>
+      <c r="K55" s="10">
+        <v>10</v>
+      </c>
+      <c r="L55" s="10">
+        <v>12</v>
+      </c>
+      <c r="M55" s="11">
+        <v>1</v>
+      </c>
+      <c r="N55" s="1"/>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="1"/>
+      <c r="B56" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C56" s="10">
+        <v>-37</v>
+      </c>
+      <c r="D56" s="10">
+        <v>-28</v>
+      </c>
+      <c r="E56" s="10">
+        <v>2</v>
+      </c>
+      <c r="F56" s="10">
+        <v>30</v>
+      </c>
+      <c r="G56" s="10">
+        <v>7</v>
+      </c>
+      <c r="H56" s="10">
+        <v>11</v>
+      </c>
+      <c r="I56" s="10">
+        <v>4</v>
+      </c>
+      <c r="J56" s="10">
+        <v>-16</v>
+      </c>
+      <c r="K56" s="10">
+        <v>20</v>
+      </c>
+      <c r="L56" s="10">
+        <v>36</v>
+      </c>
+      <c r="M56" s="11">
+        <v>0</v>
+      </c>
+      <c r="N56" s="1"/>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="1"/>
+      <c r="B57" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C57" s="10">
+        <v>-18</v>
+      </c>
+      <c r="D57" s="10">
+        <v>-14</v>
+      </c>
+      <c r="E57" s="10">
+        <v>2</v>
+      </c>
+      <c r="F57" s="10">
+        <v>16</v>
+      </c>
+      <c r="G57" s="10">
+        <v>3</v>
+      </c>
+      <c r="H57" s="10">
+        <v>22</v>
+      </c>
+      <c r="I57" s="10">
+        <v>19</v>
+      </c>
+      <c r="J57" s="10">
+        <v>-8</v>
+      </c>
+      <c r="K57" s="10">
+        <v>25</v>
+      </c>
+      <c r="L57" s="10">
+        <v>33</v>
+      </c>
+      <c r="M57" s="11">
+        <v>1</v>
+      </c>
+      <c r="N57" s="1"/>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="1"/>
+      <c r="B58" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C58" s="10">
+        <v>-10</v>
+      </c>
+      <c r="D58" s="10">
+        <v>-8</v>
+      </c>
+      <c r="E58" s="10">
+        <v>0</v>
+      </c>
+      <c r="F58" s="10">
+        <v>8</v>
+      </c>
+      <c r="G58" s="10">
+        <v>2</v>
+      </c>
+      <c r="H58" s="10">
+        <v>5</v>
+      </c>
+      <c r="I58" s="10">
+        <v>3</v>
+      </c>
+      <c r="J58" s="10">
+        <v>-4</v>
+      </c>
+      <c r="K58" s="10">
+        <v>3</v>
+      </c>
+      <c r="L58" s="10">
+        <v>7</v>
+      </c>
+      <c r="M58" s="11">
+        <v>0</v>
+      </c>
+      <c r="N58" s="1"/>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="1"/>
+      <c r="B59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="10">
+        <v>-19</v>
+      </c>
+      <c r="D59" s="10">
+        <v>-21</v>
+      </c>
+      <c r="E59" s="10">
+        <v>2</v>
+      </c>
+      <c r="F59" s="10">
+        <v>23</v>
+      </c>
+      <c r="G59" s="10">
+        <v>-14</v>
+      </c>
+      <c r="H59" s="10">
+        <v>4</v>
+      </c>
+      <c r="I59" s="10">
+        <v>18</v>
+      </c>
+      <c r="J59" s="10">
+        <v>16</v>
+      </c>
+      <c r="K59" s="10">
+        <v>21</v>
+      </c>
+      <c r="L59" s="10">
+        <v>5</v>
+      </c>
+      <c r="M59" s="11">
+        <v>0</v>
+      </c>
+      <c r="N59" s="1"/>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="1"/>
+      <c r="B60" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C60" s="10">
+        <v>-5</v>
+      </c>
+      <c r="D60" s="10">
+        <v>-11</v>
+      </c>
+      <c r="E60" s="10">
+        <v>1</v>
+      </c>
+      <c r="F60" s="10">
+        <v>12</v>
+      </c>
+      <c r="G60" s="10">
+        <v>3</v>
+      </c>
+      <c r="H60" s="10">
+        <v>7</v>
+      </c>
+      <c r="I60" s="10">
+        <v>4</v>
+      </c>
+      <c r="J60" s="10">
+        <v>3</v>
+      </c>
+      <c r="K60" s="10">
+        <v>14</v>
+      </c>
+      <c r="L60" s="10">
+        <v>11</v>
+      </c>
+      <c r="M60" s="11">
+        <v>0</v>
+      </c>
+      <c r="N60" s="1"/>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="1"/>
+      <c r="B61" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" s="10">
+        <v>-6</v>
+      </c>
+      <c r="D61" s="10">
+        <v>-7</v>
+      </c>
+      <c r="E61" s="10">
+        <v>0</v>
+      </c>
+      <c r="F61" s="10">
+        <v>7</v>
+      </c>
+      <c r="G61" s="10">
+        <v>0</v>
+      </c>
+      <c r="H61" s="10">
+        <v>3</v>
+      </c>
+      <c r="I61" s="10">
+        <v>3</v>
+      </c>
+      <c r="J61" s="10">
+        <v>1</v>
+      </c>
+      <c r="K61" s="10">
+        <v>8</v>
+      </c>
+      <c r="L61" s="10">
+        <v>7</v>
+      </c>
+      <c r="M61" s="11">
+        <v>0</v>
+      </c>
+      <c r="N61" s="1"/>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="1"/>
+      <c r="B62" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C62" s="10">
+        <v>-4</v>
+      </c>
+      <c r="D62" s="10">
+        <v>-9</v>
+      </c>
+      <c r="E62" s="10">
+        <v>2</v>
+      </c>
+      <c r="F62" s="10">
+        <v>11</v>
+      </c>
+      <c r="G62" s="10">
+        <v>1</v>
+      </c>
+      <c r="H62" s="10">
+        <v>2</v>
+      </c>
+      <c r="I62" s="10">
+        <v>1</v>
+      </c>
+      <c r="J62" s="10">
+        <v>4</v>
+      </c>
+      <c r="K62" s="10">
+        <v>8</v>
+      </c>
+      <c r="L62" s="10">
+        <v>4</v>
+      </c>
+      <c r="M62" s="11">
+        <v>0</v>
+      </c>
+      <c r="N62" s="1"/>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="1"/>
+      <c r="B63" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="10">
+        <v>-24</v>
+      </c>
+      <c r="D63" s="10">
+        <v>-9</v>
+      </c>
+      <c r="E63" s="10">
+        <v>2</v>
+      </c>
+      <c r="F63" s="10">
+        <v>11</v>
+      </c>
+      <c r="G63" s="10">
+        <v>-2</v>
+      </c>
+      <c r="H63" s="10">
+        <v>2</v>
+      </c>
+      <c r="I63" s="10">
+        <v>4</v>
+      </c>
+      <c r="J63" s="10">
+        <v>-13</v>
+      </c>
+      <c r="K63" s="10">
+        <v>5</v>
+      </c>
+      <c r="L63" s="10">
+        <v>18</v>
+      </c>
+      <c r="M63" s="11">
+        <v>0</v>
+      </c>
+      <c r="N63" s="1"/>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="1"/>
+      <c r="B64" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C64" s="10">
+        <v>-24</v>
+      </c>
+      <c r="D64" s="10">
+        <v>-16</v>
+      </c>
+      <c r="E64" s="10">
+        <v>0</v>
+      </c>
+      <c r="F64" s="10">
+        <v>16</v>
+      </c>
+      <c r="G64" s="10">
+        <v>6</v>
+      </c>
+      <c r="H64" s="10">
+        <v>11</v>
+      </c>
+      <c r="I64" s="10">
+        <v>5</v>
+      </c>
+      <c r="J64" s="10">
+        <v>-14</v>
+      </c>
+      <c r="K64" s="10">
+        <v>1</v>
+      </c>
+      <c r="L64" s="10">
+        <v>15</v>
+      </c>
+      <c r="M64" s="11">
+        <v>0</v>
+      </c>
+      <c r="N64" s="1"/>
+    </row>
+    <row r="65" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A65" s="1"/>
+      <c r="B65" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C65" s="12">
+        <v>-23</v>
+      </c>
+      <c r="D65" s="12">
+        <v>-15</v>
+      </c>
+      <c r="E65" s="12">
+        <v>1</v>
+      </c>
+      <c r="F65" s="12">
+        <v>16</v>
+      </c>
+      <c r="G65" s="12">
+        <v>-1</v>
+      </c>
+      <c r="H65" s="12">
+        <v>6</v>
+      </c>
+      <c r="I65" s="12">
+        <v>7</v>
+      </c>
+      <c r="J65" s="12">
+        <v>-7</v>
+      </c>
+      <c r="K65" s="12">
+        <v>2</v>
+      </c>
+      <c r="L65" s="12">
+        <v>9</v>
+      </c>
+      <c r="M65" s="13">
+        <v>0</v>
+      </c>
+      <c r="N65" s="1"/>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="1"/>
+      <c r="N66" s="1"/>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="1"/>
+      <c r="N67" s="1"/>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="1"/>
+      <c r="N68" s="1"/>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="1"/>
+      <c r="N69" s="1"/>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="1"/>
+      <c r="N70" s="1"/>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="1"/>
+      <c r="N71" s="1"/>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="1"/>
+      <c r="N72" s="1"/>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="1"/>
+      <c r="N73" s="1"/>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="1"/>
+      <c r="N74" s="1"/>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="1"/>
+      <c r="N75" s="1"/>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="1"/>
+      <c r="N76" s="1"/>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" s="1"/>
+      <c r="N77" s="1"/>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="1"/>
+      <c r="N78" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B1:M1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="J3:L3"/>
+    <mergeCell ref="M3:M4"/>
+  </mergeCells>
+  <phoneticPr fontId="18"/>
+  <printOptions horizontalCentered="1" gridLinesSet="0"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="83" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C- &amp;P -&amp;R【千葉県毎月常住人口調査 】</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC164D47-AE44-4219-89A3-CA92F27F467E}">
+  <dimension ref="A1:N78"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="6.77734375" customWidth="1"/>
+    <col min="2" max="2" width="11.6640625" customWidth="1"/>
+    <col min="3" max="3" width="8.44140625" style="6" customWidth="1"/>
+    <col min="4" max="6" width="7.6640625" style="6" customWidth="1"/>
+    <col min="7" max="9" width="8.6640625" style="6" customWidth="1"/>
+    <col min="10" max="12" width="8.44140625" style="6" customWidth="1"/>
+    <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
+    <col min="257" max="257" width="6.77734375" customWidth="1"/>
+    <col min="258" max="258" width="11.6640625" customWidth="1"/>
+    <col min="259" max="259" width="8.44140625" customWidth="1"/>
+    <col min="260" max="262" width="7.6640625" customWidth="1"/>
+    <col min="263" max="265" width="8.6640625" customWidth="1"/>
+    <col min="266" max="268" width="8.44140625" customWidth="1"/>
+    <col min="269" max="269" width="7.33203125" customWidth="1"/>
+    <col min="513" max="513" width="6.77734375" customWidth="1"/>
+    <col min="514" max="514" width="11.6640625" customWidth="1"/>
+    <col min="515" max="515" width="8.44140625" customWidth="1"/>
+    <col min="516" max="518" width="7.6640625" customWidth="1"/>
+    <col min="519" max="521" width="8.6640625" customWidth="1"/>
+    <col min="522" max="524" width="8.44140625" customWidth="1"/>
+    <col min="525" max="525" width="7.33203125" customWidth="1"/>
+    <col min="769" max="769" width="6.77734375" customWidth="1"/>
+    <col min="770" max="770" width="11.6640625" customWidth="1"/>
+    <col min="771" max="771" width="8.44140625" customWidth="1"/>
+    <col min="772" max="774" width="7.6640625" customWidth="1"/>
+    <col min="775" max="777" width="8.6640625" customWidth="1"/>
+    <col min="778" max="780" width="8.44140625" customWidth="1"/>
+    <col min="781" max="781" width="7.33203125" customWidth="1"/>
+    <col min="1025" max="1025" width="6.77734375" customWidth="1"/>
+    <col min="1026" max="1026" width="11.6640625" customWidth="1"/>
+    <col min="1027" max="1027" width="8.44140625" customWidth="1"/>
+    <col min="1028" max="1030" width="7.6640625" customWidth="1"/>
+    <col min="1031" max="1033" width="8.6640625" customWidth="1"/>
+    <col min="1034" max="1036" width="8.44140625" customWidth="1"/>
+    <col min="1037" max="1037" width="7.33203125" customWidth="1"/>
+    <col min="1281" max="1281" width="6.77734375" customWidth="1"/>
+    <col min="1282" max="1282" width="11.6640625" customWidth="1"/>
+    <col min="1283" max="1283" width="8.44140625" customWidth="1"/>
+    <col min="1284" max="1286" width="7.6640625" customWidth="1"/>
+    <col min="1287" max="1289" width="8.6640625" customWidth="1"/>
+    <col min="1290" max="1292" width="8.44140625" customWidth="1"/>
+    <col min="1293" max="1293" width="7.33203125" customWidth="1"/>
+    <col min="1537" max="1537" width="6.77734375" customWidth="1"/>
+    <col min="1538" max="1538" width="11.6640625" customWidth="1"/>
+    <col min="1539" max="1539" width="8.44140625" customWidth="1"/>
+    <col min="1540" max="1542" width="7.6640625" customWidth="1"/>
+    <col min="1543" max="1545" width="8.6640625" customWidth="1"/>
+    <col min="1546" max="1548" width="8.44140625" customWidth="1"/>
+    <col min="1549" max="1549" width="7.33203125" customWidth="1"/>
+    <col min="1793" max="1793" width="6.77734375" customWidth="1"/>
+    <col min="1794" max="1794" width="11.6640625" customWidth="1"/>
+    <col min="1795" max="1795" width="8.44140625" customWidth="1"/>
+    <col min="1796" max="1798" width="7.6640625" customWidth="1"/>
+    <col min="1799" max="1801" width="8.6640625" customWidth="1"/>
+    <col min="1802" max="1804" width="8.44140625" customWidth="1"/>
+    <col min="1805" max="1805" width="7.33203125" customWidth="1"/>
+    <col min="2049" max="2049" width="6.77734375" customWidth="1"/>
+    <col min="2050" max="2050" width="11.6640625" customWidth="1"/>
+    <col min="2051" max="2051" width="8.44140625" customWidth="1"/>
+    <col min="2052" max="2054" width="7.6640625" customWidth="1"/>
+    <col min="2055" max="2057" width="8.6640625" customWidth="1"/>
+    <col min="2058" max="2060" width="8.44140625" customWidth="1"/>
+    <col min="2061" max="2061" width="7.33203125" customWidth="1"/>
+    <col min="2305" max="2305" width="6.77734375" customWidth="1"/>
+    <col min="2306" max="2306" width="11.6640625" customWidth="1"/>
+    <col min="2307" max="2307" width="8.44140625" customWidth="1"/>
+    <col min="2308" max="2310" width="7.6640625" customWidth="1"/>
+    <col min="2311" max="2313" width="8.6640625" customWidth="1"/>
+    <col min="2314" max="2316" width="8.44140625" customWidth="1"/>
+    <col min="2317" max="2317" width="7.33203125" customWidth="1"/>
+    <col min="2561" max="2561" width="6.77734375" customWidth="1"/>
+    <col min="2562" max="2562" width="11.6640625" customWidth="1"/>
+    <col min="2563" max="2563" width="8.44140625" customWidth="1"/>
+    <col min="2564" max="2566" width="7.6640625" customWidth="1"/>
+    <col min="2567" max="2569" width="8.6640625" customWidth="1"/>
+    <col min="2570" max="2572" width="8.44140625" customWidth="1"/>
+    <col min="2573" max="2573" width="7.33203125" customWidth="1"/>
+    <col min="2817" max="2817" width="6.77734375" customWidth="1"/>
+    <col min="2818" max="2818" width="11.6640625" customWidth="1"/>
+    <col min="2819" max="2819" width="8.44140625" customWidth="1"/>
+    <col min="2820" max="2822" width="7.6640625" customWidth="1"/>
+    <col min="2823" max="2825" width="8.6640625" customWidth="1"/>
+    <col min="2826" max="2828" width="8.44140625" customWidth="1"/>
+    <col min="2829" max="2829" width="7.33203125" customWidth="1"/>
+    <col min="3073" max="3073" width="6.77734375" customWidth="1"/>
+    <col min="3074" max="3074" width="11.6640625" customWidth="1"/>
+    <col min="3075" max="3075" width="8.44140625" customWidth="1"/>
+    <col min="3076" max="3078" width="7.6640625" customWidth="1"/>
+    <col min="3079" max="3081" width="8.6640625" customWidth="1"/>
+    <col min="3082" max="3084" width="8.44140625" customWidth="1"/>
+    <col min="3085" max="3085" width="7.33203125" customWidth="1"/>
+    <col min="3329" max="3329" width="6.77734375" customWidth="1"/>
+    <col min="3330" max="3330" width="11.6640625" customWidth="1"/>
+    <col min="3331" max="3331" width="8.44140625" customWidth="1"/>
+    <col min="3332" max="3334" width="7.6640625" customWidth="1"/>
+    <col min="3335" max="3337" width="8.6640625" customWidth="1"/>
+    <col min="3338" max="3340" width="8.44140625" customWidth="1"/>
+    <col min="3341" max="3341" width="7.33203125" customWidth="1"/>
+    <col min="3585" max="3585" width="6.77734375" customWidth="1"/>
+    <col min="3586" max="3586" width="11.6640625" customWidth="1"/>
+    <col min="3587" max="3587" width="8.44140625" customWidth="1"/>
+    <col min="3588" max="3590" width="7.6640625" customWidth="1"/>
+    <col min="3591" max="3593" width="8.6640625" customWidth="1"/>
+    <col min="3594" max="3596" width="8.44140625" customWidth="1"/>
+    <col min="3597" max="3597" width="7.33203125" customWidth="1"/>
+    <col min="3841" max="3841" width="6.77734375" customWidth="1"/>
+    <col min="3842" max="3842" width="11.6640625" customWidth="1"/>
+    <col min="3843" max="3843" width="8.44140625" customWidth="1"/>
+    <col min="3844" max="3846" width="7.6640625" customWidth="1"/>
+    <col min="3847" max="3849" width="8.6640625" customWidth="1"/>
+    <col min="3850" max="3852" width="8.44140625" customWidth="1"/>
+    <col min="3853" max="3853" width="7.33203125" customWidth="1"/>
+    <col min="4097" max="4097" width="6.77734375" customWidth="1"/>
+    <col min="4098" max="4098" width="11.6640625" customWidth="1"/>
+    <col min="4099" max="4099" width="8.44140625" customWidth="1"/>
+    <col min="4100" max="4102" width="7.6640625" customWidth="1"/>
+    <col min="4103" max="4105" width="8.6640625" customWidth="1"/>
+    <col min="4106" max="4108" width="8.44140625" customWidth="1"/>
+    <col min="4109" max="4109" width="7.33203125" customWidth="1"/>
+    <col min="4353" max="4353" width="6.77734375" customWidth="1"/>
+    <col min="4354" max="4354" width="11.6640625" customWidth="1"/>
+    <col min="4355" max="4355" width="8.44140625" customWidth="1"/>
+    <col min="4356" max="4358" width="7.6640625" customWidth="1"/>
+    <col min="4359" max="4361" width="8.6640625" customWidth="1"/>
+    <col min="4362" max="4364" width="8.44140625" customWidth="1"/>
+    <col min="4365" max="4365" width="7.33203125" customWidth="1"/>
+    <col min="4609" max="4609" width="6.77734375" customWidth="1"/>
+    <col min="4610" max="4610" width="11.6640625" customWidth="1"/>
+    <col min="4611" max="4611" width="8.44140625" customWidth="1"/>
+    <col min="4612" max="4614" width="7.6640625" customWidth="1"/>
+    <col min="4615" max="4617" width="8.6640625" customWidth="1"/>
+    <col min="4618" max="4620" width="8.44140625" customWidth="1"/>
+    <col min="4621" max="4621" width="7.33203125" customWidth="1"/>
+    <col min="4865" max="4865" width="6.77734375" customWidth="1"/>
+    <col min="4866" max="4866" width="11.6640625" customWidth="1"/>
+    <col min="4867" max="4867" width="8.44140625" customWidth="1"/>
+    <col min="4868" max="4870" width="7.6640625" customWidth="1"/>
+    <col min="4871" max="4873" width="8.6640625" customWidth="1"/>
+    <col min="4874" max="4876" width="8.44140625" customWidth="1"/>
+    <col min="4877" max="4877" width="7.33203125" customWidth="1"/>
+    <col min="5121" max="5121" width="6.77734375" customWidth="1"/>
+    <col min="5122" max="5122" width="11.6640625" customWidth="1"/>
+    <col min="5123" max="5123" width="8.44140625" customWidth="1"/>
+    <col min="5124" max="5126" width="7.6640625" customWidth="1"/>
+    <col min="5127" max="5129" width="8.6640625" customWidth="1"/>
+    <col min="5130" max="5132" width="8.44140625" customWidth="1"/>
+    <col min="5133" max="5133" width="7.33203125" customWidth="1"/>
+    <col min="5377" max="5377" width="6.77734375" customWidth="1"/>
+    <col min="5378" max="5378" width="11.6640625" customWidth="1"/>
+    <col min="5379" max="5379" width="8.44140625" customWidth="1"/>
+    <col min="5380" max="5382" width="7.6640625" customWidth="1"/>
+    <col min="5383" max="5385" width="8.6640625" customWidth="1"/>
+    <col min="5386" max="5388" width="8.44140625" customWidth="1"/>
+    <col min="5389" max="5389" width="7.33203125" customWidth="1"/>
+    <col min="5633" max="5633" width="6.77734375" customWidth="1"/>
+    <col min="5634" max="5634" width="11.6640625" customWidth="1"/>
+    <col min="5635" max="5635" width="8.44140625" customWidth="1"/>
+    <col min="5636" max="5638" width="7.6640625" customWidth="1"/>
+    <col min="5639" max="5641" width="8.6640625" customWidth="1"/>
+    <col min="5642" max="5644" width="8.44140625" customWidth="1"/>
+    <col min="5645" max="5645" width="7.33203125" customWidth="1"/>
+    <col min="5889" max="5889" width="6.77734375" customWidth="1"/>
+    <col min="5890" max="5890" width="11.6640625" customWidth="1"/>
+    <col min="5891" max="5891" width="8.44140625" customWidth="1"/>
+    <col min="5892" max="5894" width="7.6640625" customWidth="1"/>
+    <col min="5895" max="5897" width="8.6640625" customWidth="1"/>
+    <col min="5898" max="5900" width="8.44140625" customWidth="1"/>
+    <col min="5901" max="5901" width="7.33203125" customWidth="1"/>
+    <col min="6145" max="6145" width="6.77734375" customWidth="1"/>
+    <col min="6146" max="6146" width="11.6640625" customWidth="1"/>
+    <col min="6147" max="6147" width="8.44140625" customWidth="1"/>
+    <col min="6148" max="6150" width="7.6640625" customWidth="1"/>
+    <col min="6151" max="6153" width="8.6640625" customWidth="1"/>
+    <col min="6154" max="6156" width="8.44140625" customWidth="1"/>
+    <col min="6157" max="6157" width="7.33203125" customWidth="1"/>
+    <col min="6401" max="6401" width="6.77734375" customWidth="1"/>
+    <col min="6402" max="6402" width="11.6640625" customWidth="1"/>
+    <col min="6403" max="6403" width="8.44140625" customWidth="1"/>
+    <col min="6404" max="6406" width="7.6640625" customWidth="1"/>
+    <col min="6407" max="6409" width="8.6640625" customWidth="1"/>
+    <col min="6410" max="6412" width="8.44140625" customWidth="1"/>
+    <col min="6413" max="6413" width="7.33203125" customWidth="1"/>
+    <col min="6657" max="6657" width="6.77734375" customWidth="1"/>
+    <col min="6658" max="6658" width="11.6640625" customWidth="1"/>
+    <col min="6659" max="6659" width="8.44140625" customWidth="1"/>
+    <col min="6660" max="6662" width="7.6640625" customWidth="1"/>
+    <col min="6663" max="6665" width="8.6640625" customWidth="1"/>
+    <col min="6666" max="6668" width="8.44140625" customWidth="1"/>
+    <col min="6669" max="6669" width="7.33203125" customWidth="1"/>
+    <col min="6913" max="6913" width="6.77734375" customWidth="1"/>
+    <col min="6914" max="6914" width="11.6640625" customWidth="1"/>
+    <col min="6915" max="6915" width="8.44140625" customWidth="1"/>
+    <col min="6916" max="6918" width="7.6640625" customWidth="1"/>
+    <col min="6919" max="6921" width="8.6640625" customWidth="1"/>
+    <col min="6922" max="6924" width="8.44140625" customWidth="1"/>
+    <col min="6925" max="6925" width="7.33203125" customWidth="1"/>
+    <col min="7169" max="7169" width="6.77734375" customWidth="1"/>
+    <col min="7170" max="7170" width="11.6640625" customWidth="1"/>
+    <col min="7171" max="7171" width="8.44140625" customWidth="1"/>
+    <col min="7172" max="7174" width="7.6640625" customWidth="1"/>
+    <col min="7175" max="7177" width="8.6640625" customWidth="1"/>
+    <col min="7178" max="7180" width="8.44140625" customWidth="1"/>
+    <col min="7181" max="7181" width="7.33203125" customWidth="1"/>
+    <col min="7425" max="7425" width="6.77734375" customWidth="1"/>
+    <col min="7426" max="7426" width="11.6640625" customWidth="1"/>
+    <col min="7427" max="7427" width="8.44140625" customWidth="1"/>
+    <col min="7428" max="7430" width="7.6640625" customWidth="1"/>
+    <col min="7431" max="7433" width="8.6640625" customWidth="1"/>
+    <col min="7434" max="7436" width="8.44140625" customWidth="1"/>
+    <col min="7437" max="7437" width="7.33203125" customWidth="1"/>
+    <col min="7681" max="7681" width="6.77734375" customWidth="1"/>
+    <col min="7682" max="7682" width="11.6640625" customWidth="1"/>
+    <col min="7683" max="7683" width="8.44140625" customWidth="1"/>
+    <col min="7684" max="7686" width="7.6640625" customWidth="1"/>
+    <col min="7687" max="7689" width="8.6640625" customWidth="1"/>
+    <col min="7690" max="7692" width="8.44140625" customWidth="1"/>
+    <col min="7693" max="7693" width="7.33203125" customWidth="1"/>
+    <col min="7937" max="7937" width="6.77734375" customWidth="1"/>
+    <col min="7938" max="7938" width="11.6640625" customWidth="1"/>
+    <col min="7939" max="7939" width="8.44140625" customWidth="1"/>
+    <col min="7940" max="7942" width="7.6640625" customWidth="1"/>
+    <col min="7943" max="7945" width="8.6640625" customWidth="1"/>
+    <col min="7946" max="7948" width="8.44140625" customWidth="1"/>
+    <col min="7949" max="7949" width="7.33203125" customWidth="1"/>
+    <col min="8193" max="8193" width="6.77734375" customWidth="1"/>
+    <col min="8194" max="8194" width="11.6640625" customWidth="1"/>
+    <col min="8195" max="8195" width="8.44140625" customWidth="1"/>
+    <col min="8196" max="8198" width="7.6640625" customWidth="1"/>
+    <col min="8199" max="8201" width="8.6640625" customWidth="1"/>
+    <col min="8202" max="8204" width="8.44140625" customWidth="1"/>
+    <col min="8205" max="8205" width="7.33203125" customWidth="1"/>
+    <col min="8449" max="8449" width="6.77734375" customWidth="1"/>
+    <col min="8450" max="8450" width="11.6640625" customWidth="1"/>
+    <col min="8451" max="8451" width="8.44140625" customWidth="1"/>
+    <col min="8452" max="8454" width="7.6640625" customWidth="1"/>
+    <col min="8455" max="8457" width="8.6640625" customWidth="1"/>
+    <col min="8458" max="8460" width="8.44140625" customWidth="1"/>
+    <col min="8461" max="8461" width="7.33203125" customWidth="1"/>
+    <col min="8705" max="8705" width="6.77734375" customWidth="1"/>
+    <col min="8706" max="8706" width="11.6640625" customWidth="1"/>
+    <col min="8707" max="8707" width="8.44140625" customWidth="1"/>
+    <col min="8708" max="8710" width="7.6640625" customWidth="1"/>
+    <col min="8711" max="8713" width="8.6640625" customWidth="1"/>
+    <col min="8714" max="8716" width="8.44140625" customWidth="1"/>
+    <col min="8717" max="8717" width="7.33203125" customWidth="1"/>
+    <col min="8961" max="8961" width="6.77734375" customWidth="1"/>
+    <col min="8962" max="8962" width="11.6640625" customWidth="1"/>
+    <col min="8963" max="8963" width="8.44140625" customWidth="1"/>
+    <col min="8964" max="8966" width="7.6640625" customWidth="1"/>
+    <col min="8967" max="8969" width="8.6640625" customWidth="1"/>
+    <col min="8970" max="8972" width="8.44140625" customWidth="1"/>
+    <col min="8973" max="8973" width="7.33203125" customWidth="1"/>
+    <col min="9217" max="9217" width="6.77734375" customWidth="1"/>
+    <col min="9218" max="9218" width="11.6640625" customWidth="1"/>
+    <col min="9219" max="9219" width="8.44140625" customWidth="1"/>
+    <col min="9220" max="9222" width="7.6640625" customWidth="1"/>
+    <col min="9223" max="9225" width="8.6640625" customWidth="1"/>
+    <col min="9226" max="9228" width="8.44140625" customWidth="1"/>
+    <col min="9229" max="9229" width="7.33203125" customWidth="1"/>
+    <col min="9473" max="9473" width="6.77734375" customWidth="1"/>
+    <col min="9474" max="9474" width="11.6640625" customWidth="1"/>
+    <col min="9475" max="9475" width="8.44140625" customWidth="1"/>
+    <col min="9476" max="9478" width="7.6640625" customWidth="1"/>
+    <col min="9479" max="9481" width="8.6640625" customWidth="1"/>
+    <col min="9482" max="9484" width="8.44140625" customWidth="1"/>
+    <col min="9485" max="9485" width="7.33203125" customWidth="1"/>
+    <col min="9729" max="9729" width="6.77734375" customWidth="1"/>
+    <col min="9730" max="9730" width="11.6640625" customWidth="1"/>
+    <col min="9731" max="9731" width="8.44140625" customWidth="1"/>
+    <col min="9732" max="9734" width="7.6640625" customWidth="1"/>
+    <col min="9735" max="9737" width="8.6640625" customWidth="1"/>
+    <col min="9738" max="9740" width="8.44140625" customWidth="1"/>
+    <col min="9741" max="9741" width="7.33203125" customWidth="1"/>
+    <col min="9985" max="9985" width="6.77734375" customWidth="1"/>
+    <col min="9986" max="9986" width="11.6640625" customWidth="1"/>
+    <col min="9987" max="9987" width="8.44140625" customWidth="1"/>
+    <col min="9988" max="9990" width="7.6640625" customWidth="1"/>
+    <col min="9991" max="9993" width="8.6640625" customWidth="1"/>
+    <col min="9994" max="9996" width="8.44140625" customWidth="1"/>
+    <col min="9997" max="9997" width="7.33203125" customWidth="1"/>
+    <col min="10241" max="10241" width="6.77734375" customWidth="1"/>
+    <col min="10242" max="10242" width="11.6640625" customWidth="1"/>
+    <col min="10243" max="10243" width="8.44140625" customWidth="1"/>
+    <col min="10244" max="10246" width="7.6640625" customWidth="1"/>
+    <col min="10247" max="10249" width="8.6640625" customWidth="1"/>
+    <col min="10250" max="10252" width="8.44140625" customWidth="1"/>
+    <col min="10253" max="10253" width="7.33203125" customWidth="1"/>
+    <col min="10497" max="10497" width="6.77734375" customWidth="1"/>
+    <col min="10498" max="10498" width="11.6640625" customWidth="1"/>
+    <col min="10499" max="10499" width="8.44140625" customWidth="1"/>
+    <col min="10500" max="10502" width="7.6640625" customWidth="1"/>
+    <col min="10503" max="10505" width="8.6640625" customWidth="1"/>
+    <col min="10506" max="10508" width="8.44140625" customWidth="1"/>
+    <col min="10509" max="10509" width="7.33203125" customWidth="1"/>
+    <col min="10753" max="10753" width="6.77734375" customWidth="1"/>
+    <col min="10754" max="10754" width="11.6640625" customWidth="1"/>
+    <col min="10755" max="10755" width="8.44140625" customWidth="1"/>
+    <col min="10756" max="10758" width="7.6640625" customWidth="1"/>
+    <col min="10759" max="10761" width="8.6640625" customWidth="1"/>
+    <col min="10762" max="10764" width="8.44140625" customWidth="1"/>
+    <col min="10765" max="10765" width="7.33203125" customWidth="1"/>
+    <col min="11009" max="11009" width="6.77734375" customWidth="1"/>
+    <col min="11010" max="11010" width="11.6640625" customWidth="1"/>
+    <col min="11011" max="11011" width="8.44140625" customWidth="1"/>
+    <col min="11012" max="11014" width="7.6640625" customWidth="1"/>
+    <col min="11015" max="11017" width="8.6640625" customWidth="1"/>
+    <col min="11018" max="11020" width="8.44140625" customWidth="1"/>
+    <col min="11021" max="11021" width="7.33203125" customWidth="1"/>
+    <col min="11265" max="11265" width="6.77734375" customWidth="1"/>
+    <col min="11266" max="11266" width="11.6640625" customWidth="1"/>
+    <col min="11267" max="11267" width="8.44140625" customWidth="1"/>
+    <col min="11268" max="11270" width="7.6640625" customWidth="1"/>
+    <col min="11271" max="11273" width="8.6640625" customWidth="1"/>
+    <col min="11274" max="11276" width="8.44140625" customWidth="1"/>
+    <col min="11277" max="11277" width="7.33203125" customWidth="1"/>
+    <col min="11521" max="11521" width="6.77734375" customWidth="1"/>
+    <col min="11522" max="11522" width="11.6640625" customWidth="1"/>
+    <col min="11523" max="11523" width="8.44140625" customWidth="1"/>
+    <col min="11524" max="11526" width="7.6640625" customWidth="1"/>
+    <col min="11527" max="11529" width="8.6640625" customWidth="1"/>
+    <col min="11530" max="11532" width="8.44140625" customWidth="1"/>
+    <col min="11533" max="11533" width="7.33203125" customWidth="1"/>
+    <col min="11777" max="11777" width="6.77734375" customWidth="1"/>
+    <col min="11778" max="11778" width="11.6640625" customWidth="1"/>
+    <col min="11779" max="11779" width="8.44140625" customWidth="1"/>
+    <col min="11780" max="11782" width="7.6640625" customWidth="1"/>
+    <col min="11783" max="11785" width="8.6640625" customWidth="1"/>
+    <col min="11786" max="11788" width="8.44140625" customWidth="1"/>
+    <col min="11789" max="11789" width="7.33203125" customWidth="1"/>
+    <col min="12033" max="12033" width="6.77734375" customWidth="1"/>
+    <col min="12034" max="12034" width="11.6640625" customWidth="1"/>
+    <col min="12035" max="12035" width="8.44140625" customWidth="1"/>
+    <col min="12036" max="12038" width="7.6640625" customWidth="1"/>
+    <col min="12039" max="12041" width="8.6640625" customWidth="1"/>
+    <col min="12042" max="12044" width="8.44140625" customWidth="1"/>
+    <col min="12045" max="12045" width="7.33203125" customWidth="1"/>
+    <col min="12289" max="12289" width="6.77734375" customWidth="1"/>
+    <col min="12290" max="12290" width="11.6640625" customWidth="1"/>
+    <col min="12291" max="12291" width="8.44140625" customWidth="1"/>
+    <col min="12292" max="12294" width="7.6640625" customWidth="1"/>
+    <col min="12295" max="12297" width="8.6640625" customWidth="1"/>
+    <col min="12298" max="12300" width="8.44140625" customWidth="1"/>
+    <col min="12301" max="12301" width="7.33203125" customWidth="1"/>
+    <col min="12545" max="12545" width="6.77734375" customWidth="1"/>
+    <col min="12546" max="12546" width="11.6640625" customWidth="1"/>
+    <col min="12547" max="12547" width="8.44140625" customWidth="1"/>
+    <col min="12548" max="12550" width="7.6640625" customWidth="1"/>
+    <col min="12551" max="12553" width="8.6640625" customWidth="1"/>
+    <col min="12554" max="12556" width="8.44140625" customWidth="1"/>
+    <col min="12557" max="12557" width="7.33203125" customWidth="1"/>
+    <col min="12801" max="12801" width="6.77734375" customWidth="1"/>
+    <col min="12802" max="12802" width="11.6640625" customWidth="1"/>
+    <col min="12803" max="12803" width="8.44140625" customWidth="1"/>
+    <col min="12804" max="12806" width="7.6640625" customWidth="1"/>
+    <col min="12807" max="12809" width="8.6640625" customWidth="1"/>
+    <col min="12810" max="12812" width="8.44140625" customWidth="1"/>
+    <col min="12813" max="12813" width="7.33203125" customWidth="1"/>
+    <col min="13057" max="13057" width="6.77734375" customWidth="1"/>
+    <col min="13058" max="13058" width="11.6640625" customWidth="1"/>
+    <col min="13059" max="13059" width="8.44140625" customWidth="1"/>
+    <col min="13060" max="13062" width="7.6640625" customWidth="1"/>
+    <col min="13063" max="13065" width="8.6640625" customWidth="1"/>
+    <col min="13066" max="13068" width="8.44140625" customWidth="1"/>
+    <col min="13069" max="13069" width="7.33203125" customWidth="1"/>
+    <col min="13313" max="13313" width="6.77734375" customWidth="1"/>
+    <col min="13314" max="13314" width="11.6640625" customWidth="1"/>
+    <col min="13315" max="13315" width="8.44140625" customWidth="1"/>
+    <col min="13316" max="13318" width="7.6640625" customWidth="1"/>
+    <col min="13319" max="13321" width="8.6640625" customWidth="1"/>
+    <col min="13322" max="13324" width="8.44140625" customWidth="1"/>
+    <col min="13325" max="13325" width="7.33203125" customWidth="1"/>
+    <col min="13569" max="13569" width="6.77734375" customWidth="1"/>
+    <col min="13570" max="13570" width="11.6640625" customWidth="1"/>
+    <col min="13571" max="13571" width="8.44140625" customWidth="1"/>
+    <col min="13572" max="13574" width="7.6640625" customWidth="1"/>
+    <col min="13575" max="13577" width="8.6640625" customWidth="1"/>
+    <col min="13578" max="13580" width="8.44140625" customWidth="1"/>
+    <col min="13581" max="13581" width="7.33203125" customWidth="1"/>
+    <col min="13825" max="13825" width="6.77734375" customWidth="1"/>
+    <col min="13826" max="13826" width="11.6640625" customWidth="1"/>
+    <col min="13827" max="13827" width="8.44140625" customWidth="1"/>
+    <col min="13828" max="13830" width="7.6640625" customWidth="1"/>
+    <col min="13831" max="13833" width="8.6640625" customWidth="1"/>
+    <col min="13834" max="13836" width="8.44140625" customWidth="1"/>
+    <col min="13837" max="13837" width="7.33203125" customWidth="1"/>
+    <col min="14081" max="14081" width="6.77734375" customWidth="1"/>
+    <col min="14082" max="14082" width="11.6640625" customWidth="1"/>
+    <col min="14083" max="14083" width="8.44140625" customWidth="1"/>
+    <col min="14084" max="14086" width="7.6640625" customWidth="1"/>
+    <col min="14087" max="14089" width="8.6640625" customWidth="1"/>
+    <col min="14090" max="14092" width="8.44140625" customWidth="1"/>
+    <col min="14093" max="14093" width="7.33203125" customWidth="1"/>
+    <col min="14337" max="14337" width="6.77734375" customWidth="1"/>
+    <col min="14338" max="14338" width="11.6640625" customWidth="1"/>
+    <col min="14339" max="14339" width="8.44140625" customWidth="1"/>
+    <col min="14340" max="14342" width="7.6640625" customWidth="1"/>
+    <col min="14343" max="14345" width="8.6640625" customWidth="1"/>
+    <col min="14346" max="14348" width="8.44140625" customWidth="1"/>
+    <col min="14349" max="14349" width="7.33203125" customWidth="1"/>
+    <col min="14593" max="14593" width="6.77734375" customWidth="1"/>
+    <col min="14594" max="14594" width="11.6640625" customWidth="1"/>
+    <col min="14595" max="14595" width="8.44140625" customWidth="1"/>
+    <col min="14596" max="14598" width="7.6640625" customWidth="1"/>
+    <col min="14599" max="14601" width="8.6640625" customWidth="1"/>
+    <col min="14602" max="14604" width="8.44140625" customWidth="1"/>
+    <col min="14605" max="14605" width="7.33203125" customWidth="1"/>
+    <col min="14849" max="14849" width="6.77734375" customWidth="1"/>
+    <col min="14850" max="14850" width="11.6640625" customWidth="1"/>
+    <col min="14851" max="14851" width="8.44140625" customWidth="1"/>
+    <col min="14852" max="14854" width="7.6640625" customWidth="1"/>
+    <col min="14855" max="14857" width="8.6640625" customWidth="1"/>
+    <col min="14858" max="14860" width="8.44140625" customWidth="1"/>
+    <col min="14861" max="14861" width="7.33203125" customWidth="1"/>
+    <col min="15105" max="15105" width="6.77734375" customWidth="1"/>
+    <col min="15106" max="15106" width="11.6640625" customWidth="1"/>
+    <col min="15107" max="15107" width="8.44140625" customWidth="1"/>
+    <col min="15108" max="15110" width="7.6640625" customWidth="1"/>
+    <col min="15111" max="15113" width="8.6640625" customWidth="1"/>
+    <col min="15114" max="15116" width="8.44140625" customWidth="1"/>
+    <col min="15117" max="15117" width="7.33203125" customWidth="1"/>
+    <col min="15361" max="15361" width="6.77734375" customWidth="1"/>
+    <col min="15362" max="15362" width="11.6640625" customWidth="1"/>
+    <col min="15363" max="15363" width="8.44140625" customWidth="1"/>
+    <col min="15364" max="15366" width="7.6640625" customWidth="1"/>
+    <col min="15367" max="15369" width="8.6640625" customWidth="1"/>
+    <col min="15370" max="15372" width="8.44140625" customWidth="1"/>
+    <col min="15373" max="15373" width="7.33203125" customWidth="1"/>
+    <col min="15617" max="15617" width="6.77734375" customWidth="1"/>
+    <col min="15618" max="15618" width="11.6640625" customWidth="1"/>
+    <col min="15619" max="15619" width="8.44140625" customWidth="1"/>
+    <col min="15620" max="15622" width="7.6640625" customWidth="1"/>
+    <col min="15623" max="15625" width="8.6640625" customWidth="1"/>
+    <col min="15626" max="15628" width="8.44140625" customWidth="1"/>
+    <col min="15629" max="15629" width="7.33203125" customWidth="1"/>
+    <col min="15873" max="15873" width="6.77734375" customWidth="1"/>
+    <col min="15874" max="15874" width="11.6640625" customWidth="1"/>
+    <col min="15875" max="15875" width="8.44140625" customWidth="1"/>
+    <col min="15876" max="15878" width="7.6640625" customWidth="1"/>
+    <col min="15879" max="15881" width="8.6640625" customWidth="1"/>
+    <col min="15882" max="15884" width="8.44140625" customWidth="1"/>
+    <col min="15885" max="15885" width="7.33203125" customWidth="1"/>
+    <col min="16129" max="16129" width="6.77734375" customWidth="1"/>
+    <col min="16130" max="16130" width="11.6640625" customWidth="1"/>
+    <col min="16131" max="16131" width="8.44140625" customWidth="1"/>
+    <col min="16132" max="16134" width="7.6640625" customWidth="1"/>
+    <col min="16135" max="16137" width="8.6640625" customWidth="1"/>
+    <col min="16138" max="16140" width="8.44140625" customWidth="1"/>
+    <col min="16141" max="16141" width="7.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1"/>
+      <c r="B1" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="1"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="1"/>
+    </row>
+    <row r="3" spans="1:14" ht="27" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="8"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="H3" s="8"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="21"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="N3" s="1"/>
+    </row>
+    <row r="4" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="M4" s="24"/>
+      <c r="N4" s="1"/>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="1"/>
+      <c r="B5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="10">
+        <v>272</v>
+      </c>
+      <c r="D5" s="10">
+        <v>128</v>
+      </c>
+      <c r="E5" s="10">
+        <v>156</v>
+      </c>
+      <c r="F5" s="10">
+        <v>28</v>
+      </c>
+      <c r="G5" s="10">
+        <v>669</v>
+      </c>
+      <c r="H5" s="10">
+        <v>4657</v>
+      </c>
+      <c r="I5" s="10">
+        <v>3988</v>
+      </c>
+      <c r="J5" s="10">
+        <v>-51</v>
+      </c>
+      <c r="K5" s="10">
+        <v>1174</v>
+      </c>
+      <c r="L5" s="10">
+        <v>1225</v>
+      </c>
+      <c r="M5" s="11">
+        <v>-474</v>
+      </c>
+      <c r="N5" s="1"/>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="1"/>
+      <c r="B6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="10">
+        <v>118</v>
+      </c>
+      <c r="D6" s="10">
+        <v>24</v>
+      </c>
+      <c r="E6" s="10">
+        <v>29</v>
+      </c>
+      <c r="F6" s="10">
+        <v>5</v>
+      </c>
+      <c r="G6" s="10">
+        <v>137</v>
+      </c>
+      <c r="H6" s="10">
+        <v>574</v>
+      </c>
+      <c r="I6" s="10">
+        <v>437</v>
+      </c>
+      <c r="J6" s="10">
+        <v>25</v>
+      </c>
+      <c r="K6" s="10">
+        <v>272</v>
+      </c>
+      <c r="L6" s="10">
+        <v>247</v>
+      </c>
+      <c r="M6" s="11">
+        <v>-68</v>
+      </c>
+      <c r="N6" s="1"/>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="1"/>
+      <c r="B7" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="10">
+        <v>0</v>
+      </c>
+      <c r="D7" s="10">
+        <v>7</v>
+      </c>
+      <c r="E7" s="10">
+        <v>8</v>
+      </c>
+      <c r="F7" s="10">
+        <v>1</v>
+      </c>
+      <c r="G7" s="10">
+        <v>22</v>
+      </c>
+      <c r="H7" s="10">
+        <v>135</v>
+      </c>
+      <c r="I7" s="10">
+        <v>113</v>
+      </c>
+      <c r="J7" s="10">
+        <v>-19</v>
+      </c>
+      <c r="K7" s="10">
+        <v>63</v>
+      </c>
+      <c r="L7" s="10">
+        <v>82</v>
+      </c>
+      <c r="M7" s="11">
+        <v>-10</v>
+      </c>
+      <c r="N7" s="1"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="1"/>
+      <c r="B8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="10">
+        <v>15</v>
+      </c>
+      <c r="D8" s="10">
+        <v>2</v>
+      </c>
+      <c r="E8" s="10">
+        <v>4</v>
+      </c>
+      <c r="F8" s="10">
+        <v>2</v>
+      </c>
+      <c r="G8" s="10">
+        <v>17</v>
+      </c>
+      <c r="H8" s="10">
+        <v>109</v>
+      </c>
+      <c r="I8" s="10">
+        <v>92</v>
+      </c>
+      <c r="J8" s="10">
+        <v>8</v>
+      </c>
+      <c r="K8" s="10">
+        <v>57</v>
+      </c>
+      <c r="L8" s="10">
+        <v>49</v>
+      </c>
+      <c r="M8" s="11">
+        <v>-12</v>
+      </c>
+      <c r="N8" s="1"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="1"/>
+      <c r="B9" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="10">
+        <v>18</v>
+      </c>
+      <c r="D9" s="10">
+        <v>2</v>
+      </c>
+      <c r="E9" s="10">
+        <v>4</v>
+      </c>
+      <c r="F9" s="10">
+        <v>2</v>
+      </c>
+      <c r="G9" s="10">
+        <v>6</v>
+      </c>
+      <c r="H9" s="10">
+        <v>79</v>
+      </c>
+      <c r="I9" s="10">
+        <v>73</v>
+      </c>
+      <c r="J9" s="10">
+        <v>20</v>
+      </c>
+      <c r="K9" s="10">
+        <v>50</v>
+      </c>
+      <c r="L9" s="10">
+        <v>30</v>
+      </c>
+      <c r="M9" s="11">
+        <v>-10</v>
+      </c>
+      <c r="N9" s="1"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="1"/>
+      <c r="B10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="10">
+        <v>29</v>
+      </c>
+      <c r="D10" s="10">
+        <v>2</v>
+      </c>
+      <c r="E10" s="10">
+        <v>2</v>
+      </c>
+      <c r="F10" s="10">
+        <v>0</v>
+      </c>
+      <c r="G10" s="10">
+        <v>46</v>
+      </c>
+      <c r="H10" s="10">
+        <v>93</v>
+      </c>
+      <c r="I10" s="10">
+        <v>47</v>
+      </c>
+      <c r="J10" s="10">
+        <v>-2</v>
+      </c>
+      <c r="K10" s="10">
+        <v>33</v>
+      </c>
+      <c r="L10" s="10">
+        <v>35</v>
+      </c>
+      <c r="M10" s="11">
+        <v>-17</v>
+      </c>
+      <c r="N10" s="1"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="1"/>
+      <c r="B11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="10">
+        <v>1</v>
+      </c>
+      <c r="D11" s="10">
+        <v>3</v>
+      </c>
+      <c r="E11" s="10">
+        <v>3</v>
+      </c>
+      <c r="F11" s="10">
+        <v>0</v>
+      </c>
+      <c r="G11" s="10">
+        <v>0</v>
+      </c>
+      <c r="H11" s="10">
+        <v>33</v>
+      </c>
+      <c r="I11" s="10">
+        <v>33</v>
+      </c>
+      <c r="J11" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K11" s="10">
+        <v>16</v>
+      </c>
+      <c r="L11" s="10">
+        <v>17</v>
+      </c>
+      <c r="M11" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N11" s="1"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="1"/>
+      <c r="B12" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="10">
+        <v>55</v>
+      </c>
+      <c r="D12" s="10">
+        <v>8</v>
+      </c>
+      <c r="E12" s="10">
+        <v>8</v>
+      </c>
+      <c r="F12" s="10">
+        <v>0</v>
+      </c>
+      <c r="G12" s="10">
+        <v>46</v>
+      </c>
+      <c r="H12" s="10">
+        <v>125</v>
+      </c>
+      <c r="I12" s="10">
+        <v>79</v>
+      </c>
+      <c r="J12" s="10">
+        <v>19</v>
+      </c>
+      <c r="K12" s="10">
+        <v>53</v>
+      </c>
+      <c r="L12" s="10">
+        <v>34</v>
+      </c>
+      <c r="M12" s="11">
+        <v>-18</v>
+      </c>
+      <c r="N12" s="1"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="1"/>
+      <c r="B13" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="10">
+        <v>5</v>
+      </c>
+      <c r="D13" s="10">
+        <v>1</v>
+      </c>
+      <c r="E13" s="10">
+        <v>1</v>
+      </c>
+      <c r="F13" s="10">
+        <v>0</v>
+      </c>
+      <c r="G13" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H13" s="10">
+        <v>27</v>
+      </c>
+      <c r="I13" s="10">
+        <v>28</v>
+      </c>
+      <c r="J13" s="10">
+        <v>9</v>
+      </c>
+      <c r="K13" s="10">
+        <v>11</v>
+      </c>
+      <c r="L13" s="10">
+        <v>2</v>
+      </c>
+      <c r="M13" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N13" s="1"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="1"/>
+      <c r="B14" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="10">
+        <v>5</v>
+      </c>
+      <c r="D14" s="10">
+        <v>18</v>
+      </c>
+      <c r="E14" s="10">
+        <v>22</v>
+      </c>
+      <c r="F14" s="10">
+        <v>4</v>
+      </c>
+      <c r="G14" s="10">
+        <v>31</v>
+      </c>
+      <c r="H14" s="10">
+        <v>361</v>
+      </c>
+      <c r="I14" s="10">
+        <v>330</v>
+      </c>
+      <c r="J14" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K14" s="10">
+        <v>63</v>
+      </c>
+      <c r="L14" s="10">
+        <v>64</v>
+      </c>
+      <c r="M14" s="11">
+        <v>-43</v>
+      </c>
+      <c r="N14" s="1"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="1"/>
+      <c r="B15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="10">
+        <v>30</v>
+      </c>
+      <c r="D15" s="10">
+        <v>15</v>
+      </c>
+      <c r="E15" s="10">
+        <v>18</v>
+      </c>
+      <c r="F15" s="10">
+        <v>3</v>
+      </c>
+      <c r="G15" s="10">
+        <v>25</v>
+      </c>
+      <c r="H15" s="10">
+        <v>308</v>
+      </c>
+      <c r="I15" s="10">
+        <v>283</v>
+      </c>
+      <c r="J15" s="10">
+        <v>15</v>
+      </c>
+      <c r="K15" s="10">
+        <v>119</v>
+      </c>
+      <c r="L15" s="10">
+        <v>104</v>
+      </c>
+      <c r="M15" s="11">
+        <v>-25</v>
+      </c>
+      <c r="N15" s="1"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="1"/>
+      <c r="B16" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="10">
+        <v>1</v>
+      </c>
+      <c r="D16" s="10">
+        <v>0</v>
+      </c>
+      <c r="E16" s="10">
+        <v>0</v>
+      </c>
+      <c r="F16" s="10">
+        <v>0</v>
+      </c>
+      <c r="G16" s="10">
+        <v>2</v>
+      </c>
+      <c r="H16" s="10">
+        <v>11</v>
+      </c>
+      <c r="I16" s="10">
+        <v>9</v>
+      </c>
+      <c r="J16" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K16" s="10">
+        <v>1</v>
+      </c>
+      <c r="L16" s="10">
+        <v>2</v>
+      </c>
+      <c r="M16" s="11">
+        <v>0</v>
+      </c>
+      <c r="N16" s="1"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="1"/>
+      <c r="B17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="10">
+        <v>13</v>
+      </c>
+      <c r="D17" s="10">
+        <v>0</v>
+      </c>
+      <c r="E17" s="10">
+        <v>1</v>
+      </c>
+      <c r="F17" s="10">
+        <v>1</v>
+      </c>
+      <c r="G17" s="10">
+        <v>17</v>
+      </c>
+      <c r="H17" s="10">
+        <v>85</v>
+      </c>
+      <c r="I17" s="10">
+        <v>68</v>
+      </c>
+      <c r="J17" s="10">
+        <v>5</v>
+      </c>
+      <c r="K17" s="10">
+        <v>13</v>
+      </c>
+      <c r="L17" s="10">
+        <v>8</v>
+      </c>
+      <c r="M17" s="11">
+        <v>-9</v>
+      </c>
+      <c r="N17" s="1"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="1"/>
+      <c r="B18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="10">
+        <v>52</v>
+      </c>
+      <c r="D18" s="10">
+        <v>18</v>
+      </c>
+      <c r="E18" s="10">
+        <v>19</v>
+      </c>
+      <c r="F18" s="10">
+        <v>1</v>
+      </c>
+      <c r="G18" s="10">
+        <v>104</v>
+      </c>
+      <c r="H18" s="10">
+        <v>424</v>
+      </c>
+      <c r="I18" s="10">
+        <v>320</v>
+      </c>
+      <c r="J18" s="10">
+        <v>-14</v>
+      </c>
+      <c r="K18" s="10">
+        <v>76</v>
+      </c>
+      <c r="L18" s="10">
+        <v>90</v>
+      </c>
+      <c r="M18" s="11">
+        <v>-56</v>
+      </c>
+      <c r="N18" s="1"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="1"/>
+      <c r="B19" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="10">
+        <v>67</v>
+      </c>
+      <c r="D19" s="10">
+        <v>3</v>
+      </c>
+      <c r="E19" s="10">
+        <v>4</v>
+      </c>
+      <c r="F19" s="10">
+        <v>1</v>
+      </c>
+      <c r="G19" s="10">
+        <v>62</v>
+      </c>
+      <c r="H19" s="10">
+        <v>141</v>
+      </c>
+      <c r="I19" s="10">
+        <v>79</v>
+      </c>
+      <c r="J19" s="10">
+        <v>19</v>
+      </c>
+      <c r="K19" s="10">
+        <v>31</v>
+      </c>
+      <c r="L19" s="10">
+        <v>12</v>
+      </c>
+      <c r="M19" s="11">
+        <v>-17</v>
+      </c>
+      <c r="N19" s="1"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="1"/>
+      <c r="B20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="10">
+        <v>7</v>
+      </c>
+      <c r="D20" s="10">
+        <v>-1</v>
+      </c>
+      <c r="E20" s="10">
+        <v>0</v>
+      </c>
+      <c r="F20" s="10">
+        <v>1</v>
+      </c>
+      <c r="G20" s="10">
+        <v>23</v>
+      </c>
+      <c r="H20" s="10">
+        <v>39</v>
+      </c>
+      <c r="I20" s="10">
+        <v>16</v>
+      </c>
+      <c r="J20" s="10">
+        <v>-7</v>
+      </c>
+      <c r="K20" s="10">
+        <v>6</v>
+      </c>
+      <c r="L20" s="10">
+        <v>13</v>
+      </c>
+      <c r="M20" s="11">
+        <v>-8</v>
+      </c>
+      <c r="N20" s="1"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="1"/>
+      <c r="B21" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" s="10">
+        <v>-66</v>
+      </c>
+      <c r="D21" s="10">
+        <v>9</v>
+      </c>
+      <c r="E21" s="10">
+        <v>12</v>
+      </c>
+      <c r="F21" s="10">
+        <v>3</v>
+      </c>
+      <c r="G21" s="10">
+        <v>-26</v>
+      </c>
+      <c r="H21" s="10">
+        <v>318</v>
+      </c>
+      <c r="I21" s="10">
+        <v>344</v>
+      </c>
+      <c r="J21" s="10">
+        <v>-34</v>
+      </c>
+      <c r="K21" s="10">
+        <v>43</v>
+      </c>
+      <c r="L21" s="10">
+        <v>77</v>
+      </c>
+      <c r="M21" s="11">
+        <v>-15</v>
+      </c>
+      <c r="N21" s="1"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="1"/>
+      <c r="B22" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="10">
+        <v>1</v>
+      </c>
+      <c r="D22" s="10">
+        <v>1</v>
+      </c>
+      <c r="E22" s="10">
+        <v>1</v>
+      </c>
+      <c r="F22" s="10">
+        <v>0</v>
+      </c>
+      <c r="G22" s="10">
+        <v>2</v>
+      </c>
+      <c r="H22" s="10">
+        <v>54</v>
+      </c>
+      <c r="I22" s="10">
+        <v>52</v>
+      </c>
+      <c r="J22" s="10">
+        <v>-3</v>
+      </c>
+      <c r="K22" s="10">
+        <v>36</v>
+      </c>
+      <c r="L22" s="10">
+        <v>39</v>
+      </c>
+      <c r="M22" s="11">
+        <v>1</v>
+      </c>
+      <c r="N22" s="1"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="1"/>
+      <c r="B23" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="10">
+        <v>-1</v>
+      </c>
+      <c r="D23" s="10">
+        <v>0</v>
+      </c>
+      <c r="E23" s="10">
+        <v>2</v>
+      </c>
+      <c r="F23" s="10">
+        <v>2</v>
+      </c>
+      <c r="G23" s="10">
+        <v>3</v>
+      </c>
+      <c r="H23" s="10">
+        <v>39</v>
+      </c>
+      <c r="I23" s="10">
+        <v>36</v>
+      </c>
+      <c r="J23" s="10">
+        <v>6</v>
+      </c>
+      <c r="K23" s="10">
+        <v>12</v>
+      </c>
+      <c r="L23" s="10">
+        <v>6</v>
+      </c>
+      <c r="M23" s="11">
+        <v>-10</v>
+      </c>
+      <c r="N23" s="1"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="1"/>
+      <c r="B24" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="10">
+        <v>-9</v>
+      </c>
+      <c r="D24" s="10">
+        <v>-1</v>
+      </c>
+      <c r="E24" s="10">
+        <v>0</v>
+      </c>
+      <c r="F24" s="10">
+        <v>1</v>
+      </c>
+      <c r="G24" s="10">
+        <v>-7</v>
+      </c>
+      <c r="H24" s="10">
+        <v>45</v>
+      </c>
+      <c r="I24" s="10">
+        <v>52</v>
+      </c>
+      <c r="J24" s="10">
+        <v>0</v>
+      </c>
+      <c r="K24" s="10">
+        <v>9</v>
+      </c>
+      <c r="L24" s="10">
+        <v>9</v>
+      </c>
+      <c r="M24" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N24" s="1"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="1"/>
+      <c r="B25" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="10">
+        <v>21</v>
+      </c>
+      <c r="D25" s="10">
+        <v>1</v>
+      </c>
+      <c r="E25" s="10">
+        <v>1</v>
+      </c>
+      <c r="F25" s="10">
+        <v>0</v>
+      </c>
+      <c r="G25" s="10">
+        <v>24</v>
+      </c>
+      <c r="H25" s="10">
+        <v>116</v>
+      </c>
+      <c r="I25" s="10">
+        <v>92</v>
+      </c>
+      <c r="J25" s="10">
+        <v>10</v>
+      </c>
+      <c r="K25" s="10">
+        <v>40</v>
+      </c>
+      <c r="L25" s="10">
+        <v>30</v>
+      </c>
+      <c r="M25" s="11">
+        <v>-14</v>
+      </c>
+      <c r="N25" s="1"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="1"/>
+      <c r="B26" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="10">
+        <v>25</v>
+      </c>
+      <c r="D26" s="10">
+        <v>13</v>
+      </c>
+      <c r="E26" s="10">
+        <v>13</v>
+      </c>
+      <c r="F26" s="10">
+        <v>0</v>
+      </c>
+      <c r="G26" s="10">
+        <v>56</v>
+      </c>
+      <c r="H26" s="10">
+        <v>255</v>
+      </c>
+      <c r="I26" s="10">
+        <v>199</v>
+      </c>
+      <c r="J26" s="10">
+        <v>-7</v>
+      </c>
+      <c r="K26" s="10">
+        <v>56</v>
+      </c>
+      <c r="L26" s="10">
+        <v>63</v>
+      </c>
+      <c r="M26" s="11">
+        <v>-37</v>
+      </c>
+      <c r="N26" s="1"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="1"/>
+      <c r="B27" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="10">
+        <v>5</v>
+      </c>
+      <c r="D27" s="10">
+        <v>0</v>
+      </c>
+      <c r="E27" s="10">
+        <v>0</v>
+      </c>
+      <c r="F27" s="10">
+        <v>0</v>
+      </c>
+      <c r="G27" s="10">
+        <v>4</v>
+      </c>
+      <c r="H27" s="10">
+        <v>8</v>
+      </c>
+      <c r="I27" s="10">
+        <v>4</v>
+      </c>
+      <c r="J27" s="10">
+        <v>1</v>
+      </c>
+      <c r="K27" s="10">
+        <v>1</v>
+      </c>
+      <c r="L27" s="10">
+        <v>0</v>
+      </c>
+      <c r="M27" s="11">
+        <v>0</v>
+      </c>
+      <c r="N27" s="1"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="1"/>
+      <c r="B28" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="10">
+        <v>-18</v>
+      </c>
+      <c r="D28" s="10">
+        <v>2</v>
+      </c>
+      <c r="E28" s="10">
+        <v>2</v>
+      </c>
+      <c r="F28" s="10">
+        <v>0</v>
+      </c>
+      <c r="G28" s="10">
+        <v>22</v>
+      </c>
+      <c r="H28" s="10">
+        <v>196</v>
+      </c>
+      <c r="I28" s="10">
+        <v>174</v>
+      </c>
+      <c r="J28" s="10">
+        <v>-23</v>
+      </c>
+      <c r="K28" s="10">
+        <v>22</v>
+      </c>
+      <c r="L28" s="10">
+        <v>45</v>
+      </c>
+      <c r="M28" s="11">
+        <v>-19</v>
+      </c>
+      <c r="N28" s="1"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="1"/>
+      <c r="B29" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" s="10">
+        <v>31</v>
+      </c>
+      <c r="D29" s="10">
+        <v>4</v>
+      </c>
+      <c r="E29" s="10">
+        <v>4</v>
+      </c>
+      <c r="F29" s="10">
+        <v>0</v>
+      </c>
+      <c r="G29" s="10">
+        <v>30</v>
+      </c>
+      <c r="H29" s="10">
+        <v>76</v>
+      </c>
+      <c r="I29" s="10">
+        <v>46</v>
+      </c>
+      <c r="J29" s="10">
+        <v>9</v>
+      </c>
+      <c r="K29" s="10">
+        <v>21</v>
+      </c>
+      <c r="L29" s="10">
+        <v>12</v>
+      </c>
+      <c r="M29" s="11">
+        <v>-12</v>
+      </c>
+      <c r="N29" s="1"/>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="1"/>
+      <c r="B30" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="10">
+        <v>23</v>
+      </c>
+      <c r="D30" s="10">
+        <v>3</v>
+      </c>
+      <c r="E30" s="10">
+        <v>3</v>
+      </c>
+      <c r="F30" s="10">
+        <v>0</v>
+      </c>
+      <c r="G30" s="10">
+        <v>22</v>
+      </c>
+      <c r="H30" s="10">
+        <v>125</v>
+      </c>
+      <c r="I30" s="10">
+        <v>103</v>
+      </c>
+      <c r="J30" s="10">
+        <v>14</v>
+      </c>
+      <c r="K30" s="10">
+        <v>63</v>
+      </c>
+      <c r="L30" s="10">
+        <v>49</v>
+      </c>
+      <c r="M30" s="11">
+        <v>-16</v>
+      </c>
+      <c r="N30" s="1"/>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="1"/>
+      <c r="B31" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="10">
+        <v>4</v>
+      </c>
+      <c r="D31" s="10">
+        <v>1</v>
+      </c>
+      <c r="E31" s="10">
+        <v>2</v>
+      </c>
+      <c r="F31" s="10">
+        <v>1</v>
+      </c>
+      <c r="G31" s="10">
+        <v>28</v>
+      </c>
+      <c r="H31" s="10">
+        <v>59</v>
+      </c>
+      <c r="I31" s="10">
+        <v>31</v>
+      </c>
+      <c r="J31" s="10">
+        <v>-17</v>
+      </c>
+      <c r="K31" s="10">
+        <v>8</v>
+      </c>
+      <c r="L31" s="10">
+        <v>25</v>
+      </c>
+      <c r="M31" s="11">
+        <v>-8</v>
+      </c>
+      <c r="N31" s="1"/>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="1"/>
+      <c r="B32" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="10">
+        <v>-23</v>
+      </c>
+      <c r="D32" s="10">
+        <v>2</v>
+      </c>
+      <c r="E32" s="10">
+        <v>2</v>
+      </c>
+      <c r="F32" s="10">
+        <v>0</v>
+      </c>
+      <c r="G32" s="10">
+        <v>-20</v>
+      </c>
+      <c r="H32" s="10">
+        <v>16</v>
+      </c>
+      <c r="I32" s="10">
+        <v>36</v>
+      </c>
+      <c r="J32" s="10">
+        <v>-3</v>
+      </c>
+      <c r="K32" s="10">
+        <v>1</v>
+      </c>
+      <c r="L32" s="10">
+        <v>4</v>
+      </c>
+      <c r="M32" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N32" s="1"/>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="1"/>
+      <c r="B33" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="10">
+        <v>23</v>
+      </c>
+      <c r="D33" s="10">
+        <v>2</v>
+      </c>
+      <c r="E33" s="10">
+        <v>2</v>
+      </c>
+      <c r="F33" s="10">
+        <v>0</v>
+      </c>
+      <c r="G33" s="10">
+        <v>9</v>
+      </c>
+      <c r="H33" s="10">
+        <v>66</v>
+      </c>
+      <c r="I33" s="10">
+        <v>57</v>
+      </c>
+      <c r="J33" s="10">
+        <v>12</v>
+      </c>
+      <c r="K33" s="10">
+        <v>32</v>
+      </c>
+      <c r="L33" s="10">
+        <v>20</v>
+      </c>
+      <c r="M33" s="11">
+        <v>0</v>
+      </c>
+      <c r="N33" s="1"/>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="1"/>
+      <c r="B34" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C34" s="10">
+        <v>12</v>
+      </c>
+      <c r="D34" s="10">
+        <v>1</v>
+      </c>
+      <c r="E34" s="10">
+        <v>1</v>
+      </c>
+      <c r="F34" s="10">
+        <v>0</v>
+      </c>
+      <c r="G34" s="10">
+        <v>17</v>
+      </c>
+      <c r="H34" s="10">
+        <v>31</v>
+      </c>
+      <c r="I34" s="10">
+        <v>14</v>
+      </c>
+      <c r="J34" s="10">
+        <v>-4</v>
+      </c>
+      <c r="K34" s="10">
+        <v>3</v>
+      </c>
+      <c r="L34" s="10">
+        <v>7</v>
+      </c>
+      <c r="M34" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N34" s="1"/>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="1"/>
+      <c r="B35" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="10">
+        <v>-17</v>
+      </c>
+      <c r="D35" s="10">
+        <v>-1</v>
+      </c>
+      <c r="E35" s="10">
+        <v>0</v>
+      </c>
+      <c r="F35" s="10">
+        <v>1</v>
+      </c>
+      <c r="G35" s="10">
+        <v>-9</v>
+      </c>
+      <c r="H35" s="10">
+        <v>9</v>
+      </c>
+      <c r="I35" s="10">
+        <v>18</v>
+      </c>
+      <c r="J35" s="10">
+        <v>-7</v>
+      </c>
+      <c r="K35" s="10">
+        <v>1</v>
+      </c>
+      <c r="L35" s="10">
+        <v>8</v>
+      </c>
+      <c r="M35" s="11">
+        <v>0</v>
+      </c>
+      <c r="N35" s="1"/>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="1"/>
+      <c r="B36" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C36" s="10">
+        <v>-9</v>
+      </c>
+      <c r="D36" s="10">
+        <v>2</v>
+      </c>
+      <c r="E36" s="10">
+        <v>2</v>
+      </c>
+      <c r="F36" s="10">
+        <v>0</v>
+      </c>
+      <c r="G36" s="10">
+        <v>3</v>
+      </c>
+      <c r="H36" s="10">
+        <v>82</v>
+      </c>
+      <c r="I36" s="10">
+        <v>79</v>
+      </c>
+      <c r="J36" s="10">
+        <v>-4</v>
+      </c>
+      <c r="K36" s="10">
+        <v>14</v>
+      </c>
+      <c r="L36" s="10">
+        <v>18</v>
+      </c>
+      <c r="M36" s="11">
+        <v>-10</v>
+      </c>
+      <c r="N36" s="1"/>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="1"/>
+      <c r="B37" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C37" s="10">
+        <v>50</v>
+      </c>
+      <c r="D37" s="10">
+        <v>5</v>
+      </c>
+      <c r="E37" s="10">
+        <v>5</v>
+      </c>
+      <c r="F37" s="10">
+        <v>0</v>
+      </c>
+      <c r="G37" s="10">
+        <v>26</v>
+      </c>
+      <c r="H37" s="10">
+        <v>55</v>
+      </c>
+      <c r="I37" s="10">
+        <v>29</v>
+      </c>
+      <c r="J37" s="10">
+        <v>16</v>
+      </c>
+      <c r="K37" s="10">
+        <v>34</v>
+      </c>
+      <c r="L37" s="10">
+        <v>18</v>
+      </c>
+      <c r="M37" s="11">
+        <v>3</v>
+      </c>
+      <c r="N37" s="1"/>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="1"/>
+      <c r="B38" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" s="10">
+        <v>-6</v>
+      </c>
+      <c r="D38" s="10">
+        <v>0</v>
+      </c>
+      <c r="E38" s="10">
+        <v>0</v>
+      </c>
+      <c r="F38" s="10">
+        <v>0</v>
+      </c>
+      <c r="G38" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H38" s="10">
+        <v>24</v>
+      </c>
+      <c r="I38" s="10">
+        <v>25</v>
+      </c>
+      <c r="J38" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K38" s="10">
+        <v>8</v>
+      </c>
+      <c r="L38" s="10">
+        <v>9</v>
+      </c>
+      <c r="M38" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N38" s="1"/>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="1"/>
+      <c r="B39" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="10">
+        <v>-65</v>
+      </c>
+      <c r="D39" s="10">
+        <v>3</v>
+      </c>
+      <c r="E39" s="10">
+        <v>3</v>
+      </c>
+      <c r="F39" s="10">
+        <v>0</v>
+      </c>
+      <c r="G39" s="10">
+        <v>-50</v>
+      </c>
+      <c r="H39" s="10">
+        <v>159</v>
+      </c>
+      <c r="I39" s="10">
+        <v>209</v>
+      </c>
+      <c r="J39" s="10">
+        <v>-18</v>
+      </c>
+      <c r="K39" s="10">
+        <v>25</v>
+      </c>
+      <c r="L39" s="10">
+        <v>43</v>
+      </c>
+      <c r="M39" s="11">
+        <v>0</v>
+      </c>
+      <c r="N39" s="1"/>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="1"/>
+      <c r="B40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="10">
+        <v>10</v>
+      </c>
+      <c r="D40" s="10">
+        <v>1</v>
+      </c>
+      <c r="E40" s="10">
+        <v>1</v>
+      </c>
+      <c r="F40" s="10">
+        <v>0</v>
+      </c>
+      <c r="G40" s="10">
+        <v>38</v>
+      </c>
+      <c r="H40" s="10">
+        <v>170</v>
+      </c>
+      <c r="I40" s="10">
+        <v>132</v>
+      </c>
+      <c r="J40" s="10">
+        <v>-26</v>
+      </c>
+      <c r="K40" s="10">
+        <v>13</v>
+      </c>
+      <c r="L40" s="10">
+        <v>39</v>
+      </c>
+      <c r="M40" s="11">
+        <v>-3</v>
+      </c>
+      <c r="N40" s="1"/>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="1"/>
+      <c r="B41" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="10">
+        <v>-10</v>
+      </c>
+      <c r="D41" s="10">
+        <v>0</v>
+      </c>
+      <c r="E41" s="10">
+        <v>1</v>
+      </c>
+      <c r="F41" s="10">
+        <v>1</v>
+      </c>
+      <c r="G41" s="10">
+        <v>-12</v>
+      </c>
+      <c r="H41" s="10">
+        <v>57</v>
+      </c>
+      <c r="I41" s="10">
+        <v>69</v>
+      </c>
+      <c r="J41" s="10">
+        <v>7</v>
+      </c>
+      <c r="K41" s="10">
+        <v>15</v>
+      </c>
+      <c r="L41" s="10">
+        <v>8</v>
+      </c>
+      <c r="M41" s="11">
+        <v>-5</v>
+      </c>
+      <c r="N41" s="1"/>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="1"/>
+      <c r="B42" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C42" s="10">
+        <v>-67</v>
+      </c>
+      <c r="D42" s="10">
+        <v>2</v>
+      </c>
+      <c r="E42" s="10">
+        <v>3</v>
+      </c>
+      <c r="F42" s="10">
+        <v>1</v>
+      </c>
+      <c r="G42" s="10">
+        <v>-45</v>
+      </c>
+      <c r="H42" s="10">
+        <v>190</v>
+      </c>
+      <c r="I42" s="10">
+        <v>235</v>
+      </c>
+      <c r="J42" s="10">
+        <v>-6</v>
+      </c>
+      <c r="K42" s="10">
+        <v>42</v>
+      </c>
+      <c r="L42" s="10">
+        <v>48</v>
+      </c>
+      <c r="M42" s="11">
+        <v>-18</v>
+      </c>
+      <c r="N42" s="1"/>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" s="1"/>
+      <c r="B43" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C43" s="10">
+        <v>2</v>
+      </c>
+      <c r="D43" s="10">
+        <v>0</v>
+      </c>
+      <c r="E43" s="10">
+        <v>0</v>
+      </c>
+      <c r="F43" s="10">
+        <v>0</v>
+      </c>
+      <c r="G43" s="10">
+        <v>4</v>
+      </c>
+      <c r="H43" s="10">
+        <v>17</v>
+      </c>
+      <c r="I43" s="10">
+        <v>13</v>
+      </c>
+      <c r="J43" s="10">
+        <v>0</v>
+      </c>
+      <c r="K43" s="10">
+        <v>1</v>
+      </c>
+      <c r="L43" s="10">
+        <v>1</v>
+      </c>
+      <c r="M43" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N43" s="1"/>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="1"/>
+      <c r="B44" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="10">
+        <v>-21</v>
+      </c>
+      <c r="D44" s="10">
+        <v>1</v>
+      </c>
+      <c r="E44" s="10">
+        <v>1</v>
+      </c>
+      <c r="F44" s="10">
+        <v>0</v>
+      </c>
+      <c r="G44" s="10">
+        <v>-20</v>
+      </c>
+      <c r="H44" s="10">
+        <v>23</v>
+      </c>
+      <c r="I44" s="10">
+        <v>43</v>
+      </c>
+      <c r="J44" s="10">
+        <v>0</v>
+      </c>
+      <c r="K44" s="10">
+        <v>6</v>
+      </c>
+      <c r="L44" s="10">
+        <v>6</v>
+      </c>
+      <c r="M44" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N44" s="1"/>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="1"/>
+      <c r="B45" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="10">
+        <v>38</v>
+      </c>
+      <c r="D45" s="10">
+        <v>0</v>
+      </c>
+      <c r="E45" s="10">
+        <v>0</v>
+      </c>
+      <c r="F45" s="10">
+        <v>0</v>
+      </c>
+      <c r="G45" s="10">
+        <v>39</v>
+      </c>
+      <c r="H45" s="10">
+        <v>98</v>
+      </c>
+      <c r="I45" s="10">
+        <v>59</v>
+      </c>
+      <c r="J45" s="10">
+        <v>6</v>
+      </c>
+      <c r="K45" s="10">
+        <v>14</v>
+      </c>
+      <c r="L45" s="10">
+        <v>8</v>
+      </c>
+      <c r="M45" s="11">
+        <v>-7</v>
+      </c>
+      <c r="N45" s="1"/>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="1"/>
+      <c r="B46" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="10">
+        <v>-27</v>
+      </c>
+      <c r="D46" s="10">
+        <v>0</v>
+      </c>
+      <c r="E46" s="10">
+        <v>1</v>
+      </c>
+      <c r="F46" s="10">
+        <v>1</v>
+      </c>
+      <c r="G46" s="10">
+        <v>31</v>
+      </c>
+      <c r="H46" s="10">
+        <v>57</v>
+      </c>
+      <c r="I46" s="10">
+        <v>26</v>
+      </c>
+      <c r="J46" s="10">
+        <v>-15</v>
+      </c>
+      <c r="K46" s="10">
+        <v>8</v>
+      </c>
+      <c r="L46" s="10">
+        <v>23</v>
+      </c>
+      <c r="M46" s="11">
+        <v>-43</v>
+      </c>
+      <c r="N46" s="1"/>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="1"/>
+      <c r="B47" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" s="10">
+        <v>9</v>
+      </c>
+      <c r="D47" s="10">
+        <v>0</v>
+      </c>
+      <c r="E47" s="10">
+        <v>0</v>
+      </c>
+      <c r="F47" s="10">
+        <v>0</v>
+      </c>
+      <c r="G47" s="10">
+        <v>7</v>
+      </c>
+      <c r="H47" s="10">
+        <v>27</v>
+      </c>
+      <c r="I47" s="10">
+        <v>20</v>
+      </c>
+      <c r="J47" s="10">
+        <v>2</v>
+      </c>
+      <c r="K47" s="10">
+        <v>5</v>
+      </c>
+      <c r="L47" s="10">
+        <v>3</v>
+      </c>
+      <c r="M47" s="11">
+        <v>0</v>
+      </c>
+      <c r="N47" s="1"/>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="1"/>
+      <c r="B48" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" s="10">
+        <v>-1</v>
+      </c>
+      <c r="D48" s="10">
+        <v>0</v>
+      </c>
+      <c r="E48" s="10">
+        <v>0</v>
+      </c>
+      <c r="F48" s="10">
+        <v>0</v>
+      </c>
+      <c r="G48" s="10">
+        <v>5</v>
+      </c>
+      <c r="H48" s="10">
+        <v>17</v>
+      </c>
+      <c r="I48" s="10">
+        <v>12</v>
+      </c>
+      <c r="J48" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K48" s="10">
+        <v>3</v>
+      </c>
+      <c r="L48" s="10">
+        <v>4</v>
+      </c>
+      <c r="M48" s="11">
+        <v>-5</v>
+      </c>
+      <c r="N48" s="1"/>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="1"/>
+      <c r="B49" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="10">
+        <v>22</v>
+      </c>
+      <c r="D49" s="10">
+        <v>0</v>
+      </c>
+      <c r="E49" s="10">
+        <v>0</v>
+      </c>
+      <c r="F49" s="10">
+        <v>0</v>
+      </c>
+      <c r="G49" s="10">
+        <v>37</v>
+      </c>
+      <c r="H49" s="10">
+        <v>67</v>
+      </c>
+      <c r="I49" s="10">
+        <v>30</v>
+      </c>
+      <c r="J49" s="10">
+        <v>-13</v>
+      </c>
+      <c r="K49" s="10">
+        <v>12</v>
+      </c>
+      <c r="L49" s="10">
+        <v>25</v>
+      </c>
+      <c r="M49" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N49" s="1"/>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="1"/>
+      <c r="B50" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="10">
+        <v>26</v>
+      </c>
+      <c r="D50" s="10">
+        <v>0</v>
+      </c>
+      <c r="E50" s="10">
+        <v>0</v>
+      </c>
+      <c r="F50" s="10">
+        <v>0</v>
+      </c>
+      <c r="G50" s="10">
+        <v>18</v>
+      </c>
+      <c r="H50" s="10">
+        <v>23</v>
+      </c>
+      <c r="I50" s="10">
+        <v>5</v>
+      </c>
+      <c r="J50" s="10">
+        <v>8</v>
+      </c>
+      <c r="K50" s="10">
+        <v>13</v>
+      </c>
+      <c r="L50" s="10">
+        <v>5</v>
+      </c>
+      <c r="M50" s="11">
+        <v>0</v>
+      </c>
+      <c r="N50" s="1"/>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="1"/>
+      <c r="B51" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="10">
+        <v>-3</v>
+      </c>
+      <c r="D51" s="10">
+        <v>0</v>
+      </c>
+      <c r="E51" s="10">
+        <v>0</v>
+      </c>
+      <c r="F51" s="10">
+        <v>0</v>
+      </c>
+      <c r="G51" s="10">
+        <v>0</v>
+      </c>
+      <c r="H51" s="10">
+        <v>5</v>
+      </c>
+      <c r="I51" s="10">
+        <v>5</v>
+      </c>
+      <c r="J51" s="10">
+        <v>-2</v>
+      </c>
+      <c r="K51" s="10">
+        <v>1</v>
+      </c>
+      <c r="L51" s="10">
+        <v>3</v>
+      </c>
+      <c r="M51" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N51" s="1"/>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="1"/>
+      <c r="B52" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C52" s="10">
+        <v>-2</v>
+      </c>
+      <c r="D52" s="10">
+        <v>0</v>
+      </c>
+      <c r="E52" s="10">
+        <v>0</v>
+      </c>
+      <c r="F52" s="10">
+        <v>0</v>
+      </c>
+      <c r="G52" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H52" s="10">
+        <v>9</v>
+      </c>
+      <c r="I52" s="10">
+        <v>10</v>
+      </c>
+      <c r="J52" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K52" s="10">
+        <v>5</v>
+      </c>
+      <c r="L52" s="10">
+        <v>6</v>
+      </c>
+      <c r="M52" s="11">
+        <v>0</v>
+      </c>
+      <c r="N52" s="1"/>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="1"/>
+      <c r="B53" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C53" s="10">
+        <v>-3</v>
+      </c>
+      <c r="D53" s="10">
+        <v>0</v>
+      </c>
+      <c r="E53" s="10">
+        <v>0</v>
+      </c>
+      <c r="F53" s="10">
+        <v>0</v>
+      </c>
+      <c r="G53" s="10">
+        <v>-3</v>
+      </c>
+      <c r="H53" s="10">
+        <v>5</v>
+      </c>
+      <c r="I53" s="10">
+        <v>8</v>
+      </c>
+      <c r="J53" s="10">
+        <v>2</v>
+      </c>
+      <c r="K53" s="10">
+        <v>3</v>
+      </c>
+      <c r="L53" s="10">
+        <v>1</v>
+      </c>
+      <c r="M53" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N53" s="1"/>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="1"/>
+      <c r="B54" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" s="10">
+        <v>-1</v>
+      </c>
+      <c r="D54" s="10">
+        <v>0</v>
+      </c>
+      <c r="E54" s="10">
+        <v>0</v>
+      </c>
+      <c r="F54" s="10">
+        <v>0</v>
+      </c>
+      <c r="G54" s="10">
+        <v>0</v>
+      </c>
+      <c r="H54" s="10">
+        <v>5</v>
+      </c>
+      <c r="I54" s="10">
+        <v>5</v>
+      </c>
+      <c r="J54" s="10">
+        <v>1</v>
+      </c>
+      <c r="K54" s="10">
+        <v>2</v>
+      </c>
+      <c r="L54" s="10">
+        <v>1</v>
+      </c>
+      <c r="M54" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N54" s="1"/>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="1"/>
+      <c r="B55" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="10">
+        <v>-2</v>
+      </c>
+      <c r="D55" s="10">
+        <v>0</v>
+      </c>
+      <c r="E55" s="10">
+        <v>0</v>
+      </c>
+      <c r="F55" s="10">
+        <v>0</v>
+      </c>
+      <c r="G55" s="10">
+        <v>1</v>
+      </c>
+      <c r="H55" s="10">
+        <v>5</v>
+      </c>
+      <c r="I55" s="10">
+        <v>4</v>
+      </c>
+      <c r="J55" s="10">
+        <v>0</v>
+      </c>
+      <c r="K55" s="10">
+        <v>4</v>
+      </c>
+      <c r="L55" s="10">
+        <v>4</v>
+      </c>
+      <c r="M55" s="11">
+        <v>-3</v>
+      </c>
+      <c r="N55" s="1"/>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="1"/>
+      <c r="B56" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C56" s="10">
+        <v>9</v>
+      </c>
+      <c r="D56" s="10">
+        <v>0</v>
+      </c>
+      <c r="E56" s="10">
+        <v>0</v>
+      </c>
+      <c r="F56" s="10">
+        <v>0</v>
+      </c>
+      <c r="G56" s="10">
+        <v>12</v>
+      </c>
+      <c r="H56" s="10">
+        <v>19</v>
+      </c>
+      <c r="I56" s="10">
+        <v>7</v>
+      </c>
+      <c r="J56" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K56" s="10">
+        <v>2</v>
+      </c>
+      <c r="L56" s="10">
+        <v>3</v>
+      </c>
+      <c r="M56" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N56" s="1"/>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="1"/>
+      <c r="B57" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C57" s="10">
+        <v>30</v>
+      </c>
+      <c r="D57" s="10">
+        <v>0</v>
+      </c>
+      <c r="E57" s="10">
+        <v>0</v>
+      </c>
+      <c r="F57" s="10">
+        <v>0</v>
+      </c>
+      <c r="G57" s="10">
+        <v>33</v>
+      </c>
+      <c r="H57" s="10">
+        <v>80</v>
+      </c>
+      <c r="I57" s="10">
+        <v>47</v>
+      </c>
+      <c r="J57" s="10">
+        <v>-3</v>
+      </c>
+      <c r="K57" s="10">
+        <v>0</v>
+      </c>
+      <c r="L57" s="10">
+        <v>3</v>
+      </c>
+      <c r="M57" s="11">
+        <v>0</v>
+      </c>
+      <c r="N57" s="1"/>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="1"/>
+      <c r="B58" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C58" s="10">
+        <v>0</v>
+      </c>
+      <c r="D58" s="10">
+        <v>0</v>
+      </c>
+      <c r="E58" s="10">
+        <v>0</v>
+      </c>
+      <c r="F58" s="10">
+        <v>0</v>
+      </c>
+      <c r="G58" s="10">
+        <v>0</v>
+      </c>
+      <c r="H58" s="10">
+        <v>0</v>
+      </c>
+      <c r="I58" s="10">
+        <v>0</v>
+      </c>
+      <c r="J58" s="10">
+        <v>0</v>
+      </c>
+      <c r="K58" s="10">
+        <v>1</v>
+      </c>
+      <c r="L58" s="10">
+        <v>1</v>
+      </c>
+      <c r="M58" s="11">
+        <v>0</v>
+      </c>
+      <c r="N58" s="1"/>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="1"/>
+      <c r="B59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="10">
+        <v>-1</v>
+      </c>
+      <c r="D59" s="10">
+        <v>-1</v>
+      </c>
+      <c r="E59" s="10">
+        <v>0</v>
+      </c>
+      <c r="F59" s="10">
+        <v>1</v>
+      </c>
+      <c r="G59" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H59" s="10">
+        <v>1</v>
+      </c>
+      <c r="I59" s="10">
+        <v>2</v>
+      </c>
+      <c r="J59" s="10">
+        <v>1</v>
+      </c>
+      <c r="K59" s="10">
+        <v>1</v>
+      </c>
+      <c r="L59" s="10">
+        <v>0</v>
+      </c>
+      <c r="M59" s="11">
+        <v>0</v>
+      </c>
+      <c r="N59" s="1"/>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="1"/>
+      <c r="B60" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C60" s="10">
+        <v>-14</v>
+      </c>
+      <c r="D60" s="10">
+        <v>0</v>
+      </c>
+      <c r="E60" s="10">
+        <v>0</v>
+      </c>
+      <c r="F60" s="10">
+        <v>0</v>
+      </c>
+      <c r="G60" s="10">
+        <v>-8</v>
+      </c>
+      <c r="H60" s="10">
+        <v>66</v>
+      </c>
+      <c r="I60" s="10">
+        <v>74</v>
+      </c>
+      <c r="J60" s="10">
+        <v>-6</v>
+      </c>
+      <c r="K60" s="10">
+        <v>0</v>
+      </c>
+      <c r="L60" s="10">
+        <v>6</v>
+      </c>
+      <c r="M60" s="11">
+        <v>0</v>
+      </c>
+      <c r="N60" s="1"/>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="1"/>
+      <c r="B61" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" s="10">
+        <v>2</v>
+      </c>
+      <c r="D61" s="10">
+        <v>0</v>
+      </c>
+      <c r="E61" s="10">
+        <v>0</v>
+      </c>
+      <c r="F61" s="10">
+        <v>0</v>
+      </c>
+      <c r="G61" s="10">
+        <v>4</v>
+      </c>
+      <c r="H61" s="10">
+        <v>6</v>
+      </c>
+      <c r="I61" s="10">
+        <v>2</v>
+      </c>
+      <c r="J61" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K61" s="10">
+        <v>2</v>
+      </c>
+      <c r="L61" s="10">
+        <v>3</v>
+      </c>
+      <c r="M61" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N61" s="1"/>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="1"/>
+      <c r="B62" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C62" s="10">
+        <v>0</v>
+      </c>
+      <c r="D62" s="10">
+        <v>0</v>
+      </c>
+      <c r="E62" s="10">
+        <v>0</v>
+      </c>
+      <c r="F62" s="10">
+        <v>0</v>
+      </c>
+      <c r="G62" s="10">
+        <v>0</v>
+      </c>
+      <c r="H62" s="10">
+        <v>2</v>
+      </c>
+      <c r="I62" s="10">
+        <v>2</v>
+      </c>
+      <c r="J62" s="10">
+        <v>0</v>
+      </c>
+      <c r="K62" s="10">
+        <v>0</v>
+      </c>
+      <c r="L62" s="10">
+        <v>0</v>
+      </c>
+      <c r="M62" s="11">
+        <v>0</v>
+      </c>
+      <c r="N62" s="1"/>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="1"/>
+      <c r="B63" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="10">
+        <v>-4</v>
+      </c>
+      <c r="D63" s="10">
+        <v>0</v>
+      </c>
+      <c r="E63" s="10">
+        <v>0</v>
+      </c>
+      <c r="F63" s="10">
+        <v>0</v>
+      </c>
+      <c r="G63" s="10">
+        <v>-4</v>
+      </c>
+      <c r="H63" s="10">
+        <v>0</v>
+      </c>
+      <c r="I63" s="10">
+        <v>4</v>
+      </c>
+      <c r="J63" s="10">
+        <v>0</v>
+      </c>
+      <c r="K63" s="10">
+        <v>0</v>
+      </c>
+      <c r="L63" s="10">
+        <v>0</v>
+      </c>
+      <c r="M63" s="11">
+        <v>0</v>
+      </c>
+      <c r="N63" s="1"/>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="1"/>
+      <c r="B64" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C64" s="10">
+        <v>-1</v>
+      </c>
+      <c r="D64" s="10">
+        <v>0</v>
+      </c>
+      <c r="E64" s="10">
+        <v>0</v>
+      </c>
+      <c r="F64" s="10">
+        <v>0</v>
+      </c>
+      <c r="G64" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H64" s="10">
+        <v>0</v>
+      </c>
+      <c r="I64" s="10">
+        <v>1</v>
+      </c>
+      <c r="J64" s="10">
+        <v>0</v>
+      </c>
+      <c r="K64" s="10">
+        <v>0</v>
+      </c>
+      <c r="L64" s="10">
+        <v>0</v>
+      </c>
+      <c r="M64" s="11">
+        <v>0</v>
+      </c>
+      <c r="N64" s="1"/>
+    </row>
+    <row r="65" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A65" s="1"/>
+      <c r="B65" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C65" s="12">
+        <v>2</v>
+      </c>
+      <c r="D65" s="12">
+        <v>0</v>
+      </c>
+      <c r="E65" s="12">
+        <v>0</v>
+      </c>
+      <c r="F65" s="12">
+        <v>0</v>
+      </c>
+      <c r="G65" s="12">
+        <v>2</v>
+      </c>
+      <c r="H65" s="12">
+        <v>5</v>
+      </c>
+      <c r="I65" s="12">
+        <v>3</v>
       </c>
       <c r="J65" s="12">
         <v>0</v>
       </c>
       <c r="K65" s="12">
         <v>0</v>
       </c>
       <c r="L65" s="12">
         <v>0</v>
       </c>
       <c r="M65" s="13">
         <v>0</v>
       </c>
       <c r="N65" s="1"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="1"/>
       <c r="N66" s="1"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="1"/>
       <c r="N67" s="1"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="1"/>
@@ -9735,63 +19156,72 @@
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="M3:M4"/>
   </mergeCells>
   <phoneticPr fontId="18"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="83" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C- &amp;P -&amp;R【千葉県毎月常住人口調査 】</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
-[...8 lines deleted...]
-      <vt:lpstr>'令和8年1月中（総数）'!Print_Titles</vt:lpstr>
+    <vt:vector size="18" baseType="lpstr">
+      <vt:lpstr>令和8年1月中(総数)</vt:lpstr>
+      <vt:lpstr>1月中(日本人)</vt:lpstr>
+      <vt:lpstr>1月中(外国人)</vt:lpstr>
+      <vt:lpstr>2月中(総数)</vt:lpstr>
+      <vt:lpstr>2月中(日本人)</vt:lpstr>
+      <vt:lpstr>2月中(外国人)</vt:lpstr>
+      <vt:lpstr>'1月中(外国人)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'1月中(日本人)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'2月中(外国人)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'2月中(総数)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'2月中(日本人)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'令和8年1月中(総数)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'1月中(外国人)'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'1月中(日本人)'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'2月中(外国人)'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'2月中(総数)'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'2月中(日本人)'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'令和8年1月中(総数)'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>