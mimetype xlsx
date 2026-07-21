--- v1 (2026-04-22)
+++ v2 (2026-07-21)
@@ -1,99 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B1755A09-965B-47A7-8F6A-E85897DCEEE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0F34FF83-E061-4347-93CF-8E9F30CF1F81}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="676" activeTab="3" xr2:uid="{7B61A22D-EF75-49FC-B29A-991B3C6A3BC4}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="676" firstSheet="9" activeTab="14" xr2:uid="{7B61A22D-EF75-49FC-B29A-991B3C6A3BC4}"/>
   </bookViews>
   <sheets>
     <sheet name="令和8年1月中(総数)" sheetId="11" r:id="rId1"/>
     <sheet name="1月中(日本人)" sheetId="12" r:id="rId2"/>
     <sheet name="1月中(外国人)" sheetId="13" r:id="rId3"/>
     <sheet name="2月中(総数)" sheetId="14" r:id="rId4"/>
     <sheet name="2月中(日本人)" sheetId="15" r:id="rId5"/>
     <sheet name="2月中(外国人)" sheetId="16" r:id="rId6"/>
+    <sheet name="３月中（総数）" sheetId="17" r:id="rId7"/>
+    <sheet name="３月中（日本人）" sheetId="18" r:id="rId8"/>
+    <sheet name="３月中（外国人）" sheetId="19" r:id="rId9"/>
+    <sheet name="４月中（総数）" sheetId="20" r:id="rId10"/>
+    <sheet name="４月中（日本人）" sheetId="21" r:id="rId11"/>
+    <sheet name="４月中（外国人）" sheetId="22" r:id="rId12"/>
+    <sheet name="5月中（総数）" sheetId="25" r:id="rId13"/>
+    <sheet name="5月中（日本人）" sheetId="26" r:id="rId14"/>
+    <sheet name="5月中（外国人）" sheetId="27" r:id="rId15"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'1月中(外国人)'!$B$1:$M$65</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'1月中(日本人)'!$B$1:$M$65</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'2月中(外国人)'!$B$1:$M$65</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'2月中(総数)'!$B$1:$M$65</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'2月中(日本人)'!$B$1:$M$65</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'令和8年1月中(総数)'!$B$1:$M$65</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'1月中(外国人)'!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'1月中(日本人)'!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'2月中(外国人)'!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'2月中(総数)'!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'2月中(日本人)'!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'令和8年1月中(総数)'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="468" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1170" uniqueCount="81">
   <si>
     <t>区分</t>
   </si>
   <si>
     <t>自 然 動 態</t>
   </si>
   <si>
     <t>県内間の移動</t>
   </si>
   <si>
     <t>出生</t>
   </si>
   <si>
     <t>死亡</t>
   </si>
   <si>
     <t>転入</t>
   </si>
   <si>
     <t>転出</t>
   </si>
   <si>
     <t>県計</t>
   </si>
   <si>
@@ -345,50 +364,71 @@
     <t>市 区 町 村 別 人 口 動 態（外国人）</t>
     <rPh sb="2" eb="3">
       <t>ク</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ガイコク</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ジン</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>県内間の移動</t>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>令和８年１月中　</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>令和８年２月中　</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>令和８年３月中　</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>令和８年４月中　</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>令和８年５月中　</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
   </numFmts>
   <fonts count="27">
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
@@ -1555,51 +1595,51 @@
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1867,50 +1907,62 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7DF628E4-7FDA-4710-9BA1-BA1A9D905ECB}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:N78"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="1"/>
     <col min="2" max="2" width="11.6640625" customWidth="1"/>
     <col min="3" max="3" width="8.6640625" style="6" customWidth="1"/>
     <col min="4" max="4" width="9.77734375" style="6" customWidth="1"/>
     <col min="5" max="7" width="7.44140625" style="6" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.44140625" style="6" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="6" customWidth="1"/>
     <col min="11" max="12" width="9.33203125" style="6" customWidth="1"/>
     <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1"/>
       <c r="B1" s="14" t="s">
         <v>72</v>
       </c>
@@ -4493,50 +4545,15794 @@
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="1"/>
       <c r="N77" s="1"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="1"/>
       <c r="N78" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="M3:M4"/>
   </mergeCells>
   <phoneticPr fontId="18"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="83" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C- &amp;P -&amp;R【千葉県毎月常住人口調査 】</oddFooter>
   </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{660B7B6C-F978-4FCD-943F-544DF537F9DA}">
+  <dimension ref="A1:N78"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="7" customWidth="1"/>
+    <col min="2" max="2" width="11.6640625" customWidth="1"/>
+    <col min="3" max="3" width="8.6640625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="9.77734375" style="6" customWidth="1"/>
+    <col min="5" max="7" width="7.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="9.44140625" style="6" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="6" customWidth="1"/>
+    <col min="11" max="12" width="9.33203125" style="6" customWidth="1"/>
+    <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1"/>
+      <c r="B1" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="1"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="1"/>
+    </row>
+    <row r="3" spans="1:14" ht="27" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="8"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="H3" s="8"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="K3" s="21"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="N3" s="1"/>
+    </row>
+    <row r="4" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="M4" s="24"/>
+      <c r="N4" s="1"/>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="1"/>
+      <c r="B5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="10">
+        <v>7000</v>
+      </c>
+      <c r="D5" s="10">
+        <v>-3082</v>
+      </c>
+      <c r="E5" s="10">
+        <v>2822</v>
+      </c>
+      <c r="F5" s="10">
+        <v>5904</v>
+      </c>
+      <c r="G5" s="10">
+        <v>9967</v>
+      </c>
+      <c r="H5" s="10">
+        <v>29849</v>
+      </c>
+      <c r="I5" s="10">
+        <v>19882</v>
+      </c>
+      <c r="J5" s="10">
+        <v>659</v>
+      </c>
+      <c r="K5" s="10">
+        <v>12534</v>
+      </c>
+      <c r="L5" s="10">
+        <v>11875</v>
+      </c>
+      <c r="M5" s="11">
+        <v>-544</v>
+      </c>
+      <c r="N5" s="1"/>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="1"/>
+      <c r="B6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="10">
+        <v>1779</v>
+      </c>
+      <c r="D6" s="10">
+        <v>-443</v>
+      </c>
+      <c r="E6" s="10">
+        <v>475</v>
+      </c>
+      <c r="F6" s="10">
+        <v>918</v>
+      </c>
+      <c r="G6" s="10">
+        <v>2039</v>
+      </c>
+      <c r="H6" s="10">
+        <v>5090</v>
+      </c>
+      <c r="I6" s="10">
+        <v>3051</v>
+      </c>
+      <c r="J6" s="10">
+        <v>270</v>
+      </c>
+      <c r="K6" s="10">
+        <v>2952</v>
+      </c>
+      <c r="L6" s="10">
+        <v>2682</v>
+      </c>
+      <c r="M6" s="11">
+        <v>-87</v>
+      </c>
+      <c r="N6" s="1"/>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="1"/>
+      <c r="B7" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="10">
+        <v>881</v>
+      </c>
+      <c r="D7" s="10">
+        <v>-84</v>
+      </c>
+      <c r="E7" s="10">
+        <v>106</v>
+      </c>
+      <c r="F7" s="10">
+        <v>190</v>
+      </c>
+      <c r="G7" s="10">
+        <v>861</v>
+      </c>
+      <c r="H7" s="10">
+        <v>1739</v>
+      </c>
+      <c r="I7" s="10">
+        <v>878</v>
+      </c>
+      <c r="J7" s="10">
+        <v>125</v>
+      </c>
+      <c r="K7" s="10">
+        <v>860</v>
+      </c>
+      <c r="L7" s="10">
+        <v>735</v>
+      </c>
+      <c r="M7" s="11">
+        <v>-21</v>
+      </c>
+      <c r="N7" s="1"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="1"/>
+      <c r="B8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="10">
+        <v>146</v>
+      </c>
+      <c r="D8" s="10">
+        <v>-102</v>
+      </c>
+      <c r="E8" s="10">
+        <v>75</v>
+      </c>
+      <c r="F8" s="10">
+        <v>177</v>
+      </c>
+      <c r="G8" s="10">
+        <v>337</v>
+      </c>
+      <c r="H8" s="10">
+        <v>898</v>
+      </c>
+      <c r="I8" s="10">
+        <v>561</v>
+      </c>
+      <c r="J8" s="10">
+        <v>-81</v>
+      </c>
+      <c r="K8" s="10">
+        <v>473</v>
+      </c>
+      <c r="L8" s="10">
+        <v>554</v>
+      </c>
+      <c r="M8" s="11">
+        <v>-8</v>
+      </c>
+      <c r="N8" s="1"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="1"/>
+      <c r="B9" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="10">
+        <v>298</v>
+      </c>
+      <c r="D9" s="10">
+        <v>-69</v>
+      </c>
+      <c r="E9" s="10">
+        <v>99</v>
+      </c>
+      <c r="F9" s="10">
+        <v>168</v>
+      </c>
+      <c r="G9" s="10">
+        <v>374</v>
+      </c>
+      <c r="H9" s="10">
+        <v>885</v>
+      </c>
+      <c r="I9" s="10">
+        <v>511</v>
+      </c>
+      <c r="J9" s="10">
+        <v>7</v>
+      </c>
+      <c r="K9" s="10">
+        <v>433</v>
+      </c>
+      <c r="L9" s="10">
+        <v>426</v>
+      </c>
+      <c r="M9" s="11">
+        <v>-14</v>
+      </c>
+      <c r="N9" s="1"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="1"/>
+      <c r="B10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="10">
+        <v>43</v>
+      </c>
+      <c r="D10" s="10">
+        <v>-108</v>
+      </c>
+      <c r="E10" s="10">
+        <v>63</v>
+      </c>
+      <c r="F10" s="10">
+        <v>171</v>
+      </c>
+      <c r="G10" s="10">
+        <v>84</v>
+      </c>
+      <c r="H10" s="10">
+        <v>466</v>
+      </c>
+      <c r="I10" s="10">
+        <v>382</v>
+      </c>
+      <c r="J10" s="10">
+        <v>79</v>
+      </c>
+      <c r="K10" s="10">
+        <v>479</v>
+      </c>
+      <c r="L10" s="10">
+        <v>400</v>
+      </c>
+      <c r="M10" s="11">
+        <v>-12</v>
+      </c>
+      <c r="N10" s="1"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="1"/>
+      <c r="B11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="10">
+        <v>4</v>
+      </c>
+      <c r="D11" s="10">
+        <v>-28</v>
+      </c>
+      <c r="E11" s="10">
+        <v>66</v>
+      </c>
+      <c r="F11" s="10">
+        <v>94</v>
+      </c>
+      <c r="G11" s="10">
+        <v>17</v>
+      </c>
+      <c r="H11" s="10">
+        <v>284</v>
+      </c>
+      <c r="I11" s="10">
+        <v>267</v>
+      </c>
+      <c r="J11" s="10">
+        <v>27</v>
+      </c>
+      <c r="K11" s="10">
+        <v>315</v>
+      </c>
+      <c r="L11" s="10">
+        <v>288</v>
+      </c>
+      <c r="M11" s="11">
+        <v>-12</v>
+      </c>
+      <c r="N11" s="1"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="1"/>
+      <c r="B12" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="10">
+        <v>407</v>
+      </c>
+      <c r="D12" s="10">
+        <v>-52</v>
+      </c>
+      <c r="E12" s="10">
+        <v>66</v>
+      </c>
+      <c r="F12" s="10">
+        <v>118</v>
+      </c>
+      <c r="G12" s="10">
+        <v>366</v>
+      </c>
+      <c r="H12" s="10">
+        <v>818</v>
+      </c>
+      <c r="I12" s="10">
+        <v>452</v>
+      </c>
+      <c r="J12" s="10">
+        <v>113</v>
+      </c>
+      <c r="K12" s="10">
+        <v>392</v>
+      </c>
+      <c r="L12" s="10">
+        <v>279</v>
+      </c>
+      <c r="M12" s="11">
+        <v>-20</v>
+      </c>
+      <c r="N12" s="1"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="1"/>
+      <c r="B13" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="10">
+        <v>-100</v>
+      </c>
+      <c r="D13" s="10">
+        <v>-82</v>
+      </c>
+      <c r="E13" s="10">
+        <v>6</v>
+      </c>
+      <c r="F13" s="10">
+        <v>88</v>
+      </c>
+      <c r="G13" s="10">
+        <v>30</v>
+      </c>
+      <c r="H13" s="10">
+        <v>158</v>
+      </c>
+      <c r="I13" s="10">
+        <v>128</v>
+      </c>
+      <c r="J13" s="10">
+        <v>-41</v>
+      </c>
+      <c r="K13" s="10">
+        <v>44</v>
+      </c>
+      <c r="L13" s="10">
+        <v>85</v>
+      </c>
+      <c r="M13" s="11">
+        <v>-7</v>
+      </c>
+      <c r="N13" s="1"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="1"/>
+      <c r="B14" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="10">
+        <v>733</v>
+      </c>
+      <c r="D14" s="10">
+        <v>-104</v>
+      </c>
+      <c r="E14" s="10">
+        <v>250</v>
+      </c>
+      <c r="F14" s="10">
+        <v>354</v>
+      </c>
+      <c r="G14" s="10">
+        <v>900</v>
+      </c>
+      <c r="H14" s="10">
+        <v>3097</v>
+      </c>
+      <c r="I14" s="10">
+        <v>2197</v>
+      </c>
+      <c r="J14" s="10">
+        <v>10</v>
+      </c>
+      <c r="K14" s="10">
+        <v>790</v>
+      </c>
+      <c r="L14" s="10">
+        <v>780</v>
+      </c>
+      <c r="M14" s="11">
+        <v>-73</v>
+      </c>
+      <c r="N14" s="1"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="1"/>
+      <c r="B15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="10">
+        <v>1159</v>
+      </c>
+      <c r="D15" s="10">
+        <v>-235</v>
+      </c>
+      <c r="E15" s="10">
+        <v>318</v>
+      </c>
+      <c r="F15" s="10">
+        <v>553</v>
+      </c>
+      <c r="G15" s="10">
+        <v>1308</v>
+      </c>
+      <c r="H15" s="10">
+        <v>3375</v>
+      </c>
+      <c r="I15" s="10">
+        <v>2067</v>
+      </c>
+      <c r="J15" s="10">
+        <v>105</v>
+      </c>
+      <c r="K15" s="10">
+        <v>1223</v>
+      </c>
+      <c r="L15" s="10">
+        <v>1118</v>
+      </c>
+      <c r="M15" s="11">
+        <v>-19</v>
+      </c>
+      <c r="N15" s="1"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="1"/>
+      <c r="B16" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="10">
+        <v>-30</v>
+      </c>
+      <c r="D16" s="10">
+        <v>-51</v>
+      </c>
+      <c r="E16" s="10">
+        <v>13</v>
+      </c>
+      <c r="F16" s="10">
+        <v>64</v>
+      </c>
+      <c r="G16" s="10">
+        <v>37</v>
+      </c>
+      <c r="H16" s="10">
+        <v>149</v>
+      </c>
+      <c r="I16" s="10">
+        <v>112</v>
+      </c>
+      <c r="J16" s="10">
+        <v>-18</v>
+      </c>
+      <c r="K16" s="10">
+        <v>84</v>
+      </c>
+      <c r="L16" s="10">
+        <v>102</v>
+      </c>
+      <c r="M16" s="11">
+        <v>2</v>
+      </c>
+      <c r="N16" s="1"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="1"/>
+      <c r="B17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="10">
+        <v>-70</v>
+      </c>
+      <c r="D17" s="10">
+        <v>-97</v>
+      </c>
+      <c r="E17" s="10">
+        <v>46</v>
+      </c>
+      <c r="F17" s="10">
+        <v>143</v>
+      </c>
+      <c r="G17" s="10">
+        <v>33</v>
+      </c>
+      <c r="H17" s="10">
+        <v>431</v>
+      </c>
+      <c r="I17" s="10">
+        <v>398</v>
+      </c>
+      <c r="J17" s="10">
+        <v>6</v>
+      </c>
+      <c r="K17" s="10">
+        <v>235</v>
+      </c>
+      <c r="L17" s="10">
+        <v>229</v>
+      </c>
+      <c r="M17" s="11">
+        <v>-12</v>
+      </c>
+      <c r="N17" s="1"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="1"/>
+      <c r="B18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="10">
+        <v>751</v>
+      </c>
+      <c r="D18" s="10">
+        <v>-195</v>
+      </c>
+      <c r="E18" s="10">
+        <v>242</v>
+      </c>
+      <c r="F18" s="10">
+        <v>437</v>
+      </c>
+      <c r="G18" s="10">
+        <v>931</v>
+      </c>
+      <c r="H18" s="10">
+        <v>2811</v>
+      </c>
+      <c r="I18" s="10">
+        <v>1880</v>
+      </c>
+      <c r="J18" s="10">
+        <v>68</v>
+      </c>
+      <c r="K18" s="10">
+        <v>753</v>
+      </c>
+      <c r="L18" s="10">
+        <v>685</v>
+      </c>
+      <c r="M18" s="11">
+        <v>-53</v>
+      </c>
+      <c r="N18" s="1"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="1"/>
+      <c r="B19" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="10">
+        <v>104</v>
+      </c>
+      <c r="D19" s="10">
+        <v>-106</v>
+      </c>
+      <c r="E19" s="10">
+        <v>61</v>
+      </c>
+      <c r="F19" s="10">
+        <v>167</v>
+      </c>
+      <c r="G19" s="10">
+        <v>199</v>
+      </c>
+      <c r="H19" s="10">
+        <v>605</v>
+      </c>
+      <c r="I19" s="10">
+        <v>406</v>
+      </c>
+      <c r="J19" s="10">
+        <v>25</v>
+      </c>
+      <c r="K19" s="10">
+        <v>168</v>
+      </c>
+      <c r="L19" s="10">
+        <v>143</v>
+      </c>
+      <c r="M19" s="11">
+        <v>-14</v>
+      </c>
+      <c r="N19" s="1"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="1"/>
+      <c r="B20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="10">
+        <v>-64</v>
+      </c>
+      <c r="D20" s="10">
+        <v>-87</v>
+      </c>
+      <c r="E20" s="10">
+        <v>23</v>
+      </c>
+      <c r="F20" s="10">
+        <v>110</v>
+      </c>
+      <c r="G20" s="10">
+        <v>28</v>
+      </c>
+      <c r="H20" s="10">
+        <v>154</v>
+      </c>
+      <c r="I20" s="10">
+        <v>126</v>
+      </c>
+      <c r="J20" s="10">
+        <v>1</v>
+      </c>
+      <c r="K20" s="10">
+        <v>156</v>
+      </c>
+      <c r="L20" s="10">
+        <v>155</v>
+      </c>
+      <c r="M20" s="11">
+        <v>-6</v>
+      </c>
+      <c r="N20" s="1"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="1"/>
+      <c r="B21" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" s="10">
+        <v>252</v>
+      </c>
+      <c r="D21" s="10">
+        <v>-48</v>
+      </c>
+      <c r="E21" s="10">
+        <v>49</v>
+      </c>
+      <c r="F21" s="10">
+        <v>97</v>
+      </c>
+      <c r="G21" s="10">
+        <v>379</v>
+      </c>
+      <c r="H21" s="10">
+        <v>1028</v>
+      </c>
+      <c r="I21" s="10">
+        <v>649</v>
+      </c>
+      <c r="J21" s="10">
+        <v>-55</v>
+      </c>
+      <c r="K21" s="10">
+        <v>282</v>
+      </c>
+      <c r="L21" s="10">
+        <v>337</v>
+      </c>
+      <c r="M21" s="11">
+        <v>-24</v>
+      </c>
+      <c r="N21" s="1"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="1"/>
+      <c r="B22" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="10">
+        <v>31</v>
+      </c>
+      <c r="D22" s="10">
+        <v>-123</v>
+      </c>
+      <c r="E22" s="10">
+        <v>55</v>
+      </c>
+      <c r="F22" s="10">
+        <v>178</v>
+      </c>
+      <c r="G22" s="10">
+        <v>173</v>
+      </c>
+      <c r="H22" s="10">
+        <v>581</v>
+      </c>
+      <c r="I22" s="10">
+        <v>408</v>
+      </c>
+      <c r="J22" s="10">
+        <v>-4</v>
+      </c>
+      <c r="K22" s="10">
+        <v>293</v>
+      </c>
+      <c r="L22" s="10">
+        <v>297</v>
+      </c>
+      <c r="M22" s="11">
+        <v>-15</v>
+      </c>
+      <c r="N22" s="1"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="1"/>
+      <c r="B23" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="10">
+        <v>323</v>
+      </c>
+      <c r="D23" s="10">
+        <v>-52</v>
+      </c>
+      <c r="E23" s="10">
+        <v>22</v>
+      </c>
+      <c r="F23" s="10">
+        <v>74</v>
+      </c>
+      <c r="G23" s="10">
+        <v>170</v>
+      </c>
+      <c r="H23" s="10">
+        <v>289</v>
+      </c>
+      <c r="I23" s="10">
+        <v>119</v>
+      </c>
+      <c r="J23" s="10">
+        <v>220</v>
+      </c>
+      <c r="K23" s="10">
+        <v>390</v>
+      </c>
+      <c r="L23" s="10">
+        <v>170</v>
+      </c>
+      <c r="M23" s="11">
+        <v>-15</v>
+      </c>
+      <c r="N23" s="1"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="1"/>
+      <c r="B24" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="10">
+        <v>-29</v>
+      </c>
+      <c r="D24" s="10">
+        <v>-30</v>
+      </c>
+      <c r="E24" s="10">
+        <v>27</v>
+      </c>
+      <c r="F24" s="10">
+        <v>57</v>
+      </c>
+      <c r="G24" s="10">
+        <v>4</v>
+      </c>
+      <c r="H24" s="10">
+        <v>131</v>
+      </c>
+      <c r="I24" s="10">
+        <v>127</v>
+      </c>
+      <c r="J24" s="10">
+        <v>-2</v>
+      </c>
+      <c r="K24" s="10">
+        <v>109</v>
+      </c>
+      <c r="L24" s="10">
+        <v>111</v>
+      </c>
+      <c r="M24" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N24" s="1"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="1"/>
+      <c r="B25" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="10">
+        <v>555</v>
+      </c>
+      <c r="D25" s="10">
+        <v>-23</v>
+      </c>
+      <c r="E25" s="10">
+        <v>106</v>
+      </c>
+      <c r="F25" s="10">
+        <v>129</v>
+      </c>
+      <c r="G25" s="10">
+        <v>621</v>
+      </c>
+      <c r="H25" s="10">
+        <v>1213</v>
+      </c>
+      <c r="I25" s="10">
+        <v>592</v>
+      </c>
+      <c r="J25" s="10">
+        <v>-33</v>
+      </c>
+      <c r="K25" s="10">
+        <v>392</v>
+      </c>
+      <c r="L25" s="10">
+        <v>425</v>
+      </c>
+      <c r="M25" s="11">
+        <v>-10</v>
+      </c>
+      <c r="N25" s="1"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="1"/>
+      <c r="B26" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="10">
+        <v>732</v>
+      </c>
+      <c r="D26" s="10">
+        <v>-165</v>
+      </c>
+      <c r="E26" s="10">
+        <v>211</v>
+      </c>
+      <c r="F26" s="10">
+        <v>376</v>
+      </c>
+      <c r="G26" s="10">
+        <v>827</v>
+      </c>
+      <c r="H26" s="10">
+        <v>2308</v>
+      </c>
+      <c r="I26" s="10">
+        <v>1481</v>
+      </c>
+      <c r="J26" s="10">
+        <v>120</v>
+      </c>
+      <c r="K26" s="10">
+        <v>708</v>
+      </c>
+      <c r="L26" s="10">
+        <v>588</v>
+      </c>
+      <c r="M26" s="11">
+        <v>-50</v>
+      </c>
+      <c r="N26" s="1"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="1"/>
+      <c r="B27" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="10">
+        <v>33</v>
+      </c>
+      <c r="D27" s="10">
+        <v>-16</v>
+      </c>
+      <c r="E27" s="10">
+        <v>4</v>
+      </c>
+      <c r="F27" s="10">
+        <v>20</v>
+      </c>
+      <c r="G27" s="10">
+        <v>51</v>
+      </c>
+      <c r="H27" s="10">
+        <v>77</v>
+      </c>
+      <c r="I27" s="10">
+        <v>26</v>
+      </c>
+      <c r="J27" s="10">
+        <v>-4</v>
+      </c>
+      <c r="K27" s="10">
+        <v>30</v>
+      </c>
+      <c r="L27" s="10">
+        <v>34</v>
+      </c>
+      <c r="M27" s="11">
+        <v>2</v>
+      </c>
+      <c r="N27" s="1"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="1"/>
+      <c r="B28" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="10">
+        <v>-27</v>
+      </c>
+      <c r="D28" s="10">
+        <v>-183</v>
+      </c>
+      <c r="E28" s="10">
+        <v>100</v>
+      </c>
+      <c r="F28" s="10">
+        <v>283</v>
+      </c>
+      <c r="G28" s="10">
+        <v>131</v>
+      </c>
+      <c r="H28" s="10">
+        <v>841</v>
+      </c>
+      <c r="I28" s="10">
+        <v>710</v>
+      </c>
+      <c r="J28" s="10">
+        <v>40</v>
+      </c>
+      <c r="K28" s="10">
+        <v>475</v>
+      </c>
+      <c r="L28" s="10">
+        <v>435</v>
+      </c>
+      <c r="M28" s="11">
+        <v>-15</v>
+      </c>
+      <c r="N28" s="1"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="1"/>
+      <c r="B29" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" s="10">
+        <v>232</v>
+      </c>
+      <c r="D29" s="10">
+        <v>39</v>
+      </c>
+      <c r="E29" s="10">
+        <v>167</v>
+      </c>
+      <c r="F29" s="10">
+        <v>128</v>
+      </c>
+      <c r="G29" s="10">
+        <v>268</v>
+      </c>
+      <c r="H29" s="10">
+        <v>984</v>
+      </c>
+      <c r="I29" s="10">
+        <v>716</v>
+      </c>
+      <c r="J29" s="10">
+        <v>-78</v>
+      </c>
+      <c r="K29" s="10">
+        <v>310</v>
+      </c>
+      <c r="L29" s="10">
+        <v>388</v>
+      </c>
+      <c r="M29" s="11">
+        <v>3</v>
+      </c>
+      <c r="N29" s="1"/>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="1"/>
+      <c r="B30" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="10">
+        <v>340</v>
+      </c>
+      <c r="D30" s="10">
+        <v>-66</v>
+      </c>
+      <c r="E30" s="10">
+        <v>98</v>
+      </c>
+      <c r="F30" s="10">
+        <v>164</v>
+      </c>
+      <c r="G30" s="10">
+        <v>307</v>
+      </c>
+      <c r="H30" s="10">
+        <v>840</v>
+      </c>
+      <c r="I30" s="10">
+        <v>533</v>
+      </c>
+      <c r="J30" s="10">
+        <v>126</v>
+      </c>
+      <c r="K30" s="10">
+        <v>485</v>
+      </c>
+      <c r="L30" s="10">
+        <v>359</v>
+      </c>
+      <c r="M30" s="11">
+        <v>-27</v>
+      </c>
+      <c r="N30" s="1"/>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="1"/>
+      <c r="B31" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="10">
+        <v>250</v>
+      </c>
+      <c r="D31" s="10">
+        <v>-102</v>
+      </c>
+      <c r="E31" s="10">
+        <v>56</v>
+      </c>
+      <c r="F31" s="10">
+        <v>158</v>
+      </c>
+      <c r="G31" s="10">
+        <v>331</v>
+      </c>
+      <c r="H31" s="10">
+        <v>716</v>
+      </c>
+      <c r="I31" s="10">
+        <v>385</v>
+      </c>
+      <c r="J31" s="10">
+        <v>27</v>
+      </c>
+      <c r="K31" s="10">
+        <v>220</v>
+      </c>
+      <c r="L31" s="10">
+        <v>193</v>
+      </c>
+      <c r="M31" s="11">
+        <v>-6</v>
+      </c>
+      <c r="N31" s="1"/>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="1"/>
+      <c r="B32" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="10">
+        <v>10</v>
+      </c>
+      <c r="D32" s="10">
+        <v>-28</v>
+      </c>
+      <c r="E32" s="10">
+        <v>10</v>
+      </c>
+      <c r="F32" s="10">
+        <v>38</v>
+      </c>
+      <c r="G32" s="10">
+        <v>64</v>
+      </c>
+      <c r="H32" s="10">
+        <v>147</v>
+      </c>
+      <c r="I32" s="10">
+        <v>83</v>
+      </c>
+      <c r="J32" s="10">
+        <v>-27</v>
+      </c>
+      <c r="K32" s="10">
+        <v>50</v>
+      </c>
+      <c r="L32" s="10">
+        <v>77</v>
+      </c>
+      <c r="M32" s="11">
+        <v>1</v>
+      </c>
+      <c r="N32" s="1"/>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="1"/>
+      <c r="B33" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="10">
+        <v>58</v>
+      </c>
+      <c r="D33" s="10">
+        <v>-49</v>
+      </c>
+      <c r="E33" s="10">
+        <v>50</v>
+      </c>
+      <c r="F33" s="10">
+        <v>99</v>
+      </c>
+      <c r="G33" s="10">
+        <v>54</v>
+      </c>
+      <c r="H33" s="10">
+        <v>315</v>
+      </c>
+      <c r="I33" s="10">
+        <v>261</v>
+      </c>
+      <c r="J33" s="10">
+        <v>55</v>
+      </c>
+      <c r="K33" s="10">
+        <v>267</v>
+      </c>
+      <c r="L33" s="10">
+        <v>212</v>
+      </c>
+      <c r="M33" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N33" s="1"/>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="1"/>
+      <c r="B34" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C34" s="10">
+        <v>19</v>
+      </c>
+      <c r="D34" s="10">
+        <v>-58</v>
+      </c>
+      <c r="E34" s="10">
+        <v>29</v>
+      </c>
+      <c r="F34" s="10">
+        <v>87</v>
+      </c>
+      <c r="G34" s="10">
+        <v>83</v>
+      </c>
+      <c r="H34" s="10">
+        <v>238</v>
+      </c>
+      <c r="I34" s="10">
+        <v>155</v>
+      </c>
+      <c r="J34" s="10">
+        <v>-5</v>
+      </c>
+      <c r="K34" s="10">
+        <v>142</v>
+      </c>
+      <c r="L34" s="10">
+        <v>147</v>
+      </c>
+      <c r="M34" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N34" s="1"/>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="1"/>
+      <c r="B35" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="10">
+        <v>-65</v>
+      </c>
+      <c r="D35" s="10">
+        <v>-53</v>
+      </c>
+      <c r="E35" s="10">
+        <v>9</v>
+      </c>
+      <c r="F35" s="10">
+        <v>62</v>
+      </c>
+      <c r="G35" s="10">
+        <v>7</v>
+      </c>
+      <c r="H35" s="10">
+        <v>76</v>
+      </c>
+      <c r="I35" s="10">
+        <v>69</v>
+      </c>
+      <c r="J35" s="10">
+        <v>-21</v>
+      </c>
+      <c r="K35" s="10">
+        <v>55</v>
+      </c>
+      <c r="L35" s="10">
+        <v>76</v>
+      </c>
+      <c r="M35" s="11">
+        <v>2</v>
+      </c>
+      <c r="N35" s="1"/>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="1"/>
+      <c r="B36" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C36" s="10">
+        <v>103</v>
+      </c>
+      <c r="D36" s="10">
+        <v>-4</v>
+      </c>
+      <c r="E36" s="10">
+        <v>82</v>
+      </c>
+      <c r="F36" s="10">
+        <v>86</v>
+      </c>
+      <c r="G36" s="10">
+        <v>163</v>
+      </c>
+      <c r="H36" s="10">
+        <v>977</v>
+      </c>
+      <c r="I36" s="10">
+        <v>814</v>
+      </c>
+      <c r="J36" s="10">
+        <v>-61</v>
+      </c>
+      <c r="K36" s="10">
+        <v>178</v>
+      </c>
+      <c r="L36" s="10">
+        <v>239</v>
+      </c>
+      <c r="M36" s="11">
+        <v>5</v>
+      </c>
+      <c r="N36" s="1"/>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="1"/>
+      <c r="B37" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C37" s="10">
+        <v>-26</v>
+      </c>
+      <c r="D37" s="10">
+        <v>-41</v>
+      </c>
+      <c r="E37" s="10">
+        <v>49</v>
+      </c>
+      <c r="F37" s="10">
+        <v>90</v>
+      </c>
+      <c r="G37" s="10">
+        <v>40</v>
+      </c>
+      <c r="H37" s="10">
+        <v>218</v>
+      </c>
+      <c r="I37" s="10">
+        <v>178</v>
+      </c>
+      <c r="J37" s="10">
+        <v>-30</v>
+      </c>
+      <c r="K37" s="10">
+        <v>192</v>
+      </c>
+      <c r="L37" s="10">
+        <v>222</v>
+      </c>
+      <c r="M37" s="11">
+        <v>5</v>
+      </c>
+      <c r="N37" s="1"/>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="1"/>
+      <c r="B38" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" s="10">
+        <v>31</v>
+      </c>
+      <c r="D38" s="10">
+        <v>-1</v>
+      </c>
+      <c r="E38" s="10">
+        <v>46</v>
+      </c>
+      <c r="F38" s="10">
+        <v>47</v>
+      </c>
+      <c r="G38" s="10">
+        <v>-2</v>
+      </c>
+      <c r="H38" s="10">
+        <v>137</v>
+      </c>
+      <c r="I38" s="10">
+        <v>139</v>
+      </c>
+      <c r="J38" s="10">
+        <v>34</v>
+      </c>
+      <c r="K38" s="10">
+        <v>141</v>
+      </c>
+      <c r="L38" s="10">
+        <v>107</v>
+      </c>
+      <c r="M38" s="11">
+        <v>0</v>
+      </c>
+      <c r="N38" s="1"/>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="1"/>
+      <c r="B39" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="10">
+        <v>-4</v>
+      </c>
+      <c r="D39" s="10">
+        <v>-58</v>
+      </c>
+      <c r="E39" s="10">
+        <v>21</v>
+      </c>
+      <c r="F39" s="10">
+        <v>79</v>
+      </c>
+      <c r="G39" s="10">
+        <v>121</v>
+      </c>
+      <c r="H39" s="10">
+        <v>298</v>
+      </c>
+      <c r="I39" s="10">
+        <v>177</v>
+      </c>
+      <c r="J39" s="10">
+        <v>-39</v>
+      </c>
+      <c r="K39" s="10">
+        <v>126</v>
+      </c>
+      <c r="L39" s="10">
+        <v>165</v>
+      </c>
+      <c r="M39" s="11">
+        <v>-28</v>
+      </c>
+      <c r="N39" s="1"/>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="1"/>
+      <c r="B40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="10">
+        <v>333</v>
+      </c>
+      <c r="D40" s="10">
+        <v>-39</v>
+      </c>
+      <c r="E40" s="10">
+        <v>44</v>
+      </c>
+      <c r="F40" s="10">
+        <v>83</v>
+      </c>
+      <c r="G40" s="10">
+        <v>252</v>
+      </c>
+      <c r="H40" s="10">
+        <v>544</v>
+      </c>
+      <c r="I40" s="10">
+        <v>292</v>
+      </c>
+      <c r="J40" s="10">
+        <v>126</v>
+      </c>
+      <c r="K40" s="10">
+        <v>295</v>
+      </c>
+      <c r="L40" s="10">
+        <v>169</v>
+      </c>
+      <c r="M40" s="11">
+        <v>-6</v>
+      </c>
+      <c r="N40" s="1"/>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="1"/>
+      <c r="B41" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="10">
+        <v>-67</v>
+      </c>
+      <c r="D41" s="10">
+        <v>-30</v>
+      </c>
+      <c r="E41" s="10">
+        <v>20</v>
+      </c>
+      <c r="F41" s="10">
+        <v>50</v>
+      </c>
+      <c r="G41" s="10">
+        <v>-45</v>
+      </c>
+      <c r="H41" s="10">
+        <v>148</v>
+      </c>
+      <c r="I41" s="10">
+        <v>193</v>
+      </c>
+      <c r="J41" s="10">
+        <v>8</v>
+      </c>
+      <c r="K41" s="10">
+        <v>94</v>
+      </c>
+      <c r="L41" s="10">
+        <v>86</v>
+      </c>
+      <c r="M41" s="11">
+        <v>0</v>
+      </c>
+      <c r="N41" s="1"/>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="1"/>
+      <c r="B42" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C42" s="10">
+        <v>60</v>
+      </c>
+      <c r="D42" s="10">
+        <v>-30</v>
+      </c>
+      <c r="E42" s="10">
+        <v>18</v>
+      </c>
+      <c r="F42" s="10">
+        <v>48</v>
+      </c>
+      <c r="G42" s="10">
+        <v>120</v>
+      </c>
+      <c r="H42" s="10">
+        <v>452</v>
+      </c>
+      <c r="I42" s="10">
+        <v>332</v>
+      </c>
+      <c r="J42" s="10">
+        <v>3</v>
+      </c>
+      <c r="K42" s="10">
+        <v>151</v>
+      </c>
+      <c r="L42" s="10">
+        <v>148</v>
+      </c>
+      <c r="M42" s="11">
+        <v>-33</v>
+      </c>
+      <c r="N42" s="1"/>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" s="1"/>
+      <c r="B43" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C43" s="10">
+        <v>-90</v>
+      </c>
+      <c r="D43" s="10">
+        <v>-49</v>
+      </c>
+      <c r="E43" s="10">
+        <v>5</v>
+      </c>
+      <c r="F43" s="10">
+        <v>54</v>
+      </c>
+      <c r="G43" s="10">
+        <v>-14</v>
+      </c>
+      <c r="H43" s="10">
+        <v>69</v>
+      </c>
+      <c r="I43" s="10">
+        <v>83</v>
+      </c>
+      <c r="J43" s="10">
+        <v>-23</v>
+      </c>
+      <c r="K43" s="10">
+        <v>43</v>
+      </c>
+      <c r="L43" s="10">
+        <v>66</v>
+      </c>
+      <c r="M43" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N43" s="1"/>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="1"/>
+      <c r="B44" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="10">
+        <v>-31</v>
+      </c>
+      <c r="D44" s="10">
+        <v>-28</v>
+      </c>
+      <c r="E44" s="10">
+        <v>8</v>
+      </c>
+      <c r="F44" s="10">
+        <v>36</v>
+      </c>
+      <c r="G44" s="10">
+        <v>2</v>
+      </c>
+      <c r="H44" s="10">
+        <v>135</v>
+      </c>
+      <c r="I44" s="10">
+        <v>133</v>
+      </c>
+      <c r="J44" s="10">
+        <v>-4</v>
+      </c>
+      <c r="K44" s="10">
+        <v>58</v>
+      </c>
+      <c r="L44" s="10">
+        <v>62</v>
+      </c>
+      <c r="M44" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N44" s="1"/>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="1"/>
+      <c r="B45" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="10">
+        <v>-19</v>
+      </c>
+      <c r="D45" s="10">
+        <v>-56</v>
+      </c>
+      <c r="E45" s="10">
+        <v>24</v>
+      </c>
+      <c r="F45" s="10">
+        <v>80</v>
+      </c>
+      <c r="G45" s="10">
+        <v>84</v>
+      </c>
+      <c r="H45" s="10">
+        <v>259</v>
+      </c>
+      <c r="I45" s="10">
+        <v>175</v>
+      </c>
+      <c r="J45" s="10">
+        <v>-44</v>
+      </c>
+      <c r="K45" s="10">
+        <v>75</v>
+      </c>
+      <c r="L45" s="10">
+        <v>119</v>
+      </c>
+      <c r="M45" s="11">
+        <v>-3</v>
+      </c>
+      <c r="N45" s="1"/>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="1"/>
+      <c r="B46" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="10">
+        <v>-76</v>
+      </c>
+      <c r="D46" s="10">
+        <v>-49</v>
+      </c>
+      <c r="E46" s="10">
+        <v>10</v>
+      </c>
+      <c r="F46" s="10">
+        <v>59</v>
+      </c>
+      <c r="G46" s="10">
+        <v>18</v>
+      </c>
+      <c r="H46" s="10">
+        <v>105</v>
+      </c>
+      <c r="I46" s="10">
+        <v>87</v>
+      </c>
+      <c r="J46" s="10">
+        <v>-9</v>
+      </c>
+      <c r="K46" s="10">
+        <v>90</v>
+      </c>
+      <c r="L46" s="10">
+        <v>99</v>
+      </c>
+      <c r="M46" s="11">
+        <v>-36</v>
+      </c>
+      <c r="N46" s="1"/>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="1"/>
+      <c r="B47" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" s="10">
+        <v>-56</v>
+      </c>
+      <c r="D47" s="10">
+        <v>-52</v>
+      </c>
+      <c r="E47" s="10">
+        <v>10</v>
+      </c>
+      <c r="F47" s="10">
+        <v>62</v>
+      </c>
+      <c r="G47" s="10">
+        <v>3</v>
+      </c>
+      <c r="H47" s="10">
+        <v>60</v>
+      </c>
+      <c r="I47" s="10">
+        <v>57</v>
+      </c>
+      <c r="J47" s="10">
+        <v>-6</v>
+      </c>
+      <c r="K47" s="10">
+        <v>46</v>
+      </c>
+      <c r="L47" s="10">
+        <v>52</v>
+      </c>
+      <c r="M47" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N47" s="1"/>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="1"/>
+      <c r="B48" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" s="10">
+        <v>-52</v>
+      </c>
+      <c r="D48" s="10">
+        <v>-45</v>
+      </c>
+      <c r="E48" s="10">
+        <v>9</v>
+      </c>
+      <c r="F48" s="10">
+        <v>54</v>
+      </c>
+      <c r="G48" s="10">
+        <v>-4</v>
+      </c>
+      <c r="H48" s="10">
+        <v>94</v>
+      </c>
+      <c r="I48" s="10">
+        <v>98</v>
+      </c>
+      <c r="J48" s="10">
+        <v>0</v>
+      </c>
+      <c r="K48" s="10">
+        <v>93</v>
+      </c>
+      <c r="L48" s="10">
+        <v>93</v>
+      </c>
+      <c r="M48" s="11">
+        <v>-3</v>
+      </c>
+      <c r="N48" s="1"/>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="1"/>
+      <c r="B49" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="10">
+        <v>35</v>
+      </c>
+      <c r="D49" s="10">
+        <v>-20</v>
+      </c>
+      <c r="E49" s="10">
+        <v>5</v>
+      </c>
+      <c r="F49" s="10">
+        <v>25</v>
+      </c>
+      <c r="G49" s="10">
+        <v>49</v>
+      </c>
+      <c r="H49" s="10">
+        <v>121</v>
+      </c>
+      <c r="I49" s="10">
+        <v>72</v>
+      </c>
+      <c r="J49" s="10">
+        <v>7</v>
+      </c>
+      <c r="K49" s="10">
+        <v>59</v>
+      </c>
+      <c r="L49" s="10">
+        <v>52</v>
+      </c>
+      <c r="M49" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N49" s="1"/>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="1"/>
+      <c r="B50" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="10">
+        <v>-12</v>
+      </c>
+      <c r="D50" s="10">
+        <v>-11</v>
+      </c>
+      <c r="E50" s="10">
+        <v>9</v>
+      </c>
+      <c r="F50" s="10">
+        <v>20</v>
+      </c>
+      <c r="G50" s="10">
+        <v>3</v>
+      </c>
+      <c r="H50" s="10">
+        <v>38</v>
+      </c>
+      <c r="I50" s="10">
+        <v>35</v>
+      </c>
+      <c r="J50" s="10">
+        <v>-6</v>
+      </c>
+      <c r="K50" s="10">
+        <v>40</v>
+      </c>
+      <c r="L50" s="10">
+        <v>46</v>
+      </c>
+      <c r="M50" s="11">
+        <v>2</v>
+      </c>
+      <c r="N50" s="1"/>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="1"/>
+      <c r="B51" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="10">
+        <v>-12</v>
+      </c>
+      <c r="D51" s="10">
+        <v>-6</v>
+      </c>
+      <c r="E51" s="10">
+        <v>1</v>
+      </c>
+      <c r="F51" s="10">
+        <v>7</v>
+      </c>
+      <c r="G51" s="10">
+        <v>-3</v>
+      </c>
+      <c r="H51" s="10">
+        <v>5</v>
+      </c>
+      <c r="I51" s="10">
+        <v>8</v>
+      </c>
+      <c r="J51" s="10">
+        <v>1</v>
+      </c>
+      <c r="K51" s="10">
+        <v>5</v>
+      </c>
+      <c r="L51" s="10">
+        <v>4</v>
+      </c>
+      <c r="M51" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N51" s="1"/>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="1"/>
+      <c r="B52" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C52" s="10">
+        <v>25</v>
+      </c>
+      <c r="D52" s="10">
+        <v>-18</v>
+      </c>
+      <c r="E52" s="10">
+        <v>2</v>
+      </c>
+      <c r="F52" s="10">
+        <v>20</v>
+      </c>
+      <c r="G52" s="10">
+        <v>45</v>
+      </c>
+      <c r="H52" s="10">
+        <v>61</v>
+      </c>
+      <c r="I52" s="10">
+        <v>16</v>
+      </c>
+      <c r="J52" s="10">
+        <v>-2</v>
+      </c>
+      <c r="K52" s="10">
+        <v>16</v>
+      </c>
+      <c r="L52" s="10">
+        <v>18</v>
+      </c>
+      <c r="M52" s="11">
+        <v>0</v>
+      </c>
+      <c r="N52" s="1"/>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="1"/>
+      <c r="B53" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C53" s="10">
+        <v>-35</v>
+      </c>
+      <c r="D53" s="10">
+        <v>-17</v>
+      </c>
+      <c r="E53" s="10">
+        <v>2</v>
+      </c>
+      <c r="F53" s="10">
+        <v>19</v>
+      </c>
+      <c r="G53" s="10">
+        <v>-11</v>
+      </c>
+      <c r="H53" s="10">
+        <v>12</v>
+      </c>
+      <c r="I53" s="10">
+        <v>23</v>
+      </c>
+      <c r="J53" s="10">
+        <v>-7</v>
+      </c>
+      <c r="K53" s="10">
+        <v>17</v>
+      </c>
+      <c r="L53" s="10">
+        <v>24</v>
+      </c>
+      <c r="M53" s="11">
+        <v>0</v>
+      </c>
+      <c r="N53" s="1"/>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="1"/>
+      <c r="B54" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" s="10">
+        <v>-25</v>
+      </c>
+      <c r="D54" s="10">
+        <v>-22</v>
+      </c>
+      <c r="E54" s="10">
+        <v>2</v>
+      </c>
+      <c r="F54" s="10">
+        <v>24</v>
+      </c>
+      <c r="G54" s="10">
+        <v>8</v>
+      </c>
+      <c r="H54" s="10">
+        <v>26</v>
+      </c>
+      <c r="I54" s="10">
+        <v>18</v>
+      </c>
+      <c r="J54" s="10">
+        <v>-10</v>
+      </c>
+      <c r="K54" s="10">
+        <v>17</v>
+      </c>
+      <c r="L54" s="10">
+        <v>27</v>
+      </c>
+      <c r="M54" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N54" s="1"/>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="1"/>
+      <c r="B55" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="10">
+        <v>19</v>
+      </c>
+      <c r="D55" s="10">
+        <v>-4</v>
+      </c>
+      <c r="E55" s="10">
+        <v>2</v>
+      </c>
+      <c r="F55" s="10">
+        <v>6</v>
+      </c>
+      <c r="G55" s="10">
+        <v>13</v>
+      </c>
+      <c r="H55" s="10">
+        <v>20</v>
+      </c>
+      <c r="I55" s="10">
+        <v>7</v>
+      </c>
+      <c r="J55" s="10">
+        <v>10</v>
+      </c>
+      <c r="K55" s="10">
+        <v>23</v>
+      </c>
+      <c r="L55" s="10">
+        <v>13</v>
+      </c>
+      <c r="M55" s="11">
+        <v>0</v>
+      </c>
+      <c r="N55" s="1"/>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="1"/>
+      <c r="B56" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C56" s="10">
+        <v>-48</v>
+      </c>
+      <c r="D56" s="10">
+        <v>-33</v>
+      </c>
+      <c r="E56" s="10">
+        <v>7</v>
+      </c>
+      <c r="F56" s="10">
+        <v>40</v>
+      </c>
+      <c r="G56" s="10">
+        <v>6</v>
+      </c>
+      <c r="H56" s="10">
+        <v>33</v>
+      </c>
+      <c r="I56" s="10">
+        <v>27</v>
+      </c>
+      <c r="J56" s="10">
+        <v>-12</v>
+      </c>
+      <c r="K56" s="10">
+        <v>36</v>
+      </c>
+      <c r="L56" s="10">
+        <v>48</v>
+      </c>
+      <c r="M56" s="11">
+        <v>-9</v>
+      </c>
+      <c r="N56" s="1"/>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="1"/>
+      <c r="B57" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C57" s="10">
+        <v>42</v>
+      </c>
+      <c r="D57" s="10">
+        <v>-11</v>
+      </c>
+      <c r="E57" s="10">
+        <v>6</v>
+      </c>
+      <c r="F57" s="10">
+        <v>17</v>
+      </c>
+      <c r="G57" s="10">
+        <v>73</v>
+      </c>
+      <c r="H57" s="10">
+        <v>170</v>
+      </c>
+      <c r="I57" s="10">
+        <v>97</v>
+      </c>
+      <c r="J57" s="10">
+        <v>-22</v>
+      </c>
+      <c r="K57" s="10">
+        <v>21</v>
+      </c>
+      <c r="L57" s="10">
+        <v>43</v>
+      </c>
+      <c r="M57" s="11">
+        <v>2</v>
+      </c>
+      <c r="N57" s="1"/>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="1"/>
+      <c r="B58" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C58" s="10">
+        <v>-14</v>
+      </c>
+      <c r="D58" s="10">
+        <v>-12</v>
+      </c>
+      <c r="E58" s="10">
+        <v>1</v>
+      </c>
+      <c r="F58" s="10">
+        <v>13</v>
+      </c>
+      <c r="G58" s="10">
+        <v>-3</v>
+      </c>
+      <c r="H58" s="10">
+        <v>3</v>
+      </c>
+      <c r="I58" s="10">
+        <v>6</v>
+      </c>
+      <c r="J58" s="10">
+        <v>1</v>
+      </c>
+      <c r="K58" s="10">
+        <v>7</v>
+      </c>
+      <c r="L58" s="10">
+        <v>6</v>
+      </c>
+      <c r="M58" s="11">
+        <v>0</v>
+      </c>
+      <c r="N58" s="1"/>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="1"/>
+      <c r="B59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="10">
+        <v>9</v>
+      </c>
+      <c r="D59" s="10">
+        <v>-8</v>
+      </c>
+      <c r="E59" s="10">
+        <v>4</v>
+      </c>
+      <c r="F59" s="10">
+        <v>12</v>
+      </c>
+      <c r="G59" s="10">
+        <v>13</v>
+      </c>
+      <c r="H59" s="10">
+        <v>31</v>
+      </c>
+      <c r="I59" s="10">
+        <v>18</v>
+      </c>
+      <c r="J59" s="10">
+        <v>4</v>
+      </c>
+      <c r="K59" s="10">
+        <v>16</v>
+      </c>
+      <c r="L59" s="10">
+        <v>12</v>
+      </c>
+      <c r="M59" s="11">
+        <v>0</v>
+      </c>
+      <c r="N59" s="1"/>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="1"/>
+      <c r="B60" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C60" s="10">
+        <v>-17</v>
+      </c>
+      <c r="D60" s="10">
+        <v>-15</v>
+      </c>
+      <c r="E60" s="10">
+        <v>1</v>
+      </c>
+      <c r="F60" s="10">
+        <v>16</v>
+      </c>
+      <c r="G60" s="10">
+        <v>37</v>
+      </c>
+      <c r="H60" s="10">
+        <v>112</v>
+      </c>
+      <c r="I60" s="10">
+        <v>75</v>
+      </c>
+      <c r="J60" s="10">
+        <v>-38</v>
+      </c>
+      <c r="K60" s="10">
+        <v>9</v>
+      </c>
+      <c r="L60" s="10">
+        <v>47</v>
+      </c>
+      <c r="M60" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N60" s="1"/>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="1"/>
+      <c r="B61" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" s="10">
+        <v>-9</v>
+      </c>
+      <c r="D61" s="10">
+        <v>-9</v>
+      </c>
+      <c r="E61" s="10">
+        <v>2</v>
+      </c>
+      <c r="F61" s="10">
+        <v>11</v>
+      </c>
+      <c r="G61" s="10">
+        <v>-3</v>
+      </c>
+      <c r="H61" s="10">
+        <v>3</v>
+      </c>
+      <c r="I61" s="10">
+        <v>6</v>
+      </c>
+      <c r="J61" s="10">
+        <v>5</v>
+      </c>
+      <c r="K61" s="10">
+        <v>18</v>
+      </c>
+      <c r="L61" s="10">
+        <v>13</v>
+      </c>
+      <c r="M61" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N61" s="1"/>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="1"/>
+      <c r="B62" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C62" s="10">
+        <v>-22</v>
+      </c>
+      <c r="D62" s="10">
+        <v>-18</v>
+      </c>
+      <c r="E62" s="10">
+        <v>1</v>
+      </c>
+      <c r="F62" s="10">
+        <v>19</v>
+      </c>
+      <c r="G62" s="10">
+        <v>3</v>
+      </c>
+      <c r="H62" s="10">
+        <v>8</v>
+      </c>
+      <c r="I62" s="10">
+        <v>5</v>
+      </c>
+      <c r="J62" s="10">
+        <v>-7</v>
+      </c>
+      <c r="K62" s="10">
+        <v>5</v>
+      </c>
+      <c r="L62" s="10">
+        <v>12</v>
+      </c>
+      <c r="M62" s="11">
+        <v>0</v>
+      </c>
+      <c r="N62" s="1"/>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="1"/>
+      <c r="B63" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="10">
+        <v>21</v>
+      </c>
+      <c r="D63" s="10">
+        <v>-9</v>
+      </c>
+      <c r="E63" s="10">
+        <v>3</v>
+      </c>
+      <c r="F63" s="10">
+        <v>12</v>
+      </c>
+      <c r="G63" s="10">
+        <v>23</v>
+      </c>
+      <c r="H63" s="10">
+        <v>34</v>
+      </c>
+      <c r="I63" s="10">
+        <v>11</v>
+      </c>
+      <c r="J63" s="10">
+        <v>6</v>
+      </c>
+      <c r="K63" s="10">
+        <v>25</v>
+      </c>
+      <c r="L63" s="10">
+        <v>19</v>
+      </c>
+      <c r="M63" s="11">
+        <v>1</v>
+      </c>
+      <c r="N63" s="1"/>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="1"/>
+      <c r="B64" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C64" s="10">
+        <v>-31</v>
+      </c>
+      <c r="D64" s="10">
+        <v>-11</v>
+      </c>
+      <c r="E64" s="10">
+        <v>0</v>
+      </c>
+      <c r="F64" s="10">
+        <v>11</v>
+      </c>
+      <c r="G64" s="10">
+        <v>-4</v>
+      </c>
+      <c r="H64" s="10">
+        <v>4</v>
+      </c>
+      <c r="I64" s="10">
+        <v>8</v>
+      </c>
+      <c r="J64" s="10">
+        <v>-17</v>
+      </c>
+      <c r="K64" s="10">
+        <v>6</v>
+      </c>
+      <c r="L64" s="10">
+        <v>23</v>
+      </c>
+      <c r="M64" s="11">
+        <v>1</v>
+      </c>
+      <c r="N64" s="1"/>
+    </row>
+    <row r="65" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A65" s="1"/>
+      <c r="B65" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C65" s="12">
+        <v>-8</v>
+      </c>
+      <c r="D65" s="12">
+        <v>-19</v>
+      </c>
+      <c r="E65" s="12">
+        <v>1</v>
+      </c>
+      <c r="F65" s="12">
+        <v>20</v>
+      </c>
+      <c r="G65" s="12">
+        <v>5</v>
+      </c>
+      <c r="H65" s="12">
+        <v>18</v>
+      </c>
+      <c r="I65" s="12">
+        <v>13</v>
+      </c>
+      <c r="J65" s="12">
+        <v>6</v>
+      </c>
+      <c r="K65" s="12">
+        <v>19</v>
+      </c>
+      <c r="L65" s="12">
+        <v>13</v>
+      </c>
+      <c r="M65" s="13">
+        <v>0</v>
+      </c>
+      <c r="N65" s="1"/>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="1"/>
+      <c r="N66" s="1"/>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="1"/>
+      <c r="N67" s="1"/>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="1"/>
+      <c r="N68" s="1"/>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="1"/>
+      <c r="N69" s="1"/>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="1"/>
+      <c r="N70" s="1"/>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="1"/>
+      <c r="N71" s="1"/>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="1"/>
+      <c r="N72" s="1"/>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="1"/>
+      <c r="N73" s="1"/>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="1"/>
+      <c r="N74" s="1"/>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="1"/>
+      <c r="N75" s="1"/>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="1"/>
+      <c r="N76" s="1"/>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" s="1"/>
+      <c r="N77" s="1"/>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="1"/>
+      <c r="N78" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B1:M1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="J3:L3"/>
+    <mergeCell ref="M3:M4"/>
+  </mergeCells>
+  <phoneticPr fontId="18"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD90D03B-9367-41FA-8E25-D9AC9D4631C3}">
+  <dimension ref="A1:N78"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="O10" sqref="O10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="2" max="2" width="11.6640625" customWidth="1"/>
+    <col min="3" max="3" width="8.33203125" style="6" customWidth="1"/>
+    <col min="4" max="4" width="9.21875" style="6" customWidth="1"/>
+    <col min="5" max="7" width="7.6640625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="9.21875" style="6" customWidth="1"/>
+    <col min="9" max="9" width="8.77734375" style="6" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="6" customWidth="1"/>
+    <col min="11" max="12" width="8.88671875" style="6"/>
+    <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1"/>
+      <c r="B1" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="1"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="1"/>
+    </row>
+    <row r="3" spans="1:14" ht="27" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="8"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="H3" s="8"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="21"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="N3" s="1"/>
+    </row>
+    <row r="4" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="M4" s="24"/>
+      <c r="N4" s="1"/>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="1"/>
+      <c r="B5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="10">
+        <v>1339</v>
+      </c>
+      <c r="D5" s="10">
+        <v>-3211</v>
+      </c>
+      <c r="E5" s="10">
+        <v>2672</v>
+      </c>
+      <c r="F5" s="10">
+        <v>5883</v>
+      </c>
+      <c r="G5" s="10">
+        <v>3853</v>
+      </c>
+      <c r="H5" s="10">
+        <v>18446</v>
+      </c>
+      <c r="I5" s="10">
+        <v>14593</v>
+      </c>
+      <c r="J5" s="10">
+        <v>490</v>
+      </c>
+      <c r="K5" s="10">
+        <v>10579</v>
+      </c>
+      <c r="L5" s="10">
+        <v>10089</v>
+      </c>
+      <c r="M5" s="11">
+        <v>207</v>
+      </c>
+      <c r="N5" s="1"/>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="1"/>
+      <c r="B6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="10">
+        <v>637</v>
+      </c>
+      <c r="D6" s="10">
+        <v>-465</v>
+      </c>
+      <c r="E6" s="10">
+        <v>449</v>
+      </c>
+      <c r="F6" s="10">
+        <v>914</v>
+      </c>
+      <c r="G6" s="10">
+        <v>884</v>
+      </c>
+      <c r="H6" s="10">
+        <v>3275</v>
+      </c>
+      <c r="I6" s="10">
+        <v>2391</v>
+      </c>
+      <c r="J6" s="10">
+        <v>197</v>
+      </c>
+      <c r="K6" s="10">
+        <v>2488</v>
+      </c>
+      <c r="L6" s="10">
+        <v>2291</v>
+      </c>
+      <c r="M6" s="11">
+        <v>21</v>
+      </c>
+      <c r="N6" s="1"/>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="1"/>
+      <c r="B7" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="10">
+        <v>453</v>
+      </c>
+      <c r="D7" s="10">
+        <v>-87</v>
+      </c>
+      <c r="E7" s="10">
+        <v>103</v>
+      </c>
+      <c r="F7" s="10">
+        <v>190</v>
+      </c>
+      <c r="G7" s="10">
+        <v>419</v>
+      </c>
+      <c r="H7" s="10">
+        <v>1098</v>
+      </c>
+      <c r="I7" s="10">
+        <v>679</v>
+      </c>
+      <c r="J7" s="10">
+        <v>112</v>
+      </c>
+      <c r="K7" s="10">
+        <v>735</v>
+      </c>
+      <c r="L7" s="10">
+        <v>623</v>
+      </c>
+      <c r="M7" s="11">
+        <v>9</v>
+      </c>
+      <c r="N7" s="1"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="1"/>
+      <c r="B8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="10">
+        <v>-45</v>
+      </c>
+      <c r="D8" s="10">
+        <v>-105</v>
+      </c>
+      <c r="E8" s="10">
+        <v>72</v>
+      </c>
+      <c r="F8" s="10">
+        <v>177</v>
+      </c>
+      <c r="G8" s="10">
+        <v>106</v>
+      </c>
+      <c r="H8" s="10">
+        <v>530</v>
+      </c>
+      <c r="I8" s="10">
+        <v>424</v>
+      </c>
+      <c r="J8" s="10">
+        <v>-51</v>
+      </c>
+      <c r="K8" s="10">
+        <v>384</v>
+      </c>
+      <c r="L8" s="10">
+        <v>435</v>
+      </c>
+      <c r="M8" s="11">
+        <v>5</v>
+      </c>
+      <c r="N8" s="1"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="1"/>
+      <c r="B9" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="10">
+        <v>109</v>
+      </c>
+      <c r="D9" s="10">
+        <v>-71</v>
+      </c>
+      <c r="E9" s="10">
+        <v>95</v>
+      </c>
+      <c r="F9" s="10">
+        <v>166</v>
+      </c>
+      <c r="G9" s="10">
+        <v>201</v>
+      </c>
+      <c r="H9" s="10">
+        <v>618</v>
+      </c>
+      <c r="I9" s="10">
+        <v>417</v>
+      </c>
+      <c r="J9" s="10">
+        <v>-25</v>
+      </c>
+      <c r="K9" s="10">
+        <v>351</v>
+      </c>
+      <c r="L9" s="10">
+        <v>376</v>
+      </c>
+      <c r="M9" s="11">
+        <v>4</v>
+      </c>
+      <c r="N9" s="1"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="1"/>
+      <c r="B10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="10">
+        <v>-64</v>
+      </c>
+      <c r="D10" s="10">
+        <v>-113</v>
+      </c>
+      <c r="E10" s="10">
+        <v>57</v>
+      </c>
+      <c r="F10" s="10">
+        <v>170</v>
+      </c>
+      <c r="G10" s="10">
+        <v>-8</v>
+      </c>
+      <c r="H10" s="10">
+        <v>279</v>
+      </c>
+      <c r="I10" s="10">
+        <v>287</v>
+      </c>
+      <c r="J10" s="10">
+        <v>52</v>
+      </c>
+      <c r="K10" s="10">
+        <v>414</v>
+      </c>
+      <c r="L10" s="10">
+        <v>362</v>
+      </c>
+      <c r="M10" s="11">
+        <v>5</v>
+      </c>
+      <c r="N10" s="1"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="1"/>
+      <c r="B11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="10">
+        <v>-33</v>
+      </c>
+      <c r="D11" s="10">
+        <v>-30</v>
+      </c>
+      <c r="E11" s="10">
+        <v>64</v>
+      </c>
+      <c r="F11" s="10">
+        <v>94</v>
+      </c>
+      <c r="G11" s="10">
+        <v>-16</v>
+      </c>
+      <c r="H11" s="10">
+        <v>226</v>
+      </c>
+      <c r="I11" s="10">
+        <v>242</v>
+      </c>
+      <c r="J11" s="10">
+        <v>13</v>
+      </c>
+      <c r="K11" s="10">
+        <v>282</v>
+      </c>
+      <c r="L11" s="10">
+        <v>269</v>
+      </c>
+      <c r="M11" s="11">
+        <v>0</v>
+      </c>
+      <c r="N11" s="1"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="1"/>
+      <c r="B12" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="10">
+        <v>217</v>
+      </c>
+      <c r="D12" s="10">
+        <v>-59</v>
+      </c>
+      <c r="E12" s="10">
+        <v>58</v>
+      </c>
+      <c r="F12" s="10">
+        <v>117</v>
+      </c>
+      <c r="G12" s="10">
+        <v>182</v>
+      </c>
+      <c r="H12" s="10">
+        <v>524</v>
+      </c>
+      <c r="I12" s="10">
+        <v>342</v>
+      </c>
+      <c r="J12" s="10">
+        <v>96</v>
+      </c>
+      <c r="K12" s="10">
+        <v>322</v>
+      </c>
+      <c r="L12" s="10">
+        <v>226</v>
+      </c>
+      <c r="M12" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N12" s="1"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="1"/>
+      <c r="B13" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="10">
+        <v>-171</v>
+      </c>
+      <c r="D13" s="10">
+        <v>-85</v>
+      </c>
+      <c r="E13" s="10">
+        <v>3</v>
+      </c>
+      <c r="F13" s="10">
+        <v>88</v>
+      </c>
+      <c r="G13" s="10">
+        <v>-37</v>
+      </c>
+      <c r="H13" s="10">
+        <v>63</v>
+      </c>
+      <c r="I13" s="10">
+        <v>100</v>
+      </c>
+      <c r="J13" s="10">
+        <v>-50</v>
+      </c>
+      <c r="K13" s="10">
+        <v>28</v>
+      </c>
+      <c r="L13" s="10">
+        <v>78</v>
+      </c>
+      <c r="M13" s="11">
+        <v>1</v>
+      </c>
+      <c r="N13" s="1"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="1"/>
+      <c r="B14" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="10">
+        <v>319</v>
+      </c>
+      <c r="D14" s="10">
+        <v>-115</v>
+      </c>
+      <c r="E14" s="10">
+        <v>237</v>
+      </c>
+      <c r="F14" s="10">
+        <v>352</v>
+      </c>
+      <c r="G14" s="10">
+        <v>367</v>
+      </c>
+      <c r="H14" s="10">
+        <v>2129</v>
+      </c>
+      <c r="I14" s="10">
+        <v>1762</v>
+      </c>
+      <c r="J14" s="10">
+        <v>45</v>
+      </c>
+      <c r="K14" s="10">
+        <v>691</v>
+      </c>
+      <c r="L14" s="10">
+        <v>646</v>
+      </c>
+      <c r="M14" s="11">
+        <v>22</v>
+      </c>
+      <c r="N14" s="1"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="1"/>
+      <c r="B15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="10">
+        <v>617</v>
+      </c>
+      <c r="D15" s="10">
+        <v>-252</v>
+      </c>
+      <c r="E15" s="10">
+        <v>298</v>
+      </c>
+      <c r="F15" s="10">
+        <v>550</v>
+      </c>
+      <c r="G15" s="10">
+        <v>746</v>
+      </c>
+      <c r="H15" s="10">
+        <v>2323</v>
+      </c>
+      <c r="I15" s="10">
+        <v>1577</v>
+      </c>
+      <c r="J15" s="10">
+        <v>108</v>
+      </c>
+      <c r="K15" s="10">
+        <v>1030</v>
+      </c>
+      <c r="L15" s="10">
+        <v>922</v>
+      </c>
+      <c r="M15" s="11">
+        <v>15</v>
+      </c>
+      <c r="N15" s="1"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="1"/>
+      <c r="B16" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="10">
+        <v>-45</v>
+      </c>
+      <c r="D16" s="10">
+        <v>-51</v>
+      </c>
+      <c r="E16" s="10">
+        <v>13</v>
+      </c>
+      <c r="F16" s="10">
+        <v>64</v>
+      </c>
+      <c r="G16" s="10">
+        <v>21</v>
+      </c>
+      <c r="H16" s="10">
+        <v>124</v>
+      </c>
+      <c r="I16" s="10">
+        <v>103</v>
+      </c>
+      <c r="J16" s="10">
+        <v>-18</v>
+      </c>
+      <c r="K16" s="10">
+        <v>81</v>
+      </c>
+      <c r="L16" s="10">
+        <v>99</v>
+      </c>
+      <c r="M16" s="11">
+        <v>3</v>
+      </c>
+      <c r="N16" s="1"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="1"/>
+      <c r="B17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="10">
+        <v>-83</v>
+      </c>
+      <c r="D17" s="10">
+        <v>-97</v>
+      </c>
+      <c r="E17" s="10">
+        <v>45</v>
+      </c>
+      <c r="F17" s="10">
+        <v>142</v>
+      </c>
+      <c r="G17" s="10">
+        <v>8</v>
+      </c>
+      <c r="H17" s="10">
+        <v>322</v>
+      </c>
+      <c r="I17" s="10">
+        <v>314</v>
+      </c>
+      <c r="J17" s="10">
+        <v>6</v>
+      </c>
+      <c r="K17" s="10">
+        <v>215</v>
+      </c>
+      <c r="L17" s="10">
+        <v>209</v>
+      </c>
+      <c r="M17" s="11">
+        <v>0</v>
+      </c>
+      <c r="N17" s="1"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="1"/>
+      <c r="B18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="10">
+        <v>94</v>
+      </c>
+      <c r="D18" s="10">
+        <v>-203</v>
+      </c>
+      <c r="E18" s="10">
+        <v>233</v>
+      </c>
+      <c r="F18" s="10">
+        <v>436</v>
+      </c>
+      <c r="G18" s="10">
+        <v>217</v>
+      </c>
+      <c r="H18" s="10">
+        <v>1550</v>
+      </c>
+      <c r="I18" s="10">
+        <v>1333</v>
+      </c>
+      <c r="J18" s="10">
+        <v>58</v>
+      </c>
+      <c r="K18" s="10">
+        <v>593</v>
+      </c>
+      <c r="L18" s="10">
+        <v>535</v>
+      </c>
+      <c r="M18" s="11">
+        <v>22</v>
+      </c>
+      <c r="N18" s="1"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="1"/>
+      <c r="B19" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="10">
+        <v>-5</v>
+      </c>
+      <c r="D19" s="10">
+        <v>-108</v>
+      </c>
+      <c r="E19" s="10">
+        <v>58</v>
+      </c>
+      <c r="F19" s="10">
+        <v>166</v>
+      </c>
+      <c r="G19" s="10">
+        <v>83</v>
+      </c>
+      <c r="H19" s="10">
+        <v>392</v>
+      </c>
+      <c r="I19" s="10">
+        <v>309</v>
+      </c>
+      <c r="J19" s="10">
+        <v>10</v>
+      </c>
+      <c r="K19" s="10">
+        <v>138</v>
+      </c>
+      <c r="L19" s="10">
+        <v>128</v>
+      </c>
+      <c r="M19" s="11">
+        <v>10</v>
+      </c>
+      <c r="N19" s="1"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="1"/>
+      <c r="B20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="10">
+        <v>-105</v>
+      </c>
+      <c r="D20" s="10">
+        <v>-87</v>
+      </c>
+      <c r="E20" s="10">
+        <v>23</v>
+      </c>
+      <c r="F20" s="10">
+        <v>110</v>
+      </c>
+      <c r="G20" s="10">
+        <v>-7</v>
+      </c>
+      <c r="H20" s="10">
+        <v>102</v>
+      </c>
+      <c r="I20" s="10">
+        <v>109</v>
+      </c>
+      <c r="J20" s="10">
+        <v>-12</v>
+      </c>
+      <c r="K20" s="10">
+        <v>132</v>
+      </c>
+      <c r="L20" s="10">
+        <v>144</v>
+      </c>
+      <c r="M20" s="11">
+        <v>1</v>
+      </c>
+      <c r="N20" s="1"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="1"/>
+      <c r="B21" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" s="10">
+        <v>-79</v>
+      </c>
+      <c r="D21" s="10">
+        <v>-56</v>
+      </c>
+      <c r="E21" s="10">
+        <v>40</v>
+      </c>
+      <c r="F21" s="10">
+        <v>96</v>
+      </c>
+      <c r="G21" s="10">
+        <v>30</v>
+      </c>
+      <c r="H21" s="10">
+        <v>438</v>
+      </c>
+      <c r="I21" s="10">
+        <v>408</v>
+      </c>
+      <c r="J21" s="10">
+        <v>-60</v>
+      </c>
+      <c r="K21" s="10">
+        <v>211</v>
+      </c>
+      <c r="L21" s="10">
+        <v>271</v>
+      </c>
+      <c r="M21" s="11">
+        <v>7</v>
+      </c>
+      <c r="N21" s="1"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="1"/>
+      <c r="B22" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="10">
+        <v>-196</v>
+      </c>
+      <c r="D22" s="10">
+        <v>-127</v>
+      </c>
+      <c r="E22" s="10">
+        <v>50</v>
+      </c>
+      <c r="F22" s="10">
+        <v>177</v>
+      </c>
+      <c r="G22" s="10">
+        <v>-64</v>
+      </c>
+      <c r="H22" s="10">
+        <v>265</v>
+      </c>
+      <c r="I22" s="10">
+        <v>329</v>
+      </c>
+      <c r="J22" s="10">
+        <v>-11</v>
+      </c>
+      <c r="K22" s="10">
+        <v>228</v>
+      </c>
+      <c r="L22" s="10">
+        <v>239</v>
+      </c>
+      <c r="M22" s="11">
+        <v>6</v>
+      </c>
+      <c r="N22" s="1"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="1"/>
+      <c r="B23" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="10">
+        <v>305</v>
+      </c>
+      <c r="D23" s="10">
+        <v>-53</v>
+      </c>
+      <c r="E23" s="10">
+        <v>21</v>
+      </c>
+      <c r="F23" s="10">
+        <v>74</v>
+      </c>
+      <c r="G23" s="10">
+        <v>143</v>
+      </c>
+      <c r="H23" s="10">
+        <v>227</v>
+      </c>
+      <c r="I23" s="10">
+        <v>84</v>
+      </c>
+      <c r="J23" s="10">
+        <v>210</v>
+      </c>
+      <c r="K23" s="10">
+        <v>369</v>
+      </c>
+      <c r="L23" s="10">
+        <v>159</v>
+      </c>
+      <c r="M23" s="11">
+        <v>5</v>
+      </c>
+      <c r="N23" s="1"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="1"/>
+      <c r="B24" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="10">
+        <v>-52</v>
+      </c>
+      <c r="D24" s="10">
+        <v>-32</v>
+      </c>
+      <c r="E24" s="10">
+        <v>25</v>
+      </c>
+      <c r="F24" s="10">
+        <v>57</v>
+      </c>
+      <c r="G24" s="10">
+        <v>-12</v>
+      </c>
+      <c r="H24" s="10">
+        <v>61</v>
+      </c>
+      <c r="I24" s="10">
+        <v>73</v>
+      </c>
+      <c r="J24" s="10">
+        <v>-8</v>
+      </c>
+      <c r="K24" s="10">
+        <v>92</v>
+      </c>
+      <c r="L24" s="10">
+        <v>100</v>
+      </c>
+      <c r="M24" s="11">
+        <v>0</v>
+      </c>
+      <c r="N24" s="1"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="1"/>
+      <c r="B25" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="10">
+        <v>344</v>
+      </c>
+      <c r="D25" s="10">
+        <v>-31</v>
+      </c>
+      <c r="E25" s="10">
+        <v>98</v>
+      </c>
+      <c r="F25" s="10">
+        <v>129</v>
+      </c>
+      <c r="G25" s="10">
+        <v>435</v>
+      </c>
+      <c r="H25" s="10">
+        <v>911</v>
+      </c>
+      <c r="I25" s="10">
+        <v>476</v>
+      </c>
+      <c r="J25" s="10">
+        <v>-63</v>
+      </c>
+      <c r="K25" s="10">
+        <v>309</v>
+      </c>
+      <c r="L25" s="10">
+        <v>372</v>
+      </c>
+      <c r="M25" s="11">
+        <v>3</v>
+      </c>
+      <c r="N25" s="1"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="1"/>
+      <c r="B26" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="10">
+        <v>299</v>
+      </c>
+      <c r="D26" s="10">
+        <v>-172</v>
+      </c>
+      <c r="E26" s="10">
+        <v>203</v>
+      </c>
+      <c r="F26" s="10">
+        <v>375</v>
+      </c>
+      <c r="G26" s="10">
+        <v>340</v>
+      </c>
+      <c r="H26" s="10">
+        <v>1423</v>
+      </c>
+      <c r="I26" s="10">
+        <v>1083</v>
+      </c>
+      <c r="J26" s="10">
+        <v>116</v>
+      </c>
+      <c r="K26" s="10">
+        <v>586</v>
+      </c>
+      <c r="L26" s="10">
+        <v>470</v>
+      </c>
+      <c r="M26" s="11">
+        <v>15</v>
+      </c>
+      <c r="N26" s="1"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="1"/>
+      <c r="B27" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="10">
+        <v>14</v>
+      </c>
+      <c r="D27" s="10">
+        <v>-16</v>
+      </c>
+      <c r="E27" s="10">
+        <v>4</v>
+      </c>
+      <c r="F27" s="10">
+        <v>20</v>
+      </c>
+      <c r="G27" s="10">
+        <v>30</v>
+      </c>
+      <c r="H27" s="10">
+        <v>52</v>
+      </c>
+      <c r="I27" s="10">
+        <v>22</v>
+      </c>
+      <c r="J27" s="10">
+        <v>-2</v>
+      </c>
+      <c r="K27" s="10">
+        <v>29</v>
+      </c>
+      <c r="L27" s="10">
+        <v>31</v>
+      </c>
+      <c r="M27" s="11">
+        <v>2</v>
+      </c>
+      <c r="N27" s="1"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="1"/>
+      <c r="B28" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="10">
+        <v>-116</v>
+      </c>
+      <c r="D28" s="10">
+        <v>-183</v>
+      </c>
+      <c r="E28" s="10">
+        <v>98</v>
+      </c>
+      <c r="F28" s="10">
+        <v>281</v>
+      </c>
+      <c r="G28" s="10">
+        <v>38</v>
+      </c>
+      <c r="H28" s="10">
+        <v>486</v>
+      </c>
+      <c r="I28" s="10">
+        <v>448</v>
+      </c>
+      <c r="J28" s="10">
+        <v>24</v>
+      </c>
+      <c r="K28" s="10">
+        <v>403</v>
+      </c>
+      <c r="L28" s="10">
+        <v>379</v>
+      </c>
+      <c r="M28" s="11">
+        <v>5</v>
+      </c>
+      <c r="N28" s="1"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="1"/>
+      <c r="B29" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" s="10">
+        <v>153</v>
+      </c>
+      <c r="D29" s="10">
+        <v>37</v>
+      </c>
+      <c r="E29" s="10">
+        <v>165</v>
+      </c>
+      <c r="F29" s="10">
+        <v>128</v>
+      </c>
+      <c r="G29" s="10">
+        <v>204</v>
+      </c>
+      <c r="H29" s="10">
+        <v>847</v>
+      </c>
+      <c r="I29" s="10">
+        <v>643</v>
+      </c>
+      <c r="J29" s="10">
+        <v>-98</v>
+      </c>
+      <c r="K29" s="10">
+        <v>257</v>
+      </c>
+      <c r="L29" s="10">
+        <v>355</v>
+      </c>
+      <c r="M29" s="11">
+        <v>10</v>
+      </c>
+      <c r="N29" s="1"/>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="1"/>
+      <c r="B30" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="10">
+        <v>167</v>
+      </c>
+      <c r="D30" s="10">
+        <v>-72</v>
+      </c>
+      <c r="E30" s="10">
+        <v>92</v>
+      </c>
+      <c r="F30" s="10">
+        <v>164</v>
+      </c>
+      <c r="G30" s="10">
+        <v>134</v>
+      </c>
+      <c r="H30" s="10">
+        <v>540</v>
+      </c>
+      <c r="I30" s="10">
+        <v>406</v>
+      </c>
+      <c r="J30" s="10">
+        <v>104</v>
+      </c>
+      <c r="K30" s="10">
+        <v>418</v>
+      </c>
+      <c r="L30" s="10">
+        <v>314</v>
+      </c>
+      <c r="M30" s="11">
+        <v>1</v>
+      </c>
+      <c r="N30" s="1"/>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="1"/>
+      <c r="B31" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="10">
+        <v>-44</v>
+      </c>
+      <c r="D31" s="10">
+        <v>-103</v>
+      </c>
+      <c r="E31" s="10">
+        <v>55</v>
+      </c>
+      <c r="F31" s="10">
+        <v>158</v>
+      </c>
+      <c r="G31" s="10">
+        <v>12</v>
+      </c>
+      <c r="H31" s="10">
+        <v>312</v>
+      </c>
+      <c r="I31" s="10">
+        <v>300</v>
+      </c>
+      <c r="J31" s="10">
+        <v>47</v>
+      </c>
+      <c r="K31" s="10">
+        <v>182</v>
+      </c>
+      <c r="L31" s="10">
+        <v>135</v>
+      </c>
+      <c r="M31" s="11">
+        <v>0</v>
+      </c>
+      <c r="N31" s="1"/>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="1"/>
+      <c r="B32" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="10">
+        <v>-1</v>
+      </c>
+      <c r="D32" s="10">
+        <v>-28</v>
+      </c>
+      <c r="E32" s="10">
+        <v>10</v>
+      </c>
+      <c r="F32" s="10">
+        <v>38</v>
+      </c>
+      <c r="G32" s="10">
+        <v>42</v>
+      </c>
+      <c r="H32" s="10">
+        <v>87</v>
+      </c>
+      <c r="I32" s="10">
+        <v>45</v>
+      </c>
+      <c r="J32" s="10">
+        <v>-17</v>
+      </c>
+      <c r="K32" s="10">
+        <v>48</v>
+      </c>
+      <c r="L32" s="10">
+        <v>65</v>
+      </c>
+      <c r="M32" s="11">
+        <v>2</v>
+      </c>
+      <c r="N32" s="1"/>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="1"/>
+      <c r="B33" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="10">
+        <v>29</v>
+      </c>
+      <c r="D33" s="10">
+        <v>-52</v>
+      </c>
+      <c r="E33" s="10">
+        <v>47</v>
+      </c>
+      <c r="F33" s="10">
+        <v>99</v>
+      </c>
+      <c r="G33" s="10">
+        <v>35</v>
+      </c>
+      <c r="H33" s="10">
+        <v>222</v>
+      </c>
+      <c r="I33" s="10">
+        <v>187</v>
+      </c>
+      <c r="J33" s="10">
+        <v>40</v>
+      </c>
+      <c r="K33" s="10">
+        <v>236</v>
+      </c>
+      <c r="L33" s="10">
+        <v>196</v>
+      </c>
+      <c r="M33" s="11">
+        <v>6</v>
+      </c>
+      <c r="N33" s="1"/>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="1"/>
+      <c r="B34" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C34" s="10">
+        <v>-65</v>
+      </c>
+      <c r="D34" s="10">
+        <v>-59</v>
+      </c>
+      <c r="E34" s="10">
+        <v>28</v>
+      </c>
+      <c r="F34" s="10">
+        <v>87</v>
+      </c>
+      <c r="G34" s="10">
+        <v>10</v>
+      </c>
+      <c r="H34" s="10">
+        <v>136</v>
+      </c>
+      <c r="I34" s="10">
+        <v>126</v>
+      </c>
+      <c r="J34" s="10">
+        <v>-17</v>
+      </c>
+      <c r="K34" s="10">
+        <v>123</v>
+      </c>
+      <c r="L34" s="10">
+        <v>140</v>
+      </c>
+      <c r="M34" s="11">
+        <v>1</v>
+      </c>
+      <c r="N34" s="1"/>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="1"/>
+      <c r="B35" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="10">
+        <v>-59</v>
+      </c>
+      <c r="D35" s="10">
+        <v>-53</v>
+      </c>
+      <c r="E35" s="10">
+        <v>9</v>
+      </c>
+      <c r="F35" s="10">
+        <v>62</v>
+      </c>
+      <c r="G35" s="10">
+        <v>13</v>
+      </c>
+      <c r="H35" s="10">
+        <v>55</v>
+      </c>
+      <c r="I35" s="10">
+        <v>42</v>
+      </c>
+      <c r="J35" s="10">
+        <v>-19</v>
+      </c>
+      <c r="K35" s="10">
+        <v>50</v>
+      </c>
+      <c r="L35" s="10">
+        <v>69</v>
+      </c>
+      <c r="M35" s="11">
+        <v>0</v>
+      </c>
+      <c r="N35" s="1"/>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="1"/>
+      <c r="B36" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C36" s="10">
+        <v>68</v>
+      </c>
+      <c r="D36" s="10">
+        <v>-7</v>
+      </c>
+      <c r="E36" s="10">
+        <v>79</v>
+      </c>
+      <c r="F36" s="10">
+        <v>86</v>
+      </c>
+      <c r="G36" s="10">
+        <v>125</v>
+      </c>
+      <c r="H36" s="10">
+        <v>782</v>
+      </c>
+      <c r="I36" s="10">
+        <v>657</v>
+      </c>
+      <c r="J36" s="10">
+        <v>-62</v>
+      </c>
+      <c r="K36" s="10">
+        <v>157</v>
+      </c>
+      <c r="L36" s="10">
+        <v>219</v>
+      </c>
+      <c r="M36" s="11">
+        <v>12</v>
+      </c>
+      <c r="N36" s="1"/>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="1"/>
+      <c r="B37" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C37" s="10">
+        <v>-73</v>
+      </c>
+      <c r="D37" s="10">
+        <v>-48</v>
+      </c>
+      <c r="E37" s="10">
+        <v>42</v>
+      </c>
+      <c r="F37" s="10">
+        <v>90</v>
+      </c>
+      <c r="G37" s="10">
+        <v>-20</v>
+      </c>
+      <c r="H37" s="10">
+        <v>133</v>
+      </c>
+      <c r="I37" s="10">
+        <v>153</v>
+      </c>
+      <c r="J37" s="10">
+        <v>-12</v>
+      </c>
+      <c r="K37" s="10">
+        <v>167</v>
+      </c>
+      <c r="L37" s="10">
+        <v>179</v>
+      </c>
+      <c r="M37" s="11">
+        <v>7</v>
+      </c>
+      <c r="N37" s="1"/>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="1"/>
+      <c r="B38" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" s="10">
+        <v>7</v>
+      </c>
+      <c r="D38" s="10">
+        <v>-2</v>
+      </c>
+      <c r="E38" s="10">
+        <v>45</v>
+      </c>
+      <c r="F38" s="10">
+        <v>47</v>
+      </c>
+      <c r="G38" s="10">
+        <v>-10</v>
+      </c>
+      <c r="H38" s="10">
+        <v>101</v>
+      </c>
+      <c r="I38" s="10">
+        <v>111</v>
+      </c>
+      <c r="J38" s="10">
+        <v>17</v>
+      </c>
+      <c r="K38" s="10">
+        <v>122</v>
+      </c>
+      <c r="L38" s="10">
+        <v>105</v>
+      </c>
+      <c r="M38" s="11">
+        <v>2</v>
+      </c>
+      <c r="N38" s="1"/>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="1"/>
+      <c r="B39" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="10">
+        <v>-60</v>
+      </c>
+      <c r="D39" s="10">
+        <v>-60</v>
+      </c>
+      <c r="E39" s="10">
+        <v>18</v>
+      </c>
+      <c r="F39" s="10">
+        <v>78</v>
+      </c>
+      <c r="G39" s="10">
+        <v>26</v>
+      </c>
+      <c r="H39" s="10">
+        <v>76</v>
+      </c>
+      <c r="I39" s="10">
+        <v>50</v>
+      </c>
+      <c r="J39" s="10">
+        <v>-28</v>
+      </c>
+      <c r="K39" s="10">
+        <v>99</v>
+      </c>
+      <c r="L39" s="10">
+        <v>127</v>
+      </c>
+      <c r="M39" s="11">
+        <v>2</v>
+      </c>
+      <c r="N39" s="1"/>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="1"/>
+      <c r="B40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="10">
+        <v>253</v>
+      </c>
+      <c r="D40" s="10">
+        <v>-42</v>
+      </c>
+      <c r="E40" s="10">
+        <v>41</v>
+      </c>
+      <c r="F40" s="10">
+        <v>83</v>
+      </c>
+      <c r="G40" s="10">
+        <v>160</v>
+      </c>
+      <c r="H40" s="10">
+        <v>343</v>
+      </c>
+      <c r="I40" s="10">
+        <v>183</v>
+      </c>
+      <c r="J40" s="10">
+        <v>131</v>
+      </c>
+      <c r="K40" s="10">
+        <v>280</v>
+      </c>
+      <c r="L40" s="10">
+        <v>149</v>
+      </c>
+      <c r="M40" s="11">
+        <v>4</v>
+      </c>
+      <c r="N40" s="1"/>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="1"/>
+      <c r="B41" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="10">
+        <v>-60</v>
+      </c>
+      <c r="D41" s="10">
+        <v>-31</v>
+      </c>
+      <c r="E41" s="10">
+        <v>19</v>
+      </c>
+      <c r="F41" s="10">
+        <v>50</v>
+      </c>
+      <c r="G41" s="10">
+        <v>-44</v>
+      </c>
+      <c r="H41" s="10">
+        <v>70</v>
+      </c>
+      <c r="I41" s="10">
+        <v>114</v>
+      </c>
+      <c r="J41" s="10">
+        <v>15</v>
+      </c>
+      <c r="K41" s="10">
+        <v>87</v>
+      </c>
+      <c r="L41" s="10">
+        <v>72</v>
+      </c>
+      <c r="M41" s="11">
+        <v>0</v>
+      </c>
+      <c r="N41" s="1"/>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="1"/>
+      <c r="B42" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C42" s="10">
+        <v>-43</v>
+      </c>
+      <c r="D42" s="10">
+        <v>-34</v>
+      </c>
+      <c r="E42" s="10">
+        <v>14</v>
+      </c>
+      <c r="F42" s="10">
+        <v>48</v>
+      </c>
+      <c r="G42" s="10">
+        <v>12</v>
+      </c>
+      <c r="H42" s="10">
+        <v>80</v>
+      </c>
+      <c r="I42" s="10">
+        <v>68</v>
+      </c>
+      <c r="J42" s="10">
+        <v>-24</v>
+      </c>
+      <c r="K42" s="10">
+        <v>87</v>
+      </c>
+      <c r="L42" s="10">
+        <v>111</v>
+      </c>
+      <c r="M42" s="11">
+        <v>3</v>
+      </c>
+      <c r="N42" s="1"/>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" s="1"/>
+      <c r="B43" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C43" s="10">
+        <v>-76</v>
+      </c>
+      <c r="D43" s="10">
+        <v>-49</v>
+      </c>
+      <c r="E43" s="10">
+        <v>5</v>
+      </c>
+      <c r="F43" s="10">
+        <v>54</v>
+      </c>
+      <c r="G43" s="10">
+        <v>-8</v>
+      </c>
+      <c r="H43" s="10">
+        <v>48</v>
+      </c>
+      <c r="I43" s="10">
+        <v>56</v>
+      </c>
+      <c r="J43" s="10">
+        <v>-20</v>
+      </c>
+      <c r="K43" s="10">
+        <v>40</v>
+      </c>
+      <c r="L43" s="10">
+        <v>60</v>
+      </c>
+      <c r="M43" s="11">
+        <v>1</v>
+      </c>
+      <c r="N43" s="1"/>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="1"/>
+      <c r="B44" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="10">
+        <v>-50</v>
+      </c>
+      <c r="D44" s="10">
+        <v>-28</v>
+      </c>
+      <c r="E44" s="10">
+        <v>8</v>
+      </c>
+      <c r="F44" s="10">
+        <v>36</v>
+      </c>
+      <c r="G44" s="10">
+        <v>-21</v>
+      </c>
+      <c r="H44" s="10">
+        <v>29</v>
+      </c>
+      <c r="I44" s="10">
+        <v>50</v>
+      </c>
+      <c r="J44" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K44" s="10">
+        <v>54</v>
+      </c>
+      <c r="L44" s="10">
+        <v>55</v>
+      </c>
+      <c r="M44" s="11">
+        <v>0</v>
+      </c>
+      <c r="N44" s="1"/>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="1"/>
+      <c r="B45" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="10">
+        <v>-132</v>
+      </c>
+      <c r="D45" s="10">
+        <v>-58</v>
+      </c>
+      <c r="E45" s="10">
+        <v>22</v>
+      </c>
+      <c r="F45" s="10">
+        <v>80</v>
+      </c>
+      <c r="G45" s="10">
+        <v>-25</v>
+      </c>
+      <c r="H45" s="10">
+        <v>63</v>
+      </c>
+      <c r="I45" s="10">
+        <v>88</v>
+      </c>
+      <c r="J45" s="10">
+        <v>-52</v>
+      </c>
+      <c r="K45" s="10">
+        <v>54</v>
+      </c>
+      <c r="L45" s="10">
+        <v>106</v>
+      </c>
+      <c r="M45" s="11">
+        <v>3</v>
+      </c>
+      <c r="N45" s="1"/>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="1"/>
+      <c r="B46" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="10">
+        <v>-68</v>
+      </c>
+      <c r="D46" s="10">
+        <v>-49</v>
+      </c>
+      <c r="E46" s="10">
+        <v>9</v>
+      </c>
+      <c r="F46" s="10">
+        <v>58</v>
+      </c>
+      <c r="G46" s="10">
+        <v>-18</v>
+      </c>
+      <c r="H46" s="10">
+        <v>32</v>
+      </c>
+      <c r="I46" s="10">
+        <v>50</v>
+      </c>
+      <c r="J46" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K46" s="10">
+        <v>75</v>
+      </c>
+      <c r="L46" s="10">
+        <v>76</v>
+      </c>
+      <c r="M46" s="11">
+        <v>0</v>
+      </c>
+      <c r="N46" s="1"/>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="1"/>
+      <c r="B47" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" s="10">
+        <v>-60</v>
+      </c>
+      <c r="D47" s="10">
+        <v>-52</v>
+      </c>
+      <c r="E47" s="10">
+        <v>10</v>
+      </c>
+      <c r="F47" s="10">
+        <v>62</v>
+      </c>
+      <c r="G47" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H47" s="10">
+        <v>36</v>
+      </c>
+      <c r="I47" s="10">
+        <v>37</v>
+      </c>
+      <c r="J47" s="10">
+        <v>-7</v>
+      </c>
+      <c r="K47" s="10">
+        <v>42</v>
+      </c>
+      <c r="L47" s="10">
+        <v>49</v>
+      </c>
+      <c r="M47" s="11">
+        <v>0</v>
+      </c>
+      <c r="N47" s="1"/>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="1"/>
+      <c r="B48" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" s="10">
+        <v>-67</v>
+      </c>
+      <c r="D48" s="10">
+        <v>-45</v>
+      </c>
+      <c r="E48" s="10">
+        <v>9</v>
+      </c>
+      <c r="F48" s="10">
+        <v>54</v>
+      </c>
+      <c r="G48" s="10">
+        <v>-19</v>
+      </c>
+      <c r="H48" s="10">
+        <v>64</v>
+      </c>
+      <c r="I48" s="10">
+        <v>83</v>
+      </c>
+      <c r="J48" s="10">
+        <v>-7</v>
+      </c>
+      <c r="K48" s="10">
+        <v>82</v>
+      </c>
+      <c r="L48" s="10">
+        <v>89</v>
+      </c>
+      <c r="M48" s="11">
+        <v>4</v>
+      </c>
+      <c r="N48" s="1"/>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="1"/>
+      <c r="B49" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="10">
+        <v>-14</v>
+      </c>
+      <c r="D49" s="10">
+        <v>-20</v>
+      </c>
+      <c r="E49" s="10">
+        <v>5</v>
+      </c>
+      <c r="F49" s="10">
+        <v>25</v>
+      </c>
+      <c r="G49" s="10">
+        <v>-12</v>
+      </c>
+      <c r="H49" s="10">
+        <v>24</v>
+      </c>
+      <c r="I49" s="10">
+        <v>36</v>
+      </c>
+      <c r="J49" s="10">
+        <v>17</v>
+      </c>
+      <c r="K49" s="10">
+        <v>56</v>
+      </c>
+      <c r="L49" s="10">
+        <v>39</v>
+      </c>
+      <c r="M49" s="11">
+        <v>1</v>
+      </c>
+      <c r="N49" s="1"/>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="1"/>
+      <c r="B50" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="10">
+        <v>-11</v>
+      </c>
+      <c r="D50" s="10">
+        <v>-13</v>
+      </c>
+      <c r="E50" s="10">
+        <v>7</v>
+      </c>
+      <c r="F50" s="10">
+        <v>20</v>
+      </c>
+      <c r="G50" s="10">
+        <v>3</v>
+      </c>
+      <c r="H50" s="10">
+        <v>27</v>
+      </c>
+      <c r="I50" s="10">
+        <v>24</v>
+      </c>
+      <c r="J50" s="10">
+        <v>-5</v>
+      </c>
+      <c r="K50" s="10">
+        <v>34</v>
+      </c>
+      <c r="L50" s="10">
+        <v>39</v>
+      </c>
+      <c r="M50" s="11">
+        <v>4</v>
+      </c>
+      <c r="N50" s="1"/>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="1"/>
+      <c r="B51" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="10">
+        <v>-11</v>
+      </c>
+      <c r="D51" s="10">
+        <v>-6</v>
+      </c>
+      <c r="E51" s="10">
+        <v>1</v>
+      </c>
+      <c r="F51" s="10">
+        <v>7</v>
+      </c>
+      <c r="G51" s="10">
+        <v>-6</v>
+      </c>
+      <c r="H51" s="10">
+        <v>1</v>
+      </c>
+      <c r="I51" s="10">
+        <v>7</v>
+      </c>
+      <c r="J51" s="10">
+        <v>1</v>
+      </c>
+      <c r="K51" s="10">
+        <v>5</v>
+      </c>
+      <c r="L51" s="10">
+        <v>4</v>
+      </c>
+      <c r="M51" s="11">
+        <v>0</v>
+      </c>
+      <c r="N51" s="1"/>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="1"/>
+      <c r="B52" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C52" s="10">
+        <v>-3</v>
+      </c>
+      <c r="D52" s="10">
+        <v>-17</v>
+      </c>
+      <c r="E52" s="10">
+        <v>2</v>
+      </c>
+      <c r="F52" s="10">
+        <v>19</v>
+      </c>
+      <c r="G52" s="10">
+        <v>19</v>
+      </c>
+      <c r="H52" s="10">
+        <v>29</v>
+      </c>
+      <c r="I52" s="10">
+        <v>10</v>
+      </c>
+      <c r="J52" s="10">
+        <v>-5</v>
+      </c>
+      <c r="K52" s="10">
+        <v>9</v>
+      </c>
+      <c r="L52" s="10">
+        <v>14</v>
+      </c>
+      <c r="M52" s="11">
+        <v>0</v>
+      </c>
+      <c r="N52" s="1"/>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="1"/>
+      <c r="B53" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C53" s="10">
+        <v>-32</v>
+      </c>
+      <c r="D53" s="10">
+        <v>-17</v>
+      </c>
+      <c r="E53" s="10">
+        <v>2</v>
+      </c>
+      <c r="F53" s="10">
+        <v>19</v>
+      </c>
+      <c r="G53" s="10">
+        <v>-10</v>
+      </c>
+      <c r="H53" s="10">
+        <v>8</v>
+      </c>
+      <c r="I53" s="10">
+        <v>18</v>
+      </c>
+      <c r="J53" s="10">
+        <v>-5</v>
+      </c>
+      <c r="K53" s="10">
+        <v>17</v>
+      </c>
+      <c r="L53" s="10">
+        <v>22</v>
+      </c>
+      <c r="M53" s="11">
+        <v>0</v>
+      </c>
+      <c r="N53" s="1"/>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="1"/>
+      <c r="B54" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" s="10">
+        <v>-26</v>
+      </c>
+      <c r="D54" s="10">
+        <v>-22</v>
+      </c>
+      <c r="E54" s="10">
+        <v>2</v>
+      </c>
+      <c r="F54" s="10">
+        <v>24</v>
+      </c>
+      <c r="G54" s="10">
+        <v>4</v>
+      </c>
+      <c r="H54" s="10">
+        <v>16</v>
+      </c>
+      <c r="I54" s="10">
+        <v>12</v>
+      </c>
+      <c r="J54" s="10">
+        <v>-9</v>
+      </c>
+      <c r="K54" s="10">
+        <v>17</v>
+      </c>
+      <c r="L54" s="10">
+        <v>26</v>
+      </c>
+      <c r="M54" s="11">
+        <v>1</v>
+      </c>
+      <c r="N54" s="1"/>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="1"/>
+      <c r="B55" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="10">
+        <v>11</v>
+      </c>
+      <c r="D55" s="10">
+        <v>-4</v>
+      </c>
+      <c r="E55" s="10">
+        <v>2</v>
+      </c>
+      <c r="F55" s="10">
+        <v>6</v>
+      </c>
+      <c r="G55" s="10">
+        <v>10</v>
+      </c>
+      <c r="H55" s="10">
+        <v>13</v>
+      </c>
+      <c r="I55" s="10">
+        <v>3</v>
+      </c>
+      <c r="J55" s="10">
+        <v>5</v>
+      </c>
+      <c r="K55" s="10">
+        <v>18</v>
+      </c>
+      <c r="L55" s="10">
+        <v>13</v>
+      </c>
+      <c r="M55" s="11">
+        <v>0</v>
+      </c>
+      <c r="N55" s="1"/>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="1"/>
+      <c r="B56" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C56" s="10">
+        <v>-43</v>
+      </c>
+      <c r="D56" s="10">
+        <v>-33</v>
+      </c>
+      <c r="E56" s="10">
+        <v>7</v>
+      </c>
+      <c r="F56" s="10">
+        <v>40</v>
+      </c>
+      <c r="G56" s="10">
+        <v>-4</v>
+      </c>
+      <c r="H56" s="10">
+        <v>15</v>
+      </c>
+      <c r="I56" s="10">
+        <v>19</v>
+      </c>
+      <c r="J56" s="10">
+        <v>-7</v>
+      </c>
+      <c r="K56" s="10">
+        <v>33</v>
+      </c>
+      <c r="L56" s="10">
+        <v>40</v>
+      </c>
+      <c r="M56" s="11">
+        <v>1</v>
+      </c>
+      <c r="N56" s="1"/>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="1"/>
+      <c r="B57" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C57" s="10">
+        <v>-10</v>
+      </c>
+      <c r="D57" s="10">
+        <v>-11</v>
+      </c>
+      <c r="E57" s="10">
+        <v>6</v>
+      </c>
+      <c r="F57" s="10">
+        <v>17</v>
+      </c>
+      <c r="G57" s="10">
+        <v>6</v>
+      </c>
+      <c r="H57" s="10">
+        <v>31</v>
+      </c>
+      <c r="I57" s="10">
+        <v>25</v>
+      </c>
+      <c r="J57" s="10">
+        <v>-7</v>
+      </c>
+      <c r="K57" s="10">
+        <v>21</v>
+      </c>
+      <c r="L57" s="10">
+        <v>28</v>
+      </c>
+      <c r="M57" s="11">
+        <v>2</v>
+      </c>
+      <c r="N57" s="1"/>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="1"/>
+      <c r="B58" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C58" s="10">
+        <v>-16</v>
+      </c>
+      <c r="D58" s="10">
+        <v>-12</v>
+      </c>
+      <c r="E58" s="10">
+        <v>1</v>
+      </c>
+      <c r="F58" s="10">
+        <v>13</v>
+      </c>
+      <c r="G58" s="10">
+        <v>-5</v>
+      </c>
+      <c r="H58" s="10">
+        <v>1</v>
+      </c>
+      <c r="I58" s="10">
+        <v>6</v>
+      </c>
+      <c r="J58" s="10">
+        <v>1</v>
+      </c>
+      <c r="K58" s="10">
+        <v>7</v>
+      </c>
+      <c r="L58" s="10">
+        <v>6</v>
+      </c>
+      <c r="M58" s="11">
+        <v>0</v>
+      </c>
+      <c r="N58" s="1"/>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="1"/>
+      <c r="B59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="10">
+        <v>7</v>
+      </c>
+      <c r="D59" s="10">
+        <v>-8</v>
+      </c>
+      <c r="E59" s="10">
+        <v>4</v>
+      </c>
+      <c r="F59" s="10">
+        <v>12</v>
+      </c>
+      <c r="G59" s="10">
+        <v>10</v>
+      </c>
+      <c r="H59" s="10">
+        <v>27</v>
+      </c>
+      <c r="I59" s="10">
+        <v>17</v>
+      </c>
+      <c r="J59" s="10">
+        <v>5</v>
+      </c>
+      <c r="K59" s="10">
+        <v>16</v>
+      </c>
+      <c r="L59" s="10">
+        <v>11</v>
+      </c>
+      <c r="M59" s="11">
+        <v>0</v>
+      </c>
+      <c r="N59" s="1"/>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="1"/>
+      <c r="B60" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C60" s="10">
+        <v>-31</v>
+      </c>
+      <c r="D60" s="10">
+        <v>-15</v>
+      </c>
+      <c r="E60" s="10">
+        <v>1</v>
+      </c>
+      <c r="F60" s="10">
+        <v>16</v>
+      </c>
+      <c r="G60" s="10">
+        <v>2</v>
+      </c>
+      <c r="H60" s="10">
+        <v>9</v>
+      </c>
+      <c r="I60" s="10">
+        <v>7</v>
+      </c>
+      <c r="J60" s="10">
+        <v>-18</v>
+      </c>
+      <c r="K60" s="10">
+        <v>8</v>
+      </c>
+      <c r="L60" s="10">
+        <v>26</v>
+      </c>
+      <c r="M60" s="11">
+        <v>0</v>
+      </c>
+      <c r="N60" s="1"/>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="1"/>
+      <c r="B61" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" s="10">
+        <v>-6</v>
+      </c>
+      <c r="D61" s="10">
+        <v>-9</v>
+      </c>
+      <c r="E61" s="10">
+        <v>2</v>
+      </c>
+      <c r="F61" s="10">
+        <v>11</v>
+      </c>
+      <c r="G61" s="10">
+        <v>-2</v>
+      </c>
+      <c r="H61" s="10">
+        <v>2</v>
+      </c>
+      <c r="I61" s="10">
+        <v>4</v>
+      </c>
+      <c r="J61" s="10">
+        <v>5</v>
+      </c>
+      <c r="K61" s="10">
+        <v>18</v>
+      </c>
+      <c r="L61" s="10">
+        <v>13</v>
+      </c>
+      <c r="M61" s="11">
+        <v>0</v>
+      </c>
+      <c r="N61" s="1"/>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="1"/>
+      <c r="B62" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C62" s="10">
+        <v>-23</v>
+      </c>
+      <c r="D62" s="10">
+        <v>-18</v>
+      </c>
+      <c r="E62" s="10">
+        <v>1</v>
+      </c>
+      <c r="F62" s="10">
+        <v>19</v>
+      </c>
+      <c r="G62" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H62" s="10">
+        <v>3</v>
+      </c>
+      <c r="I62" s="10">
+        <v>4</v>
+      </c>
+      <c r="J62" s="10">
+        <v>-4</v>
+      </c>
+      <c r="K62" s="10">
+        <v>5</v>
+      </c>
+      <c r="L62" s="10">
+        <v>9</v>
+      </c>
+      <c r="M62" s="11">
+        <v>0</v>
+      </c>
+      <c r="N62" s="1"/>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="1"/>
+      <c r="B63" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="10">
+        <v>12</v>
+      </c>
+      <c r="D63" s="10">
+        <v>-9</v>
+      </c>
+      <c r="E63" s="10">
+        <v>3</v>
+      </c>
+      <c r="F63" s="10">
+        <v>12</v>
+      </c>
+      <c r="G63" s="10">
+        <v>19</v>
+      </c>
+      <c r="H63" s="10">
+        <v>29</v>
+      </c>
+      <c r="I63" s="10">
+        <v>10</v>
+      </c>
+      <c r="J63" s="10">
+        <v>1</v>
+      </c>
+      <c r="K63" s="10">
+        <v>20</v>
+      </c>
+      <c r="L63" s="10">
+        <v>19</v>
+      </c>
+      <c r="M63" s="11">
+        <v>1</v>
+      </c>
+      <c r="N63" s="1"/>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="1"/>
+      <c r="B64" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C64" s="10">
+        <v>-32</v>
+      </c>
+      <c r="D64" s="10">
+        <v>-10</v>
+      </c>
+      <c r="E64" s="10">
+        <v>0</v>
+      </c>
+      <c r="F64" s="10">
+        <v>10</v>
+      </c>
+      <c r="G64" s="10">
+        <v>-4</v>
+      </c>
+      <c r="H64" s="10">
+        <v>4</v>
+      </c>
+      <c r="I64" s="10">
+        <v>8</v>
+      </c>
+      <c r="J64" s="10">
+        <v>-19</v>
+      </c>
+      <c r="K64" s="10">
+        <v>4</v>
+      </c>
+      <c r="L64" s="10">
+        <v>23</v>
+      </c>
+      <c r="M64" s="11">
+        <v>1</v>
+      </c>
+      <c r="N64" s="1"/>
+    </row>
+    <row r="65" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A65" s="1"/>
+      <c r="B65" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C65" s="12">
+        <v>-29</v>
+      </c>
+      <c r="D65" s="12">
+        <v>-19</v>
+      </c>
+      <c r="E65" s="12">
+        <v>1</v>
+      </c>
+      <c r="F65" s="12">
+        <v>20</v>
+      </c>
+      <c r="G65" s="12">
+        <v>-5</v>
+      </c>
+      <c r="H65" s="12">
+        <v>8</v>
+      </c>
+      <c r="I65" s="12">
+        <v>13</v>
+      </c>
+      <c r="J65" s="12">
+        <v>-5</v>
+      </c>
+      <c r="K65" s="12">
+        <v>8</v>
+      </c>
+      <c r="L65" s="12">
+        <v>13</v>
+      </c>
+      <c r="M65" s="13">
+        <v>0</v>
+      </c>
+      <c r="N65" s="1"/>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="1"/>
+      <c r="N66" s="1"/>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="1"/>
+      <c r="N67" s="1"/>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="1"/>
+      <c r="N68" s="1"/>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="1"/>
+      <c r="N69" s="1"/>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="1"/>
+      <c r="N70" s="1"/>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="1"/>
+      <c r="N71" s="1"/>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="1"/>
+      <c r="N72" s="1"/>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="1"/>
+      <c r="N73" s="1"/>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="1"/>
+      <c r="N74" s="1"/>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="1"/>
+      <c r="N75" s="1"/>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="1"/>
+      <c r="N76" s="1"/>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" s="1"/>
+      <c r="N77" s="1"/>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="1"/>
+      <c r="N78" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B1:M1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="J3:L3"/>
+    <mergeCell ref="M3:M4"/>
+  </mergeCells>
+  <phoneticPr fontId="18"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{102D9517-F0D3-4310-81D1-DB8C71294FDB}">
+  <dimension ref="A1:N78"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="O14" sqref="O14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="2" max="2" width="11.6640625" customWidth="1"/>
+    <col min="3" max="3" width="8.44140625" style="6" customWidth="1"/>
+    <col min="4" max="6" width="7.6640625" style="6" customWidth="1"/>
+    <col min="7" max="9" width="8.6640625" style="6" customWidth="1"/>
+    <col min="10" max="12" width="8.44140625" style="6" customWidth="1"/>
+    <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1"/>
+      <c r="B1" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="1"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="1"/>
+    </row>
+    <row r="3" spans="1:14" ht="27" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="8"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="H3" s="8"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="21"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="N3" s="1"/>
+    </row>
+    <row r="4" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="M4" s="24"/>
+      <c r="N4" s="1"/>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="1"/>
+      <c r="B5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="10">
+        <v>5661</v>
+      </c>
+      <c r="D5" s="10">
+        <v>129</v>
+      </c>
+      <c r="E5" s="10">
+        <v>150</v>
+      </c>
+      <c r="F5" s="10">
+        <v>21</v>
+      </c>
+      <c r="G5" s="10">
+        <v>6114</v>
+      </c>
+      <c r="H5" s="10">
+        <v>11403</v>
+      </c>
+      <c r="I5" s="10">
+        <v>5289</v>
+      </c>
+      <c r="J5" s="10">
+        <v>169</v>
+      </c>
+      <c r="K5" s="10">
+        <v>1955</v>
+      </c>
+      <c r="L5" s="10">
+        <v>1786</v>
+      </c>
+      <c r="M5" s="11">
+        <v>-751</v>
+      </c>
+      <c r="N5" s="1"/>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="1"/>
+      <c r="B6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="10">
+        <v>1142</v>
+      </c>
+      <c r="D6" s="10">
+        <v>22</v>
+      </c>
+      <c r="E6" s="10">
+        <v>26</v>
+      </c>
+      <c r="F6" s="10">
+        <v>4</v>
+      </c>
+      <c r="G6" s="10">
+        <v>1155</v>
+      </c>
+      <c r="H6" s="10">
+        <v>1815</v>
+      </c>
+      <c r="I6" s="10">
+        <v>660</v>
+      </c>
+      <c r="J6" s="10">
+        <v>73</v>
+      </c>
+      <c r="K6" s="10">
+        <v>464</v>
+      </c>
+      <c r="L6" s="10">
+        <v>391</v>
+      </c>
+      <c r="M6" s="11">
+        <v>-108</v>
+      </c>
+      <c r="N6" s="1"/>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="1"/>
+      <c r="B7" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="10">
+        <v>428</v>
+      </c>
+      <c r="D7" s="10">
+        <v>3</v>
+      </c>
+      <c r="E7" s="10">
+        <v>3</v>
+      </c>
+      <c r="F7" s="10">
+        <v>0</v>
+      </c>
+      <c r="G7" s="10">
+        <v>442</v>
+      </c>
+      <c r="H7" s="10">
+        <v>641</v>
+      </c>
+      <c r="I7" s="10">
+        <v>199</v>
+      </c>
+      <c r="J7" s="10">
+        <v>13</v>
+      </c>
+      <c r="K7" s="10">
+        <v>125</v>
+      </c>
+      <c r="L7" s="10">
+        <v>112</v>
+      </c>
+      <c r="M7" s="11">
+        <v>-30</v>
+      </c>
+      <c r="N7" s="1"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="1"/>
+      <c r="B8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="10">
+        <v>191</v>
+      </c>
+      <c r="D8" s="10">
+        <v>3</v>
+      </c>
+      <c r="E8" s="10">
+        <v>3</v>
+      </c>
+      <c r="F8" s="10">
+        <v>0</v>
+      </c>
+      <c r="G8" s="10">
+        <v>231</v>
+      </c>
+      <c r="H8" s="10">
+        <v>368</v>
+      </c>
+      <c r="I8" s="10">
+        <v>137</v>
+      </c>
+      <c r="J8" s="10">
+        <v>-30</v>
+      </c>
+      <c r="K8" s="10">
+        <v>89</v>
+      </c>
+      <c r="L8" s="10">
+        <v>119</v>
+      </c>
+      <c r="M8" s="11">
+        <v>-13</v>
+      </c>
+      <c r="N8" s="1"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="1"/>
+      <c r="B9" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="10">
+        <v>189</v>
+      </c>
+      <c r="D9" s="10">
+        <v>2</v>
+      </c>
+      <c r="E9" s="10">
+        <v>4</v>
+      </c>
+      <c r="F9" s="10">
+        <v>2</v>
+      </c>
+      <c r="G9" s="10">
+        <v>173</v>
+      </c>
+      <c r="H9" s="10">
+        <v>267</v>
+      </c>
+      <c r="I9" s="10">
+        <v>94</v>
+      </c>
+      <c r="J9" s="10">
+        <v>32</v>
+      </c>
+      <c r="K9" s="10">
+        <v>82</v>
+      </c>
+      <c r="L9" s="10">
+        <v>50</v>
+      </c>
+      <c r="M9" s="11">
+        <v>-18</v>
+      </c>
+      <c r="N9" s="1"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="1"/>
+      <c r="B10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="10">
+        <v>107</v>
+      </c>
+      <c r="D10" s="10">
+        <v>5</v>
+      </c>
+      <c r="E10" s="10">
+        <v>6</v>
+      </c>
+      <c r="F10" s="10">
+        <v>1</v>
+      </c>
+      <c r="G10" s="10">
+        <v>92</v>
+      </c>
+      <c r="H10" s="10">
+        <v>187</v>
+      </c>
+      <c r="I10" s="10">
+        <v>95</v>
+      </c>
+      <c r="J10" s="10">
+        <v>27</v>
+      </c>
+      <c r="K10" s="10">
+        <v>65</v>
+      </c>
+      <c r="L10" s="10">
+        <v>38</v>
+      </c>
+      <c r="M10" s="11">
+        <v>-17</v>
+      </c>
+      <c r="N10" s="1"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="1"/>
+      <c r="B11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="10">
+        <v>37</v>
+      </c>
+      <c r="D11" s="10">
+        <v>2</v>
+      </c>
+      <c r="E11" s="10">
+        <v>2</v>
+      </c>
+      <c r="F11" s="10">
+        <v>0</v>
+      </c>
+      <c r="G11" s="10">
+        <v>33</v>
+      </c>
+      <c r="H11" s="10">
+        <v>58</v>
+      </c>
+      <c r="I11" s="10">
+        <v>25</v>
+      </c>
+      <c r="J11" s="10">
+        <v>14</v>
+      </c>
+      <c r="K11" s="10">
+        <v>33</v>
+      </c>
+      <c r="L11" s="10">
+        <v>19</v>
+      </c>
+      <c r="M11" s="11">
+        <v>-12</v>
+      </c>
+      <c r="N11" s="1"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="1"/>
+      <c r="B12" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="10">
+        <v>190</v>
+      </c>
+      <c r="D12" s="10">
+        <v>7</v>
+      </c>
+      <c r="E12" s="10">
+        <v>8</v>
+      </c>
+      <c r="F12" s="10">
+        <v>1</v>
+      </c>
+      <c r="G12" s="10">
+        <v>184</v>
+      </c>
+      <c r="H12" s="10">
+        <v>294</v>
+      </c>
+      <c r="I12" s="10">
+        <v>110</v>
+      </c>
+      <c r="J12" s="10">
+        <v>17</v>
+      </c>
+      <c r="K12" s="10">
+        <v>70</v>
+      </c>
+      <c r="L12" s="10">
+        <v>53</v>
+      </c>
+      <c r="M12" s="11">
+        <v>-18</v>
+      </c>
+      <c r="N12" s="1"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="1"/>
+      <c r="B13" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="10">
+        <v>71</v>
+      </c>
+      <c r="D13" s="10">
+        <v>3</v>
+      </c>
+      <c r="E13" s="10">
+        <v>3</v>
+      </c>
+      <c r="F13" s="10">
+        <v>0</v>
+      </c>
+      <c r="G13" s="10">
+        <v>67</v>
+      </c>
+      <c r="H13" s="10">
+        <v>95</v>
+      </c>
+      <c r="I13" s="10">
+        <v>28</v>
+      </c>
+      <c r="J13" s="10">
+        <v>9</v>
+      </c>
+      <c r="K13" s="10">
+        <v>16</v>
+      </c>
+      <c r="L13" s="10">
+        <v>7</v>
+      </c>
+      <c r="M13" s="11">
+        <v>-8</v>
+      </c>
+      <c r="N13" s="1"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="1"/>
+      <c r="B14" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="10">
+        <v>414</v>
+      </c>
+      <c r="D14" s="10">
+        <v>11</v>
+      </c>
+      <c r="E14" s="10">
+        <v>13</v>
+      </c>
+      <c r="F14" s="10">
+        <v>2</v>
+      </c>
+      <c r="G14" s="10">
+        <v>533</v>
+      </c>
+      <c r="H14" s="10">
+        <v>968</v>
+      </c>
+      <c r="I14" s="10">
+        <v>435</v>
+      </c>
+      <c r="J14" s="10">
+        <v>-35</v>
+      </c>
+      <c r="K14" s="10">
+        <v>99</v>
+      </c>
+      <c r="L14" s="10">
+        <v>134</v>
+      </c>
+      <c r="M14" s="11">
+        <v>-95</v>
+      </c>
+      <c r="N14" s="1"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="1"/>
+      <c r="B15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="10">
+        <v>542</v>
+      </c>
+      <c r="D15" s="10">
+        <v>17</v>
+      </c>
+      <c r="E15" s="10">
+        <v>20</v>
+      </c>
+      <c r="F15" s="10">
+        <v>3</v>
+      </c>
+      <c r="G15" s="10">
+        <v>562</v>
+      </c>
+      <c r="H15" s="10">
+        <v>1052</v>
+      </c>
+      <c r="I15" s="10">
+        <v>490</v>
+      </c>
+      <c r="J15" s="10">
+        <v>-3</v>
+      </c>
+      <c r="K15" s="10">
+        <v>193</v>
+      </c>
+      <c r="L15" s="10">
+        <v>196</v>
+      </c>
+      <c r="M15" s="11">
+        <v>-34</v>
+      </c>
+      <c r="N15" s="1"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="1"/>
+      <c r="B16" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="10">
+        <v>15</v>
+      </c>
+      <c r="D16" s="10">
+        <v>0</v>
+      </c>
+      <c r="E16" s="10">
+        <v>0</v>
+      </c>
+      <c r="F16" s="10">
+        <v>0</v>
+      </c>
+      <c r="G16" s="10">
+        <v>16</v>
+      </c>
+      <c r="H16" s="10">
+        <v>25</v>
+      </c>
+      <c r="I16" s="10">
+        <v>9</v>
+      </c>
+      <c r="J16" s="10">
+        <v>0</v>
+      </c>
+      <c r="K16" s="10">
+        <v>3</v>
+      </c>
+      <c r="L16" s="10">
+        <v>3</v>
+      </c>
+      <c r="M16" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N16" s="1"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="1"/>
+      <c r="B17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="10">
+        <v>13</v>
+      </c>
+      <c r="D17" s="10">
+        <v>0</v>
+      </c>
+      <c r="E17" s="10">
+        <v>1</v>
+      </c>
+      <c r="F17" s="10">
+        <v>1</v>
+      </c>
+      <c r="G17" s="10">
+        <v>25</v>
+      </c>
+      <c r="H17" s="10">
+        <v>109</v>
+      </c>
+      <c r="I17" s="10">
+        <v>84</v>
+      </c>
+      <c r="J17" s="10">
+        <v>0</v>
+      </c>
+      <c r="K17" s="10">
+        <v>20</v>
+      </c>
+      <c r="L17" s="10">
+        <v>20</v>
+      </c>
+      <c r="M17" s="11">
+        <v>-12</v>
+      </c>
+      <c r="N17" s="1"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="1"/>
+      <c r="B18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="10">
+        <v>657</v>
+      </c>
+      <c r="D18" s="10">
+        <v>8</v>
+      </c>
+      <c r="E18" s="10">
+        <v>9</v>
+      </c>
+      <c r="F18" s="10">
+        <v>1</v>
+      </c>
+      <c r="G18" s="10">
+        <v>714</v>
+      </c>
+      <c r="H18" s="10">
+        <v>1261</v>
+      </c>
+      <c r="I18" s="10">
+        <v>547</v>
+      </c>
+      <c r="J18" s="10">
+        <v>10</v>
+      </c>
+      <c r="K18" s="10">
+        <v>160</v>
+      </c>
+      <c r="L18" s="10">
+        <v>150</v>
+      </c>
+      <c r="M18" s="11">
+        <v>-75</v>
+      </c>
+      <c r="N18" s="1"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="1"/>
+      <c r="B19" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="10">
+        <v>109</v>
+      </c>
+      <c r="D19" s="10">
+        <v>2</v>
+      </c>
+      <c r="E19" s="10">
+        <v>3</v>
+      </c>
+      <c r="F19" s="10">
+        <v>1</v>
+      </c>
+      <c r="G19" s="10">
+        <v>116</v>
+      </c>
+      <c r="H19" s="10">
+        <v>213</v>
+      </c>
+      <c r="I19" s="10">
+        <v>97</v>
+      </c>
+      <c r="J19" s="10">
+        <v>15</v>
+      </c>
+      <c r="K19" s="10">
+        <v>30</v>
+      </c>
+      <c r="L19" s="10">
+        <v>15</v>
+      </c>
+      <c r="M19" s="11">
+        <v>-24</v>
+      </c>
+      <c r="N19" s="1"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="1"/>
+      <c r="B20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="10">
+        <v>41</v>
+      </c>
+      <c r="D20" s="10">
+        <v>0</v>
+      </c>
+      <c r="E20" s="10">
+        <v>0</v>
+      </c>
+      <c r="F20" s="10">
+        <v>0</v>
+      </c>
+      <c r="G20" s="10">
+        <v>35</v>
+      </c>
+      <c r="H20" s="10">
+        <v>52</v>
+      </c>
+      <c r="I20" s="10">
+        <v>17</v>
+      </c>
+      <c r="J20" s="10">
+        <v>13</v>
+      </c>
+      <c r="K20" s="10">
+        <v>24</v>
+      </c>
+      <c r="L20" s="10">
+        <v>11</v>
+      </c>
+      <c r="M20" s="11">
+        <v>-7</v>
+      </c>
+      <c r="N20" s="1"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="1"/>
+      <c r="B21" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" s="10">
+        <v>331</v>
+      </c>
+      <c r="D21" s="10">
+        <v>8</v>
+      </c>
+      <c r="E21" s="10">
+        <v>9</v>
+      </c>
+      <c r="F21" s="10">
+        <v>1</v>
+      </c>
+      <c r="G21" s="10">
+        <v>349</v>
+      </c>
+      <c r="H21" s="10">
+        <v>590</v>
+      </c>
+      <c r="I21" s="10">
+        <v>241</v>
+      </c>
+      <c r="J21" s="10">
+        <v>5</v>
+      </c>
+      <c r="K21" s="10">
+        <v>71</v>
+      </c>
+      <c r="L21" s="10">
+        <v>66</v>
+      </c>
+      <c r="M21" s="11">
+        <v>-31</v>
+      </c>
+      <c r="N21" s="1"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="1"/>
+      <c r="B22" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="10">
+        <v>227</v>
+      </c>
+      <c r="D22" s="10">
+        <v>4</v>
+      </c>
+      <c r="E22" s="10">
+        <v>5</v>
+      </c>
+      <c r="F22" s="10">
+        <v>1</v>
+      </c>
+      <c r="G22" s="10">
+        <v>237</v>
+      </c>
+      <c r="H22" s="10">
+        <v>316</v>
+      </c>
+      <c r="I22" s="10">
+        <v>79</v>
+      </c>
+      <c r="J22" s="10">
+        <v>7</v>
+      </c>
+      <c r="K22" s="10">
+        <v>65</v>
+      </c>
+      <c r="L22" s="10">
+        <v>58</v>
+      </c>
+      <c r="M22" s="11">
+        <v>-21</v>
+      </c>
+      <c r="N22" s="1"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="1"/>
+      <c r="B23" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="10">
+        <v>18</v>
+      </c>
+      <c r="D23" s="10">
+        <v>1</v>
+      </c>
+      <c r="E23" s="10">
+        <v>1</v>
+      </c>
+      <c r="F23" s="10">
+        <v>0</v>
+      </c>
+      <c r="G23" s="10">
+        <v>27</v>
+      </c>
+      <c r="H23" s="10">
+        <v>62</v>
+      </c>
+      <c r="I23" s="10">
+        <v>35</v>
+      </c>
+      <c r="J23" s="10">
+        <v>10</v>
+      </c>
+      <c r="K23" s="10">
+        <v>21</v>
+      </c>
+      <c r="L23" s="10">
+        <v>11</v>
+      </c>
+      <c r="M23" s="11">
+        <v>-20</v>
+      </c>
+      <c r="N23" s="1"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="1"/>
+      <c r="B24" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="10">
+        <v>23</v>
+      </c>
+      <c r="D24" s="10">
+        <v>2</v>
+      </c>
+      <c r="E24" s="10">
+        <v>2</v>
+      </c>
+      <c r="F24" s="10">
+        <v>0</v>
+      </c>
+      <c r="G24" s="10">
+        <v>16</v>
+      </c>
+      <c r="H24" s="10">
+        <v>70</v>
+      </c>
+      <c r="I24" s="10">
+        <v>54</v>
+      </c>
+      <c r="J24" s="10">
+        <v>6</v>
+      </c>
+      <c r="K24" s="10">
+        <v>17</v>
+      </c>
+      <c r="L24" s="10">
+        <v>11</v>
+      </c>
+      <c r="M24" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N24" s="1"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="1"/>
+      <c r="B25" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="10">
+        <v>211</v>
+      </c>
+      <c r="D25" s="10">
+        <v>8</v>
+      </c>
+      <c r="E25" s="10">
+        <v>8</v>
+      </c>
+      <c r="F25" s="10">
+        <v>0</v>
+      </c>
+      <c r="G25" s="10">
+        <v>186</v>
+      </c>
+      <c r="H25" s="10">
+        <v>302</v>
+      </c>
+      <c r="I25" s="10">
+        <v>116</v>
+      </c>
+      <c r="J25" s="10">
+        <v>30</v>
+      </c>
+      <c r="K25" s="10">
+        <v>83</v>
+      </c>
+      <c r="L25" s="10">
+        <v>53</v>
+      </c>
+      <c r="M25" s="11">
+        <v>-13</v>
+      </c>
+      <c r="N25" s="1"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="1"/>
+      <c r="B26" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="10">
+        <v>433</v>
+      </c>
+      <c r="D26" s="10">
+        <v>7</v>
+      </c>
+      <c r="E26" s="10">
+        <v>8</v>
+      </c>
+      <c r="F26" s="10">
+        <v>1</v>
+      </c>
+      <c r="G26" s="10">
+        <v>487</v>
+      </c>
+      <c r="H26" s="10">
+        <v>885</v>
+      </c>
+      <c r="I26" s="10">
+        <v>398</v>
+      </c>
+      <c r="J26" s="10">
+        <v>4</v>
+      </c>
+      <c r="K26" s="10">
+        <v>122</v>
+      </c>
+      <c r="L26" s="10">
+        <v>118</v>
+      </c>
+      <c r="M26" s="11">
+        <v>-65</v>
+      </c>
+      <c r="N26" s="1"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="1"/>
+      <c r="B27" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="10">
+        <v>19</v>
+      </c>
+      <c r="D27" s="10">
+        <v>0</v>
+      </c>
+      <c r="E27" s="10">
+        <v>0</v>
+      </c>
+      <c r="F27" s="10">
+        <v>0</v>
+      </c>
+      <c r="G27" s="10">
+        <v>21</v>
+      </c>
+      <c r="H27" s="10">
+        <v>25</v>
+      </c>
+      <c r="I27" s="10">
+        <v>4</v>
+      </c>
+      <c r="J27" s="10">
+        <v>-2</v>
+      </c>
+      <c r="K27" s="10">
+        <v>1</v>
+      </c>
+      <c r="L27" s="10">
+        <v>3</v>
+      </c>
+      <c r="M27" s="11">
+        <v>0</v>
+      </c>
+      <c r="N27" s="1"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="1"/>
+      <c r="B28" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="10">
+        <v>89</v>
+      </c>
+      <c r="D28" s="10">
+        <v>0</v>
+      </c>
+      <c r="E28" s="10">
+        <v>2</v>
+      </c>
+      <c r="F28" s="10">
+        <v>2</v>
+      </c>
+      <c r="G28" s="10">
+        <v>93</v>
+      </c>
+      <c r="H28" s="10">
+        <v>355</v>
+      </c>
+      <c r="I28" s="10">
+        <v>262</v>
+      </c>
+      <c r="J28" s="10">
+        <v>16</v>
+      </c>
+      <c r="K28" s="10">
+        <v>72</v>
+      </c>
+      <c r="L28" s="10">
+        <v>56</v>
+      </c>
+      <c r="M28" s="11">
+        <v>-20</v>
+      </c>
+      <c r="N28" s="1"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="1"/>
+      <c r="B29" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" s="10">
+        <v>79</v>
+      </c>
+      <c r="D29" s="10">
+        <v>2</v>
+      </c>
+      <c r="E29" s="10">
+        <v>2</v>
+      </c>
+      <c r="F29" s="10">
+        <v>0</v>
+      </c>
+      <c r="G29" s="10">
+        <v>64</v>
+      </c>
+      <c r="H29" s="10">
+        <v>137</v>
+      </c>
+      <c r="I29" s="10">
+        <v>73</v>
+      </c>
+      <c r="J29" s="10">
+        <v>20</v>
+      </c>
+      <c r="K29" s="10">
+        <v>53</v>
+      </c>
+      <c r="L29" s="10">
+        <v>33</v>
+      </c>
+      <c r="M29" s="11">
+        <v>-7</v>
+      </c>
+      <c r="N29" s="1"/>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="1"/>
+      <c r="B30" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="10">
+        <v>173</v>
+      </c>
+      <c r="D30" s="10">
+        <v>6</v>
+      </c>
+      <c r="E30" s="10">
+        <v>6</v>
+      </c>
+      <c r="F30" s="10">
+        <v>0</v>
+      </c>
+      <c r="G30" s="10">
+        <v>173</v>
+      </c>
+      <c r="H30" s="10">
+        <v>300</v>
+      </c>
+      <c r="I30" s="10">
+        <v>127</v>
+      </c>
+      <c r="J30" s="10">
+        <v>22</v>
+      </c>
+      <c r="K30" s="10">
+        <v>67</v>
+      </c>
+      <c r="L30" s="10">
+        <v>45</v>
+      </c>
+      <c r="M30" s="11">
+        <v>-28</v>
+      </c>
+      <c r="N30" s="1"/>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="1"/>
+      <c r="B31" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="10">
+        <v>294</v>
+      </c>
+      <c r="D31" s="10">
+        <v>1</v>
+      </c>
+      <c r="E31" s="10">
+        <v>1</v>
+      </c>
+      <c r="F31" s="10">
+        <v>0</v>
+      </c>
+      <c r="G31" s="10">
+        <v>319</v>
+      </c>
+      <c r="H31" s="10">
+        <v>404</v>
+      </c>
+      <c r="I31" s="10">
+        <v>85</v>
+      </c>
+      <c r="J31" s="10">
+        <v>-20</v>
+      </c>
+      <c r="K31" s="10">
+        <v>38</v>
+      </c>
+      <c r="L31" s="10">
+        <v>58</v>
+      </c>
+      <c r="M31" s="11">
+        <v>-6</v>
+      </c>
+      <c r="N31" s="1"/>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="1"/>
+      <c r="B32" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="10">
+        <v>11</v>
+      </c>
+      <c r="D32" s="10">
+        <v>0</v>
+      </c>
+      <c r="E32" s="10">
+        <v>0</v>
+      </c>
+      <c r="F32" s="10">
+        <v>0</v>
+      </c>
+      <c r="G32" s="10">
+        <v>22</v>
+      </c>
+      <c r="H32" s="10">
+        <v>60</v>
+      </c>
+      <c r="I32" s="10">
+        <v>38</v>
+      </c>
+      <c r="J32" s="10">
+        <v>-10</v>
+      </c>
+      <c r="K32" s="10">
+        <v>2</v>
+      </c>
+      <c r="L32" s="10">
+        <v>12</v>
+      </c>
+      <c r="M32" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N32" s="1"/>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="1"/>
+      <c r="B33" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="10">
+        <v>29</v>
+      </c>
+      <c r="D33" s="10">
+        <v>3</v>
+      </c>
+      <c r="E33" s="10">
+        <v>3</v>
+      </c>
+      <c r="F33" s="10">
+        <v>0</v>
+      </c>
+      <c r="G33" s="10">
+        <v>19</v>
+      </c>
+      <c r="H33" s="10">
+        <v>93</v>
+      </c>
+      <c r="I33" s="10">
+        <v>74</v>
+      </c>
+      <c r="J33" s="10">
+        <v>15</v>
+      </c>
+      <c r="K33" s="10">
+        <v>31</v>
+      </c>
+      <c r="L33" s="10">
+        <v>16</v>
+      </c>
+      <c r="M33" s="11">
+        <v>-8</v>
+      </c>
+      <c r="N33" s="1"/>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="1"/>
+      <c r="B34" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C34" s="10">
+        <v>84</v>
+      </c>
+      <c r="D34" s="10">
+        <v>1</v>
+      </c>
+      <c r="E34" s="10">
+        <v>1</v>
+      </c>
+      <c r="F34" s="10">
+        <v>0</v>
+      </c>
+      <c r="G34" s="10">
+        <v>73</v>
+      </c>
+      <c r="H34" s="10">
+        <v>102</v>
+      </c>
+      <c r="I34" s="10">
+        <v>29</v>
+      </c>
+      <c r="J34" s="10">
+        <v>12</v>
+      </c>
+      <c r="K34" s="10">
+        <v>19</v>
+      </c>
+      <c r="L34" s="10">
+        <v>7</v>
+      </c>
+      <c r="M34" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N34" s="1"/>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="1"/>
+      <c r="B35" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="10">
+        <v>-6</v>
+      </c>
+      <c r="D35" s="10">
+        <v>0</v>
+      </c>
+      <c r="E35" s="10">
+        <v>0</v>
+      </c>
+      <c r="F35" s="10">
+        <v>0</v>
+      </c>
+      <c r="G35" s="10">
+        <v>-6</v>
+      </c>
+      <c r="H35" s="10">
+        <v>21</v>
+      </c>
+      <c r="I35" s="10">
+        <v>27</v>
+      </c>
+      <c r="J35" s="10">
+        <v>-2</v>
+      </c>
+      <c r="K35" s="10">
+        <v>5</v>
+      </c>
+      <c r="L35" s="10">
+        <v>7</v>
+      </c>
+      <c r="M35" s="11">
+        <v>2</v>
+      </c>
+      <c r="N35" s="1"/>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="1"/>
+      <c r="B36" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C36" s="10">
+        <v>35</v>
+      </c>
+      <c r="D36" s="10">
+        <v>3</v>
+      </c>
+      <c r="E36" s="10">
+        <v>3</v>
+      </c>
+      <c r="F36" s="10">
+        <v>0</v>
+      </c>
+      <c r="G36" s="10">
+        <v>38</v>
+      </c>
+      <c r="H36" s="10">
+        <v>195</v>
+      </c>
+      <c r="I36" s="10">
+        <v>157</v>
+      </c>
+      <c r="J36" s="10">
+        <v>1</v>
+      </c>
+      <c r="K36" s="10">
+        <v>21</v>
+      </c>
+      <c r="L36" s="10">
+        <v>20</v>
+      </c>
+      <c r="M36" s="11">
+        <v>-7</v>
+      </c>
+      <c r="N36" s="1"/>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="1"/>
+      <c r="B37" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C37" s="10">
+        <v>47</v>
+      </c>
+      <c r="D37" s="10">
+        <v>7</v>
+      </c>
+      <c r="E37" s="10">
+        <v>7</v>
+      </c>
+      <c r="F37" s="10">
+        <v>0</v>
+      </c>
+      <c r="G37" s="10">
+        <v>60</v>
+      </c>
+      <c r="H37" s="10">
+        <v>85</v>
+      </c>
+      <c r="I37" s="10">
+        <v>25</v>
+      </c>
+      <c r="J37" s="10">
+        <v>-18</v>
+      </c>
+      <c r="K37" s="10">
+        <v>25</v>
+      </c>
+      <c r="L37" s="10">
+        <v>43</v>
+      </c>
+      <c r="M37" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N37" s="1"/>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="1"/>
+      <c r="B38" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" s="10">
+        <v>24</v>
+      </c>
+      <c r="D38" s="10">
+        <v>1</v>
+      </c>
+      <c r="E38" s="10">
+        <v>1</v>
+      </c>
+      <c r="F38" s="10">
+        <v>0</v>
+      </c>
+      <c r="G38" s="10">
+        <v>8</v>
+      </c>
+      <c r="H38" s="10">
+        <v>36</v>
+      </c>
+      <c r="I38" s="10">
+        <v>28</v>
+      </c>
+      <c r="J38" s="10">
+        <v>17</v>
+      </c>
+      <c r="K38" s="10">
+        <v>19</v>
+      </c>
+      <c r="L38" s="10">
+        <v>2</v>
+      </c>
+      <c r="M38" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N38" s="1"/>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="1"/>
+      <c r="B39" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="10">
+        <v>56</v>
+      </c>
+      <c r="D39" s="10">
+        <v>2</v>
+      </c>
+      <c r="E39" s="10">
+        <v>3</v>
+      </c>
+      <c r="F39" s="10">
+        <v>1</v>
+      </c>
+      <c r="G39" s="10">
+        <v>95</v>
+      </c>
+      <c r="H39" s="10">
+        <v>222</v>
+      </c>
+      <c r="I39" s="10">
+        <v>127</v>
+      </c>
+      <c r="J39" s="10">
+        <v>-11</v>
+      </c>
+      <c r="K39" s="10">
+        <v>27</v>
+      </c>
+      <c r="L39" s="10">
+        <v>38</v>
+      </c>
+      <c r="M39" s="11">
+        <v>-30</v>
+      </c>
+      <c r="N39" s="1"/>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="1"/>
+      <c r="B40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="10">
+        <v>80</v>
+      </c>
+      <c r="D40" s="10">
+        <v>3</v>
+      </c>
+      <c r="E40" s="10">
+        <v>3</v>
+      </c>
+      <c r="F40" s="10">
+        <v>0</v>
+      </c>
+      <c r="G40" s="10">
+        <v>92</v>
+      </c>
+      <c r="H40" s="10">
+        <v>201</v>
+      </c>
+      <c r="I40" s="10">
+        <v>109</v>
+      </c>
+      <c r="J40" s="10">
+        <v>-5</v>
+      </c>
+      <c r="K40" s="10">
+        <v>15</v>
+      </c>
+      <c r="L40" s="10">
+        <v>20</v>
+      </c>
+      <c r="M40" s="11">
+        <v>-10</v>
+      </c>
+      <c r="N40" s="1"/>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="1"/>
+      <c r="B41" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="10">
+        <v>-7</v>
+      </c>
+      <c r="D41" s="10">
+        <v>1</v>
+      </c>
+      <c r="E41" s="10">
+        <v>1</v>
+      </c>
+      <c r="F41" s="10">
+        <v>0</v>
+      </c>
+      <c r="G41" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H41" s="10">
+        <v>78</v>
+      </c>
+      <c r="I41" s="10">
+        <v>79</v>
+      </c>
+      <c r="J41" s="10">
+        <v>-7</v>
+      </c>
+      <c r="K41" s="10">
+        <v>7</v>
+      </c>
+      <c r="L41" s="10">
+        <v>14</v>
+      </c>
+      <c r="M41" s="11">
+        <v>0</v>
+      </c>
+      <c r="N41" s="1"/>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="1"/>
+      <c r="B42" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C42" s="10">
+        <v>103</v>
+      </c>
+      <c r="D42" s="10">
+        <v>4</v>
+      </c>
+      <c r="E42" s="10">
+        <v>4</v>
+      </c>
+      <c r="F42" s="10">
+        <v>0</v>
+      </c>
+      <c r="G42" s="10">
+        <v>108</v>
+      </c>
+      <c r="H42" s="10">
+        <v>372</v>
+      </c>
+      <c r="I42" s="10">
+        <v>264</v>
+      </c>
+      <c r="J42" s="10">
+        <v>27</v>
+      </c>
+      <c r="K42" s="10">
+        <v>64</v>
+      </c>
+      <c r="L42" s="10">
+        <v>37</v>
+      </c>
+      <c r="M42" s="11">
+        <v>-36</v>
+      </c>
+      <c r="N42" s="1"/>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" s="1"/>
+      <c r="B43" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C43" s="10">
+        <v>-14</v>
+      </c>
+      <c r="D43" s="10">
+        <v>0</v>
+      </c>
+      <c r="E43" s="10">
+        <v>0</v>
+      </c>
+      <c r="F43" s="10">
+        <v>0</v>
+      </c>
+      <c r="G43" s="10">
+        <v>-6</v>
+      </c>
+      <c r="H43" s="10">
+        <v>21</v>
+      </c>
+      <c r="I43" s="10">
+        <v>27</v>
+      </c>
+      <c r="J43" s="10">
+        <v>-3</v>
+      </c>
+      <c r="K43" s="10">
+        <v>3</v>
+      </c>
+      <c r="L43" s="10">
+        <v>6</v>
+      </c>
+      <c r="M43" s="11">
+        <v>-5</v>
+      </c>
+      <c r="N43" s="1"/>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="1"/>
+      <c r="B44" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="10">
+        <v>19</v>
+      </c>
+      <c r="D44" s="10">
+        <v>0</v>
+      </c>
+      <c r="E44" s="10">
+        <v>0</v>
+      </c>
+      <c r="F44" s="10">
+        <v>0</v>
+      </c>
+      <c r="G44" s="10">
+        <v>23</v>
+      </c>
+      <c r="H44" s="10">
+        <v>106</v>
+      </c>
+      <c r="I44" s="10">
+        <v>83</v>
+      </c>
+      <c r="J44" s="10">
+        <v>-3</v>
+      </c>
+      <c r="K44" s="10">
+        <v>4</v>
+      </c>
+      <c r="L44" s="10">
+        <v>7</v>
+      </c>
+      <c r="M44" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N44" s="1"/>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="1"/>
+      <c r="B45" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="10">
+        <v>113</v>
+      </c>
+      <c r="D45" s="10">
+        <v>2</v>
+      </c>
+      <c r="E45" s="10">
+        <v>2</v>
+      </c>
+      <c r="F45" s="10">
+        <v>0</v>
+      </c>
+      <c r="G45" s="10">
+        <v>109</v>
+      </c>
+      <c r="H45" s="10">
+        <v>196</v>
+      </c>
+      <c r="I45" s="10">
+        <v>87</v>
+      </c>
+      <c r="J45" s="10">
+        <v>8</v>
+      </c>
+      <c r="K45" s="10">
+        <v>21</v>
+      </c>
+      <c r="L45" s="10">
+        <v>13</v>
+      </c>
+      <c r="M45" s="11">
+        <v>-6</v>
+      </c>
+      <c r="N45" s="1"/>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="1"/>
+      <c r="B46" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="10">
+        <v>-8</v>
+      </c>
+      <c r="D46" s="10">
+        <v>0</v>
+      </c>
+      <c r="E46" s="10">
+        <v>1</v>
+      </c>
+      <c r="F46" s="10">
+        <v>1</v>
+      </c>
+      <c r="G46" s="10">
+        <v>36</v>
+      </c>
+      <c r="H46" s="10">
+        <v>73</v>
+      </c>
+      <c r="I46" s="10">
+        <v>37</v>
+      </c>
+      <c r="J46" s="10">
+        <v>-8</v>
+      </c>
+      <c r="K46" s="10">
+        <v>15</v>
+      </c>
+      <c r="L46" s="10">
+        <v>23</v>
+      </c>
+      <c r="M46" s="11">
+        <v>-36</v>
+      </c>
+      <c r="N46" s="1"/>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="1"/>
+      <c r="B47" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" s="10">
+        <v>4</v>
+      </c>
+      <c r="D47" s="10">
+        <v>0</v>
+      </c>
+      <c r="E47" s="10">
+        <v>0</v>
+      </c>
+      <c r="F47" s="10">
+        <v>0</v>
+      </c>
+      <c r="G47" s="10">
+        <v>4</v>
+      </c>
+      <c r="H47" s="10">
+        <v>24</v>
+      </c>
+      <c r="I47" s="10">
+        <v>20</v>
+      </c>
+      <c r="J47" s="10">
+        <v>1</v>
+      </c>
+      <c r="K47" s="10">
+        <v>4</v>
+      </c>
+      <c r="L47" s="10">
+        <v>3</v>
+      </c>
+      <c r="M47" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N47" s="1"/>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="1"/>
+      <c r="B48" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" s="10">
+        <v>15</v>
+      </c>
+      <c r="D48" s="10">
+        <v>0</v>
+      </c>
+      <c r="E48" s="10">
+        <v>0</v>
+      </c>
+      <c r="F48" s="10">
+        <v>0</v>
+      </c>
+      <c r="G48" s="10">
+        <v>15</v>
+      </c>
+      <c r="H48" s="10">
+        <v>30</v>
+      </c>
+      <c r="I48" s="10">
+        <v>15</v>
+      </c>
+      <c r="J48" s="10">
+        <v>7</v>
+      </c>
+      <c r="K48" s="10">
+        <v>11</v>
+      </c>
+      <c r="L48" s="10">
+        <v>4</v>
+      </c>
+      <c r="M48" s="11">
+        <v>-7</v>
+      </c>
+      <c r="N48" s="1"/>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="1"/>
+      <c r="B49" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="10">
+        <v>49</v>
+      </c>
+      <c r="D49" s="10">
+        <v>0</v>
+      </c>
+      <c r="E49" s="10">
+        <v>0</v>
+      </c>
+      <c r="F49" s="10">
+        <v>0</v>
+      </c>
+      <c r="G49" s="10">
+        <v>61</v>
+      </c>
+      <c r="H49" s="10">
+        <v>97</v>
+      </c>
+      <c r="I49" s="10">
+        <v>36</v>
+      </c>
+      <c r="J49" s="10">
+        <v>-10</v>
+      </c>
+      <c r="K49" s="10">
+        <v>3</v>
+      </c>
+      <c r="L49" s="10">
+        <v>13</v>
+      </c>
+      <c r="M49" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N49" s="1"/>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="1"/>
+      <c r="B50" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="10">
+        <v>-1</v>
+      </c>
+      <c r="D50" s="10">
+        <v>2</v>
+      </c>
+      <c r="E50" s="10">
+        <v>2</v>
+      </c>
+      <c r="F50" s="10">
+        <v>0</v>
+      </c>
+      <c r="G50" s="10">
+        <v>0</v>
+      </c>
+      <c r="H50" s="10">
+        <v>11</v>
+      </c>
+      <c r="I50" s="10">
+        <v>11</v>
+      </c>
+      <c r="J50" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K50" s="10">
+        <v>6</v>
+      </c>
+      <c r="L50" s="10">
+        <v>7</v>
+      </c>
+      <c r="M50" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N50" s="1"/>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="1"/>
+      <c r="B51" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="10">
+        <v>-1</v>
+      </c>
+      <c r="D51" s="10">
+        <v>0</v>
+      </c>
+      <c r="E51" s="10">
+        <v>0</v>
+      </c>
+      <c r="F51" s="10">
+        <v>0</v>
+      </c>
+      <c r="G51" s="10">
+        <v>3</v>
+      </c>
+      <c r="H51" s="10">
+        <v>4</v>
+      </c>
+      <c r="I51" s="10">
+        <v>1</v>
+      </c>
+      <c r="J51" s="10">
+        <v>0</v>
+      </c>
+      <c r="K51" s="10">
+        <v>0</v>
+      </c>
+      <c r="L51" s="10">
+        <v>0</v>
+      </c>
+      <c r="M51" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N51" s="1"/>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="1"/>
+      <c r="B52" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C52" s="10">
+        <v>28</v>
+      </c>
+      <c r="D52" s="10">
+        <v>-1</v>
+      </c>
+      <c r="E52" s="10">
+        <v>0</v>
+      </c>
+      <c r="F52" s="10">
+        <v>1</v>
+      </c>
+      <c r="G52" s="10">
+        <v>26</v>
+      </c>
+      <c r="H52" s="10">
+        <v>32</v>
+      </c>
+      <c r="I52" s="10">
+        <v>6</v>
+      </c>
+      <c r="J52" s="10">
+        <v>3</v>
+      </c>
+      <c r="K52" s="10">
+        <v>7</v>
+      </c>
+      <c r="L52" s="10">
+        <v>4</v>
+      </c>
+      <c r="M52" s="11">
+        <v>0</v>
+      </c>
+      <c r="N52" s="1"/>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="1"/>
+      <c r="B53" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C53" s="10">
+        <v>-3</v>
+      </c>
+      <c r="D53" s="10">
+        <v>0</v>
+      </c>
+      <c r="E53" s="10">
+        <v>0</v>
+      </c>
+      <c r="F53" s="10">
+        <v>0</v>
+      </c>
+      <c r="G53" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H53" s="10">
+        <v>4</v>
+      </c>
+      <c r="I53" s="10">
+        <v>5</v>
+      </c>
+      <c r="J53" s="10">
+        <v>-2</v>
+      </c>
+      <c r="K53" s="10">
+        <v>0</v>
+      </c>
+      <c r="L53" s="10">
+        <v>2</v>
+      </c>
+      <c r="M53" s="11">
+        <v>0</v>
+      </c>
+      <c r="N53" s="1"/>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="1"/>
+      <c r="B54" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" s="10">
+        <v>1</v>
+      </c>
+      <c r="D54" s="10">
+        <v>0</v>
+      </c>
+      <c r="E54" s="10">
+        <v>0</v>
+      </c>
+      <c r="F54" s="10">
+        <v>0</v>
+      </c>
+      <c r="G54" s="10">
+        <v>4</v>
+      </c>
+      <c r="H54" s="10">
+        <v>10</v>
+      </c>
+      <c r="I54" s="10">
+        <v>6</v>
+      </c>
+      <c r="J54" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K54" s="10">
+        <v>0</v>
+      </c>
+      <c r="L54" s="10">
+        <v>1</v>
+      </c>
+      <c r="M54" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N54" s="1"/>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="1"/>
+      <c r="B55" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="10">
+        <v>8</v>
+      </c>
+      <c r="D55" s="10">
+        <v>0</v>
+      </c>
+      <c r="E55" s="10">
+        <v>0</v>
+      </c>
+      <c r="F55" s="10">
+        <v>0</v>
+      </c>
+      <c r="G55" s="10">
+        <v>3</v>
+      </c>
+      <c r="H55" s="10">
+        <v>7</v>
+      </c>
+      <c r="I55" s="10">
+        <v>4</v>
+      </c>
+      <c r="J55" s="10">
+        <v>5</v>
+      </c>
+      <c r="K55" s="10">
+        <v>5</v>
+      </c>
+      <c r="L55" s="10">
+        <v>0</v>
+      </c>
+      <c r="M55" s="11">
+        <v>0</v>
+      </c>
+      <c r="N55" s="1"/>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="1"/>
+      <c r="B56" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C56" s="10">
+        <v>-5</v>
+      </c>
+      <c r="D56" s="10">
+        <v>0</v>
+      </c>
+      <c r="E56" s="10">
+        <v>0</v>
+      </c>
+      <c r="F56" s="10">
+        <v>0</v>
+      </c>
+      <c r="G56" s="10">
+        <v>10</v>
+      </c>
+      <c r="H56" s="10">
+        <v>18</v>
+      </c>
+      <c r="I56" s="10">
+        <v>8</v>
+      </c>
+      <c r="J56" s="10">
+        <v>-5</v>
+      </c>
+      <c r="K56" s="10">
+        <v>3</v>
+      </c>
+      <c r="L56" s="10">
+        <v>8</v>
+      </c>
+      <c r="M56" s="11">
+        <v>-10</v>
+      </c>
+      <c r="N56" s="1"/>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="1"/>
+      <c r="B57" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C57" s="10">
+        <v>52</v>
+      </c>
+      <c r="D57" s="10">
+        <v>0</v>
+      </c>
+      <c r="E57" s="10">
+        <v>0</v>
+      </c>
+      <c r="F57" s="10">
+        <v>0</v>
+      </c>
+      <c r="G57" s="10">
+        <v>67</v>
+      </c>
+      <c r="H57" s="10">
+        <v>139</v>
+      </c>
+      <c r="I57" s="10">
+        <v>72</v>
+      </c>
+      <c r="J57" s="10">
+        <v>-15</v>
+      </c>
+      <c r="K57" s="10">
+        <v>0</v>
+      </c>
+      <c r="L57" s="10">
+        <v>15</v>
+      </c>
+      <c r="M57" s="11">
+        <v>0</v>
+      </c>
+      <c r="N57" s="1"/>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="1"/>
+      <c r="B58" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C58" s="10">
+        <v>2</v>
+      </c>
+      <c r="D58" s="10">
+        <v>0</v>
+      </c>
+      <c r="E58" s="10">
+        <v>0</v>
+      </c>
+      <c r="F58" s="10">
+        <v>0</v>
+      </c>
+      <c r="G58" s="10">
+        <v>2</v>
+      </c>
+      <c r="H58" s="10">
+        <v>2</v>
+      </c>
+      <c r="I58" s="10">
+        <v>0</v>
+      </c>
+      <c r="J58" s="10">
+        <v>0</v>
+      </c>
+      <c r="K58" s="10">
+        <v>0</v>
+      </c>
+      <c r="L58" s="10">
+        <v>0</v>
+      </c>
+      <c r="M58" s="11">
+        <v>0</v>
+      </c>
+      <c r="N58" s="1"/>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="1"/>
+      <c r="B59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="10">
+        <v>2</v>
+      </c>
+      <c r="D59" s="10">
+        <v>0</v>
+      </c>
+      <c r="E59" s="10">
+        <v>0</v>
+      </c>
+      <c r="F59" s="10">
+        <v>0</v>
+      </c>
+      <c r="G59" s="10">
+        <v>3</v>
+      </c>
+      <c r="H59" s="10">
+        <v>4</v>
+      </c>
+      <c r="I59" s="10">
+        <v>1</v>
+      </c>
+      <c r="J59" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K59" s="10">
+        <v>0</v>
+      </c>
+      <c r="L59" s="10">
+        <v>1</v>
+      </c>
+      <c r="M59" s="11">
+        <v>0</v>
+      </c>
+      <c r="N59" s="1"/>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="1"/>
+      <c r="B60" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C60" s="10">
+        <v>14</v>
+      </c>
+      <c r="D60" s="10">
+        <v>0</v>
+      </c>
+      <c r="E60" s="10">
+        <v>0</v>
+      </c>
+      <c r="F60" s="10">
+        <v>0</v>
+      </c>
+      <c r="G60" s="10">
+        <v>35</v>
+      </c>
+      <c r="H60" s="10">
+        <v>103</v>
+      </c>
+      <c r="I60" s="10">
+        <v>68</v>
+      </c>
+      <c r="J60" s="10">
+        <v>-20</v>
+      </c>
+      <c r="K60" s="10">
+        <v>1</v>
+      </c>
+      <c r="L60" s="10">
+        <v>21</v>
+      </c>
+      <c r="M60" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N60" s="1"/>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="1"/>
+      <c r="B61" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" s="10">
+        <v>-3</v>
+      </c>
+      <c r="D61" s="10">
+        <v>0</v>
+      </c>
+      <c r="E61" s="10">
+        <v>0</v>
+      </c>
+      <c r="F61" s="10">
+        <v>0</v>
+      </c>
+      <c r="G61" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H61" s="10">
+        <v>1</v>
+      </c>
+      <c r="I61" s="10">
+        <v>2</v>
+      </c>
+      <c r="J61" s="10">
+        <v>0</v>
+      </c>
+      <c r="K61" s="10">
+        <v>0</v>
+      </c>
+      <c r="L61" s="10">
+        <v>0</v>
+      </c>
+      <c r="M61" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N61" s="1"/>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="1"/>
+      <c r="B62" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C62" s="10">
+        <v>1</v>
+      </c>
+      <c r="D62" s="10">
+        <v>0</v>
+      </c>
+      <c r="E62" s="10">
+        <v>0</v>
+      </c>
+      <c r="F62" s="10">
+        <v>0</v>
+      </c>
+      <c r="G62" s="10">
+        <v>4</v>
+      </c>
+      <c r="H62" s="10">
+        <v>5</v>
+      </c>
+      <c r="I62" s="10">
+        <v>1</v>
+      </c>
+      <c r="J62" s="10">
+        <v>-3</v>
+      </c>
+      <c r="K62" s="10">
+        <v>0</v>
+      </c>
+      <c r="L62" s="10">
+        <v>3</v>
+      </c>
+      <c r="M62" s="11">
+        <v>0</v>
+      </c>
+      <c r="N62" s="1"/>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="1"/>
+      <c r="B63" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="10">
+        <v>9</v>
+      </c>
+      <c r="D63" s="10">
+        <v>0</v>
+      </c>
+      <c r="E63" s="10">
+        <v>0</v>
+      </c>
+      <c r="F63" s="10">
+        <v>0</v>
+      </c>
+      <c r="G63" s="10">
+        <v>4</v>
+      </c>
+      <c r="H63" s="10">
+        <v>5</v>
+      </c>
+      <c r="I63" s="10">
+        <v>1</v>
+      </c>
+      <c r="J63" s="10">
+        <v>5</v>
+      </c>
+      <c r="K63" s="10">
+        <v>5</v>
+      </c>
+      <c r="L63" s="10">
+        <v>0</v>
+      </c>
+      <c r="M63" s="11">
+        <v>0</v>
+      </c>
+      <c r="N63" s="1"/>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="1"/>
+      <c r="B64" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C64" s="10">
+        <v>1</v>
+      </c>
+      <c r="D64" s="10">
+        <v>-1</v>
+      </c>
+      <c r="E64" s="10">
+        <v>0</v>
+      </c>
+      <c r="F64" s="10">
+        <v>1</v>
+      </c>
+      <c r="G64" s="10">
+        <v>0</v>
+      </c>
+      <c r="H64" s="10">
+        <v>0</v>
+      </c>
+      <c r="I64" s="10">
+        <v>0</v>
+      </c>
+      <c r="J64" s="10">
+        <v>2</v>
+      </c>
+      <c r="K64" s="10">
+        <v>2</v>
+      </c>
+      <c r="L64" s="10">
+        <v>0</v>
+      </c>
+      <c r="M64" s="11">
+        <v>0</v>
+      </c>
+      <c r="N64" s="1"/>
+    </row>
+    <row r="65" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A65" s="1"/>
+      <c r="B65" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C65" s="12">
+        <v>21</v>
+      </c>
+      <c r="D65" s="12">
+        <v>0</v>
+      </c>
+      <c r="E65" s="12">
+        <v>0</v>
+      </c>
+      <c r="F65" s="12">
+        <v>0</v>
+      </c>
+      <c r="G65" s="12">
+        <v>10</v>
+      </c>
+      <c r="H65" s="12">
+        <v>10</v>
+      </c>
+      <c r="I65" s="12">
+        <v>0</v>
+      </c>
+      <c r="J65" s="12">
+        <v>11</v>
+      </c>
+      <c r="K65" s="12">
+        <v>11</v>
+      </c>
+      <c r="L65" s="12">
+        <v>0</v>
+      </c>
+      <c r="M65" s="13">
+        <v>0</v>
+      </c>
+      <c r="N65" s="1"/>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="1"/>
+      <c r="N66" s="1"/>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="1"/>
+      <c r="N67" s="1"/>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="1"/>
+      <c r="N68" s="1"/>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="1"/>
+      <c r="N69" s="1"/>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="1"/>
+      <c r="N70" s="1"/>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="1"/>
+      <c r="N71" s="1"/>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="1"/>
+      <c r="N72" s="1"/>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="1"/>
+      <c r="N73" s="1"/>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="1"/>
+      <c r="N74" s="1"/>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="1"/>
+      <c r="N75" s="1"/>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="1"/>
+      <c r="N76" s="1"/>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" s="1"/>
+      <c r="N77" s="1"/>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="1"/>
+      <c r="N78" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B1:M1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="J3:L3"/>
+    <mergeCell ref="M3:M4"/>
+  </mergeCells>
+  <phoneticPr fontId="18"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2053FC1-C6EF-457F-9A52-90B0A4D85540}">
+  <dimension ref="A1:N78"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:M1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="7" customWidth="1"/>
+    <col min="2" max="2" width="11.6640625" customWidth="1"/>
+    <col min="3" max="3" width="8.6640625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="9.77734375" style="6" customWidth="1"/>
+    <col min="5" max="7" width="7.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="9.44140625" style="6" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="6" customWidth="1"/>
+    <col min="11" max="12" width="9.33203125" style="6" customWidth="1"/>
+    <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1"/>
+      <c r="B1" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="1"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="1"/>
+    </row>
+    <row r="3" spans="1:14" ht="27" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="8"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="H3" s="8"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="K3" s="21"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="N3" s="1"/>
+    </row>
+    <row r="4" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="M4" s="24"/>
+      <c r="N4" s="1"/>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="1"/>
+      <c r="B5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="10">
+        <v>-1438</v>
+      </c>
+      <c r="D5" s="10">
+        <v>-2523</v>
+      </c>
+      <c r="E5" s="10">
+        <v>2962</v>
+      </c>
+      <c r="F5" s="10">
+        <v>5485</v>
+      </c>
+      <c r="G5" s="10">
+        <v>2038</v>
+      </c>
+      <c r="H5" s="10">
+        <v>15722</v>
+      </c>
+      <c r="I5" s="10">
+        <v>13684</v>
+      </c>
+      <c r="J5" s="10">
+        <v>-255</v>
+      </c>
+      <c r="K5" s="10">
+        <v>9085</v>
+      </c>
+      <c r="L5" s="10">
+        <v>9340</v>
+      </c>
+      <c r="M5" s="11">
+        <v>-698</v>
+      </c>
+      <c r="N5" s="1"/>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="1"/>
+      <c r="B6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="10">
+        <v>169</v>
+      </c>
+      <c r="D6" s="10">
+        <v>-362</v>
+      </c>
+      <c r="E6" s="10">
+        <v>506</v>
+      </c>
+      <c r="F6" s="10">
+        <v>868</v>
+      </c>
+      <c r="G6" s="10">
+        <v>430</v>
+      </c>
+      <c r="H6" s="10">
+        <v>2309</v>
+      </c>
+      <c r="I6" s="10">
+        <v>1879</v>
+      </c>
+      <c r="J6" s="10">
+        <v>223</v>
+      </c>
+      <c r="K6" s="10">
+        <v>2128</v>
+      </c>
+      <c r="L6" s="10">
+        <v>1905</v>
+      </c>
+      <c r="M6" s="11">
+        <v>-122</v>
+      </c>
+      <c r="N6" s="1"/>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="1"/>
+      <c r="B7" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="10">
+        <v>252</v>
+      </c>
+      <c r="D7" s="10">
+        <v>-50</v>
+      </c>
+      <c r="E7" s="10">
+        <v>135</v>
+      </c>
+      <c r="F7" s="10">
+        <v>185</v>
+      </c>
+      <c r="G7" s="10">
+        <v>184</v>
+      </c>
+      <c r="H7" s="10">
+        <v>722</v>
+      </c>
+      <c r="I7" s="10">
+        <v>538</v>
+      </c>
+      <c r="J7" s="10">
+        <v>157</v>
+      </c>
+      <c r="K7" s="10">
+        <v>650</v>
+      </c>
+      <c r="L7" s="10">
+        <v>493</v>
+      </c>
+      <c r="M7" s="11">
+        <v>-39</v>
+      </c>
+      <c r="N7" s="1"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="1"/>
+      <c r="B8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="10">
+        <v>78</v>
+      </c>
+      <c r="D8" s="10">
+        <v>-83</v>
+      </c>
+      <c r="E8" s="10">
+        <v>80</v>
+      </c>
+      <c r="F8" s="10">
+        <v>163</v>
+      </c>
+      <c r="G8" s="10">
+        <v>98</v>
+      </c>
+      <c r="H8" s="10">
+        <v>482</v>
+      </c>
+      <c r="I8" s="10">
+        <v>384</v>
+      </c>
+      <c r="J8" s="10">
+        <v>72</v>
+      </c>
+      <c r="K8" s="10">
+        <v>405</v>
+      </c>
+      <c r="L8" s="10">
+        <v>333</v>
+      </c>
+      <c r="M8" s="11">
+        <v>-9</v>
+      </c>
+      <c r="N8" s="1"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="1"/>
+      <c r="B9" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="10">
+        <v>-79</v>
+      </c>
+      <c r="D9" s="10">
+        <v>-56</v>
+      </c>
+      <c r="E9" s="10">
+        <v>76</v>
+      </c>
+      <c r="F9" s="10">
+        <v>132</v>
+      </c>
+      <c r="G9" s="10">
+        <v>16</v>
+      </c>
+      <c r="H9" s="10">
+        <v>305</v>
+      </c>
+      <c r="I9" s="10">
+        <v>289</v>
+      </c>
+      <c r="J9" s="10">
+        <v>-20</v>
+      </c>
+      <c r="K9" s="10">
+        <v>337</v>
+      </c>
+      <c r="L9" s="10">
+        <v>357</v>
+      </c>
+      <c r="M9" s="11">
+        <v>-19</v>
+      </c>
+      <c r="N9" s="1"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="1"/>
+      <c r="B10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="10">
+        <v>-37</v>
+      </c>
+      <c r="D10" s="10">
+        <v>-85</v>
+      </c>
+      <c r="E10" s="10">
+        <v>64</v>
+      </c>
+      <c r="F10" s="10">
+        <v>149</v>
+      </c>
+      <c r="G10" s="10">
+        <v>57</v>
+      </c>
+      <c r="H10" s="10">
+        <v>263</v>
+      </c>
+      <c r="I10" s="10">
+        <v>206</v>
+      </c>
+      <c r="J10" s="10">
+        <v>10</v>
+      </c>
+      <c r="K10" s="10">
+        <v>311</v>
+      </c>
+      <c r="L10" s="10">
+        <v>301</v>
+      </c>
+      <c r="M10" s="11">
+        <v>-19</v>
+      </c>
+      <c r="N10" s="1"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="1"/>
+      <c r="B11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="10">
+        <v>-85</v>
+      </c>
+      <c r="D11" s="10">
+        <v>-56</v>
+      </c>
+      <c r="E11" s="10">
+        <v>69</v>
+      </c>
+      <c r="F11" s="10">
+        <v>125</v>
+      </c>
+      <c r="G11" s="10">
+        <v>-27</v>
+      </c>
+      <c r="H11" s="10">
+        <v>141</v>
+      </c>
+      <c r="I11" s="10">
+        <v>168</v>
+      </c>
+      <c r="J11" s="10">
+        <v>-2</v>
+      </c>
+      <c r="K11" s="10">
+        <v>206</v>
+      </c>
+      <c r="L11" s="10">
+        <v>208</v>
+      </c>
+      <c r="M11" s="11">
+        <v>0</v>
+      </c>
+      <c r="N11" s="1"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="1"/>
+      <c r="B12" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="10">
+        <v>40</v>
+      </c>
+      <c r="D12" s="10">
+        <v>-32</v>
+      </c>
+      <c r="E12" s="10">
+        <v>82</v>
+      </c>
+      <c r="F12" s="10">
+        <v>114</v>
+      </c>
+      <c r="G12" s="10">
+        <v>102</v>
+      </c>
+      <c r="H12" s="10">
+        <v>396</v>
+      </c>
+      <c r="I12" s="10">
+        <v>294</v>
+      </c>
+      <c r="J12" s="10">
+        <v>6</v>
+      </c>
+      <c r="K12" s="10">
+        <v>219</v>
+      </c>
+      <c r="L12" s="10">
+        <v>213</v>
+      </c>
+      <c r="M12" s="11">
+        <v>-36</v>
+      </c>
+      <c r="N12" s="1"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="1"/>
+      <c r="B13" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="10">
+        <v>-133</v>
+      </c>
+      <c r="D13" s="10">
+        <v>-83</v>
+      </c>
+      <c r="E13" s="10">
+        <v>5</v>
+      </c>
+      <c r="F13" s="10">
+        <v>88</v>
+      </c>
+      <c r="G13" s="10">
+        <v>-9</v>
+      </c>
+      <c r="H13" s="10">
+        <v>72</v>
+      </c>
+      <c r="I13" s="10">
+        <v>81</v>
+      </c>
+      <c r="J13" s="10">
+        <v>-31</v>
+      </c>
+      <c r="K13" s="10">
+        <v>23</v>
+      </c>
+      <c r="L13" s="10">
+        <v>54</v>
+      </c>
+      <c r="M13" s="11">
+        <v>-10</v>
+      </c>
+      <c r="N13" s="1"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="1"/>
+      <c r="B14" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="10">
+        <v>185</v>
+      </c>
+      <c r="D14" s="10">
+        <v>-61</v>
+      </c>
+      <c r="E14" s="10">
+        <v>255</v>
+      </c>
+      <c r="F14" s="10">
+        <v>316</v>
+      </c>
+      <c r="G14" s="10">
+        <v>342</v>
+      </c>
+      <c r="H14" s="10">
+        <v>1811</v>
+      </c>
+      <c r="I14" s="10">
+        <v>1469</v>
+      </c>
+      <c r="J14" s="10">
+        <v>-27</v>
+      </c>
+      <c r="K14" s="10">
+        <v>640</v>
+      </c>
+      <c r="L14" s="10">
+        <v>667</v>
+      </c>
+      <c r="M14" s="11">
+        <v>-69</v>
+      </c>
+      <c r="N14" s="1"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="1"/>
+      <c r="B15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="10">
+        <v>89</v>
+      </c>
+      <c r="D15" s="10">
+        <v>-160</v>
+      </c>
+      <c r="E15" s="10">
+        <v>347</v>
+      </c>
+      <c r="F15" s="10">
+        <v>507</v>
+      </c>
+      <c r="G15" s="10">
+        <v>286</v>
+      </c>
+      <c r="H15" s="10">
+        <v>1675</v>
+      </c>
+      <c r="I15" s="10">
+        <v>1389</v>
+      </c>
+      <c r="J15" s="10">
+        <v>22</v>
+      </c>
+      <c r="K15" s="10">
+        <v>897</v>
+      </c>
+      <c r="L15" s="10">
+        <v>875</v>
+      </c>
+      <c r="M15" s="11">
+        <v>-59</v>
+      </c>
+      <c r="N15" s="1"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="1"/>
+      <c r="B16" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="10">
+        <v>-68</v>
+      </c>
+      <c r="D16" s="10">
+        <v>-32</v>
+      </c>
+      <c r="E16" s="10">
+        <v>13</v>
+      </c>
+      <c r="F16" s="10">
+        <v>45</v>
+      </c>
+      <c r="G16" s="10">
+        <v>-30</v>
+      </c>
+      <c r="H16" s="10">
+        <v>63</v>
+      </c>
+      <c r="I16" s="10">
+        <v>93</v>
+      </c>
+      <c r="J16" s="10">
+        <v>-8</v>
+      </c>
+      <c r="K16" s="10">
+        <v>43</v>
+      </c>
+      <c r="L16" s="10">
+        <v>51</v>
+      </c>
+      <c r="M16" s="11">
+        <v>2</v>
+      </c>
+      <c r="N16" s="1"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="1"/>
+      <c r="B17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="10">
+        <v>31</v>
+      </c>
+      <c r="D17" s="10">
+        <v>-31</v>
+      </c>
+      <c r="E17" s="10">
+        <v>85</v>
+      </c>
+      <c r="F17" s="10">
+        <v>116</v>
+      </c>
+      <c r="G17" s="10">
+        <v>61</v>
+      </c>
+      <c r="H17" s="10">
+        <v>272</v>
+      </c>
+      <c r="I17" s="10">
+        <v>211</v>
+      </c>
+      <c r="J17" s="10">
+        <v>25</v>
+      </c>
+      <c r="K17" s="10">
+        <v>198</v>
+      </c>
+      <c r="L17" s="10">
+        <v>173</v>
+      </c>
+      <c r="M17" s="11">
+        <v>-24</v>
+      </c>
+      <c r="N17" s="1"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="1"/>
+      <c r="B18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="10">
+        <v>-189</v>
+      </c>
+      <c r="D18" s="10">
+        <v>-202</v>
+      </c>
+      <c r="E18" s="10">
+        <v>249</v>
+      </c>
+      <c r="F18" s="10">
+        <v>451</v>
+      </c>
+      <c r="G18" s="10">
+        <v>152</v>
+      </c>
+      <c r="H18" s="10">
+        <v>1412</v>
+      </c>
+      <c r="I18" s="10">
+        <v>1260</v>
+      </c>
+      <c r="J18" s="10">
+        <v>-44</v>
+      </c>
+      <c r="K18" s="10">
+        <v>568</v>
+      </c>
+      <c r="L18" s="10">
+        <v>612</v>
+      </c>
+      <c r="M18" s="11">
+        <v>-95</v>
+      </c>
+      <c r="N18" s="1"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="1"/>
+      <c r="B19" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="10">
+        <v>-14</v>
+      </c>
+      <c r="D19" s="10">
+        <v>-68</v>
+      </c>
+      <c r="E19" s="10">
+        <v>65</v>
+      </c>
+      <c r="F19" s="10">
+        <v>133</v>
+      </c>
+      <c r="G19" s="10">
+        <v>23</v>
+      </c>
+      <c r="H19" s="10">
+        <v>333</v>
+      </c>
+      <c r="I19" s="10">
+        <v>310</v>
+      </c>
+      <c r="J19" s="10">
+        <v>44</v>
+      </c>
+      <c r="K19" s="10">
+        <v>167</v>
+      </c>
+      <c r="L19" s="10">
+        <v>123</v>
+      </c>
+      <c r="M19" s="11">
+        <v>-13</v>
+      </c>
+      <c r="N19" s="1"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="1"/>
+      <c r="B20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="10">
+        <v>-43</v>
+      </c>
+      <c r="D20" s="10">
+        <v>-62</v>
+      </c>
+      <c r="E20" s="10">
+        <v>33</v>
+      </c>
+      <c r="F20" s="10">
+        <v>95</v>
+      </c>
+      <c r="G20" s="10">
+        <v>27</v>
+      </c>
+      <c r="H20" s="10">
+        <v>122</v>
+      </c>
+      <c r="I20" s="10">
+        <v>95</v>
+      </c>
+      <c r="J20" s="10">
+        <v>-9</v>
+      </c>
+      <c r="K20" s="10">
+        <v>123</v>
+      </c>
+      <c r="L20" s="10">
+        <v>132</v>
+      </c>
+      <c r="M20" s="11">
+        <v>1</v>
+      </c>
+      <c r="N20" s="1"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="1"/>
+      <c r="B21" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" s="10">
+        <v>68</v>
+      </c>
+      <c r="D21" s="10">
+        <v>-37</v>
+      </c>
+      <c r="E21" s="10">
+        <v>51</v>
+      </c>
+      <c r="F21" s="10">
+        <v>88</v>
+      </c>
+      <c r="G21" s="10">
+        <v>230</v>
+      </c>
+      <c r="H21" s="10">
+        <v>736</v>
+      </c>
+      <c r="I21" s="10">
+        <v>506</v>
+      </c>
+      <c r="J21" s="10">
+        <v>-86</v>
+      </c>
+      <c r="K21" s="10">
+        <v>223</v>
+      </c>
+      <c r="L21" s="10">
+        <v>309</v>
+      </c>
+      <c r="M21" s="11">
+        <v>-39</v>
+      </c>
+      <c r="N21" s="1"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="1"/>
+      <c r="B22" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="10">
+        <v>-12</v>
+      </c>
+      <c r="D22" s="10">
+        <v>-96</v>
+      </c>
+      <c r="E22" s="10">
+        <v>64</v>
+      </c>
+      <c r="F22" s="10">
+        <v>160</v>
+      </c>
+      <c r="G22" s="10">
+        <v>50</v>
+      </c>
+      <c r="H22" s="10">
+        <v>270</v>
+      </c>
+      <c r="I22" s="10">
+        <v>220</v>
+      </c>
+      <c r="J22" s="10">
+        <v>29</v>
+      </c>
+      <c r="K22" s="10">
+        <v>234</v>
+      </c>
+      <c r="L22" s="10">
+        <v>205</v>
+      </c>
+      <c r="M22" s="11">
+        <v>5</v>
+      </c>
+      <c r="N22" s="1"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="1"/>
+      <c r="B23" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="10">
+        <v>-87</v>
+      </c>
+      <c r="D23" s="10">
+        <v>-54</v>
+      </c>
+      <c r="E23" s="10">
+        <v>17</v>
+      </c>
+      <c r="F23" s="10">
+        <v>71</v>
+      </c>
+      <c r="G23" s="10">
+        <v>5</v>
+      </c>
+      <c r="H23" s="10">
+        <v>90</v>
+      </c>
+      <c r="I23" s="10">
+        <v>85</v>
+      </c>
+      <c r="J23" s="10">
+        <v>-21</v>
+      </c>
+      <c r="K23" s="10">
+        <v>80</v>
+      </c>
+      <c r="L23" s="10">
+        <v>101</v>
+      </c>
+      <c r="M23" s="11">
+        <v>-17</v>
+      </c>
+      <c r="N23" s="1"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="1"/>
+      <c r="B24" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="10">
+        <v>8</v>
+      </c>
+      <c r="D24" s="10">
+        <v>-30</v>
+      </c>
+      <c r="E24" s="10">
+        <v>29</v>
+      </c>
+      <c r="F24" s="10">
+        <v>59</v>
+      </c>
+      <c r="G24" s="10">
+        <v>30</v>
+      </c>
+      <c r="H24" s="10">
+        <v>114</v>
+      </c>
+      <c r="I24" s="10">
+        <v>84</v>
+      </c>
+      <c r="J24" s="10">
+        <v>10</v>
+      </c>
+      <c r="K24" s="10">
+        <v>92</v>
+      </c>
+      <c r="L24" s="10">
+        <v>82</v>
+      </c>
+      <c r="M24" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N24" s="1"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="1"/>
+      <c r="B25" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="10">
+        <v>31</v>
+      </c>
+      <c r="D25" s="10">
+        <v>-24</v>
+      </c>
+      <c r="E25" s="10">
+        <v>85</v>
+      </c>
+      <c r="F25" s="10">
+        <v>109</v>
+      </c>
+      <c r="G25" s="10">
+        <v>59</v>
+      </c>
+      <c r="H25" s="10">
+        <v>466</v>
+      </c>
+      <c r="I25" s="10">
+        <v>407</v>
+      </c>
+      <c r="J25" s="10">
+        <v>4</v>
+      </c>
+      <c r="K25" s="10">
+        <v>309</v>
+      </c>
+      <c r="L25" s="10">
+        <v>305</v>
+      </c>
+      <c r="M25" s="11">
+        <v>-8</v>
+      </c>
+      <c r="N25" s="1"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="1"/>
+      <c r="B26" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="10">
+        <v>-127</v>
+      </c>
+      <c r="D26" s="10">
+        <v>-104</v>
+      </c>
+      <c r="E26" s="10">
+        <v>212</v>
+      </c>
+      <c r="F26" s="10">
+        <v>316</v>
+      </c>
+      <c r="G26" s="10">
+        <v>57</v>
+      </c>
+      <c r="H26" s="10">
+        <v>1071</v>
+      </c>
+      <c r="I26" s="10">
+        <v>1014</v>
+      </c>
+      <c r="J26" s="10">
+        <v>-12</v>
+      </c>
+      <c r="K26" s="10">
+        <v>506</v>
+      </c>
+      <c r="L26" s="10">
+        <v>518</v>
+      </c>
+      <c r="M26" s="11">
+        <v>-68</v>
+      </c>
+      <c r="N26" s="1"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="1"/>
+      <c r="B27" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="10">
+        <v>-20</v>
+      </c>
+      <c r="D27" s="10">
+        <v>-22</v>
+      </c>
+      <c r="E27" s="10">
+        <v>1</v>
+      </c>
+      <c r="F27" s="10">
+        <v>23</v>
+      </c>
+      <c r="G27" s="10">
+        <v>12</v>
+      </c>
+      <c r="H27" s="10">
+        <v>31</v>
+      </c>
+      <c r="I27" s="10">
+        <v>19</v>
+      </c>
+      <c r="J27" s="10">
+        <v>-10</v>
+      </c>
+      <c r="K27" s="10">
+        <v>9</v>
+      </c>
+      <c r="L27" s="10">
+        <v>19</v>
+      </c>
+      <c r="M27" s="11">
+        <v>0</v>
+      </c>
+      <c r="N27" s="1"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="1"/>
+      <c r="B28" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="10">
+        <v>-250</v>
+      </c>
+      <c r="D28" s="10">
+        <v>-167</v>
+      </c>
+      <c r="E28" s="10">
+        <v>94</v>
+      </c>
+      <c r="F28" s="10">
+        <v>261</v>
+      </c>
+      <c r="G28" s="10">
+        <v>19</v>
+      </c>
+      <c r="H28" s="10">
+        <v>528</v>
+      </c>
+      <c r="I28" s="10">
+        <v>509</v>
+      </c>
+      <c r="J28" s="10">
+        <v>-87</v>
+      </c>
+      <c r="K28" s="10">
+        <v>305</v>
+      </c>
+      <c r="L28" s="10">
+        <v>392</v>
+      </c>
+      <c r="M28" s="11">
+        <v>-15</v>
+      </c>
+      <c r="N28" s="1"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="1"/>
+      <c r="B29" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" s="10">
+        <v>146</v>
+      </c>
+      <c r="D29" s="10">
+        <v>24</v>
+      </c>
+      <c r="E29" s="10">
+        <v>163</v>
+      </c>
+      <c r="F29" s="10">
+        <v>139</v>
+      </c>
+      <c r="G29" s="10">
+        <v>126</v>
+      </c>
+      <c r="H29" s="10">
+        <v>568</v>
+      </c>
+      <c r="I29" s="10">
+        <v>442</v>
+      </c>
+      <c r="J29" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K29" s="10">
+        <v>255</v>
+      </c>
+      <c r="L29" s="10">
+        <v>256</v>
+      </c>
+      <c r="M29" s="11">
+        <v>-3</v>
+      </c>
+      <c r="N29" s="1"/>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="1"/>
+      <c r="B30" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="10">
+        <v>37</v>
+      </c>
+      <c r="D30" s="10">
+        <v>-56</v>
+      </c>
+      <c r="E30" s="10">
+        <v>117</v>
+      </c>
+      <c r="F30" s="10">
+        <v>173</v>
+      </c>
+      <c r="G30" s="10">
+        <v>115</v>
+      </c>
+      <c r="H30" s="10">
+        <v>465</v>
+      </c>
+      <c r="I30" s="10">
+        <v>350</v>
+      </c>
+      <c r="J30" s="10">
+        <v>9</v>
+      </c>
+      <c r="K30" s="10">
+        <v>370</v>
+      </c>
+      <c r="L30" s="10">
+        <v>361</v>
+      </c>
+      <c r="M30" s="11">
+        <v>-31</v>
+      </c>
+      <c r="N30" s="1"/>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="1"/>
+      <c r="B31" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="10">
+        <v>-47</v>
+      </c>
+      <c r="D31" s="10">
+        <v>-52</v>
+      </c>
+      <c r="E31" s="10">
+        <v>64</v>
+      </c>
+      <c r="F31" s="10">
+        <v>116</v>
+      </c>
+      <c r="G31" s="10">
+        <v>42</v>
+      </c>
+      <c r="H31" s="10">
+        <v>298</v>
+      </c>
+      <c r="I31" s="10">
+        <v>256</v>
+      </c>
+      <c r="J31" s="10">
+        <v>-18</v>
+      </c>
+      <c r="K31" s="10">
+        <v>142</v>
+      </c>
+      <c r="L31" s="10">
+        <v>160</v>
+      </c>
+      <c r="M31" s="11">
+        <v>-19</v>
+      </c>
+      <c r="N31" s="1"/>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="1"/>
+      <c r="B32" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="10">
+        <v>-37</v>
+      </c>
+      <c r="D32" s="10">
+        <v>-29</v>
+      </c>
+      <c r="E32" s="10">
+        <v>12</v>
+      </c>
+      <c r="F32" s="10">
+        <v>41</v>
+      </c>
+      <c r="G32" s="10">
+        <v>19</v>
+      </c>
+      <c r="H32" s="10">
+        <v>82</v>
+      </c>
+      <c r="I32" s="10">
+        <v>63</v>
+      </c>
+      <c r="J32" s="10">
+        <v>-27</v>
+      </c>
+      <c r="K32" s="10">
+        <v>28</v>
+      </c>
+      <c r="L32" s="10">
+        <v>55</v>
+      </c>
+      <c r="M32" s="11">
+        <v>0</v>
+      </c>
+      <c r="N32" s="1"/>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="1"/>
+      <c r="B33" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="10">
+        <v>-10</v>
+      </c>
+      <c r="D33" s="10">
+        <v>-60</v>
+      </c>
+      <c r="E33" s="10">
+        <v>55</v>
+      </c>
+      <c r="F33" s="10">
+        <v>115</v>
+      </c>
+      <c r="G33" s="10">
+        <v>32</v>
+      </c>
+      <c r="H33" s="10">
+        <v>216</v>
+      </c>
+      <c r="I33" s="10">
+        <v>184</v>
+      </c>
+      <c r="J33" s="10">
+        <v>27</v>
+      </c>
+      <c r="K33" s="10">
+        <v>179</v>
+      </c>
+      <c r="L33" s="10">
+        <v>152</v>
+      </c>
+      <c r="M33" s="11">
+        <v>-9</v>
+      </c>
+      <c r="N33" s="1"/>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="1"/>
+      <c r="B34" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C34" s="10">
+        <v>-66</v>
+      </c>
+      <c r="D34" s="10">
+        <v>-38</v>
+      </c>
+      <c r="E34" s="10">
+        <v>36</v>
+      </c>
+      <c r="F34" s="10">
+        <v>74</v>
+      </c>
+      <c r="G34" s="10">
+        <v>-2</v>
+      </c>
+      <c r="H34" s="10">
+        <v>77</v>
+      </c>
+      <c r="I34" s="10">
+        <v>79</v>
+      </c>
+      <c r="J34" s="10">
+        <v>-25</v>
+      </c>
+      <c r="K34" s="10">
+        <v>99</v>
+      </c>
+      <c r="L34" s="10">
+        <v>124</v>
+      </c>
+      <c r="M34" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N34" s="1"/>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="1"/>
+      <c r="B35" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="10">
+        <v>-78</v>
+      </c>
+      <c r="D35" s="10">
+        <v>-59</v>
+      </c>
+      <c r="E35" s="10">
+        <v>5</v>
+      </c>
+      <c r="F35" s="10">
+        <v>64</v>
+      </c>
+      <c r="G35" s="10">
+        <v>-6</v>
+      </c>
+      <c r="H35" s="10">
+        <v>38</v>
+      </c>
+      <c r="I35" s="10">
+        <v>44</v>
+      </c>
+      <c r="J35" s="10">
+        <v>-11</v>
+      </c>
+      <c r="K35" s="10">
+        <v>43</v>
+      </c>
+      <c r="L35" s="10">
+        <v>54</v>
+      </c>
+      <c r="M35" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N35" s="1"/>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="1"/>
+      <c r="B36" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C36" s="10">
+        <v>-194</v>
+      </c>
+      <c r="D36" s="10">
+        <v>-8</v>
+      </c>
+      <c r="E36" s="10">
+        <v>77</v>
+      </c>
+      <c r="F36" s="10">
+        <v>85</v>
+      </c>
+      <c r="G36" s="10">
+        <v>-99</v>
+      </c>
+      <c r="H36" s="10">
+        <v>478</v>
+      </c>
+      <c r="I36" s="10">
+        <v>577</v>
+      </c>
+      <c r="J36" s="10">
+        <v>-79</v>
+      </c>
+      <c r="K36" s="10">
+        <v>144</v>
+      </c>
+      <c r="L36" s="10">
+        <v>223</v>
+      </c>
+      <c r="M36" s="11">
+        <v>-8</v>
+      </c>
+      <c r="N36" s="1"/>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="1"/>
+      <c r="B37" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C37" s="10">
+        <v>-24</v>
+      </c>
+      <c r="D37" s="10">
+        <v>-23</v>
+      </c>
+      <c r="E37" s="10">
+        <v>46</v>
+      </c>
+      <c r="F37" s="10">
+        <v>69</v>
+      </c>
+      <c r="G37" s="10">
+        <v>-14</v>
+      </c>
+      <c r="H37" s="10">
+        <v>135</v>
+      </c>
+      <c r="I37" s="10">
+        <v>149</v>
+      </c>
+      <c r="J37" s="10">
+        <v>8</v>
+      </c>
+      <c r="K37" s="10">
+        <v>151</v>
+      </c>
+      <c r="L37" s="10">
+        <v>143</v>
+      </c>
+      <c r="M37" s="11">
+        <v>5</v>
+      </c>
+      <c r="N37" s="1"/>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="1"/>
+      <c r="B38" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" s="10">
+        <v>2</v>
+      </c>
+      <c r="D38" s="10">
+        <v>-29</v>
+      </c>
+      <c r="E38" s="10">
+        <v>34</v>
+      </c>
+      <c r="F38" s="10">
+        <v>63</v>
+      </c>
+      <c r="G38" s="10">
+        <v>34</v>
+      </c>
+      <c r="H38" s="10">
+        <v>100</v>
+      </c>
+      <c r="I38" s="10">
+        <v>66</v>
+      </c>
+      <c r="J38" s="10">
+        <v>2</v>
+      </c>
+      <c r="K38" s="10">
+        <v>123</v>
+      </c>
+      <c r="L38" s="10">
+        <v>121</v>
+      </c>
+      <c r="M38" s="11">
+        <v>-5</v>
+      </c>
+      <c r="N38" s="1"/>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="1"/>
+      <c r="B39" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="10">
+        <v>-134</v>
+      </c>
+      <c r="D39" s="10">
+        <v>-73</v>
+      </c>
+      <c r="E39" s="10">
+        <v>16</v>
+      </c>
+      <c r="F39" s="10">
+        <v>89</v>
+      </c>
+      <c r="G39" s="10">
+        <v>4</v>
+      </c>
+      <c r="H39" s="10">
+        <v>205</v>
+      </c>
+      <c r="I39" s="10">
+        <v>201</v>
+      </c>
+      <c r="J39" s="10">
+        <v>-33</v>
+      </c>
+      <c r="K39" s="10">
+        <v>89</v>
+      </c>
+      <c r="L39" s="10">
+        <v>122</v>
+      </c>
+      <c r="M39" s="11">
+        <v>-32</v>
+      </c>
+      <c r="N39" s="1"/>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="1"/>
+      <c r="B40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="10">
+        <v>62</v>
+      </c>
+      <c r="D40" s="10">
+        <v>-6</v>
+      </c>
+      <c r="E40" s="10">
+        <v>73</v>
+      </c>
+      <c r="F40" s="10">
+        <v>79</v>
+      </c>
+      <c r="G40" s="10">
+        <v>23</v>
+      </c>
+      <c r="H40" s="10">
+        <v>302</v>
+      </c>
+      <c r="I40" s="10">
+        <v>279</v>
+      </c>
+      <c r="J40" s="10">
+        <v>52</v>
+      </c>
+      <c r="K40" s="10">
+        <v>175</v>
+      </c>
+      <c r="L40" s="10">
+        <v>123</v>
+      </c>
+      <c r="M40" s="11">
+        <v>-7</v>
+      </c>
+      <c r="N40" s="1"/>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="1"/>
+      <c r="B41" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="10">
+        <v>-5</v>
+      </c>
+      <c r="D41" s="10">
+        <v>-20</v>
+      </c>
+      <c r="E41" s="10">
+        <v>18</v>
+      </c>
+      <c r="F41" s="10">
+        <v>38</v>
+      </c>
+      <c r="G41" s="10">
+        <v>24</v>
+      </c>
+      <c r="H41" s="10">
+        <v>146</v>
+      </c>
+      <c r="I41" s="10">
+        <v>122</v>
+      </c>
+      <c r="J41" s="10">
+        <v>-6</v>
+      </c>
+      <c r="K41" s="10">
+        <v>77</v>
+      </c>
+      <c r="L41" s="10">
+        <v>83</v>
+      </c>
+      <c r="M41" s="11">
+        <v>-3</v>
+      </c>
+      <c r="N41" s="1"/>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="1"/>
+      <c r="B42" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C42" s="10">
+        <v>-51</v>
+      </c>
+      <c r="D42" s="10">
+        <v>-12</v>
+      </c>
+      <c r="E42" s="10">
+        <v>20</v>
+      </c>
+      <c r="F42" s="10">
+        <v>32</v>
+      </c>
+      <c r="G42" s="10">
+        <v>29</v>
+      </c>
+      <c r="H42" s="10">
+        <v>341</v>
+      </c>
+      <c r="I42" s="10">
+        <v>312</v>
+      </c>
+      <c r="J42" s="10">
+        <v>-45</v>
+      </c>
+      <c r="K42" s="10">
+        <v>131</v>
+      </c>
+      <c r="L42" s="10">
+        <v>176</v>
+      </c>
+      <c r="M42" s="11">
+        <v>-23</v>
+      </c>
+      <c r="N42" s="1"/>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" s="1"/>
+      <c r="B43" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C43" s="10">
+        <v>-36</v>
+      </c>
+      <c r="D43" s="10">
+        <v>-51</v>
+      </c>
+      <c r="E43" s="10">
+        <v>2</v>
+      </c>
+      <c r="F43" s="10">
+        <v>53</v>
+      </c>
+      <c r="G43" s="10">
+        <v>3</v>
+      </c>
+      <c r="H43" s="10">
+        <v>34</v>
+      </c>
+      <c r="I43" s="10">
+        <v>31</v>
+      </c>
+      <c r="J43" s="10">
+        <v>12</v>
+      </c>
+      <c r="K43" s="10">
+        <v>35</v>
+      </c>
+      <c r="L43" s="10">
+        <v>23</v>
+      </c>
+      <c r="M43" s="11">
+        <v>0</v>
+      </c>
+      <c r="N43" s="1"/>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="1"/>
+      <c r="B44" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="10">
+        <v>-92</v>
+      </c>
+      <c r="D44" s="10">
+        <v>-37</v>
+      </c>
+      <c r="E44" s="10">
+        <v>10</v>
+      </c>
+      <c r="F44" s="10">
+        <v>47</v>
+      </c>
+      <c r="G44" s="10">
+        <v>-49</v>
+      </c>
+      <c r="H44" s="10">
+        <v>60</v>
+      </c>
+      <c r="I44" s="10">
+        <v>109</v>
+      </c>
+      <c r="J44" s="10">
+        <v>-5</v>
+      </c>
+      <c r="K44" s="10">
+        <v>52</v>
+      </c>
+      <c r="L44" s="10">
+        <v>57</v>
+      </c>
+      <c r="M44" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N44" s="1"/>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="1"/>
+      <c r="B45" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="10">
+        <v>-63</v>
+      </c>
+      <c r="D45" s="10">
+        <v>-66</v>
+      </c>
+      <c r="E45" s="10">
+        <v>23</v>
+      </c>
+      <c r="F45" s="10">
+        <v>89</v>
+      </c>
+      <c r="G45" s="10">
+        <v>8</v>
+      </c>
+      <c r="H45" s="10">
+        <v>168</v>
+      </c>
+      <c r="I45" s="10">
+        <v>160</v>
+      </c>
+      <c r="J45" s="10">
+        <v>3</v>
+      </c>
+      <c r="K45" s="10">
+        <v>70</v>
+      </c>
+      <c r="L45" s="10">
+        <v>67</v>
+      </c>
+      <c r="M45" s="11">
+        <v>-8</v>
+      </c>
+      <c r="N45" s="1"/>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="1"/>
+      <c r="B46" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="10">
+        <v>-94</v>
+      </c>
+      <c r="D46" s="10">
+        <v>-39</v>
+      </c>
+      <c r="E46" s="10">
+        <v>11</v>
+      </c>
+      <c r="F46" s="10">
+        <v>50</v>
+      </c>
+      <c r="G46" s="10">
+        <v>5</v>
+      </c>
+      <c r="H46" s="10">
+        <v>99</v>
+      </c>
+      <c r="I46" s="10">
+        <v>94</v>
+      </c>
+      <c r="J46" s="10">
+        <v>-47</v>
+      </c>
+      <c r="K46" s="10">
+        <v>48</v>
+      </c>
+      <c r="L46" s="10">
+        <v>95</v>
+      </c>
+      <c r="M46" s="11">
+        <v>-13</v>
+      </c>
+      <c r="N46" s="1"/>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="1"/>
+      <c r="B47" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" s="10">
+        <v>-10</v>
+      </c>
+      <c r="D47" s="10">
+        <v>-45</v>
+      </c>
+      <c r="E47" s="10">
+        <v>13</v>
+      </c>
+      <c r="F47" s="10">
+        <v>58</v>
+      </c>
+      <c r="G47" s="10">
+        <v>34</v>
+      </c>
+      <c r="H47" s="10">
+        <v>62</v>
+      </c>
+      <c r="I47" s="10">
+        <v>28</v>
+      </c>
+      <c r="J47" s="10">
+        <v>1</v>
+      </c>
+      <c r="K47" s="10">
+        <v>35</v>
+      </c>
+      <c r="L47" s="10">
+        <v>34</v>
+      </c>
+      <c r="M47" s="11">
+        <v>0</v>
+      </c>
+      <c r="N47" s="1"/>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="1"/>
+      <c r="B48" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" s="10">
+        <v>-19</v>
+      </c>
+      <c r="D48" s="10">
+        <v>-21</v>
+      </c>
+      <c r="E48" s="10">
+        <v>20</v>
+      </c>
+      <c r="F48" s="10">
+        <v>41</v>
+      </c>
+      <c r="G48" s="10">
+        <v>15</v>
+      </c>
+      <c r="H48" s="10">
+        <v>68</v>
+      </c>
+      <c r="I48" s="10">
+        <v>53</v>
+      </c>
+      <c r="J48" s="10">
+        <v>-14</v>
+      </c>
+      <c r="K48" s="10">
+        <v>40</v>
+      </c>
+      <c r="L48" s="10">
+        <v>54</v>
+      </c>
+      <c r="M48" s="11">
+        <v>1</v>
+      </c>
+      <c r="N48" s="1"/>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="1"/>
+      <c r="B49" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="10">
+        <v>-16</v>
+      </c>
+      <c r="D49" s="10">
+        <v>-7</v>
+      </c>
+      <c r="E49" s="10">
+        <v>10</v>
+      </c>
+      <c r="F49" s="10">
+        <v>17</v>
+      </c>
+      <c r="G49" s="10">
+        <v>4</v>
+      </c>
+      <c r="H49" s="10">
+        <v>98</v>
+      </c>
+      <c r="I49" s="10">
+        <v>94</v>
+      </c>
+      <c r="J49" s="10">
+        <v>-14</v>
+      </c>
+      <c r="K49" s="10">
+        <v>40</v>
+      </c>
+      <c r="L49" s="10">
+        <v>54</v>
+      </c>
+      <c r="M49" s="11">
+        <v>1</v>
+      </c>
+      <c r="N49" s="1"/>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="1"/>
+      <c r="B50" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="10">
+        <v>-22</v>
+      </c>
+      <c r="D50" s="10">
+        <v>-29</v>
+      </c>
+      <c r="E50" s="10">
+        <v>1</v>
+      </c>
+      <c r="F50" s="10">
+        <v>30</v>
+      </c>
+      <c r="G50" s="10">
+        <v>3</v>
+      </c>
+      <c r="H50" s="10">
+        <v>36</v>
+      </c>
+      <c r="I50" s="10">
+        <v>33</v>
+      </c>
+      <c r="J50" s="10">
+        <v>8</v>
+      </c>
+      <c r="K50" s="10">
+        <v>38</v>
+      </c>
+      <c r="L50" s="10">
+        <v>30</v>
+      </c>
+      <c r="M50" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N50" s="1"/>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="1"/>
+      <c r="B51" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="10">
+        <v>7</v>
+      </c>
+      <c r="D51" s="10">
+        <v>-6</v>
+      </c>
+      <c r="E51" s="10">
+        <v>0</v>
+      </c>
+      <c r="F51" s="10">
+        <v>6</v>
+      </c>
+      <c r="G51" s="10">
+        <v>5</v>
+      </c>
+      <c r="H51" s="10">
+        <v>8</v>
+      </c>
+      <c r="I51" s="10">
+        <v>3</v>
+      </c>
+      <c r="J51" s="10">
+        <v>9</v>
+      </c>
+      <c r="K51" s="10">
+        <v>18</v>
+      </c>
+      <c r="L51" s="10">
+        <v>9</v>
+      </c>
+      <c r="M51" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N51" s="1"/>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="1"/>
+      <c r="B52" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C52" s="10">
+        <v>-18</v>
+      </c>
+      <c r="D52" s="10">
+        <v>-24</v>
+      </c>
+      <c r="E52" s="10">
+        <v>1</v>
+      </c>
+      <c r="F52" s="10">
+        <v>25</v>
+      </c>
+      <c r="G52" s="10">
+        <v>17</v>
+      </c>
+      <c r="H52" s="10">
+        <v>25</v>
+      </c>
+      <c r="I52" s="10">
+        <v>8</v>
+      </c>
+      <c r="J52" s="10">
+        <v>-9</v>
+      </c>
+      <c r="K52" s="10">
+        <v>10</v>
+      </c>
+      <c r="L52" s="10">
+        <v>19</v>
+      </c>
+      <c r="M52" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N52" s="1"/>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="1"/>
+      <c r="B53" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C53" s="10">
+        <v>-30</v>
+      </c>
+      <c r="D53" s="10">
+        <v>-23</v>
+      </c>
+      <c r="E53" s="10">
+        <v>1</v>
+      </c>
+      <c r="F53" s="10">
+        <v>24</v>
+      </c>
+      <c r="G53" s="10">
+        <v>-2</v>
+      </c>
+      <c r="H53" s="10">
+        <v>12</v>
+      </c>
+      <c r="I53" s="10">
+        <v>14</v>
+      </c>
+      <c r="J53" s="10">
+        <v>-6</v>
+      </c>
+      <c r="K53" s="10">
+        <v>10</v>
+      </c>
+      <c r="L53" s="10">
+        <v>16</v>
+      </c>
+      <c r="M53" s="11">
+        <v>1</v>
+      </c>
+      <c r="N53" s="1"/>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="1"/>
+      <c r="B54" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" s="10">
+        <v>-15</v>
+      </c>
+      <c r="D54" s="10">
+        <v>-15</v>
+      </c>
+      <c r="E54" s="10">
+        <v>0</v>
+      </c>
+      <c r="F54" s="10">
+        <v>15</v>
+      </c>
+      <c r="G54" s="10">
+        <v>-4</v>
+      </c>
+      <c r="H54" s="10">
+        <v>11</v>
+      </c>
+      <c r="I54" s="10">
+        <v>15</v>
+      </c>
+      <c r="J54" s="10">
+        <v>3</v>
+      </c>
+      <c r="K54" s="10">
+        <v>21</v>
+      </c>
+      <c r="L54" s="10">
+        <v>18</v>
+      </c>
+      <c r="M54" s="11">
+        <v>1</v>
+      </c>
+      <c r="N54" s="1"/>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="1"/>
+      <c r="B55" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="10">
+        <v>0</v>
+      </c>
+      <c r="D55" s="10">
+        <v>-11</v>
+      </c>
+      <c r="E55" s="10">
+        <v>2</v>
+      </c>
+      <c r="F55" s="10">
+        <v>13</v>
+      </c>
+      <c r="G55" s="10">
+        <v>3</v>
+      </c>
+      <c r="H55" s="10">
+        <v>8</v>
+      </c>
+      <c r="I55" s="10">
+        <v>5</v>
+      </c>
+      <c r="J55" s="10">
+        <v>9</v>
+      </c>
+      <c r="K55" s="10">
+        <v>20</v>
+      </c>
+      <c r="L55" s="10">
+        <v>11</v>
+      </c>
+      <c r="M55" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N55" s="1"/>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="1"/>
+      <c r="B56" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C56" s="10">
+        <v>-36</v>
+      </c>
+      <c r="D56" s="10">
+        <v>-27</v>
+      </c>
+      <c r="E56" s="10">
+        <v>4</v>
+      </c>
+      <c r="F56" s="10">
+        <v>31</v>
+      </c>
+      <c r="G56" s="10">
+        <v>4</v>
+      </c>
+      <c r="H56" s="10">
+        <v>21</v>
+      </c>
+      <c r="I56" s="10">
+        <v>17</v>
+      </c>
+      <c r="J56" s="10">
+        <v>-12</v>
+      </c>
+      <c r="K56" s="10">
+        <v>21</v>
+      </c>
+      <c r="L56" s="10">
+        <v>33</v>
+      </c>
+      <c r="M56" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N56" s="1"/>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="1"/>
+      <c r="B57" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C57" s="10">
+        <v>-45</v>
+      </c>
+      <c r="D57" s="10">
+        <v>-5</v>
+      </c>
+      <c r="E57" s="10">
+        <v>4</v>
+      </c>
+      <c r="F57" s="10">
+        <v>9</v>
+      </c>
+      <c r="G57" s="10">
+        <v>-25</v>
+      </c>
+      <c r="H57" s="10">
+        <v>102</v>
+      </c>
+      <c r="I57" s="10">
+        <v>127</v>
+      </c>
+      <c r="J57" s="10">
+        <v>-17</v>
+      </c>
+      <c r="K57" s="10">
+        <v>15</v>
+      </c>
+      <c r="L57" s="10">
+        <v>32</v>
+      </c>
+      <c r="M57" s="11">
+        <v>2</v>
+      </c>
+      <c r="N57" s="1"/>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="1"/>
+      <c r="B58" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C58" s="10">
+        <v>6</v>
+      </c>
+      <c r="D58" s="10">
+        <v>-4</v>
+      </c>
+      <c r="E58" s="10">
+        <v>2</v>
+      </c>
+      <c r="F58" s="10">
+        <v>6</v>
+      </c>
+      <c r="G58" s="10">
+        <v>4</v>
+      </c>
+      <c r="H58" s="10">
+        <v>6</v>
+      </c>
+      <c r="I58" s="10">
+        <v>2</v>
+      </c>
+      <c r="J58" s="10">
+        <v>6</v>
+      </c>
+      <c r="K58" s="10">
+        <v>12</v>
+      </c>
+      <c r="L58" s="10">
+        <v>6</v>
+      </c>
+      <c r="M58" s="11">
+        <v>0</v>
+      </c>
+      <c r="N58" s="1"/>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="1"/>
+      <c r="B59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="10">
+        <v>-36</v>
+      </c>
+      <c r="D59" s="10">
+        <v>-15</v>
+      </c>
+      <c r="E59" s="10">
+        <v>3</v>
+      </c>
+      <c r="F59" s="10">
+        <v>18</v>
+      </c>
+      <c r="G59" s="10">
+        <v>-9</v>
+      </c>
+      <c r="H59" s="10">
+        <v>8</v>
+      </c>
+      <c r="I59" s="10">
+        <v>17</v>
+      </c>
+      <c r="J59" s="10">
+        <v>-11</v>
+      </c>
+      <c r="K59" s="10">
+        <v>6</v>
+      </c>
+      <c r="L59" s="10">
+        <v>17</v>
+      </c>
+      <c r="M59" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N59" s="1"/>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="1"/>
+      <c r="B60" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C60" s="10">
+        <v>-84</v>
+      </c>
+      <c r="D60" s="10">
+        <v>-14</v>
+      </c>
+      <c r="E60" s="10">
+        <v>1</v>
+      </c>
+      <c r="F60" s="10">
+        <v>15</v>
+      </c>
+      <c r="G60" s="10">
+        <v>-56</v>
+      </c>
+      <c r="H60" s="10">
+        <v>32</v>
+      </c>
+      <c r="I60" s="10">
+        <v>88</v>
+      </c>
+      <c r="J60" s="10">
+        <v>-13</v>
+      </c>
+      <c r="K60" s="10">
+        <v>12</v>
+      </c>
+      <c r="L60" s="10">
+        <v>25</v>
+      </c>
+      <c r="M60" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N60" s="1"/>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="1"/>
+      <c r="B61" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" s="10">
+        <v>-12</v>
+      </c>
+      <c r="D61" s="10">
+        <v>-2</v>
+      </c>
+      <c r="E61" s="10">
+        <v>2</v>
+      </c>
+      <c r="F61" s="10">
+        <v>4</v>
+      </c>
+      <c r="G61" s="10">
+        <v>3</v>
+      </c>
+      <c r="H61" s="10">
+        <v>5</v>
+      </c>
+      <c r="I61" s="10">
+        <v>2</v>
+      </c>
+      <c r="J61" s="10">
+        <v>-11</v>
+      </c>
+      <c r="K61" s="10">
+        <v>2</v>
+      </c>
+      <c r="L61" s="10">
+        <v>13</v>
+      </c>
+      <c r="M61" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N61" s="1"/>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="1"/>
+      <c r="B62" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C62" s="10">
+        <v>-15</v>
+      </c>
+      <c r="D62" s="10">
+        <v>-8</v>
+      </c>
+      <c r="E62" s="10">
+        <v>2</v>
+      </c>
+      <c r="F62" s="10">
+        <v>10</v>
+      </c>
+      <c r="G62" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H62" s="10">
+        <v>1</v>
+      </c>
+      <c r="I62" s="10">
+        <v>2</v>
+      </c>
+      <c r="J62" s="10">
+        <v>-6</v>
+      </c>
+      <c r="K62" s="10">
+        <v>6</v>
+      </c>
+      <c r="L62" s="10">
+        <v>12</v>
+      </c>
+      <c r="M62" s="11">
+        <v>0</v>
+      </c>
+      <c r="N62" s="1"/>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="1"/>
+      <c r="B63" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="10">
+        <v>-29</v>
+      </c>
+      <c r="D63" s="10">
+        <v>-20</v>
+      </c>
+      <c r="E63" s="10">
+        <v>1</v>
+      </c>
+      <c r="F63" s="10">
+        <v>21</v>
+      </c>
+      <c r="G63" s="10">
+        <v>-4</v>
+      </c>
+      <c r="H63" s="10">
+        <v>11</v>
+      </c>
+      <c r="I63" s="10">
+        <v>15</v>
+      </c>
+      <c r="J63" s="10">
+        <v>-5</v>
+      </c>
+      <c r="K63" s="10">
+        <v>12</v>
+      </c>
+      <c r="L63" s="10">
+        <v>17</v>
+      </c>
+      <c r="M63" s="11">
+        <v>0</v>
+      </c>
+      <c r="N63" s="1"/>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="1"/>
+      <c r="B64" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C64" s="10">
+        <v>-10</v>
+      </c>
+      <c r="D64" s="10">
+        <v>-9</v>
+      </c>
+      <c r="E64" s="10">
+        <v>1</v>
+      </c>
+      <c r="F64" s="10">
+        <v>10</v>
+      </c>
+      <c r="G64" s="10">
+        <v>4</v>
+      </c>
+      <c r="H64" s="10">
+        <v>12</v>
+      </c>
+      <c r="I64" s="10">
+        <v>8</v>
+      </c>
+      <c r="J64" s="10">
+        <v>-7</v>
+      </c>
+      <c r="K64" s="10">
+        <v>8</v>
+      </c>
+      <c r="L64" s="10">
+        <v>15</v>
+      </c>
+      <c r="M64" s="11">
+        <v>2</v>
+      </c>
+      <c r="N64" s="1"/>
+    </row>
+    <row r="65" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A65" s="1"/>
+      <c r="B65" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C65" s="12">
+        <v>-8</v>
+      </c>
+      <c r="D65" s="12">
+        <v>-9</v>
+      </c>
+      <c r="E65" s="12">
+        <v>1</v>
+      </c>
+      <c r="F65" s="12">
+        <v>10</v>
+      </c>
+      <c r="G65" s="12">
+        <v>5</v>
+      </c>
+      <c r="H65" s="12">
+        <v>9</v>
+      </c>
+      <c r="I65" s="12">
+        <v>4</v>
+      </c>
+      <c r="J65" s="12">
+        <v>-4</v>
+      </c>
+      <c r="K65" s="12">
+        <v>3</v>
+      </c>
+      <c r="L65" s="12">
+        <v>7</v>
+      </c>
+      <c r="M65" s="13">
+        <v>0</v>
+      </c>
+      <c r="N65" s="1"/>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="1"/>
+      <c r="N66" s="1"/>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="1"/>
+      <c r="N67" s="1"/>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="1"/>
+      <c r="N68" s="1"/>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="1"/>
+      <c r="N69" s="1"/>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="1"/>
+      <c r="N70" s="1"/>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="1"/>
+      <c r="N71" s="1"/>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="1"/>
+      <c r="N72" s="1"/>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="1"/>
+      <c r="N73" s="1"/>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="1"/>
+      <c r="N74" s="1"/>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="1"/>
+      <c r="N75" s="1"/>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="1"/>
+      <c r="N76" s="1"/>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" s="1"/>
+      <c r="N77" s="1"/>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="1"/>
+      <c r="N78" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B1:M1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="J3:L3"/>
+    <mergeCell ref="M3:M4"/>
+  </mergeCells>
+  <phoneticPr fontId="18"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67EE3B3F-FBFF-419F-BAC2-016CEBC9402E}">
+  <dimension ref="A1:N78"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="P17" sqref="P17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="2" max="2" width="11.6640625" customWidth="1"/>
+    <col min="3" max="3" width="8.33203125" style="6" customWidth="1"/>
+    <col min="4" max="4" width="9.21875" style="6" customWidth="1"/>
+    <col min="5" max="7" width="7.6640625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="9.21875" style="6" customWidth="1"/>
+    <col min="9" max="9" width="8.77734375" style="6" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="6" customWidth="1"/>
+    <col min="11" max="12" width="8.88671875" style="6"/>
+    <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1"/>
+      <c r="B1" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="1"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="1"/>
+    </row>
+    <row r="3" spans="1:14" ht="27" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="8"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="H3" s="8"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="21"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="N3" s="1"/>
+    </row>
+    <row r="4" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="M4" s="24"/>
+      <c r="N4" s="1"/>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="1"/>
+      <c r="B5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="10">
+        <v>-1957</v>
+      </c>
+      <c r="D5" s="10">
+        <v>-2611</v>
+      </c>
+      <c r="E5" s="10">
+        <v>2844</v>
+      </c>
+      <c r="F5" s="10">
+        <v>5455</v>
+      </c>
+      <c r="G5" s="10">
+        <v>765</v>
+      </c>
+      <c r="H5" s="10">
+        <v>9997</v>
+      </c>
+      <c r="I5" s="10">
+        <v>9232</v>
+      </c>
+      <c r="J5" s="10">
+        <v>-230</v>
+      </c>
+      <c r="K5" s="10">
+        <v>7681</v>
+      </c>
+      <c r="L5" s="10">
+        <v>7911</v>
+      </c>
+      <c r="M5" s="11">
+        <v>119</v>
+      </c>
+      <c r="N5" s="1"/>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="1"/>
+      <c r="B6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="10">
+        <v>-45</v>
+      </c>
+      <c r="D6" s="10">
+        <v>-372</v>
+      </c>
+      <c r="E6" s="10">
+        <v>487</v>
+      </c>
+      <c r="F6" s="10">
+        <v>859</v>
+      </c>
+      <c r="G6" s="10">
+        <v>137</v>
+      </c>
+      <c r="H6" s="10">
+        <v>1586</v>
+      </c>
+      <c r="I6" s="10">
+        <v>1449</v>
+      </c>
+      <c r="J6" s="10">
+        <v>163</v>
+      </c>
+      <c r="K6" s="10">
+        <v>1828</v>
+      </c>
+      <c r="L6" s="10">
+        <v>1665</v>
+      </c>
+      <c r="M6" s="11">
+        <v>27</v>
+      </c>
+      <c r="N6" s="1"/>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="1"/>
+      <c r="B7" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="10">
+        <v>265</v>
+      </c>
+      <c r="D7" s="10">
+        <v>-52</v>
+      </c>
+      <c r="E7" s="10">
+        <v>132</v>
+      </c>
+      <c r="F7" s="10">
+        <v>184</v>
+      </c>
+      <c r="G7" s="10">
+        <v>161</v>
+      </c>
+      <c r="H7" s="10">
+        <v>572</v>
+      </c>
+      <c r="I7" s="10">
+        <v>411</v>
+      </c>
+      <c r="J7" s="10">
+        <v>143</v>
+      </c>
+      <c r="K7" s="10">
+        <v>586</v>
+      </c>
+      <c r="L7" s="10">
+        <v>443</v>
+      </c>
+      <c r="M7" s="11">
+        <v>13</v>
+      </c>
+      <c r="N7" s="1"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="1"/>
+      <c r="B8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="10">
+        <v>-17</v>
+      </c>
+      <c r="D8" s="10">
+        <v>-82</v>
+      </c>
+      <c r="E8" s="10">
+        <v>77</v>
+      </c>
+      <c r="F8" s="10">
+        <v>159</v>
+      </c>
+      <c r="G8" s="10">
+        <v>22</v>
+      </c>
+      <c r="H8" s="10">
+        <v>308</v>
+      </c>
+      <c r="I8" s="10">
+        <v>286</v>
+      </c>
+      <c r="J8" s="10">
+        <v>36</v>
+      </c>
+      <c r="K8" s="10">
+        <v>328</v>
+      </c>
+      <c r="L8" s="10">
+        <v>292</v>
+      </c>
+      <c r="M8" s="11">
+        <v>7</v>
+      </c>
+      <c r="N8" s="1"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="1"/>
+      <c r="B9" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="10">
+        <v>-105</v>
+      </c>
+      <c r="D9" s="10">
+        <v>-57</v>
+      </c>
+      <c r="E9" s="10">
+        <v>75</v>
+      </c>
+      <c r="F9" s="10">
+        <v>132</v>
+      </c>
+      <c r="G9" s="10">
+        <v>-31</v>
+      </c>
+      <c r="H9" s="10">
+        <v>211</v>
+      </c>
+      <c r="I9" s="10">
+        <v>242</v>
+      </c>
+      <c r="J9" s="10">
+        <v>-20</v>
+      </c>
+      <c r="K9" s="10">
+        <v>285</v>
+      </c>
+      <c r="L9" s="10">
+        <v>305</v>
+      </c>
+      <c r="M9" s="11">
+        <v>3</v>
+      </c>
+      <c r="N9" s="1"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="1"/>
+      <c r="B10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="10">
+        <v>-71</v>
+      </c>
+      <c r="D10" s="10">
+        <v>-88</v>
+      </c>
+      <c r="E10" s="10">
+        <v>61</v>
+      </c>
+      <c r="F10" s="10">
+        <v>149</v>
+      </c>
+      <c r="G10" s="10">
+        <v>8</v>
+      </c>
+      <c r="H10" s="10">
+        <v>154</v>
+      </c>
+      <c r="I10" s="10">
+        <v>146</v>
+      </c>
+      <c r="J10" s="10">
+        <v>7</v>
+      </c>
+      <c r="K10" s="10">
+        <v>258</v>
+      </c>
+      <c r="L10" s="10">
+        <v>251</v>
+      </c>
+      <c r="M10" s="11">
+        <v>2</v>
+      </c>
+      <c r="N10" s="1"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="1"/>
+      <c r="B11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="10">
+        <v>-100</v>
+      </c>
+      <c r="D11" s="10">
+        <v>-56</v>
+      </c>
+      <c r="E11" s="10">
+        <v>67</v>
+      </c>
+      <c r="F11" s="10">
+        <v>123</v>
+      </c>
+      <c r="G11" s="10">
+        <v>-37</v>
+      </c>
+      <c r="H11" s="10">
+        <v>108</v>
+      </c>
+      <c r="I11" s="10">
+        <v>145</v>
+      </c>
+      <c r="J11" s="10">
+        <v>-10</v>
+      </c>
+      <c r="K11" s="10">
+        <v>188</v>
+      </c>
+      <c r="L11" s="10">
+        <v>198</v>
+      </c>
+      <c r="M11" s="11">
+        <v>3</v>
+      </c>
+      <c r="N11" s="1"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="1"/>
+      <c r="B12" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="10">
+        <v>-17</v>
+      </c>
+      <c r="D12" s="10">
+        <v>-37</v>
+      </c>
+      <c r="E12" s="10">
+        <v>75</v>
+      </c>
+      <c r="F12" s="10">
+        <v>112</v>
+      </c>
+      <c r="G12" s="10">
+        <v>14</v>
+      </c>
+      <c r="H12" s="10">
+        <v>233</v>
+      </c>
+      <c r="I12" s="10">
+        <v>219</v>
+      </c>
+      <c r="J12" s="10">
+        <v>7</v>
+      </c>
+      <c r="K12" s="10">
+        <v>183</v>
+      </c>
+      <c r="L12" s="10">
+        <v>176</v>
+      </c>
+      <c r="M12" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N12" s="1"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="1"/>
+      <c r="B13" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="10">
+        <v>-116</v>
+      </c>
+      <c r="D13" s="10">
+        <v>-84</v>
+      </c>
+      <c r="E13" s="10">
+        <v>4</v>
+      </c>
+      <c r="F13" s="10">
+        <v>88</v>
+      </c>
+      <c r="G13" s="10">
+        <v>-12</v>
+      </c>
+      <c r="H13" s="10">
+        <v>30</v>
+      </c>
+      <c r="I13" s="10">
+        <v>42</v>
+      </c>
+      <c r="J13" s="10">
+        <v>-20</v>
+      </c>
+      <c r="K13" s="10">
+        <v>16</v>
+      </c>
+      <c r="L13" s="10">
+        <v>36</v>
+      </c>
+      <c r="M13" s="11">
+        <v>0</v>
+      </c>
+      <c r="N13" s="1"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="1"/>
+      <c r="B14" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="10">
+        <v>118</v>
+      </c>
+      <c r="D14" s="10">
+        <v>-69</v>
+      </c>
+      <c r="E14" s="10">
+        <v>244</v>
+      </c>
+      <c r="F14" s="10">
+        <v>313</v>
+      </c>
+      <c r="G14" s="10">
+        <v>200</v>
+      </c>
+      <c r="H14" s="10">
+        <v>1343</v>
+      </c>
+      <c r="I14" s="10">
+        <v>1143</v>
+      </c>
+      <c r="J14" s="10">
+        <v>-23</v>
+      </c>
+      <c r="K14" s="10">
+        <v>563</v>
+      </c>
+      <c r="L14" s="10">
+        <v>586</v>
+      </c>
+      <c r="M14" s="11">
+        <v>10</v>
+      </c>
+      <c r="N14" s="1"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="1"/>
+      <c r="B15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="10">
+        <v>29</v>
+      </c>
+      <c r="D15" s="10">
+        <v>-180</v>
+      </c>
+      <c r="E15" s="10">
+        <v>323</v>
+      </c>
+      <c r="F15" s="10">
+        <v>503</v>
+      </c>
+      <c r="G15" s="10">
+        <v>167</v>
+      </c>
+      <c r="H15" s="10">
+        <v>1250</v>
+      </c>
+      <c r="I15" s="10">
+        <v>1083</v>
+      </c>
+      <c r="J15" s="10">
+        <v>22</v>
+      </c>
+      <c r="K15" s="10">
+        <v>791</v>
+      </c>
+      <c r="L15" s="10">
+        <v>769</v>
+      </c>
+      <c r="M15" s="11">
+        <v>20</v>
+      </c>
+      <c r="N15" s="1"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="1"/>
+      <c r="B16" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="10">
+        <v>-63</v>
+      </c>
+      <c r="D16" s="10">
+        <v>-31</v>
+      </c>
+      <c r="E16" s="10">
+        <v>13</v>
+      </c>
+      <c r="F16" s="10">
+        <v>44</v>
+      </c>
+      <c r="G16" s="10">
+        <v>-21</v>
+      </c>
+      <c r="H16" s="10">
+        <v>49</v>
+      </c>
+      <c r="I16" s="10">
+        <v>70</v>
+      </c>
+      <c r="J16" s="10">
+        <v>-13</v>
+      </c>
+      <c r="K16" s="10">
+        <v>36</v>
+      </c>
+      <c r="L16" s="10">
+        <v>49</v>
+      </c>
+      <c r="M16" s="11">
+        <v>2</v>
+      </c>
+      <c r="N16" s="1"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="1"/>
+      <c r="B17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="10">
+        <v>-1</v>
+      </c>
+      <c r="D17" s="10">
+        <v>-30</v>
+      </c>
+      <c r="E17" s="10">
+        <v>83</v>
+      </c>
+      <c r="F17" s="10">
+        <v>113</v>
+      </c>
+      <c r="G17" s="10">
+        <v>19</v>
+      </c>
+      <c r="H17" s="10">
+        <v>181</v>
+      </c>
+      <c r="I17" s="10">
+        <v>162</v>
+      </c>
+      <c r="J17" s="10">
+        <v>9</v>
+      </c>
+      <c r="K17" s="10">
+        <v>177</v>
+      </c>
+      <c r="L17" s="10">
+        <v>168</v>
+      </c>
+      <c r="M17" s="11">
+        <v>1</v>
+      </c>
+      <c r="N17" s="1"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="1"/>
+      <c r="B18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="10">
+        <v>-228</v>
+      </c>
+      <c r="D18" s="10">
+        <v>-209</v>
+      </c>
+      <c r="E18" s="10">
+        <v>238</v>
+      </c>
+      <c r="F18" s="10">
+        <v>447</v>
+      </c>
+      <c r="G18" s="10">
+        <v>57</v>
+      </c>
+      <c r="H18" s="10">
+        <v>958</v>
+      </c>
+      <c r="I18" s="10">
+        <v>901</v>
+      </c>
+      <c r="J18" s="10">
+        <v>-74</v>
+      </c>
+      <c r="K18" s="10">
+        <v>478</v>
+      </c>
+      <c r="L18" s="10">
+        <v>552</v>
+      </c>
+      <c r="M18" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N18" s="1"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="1"/>
+      <c r="B19" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="10">
+        <v>-68</v>
+      </c>
+      <c r="D19" s="10">
+        <v>-74</v>
+      </c>
+      <c r="E19" s="10">
+        <v>59</v>
+      </c>
+      <c r="F19" s="10">
+        <v>133</v>
+      </c>
+      <c r="G19" s="10">
+        <v>-21</v>
+      </c>
+      <c r="H19" s="10">
+        <v>202</v>
+      </c>
+      <c r="I19" s="10">
+        <v>223</v>
+      </c>
+      <c r="J19" s="10">
+        <v>29</v>
+      </c>
+      <c r="K19" s="10">
+        <v>139</v>
+      </c>
+      <c r="L19" s="10">
+        <v>110</v>
+      </c>
+      <c r="M19" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N19" s="1"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="1"/>
+      <c r="B20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="10">
+        <v>-54</v>
+      </c>
+      <c r="D20" s="10">
+        <v>-62</v>
+      </c>
+      <c r="E20" s="10">
+        <v>33</v>
+      </c>
+      <c r="F20" s="10">
+        <v>95</v>
+      </c>
+      <c r="G20" s="10">
+        <v>14</v>
+      </c>
+      <c r="H20" s="10">
+        <v>92</v>
+      </c>
+      <c r="I20" s="10">
+        <v>78</v>
+      </c>
+      <c r="J20" s="10">
+        <v>-12</v>
+      </c>
+      <c r="K20" s="10">
+        <v>114</v>
+      </c>
+      <c r="L20" s="10">
+        <v>126</v>
+      </c>
+      <c r="M20" s="11">
+        <v>6</v>
+      </c>
+      <c r="N20" s="1"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="1"/>
+      <c r="B21" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" s="10">
+        <v>44</v>
+      </c>
+      <c r="D21" s="10">
+        <v>-42</v>
+      </c>
+      <c r="E21" s="10">
+        <v>46</v>
+      </c>
+      <c r="F21" s="10">
+        <v>88</v>
+      </c>
+      <c r="G21" s="10">
+        <v>130</v>
+      </c>
+      <c r="H21" s="10">
+        <v>307</v>
+      </c>
+      <c r="I21" s="10">
+        <v>177</v>
+      </c>
+      <c r="J21" s="10">
+        <v>-46</v>
+      </c>
+      <c r="K21" s="10">
+        <v>160</v>
+      </c>
+      <c r="L21" s="10">
+        <v>206</v>
+      </c>
+      <c r="M21" s="11">
+        <v>2</v>
+      </c>
+      <c r="N21" s="1"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="1"/>
+      <c r="B22" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="10">
+        <v>-58</v>
+      </c>
+      <c r="D22" s="10">
+        <v>-99</v>
+      </c>
+      <c r="E22" s="10">
+        <v>61</v>
+      </c>
+      <c r="F22" s="10">
+        <v>160</v>
+      </c>
+      <c r="G22" s="10">
+        <v>6</v>
+      </c>
+      <c r="H22" s="10">
+        <v>177</v>
+      </c>
+      <c r="I22" s="10">
+        <v>171</v>
+      </c>
+      <c r="J22" s="10">
+        <v>32</v>
+      </c>
+      <c r="K22" s="10">
+        <v>195</v>
+      </c>
+      <c r="L22" s="10">
+        <v>163</v>
+      </c>
+      <c r="M22" s="11">
+        <v>3</v>
+      </c>
+      <c r="N22" s="1"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="1"/>
+      <c r="B23" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="10">
+        <v>-76</v>
+      </c>
+      <c r="D23" s="10">
+        <v>-55</v>
+      </c>
+      <c r="E23" s="10">
+        <v>16</v>
+      </c>
+      <c r="F23" s="10">
+        <v>71</v>
+      </c>
+      <c r="G23" s="10">
+        <v>3</v>
+      </c>
+      <c r="H23" s="10">
+        <v>48</v>
+      </c>
+      <c r="I23" s="10">
+        <v>45</v>
+      </c>
+      <c r="J23" s="10">
+        <v>-25</v>
+      </c>
+      <c r="K23" s="10">
+        <v>66</v>
+      </c>
+      <c r="L23" s="10">
+        <v>91</v>
+      </c>
+      <c r="M23" s="11">
+        <v>1</v>
+      </c>
+      <c r="N23" s="1"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="1"/>
+      <c r="B24" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="10">
+        <v>-24</v>
+      </c>
+      <c r="D24" s="10">
+        <v>-31</v>
+      </c>
+      <c r="E24" s="10">
+        <v>28</v>
+      </c>
+      <c r="F24" s="10">
+        <v>59</v>
+      </c>
+      <c r="G24" s="10">
+        <v>8</v>
+      </c>
+      <c r="H24" s="10">
+        <v>38</v>
+      </c>
+      <c r="I24" s="10">
+        <v>30</v>
+      </c>
+      <c r="J24" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K24" s="10">
+        <v>72</v>
+      </c>
+      <c r="L24" s="10">
+        <v>73</v>
+      </c>
+      <c r="M24" s="11">
+        <v>0</v>
+      </c>
+      <c r="N24" s="1"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="1"/>
+      <c r="B25" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="10">
+        <v>7</v>
+      </c>
+      <c r="D25" s="10">
+        <v>-24</v>
+      </c>
+      <c r="E25" s="10">
+        <v>84</v>
+      </c>
+      <c r="F25" s="10">
+        <v>108</v>
+      </c>
+      <c r="G25" s="10">
+        <v>13</v>
+      </c>
+      <c r="H25" s="10">
+        <v>333</v>
+      </c>
+      <c r="I25" s="10">
+        <v>320</v>
+      </c>
+      <c r="J25" s="10">
+        <v>12</v>
+      </c>
+      <c r="K25" s="10">
+        <v>271</v>
+      </c>
+      <c r="L25" s="10">
+        <v>259</v>
+      </c>
+      <c r="M25" s="11">
+        <v>6</v>
+      </c>
+      <c r="N25" s="1"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="1"/>
+      <c r="B26" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="10">
+        <v>-81</v>
+      </c>
+      <c r="D26" s="10">
+        <v>-110</v>
+      </c>
+      <c r="E26" s="10">
+        <v>206</v>
+      </c>
+      <c r="F26" s="10">
+        <v>316</v>
+      </c>
+      <c r="G26" s="10">
+        <v>13</v>
+      </c>
+      <c r="H26" s="10">
+        <v>732</v>
+      </c>
+      <c r="I26" s="10">
+        <v>719</v>
+      </c>
+      <c r="J26" s="10">
+        <v>1</v>
+      </c>
+      <c r="K26" s="10">
+        <v>421</v>
+      </c>
+      <c r="L26" s="10">
+        <v>420</v>
+      </c>
+      <c r="M26" s="11">
+        <v>15</v>
+      </c>
+      <c r="N26" s="1"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="1"/>
+      <c r="B27" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="10">
+        <v>-15</v>
+      </c>
+      <c r="D27" s="10">
+        <v>-22</v>
+      </c>
+      <c r="E27" s="10">
+        <v>1</v>
+      </c>
+      <c r="F27" s="10">
+        <v>23</v>
+      </c>
+      <c r="G27" s="10">
+        <v>17</v>
+      </c>
+      <c r="H27" s="10">
+        <v>28</v>
+      </c>
+      <c r="I27" s="10">
+        <v>11</v>
+      </c>
+      <c r="J27" s="10">
+        <v>-10</v>
+      </c>
+      <c r="K27" s="10">
+        <v>9</v>
+      </c>
+      <c r="L27" s="10">
+        <v>19</v>
+      </c>
+      <c r="M27" s="11">
+        <v>0</v>
+      </c>
+      <c r="N27" s="1"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="1"/>
+      <c r="B28" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="10">
+        <v>-173</v>
+      </c>
+      <c r="D28" s="10">
+        <v>-167</v>
+      </c>
+      <c r="E28" s="10">
+        <v>92</v>
+      </c>
+      <c r="F28" s="10">
+        <v>259</v>
+      </c>
+      <c r="G28" s="10">
+        <v>67</v>
+      </c>
+      <c r="H28" s="10">
+        <v>310</v>
+      </c>
+      <c r="I28" s="10">
+        <v>243</v>
+      </c>
+      <c r="J28" s="10">
+        <v>-79</v>
+      </c>
+      <c r="K28" s="10">
+        <v>264</v>
+      </c>
+      <c r="L28" s="10">
+        <v>343</v>
+      </c>
+      <c r="M28" s="11">
+        <v>6</v>
+      </c>
+      <c r="N28" s="1"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="1"/>
+      <c r="B29" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" s="10">
+        <v>133</v>
+      </c>
+      <c r="D29" s="10">
+        <v>20</v>
+      </c>
+      <c r="E29" s="10">
+        <v>158</v>
+      </c>
+      <c r="F29" s="10">
+        <v>138</v>
+      </c>
+      <c r="G29" s="10">
+        <v>102</v>
+      </c>
+      <c r="H29" s="10">
+        <v>482</v>
+      </c>
+      <c r="I29" s="10">
+        <v>380</v>
+      </c>
+      <c r="J29" s="10">
+        <v>6</v>
+      </c>
+      <c r="K29" s="10">
+        <v>235</v>
+      </c>
+      <c r="L29" s="10">
+        <v>229</v>
+      </c>
+      <c r="M29" s="11">
+        <v>5</v>
+      </c>
+      <c r="N29" s="1"/>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="1"/>
+      <c r="B30" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="10">
+        <v>-40</v>
+      </c>
+      <c r="D30" s="10">
+        <v>-57</v>
+      </c>
+      <c r="E30" s="10">
+        <v>116</v>
+      </c>
+      <c r="F30" s="10">
+        <v>173</v>
+      </c>
+      <c r="G30" s="10">
+        <v>17</v>
+      </c>
+      <c r="H30" s="10">
+        <v>268</v>
+      </c>
+      <c r="I30" s="10">
+        <v>251</v>
+      </c>
+      <c r="J30" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K30" s="10">
+        <v>300</v>
+      </c>
+      <c r="L30" s="10">
+        <v>301</v>
+      </c>
+      <c r="M30" s="11">
+        <v>1</v>
+      </c>
+      <c r="N30" s="1"/>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="1"/>
+      <c r="B31" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="10">
+        <v>-77</v>
+      </c>
+      <c r="D31" s="10">
+        <v>-55</v>
+      </c>
+      <c r="E31" s="10">
+        <v>61</v>
+      </c>
+      <c r="F31" s="10">
+        <v>116</v>
+      </c>
+      <c r="G31" s="10">
+        <v>-9</v>
+      </c>
+      <c r="H31" s="10">
+        <v>191</v>
+      </c>
+      <c r="I31" s="10">
+        <v>200</v>
+      </c>
+      <c r="J31" s="10">
+        <v>-16</v>
+      </c>
+      <c r="K31" s="10">
+        <v>109</v>
+      </c>
+      <c r="L31" s="10">
+        <v>125</v>
+      </c>
+      <c r="M31" s="11">
+        <v>3</v>
+      </c>
+      <c r="N31" s="1"/>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="1"/>
+      <c r="B32" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="10">
+        <v>-49</v>
+      </c>
+      <c r="D32" s="10">
+        <v>-30</v>
+      </c>
+      <c r="E32" s="10">
+        <v>11</v>
+      </c>
+      <c r="F32" s="10">
+        <v>41</v>
+      </c>
+      <c r="G32" s="10">
+        <v>7</v>
+      </c>
+      <c r="H32" s="10">
+        <v>40</v>
+      </c>
+      <c r="I32" s="10">
+        <v>33</v>
+      </c>
+      <c r="J32" s="10">
+        <v>-26</v>
+      </c>
+      <c r="K32" s="10">
+        <v>20</v>
+      </c>
+      <c r="L32" s="10">
+        <v>46</v>
+      </c>
+      <c r="M32" s="11">
+        <v>0</v>
+      </c>
+      <c r="N32" s="1"/>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="1"/>
+      <c r="B33" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="10">
+        <v>-40</v>
+      </c>
+      <c r="D33" s="10">
+        <v>-60</v>
+      </c>
+      <c r="E33" s="10">
+        <v>55</v>
+      </c>
+      <c r="F33" s="10">
+        <v>115</v>
+      </c>
+      <c r="G33" s="10">
+        <v>1</v>
+      </c>
+      <c r="H33" s="10">
+        <v>146</v>
+      </c>
+      <c r="I33" s="10">
+        <v>145</v>
+      </c>
+      <c r="J33" s="10">
+        <v>20</v>
+      </c>
+      <c r="K33" s="10">
+        <v>160</v>
+      </c>
+      <c r="L33" s="10">
+        <v>140</v>
+      </c>
+      <c r="M33" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N33" s="1"/>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="1"/>
+      <c r="B34" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C34" s="10">
+        <v>-73</v>
+      </c>
+      <c r="D34" s="10">
+        <v>-40</v>
+      </c>
+      <c r="E34" s="10">
+        <v>34</v>
+      </c>
+      <c r="F34" s="10">
+        <v>74</v>
+      </c>
+      <c r="G34" s="10">
+        <v>-7</v>
+      </c>
+      <c r="H34" s="10">
+        <v>57</v>
+      </c>
+      <c r="I34" s="10">
+        <v>64</v>
+      </c>
+      <c r="J34" s="10">
+        <v>-27</v>
+      </c>
+      <c r="K34" s="10">
+        <v>85</v>
+      </c>
+      <c r="L34" s="10">
+        <v>112</v>
+      </c>
+      <c r="M34" s="11">
+        <v>1</v>
+      </c>
+      <c r="N34" s="1"/>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="1"/>
+      <c r="B35" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="10">
+        <v>-67</v>
+      </c>
+      <c r="D35" s="10">
+        <v>-59</v>
+      </c>
+      <c r="E35" s="10">
+        <v>5</v>
+      </c>
+      <c r="F35" s="10">
+        <v>64</v>
+      </c>
+      <c r="G35" s="10">
+        <v>-5</v>
+      </c>
+      <c r="H35" s="10">
+        <v>26</v>
+      </c>
+      <c r="I35" s="10">
+        <v>31</v>
+      </c>
+      <c r="J35" s="10">
+        <v>-5</v>
+      </c>
+      <c r="K35" s="10">
+        <v>40</v>
+      </c>
+      <c r="L35" s="10">
+        <v>45</v>
+      </c>
+      <c r="M35" s="11">
+        <v>2</v>
+      </c>
+      <c r="N35" s="1"/>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="1"/>
+      <c r="B36" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C36" s="10">
+        <v>-186</v>
+      </c>
+      <c r="D36" s="10">
+        <v>-11</v>
+      </c>
+      <c r="E36" s="10">
+        <v>74</v>
+      </c>
+      <c r="F36" s="10">
+        <v>85</v>
+      </c>
+      <c r="G36" s="10">
+        <v>-100</v>
+      </c>
+      <c r="H36" s="10">
+        <v>402</v>
+      </c>
+      <c r="I36" s="10">
+        <v>502</v>
+      </c>
+      <c r="J36" s="10">
+        <v>-75</v>
+      </c>
+      <c r="K36" s="10">
+        <v>128</v>
+      </c>
+      <c r="L36" s="10">
+        <v>203</v>
+      </c>
+      <c r="M36" s="11">
+        <v>0</v>
+      </c>
+      <c r="N36" s="1"/>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="1"/>
+      <c r="B37" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C37" s="10">
+        <v>-36</v>
+      </c>
+      <c r="D37" s="10">
+        <v>-23</v>
+      </c>
+      <c r="E37" s="10">
+        <v>46</v>
+      </c>
+      <c r="F37" s="10">
+        <v>69</v>
+      </c>
+      <c r="G37" s="10">
+        <v>-19</v>
+      </c>
+      <c r="H37" s="10">
+        <v>91</v>
+      </c>
+      <c r="I37" s="10">
+        <v>110</v>
+      </c>
+      <c r="J37" s="10">
+        <v>4</v>
+      </c>
+      <c r="K37" s="10">
+        <v>130</v>
+      </c>
+      <c r="L37" s="10">
+        <v>126</v>
+      </c>
+      <c r="M37" s="11">
+        <v>2</v>
+      </c>
+      <c r="N37" s="1"/>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="1"/>
+      <c r="B38" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" s="10">
+        <v>-9</v>
+      </c>
+      <c r="D38" s="10">
+        <v>-30</v>
+      </c>
+      <c r="E38" s="10">
+        <v>33</v>
+      </c>
+      <c r="F38" s="10">
+        <v>63</v>
+      </c>
+      <c r="G38" s="10">
+        <v>32</v>
+      </c>
+      <c r="H38" s="10">
+        <v>80</v>
+      </c>
+      <c r="I38" s="10">
+        <v>48</v>
+      </c>
+      <c r="J38" s="10">
+        <v>-11</v>
+      </c>
+      <c r="K38" s="10">
+        <v>102</v>
+      </c>
+      <c r="L38" s="10">
+        <v>113</v>
+      </c>
+      <c r="M38" s="11">
+        <v>0</v>
+      </c>
+      <c r="N38" s="1"/>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="1"/>
+      <c r="B39" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="10">
+        <v>-105</v>
+      </c>
+      <c r="D39" s="10">
+        <v>-72</v>
+      </c>
+      <c r="E39" s="10">
+        <v>16</v>
+      </c>
+      <c r="F39" s="10">
+        <v>88</v>
+      </c>
+      <c r="G39" s="10">
+        <v>5</v>
+      </c>
+      <c r="H39" s="10">
+        <v>48</v>
+      </c>
+      <c r="I39" s="10">
+        <v>43</v>
+      </c>
+      <c r="J39" s="10">
+        <v>-40</v>
+      </c>
+      <c r="K39" s="10">
+        <v>48</v>
+      </c>
+      <c r="L39" s="10">
+        <v>88</v>
+      </c>
+      <c r="M39" s="11">
+        <v>2</v>
+      </c>
+      <c r="N39" s="1"/>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="1"/>
+      <c r="B40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="10">
+        <v>53</v>
+      </c>
+      <c r="D40" s="10">
+        <v>-9</v>
+      </c>
+      <c r="E40" s="10">
+        <v>69</v>
+      </c>
+      <c r="F40" s="10">
+        <v>78</v>
+      </c>
+      <c r="G40" s="10">
+        <v>-2</v>
+      </c>
+      <c r="H40" s="10">
+        <v>116</v>
+      </c>
+      <c r="I40" s="10">
+        <v>118</v>
+      </c>
+      <c r="J40" s="10">
+        <v>64</v>
+      </c>
+      <c r="K40" s="10">
+        <v>159</v>
+      </c>
+      <c r="L40" s="10">
+        <v>95</v>
+      </c>
+      <c r="M40" s="11">
+        <v>0</v>
+      </c>
+      <c r="N40" s="1"/>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="1"/>
+      <c r="B41" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="10">
+        <v>-50</v>
+      </c>
+      <c r="D41" s="10">
+        <v>-21</v>
+      </c>
+      <c r="E41" s="10">
+        <v>17</v>
+      </c>
+      <c r="F41" s="10">
+        <v>38</v>
+      </c>
+      <c r="G41" s="10">
+        <v>-21</v>
+      </c>
+      <c r="H41" s="10">
+        <v>36</v>
+      </c>
+      <c r="I41" s="10">
+        <v>57</v>
+      </c>
+      <c r="J41" s="10">
+        <v>-8</v>
+      </c>
+      <c r="K41" s="10">
+        <v>64</v>
+      </c>
+      <c r="L41" s="10">
+        <v>72</v>
+      </c>
+      <c r="M41" s="11">
+        <v>0</v>
+      </c>
+      <c r="N41" s="1"/>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="1"/>
+      <c r="B42" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C42" s="10">
+        <v>-2</v>
+      </c>
+      <c r="D42" s="10">
+        <v>-15</v>
+      </c>
+      <c r="E42" s="10">
+        <v>17</v>
+      </c>
+      <c r="F42" s="10">
+        <v>32</v>
+      </c>
+      <c r="G42" s="10">
+        <v>-6</v>
+      </c>
+      <c r="H42" s="10">
+        <v>48</v>
+      </c>
+      <c r="I42" s="10">
+        <v>54</v>
+      </c>
+      <c r="J42" s="10">
+        <v>18</v>
+      </c>
+      <c r="K42" s="10">
+        <v>93</v>
+      </c>
+      <c r="L42" s="10">
+        <v>75</v>
+      </c>
+      <c r="M42" s="11">
+        <v>1</v>
+      </c>
+      <c r="N42" s="1"/>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" s="1"/>
+      <c r="B43" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C43" s="10">
+        <v>-35</v>
+      </c>
+      <c r="D43" s="10">
+        <v>-51</v>
+      </c>
+      <c r="E43" s="10">
+        <v>2</v>
+      </c>
+      <c r="F43" s="10">
+        <v>53</v>
+      </c>
+      <c r="G43" s="10">
+        <v>7</v>
+      </c>
+      <c r="H43" s="10">
+        <v>22</v>
+      </c>
+      <c r="I43" s="10">
+        <v>15</v>
+      </c>
+      <c r="J43" s="10">
+        <v>9</v>
+      </c>
+      <c r="K43" s="10">
+        <v>32</v>
+      </c>
+      <c r="L43" s="10">
+        <v>23</v>
+      </c>
+      <c r="M43" s="11">
+        <v>0</v>
+      </c>
+      <c r="N43" s="1"/>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="1"/>
+      <c r="B44" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="10">
+        <v>-47</v>
+      </c>
+      <c r="D44" s="10">
+        <v>-37</v>
+      </c>
+      <c r="E44" s="10">
+        <v>10</v>
+      </c>
+      <c r="F44" s="10">
+        <v>47</v>
+      </c>
+      <c r="G44" s="10">
+        <v>-10</v>
+      </c>
+      <c r="H44" s="10">
+        <v>15</v>
+      </c>
+      <c r="I44" s="10">
+        <v>25</v>
+      </c>
+      <c r="J44" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K44" s="10">
+        <v>42</v>
+      </c>
+      <c r="L44" s="10">
+        <v>43</v>
+      </c>
+      <c r="M44" s="11">
+        <v>1</v>
+      </c>
+      <c r="N44" s="1"/>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="1"/>
+      <c r="B45" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="10">
+        <v>-72</v>
+      </c>
+      <c r="D45" s="10">
+        <v>-66</v>
+      </c>
+      <c r="E45" s="10">
+        <v>23</v>
+      </c>
+      <c r="F45" s="10">
+        <v>89</v>
+      </c>
+      <c r="G45" s="10">
+        <v>-11</v>
+      </c>
+      <c r="H45" s="10">
+        <v>35</v>
+      </c>
+      <c r="I45" s="10">
+        <v>46</v>
+      </c>
+      <c r="J45" s="10">
+        <v>6</v>
+      </c>
+      <c r="K45" s="10">
+        <v>48</v>
+      </c>
+      <c r="L45" s="10">
+        <v>42</v>
+      </c>
+      <c r="M45" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N45" s="1"/>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="1"/>
+      <c r="B46" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="10">
+        <v>-74</v>
+      </c>
+      <c r="D46" s="10">
+        <v>-39</v>
+      </c>
+      <c r="E46" s="10">
+        <v>11</v>
+      </c>
+      <c r="F46" s="10">
+        <v>50</v>
+      </c>
+      <c r="G46" s="10">
+        <v>-5</v>
+      </c>
+      <c r="H46" s="10">
+        <v>23</v>
+      </c>
+      <c r="I46" s="10">
+        <v>28</v>
+      </c>
+      <c r="J46" s="10">
+        <v>-31</v>
+      </c>
+      <c r="K46" s="10">
+        <v>37</v>
+      </c>
+      <c r="L46" s="10">
+        <v>68</v>
+      </c>
+      <c r="M46" s="11">
+        <v>1</v>
+      </c>
+      <c r="N46" s="1"/>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="1"/>
+      <c r="B47" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" s="10">
+        <v>-37</v>
+      </c>
+      <c r="D47" s="10">
+        <v>-45</v>
+      </c>
+      <c r="E47" s="10">
+        <v>13</v>
+      </c>
+      <c r="F47" s="10">
+        <v>58</v>
+      </c>
+      <c r="G47" s="10">
+        <v>12</v>
+      </c>
+      <c r="H47" s="10">
+        <v>30</v>
+      </c>
+      <c r="I47" s="10">
+        <v>18</v>
+      </c>
+      <c r="J47" s="10">
+        <v>-5</v>
+      </c>
+      <c r="K47" s="10">
+        <v>25</v>
+      </c>
+      <c r="L47" s="10">
+        <v>30</v>
+      </c>
+      <c r="M47" s="11">
+        <v>1</v>
+      </c>
+      <c r="N47" s="1"/>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="1"/>
+      <c r="B48" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" s="10">
+        <v>-23</v>
+      </c>
+      <c r="D48" s="10">
+        <v>-21</v>
+      </c>
+      <c r="E48" s="10">
+        <v>20</v>
+      </c>
+      <c r="F48" s="10">
+        <v>41</v>
+      </c>
+      <c r="G48" s="10">
+        <v>6</v>
+      </c>
+      <c r="H48" s="10">
+        <v>48</v>
+      </c>
+      <c r="I48" s="10">
+        <v>42</v>
+      </c>
+      <c r="J48" s="10">
+        <v>-10</v>
+      </c>
+      <c r="K48" s="10">
+        <v>38</v>
+      </c>
+      <c r="L48" s="10">
+        <v>48</v>
+      </c>
+      <c r="M48" s="11">
+        <v>2</v>
+      </c>
+      <c r="N48" s="1"/>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="1"/>
+      <c r="B49" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="10">
+        <v>-15</v>
+      </c>
+      <c r="D49" s="10">
+        <v>-8</v>
+      </c>
+      <c r="E49" s="10">
+        <v>9</v>
+      </c>
+      <c r="F49" s="10">
+        <v>17</v>
+      </c>
+      <c r="G49" s="10">
+        <v>-21</v>
+      </c>
+      <c r="H49" s="10">
+        <v>18</v>
+      </c>
+      <c r="I49" s="10">
+        <v>39</v>
+      </c>
+      <c r="J49" s="10">
+        <v>13</v>
+      </c>
+      <c r="K49" s="10">
+        <v>35</v>
+      </c>
+      <c r="L49" s="10">
+        <v>22</v>
+      </c>
+      <c r="M49" s="11">
+        <v>1</v>
+      </c>
+      <c r="N49" s="1"/>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="1"/>
+      <c r="B50" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="10">
+        <v>-35</v>
+      </c>
+      <c r="D50" s="10">
+        <v>-29</v>
+      </c>
+      <c r="E50" s="10">
+        <v>1</v>
+      </c>
+      <c r="F50" s="10">
+        <v>30</v>
+      </c>
+      <c r="G50" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H50" s="10">
+        <v>27</v>
+      </c>
+      <c r="I50" s="10">
+        <v>28</v>
+      </c>
+      <c r="J50" s="10">
+        <v>-5</v>
+      </c>
+      <c r="K50" s="10">
+        <v>23</v>
+      </c>
+      <c r="L50" s="10">
+        <v>28</v>
+      </c>
+      <c r="M50" s="11">
+        <v>0</v>
+      </c>
+      <c r="N50" s="1"/>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="1"/>
+      <c r="B51" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="10">
+        <v>-6</v>
+      </c>
+      <c r="D51" s="10">
+        <v>-6</v>
+      </c>
+      <c r="E51" s="10">
+        <v>0</v>
+      </c>
+      <c r="F51" s="10">
+        <v>6</v>
+      </c>
+      <c r="G51" s="10">
+        <v>1</v>
+      </c>
+      <c r="H51" s="10">
+        <v>4</v>
+      </c>
+      <c r="I51" s="10">
+        <v>3</v>
+      </c>
+      <c r="J51" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K51" s="10">
+        <v>5</v>
+      </c>
+      <c r="L51" s="10">
+        <v>6</v>
+      </c>
+      <c r="M51" s="11">
+        <v>0</v>
+      </c>
+      <c r="N51" s="1"/>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="1"/>
+      <c r="B52" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C52" s="10">
+        <v>-25</v>
+      </c>
+      <c r="D52" s="10">
+        <v>-24</v>
+      </c>
+      <c r="E52" s="10">
+        <v>1</v>
+      </c>
+      <c r="F52" s="10">
+        <v>25</v>
+      </c>
+      <c r="G52" s="10">
+        <v>8</v>
+      </c>
+      <c r="H52" s="10">
+        <v>12</v>
+      </c>
+      <c r="I52" s="10">
+        <v>4</v>
+      </c>
+      <c r="J52" s="10">
+        <v>-9</v>
+      </c>
+      <c r="K52" s="10">
+        <v>7</v>
+      </c>
+      <c r="L52" s="10">
+        <v>16</v>
+      </c>
+      <c r="M52" s="11">
+        <v>0</v>
+      </c>
+      <c r="N52" s="1"/>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="1"/>
+      <c r="B53" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C53" s="10">
+        <v>-39</v>
+      </c>
+      <c r="D53" s="10">
+        <v>-23</v>
+      </c>
+      <c r="E53" s="10">
+        <v>1</v>
+      </c>
+      <c r="F53" s="10">
+        <v>24</v>
+      </c>
+      <c r="G53" s="10">
+        <v>-7</v>
+      </c>
+      <c r="H53" s="10">
+        <v>2</v>
+      </c>
+      <c r="I53" s="10">
+        <v>9</v>
+      </c>
+      <c r="J53" s="10">
+        <v>-9</v>
+      </c>
+      <c r="K53" s="10">
+        <v>7</v>
+      </c>
+      <c r="L53" s="10">
+        <v>16</v>
+      </c>
+      <c r="M53" s="11">
+        <v>0</v>
+      </c>
+      <c r="N53" s="1"/>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="1"/>
+      <c r="B54" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" s="10">
+        <v>-19</v>
+      </c>
+      <c r="D54" s="10">
+        <v>-15</v>
+      </c>
+      <c r="E54" s="10">
+        <v>0</v>
+      </c>
+      <c r="F54" s="10">
+        <v>15</v>
+      </c>
+      <c r="G54" s="10">
+        <v>-2</v>
+      </c>
+      <c r="H54" s="10">
+        <v>5</v>
+      </c>
+      <c r="I54" s="10">
+        <v>7</v>
+      </c>
+      <c r="J54" s="10">
+        <v>-2</v>
+      </c>
+      <c r="K54" s="10">
+        <v>15</v>
+      </c>
+      <c r="L54" s="10">
+        <v>17</v>
+      </c>
+      <c r="M54" s="11">
+        <v>0</v>
+      </c>
+      <c r="N54" s="1"/>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="1"/>
+      <c r="B55" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="10">
+        <v>-11</v>
+      </c>
+      <c r="D55" s="10">
+        <v>-11</v>
+      </c>
+      <c r="E55" s="10">
+        <v>2</v>
+      </c>
+      <c r="F55" s="10">
+        <v>13</v>
+      </c>
+      <c r="G55" s="10">
+        <v>1</v>
+      </c>
+      <c r="H55" s="10">
+        <v>3</v>
+      </c>
+      <c r="I55" s="10">
+        <v>2</v>
+      </c>
+      <c r="J55" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K55" s="10">
+        <v>8</v>
+      </c>
+      <c r="L55" s="10">
+        <v>9</v>
+      </c>
+      <c r="M55" s="11">
+        <v>0</v>
+      </c>
+      <c r="N55" s="1"/>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="1"/>
+      <c r="B56" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C56" s="10">
+        <v>-42</v>
+      </c>
+      <c r="D56" s="10">
+        <v>-27</v>
+      </c>
+      <c r="E56" s="10">
+        <v>4</v>
+      </c>
+      <c r="F56" s="10">
+        <v>31</v>
+      </c>
+      <c r="G56" s="10">
+        <v>0</v>
+      </c>
+      <c r="H56" s="10">
+        <v>9</v>
+      </c>
+      <c r="I56" s="10">
+        <v>9</v>
+      </c>
+      <c r="J56" s="10">
+        <v>-15</v>
+      </c>
+      <c r="K56" s="10">
+        <v>14</v>
+      </c>
+      <c r="L56" s="10">
+        <v>29</v>
+      </c>
+      <c r="M56" s="11">
+        <v>0</v>
+      </c>
+      <c r="N56" s="1"/>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="1"/>
+      <c r="B57" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C57" s="10">
+        <v>-8</v>
+      </c>
+      <c r="D57" s="10">
+        <v>-5</v>
+      </c>
+      <c r="E57" s="10">
+        <v>4</v>
+      </c>
+      <c r="F57" s="10">
+        <v>9</v>
+      </c>
+      <c r="G57" s="10">
+        <v>0</v>
+      </c>
+      <c r="H57" s="10">
+        <v>11</v>
+      </c>
+      <c r="I57" s="10">
+        <v>11</v>
+      </c>
+      <c r="J57" s="10">
+        <v>-3</v>
+      </c>
+      <c r="K57" s="10">
+        <v>15</v>
+      </c>
+      <c r="L57" s="10">
+        <v>18</v>
+      </c>
+      <c r="M57" s="11">
+        <v>0</v>
+      </c>
+      <c r="N57" s="1"/>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="1"/>
+      <c r="B58" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C58" s="10">
+        <v>2</v>
+      </c>
+      <c r="D58" s="10">
+        <v>-4</v>
+      </c>
+      <c r="E58" s="10">
+        <v>2</v>
+      </c>
+      <c r="F58" s="10">
+        <v>6</v>
+      </c>
+      <c r="G58" s="10">
+        <v>0</v>
+      </c>
+      <c r="H58" s="10">
+        <v>2</v>
+      </c>
+      <c r="I58" s="10">
+        <v>2</v>
+      </c>
+      <c r="J58" s="10">
+        <v>6</v>
+      </c>
+      <c r="K58" s="10">
+        <v>12</v>
+      </c>
+      <c r="L58" s="10">
+        <v>6</v>
+      </c>
+      <c r="M58" s="11">
+        <v>0</v>
+      </c>
+      <c r="N58" s="1"/>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="1"/>
+      <c r="B59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="10">
+        <v>-33</v>
+      </c>
+      <c r="D59" s="10">
+        <v>-15</v>
+      </c>
+      <c r="E59" s="10">
+        <v>3</v>
+      </c>
+      <c r="F59" s="10">
+        <v>18</v>
+      </c>
+      <c r="G59" s="10">
+        <v>-6</v>
+      </c>
+      <c r="H59" s="10">
+        <v>7</v>
+      </c>
+      <c r="I59" s="10">
+        <v>13</v>
+      </c>
+      <c r="J59" s="10">
+        <v>-12</v>
+      </c>
+      <c r="K59" s="10">
+        <v>5</v>
+      </c>
+      <c r="L59" s="10">
+        <v>17</v>
+      </c>
+      <c r="M59" s="11">
+        <v>0</v>
+      </c>
+      <c r="N59" s="1"/>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="1"/>
+      <c r="B60" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C60" s="10">
+        <v>-9</v>
+      </c>
+      <c r="D60" s="10">
+        <v>-14</v>
+      </c>
+      <c r="E60" s="10">
+        <v>1</v>
+      </c>
+      <c r="F60" s="10">
+        <v>15</v>
+      </c>
+      <c r="G60" s="10">
+        <v>2</v>
+      </c>
+      <c r="H60" s="10">
+        <v>6</v>
+      </c>
+      <c r="I60" s="10">
+        <v>4</v>
+      </c>
+      <c r="J60" s="10">
+        <v>3</v>
+      </c>
+      <c r="K60" s="10">
+        <v>12</v>
+      </c>
+      <c r="L60" s="10">
+        <v>9</v>
+      </c>
+      <c r="M60" s="11">
+        <v>0</v>
+      </c>
+      <c r="N60" s="1"/>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="1"/>
+      <c r="B61" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" s="10">
+        <v>-13</v>
+      </c>
+      <c r="D61" s="10">
+        <v>-2</v>
+      </c>
+      <c r="E61" s="10">
+        <v>2</v>
+      </c>
+      <c r="F61" s="10">
+        <v>4</v>
+      </c>
+      <c r="G61" s="10">
+        <v>0</v>
+      </c>
+      <c r="H61" s="10">
+        <v>2</v>
+      </c>
+      <c r="I61" s="10">
+        <v>2</v>
+      </c>
+      <c r="J61" s="10">
+        <v>-11</v>
+      </c>
+      <c r="K61" s="10">
+        <v>2</v>
+      </c>
+      <c r="L61" s="10">
+        <v>13</v>
+      </c>
+      <c r="M61" s="11">
+        <v>0</v>
+      </c>
+      <c r="N61" s="1"/>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="1"/>
+      <c r="B62" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C62" s="10">
+        <v>-14</v>
+      </c>
+      <c r="D62" s="10">
+        <v>-8</v>
+      </c>
+      <c r="E62" s="10">
+        <v>2</v>
+      </c>
+      <c r="F62" s="10">
+        <v>10</v>
+      </c>
+      <c r="G62" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H62" s="10">
+        <v>1</v>
+      </c>
+      <c r="I62" s="10">
+        <v>2</v>
+      </c>
+      <c r="J62" s="10">
+        <v>-5</v>
+      </c>
+      <c r="K62" s="10">
+        <v>4</v>
+      </c>
+      <c r="L62" s="10">
+        <v>9</v>
+      </c>
+      <c r="M62" s="11">
+        <v>0</v>
+      </c>
+      <c r="N62" s="1"/>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="1"/>
+      <c r="B63" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="10">
+        <v>-33</v>
+      </c>
+      <c r="D63" s="10">
+        <v>-20</v>
+      </c>
+      <c r="E63" s="10">
+        <v>1</v>
+      </c>
+      <c r="F63" s="10">
+        <v>21</v>
+      </c>
+      <c r="G63" s="10">
+        <v>-8</v>
+      </c>
+      <c r="H63" s="10">
+        <v>3</v>
+      </c>
+      <c r="I63" s="10">
+        <v>11</v>
+      </c>
+      <c r="J63" s="10">
+        <v>-6</v>
+      </c>
+      <c r="K63" s="10">
+        <v>11</v>
+      </c>
+      <c r="L63" s="10">
+        <v>17</v>
+      </c>
+      <c r="M63" s="11">
+        <v>1</v>
+      </c>
+      <c r="N63" s="1"/>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="1"/>
+      <c r="B64" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C64" s="10">
+        <v>-9</v>
+      </c>
+      <c r="D64" s="10">
+        <v>-9</v>
+      </c>
+      <c r="E64" s="10">
+        <v>1</v>
+      </c>
+      <c r="F64" s="10">
+        <v>10</v>
+      </c>
+      <c r="G64" s="10">
+        <v>4</v>
+      </c>
+      <c r="H64" s="10">
+        <v>12</v>
+      </c>
+      <c r="I64" s="10">
+        <v>8</v>
+      </c>
+      <c r="J64" s="10">
+        <v>-6</v>
+      </c>
+      <c r="K64" s="10">
+        <v>8</v>
+      </c>
+      <c r="L64" s="10">
+        <v>14</v>
+      </c>
+      <c r="M64" s="11">
+        <v>2</v>
+      </c>
+      <c r="N64" s="1"/>
+    </row>
+    <row r="65" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A65" s="1"/>
+      <c r="B65" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C65" s="12">
+        <v>-8</v>
+      </c>
+      <c r="D65" s="12">
+        <v>-9</v>
+      </c>
+      <c r="E65" s="12">
+        <v>1</v>
+      </c>
+      <c r="F65" s="12">
+        <v>10</v>
+      </c>
+      <c r="G65" s="12">
+        <v>4</v>
+      </c>
+      <c r="H65" s="12">
+        <v>5</v>
+      </c>
+      <c r="I65" s="12">
+        <v>1</v>
+      </c>
+      <c r="J65" s="12">
+        <v>-3</v>
+      </c>
+      <c r="K65" s="12">
+        <v>3</v>
+      </c>
+      <c r="L65" s="12">
+        <v>6</v>
+      </c>
+      <c r="M65" s="13">
+        <v>0</v>
+      </c>
+      <c r="N65" s="1"/>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="1"/>
+      <c r="N66" s="1"/>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="1"/>
+      <c r="N67" s="1"/>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="1"/>
+      <c r="N68" s="1"/>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="1"/>
+      <c r="N69" s="1"/>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="1"/>
+      <c r="N70" s="1"/>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="1"/>
+      <c r="N71" s="1"/>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="1"/>
+      <c r="N72" s="1"/>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="1"/>
+      <c r="N73" s="1"/>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="1"/>
+      <c r="N74" s="1"/>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="1"/>
+      <c r="N75" s="1"/>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="1"/>
+      <c r="N76" s="1"/>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" s="1"/>
+      <c r="N77" s="1"/>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="1"/>
+      <c r="N78" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B1:M1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="J3:L3"/>
+    <mergeCell ref="M3:M4"/>
+  </mergeCells>
+  <phoneticPr fontId="18"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F83BB66-4AD5-4413-82DB-DD2EFD9D5075}">
+  <dimension ref="A1:N78"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="N14" sqref="N14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="2" max="2" width="11.6640625" customWidth="1"/>
+    <col min="3" max="3" width="8.44140625" style="6" customWidth="1"/>
+    <col min="4" max="6" width="7.6640625" style="6" customWidth="1"/>
+    <col min="7" max="9" width="8.6640625" style="6" customWidth="1"/>
+    <col min="10" max="12" width="8.44140625" style="6" customWidth="1"/>
+    <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1"/>
+      <c r="B1" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="1"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="1"/>
+    </row>
+    <row r="3" spans="1:14" ht="27" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="8"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="H3" s="8"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="21"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="N3" s="1"/>
+    </row>
+    <row r="4" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="M4" s="24"/>
+      <c r="N4" s="1"/>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="1"/>
+      <c r="B5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="10">
+        <v>519</v>
+      </c>
+      <c r="D5" s="10">
+        <v>88</v>
+      </c>
+      <c r="E5" s="10">
+        <v>118</v>
+      </c>
+      <c r="F5" s="10">
+        <v>30</v>
+      </c>
+      <c r="G5" s="10">
+        <v>1273</v>
+      </c>
+      <c r="H5" s="10">
+        <v>5725</v>
+      </c>
+      <c r="I5" s="10">
+        <v>4452</v>
+      </c>
+      <c r="J5" s="10">
+        <v>-25</v>
+      </c>
+      <c r="K5" s="10">
+        <v>1404</v>
+      </c>
+      <c r="L5" s="10">
+        <v>1429</v>
+      </c>
+      <c r="M5" s="11">
+        <v>-817</v>
+      </c>
+      <c r="N5" s="1"/>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="1"/>
+      <c r="B6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="10">
+        <v>214</v>
+      </c>
+      <c r="D6" s="10">
+        <v>10</v>
+      </c>
+      <c r="E6" s="10">
+        <v>19</v>
+      </c>
+      <c r="F6" s="10">
+        <v>9</v>
+      </c>
+      <c r="G6" s="10">
+        <v>293</v>
+      </c>
+      <c r="H6" s="10">
+        <v>723</v>
+      </c>
+      <c r="I6" s="10">
+        <v>430</v>
+      </c>
+      <c r="J6" s="10">
+        <v>60</v>
+      </c>
+      <c r="K6" s="10">
+        <v>300</v>
+      </c>
+      <c r="L6" s="10">
+        <v>240</v>
+      </c>
+      <c r="M6" s="11">
+        <v>-149</v>
+      </c>
+      <c r="N6" s="1"/>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="1"/>
+      <c r="B7" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="10">
+        <v>-13</v>
+      </c>
+      <c r="D7" s="10">
+        <v>2</v>
+      </c>
+      <c r="E7" s="10">
+        <v>3</v>
+      </c>
+      <c r="F7" s="10">
+        <v>1</v>
+      </c>
+      <c r="G7" s="10">
+        <v>23</v>
+      </c>
+      <c r="H7" s="10">
+        <v>150</v>
+      </c>
+      <c r="I7" s="10">
+        <v>127</v>
+      </c>
+      <c r="J7" s="10">
+        <v>14</v>
+      </c>
+      <c r="K7" s="10">
+        <v>64</v>
+      </c>
+      <c r="L7" s="10">
+        <v>50</v>
+      </c>
+      <c r="M7" s="11">
+        <v>-52</v>
+      </c>
+      <c r="N7" s="1"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="1"/>
+      <c r="B8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="10">
+        <v>95</v>
+      </c>
+      <c r="D8" s="10">
+        <v>-1</v>
+      </c>
+      <c r="E8" s="10">
+        <v>3</v>
+      </c>
+      <c r="F8" s="10">
+        <v>4</v>
+      </c>
+      <c r="G8" s="10">
+        <v>76</v>
+      </c>
+      <c r="H8" s="10">
+        <v>174</v>
+      </c>
+      <c r="I8" s="10">
+        <v>98</v>
+      </c>
+      <c r="J8" s="10">
+        <v>36</v>
+      </c>
+      <c r="K8" s="10">
+        <v>77</v>
+      </c>
+      <c r="L8" s="10">
+        <v>41</v>
+      </c>
+      <c r="M8" s="11">
+        <v>-16</v>
+      </c>
+      <c r="N8" s="1"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="1"/>
+      <c r="B9" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="10">
+        <v>26</v>
+      </c>
+      <c r="D9" s="10">
+        <v>1</v>
+      </c>
+      <c r="E9" s="10">
+        <v>1</v>
+      </c>
+      <c r="F9" s="10">
+        <v>0</v>
+      </c>
+      <c r="G9" s="10">
+        <v>47</v>
+      </c>
+      <c r="H9" s="10">
+        <v>94</v>
+      </c>
+      <c r="I9" s="10">
+        <v>47</v>
+      </c>
+      <c r="J9" s="10">
+        <v>0</v>
+      </c>
+      <c r="K9" s="10">
+        <v>52</v>
+      </c>
+      <c r="L9" s="10">
+        <v>52</v>
+      </c>
+      <c r="M9" s="11">
+        <v>-22</v>
+      </c>
+      <c r="N9" s="1"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="1"/>
+      <c r="B10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="10">
+        <v>34</v>
+      </c>
+      <c r="D10" s="10">
+        <v>3</v>
+      </c>
+      <c r="E10" s="10">
+        <v>3</v>
+      </c>
+      <c r="F10" s="10">
+        <v>0</v>
+      </c>
+      <c r="G10" s="10">
+        <v>49</v>
+      </c>
+      <c r="H10" s="10">
+        <v>109</v>
+      </c>
+      <c r="I10" s="10">
+        <v>60</v>
+      </c>
+      <c r="J10" s="10">
+        <v>3</v>
+      </c>
+      <c r="K10" s="10">
+        <v>53</v>
+      </c>
+      <c r="L10" s="10">
+        <v>50</v>
+      </c>
+      <c r="M10" s="11">
+        <v>-21</v>
+      </c>
+      <c r="N10" s="1"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="1"/>
+      <c r="B11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="10">
+        <v>15</v>
+      </c>
+      <c r="D11" s="10">
+        <v>0</v>
+      </c>
+      <c r="E11" s="10">
+        <v>2</v>
+      </c>
+      <c r="F11" s="10">
+        <v>2</v>
+      </c>
+      <c r="G11" s="10">
+        <v>10</v>
+      </c>
+      <c r="H11" s="10">
+        <v>33</v>
+      </c>
+      <c r="I11" s="10">
+        <v>23</v>
+      </c>
+      <c r="J11" s="10">
+        <v>8</v>
+      </c>
+      <c r="K11" s="10">
+        <v>18</v>
+      </c>
+      <c r="L11" s="10">
+        <v>10</v>
+      </c>
+      <c r="M11" s="11">
+        <v>-3</v>
+      </c>
+      <c r="N11" s="1"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="1"/>
+      <c r="B12" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="10">
+        <v>57</v>
+      </c>
+      <c r="D12" s="10">
+        <v>5</v>
+      </c>
+      <c r="E12" s="10">
+        <v>7</v>
+      </c>
+      <c r="F12" s="10">
+        <v>2</v>
+      </c>
+      <c r="G12" s="10">
+        <v>88</v>
+      </c>
+      <c r="H12" s="10">
+        <v>163</v>
+      </c>
+      <c r="I12" s="10">
+        <v>75</v>
+      </c>
+      <c r="J12" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K12" s="10">
+        <v>36</v>
+      </c>
+      <c r="L12" s="10">
+        <v>37</v>
+      </c>
+      <c r="M12" s="11">
+        <v>-35</v>
+      </c>
+      <c r="N12" s="1"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="1"/>
+      <c r="B13" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="10">
+        <v>-17</v>
+      </c>
+      <c r="D13" s="10">
+        <v>1</v>
+      </c>
+      <c r="E13" s="10">
+        <v>1</v>
+      </c>
+      <c r="F13" s="10">
+        <v>0</v>
+      </c>
+      <c r="G13" s="10">
+        <v>3</v>
+      </c>
+      <c r="H13" s="10">
+        <v>42</v>
+      </c>
+      <c r="I13" s="10">
+        <v>39</v>
+      </c>
+      <c r="J13" s="10">
+        <v>-11</v>
+      </c>
+      <c r="K13" s="10">
+        <v>7</v>
+      </c>
+      <c r="L13" s="10">
+        <v>18</v>
+      </c>
+      <c r="M13" s="11">
+        <v>-10</v>
+      </c>
+      <c r="N13" s="1"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="1"/>
+      <c r="B14" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="10">
+        <v>67</v>
+      </c>
+      <c r="D14" s="10">
+        <v>8</v>
+      </c>
+      <c r="E14" s="10">
+        <v>11</v>
+      </c>
+      <c r="F14" s="10">
+        <v>3</v>
+      </c>
+      <c r="G14" s="10">
+        <v>142</v>
+      </c>
+      <c r="H14" s="10">
+        <v>468</v>
+      </c>
+      <c r="I14" s="10">
+        <v>326</v>
+      </c>
+      <c r="J14" s="10">
+        <v>-4</v>
+      </c>
+      <c r="K14" s="10">
+        <v>77</v>
+      </c>
+      <c r="L14" s="10">
+        <v>81</v>
+      </c>
+      <c r="M14" s="11">
+        <v>-79</v>
+      </c>
+      <c r="N14" s="1"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="1"/>
+      <c r="B15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="10">
+        <v>60</v>
+      </c>
+      <c r="D15" s="10">
+        <v>20</v>
+      </c>
+      <c r="E15" s="10">
+        <v>24</v>
+      </c>
+      <c r="F15" s="10">
+        <v>4</v>
+      </c>
+      <c r="G15" s="10">
+        <v>119</v>
+      </c>
+      <c r="H15" s="10">
+        <v>425</v>
+      </c>
+      <c r="I15" s="10">
+        <v>306</v>
+      </c>
+      <c r="J15" s="10">
+        <v>0</v>
+      </c>
+      <c r="K15" s="10">
+        <v>106</v>
+      </c>
+      <c r="L15" s="10">
+        <v>106</v>
+      </c>
+      <c r="M15" s="11">
+        <v>-79</v>
+      </c>
+      <c r="N15" s="1"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="1"/>
+      <c r="B16" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="10">
+        <v>-5</v>
+      </c>
+      <c r="D16" s="10">
+        <v>-1</v>
+      </c>
+      <c r="E16" s="10">
+        <v>0</v>
+      </c>
+      <c r="F16" s="10">
+        <v>1</v>
+      </c>
+      <c r="G16" s="10">
+        <v>-9</v>
+      </c>
+      <c r="H16" s="10">
+        <v>14</v>
+      </c>
+      <c r="I16" s="10">
+        <v>23</v>
+      </c>
+      <c r="J16" s="10">
+        <v>5</v>
+      </c>
+      <c r="K16" s="10">
+        <v>7</v>
+      </c>
+      <c r="L16" s="10">
+        <v>2</v>
+      </c>
+      <c r="M16" s="11">
+        <v>0</v>
+      </c>
+      <c r="N16" s="1"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="1"/>
+      <c r="B17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="10">
+        <v>32</v>
+      </c>
+      <c r="D17" s="10">
+        <v>-1</v>
+      </c>
+      <c r="E17" s="10">
+        <v>2</v>
+      </c>
+      <c r="F17" s="10">
+        <v>3</v>
+      </c>
+      <c r="G17" s="10">
+        <v>42</v>
+      </c>
+      <c r="H17" s="10">
+        <v>91</v>
+      </c>
+      <c r="I17" s="10">
+        <v>49</v>
+      </c>
+      <c r="J17" s="10">
+        <v>16</v>
+      </c>
+      <c r="K17" s="10">
+        <v>21</v>
+      </c>
+      <c r="L17" s="10">
+        <v>5</v>
+      </c>
+      <c r="M17" s="11">
+        <v>-25</v>
+      </c>
+      <c r="N17" s="1"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="1"/>
+      <c r="B18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="10">
+        <v>39</v>
+      </c>
+      <c r="D18" s="10">
+        <v>7</v>
+      </c>
+      <c r="E18" s="10">
+        <v>11</v>
+      </c>
+      <c r="F18" s="10">
+        <v>4</v>
+      </c>
+      <c r="G18" s="10">
+        <v>95</v>
+      </c>
+      <c r="H18" s="10">
+        <v>454</v>
+      </c>
+      <c r="I18" s="10">
+        <v>359</v>
+      </c>
+      <c r="J18" s="10">
+        <v>30</v>
+      </c>
+      <c r="K18" s="10">
+        <v>90</v>
+      </c>
+      <c r="L18" s="10">
+        <v>60</v>
+      </c>
+      <c r="M18" s="11">
+        <v>-93</v>
+      </c>
+      <c r="N18" s="1"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="1"/>
+      <c r="B19" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="10">
+        <v>54</v>
+      </c>
+      <c r="D19" s="10">
+        <v>6</v>
+      </c>
+      <c r="E19" s="10">
+        <v>6</v>
+      </c>
+      <c r="F19" s="10">
+        <v>0</v>
+      </c>
+      <c r="G19" s="10">
+        <v>44</v>
+      </c>
+      <c r="H19" s="10">
+        <v>131</v>
+      </c>
+      <c r="I19" s="10">
+        <v>87</v>
+      </c>
+      <c r="J19" s="10">
+        <v>15</v>
+      </c>
+      <c r="K19" s="10">
+        <v>28</v>
+      </c>
+      <c r="L19" s="10">
+        <v>13</v>
+      </c>
+      <c r="M19" s="11">
+        <v>-11</v>
+      </c>
+      <c r="N19" s="1"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="1"/>
+      <c r="B20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="10">
+        <v>11</v>
+      </c>
+      <c r="D20" s="10">
+        <v>0</v>
+      </c>
+      <c r="E20" s="10">
+        <v>0</v>
+      </c>
+      <c r="F20" s="10">
+        <v>0</v>
+      </c>
+      <c r="G20" s="10">
+        <v>13</v>
+      </c>
+      <c r="H20" s="10">
+        <v>30</v>
+      </c>
+      <c r="I20" s="10">
+        <v>17</v>
+      </c>
+      <c r="J20" s="10">
+        <v>3</v>
+      </c>
+      <c r="K20" s="10">
+        <v>9</v>
+      </c>
+      <c r="L20" s="10">
+        <v>6</v>
+      </c>
+      <c r="M20" s="11">
+        <v>-5</v>
+      </c>
+      <c r="N20" s="1"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="1"/>
+      <c r="B21" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" s="10">
+        <v>24</v>
+      </c>
+      <c r="D21" s="10">
+        <v>5</v>
+      </c>
+      <c r="E21" s="10">
+        <v>5</v>
+      </c>
+      <c r="F21" s="10">
+        <v>0</v>
+      </c>
+      <c r="G21" s="10">
+        <v>100</v>
+      </c>
+      <c r="H21" s="10">
+        <v>429</v>
+      </c>
+      <c r="I21" s="10">
+        <v>329</v>
+      </c>
+      <c r="J21" s="10">
+        <v>-40</v>
+      </c>
+      <c r="K21" s="10">
+        <v>63</v>
+      </c>
+      <c r="L21" s="10">
+        <v>103</v>
+      </c>
+      <c r="M21" s="11">
+        <v>-41</v>
+      </c>
+      <c r="N21" s="1"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="1"/>
+      <c r="B22" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="10">
+        <v>46</v>
+      </c>
+      <c r="D22" s="10">
+        <v>3</v>
+      </c>
+      <c r="E22" s="10">
+        <v>3</v>
+      </c>
+      <c r="F22" s="10">
+        <v>0</v>
+      </c>
+      <c r="G22" s="10">
+        <v>44</v>
+      </c>
+      <c r="H22" s="10">
+        <v>93</v>
+      </c>
+      <c r="I22" s="10">
+        <v>49</v>
+      </c>
+      <c r="J22" s="10">
+        <v>-3</v>
+      </c>
+      <c r="K22" s="10">
+        <v>39</v>
+      </c>
+      <c r="L22" s="10">
+        <v>42</v>
+      </c>
+      <c r="M22" s="11">
+        <v>2</v>
+      </c>
+      <c r="N22" s="1"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="1"/>
+      <c r="B23" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="10">
+        <v>-11</v>
+      </c>
+      <c r="D23" s="10">
+        <v>1</v>
+      </c>
+      <c r="E23" s="10">
+        <v>1</v>
+      </c>
+      <c r="F23" s="10">
+        <v>0</v>
+      </c>
+      <c r="G23" s="10">
+        <v>2</v>
+      </c>
+      <c r="H23" s="10">
+        <v>42</v>
+      </c>
+      <c r="I23" s="10">
+        <v>40</v>
+      </c>
+      <c r="J23" s="10">
+        <v>4</v>
+      </c>
+      <c r="K23" s="10">
+        <v>14</v>
+      </c>
+      <c r="L23" s="10">
+        <v>10</v>
+      </c>
+      <c r="M23" s="11">
+        <v>-18</v>
+      </c>
+      <c r="N23" s="1"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="1"/>
+      <c r="B24" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="10">
+        <v>32</v>
+      </c>
+      <c r="D24" s="10">
+        <v>1</v>
+      </c>
+      <c r="E24" s="10">
+        <v>1</v>
+      </c>
+      <c r="F24" s="10">
+        <v>0</v>
+      </c>
+      <c r="G24" s="10">
+        <v>22</v>
+      </c>
+      <c r="H24" s="10">
+        <v>76</v>
+      </c>
+      <c r="I24" s="10">
+        <v>54</v>
+      </c>
+      <c r="J24" s="10">
+        <v>11</v>
+      </c>
+      <c r="K24" s="10">
+        <v>20</v>
+      </c>
+      <c r="L24" s="10">
+        <v>9</v>
+      </c>
+      <c r="M24" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N24" s="1"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="1"/>
+      <c r="B25" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="10">
+        <v>24</v>
+      </c>
+      <c r="D25" s="10">
+        <v>0</v>
+      </c>
+      <c r="E25" s="10">
+        <v>1</v>
+      </c>
+      <c r="F25" s="10">
+        <v>1</v>
+      </c>
+      <c r="G25" s="10">
+        <v>46</v>
+      </c>
+      <c r="H25" s="10">
+        <v>133</v>
+      </c>
+      <c r="I25" s="10">
+        <v>87</v>
+      </c>
+      <c r="J25" s="10">
+        <v>-8</v>
+      </c>
+      <c r="K25" s="10">
+        <v>38</v>
+      </c>
+      <c r="L25" s="10">
+        <v>46</v>
+      </c>
+      <c r="M25" s="11">
+        <v>-14</v>
+      </c>
+      <c r="N25" s="1"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="1"/>
+      <c r="B26" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="10">
+        <v>-46</v>
+      </c>
+      <c r="D26" s="10">
+        <v>6</v>
+      </c>
+      <c r="E26" s="10">
+        <v>6</v>
+      </c>
+      <c r="F26" s="10">
+        <v>0</v>
+      </c>
+      <c r="G26" s="10">
+        <v>44</v>
+      </c>
+      <c r="H26" s="10">
+        <v>339</v>
+      </c>
+      <c r="I26" s="10">
+        <v>295</v>
+      </c>
+      <c r="J26" s="10">
+        <v>-13</v>
+      </c>
+      <c r="K26" s="10">
+        <v>85</v>
+      </c>
+      <c r="L26" s="10">
+        <v>98</v>
+      </c>
+      <c r="M26" s="11">
+        <v>-83</v>
+      </c>
+      <c r="N26" s="1"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="1"/>
+      <c r="B27" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="10">
+        <v>-5</v>
+      </c>
+      <c r="D27" s="10">
+        <v>0</v>
+      </c>
+      <c r="E27" s="10">
+        <v>0</v>
+      </c>
+      <c r="F27" s="10">
+        <v>0</v>
+      </c>
+      <c r="G27" s="10">
+        <v>-5</v>
+      </c>
+      <c r="H27" s="10">
+        <v>3</v>
+      </c>
+      <c r="I27" s="10">
+        <v>8</v>
+      </c>
+      <c r="J27" s="10">
+        <v>0</v>
+      </c>
+      <c r="K27" s="10">
+        <v>0</v>
+      </c>
+      <c r="L27" s="10">
+        <v>0</v>
+      </c>
+      <c r="M27" s="11">
+        <v>0</v>
+      </c>
+      <c r="N27" s="1"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="1"/>
+      <c r="B28" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="10">
+        <v>-77</v>
+      </c>
+      <c r="D28" s="10">
+        <v>0</v>
+      </c>
+      <c r="E28" s="10">
+        <v>2</v>
+      </c>
+      <c r="F28" s="10">
+        <v>2</v>
+      </c>
+      <c r="G28" s="10">
+        <v>-48</v>
+      </c>
+      <c r="H28" s="10">
+        <v>218</v>
+      </c>
+      <c r="I28" s="10">
+        <v>266</v>
+      </c>
+      <c r="J28" s="10">
+        <v>-8</v>
+      </c>
+      <c r="K28" s="10">
+        <v>41</v>
+      </c>
+      <c r="L28" s="10">
+        <v>49</v>
+      </c>
+      <c r="M28" s="11">
+        <v>-21</v>
+      </c>
+      <c r="N28" s="1"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="1"/>
+      <c r="B29" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" s="10">
+        <v>13</v>
+      </c>
+      <c r="D29" s="10">
+        <v>4</v>
+      </c>
+      <c r="E29" s="10">
+        <v>5</v>
+      </c>
+      <c r="F29" s="10">
+        <v>1</v>
+      </c>
+      <c r="G29" s="10">
+        <v>24</v>
+      </c>
+      <c r="H29" s="10">
+        <v>86</v>
+      </c>
+      <c r="I29" s="10">
+        <v>62</v>
+      </c>
+      <c r="J29" s="10">
+        <v>-7</v>
+      </c>
+      <c r="K29" s="10">
+        <v>20</v>
+      </c>
+      <c r="L29" s="10">
+        <v>27</v>
+      </c>
+      <c r="M29" s="11">
+        <v>-8</v>
+      </c>
+      <c r="N29" s="1"/>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="1"/>
+      <c r="B30" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="10">
+        <v>77</v>
+      </c>
+      <c r="D30" s="10">
+        <v>1</v>
+      </c>
+      <c r="E30" s="10">
+        <v>1</v>
+      </c>
+      <c r="F30" s="10">
+        <v>0</v>
+      </c>
+      <c r="G30" s="10">
+        <v>98</v>
+      </c>
+      <c r="H30" s="10">
+        <v>197</v>
+      </c>
+      <c r="I30" s="10">
+        <v>99</v>
+      </c>
+      <c r="J30" s="10">
+        <v>10</v>
+      </c>
+      <c r="K30" s="10">
+        <v>70</v>
+      </c>
+      <c r="L30" s="10">
+        <v>60</v>
+      </c>
+      <c r="M30" s="11">
+        <v>-32</v>
+      </c>
+      <c r="N30" s="1"/>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="1"/>
+      <c r="B31" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="10">
+        <v>30</v>
+      </c>
+      <c r="D31" s="10">
+        <v>3</v>
+      </c>
+      <c r="E31" s="10">
+        <v>3</v>
+      </c>
+      <c r="F31" s="10">
+        <v>0</v>
+      </c>
+      <c r="G31" s="10">
+        <v>51</v>
+      </c>
+      <c r="H31" s="10">
+        <v>107</v>
+      </c>
+      <c r="I31" s="10">
+        <v>56</v>
+      </c>
+      <c r="J31" s="10">
+        <v>-2</v>
+      </c>
+      <c r="K31" s="10">
+        <v>33</v>
+      </c>
+      <c r="L31" s="10">
+        <v>35</v>
+      </c>
+      <c r="M31" s="11">
+        <v>-22</v>
+      </c>
+      <c r="N31" s="1"/>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="1"/>
+      <c r="B32" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="10">
+        <v>12</v>
+      </c>
+      <c r="D32" s="10">
+        <v>1</v>
+      </c>
+      <c r="E32" s="10">
+        <v>1</v>
+      </c>
+      <c r="F32" s="10">
+        <v>0</v>
+      </c>
+      <c r="G32" s="10">
+        <v>12</v>
+      </c>
+      <c r="H32" s="10">
+        <v>42</v>
+      </c>
+      <c r="I32" s="10">
+        <v>30</v>
+      </c>
+      <c r="J32" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K32" s="10">
+        <v>8</v>
+      </c>
+      <c r="L32" s="10">
+        <v>9</v>
+      </c>
+      <c r="M32" s="11">
+        <v>0</v>
+      </c>
+      <c r="N32" s="1"/>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="1"/>
+      <c r="B33" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="10">
+        <v>30</v>
+      </c>
+      <c r="D33" s="10">
+        <v>0</v>
+      </c>
+      <c r="E33" s="10">
+        <v>0</v>
+      </c>
+      <c r="F33" s="10">
+        <v>0</v>
+      </c>
+      <c r="G33" s="10">
+        <v>31</v>
+      </c>
+      <c r="H33" s="10">
+        <v>70</v>
+      </c>
+      <c r="I33" s="10">
+        <v>39</v>
+      </c>
+      <c r="J33" s="10">
+        <v>7</v>
+      </c>
+      <c r="K33" s="10">
+        <v>19</v>
+      </c>
+      <c r="L33" s="10">
+        <v>12</v>
+      </c>
+      <c r="M33" s="11">
+        <v>-8</v>
+      </c>
+      <c r="N33" s="1"/>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="1"/>
+      <c r="B34" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C34" s="10">
+        <v>7</v>
+      </c>
+      <c r="D34" s="10">
+        <v>2</v>
+      </c>
+      <c r="E34" s="10">
+        <v>2</v>
+      </c>
+      <c r="F34" s="10">
+        <v>0</v>
+      </c>
+      <c r="G34" s="10">
+        <v>5</v>
+      </c>
+      <c r="H34" s="10">
+        <v>20</v>
+      </c>
+      <c r="I34" s="10">
+        <v>15</v>
+      </c>
+      <c r="J34" s="10">
+        <v>2</v>
+      </c>
+      <c r="K34" s="10">
+        <v>14</v>
+      </c>
+      <c r="L34" s="10">
+        <v>12</v>
+      </c>
+      <c r="M34" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N34" s="1"/>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="1"/>
+      <c r="B35" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="10">
+        <v>-11</v>
+      </c>
+      <c r="D35" s="10">
+        <v>0</v>
+      </c>
+      <c r="E35" s="10">
+        <v>0</v>
+      </c>
+      <c r="F35" s="10">
+        <v>0</v>
+      </c>
+      <c r="G35" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H35" s="10">
+        <v>12</v>
+      </c>
+      <c r="I35" s="10">
+        <v>13</v>
+      </c>
+      <c r="J35" s="10">
+        <v>-6</v>
+      </c>
+      <c r="K35" s="10">
+        <v>3</v>
+      </c>
+      <c r="L35" s="10">
+        <v>9</v>
+      </c>
+      <c r="M35" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N35" s="1"/>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="1"/>
+      <c r="B36" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C36" s="10">
+        <v>-8</v>
+      </c>
+      <c r="D36" s="10">
+        <v>3</v>
+      </c>
+      <c r="E36" s="10">
+        <v>3</v>
+      </c>
+      <c r="F36" s="10">
+        <v>0</v>
+      </c>
+      <c r="G36" s="10">
+        <v>1</v>
+      </c>
+      <c r="H36" s="10">
+        <v>76</v>
+      </c>
+      <c r="I36" s="10">
+        <v>75</v>
+      </c>
+      <c r="J36" s="10">
+        <v>-4</v>
+      </c>
+      <c r="K36" s="10">
+        <v>16</v>
+      </c>
+      <c r="L36" s="10">
+        <v>20</v>
+      </c>
+      <c r="M36" s="11">
+        <v>-8</v>
+      </c>
+      <c r="N36" s="1"/>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="1"/>
+      <c r="B37" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C37" s="10">
+        <v>12</v>
+      </c>
+      <c r="D37" s="10">
+        <v>0</v>
+      </c>
+      <c r="E37" s="10">
+        <v>0</v>
+      </c>
+      <c r="F37" s="10">
+        <v>0</v>
+      </c>
+      <c r="G37" s="10">
+        <v>5</v>
+      </c>
+      <c r="H37" s="10">
+        <v>44</v>
+      </c>
+      <c r="I37" s="10">
+        <v>39</v>
+      </c>
+      <c r="J37" s="10">
+        <v>4</v>
+      </c>
+      <c r="K37" s="10">
+        <v>21</v>
+      </c>
+      <c r="L37" s="10">
+        <v>17</v>
+      </c>
+      <c r="M37" s="11">
+        <v>3</v>
+      </c>
+      <c r="N37" s="1"/>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="1"/>
+      <c r="B38" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" s="10">
+        <v>11</v>
+      </c>
+      <c r="D38" s="10">
+        <v>1</v>
+      </c>
+      <c r="E38" s="10">
+        <v>1</v>
+      </c>
+      <c r="F38" s="10">
+        <v>0</v>
+      </c>
+      <c r="G38" s="10">
+        <v>2</v>
+      </c>
+      <c r="H38" s="10">
+        <v>20</v>
+      </c>
+      <c r="I38" s="10">
+        <v>18</v>
+      </c>
+      <c r="J38" s="10">
+        <v>13</v>
+      </c>
+      <c r="K38" s="10">
+        <v>21</v>
+      </c>
+      <c r="L38" s="10">
+        <v>8</v>
+      </c>
+      <c r="M38" s="11">
+        <v>-5</v>
+      </c>
+      <c r="N38" s="1"/>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="1"/>
+      <c r="B39" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="10">
+        <v>-29</v>
+      </c>
+      <c r="D39" s="10">
+        <v>-1</v>
+      </c>
+      <c r="E39" s="10">
+        <v>0</v>
+      </c>
+      <c r="F39" s="10">
+        <v>1</v>
+      </c>
+      <c r="G39" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H39" s="10">
+        <v>157</v>
+      </c>
+      <c r="I39" s="10">
+        <v>158</v>
+      </c>
+      <c r="J39" s="10">
+        <v>7</v>
+      </c>
+      <c r="K39" s="10">
+        <v>41</v>
+      </c>
+      <c r="L39" s="10">
+        <v>34</v>
+      </c>
+      <c r="M39" s="11">
+        <v>-34</v>
+      </c>
+      <c r="N39" s="1"/>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="1"/>
+      <c r="B40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="10">
+        <v>9</v>
+      </c>
+      <c r="D40" s="10">
+        <v>3</v>
+      </c>
+      <c r="E40" s="10">
+        <v>4</v>
+      </c>
+      <c r="F40" s="10">
+        <v>1</v>
+      </c>
+      <c r="G40" s="10">
+        <v>25</v>
+      </c>
+      <c r="H40" s="10">
+        <v>186</v>
+      </c>
+      <c r="I40" s="10">
+        <v>161</v>
+      </c>
+      <c r="J40" s="10">
+        <v>-12</v>
+      </c>
+      <c r="K40" s="10">
+        <v>16</v>
+      </c>
+      <c r="L40" s="10">
+        <v>28</v>
+      </c>
+      <c r="M40" s="11">
+        <v>-7</v>
+      </c>
+      <c r="N40" s="1"/>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="1"/>
+      <c r="B41" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="10">
+        <v>45</v>
+      </c>
+      <c r="D41" s="10">
+        <v>1</v>
+      </c>
+      <c r="E41" s="10">
+        <v>1</v>
+      </c>
+      <c r="F41" s="10">
+        <v>0</v>
+      </c>
+      <c r="G41" s="10">
+        <v>45</v>
+      </c>
+      <c r="H41" s="10">
+        <v>110</v>
+      </c>
+      <c r="I41" s="10">
+        <v>65</v>
+      </c>
+      <c r="J41" s="10">
+        <v>2</v>
+      </c>
+      <c r="K41" s="10">
+        <v>13</v>
+      </c>
+      <c r="L41" s="10">
+        <v>11</v>
+      </c>
+      <c r="M41" s="11">
+        <v>-3</v>
+      </c>
+      <c r="N41" s="1"/>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="1"/>
+      <c r="B42" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C42" s="10">
+        <v>-49</v>
+      </c>
+      <c r="D42" s="10">
+        <v>3</v>
+      </c>
+      <c r="E42" s="10">
+        <v>3</v>
+      </c>
+      <c r="F42" s="10">
+        <v>0</v>
+      </c>
+      <c r="G42" s="10">
+        <v>35</v>
+      </c>
+      <c r="H42" s="10">
+        <v>293</v>
+      </c>
+      <c r="I42" s="10">
+        <v>258</v>
+      </c>
+      <c r="J42" s="10">
+        <v>-63</v>
+      </c>
+      <c r="K42" s="10">
+        <v>38</v>
+      </c>
+      <c r="L42" s="10">
+        <v>101</v>
+      </c>
+      <c r="M42" s="11">
+        <v>-24</v>
+      </c>
+      <c r="N42" s="1"/>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" s="1"/>
+      <c r="B43" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C43" s="10">
+        <v>-1</v>
+      </c>
+      <c r="D43" s="10">
+        <v>0</v>
+      </c>
+      <c r="E43" s="10">
+        <v>0</v>
+      </c>
+      <c r="F43" s="10">
+        <v>0</v>
+      </c>
+      <c r="G43" s="10">
+        <v>-4</v>
+      </c>
+      <c r="H43" s="10">
+        <v>12</v>
+      </c>
+      <c r="I43" s="10">
+        <v>16</v>
+      </c>
+      <c r="J43" s="10">
+        <v>3</v>
+      </c>
+      <c r="K43" s="10">
+        <v>3</v>
+      </c>
+      <c r="L43" s="10">
+        <v>0</v>
+      </c>
+      <c r="M43" s="11">
+        <v>0</v>
+      </c>
+      <c r="N43" s="1"/>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="1"/>
+      <c r="B44" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="10">
+        <v>-45</v>
+      </c>
+      <c r="D44" s="10">
+        <v>0</v>
+      </c>
+      <c r="E44" s="10">
+        <v>0</v>
+      </c>
+      <c r="F44" s="10">
+        <v>0</v>
+      </c>
+      <c r="G44" s="10">
+        <v>-39</v>
+      </c>
+      <c r="H44" s="10">
+        <v>45</v>
+      </c>
+      <c r="I44" s="10">
+        <v>84</v>
+      </c>
+      <c r="J44" s="10">
+        <v>-4</v>
+      </c>
+      <c r="K44" s="10">
+        <v>10</v>
+      </c>
+      <c r="L44" s="10">
+        <v>14</v>
+      </c>
+      <c r="M44" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N44" s="1"/>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="1"/>
+      <c r="B45" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="10">
+        <v>9</v>
+      </c>
+      <c r="D45" s="10">
+        <v>0</v>
+      </c>
+      <c r="E45" s="10">
+        <v>0</v>
+      </c>
+      <c r="F45" s="10">
+        <v>0</v>
+      </c>
+      <c r="G45" s="10">
+        <v>19</v>
+      </c>
+      <c r="H45" s="10">
+        <v>133</v>
+      </c>
+      <c r="I45" s="10">
+        <v>114</v>
+      </c>
+      <c r="J45" s="10">
+        <v>-3</v>
+      </c>
+      <c r="K45" s="10">
+        <v>22</v>
+      </c>
+      <c r="L45" s="10">
+        <v>25</v>
+      </c>
+      <c r="M45" s="11">
+        <v>-7</v>
+      </c>
+      <c r="N45" s="1"/>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="1"/>
+      <c r="B46" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="10">
+        <v>-20</v>
+      </c>
+      <c r="D46" s="10">
+        <v>0</v>
+      </c>
+      <c r="E46" s="10">
+        <v>0</v>
+      </c>
+      <c r="F46" s="10">
+        <v>0</v>
+      </c>
+      <c r="G46" s="10">
+        <v>10</v>
+      </c>
+      <c r="H46" s="10">
+        <v>76</v>
+      </c>
+      <c r="I46" s="10">
+        <v>66</v>
+      </c>
+      <c r="J46" s="10">
+        <v>-16</v>
+      </c>
+      <c r="K46" s="10">
+        <v>11</v>
+      </c>
+      <c r="L46" s="10">
+        <v>27</v>
+      </c>
+      <c r="M46" s="11">
+        <v>-14</v>
+      </c>
+      <c r="N46" s="1"/>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="1"/>
+      <c r="B47" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" s="10">
+        <v>27</v>
+      </c>
+      <c r="D47" s="10">
+        <v>0</v>
+      </c>
+      <c r="E47" s="10">
+        <v>0</v>
+      </c>
+      <c r="F47" s="10">
+        <v>0</v>
+      </c>
+      <c r="G47" s="10">
+        <v>22</v>
+      </c>
+      <c r="H47" s="10">
+        <v>32</v>
+      </c>
+      <c r="I47" s="10">
+        <v>10</v>
+      </c>
+      <c r="J47" s="10">
+        <v>6</v>
+      </c>
+      <c r="K47" s="10">
+        <v>10</v>
+      </c>
+      <c r="L47" s="10">
+        <v>4</v>
+      </c>
+      <c r="M47" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N47" s="1"/>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="1"/>
+      <c r="B48" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" s="10">
+        <v>4</v>
+      </c>
+      <c r="D48" s="10">
+        <v>0</v>
+      </c>
+      <c r="E48" s="10">
+        <v>0</v>
+      </c>
+      <c r="F48" s="10">
+        <v>0</v>
+      </c>
+      <c r="G48" s="10">
+        <v>9</v>
+      </c>
+      <c r="H48" s="10">
+        <v>20</v>
+      </c>
+      <c r="I48" s="10">
+        <v>11</v>
+      </c>
+      <c r="J48" s="10">
+        <v>-4</v>
+      </c>
+      <c r="K48" s="10">
+        <v>2</v>
+      </c>
+      <c r="L48" s="10">
+        <v>6</v>
+      </c>
+      <c r="M48" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N48" s="1"/>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="1"/>
+      <c r="B49" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="10">
+        <v>-1</v>
+      </c>
+      <c r="D49" s="10">
+        <v>1</v>
+      </c>
+      <c r="E49" s="10">
+        <v>1</v>
+      </c>
+      <c r="F49" s="10">
+        <v>0</v>
+      </c>
+      <c r="G49" s="10">
+        <v>25</v>
+      </c>
+      <c r="H49" s="10">
+        <v>80</v>
+      </c>
+      <c r="I49" s="10">
+        <v>55</v>
+      </c>
+      <c r="J49" s="10">
+        <v>-27</v>
+      </c>
+      <c r="K49" s="10">
+        <v>5</v>
+      </c>
+      <c r="L49" s="10">
+        <v>32</v>
+      </c>
+      <c r="M49" s="11">
+        <v>0</v>
+      </c>
+      <c r="N49" s="1"/>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="1"/>
+      <c r="B50" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="10">
+        <v>13</v>
+      </c>
+      <c r="D50" s="10">
+        <v>0</v>
+      </c>
+      <c r="E50" s="10">
+        <v>0</v>
+      </c>
+      <c r="F50" s="10">
+        <v>0</v>
+      </c>
+      <c r="G50" s="10">
+        <v>4</v>
+      </c>
+      <c r="H50" s="10">
+        <v>9</v>
+      </c>
+      <c r="I50" s="10">
+        <v>5</v>
+      </c>
+      <c r="J50" s="10">
+        <v>13</v>
+      </c>
+      <c r="K50" s="10">
+        <v>15</v>
+      </c>
+      <c r="L50" s="10">
+        <v>2</v>
+      </c>
+      <c r="M50" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N50" s="1"/>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="1"/>
+      <c r="B51" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="10">
+        <v>13</v>
+      </c>
+      <c r="D51" s="10">
+        <v>0</v>
+      </c>
+      <c r="E51" s="10">
+        <v>0</v>
+      </c>
+      <c r="F51" s="10">
+        <v>0</v>
+      </c>
+      <c r="G51" s="10">
+        <v>4</v>
+      </c>
+      <c r="H51" s="10">
+        <v>4</v>
+      </c>
+      <c r="I51" s="10">
+        <v>0</v>
+      </c>
+      <c r="J51" s="10">
+        <v>10</v>
+      </c>
+      <c r="K51" s="10">
+        <v>13</v>
+      </c>
+      <c r="L51" s="10">
+        <v>3</v>
+      </c>
+      <c r="M51" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N51" s="1"/>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="1"/>
+      <c r="B52" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C52" s="10">
+        <v>7</v>
+      </c>
+      <c r="D52" s="10">
+        <v>0</v>
+      </c>
+      <c r="E52" s="10">
+        <v>0</v>
+      </c>
+      <c r="F52" s="10">
+        <v>0</v>
+      </c>
+      <c r="G52" s="10">
+        <v>9</v>
+      </c>
+      <c r="H52" s="10">
+        <v>13</v>
+      </c>
+      <c r="I52" s="10">
+        <v>4</v>
+      </c>
+      <c r="J52" s="10">
+        <v>0</v>
+      </c>
+      <c r="K52" s="10">
+        <v>3</v>
+      </c>
+      <c r="L52" s="10">
+        <v>3</v>
+      </c>
+      <c r="M52" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N52" s="1"/>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="1"/>
+      <c r="B53" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C53" s="10">
+        <v>9</v>
+      </c>
+      <c r="D53" s="10">
+        <v>0</v>
+      </c>
+      <c r="E53" s="10">
+        <v>0</v>
+      </c>
+      <c r="F53" s="10">
+        <v>0</v>
+      </c>
+      <c r="G53" s="10">
+        <v>5</v>
+      </c>
+      <c r="H53" s="10">
+        <v>10</v>
+      </c>
+      <c r="I53" s="10">
+        <v>5</v>
+      </c>
+      <c r="J53" s="10">
+        <v>3</v>
+      </c>
+      <c r="K53" s="10">
+        <v>3</v>
+      </c>
+      <c r="L53" s="10">
+        <v>0</v>
+      </c>
+      <c r="M53" s="11">
+        <v>1</v>
+      </c>
+      <c r="N53" s="1"/>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="1"/>
+      <c r="B54" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" s="10">
+        <v>4</v>
+      </c>
+      <c r="D54" s="10">
+        <v>0</v>
+      </c>
+      <c r="E54" s="10">
+        <v>0</v>
+      </c>
+      <c r="F54" s="10">
+        <v>0</v>
+      </c>
+      <c r="G54" s="10">
+        <v>-2</v>
+      </c>
+      <c r="H54" s="10">
+        <v>6</v>
+      </c>
+      <c r="I54" s="10">
+        <v>8</v>
+      </c>
+      <c r="J54" s="10">
+        <v>5</v>
+      </c>
+      <c r="K54" s="10">
+        <v>6</v>
+      </c>
+      <c r="L54" s="10">
+        <v>1</v>
+      </c>
+      <c r="M54" s="11">
+        <v>1</v>
+      </c>
+      <c r="N54" s="1"/>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="1"/>
+      <c r="B55" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="10">
+        <v>11</v>
+      </c>
+      <c r="D55" s="10">
+        <v>0</v>
+      </c>
+      <c r="E55" s="10">
+        <v>0</v>
+      </c>
+      <c r="F55" s="10">
+        <v>0</v>
+      </c>
+      <c r="G55" s="10">
+        <v>2</v>
+      </c>
+      <c r="H55" s="10">
+        <v>5</v>
+      </c>
+      <c r="I55" s="10">
+        <v>3</v>
+      </c>
+      <c r="J55" s="10">
+        <v>10</v>
+      </c>
+      <c r="K55" s="10">
+        <v>12</v>
+      </c>
+      <c r="L55" s="10">
+        <v>2</v>
+      </c>
+      <c r="M55" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N55" s="1"/>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="1"/>
+      <c r="B56" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C56" s="10">
+        <v>6</v>
+      </c>
+      <c r="D56" s="10">
+        <v>0</v>
+      </c>
+      <c r="E56" s="10">
+        <v>0</v>
+      </c>
+      <c r="F56" s="10">
+        <v>0</v>
+      </c>
+      <c r="G56" s="10">
+        <v>4</v>
+      </c>
+      <c r="H56" s="10">
+        <v>12</v>
+      </c>
+      <c r="I56" s="10">
+        <v>8</v>
+      </c>
+      <c r="J56" s="10">
+        <v>3</v>
+      </c>
+      <c r="K56" s="10">
+        <v>7</v>
+      </c>
+      <c r="L56" s="10">
+        <v>4</v>
+      </c>
+      <c r="M56" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N56" s="1"/>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="1"/>
+      <c r="B57" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C57" s="10">
+        <v>-37</v>
+      </c>
+      <c r="D57" s="10">
+        <v>0</v>
+      </c>
+      <c r="E57" s="10">
+        <v>0</v>
+      </c>
+      <c r="F57" s="10">
+        <v>0</v>
+      </c>
+      <c r="G57" s="10">
+        <v>-25</v>
+      </c>
+      <c r="H57" s="10">
+        <v>91</v>
+      </c>
+      <c r="I57" s="10">
+        <v>116</v>
+      </c>
+      <c r="J57" s="10">
+        <v>-14</v>
+      </c>
+      <c r="K57" s="10">
+        <v>0</v>
+      </c>
+      <c r="L57" s="10">
+        <v>14</v>
+      </c>
+      <c r="M57" s="11">
+        <v>2</v>
+      </c>
+      <c r="N57" s="1"/>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="1"/>
+      <c r="B58" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C58" s="10">
+        <v>4</v>
+      </c>
+      <c r="D58" s="10">
+        <v>0</v>
+      </c>
+      <c r="E58" s="10">
+        <v>0</v>
+      </c>
+      <c r="F58" s="10">
+        <v>0</v>
+      </c>
+      <c r="G58" s="10">
+        <v>4</v>
+      </c>
+      <c r="H58" s="10">
+        <v>4</v>
+      </c>
+      <c r="I58" s="10">
+        <v>0</v>
+      </c>
+      <c r="J58" s="10">
+        <v>0</v>
+      </c>
+      <c r="K58" s="10">
+        <v>0</v>
+      </c>
+      <c r="L58" s="10">
+        <v>0</v>
+      </c>
+      <c r="M58" s="11">
+        <v>0</v>
+      </c>
+      <c r="N58" s="1"/>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="1"/>
+      <c r="B59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="10">
+        <v>-3</v>
+      </c>
+      <c r="D59" s="10">
+        <v>0</v>
+      </c>
+      <c r="E59" s="10">
+        <v>0</v>
+      </c>
+      <c r="F59" s="10">
+        <v>0</v>
+      </c>
+      <c r="G59" s="10">
+        <v>-3</v>
+      </c>
+      <c r="H59" s="10">
+        <v>1</v>
+      </c>
+      <c r="I59" s="10">
+        <v>4</v>
+      </c>
+      <c r="J59" s="10">
+        <v>1</v>
+      </c>
+      <c r="K59" s="10">
+        <v>1</v>
+      </c>
+      <c r="L59" s="10">
+        <v>0</v>
+      </c>
+      <c r="M59" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N59" s="1"/>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="1"/>
+      <c r="B60" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C60" s="10">
+        <v>-75</v>
+      </c>
+      <c r="D60" s="10">
+        <v>0</v>
+      </c>
+      <c r="E60" s="10">
+        <v>0</v>
+      </c>
+      <c r="F60" s="10">
+        <v>0</v>
+      </c>
+      <c r="G60" s="10">
+        <v>-58</v>
+      </c>
+      <c r="H60" s="10">
+        <v>26</v>
+      </c>
+      <c r="I60" s="10">
+        <v>84</v>
+      </c>
+      <c r="J60" s="10">
+        <v>-16</v>
+      </c>
+      <c r="K60" s="10">
+        <v>0</v>
+      </c>
+      <c r="L60" s="10">
+        <v>16</v>
+      </c>
+      <c r="M60" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N60" s="1"/>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="1"/>
+      <c r="B61" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" s="10">
+        <v>1</v>
+      </c>
+      <c r="D61" s="10">
+        <v>0</v>
+      </c>
+      <c r="E61" s="10">
+        <v>0</v>
+      </c>
+      <c r="F61" s="10">
+        <v>0</v>
+      </c>
+      <c r="G61" s="10">
+        <v>3</v>
+      </c>
+      <c r="H61" s="10">
+        <v>3</v>
+      </c>
+      <c r="I61" s="10">
+        <v>0</v>
+      </c>
+      <c r="J61" s="10">
+        <v>0</v>
+      </c>
+      <c r="K61" s="10">
+        <v>0</v>
+      </c>
+      <c r="L61" s="10">
+        <v>0</v>
+      </c>
+      <c r="M61" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N61" s="1"/>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="1"/>
+      <c r="B62" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C62" s="10">
+        <v>-1</v>
+      </c>
+      <c r="D62" s="10">
+        <v>0</v>
+      </c>
+      <c r="E62" s="10">
+        <v>0</v>
+      </c>
+      <c r="F62" s="10">
+        <v>0</v>
+      </c>
+      <c r="G62" s="10">
+        <v>0</v>
+      </c>
+      <c r="H62" s="10">
+        <v>0</v>
+      </c>
+      <c r="I62" s="10">
+        <v>0</v>
+      </c>
+      <c r="J62" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K62" s="10">
+        <v>2</v>
+      </c>
+      <c r="L62" s="10">
+        <v>3</v>
+      </c>
+      <c r="M62" s="11">
+        <v>0</v>
+      </c>
+      <c r="N62" s="1"/>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="1"/>
+      <c r="B63" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="10">
+        <v>4</v>
+      </c>
+      <c r="D63" s="10">
+        <v>0</v>
+      </c>
+      <c r="E63" s="10">
+        <v>0</v>
+      </c>
+      <c r="F63" s="10">
+        <v>0</v>
+      </c>
+      <c r="G63" s="10">
+        <v>4</v>
+      </c>
+      <c r="H63" s="10">
+        <v>8</v>
+      </c>
+      <c r="I63" s="10">
+        <v>4</v>
+      </c>
+      <c r="J63" s="10">
+        <v>1</v>
+      </c>
+      <c r="K63" s="10">
+        <v>1</v>
+      </c>
+      <c r="L63" s="10">
+        <v>0</v>
+      </c>
+      <c r="M63" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N63" s="1"/>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="1"/>
+      <c r="B64" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C64" s="10">
+        <v>-1</v>
+      </c>
+      <c r="D64" s="10">
+        <v>0</v>
+      </c>
+      <c r="E64" s="10">
+        <v>0</v>
+      </c>
+      <c r="F64" s="10">
+        <v>0</v>
+      </c>
+      <c r="G64" s="10">
+        <v>0</v>
+      </c>
+      <c r="H64" s="10">
+        <v>0</v>
+      </c>
+      <c r="I64" s="10">
+        <v>0</v>
+      </c>
+      <c r="J64" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K64" s="10">
+        <v>0</v>
+      </c>
+      <c r="L64" s="10">
+        <v>1</v>
+      </c>
+      <c r="M64" s="11">
+        <v>0</v>
+      </c>
+      <c r="N64" s="1"/>
+    </row>
+    <row r="65" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A65" s="1"/>
+      <c r="B65" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C65" s="12">
+        <v>0</v>
+      </c>
+      <c r="D65" s="12">
+        <v>0</v>
+      </c>
+      <c r="E65" s="12">
+        <v>0</v>
+      </c>
+      <c r="F65" s="12">
+        <v>0</v>
+      </c>
+      <c r="G65" s="12">
+        <v>1</v>
+      </c>
+      <c r="H65" s="12">
+        <v>4</v>
+      </c>
+      <c r="I65" s="12">
+        <v>3</v>
+      </c>
+      <c r="J65" s="12">
+        <v>-1</v>
+      </c>
+      <c r="K65" s="12">
+        <v>0</v>
+      </c>
+      <c r="L65" s="12">
+        <v>1</v>
+      </c>
+      <c r="M65" s="13">
+        <v>0</v>
+      </c>
+      <c r="N65" s="1"/>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="1"/>
+      <c r="N66" s="1"/>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="1"/>
+      <c r="N67" s="1"/>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="1"/>
+      <c r="N68" s="1"/>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="1"/>
+      <c r="N69" s="1"/>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="1"/>
+      <c r="N70" s="1"/>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="1"/>
+      <c r="N71" s="1"/>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="1"/>
+      <c r="N72" s="1"/>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="1"/>
+      <c r="N73" s="1"/>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="1"/>
+      <c r="N74" s="1"/>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="1"/>
+      <c r="N75" s="1"/>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="1"/>
+      <c r="N76" s="1"/>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" s="1"/>
+      <c r="N77" s="1"/>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="1"/>
+      <c r="N78" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B1:M1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="J3:L3"/>
+    <mergeCell ref="M3:M4"/>
+  </mergeCells>
+  <phoneticPr fontId="18"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E4D20EF-6572-412A-B393-97430BAB8CD6}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:N78"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="2" max="2" width="11.6640625" customWidth="1"/>
     <col min="3" max="3" width="8.33203125" style="6" customWidth="1"/>
     <col min="4" max="4" width="9.21875" style="6" customWidth="1"/>
     <col min="5" max="7" width="7.6640625" style="6" customWidth="1"/>
     <col min="8" max="8" width="9.21875" style="6" customWidth="1"/>
     <col min="9" max="9" width="8.77734375" style="6" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="6" customWidth="1"/>
     <col min="11" max="12" width="8.88671875" style="6" customWidth="1"/>
     <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1"/>
@@ -9755,51 +25551,53 @@
       <c r="N78" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="M3:M4"/>
   </mergeCells>
   <phoneticPr fontId="18"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="83" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C- &amp;P -&amp;R【千葉県毎月常住人口調査 】</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C6AEBDA-88EF-4B16-BF32-B59847EC2042}">
   <dimension ref="A1:N78"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" zoomScalePageLayoutView="61" workbookViewId="0">
+      <selection activeCell="N3" sqref="N3"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="1"/>
     <col min="2" max="2" width="11.6640625" customWidth="1"/>
     <col min="3" max="3" width="8.6640625" style="6" customWidth="1"/>
     <col min="4" max="4" width="9.77734375" style="6" customWidth="1"/>
     <col min="5" max="7" width="7.44140625" style="6" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.44140625" style="6" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="6" customWidth="1"/>
     <col min="11" max="12" width="9.33203125" style="6" customWidth="1"/>
     <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
     <col min="257" max="257" width="7" customWidth="1"/>
     <col min="258" max="258" width="11.6640625" customWidth="1"/>
     <col min="259" max="259" width="8.6640625" customWidth="1"/>
     <col min="260" max="260" width="9.77734375" customWidth="1"/>
     <col min="261" max="263" width="7.44140625" bestFit="1" customWidth="1"/>
     <col min="264" max="265" width="9.44140625" customWidth="1"/>
     <col min="266" max="266" width="7.6640625" customWidth="1"/>
     <col min="267" max="268" width="9.33203125" customWidth="1"/>
     <col min="269" max="269" width="7.33203125" customWidth="1"/>
     <col min="513" max="513" width="7" customWidth="1"/>
     <col min="514" max="514" width="11.6640625" customWidth="1"/>
     <col min="515" max="515" width="8.6640625" customWidth="1"/>
     <col min="516" max="516" width="9.77734375" customWidth="1"/>
@@ -19145,79 +34943,9476 @@
       <c r="N77" s="1"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="1"/>
       <c r="N78" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="M3:M4"/>
   </mergeCells>
   <phoneticPr fontId="18"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="83" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C- &amp;P -&amp;R【千葉県毎月常住人口調査 】</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B84AFC02-3418-4015-9619-EDF30BF0D05F}">
+  <dimension ref="A1:N78"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Q12" sqref="Q12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="7" customWidth="1"/>
+    <col min="2" max="2" width="11.6640625" customWidth="1"/>
+    <col min="3" max="3" width="8.6640625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="9.77734375" style="6" customWidth="1"/>
+    <col min="5" max="6" width="7.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.44140625" style="6" customWidth="1"/>
+    <col min="8" max="9" width="9.44140625" style="6" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="6" customWidth="1"/>
+    <col min="11" max="12" width="9.33203125" style="6" customWidth="1"/>
+    <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
+    <col min="257" max="257" width="7" customWidth="1"/>
+    <col min="258" max="258" width="11.6640625" customWidth="1"/>
+    <col min="259" max="259" width="8.6640625" customWidth="1"/>
+    <col min="260" max="260" width="9.77734375" customWidth="1"/>
+    <col min="261" max="262" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="263" max="263" width="8.44140625" customWidth="1"/>
+    <col min="264" max="265" width="9.44140625" customWidth="1"/>
+    <col min="266" max="266" width="7.6640625" customWidth="1"/>
+    <col min="267" max="268" width="9.33203125" customWidth="1"/>
+    <col min="269" max="269" width="7.33203125" customWidth="1"/>
+    <col min="513" max="513" width="7" customWidth="1"/>
+    <col min="514" max="514" width="11.6640625" customWidth="1"/>
+    <col min="515" max="515" width="8.6640625" customWidth="1"/>
+    <col min="516" max="516" width="9.77734375" customWidth="1"/>
+    <col min="517" max="518" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="519" max="519" width="8.44140625" customWidth="1"/>
+    <col min="520" max="521" width="9.44140625" customWidth="1"/>
+    <col min="522" max="522" width="7.6640625" customWidth="1"/>
+    <col min="523" max="524" width="9.33203125" customWidth="1"/>
+    <col min="525" max="525" width="7.33203125" customWidth="1"/>
+    <col min="769" max="769" width="7" customWidth="1"/>
+    <col min="770" max="770" width="11.6640625" customWidth="1"/>
+    <col min="771" max="771" width="8.6640625" customWidth="1"/>
+    <col min="772" max="772" width="9.77734375" customWidth="1"/>
+    <col min="773" max="774" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="775" max="775" width="8.44140625" customWidth="1"/>
+    <col min="776" max="777" width="9.44140625" customWidth="1"/>
+    <col min="778" max="778" width="7.6640625" customWidth="1"/>
+    <col min="779" max="780" width="9.33203125" customWidth="1"/>
+    <col min="781" max="781" width="7.33203125" customWidth="1"/>
+    <col min="1025" max="1025" width="7" customWidth="1"/>
+    <col min="1026" max="1026" width="11.6640625" customWidth="1"/>
+    <col min="1027" max="1027" width="8.6640625" customWidth="1"/>
+    <col min="1028" max="1028" width="9.77734375" customWidth="1"/>
+    <col min="1029" max="1030" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="1031" max="1031" width="8.44140625" customWidth="1"/>
+    <col min="1032" max="1033" width="9.44140625" customWidth="1"/>
+    <col min="1034" max="1034" width="7.6640625" customWidth="1"/>
+    <col min="1035" max="1036" width="9.33203125" customWidth="1"/>
+    <col min="1037" max="1037" width="7.33203125" customWidth="1"/>
+    <col min="1281" max="1281" width="7" customWidth="1"/>
+    <col min="1282" max="1282" width="11.6640625" customWidth="1"/>
+    <col min="1283" max="1283" width="8.6640625" customWidth="1"/>
+    <col min="1284" max="1284" width="9.77734375" customWidth="1"/>
+    <col min="1285" max="1286" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="1287" max="1287" width="8.44140625" customWidth="1"/>
+    <col min="1288" max="1289" width="9.44140625" customWidth="1"/>
+    <col min="1290" max="1290" width="7.6640625" customWidth="1"/>
+    <col min="1291" max="1292" width="9.33203125" customWidth="1"/>
+    <col min="1293" max="1293" width="7.33203125" customWidth="1"/>
+    <col min="1537" max="1537" width="7" customWidth="1"/>
+    <col min="1538" max="1538" width="11.6640625" customWidth="1"/>
+    <col min="1539" max="1539" width="8.6640625" customWidth="1"/>
+    <col min="1540" max="1540" width="9.77734375" customWidth="1"/>
+    <col min="1541" max="1542" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="1543" max="1543" width="8.44140625" customWidth="1"/>
+    <col min="1544" max="1545" width="9.44140625" customWidth="1"/>
+    <col min="1546" max="1546" width="7.6640625" customWidth="1"/>
+    <col min="1547" max="1548" width="9.33203125" customWidth="1"/>
+    <col min="1549" max="1549" width="7.33203125" customWidth="1"/>
+    <col min="1793" max="1793" width="7" customWidth="1"/>
+    <col min="1794" max="1794" width="11.6640625" customWidth="1"/>
+    <col min="1795" max="1795" width="8.6640625" customWidth="1"/>
+    <col min="1796" max="1796" width="9.77734375" customWidth="1"/>
+    <col min="1797" max="1798" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="1799" max="1799" width="8.44140625" customWidth="1"/>
+    <col min="1800" max="1801" width="9.44140625" customWidth="1"/>
+    <col min="1802" max="1802" width="7.6640625" customWidth="1"/>
+    <col min="1803" max="1804" width="9.33203125" customWidth="1"/>
+    <col min="1805" max="1805" width="7.33203125" customWidth="1"/>
+    <col min="2049" max="2049" width="7" customWidth="1"/>
+    <col min="2050" max="2050" width="11.6640625" customWidth="1"/>
+    <col min="2051" max="2051" width="8.6640625" customWidth="1"/>
+    <col min="2052" max="2052" width="9.77734375" customWidth="1"/>
+    <col min="2053" max="2054" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="2055" max="2055" width="8.44140625" customWidth="1"/>
+    <col min="2056" max="2057" width="9.44140625" customWidth="1"/>
+    <col min="2058" max="2058" width="7.6640625" customWidth="1"/>
+    <col min="2059" max="2060" width="9.33203125" customWidth="1"/>
+    <col min="2061" max="2061" width="7.33203125" customWidth="1"/>
+    <col min="2305" max="2305" width="7" customWidth="1"/>
+    <col min="2306" max="2306" width="11.6640625" customWidth="1"/>
+    <col min="2307" max="2307" width="8.6640625" customWidth="1"/>
+    <col min="2308" max="2308" width="9.77734375" customWidth="1"/>
+    <col min="2309" max="2310" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="2311" max="2311" width="8.44140625" customWidth="1"/>
+    <col min="2312" max="2313" width="9.44140625" customWidth="1"/>
+    <col min="2314" max="2314" width="7.6640625" customWidth="1"/>
+    <col min="2315" max="2316" width="9.33203125" customWidth="1"/>
+    <col min="2317" max="2317" width="7.33203125" customWidth="1"/>
+    <col min="2561" max="2561" width="7" customWidth="1"/>
+    <col min="2562" max="2562" width="11.6640625" customWidth="1"/>
+    <col min="2563" max="2563" width="8.6640625" customWidth="1"/>
+    <col min="2564" max="2564" width="9.77734375" customWidth="1"/>
+    <col min="2565" max="2566" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="2567" max="2567" width="8.44140625" customWidth="1"/>
+    <col min="2568" max="2569" width="9.44140625" customWidth="1"/>
+    <col min="2570" max="2570" width="7.6640625" customWidth="1"/>
+    <col min="2571" max="2572" width="9.33203125" customWidth="1"/>
+    <col min="2573" max="2573" width="7.33203125" customWidth="1"/>
+    <col min="2817" max="2817" width="7" customWidth="1"/>
+    <col min="2818" max="2818" width="11.6640625" customWidth="1"/>
+    <col min="2819" max="2819" width="8.6640625" customWidth="1"/>
+    <col min="2820" max="2820" width="9.77734375" customWidth="1"/>
+    <col min="2821" max="2822" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="2823" max="2823" width="8.44140625" customWidth="1"/>
+    <col min="2824" max="2825" width="9.44140625" customWidth="1"/>
+    <col min="2826" max="2826" width="7.6640625" customWidth="1"/>
+    <col min="2827" max="2828" width="9.33203125" customWidth="1"/>
+    <col min="2829" max="2829" width="7.33203125" customWidth="1"/>
+    <col min="3073" max="3073" width="7" customWidth="1"/>
+    <col min="3074" max="3074" width="11.6640625" customWidth="1"/>
+    <col min="3075" max="3075" width="8.6640625" customWidth="1"/>
+    <col min="3076" max="3076" width="9.77734375" customWidth="1"/>
+    <col min="3077" max="3078" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="3079" max="3079" width="8.44140625" customWidth="1"/>
+    <col min="3080" max="3081" width="9.44140625" customWidth="1"/>
+    <col min="3082" max="3082" width="7.6640625" customWidth="1"/>
+    <col min="3083" max="3084" width="9.33203125" customWidth="1"/>
+    <col min="3085" max="3085" width="7.33203125" customWidth="1"/>
+    <col min="3329" max="3329" width="7" customWidth="1"/>
+    <col min="3330" max="3330" width="11.6640625" customWidth="1"/>
+    <col min="3331" max="3331" width="8.6640625" customWidth="1"/>
+    <col min="3332" max="3332" width="9.77734375" customWidth="1"/>
+    <col min="3333" max="3334" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="3335" max="3335" width="8.44140625" customWidth="1"/>
+    <col min="3336" max="3337" width="9.44140625" customWidth="1"/>
+    <col min="3338" max="3338" width="7.6640625" customWidth="1"/>
+    <col min="3339" max="3340" width="9.33203125" customWidth="1"/>
+    <col min="3341" max="3341" width="7.33203125" customWidth="1"/>
+    <col min="3585" max="3585" width="7" customWidth="1"/>
+    <col min="3586" max="3586" width="11.6640625" customWidth="1"/>
+    <col min="3587" max="3587" width="8.6640625" customWidth="1"/>
+    <col min="3588" max="3588" width="9.77734375" customWidth="1"/>
+    <col min="3589" max="3590" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="3591" max="3591" width="8.44140625" customWidth="1"/>
+    <col min="3592" max="3593" width="9.44140625" customWidth="1"/>
+    <col min="3594" max="3594" width="7.6640625" customWidth="1"/>
+    <col min="3595" max="3596" width="9.33203125" customWidth="1"/>
+    <col min="3597" max="3597" width="7.33203125" customWidth="1"/>
+    <col min="3841" max="3841" width="7" customWidth="1"/>
+    <col min="3842" max="3842" width="11.6640625" customWidth="1"/>
+    <col min="3843" max="3843" width="8.6640625" customWidth="1"/>
+    <col min="3844" max="3844" width="9.77734375" customWidth="1"/>
+    <col min="3845" max="3846" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="3847" max="3847" width="8.44140625" customWidth="1"/>
+    <col min="3848" max="3849" width="9.44140625" customWidth="1"/>
+    <col min="3850" max="3850" width="7.6640625" customWidth="1"/>
+    <col min="3851" max="3852" width="9.33203125" customWidth="1"/>
+    <col min="3853" max="3853" width="7.33203125" customWidth="1"/>
+    <col min="4097" max="4097" width="7" customWidth="1"/>
+    <col min="4098" max="4098" width="11.6640625" customWidth="1"/>
+    <col min="4099" max="4099" width="8.6640625" customWidth="1"/>
+    <col min="4100" max="4100" width="9.77734375" customWidth="1"/>
+    <col min="4101" max="4102" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="4103" max="4103" width="8.44140625" customWidth="1"/>
+    <col min="4104" max="4105" width="9.44140625" customWidth="1"/>
+    <col min="4106" max="4106" width="7.6640625" customWidth="1"/>
+    <col min="4107" max="4108" width="9.33203125" customWidth="1"/>
+    <col min="4109" max="4109" width="7.33203125" customWidth="1"/>
+    <col min="4353" max="4353" width="7" customWidth="1"/>
+    <col min="4354" max="4354" width="11.6640625" customWidth="1"/>
+    <col min="4355" max="4355" width="8.6640625" customWidth="1"/>
+    <col min="4356" max="4356" width="9.77734375" customWidth="1"/>
+    <col min="4357" max="4358" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="4359" max="4359" width="8.44140625" customWidth="1"/>
+    <col min="4360" max="4361" width="9.44140625" customWidth="1"/>
+    <col min="4362" max="4362" width="7.6640625" customWidth="1"/>
+    <col min="4363" max="4364" width="9.33203125" customWidth="1"/>
+    <col min="4365" max="4365" width="7.33203125" customWidth="1"/>
+    <col min="4609" max="4609" width="7" customWidth="1"/>
+    <col min="4610" max="4610" width="11.6640625" customWidth="1"/>
+    <col min="4611" max="4611" width="8.6640625" customWidth="1"/>
+    <col min="4612" max="4612" width="9.77734375" customWidth="1"/>
+    <col min="4613" max="4614" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="4615" max="4615" width="8.44140625" customWidth="1"/>
+    <col min="4616" max="4617" width="9.44140625" customWidth="1"/>
+    <col min="4618" max="4618" width="7.6640625" customWidth="1"/>
+    <col min="4619" max="4620" width="9.33203125" customWidth="1"/>
+    <col min="4621" max="4621" width="7.33203125" customWidth="1"/>
+    <col min="4865" max="4865" width="7" customWidth="1"/>
+    <col min="4866" max="4866" width="11.6640625" customWidth="1"/>
+    <col min="4867" max="4867" width="8.6640625" customWidth="1"/>
+    <col min="4868" max="4868" width="9.77734375" customWidth="1"/>
+    <col min="4869" max="4870" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="4871" max="4871" width="8.44140625" customWidth="1"/>
+    <col min="4872" max="4873" width="9.44140625" customWidth="1"/>
+    <col min="4874" max="4874" width="7.6640625" customWidth="1"/>
+    <col min="4875" max="4876" width="9.33203125" customWidth="1"/>
+    <col min="4877" max="4877" width="7.33203125" customWidth="1"/>
+    <col min="5121" max="5121" width="7" customWidth="1"/>
+    <col min="5122" max="5122" width="11.6640625" customWidth="1"/>
+    <col min="5123" max="5123" width="8.6640625" customWidth="1"/>
+    <col min="5124" max="5124" width="9.77734375" customWidth="1"/>
+    <col min="5125" max="5126" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="5127" max="5127" width="8.44140625" customWidth="1"/>
+    <col min="5128" max="5129" width="9.44140625" customWidth="1"/>
+    <col min="5130" max="5130" width="7.6640625" customWidth="1"/>
+    <col min="5131" max="5132" width="9.33203125" customWidth="1"/>
+    <col min="5133" max="5133" width="7.33203125" customWidth="1"/>
+    <col min="5377" max="5377" width="7" customWidth="1"/>
+    <col min="5378" max="5378" width="11.6640625" customWidth="1"/>
+    <col min="5379" max="5379" width="8.6640625" customWidth="1"/>
+    <col min="5380" max="5380" width="9.77734375" customWidth="1"/>
+    <col min="5381" max="5382" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="5383" max="5383" width="8.44140625" customWidth="1"/>
+    <col min="5384" max="5385" width="9.44140625" customWidth="1"/>
+    <col min="5386" max="5386" width="7.6640625" customWidth="1"/>
+    <col min="5387" max="5388" width="9.33203125" customWidth="1"/>
+    <col min="5389" max="5389" width="7.33203125" customWidth="1"/>
+    <col min="5633" max="5633" width="7" customWidth="1"/>
+    <col min="5634" max="5634" width="11.6640625" customWidth="1"/>
+    <col min="5635" max="5635" width="8.6640625" customWidth="1"/>
+    <col min="5636" max="5636" width="9.77734375" customWidth="1"/>
+    <col min="5637" max="5638" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="5639" max="5639" width="8.44140625" customWidth="1"/>
+    <col min="5640" max="5641" width="9.44140625" customWidth="1"/>
+    <col min="5642" max="5642" width="7.6640625" customWidth="1"/>
+    <col min="5643" max="5644" width="9.33203125" customWidth="1"/>
+    <col min="5645" max="5645" width="7.33203125" customWidth="1"/>
+    <col min="5889" max="5889" width="7" customWidth="1"/>
+    <col min="5890" max="5890" width="11.6640625" customWidth="1"/>
+    <col min="5891" max="5891" width="8.6640625" customWidth="1"/>
+    <col min="5892" max="5892" width="9.77734375" customWidth="1"/>
+    <col min="5893" max="5894" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="5895" max="5895" width="8.44140625" customWidth="1"/>
+    <col min="5896" max="5897" width="9.44140625" customWidth="1"/>
+    <col min="5898" max="5898" width="7.6640625" customWidth="1"/>
+    <col min="5899" max="5900" width="9.33203125" customWidth="1"/>
+    <col min="5901" max="5901" width="7.33203125" customWidth="1"/>
+    <col min="6145" max="6145" width="7" customWidth="1"/>
+    <col min="6146" max="6146" width="11.6640625" customWidth="1"/>
+    <col min="6147" max="6147" width="8.6640625" customWidth="1"/>
+    <col min="6148" max="6148" width="9.77734375" customWidth="1"/>
+    <col min="6149" max="6150" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="6151" max="6151" width="8.44140625" customWidth="1"/>
+    <col min="6152" max="6153" width="9.44140625" customWidth="1"/>
+    <col min="6154" max="6154" width="7.6640625" customWidth="1"/>
+    <col min="6155" max="6156" width="9.33203125" customWidth="1"/>
+    <col min="6157" max="6157" width="7.33203125" customWidth="1"/>
+    <col min="6401" max="6401" width="7" customWidth="1"/>
+    <col min="6402" max="6402" width="11.6640625" customWidth="1"/>
+    <col min="6403" max="6403" width="8.6640625" customWidth="1"/>
+    <col min="6404" max="6404" width="9.77734375" customWidth="1"/>
+    <col min="6405" max="6406" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="6407" max="6407" width="8.44140625" customWidth="1"/>
+    <col min="6408" max="6409" width="9.44140625" customWidth="1"/>
+    <col min="6410" max="6410" width="7.6640625" customWidth="1"/>
+    <col min="6411" max="6412" width="9.33203125" customWidth="1"/>
+    <col min="6413" max="6413" width="7.33203125" customWidth="1"/>
+    <col min="6657" max="6657" width="7" customWidth="1"/>
+    <col min="6658" max="6658" width="11.6640625" customWidth="1"/>
+    <col min="6659" max="6659" width="8.6640625" customWidth="1"/>
+    <col min="6660" max="6660" width="9.77734375" customWidth="1"/>
+    <col min="6661" max="6662" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="6663" max="6663" width="8.44140625" customWidth="1"/>
+    <col min="6664" max="6665" width="9.44140625" customWidth="1"/>
+    <col min="6666" max="6666" width="7.6640625" customWidth="1"/>
+    <col min="6667" max="6668" width="9.33203125" customWidth="1"/>
+    <col min="6669" max="6669" width="7.33203125" customWidth="1"/>
+    <col min="6913" max="6913" width="7" customWidth="1"/>
+    <col min="6914" max="6914" width="11.6640625" customWidth="1"/>
+    <col min="6915" max="6915" width="8.6640625" customWidth="1"/>
+    <col min="6916" max="6916" width="9.77734375" customWidth="1"/>
+    <col min="6917" max="6918" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="6919" max="6919" width="8.44140625" customWidth="1"/>
+    <col min="6920" max="6921" width="9.44140625" customWidth="1"/>
+    <col min="6922" max="6922" width="7.6640625" customWidth="1"/>
+    <col min="6923" max="6924" width="9.33203125" customWidth="1"/>
+    <col min="6925" max="6925" width="7.33203125" customWidth="1"/>
+    <col min="7169" max="7169" width="7" customWidth="1"/>
+    <col min="7170" max="7170" width="11.6640625" customWidth="1"/>
+    <col min="7171" max="7171" width="8.6640625" customWidth="1"/>
+    <col min="7172" max="7172" width="9.77734375" customWidth="1"/>
+    <col min="7173" max="7174" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="7175" max="7175" width="8.44140625" customWidth="1"/>
+    <col min="7176" max="7177" width="9.44140625" customWidth="1"/>
+    <col min="7178" max="7178" width="7.6640625" customWidth="1"/>
+    <col min="7179" max="7180" width="9.33203125" customWidth="1"/>
+    <col min="7181" max="7181" width="7.33203125" customWidth="1"/>
+    <col min="7425" max="7425" width="7" customWidth="1"/>
+    <col min="7426" max="7426" width="11.6640625" customWidth="1"/>
+    <col min="7427" max="7427" width="8.6640625" customWidth="1"/>
+    <col min="7428" max="7428" width="9.77734375" customWidth="1"/>
+    <col min="7429" max="7430" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="7431" max="7431" width="8.44140625" customWidth="1"/>
+    <col min="7432" max="7433" width="9.44140625" customWidth="1"/>
+    <col min="7434" max="7434" width="7.6640625" customWidth="1"/>
+    <col min="7435" max="7436" width="9.33203125" customWidth="1"/>
+    <col min="7437" max="7437" width="7.33203125" customWidth="1"/>
+    <col min="7681" max="7681" width="7" customWidth="1"/>
+    <col min="7682" max="7682" width="11.6640625" customWidth="1"/>
+    <col min="7683" max="7683" width="8.6640625" customWidth="1"/>
+    <col min="7684" max="7684" width="9.77734375" customWidth="1"/>
+    <col min="7685" max="7686" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="7687" max="7687" width="8.44140625" customWidth="1"/>
+    <col min="7688" max="7689" width="9.44140625" customWidth="1"/>
+    <col min="7690" max="7690" width="7.6640625" customWidth="1"/>
+    <col min="7691" max="7692" width="9.33203125" customWidth="1"/>
+    <col min="7693" max="7693" width="7.33203125" customWidth="1"/>
+    <col min="7937" max="7937" width="7" customWidth="1"/>
+    <col min="7938" max="7938" width="11.6640625" customWidth="1"/>
+    <col min="7939" max="7939" width="8.6640625" customWidth="1"/>
+    <col min="7940" max="7940" width="9.77734375" customWidth="1"/>
+    <col min="7941" max="7942" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="7943" max="7943" width="8.44140625" customWidth="1"/>
+    <col min="7944" max="7945" width="9.44140625" customWidth="1"/>
+    <col min="7946" max="7946" width="7.6640625" customWidth="1"/>
+    <col min="7947" max="7948" width="9.33203125" customWidth="1"/>
+    <col min="7949" max="7949" width="7.33203125" customWidth="1"/>
+    <col min="8193" max="8193" width="7" customWidth="1"/>
+    <col min="8194" max="8194" width="11.6640625" customWidth="1"/>
+    <col min="8195" max="8195" width="8.6640625" customWidth="1"/>
+    <col min="8196" max="8196" width="9.77734375" customWidth="1"/>
+    <col min="8197" max="8198" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="8199" max="8199" width="8.44140625" customWidth="1"/>
+    <col min="8200" max="8201" width="9.44140625" customWidth="1"/>
+    <col min="8202" max="8202" width="7.6640625" customWidth="1"/>
+    <col min="8203" max="8204" width="9.33203125" customWidth="1"/>
+    <col min="8205" max="8205" width="7.33203125" customWidth="1"/>
+    <col min="8449" max="8449" width="7" customWidth="1"/>
+    <col min="8450" max="8450" width="11.6640625" customWidth="1"/>
+    <col min="8451" max="8451" width="8.6640625" customWidth="1"/>
+    <col min="8452" max="8452" width="9.77734375" customWidth="1"/>
+    <col min="8453" max="8454" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="8455" max="8455" width="8.44140625" customWidth="1"/>
+    <col min="8456" max="8457" width="9.44140625" customWidth="1"/>
+    <col min="8458" max="8458" width="7.6640625" customWidth="1"/>
+    <col min="8459" max="8460" width="9.33203125" customWidth="1"/>
+    <col min="8461" max="8461" width="7.33203125" customWidth="1"/>
+    <col min="8705" max="8705" width="7" customWidth="1"/>
+    <col min="8706" max="8706" width="11.6640625" customWidth="1"/>
+    <col min="8707" max="8707" width="8.6640625" customWidth="1"/>
+    <col min="8708" max="8708" width="9.77734375" customWidth="1"/>
+    <col min="8709" max="8710" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="8711" max="8711" width="8.44140625" customWidth="1"/>
+    <col min="8712" max="8713" width="9.44140625" customWidth="1"/>
+    <col min="8714" max="8714" width="7.6640625" customWidth="1"/>
+    <col min="8715" max="8716" width="9.33203125" customWidth="1"/>
+    <col min="8717" max="8717" width="7.33203125" customWidth="1"/>
+    <col min="8961" max="8961" width="7" customWidth="1"/>
+    <col min="8962" max="8962" width="11.6640625" customWidth="1"/>
+    <col min="8963" max="8963" width="8.6640625" customWidth="1"/>
+    <col min="8964" max="8964" width="9.77734375" customWidth="1"/>
+    <col min="8965" max="8966" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="8967" max="8967" width="8.44140625" customWidth="1"/>
+    <col min="8968" max="8969" width="9.44140625" customWidth="1"/>
+    <col min="8970" max="8970" width="7.6640625" customWidth="1"/>
+    <col min="8971" max="8972" width="9.33203125" customWidth="1"/>
+    <col min="8973" max="8973" width="7.33203125" customWidth="1"/>
+    <col min="9217" max="9217" width="7" customWidth="1"/>
+    <col min="9218" max="9218" width="11.6640625" customWidth="1"/>
+    <col min="9219" max="9219" width="8.6640625" customWidth="1"/>
+    <col min="9220" max="9220" width="9.77734375" customWidth="1"/>
+    <col min="9221" max="9222" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="9223" max="9223" width="8.44140625" customWidth="1"/>
+    <col min="9224" max="9225" width="9.44140625" customWidth="1"/>
+    <col min="9226" max="9226" width="7.6640625" customWidth="1"/>
+    <col min="9227" max="9228" width="9.33203125" customWidth="1"/>
+    <col min="9229" max="9229" width="7.33203125" customWidth="1"/>
+    <col min="9473" max="9473" width="7" customWidth="1"/>
+    <col min="9474" max="9474" width="11.6640625" customWidth="1"/>
+    <col min="9475" max="9475" width="8.6640625" customWidth="1"/>
+    <col min="9476" max="9476" width="9.77734375" customWidth="1"/>
+    <col min="9477" max="9478" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="9479" max="9479" width="8.44140625" customWidth="1"/>
+    <col min="9480" max="9481" width="9.44140625" customWidth="1"/>
+    <col min="9482" max="9482" width="7.6640625" customWidth="1"/>
+    <col min="9483" max="9484" width="9.33203125" customWidth="1"/>
+    <col min="9485" max="9485" width="7.33203125" customWidth="1"/>
+    <col min="9729" max="9729" width="7" customWidth="1"/>
+    <col min="9730" max="9730" width="11.6640625" customWidth="1"/>
+    <col min="9731" max="9731" width="8.6640625" customWidth="1"/>
+    <col min="9732" max="9732" width="9.77734375" customWidth="1"/>
+    <col min="9733" max="9734" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="9735" max="9735" width="8.44140625" customWidth="1"/>
+    <col min="9736" max="9737" width="9.44140625" customWidth="1"/>
+    <col min="9738" max="9738" width="7.6640625" customWidth="1"/>
+    <col min="9739" max="9740" width="9.33203125" customWidth="1"/>
+    <col min="9741" max="9741" width="7.33203125" customWidth="1"/>
+    <col min="9985" max="9985" width="7" customWidth="1"/>
+    <col min="9986" max="9986" width="11.6640625" customWidth="1"/>
+    <col min="9987" max="9987" width="8.6640625" customWidth="1"/>
+    <col min="9988" max="9988" width="9.77734375" customWidth="1"/>
+    <col min="9989" max="9990" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="9991" max="9991" width="8.44140625" customWidth="1"/>
+    <col min="9992" max="9993" width="9.44140625" customWidth="1"/>
+    <col min="9994" max="9994" width="7.6640625" customWidth="1"/>
+    <col min="9995" max="9996" width="9.33203125" customWidth="1"/>
+    <col min="9997" max="9997" width="7.33203125" customWidth="1"/>
+    <col min="10241" max="10241" width="7" customWidth="1"/>
+    <col min="10242" max="10242" width="11.6640625" customWidth="1"/>
+    <col min="10243" max="10243" width="8.6640625" customWidth="1"/>
+    <col min="10244" max="10244" width="9.77734375" customWidth="1"/>
+    <col min="10245" max="10246" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="10247" max="10247" width="8.44140625" customWidth="1"/>
+    <col min="10248" max="10249" width="9.44140625" customWidth="1"/>
+    <col min="10250" max="10250" width="7.6640625" customWidth="1"/>
+    <col min="10251" max="10252" width="9.33203125" customWidth="1"/>
+    <col min="10253" max="10253" width="7.33203125" customWidth="1"/>
+    <col min="10497" max="10497" width="7" customWidth="1"/>
+    <col min="10498" max="10498" width="11.6640625" customWidth="1"/>
+    <col min="10499" max="10499" width="8.6640625" customWidth="1"/>
+    <col min="10500" max="10500" width="9.77734375" customWidth="1"/>
+    <col min="10501" max="10502" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="10503" max="10503" width="8.44140625" customWidth="1"/>
+    <col min="10504" max="10505" width="9.44140625" customWidth="1"/>
+    <col min="10506" max="10506" width="7.6640625" customWidth="1"/>
+    <col min="10507" max="10508" width="9.33203125" customWidth="1"/>
+    <col min="10509" max="10509" width="7.33203125" customWidth="1"/>
+    <col min="10753" max="10753" width="7" customWidth="1"/>
+    <col min="10754" max="10754" width="11.6640625" customWidth="1"/>
+    <col min="10755" max="10755" width="8.6640625" customWidth="1"/>
+    <col min="10756" max="10756" width="9.77734375" customWidth="1"/>
+    <col min="10757" max="10758" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="10759" max="10759" width="8.44140625" customWidth="1"/>
+    <col min="10760" max="10761" width="9.44140625" customWidth="1"/>
+    <col min="10762" max="10762" width="7.6640625" customWidth="1"/>
+    <col min="10763" max="10764" width="9.33203125" customWidth="1"/>
+    <col min="10765" max="10765" width="7.33203125" customWidth="1"/>
+    <col min="11009" max="11009" width="7" customWidth="1"/>
+    <col min="11010" max="11010" width="11.6640625" customWidth="1"/>
+    <col min="11011" max="11011" width="8.6640625" customWidth="1"/>
+    <col min="11012" max="11012" width="9.77734375" customWidth="1"/>
+    <col min="11013" max="11014" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="11015" max="11015" width="8.44140625" customWidth="1"/>
+    <col min="11016" max="11017" width="9.44140625" customWidth="1"/>
+    <col min="11018" max="11018" width="7.6640625" customWidth="1"/>
+    <col min="11019" max="11020" width="9.33203125" customWidth="1"/>
+    <col min="11021" max="11021" width="7.33203125" customWidth="1"/>
+    <col min="11265" max="11265" width="7" customWidth="1"/>
+    <col min="11266" max="11266" width="11.6640625" customWidth="1"/>
+    <col min="11267" max="11267" width="8.6640625" customWidth="1"/>
+    <col min="11268" max="11268" width="9.77734375" customWidth="1"/>
+    <col min="11269" max="11270" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="11271" max="11271" width="8.44140625" customWidth="1"/>
+    <col min="11272" max="11273" width="9.44140625" customWidth="1"/>
+    <col min="11274" max="11274" width="7.6640625" customWidth="1"/>
+    <col min="11275" max="11276" width="9.33203125" customWidth="1"/>
+    <col min="11277" max="11277" width="7.33203125" customWidth="1"/>
+    <col min="11521" max="11521" width="7" customWidth="1"/>
+    <col min="11522" max="11522" width="11.6640625" customWidth="1"/>
+    <col min="11523" max="11523" width="8.6640625" customWidth="1"/>
+    <col min="11524" max="11524" width="9.77734375" customWidth="1"/>
+    <col min="11525" max="11526" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="11527" max="11527" width="8.44140625" customWidth="1"/>
+    <col min="11528" max="11529" width="9.44140625" customWidth="1"/>
+    <col min="11530" max="11530" width="7.6640625" customWidth="1"/>
+    <col min="11531" max="11532" width="9.33203125" customWidth="1"/>
+    <col min="11533" max="11533" width="7.33203125" customWidth="1"/>
+    <col min="11777" max="11777" width="7" customWidth="1"/>
+    <col min="11778" max="11778" width="11.6640625" customWidth="1"/>
+    <col min="11779" max="11779" width="8.6640625" customWidth="1"/>
+    <col min="11780" max="11780" width="9.77734375" customWidth="1"/>
+    <col min="11781" max="11782" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="11783" max="11783" width="8.44140625" customWidth="1"/>
+    <col min="11784" max="11785" width="9.44140625" customWidth="1"/>
+    <col min="11786" max="11786" width="7.6640625" customWidth="1"/>
+    <col min="11787" max="11788" width="9.33203125" customWidth="1"/>
+    <col min="11789" max="11789" width="7.33203125" customWidth="1"/>
+    <col min="12033" max="12033" width="7" customWidth="1"/>
+    <col min="12034" max="12034" width="11.6640625" customWidth="1"/>
+    <col min="12035" max="12035" width="8.6640625" customWidth="1"/>
+    <col min="12036" max="12036" width="9.77734375" customWidth="1"/>
+    <col min="12037" max="12038" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="12039" max="12039" width="8.44140625" customWidth="1"/>
+    <col min="12040" max="12041" width="9.44140625" customWidth="1"/>
+    <col min="12042" max="12042" width="7.6640625" customWidth="1"/>
+    <col min="12043" max="12044" width="9.33203125" customWidth="1"/>
+    <col min="12045" max="12045" width="7.33203125" customWidth="1"/>
+    <col min="12289" max="12289" width="7" customWidth="1"/>
+    <col min="12290" max="12290" width="11.6640625" customWidth="1"/>
+    <col min="12291" max="12291" width="8.6640625" customWidth="1"/>
+    <col min="12292" max="12292" width="9.77734375" customWidth="1"/>
+    <col min="12293" max="12294" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="12295" max="12295" width="8.44140625" customWidth="1"/>
+    <col min="12296" max="12297" width="9.44140625" customWidth="1"/>
+    <col min="12298" max="12298" width="7.6640625" customWidth="1"/>
+    <col min="12299" max="12300" width="9.33203125" customWidth="1"/>
+    <col min="12301" max="12301" width="7.33203125" customWidth="1"/>
+    <col min="12545" max="12545" width="7" customWidth="1"/>
+    <col min="12546" max="12546" width="11.6640625" customWidth="1"/>
+    <col min="12547" max="12547" width="8.6640625" customWidth="1"/>
+    <col min="12548" max="12548" width="9.77734375" customWidth="1"/>
+    <col min="12549" max="12550" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="12551" max="12551" width="8.44140625" customWidth="1"/>
+    <col min="12552" max="12553" width="9.44140625" customWidth="1"/>
+    <col min="12554" max="12554" width="7.6640625" customWidth="1"/>
+    <col min="12555" max="12556" width="9.33203125" customWidth="1"/>
+    <col min="12557" max="12557" width="7.33203125" customWidth="1"/>
+    <col min="12801" max="12801" width="7" customWidth="1"/>
+    <col min="12802" max="12802" width="11.6640625" customWidth="1"/>
+    <col min="12803" max="12803" width="8.6640625" customWidth="1"/>
+    <col min="12804" max="12804" width="9.77734375" customWidth="1"/>
+    <col min="12805" max="12806" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="12807" max="12807" width="8.44140625" customWidth="1"/>
+    <col min="12808" max="12809" width="9.44140625" customWidth="1"/>
+    <col min="12810" max="12810" width="7.6640625" customWidth="1"/>
+    <col min="12811" max="12812" width="9.33203125" customWidth="1"/>
+    <col min="12813" max="12813" width="7.33203125" customWidth="1"/>
+    <col min="13057" max="13057" width="7" customWidth="1"/>
+    <col min="13058" max="13058" width="11.6640625" customWidth="1"/>
+    <col min="13059" max="13059" width="8.6640625" customWidth="1"/>
+    <col min="13060" max="13060" width="9.77734375" customWidth="1"/>
+    <col min="13061" max="13062" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="13063" max="13063" width="8.44140625" customWidth="1"/>
+    <col min="13064" max="13065" width="9.44140625" customWidth="1"/>
+    <col min="13066" max="13066" width="7.6640625" customWidth="1"/>
+    <col min="13067" max="13068" width="9.33203125" customWidth="1"/>
+    <col min="13069" max="13069" width="7.33203125" customWidth="1"/>
+    <col min="13313" max="13313" width="7" customWidth="1"/>
+    <col min="13314" max="13314" width="11.6640625" customWidth="1"/>
+    <col min="13315" max="13315" width="8.6640625" customWidth="1"/>
+    <col min="13316" max="13316" width="9.77734375" customWidth="1"/>
+    <col min="13317" max="13318" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="13319" max="13319" width="8.44140625" customWidth="1"/>
+    <col min="13320" max="13321" width="9.44140625" customWidth="1"/>
+    <col min="13322" max="13322" width="7.6640625" customWidth="1"/>
+    <col min="13323" max="13324" width="9.33203125" customWidth="1"/>
+    <col min="13325" max="13325" width="7.33203125" customWidth="1"/>
+    <col min="13569" max="13569" width="7" customWidth="1"/>
+    <col min="13570" max="13570" width="11.6640625" customWidth="1"/>
+    <col min="13571" max="13571" width="8.6640625" customWidth="1"/>
+    <col min="13572" max="13572" width="9.77734375" customWidth="1"/>
+    <col min="13573" max="13574" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="13575" max="13575" width="8.44140625" customWidth="1"/>
+    <col min="13576" max="13577" width="9.44140625" customWidth="1"/>
+    <col min="13578" max="13578" width="7.6640625" customWidth="1"/>
+    <col min="13579" max="13580" width="9.33203125" customWidth="1"/>
+    <col min="13581" max="13581" width="7.33203125" customWidth="1"/>
+    <col min="13825" max="13825" width="7" customWidth="1"/>
+    <col min="13826" max="13826" width="11.6640625" customWidth="1"/>
+    <col min="13827" max="13827" width="8.6640625" customWidth="1"/>
+    <col min="13828" max="13828" width="9.77734375" customWidth="1"/>
+    <col min="13829" max="13830" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="13831" max="13831" width="8.44140625" customWidth="1"/>
+    <col min="13832" max="13833" width="9.44140625" customWidth="1"/>
+    <col min="13834" max="13834" width="7.6640625" customWidth="1"/>
+    <col min="13835" max="13836" width="9.33203125" customWidth="1"/>
+    <col min="13837" max="13837" width="7.33203125" customWidth="1"/>
+    <col min="14081" max="14081" width="7" customWidth="1"/>
+    <col min="14082" max="14082" width="11.6640625" customWidth="1"/>
+    <col min="14083" max="14083" width="8.6640625" customWidth="1"/>
+    <col min="14084" max="14084" width="9.77734375" customWidth="1"/>
+    <col min="14085" max="14086" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="14087" max="14087" width="8.44140625" customWidth="1"/>
+    <col min="14088" max="14089" width="9.44140625" customWidth="1"/>
+    <col min="14090" max="14090" width="7.6640625" customWidth="1"/>
+    <col min="14091" max="14092" width="9.33203125" customWidth="1"/>
+    <col min="14093" max="14093" width="7.33203125" customWidth="1"/>
+    <col min="14337" max="14337" width="7" customWidth="1"/>
+    <col min="14338" max="14338" width="11.6640625" customWidth="1"/>
+    <col min="14339" max="14339" width="8.6640625" customWidth="1"/>
+    <col min="14340" max="14340" width="9.77734375" customWidth="1"/>
+    <col min="14341" max="14342" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="14343" max="14343" width="8.44140625" customWidth="1"/>
+    <col min="14344" max="14345" width="9.44140625" customWidth="1"/>
+    <col min="14346" max="14346" width="7.6640625" customWidth="1"/>
+    <col min="14347" max="14348" width="9.33203125" customWidth="1"/>
+    <col min="14349" max="14349" width="7.33203125" customWidth="1"/>
+    <col min="14593" max="14593" width="7" customWidth="1"/>
+    <col min="14594" max="14594" width="11.6640625" customWidth="1"/>
+    <col min="14595" max="14595" width="8.6640625" customWidth="1"/>
+    <col min="14596" max="14596" width="9.77734375" customWidth="1"/>
+    <col min="14597" max="14598" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="14599" max="14599" width="8.44140625" customWidth="1"/>
+    <col min="14600" max="14601" width="9.44140625" customWidth="1"/>
+    <col min="14602" max="14602" width="7.6640625" customWidth="1"/>
+    <col min="14603" max="14604" width="9.33203125" customWidth="1"/>
+    <col min="14605" max="14605" width="7.33203125" customWidth="1"/>
+    <col min="14849" max="14849" width="7" customWidth="1"/>
+    <col min="14850" max="14850" width="11.6640625" customWidth="1"/>
+    <col min="14851" max="14851" width="8.6640625" customWidth="1"/>
+    <col min="14852" max="14852" width="9.77734375" customWidth="1"/>
+    <col min="14853" max="14854" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="14855" max="14855" width="8.44140625" customWidth="1"/>
+    <col min="14856" max="14857" width="9.44140625" customWidth="1"/>
+    <col min="14858" max="14858" width="7.6640625" customWidth="1"/>
+    <col min="14859" max="14860" width="9.33203125" customWidth="1"/>
+    <col min="14861" max="14861" width="7.33203125" customWidth="1"/>
+    <col min="15105" max="15105" width="7" customWidth="1"/>
+    <col min="15106" max="15106" width="11.6640625" customWidth="1"/>
+    <col min="15107" max="15107" width="8.6640625" customWidth="1"/>
+    <col min="15108" max="15108" width="9.77734375" customWidth="1"/>
+    <col min="15109" max="15110" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="15111" max="15111" width="8.44140625" customWidth="1"/>
+    <col min="15112" max="15113" width="9.44140625" customWidth="1"/>
+    <col min="15114" max="15114" width="7.6640625" customWidth="1"/>
+    <col min="15115" max="15116" width="9.33203125" customWidth="1"/>
+    <col min="15117" max="15117" width="7.33203125" customWidth="1"/>
+    <col min="15361" max="15361" width="7" customWidth="1"/>
+    <col min="15362" max="15362" width="11.6640625" customWidth="1"/>
+    <col min="15363" max="15363" width="8.6640625" customWidth="1"/>
+    <col min="15364" max="15364" width="9.77734375" customWidth="1"/>
+    <col min="15365" max="15366" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="15367" max="15367" width="8.44140625" customWidth="1"/>
+    <col min="15368" max="15369" width="9.44140625" customWidth="1"/>
+    <col min="15370" max="15370" width="7.6640625" customWidth="1"/>
+    <col min="15371" max="15372" width="9.33203125" customWidth="1"/>
+    <col min="15373" max="15373" width="7.33203125" customWidth="1"/>
+    <col min="15617" max="15617" width="7" customWidth="1"/>
+    <col min="15618" max="15618" width="11.6640625" customWidth="1"/>
+    <col min="15619" max="15619" width="8.6640625" customWidth="1"/>
+    <col min="15620" max="15620" width="9.77734375" customWidth="1"/>
+    <col min="15621" max="15622" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="15623" max="15623" width="8.44140625" customWidth="1"/>
+    <col min="15624" max="15625" width="9.44140625" customWidth="1"/>
+    <col min="15626" max="15626" width="7.6640625" customWidth="1"/>
+    <col min="15627" max="15628" width="9.33203125" customWidth="1"/>
+    <col min="15629" max="15629" width="7.33203125" customWidth="1"/>
+    <col min="15873" max="15873" width="7" customWidth="1"/>
+    <col min="15874" max="15874" width="11.6640625" customWidth="1"/>
+    <col min="15875" max="15875" width="8.6640625" customWidth="1"/>
+    <col min="15876" max="15876" width="9.77734375" customWidth="1"/>
+    <col min="15877" max="15878" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="15879" max="15879" width="8.44140625" customWidth="1"/>
+    <col min="15880" max="15881" width="9.44140625" customWidth="1"/>
+    <col min="15882" max="15882" width="7.6640625" customWidth="1"/>
+    <col min="15883" max="15884" width="9.33203125" customWidth="1"/>
+    <col min="15885" max="15885" width="7.33203125" customWidth="1"/>
+    <col min="16129" max="16129" width="7" customWidth="1"/>
+    <col min="16130" max="16130" width="11.6640625" customWidth="1"/>
+    <col min="16131" max="16131" width="8.6640625" customWidth="1"/>
+    <col min="16132" max="16132" width="9.77734375" customWidth="1"/>
+    <col min="16133" max="16134" width="7.44140625" bestFit="1" customWidth="1"/>
+    <col min="16135" max="16135" width="8.44140625" customWidth="1"/>
+    <col min="16136" max="16137" width="9.44140625" customWidth="1"/>
+    <col min="16138" max="16138" width="7.6640625" customWidth="1"/>
+    <col min="16139" max="16140" width="9.33203125" customWidth="1"/>
+    <col min="16141" max="16141" width="7.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1"/>
+      <c r="B1" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="1"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="1"/>
+    </row>
+    <row r="3" spans="1:14" ht="27" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="8"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="H3" s="8"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="K3" s="21"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="N3" s="1"/>
+    </row>
+    <row r="4" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="M4" s="24"/>
+      <c r="N4" s="1"/>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="1"/>
+      <c r="B5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="10">
+        <v>5938</v>
+      </c>
+      <c r="D5" s="10">
+        <v>-4053</v>
+      </c>
+      <c r="E5" s="10">
+        <v>2680</v>
+      </c>
+      <c r="F5" s="10">
+        <v>6733</v>
+      </c>
+      <c r="G5" s="10">
+        <v>10877</v>
+      </c>
+      <c r="H5" s="10">
+        <v>41108</v>
+      </c>
+      <c r="I5" s="10">
+        <v>30231</v>
+      </c>
+      <c r="J5" s="10">
+        <v>-462</v>
+      </c>
+      <c r="K5" s="10">
+        <v>17048</v>
+      </c>
+      <c r="L5" s="10">
+        <v>17510</v>
+      </c>
+      <c r="M5" s="11">
+        <v>-424</v>
+      </c>
+      <c r="N5" s="1"/>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="1"/>
+      <c r="B6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="10">
+        <v>1801</v>
+      </c>
+      <c r="D6" s="10">
+        <v>-603</v>
+      </c>
+      <c r="E6" s="10">
+        <v>426</v>
+      </c>
+      <c r="F6" s="10">
+        <v>1029</v>
+      </c>
+      <c r="G6" s="10">
+        <v>1867</v>
+      </c>
+      <c r="H6" s="10">
+        <v>6766</v>
+      </c>
+      <c r="I6" s="10">
+        <v>4899</v>
+      </c>
+      <c r="J6" s="10">
+        <v>610</v>
+      </c>
+      <c r="K6" s="10">
+        <v>4206</v>
+      </c>
+      <c r="L6" s="10">
+        <v>3596</v>
+      </c>
+      <c r="M6" s="11">
+        <v>-73</v>
+      </c>
+      <c r="N6" s="1"/>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="1"/>
+      <c r="B7" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="10">
+        <v>622</v>
+      </c>
+      <c r="D7" s="10">
+        <v>-105</v>
+      </c>
+      <c r="E7" s="10">
+        <v>94</v>
+      </c>
+      <c r="F7" s="10">
+        <v>199</v>
+      </c>
+      <c r="G7" s="10">
+        <v>454</v>
+      </c>
+      <c r="H7" s="10">
+        <v>1952</v>
+      </c>
+      <c r="I7" s="10">
+        <v>1498</v>
+      </c>
+      <c r="J7" s="10">
+        <v>291</v>
+      </c>
+      <c r="K7" s="10">
+        <v>1265</v>
+      </c>
+      <c r="L7" s="10">
+        <v>974</v>
+      </c>
+      <c r="M7" s="11">
+        <v>-18</v>
+      </c>
+      <c r="N7" s="1"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="1"/>
+      <c r="B8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="10">
+        <v>274</v>
+      </c>
+      <c r="D8" s="10">
+        <v>-117</v>
+      </c>
+      <c r="E8" s="10">
+        <v>79</v>
+      </c>
+      <c r="F8" s="10">
+        <v>196</v>
+      </c>
+      <c r="G8" s="10">
+        <v>377</v>
+      </c>
+      <c r="H8" s="10">
+        <v>1187</v>
+      </c>
+      <c r="I8" s="10">
+        <v>810</v>
+      </c>
+      <c r="J8" s="10">
+        <v>26</v>
+      </c>
+      <c r="K8" s="10">
+        <v>694</v>
+      </c>
+      <c r="L8" s="10">
+        <v>668</v>
+      </c>
+      <c r="M8" s="11">
+        <v>-12</v>
+      </c>
+      <c r="N8" s="1"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="1"/>
+      <c r="B9" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="10">
+        <v>124</v>
+      </c>
+      <c r="D9" s="10">
+        <v>-130</v>
+      </c>
+      <c r="E9" s="10">
+        <v>61</v>
+      </c>
+      <c r="F9" s="10">
+        <v>191</v>
+      </c>
+      <c r="G9" s="10">
+        <v>227</v>
+      </c>
+      <c r="H9" s="10">
+        <v>1046</v>
+      </c>
+      <c r="I9" s="10">
+        <v>819</v>
+      </c>
+      <c r="J9" s="10">
+        <v>55</v>
+      </c>
+      <c r="K9" s="10">
+        <v>619</v>
+      </c>
+      <c r="L9" s="10">
+        <v>564</v>
+      </c>
+      <c r="M9" s="11">
+        <v>-28</v>
+      </c>
+      <c r="N9" s="1"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="1"/>
+      <c r="B10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="10">
+        <v>87</v>
+      </c>
+      <c r="D10" s="10">
+        <v>-117</v>
+      </c>
+      <c r="E10" s="10">
+        <v>72</v>
+      </c>
+      <c r="F10" s="10">
+        <v>189</v>
+      </c>
+      <c r="G10" s="10">
+        <v>191</v>
+      </c>
+      <c r="H10" s="10">
+        <v>734</v>
+      </c>
+      <c r="I10" s="10">
+        <v>543</v>
+      </c>
+      <c r="J10" s="10">
+        <v>22</v>
+      </c>
+      <c r="K10" s="10">
+        <v>574</v>
+      </c>
+      <c r="L10" s="10">
+        <v>552</v>
+      </c>
+      <c r="M10" s="11">
+        <v>-9</v>
+      </c>
+      <c r="N10" s="1"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="1"/>
+      <c r="B11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="10">
+        <v>-76</v>
+      </c>
+      <c r="D11" s="10">
+        <v>-42</v>
+      </c>
+      <c r="E11" s="10">
+        <v>66</v>
+      </c>
+      <c r="F11" s="10">
+        <v>108</v>
+      </c>
+      <c r="G11" s="10">
+        <v>10</v>
+      </c>
+      <c r="H11" s="10">
+        <v>498</v>
+      </c>
+      <c r="I11" s="10">
+        <v>488</v>
+      </c>
+      <c r="J11" s="10">
+        <v>-44</v>
+      </c>
+      <c r="K11" s="10">
+        <v>430</v>
+      </c>
+      <c r="L11" s="10">
+        <v>474</v>
+      </c>
+      <c r="M11" s="11">
+        <v>0</v>
+      </c>
+      <c r="N11" s="1"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="1"/>
+      <c r="B12" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="10">
+        <v>770</v>
+      </c>
+      <c r="D12" s="10">
+        <v>-92</v>
+      </c>
+      <c r="E12" s="10">
+        <v>54</v>
+      </c>
+      <c r="F12" s="10">
+        <v>146</v>
+      </c>
+      <c r="G12" s="10">
+        <v>608</v>
+      </c>
+      <c r="H12" s="10">
+        <v>1349</v>
+      </c>
+      <c r="I12" s="10">
+        <v>741</v>
+      </c>
+      <c r="J12" s="10">
+        <v>260</v>
+      </c>
+      <c r="K12" s="10">
+        <v>624</v>
+      </c>
+      <c r="L12" s="10">
+        <v>364</v>
+      </c>
+      <c r="M12" s="11">
+        <v>-6</v>
+      </c>
+      <c r="N12" s="1"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="1"/>
+      <c r="B13" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="10">
+        <v>-148</v>
+      </c>
+      <c r="D13" s="10">
+        <v>-98</v>
+      </c>
+      <c r="E13" s="10">
+        <v>10</v>
+      </c>
+      <c r="F13" s="10">
+        <v>108</v>
+      </c>
+      <c r="G13" s="10">
+        <v>20</v>
+      </c>
+      <c r="H13" s="10">
+        <v>210</v>
+      </c>
+      <c r="I13" s="10">
+        <v>190</v>
+      </c>
+      <c r="J13" s="10">
+        <v>-61</v>
+      </c>
+      <c r="K13" s="10">
+        <v>77</v>
+      </c>
+      <c r="L13" s="10">
+        <v>138</v>
+      </c>
+      <c r="M13" s="11">
+        <v>-9</v>
+      </c>
+      <c r="N13" s="1"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="1"/>
+      <c r="B14" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="10">
+        <v>1846</v>
+      </c>
+      <c r="D14" s="10">
+        <v>-144</v>
+      </c>
+      <c r="E14" s="10">
+        <v>256</v>
+      </c>
+      <c r="F14" s="10">
+        <v>400</v>
+      </c>
+      <c r="G14" s="10">
+        <v>2049</v>
+      </c>
+      <c r="H14" s="10">
+        <v>4946</v>
+      </c>
+      <c r="I14" s="10">
+        <v>2897</v>
+      </c>
+      <c r="J14" s="10">
+        <v>12</v>
+      </c>
+      <c r="K14" s="10">
+        <v>1081</v>
+      </c>
+      <c r="L14" s="10">
+        <v>1069</v>
+      </c>
+      <c r="M14" s="11">
+        <v>-71</v>
+      </c>
+      <c r="N14" s="1"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="1"/>
+      <c r="B15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="10">
+        <v>1365</v>
+      </c>
+      <c r="D15" s="10">
+        <v>-317</v>
+      </c>
+      <c r="E15" s="10">
+        <v>278</v>
+      </c>
+      <c r="F15" s="10">
+        <v>595</v>
+      </c>
+      <c r="G15" s="10">
+        <v>1471</v>
+      </c>
+      <c r="H15" s="10">
+        <v>4793</v>
+      </c>
+      <c r="I15" s="10">
+        <v>3322</v>
+      </c>
+      <c r="J15" s="10">
+        <v>186</v>
+      </c>
+      <c r="K15" s="10">
+        <v>1649</v>
+      </c>
+      <c r="L15" s="10">
+        <v>1463</v>
+      </c>
+      <c r="M15" s="11">
+        <v>25</v>
+      </c>
+      <c r="N15" s="1"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="1"/>
+      <c r="B16" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="10">
+        <v>-138</v>
+      </c>
+      <c r="D16" s="10">
+        <v>-59</v>
+      </c>
+      <c r="E16" s="10">
+        <v>13</v>
+      </c>
+      <c r="F16" s="10">
+        <v>72</v>
+      </c>
+      <c r="G16" s="10">
+        <v>-20</v>
+      </c>
+      <c r="H16" s="10">
+        <v>183</v>
+      </c>
+      <c r="I16" s="10">
+        <v>203</v>
+      </c>
+      <c r="J16" s="10">
+        <v>-59</v>
+      </c>
+      <c r="K16" s="10">
+        <v>136</v>
+      </c>
+      <c r="L16" s="10">
+        <v>195</v>
+      </c>
+      <c r="M16" s="11">
+        <v>0</v>
+      </c>
+      <c r="N16" s="1"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="1"/>
+      <c r="B17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="10">
+        <v>19</v>
+      </c>
+      <c r="D17" s="10">
+        <v>-82</v>
+      </c>
+      <c r="E17" s="10">
+        <v>54</v>
+      </c>
+      <c r="F17" s="10">
+        <v>136</v>
+      </c>
+      <c r="G17" s="10">
+        <v>59</v>
+      </c>
+      <c r="H17" s="10">
+        <v>712</v>
+      </c>
+      <c r="I17" s="10">
+        <v>653</v>
+      </c>
+      <c r="J17" s="10">
+        <v>48</v>
+      </c>
+      <c r="K17" s="10">
+        <v>417</v>
+      </c>
+      <c r="L17" s="10">
+        <v>369</v>
+      </c>
+      <c r="M17" s="11">
+        <v>-6</v>
+      </c>
+      <c r="N17" s="1"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="1"/>
+      <c r="B18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="10">
+        <v>970</v>
+      </c>
+      <c r="D18" s="10">
+        <v>-273</v>
+      </c>
+      <c r="E18" s="10">
+        <v>233</v>
+      </c>
+      <c r="F18" s="10">
+        <v>506</v>
+      </c>
+      <c r="G18" s="10">
+        <v>1322</v>
+      </c>
+      <c r="H18" s="10">
+        <v>3931</v>
+      </c>
+      <c r="I18" s="10">
+        <v>2609</v>
+      </c>
+      <c r="J18" s="10">
+        <v>-39</v>
+      </c>
+      <c r="K18" s="10">
+        <v>1041</v>
+      </c>
+      <c r="L18" s="10">
+        <v>1080</v>
+      </c>
+      <c r="M18" s="11">
+        <v>-40</v>
+      </c>
+      <c r="N18" s="1"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="1"/>
+      <c r="B19" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="10">
+        <v>-73</v>
+      </c>
+      <c r="D19" s="10">
+        <v>-119</v>
+      </c>
+      <c r="E19" s="10">
+        <v>56</v>
+      </c>
+      <c r="F19" s="10">
+        <v>175</v>
+      </c>
+      <c r="G19" s="10">
+        <v>38</v>
+      </c>
+      <c r="H19" s="10">
+        <v>684</v>
+      </c>
+      <c r="I19" s="10">
+        <v>646</v>
+      </c>
+      <c r="J19" s="10">
+        <v>34</v>
+      </c>
+      <c r="K19" s="10">
+        <v>222</v>
+      </c>
+      <c r="L19" s="10">
+        <v>188</v>
+      </c>
+      <c r="M19" s="11">
+        <v>-26</v>
+      </c>
+      <c r="N19" s="1"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="1"/>
+      <c r="B20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="10">
+        <v>-172</v>
+      </c>
+      <c r="D20" s="10">
+        <v>-104</v>
+      </c>
+      <c r="E20" s="10">
+        <v>30</v>
+      </c>
+      <c r="F20" s="10">
+        <v>134</v>
+      </c>
+      <c r="G20" s="10">
+        <v>-26</v>
+      </c>
+      <c r="H20" s="10">
+        <v>229</v>
+      </c>
+      <c r="I20" s="10">
+        <v>255</v>
+      </c>
+      <c r="J20" s="10">
+        <v>-42</v>
+      </c>
+      <c r="K20" s="10">
+        <v>248</v>
+      </c>
+      <c r="L20" s="10">
+        <v>290</v>
+      </c>
+      <c r="M20" s="11">
+        <v>0</v>
+      </c>
+      <c r="N20" s="1"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="1"/>
+      <c r="B21" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" s="10">
+        <v>294</v>
+      </c>
+      <c r="D21" s="10">
+        <v>-37</v>
+      </c>
+      <c r="E21" s="10">
+        <v>77</v>
+      </c>
+      <c r="F21" s="10">
+        <v>114</v>
+      </c>
+      <c r="G21" s="10">
+        <v>416</v>
+      </c>
+      <c r="H21" s="10">
+        <v>1438</v>
+      </c>
+      <c r="I21" s="10">
+        <v>1022</v>
+      </c>
+      <c r="J21" s="10">
+        <v>-51</v>
+      </c>
+      <c r="K21" s="10">
+        <v>540</v>
+      </c>
+      <c r="L21" s="10">
+        <v>591</v>
+      </c>
+      <c r="M21" s="11">
+        <v>-34</v>
+      </c>
+      <c r="N21" s="1"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="1"/>
+      <c r="B22" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="10">
+        <v>-99</v>
+      </c>
+      <c r="D22" s="10">
+        <v>-142</v>
+      </c>
+      <c r="E22" s="10">
+        <v>53</v>
+      </c>
+      <c r="F22" s="10">
+        <v>195</v>
+      </c>
+      <c r="G22" s="10">
+        <v>62</v>
+      </c>
+      <c r="H22" s="10">
+        <v>601</v>
+      </c>
+      <c r="I22" s="10">
+        <v>539</v>
+      </c>
+      <c r="J22" s="10">
+        <v>-16</v>
+      </c>
+      <c r="K22" s="10">
+        <v>405</v>
+      </c>
+      <c r="L22" s="10">
+        <v>421</v>
+      </c>
+      <c r="M22" s="11">
+        <v>-3</v>
+      </c>
+      <c r="N22" s="1"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="1"/>
+      <c r="B23" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="10">
+        <v>-87</v>
+      </c>
+      <c r="D23" s="10">
+        <v>-38</v>
+      </c>
+      <c r="E23" s="10">
+        <v>21</v>
+      </c>
+      <c r="F23" s="10">
+        <v>59</v>
+      </c>
+      <c r="G23" s="10">
+        <v>36</v>
+      </c>
+      <c r="H23" s="10">
+        <v>256</v>
+      </c>
+      <c r="I23" s="10">
+        <v>220</v>
+      </c>
+      <c r="J23" s="10">
+        <v>-67</v>
+      </c>
+      <c r="K23" s="10">
+        <v>165</v>
+      </c>
+      <c r="L23" s="10">
+        <v>232</v>
+      </c>
+      <c r="M23" s="11">
+        <v>-18</v>
+      </c>
+      <c r="N23" s="1"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="1"/>
+      <c r="B24" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="10">
+        <v>-233</v>
+      </c>
+      <c r="D24" s="10">
+        <v>-86</v>
+      </c>
+      <c r="E24" s="10">
+        <v>11</v>
+      </c>
+      <c r="F24" s="10">
+        <v>97</v>
+      </c>
+      <c r="G24" s="10">
+        <v>-39</v>
+      </c>
+      <c r="H24" s="10">
+        <v>219</v>
+      </c>
+      <c r="I24" s="10">
+        <v>258</v>
+      </c>
+      <c r="J24" s="10">
+        <v>-104</v>
+      </c>
+      <c r="K24" s="10">
+        <v>133</v>
+      </c>
+      <c r="L24" s="10">
+        <v>237</v>
+      </c>
+      <c r="M24" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N24" s="1"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="1"/>
+      <c r="B25" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="10">
+        <v>26</v>
+      </c>
+      <c r="D25" s="10">
+        <v>-89</v>
+      </c>
+      <c r="E25" s="10">
+        <v>64</v>
+      </c>
+      <c r="F25" s="10">
+        <v>153</v>
+      </c>
+      <c r="G25" s="10">
+        <v>176</v>
+      </c>
+      <c r="H25" s="10">
+        <v>1163</v>
+      </c>
+      <c r="I25" s="10">
+        <v>987</v>
+      </c>
+      <c r="J25" s="10">
+        <v>-44</v>
+      </c>
+      <c r="K25" s="10">
+        <v>524</v>
+      </c>
+      <c r="L25" s="10">
+        <v>568</v>
+      </c>
+      <c r="M25" s="11">
+        <v>-17</v>
+      </c>
+      <c r="N25" s="1"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="1"/>
+      <c r="B26" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="10">
+        <v>812</v>
+      </c>
+      <c r="D26" s="10">
+        <v>-227</v>
+      </c>
+      <c r="E26" s="10">
+        <v>215</v>
+      </c>
+      <c r="F26" s="10">
+        <v>442</v>
+      </c>
+      <c r="G26" s="10">
+        <v>955</v>
+      </c>
+      <c r="H26" s="10">
+        <v>3134</v>
+      </c>
+      <c r="I26" s="10">
+        <v>2179</v>
+      </c>
+      <c r="J26" s="10">
+        <v>109</v>
+      </c>
+      <c r="K26" s="10">
+        <v>921</v>
+      </c>
+      <c r="L26" s="10">
+        <v>812</v>
+      </c>
+      <c r="M26" s="11">
+        <v>-25</v>
+      </c>
+      <c r="N26" s="1"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="1"/>
+      <c r="B27" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="10">
+        <v>-36</v>
+      </c>
+      <c r="D27" s="10">
+        <v>-39</v>
+      </c>
+      <c r="E27" s="10">
+        <v>2</v>
+      </c>
+      <c r="F27" s="10">
+        <v>41</v>
+      </c>
+      <c r="G27" s="10">
+        <v>16</v>
+      </c>
+      <c r="H27" s="10">
+        <v>95</v>
+      </c>
+      <c r="I27" s="10">
+        <v>79</v>
+      </c>
+      <c r="J27" s="10">
+        <v>-15</v>
+      </c>
+      <c r="K27" s="10">
+        <v>47</v>
+      </c>
+      <c r="L27" s="10">
+        <v>62</v>
+      </c>
+      <c r="M27" s="11">
+        <v>2</v>
+      </c>
+      <c r="N27" s="1"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="1"/>
+      <c r="B28" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="10">
+        <v>39</v>
+      </c>
+      <c r="D28" s="10">
+        <v>-194</v>
+      </c>
+      <c r="E28" s="10">
+        <v>110</v>
+      </c>
+      <c r="F28" s="10">
+        <v>304</v>
+      </c>
+      <c r="G28" s="10">
+        <v>421</v>
+      </c>
+      <c r="H28" s="10">
+        <v>1330</v>
+      </c>
+      <c r="I28" s="10">
+        <v>909</v>
+      </c>
+      <c r="J28" s="10">
+        <v>-183</v>
+      </c>
+      <c r="K28" s="10">
+        <v>572</v>
+      </c>
+      <c r="L28" s="10">
+        <v>755</v>
+      </c>
+      <c r="M28" s="11">
+        <v>-5</v>
+      </c>
+      <c r="N28" s="1"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="1"/>
+      <c r="B29" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" s="10">
+        <v>459</v>
+      </c>
+      <c r="D29" s="10">
+        <v>-35</v>
+      </c>
+      <c r="E29" s="10">
+        <v>159</v>
+      </c>
+      <c r="F29" s="10">
+        <v>194</v>
+      </c>
+      <c r="G29" s="10">
+        <v>493</v>
+      </c>
+      <c r="H29" s="10">
+        <v>1703</v>
+      </c>
+      <c r="I29" s="10">
+        <v>1210</v>
+      </c>
+      <c r="J29" s="10">
+        <v>-3</v>
+      </c>
+      <c r="K29" s="10">
+        <v>454</v>
+      </c>
+      <c r="L29" s="10">
+        <v>457</v>
+      </c>
+      <c r="M29" s="11">
+        <v>4</v>
+      </c>
+      <c r="N29" s="1"/>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="1"/>
+      <c r="B30" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="10">
+        <v>288</v>
+      </c>
+      <c r="D30" s="10">
+        <v>-85</v>
+      </c>
+      <c r="E30" s="10">
+        <v>97</v>
+      </c>
+      <c r="F30" s="10">
+        <v>182</v>
+      </c>
+      <c r="G30" s="10">
+        <v>353</v>
+      </c>
+      <c r="H30" s="10">
+        <v>1236</v>
+      </c>
+      <c r="I30" s="10">
+        <v>883</v>
+      </c>
+      <c r="J30" s="10">
+        <v>29</v>
+      </c>
+      <c r="K30" s="10">
+        <v>603</v>
+      </c>
+      <c r="L30" s="10">
+        <v>574</v>
+      </c>
+      <c r="M30" s="11">
+        <v>-9</v>
+      </c>
+      <c r="N30" s="1"/>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="1"/>
+      <c r="B31" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="10">
+        <v>24</v>
+      </c>
+      <c r="D31" s="10">
+        <v>-103</v>
+      </c>
+      <c r="E31" s="10">
+        <v>42</v>
+      </c>
+      <c r="F31" s="10">
+        <v>145</v>
+      </c>
+      <c r="G31" s="10">
+        <v>206</v>
+      </c>
+      <c r="H31" s="10">
+        <v>817</v>
+      </c>
+      <c r="I31" s="10">
+        <v>611</v>
+      </c>
+      <c r="J31" s="10">
+        <v>-71</v>
+      </c>
+      <c r="K31" s="10">
+        <v>257</v>
+      </c>
+      <c r="L31" s="10">
+        <v>328</v>
+      </c>
+      <c r="M31" s="11">
+        <v>-8</v>
+      </c>
+      <c r="N31" s="1"/>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="1"/>
+      <c r="B32" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="10">
+        <v>-15</v>
+      </c>
+      <c r="D32" s="10">
+        <v>-44</v>
+      </c>
+      <c r="E32" s="10">
+        <v>7</v>
+      </c>
+      <c r="F32" s="10">
+        <v>51</v>
+      </c>
+      <c r="G32" s="10">
+        <v>71</v>
+      </c>
+      <c r="H32" s="10">
+        <v>302</v>
+      </c>
+      <c r="I32" s="10">
+        <v>231</v>
+      </c>
+      <c r="J32" s="10">
+        <v>-50</v>
+      </c>
+      <c r="K32" s="10">
+        <v>114</v>
+      </c>
+      <c r="L32" s="10">
+        <v>164</v>
+      </c>
+      <c r="M32" s="11">
+        <v>8</v>
+      </c>
+      <c r="N32" s="1"/>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="1"/>
+      <c r="B33" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="10">
+        <v>166</v>
+      </c>
+      <c r="D33" s="10">
+        <v>-67</v>
+      </c>
+      <c r="E33" s="10">
+        <v>51</v>
+      </c>
+      <c r="F33" s="10">
+        <v>118</v>
+      </c>
+      <c r="G33" s="10">
+        <v>174</v>
+      </c>
+      <c r="H33" s="10">
+        <v>536</v>
+      </c>
+      <c r="I33" s="10">
+        <v>362</v>
+      </c>
+      <c r="J33" s="10">
+        <v>65</v>
+      </c>
+      <c r="K33" s="10">
+        <v>371</v>
+      </c>
+      <c r="L33" s="10">
+        <v>306</v>
+      </c>
+      <c r="M33" s="11">
+        <v>-6</v>
+      </c>
+      <c r="N33" s="1"/>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="1"/>
+      <c r="B34" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C34" s="10">
+        <v>-259</v>
+      </c>
+      <c r="D34" s="10">
+        <v>-95</v>
+      </c>
+      <c r="E34" s="10">
+        <v>24</v>
+      </c>
+      <c r="F34" s="10">
+        <v>119</v>
+      </c>
+      <c r="G34" s="10">
+        <v>-88</v>
+      </c>
+      <c r="H34" s="10">
+        <v>191</v>
+      </c>
+      <c r="I34" s="10">
+        <v>279</v>
+      </c>
+      <c r="J34" s="10">
+        <v>-72</v>
+      </c>
+      <c r="K34" s="10">
+        <v>174</v>
+      </c>
+      <c r="L34" s="10">
+        <v>246</v>
+      </c>
+      <c r="M34" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N34" s="1"/>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="1"/>
+      <c r="B35" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="10">
+        <v>-103</v>
+      </c>
+      <c r="D35" s="10">
+        <v>-58</v>
+      </c>
+      <c r="E35" s="10">
+        <v>12</v>
+      </c>
+      <c r="F35" s="10">
+        <v>70</v>
+      </c>
+      <c r="G35" s="10">
+        <v>-18</v>
+      </c>
+      <c r="H35" s="10">
+        <v>98</v>
+      </c>
+      <c r="I35" s="10">
+        <v>116</v>
+      </c>
+      <c r="J35" s="10">
+        <v>-33</v>
+      </c>
+      <c r="K35" s="10">
+        <v>83</v>
+      </c>
+      <c r="L35" s="10">
+        <v>116</v>
+      </c>
+      <c r="M35" s="11">
+        <v>6</v>
+      </c>
+      <c r="N35" s="1"/>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="1"/>
+      <c r="B36" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C36" s="10">
+        <v>656</v>
+      </c>
+      <c r="D36" s="10">
+        <v>-48</v>
+      </c>
+      <c r="E36" s="10">
+        <v>65</v>
+      </c>
+      <c r="F36" s="10">
+        <v>113</v>
+      </c>
+      <c r="G36" s="10">
+        <v>728</v>
+      </c>
+      <c r="H36" s="10">
+        <v>1944</v>
+      </c>
+      <c r="I36" s="10">
+        <v>1216</v>
+      </c>
+      <c r="J36" s="10">
+        <v>-36</v>
+      </c>
+      <c r="K36" s="10">
+        <v>328</v>
+      </c>
+      <c r="L36" s="10">
+        <v>364</v>
+      </c>
+      <c r="M36" s="11">
+        <v>12</v>
+      </c>
+      <c r="N36" s="1"/>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="1"/>
+      <c r="B37" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C37" s="10">
+        <v>-45</v>
+      </c>
+      <c r="D37" s="10">
+        <v>-58</v>
+      </c>
+      <c r="E37" s="10">
+        <v>40</v>
+      </c>
+      <c r="F37" s="10">
+        <v>98</v>
+      </c>
+      <c r="G37" s="10">
+        <v>18</v>
+      </c>
+      <c r="H37" s="10">
+        <v>329</v>
+      </c>
+      <c r="I37" s="10">
+        <v>311</v>
+      </c>
+      <c r="J37" s="10">
+        <v>-7</v>
+      </c>
+      <c r="K37" s="10">
+        <v>300</v>
+      </c>
+      <c r="L37" s="10">
+        <v>307</v>
+      </c>
+      <c r="M37" s="11">
+        <v>2</v>
+      </c>
+      <c r="N37" s="1"/>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="1"/>
+      <c r="B38" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" s="10">
+        <v>-19</v>
+      </c>
+      <c r="D38" s="10">
+        <v>-37</v>
+      </c>
+      <c r="E38" s="10">
+        <v>37</v>
+      </c>
+      <c r="F38" s="10">
+        <v>74</v>
+      </c>
+      <c r="G38" s="10">
+        <v>46</v>
+      </c>
+      <c r="H38" s="10">
+        <v>286</v>
+      </c>
+      <c r="I38" s="10">
+        <v>240</v>
+      </c>
+      <c r="J38" s="10">
+        <v>-34</v>
+      </c>
+      <c r="K38" s="10">
+        <v>184</v>
+      </c>
+      <c r="L38" s="10">
+        <v>218</v>
+      </c>
+      <c r="M38" s="11">
+        <v>6</v>
+      </c>
+      <c r="N38" s="1"/>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="1"/>
+      <c r="B39" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="10">
+        <v>-49</v>
+      </c>
+      <c r="D39" s="10">
+        <v>-62</v>
+      </c>
+      <c r="E39" s="10">
+        <v>17</v>
+      </c>
+      <c r="F39" s="10">
+        <v>79</v>
+      </c>
+      <c r="G39" s="10">
+        <v>93</v>
+      </c>
+      <c r="H39" s="10">
+        <v>348</v>
+      </c>
+      <c r="I39" s="10">
+        <v>255</v>
+      </c>
+      <c r="J39" s="10">
+        <v>-40</v>
+      </c>
+      <c r="K39" s="10">
+        <v>170</v>
+      </c>
+      <c r="L39" s="10">
+        <v>210</v>
+      </c>
+      <c r="M39" s="11">
+        <v>-40</v>
+      </c>
+      <c r="N39" s="1"/>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="1"/>
+      <c r="B40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="10">
+        <v>71</v>
+      </c>
+      <c r="D40" s="10">
+        <v>-26</v>
+      </c>
+      <c r="E40" s="10">
+        <v>59</v>
+      </c>
+      <c r="F40" s="10">
+        <v>85</v>
+      </c>
+      <c r="G40" s="10">
+        <v>22</v>
+      </c>
+      <c r="H40" s="10">
+        <v>580</v>
+      </c>
+      <c r="I40" s="10">
+        <v>558</v>
+      </c>
+      <c r="J40" s="10">
+        <v>75</v>
+      </c>
+      <c r="K40" s="10">
+        <v>292</v>
+      </c>
+      <c r="L40" s="10">
+        <v>217</v>
+      </c>
+      <c r="M40" s="11">
+        <v>0</v>
+      </c>
+      <c r="N40" s="1"/>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="1"/>
+      <c r="B41" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="10">
+        <v>17</v>
+      </c>
+      <c r="D41" s="10">
+        <v>-32</v>
+      </c>
+      <c r="E41" s="10">
+        <v>21</v>
+      </c>
+      <c r="F41" s="10">
+        <v>53</v>
+      </c>
+      <c r="G41" s="10">
+        <v>54</v>
+      </c>
+      <c r="H41" s="10">
+        <v>286</v>
+      </c>
+      <c r="I41" s="10">
+        <v>232</v>
+      </c>
+      <c r="J41" s="10">
+        <v>7</v>
+      </c>
+      <c r="K41" s="10">
+        <v>125</v>
+      </c>
+      <c r="L41" s="10">
+        <v>118</v>
+      </c>
+      <c r="M41" s="11">
+        <v>-12</v>
+      </c>
+      <c r="N41" s="1"/>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="1"/>
+      <c r="B42" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C42" s="10">
+        <v>87</v>
+      </c>
+      <c r="D42" s="10">
+        <v>-32</v>
+      </c>
+      <c r="E42" s="10">
+        <v>20</v>
+      </c>
+      <c r="F42" s="10">
+        <v>52</v>
+      </c>
+      <c r="G42" s="10">
+        <v>138</v>
+      </c>
+      <c r="H42" s="10">
+        <v>468</v>
+      </c>
+      <c r="I42" s="10">
+        <v>330</v>
+      </c>
+      <c r="J42" s="10">
+        <v>-25</v>
+      </c>
+      <c r="K42" s="10">
+        <v>244</v>
+      </c>
+      <c r="L42" s="10">
+        <v>269</v>
+      </c>
+      <c r="M42" s="11">
+        <v>6</v>
+      </c>
+      <c r="N42" s="1"/>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" s="1"/>
+      <c r="B43" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C43" s="10">
+        <v>-168</v>
+      </c>
+      <c r="D43" s="10">
+        <v>-68</v>
+      </c>
+      <c r="E43" s="10">
+        <v>8</v>
+      </c>
+      <c r="F43" s="10">
+        <v>76</v>
+      </c>
+      <c r="G43" s="10">
+        <v>-37</v>
+      </c>
+      <c r="H43" s="10">
+        <v>54</v>
+      </c>
+      <c r="I43" s="10">
+        <v>91</v>
+      </c>
+      <c r="J43" s="10">
+        <v>-65</v>
+      </c>
+      <c r="K43" s="10">
+        <v>60</v>
+      </c>
+      <c r="L43" s="10">
+        <v>125</v>
+      </c>
+      <c r="M43" s="11">
+        <v>2</v>
+      </c>
+      <c r="N43" s="1"/>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="1"/>
+      <c r="B44" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="10">
+        <v>-51</v>
+      </c>
+      <c r="D44" s="10">
+        <v>-45</v>
+      </c>
+      <c r="E44" s="10">
+        <v>5</v>
+      </c>
+      <c r="F44" s="10">
+        <v>50</v>
+      </c>
+      <c r="G44" s="10">
+        <v>27</v>
+      </c>
+      <c r="H44" s="10">
+        <v>121</v>
+      </c>
+      <c r="I44" s="10">
+        <v>94</v>
+      </c>
+      <c r="J44" s="10">
+        <v>-34</v>
+      </c>
+      <c r="K44" s="10">
+        <v>62</v>
+      </c>
+      <c r="L44" s="10">
+        <v>96</v>
+      </c>
+      <c r="M44" s="11">
+        <v>1</v>
+      </c>
+      <c r="N44" s="1"/>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="1"/>
+      <c r="B45" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="10">
+        <v>-225</v>
+      </c>
+      <c r="D45" s="10">
+        <v>-96</v>
+      </c>
+      <c r="E45" s="10">
+        <v>20</v>
+      </c>
+      <c r="F45" s="10">
+        <v>116</v>
+      </c>
+      <c r="G45" s="10">
+        <v>-32</v>
+      </c>
+      <c r="H45" s="10">
+        <v>240</v>
+      </c>
+      <c r="I45" s="10">
+        <v>272</v>
+      </c>
+      <c r="J45" s="10">
+        <v>-95</v>
+      </c>
+      <c r="K45" s="10">
+        <v>105</v>
+      </c>
+      <c r="L45" s="10">
+        <v>200</v>
+      </c>
+      <c r="M45" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N45" s="1"/>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="1"/>
+      <c r="B46" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="10">
+        <v>-266</v>
+      </c>
+      <c r="D46" s="10">
+        <v>-66</v>
+      </c>
+      <c r="E46" s="10">
+        <v>15</v>
+      </c>
+      <c r="F46" s="10">
+        <v>81</v>
+      </c>
+      <c r="G46" s="10">
+        <v>-56</v>
+      </c>
+      <c r="H46" s="10">
+        <v>101</v>
+      </c>
+      <c r="I46" s="10">
+        <v>157</v>
+      </c>
+      <c r="J46" s="10">
+        <v>-98</v>
+      </c>
+      <c r="K46" s="10">
+        <v>102</v>
+      </c>
+      <c r="L46" s="10">
+        <v>200</v>
+      </c>
+      <c r="M46" s="11">
+        <v>-46</v>
+      </c>
+      <c r="N46" s="1"/>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="1"/>
+      <c r="B47" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" s="10">
+        <v>-134</v>
+      </c>
+      <c r="D47" s="10">
+        <v>-53</v>
+      </c>
+      <c r="E47" s="10">
+        <v>6</v>
+      </c>
+      <c r="F47" s="10">
+        <v>59</v>
+      </c>
+      <c r="G47" s="10">
+        <v>-25</v>
+      </c>
+      <c r="H47" s="10">
+        <v>65</v>
+      </c>
+      <c r="I47" s="10">
+        <v>90</v>
+      </c>
+      <c r="J47" s="10">
+        <v>-52</v>
+      </c>
+      <c r="K47" s="10">
+        <v>62</v>
+      </c>
+      <c r="L47" s="10">
+        <v>114</v>
+      </c>
+      <c r="M47" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N47" s="1"/>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="1"/>
+      <c r="B48" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" s="10">
+        <v>-124</v>
+      </c>
+      <c r="D48" s="10">
+        <v>-46</v>
+      </c>
+      <c r="E48" s="10">
+        <v>13</v>
+      </c>
+      <c r="F48" s="10">
+        <v>59</v>
+      </c>
+      <c r="G48" s="10">
+        <v>-25</v>
+      </c>
+      <c r="H48" s="10">
+        <v>110</v>
+      </c>
+      <c r="I48" s="10">
+        <v>135</v>
+      </c>
+      <c r="J48" s="10">
+        <v>-38</v>
+      </c>
+      <c r="K48" s="10">
+        <v>107</v>
+      </c>
+      <c r="L48" s="10">
+        <v>145</v>
+      </c>
+      <c r="M48" s="11">
+        <v>-15</v>
+      </c>
+      <c r="N48" s="1"/>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="1"/>
+      <c r="B49" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="10">
+        <v>-87</v>
+      </c>
+      <c r="D49" s="10">
+        <v>-19</v>
+      </c>
+      <c r="E49" s="10">
+        <v>5</v>
+      </c>
+      <c r="F49" s="10">
+        <v>24</v>
+      </c>
+      <c r="G49" s="10">
+        <v>-42</v>
+      </c>
+      <c r="H49" s="10">
+        <v>97</v>
+      </c>
+      <c r="I49" s="10">
+        <v>139</v>
+      </c>
+      <c r="J49" s="10">
+        <v>-23</v>
+      </c>
+      <c r="K49" s="10">
+        <v>76</v>
+      </c>
+      <c r="L49" s="10">
+        <v>99</v>
+      </c>
+      <c r="M49" s="11">
+        <v>-3</v>
+      </c>
+      <c r="N49" s="1"/>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="1"/>
+      <c r="B50" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="10">
+        <v>-49</v>
+      </c>
+      <c r="D50" s="10">
+        <v>-20</v>
+      </c>
+      <c r="E50" s="10">
+        <v>5</v>
+      </c>
+      <c r="F50" s="10">
+        <v>25</v>
+      </c>
+      <c r="G50" s="10">
+        <v>-9</v>
+      </c>
+      <c r="H50" s="10">
+        <v>60</v>
+      </c>
+      <c r="I50" s="10">
+        <v>69</v>
+      </c>
+      <c r="J50" s="10">
+        <v>-20</v>
+      </c>
+      <c r="K50" s="10">
+        <v>35</v>
+      </c>
+      <c r="L50" s="10">
+        <v>55</v>
+      </c>
+      <c r="M50" s="11">
+        <v>0</v>
+      </c>
+      <c r="N50" s="1"/>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="1"/>
+      <c r="B51" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="10">
+        <v>-32</v>
+      </c>
+      <c r="D51" s="10">
+        <v>-4</v>
+      </c>
+      <c r="E51" s="10">
+        <v>3</v>
+      </c>
+      <c r="F51" s="10">
+        <v>7</v>
+      </c>
+      <c r="G51" s="10">
+        <v>-9</v>
+      </c>
+      <c r="H51" s="10">
+        <v>13</v>
+      </c>
+      <c r="I51" s="10">
+        <v>22</v>
+      </c>
+      <c r="J51" s="10">
+        <v>-13</v>
+      </c>
+      <c r="K51" s="10">
+        <v>10</v>
+      </c>
+      <c r="L51" s="10">
+        <v>23</v>
+      </c>
+      <c r="M51" s="11">
+        <v>-6</v>
+      </c>
+      <c r="N51" s="1"/>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="1"/>
+      <c r="B52" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C52" s="10">
+        <v>-31</v>
+      </c>
+      <c r="D52" s="10">
+        <v>-19</v>
+      </c>
+      <c r="E52" s="10">
+        <v>1</v>
+      </c>
+      <c r="F52" s="10">
+        <v>20</v>
+      </c>
+      <c r="G52" s="10">
+        <v>-12</v>
+      </c>
+      <c r="H52" s="10">
+        <v>26</v>
+      </c>
+      <c r="I52" s="10">
+        <v>38</v>
+      </c>
+      <c r="J52" s="10">
+        <v>3</v>
+      </c>
+      <c r="K52" s="10">
+        <v>37</v>
+      </c>
+      <c r="L52" s="10">
+        <v>34</v>
+      </c>
+      <c r="M52" s="11">
+        <v>-3</v>
+      </c>
+      <c r="N52" s="1"/>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="1"/>
+      <c r="B53" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C53" s="10">
+        <v>-43</v>
+      </c>
+      <c r="D53" s="10">
+        <v>-22</v>
+      </c>
+      <c r="E53" s="10">
+        <v>0</v>
+      </c>
+      <c r="F53" s="10">
+        <v>22</v>
+      </c>
+      <c r="G53" s="10">
+        <v>-9</v>
+      </c>
+      <c r="H53" s="10">
+        <v>27</v>
+      </c>
+      <c r="I53" s="10">
+        <v>36</v>
+      </c>
+      <c r="J53" s="10">
+        <v>-16</v>
+      </c>
+      <c r="K53" s="10">
+        <v>20</v>
+      </c>
+      <c r="L53" s="10">
+        <v>36</v>
+      </c>
+      <c r="M53" s="11">
+        <v>4</v>
+      </c>
+      <c r="N53" s="1"/>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="1"/>
+      <c r="B54" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" s="10">
+        <v>-67</v>
+      </c>
+      <c r="D54" s="10">
+        <v>-15</v>
+      </c>
+      <c r="E54" s="10">
+        <v>6</v>
+      </c>
+      <c r="F54" s="10">
+        <v>21</v>
+      </c>
+      <c r="G54" s="10">
+        <v>-21</v>
+      </c>
+      <c r="H54" s="10">
+        <v>14</v>
+      </c>
+      <c r="I54" s="10">
+        <v>35</v>
+      </c>
+      <c r="J54" s="10">
+        <v>-26</v>
+      </c>
+      <c r="K54" s="10">
+        <v>20</v>
+      </c>
+      <c r="L54" s="10">
+        <v>46</v>
+      </c>
+      <c r="M54" s="11">
+        <v>-5</v>
+      </c>
+      <c r="N54" s="1"/>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="1"/>
+      <c r="B55" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="10">
+        <v>-4</v>
+      </c>
+      <c r="D55" s="10">
+        <v>-8</v>
+      </c>
+      <c r="E55" s="10">
+        <v>3</v>
+      </c>
+      <c r="F55" s="10">
+        <v>11</v>
+      </c>
+      <c r="G55" s="10">
+        <v>-2</v>
+      </c>
+      <c r="H55" s="10">
+        <v>16</v>
+      </c>
+      <c r="I55" s="10">
+        <v>18</v>
+      </c>
+      <c r="J55" s="10">
+        <v>9</v>
+      </c>
+      <c r="K55" s="10">
+        <v>24</v>
+      </c>
+      <c r="L55" s="10">
+        <v>15</v>
+      </c>
+      <c r="M55" s="11">
+        <v>-3</v>
+      </c>
+      <c r="N55" s="1"/>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="1"/>
+      <c r="B56" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C56" s="10">
+        <v>-60</v>
+      </c>
+      <c r="D56" s="10">
+        <v>-23</v>
+      </c>
+      <c r="E56" s="10">
+        <v>6</v>
+      </c>
+      <c r="F56" s="10">
+        <v>29</v>
+      </c>
+      <c r="G56" s="10">
+        <v>-14</v>
+      </c>
+      <c r="H56" s="10">
+        <v>32</v>
+      </c>
+      <c r="I56" s="10">
+        <v>46</v>
+      </c>
+      <c r="J56" s="10">
+        <v>-18</v>
+      </c>
+      <c r="K56" s="10">
+        <v>58</v>
+      </c>
+      <c r="L56" s="10">
+        <v>76</v>
+      </c>
+      <c r="M56" s="11">
+        <v>-5</v>
+      </c>
+      <c r="N56" s="1"/>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="1"/>
+      <c r="B57" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C57" s="10">
+        <v>-28</v>
+      </c>
+      <c r="D57" s="10">
+        <v>-4</v>
+      </c>
+      <c r="E57" s="10">
+        <v>7</v>
+      </c>
+      <c r="F57" s="10">
+        <v>11</v>
+      </c>
+      <c r="G57" s="10">
+        <v>11</v>
+      </c>
+      <c r="H57" s="10">
+        <v>117</v>
+      </c>
+      <c r="I57" s="10">
+        <v>106</v>
+      </c>
+      <c r="J57" s="10">
+        <v>-35</v>
+      </c>
+      <c r="K57" s="10">
+        <v>30</v>
+      </c>
+      <c r="L57" s="10">
+        <v>65</v>
+      </c>
+      <c r="M57" s="11">
+        <v>0</v>
+      </c>
+      <c r="N57" s="1"/>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="1"/>
+      <c r="B58" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C58" s="10">
+        <v>-24</v>
+      </c>
+      <c r="D58" s="10">
+        <v>-8</v>
+      </c>
+      <c r="E58" s="10">
+        <v>3</v>
+      </c>
+      <c r="F58" s="10">
+        <v>11</v>
+      </c>
+      <c r="G58" s="10">
+        <v>-5</v>
+      </c>
+      <c r="H58" s="10">
+        <v>7</v>
+      </c>
+      <c r="I58" s="10">
+        <v>12</v>
+      </c>
+      <c r="J58" s="10">
+        <v>-11</v>
+      </c>
+      <c r="K58" s="10">
+        <v>14</v>
+      </c>
+      <c r="L58" s="10">
+        <v>25</v>
+      </c>
+      <c r="M58" s="11">
+        <v>0</v>
+      </c>
+      <c r="N58" s="1"/>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="1"/>
+      <c r="B59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="10">
+        <v>-11</v>
+      </c>
+      <c r="D59" s="10">
+        <v>-11</v>
+      </c>
+      <c r="E59" s="10">
+        <v>6</v>
+      </c>
+      <c r="F59" s="10">
+        <v>17</v>
+      </c>
+      <c r="G59" s="10">
+        <v>3</v>
+      </c>
+      <c r="H59" s="10">
+        <v>32</v>
+      </c>
+      <c r="I59" s="10">
+        <v>29</v>
+      </c>
+      <c r="J59" s="10">
+        <v>-2</v>
+      </c>
+      <c r="K59" s="10">
+        <v>39</v>
+      </c>
+      <c r="L59" s="10">
+        <v>41</v>
+      </c>
+      <c r="M59" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N59" s="1"/>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="1"/>
+      <c r="B60" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C60" s="10">
+        <v>-15</v>
+      </c>
+      <c r="D60" s="10">
+        <v>-15</v>
+      </c>
+      <c r="E60" s="10">
+        <v>5</v>
+      </c>
+      <c r="F60" s="10">
+        <v>20</v>
+      </c>
+      <c r="G60" s="10">
+        <v>27</v>
+      </c>
+      <c r="H60" s="10">
+        <v>85</v>
+      </c>
+      <c r="I60" s="10">
+        <v>58</v>
+      </c>
+      <c r="J60" s="10">
+        <v>-26</v>
+      </c>
+      <c r="K60" s="10">
+        <v>13</v>
+      </c>
+      <c r="L60" s="10">
+        <v>39</v>
+      </c>
+      <c r="M60" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N60" s="1"/>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="1"/>
+      <c r="B61" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" s="10">
+        <v>-18</v>
+      </c>
+      <c r="D61" s="10">
+        <v>-16</v>
+      </c>
+      <c r="E61" s="10">
+        <v>0</v>
+      </c>
+      <c r="F61" s="10">
+        <v>16</v>
+      </c>
+      <c r="G61" s="10">
+        <v>7</v>
+      </c>
+      <c r="H61" s="10">
+        <v>16</v>
+      </c>
+      <c r="I61" s="10">
+        <v>9</v>
+      </c>
+      <c r="J61" s="10">
+        <v>-11</v>
+      </c>
+      <c r="K61" s="10">
+        <v>8</v>
+      </c>
+      <c r="L61" s="10">
+        <v>19</v>
+      </c>
+      <c r="M61" s="11">
+        <v>2</v>
+      </c>
+      <c r="N61" s="1"/>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="1"/>
+      <c r="B62" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C62" s="10">
+        <v>-5</v>
+      </c>
+      <c r="D62" s="10">
+        <v>-10</v>
+      </c>
+      <c r="E62" s="10">
+        <v>2</v>
+      </c>
+      <c r="F62" s="10">
+        <v>12</v>
+      </c>
+      <c r="G62" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H62" s="10">
+        <v>11</v>
+      </c>
+      <c r="I62" s="10">
+        <v>12</v>
+      </c>
+      <c r="J62" s="10">
+        <v>6</v>
+      </c>
+      <c r="K62" s="10">
+        <v>26</v>
+      </c>
+      <c r="L62" s="10">
+        <v>20</v>
+      </c>
+      <c r="M62" s="11">
+        <v>0</v>
+      </c>
+      <c r="N62" s="1"/>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="1"/>
+      <c r="B63" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="10">
+        <v>-29</v>
+      </c>
+      <c r="D63" s="10">
+        <v>-14</v>
+      </c>
+      <c r="E63" s="10">
+        <v>0</v>
+      </c>
+      <c r="F63" s="10">
+        <v>14</v>
+      </c>
+      <c r="G63" s="10">
+        <v>-12</v>
+      </c>
+      <c r="H63" s="10">
+        <v>21</v>
+      </c>
+      <c r="I63" s="10">
+        <v>33</v>
+      </c>
+      <c r="J63" s="10">
+        <v>-3</v>
+      </c>
+      <c r="K63" s="10">
+        <v>23</v>
+      </c>
+      <c r="L63" s="10">
+        <v>26</v>
+      </c>
+      <c r="M63" s="11">
+        <v>0</v>
+      </c>
+      <c r="N63" s="1"/>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="1"/>
+      <c r="B64" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C64" s="10">
+        <v>-23</v>
+      </c>
+      <c r="D64" s="10">
+        <v>-17</v>
+      </c>
+      <c r="E64" s="10">
+        <v>0</v>
+      </c>
+      <c r="F64" s="10">
+        <v>17</v>
+      </c>
+      <c r="G64" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H64" s="10">
+        <v>14</v>
+      </c>
+      <c r="I64" s="10">
+        <v>15</v>
+      </c>
+      <c r="J64" s="10">
+        <v>-5</v>
+      </c>
+      <c r="K64" s="10">
+        <v>17</v>
+      </c>
+      <c r="L64" s="10">
+        <v>22</v>
+      </c>
+      <c r="M64" s="11">
+        <v>0</v>
+      </c>
+      <c r="N64" s="1"/>
+    </row>
+    <row r="65" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A65" s="1"/>
+      <c r="B65" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C65" s="12">
+        <v>-32</v>
+      </c>
+      <c r="D65" s="12">
+        <v>-21</v>
+      </c>
+      <c r="E65" s="12">
+        <v>1</v>
+      </c>
+      <c r="F65" s="12">
+        <v>22</v>
+      </c>
+      <c r="G65" s="12">
+        <v>1</v>
+      </c>
+      <c r="H65" s="12">
+        <v>15</v>
+      </c>
+      <c r="I65" s="12">
+        <v>14</v>
+      </c>
+      <c r="J65" s="12">
+        <v>-12</v>
+      </c>
+      <c r="K65" s="12">
+        <v>17</v>
+      </c>
+      <c r="L65" s="12">
+        <v>29</v>
+      </c>
+      <c r="M65" s="13">
+        <v>0</v>
+      </c>
+      <c r="N65" s="1"/>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="1"/>
+      <c r="N66" s="1"/>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="1"/>
+      <c r="N67" s="1"/>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="1"/>
+      <c r="N68" s="1"/>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="1"/>
+      <c r="N69" s="1"/>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="1"/>
+      <c r="N70" s="1"/>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="1"/>
+      <c r="N71" s="1"/>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="1"/>
+      <c r="N72" s="1"/>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="1"/>
+      <c r="N73" s="1"/>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="1"/>
+      <c r="N74" s="1"/>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="1"/>
+      <c r="N75" s="1"/>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="1"/>
+      <c r="N76" s="1"/>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" s="1"/>
+      <c r="N77" s="1"/>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="1"/>
+      <c r="N78" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B1:M1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="J3:L3"/>
+    <mergeCell ref="M3:M4"/>
+  </mergeCells>
+  <phoneticPr fontId="18"/>
+  <pageMargins left="0.51181102362204722" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="83" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{282D4E7F-C4C2-4CE0-B674-A4D75C74AEED}">
+  <dimension ref="A1:N78"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="2" max="2" width="11.6640625" customWidth="1"/>
+    <col min="3" max="3" width="8.33203125" style="6" customWidth="1"/>
+    <col min="4" max="4" width="9.21875" style="6" customWidth="1"/>
+    <col min="5" max="7" width="7.6640625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="9.21875" style="6" customWidth="1"/>
+    <col min="9" max="9" width="8.77734375" style="6" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="6" customWidth="1"/>
+    <col min="11" max="12" width="8.88671875" style="6"/>
+    <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
+    <col min="258" max="258" width="11.6640625" customWidth="1"/>
+    <col min="259" max="259" width="8.33203125" customWidth="1"/>
+    <col min="260" max="260" width="9.21875" customWidth="1"/>
+    <col min="261" max="263" width="7.6640625" customWidth="1"/>
+    <col min="264" max="264" width="9.21875" customWidth="1"/>
+    <col min="265" max="265" width="8.77734375" customWidth="1"/>
+    <col min="266" max="266" width="7.6640625" customWidth="1"/>
+    <col min="269" max="269" width="7.33203125" customWidth="1"/>
+    <col min="514" max="514" width="11.6640625" customWidth="1"/>
+    <col min="515" max="515" width="8.33203125" customWidth="1"/>
+    <col min="516" max="516" width="9.21875" customWidth="1"/>
+    <col min="517" max="519" width="7.6640625" customWidth="1"/>
+    <col min="520" max="520" width="9.21875" customWidth="1"/>
+    <col min="521" max="521" width="8.77734375" customWidth="1"/>
+    <col min="522" max="522" width="7.6640625" customWidth="1"/>
+    <col min="525" max="525" width="7.33203125" customWidth="1"/>
+    <col min="770" max="770" width="11.6640625" customWidth="1"/>
+    <col min="771" max="771" width="8.33203125" customWidth="1"/>
+    <col min="772" max="772" width="9.21875" customWidth="1"/>
+    <col min="773" max="775" width="7.6640625" customWidth="1"/>
+    <col min="776" max="776" width="9.21875" customWidth="1"/>
+    <col min="777" max="777" width="8.77734375" customWidth="1"/>
+    <col min="778" max="778" width="7.6640625" customWidth="1"/>
+    <col min="781" max="781" width="7.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="11.6640625" customWidth="1"/>
+    <col min="1027" max="1027" width="8.33203125" customWidth="1"/>
+    <col min="1028" max="1028" width="9.21875" customWidth="1"/>
+    <col min="1029" max="1031" width="7.6640625" customWidth="1"/>
+    <col min="1032" max="1032" width="9.21875" customWidth="1"/>
+    <col min="1033" max="1033" width="8.77734375" customWidth="1"/>
+    <col min="1034" max="1034" width="7.6640625" customWidth="1"/>
+    <col min="1037" max="1037" width="7.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="11.6640625" customWidth="1"/>
+    <col min="1283" max="1283" width="8.33203125" customWidth="1"/>
+    <col min="1284" max="1284" width="9.21875" customWidth="1"/>
+    <col min="1285" max="1287" width="7.6640625" customWidth="1"/>
+    <col min="1288" max="1288" width="9.21875" customWidth="1"/>
+    <col min="1289" max="1289" width="8.77734375" customWidth="1"/>
+    <col min="1290" max="1290" width="7.6640625" customWidth="1"/>
+    <col min="1293" max="1293" width="7.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="11.6640625" customWidth="1"/>
+    <col min="1539" max="1539" width="8.33203125" customWidth="1"/>
+    <col min="1540" max="1540" width="9.21875" customWidth="1"/>
+    <col min="1541" max="1543" width="7.6640625" customWidth="1"/>
+    <col min="1544" max="1544" width="9.21875" customWidth="1"/>
+    <col min="1545" max="1545" width="8.77734375" customWidth="1"/>
+    <col min="1546" max="1546" width="7.6640625" customWidth="1"/>
+    <col min="1549" max="1549" width="7.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="11.6640625" customWidth="1"/>
+    <col min="1795" max="1795" width="8.33203125" customWidth="1"/>
+    <col min="1796" max="1796" width="9.21875" customWidth="1"/>
+    <col min="1797" max="1799" width="7.6640625" customWidth="1"/>
+    <col min="1800" max="1800" width="9.21875" customWidth="1"/>
+    <col min="1801" max="1801" width="8.77734375" customWidth="1"/>
+    <col min="1802" max="1802" width="7.6640625" customWidth="1"/>
+    <col min="1805" max="1805" width="7.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="11.6640625" customWidth="1"/>
+    <col min="2051" max="2051" width="8.33203125" customWidth="1"/>
+    <col min="2052" max="2052" width="9.21875" customWidth="1"/>
+    <col min="2053" max="2055" width="7.6640625" customWidth="1"/>
+    <col min="2056" max="2056" width="9.21875" customWidth="1"/>
+    <col min="2057" max="2057" width="8.77734375" customWidth="1"/>
+    <col min="2058" max="2058" width="7.6640625" customWidth="1"/>
+    <col min="2061" max="2061" width="7.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="11.6640625" customWidth="1"/>
+    <col min="2307" max="2307" width="8.33203125" customWidth="1"/>
+    <col min="2308" max="2308" width="9.21875" customWidth="1"/>
+    <col min="2309" max="2311" width="7.6640625" customWidth="1"/>
+    <col min="2312" max="2312" width="9.21875" customWidth="1"/>
+    <col min="2313" max="2313" width="8.77734375" customWidth="1"/>
+    <col min="2314" max="2314" width="7.6640625" customWidth="1"/>
+    <col min="2317" max="2317" width="7.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="11.6640625" customWidth="1"/>
+    <col min="2563" max="2563" width="8.33203125" customWidth="1"/>
+    <col min="2564" max="2564" width="9.21875" customWidth="1"/>
+    <col min="2565" max="2567" width="7.6640625" customWidth="1"/>
+    <col min="2568" max="2568" width="9.21875" customWidth="1"/>
+    <col min="2569" max="2569" width="8.77734375" customWidth="1"/>
+    <col min="2570" max="2570" width="7.6640625" customWidth="1"/>
+    <col min="2573" max="2573" width="7.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="11.6640625" customWidth="1"/>
+    <col min="2819" max="2819" width="8.33203125" customWidth="1"/>
+    <col min="2820" max="2820" width="9.21875" customWidth="1"/>
+    <col min="2821" max="2823" width="7.6640625" customWidth="1"/>
+    <col min="2824" max="2824" width="9.21875" customWidth="1"/>
+    <col min="2825" max="2825" width="8.77734375" customWidth="1"/>
+    <col min="2826" max="2826" width="7.6640625" customWidth="1"/>
+    <col min="2829" max="2829" width="7.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="11.6640625" customWidth="1"/>
+    <col min="3075" max="3075" width="8.33203125" customWidth="1"/>
+    <col min="3076" max="3076" width="9.21875" customWidth="1"/>
+    <col min="3077" max="3079" width="7.6640625" customWidth="1"/>
+    <col min="3080" max="3080" width="9.21875" customWidth="1"/>
+    <col min="3081" max="3081" width="8.77734375" customWidth="1"/>
+    <col min="3082" max="3082" width="7.6640625" customWidth="1"/>
+    <col min="3085" max="3085" width="7.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="11.6640625" customWidth="1"/>
+    <col min="3331" max="3331" width="8.33203125" customWidth="1"/>
+    <col min="3332" max="3332" width="9.21875" customWidth="1"/>
+    <col min="3333" max="3335" width="7.6640625" customWidth="1"/>
+    <col min="3336" max="3336" width="9.21875" customWidth="1"/>
+    <col min="3337" max="3337" width="8.77734375" customWidth="1"/>
+    <col min="3338" max="3338" width="7.6640625" customWidth="1"/>
+    <col min="3341" max="3341" width="7.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="11.6640625" customWidth="1"/>
+    <col min="3587" max="3587" width="8.33203125" customWidth="1"/>
+    <col min="3588" max="3588" width="9.21875" customWidth="1"/>
+    <col min="3589" max="3591" width="7.6640625" customWidth="1"/>
+    <col min="3592" max="3592" width="9.21875" customWidth="1"/>
+    <col min="3593" max="3593" width="8.77734375" customWidth="1"/>
+    <col min="3594" max="3594" width="7.6640625" customWidth="1"/>
+    <col min="3597" max="3597" width="7.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="11.6640625" customWidth="1"/>
+    <col min="3843" max="3843" width="8.33203125" customWidth="1"/>
+    <col min="3844" max="3844" width="9.21875" customWidth="1"/>
+    <col min="3845" max="3847" width="7.6640625" customWidth="1"/>
+    <col min="3848" max="3848" width="9.21875" customWidth="1"/>
+    <col min="3849" max="3849" width="8.77734375" customWidth="1"/>
+    <col min="3850" max="3850" width="7.6640625" customWidth="1"/>
+    <col min="3853" max="3853" width="7.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="11.6640625" customWidth="1"/>
+    <col min="4099" max="4099" width="8.33203125" customWidth="1"/>
+    <col min="4100" max="4100" width="9.21875" customWidth="1"/>
+    <col min="4101" max="4103" width="7.6640625" customWidth="1"/>
+    <col min="4104" max="4104" width="9.21875" customWidth="1"/>
+    <col min="4105" max="4105" width="8.77734375" customWidth="1"/>
+    <col min="4106" max="4106" width="7.6640625" customWidth="1"/>
+    <col min="4109" max="4109" width="7.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="11.6640625" customWidth="1"/>
+    <col min="4355" max="4355" width="8.33203125" customWidth="1"/>
+    <col min="4356" max="4356" width="9.21875" customWidth="1"/>
+    <col min="4357" max="4359" width="7.6640625" customWidth="1"/>
+    <col min="4360" max="4360" width="9.21875" customWidth="1"/>
+    <col min="4361" max="4361" width="8.77734375" customWidth="1"/>
+    <col min="4362" max="4362" width="7.6640625" customWidth="1"/>
+    <col min="4365" max="4365" width="7.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="11.6640625" customWidth="1"/>
+    <col min="4611" max="4611" width="8.33203125" customWidth="1"/>
+    <col min="4612" max="4612" width="9.21875" customWidth="1"/>
+    <col min="4613" max="4615" width="7.6640625" customWidth="1"/>
+    <col min="4616" max="4616" width="9.21875" customWidth="1"/>
+    <col min="4617" max="4617" width="8.77734375" customWidth="1"/>
+    <col min="4618" max="4618" width="7.6640625" customWidth="1"/>
+    <col min="4621" max="4621" width="7.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="11.6640625" customWidth="1"/>
+    <col min="4867" max="4867" width="8.33203125" customWidth="1"/>
+    <col min="4868" max="4868" width="9.21875" customWidth="1"/>
+    <col min="4869" max="4871" width="7.6640625" customWidth="1"/>
+    <col min="4872" max="4872" width="9.21875" customWidth="1"/>
+    <col min="4873" max="4873" width="8.77734375" customWidth="1"/>
+    <col min="4874" max="4874" width="7.6640625" customWidth="1"/>
+    <col min="4877" max="4877" width="7.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="11.6640625" customWidth="1"/>
+    <col min="5123" max="5123" width="8.33203125" customWidth="1"/>
+    <col min="5124" max="5124" width="9.21875" customWidth="1"/>
+    <col min="5125" max="5127" width="7.6640625" customWidth="1"/>
+    <col min="5128" max="5128" width="9.21875" customWidth="1"/>
+    <col min="5129" max="5129" width="8.77734375" customWidth="1"/>
+    <col min="5130" max="5130" width="7.6640625" customWidth="1"/>
+    <col min="5133" max="5133" width="7.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="11.6640625" customWidth="1"/>
+    <col min="5379" max="5379" width="8.33203125" customWidth="1"/>
+    <col min="5380" max="5380" width="9.21875" customWidth="1"/>
+    <col min="5381" max="5383" width="7.6640625" customWidth="1"/>
+    <col min="5384" max="5384" width="9.21875" customWidth="1"/>
+    <col min="5385" max="5385" width="8.77734375" customWidth="1"/>
+    <col min="5386" max="5386" width="7.6640625" customWidth="1"/>
+    <col min="5389" max="5389" width="7.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="11.6640625" customWidth="1"/>
+    <col min="5635" max="5635" width="8.33203125" customWidth="1"/>
+    <col min="5636" max="5636" width="9.21875" customWidth="1"/>
+    <col min="5637" max="5639" width="7.6640625" customWidth="1"/>
+    <col min="5640" max="5640" width="9.21875" customWidth="1"/>
+    <col min="5641" max="5641" width="8.77734375" customWidth="1"/>
+    <col min="5642" max="5642" width="7.6640625" customWidth="1"/>
+    <col min="5645" max="5645" width="7.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="11.6640625" customWidth="1"/>
+    <col min="5891" max="5891" width="8.33203125" customWidth="1"/>
+    <col min="5892" max="5892" width="9.21875" customWidth="1"/>
+    <col min="5893" max="5895" width="7.6640625" customWidth="1"/>
+    <col min="5896" max="5896" width="9.21875" customWidth="1"/>
+    <col min="5897" max="5897" width="8.77734375" customWidth="1"/>
+    <col min="5898" max="5898" width="7.6640625" customWidth="1"/>
+    <col min="5901" max="5901" width="7.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="11.6640625" customWidth="1"/>
+    <col min="6147" max="6147" width="8.33203125" customWidth="1"/>
+    <col min="6148" max="6148" width="9.21875" customWidth="1"/>
+    <col min="6149" max="6151" width="7.6640625" customWidth="1"/>
+    <col min="6152" max="6152" width="9.21875" customWidth="1"/>
+    <col min="6153" max="6153" width="8.77734375" customWidth="1"/>
+    <col min="6154" max="6154" width="7.6640625" customWidth="1"/>
+    <col min="6157" max="6157" width="7.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="11.6640625" customWidth="1"/>
+    <col min="6403" max="6403" width="8.33203125" customWidth="1"/>
+    <col min="6404" max="6404" width="9.21875" customWidth="1"/>
+    <col min="6405" max="6407" width="7.6640625" customWidth="1"/>
+    <col min="6408" max="6408" width="9.21875" customWidth="1"/>
+    <col min="6409" max="6409" width="8.77734375" customWidth="1"/>
+    <col min="6410" max="6410" width="7.6640625" customWidth="1"/>
+    <col min="6413" max="6413" width="7.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="11.6640625" customWidth="1"/>
+    <col min="6659" max="6659" width="8.33203125" customWidth="1"/>
+    <col min="6660" max="6660" width="9.21875" customWidth="1"/>
+    <col min="6661" max="6663" width="7.6640625" customWidth="1"/>
+    <col min="6664" max="6664" width="9.21875" customWidth="1"/>
+    <col min="6665" max="6665" width="8.77734375" customWidth="1"/>
+    <col min="6666" max="6666" width="7.6640625" customWidth="1"/>
+    <col min="6669" max="6669" width="7.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="11.6640625" customWidth="1"/>
+    <col min="6915" max="6915" width="8.33203125" customWidth="1"/>
+    <col min="6916" max="6916" width="9.21875" customWidth="1"/>
+    <col min="6917" max="6919" width="7.6640625" customWidth="1"/>
+    <col min="6920" max="6920" width="9.21875" customWidth="1"/>
+    <col min="6921" max="6921" width="8.77734375" customWidth="1"/>
+    <col min="6922" max="6922" width="7.6640625" customWidth="1"/>
+    <col min="6925" max="6925" width="7.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="11.6640625" customWidth="1"/>
+    <col min="7171" max="7171" width="8.33203125" customWidth="1"/>
+    <col min="7172" max="7172" width="9.21875" customWidth="1"/>
+    <col min="7173" max="7175" width="7.6640625" customWidth="1"/>
+    <col min="7176" max="7176" width="9.21875" customWidth="1"/>
+    <col min="7177" max="7177" width="8.77734375" customWidth="1"/>
+    <col min="7178" max="7178" width="7.6640625" customWidth="1"/>
+    <col min="7181" max="7181" width="7.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="11.6640625" customWidth="1"/>
+    <col min="7427" max="7427" width="8.33203125" customWidth="1"/>
+    <col min="7428" max="7428" width="9.21875" customWidth="1"/>
+    <col min="7429" max="7431" width="7.6640625" customWidth="1"/>
+    <col min="7432" max="7432" width="9.21875" customWidth="1"/>
+    <col min="7433" max="7433" width="8.77734375" customWidth="1"/>
+    <col min="7434" max="7434" width="7.6640625" customWidth="1"/>
+    <col min="7437" max="7437" width="7.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="11.6640625" customWidth="1"/>
+    <col min="7683" max="7683" width="8.33203125" customWidth="1"/>
+    <col min="7684" max="7684" width="9.21875" customWidth="1"/>
+    <col min="7685" max="7687" width="7.6640625" customWidth="1"/>
+    <col min="7688" max="7688" width="9.21875" customWidth="1"/>
+    <col min="7689" max="7689" width="8.77734375" customWidth="1"/>
+    <col min="7690" max="7690" width="7.6640625" customWidth="1"/>
+    <col min="7693" max="7693" width="7.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="11.6640625" customWidth="1"/>
+    <col min="7939" max="7939" width="8.33203125" customWidth="1"/>
+    <col min="7940" max="7940" width="9.21875" customWidth="1"/>
+    <col min="7941" max="7943" width="7.6640625" customWidth="1"/>
+    <col min="7944" max="7944" width="9.21875" customWidth="1"/>
+    <col min="7945" max="7945" width="8.77734375" customWidth="1"/>
+    <col min="7946" max="7946" width="7.6640625" customWidth="1"/>
+    <col min="7949" max="7949" width="7.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="11.6640625" customWidth="1"/>
+    <col min="8195" max="8195" width="8.33203125" customWidth="1"/>
+    <col min="8196" max="8196" width="9.21875" customWidth="1"/>
+    <col min="8197" max="8199" width="7.6640625" customWidth="1"/>
+    <col min="8200" max="8200" width="9.21875" customWidth="1"/>
+    <col min="8201" max="8201" width="8.77734375" customWidth="1"/>
+    <col min="8202" max="8202" width="7.6640625" customWidth="1"/>
+    <col min="8205" max="8205" width="7.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="11.6640625" customWidth="1"/>
+    <col min="8451" max="8451" width="8.33203125" customWidth="1"/>
+    <col min="8452" max="8452" width="9.21875" customWidth="1"/>
+    <col min="8453" max="8455" width="7.6640625" customWidth="1"/>
+    <col min="8456" max="8456" width="9.21875" customWidth="1"/>
+    <col min="8457" max="8457" width="8.77734375" customWidth="1"/>
+    <col min="8458" max="8458" width="7.6640625" customWidth="1"/>
+    <col min="8461" max="8461" width="7.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="11.6640625" customWidth="1"/>
+    <col min="8707" max="8707" width="8.33203125" customWidth="1"/>
+    <col min="8708" max="8708" width="9.21875" customWidth="1"/>
+    <col min="8709" max="8711" width="7.6640625" customWidth="1"/>
+    <col min="8712" max="8712" width="9.21875" customWidth="1"/>
+    <col min="8713" max="8713" width="8.77734375" customWidth="1"/>
+    <col min="8714" max="8714" width="7.6640625" customWidth="1"/>
+    <col min="8717" max="8717" width="7.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="11.6640625" customWidth="1"/>
+    <col min="8963" max="8963" width="8.33203125" customWidth="1"/>
+    <col min="8964" max="8964" width="9.21875" customWidth="1"/>
+    <col min="8965" max="8967" width="7.6640625" customWidth="1"/>
+    <col min="8968" max="8968" width="9.21875" customWidth="1"/>
+    <col min="8969" max="8969" width="8.77734375" customWidth="1"/>
+    <col min="8970" max="8970" width="7.6640625" customWidth="1"/>
+    <col min="8973" max="8973" width="7.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="11.6640625" customWidth="1"/>
+    <col min="9219" max="9219" width="8.33203125" customWidth="1"/>
+    <col min="9220" max="9220" width="9.21875" customWidth="1"/>
+    <col min="9221" max="9223" width="7.6640625" customWidth="1"/>
+    <col min="9224" max="9224" width="9.21875" customWidth="1"/>
+    <col min="9225" max="9225" width="8.77734375" customWidth="1"/>
+    <col min="9226" max="9226" width="7.6640625" customWidth="1"/>
+    <col min="9229" max="9229" width="7.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="11.6640625" customWidth="1"/>
+    <col min="9475" max="9475" width="8.33203125" customWidth="1"/>
+    <col min="9476" max="9476" width="9.21875" customWidth="1"/>
+    <col min="9477" max="9479" width="7.6640625" customWidth="1"/>
+    <col min="9480" max="9480" width="9.21875" customWidth="1"/>
+    <col min="9481" max="9481" width="8.77734375" customWidth="1"/>
+    <col min="9482" max="9482" width="7.6640625" customWidth="1"/>
+    <col min="9485" max="9485" width="7.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="11.6640625" customWidth="1"/>
+    <col min="9731" max="9731" width="8.33203125" customWidth="1"/>
+    <col min="9732" max="9732" width="9.21875" customWidth="1"/>
+    <col min="9733" max="9735" width="7.6640625" customWidth="1"/>
+    <col min="9736" max="9736" width="9.21875" customWidth="1"/>
+    <col min="9737" max="9737" width="8.77734375" customWidth="1"/>
+    <col min="9738" max="9738" width="7.6640625" customWidth="1"/>
+    <col min="9741" max="9741" width="7.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="11.6640625" customWidth="1"/>
+    <col min="9987" max="9987" width="8.33203125" customWidth="1"/>
+    <col min="9988" max="9988" width="9.21875" customWidth="1"/>
+    <col min="9989" max="9991" width="7.6640625" customWidth="1"/>
+    <col min="9992" max="9992" width="9.21875" customWidth="1"/>
+    <col min="9993" max="9993" width="8.77734375" customWidth="1"/>
+    <col min="9994" max="9994" width="7.6640625" customWidth="1"/>
+    <col min="9997" max="9997" width="7.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="11.6640625" customWidth="1"/>
+    <col min="10243" max="10243" width="8.33203125" customWidth="1"/>
+    <col min="10244" max="10244" width="9.21875" customWidth="1"/>
+    <col min="10245" max="10247" width="7.6640625" customWidth="1"/>
+    <col min="10248" max="10248" width="9.21875" customWidth="1"/>
+    <col min="10249" max="10249" width="8.77734375" customWidth="1"/>
+    <col min="10250" max="10250" width="7.6640625" customWidth="1"/>
+    <col min="10253" max="10253" width="7.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="11.6640625" customWidth="1"/>
+    <col min="10499" max="10499" width="8.33203125" customWidth="1"/>
+    <col min="10500" max="10500" width="9.21875" customWidth="1"/>
+    <col min="10501" max="10503" width="7.6640625" customWidth="1"/>
+    <col min="10504" max="10504" width="9.21875" customWidth="1"/>
+    <col min="10505" max="10505" width="8.77734375" customWidth="1"/>
+    <col min="10506" max="10506" width="7.6640625" customWidth="1"/>
+    <col min="10509" max="10509" width="7.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="11.6640625" customWidth="1"/>
+    <col min="10755" max="10755" width="8.33203125" customWidth="1"/>
+    <col min="10756" max="10756" width="9.21875" customWidth="1"/>
+    <col min="10757" max="10759" width="7.6640625" customWidth="1"/>
+    <col min="10760" max="10760" width="9.21875" customWidth="1"/>
+    <col min="10761" max="10761" width="8.77734375" customWidth="1"/>
+    <col min="10762" max="10762" width="7.6640625" customWidth="1"/>
+    <col min="10765" max="10765" width="7.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="11.6640625" customWidth="1"/>
+    <col min="11011" max="11011" width="8.33203125" customWidth="1"/>
+    <col min="11012" max="11012" width="9.21875" customWidth="1"/>
+    <col min="11013" max="11015" width="7.6640625" customWidth="1"/>
+    <col min="11016" max="11016" width="9.21875" customWidth="1"/>
+    <col min="11017" max="11017" width="8.77734375" customWidth="1"/>
+    <col min="11018" max="11018" width="7.6640625" customWidth="1"/>
+    <col min="11021" max="11021" width="7.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="11.6640625" customWidth="1"/>
+    <col min="11267" max="11267" width="8.33203125" customWidth="1"/>
+    <col min="11268" max="11268" width="9.21875" customWidth="1"/>
+    <col min="11269" max="11271" width="7.6640625" customWidth="1"/>
+    <col min="11272" max="11272" width="9.21875" customWidth="1"/>
+    <col min="11273" max="11273" width="8.77734375" customWidth="1"/>
+    <col min="11274" max="11274" width="7.6640625" customWidth="1"/>
+    <col min="11277" max="11277" width="7.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="11.6640625" customWidth="1"/>
+    <col min="11523" max="11523" width="8.33203125" customWidth="1"/>
+    <col min="11524" max="11524" width="9.21875" customWidth="1"/>
+    <col min="11525" max="11527" width="7.6640625" customWidth="1"/>
+    <col min="11528" max="11528" width="9.21875" customWidth="1"/>
+    <col min="11529" max="11529" width="8.77734375" customWidth="1"/>
+    <col min="11530" max="11530" width="7.6640625" customWidth="1"/>
+    <col min="11533" max="11533" width="7.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="11.6640625" customWidth="1"/>
+    <col min="11779" max="11779" width="8.33203125" customWidth="1"/>
+    <col min="11780" max="11780" width="9.21875" customWidth="1"/>
+    <col min="11781" max="11783" width="7.6640625" customWidth="1"/>
+    <col min="11784" max="11784" width="9.21875" customWidth="1"/>
+    <col min="11785" max="11785" width="8.77734375" customWidth="1"/>
+    <col min="11786" max="11786" width="7.6640625" customWidth="1"/>
+    <col min="11789" max="11789" width="7.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="11.6640625" customWidth="1"/>
+    <col min="12035" max="12035" width="8.33203125" customWidth="1"/>
+    <col min="12036" max="12036" width="9.21875" customWidth="1"/>
+    <col min="12037" max="12039" width="7.6640625" customWidth="1"/>
+    <col min="12040" max="12040" width="9.21875" customWidth="1"/>
+    <col min="12041" max="12041" width="8.77734375" customWidth="1"/>
+    <col min="12042" max="12042" width="7.6640625" customWidth="1"/>
+    <col min="12045" max="12045" width="7.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="11.6640625" customWidth="1"/>
+    <col min="12291" max="12291" width="8.33203125" customWidth="1"/>
+    <col min="12292" max="12292" width="9.21875" customWidth="1"/>
+    <col min="12293" max="12295" width="7.6640625" customWidth="1"/>
+    <col min="12296" max="12296" width="9.21875" customWidth="1"/>
+    <col min="12297" max="12297" width="8.77734375" customWidth="1"/>
+    <col min="12298" max="12298" width="7.6640625" customWidth="1"/>
+    <col min="12301" max="12301" width="7.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="11.6640625" customWidth="1"/>
+    <col min="12547" max="12547" width="8.33203125" customWidth="1"/>
+    <col min="12548" max="12548" width="9.21875" customWidth="1"/>
+    <col min="12549" max="12551" width="7.6640625" customWidth="1"/>
+    <col min="12552" max="12552" width="9.21875" customWidth="1"/>
+    <col min="12553" max="12553" width="8.77734375" customWidth="1"/>
+    <col min="12554" max="12554" width="7.6640625" customWidth="1"/>
+    <col min="12557" max="12557" width="7.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="11.6640625" customWidth="1"/>
+    <col min="12803" max="12803" width="8.33203125" customWidth="1"/>
+    <col min="12804" max="12804" width="9.21875" customWidth="1"/>
+    <col min="12805" max="12807" width="7.6640625" customWidth="1"/>
+    <col min="12808" max="12808" width="9.21875" customWidth="1"/>
+    <col min="12809" max="12809" width="8.77734375" customWidth="1"/>
+    <col min="12810" max="12810" width="7.6640625" customWidth="1"/>
+    <col min="12813" max="12813" width="7.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="11.6640625" customWidth="1"/>
+    <col min="13059" max="13059" width="8.33203125" customWidth="1"/>
+    <col min="13060" max="13060" width="9.21875" customWidth="1"/>
+    <col min="13061" max="13063" width="7.6640625" customWidth="1"/>
+    <col min="13064" max="13064" width="9.21875" customWidth="1"/>
+    <col min="13065" max="13065" width="8.77734375" customWidth="1"/>
+    <col min="13066" max="13066" width="7.6640625" customWidth="1"/>
+    <col min="13069" max="13069" width="7.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="11.6640625" customWidth="1"/>
+    <col min="13315" max="13315" width="8.33203125" customWidth="1"/>
+    <col min="13316" max="13316" width="9.21875" customWidth="1"/>
+    <col min="13317" max="13319" width="7.6640625" customWidth="1"/>
+    <col min="13320" max="13320" width="9.21875" customWidth="1"/>
+    <col min="13321" max="13321" width="8.77734375" customWidth="1"/>
+    <col min="13322" max="13322" width="7.6640625" customWidth="1"/>
+    <col min="13325" max="13325" width="7.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="11.6640625" customWidth="1"/>
+    <col min="13571" max="13571" width="8.33203125" customWidth="1"/>
+    <col min="13572" max="13572" width="9.21875" customWidth="1"/>
+    <col min="13573" max="13575" width="7.6640625" customWidth="1"/>
+    <col min="13576" max="13576" width="9.21875" customWidth="1"/>
+    <col min="13577" max="13577" width="8.77734375" customWidth="1"/>
+    <col min="13578" max="13578" width="7.6640625" customWidth="1"/>
+    <col min="13581" max="13581" width="7.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="11.6640625" customWidth="1"/>
+    <col min="13827" max="13827" width="8.33203125" customWidth="1"/>
+    <col min="13828" max="13828" width="9.21875" customWidth="1"/>
+    <col min="13829" max="13831" width="7.6640625" customWidth="1"/>
+    <col min="13832" max="13832" width="9.21875" customWidth="1"/>
+    <col min="13833" max="13833" width="8.77734375" customWidth="1"/>
+    <col min="13834" max="13834" width="7.6640625" customWidth="1"/>
+    <col min="13837" max="13837" width="7.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="11.6640625" customWidth="1"/>
+    <col min="14083" max="14083" width="8.33203125" customWidth="1"/>
+    <col min="14084" max="14084" width="9.21875" customWidth="1"/>
+    <col min="14085" max="14087" width="7.6640625" customWidth="1"/>
+    <col min="14088" max="14088" width="9.21875" customWidth="1"/>
+    <col min="14089" max="14089" width="8.77734375" customWidth="1"/>
+    <col min="14090" max="14090" width="7.6640625" customWidth="1"/>
+    <col min="14093" max="14093" width="7.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="11.6640625" customWidth="1"/>
+    <col min="14339" max="14339" width="8.33203125" customWidth="1"/>
+    <col min="14340" max="14340" width="9.21875" customWidth="1"/>
+    <col min="14341" max="14343" width="7.6640625" customWidth="1"/>
+    <col min="14344" max="14344" width="9.21875" customWidth="1"/>
+    <col min="14345" max="14345" width="8.77734375" customWidth="1"/>
+    <col min="14346" max="14346" width="7.6640625" customWidth="1"/>
+    <col min="14349" max="14349" width="7.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="11.6640625" customWidth="1"/>
+    <col min="14595" max="14595" width="8.33203125" customWidth="1"/>
+    <col min="14596" max="14596" width="9.21875" customWidth="1"/>
+    <col min="14597" max="14599" width="7.6640625" customWidth="1"/>
+    <col min="14600" max="14600" width="9.21875" customWidth="1"/>
+    <col min="14601" max="14601" width="8.77734375" customWidth="1"/>
+    <col min="14602" max="14602" width="7.6640625" customWidth="1"/>
+    <col min="14605" max="14605" width="7.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="11.6640625" customWidth="1"/>
+    <col min="14851" max="14851" width="8.33203125" customWidth="1"/>
+    <col min="14852" max="14852" width="9.21875" customWidth="1"/>
+    <col min="14853" max="14855" width="7.6640625" customWidth="1"/>
+    <col min="14856" max="14856" width="9.21875" customWidth="1"/>
+    <col min="14857" max="14857" width="8.77734375" customWidth="1"/>
+    <col min="14858" max="14858" width="7.6640625" customWidth="1"/>
+    <col min="14861" max="14861" width="7.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="11.6640625" customWidth="1"/>
+    <col min="15107" max="15107" width="8.33203125" customWidth="1"/>
+    <col min="15108" max="15108" width="9.21875" customWidth="1"/>
+    <col min="15109" max="15111" width="7.6640625" customWidth="1"/>
+    <col min="15112" max="15112" width="9.21875" customWidth="1"/>
+    <col min="15113" max="15113" width="8.77734375" customWidth="1"/>
+    <col min="15114" max="15114" width="7.6640625" customWidth="1"/>
+    <col min="15117" max="15117" width="7.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="11.6640625" customWidth="1"/>
+    <col min="15363" max="15363" width="8.33203125" customWidth="1"/>
+    <col min="15364" max="15364" width="9.21875" customWidth="1"/>
+    <col min="15365" max="15367" width="7.6640625" customWidth="1"/>
+    <col min="15368" max="15368" width="9.21875" customWidth="1"/>
+    <col min="15369" max="15369" width="8.77734375" customWidth="1"/>
+    <col min="15370" max="15370" width="7.6640625" customWidth="1"/>
+    <col min="15373" max="15373" width="7.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="11.6640625" customWidth="1"/>
+    <col min="15619" max="15619" width="8.33203125" customWidth="1"/>
+    <col min="15620" max="15620" width="9.21875" customWidth="1"/>
+    <col min="15621" max="15623" width="7.6640625" customWidth="1"/>
+    <col min="15624" max="15624" width="9.21875" customWidth="1"/>
+    <col min="15625" max="15625" width="8.77734375" customWidth="1"/>
+    <col min="15626" max="15626" width="7.6640625" customWidth="1"/>
+    <col min="15629" max="15629" width="7.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="11.6640625" customWidth="1"/>
+    <col min="15875" max="15875" width="8.33203125" customWidth="1"/>
+    <col min="15876" max="15876" width="9.21875" customWidth="1"/>
+    <col min="15877" max="15879" width="7.6640625" customWidth="1"/>
+    <col min="15880" max="15880" width="9.21875" customWidth="1"/>
+    <col min="15881" max="15881" width="8.77734375" customWidth="1"/>
+    <col min="15882" max="15882" width="7.6640625" customWidth="1"/>
+    <col min="15885" max="15885" width="7.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="11.6640625" customWidth="1"/>
+    <col min="16131" max="16131" width="8.33203125" customWidth="1"/>
+    <col min="16132" max="16132" width="9.21875" customWidth="1"/>
+    <col min="16133" max="16135" width="7.6640625" customWidth="1"/>
+    <col min="16136" max="16136" width="9.21875" customWidth="1"/>
+    <col min="16137" max="16137" width="8.77734375" customWidth="1"/>
+    <col min="16138" max="16138" width="7.6640625" customWidth="1"/>
+    <col min="16141" max="16141" width="7.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1"/>
+      <c r="B1" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="1"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="1"/>
+    </row>
+    <row r="3" spans="1:14" ht="27" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="8"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="H3" s="8"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="21"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="N3" s="1"/>
+    </row>
+    <row r="4" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="M4" s="24"/>
+      <c r="N4" s="1"/>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="1"/>
+      <c r="B5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="10">
+        <v>2629</v>
+      </c>
+      <c r="D5" s="10">
+        <v>-4157</v>
+      </c>
+      <c r="E5" s="10">
+        <v>2539</v>
+      </c>
+      <c r="F5" s="10">
+        <v>6696</v>
+      </c>
+      <c r="G5" s="10">
+        <v>6852</v>
+      </c>
+      <c r="H5" s="10">
+        <v>31037</v>
+      </c>
+      <c r="I5" s="10">
+        <v>24185</v>
+      </c>
+      <c r="J5" s="10">
+        <v>-305</v>
+      </c>
+      <c r="K5" s="10">
+        <v>14947</v>
+      </c>
+      <c r="L5" s="10">
+        <v>15252</v>
+      </c>
+      <c r="M5" s="11">
+        <v>239</v>
+      </c>
+      <c r="N5" s="1"/>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="1"/>
+      <c r="B6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="10">
+        <v>1279</v>
+      </c>
+      <c r="D6" s="10">
+        <v>-627</v>
+      </c>
+      <c r="E6" s="10">
+        <v>397</v>
+      </c>
+      <c r="F6" s="10">
+        <v>1024</v>
+      </c>
+      <c r="G6" s="10">
+        <v>1275</v>
+      </c>
+      <c r="H6" s="10">
+        <v>5247</v>
+      </c>
+      <c r="I6" s="10">
+        <v>3972</v>
+      </c>
+      <c r="J6" s="10">
+        <v>608</v>
+      </c>
+      <c r="K6" s="10">
+        <v>3681</v>
+      </c>
+      <c r="L6" s="10">
+        <v>3073</v>
+      </c>
+      <c r="M6" s="11">
+        <v>23</v>
+      </c>
+      <c r="N6" s="1"/>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="1"/>
+      <c r="B7" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="10">
+        <v>499</v>
+      </c>
+      <c r="D7" s="10">
+        <v>-109</v>
+      </c>
+      <c r="E7" s="10">
+        <v>89</v>
+      </c>
+      <c r="F7" s="10">
+        <v>198</v>
+      </c>
+      <c r="G7" s="10">
+        <v>302</v>
+      </c>
+      <c r="H7" s="10">
+        <v>1500</v>
+      </c>
+      <c r="I7" s="10">
+        <v>1198</v>
+      </c>
+      <c r="J7" s="10">
+        <v>298</v>
+      </c>
+      <c r="K7" s="10">
+        <v>1124</v>
+      </c>
+      <c r="L7" s="10">
+        <v>826</v>
+      </c>
+      <c r="M7" s="11">
+        <v>8</v>
+      </c>
+      <c r="N7" s="1"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="1"/>
+      <c r="B8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="10">
+        <v>161</v>
+      </c>
+      <c r="D8" s="10">
+        <v>-123</v>
+      </c>
+      <c r="E8" s="10">
+        <v>73</v>
+      </c>
+      <c r="F8" s="10">
+        <v>196</v>
+      </c>
+      <c r="G8" s="10">
+        <v>235</v>
+      </c>
+      <c r="H8" s="10">
+        <v>884</v>
+      </c>
+      <c r="I8" s="10">
+        <v>649</v>
+      </c>
+      <c r="J8" s="10">
+        <v>37</v>
+      </c>
+      <c r="K8" s="10">
+        <v>592</v>
+      </c>
+      <c r="L8" s="10">
+        <v>555</v>
+      </c>
+      <c r="M8" s="11">
+        <v>12</v>
+      </c>
+      <c r="N8" s="1"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="1"/>
+      <c r="B9" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="10">
+        <v>31</v>
+      </c>
+      <c r="D9" s="10">
+        <v>-131</v>
+      </c>
+      <c r="E9" s="10">
+        <v>59</v>
+      </c>
+      <c r="F9" s="10">
+        <v>190</v>
+      </c>
+      <c r="G9" s="10">
+        <v>122</v>
+      </c>
+      <c r="H9" s="10">
+        <v>826</v>
+      </c>
+      <c r="I9" s="10">
+        <v>704</v>
+      </c>
+      <c r="J9" s="10">
+        <v>54</v>
+      </c>
+      <c r="K9" s="10">
+        <v>528</v>
+      </c>
+      <c r="L9" s="10">
+        <v>474</v>
+      </c>
+      <c r="M9" s="11">
+        <v>-14</v>
+      </c>
+      <c r="N9" s="1"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="1"/>
+      <c r="B10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="10">
+        <v>-63</v>
+      </c>
+      <c r="D10" s="10">
+        <v>-122</v>
+      </c>
+      <c r="E10" s="10">
+        <v>66</v>
+      </c>
+      <c r="F10" s="10">
+        <v>188</v>
+      </c>
+      <c r="G10" s="10">
+        <v>71</v>
+      </c>
+      <c r="H10" s="10">
+        <v>505</v>
+      </c>
+      <c r="I10" s="10">
+        <v>434</v>
+      </c>
+      <c r="J10" s="10">
+        <v>-20</v>
+      </c>
+      <c r="K10" s="10">
+        <v>472</v>
+      </c>
+      <c r="L10" s="10">
+        <v>492</v>
+      </c>
+      <c r="M10" s="11">
+        <v>8</v>
+      </c>
+      <c r="N10" s="1"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="1"/>
+      <c r="B11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="10">
+        <v>-34</v>
+      </c>
+      <c r="D11" s="10">
+        <v>-42</v>
+      </c>
+      <c r="E11" s="10">
+        <v>66</v>
+      </c>
+      <c r="F11" s="10">
+        <v>108</v>
+      </c>
+      <c r="G11" s="10">
+        <v>10</v>
+      </c>
+      <c r="H11" s="10">
+        <v>452</v>
+      </c>
+      <c r="I11" s="10">
+        <v>442</v>
+      </c>
+      <c r="J11" s="10">
+        <v>-8</v>
+      </c>
+      <c r="K11" s="10">
+        <v>418</v>
+      </c>
+      <c r="L11" s="10">
+        <v>426</v>
+      </c>
+      <c r="M11" s="11">
+        <v>6</v>
+      </c>
+      <c r="N11" s="1"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="1"/>
+      <c r="B12" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="10">
+        <v>685</v>
+      </c>
+      <c r="D12" s="10">
+        <v>-100</v>
+      </c>
+      <c r="E12" s="10">
+        <v>44</v>
+      </c>
+      <c r="F12" s="10">
+        <v>144</v>
+      </c>
+      <c r="G12" s="10">
+        <v>535</v>
+      </c>
+      <c r="H12" s="10">
+        <v>1080</v>
+      </c>
+      <c r="I12" s="10">
+        <v>545</v>
+      </c>
+      <c r="J12" s="10">
+        <v>247</v>
+      </c>
+      <c r="K12" s="10">
+        <v>547</v>
+      </c>
+      <c r="L12" s="10">
+        <v>300</v>
+      </c>
+      <c r="M12" s="11">
+        <v>3</v>
+      </c>
+      <c r="N12" s="1"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="1"/>
+      <c r="B13" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="10">
+        <v>-193</v>
+      </c>
+      <c r="D13" s="10">
+        <v>-98</v>
+      </c>
+      <c r="E13" s="10">
+        <v>9</v>
+      </c>
+      <c r="F13" s="10">
+        <v>107</v>
+      </c>
+      <c r="G13" s="10">
+        <v>-28</v>
+      </c>
+      <c r="H13" s="10">
+        <v>113</v>
+      </c>
+      <c r="I13" s="10">
+        <v>141</v>
+      </c>
+      <c r="J13" s="10">
+        <v>-70</v>
+      </c>
+      <c r="K13" s="10">
+        <v>61</v>
+      </c>
+      <c r="L13" s="10">
+        <v>131</v>
+      </c>
+      <c r="M13" s="11">
+        <v>3</v>
+      </c>
+      <c r="N13" s="1"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="1"/>
+      <c r="B14" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="10">
+        <v>1523</v>
+      </c>
+      <c r="D14" s="10">
+        <v>-154</v>
+      </c>
+      <c r="E14" s="10">
+        <v>245</v>
+      </c>
+      <c r="F14" s="10">
+        <v>399</v>
+      </c>
+      <c r="G14" s="10">
+        <v>1651</v>
+      </c>
+      <c r="H14" s="10">
+        <v>4048</v>
+      </c>
+      <c r="I14" s="10">
+        <v>2397</v>
+      </c>
+      <c r="J14" s="10">
+        <v>10</v>
+      </c>
+      <c r="K14" s="10">
+        <v>953</v>
+      </c>
+      <c r="L14" s="10">
+        <v>943</v>
+      </c>
+      <c r="M14" s="11">
+        <v>16</v>
+      </c>
+      <c r="N14" s="1"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="1"/>
+      <c r="B15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="10">
+        <v>961</v>
+      </c>
+      <c r="D15" s="10">
+        <v>-331</v>
+      </c>
+      <c r="E15" s="10">
+        <v>261</v>
+      </c>
+      <c r="F15" s="10">
+        <v>592</v>
+      </c>
+      <c r="G15" s="10">
+        <v>1039</v>
+      </c>
+      <c r="H15" s="10">
+        <v>3803</v>
+      </c>
+      <c r="I15" s="10">
+        <v>2764</v>
+      </c>
+      <c r="J15" s="10">
+        <v>192</v>
+      </c>
+      <c r="K15" s="10">
+        <v>1449</v>
+      </c>
+      <c r="L15" s="10">
+        <v>1257</v>
+      </c>
+      <c r="M15" s="11">
+        <v>61</v>
+      </c>
+      <c r="N15" s="1"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="1"/>
+      <c r="B16" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="10">
+        <v>-159</v>
+      </c>
+      <c r="D16" s="10">
+        <v>-59</v>
+      </c>
+      <c r="E16" s="10">
+        <v>13</v>
+      </c>
+      <c r="F16" s="10">
+        <v>72</v>
+      </c>
+      <c r="G16" s="10">
+        <v>-39</v>
+      </c>
+      <c r="H16" s="10">
+        <v>154</v>
+      </c>
+      <c r="I16" s="10">
+        <v>193</v>
+      </c>
+      <c r="J16" s="10">
+        <v>-65</v>
+      </c>
+      <c r="K16" s="10">
+        <v>125</v>
+      </c>
+      <c r="L16" s="10">
+        <v>190</v>
+      </c>
+      <c r="M16" s="11">
+        <v>4</v>
+      </c>
+      <c r="N16" s="1"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="1"/>
+      <c r="B17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="10">
+        <v>-79</v>
+      </c>
+      <c r="D17" s="10">
+        <v>-81</v>
+      </c>
+      <c r="E17" s="10">
+        <v>54</v>
+      </c>
+      <c r="F17" s="10">
+        <v>135</v>
+      </c>
+      <c r="G17" s="10">
+        <v>-32</v>
+      </c>
+      <c r="H17" s="10">
+        <v>535</v>
+      </c>
+      <c r="I17" s="10">
+        <v>567</v>
+      </c>
+      <c r="J17" s="10">
+        <v>32</v>
+      </c>
+      <c r="K17" s="10">
+        <v>388</v>
+      </c>
+      <c r="L17" s="10">
+        <v>356</v>
+      </c>
+      <c r="M17" s="11">
+        <v>2</v>
+      </c>
+      <c r="N17" s="1"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="1"/>
+      <c r="B18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="10">
+        <v>547</v>
+      </c>
+      <c r="D18" s="10">
+        <v>-290</v>
+      </c>
+      <c r="E18" s="10">
+        <v>213</v>
+      </c>
+      <c r="F18" s="10">
+        <v>503</v>
+      </c>
+      <c r="G18" s="10">
+        <v>858</v>
+      </c>
+      <c r="H18" s="10">
+        <v>2812</v>
+      </c>
+      <c r="I18" s="10">
+        <v>1954</v>
+      </c>
+      <c r="J18" s="10">
+        <v>-44</v>
+      </c>
+      <c r="K18" s="10">
+        <v>869</v>
+      </c>
+      <c r="L18" s="10">
+        <v>913</v>
+      </c>
+      <c r="M18" s="11">
+        <v>23</v>
+      </c>
+      <c r="N18" s="1"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="1"/>
+      <c r="B19" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="10">
+        <v>-167</v>
+      </c>
+      <c r="D19" s="10">
+        <v>-121</v>
+      </c>
+      <c r="E19" s="10">
+        <v>53</v>
+      </c>
+      <c r="F19" s="10">
+        <v>174</v>
+      </c>
+      <c r="G19" s="10">
+        <v>-51</v>
+      </c>
+      <c r="H19" s="10">
+        <v>493</v>
+      </c>
+      <c r="I19" s="10">
+        <v>544</v>
+      </c>
+      <c r="J19" s="10">
+        <v>13</v>
+      </c>
+      <c r="K19" s="10">
+        <v>189</v>
+      </c>
+      <c r="L19" s="10">
+        <v>176</v>
+      </c>
+      <c r="M19" s="11">
+        <v>-8</v>
+      </c>
+      <c r="N19" s="1"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="1"/>
+      <c r="B20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="10">
+        <v>-188</v>
+      </c>
+      <c r="D20" s="10">
+        <v>-105</v>
+      </c>
+      <c r="E20" s="10">
+        <v>28</v>
+      </c>
+      <c r="F20" s="10">
+        <v>133</v>
+      </c>
+      <c r="G20" s="10">
+        <v>-35</v>
+      </c>
+      <c r="H20" s="10">
+        <v>182</v>
+      </c>
+      <c r="I20" s="10">
+        <v>217</v>
+      </c>
+      <c r="J20" s="10">
+        <v>-48</v>
+      </c>
+      <c r="K20" s="10">
+        <v>230</v>
+      </c>
+      <c r="L20" s="10">
+        <v>278</v>
+      </c>
+      <c r="M20" s="11">
+        <v>0</v>
+      </c>
+      <c r="N20" s="1"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="1"/>
+      <c r="B21" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" s="10">
+        <v>337</v>
+      </c>
+      <c r="D21" s="10">
+        <v>-45</v>
+      </c>
+      <c r="E21" s="10">
+        <v>66</v>
+      </c>
+      <c r="F21" s="10">
+        <v>111</v>
+      </c>
+      <c r="G21" s="10">
+        <v>378</v>
+      </c>
+      <c r="H21" s="10">
+        <v>1001</v>
+      </c>
+      <c r="I21" s="10">
+        <v>623</v>
+      </c>
+      <c r="J21" s="10">
+        <v>-6</v>
+      </c>
+      <c r="K21" s="10">
+        <v>438</v>
+      </c>
+      <c r="L21" s="10">
+        <v>444</v>
+      </c>
+      <c r="M21" s="11">
+        <v>10</v>
+      </c>
+      <c r="N21" s="1"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="1"/>
+      <c r="B22" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="10">
+        <v>-125</v>
+      </c>
+      <c r="D22" s="10">
+        <v>-143</v>
+      </c>
+      <c r="E22" s="10">
+        <v>52</v>
+      </c>
+      <c r="F22" s="10">
+        <v>195</v>
+      </c>
+      <c r="G22" s="10">
+        <v>8</v>
+      </c>
+      <c r="H22" s="10">
+        <v>459</v>
+      </c>
+      <c r="I22" s="10">
+        <v>451</v>
+      </c>
+      <c r="J22" s="10">
+        <v>11</v>
+      </c>
+      <c r="K22" s="10">
+        <v>354</v>
+      </c>
+      <c r="L22" s="10">
+        <v>343</v>
+      </c>
+      <c r="M22" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N22" s="1"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="1"/>
+      <c r="B23" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="10">
+        <v>-132</v>
+      </c>
+      <c r="D23" s="10">
+        <v>-39</v>
+      </c>
+      <c r="E23" s="10">
+        <v>19</v>
+      </c>
+      <c r="F23" s="10">
+        <v>58</v>
+      </c>
+      <c r="G23" s="10">
+        <v>-23</v>
+      </c>
+      <c r="H23" s="10">
+        <v>148</v>
+      </c>
+      <c r="I23" s="10">
+        <v>171</v>
+      </c>
+      <c r="J23" s="10">
+        <v>-71</v>
+      </c>
+      <c r="K23" s="10">
+        <v>144</v>
+      </c>
+      <c r="L23" s="10">
+        <v>215</v>
+      </c>
+      <c r="M23" s="11">
+        <v>1</v>
+      </c>
+      <c r="N23" s="1"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="1"/>
+      <c r="B24" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="10">
+        <v>-268</v>
+      </c>
+      <c r="D24" s="10">
+        <v>-86</v>
+      </c>
+      <c r="E24" s="10">
+        <v>11</v>
+      </c>
+      <c r="F24" s="10">
+        <v>97</v>
+      </c>
+      <c r="G24" s="10">
+        <v>-71</v>
+      </c>
+      <c r="H24" s="10">
+        <v>134</v>
+      </c>
+      <c r="I24" s="10">
+        <v>205</v>
+      </c>
+      <c r="J24" s="10">
+        <v>-111</v>
+      </c>
+      <c r="K24" s="10">
+        <v>120</v>
+      </c>
+      <c r="L24" s="10">
+        <v>231</v>
+      </c>
+      <c r="M24" s="11">
+        <v>0</v>
+      </c>
+      <c r="N24" s="1"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="1"/>
+      <c r="B25" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="10">
+        <v>-76</v>
+      </c>
+      <c r="D25" s="10">
+        <v>-94</v>
+      </c>
+      <c r="E25" s="10">
+        <v>58</v>
+      </c>
+      <c r="F25" s="10">
+        <v>152</v>
+      </c>
+      <c r="G25" s="10">
+        <v>79</v>
+      </c>
+      <c r="H25" s="10">
+        <v>937</v>
+      </c>
+      <c r="I25" s="10">
+        <v>858</v>
+      </c>
+      <c r="J25" s="10">
+        <v>-63</v>
+      </c>
+      <c r="K25" s="10">
+        <v>430</v>
+      </c>
+      <c r="L25" s="10">
+        <v>493</v>
+      </c>
+      <c r="M25" s="11">
+        <v>2</v>
+      </c>
+      <c r="N25" s="1"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="1"/>
+      <c r="B26" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="10">
+        <v>432</v>
+      </c>
+      <c r="D26" s="10">
+        <v>-230</v>
+      </c>
+      <c r="E26" s="10">
+        <v>208</v>
+      </c>
+      <c r="F26" s="10">
+        <v>438</v>
+      </c>
+      <c r="G26" s="10">
+        <v>532</v>
+      </c>
+      <c r="H26" s="10">
+        <v>2385</v>
+      </c>
+      <c r="I26" s="10">
+        <v>1853</v>
+      </c>
+      <c r="J26" s="10">
+        <v>113</v>
+      </c>
+      <c r="K26" s="10">
+        <v>825</v>
+      </c>
+      <c r="L26" s="10">
+        <v>712</v>
+      </c>
+      <c r="M26" s="11">
+        <v>17</v>
+      </c>
+      <c r="N26" s="1"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="1"/>
+      <c r="B27" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="10">
+        <v>-48</v>
+      </c>
+      <c r="D27" s="10">
+        <v>-39</v>
+      </c>
+      <c r="E27" s="10">
+        <v>2</v>
+      </c>
+      <c r="F27" s="10">
+        <v>41</v>
+      </c>
+      <c r="G27" s="10">
+        <v>12</v>
+      </c>
+      <c r="H27" s="10">
+        <v>79</v>
+      </c>
+      <c r="I27" s="10">
+        <v>67</v>
+      </c>
+      <c r="J27" s="10">
+        <v>-23</v>
+      </c>
+      <c r="K27" s="10">
+        <v>38</v>
+      </c>
+      <c r="L27" s="10">
+        <v>61</v>
+      </c>
+      <c r="M27" s="11">
+        <v>2</v>
+      </c>
+      <c r="N27" s="1"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="1"/>
+      <c r="B28" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="10">
+        <v>-164</v>
+      </c>
+      <c r="D28" s="10">
+        <v>-193</v>
+      </c>
+      <c r="E28" s="10">
+        <v>106</v>
+      </c>
+      <c r="F28" s="10">
+        <v>299</v>
+      </c>
+      <c r="G28" s="10">
+        <v>186</v>
+      </c>
+      <c r="H28" s="10">
+        <v>920</v>
+      </c>
+      <c r="I28" s="10">
+        <v>734</v>
+      </c>
+      <c r="J28" s="10">
+        <v>-166</v>
+      </c>
+      <c r="K28" s="10">
+        <v>521</v>
+      </c>
+      <c r="L28" s="10">
+        <v>687</v>
+      </c>
+      <c r="M28" s="11">
+        <v>9</v>
+      </c>
+      <c r="N28" s="1"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="1"/>
+      <c r="B29" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" s="10">
+        <v>357</v>
+      </c>
+      <c r="D29" s="10">
+        <v>-34</v>
+      </c>
+      <c r="E29" s="10">
+        <v>159</v>
+      </c>
+      <c r="F29" s="10">
+        <v>193</v>
+      </c>
+      <c r="G29" s="10">
+        <v>397</v>
+      </c>
+      <c r="H29" s="10">
+        <v>1504</v>
+      </c>
+      <c r="I29" s="10">
+        <v>1107</v>
+      </c>
+      <c r="J29" s="10">
+        <v>-14</v>
+      </c>
+      <c r="K29" s="10">
+        <v>423</v>
+      </c>
+      <c r="L29" s="10">
+        <v>437</v>
+      </c>
+      <c r="M29" s="11">
+        <v>8</v>
+      </c>
+      <c r="N29" s="1"/>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="1"/>
+      <c r="B30" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="10">
+        <v>153</v>
+      </c>
+      <c r="D30" s="10">
+        <v>-87</v>
+      </c>
+      <c r="E30" s="10">
+        <v>93</v>
+      </c>
+      <c r="F30" s="10">
+        <v>180</v>
+      </c>
+      <c r="G30" s="10">
+        <v>208</v>
+      </c>
+      <c r="H30" s="10">
+        <v>943</v>
+      </c>
+      <c r="I30" s="10">
+        <v>735</v>
+      </c>
+      <c r="J30" s="10">
+        <v>30</v>
+      </c>
+      <c r="K30" s="10">
+        <v>534</v>
+      </c>
+      <c r="L30" s="10">
+        <v>504</v>
+      </c>
+      <c r="M30" s="11">
+        <v>2</v>
+      </c>
+      <c r="N30" s="1"/>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="1"/>
+      <c r="B31" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="10">
+        <v>63</v>
+      </c>
+      <c r="D31" s="10">
+        <v>-106</v>
+      </c>
+      <c r="E31" s="10">
+        <v>39</v>
+      </c>
+      <c r="F31" s="10">
+        <v>145</v>
+      </c>
+      <c r="G31" s="10">
+        <v>158</v>
+      </c>
+      <c r="H31" s="10">
+        <v>577</v>
+      </c>
+      <c r="I31" s="10">
+        <v>419</v>
+      </c>
+      <c r="J31" s="10">
+        <v>7</v>
+      </c>
+      <c r="K31" s="10">
+        <v>230</v>
+      </c>
+      <c r="L31" s="10">
+        <v>223</v>
+      </c>
+      <c r="M31" s="11">
+        <v>4</v>
+      </c>
+      <c r="N31" s="1"/>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="1"/>
+      <c r="B32" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="10">
+        <v>-58</v>
+      </c>
+      <c r="D32" s="10">
+        <v>-44</v>
+      </c>
+      <c r="E32" s="10">
+        <v>7</v>
+      </c>
+      <c r="F32" s="10">
+        <v>51</v>
+      </c>
+      <c r="G32" s="10">
+        <v>26</v>
+      </c>
+      <c r="H32" s="10">
+        <v>222</v>
+      </c>
+      <c r="I32" s="10">
+        <v>196</v>
+      </c>
+      <c r="J32" s="10">
+        <v>-45</v>
+      </c>
+      <c r="K32" s="10">
+        <v>108</v>
+      </c>
+      <c r="L32" s="10">
+        <v>153</v>
+      </c>
+      <c r="M32" s="11">
+        <v>5</v>
+      </c>
+      <c r="N32" s="1"/>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="1"/>
+      <c r="B33" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="10">
+        <v>70</v>
+      </c>
+      <c r="D33" s="10">
+        <v>-68</v>
+      </c>
+      <c r="E33" s="10">
+        <v>49</v>
+      </c>
+      <c r="F33" s="10">
+        <v>117</v>
+      </c>
+      <c r="G33" s="10">
+        <v>89</v>
+      </c>
+      <c r="H33" s="10">
+        <v>395</v>
+      </c>
+      <c r="I33" s="10">
+        <v>306</v>
+      </c>
+      <c r="J33" s="10">
+        <v>44</v>
+      </c>
+      <c r="K33" s="10">
+        <v>324</v>
+      </c>
+      <c r="L33" s="10">
+        <v>280</v>
+      </c>
+      <c r="M33" s="11">
+        <v>5</v>
+      </c>
+      <c r="N33" s="1"/>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="1"/>
+      <c r="B34" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C34" s="10">
+        <v>-215</v>
+      </c>
+      <c r="D34" s="10">
+        <v>-97</v>
+      </c>
+      <c r="E34" s="10">
+        <v>22</v>
+      </c>
+      <c r="F34" s="10">
+        <v>119</v>
+      </c>
+      <c r="G34" s="10">
+        <v>-60</v>
+      </c>
+      <c r="H34" s="10">
+        <v>154</v>
+      </c>
+      <c r="I34" s="10">
+        <v>214</v>
+      </c>
+      <c r="J34" s="10">
+        <v>-60</v>
+      </c>
+      <c r="K34" s="10">
+        <v>170</v>
+      </c>
+      <c r="L34" s="10">
+        <v>230</v>
+      </c>
+      <c r="M34" s="11">
+        <v>2</v>
+      </c>
+      <c r="N34" s="1"/>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="1"/>
+      <c r="B35" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="10">
+        <v>-106</v>
+      </c>
+      <c r="D35" s="10">
+        <v>-58</v>
+      </c>
+      <c r="E35" s="10">
+        <v>12</v>
+      </c>
+      <c r="F35" s="10">
+        <v>70</v>
+      </c>
+      <c r="G35" s="10">
+        <v>-22</v>
+      </c>
+      <c r="H35" s="10">
+        <v>73</v>
+      </c>
+      <c r="I35" s="10">
+        <v>95</v>
+      </c>
+      <c r="J35" s="10">
+        <v>-34</v>
+      </c>
+      <c r="K35" s="10">
+        <v>72</v>
+      </c>
+      <c r="L35" s="10">
+        <v>106</v>
+      </c>
+      <c r="M35" s="11">
+        <v>8</v>
+      </c>
+      <c r="N35" s="1"/>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="1"/>
+      <c r="B36" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C36" s="10">
+        <v>576</v>
+      </c>
+      <c r="D36" s="10">
+        <v>-48</v>
+      </c>
+      <c r="E36" s="10">
+        <v>64</v>
+      </c>
+      <c r="F36" s="10">
+        <v>112</v>
+      </c>
+      <c r="G36" s="10">
+        <v>652</v>
+      </c>
+      <c r="H36" s="10">
+        <v>1728</v>
+      </c>
+      <c r="I36" s="10">
+        <v>1076</v>
+      </c>
+      <c r="J36" s="10">
+        <v>-43</v>
+      </c>
+      <c r="K36" s="10">
+        <v>288</v>
+      </c>
+      <c r="L36" s="10">
+        <v>331</v>
+      </c>
+      <c r="M36" s="11">
+        <v>15</v>
+      </c>
+      <c r="N36" s="1"/>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="1"/>
+      <c r="B37" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C37" s="10">
+        <v>-61</v>
+      </c>
+      <c r="D37" s="10">
+        <v>-58</v>
+      </c>
+      <c r="E37" s="10">
+        <v>40</v>
+      </c>
+      <c r="F37" s="10">
+        <v>98</v>
+      </c>
+      <c r="G37" s="10">
+        <v>0</v>
+      </c>
+      <c r="H37" s="10">
+        <v>264</v>
+      </c>
+      <c r="I37" s="10">
+        <v>264</v>
+      </c>
+      <c r="J37" s="10">
+        <v>-11</v>
+      </c>
+      <c r="K37" s="10">
+        <v>270</v>
+      </c>
+      <c r="L37" s="10">
+        <v>281</v>
+      </c>
+      <c r="M37" s="11">
+        <v>8</v>
+      </c>
+      <c r="N37" s="1"/>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="1"/>
+      <c r="B38" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" s="10">
+        <v>-20</v>
+      </c>
+      <c r="D38" s="10">
+        <v>-38</v>
+      </c>
+      <c r="E38" s="10">
+        <v>36</v>
+      </c>
+      <c r="F38" s="10">
+        <v>74</v>
+      </c>
+      <c r="G38" s="10">
+        <v>40</v>
+      </c>
+      <c r="H38" s="10">
+        <v>255</v>
+      </c>
+      <c r="I38" s="10">
+        <v>215</v>
+      </c>
+      <c r="J38" s="10">
+        <v>-33</v>
+      </c>
+      <c r="K38" s="10">
+        <v>166</v>
+      </c>
+      <c r="L38" s="10">
+        <v>199</v>
+      </c>
+      <c r="M38" s="11">
+        <v>11</v>
+      </c>
+      <c r="N38" s="1"/>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="1"/>
+      <c r="B39" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="10">
+        <v>-110</v>
+      </c>
+      <c r="D39" s="10">
+        <v>-62</v>
+      </c>
+      <c r="E39" s="10">
+        <v>17</v>
+      </c>
+      <c r="F39" s="10">
+        <v>79</v>
+      </c>
+      <c r="G39" s="10">
+        <v>-20</v>
+      </c>
+      <c r="H39" s="10">
+        <v>110</v>
+      </c>
+      <c r="I39" s="10">
+        <v>130</v>
+      </c>
+      <c r="J39" s="10">
+        <v>-24</v>
+      </c>
+      <c r="K39" s="10">
+        <v>141</v>
+      </c>
+      <c r="L39" s="10">
+        <v>165</v>
+      </c>
+      <c r="M39" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N39" s="1"/>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="1"/>
+      <c r="B40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="10">
+        <v>64</v>
+      </c>
+      <c r="D40" s="10">
+        <v>-28</v>
+      </c>
+      <c r="E40" s="10">
+        <v>57</v>
+      </c>
+      <c r="F40" s="10">
+        <v>85</v>
+      </c>
+      <c r="G40" s="10">
+        <v>7</v>
+      </c>
+      <c r="H40" s="10">
+        <v>380</v>
+      </c>
+      <c r="I40" s="10">
+        <v>373</v>
+      </c>
+      <c r="J40" s="10">
+        <v>78</v>
+      </c>
+      <c r="K40" s="10">
+        <v>275</v>
+      </c>
+      <c r="L40" s="10">
+        <v>197</v>
+      </c>
+      <c r="M40" s="11">
+        <v>7</v>
+      </c>
+      <c r="N40" s="1"/>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="1"/>
+      <c r="B41" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="10">
+        <v>-35</v>
+      </c>
+      <c r="D41" s="10">
+        <v>-33</v>
+      </c>
+      <c r="E41" s="10">
+        <v>19</v>
+      </c>
+      <c r="F41" s="10">
+        <v>52</v>
+      </c>
+      <c r="G41" s="10">
+        <v>0</v>
+      </c>
+      <c r="H41" s="10">
+        <v>164</v>
+      </c>
+      <c r="I41" s="10">
+        <v>164</v>
+      </c>
+      <c r="J41" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K41" s="10">
+        <v>102</v>
+      </c>
+      <c r="L41" s="10">
+        <v>103</v>
+      </c>
+      <c r="M41" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N41" s="1"/>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="1"/>
+      <c r="B42" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C42" s="10">
+        <v>-3</v>
+      </c>
+      <c r="D42" s="10">
+        <v>-33</v>
+      </c>
+      <c r="E42" s="10">
+        <v>19</v>
+      </c>
+      <c r="F42" s="10">
+        <v>52</v>
+      </c>
+      <c r="G42" s="10">
+        <v>17</v>
+      </c>
+      <c r="H42" s="10">
+        <v>152</v>
+      </c>
+      <c r="I42" s="10">
+        <v>135</v>
+      </c>
+      <c r="J42" s="10">
+        <v>12</v>
+      </c>
+      <c r="K42" s="10">
+        <v>183</v>
+      </c>
+      <c r="L42" s="10">
+        <v>171</v>
+      </c>
+      <c r="M42" s="11">
+        <v>1</v>
+      </c>
+      <c r="N42" s="1"/>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" s="1"/>
+      <c r="B43" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C43" s="10">
+        <v>-180</v>
+      </c>
+      <c r="D43" s="10">
+        <v>-68</v>
+      </c>
+      <c r="E43" s="10">
+        <v>8</v>
+      </c>
+      <c r="F43" s="10">
+        <v>76</v>
+      </c>
+      <c r="G43" s="10">
+        <v>-49</v>
+      </c>
+      <c r="H43" s="10">
+        <v>36</v>
+      </c>
+      <c r="I43" s="10">
+        <v>85</v>
+      </c>
+      <c r="J43" s="10">
+        <v>-65</v>
+      </c>
+      <c r="K43" s="10">
+        <v>56</v>
+      </c>
+      <c r="L43" s="10">
+        <v>121</v>
+      </c>
+      <c r="M43" s="11">
+        <v>2</v>
+      </c>
+      <c r="N43" s="1"/>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="1"/>
+      <c r="B44" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="10">
+        <v>-109</v>
+      </c>
+      <c r="D44" s="10">
+        <v>-45</v>
+      </c>
+      <c r="E44" s="10">
+        <v>5</v>
+      </c>
+      <c r="F44" s="10">
+        <v>50</v>
+      </c>
+      <c r="G44" s="10">
+        <v>-25</v>
+      </c>
+      <c r="H44" s="10">
+        <v>30</v>
+      </c>
+      <c r="I44" s="10">
+        <v>55</v>
+      </c>
+      <c r="J44" s="10">
+        <v>-40</v>
+      </c>
+      <c r="K44" s="10">
+        <v>54</v>
+      </c>
+      <c r="L44" s="10">
+        <v>94</v>
+      </c>
+      <c r="M44" s="11">
+        <v>1</v>
+      </c>
+      <c r="N44" s="1"/>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="1"/>
+      <c r="B45" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="10">
+        <v>-205</v>
+      </c>
+      <c r="D45" s="10">
+        <v>-97</v>
+      </c>
+      <c r="E45" s="10">
+        <v>19</v>
+      </c>
+      <c r="F45" s="10">
+        <v>116</v>
+      </c>
+      <c r="G45" s="10">
+        <v>-35</v>
+      </c>
+      <c r="H45" s="10">
+        <v>126</v>
+      </c>
+      <c r="I45" s="10">
+        <v>161</v>
+      </c>
+      <c r="J45" s="10">
+        <v>-75</v>
+      </c>
+      <c r="K45" s="10">
+        <v>93</v>
+      </c>
+      <c r="L45" s="10">
+        <v>168</v>
+      </c>
+      <c r="M45" s="11">
+        <v>2</v>
+      </c>
+      <c r="N45" s="1"/>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="1"/>
+      <c r="B46" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="10">
+        <v>-201</v>
+      </c>
+      <c r="D46" s="10">
+        <v>-71</v>
+      </c>
+      <c r="E46" s="10">
+        <v>10</v>
+      </c>
+      <c r="F46" s="10">
+        <v>81</v>
+      </c>
+      <c r="G46" s="10">
+        <v>-47</v>
+      </c>
+      <c r="H46" s="10">
+        <v>42</v>
+      </c>
+      <c r="I46" s="10">
+        <v>89</v>
+      </c>
+      <c r="J46" s="10">
+        <v>-86</v>
+      </c>
+      <c r="K46" s="10">
+        <v>87</v>
+      </c>
+      <c r="L46" s="10">
+        <v>173</v>
+      </c>
+      <c r="M46" s="11">
+        <v>3</v>
+      </c>
+      <c r="N46" s="1"/>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="1"/>
+      <c r="B47" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" s="10">
+        <v>-134</v>
+      </c>
+      <c r="D47" s="10">
+        <v>-53</v>
+      </c>
+      <c r="E47" s="10">
+        <v>6</v>
+      </c>
+      <c r="F47" s="10">
+        <v>59</v>
+      </c>
+      <c r="G47" s="10">
+        <v>-31</v>
+      </c>
+      <c r="H47" s="10">
+        <v>39</v>
+      </c>
+      <c r="I47" s="10">
+        <v>70</v>
+      </c>
+      <c r="J47" s="10">
+        <v>-48</v>
+      </c>
+      <c r="K47" s="10">
+        <v>57</v>
+      </c>
+      <c r="L47" s="10">
+        <v>105</v>
+      </c>
+      <c r="M47" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N47" s="1"/>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="1"/>
+      <c r="B48" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" s="10">
+        <v>-119</v>
+      </c>
+      <c r="D48" s="10">
+        <v>-47</v>
+      </c>
+      <c r="E48" s="10">
+        <v>12</v>
+      </c>
+      <c r="F48" s="10">
+        <v>59</v>
+      </c>
+      <c r="G48" s="10">
+        <v>-25</v>
+      </c>
+      <c r="H48" s="10">
+        <v>95</v>
+      </c>
+      <c r="I48" s="10">
+        <v>120</v>
+      </c>
+      <c r="J48" s="10">
+        <v>-39</v>
+      </c>
+      <c r="K48" s="10">
+        <v>101</v>
+      </c>
+      <c r="L48" s="10">
+        <v>140</v>
+      </c>
+      <c r="M48" s="11">
+        <v>-8</v>
+      </c>
+      <c r="N48" s="1"/>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="1"/>
+      <c r="B49" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="10">
+        <v>-76</v>
+      </c>
+      <c r="D49" s="10">
+        <v>-21</v>
+      </c>
+      <c r="E49" s="10">
+        <v>3</v>
+      </c>
+      <c r="F49" s="10">
+        <v>24</v>
+      </c>
+      <c r="G49" s="10">
+        <v>-42</v>
+      </c>
+      <c r="H49" s="10">
+        <v>57</v>
+      </c>
+      <c r="I49" s="10">
+        <v>99</v>
+      </c>
+      <c r="J49" s="10">
+        <v>-13</v>
+      </c>
+      <c r="K49" s="10">
+        <v>58</v>
+      </c>
+      <c r="L49" s="10">
+        <v>71</v>
+      </c>
+      <c r="M49" s="11">
+        <v>0</v>
+      </c>
+      <c r="N49" s="1"/>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="1"/>
+      <c r="B50" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="10">
+        <v>-62</v>
+      </c>
+      <c r="D50" s="10">
+        <v>-20</v>
+      </c>
+      <c r="E50" s="10">
+        <v>5</v>
+      </c>
+      <c r="F50" s="10">
+        <v>25</v>
+      </c>
+      <c r="G50" s="10">
+        <v>-15</v>
+      </c>
+      <c r="H50" s="10">
+        <v>38</v>
+      </c>
+      <c r="I50" s="10">
+        <v>53</v>
+      </c>
+      <c r="J50" s="10">
+        <v>-28</v>
+      </c>
+      <c r="K50" s="10">
+        <v>25</v>
+      </c>
+      <c r="L50" s="10">
+        <v>53</v>
+      </c>
+      <c r="M50" s="11">
+        <v>1</v>
+      </c>
+      <c r="N50" s="1"/>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="1"/>
+      <c r="B51" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="10">
+        <v>-31</v>
+      </c>
+      <c r="D51" s="10">
+        <v>-4</v>
+      </c>
+      <c r="E51" s="10">
+        <v>3</v>
+      </c>
+      <c r="F51" s="10">
+        <v>7</v>
+      </c>
+      <c r="G51" s="10">
+        <v>-14</v>
+      </c>
+      <c r="H51" s="10">
+        <v>5</v>
+      </c>
+      <c r="I51" s="10">
+        <v>19</v>
+      </c>
+      <c r="J51" s="10">
+        <v>-14</v>
+      </c>
+      <c r="K51" s="10">
+        <v>6</v>
+      </c>
+      <c r="L51" s="10">
+        <v>20</v>
+      </c>
+      <c r="M51" s="11">
+        <v>1</v>
+      </c>
+      <c r="N51" s="1"/>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="1"/>
+      <c r="B52" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C52" s="10">
+        <v>-16</v>
+      </c>
+      <c r="D52" s="10">
+        <v>-19</v>
+      </c>
+      <c r="E52" s="10">
+        <v>1</v>
+      </c>
+      <c r="F52" s="10">
+        <v>20</v>
+      </c>
+      <c r="G52" s="10">
+        <v>-9</v>
+      </c>
+      <c r="H52" s="10">
+        <v>13</v>
+      </c>
+      <c r="I52" s="10">
+        <v>22</v>
+      </c>
+      <c r="J52" s="10">
+        <v>12</v>
+      </c>
+      <c r="K52" s="10">
+        <v>36</v>
+      </c>
+      <c r="L52" s="10">
+        <v>24</v>
+      </c>
+      <c r="M52" s="11">
+        <v>0</v>
+      </c>
+      <c r="N52" s="1"/>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="1"/>
+      <c r="B53" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C53" s="10">
+        <v>-39</v>
+      </c>
+      <c r="D53" s="10">
+        <v>-22</v>
+      </c>
+      <c r="E53" s="10">
+        <v>0</v>
+      </c>
+      <c r="F53" s="10">
+        <v>22</v>
+      </c>
+      <c r="G53" s="10">
+        <v>-4</v>
+      </c>
+      <c r="H53" s="10">
+        <v>22</v>
+      </c>
+      <c r="I53" s="10">
+        <v>26</v>
+      </c>
+      <c r="J53" s="10">
+        <v>-15</v>
+      </c>
+      <c r="K53" s="10">
+        <v>19</v>
+      </c>
+      <c r="L53" s="10">
+        <v>34</v>
+      </c>
+      <c r="M53" s="11">
+        <v>2</v>
+      </c>
+      <c r="N53" s="1"/>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="1"/>
+      <c r="B54" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" s="10">
+        <v>-53</v>
+      </c>
+      <c r="D54" s="10">
+        <v>-15</v>
+      </c>
+      <c r="E54" s="10">
+        <v>6</v>
+      </c>
+      <c r="F54" s="10">
+        <v>21</v>
+      </c>
+      <c r="G54" s="10">
+        <v>-11</v>
+      </c>
+      <c r="H54" s="10">
+        <v>13</v>
+      </c>
+      <c r="I54" s="10">
+        <v>24</v>
+      </c>
+      <c r="J54" s="10">
+        <v>-27</v>
+      </c>
+      <c r="K54" s="10">
+        <v>16</v>
+      </c>
+      <c r="L54" s="10">
+        <v>43</v>
+      </c>
+      <c r="M54" s="11">
+        <v>0</v>
+      </c>
+      <c r="N54" s="1"/>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="1"/>
+      <c r="B55" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="10">
+        <v>-10</v>
+      </c>
+      <c r="D55" s="10">
+        <v>-8</v>
+      </c>
+      <c r="E55" s="10">
+        <v>3</v>
+      </c>
+      <c r="F55" s="10">
+        <v>11</v>
+      </c>
+      <c r="G55" s="10">
+        <v>-5</v>
+      </c>
+      <c r="H55" s="10">
+        <v>11</v>
+      </c>
+      <c r="I55" s="10">
+        <v>16</v>
+      </c>
+      <c r="J55" s="10">
+        <v>3</v>
+      </c>
+      <c r="K55" s="10">
+        <v>17</v>
+      </c>
+      <c r="L55" s="10">
+        <v>14</v>
+      </c>
+      <c r="M55" s="11">
+        <v>0</v>
+      </c>
+      <c r="N55" s="1"/>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="1"/>
+      <c r="B56" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C56" s="10">
+        <v>-66</v>
+      </c>
+      <c r="D56" s="10">
+        <v>-23</v>
+      </c>
+      <c r="E56" s="10">
+        <v>6</v>
+      </c>
+      <c r="F56" s="10">
+        <v>29</v>
+      </c>
+      <c r="G56" s="10">
+        <v>-22</v>
+      </c>
+      <c r="H56" s="10">
+        <v>17</v>
+      </c>
+      <c r="I56" s="10">
+        <v>39</v>
+      </c>
+      <c r="J56" s="10">
+        <v>-21</v>
+      </c>
+      <c r="K56" s="10">
+        <v>51</v>
+      </c>
+      <c r="L56" s="10">
+        <v>72</v>
+      </c>
+      <c r="M56" s="11">
+        <v>0</v>
+      </c>
+      <c r="N56" s="1"/>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="1"/>
+      <c r="B57" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C57" s="10">
+        <v>-36</v>
+      </c>
+      <c r="D57" s="10">
+        <v>-4</v>
+      </c>
+      <c r="E57" s="10">
+        <v>7</v>
+      </c>
+      <c r="F57" s="10">
+        <v>11</v>
+      </c>
+      <c r="G57" s="10">
+        <v>-13</v>
+      </c>
+      <c r="H57" s="10">
+        <v>27</v>
+      </c>
+      <c r="I57" s="10">
+        <v>40</v>
+      </c>
+      <c r="J57" s="10">
+        <v>-19</v>
+      </c>
+      <c r="K57" s="10">
+        <v>29</v>
+      </c>
+      <c r="L57" s="10">
+        <v>48</v>
+      </c>
+      <c r="M57" s="11">
+        <v>0</v>
+      </c>
+      <c r="N57" s="1"/>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="1"/>
+      <c r="B58" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C58" s="10">
+        <v>-24</v>
+      </c>
+      <c r="D58" s="10">
+        <v>-7</v>
+      </c>
+      <c r="E58" s="10">
+        <v>3</v>
+      </c>
+      <c r="F58" s="10">
+        <v>10</v>
+      </c>
+      <c r="G58" s="10">
+        <v>-6</v>
+      </c>
+      <c r="H58" s="10">
+        <v>6</v>
+      </c>
+      <c r="I58" s="10">
+        <v>12</v>
+      </c>
+      <c r="J58" s="10">
+        <v>-11</v>
+      </c>
+      <c r="K58" s="10">
+        <v>14</v>
+      </c>
+      <c r="L58" s="10">
+        <v>25</v>
+      </c>
+      <c r="M58" s="11">
+        <v>0</v>
+      </c>
+      <c r="N58" s="1"/>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="1"/>
+      <c r="B59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="10">
+        <v>-15</v>
+      </c>
+      <c r="D59" s="10">
+        <v>-11</v>
+      </c>
+      <c r="E59" s="10">
+        <v>6</v>
+      </c>
+      <c r="F59" s="10">
+        <v>17</v>
+      </c>
+      <c r="G59" s="10">
+        <v>0</v>
+      </c>
+      <c r="H59" s="10">
+        <v>27</v>
+      </c>
+      <c r="I59" s="10">
+        <v>27</v>
+      </c>
+      <c r="J59" s="10">
+        <v>-4</v>
+      </c>
+      <c r="K59" s="10">
+        <v>35</v>
+      </c>
+      <c r="L59" s="10">
+        <v>39</v>
+      </c>
+      <c r="M59" s="11">
+        <v>0</v>
+      </c>
+      <c r="N59" s="1"/>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="1"/>
+      <c r="B60" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C60" s="10">
+        <v>-28</v>
+      </c>
+      <c r="D60" s="10">
+        <v>-15</v>
+      </c>
+      <c r="E60" s="10">
+        <v>5</v>
+      </c>
+      <c r="F60" s="10">
+        <v>20</v>
+      </c>
+      <c r="G60" s="10">
+        <v>-10</v>
+      </c>
+      <c r="H60" s="10">
+        <v>6</v>
+      </c>
+      <c r="I60" s="10">
+        <v>16</v>
+      </c>
+      <c r="J60" s="10">
+        <v>-3</v>
+      </c>
+      <c r="K60" s="10">
+        <v>13</v>
+      </c>
+      <c r="L60" s="10">
+        <v>16</v>
+      </c>
+      <c r="M60" s="11">
+        <v>0</v>
+      </c>
+      <c r="N60" s="1"/>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="1"/>
+      <c r="B61" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" s="10">
+        <v>-27</v>
+      </c>
+      <c r="D61" s="10">
+        <v>-16</v>
+      </c>
+      <c r="E61" s="10">
+        <v>0</v>
+      </c>
+      <c r="F61" s="10">
+        <v>16</v>
+      </c>
+      <c r="G61" s="10">
+        <v>-2</v>
+      </c>
+      <c r="H61" s="10">
+        <v>7</v>
+      </c>
+      <c r="I61" s="10">
+        <v>9</v>
+      </c>
+      <c r="J61" s="10">
+        <v>-11</v>
+      </c>
+      <c r="K61" s="10">
+        <v>6</v>
+      </c>
+      <c r="L61" s="10">
+        <v>17</v>
+      </c>
+      <c r="M61" s="11">
+        <v>2</v>
+      </c>
+      <c r="N61" s="1"/>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="1"/>
+      <c r="B62" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C62" s="10">
+        <v>-2</v>
+      </c>
+      <c r="D62" s="10">
+        <v>-10</v>
+      </c>
+      <c r="E62" s="10">
+        <v>2</v>
+      </c>
+      <c r="F62" s="10">
+        <v>12</v>
+      </c>
+      <c r="G62" s="10">
+        <v>2</v>
+      </c>
+      <c r="H62" s="10">
+        <v>7</v>
+      </c>
+      <c r="I62" s="10">
+        <v>5</v>
+      </c>
+      <c r="J62" s="10">
+        <v>6</v>
+      </c>
+      <c r="K62" s="10">
+        <v>23</v>
+      </c>
+      <c r="L62" s="10">
+        <v>17</v>
+      </c>
+      <c r="M62" s="11">
+        <v>0</v>
+      </c>
+      <c r="N62" s="1"/>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="1"/>
+      <c r="B63" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="10">
+        <v>-32</v>
+      </c>
+      <c r="D63" s="10">
+        <v>-14</v>
+      </c>
+      <c r="E63" s="10">
+        <v>0</v>
+      </c>
+      <c r="F63" s="10">
+        <v>14</v>
+      </c>
+      <c r="G63" s="10">
+        <v>-13</v>
+      </c>
+      <c r="H63" s="10">
+        <v>17</v>
+      </c>
+      <c r="I63" s="10">
+        <v>30</v>
+      </c>
+      <c r="J63" s="10">
+        <v>-5</v>
+      </c>
+      <c r="K63" s="10">
+        <v>19</v>
+      </c>
+      <c r="L63" s="10">
+        <v>24</v>
+      </c>
+      <c r="M63" s="11">
+        <v>0</v>
+      </c>
+      <c r="N63" s="1"/>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="1"/>
+      <c r="B64" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C64" s="10">
+        <v>-27</v>
+      </c>
+      <c r="D64" s="10">
+        <v>-17</v>
+      </c>
+      <c r="E64" s="10">
+        <v>0</v>
+      </c>
+      <c r="F64" s="10">
+        <v>17</v>
+      </c>
+      <c r="G64" s="10">
+        <v>-2</v>
+      </c>
+      <c r="H64" s="10">
+        <v>12</v>
+      </c>
+      <c r="I64" s="10">
+        <v>14</v>
+      </c>
+      <c r="J64" s="10">
+        <v>-8</v>
+      </c>
+      <c r="K64" s="10">
+        <v>14</v>
+      </c>
+      <c r="L64" s="10">
+        <v>22</v>
+      </c>
+      <c r="M64" s="11">
+        <v>0</v>
+      </c>
+      <c r="N64" s="1"/>
+    </row>
+    <row r="65" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A65" s="1"/>
+      <c r="B65" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C65" s="12">
+        <v>-34</v>
+      </c>
+      <c r="D65" s="12">
+        <v>-21</v>
+      </c>
+      <c r="E65" s="12">
+        <v>1</v>
+      </c>
+      <c r="F65" s="12">
+        <v>22</v>
+      </c>
+      <c r="G65" s="12">
+        <v>-1</v>
+      </c>
+      <c r="H65" s="12">
+        <v>13</v>
+      </c>
+      <c r="I65" s="12">
+        <v>14</v>
+      </c>
+      <c r="J65" s="12">
+        <v>-12</v>
+      </c>
+      <c r="K65" s="12">
+        <v>17</v>
+      </c>
+      <c r="L65" s="12">
+        <v>29</v>
+      </c>
+      <c r="M65" s="13">
+        <v>0</v>
+      </c>
+      <c r="N65" s="1"/>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="1"/>
+      <c r="N66" s="1"/>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="1"/>
+      <c r="N67" s="1"/>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="1"/>
+      <c r="N68" s="1"/>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="1"/>
+      <c r="N69" s="1"/>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="1"/>
+      <c r="N70" s="1"/>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="1"/>
+      <c r="N71" s="1"/>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="1"/>
+      <c r="N72" s="1"/>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="1"/>
+      <c r="N73" s="1"/>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="1"/>
+      <c r="N74" s="1"/>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="1"/>
+      <c r="N75" s="1"/>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="1"/>
+      <c r="N76" s="1"/>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" s="1"/>
+      <c r="N77" s="1"/>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="1"/>
+      <c r="N78" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B1:M1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="J3:L3"/>
+    <mergeCell ref="M3:M4"/>
+  </mergeCells>
+  <phoneticPr fontId="18"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="83" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77D8D45B-EA9B-4586-AEE6-BF12F22E364F}">
+  <dimension ref="A1:N78"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:M1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="2" max="2" width="11.6640625" customWidth="1"/>
+    <col min="3" max="3" width="8.44140625" style="6" customWidth="1"/>
+    <col min="4" max="6" width="7.6640625" style="6" customWidth="1"/>
+    <col min="7" max="9" width="8.6640625" style="6" customWidth="1"/>
+    <col min="10" max="12" width="8.44140625" style="6" customWidth="1"/>
+    <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
+    <col min="258" max="258" width="11.6640625" customWidth="1"/>
+    <col min="259" max="259" width="8.44140625" customWidth="1"/>
+    <col min="260" max="262" width="7.6640625" customWidth="1"/>
+    <col min="263" max="265" width="8.6640625" customWidth="1"/>
+    <col min="266" max="268" width="8.44140625" customWidth="1"/>
+    <col min="269" max="269" width="7.33203125" customWidth="1"/>
+    <col min="514" max="514" width="11.6640625" customWidth="1"/>
+    <col min="515" max="515" width="8.44140625" customWidth="1"/>
+    <col min="516" max="518" width="7.6640625" customWidth="1"/>
+    <col min="519" max="521" width="8.6640625" customWidth="1"/>
+    <col min="522" max="524" width="8.44140625" customWidth="1"/>
+    <col min="525" max="525" width="7.33203125" customWidth="1"/>
+    <col min="770" max="770" width="11.6640625" customWidth="1"/>
+    <col min="771" max="771" width="8.44140625" customWidth="1"/>
+    <col min="772" max="774" width="7.6640625" customWidth="1"/>
+    <col min="775" max="777" width="8.6640625" customWidth="1"/>
+    <col min="778" max="780" width="8.44140625" customWidth="1"/>
+    <col min="781" max="781" width="7.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="11.6640625" customWidth="1"/>
+    <col min="1027" max="1027" width="8.44140625" customWidth="1"/>
+    <col min="1028" max="1030" width="7.6640625" customWidth="1"/>
+    <col min="1031" max="1033" width="8.6640625" customWidth="1"/>
+    <col min="1034" max="1036" width="8.44140625" customWidth="1"/>
+    <col min="1037" max="1037" width="7.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="11.6640625" customWidth="1"/>
+    <col min="1283" max="1283" width="8.44140625" customWidth="1"/>
+    <col min="1284" max="1286" width="7.6640625" customWidth="1"/>
+    <col min="1287" max="1289" width="8.6640625" customWidth="1"/>
+    <col min="1290" max="1292" width="8.44140625" customWidth="1"/>
+    <col min="1293" max="1293" width="7.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="11.6640625" customWidth="1"/>
+    <col min="1539" max="1539" width="8.44140625" customWidth="1"/>
+    <col min="1540" max="1542" width="7.6640625" customWidth="1"/>
+    <col min="1543" max="1545" width="8.6640625" customWidth="1"/>
+    <col min="1546" max="1548" width="8.44140625" customWidth="1"/>
+    <col min="1549" max="1549" width="7.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="11.6640625" customWidth="1"/>
+    <col min="1795" max="1795" width="8.44140625" customWidth="1"/>
+    <col min="1796" max="1798" width="7.6640625" customWidth="1"/>
+    <col min="1799" max="1801" width="8.6640625" customWidth="1"/>
+    <col min="1802" max="1804" width="8.44140625" customWidth="1"/>
+    <col min="1805" max="1805" width="7.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="11.6640625" customWidth="1"/>
+    <col min="2051" max="2051" width="8.44140625" customWidth="1"/>
+    <col min="2052" max="2054" width="7.6640625" customWidth="1"/>
+    <col min="2055" max="2057" width="8.6640625" customWidth="1"/>
+    <col min="2058" max="2060" width="8.44140625" customWidth="1"/>
+    <col min="2061" max="2061" width="7.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="11.6640625" customWidth="1"/>
+    <col min="2307" max="2307" width="8.44140625" customWidth="1"/>
+    <col min="2308" max="2310" width="7.6640625" customWidth="1"/>
+    <col min="2311" max="2313" width="8.6640625" customWidth="1"/>
+    <col min="2314" max="2316" width="8.44140625" customWidth="1"/>
+    <col min="2317" max="2317" width="7.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="11.6640625" customWidth="1"/>
+    <col min="2563" max="2563" width="8.44140625" customWidth="1"/>
+    <col min="2564" max="2566" width="7.6640625" customWidth="1"/>
+    <col min="2567" max="2569" width="8.6640625" customWidth="1"/>
+    <col min="2570" max="2572" width="8.44140625" customWidth="1"/>
+    <col min="2573" max="2573" width="7.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="11.6640625" customWidth="1"/>
+    <col min="2819" max="2819" width="8.44140625" customWidth="1"/>
+    <col min="2820" max="2822" width="7.6640625" customWidth="1"/>
+    <col min="2823" max="2825" width="8.6640625" customWidth="1"/>
+    <col min="2826" max="2828" width="8.44140625" customWidth="1"/>
+    <col min="2829" max="2829" width="7.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="11.6640625" customWidth="1"/>
+    <col min="3075" max="3075" width="8.44140625" customWidth="1"/>
+    <col min="3076" max="3078" width="7.6640625" customWidth="1"/>
+    <col min="3079" max="3081" width="8.6640625" customWidth="1"/>
+    <col min="3082" max="3084" width="8.44140625" customWidth="1"/>
+    <col min="3085" max="3085" width="7.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="11.6640625" customWidth="1"/>
+    <col min="3331" max="3331" width="8.44140625" customWidth="1"/>
+    <col min="3332" max="3334" width="7.6640625" customWidth="1"/>
+    <col min="3335" max="3337" width="8.6640625" customWidth="1"/>
+    <col min="3338" max="3340" width="8.44140625" customWidth="1"/>
+    <col min="3341" max="3341" width="7.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="11.6640625" customWidth="1"/>
+    <col min="3587" max="3587" width="8.44140625" customWidth="1"/>
+    <col min="3588" max="3590" width="7.6640625" customWidth="1"/>
+    <col min="3591" max="3593" width="8.6640625" customWidth="1"/>
+    <col min="3594" max="3596" width="8.44140625" customWidth="1"/>
+    <col min="3597" max="3597" width="7.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="11.6640625" customWidth="1"/>
+    <col min="3843" max="3843" width="8.44140625" customWidth="1"/>
+    <col min="3844" max="3846" width="7.6640625" customWidth="1"/>
+    <col min="3847" max="3849" width="8.6640625" customWidth="1"/>
+    <col min="3850" max="3852" width="8.44140625" customWidth="1"/>
+    <col min="3853" max="3853" width="7.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="11.6640625" customWidth="1"/>
+    <col min="4099" max="4099" width="8.44140625" customWidth="1"/>
+    <col min="4100" max="4102" width="7.6640625" customWidth="1"/>
+    <col min="4103" max="4105" width="8.6640625" customWidth="1"/>
+    <col min="4106" max="4108" width="8.44140625" customWidth="1"/>
+    <col min="4109" max="4109" width="7.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="11.6640625" customWidth="1"/>
+    <col min="4355" max="4355" width="8.44140625" customWidth="1"/>
+    <col min="4356" max="4358" width="7.6640625" customWidth="1"/>
+    <col min="4359" max="4361" width="8.6640625" customWidth="1"/>
+    <col min="4362" max="4364" width="8.44140625" customWidth="1"/>
+    <col min="4365" max="4365" width="7.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="11.6640625" customWidth="1"/>
+    <col min="4611" max="4611" width="8.44140625" customWidth="1"/>
+    <col min="4612" max="4614" width="7.6640625" customWidth="1"/>
+    <col min="4615" max="4617" width="8.6640625" customWidth="1"/>
+    <col min="4618" max="4620" width="8.44140625" customWidth="1"/>
+    <col min="4621" max="4621" width="7.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="11.6640625" customWidth="1"/>
+    <col min="4867" max="4867" width="8.44140625" customWidth="1"/>
+    <col min="4868" max="4870" width="7.6640625" customWidth="1"/>
+    <col min="4871" max="4873" width="8.6640625" customWidth="1"/>
+    <col min="4874" max="4876" width="8.44140625" customWidth="1"/>
+    <col min="4877" max="4877" width="7.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="11.6640625" customWidth="1"/>
+    <col min="5123" max="5123" width="8.44140625" customWidth="1"/>
+    <col min="5124" max="5126" width="7.6640625" customWidth="1"/>
+    <col min="5127" max="5129" width="8.6640625" customWidth="1"/>
+    <col min="5130" max="5132" width="8.44140625" customWidth="1"/>
+    <col min="5133" max="5133" width="7.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="11.6640625" customWidth="1"/>
+    <col min="5379" max="5379" width="8.44140625" customWidth="1"/>
+    <col min="5380" max="5382" width="7.6640625" customWidth="1"/>
+    <col min="5383" max="5385" width="8.6640625" customWidth="1"/>
+    <col min="5386" max="5388" width="8.44140625" customWidth="1"/>
+    <col min="5389" max="5389" width="7.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="11.6640625" customWidth="1"/>
+    <col min="5635" max="5635" width="8.44140625" customWidth="1"/>
+    <col min="5636" max="5638" width="7.6640625" customWidth="1"/>
+    <col min="5639" max="5641" width="8.6640625" customWidth="1"/>
+    <col min="5642" max="5644" width="8.44140625" customWidth="1"/>
+    <col min="5645" max="5645" width="7.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="11.6640625" customWidth="1"/>
+    <col min="5891" max="5891" width="8.44140625" customWidth="1"/>
+    <col min="5892" max="5894" width="7.6640625" customWidth="1"/>
+    <col min="5895" max="5897" width="8.6640625" customWidth="1"/>
+    <col min="5898" max="5900" width="8.44140625" customWidth="1"/>
+    <col min="5901" max="5901" width="7.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="11.6640625" customWidth="1"/>
+    <col min="6147" max="6147" width="8.44140625" customWidth="1"/>
+    <col min="6148" max="6150" width="7.6640625" customWidth="1"/>
+    <col min="6151" max="6153" width="8.6640625" customWidth="1"/>
+    <col min="6154" max="6156" width="8.44140625" customWidth="1"/>
+    <col min="6157" max="6157" width="7.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="11.6640625" customWidth="1"/>
+    <col min="6403" max="6403" width="8.44140625" customWidth="1"/>
+    <col min="6404" max="6406" width="7.6640625" customWidth="1"/>
+    <col min="6407" max="6409" width="8.6640625" customWidth="1"/>
+    <col min="6410" max="6412" width="8.44140625" customWidth="1"/>
+    <col min="6413" max="6413" width="7.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="11.6640625" customWidth="1"/>
+    <col min="6659" max="6659" width="8.44140625" customWidth="1"/>
+    <col min="6660" max="6662" width="7.6640625" customWidth="1"/>
+    <col min="6663" max="6665" width="8.6640625" customWidth="1"/>
+    <col min="6666" max="6668" width="8.44140625" customWidth="1"/>
+    <col min="6669" max="6669" width="7.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="11.6640625" customWidth="1"/>
+    <col min="6915" max="6915" width="8.44140625" customWidth="1"/>
+    <col min="6916" max="6918" width="7.6640625" customWidth="1"/>
+    <col min="6919" max="6921" width="8.6640625" customWidth="1"/>
+    <col min="6922" max="6924" width="8.44140625" customWidth="1"/>
+    <col min="6925" max="6925" width="7.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="11.6640625" customWidth="1"/>
+    <col min="7171" max="7171" width="8.44140625" customWidth="1"/>
+    <col min="7172" max="7174" width="7.6640625" customWidth="1"/>
+    <col min="7175" max="7177" width="8.6640625" customWidth="1"/>
+    <col min="7178" max="7180" width="8.44140625" customWidth="1"/>
+    <col min="7181" max="7181" width="7.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="11.6640625" customWidth="1"/>
+    <col min="7427" max="7427" width="8.44140625" customWidth="1"/>
+    <col min="7428" max="7430" width="7.6640625" customWidth="1"/>
+    <col min="7431" max="7433" width="8.6640625" customWidth="1"/>
+    <col min="7434" max="7436" width="8.44140625" customWidth="1"/>
+    <col min="7437" max="7437" width="7.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="11.6640625" customWidth="1"/>
+    <col min="7683" max="7683" width="8.44140625" customWidth="1"/>
+    <col min="7684" max="7686" width="7.6640625" customWidth="1"/>
+    <col min="7687" max="7689" width="8.6640625" customWidth="1"/>
+    <col min="7690" max="7692" width="8.44140625" customWidth="1"/>
+    <col min="7693" max="7693" width="7.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="11.6640625" customWidth="1"/>
+    <col min="7939" max="7939" width="8.44140625" customWidth="1"/>
+    <col min="7940" max="7942" width="7.6640625" customWidth="1"/>
+    <col min="7943" max="7945" width="8.6640625" customWidth="1"/>
+    <col min="7946" max="7948" width="8.44140625" customWidth="1"/>
+    <col min="7949" max="7949" width="7.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="11.6640625" customWidth="1"/>
+    <col min="8195" max="8195" width="8.44140625" customWidth="1"/>
+    <col min="8196" max="8198" width="7.6640625" customWidth="1"/>
+    <col min="8199" max="8201" width="8.6640625" customWidth="1"/>
+    <col min="8202" max="8204" width="8.44140625" customWidth="1"/>
+    <col min="8205" max="8205" width="7.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="11.6640625" customWidth="1"/>
+    <col min="8451" max="8451" width="8.44140625" customWidth="1"/>
+    <col min="8452" max="8454" width="7.6640625" customWidth="1"/>
+    <col min="8455" max="8457" width="8.6640625" customWidth="1"/>
+    <col min="8458" max="8460" width="8.44140625" customWidth="1"/>
+    <col min="8461" max="8461" width="7.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="11.6640625" customWidth="1"/>
+    <col min="8707" max="8707" width="8.44140625" customWidth="1"/>
+    <col min="8708" max="8710" width="7.6640625" customWidth="1"/>
+    <col min="8711" max="8713" width="8.6640625" customWidth="1"/>
+    <col min="8714" max="8716" width="8.44140625" customWidth="1"/>
+    <col min="8717" max="8717" width="7.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="11.6640625" customWidth="1"/>
+    <col min="8963" max="8963" width="8.44140625" customWidth="1"/>
+    <col min="8964" max="8966" width="7.6640625" customWidth="1"/>
+    <col min="8967" max="8969" width="8.6640625" customWidth="1"/>
+    <col min="8970" max="8972" width="8.44140625" customWidth="1"/>
+    <col min="8973" max="8973" width="7.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="11.6640625" customWidth="1"/>
+    <col min="9219" max="9219" width="8.44140625" customWidth="1"/>
+    <col min="9220" max="9222" width="7.6640625" customWidth="1"/>
+    <col min="9223" max="9225" width="8.6640625" customWidth="1"/>
+    <col min="9226" max="9228" width="8.44140625" customWidth="1"/>
+    <col min="9229" max="9229" width="7.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="11.6640625" customWidth="1"/>
+    <col min="9475" max="9475" width="8.44140625" customWidth="1"/>
+    <col min="9476" max="9478" width="7.6640625" customWidth="1"/>
+    <col min="9479" max="9481" width="8.6640625" customWidth="1"/>
+    <col min="9482" max="9484" width="8.44140625" customWidth="1"/>
+    <col min="9485" max="9485" width="7.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="11.6640625" customWidth="1"/>
+    <col min="9731" max="9731" width="8.44140625" customWidth="1"/>
+    <col min="9732" max="9734" width="7.6640625" customWidth="1"/>
+    <col min="9735" max="9737" width="8.6640625" customWidth="1"/>
+    <col min="9738" max="9740" width="8.44140625" customWidth="1"/>
+    <col min="9741" max="9741" width="7.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="11.6640625" customWidth="1"/>
+    <col min="9987" max="9987" width="8.44140625" customWidth="1"/>
+    <col min="9988" max="9990" width="7.6640625" customWidth="1"/>
+    <col min="9991" max="9993" width="8.6640625" customWidth="1"/>
+    <col min="9994" max="9996" width="8.44140625" customWidth="1"/>
+    <col min="9997" max="9997" width="7.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="11.6640625" customWidth="1"/>
+    <col min="10243" max="10243" width="8.44140625" customWidth="1"/>
+    <col min="10244" max="10246" width="7.6640625" customWidth="1"/>
+    <col min="10247" max="10249" width="8.6640625" customWidth="1"/>
+    <col min="10250" max="10252" width="8.44140625" customWidth="1"/>
+    <col min="10253" max="10253" width="7.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="11.6640625" customWidth="1"/>
+    <col min="10499" max="10499" width="8.44140625" customWidth="1"/>
+    <col min="10500" max="10502" width="7.6640625" customWidth="1"/>
+    <col min="10503" max="10505" width="8.6640625" customWidth="1"/>
+    <col min="10506" max="10508" width="8.44140625" customWidth="1"/>
+    <col min="10509" max="10509" width="7.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="11.6640625" customWidth="1"/>
+    <col min="10755" max="10755" width="8.44140625" customWidth="1"/>
+    <col min="10756" max="10758" width="7.6640625" customWidth="1"/>
+    <col min="10759" max="10761" width="8.6640625" customWidth="1"/>
+    <col min="10762" max="10764" width="8.44140625" customWidth="1"/>
+    <col min="10765" max="10765" width="7.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="11.6640625" customWidth="1"/>
+    <col min="11011" max="11011" width="8.44140625" customWidth="1"/>
+    <col min="11012" max="11014" width="7.6640625" customWidth="1"/>
+    <col min="11015" max="11017" width="8.6640625" customWidth="1"/>
+    <col min="11018" max="11020" width="8.44140625" customWidth="1"/>
+    <col min="11021" max="11021" width="7.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="11.6640625" customWidth="1"/>
+    <col min="11267" max="11267" width="8.44140625" customWidth="1"/>
+    <col min="11268" max="11270" width="7.6640625" customWidth="1"/>
+    <col min="11271" max="11273" width="8.6640625" customWidth="1"/>
+    <col min="11274" max="11276" width="8.44140625" customWidth="1"/>
+    <col min="11277" max="11277" width="7.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="11.6640625" customWidth="1"/>
+    <col min="11523" max="11523" width="8.44140625" customWidth="1"/>
+    <col min="11524" max="11526" width="7.6640625" customWidth="1"/>
+    <col min="11527" max="11529" width="8.6640625" customWidth="1"/>
+    <col min="11530" max="11532" width="8.44140625" customWidth="1"/>
+    <col min="11533" max="11533" width="7.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="11.6640625" customWidth="1"/>
+    <col min="11779" max="11779" width="8.44140625" customWidth="1"/>
+    <col min="11780" max="11782" width="7.6640625" customWidth="1"/>
+    <col min="11783" max="11785" width="8.6640625" customWidth="1"/>
+    <col min="11786" max="11788" width="8.44140625" customWidth="1"/>
+    <col min="11789" max="11789" width="7.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="11.6640625" customWidth="1"/>
+    <col min="12035" max="12035" width="8.44140625" customWidth="1"/>
+    <col min="12036" max="12038" width="7.6640625" customWidth="1"/>
+    <col min="12039" max="12041" width="8.6640625" customWidth="1"/>
+    <col min="12042" max="12044" width="8.44140625" customWidth="1"/>
+    <col min="12045" max="12045" width="7.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="11.6640625" customWidth="1"/>
+    <col min="12291" max="12291" width="8.44140625" customWidth="1"/>
+    <col min="12292" max="12294" width="7.6640625" customWidth="1"/>
+    <col min="12295" max="12297" width="8.6640625" customWidth="1"/>
+    <col min="12298" max="12300" width="8.44140625" customWidth="1"/>
+    <col min="12301" max="12301" width="7.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="11.6640625" customWidth="1"/>
+    <col min="12547" max="12547" width="8.44140625" customWidth="1"/>
+    <col min="12548" max="12550" width="7.6640625" customWidth="1"/>
+    <col min="12551" max="12553" width="8.6640625" customWidth="1"/>
+    <col min="12554" max="12556" width="8.44140625" customWidth="1"/>
+    <col min="12557" max="12557" width="7.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="11.6640625" customWidth="1"/>
+    <col min="12803" max="12803" width="8.44140625" customWidth="1"/>
+    <col min="12804" max="12806" width="7.6640625" customWidth="1"/>
+    <col min="12807" max="12809" width="8.6640625" customWidth="1"/>
+    <col min="12810" max="12812" width="8.44140625" customWidth="1"/>
+    <col min="12813" max="12813" width="7.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="11.6640625" customWidth="1"/>
+    <col min="13059" max="13059" width="8.44140625" customWidth="1"/>
+    <col min="13060" max="13062" width="7.6640625" customWidth="1"/>
+    <col min="13063" max="13065" width="8.6640625" customWidth="1"/>
+    <col min="13066" max="13068" width="8.44140625" customWidth="1"/>
+    <col min="13069" max="13069" width="7.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="11.6640625" customWidth="1"/>
+    <col min="13315" max="13315" width="8.44140625" customWidth="1"/>
+    <col min="13316" max="13318" width="7.6640625" customWidth="1"/>
+    <col min="13319" max="13321" width="8.6640625" customWidth="1"/>
+    <col min="13322" max="13324" width="8.44140625" customWidth="1"/>
+    <col min="13325" max="13325" width="7.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="11.6640625" customWidth="1"/>
+    <col min="13571" max="13571" width="8.44140625" customWidth="1"/>
+    <col min="13572" max="13574" width="7.6640625" customWidth="1"/>
+    <col min="13575" max="13577" width="8.6640625" customWidth="1"/>
+    <col min="13578" max="13580" width="8.44140625" customWidth="1"/>
+    <col min="13581" max="13581" width="7.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="11.6640625" customWidth="1"/>
+    <col min="13827" max="13827" width="8.44140625" customWidth="1"/>
+    <col min="13828" max="13830" width="7.6640625" customWidth="1"/>
+    <col min="13831" max="13833" width="8.6640625" customWidth="1"/>
+    <col min="13834" max="13836" width="8.44140625" customWidth="1"/>
+    <col min="13837" max="13837" width="7.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="11.6640625" customWidth="1"/>
+    <col min="14083" max="14083" width="8.44140625" customWidth="1"/>
+    <col min="14084" max="14086" width="7.6640625" customWidth="1"/>
+    <col min="14087" max="14089" width="8.6640625" customWidth="1"/>
+    <col min="14090" max="14092" width="8.44140625" customWidth="1"/>
+    <col min="14093" max="14093" width="7.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="11.6640625" customWidth="1"/>
+    <col min="14339" max="14339" width="8.44140625" customWidth="1"/>
+    <col min="14340" max="14342" width="7.6640625" customWidth="1"/>
+    <col min="14343" max="14345" width="8.6640625" customWidth="1"/>
+    <col min="14346" max="14348" width="8.44140625" customWidth="1"/>
+    <col min="14349" max="14349" width="7.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="11.6640625" customWidth="1"/>
+    <col min="14595" max="14595" width="8.44140625" customWidth="1"/>
+    <col min="14596" max="14598" width="7.6640625" customWidth="1"/>
+    <col min="14599" max="14601" width="8.6640625" customWidth="1"/>
+    <col min="14602" max="14604" width="8.44140625" customWidth="1"/>
+    <col min="14605" max="14605" width="7.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="11.6640625" customWidth="1"/>
+    <col min="14851" max="14851" width="8.44140625" customWidth="1"/>
+    <col min="14852" max="14854" width="7.6640625" customWidth="1"/>
+    <col min="14855" max="14857" width="8.6640625" customWidth="1"/>
+    <col min="14858" max="14860" width="8.44140625" customWidth="1"/>
+    <col min="14861" max="14861" width="7.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="11.6640625" customWidth="1"/>
+    <col min="15107" max="15107" width="8.44140625" customWidth="1"/>
+    <col min="15108" max="15110" width="7.6640625" customWidth="1"/>
+    <col min="15111" max="15113" width="8.6640625" customWidth="1"/>
+    <col min="15114" max="15116" width="8.44140625" customWidth="1"/>
+    <col min="15117" max="15117" width="7.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="11.6640625" customWidth="1"/>
+    <col min="15363" max="15363" width="8.44140625" customWidth="1"/>
+    <col min="15364" max="15366" width="7.6640625" customWidth="1"/>
+    <col min="15367" max="15369" width="8.6640625" customWidth="1"/>
+    <col min="15370" max="15372" width="8.44140625" customWidth="1"/>
+    <col min="15373" max="15373" width="7.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="11.6640625" customWidth="1"/>
+    <col min="15619" max="15619" width="8.44140625" customWidth="1"/>
+    <col min="15620" max="15622" width="7.6640625" customWidth="1"/>
+    <col min="15623" max="15625" width="8.6640625" customWidth="1"/>
+    <col min="15626" max="15628" width="8.44140625" customWidth="1"/>
+    <col min="15629" max="15629" width="7.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="11.6640625" customWidth="1"/>
+    <col min="15875" max="15875" width="8.44140625" customWidth="1"/>
+    <col min="15876" max="15878" width="7.6640625" customWidth="1"/>
+    <col min="15879" max="15881" width="8.6640625" customWidth="1"/>
+    <col min="15882" max="15884" width="8.44140625" customWidth="1"/>
+    <col min="15885" max="15885" width="7.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="11.6640625" customWidth="1"/>
+    <col min="16131" max="16131" width="8.44140625" customWidth="1"/>
+    <col min="16132" max="16134" width="7.6640625" customWidth="1"/>
+    <col min="16135" max="16137" width="8.6640625" customWidth="1"/>
+    <col min="16138" max="16140" width="8.44140625" customWidth="1"/>
+    <col min="16141" max="16141" width="7.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="1"/>
+      <c r="B1" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="1"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="1"/>
+    </row>
+    <row r="3" spans="1:14" ht="27" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="8"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="H3" s="8"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="21"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="N3" s="1"/>
+    </row>
+    <row r="4" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="M4" s="24"/>
+      <c r="N4" s="1"/>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="1"/>
+      <c r="B5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="10">
+        <v>3309</v>
+      </c>
+      <c r="D5" s="10">
+        <v>104</v>
+      </c>
+      <c r="E5" s="10">
+        <v>141</v>
+      </c>
+      <c r="F5" s="10">
+        <v>37</v>
+      </c>
+      <c r="G5" s="10">
+        <v>4025</v>
+      </c>
+      <c r="H5" s="10">
+        <v>10071</v>
+      </c>
+      <c r="I5" s="10">
+        <v>6046</v>
+      </c>
+      <c r="J5" s="10">
+        <v>-157</v>
+      </c>
+      <c r="K5" s="10">
+        <v>2101</v>
+      </c>
+      <c r="L5" s="10">
+        <v>2258</v>
+      </c>
+      <c r="M5" s="11">
+        <v>-663</v>
+      </c>
+      <c r="N5" s="1"/>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="1"/>
+      <c r="B6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="10">
+        <v>522</v>
+      </c>
+      <c r="D6" s="10">
+        <v>24</v>
+      </c>
+      <c r="E6" s="10">
+        <v>29</v>
+      </c>
+      <c r="F6" s="10">
+        <v>5</v>
+      </c>
+      <c r="G6" s="10">
+        <v>592</v>
+      </c>
+      <c r="H6" s="10">
+        <v>1519</v>
+      </c>
+      <c r="I6" s="10">
+        <v>927</v>
+      </c>
+      <c r="J6" s="10">
+        <v>2</v>
+      </c>
+      <c r="K6" s="10">
+        <v>525</v>
+      </c>
+      <c r="L6" s="10">
+        <v>523</v>
+      </c>
+      <c r="M6" s="11">
+        <v>-96</v>
+      </c>
+      <c r="N6" s="1"/>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="1"/>
+      <c r="B7" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="10">
+        <v>123</v>
+      </c>
+      <c r="D7" s="10">
+        <v>4</v>
+      </c>
+      <c r="E7" s="10">
+        <v>5</v>
+      </c>
+      <c r="F7" s="10">
+        <v>1</v>
+      </c>
+      <c r="G7" s="10">
+        <v>152</v>
+      </c>
+      <c r="H7" s="10">
+        <v>452</v>
+      </c>
+      <c r="I7" s="10">
+        <v>300</v>
+      </c>
+      <c r="J7" s="10">
+        <v>-7</v>
+      </c>
+      <c r="K7" s="10">
+        <v>141</v>
+      </c>
+      <c r="L7" s="10">
+        <v>148</v>
+      </c>
+      <c r="M7" s="11">
+        <v>-26</v>
+      </c>
+      <c r="N7" s="1"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="1"/>
+      <c r="B8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="10">
+        <v>113</v>
+      </c>
+      <c r="D8" s="10">
+        <v>6</v>
+      </c>
+      <c r="E8" s="10">
+        <v>6</v>
+      </c>
+      <c r="F8" s="10">
+        <v>0</v>
+      </c>
+      <c r="G8" s="10">
+        <v>142</v>
+      </c>
+      <c r="H8" s="10">
+        <v>303</v>
+      </c>
+      <c r="I8" s="10">
+        <v>161</v>
+      </c>
+      <c r="J8" s="10">
+        <v>-11</v>
+      </c>
+      <c r="K8" s="10">
+        <v>102</v>
+      </c>
+      <c r="L8" s="10">
+        <v>113</v>
+      </c>
+      <c r="M8" s="11">
+        <v>-24</v>
+      </c>
+      <c r="N8" s="1"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="1"/>
+      <c r="B9" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="10">
+        <v>93</v>
+      </c>
+      <c r="D9" s="10">
+        <v>1</v>
+      </c>
+      <c r="E9" s="10">
+        <v>2</v>
+      </c>
+      <c r="F9" s="10">
+        <v>1</v>
+      </c>
+      <c r="G9" s="10">
+        <v>105</v>
+      </c>
+      <c r="H9" s="10">
+        <v>220</v>
+      </c>
+      <c r="I9" s="10">
+        <v>115</v>
+      </c>
+      <c r="J9" s="10">
+        <v>1</v>
+      </c>
+      <c r="K9" s="10">
+        <v>91</v>
+      </c>
+      <c r="L9" s="10">
+        <v>90</v>
+      </c>
+      <c r="M9" s="11">
+        <v>-14</v>
+      </c>
+      <c r="N9" s="1"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="1"/>
+      <c r="B10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="10">
+        <v>150</v>
+      </c>
+      <c r="D10" s="10">
+        <v>5</v>
+      </c>
+      <c r="E10" s="10">
+        <v>6</v>
+      </c>
+      <c r="F10" s="10">
+        <v>1</v>
+      </c>
+      <c r="G10" s="10">
+        <v>120</v>
+      </c>
+      <c r="H10" s="10">
+        <v>229</v>
+      </c>
+      <c r="I10" s="10">
+        <v>109</v>
+      </c>
+      <c r="J10" s="10">
+        <v>42</v>
+      </c>
+      <c r="K10" s="10">
+        <v>102</v>
+      </c>
+      <c r="L10" s="10">
+        <v>60</v>
+      </c>
+      <c r="M10" s="11">
+        <v>-17</v>
+      </c>
+      <c r="N10" s="1"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="1"/>
+      <c r="B11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="10">
+        <v>-42</v>
+      </c>
+      <c r="D11" s="10">
+        <v>0</v>
+      </c>
+      <c r="E11" s="10">
+        <v>0</v>
+      </c>
+      <c r="F11" s="10">
+        <v>0</v>
+      </c>
+      <c r="G11" s="10">
+        <v>0</v>
+      </c>
+      <c r="H11" s="10">
+        <v>46</v>
+      </c>
+      <c r="I11" s="10">
+        <v>46</v>
+      </c>
+      <c r="J11" s="10">
+        <v>-36</v>
+      </c>
+      <c r="K11" s="10">
+        <v>12</v>
+      </c>
+      <c r="L11" s="10">
+        <v>48</v>
+      </c>
+      <c r="M11" s="11">
+        <v>-6</v>
+      </c>
+      <c r="N11" s="1"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="1"/>
+      <c r="B12" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="10">
+        <v>85</v>
+      </c>
+      <c r="D12" s="10">
+        <v>8</v>
+      </c>
+      <c r="E12" s="10">
+        <v>10</v>
+      </c>
+      <c r="F12" s="10">
+        <v>2</v>
+      </c>
+      <c r="G12" s="10">
+        <v>73</v>
+      </c>
+      <c r="H12" s="10">
+        <v>269</v>
+      </c>
+      <c r="I12" s="10">
+        <v>196</v>
+      </c>
+      <c r="J12" s="10">
+        <v>13</v>
+      </c>
+      <c r="K12" s="10">
+        <v>77</v>
+      </c>
+      <c r="L12" s="10">
+        <v>64</v>
+      </c>
+      <c r="M12" s="11">
+        <v>-9</v>
+      </c>
+      <c r="N12" s="1"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="1"/>
+      <c r="B13" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="10">
+        <v>45</v>
+      </c>
+      <c r="D13" s="10">
+        <v>0</v>
+      </c>
+      <c r="E13" s="10">
+        <v>1</v>
+      </c>
+      <c r="F13" s="10">
+        <v>1</v>
+      </c>
+      <c r="G13" s="10">
+        <v>48</v>
+      </c>
+      <c r="H13" s="10">
+        <v>97</v>
+      </c>
+      <c r="I13" s="10">
+        <v>49</v>
+      </c>
+      <c r="J13" s="10">
+        <v>9</v>
+      </c>
+      <c r="K13" s="10">
+        <v>16</v>
+      </c>
+      <c r="L13" s="10">
+        <v>7</v>
+      </c>
+      <c r="M13" s="11">
+        <v>-12</v>
+      </c>
+      <c r="N13" s="1"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="1"/>
+      <c r="B14" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="10">
+        <v>323</v>
+      </c>
+      <c r="D14" s="10">
+        <v>10</v>
+      </c>
+      <c r="E14" s="10">
+        <v>11</v>
+      </c>
+      <c r="F14" s="10">
+        <v>1</v>
+      </c>
+      <c r="G14" s="10">
+        <v>398</v>
+      </c>
+      <c r="H14" s="10">
+        <v>898</v>
+      </c>
+      <c r="I14" s="10">
+        <v>500</v>
+      </c>
+      <c r="J14" s="10">
+        <v>2</v>
+      </c>
+      <c r="K14" s="10">
+        <v>128</v>
+      </c>
+      <c r="L14" s="10">
+        <v>126</v>
+      </c>
+      <c r="M14" s="11">
+        <v>-87</v>
+      </c>
+      <c r="N14" s="1"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="1"/>
+      <c r="B15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="10">
+        <v>404</v>
+      </c>
+      <c r="D15" s="10">
+        <v>14</v>
+      </c>
+      <c r="E15" s="10">
+        <v>17</v>
+      </c>
+      <c r="F15" s="10">
+        <v>3</v>
+      </c>
+      <c r="G15" s="10">
+        <v>432</v>
+      </c>
+      <c r="H15" s="10">
+        <v>990</v>
+      </c>
+      <c r="I15" s="10">
+        <v>558</v>
+      </c>
+      <c r="J15" s="10">
+        <v>-6</v>
+      </c>
+      <c r="K15" s="10">
+        <v>200</v>
+      </c>
+      <c r="L15" s="10">
+        <v>206</v>
+      </c>
+      <c r="M15" s="11">
+        <v>-36</v>
+      </c>
+      <c r="N15" s="1"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="1"/>
+      <c r="B16" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="10">
+        <v>21</v>
+      </c>
+      <c r="D16" s="10">
+        <v>0</v>
+      </c>
+      <c r="E16" s="10">
+        <v>0</v>
+      </c>
+      <c r="F16" s="10">
+        <v>0</v>
+      </c>
+      <c r="G16" s="10">
+        <v>19</v>
+      </c>
+      <c r="H16" s="10">
+        <v>29</v>
+      </c>
+      <c r="I16" s="10">
+        <v>10</v>
+      </c>
+      <c r="J16" s="10">
+        <v>6</v>
+      </c>
+      <c r="K16" s="10">
+        <v>11</v>
+      </c>
+      <c r="L16" s="10">
+        <v>5</v>
+      </c>
+      <c r="M16" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N16" s="1"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="1"/>
+      <c r="B17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="10">
+        <v>98</v>
+      </c>
+      <c r="D17" s="10">
+        <v>-1</v>
+      </c>
+      <c r="E17" s="10">
+        <v>0</v>
+      </c>
+      <c r="F17" s="10">
+        <v>1</v>
+      </c>
+      <c r="G17" s="10">
+        <v>91</v>
+      </c>
+      <c r="H17" s="10">
+        <v>177</v>
+      </c>
+      <c r="I17" s="10">
+        <v>86</v>
+      </c>
+      <c r="J17" s="10">
+        <v>16</v>
+      </c>
+      <c r="K17" s="10">
+        <v>29</v>
+      </c>
+      <c r="L17" s="10">
+        <v>13</v>
+      </c>
+      <c r="M17" s="11">
+        <v>-8</v>
+      </c>
+      <c r="N17" s="1"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="1"/>
+      <c r="B18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="10">
+        <v>423</v>
+      </c>
+      <c r="D18" s="10">
+        <v>17</v>
+      </c>
+      <c r="E18" s="10">
+        <v>20</v>
+      </c>
+      <c r="F18" s="10">
+        <v>3</v>
+      </c>
+      <c r="G18" s="10">
+        <v>464</v>
+      </c>
+      <c r="H18" s="10">
+        <v>1119</v>
+      </c>
+      <c r="I18" s="10">
+        <v>655</v>
+      </c>
+      <c r="J18" s="10">
+        <v>5</v>
+      </c>
+      <c r="K18" s="10">
+        <v>172</v>
+      </c>
+      <c r="L18" s="10">
+        <v>167</v>
+      </c>
+      <c r="M18" s="11">
+        <v>-63</v>
+      </c>
+      <c r="N18" s="1"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="1"/>
+      <c r="B19" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="10">
+        <v>94</v>
+      </c>
+      <c r="D19" s="10">
+        <v>2</v>
+      </c>
+      <c r="E19" s="10">
+        <v>3</v>
+      </c>
+      <c r="F19" s="10">
+        <v>1</v>
+      </c>
+      <c r="G19" s="10">
+        <v>89</v>
+      </c>
+      <c r="H19" s="10">
+        <v>191</v>
+      </c>
+      <c r="I19" s="10">
+        <v>102</v>
+      </c>
+      <c r="J19" s="10">
+        <v>21</v>
+      </c>
+      <c r="K19" s="10">
+        <v>33</v>
+      </c>
+      <c r="L19" s="10">
+        <v>12</v>
+      </c>
+      <c r="M19" s="11">
+        <v>-18</v>
+      </c>
+      <c r="N19" s="1"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="1"/>
+      <c r="B20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="10">
+        <v>16</v>
+      </c>
+      <c r="D20" s="10">
+        <v>1</v>
+      </c>
+      <c r="E20" s="10">
+        <v>2</v>
+      </c>
+      <c r="F20" s="10">
+        <v>1</v>
+      </c>
+      <c r="G20" s="10">
+        <v>9</v>
+      </c>
+      <c r="H20" s="10">
+        <v>47</v>
+      </c>
+      <c r="I20" s="10">
+        <v>38</v>
+      </c>
+      <c r="J20" s="10">
+        <v>6</v>
+      </c>
+      <c r="K20" s="10">
+        <v>18</v>
+      </c>
+      <c r="L20" s="10">
+        <v>12</v>
+      </c>
+      <c r="M20" s="11">
+        <v>0</v>
+      </c>
+      <c r="N20" s="1"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="1"/>
+      <c r="B21" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" s="10">
+        <v>-43</v>
+      </c>
+      <c r="D21" s="10">
+        <v>8</v>
+      </c>
+      <c r="E21" s="10">
+        <v>11</v>
+      </c>
+      <c r="F21" s="10">
+        <v>3</v>
+      </c>
+      <c r="G21" s="10">
+        <v>38</v>
+      </c>
+      <c r="H21" s="10">
+        <v>437</v>
+      </c>
+      <c r="I21" s="10">
+        <v>399</v>
+      </c>
+      <c r="J21" s="10">
+        <v>-45</v>
+      </c>
+      <c r="K21" s="10">
+        <v>102</v>
+      </c>
+      <c r="L21" s="10">
+        <v>147</v>
+      </c>
+      <c r="M21" s="11">
+        <v>-44</v>
+      </c>
+      <c r="N21" s="1"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="1"/>
+      <c r="B22" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="10">
+        <v>26</v>
+      </c>
+      <c r="D22" s="10">
+        <v>1</v>
+      </c>
+      <c r="E22" s="10">
+        <v>1</v>
+      </c>
+      <c r="F22" s="10">
+        <v>0</v>
+      </c>
+      <c r="G22" s="10">
+        <v>54</v>
+      </c>
+      <c r="H22" s="10">
+        <v>142</v>
+      </c>
+      <c r="I22" s="10">
+        <v>88</v>
+      </c>
+      <c r="J22" s="10">
+        <v>-27</v>
+      </c>
+      <c r="K22" s="10">
+        <v>51</v>
+      </c>
+      <c r="L22" s="10">
+        <v>78</v>
+      </c>
+      <c r="M22" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N22" s="1"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="1"/>
+      <c r="B23" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="10">
+        <v>45</v>
+      </c>
+      <c r="D23" s="10">
+        <v>1</v>
+      </c>
+      <c r="E23" s="10">
+        <v>2</v>
+      </c>
+      <c r="F23" s="10">
+        <v>1</v>
+      </c>
+      <c r="G23" s="10">
+        <v>59</v>
+      </c>
+      <c r="H23" s="10">
+        <v>108</v>
+      </c>
+      <c r="I23" s="10">
+        <v>49</v>
+      </c>
+      <c r="J23" s="10">
+        <v>4</v>
+      </c>
+      <c r="K23" s="10">
+        <v>21</v>
+      </c>
+      <c r="L23" s="10">
+        <v>17</v>
+      </c>
+      <c r="M23" s="11">
+        <v>-19</v>
+      </c>
+      <c r="N23" s="1"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="1"/>
+      <c r="B24" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="10">
+        <v>35</v>
+      </c>
+      <c r="D24" s="10">
+        <v>0</v>
+      </c>
+      <c r="E24" s="10">
+        <v>0</v>
+      </c>
+      <c r="F24" s="10">
+        <v>0</v>
+      </c>
+      <c r="G24" s="10">
+        <v>32</v>
+      </c>
+      <c r="H24" s="10">
+        <v>85</v>
+      </c>
+      <c r="I24" s="10">
+        <v>53</v>
+      </c>
+      <c r="J24" s="10">
+        <v>7</v>
+      </c>
+      <c r="K24" s="10">
+        <v>13</v>
+      </c>
+      <c r="L24" s="10">
+        <v>6</v>
+      </c>
+      <c r="M24" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N24" s="1"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="1"/>
+      <c r="B25" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="10">
+        <v>102</v>
+      </c>
+      <c r="D25" s="10">
+        <v>5</v>
+      </c>
+      <c r="E25" s="10">
+        <v>6</v>
+      </c>
+      <c r="F25" s="10">
+        <v>1</v>
+      </c>
+      <c r="G25" s="10">
+        <v>97</v>
+      </c>
+      <c r="H25" s="10">
+        <v>226</v>
+      </c>
+      <c r="I25" s="10">
+        <v>129</v>
+      </c>
+      <c r="J25" s="10">
+        <v>19</v>
+      </c>
+      <c r="K25" s="10">
+        <v>94</v>
+      </c>
+      <c r="L25" s="10">
+        <v>75</v>
+      </c>
+      <c r="M25" s="11">
+        <v>-19</v>
+      </c>
+      <c r="N25" s="1"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="1"/>
+      <c r="B26" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="10">
+        <v>380</v>
+      </c>
+      <c r="D26" s="10">
+        <v>3</v>
+      </c>
+      <c r="E26" s="10">
+        <v>7</v>
+      </c>
+      <c r="F26" s="10">
+        <v>4</v>
+      </c>
+      <c r="G26" s="10">
+        <v>423</v>
+      </c>
+      <c r="H26" s="10">
+        <v>749</v>
+      </c>
+      <c r="I26" s="10">
+        <v>326</v>
+      </c>
+      <c r="J26" s="10">
+        <v>-4</v>
+      </c>
+      <c r="K26" s="10">
+        <v>96</v>
+      </c>
+      <c r="L26" s="10">
+        <v>100</v>
+      </c>
+      <c r="M26" s="11">
+        <v>-42</v>
+      </c>
+      <c r="N26" s="1"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="1"/>
+      <c r="B27" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="10">
+        <v>12</v>
+      </c>
+      <c r="D27" s="10">
+        <v>0</v>
+      </c>
+      <c r="E27" s="10">
+        <v>0</v>
+      </c>
+      <c r="F27" s="10">
+        <v>0</v>
+      </c>
+      <c r="G27" s="10">
+        <v>4</v>
+      </c>
+      <c r="H27" s="10">
+        <v>16</v>
+      </c>
+      <c r="I27" s="10">
+        <v>12</v>
+      </c>
+      <c r="J27" s="10">
+        <v>8</v>
+      </c>
+      <c r="K27" s="10">
+        <v>9</v>
+      </c>
+      <c r="L27" s="10">
+        <v>1</v>
+      </c>
+      <c r="M27" s="11">
+        <v>0</v>
+      </c>
+      <c r="N27" s="1"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="1"/>
+      <c r="B28" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="10">
+        <v>203</v>
+      </c>
+      <c r="D28" s="10">
+        <v>-1</v>
+      </c>
+      <c r="E28" s="10">
+        <v>4</v>
+      </c>
+      <c r="F28" s="10">
+        <v>5</v>
+      </c>
+      <c r="G28" s="10">
+        <v>235</v>
+      </c>
+      <c r="H28" s="10">
+        <v>410</v>
+      </c>
+      <c r="I28" s="10">
+        <v>175</v>
+      </c>
+      <c r="J28" s="10">
+        <v>-17</v>
+      </c>
+      <c r="K28" s="10">
+        <v>51</v>
+      </c>
+      <c r="L28" s="10">
+        <v>68</v>
+      </c>
+      <c r="M28" s="11">
+        <v>-14</v>
+      </c>
+      <c r="N28" s="1"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="1"/>
+      <c r="B29" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" s="10">
+        <v>102</v>
+      </c>
+      <c r="D29" s="10">
+        <v>-1</v>
+      </c>
+      <c r="E29" s="10">
+        <v>0</v>
+      </c>
+      <c r="F29" s="10">
+        <v>1</v>
+      </c>
+      <c r="G29" s="10">
+        <v>96</v>
+      </c>
+      <c r="H29" s="10">
+        <v>199</v>
+      </c>
+      <c r="I29" s="10">
+        <v>103</v>
+      </c>
+      <c r="J29" s="10">
+        <v>11</v>
+      </c>
+      <c r="K29" s="10">
+        <v>31</v>
+      </c>
+      <c r="L29" s="10">
+        <v>20</v>
+      </c>
+      <c r="M29" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N29" s="1"/>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="1"/>
+      <c r="B30" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="10">
+        <v>135</v>
+      </c>
+      <c r="D30" s="10">
+        <v>2</v>
+      </c>
+      <c r="E30" s="10">
+        <v>4</v>
+      </c>
+      <c r="F30" s="10">
+        <v>2</v>
+      </c>
+      <c r="G30" s="10">
+        <v>145</v>
+      </c>
+      <c r="H30" s="10">
+        <v>293</v>
+      </c>
+      <c r="I30" s="10">
+        <v>148</v>
+      </c>
+      <c r="J30" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K30" s="10">
+        <v>69</v>
+      </c>
+      <c r="L30" s="10">
+        <v>70</v>
+      </c>
+      <c r="M30" s="11">
+        <v>-11</v>
+      </c>
+      <c r="N30" s="1"/>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="1"/>
+      <c r="B31" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="10">
+        <v>-39</v>
+      </c>
+      <c r="D31" s="10">
+        <v>3</v>
+      </c>
+      <c r="E31" s="10">
+        <v>3</v>
+      </c>
+      <c r="F31" s="10">
+        <v>0</v>
+      </c>
+      <c r="G31" s="10">
+        <v>48</v>
+      </c>
+      <c r="H31" s="10">
+        <v>240</v>
+      </c>
+      <c r="I31" s="10">
+        <v>192</v>
+      </c>
+      <c r="J31" s="10">
+        <v>-78</v>
+      </c>
+      <c r="K31" s="10">
+        <v>27</v>
+      </c>
+      <c r="L31" s="10">
+        <v>105</v>
+      </c>
+      <c r="M31" s="11">
+        <v>-12</v>
+      </c>
+      <c r="N31" s="1"/>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="1"/>
+      <c r="B32" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="10">
+        <v>43</v>
+      </c>
+      <c r="D32" s="10">
+        <v>0</v>
+      </c>
+      <c r="E32" s="10">
+        <v>0</v>
+      </c>
+      <c r="F32" s="10">
+        <v>0</v>
+      </c>
+      <c r="G32" s="10">
+        <v>45</v>
+      </c>
+      <c r="H32" s="10">
+        <v>80</v>
+      </c>
+      <c r="I32" s="10">
+        <v>35</v>
+      </c>
+      <c r="J32" s="10">
+        <v>-5</v>
+      </c>
+      <c r="K32" s="10">
+        <v>6</v>
+      </c>
+      <c r="L32" s="10">
+        <v>11</v>
+      </c>
+      <c r="M32" s="11">
+        <v>3</v>
+      </c>
+      <c r="N32" s="1"/>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="1"/>
+      <c r="B33" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="10">
+        <v>96</v>
+      </c>
+      <c r="D33" s="10">
+        <v>1</v>
+      </c>
+      <c r="E33" s="10">
+        <v>2</v>
+      </c>
+      <c r="F33" s="10">
+        <v>1</v>
+      </c>
+      <c r="G33" s="10">
+        <v>85</v>
+      </c>
+      <c r="H33" s="10">
+        <v>141</v>
+      </c>
+      <c r="I33" s="10">
+        <v>56</v>
+      </c>
+      <c r="J33" s="10">
+        <v>21</v>
+      </c>
+      <c r="K33" s="10">
+        <v>47</v>
+      </c>
+      <c r="L33" s="10">
+        <v>26</v>
+      </c>
+      <c r="M33" s="11">
+        <v>-11</v>
+      </c>
+      <c r="N33" s="1"/>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="1"/>
+      <c r="B34" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C34" s="10">
+        <v>-44</v>
+      </c>
+      <c r="D34" s="10">
+        <v>2</v>
+      </c>
+      <c r="E34" s="10">
+        <v>2</v>
+      </c>
+      <c r="F34" s="10">
+        <v>0</v>
+      </c>
+      <c r="G34" s="10">
+        <v>-28</v>
+      </c>
+      <c r="H34" s="10">
+        <v>37</v>
+      </c>
+      <c r="I34" s="10">
+        <v>65</v>
+      </c>
+      <c r="J34" s="10">
+        <v>-12</v>
+      </c>
+      <c r="K34" s="10">
+        <v>4</v>
+      </c>
+      <c r="L34" s="10">
+        <v>16</v>
+      </c>
+      <c r="M34" s="11">
+        <v>-6</v>
+      </c>
+      <c r="N34" s="1"/>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="1"/>
+      <c r="B35" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="10">
+        <v>3</v>
+      </c>
+      <c r="D35" s="10">
+        <v>0</v>
+      </c>
+      <c r="E35" s="10">
+        <v>0</v>
+      </c>
+      <c r="F35" s="10">
+        <v>0</v>
+      </c>
+      <c r="G35" s="10">
+        <v>4</v>
+      </c>
+      <c r="H35" s="10">
+        <v>25</v>
+      </c>
+      <c r="I35" s="10">
+        <v>21</v>
+      </c>
+      <c r="J35" s="10">
+        <v>1</v>
+      </c>
+      <c r="K35" s="10">
+        <v>11</v>
+      </c>
+      <c r="L35" s="10">
+        <v>10</v>
+      </c>
+      <c r="M35" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N35" s="1"/>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="1"/>
+      <c r="B36" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C36" s="10">
+        <v>80</v>
+      </c>
+      <c r="D36" s="10">
+        <v>0</v>
+      </c>
+      <c r="E36" s="10">
+        <v>1</v>
+      </c>
+      <c r="F36" s="10">
+        <v>1</v>
+      </c>
+      <c r="G36" s="10">
+        <v>76</v>
+      </c>
+      <c r="H36" s="10">
+        <v>216</v>
+      </c>
+      <c r="I36" s="10">
+        <v>140</v>
+      </c>
+      <c r="J36" s="10">
+        <v>7</v>
+      </c>
+      <c r="K36" s="10">
+        <v>40</v>
+      </c>
+      <c r="L36" s="10">
+        <v>33</v>
+      </c>
+      <c r="M36" s="11">
+        <v>-3</v>
+      </c>
+      <c r="N36" s="1"/>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="1"/>
+      <c r="B37" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C37" s="10">
+        <v>16</v>
+      </c>
+      <c r="D37" s="10">
+        <v>0</v>
+      </c>
+      <c r="E37" s="10">
+        <v>0</v>
+      </c>
+      <c r="F37" s="10">
+        <v>0</v>
+      </c>
+      <c r="G37" s="10">
+        <v>18</v>
+      </c>
+      <c r="H37" s="10">
+        <v>65</v>
+      </c>
+      <c r="I37" s="10">
+        <v>47</v>
+      </c>
+      <c r="J37" s="10">
+        <v>4</v>
+      </c>
+      <c r="K37" s="10">
+        <v>30</v>
+      </c>
+      <c r="L37" s="10">
+        <v>26</v>
+      </c>
+      <c r="M37" s="11">
+        <v>-6</v>
+      </c>
+      <c r="N37" s="1"/>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="1"/>
+      <c r="B38" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" s="10">
+        <v>1</v>
+      </c>
+      <c r="D38" s="10">
+        <v>1</v>
+      </c>
+      <c r="E38" s="10">
+        <v>1</v>
+      </c>
+      <c r="F38" s="10">
+        <v>0</v>
+      </c>
+      <c r="G38" s="10">
+        <v>6</v>
+      </c>
+      <c r="H38" s="10">
+        <v>31</v>
+      </c>
+      <c r="I38" s="10">
+        <v>25</v>
+      </c>
+      <c r="J38" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K38" s="10">
+        <v>18</v>
+      </c>
+      <c r="L38" s="10">
+        <v>19</v>
+      </c>
+      <c r="M38" s="11">
+        <v>-5</v>
+      </c>
+      <c r="N38" s="1"/>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="1"/>
+      <c r="B39" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="10">
+        <v>61</v>
+      </c>
+      <c r="D39" s="10">
+        <v>0</v>
+      </c>
+      <c r="E39" s="10">
+        <v>0</v>
+      </c>
+      <c r="F39" s="10">
+        <v>0</v>
+      </c>
+      <c r="G39" s="10">
+        <v>113</v>
+      </c>
+      <c r="H39" s="10">
+        <v>238</v>
+      </c>
+      <c r="I39" s="10">
+        <v>125</v>
+      </c>
+      <c r="J39" s="10">
+        <v>-16</v>
+      </c>
+      <c r="K39" s="10">
+        <v>29</v>
+      </c>
+      <c r="L39" s="10">
+        <v>45</v>
+      </c>
+      <c r="M39" s="11">
+        <v>-36</v>
+      </c>
+      <c r="N39" s="1"/>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="1"/>
+      <c r="B40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="10">
+        <v>7</v>
+      </c>
+      <c r="D40" s="10">
+        <v>2</v>
+      </c>
+      <c r="E40" s="10">
+        <v>2</v>
+      </c>
+      <c r="F40" s="10">
+        <v>0</v>
+      </c>
+      <c r="G40" s="10">
+        <v>15</v>
+      </c>
+      <c r="H40" s="10">
+        <v>200</v>
+      </c>
+      <c r="I40" s="10">
+        <v>185</v>
+      </c>
+      <c r="J40" s="10">
+        <v>-3</v>
+      </c>
+      <c r="K40" s="10">
+        <v>17</v>
+      </c>
+      <c r="L40" s="10">
+        <v>20</v>
+      </c>
+      <c r="M40" s="11">
+        <v>-7</v>
+      </c>
+      <c r="N40" s="1"/>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="1"/>
+      <c r="B41" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="10">
+        <v>52</v>
+      </c>
+      <c r="D41" s="10">
+        <v>1</v>
+      </c>
+      <c r="E41" s="10">
+        <v>2</v>
+      </c>
+      <c r="F41" s="10">
+        <v>1</v>
+      </c>
+      <c r="G41" s="10">
+        <v>54</v>
+      </c>
+      <c r="H41" s="10">
+        <v>122</v>
+      </c>
+      <c r="I41" s="10">
+        <v>68</v>
+      </c>
+      <c r="J41" s="10">
+        <v>8</v>
+      </c>
+      <c r="K41" s="10">
+        <v>23</v>
+      </c>
+      <c r="L41" s="10">
+        <v>15</v>
+      </c>
+      <c r="M41" s="11">
+        <v>-11</v>
+      </c>
+      <c r="N41" s="1"/>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="1"/>
+      <c r="B42" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C42" s="10">
+        <v>90</v>
+      </c>
+      <c r="D42" s="10">
+        <v>1</v>
+      </c>
+      <c r="E42" s="10">
+        <v>1</v>
+      </c>
+      <c r="F42" s="10">
+        <v>0</v>
+      </c>
+      <c r="G42" s="10">
+        <v>121</v>
+      </c>
+      <c r="H42" s="10">
+        <v>316</v>
+      </c>
+      <c r="I42" s="10">
+        <v>195</v>
+      </c>
+      <c r="J42" s="10">
+        <v>-37</v>
+      </c>
+      <c r="K42" s="10">
+        <v>61</v>
+      </c>
+      <c r="L42" s="10">
+        <v>98</v>
+      </c>
+      <c r="M42" s="11">
+        <v>5</v>
+      </c>
+      <c r="N42" s="1"/>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" s="1"/>
+      <c r="B43" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C43" s="10">
+        <v>12</v>
+      </c>
+      <c r="D43" s="10">
+        <v>0</v>
+      </c>
+      <c r="E43" s="10">
+        <v>0</v>
+      </c>
+      <c r="F43" s="10">
+        <v>0</v>
+      </c>
+      <c r="G43" s="10">
+        <v>12</v>
+      </c>
+      <c r="H43" s="10">
+        <v>18</v>
+      </c>
+      <c r="I43" s="10">
+        <v>6</v>
+      </c>
+      <c r="J43" s="10">
+        <v>0</v>
+      </c>
+      <c r="K43" s="10">
+        <v>4</v>
+      </c>
+      <c r="L43" s="10">
+        <v>4</v>
+      </c>
+      <c r="M43" s="11">
+        <v>0</v>
+      </c>
+      <c r="N43" s="1"/>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="1"/>
+      <c r="B44" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="10">
+        <v>58</v>
+      </c>
+      <c r="D44" s="10">
+        <v>0</v>
+      </c>
+      <c r="E44" s="10">
+        <v>0</v>
+      </c>
+      <c r="F44" s="10">
+        <v>0</v>
+      </c>
+      <c r="G44" s="10">
+        <v>52</v>
+      </c>
+      <c r="H44" s="10">
+        <v>91</v>
+      </c>
+      <c r="I44" s="10">
+        <v>39</v>
+      </c>
+      <c r="J44" s="10">
+        <v>6</v>
+      </c>
+      <c r="K44" s="10">
+        <v>8</v>
+      </c>
+      <c r="L44" s="10">
+        <v>2</v>
+      </c>
+      <c r="M44" s="11">
+        <v>0</v>
+      </c>
+      <c r="N44" s="1"/>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="1"/>
+      <c r="B45" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="10">
+        <v>-20</v>
+      </c>
+      <c r="D45" s="10">
+        <v>1</v>
+      </c>
+      <c r="E45" s="10">
+        <v>1</v>
+      </c>
+      <c r="F45" s="10">
+        <v>0</v>
+      </c>
+      <c r="G45" s="10">
+        <v>3</v>
+      </c>
+      <c r="H45" s="10">
+        <v>114</v>
+      </c>
+      <c r="I45" s="10">
+        <v>111</v>
+      </c>
+      <c r="J45" s="10">
+        <v>-20</v>
+      </c>
+      <c r="K45" s="10">
+        <v>12</v>
+      </c>
+      <c r="L45" s="10">
+        <v>32</v>
+      </c>
+      <c r="M45" s="11">
+        <v>-4</v>
+      </c>
+      <c r="N45" s="1"/>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="1"/>
+      <c r="B46" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="10">
+        <v>-65</v>
+      </c>
+      <c r="D46" s="10">
+        <v>5</v>
+      </c>
+      <c r="E46" s="10">
+        <v>5</v>
+      </c>
+      <c r="F46" s="10">
+        <v>0</v>
+      </c>
+      <c r="G46" s="10">
+        <v>-9</v>
+      </c>
+      <c r="H46" s="10">
+        <v>59</v>
+      </c>
+      <c r="I46" s="10">
+        <v>68</v>
+      </c>
+      <c r="J46" s="10">
+        <v>-12</v>
+      </c>
+      <c r="K46" s="10">
+        <v>15</v>
+      </c>
+      <c r="L46" s="10">
+        <v>27</v>
+      </c>
+      <c r="M46" s="11">
+        <v>-49</v>
+      </c>
+      <c r="N46" s="1"/>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="1"/>
+      <c r="B47" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" s="10">
+        <v>0</v>
+      </c>
+      <c r="D47" s="10">
+        <v>0</v>
+      </c>
+      <c r="E47" s="10">
+        <v>0</v>
+      </c>
+      <c r="F47" s="10">
+        <v>0</v>
+      </c>
+      <c r="G47" s="10">
+        <v>6</v>
+      </c>
+      <c r="H47" s="10">
+        <v>26</v>
+      </c>
+      <c r="I47" s="10">
+        <v>20</v>
+      </c>
+      <c r="J47" s="10">
+        <v>-4</v>
+      </c>
+      <c r="K47" s="10">
+        <v>5</v>
+      </c>
+      <c r="L47" s="10">
+        <v>9</v>
+      </c>
+      <c r="M47" s="11">
+        <v>-2</v>
+      </c>
+      <c r="N47" s="1"/>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="1"/>
+      <c r="B48" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" s="10">
+        <v>-5</v>
+      </c>
+      <c r="D48" s="10">
+        <v>1</v>
+      </c>
+      <c r="E48" s="10">
+        <v>1</v>
+      </c>
+      <c r="F48" s="10">
+        <v>0</v>
+      </c>
+      <c r="G48" s="10">
+        <v>0</v>
+      </c>
+      <c r="H48" s="10">
+        <v>15</v>
+      </c>
+      <c r="I48" s="10">
+        <v>15</v>
+      </c>
+      <c r="J48" s="10">
+        <v>1</v>
+      </c>
+      <c r="K48" s="10">
+        <v>6</v>
+      </c>
+      <c r="L48" s="10">
+        <v>5</v>
+      </c>
+      <c r="M48" s="11">
+        <v>-7</v>
+      </c>
+      <c r="N48" s="1"/>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="1"/>
+      <c r="B49" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="10">
+        <v>-11</v>
+      </c>
+      <c r="D49" s="10">
+        <v>2</v>
+      </c>
+      <c r="E49" s="10">
+        <v>2</v>
+      </c>
+      <c r="F49" s="10">
+        <v>0</v>
+      </c>
+      <c r="G49" s="10">
+        <v>0</v>
+      </c>
+      <c r="H49" s="10">
+        <v>40</v>
+      </c>
+      <c r="I49" s="10">
+        <v>40</v>
+      </c>
+      <c r="J49" s="10">
+        <v>-10</v>
+      </c>
+      <c r="K49" s="10">
+        <v>18</v>
+      </c>
+      <c r="L49" s="10">
+        <v>28</v>
+      </c>
+      <c r="M49" s="11">
+        <v>-3</v>
+      </c>
+      <c r="N49" s="1"/>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="1"/>
+      <c r="B50" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="10">
+        <v>13</v>
+      </c>
+      <c r="D50" s="10">
+        <v>0</v>
+      </c>
+      <c r="E50" s="10">
+        <v>0</v>
+      </c>
+      <c r="F50" s="10">
+        <v>0</v>
+      </c>
+      <c r="G50" s="10">
+        <v>6</v>
+      </c>
+      <c r="H50" s="10">
+        <v>22</v>
+      </c>
+      <c r="I50" s="10">
+        <v>16</v>
+      </c>
+      <c r="J50" s="10">
+        <v>8</v>
+      </c>
+      <c r="K50" s="10">
+        <v>10</v>
+      </c>
+      <c r="L50" s="10">
+        <v>2</v>
+      </c>
+      <c r="M50" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N50" s="1"/>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="1"/>
+      <c r="B51" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="10">
+        <v>-1</v>
+      </c>
+      <c r="D51" s="10">
+        <v>0</v>
+      </c>
+      <c r="E51" s="10">
+        <v>0</v>
+      </c>
+      <c r="F51" s="10">
+        <v>0</v>
+      </c>
+      <c r="G51" s="10">
+        <v>5</v>
+      </c>
+      <c r="H51" s="10">
+        <v>8</v>
+      </c>
+      <c r="I51" s="10">
+        <v>3</v>
+      </c>
+      <c r="J51" s="10">
+        <v>1</v>
+      </c>
+      <c r="K51" s="10">
+        <v>4</v>
+      </c>
+      <c r="L51" s="10">
+        <v>3</v>
+      </c>
+      <c r="M51" s="11">
+        <v>-7</v>
+      </c>
+      <c r="N51" s="1"/>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="1"/>
+      <c r="B52" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C52" s="10">
+        <v>-15</v>
+      </c>
+      <c r="D52" s="10">
+        <v>0</v>
+      </c>
+      <c r="E52" s="10">
+        <v>0</v>
+      </c>
+      <c r="F52" s="10">
+        <v>0</v>
+      </c>
+      <c r="G52" s="10">
+        <v>-3</v>
+      </c>
+      <c r="H52" s="10">
+        <v>13</v>
+      </c>
+      <c r="I52" s="10">
+        <v>16</v>
+      </c>
+      <c r="J52" s="10">
+        <v>-9</v>
+      </c>
+      <c r="K52" s="10">
+        <v>1</v>
+      </c>
+      <c r="L52" s="10">
+        <v>10</v>
+      </c>
+      <c r="M52" s="11">
+        <v>-3</v>
+      </c>
+      <c r="N52" s="1"/>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="1"/>
+      <c r="B53" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C53" s="10">
+        <v>-4</v>
+      </c>
+      <c r="D53" s="10">
+        <v>0</v>
+      </c>
+      <c r="E53" s="10">
+        <v>0</v>
+      </c>
+      <c r="F53" s="10">
+        <v>0</v>
+      </c>
+      <c r="G53" s="10">
+        <v>-5</v>
+      </c>
+      <c r="H53" s="10">
+        <v>5</v>
+      </c>
+      <c r="I53" s="10">
+        <v>10</v>
+      </c>
+      <c r="J53" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K53" s="10">
+        <v>1</v>
+      </c>
+      <c r="L53" s="10">
+        <v>2</v>
+      </c>
+      <c r="M53" s="11">
+        <v>2</v>
+      </c>
+      <c r="N53" s="1"/>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="1"/>
+      <c r="B54" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" s="10">
+        <v>-14</v>
+      </c>
+      <c r="D54" s="10">
+        <v>0</v>
+      </c>
+      <c r="E54" s="10">
+        <v>0</v>
+      </c>
+      <c r="F54" s="10">
+        <v>0</v>
+      </c>
+      <c r="G54" s="10">
+        <v>-10</v>
+      </c>
+      <c r="H54" s="10">
+        <v>1</v>
+      </c>
+      <c r="I54" s="10">
+        <v>11</v>
+      </c>
+      <c r="J54" s="10">
+        <v>1</v>
+      </c>
+      <c r="K54" s="10">
+        <v>4</v>
+      </c>
+      <c r="L54" s="10">
+        <v>3</v>
+      </c>
+      <c r="M54" s="11">
+        <v>-5</v>
+      </c>
+      <c r="N54" s="1"/>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="1"/>
+      <c r="B55" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="10">
+        <v>6</v>
+      </c>
+      <c r="D55" s="10">
+        <v>0</v>
+      </c>
+      <c r="E55" s="10">
+        <v>0</v>
+      </c>
+      <c r="F55" s="10">
+        <v>0</v>
+      </c>
+      <c r="G55" s="10">
+        <v>3</v>
+      </c>
+      <c r="H55" s="10">
+        <v>5</v>
+      </c>
+      <c r="I55" s="10">
+        <v>2</v>
+      </c>
+      <c r="J55" s="10">
+        <v>6</v>
+      </c>
+      <c r="K55" s="10">
+        <v>7</v>
+      </c>
+      <c r="L55" s="10">
+        <v>1</v>
+      </c>
+      <c r="M55" s="11">
+        <v>-3</v>
+      </c>
+      <c r="N55" s="1"/>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="1"/>
+      <c r="B56" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C56" s="10">
+        <v>6</v>
+      </c>
+      <c r="D56" s="10">
+        <v>0</v>
+      </c>
+      <c r="E56" s="10">
+        <v>0</v>
+      </c>
+      <c r="F56" s="10">
+        <v>0</v>
+      </c>
+      <c r="G56" s="10">
+        <v>8</v>
+      </c>
+      <c r="H56" s="10">
+        <v>15</v>
+      </c>
+      <c r="I56" s="10">
+        <v>7</v>
+      </c>
+      <c r="J56" s="10">
+        <v>3</v>
+      </c>
+      <c r="K56" s="10">
+        <v>7</v>
+      </c>
+      <c r="L56" s="10">
+        <v>4</v>
+      </c>
+      <c r="M56" s="11">
+        <v>-5</v>
+      </c>
+      <c r="N56" s="1"/>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="1"/>
+      <c r="B57" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C57" s="10">
+        <v>8</v>
+      </c>
+      <c r="D57" s="10">
+        <v>0</v>
+      </c>
+      <c r="E57" s="10">
+        <v>0</v>
+      </c>
+      <c r="F57" s="10">
+        <v>0</v>
+      </c>
+      <c r="G57" s="10">
+        <v>24</v>
+      </c>
+      <c r="H57" s="10">
+        <v>90</v>
+      </c>
+      <c r="I57" s="10">
+        <v>66</v>
+      </c>
+      <c r="J57" s="10">
+        <v>-16</v>
+      </c>
+      <c r="K57" s="10">
+        <v>1</v>
+      </c>
+      <c r="L57" s="10">
+        <v>17</v>
+      </c>
+      <c r="M57" s="11">
+        <v>0</v>
+      </c>
+      <c r="N57" s="1"/>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="1"/>
+      <c r="B58" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C58" s="10">
+        <v>0</v>
+      </c>
+      <c r="D58" s="10">
+        <v>-1</v>
+      </c>
+      <c r="E58" s="10">
+        <v>0</v>
+      </c>
+      <c r="F58" s="10">
+        <v>1</v>
+      </c>
+      <c r="G58" s="10">
+        <v>1</v>
+      </c>
+      <c r="H58" s="10">
+        <v>1</v>
+      </c>
+      <c r="I58" s="10">
+        <v>0</v>
+      </c>
+      <c r="J58" s="10">
+        <v>0</v>
+      </c>
+      <c r="K58" s="10">
+        <v>0</v>
+      </c>
+      <c r="L58" s="10">
+        <v>0</v>
+      </c>
+      <c r="M58" s="11">
+        <v>0</v>
+      </c>
+      <c r="N58" s="1"/>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="1"/>
+      <c r="B59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="10">
+        <v>4</v>
+      </c>
+      <c r="D59" s="10">
+        <v>0</v>
+      </c>
+      <c r="E59" s="10">
+        <v>0</v>
+      </c>
+      <c r="F59" s="10">
+        <v>0</v>
+      </c>
+      <c r="G59" s="10">
+        <v>3</v>
+      </c>
+      <c r="H59" s="10">
+        <v>5</v>
+      </c>
+      <c r="I59" s="10">
+        <v>2</v>
+      </c>
+      <c r="J59" s="10">
+        <v>2</v>
+      </c>
+      <c r="K59" s="10">
+        <v>4</v>
+      </c>
+      <c r="L59" s="10">
+        <v>2</v>
+      </c>
+      <c r="M59" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N59" s="1"/>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="1"/>
+      <c r="B60" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C60" s="10">
+        <v>13</v>
+      </c>
+      <c r="D60" s="10">
+        <v>0</v>
+      </c>
+      <c r="E60" s="10">
+        <v>0</v>
+      </c>
+      <c r="F60" s="10">
+        <v>0</v>
+      </c>
+      <c r="G60" s="10">
+        <v>37</v>
+      </c>
+      <c r="H60" s="10">
+        <v>79</v>
+      </c>
+      <c r="I60" s="10">
+        <v>42</v>
+      </c>
+      <c r="J60" s="10">
+        <v>-23</v>
+      </c>
+      <c r="K60" s="10">
+        <v>0</v>
+      </c>
+      <c r="L60" s="10">
+        <v>23</v>
+      </c>
+      <c r="M60" s="11">
+        <v>-1</v>
+      </c>
+      <c r="N60" s="1"/>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="1"/>
+      <c r="B61" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" s="10">
+        <v>9</v>
+      </c>
+      <c r="D61" s="10">
+        <v>0</v>
+      </c>
+      <c r="E61" s="10">
+        <v>0</v>
+      </c>
+      <c r="F61" s="10">
+        <v>0</v>
+      </c>
+      <c r="G61" s="10">
+        <v>9</v>
+      </c>
+      <c r="H61" s="10">
+        <v>9</v>
+      </c>
+      <c r="I61" s="10">
+        <v>0</v>
+      </c>
+      <c r="J61" s="10">
+        <v>0</v>
+      </c>
+      <c r="K61" s="10">
+        <v>2</v>
+      </c>
+      <c r="L61" s="10">
+        <v>2</v>
+      </c>
+      <c r="M61" s="11">
+        <v>0</v>
+      </c>
+      <c r="N61" s="1"/>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="1"/>
+      <c r="B62" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C62" s="10">
+        <v>-3</v>
+      </c>
+      <c r="D62" s="10">
+        <v>0</v>
+      </c>
+      <c r="E62" s="10">
+        <v>0</v>
+      </c>
+      <c r="F62" s="10">
+        <v>0</v>
+      </c>
+      <c r="G62" s="10">
+        <v>-3</v>
+      </c>
+      <c r="H62" s="10">
+        <v>4</v>
+      </c>
+      <c r="I62" s="10">
+        <v>7</v>
+      </c>
+      <c r="J62" s="10">
+        <v>0</v>
+      </c>
+      <c r="K62" s="10">
+        <v>3</v>
+      </c>
+      <c r="L62" s="10">
+        <v>3</v>
+      </c>
+      <c r="M62" s="11">
+        <v>0</v>
+      </c>
+      <c r="N62" s="1"/>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="1"/>
+      <c r="B63" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="10">
+        <v>3</v>
+      </c>
+      <c r="D63" s="10">
+        <v>0</v>
+      </c>
+      <c r="E63" s="10">
+        <v>0</v>
+      </c>
+      <c r="F63" s="10">
+        <v>0</v>
+      </c>
+      <c r="G63" s="10">
+        <v>1</v>
+      </c>
+      <c r="H63" s="10">
+        <v>4</v>
+      </c>
+      <c r="I63" s="10">
+        <v>3</v>
+      </c>
+      <c r="J63" s="10">
+        <v>2</v>
+      </c>
+      <c r="K63" s="10">
+        <v>4</v>
+      </c>
+      <c r="L63" s="10">
+        <v>2</v>
+      </c>
+      <c r="M63" s="11">
+        <v>0</v>
+      </c>
+      <c r="N63" s="1"/>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="1"/>
+      <c r="B64" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C64" s="10">
+        <v>4</v>
+      </c>
+      <c r="D64" s="10">
+        <v>0</v>
+      </c>
+      <c r="E64" s="10">
+        <v>0</v>
+      </c>
+      <c r="F64" s="10">
+        <v>0</v>
+      </c>
+      <c r="G64" s="10">
+        <v>1</v>
+      </c>
+      <c r="H64" s="10">
+        <v>2</v>
+      </c>
+      <c r="I64" s="10">
+        <v>1</v>
+      </c>
+      <c r="J64" s="10">
+        <v>3</v>
+      </c>
+      <c r="K64" s="10">
+        <v>3</v>
+      </c>
+      <c r="L64" s="10">
+        <v>0</v>
+      </c>
+      <c r="M64" s="11">
+        <v>0</v>
+      </c>
+      <c r="N64" s="1"/>
+    </row>
+    <row r="65" spans="1:14" ht="13.8" thickBot="1">
+      <c r="A65" s="1"/>
+      <c r="B65" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C65" s="12">
+        <v>2</v>
+      </c>
+      <c r="D65" s="12">
+        <v>0</v>
+      </c>
+      <c r="E65" s="12">
+        <v>0</v>
+      </c>
+      <c r="F65" s="12">
+        <v>0</v>
+      </c>
+      <c r="G65" s="12">
+        <v>2</v>
+      </c>
+      <c r="H65" s="12">
+        <v>2</v>
+      </c>
+      <c r="I65" s="12">
+        <v>0</v>
+      </c>
+      <c r="J65" s="12">
+        <v>0</v>
+      </c>
+      <c r="K65" s="12">
+        <v>0</v>
+      </c>
+      <c r="L65" s="12">
+        <v>0</v>
+      </c>
+      <c r="M65" s="13">
+        <v>0</v>
+      </c>
+      <c r="N65" s="1"/>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="1"/>
+      <c r="N66" s="1"/>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="1"/>
+      <c r="N67" s="1"/>
+    </row>
+    <row r="68" spans="1:14">
+      <c r="A68" s="1"/>
+      <c r="N68" s="1"/>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="1"/>
+      <c r="N69" s="1"/>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="1"/>
+      <c r="N70" s="1"/>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="1"/>
+      <c r="N71" s="1"/>
+    </row>
+    <row r="72" spans="1:14">
+      <c r="A72" s="1"/>
+      <c r="N72" s="1"/>
+    </row>
+    <row r="73" spans="1:14">
+      <c r="A73" s="1"/>
+      <c r="N73" s="1"/>
+    </row>
+    <row r="74" spans="1:14">
+      <c r="A74" s="1"/>
+      <c r="N74" s="1"/>
+    </row>
+    <row r="75" spans="1:14">
+      <c r="A75" s="1"/>
+      <c r="N75" s="1"/>
+    </row>
+    <row r="76" spans="1:14">
+      <c r="A76" s="1"/>
+      <c r="N76" s="1"/>
+    </row>
+    <row r="77" spans="1:14">
+      <c r="A77" s="1"/>
+      <c r="N77" s="1"/>
+    </row>
+    <row r="78" spans="1:14">
+      <c r="A78" s="1"/>
+      <c r="N78" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B1:M1"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="J3:L3"/>
+    <mergeCell ref="M3:M4"/>
+  </mergeCells>
+  <phoneticPr fontId="18"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="83" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="18" baseType="lpstr">
+    <vt:vector size="27" baseType="lpstr">
       <vt:lpstr>令和8年1月中(総数)</vt:lpstr>
       <vt:lpstr>1月中(日本人)</vt:lpstr>
       <vt:lpstr>1月中(外国人)</vt:lpstr>
       <vt:lpstr>2月中(総数)</vt:lpstr>
       <vt:lpstr>2月中(日本人)</vt:lpstr>
       <vt:lpstr>2月中(外国人)</vt:lpstr>
+      <vt:lpstr>３月中（総数）</vt:lpstr>
+      <vt:lpstr>３月中（日本人）</vt:lpstr>
+      <vt:lpstr>３月中（外国人）</vt:lpstr>
+      <vt:lpstr>４月中（総数）</vt:lpstr>
+      <vt:lpstr>４月中（日本人）</vt:lpstr>
+      <vt:lpstr>４月中（外国人）</vt:lpstr>
+      <vt:lpstr>5月中（総数）</vt:lpstr>
+      <vt:lpstr>5月中（日本人）</vt:lpstr>
+      <vt:lpstr>5月中（外国人）</vt:lpstr>
       <vt:lpstr>'1月中(外国人)'!Print_Area</vt:lpstr>
       <vt:lpstr>'1月中(日本人)'!Print_Area</vt:lpstr>
       <vt:lpstr>'2月中(外国人)'!Print_Area</vt:lpstr>
       <vt:lpstr>'2月中(総数)'!Print_Area</vt:lpstr>
       <vt:lpstr>'2月中(日本人)'!Print_Area</vt:lpstr>
       <vt:lpstr>'令和8年1月中(総数)'!Print_Area</vt:lpstr>
       <vt:lpstr>'1月中(外国人)'!Print_Titles</vt:lpstr>
       <vt:lpstr>'1月中(日本人)'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2月中(外国人)'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2月中(総数)'!Print_Titles</vt:lpstr>
       <vt:lpstr>'2月中(日本人)'!Print_Titles</vt:lpstr>
       <vt:lpstr>'令和8年1月中(総数)'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>