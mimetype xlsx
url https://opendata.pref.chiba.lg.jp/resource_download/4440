--- v0 (2026-03-07)
+++ v1 (2026-04-22)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1F38E897-9F80-469C-9845-A3802F54B2AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EBD6E1D8-DA87-4949-B91B-51CE0BB9211D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="R7" sheetId="1" r:id="rId1"/>
+    <sheet name="R8" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>活用目的</t>
@@ -195,161 +195,173 @@
       <t>ブン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>災害対策</t>
     <rPh sb="0" eb="2">
       <t>サイガイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>タイサク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>情報化の推進</t>
     <rPh sb="0" eb="3">
       <t>ジョウホウカ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>スイシン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>20百万円</t>
-[...6 lines deleted...]
-    <t>令和７年度宝くじ収益金を財源として行う事業計画</t>
+    <t>令和８年度宝くじ収益金を財源として行う事業計画</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>タカラ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>シュウエキキン</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ザイゲン</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>オコナ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ケイカク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>23億71百万円</t>
+    <t>2億28百万円</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>53億83百万円</t>
     <rPh sb="2" eb="3">
       <t>オク</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ヒャクマンエン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>61億68百万円</t>
+    <t>20百万円</t>
+    <rPh sb="2" eb="3">
+      <t>モモ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>マン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>11億68百万円</t>
     <rPh sb="2" eb="3">
       <t>オク</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ヒャクマンエン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>3億58百万円</t>
+    <t>5億41百万円</t>
     <rPh sb="1" eb="2">
       <t>オク</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ヒャクマンエン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>24億26百万円</t>
+    <t>28億21百万円</t>
     <rPh sb="2" eb="3">
       <t>オク</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ヒャクマンエン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>42百万円</t>
-[...6 lines deleted...]
-    <t>13億16百万円</t>
+    <t>22億65百万円</t>
     <rPh sb="2" eb="3">
       <t>オク</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ヒャクマンエン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>55百万円</t>
-[...6 lines deleted...]
-    <t>21億48百万円</t>
+    <t>23億58百万円</t>
     <rPh sb="2" eb="3">
       <t>オク</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ヒャクマンエン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>94百万円</t>
-    <rPh sb="2" eb="5">
+    <t>78百万円</t>
+    <rPh sb="2" eb="3">
+      <t>モモ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>マン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>1億32百万円</t>
+    <rPh sb="1" eb="2">
+      <t>オク</t>
+    </rPh>
+    <rPh sb="4" eb="7">
       <t>ヒャクマンエン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -662,172 +674,172 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8718084A-4286-4B8B-9AD7-A8C3567FA2A6}">
   <dimension ref="B1:C12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="2" max="2" width="40.09765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.3984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:3" x14ac:dyDescent="0.45">
       <c r="B1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="2" spans="2:3" x14ac:dyDescent="0.45">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="2:3" x14ac:dyDescent="0.45">
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="2:3" x14ac:dyDescent="0.45">
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="2:3" x14ac:dyDescent="0.45">
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="2:3" x14ac:dyDescent="0.45">
       <c r="B6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="2:3" x14ac:dyDescent="0.45">
       <c r="B7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="2:3" x14ac:dyDescent="0.45">
       <c r="B8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="2:3" x14ac:dyDescent="0.45">
       <c r="B9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="2:3" x14ac:dyDescent="0.45">
       <c r="B10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="2:3" x14ac:dyDescent="0.45">
       <c r="B11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="2:3" x14ac:dyDescent="0.45">
       <c r="B12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>R7</vt:lpstr>
+      <vt:lpstr>R8</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>