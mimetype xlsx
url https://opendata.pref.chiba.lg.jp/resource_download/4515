--- v0 (2026-03-08)
+++ v1 (2026-07-21)
@@ -1,76 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DBDD3ED8-C848-4B51-95B0-2A3680D43F7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{22F32AC5-2D02-4CB9-BD7A-F7DEBD48F836}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ｐ3" sheetId="1" r:id="rId1"/>
+    <sheet name="Ｐ3" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ3'!$B$2:$Q$38</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="Q23" i="2" l="1"/>
+  <c r="P23" i="2"/>
+  <c r="O23" i="2"/>
+  <c r="N23" i="2"/>
+  <c r="M23" i="2"/>
+  <c r="L23" i="2"/>
+  <c r="K23" i="2"/>
+  <c r="J23" i="2"/>
+  <c r="I23" i="2"/>
+  <c r="H23" i="2"/>
+  <c r="G23" i="2"/>
+  <c r="F23" i="2"/>
+  <c r="E23" i="2"/>
+  <c r="D23" i="2"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>年　度</t>
     <rPh sb="0" eb="3">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>水道用水　供給事業</t>
     <rPh sb="0" eb="2">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヨウスイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>キョウキュウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ジギョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
@@ -161,222 +181,216 @@
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>H2</t>
   </si>
   <si>
     <t>H7</t>
   </si>
   <si>
     <t>H12</t>
   </si>
   <si>
     <t>H22</t>
   </si>
   <si>
     <t>S55</t>
   </si>
   <si>
     <t>S60</t>
   </si>
   <si>
     <t>H17</t>
   </si>
   <si>
-    <t>R元</t>
-[...5 lines deleted...]
-  <si>
     <t>S50</t>
   </si>
   <si>
     <t>H27</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>R2</t>
   </si>
   <si>
-    <t>R3</t>
-[...11 lines deleted...]
-    <t>　令和５年度末現在、水道法で規定する水道の箇所数（ただし、簡易専用水道を除く）</t>
+    <t>　令和6年度末現在、水道法で規定する水道の箇所数（ただし、簡易専用水道を除く）</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ネンドマツ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ゲンザイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ホウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>キテイ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>カショ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>スウ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>カンイ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>センヨウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>専用水道939となっており、令和4年度と比較して5箇所の減となった。〔表－１〕</t>
+    <t>は987箇所あり、その内訳は、水道用水供給事業6、上水道事業40、簡易水道事業4、</t>
+    <rPh sb="4" eb="6">
+      <t>カショ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ウチワケ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>スイドウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ヨウスイ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>キョウキュウ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="25" eb="28">
+      <t>ジョウスイドウ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>カン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>専用水道937となっており、令和5年度と比較して2箇所の減となった。〔表－１〕</t>
     <rPh sb="1" eb="2">
       <t>ヨウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>レイワ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ネンド</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ド</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ヘイネンド</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ヒカク</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>カショ</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>ゲン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>は989箇所あり、その内訳は、水道用水供給事業6、上水道事業40、簡易水道事業4、</t>
-[...34 lines deleted...]
-    <t>　その他、水道法による規制の対象である簡易専用水道の設置数は、令和５年度末現在</t>
+    <t>　その他、水道法による規制の対象である簡易専用水道の設置数は、令和6年度末現在</t>
     <rPh sb="3" eb="4">
       <t>タ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ホウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>キセイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>カンイ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>センヨウ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="26" eb="29">
       <t>セッチスウ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>レイワ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>ネンド</t>
     </rPh>
     <rPh sb="36" eb="37">
       <t>マツ</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>ゲンザイ</t>
     </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>9,743箇所となっている。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>R3</t>
+  </si>
+  <si>
+    <t>R4</t>
+  </si>
+  <si>
+    <t>R5</t>
+  </si>
+  <si>
+    <t>R6</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -387,51 +401,51 @@
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="41">
+  <borders count="34">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
@@ -501,690 +515,587 @@
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...8 lines deleted...]
-      <right/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-[...22 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...239 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...28 lines deleted...]
-      </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
-[...26 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="57" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1433,560 +1344,934 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB9AB516-039E-4BA5-891A-8FB34FA85830}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="C2:V23"/>
+  <dimension ref="C2:AR23"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="98" zoomScaleNormal="100" zoomScaleSheetLayoutView="98" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="M14" sqref="M14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.77734375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.77734375" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.88671875" style="1" customWidth="1"/>
     <col min="4" max="16" width="5.44140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="5.77734375" style="1" customWidth="1"/>
     <col min="18" max="18" width="6.21875" style="1" customWidth="1"/>
     <col min="19" max="19" width="2.44140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="3.77734375" style="1" customWidth="1"/>
     <col min="21" max="22" width="6.21875" style="1" customWidth="1"/>
     <col min="23" max="16384" width="3.77734375" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="3:22" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="3" spans="3:22" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="3:44" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="3:44" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
     </row>
-    <row r="4" spans="3:22" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="3:44" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
     </row>
-    <row r="5" spans="3:22" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C5" s="51" t="s">
+    <row r="5" spans="3:44" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C5" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="44"/>
+      <c r="I5" s="44"/>
+      <c r="J5" s="44"/>
+      <c r="K5" s="44"/>
+      <c r="L5" s="44"/>
+      <c r="M5" s="44"/>
+      <c r="N5" s="44"/>
+      <c r="O5" s="44"/>
+      <c r="P5" s="44"/>
+      <c r="Q5" s="44"/>
+      <c r="U5" s="29"/>
+    </row>
+    <row r="6" spans="3:44" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C6" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="U6" s="49"/>
+      <c r="V6" s="49"/>
+      <c r="W6" s="49"/>
+      <c r="X6" s="49"/>
+      <c r="Y6" s="49"/>
+      <c r="Z6" s="49"/>
+      <c r="AA6" s="49"/>
+      <c r="AB6" s="49"/>
+      <c r="AC6" s="49"/>
+      <c r="AD6" s="49"/>
+      <c r="AE6" s="49"/>
+      <c r="AF6" s="49"/>
+      <c r="AG6" s="49"/>
+      <c r="AH6" s="49"/>
+      <c r="AI6" s="49"/>
+      <c r="AJ6" s="49"/>
+      <c r="AK6" s="49"/>
+      <c r="AL6" s="49"/>
+      <c r="AM6" s="49"/>
+      <c r="AN6" s="49"/>
+      <c r="AO6" s="49"/>
+      <c r="AP6" s="49"/>
+      <c r="AQ6" s="49"/>
+      <c r="AR6" s="49"/>
+    </row>
+    <row r="7" spans="3:44" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C7" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44"/>
+      <c r="I7" s="44"/>
+      <c r="J7" s="44"/>
+      <c r="K7" s="44"/>
+      <c r="L7" s="44"/>
+      <c r="M7" s="44"/>
+      <c r="N7" s="44"/>
+      <c r="O7" s="44"/>
+      <c r="P7" s="44"/>
+      <c r="Q7" s="44"/>
+      <c r="U7" s="49"/>
+      <c r="V7" s="49"/>
+      <c r="W7" s="49"/>
+      <c r="X7" s="49"/>
+      <c r="Y7" s="49"/>
+      <c r="Z7" s="49"/>
+      <c r="AA7" s="49"/>
+      <c r="AB7" s="49"/>
+      <c r="AC7" s="49"/>
+      <c r="AD7" s="49"/>
+      <c r="AE7" s="49"/>
+      <c r="AF7" s="49"/>
+      <c r="AG7" s="49"/>
+      <c r="AH7" s="49"/>
+      <c r="AI7" s="49"/>
+      <c r="AJ7" s="49"/>
+      <c r="AK7" s="49"/>
+      <c r="AL7" s="49"/>
+      <c r="AM7" s="49"/>
+      <c r="AN7" s="49"/>
+      <c r="AO7" s="49"/>
+      <c r="AP7" s="49"/>
+      <c r="AQ7" s="49"/>
+      <c r="AR7" s="49"/>
+    </row>
+    <row r="8" spans="3:44" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C8" s="44" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44"/>
+      <c r="I8" s="44"/>
+      <c r="J8" s="44"/>
+      <c r="K8" s="44"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="44"/>
+      <c r="N8" s="44"/>
+      <c r="O8" s="44"/>
+      <c r="P8" s="44"/>
+      <c r="Q8" s="44"/>
+      <c r="U8" s="49"/>
+      <c r="V8" s="49"/>
+      <c r="W8" s="49"/>
+      <c r="X8" s="49"/>
+      <c r="Y8" s="49"/>
+      <c r="Z8" s="49"/>
+      <c r="AA8" s="49"/>
+      <c r="AB8" s="49"/>
+      <c r="AC8" s="49"/>
+      <c r="AD8" s="49"/>
+      <c r="AE8" s="49"/>
+      <c r="AF8" s="49"/>
+      <c r="AG8" s="49"/>
+      <c r="AH8" s="49"/>
+      <c r="AI8" s="49"/>
+      <c r="AJ8" s="49"/>
+      <c r="AK8" s="49"/>
+      <c r="AL8" s="49"/>
+      <c r="AM8" s="49"/>
+      <c r="AN8" s="49"/>
+      <c r="AO8" s="49"/>
+      <c r="AP8" s="49"/>
+      <c r="AQ8" s="49"/>
+      <c r="AR8" s="49"/>
+    </row>
+    <row r="9" spans="3:44" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C9" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="D5" s="51"/>
-[...13 lines deleted...]
-      <c r="U5" s="34"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="46"/>
+      <c r="F9" s="46"/>
+      <c r="G9" s="46"/>
+      <c r="H9" s="46"/>
+      <c r="I9" s="46"/>
+      <c r="J9" s="46"/>
+      <c r="K9" s="46"/>
+      <c r="L9" s="46"/>
+      <c r="M9" s="46"/>
+      <c r="N9" s="46"/>
+      <c r="O9" s="46"/>
+      <c r="P9" s="46"/>
+      <c r="Q9" s="46"/>
+      <c r="U9" s="49"/>
+      <c r="V9" s="30"/>
+      <c r="W9" s="49"/>
+      <c r="X9" s="49"/>
+      <c r="Y9" s="49"/>
+      <c r="Z9" s="49"/>
+      <c r="AA9" s="49"/>
+      <c r="AB9" s="49"/>
+      <c r="AC9" s="49"/>
+      <c r="AD9" s="49"/>
+      <c r="AE9" s="49"/>
+      <c r="AF9" s="49"/>
+      <c r="AG9" s="49"/>
+      <c r="AH9" s="49"/>
+      <c r="AI9" s="49"/>
+      <c r="AJ9" s="49"/>
+      <c r="AK9" s="49"/>
+      <c r="AL9" s="49"/>
+      <c r="AM9" s="49"/>
+      <c r="AN9" s="49"/>
+      <c r="AO9" s="49"/>
+      <c r="AP9" s="49"/>
+      <c r="AQ9" s="49"/>
+      <c r="AR9" s="49"/>
     </row>
-    <row r="6" spans="3:22" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="Q6" s="51"/>
+    <row r="10" spans="3:44" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C10" s="46"/>
+      <c r="D10" s="46"/>
+      <c r="E10" s="46"/>
+      <c r="F10" s="46"/>
+      <c r="G10" s="46"/>
+      <c r="H10" s="46"/>
+      <c r="I10" s="46"/>
+      <c r="J10" s="46"/>
+      <c r="K10" s="46"/>
+      <c r="L10" s="46"/>
+      <c r="M10" s="46"/>
+      <c r="N10" s="46"/>
+      <c r="O10" s="46"/>
+      <c r="P10" s="46"/>
+      <c r="Q10" s="46"/>
+      <c r="U10" s="49"/>
+      <c r="V10" s="30"/>
+      <c r="W10" s="49"/>
+      <c r="X10" s="49"/>
+      <c r="Y10" s="49"/>
+      <c r="Z10" s="49"/>
+      <c r="AA10" s="49"/>
+      <c r="AB10" s="49"/>
+      <c r="AC10" s="49"/>
+      <c r="AD10" s="49"/>
+      <c r="AE10" s="49"/>
+      <c r="AF10" s="49"/>
+      <c r="AG10" s="49"/>
+      <c r="AH10" s="49"/>
+      <c r="AI10" s="49"/>
+      <c r="AJ10" s="49"/>
+      <c r="AK10" s="49"/>
+      <c r="AL10" s="49"/>
+      <c r="AM10" s="49"/>
+      <c r="AN10" s="49"/>
+      <c r="AO10" s="49"/>
+      <c r="AP10" s="49"/>
+      <c r="AQ10" s="49"/>
+      <c r="AR10" s="49"/>
     </row>
-    <row r="7" spans="3:22" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="Q7" s="51"/>
+    <row r="11" spans="3:44" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C11" s="44"/>
+      <c r="D11" s="44"/>
+      <c r="E11" s="44"/>
+      <c r="F11" s="44"/>
+      <c r="G11" s="44"/>
+      <c r="H11" s="44"/>
+      <c r="I11" s="44"/>
+      <c r="J11" s="44"/>
+      <c r="K11" s="44"/>
+      <c r="L11" s="44"/>
+      <c r="M11" s="44"/>
+      <c r="N11" s="44"/>
+      <c r="O11" s="44"/>
+      <c r="P11" s="44"/>
+      <c r="Q11" s="44"/>
+      <c r="R11" s="43"/>
+      <c r="S11" s="43"/>
+      <c r="U11" s="49"/>
+      <c r="V11" s="49"/>
+      <c r="W11" s="49"/>
+      <c r="X11" s="49"/>
+      <c r="Y11" s="49"/>
+      <c r="Z11" s="49"/>
+      <c r="AA11" s="49"/>
+      <c r="AB11" s="49"/>
+      <c r="AC11" s="49"/>
+      <c r="AD11" s="49"/>
+      <c r="AE11" s="49"/>
+      <c r="AF11" s="49"/>
+      <c r="AG11" s="49"/>
+      <c r="AH11" s="49"/>
+      <c r="AI11" s="49"/>
+      <c r="AJ11" s="49"/>
+      <c r="AK11" s="49"/>
+      <c r="AL11" s="49"/>
+      <c r="AM11" s="49"/>
+      <c r="AN11" s="49"/>
+      <c r="AO11" s="49"/>
+      <c r="AP11" s="49"/>
+      <c r="AQ11" s="49"/>
+      <c r="AR11" s="49"/>
     </row>
-    <row r="8" spans="3:22" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="Q8" s="51"/>
+    <row r="12" spans="3:44" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C12" s="46"/>
+      <c r="D12" s="46"/>
+      <c r="E12" s="46"/>
+      <c r="F12" s="46"/>
+      <c r="G12" s="46"/>
+      <c r="H12" s="46"/>
+      <c r="I12" s="46"/>
+      <c r="J12" s="46"/>
+      <c r="K12" s="46"/>
+      <c r="L12" s="46"/>
+      <c r="M12" s="46"/>
+      <c r="N12" s="46"/>
+      <c r="O12" s="46"/>
+      <c r="P12" s="46"/>
+      <c r="Q12" s="46"/>
+      <c r="U12" s="49"/>
+      <c r="V12" s="49"/>
+      <c r="W12" s="49"/>
+      <c r="X12" s="49"/>
+      <c r="Y12" s="49"/>
+      <c r="Z12" s="49"/>
+      <c r="AA12" s="49"/>
+      <c r="AB12" s="49"/>
+      <c r="AC12" s="49"/>
+      <c r="AD12" s="49"/>
+      <c r="AE12" s="49"/>
+      <c r="AF12" s="49"/>
+      <c r="AG12" s="49"/>
+      <c r="AH12" s="49"/>
+      <c r="AI12" s="49"/>
+      <c r="AJ12" s="49"/>
+      <c r="AK12" s="49"/>
+      <c r="AL12" s="49"/>
+      <c r="AM12" s="49"/>
+      <c r="AN12" s="49"/>
+      <c r="AO12" s="49"/>
+      <c r="AP12" s="49"/>
+      <c r="AQ12" s="49"/>
+      <c r="AR12" s="49"/>
     </row>
-    <row r="9" spans="3:22" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="V9" s="35"/>
+    <row r="13" spans="3:44" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U13" s="49"/>
+      <c r="V13" s="30"/>
+      <c r="W13" s="49"/>
+      <c r="X13" s="49"/>
+      <c r="Y13" s="49"/>
+      <c r="Z13" s="49"/>
+      <c r="AA13" s="49"/>
+      <c r="AB13" s="49"/>
+      <c r="AC13" s="49"/>
+      <c r="AD13" s="49"/>
+      <c r="AE13" s="49"/>
+      <c r="AF13" s="49"/>
+      <c r="AG13" s="49"/>
+      <c r="AH13" s="49"/>
+      <c r="AI13" s="49"/>
+      <c r="AJ13" s="49"/>
+      <c r="AK13" s="49"/>
+      <c r="AL13" s="49"/>
+      <c r="AM13" s="49"/>
+      <c r="AN13" s="49"/>
+      <c r="AO13" s="49"/>
+      <c r="AP13" s="49"/>
+      <c r="AQ13" s="49"/>
+      <c r="AR13" s="49"/>
     </row>
-    <row r="10" spans="3:22" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="V10" s="35"/>
+    <row r="14" spans="3:44" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U14" s="49"/>
+      <c r="V14" s="30"/>
+      <c r="W14" s="49"/>
+      <c r="X14" s="49"/>
+      <c r="Y14" s="49"/>
+      <c r="Z14" s="49"/>
+      <c r="AA14" s="49"/>
+      <c r="AB14" s="49"/>
+      <c r="AC14" s="49"/>
+      <c r="AD14" s="49"/>
+      <c r="AE14" s="49"/>
+      <c r="AF14" s="49"/>
+      <c r="AG14" s="49"/>
+      <c r="AH14" s="49"/>
+      <c r="AI14" s="49"/>
+      <c r="AJ14" s="49"/>
+      <c r="AK14" s="49"/>
+      <c r="AL14" s="49"/>
+      <c r="AM14" s="49"/>
+      <c r="AN14" s="49"/>
+      <c r="AO14" s="49"/>
+      <c r="AP14" s="49"/>
+      <c r="AQ14" s="49"/>
+      <c r="AR14" s="49"/>
     </row>
-    <row r="11" spans="3:22" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="S11" s="54"/>
+    <row r="15" spans="3:44" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U15" s="49"/>
+      <c r="V15" s="49"/>
+      <c r="W15" s="49"/>
+      <c r="X15" s="49"/>
+      <c r="Y15" s="49"/>
+      <c r="Z15" s="49"/>
+      <c r="AA15" s="49"/>
+      <c r="AB15" s="49"/>
+      <c r="AC15" s="49"/>
+      <c r="AD15" s="49"/>
+      <c r="AE15" s="49"/>
+      <c r="AF15" s="49"/>
+      <c r="AG15" s="49"/>
+      <c r="AH15" s="49"/>
+      <c r="AI15" s="49"/>
+      <c r="AJ15" s="49"/>
+      <c r="AK15" s="49"/>
+      <c r="AL15" s="49"/>
+      <c r="AM15" s="49"/>
+      <c r="AN15" s="49"/>
+      <c r="AO15" s="49"/>
+      <c r="AP15" s="49"/>
+      <c r="AQ15" s="49"/>
+      <c r="AR15" s="49"/>
     </row>
-    <row r="12" spans="3:22" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="Q12" s="52"/>
+    <row r="16" spans="3:44" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C16" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="D16" s="46"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="46"/>
+      <c r="G16" s="46"/>
+      <c r="H16" s="47"/>
+      <c r="U16" s="49"/>
+      <c r="V16" s="49"/>
+      <c r="W16" s="49"/>
+      <c r="X16" s="49"/>
+      <c r="Y16" s="49"/>
+      <c r="Z16" s="49"/>
+      <c r="AA16" s="49"/>
+      <c r="AB16" s="49"/>
+      <c r="AC16" s="49"/>
+      <c r="AD16" s="49"/>
+      <c r="AE16" s="49"/>
+      <c r="AF16" s="49"/>
+      <c r="AG16" s="49"/>
+      <c r="AH16" s="49"/>
+      <c r="AI16" s="49"/>
+      <c r="AJ16" s="49"/>
+      <c r="AK16" s="49"/>
+      <c r="AL16" s="49"/>
+      <c r="AM16" s="49"/>
+      <c r="AN16" s="49"/>
+      <c r="AO16" s="49"/>
+      <c r="AP16" s="49"/>
+      <c r="AQ16" s="49"/>
+      <c r="AR16" s="49"/>
     </row>
-    <row r="13" spans="3:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="V13" s="35"/>
+    <row r="17" spans="3:44" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U17" s="49"/>
+      <c r="V17" s="49"/>
+      <c r="W17" s="49"/>
+      <c r="X17" s="49"/>
+      <c r="Y17" s="49"/>
+      <c r="Z17" s="49"/>
+      <c r="AA17" s="49"/>
+      <c r="AB17" s="49"/>
+      <c r="AC17" s="49"/>
+      <c r="AD17" s="49"/>
+      <c r="AE17" s="49"/>
+      <c r="AF17" s="49"/>
+      <c r="AG17" s="49"/>
+      <c r="AH17" s="49"/>
+      <c r="AI17" s="49"/>
+      <c r="AJ17" s="49"/>
+      <c r="AK17" s="49"/>
+      <c r="AL17" s="49"/>
+      <c r="AM17" s="49"/>
+      <c r="AN17" s="49"/>
+      <c r="AO17" s="49"/>
+      <c r="AP17" s="49"/>
+      <c r="AQ17" s="49"/>
+      <c r="AR17" s="49"/>
     </row>
-    <row r="14" spans="3:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-    <row r="18" spans="3:19" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="3:44" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C18" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="D18" s="29" t="s">
-        <v>16</v>
+      <c r="D18" s="25" t="s">
+        <v>15</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="F18" s="15" t="s">
+      <c r="F18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I18" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J18" s="8" t="s">
         <v>14</v>
       </c>
       <c r="K18" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="L18" s="24" t="s">
+      <c r="L18" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="M18" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="M18" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N18" s="8" t="s">
-        <v>18</v>
-[...8 lines deleted...]
-        <v>21</v>
+        <v>23</v>
+      </c>
+      <c r="O18" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="P18" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q18" s="35" t="s">
+        <v>26</v>
       </c>
       <c r="S18" s="7"/>
+      <c r="U18" s="49"/>
+      <c r="V18" s="49"/>
+      <c r="W18" s="49"/>
+      <c r="X18" s="49"/>
+      <c r="Y18" s="49"/>
+      <c r="Z18" s="49"/>
+      <c r="AA18" s="49"/>
+      <c r="AB18" s="49"/>
+      <c r="AC18" s="49"/>
+      <c r="AD18" s="49"/>
+      <c r="AE18" s="49"/>
+      <c r="AF18" s="49"/>
+      <c r="AG18" s="49"/>
+      <c r="AH18" s="49"/>
+      <c r="AI18" s="49"/>
+      <c r="AJ18" s="49"/>
+      <c r="AK18" s="49"/>
+      <c r="AL18" s="49"/>
+      <c r="AM18" s="49"/>
+      <c r="AN18" s="49"/>
+      <c r="AO18" s="49"/>
+      <c r="AP18" s="49"/>
+      <c r="AQ18" s="49"/>
+      <c r="AR18" s="49"/>
     </row>
-    <row r="19" spans="3:19" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C19" s="20" t="s">
+    <row r="19" spans="3:44" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C19" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="D19" s="30">
+      <c r="D19" s="26">
         <v>4</v>
       </c>
       <c r="E19" s="5">
         <v>5</v>
       </c>
-      <c r="F19" s="16">
+      <c r="F19" s="14">
         <v>5</v>
       </c>
       <c r="G19" s="5">
         <v>6</v>
       </c>
       <c r="H19" s="5">
         <v>6</v>
       </c>
       <c r="I19" s="5">
         <v>6</v>
       </c>
       <c r="J19" s="9">
         <v>6</v>
       </c>
       <c r="K19" s="9">
         <v>6</v>
       </c>
-      <c r="L19" s="25">
+      <c r="L19" s="22">
         <v>6</v>
       </c>
       <c r="M19" s="9">
         <v>6</v>
       </c>
       <c r="N19" s="9">
         <v>6</v>
       </c>
-      <c r="O19" s="37">
+      <c r="O19" s="32">
         <v>6</v>
       </c>
-      <c r="P19" s="47">
+      <c r="P19" s="40">
         <v>6</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="36">
         <v>6</v>
       </c>
       <c r="S19" s="7"/>
+      <c r="U19" s="49"/>
+      <c r="V19" s="49"/>
+      <c r="W19" s="49"/>
+      <c r="X19" s="49"/>
+      <c r="Y19" s="49"/>
+      <c r="Z19" s="49"/>
+      <c r="AA19" s="49"/>
+      <c r="AB19" s="49"/>
+      <c r="AC19" s="49"/>
+      <c r="AD19" s="49"/>
+      <c r="AE19" s="49"/>
+      <c r="AF19" s="49"/>
+      <c r="AG19" s="49"/>
+      <c r="AH19" s="49"/>
+      <c r="AI19" s="49"/>
+      <c r="AJ19" s="49"/>
+      <c r="AK19" s="49"/>
+      <c r="AL19" s="49"/>
+      <c r="AM19" s="49"/>
+      <c r="AN19" s="49"/>
+      <c r="AO19" s="49"/>
+      <c r="AP19" s="49"/>
+      <c r="AQ19" s="49"/>
+      <c r="AR19" s="49"/>
     </row>
-    <row r="20" spans="3:19" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C20" s="21" t="s">
+    <row r="20" spans="3:44" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C20" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="D20" s="31">
+      <c r="D20" s="27">
         <v>55</v>
       </c>
       <c r="E20" s="6">
         <v>54</v>
       </c>
-      <c r="F20" s="17">
+      <c r="F20" s="15">
         <v>53</v>
       </c>
       <c r="G20" s="6">
         <v>53</v>
       </c>
       <c r="H20" s="6">
         <v>54</v>
       </c>
       <c r="I20" s="6">
         <v>54</v>
       </c>
       <c r="J20" s="10">
         <v>44</v>
       </c>
       <c r="K20" s="10">
         <v>44</v>
       </c>
-      <c r="L20" s="26">
+      <c r="L20" s="23">
         <v>43</v>
       </c>
       <c r="M20" s="10">
         <v>40</v>
       </c>
       <c r="N20" s="10">
         <v>40</v>
       </c>
-      <c r="O20" s="38">
+      <c r="O20" s="33">
         <v>40</v>
       </c>
-      <c r="P20" s="48">
+      <c r="P20" s="41">
         <v>40</v>
       </c>
-      <c r="Q20" s="43">
+      <c r="Q20" s="37">
         <v>40</v>
       </c>
       <c r="S20" s="7"/>
+      <c r="U20" s="49"/>
+      <c r="V20" s="49"/>
+      <c r="W20" s="49"/>
+      <c r="X20" s="49"/>
+      <c r="Y20" s="49"/>
+      <c r="Z20" s="49"/>
+      <c r="AA20" s="49"/>
+      <c r="AB20" s="49"/>
+      <c r="AC20" s="49"/>
+      <c r="AD20" s="49"/>
+      <c r="AE20" s="49"/>
+      <c r="AF20" s="49"/>
+      <c r="AG20" s="49"/>
+      <c r="AH20" s="49"/>
+      <c r="AI20" s="49"/>
+      <c r="AJ20" s="49"/>
+      <c r="AK20" s="49"/>
+      <c r="AL20" s="49"/>
+      <c r="AM20" s="49"/>
+      <c r="AN20" s="49"/>
+      <c r="AO20" s="49"/>
+      <c r="AP20" s="49"/>
+      <c r="AQ20" s="49"/>
+      <c r="AR20" s="49"/>
     </row>
-    <row r="21" spans="3:19" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C21" s="21" t="s">
+    <row r="21" spans="3:44" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C21" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D21" s="31">
+      <c r="D21" s="27">
         <v>77</v>
       </c>
       <c r="E21" s="6">
         <v>52</v>
       </c>
-      <c r="F21" s="17">
+      <c r="F21" s="15">
         <v>18</v>
       </c>
       <c r="G21" s="6">
         <v>14</v>
       </c>
       <c r="H21" s="6">
         <v>6</v>
       </c>
       <c r="I21" s="6">
         <v>6</v>
       </c>
       <c r="J21" s="10">
         <v>5</v>
       </c>
       <c r="K21" s="10">
         <v>4</v>
       </c>
-      <c r="L21" s="26">
+      <c r="L21" s="23">
         <v>3</v>
       </c>
       <c r="M21" s="10">
         <v>3</v>
       </c>
       <c r="N21" s="10">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="O21" s="38">
         <v>4</v>
       </c>
-      <c r="P21" s="48">
+      <c r="O21" s="33">
         <v>4</v>
       </c>
-      <c r="Q21" s="43">
+      <c r="P21" s="41">
+        <v>4</v>
+      </c>
+      <c r="Q21" s="37">
         <v>4</v>
       </c>
       <c r="S21" s="7"/>
     </row>
-    <row r="22" spans="3:19" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C22" s="22" t="s">
+    <row r="22" spans="3:44" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C22" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="D22" s="32">
+      <c r="D22" s="28">
         <v>293</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E22" s="11">
         <v>386</v>
       </c>
-      <c r="F22" s="18">
+      <c r="F22" s="16">
         <v>396</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G22" s="11">
         <v>440</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H22" s="11">
         <v>475</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I22" s="11">
         <v>482</v>
       </c>
-      <c r="J22" s="14">
+      <c r="J22" s="12">
         <v>770</v>
       </c>
-      <c r="K22" s="14">
+      <c r="K22" s="12">
         <v>827</v>
       </c>
-      <c r="L22" s="27">
+      <c r="L22" s="24">
         <v>894</v>
       </c>
-      <c r="M22" s="14">
-[...2 lines deleted...]
-      <c r="N22" s="14">
+      <c r="M22" s="12">
         <v>931</v>
       </c>
-      <c r="O22" s="39">
+      <c r="N22" s="12">
         <v>934</v>
       </c>
-      <c r="P22" s="49">
+      <c r="O22" s="34">
         <v>944</v>
       </c>
-      <c r="Q22" s="44">
+      <c r="P22" s="42">
         <v>939</v>
+      </c>
+      <c r="Q22" s="38">
+        <v>937</v>
       </c>
       <c r="S22" s="7"/>
     </row>
-    <row r="23" spans="3:19" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C23" s="23" t="s">
+    <row r="23" spans="3:44" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C23" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="D23" s="33">
+      <c r="D23" s="25">
+        <f>SUM(D19:D22)</f>
         <v>429</v>
       </c>
-      <c r="E23" s="11">
+      <c r="E23" s="4">
+        <f t="shared" ref="E23:Q23" si="0">SUM(E19:E22)</f>
         <v>497</v>
       </c>
-      <c r="F23" s="19">
+      <c r="F23" s="4">
+        <f t="shared" si="0"/>
         <v>472</v>
       </c>
-      <c r="G23" s="11">
+      <c r="G23" s="4">
+        <f t="shared" si="0"/>
         <v>513</v>
       </c>
-      <c r="H23" s="11">
+      <c r="H23" s="4">
+        <f t="shared" si="0"/>
         <v>541</v>
       </c>
-      <c r="I23" s="11">
+      <c r="I23" s="4">
+        <f t="shared" si="0"/>
         <v>548</v>
       </c>
-      <c r="J23" s="12">
+      <c r="J23" s="4">
+        <f t="shared" si="0"/>
         <v>825</v>
       </c>
-      <c r="K23" s="12">
+      <c r="K23" s="4">
+        <f t="shared" si="0"/>
         <v>881</v>
       </c>
-      <c r="L23" s="28">
+      <c r="L23" s="21">
+        <f t="shared" si="0"/>
         <v>946</v>
       </c>
-      <c r="M23" s="12">
-[...2 lines deleted...]
-      <c r="N23" s="12">
+      <c r="M23" s="13">
+        <f t="shared" si="0"/>
         <v>980</v>
       </c>
-      <c r="O23" s="40">
+      <c r="N23" s="4">
+        <f t="shared" si="0"/>
         <v>984</v>
       </c>
-      <c r="P23" s="50">
+      <c r="O23" s="4">
+        <f t="shared" si="0"/>
         <v>994</v>
       </c>
-      <c r="Q23" s="45">
+      <c r="P23" s="48">
+        <f t="shared" si="0"/>
         <v>989</v>
+      </c>
+      <c r="Q23" s="2">
+        <f t="shared" si="0"/>
+        <v>987</v>
       </c>
       <c r="S23" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="C11:Q11"/>
     <mergeCell ref="R11:S11"/>
+    <mergeCell ref="C12:Q12"/>
+    <mergeCell ref="C16:H16"/>
+    <mergeCell ref="C5:Q5"/>
+    <mergeCell ref="C6:Q6"/>
     <mergeCell ref="C7:Q7"/>
     <mergeCell ref="C8:Q8"/>
     <mergeCell ref="C9:Q9"/>
     <mergeCell ref="C10:Q10"/>
-    <mergeCell ref="C5:Q5"/>
-[...3 lines deleted...]
-    <mergeCell ref="C16:H16"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.86614173228346458" right="0.39370078740157483" top="0.59055118110236227" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ 明朝,標準"- 3 -</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>