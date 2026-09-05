--- v0 (2026-03-08)
+++ v1 (2026-09-05)
@@ -1,85 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B1F3867B-9832-4D91-BFAB-4444B6904966}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EFD06E77-D2CE-4EE6-854C-A2188FBBE931}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ｐ４" sheetId="1" r:id="rId1"/>
+    <sheet name="Ｐ４ (2)" sheetId="2" r:id="rId1"/>
+    <sheet name="Ｐ４" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ４'!$B$2:$R$47</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Ｐ４'!$B$2:$R$47</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ４ (2)'!$B$2:$R$47</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AJ55" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="57">
   <si>
     <t>年　　　　度</t>
     <rPh sb="0" eb="6">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>事業数</t>
     <rPh sb="0" eb="3">
       <t>ジギョウスウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　上水道事業　Ｂ</t>
     <rPh sb="1" eb="3">
       <t>ジョウスイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ミチ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジギョウ</t>
     </rPh>
@@ -635,50 +638,68 @@
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R元</t>
     <rPh sb="1" eb="2">
       <t>ガン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R5</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　 事業者数と事業数は一致しない。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　 事業数は一致しない。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　 　及び成田市は上水道事業と簡易水道事業を行っている。　</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R5年度</t>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R6年度</t>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>R6</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="\$&quot; &quot;"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1386,51 +1407,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="128">
+  <cellXfs count="137">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -1499,344 +1520,369 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="255"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...119 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...108 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2084,773 +2130,3493 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A50F2411-8A31-49B1-99DF-7AC238C823E0}">
+  <dimension ref="C1:AO58"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="U6" sqref="U6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="3.44140625" defaultRowHeight="24" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="3.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="2.44140625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="3.77734375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="15.88671875" style="1" customWidth="1"/>
+    <col min="6" max="7" width="6.21875" style="1" customWidth="1"/>
+    <col min="8" max="9" width="3.33203125" style="1" customWidth="1"/>
+    <col min="10" max="11" width="6.21875" style="1" customWidth="1"/>
+    <col min="12" max="13" width="3.33203125" style="1" customWidth="1"/>
+    <col min="14" max="15" width="6.21875" style="1" customWidth="1"/>
+    <col min="16" max="17" width="3.33203125" style="1" customWidth="1"/>
+    <col min="18" max="21" width="6.21875" style="1" customWidth="1"/>
+    <col min="22" max="22" width="3.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="16.21875" style="7" customWidth="1"/>
+    <col min="24" max="24" width="15.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="35" width="2.77734375" style="1" customWidth="1"/>
+    <col min="36" max="16384" width="3.44140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="3:41" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F1" s="14"/>
+      <c r="N1" s="15"/>
+      <c r="U1" s="128"/>
+      <c r="V1" s="128"/>
+      <c r="W1" s="129"/>
+      <c r="X1" s="128"/>
+      <c r="Y1" s="128"/>
+      <c r="Z1" s="128"/>
+      <c r="AA1" s="128"/>
+      <c r="AB1" s="128"/>
+      <c r="AC1" s="128"/>
+      <c r="AD1" s="128"/>
+      <c r="AE1" s="128"/>
+      <c r="AF1" s="128"/>
+      <c r="AG1" s="128"/>
+      <c r="AH1" s="128"/>
+      <c r="AI1" s="128"/>
+      <c r="AJ1" s="128"/>
+      <c r="AK1" s="128"/>
+      <c r="AL1" s="128"/>
+      <c r="AM1" s="128"/>
+      <c r="AN1" s="128"/>
+      <c r="AO1" s="128"/>
+    </row>
+    <row r="2" spans="3:41" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U2" s="128"/>
+      <c r="V2" s="130"/>
+      <c r="W2" s="131"/>
+      <c r="X2" s="132"/>
+      <c r="Y2" s="133"/>
+      <c r="Z2" s="133"/>
+      <c r="AA2" s="133"/>
+      <c r="AB2" s="133"/>
+      <c r="AC2" s="133"/>
+      <c r="AD2" s="133"/>
+      <c r="AE2" s="133"/>
+      <c r="AF2" s="133"/>
+      <c r="AG2" s="133"/>
+      <c r="AH2" s="133"/>
+      <c r="AI2" s="133"/>
+      <c r="AJ2" s="128"/>
+      <c r="AK2" s="128"/>
+      <c r="AL2" s="128"/>
+      <c r="AM2" s="128"/>
+      <c r="AN2" s="128"/>
+      <c r="AO2" s="128"/>
+    </row>
+    <row r="3" spans="3:41" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C3" s="107" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" s="107"/>
+      <c r="E3" s="107"/>
+      <c r="F3" s="107"/>
+      <c r="G3" s="107"/>
+      <c r="H3" s="107"/>
+      <c r="I3" s="107"/>
+      <c r="J3" s="107"/>
+      <c r="K3" s="107"/>
+      <c r="L3" s="107"/>
+      <c r="M3" s="107"/>
+      <c r="N3" s="107"/>
+      <c r="O3" s="107"/>
+      <c r="U3" s="128"/>
+      <c r="V3" s="130"/>
+      <c r="W3" s="131"/>
+      <c r="X3" s="130"/>
+      <c r="Y3" s="133"/>
+      <c r="Z3" s="133"/>
+      <c r="AA3" s="133"/>
+      <c r="AB3" s="133"/>
+      <c r="AC3" s="133"/>
+      <c r="AD3" s="133"/>
+      <c r="AE3" s="133"/>
+      <c r="AF3" s="133"/>
+      <c r="AG3" s="133"/>
+      <c r="AH3" s="133"/>
+      <c r="AI3" s="133"/>
+      <c r="AJ3" s="128"/>
+      <c r="AK3" s="128"/>
+      <c r="AL3" s="128"/>
+      <c r="AM3" s="128"/>
+      <c r="AN3" s="128"/>
+      <c r="AO3" s="128"/>
+    </row>
+    <row r="4" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C4" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="103" t="s">
+        <v>47</v>
+      </c>
+      <c r="H4" s="104"/>
+      <c r="I4" s="104"/>
+      <c r="J4" s="105"/>
+      <c r="K4" s="103" t="s">
+        <v>54</v>
+      </c>
+      <c r="L4" s="104"/>
+      <c r="M4" s="104"/>
+      <c r="N4" s="105"/>
+      <c r="O4" s="103" t="s">
+        <v>55</v>
+      </c>
+      <c r="P4" s="104"/>
+      <c r="Q4" s="104"/>
+      <c r="R4" s="105"/>
+      <c r="U4" s="128"/>
+      <c r="V4" s="130"/>
+      <c r="W4" s="131"/>
+      <c r="X4" s="130"/>
+      <c r="Y4" s="133"/>
+      <c r="Z4" s="133"/>
+      <c r="AA4" s="133"/>
+      <c r="AB4" s="133"/>
+      <c r="AC4" s="133"/>
+      <c r="AD4" s="133"/>
+      <c r="AE4" s="133"/>
+      <c r="AF4" s="133"/>
+      <c r="AG4" s="133"/>
+      <c r="AH4" s="133"/>
+      <c r="AI4" s="133"/>
+      <c r="AJ4" s="128"/>
+      <c r="AK4" s="128"/>
+      <c r="AL4" s="128"/>
+      <c r="AM4" s="128"/>
+      <c r="AN4" s="128"/>
+      <c r="AO4" s="128"/>
+    </row>
+    <row r="5" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C5" s="58"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="52"/>
+      <c r="I5" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="J5" s="54"/>
+      <c r="K5" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="L5" s="106"/>
+      <c r="M5" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="N5" s="54"/>
+      <c r="O5" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="P5" s="106"/>
+      <c r="Q5" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="R5" s="54"/>
+      <c r="U5" s="128"/>
+      <c r="V5" s="130"/>
+      <c r="W5" s="131"/>
+      <c r="X5" s="130"/>
+      <c r="Y5" s="133"/>
+      <c r="Z5" s="133"/>
+      <c r="AA5" s="133"/>
+      <c r="AB5" s="133"/>
+      <c r="AC5" s="133"/>
+      <c r="AD5" s="133"/>
+      <c r="AE5" s="133"/>
+      <c r="AF5" s="133"/>
+      <c r="AG5" s="133"/>
+      <c r="AH5" s="133"/>
+      <c r="AI5" s="133"/>
+      <c r="AJ5" s="128"/>
+      <c r="AK5" s="128"/>
+      <c r="AL5" s="128"/>
+      <c r="AM5" s="128"/>
+      <c r="AN5" s="128"/>
+      <c r="AO5" s="128"/>
+    </row>
+    <row r="6" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C6" s="108" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6" s="109"/>
+      <c r="E6" s="109"/>
+      <c r="F6" s="110"/>
+      <c r="G6" s="114">
+        <v>6</v>
+      </c>
+      <c r="H6" s="115"/>
+      <c r="I6" s="118">
+        <v>6</v>
+      </c>
+      <c r="J6" s="119"/>
+      <c r="K6" s="114">
+        <v>6</v>
+      </c>
+      <c r="L6" s="115"/>
+      <c r="M6" s="118">
+        <v>6</v>
+      </c>
+      <c r="N6" s="119"/>
+      <c r="O6" s="114">
+        <v>6</v>
+      </c>
+      <c r="P6" s="115"/>
+      <c r="Q6" s="118">
+        <v>6</v>
+      </c>
+      <c r="R6" s="119"/>
+      <c r="U6" s="128"/>
+      <c r="V6" s="130"/>
+      <c r="W6" s="131"/>
+      <c r="X6" s="130"/>
+      <c r="Y6" s="133"/>
+      <c r="Z6" s="133"/>
+      <c r="AA6" s="133"/>
+      <c r="AB6" s="133"/>
+      <c r="AC6" s="133"/>
+      <c r="AD6" s="133"/>
+      <c r="AE6" s="133"/>
+      <c r="AF6" s="133"/>
+      <c r="AG6" s="133"/>
+      <c r="AH6" s="133"/>
+      <c r="AI6" s="133"/>
+      <c r="AJ6" s="128"/>
+      <c r="AK6" s="128"/>
+      <c r="AL6" s="128"/>
+      <c r="AM6" s="128"/>
+      <c r="AN6" s="128"/>
+      <c r="AO6" s="128"/>
+    </row>
+    <row r="7" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C7" s="111"/>
+      <c r="D7" s="112"/>
+      <c r="E7" s="112"/>
+      <c r="F7" s="113"/>
+      <c r="G7" s="116"/>
+      <c r="H7" s="117"/>
+      <c r="I7" s="120"/>
+      <c r="J7" s="121"/>
+      <c r="K7" s="116"/>
+      <c r="L7" s="117"/>
+      <c r="M7" s="120"/>
+      <c r="N7" s="121"/>
+      <c r="O7" s="116"/>
+      <c r="P7" s="117"/>
+      <c r="Q7" s="120"/>
+      <c r="R7" s="121"/>
+      <c r="U7" s="128"/>
+      <c r="V7" s="128"/>
+      <c r="W7" s="129"/>
+      <c r="X7" s="134"/>
+      <c r="Y7" s="128"/>
+      <c r="Z7" s="128"/>
+      <c r="AA7" s="128"/>
+      <c r="AB7" s="128"/>
+      <c r="AC7" s="128"/>
+      <c r="AD7" s="128"/>
+      <c r="AE7" s="128"/>
+      <c r="AF7" s="128"/>
+      <c r="AG7" s="128"/>
+      <c r="AH7" s="128"/>
+      <c r="AI7" s="128"/>
+      <c r="AJ7" s="128"/>
+      <c r="AK7" s="128"/>
+      <c r="AL7" s="128"/>
+      <c r="AM7" s="128"/>
+      <c r="AN7" s="128"/>
+      <c r="AO7" s="128"/>
+    </row>
+    <row r="8" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C8" s="24"/>
+      <c r="D8" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="38">
+        <v>5</v>
+      </c>
+      <c r="H8" s="42"/>
+      <c r="I8" s="40">
+        <v>5</v>
+      </c>
+      <c r="J8" s="41"/>
+      <c r="K8" s="38">
+        <v>5</v>
+      </c>
+      <c r="L8" s="39"/>
+      <c r="M8" s="40">
+        <v>5</v>
+      </c>
+      <c r="N8" s="41"/>
+      <c r="O8" s="38">
+        <v>5</v>
+      </c>
+      <c r="P8" s="39"/>
+      <c r="Q8" s="40">
+        <v>5</v>
+      </c>
+      <c r="R8" s="41"/>
+      <c r="U8" s="128"/>
+      <c r="V8" s="128"/>
+      <c r="W8" s="129"/>
+      <c r="X8" s="134"/>
+      <c r="Y8" s="128"/>
+      <c r="Z8" s="128"/>
+      <c r="AA8" s="128"/>
+      <c r="AB8" s="128"/>
+      <c r="AC8" s="128"/>
+      <c r="AD8" s="128"/>
+      <c r="AE8" s="128"/>
+      <c r="AF8" s="128"/>
+      <c r="AG8" s="128"/>
+      <c r="AH8" s="128"/>
+      <c r="AI8" s="128"/>
+      <c r="AJ8" s="128"/>
+      <c r="AK8" s="128"/>
+      <c r="AL8" s="128"/>
+      <c r="AM8" s="128"/>
+      <c r="AN8" s="128"/>
+      <c r="AO8" s="128"/>
+    </row>
+    <row r="9" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C9" s="27"/>
+      <c r="D9" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" s="25"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="38">
+        <v>1</v>
+      </c>
+      <c r="H9" s="42"/>
+      <c r="I9" s="40">
+        <v>1</v>
+      </c>
+      <c r="J9" s="41"/>
+      <c r="K9" s="38">
+        <v>1</v>
+      </c>
+      <c r="L9" s="39"/>
+      <c r="M9" s="40">
+        <v>1</v>
+      </c>
+      <c r="N9" s="41"/>
+      <c r="O9" s="38">
+        <v>1</v>
+      </c>
+      <c r="P9" s="39"/>
+      <c r="Q9" s="40">
+        <v>1</v>
+      </c>
+      <c r="R9" s="41"/>
+      <c r="U9" s="128"/>
+      <c r="V9" s="128"/>
+      <c r="W9" s="129"/>
+      <c r="X9" s="134"/>
+      <c r="Y9" s="128"/>
+      <c r="Z9" s="128"/>
+      <c r="AA9" s="128"/>
+      <c r="AB9" s="128"/>
+      <c r="AC9" s="128"/>
+      <c r="AD9" s="128"/>
+      <c r="AE9" s="128"/>
+      <c r="AF9" s="128"/>
+      <c r="AG9" s="128"/>
+      <c r="AH9" s="128"/>
+      <c r="AI9" s="128"/>
+      <c r="AJ9" s="128"/>
+      <c r="AK9" s="128"/>
+      <c r="AL9" s="128"/>
+      <c r="AM9" s="128"/>
+      <c r="AN9" s="128"/>
+      <c r="AO9" s="128"/>
+    </row>
+    <row r="10" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C10" s="122" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="75"/>
+      <c r="E10" s="72"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="38">
+        <v>38</v>
+      </c>
+      <c r="H10" s="42"/>
+      <c r="I10" s="40">
+        <v>40</v>
+      </c>
+      <c r="J10" s="41"/>
+      <c r="K10" s="38">
+        <v>38</v>
+      </c>
+      <c r="L10" s="39"/>
+      <c r="M10" s="40">
+        <v>40</v>
+      </c>
+      <c r="N10" s="41"/>
+      <c r="O10" s="38">
+        <v>38</v>
+      </c>
+      <c r="P10" s="39"/>
+      <c r="Q10" s="40">
+        <v>40</v>
+      </c>
+      <c r="R10" s="41"/>
+      <c r="U10" s="128"/>
+      <c r="V10" s="128"/>
+      <c r="W10" s="129"/>
+      <c r="X10" s="134"/>
+      <c r="Y10" s="128"/>
+      <c r="Z10" s="128"/>
+      <c r="AA10" s="128"/>
+      <c r="AB10" s="128"/>
+      <c r="AC10" s="128"/>
+      <c r="AD10" s="128"/>
+      <c r="AE10" s="128"/>
+      <c r="AF10" s="128"/>
+      <c r="AG10" s="128"/>
+      <c r="AH10" s="128"/>
+      <c r="AI10" s="128"/>
+      <c r="AJ10" s="128"/>
+      <c r="AK10" s="128"/>
+      <c r="AL10" s="128"/>
+      <c r="AM10" s="128"/>
+      <c r="AN10" s="128"/>
+      <c r="AO10" s="128"/>
+    </row>
+    <row r="11" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C11" s="82"/>
+      <c r="D11" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="72"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="38">
+        <v>1</v>
+      </c>
+      <c r="H11" s="42"/>
+      <c r="I11" s="40">
+        <v>1</v>
+      </c>
+      <c r="J11" s="41"/>
+      <c r="K11" s="38">
+        <v>1</v>
+      </c>
+      <c r="L11" s="39"/>
+      <c r="M11" s="40">
+        <v>1</v>
+      </c>
+      <c r="N11" s="41"/>
+      <c r="O11" s="38">
+        <v>1</v>
+      </c>
+      <c r="P11" s="39"/>
+      <c r="Q11" s="40">
+        <v>1</v>
+      </c>
+      <c r="R11" s="41"/>
+      <c r="U11" s="128"/>
+      <c r="V11" s="128"/>
+      <c r="W11" s="129"/>
+      <c r="X11" s="134"/>
+      <c r="Y11" s="128"/>
+      <c r="Z11" s="128"/>
+      <c r="AA11" s="128"/>
+      <c r="AB11" s="128"/>
+      <c r="AC11" s="128"/>
+      <c r="AD11" s="128"/>
+      <c r="AE11" s="128"/>
+      <c r="AF11" s="128"/>
+      <c r="AG11" s="128"/>
+      <c r="AH11" s="128"/>
+      <c r="AI11" s="128"/>
+      <c r="AJ11" s="128"/>
+      <c r="AK11" s="128"/>
+      <c r="AL11" s="128"/>
+      <c r="AM11" s="128"/>
+      <c r="AN11" s="128"/>
+      <c r="AO11" s="128"/>
+    </row>
+    <row r="12" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C12" s="82"/>
+      <c r="D12" s="71" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" s="72"/>
+      <c r="F12" s="22"/>
+      <c r="G12" s="38">
+        <v>31</v>
+      </c>
+      <c r="H12" s="42"/>
+      <c r="I12" s="40">
+        <v>33</v>
+      </c>
+      <c r="J12" s="41"/>
+      <c r="K12" s="38">
+        <v>31</v>
+      </c>
+      <c r="L12" s="39"/>
+      <c r="M12" s="40">
+        <v>33</v>
+      </c>
+      <c r="N12" s="41"/>
+      <c r="O12" s="38">
+        <v>31</v>
+      </c>
+      <c r="P12" s="39"/>
+      <c r="Q12" s="40">
+        <v>33</v>
+      </c>
+      <c r="R12" s="41"/>
+      <c r="U12" s="128"/>
+      <c r="V12" s="128"/>
+      <c r="W12" s="129"/>
+      <c r="X12" s="134"/>
+      <c r="Y12" s="128"/>
+      <c r="Z12" s="128"/>
+      <c r="AA12" s="128"/>
+      <c r="AB12" s="128"/>
+      <c r="AC12" s="128"/>
+      <c r="AD12" s="128"/>
+      <c r="AE12" s="128"/>
+      <c r="AF12" s="128"/>
+      <c r="AG12" s="128"/>
+      <c r="AH12" s="128"/>
+      <c r="AI12" s="128"/>
+      <c r="AJ12" s="128"/>
+      <c r="AK12" s="128"/>
+      <c r="AL12" s="128"/>
+      <c r="AM12" s="128"/>
+      <c r="AN12" s="128"/>
+      <c r="AO12" s="128"/>
+    </row>
+    <row r="13" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C13" s="82"/>
+      <c r="D13" s="73"/>
+      <c r="E13" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="F13" s="12"/>
+      <c r="G13" s="38">
+        <v>29</v>
+      </c>
+      <c r="H13" s="42"/>
+      <c r="I13" s="40">
+        <v>31</v>
+      </c>
+      <c r="J13" s="41"/>
+      <c r="K13" s="38">
+        <v>29</v>
+      </c>
+      <c r="L13" s="39"/>
+      <c r="M13" s="40">
+        <v>31</v>
+      </c>
+      <c r="N13" s="41"/>
+      <c r="O13" s="38">
+        <v>29</v>
+      </c>
+      <c r="P13" s="39"/>
+      <c r="Q13" s="40">
+        <v>31</v>
+      </c>
+      <c r="R13" s="41"/>
+      <c r="U13" s="128"/>
+      <c r="V13" s="128"/>
+      <c r="W13" s="129"/>
+      <c r="X13" s="134"/>
+      <c r="Y13" s="128"/>
+      <c r="Z13" s="128"/>
+      <c r="AA13" s="128"/>
+      <c r="AB13" s="128"/>
+      <c r="AC13" s="128"/>
+      <c r="AD13" s="128"/>
+      <c r="AE13" s="128"/>
+      <c r="AF13" s="128"/>
+      <c r="AG13" s="128"/>
+      <c r="AH13" s="128"/>
+      <c r="AI13" s="128"/>
+      <c r="AJ13" s="128"/>
+      <c r="AK13" s="128"/>
+      <c r="AL13" s="128"/>
+      <c r="AM13" s="128"/>
+      <c r="AN13" s="128"/>
+      <c r="AO13" s="128"/>
+    </row>
+    <row r="14" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C14" s="82"/>
+      <c r="D14" s="74"/>
+      <c r="E14" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="F14" s="12"/>
+      <c r="G14" s="38">
+        <v>2</v>
+      </c>
+      <c r="H14" s="42"/>
+      <c r="I14" s="40">
+        <v>2</v>
+      </c>
+      <c r="J14" s="41"/>
+      <c r="K14" s="38">
+        <v>2</v>
+      </c>
+      <c r="L14" s="39"/>
+      <c r="M14" s="40">
+        <v>2</v>
+      </c>
+      <c r="N14" s="41"/>
+      <c r="O14" s="38">
+        <v>2</v>
+      </c>
+      <c r="P14" s="39"/>
+      <c r="Q14" s="40">
+        <v>2</v>
+      </c>
+      <c r="R14" s="41"/>
+      <c r="U14" s="128"/>
+      <c r="V14" s="128"/>
+      <c r="W14" s="129"/>
+      <c r="X14" s="134"/>
+      <c r="Y14" s="128"/>
+      <c r="Z14" s="128"/>
+      <c r="AA14" s="128"/>
+      <c r="AB14" s="128"/>
+      <c r="AC14" s="128"/>
+      <c r="AD14" s="128"/>
+      <c r="AE14" s="128"/>
+      <c r="AF14" s="128"/>
+      <c r="AG14" s="128"/>
+      <c r="AH14" s="128"/>
+      <c r="AI14" s="128"/>
+      <c r="AJ14" s="128"/>
+      <c r="AK14" s="128"/>
+      <c r="AL14" s="128"/>
+      <c r="AM14" s="128"/>
+      <c r="AN14" s="128"/>
+      <c r="AO14" s="128"/>
+    </row>
+    <row r="15" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C15" s="82"/>
+      <c r="D15" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" s="26"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="38">
+        <v>6</v>
+      </c>
+      <c r="H15" s="42"/>
+      <c r="I15" s="40">
+        <v>6</v>
+      </c>
+      <c r="J15" s="41"/>
+      <c r="K15" s="38">
+        <v>6</v>
+      </c>
+      <c r="L15" s="39"/>
+      <c r="M15" s="40">
+        <v>6</v>
+      </c>
+      <c r="N15" s="41"/>
+      <c r="O15" s="38">
+        <v>6</v>
+      </c>
+      <c r="P15" s="39"/>
+      <c r="Q15" s="40">
+        <v>6</v>
+      </c>
+      <c r="R15" s="41"/>
+      <c r="U15" s="128"/>
+      <c r="V15" s="128"/>
+      <c r="W15" s="129"/>
+      <c r="X15" s="134"/>
+      <c r="Y15" s="128"/>
+      <c r="Z15" s="128"/>
+      <c r="AA15" s="128"/>
+      <c r="AB15" s="128"/>
+      <c r="AC15" s="128"/>
+      <c r="AD15" s="128"/>
+      <c r="AE15" s="128"/>
+      <c r="AF15" s="128"/>
+      <c r="AG15" s="128"/>
+      <c r="AH15" s="128"/>
+      <c r="AI15" s="128"/>
+      <c r="AJ15" s="128"/>
+      <c r="AK15" s="128"/>
+      <c r="AL15" s="128"/>
+      <c r="AM15" s="128"/>
+      <c r="AN15" s="128"/>
+      <c r="AO15" s="128"/>
+    </row>
+    <row r="16" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C16" s="82"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="F16" s="12"/>
+      <c r="G16" s="38">
+        <v>5</v>
+      </c>
+      <c r="H16" s="42"/>
+      <c r="I16" s="40">
+        <v>5</v>
+      </c>
+      <c r="J16" s="41"/>
+      <c r="K16" s="38">
+        <v>5</v>
+      </c>
+      <c r="L16" s="39"/>
+      <c r="M16" s="40">
+        <v>5</v>
+      </c>
+      <c r="N16" s="41"/>
+      <c r="O16" s="38">
+        <v>5</v>
+      </c>
+      <c r="P16" s="39"/>
+      <c r="Q16" s="40">
+        <v>5</v>
+      </c>
+      <c r="R16" s="41"/>
+      <c r="U16" s="128"/>
+      <c r="V16" s="128"/>
+      <c r="W16" s="129"/>
+      <c r="X16" s="134"/>
+      <c r="Y16" s="128"/>
+      <c r="Z16" s="128"/>
+      <c r="AA16" s="128"/>
+      <c r="AB16" s="128"/>
+      <c r="AC16" s="128"/>
+      <c r="AD16" s="128"/>
+      <c r="AE16" s="128"/>
+      <c r="AF16" s="128"/>
+      <c r="AG16" s="128"/>
+      <c r="AH16" s="128"/>
+      <c r="AI16" s="128"/>
+      <c r="AJ16" s="128"/>
+      <c r="AK16" s="128"/>
+      <c r="AL16" s="128"/>
+      <c r="AM16" s="128"/>
+      <c r="AN16" s="128"/>
+      <c r="AO16" s="128"/>
+    </row>
+    <row r="17" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C17" s="83"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="F17" s="12"/>
+      <c r="G17" s="38">
+        <v>1</v>
+      </c>
+      <c r="H17" s="42"/>
+      <c r="I17" s="40">
+        <v>1</v>
+      </c>
+      <c r="J17" s="41"/>
+      <c r="K17" s="38">
+        <v>1</v>
+      </c>
+      <c r="L17" s="39"/>
+      <c r="M17" s="40">
+        <v>1</v>
+      </c>
+      <c r="N17" s="41"/>
+      <c r="O17" s="38">
+        <v>1</v>
+      </c>
+      <c r="P17" s="39"/>
+      <c r="Q17" s="40">
+        <v>1</v>
+      </c>
+      <c r="R17" s="41"/>
+      <c r="U17" s="128"/>
+      <c r="V17" s="128"/>
+      <c r="W17" s="129"/>
+      <c r="X17" s="134"/>
+      <c r="Y17" s="128"/>
+      <c r="Z17" s="128"/>
+      <c r="AA17" s="128"/>
+      <c r="AB17" s="128"/>
+      <c r="AC17" s="128"/>
+      <c r="AD17" s="128"/>
+      <c r="AE17" s="128"/>
+      <c r="AF17" s="128"/>
+      <c r="AG17" s="128"/>
+      <c r="AH17" s="128"/>
+      <c r="AI17" s="128"/>
+      <c r="AJ17" s="128"/>
+      <c r="AK17" s="128"/>
+      <c r="AL17" s="128"/>
+      <c r="AM17" s="128"/>
+      <c r="AN17" s="128"/>
+      <c r="AO17" s="128"/>
+    </row>
+    <row r="18" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C18" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" s="35"/>
+      <c r="E18" s="36"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="38">
+        <v>3</v>
+      </c>
+      <c r="H18" s="42"/>
+      <c r="I18" s="40">
+        <v>4</v>
+      </c>
+      <c r="J18" s="41"/>
+      <c r="K18" s="38">
+        <v>3</v>
+      </c>
+      <c r="L18" s="39"/>
+      <c r="M18" s="40">
+        <v>4</v>
+      </c>
+      <c r="N18" s="41"/>
+      <c r="O18" s="38">
+        <v>3</v>
+      </c>
+      <c r="P18" s="39"/>
+      <c r="Q18" s="40">
+        <v>4</v>
+      </c>
+      <c r="R18" s="41"/>
+      <c r="U18" s="128"/>
+      <c r="V18" s="128"/>
+      <c r="W18" s="129"/>
+      <c r="X18" s="134"/>
+      <c r="Y18" s="128"/>
+      <c r="Z18" s="128"/>
+      <c r="AA18" s="128"/>
+      <c r="AB18" s="128"/>
+      <c r="AC18" s="128"/>
+      <c r="AD18" s="128"/>
+      <c r="AE18" s="128"/>
+      <c r="AF18" s="128"/>
+      <c r="AG18" s="128"/>
+      <c r="AH18" s="128"/>
+      <c r="AI18" s="128"/>
+      <c r="AJ18" s="128"/>
+      <c r="AK18" s="128"/>
+      <c r="AL18" s="128"/>
+      <c r="AM18" s="128"/>
+      <c r="AN18" s="128"/>
+      <c r="AO18" s="128"/>
+    </row>
+    <row r="19" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C19" s="78"/>
+      <c r="D19" s="72" t="s">
+        <v>35</v>
+      </c>
+      <c r="E19" s="80"/>
+      <c r="F19" s="81"/>
+      <c r="G19" s="38">
+        <v>1</v>
+      </c>
+      <c r="H19" s="42"/>
+      <c r="I19" s="40">
+        <v>1</v>
+      </c>
+      <c r="J19" s="41"/>
+      <c r="K19" s="38">
+        <v>1</v>
+      </c>
+      <c r="L19" s="39"/>
+      <c r="M19" s="40">
+        <v>1</v>
+      </c>
+      <c r="N19" s="41"/>
+      <c r="O19" s="38">
+        <v>1</v>
+      </c>
+      <c r="P19" s="39"/>
+      <c r="Q19" s="40">
+        <v>1</v>
+      </c>
+      <c r="R19" s="41"/>
+      <c r="U19" s="128"/>
+      <c r="V19" s="128"/>
+      <c r="W19" s="129"/>
+      <c r="X19" s="134"/>
+      <c r="Y19" s="128"/>
+      <c r="Z19" s="128"/>
+      <c r="AA19" s="128"/>
+      <c r="AB19" s="128"/>
+      <c r="AC19" s="128"/>
+      <c r="AD19" s="128"/>
+      <c r="AE19" s="128"/>
+      <c r="AF19" s="128"/>
+      <c r="AG19" s="128"/>
+      <c r="AH19" s="128"/>
+      <c r="AI19" s="128"/>
+      <c r="AJ19" s="128"/>
+      <c r="AK19" s="128"/>
+      <c r="AL19" s="128"/>
+      <c r="AM19" s="128"/>
+      <c r="AN19" s="128"/>
+      <c r="AO19" s="128"/>
+    </row>
+    <row r="20" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C20" s="79"/>
+      <c r="D20" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="E20" s="77"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="47">
+        <v>2</v>
+      </c>
+      <c r="H20" s="68"/>
+      <c r="I20" s="49">
+        <v>3</v>
+      </c>
+      <c r="J20" s="50"/>
+      <c r="K20" s="47">
+        <v>2</v>
+      </c>
+      <c r="L20" s="48"/>
+      <c r="M20" s="49">
+        <v>3</v>
+      </c>
+      <c r="N20" s="50"/>
+      <c r="O20" s="47">
+        <v>2</v>
+      </c>
+      <c r="P20" s="48"/>
+      <c r="Q20" s="49">
+        <v>3</v>
+      </c>
+      <c r="R20" s="50"/>
+      <c r="U20" s="128"/>
+      <c r="V20" s="128"/>
+      <c r="W20" s="129"/>
+      <c r="X20" s="134"/>
+      <c r="Y20" s="128"/>
+      <c r="Z20" s="128"/>
+      <c r="AA20" s="128"/>
+      <c r="AB20" s="128"/>
+      <c r="AC20" s="128"/>
+      <c r="AD20" s="128"/>
+      <c r="AE20" s="128"/>
+      <c r="AF20" s="128"/>
+      <c r="AG20" s="128"/>
+      <c r="AH20" s="128"/>
+      <c r="AI20" s="128"/>
+      <c r="AJ20" s="128"/>
+      <c r="AK20" s="128"/>
+      <c r="AL20" s="128"/>
+      <c r="AM20" s="128"/>
+      <c r="AN20" s="128"/>
+      <c r="AO20" s="128"/>
+    </row>
+    <row r="21" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C21" s="96" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="98" t="s">
+        <v>33</v>
+      </c>
+      <c r="E21" s="99"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="43">
+        <v>44</v>
+      </c>
+      <c r="H21" s="67"/>
+      <c r="I21" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="J21" s="46"/>
+      <c r="K21" s="43">
+        <v>44</v>
+      </c>
+      <c r="L21" s="44"/>
+      <c r="M21" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="N21" s="46"/>
+      <c r="O21" s="43">
+        <v>44</v>
+      </c>
+      <c r="P21" s="44"/>
+      <c r="Q21" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="R21" s="46"/>
+      <c r="U21" s="128"/>
+      <c r="V21" s="128"/>
+      <c r="W21" s="129"/>
+      <c r="X21" s="134"/>
+      <c r="Y21" s="128"/>
+      <c r="Z21" s="128"/>
+      <c r="AA21" s="128"/>
+      <c r="AB21" s="128"/>
+      <c r="AC21" s="128"/>
+      <c r="AD21" s="128"/>
+      <c r="AE21" s="128"/>
+      <c r="AF21" s="128"/>
+      <c r="AG21" s="128"/>
+      <c r="AH21" s="128"/>
+      <c r="AI21" s="128"/>
+      <c r="AJ21" s="128"/>
+      <c r="AK21" s="128"/>
+      <c r="AL21" s="128"/>
+      <c r="AM21" s="128"/>
+      <c r="AN21" s="128"/>
+      <c r="AO21" s="128"/>
+    </row>
+    <row r="22" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C22" s="97"/>
+      <c r="D22" s="76" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="77"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="H22" s="68"/>
+      <c r="I22" s="49">
+        <v>50</v>
+      </c>
+      <c r="J22" s="50"/>
+      <c r="K22" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="L22" s="48"/>
+      <c r="M22" s="49">
+        <v>50</v>
+      </c>
+      <c r="N22" s="50"/>
+      <c r="O22" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="P22" s="48"/>
+      <c r="Q22" s="49">
+        <v>50</v>
+      </c>
+      <c r="R22" s="50"/>
+      <c r="U22" s="128"/>
+      <c r="V22" s="128"/>
+      <c r="W22" s="129"/>
+      <c r="X22" s="134"/>
+      <c r="Y22" s="128"/>
+      <c r="Z22" s="128"/>
+      <c r="AA22" s="128"/>
+      <c r="AB22" s="128"/>
+      <c r="AC22" s="128"/>
+      <c r="AD22" s="128"/>
+      <c r="AE22" s="128"/>
+      <c r="AF22" s="128"/>
+      <c r="AG22" s="128"/>
+      <c r="AH22" s="128"/>
+      <c r="AI22" s="128"/>
+      <c r="AJ22" s="128"/>
+      <c r="AK22" s="128"/>
+      <c r="AL22" s="128"/>
+      <c r="AM22" s="128"/>
+      <c r="AN22" s="128"/>
+      <c r="AO22" s="128"/>
+    </row>
+    <row r="23" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+      <c r="L23" s="2"/>
+      <c r="M23" s="2"/>
+      <c r="U23" s="128"/>
+      <c r="V23" s="128"/>
+      <c r="W23" s="129"/>
+      <c r="X23" s="134"/>
+      <c r="Y23" s="128"/>
+      <c r="Z23" s="128"/>
+      <c r="AA23" s="128"/>
+      <c r="AB23" s="128"/>
+      <c r="AC23" s="128"/>
+      <c r="AD23" s="128"/>
+      <c r="AE23" s="128"/>
+      <c r="AF23" s="128"/>
+      <c r="AG23" s="128"/>
+      <c r="AH23" s="128"/>
+      <c r="AI23" s="128"/>
+      <c r="AJ23" s="128"/>
+      <c r="AK23" s="128"/>
+      <c r="AL23" s="128"/>
+      <c r="AM23" s="128"/>
+      <c r="AN23" s="128"/>
+      <c r="AO23" s="128"/>
+    </row>
+    <row r="24" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C24" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24" s="29"/>
+      <c r="E24" s="29"/>
+      <c r="F24" s="29"/>
+      <c r="G24" s="29"/>
+      <c r="H24" s="29"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="29"/>
+      <c r="K24" s="29"/>
+      <c r="L24" s="29"/>
+      <c r="M24" s="29"/>
+      <c r="N24" s="29"/>
+      <c r="O24" s="29"/>
+      <c r="P24" s="29"/>
+      <c r="U24" s="128"/>
+      <c r="V24" s="128"/>
+      <c r="W24" s="129"/>
+      <c r="X24" s="134"/>
+      <c r="Y24" s="128"/>
+      <c r="Z24" s="128"/>
+      <c r="AA24" s="128"/>
+      <c r="AB24" s="128"/>
+      <c r="AC24" s="128"/>
+      <c r="AD24" s="128"/>
+      <c r="AE24" s="128"/>
+      <c r="AF24" s="128"/>
+      <c r="AG24" s="128"/>
+      <c r="AH24" s="128"/>
+      <c r="AI24" s="128"/>
+      <c r="AJ24" s="128"/>
+      <c r="AK24" s="128"/>
+      <c r="AL24" s="128"/>
+      <c r="AM24" s="128"/>
+      <c r="AN24" s="128"/>
+      <c r="AO24" s="128"/>
+    </row>
+    <row r="25" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C25" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="U25" s="128"/>
+      <c r="V25" s="128"/>
+      <c r="W25" s="129"/>
+      <c r="X25" s="134"/>
+      <c r="Y25" s="128"/>
+      <c r="Z25" s="128"/>
+      <c r="AA25" s="128"/>
+      <c r="AB25" s="128"/>
+      <c r="AC25" s="128"/>
+      <c r="AD25" s="128"/>
+      <c r="AE25" s="128"/>
+      <c r="AF25" s="128"/>
+      <c r="AG25" s="128"/>
+      <c r="AH25" s="128"/>
+      <c r="AI25" s="128"/>
+      <c r="AJ25" s="128"/>
+      <c r="AK25" s="128"/>
+      <c r="AL25" s="128"/>
+      <c r="AM25" s="128"/>
+      <c r="AN25" s="128"/>
+      <c r="AO25" s="128"/>
+    </row>
+    <row r="26" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C26" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="N26" s="10"/>
+      <c r="O26" s="10"/>
+      <c r="P26" s="10"/>
+      <c r="Q26" s="10"/>
+      <c r="R26" s="10"/>
+      <c r="U26" s="128"/>
+      <c r="V26" s="128"/>
+      <c r="W26" s="129"/>
+      <c r="X26" s="134"/>
+      <c r="Y26" s="128"/>
+      <c r="Z26" s="128"/>
+      <c r="AA26" s="128"/>
+      <c r="AB26" s="128"/>
+      <c r="AC26" s="128"/>
+      <c r="AD26" s="128"/>
+      <c r="AE26" s="128"/>
+      <c r="AF26" s="128"/>
+      <c r="AG26" s="128"/>
+      <c r="AH26" s="128"/>
+      <c r="AI26" s="128"/>
+      <c r="AJ26" s="128"/>
+      <c r="AK26" s="128"/>
+      <c r="AL26" s="128"/>
+      <c r="AM26" s="128"/>
+      <c r="AN26" s="128"/>
+      <c r="AO26" s="128"/>
+    </row>
+    <row r="27" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C27" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="N27" s="10"/>
+      <c r="O27" s="10"/>
+      <c r="P27" s="10"/>
+      <c r="Q27" s="10"/>
+      <c r="R27" s="10"/>
+      <c r="U27" s="128"/>
+      <c r="V27" s="128"/>
+      <c r="W27" s="129"/>
+      <c r="X27" s="134"/>
+      <c r="Y27" s="128"/>
+      <c r="Z27" s="128"/>
+      <c r="AA27" s="128"/>
+      <c r="AB27" s="128"/>
+      <c r="AC27" s="128"/>
+      <c r="AD27" s="128"/>
+      <c r="AE27" s="128"/>
+      <c r="AF27" s="128"/>
+      <c r="AG27" s="128"/>
+      <c r="AH27" s="128"/>
+      <c r="AI27" s="128"/>
+      <c r="AJ27" s="128"/>
+      <c r="AK27" s="128"/>
+      <c r="AL27" s="128"/>
+      <c r="AM27" s="128"/>
+      <c r="AN27" s="128"/>
+      <c r="AO27" s="128"/>
+    </row>
+    <row r="28" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C28" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="N28" s="10"/>
+      <c r="O28" s="10"/>
+      <c r="P28" s="10"/>
+      <c r="Q28" s="10"/>
+      <c r="R28" s="10"/>
+      <c r="U28" s="128"/>
+      <c r="V28" s="128"/>
+      <c r="W28" s="129"/>
+      <c r="X28" s="134"/>
+      <c r="Y28" s="128"/>
+      <c r="Z28" s="128"/>
+      <c r="AA28" s="128"/>
+      <c r="AB28" s="128"/>
+      <c r="AC28" s="128"/>
+      <c r="AD28" s="128"/>
+      <c r="AE28" s="128"/>
+      <c r="AF28" s="128"/>
+      <c r="AG28" s="128"/>
+      <c r="AH28" s="128"/>
+      <c r="AI28" s="128"/>
+      <c r="AJ28" s="128"/>
+      <c r="AK28" s="128"/>
+      <c r="AL28" s="128"/>
+      <c r="AM28" s="128"/>
+      <c r="AN28" s="128"/>
+      <c r="AO28" s="128"/>
+    </row>
+    <row r="29" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C29" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="N29" s="10"/>
+      <c r="O29" s="10"/>
+      <c r="P29" s="10"/>
+      <c r="Q29" s="10"/>
+      <c r="R29" s="10"/>
+      <c r="U29" s="128"/>
+      <c r="V29" s="128"/>
+      <c r="W29" s="129"/>
+      <c r="X29" s="134"/>
+      <c r="Y29" s="128"/>
+      <c r="Z29" s="128"/>
+      <c r="AA29" s="128"/>
+      <c r="AB29" s="128"/>
+      <c r="AC29" s="128"/>
+      <c r="AD29" s="128"/>
+      <c r="AE29" s="128"/>
+      <c r="AF29" s="128"/>
+      <c r="AG29" s="128"/>
+      <c r="AH29" s="128"/>
+      <c r="AI29" s="128"/>
+      <c r="AJ29" s="128"/>
+      <c r="AK29" s="128"/>
+      <c r="AL29" s="128"/>
+      <c r="AM29" s="128"/>
+      <c r="AN29" s="128"/>
+      <c r="AO29" s="128"/>
+    </row>
+    <row r="30" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C30" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="10"/>
+      <c r="O30" s="10"/>
+      <c r="P30" s="10"/>
+      <c r="Q30" s="10"/>
+      <c r="R30" s="10"/>
+      <c r="U30" s="128"/>
+      <c r="V30" s="128"/>
+      <c r="W30" s="129"/>
+      <c r="X30" s="134"/>
+      <c r="Y30" s="128"/>
+      <c r="Z30" s="128"/>
+      <c r="AA30" s="128"/>
+      <c r="AB30" s="128"/>
+      <c r="AC30" s="128"/>
+      <c r="AD30" s="128"/>
+      <c r="AE30" s="128"/>
+      <c r="AF30" s="128"/>
+      <c r="AG30" s="128"/>
+      <c r="AH30" s="128"/>
+      <c r="AI30" s="128"/>
+      <c r="AJ30" s="128"/>
+      <c r="AK30" s="128"/>
+      <c r="AL30" s="128"/>
+      <c r="AM30" s="128"/>
+      <c r="AN30" s="128"/>
+      <c r="AO30" s="128"/>
+    </row>
+    <row r="31" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="3"/>
+      <c r="K31" s="3"/>
+      <c r="L31" s="3"/>
+      <c r="M31" s="3"/>
+      <c r="N31" s="10"/>
+      <c r="O31" s="10"/>
+      <c r="P31" s="10"/>
+      <c r="U31" s="128"/>
+      <c r="V31" s="128"/>
+      <c r="W31" s="129"/>
+      <c r="X31" s="134"/>
+      <c r="Y31" s="128"/>
+      <c r="Z31" s="128"/>
+      <c r="AA31" s="128"/>
+      <c r="AB31" s="128"/>
+      <c r="AC31" s="128"/>
+      <c r="AD31" s="128"/>
+      <c r="AE31" s="128"/>
+      <c r="AF31" s="128"/>
+      <c r="AG31" s="128"/>
+      <c r="AH31" s="128"/>
+      <c r="AI31" s="128"/>
+      <c r="AJ31" s="128"/>
+      <c r="AK31" s="128"/>
+      <c r="AL31" s="128"/>
+      <c r="AM31" s="128"/>
+      <c r="AN31" s="128"/>
+      <c r="AO31" s="128"/>
+    </row>
+    <row r="32" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C32" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4"/>
+      <c r="F32" s="4"/>
+      <c r="G32" s="4"/>
+      <c r="H32" s="4"/>
+      <c r="I32" s="4"/>
+      <c r="J32" s="4"/>
+      <c r="K32" s="4"/>
+      <c r="L32" s="4"/>
+      <c r="M32" s="4"/>
+      <c r="N32" s="4"/>
+      <c r="O32" s="4"/>
+      <c r="P32" s="4"/>
+      <c r="Q32" s="4"/>
+      <c r="R32" s="4"/>
+      <c r="U32" s="128"/>
+      <c r="V32" s="128"/>
+      <c r="W32" s="129"/>
+      <c r="X32" s="134"/>
+      <c r="Y32" s="128"/>
+      <c r="Z32" s="128"/>
+      <c r="AA32" s="128"/>
+      <c r="AB32" s="128"/>
+      <c r="AC32" s="128"/>
+      <c r="AD32" s="128"/>
+      <c r="AE32" s="128"/>
+      <c r="AF32" s="128"/>
+      <c r="AG32" s="128"/>
+      <c r="AH32" s="128"/>
+      <c r="AI32" s="128"/>
+      <c r="AJ32" s="128"/>
+      <c r="AK32" s="128"/>
+      <c r="AL32" s="128"/>
+      <c r="AM32" s="128"/>
+      <c r="AN32" s="128"/>
+      <c r="AO32" s="128"/>
+    </row>
+    <row r="33" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C33" s="87" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="88"/>
+      <c r="E33" s="89"/>
+      <c r="F33" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="H33" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="I33" s="86"/>
+      <c r="J33" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="K33" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="L33" s="85" t="s">
+        <v>39</v>
+      </c>
+      <c r="M33" s="86"/>
+      <c r="N33" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="O33" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="P33" s="85" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q33" s="86"/>
+      <c r="R33" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="U33" s="128"/>
+      <c r="V33" s="128"/>
+      <c r="W33" s="129"/>
+      <c r="X33" s="134"/>
+      <c r="Y33" s="128"/>
+      <c r="Z33" s="128"/>
+      <c r="AA33" s="128"/>
+      <c r="AB33" s="128"/>
+      <c r="AC33" s="128"/>
+      <c r="AD33" s="128"/>
+      <c r="AE33" s="128"/>
+      <c r="AF33" s="128"/>
+      <c r="AG33" s="128"/>
+      <c r="AH33" s="128"/>
+      <c r="AI33" s="128"/>
+      <c r="AJ33" s="128"/>
+      <c r="AK33" s="128"/>
+      <c r="AL33" s="128"/>
+      <c r="AM33" s="128"/>
+      <c r="AN33" s="128"/>
+      <c r="AO33" s="128"/>
+    </row>
+    <row r="34" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C34" s="90" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" s="91"/>
+      <c r="E34" s="92"/>
+      <c r="F34" s="20">
+        <v>1</v>
+      </c>
+      <c r="G34" s="20">
+        <v>1</v>
+      </c>
+      <c r="H34" s="101">
+        <v>1</v>
+      </c>
+      <c r="I34" s="102"/>
+      <c r="J34" s="20">
+        <v>1</v>
+      </c>
+      <c r="K34" s="20">
+        <v>1</v>
+      </c>
+      <c r="L34" s="101">
+        <v>1</v>
+      </c>
+      <c r="M34" s="102"/>
+      <c r="N34" s="20">
+        <v>1</v>
+      </c>
+      <c r="O34" s="20">
+        <v>1</v>
+      </c>
+      <c r="P34" s="101">
+        <v>1</v>
+      </c>
+      <c r="Q34" s="102"/>
+      <c r="R34" s="31">
+        <v>1</v>
+      </c>
+      <c r="U34" s="128"/>
+      <c r="V34" s="128"/>
+      <c r="W34" s="129"/>
+      <c r="X34" s="134"/>
+      <c r="Y34" s="128"/>
+      <c r="Z34" s="128"/>
+      <c r="AA34" s="128"/>
+      <c r="AB34" s="128"/>
+      <c r="AC34" s="128"/>
+      <c r="AD34" s="128"/>
+      <c r="AE34" s="128"/>
+      <c r="AF34" s="128"/>
+      <c r="AG34" s="128"/>
+      <c r="AH34" s="128"/>
+      <c r="AI34" s="128"/>
+      <c r="AJ34" s="128"/>
+      <c r="AK34" s="128"/>
+      <c r="AL34" s="128"/>
+      <c r="AM34" s="128"/>
+      <c r="AN34" s="128"/>
+      <c r="AO34" s="128"/>
+    </row>
+    <row r="35" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C35" s="61" t="s">
+        <v>13</v>
+      </c>
+      <c r="D35" s="62"/>
+      <c r="E35" s="63"/>
+      <c r="F35" s="19">
+        <v>0</v>
+      </c>
+      <c r="G35" s="19">
+        <v>0</v>
+      </c>
+      <c r="H35" s="69">
+        <v>0</v>
+      </c>
+      <c r="I35" s="70"/>
+      <c r="J35" s="19">
+        <v>0</v>
+      </c>
+      <c r="K35" s="19">
+        <v>0</v>
+      </c>
+      <c r="L35" s="69">
+        <v>0</v>
+      </c>
+      <c r="M35" s="70"/>
+      <c r="N35" s="19">
+        <v>0</v>
+      </c>
+      <c r="O35" s="19">
+        <v>0</v>
+      </c>
+      <c r="P35" s="69">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="70"/>
+      <c r="R35" s="32">
+        <v>0</v>
+      </c>
+      <c r="U35" s="128"/>
+      <c r="V35" s="128"/>
+      <c r="W35" s="129"/>
+      <c r="X35" s="134"/>
+      <c r="Y35" s="128"/>
+      <c r="Z35" s="128"/>
+      <c r="AA35" s="128"/>
+      <c r="AB35" s="128"/>
+      <c r="AC35" s="128"/>
+      <c r="AD35" s="128"/>
+      <c r="AE35" s="128"/>
+      <c r="AF35" s="128"/>
+      <c r="AG35" s="128"/>
+      <c r="AH35" s="128"/>
+      <c r="AI35" s="128"/>
+      <c r="AJ35" s="128"/>
+      <c r="AK35" s="128"/>
+      <c r="AL35" s="128"/>
+      <c r="AM35" s="128"/>
+      <c r="AN35" s="128"/>
+      <c r="AO35" s="128"/>
+    </row>
+    <row r="36" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C36" s="93" t="s">
+        <v>14</v>
+      </c>
+      <c r="D36" s="94"/>
+      <c r="E36" s="95"/>
+      <c r="F36" s="19">
+        <v>1</v>
+      </c>
+      <c r="G36" s="19">
+        <v>1</v>
+      </c>
+      <c r="H36" s="69">
+        <v>1</v>
+      </c>
+      <c r="I36" s="70"/>
+      <c r="J36" s="19">
+        <v>1</v>
+      </c>
+      <c r="K36" s="19">
+        <v>2</v>
+      </c>
+      <c r="L36" s="69">
+        <v>2</v>
+      </c>
+      <c r="M36" s="70"/>
+      <c r="N36" s="19">
+        <v>2</v>
+      </c>
+      <c r="O36" s="19">
+        <v>2</v>
+      </c>
+      <c r="P36" s="69">
+        <v>2</v>
+      </c>
+      <c r="Q36" s="70"/>
+      <c r="R36" s="32">
+        <v>2</v>
+      </c>
+      <c r="U36" s="128"/>
+      <c r="V36" s="128"/>
+      <c r="W36" s="129"/>
+      <c r="X36" s="134"/>
+      <c r="Y36" s="128"/>
+      <c r="Z36" s="128"/>
+      <c r="AA36" s="128"/>
+      <c r="AB36" s="128"/>
+      <c r="AC36" s="128"/>
+      <c r="AD36" s="128"/>
+      <c r="AE36" s="128"/>
+      <c r="AF36" s="128"/>
+      <c r="AG36" s="128"/>
+      <c r="AH36" s="128"/>
+      <c r="AI36" s="128"/>
+      <c r="AJ36" s="128"/>
+      <c r="AK36" s="128"/>
+      <c r="AL36" s="128"/>
+      <c r="AM36" s="128"/>
+      <c r="AN36" s="128"/>
+      <c r="AO36" s="128"/>
+    </row>
+    <row r="37" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C37" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="D37" s="62"/>
+      <c r="E37" s="63"/>
+      <c r="F37" s="19">
+        <v>9</v>
+      </c>
+      <c r="G37" s="19">
+        <v>9</v>
+      </c>
+      <c r="H37" s="69">
+        <v>9</v>
+      </c>
+      <c r="I37" s="70"/>
+      <c r="J37" s="19">
+        <v>9</v>
+      </c>
+      <c r="K37" s="19">
+        <v>8</v>
+      </c>
+      <c r="L37" s="69">
+        <v>8</v>
+      </c>
+      <c r="M37" s="70"/>
+      <c r="N37" s="19">
+        <v>8</v>
+      </c>
+      <c r="O37" s="19">
+        <v>8</v>
+      </c>
+      <c r="P37" s="69">
+        <v>8</v>
+      </c>
+      <c r="Q37" s="70"/>
+      <c r="R37" s="32">
+        <v>8</v>
+      </c>
+      <c r="U37" s="128"/>
+      <c r="V37" s="128"/>
+      <c r="W37" s="129"/>
+      <c r="X37" s="134"/>
+      <c r="Y37" s="128"/>
+      <c r="Z37" s="128"/>
+      <c r="AA37" s="128"/>
+      <c r="AB37" s="128"/>
+      <c r="AC37" s="128"/>
+      <c r="AD37" s="128"/>
+      <c r="AE37" s="128"/>
+      <c r="AF37" s="128"/>
+      <c r="AG37" s="128"/>
+      <c r="AH37" s="128"/>
+      <c r="AI37" s="128"/>
+      <c r="AJ37" s="128"/>
+      <c r="AK37" s="128"/>
+      <c r="AL37" s="128"/>
+      <c r="AM37" s="128"/>
+      <c r="AN37" s="128"/>
+      <c r="AO37" s="128"/>
+    </row>
+    <row r="38" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C38" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="62"/>
+      <c r="E38" s="63"/>
+      <c r="F38" s="19">
+        <v>8</v>
+      </c>
+      <c r="G38" s="19">
+        <v>8</v>
+      </c>
+      <c r="H38" s="69">
+        <v>8</v>
+      </c>
+      <c r="I38" s="70"/>
+      <c r="J38" s="19">
+        <v>8</v>
+      </c>
+      <c r="K38" s="19">
+        <v>6</v>
+      </c>
+      <c r="L38" s="69">
+        <v>6</v>
+      </c>
+      <c r="M38" s="70"/>
+      <c r="N38" s="19">
+        <v>6</v>
+      </c>
+      <c r="O38" s="19">
+        <v>6</v>
+      </c>
+      <c r="P38" s="69">
+        <v>6</v>
+      </c>
+      <c r="Q38" s="70"/>
+      <c r="R38" s="32">
+        <v>5</v>
+      </c>
+      <c r="U38" s="128"/>
+      <c r="V38" s="128"/>
+      <c r="W38" s="129"/>
+      <c r="X38" s="134"/>
+      <c r="Y38" s="128"/>
+      <c r="Z38" s="128"/>
+      <c r="AA38" s="128"/>
+      <c r="AB38" s="128"/>
+      <c r="AC38" s="128"/>
+      <c r="AD38" s="128"/>
+      <c r="AE38" s="128"/>
+      <c r="AF38" s="128"/>
+      <c r="AG38" s="128"/>
+      <c r="AH38" s="128"/>
+      <c r="AI38" s="128"/>
+      <c r="AJ38" s="128"/>
+      <c r="AK38" s="128"/>
+      <c r="AL38" s="128"/>
+      <c r="AM38" s="128"/>
+      <c r="AN38" s="128"/>
+      <c r="AO38" s="128"/>
+    </row>
+    <row r="39" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C39" s="61" t="s">
+        <v>17</v>
+      </c>
+      <c r="D39" s="62"/>
+      <c r="E39" s="63"/>
+      <c r="F39" s="19">
+        <v>8</v>
+      </c>
+      <c r="G39" s="19">
+        <v>8</v>
+      </c>
+      <c r="H39" s="69">
+        <v>8</v>
+      </c>
+      <c r="I39" s="70"/>
+      <c r="J39" s="19">
+        <v>8</v>
+      </c>
+      <c r="K39" s="19">
+        <v>7</v>
+      </c>
+      <c r="L39" s="69">
+        <v>7</v>
+      </c>
+      <c r="M39" s="70"/>
+      <c r="N39" s="19">
+        <v>7</v>
+      </c>
+      <c r="O39" s="19">
+        <v>7</v>
+      </c>
+      <c r="P39" s="69">
+        <v>7</v>
+      </c>
+      <c r="Q39" s="70"/>
+      <c r="R39" s="32">
+        <v>7</v>
+      </c>
+      <c r="S39" s="9"/>
+      <c r="U39" s="128"/>
+      <c r="V39" s="128"/>
+      <c r="W39" s="129"/>
+      <c r="X39" s="134"/>
+      <c r="Y39" s="128"/>
+      <c r="Z39" s="128"/>
+      <c r="AA39" s="128"/>
+      <c r="AB39" s="128"/>
+      <c r="AC39" s="128"/>
+      <c r="AD39" s="128"/>
+      <c r="AE39" s="128"/>
+      <c r="AF39" s="128"/>
+      <c r="AG39" s="128"/>
+      <c r="AH39" s="128"/>
+      <c r="AI39" s="128"/>
+      <c r="AJ39" s="128"/>
+      <c r="AK39" s="128"/>
+      <c r="AL39" s="128"/>
+      <c r="AM39" s="128"/>
+      <c r="AN39" s="128"/>
+      <c r="AO39" s="128"/>
+    </row>
+    <row r="40" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C40" s="61" t="s">
+        <v>18</v>
+      </c>
+      <c r="D40" s="62"/>
+      <c r="E40" s="63"/>
+      <c r="F40" s="19">
+        <v>3</v>
+      </c>
+      <c r="G40" s="19">
+        <v>3</v>
+      </c>
+      <c r="H40" s="69">
+        <v>3</v>
+      </c>
+      <c r="I40" s="70"/>
+      <c r="J40" s="19">
+        <v>3</v>
+      </c>
+      <c r="K40" s="19">
+        <v>3</v>
+      </c>
+      <c r="L40" s="69">
+        <v>3</v>
+      </c>
+      <c r="M40" s="70"/>
+      <c r="N40" s="19">
+        <v>3</v>
+      </c>
+      <c r="O40" s="19">
+        <v>3</v>
+      </c>
+      <c r="P40" s="69">
+        <v>3</v>
+      </c>
+      <c r="Q40" s="70"/>
+      <c r="R40" s="32">
+        <v>4</v>
+      </c>
+      <c r="S40" s="9"/>
+      <c r="U40" s="128"/>
+      <c r="V40" s="128"/>
+      <c r="W40" s="129"/>
+      <c r="X40" s="134"/>
+      <c r="Y40" s="128"/>
+      <c r="Z40" s="128"/>
+      <c r="AA40" s="128"/>
+      <c r="AB40" s="128"/>
+      <c r="AC40" s="128"/>
+      <c r="AD40" s="128"/>
+      <c r="AE40" s="128"/>
+      <c r="AF40" s="128"/>
+      <c r="AG40" s="128"/>
+      <c r="AH40" s="128"/>
+      <c r="AI40" s="128"/>
+      <c r="AJ40" s="128"/>
+      <c r="AK40" s="128"/>
+      <c r="AL40" s="128"/>
+      <c r="AM40" s="128"/>
+      <c r="AN40" s="128"/>
+      <c r="AO40" s="128"/>
+    </row>
+    <row r="41" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C41" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="D41" s="62"/>
+      <c r="E41" s="63"/>
+      <c r="F41" s="19">
+        <v>6</v>
+      </c>
+      <c r="G41" s="19">
+        <v>6</v>
+      </c>
+      <c r="H41" s="69">
+        <v>6</v>
+      </c>
+      <c r="I41" s="70"/>
+      <c r="J41" s="19">
+        <v>6</v>
+      </c>
+      <c r="K41" s="19">
+        <v>6</v>
+      </c>
+      <c r="L41" s="69">
+        <v>6</v>
+      </c>
+      <c r="M41" s="70"/>
+      <c r="N41" s="19">
+        <v>6</v>
+      </c>
+      <c r="O41" s="19">
+        <v>6</v>
+      </c>
+      <c r="P41" s="69">
+        <v>6</v>
+      </c>
+      <c r="Q41" s="70"/>
+      <c r="R41" s="32">
+        <v>6</v>
+      </c>
+      <c r="S41" s="9"/>
+      <c r="U41" s="128"/>
+      <c r="V41" s="128"/>
+      <c r="W41" s="129"/>
+      <c r="X41" s="134"/>
+      <c r="Y41" s="128"/>
+      <c r="Z41" s="128"/>
+      <c r="AA41" s="128"/>
+      <c r="AB41" s="128"/>
+      <c r="AC41" s="128"/>
+      <c r="AD41" s="128"/>
+      <c r="AE41" s="128"/>
+      <c r="AF41" s="128"/>
+      <c r="AG41" s="128"/>
+      <c r="AH41" s="128"/>
+      <c r="AI41" s="128"/>
+      <c r="AJ41" s="128"/>
+      <c r="AK41" s="128"/>
+      <c r="AL41" s="128"/>
+      <c r="AM41" s="128"/>
+      <c r="AN41" s="128"/>
+      <c r="AO41" s="128"/>
+    </row>
+    <row r="42" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C42" s="61" t="s">
+        <v>20</v>
+      </c>
+      <c r="D42" s="62"/>
+      <c r="E42" s="63"/>
+      <c r="F42" s="19">
+        <v>6</v>
+      </c>
+      <c r="G42" s="19">
+        <v>6</v>
+      </c>
+      <c r="H42" s="69">
+        <v>6</v>
+      </c>
+      <c r="I42" s="70"/>
+      <c r="J42" s="19">
+        <v>6</v>
+      </c>
+      <c r="K42" s="19">
+        <v>5</v>
+      </c>
+      <c r="L42" s="69">
+        <v>5</v>
+      </c>
+      <c r="M42" s="70"/>
+      <c r="N42" s="19">
+        <v>5</v>
+      </c>
+      <c r="O42" s="19">
+        <v>5</v>
+      </c>
+      <c r="P42" s="69">
+        <v>5</v>
+      </c>
+      <c r="Q42" s="70"/>
+      <c r="R42" s="32">
+        <v>5</v>
+      </c>
+      <c r="S42" s="9"/>
+      <c r="U42" s="128"/>
+      <c r="V42" s="128"/>
+      <c r="W42" s="129"/>
+      <c r="X42" s="134"/>
+      <c r="Y42" s="128"/>
+      <c r="Z42" s="128"/>
+      <c r="AA42" s="128"/>
+      <c r="AB42" s="128"/>
+      <c r="AC42" s="128"/>
+      <c r="AD42" s="128"/>
+      <c r="AE42" s="128"/>
+      <c r="AF42" s="128"/>
+      <c r="AG42" s="128"/>
+      <c r="AH42" s="128"/>
+      <c r="AI42" s="128"/>
+      <c r="AJ42" s="128"/>
+      <c r="AK42" s="128"/>
+      <c r="AL42" s="128"/>
+      <c r="AM42" s="128"/>
+      <c r="AN42" s="128"/>
+      <c r="AO42" s="128"/>
+    </row>
+    <row r="43" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C43" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="D43" s="65"/>
+      <c r="E43" s="66"/>
+      <c r="F43" s="18">
+        <v>1</v>
+      </c>
+      <c r="G43" s="18">
+        <v>1</v>
+      </c>
+      <c r="H43" s="123">
+        <v>1</v>
+      </c>
+      <c r="I43" s="124"/>
+      <c r="J43" s="18">
+        <v>1</v>
+      </c>
+      <c r="K43" s="18">
+        <v>2</v>
+      </c>
+      <c r="L43" s="123">
+        <v>2</v>
+      </c>
+      <c r="M43" s="124"/>
+      <c r="N43" s="18">
+        <v>2</v>
+      </c>
+      <c r="O43" s="18">
+        <v>2</v>
+      </c>
+      <c r="P43" s="123">
+        <v>2</v>
+      </c>
+      <c r="Q43" s="124"/>
+      <c r="R43" s="33">
+        <v>2</v>
+      </c>
+      <c r="S43" s="9"/>
+      <c r="U43" s="128"/>
+      <c r="V43" s="128"/>
+      <c r="W43" s="129"/>
+      <c r="X43" s="134"/>
+      <c r="Y43" s="128"/>
+      <c r="Z43" s="128"/>
+      <c r="AA43" s="128"/>
+      <c r="AB43" s="128"/>
+      <c r="AC43" s="128"/>
+      <c r="AD43" s="128"/>
+      <c r="AE43" s="128"/>
+      <c r="AF43" s="128"/>
+      <c r="AG43" s="128"/>
+      <c r="AH43" s="128"/>
+      <c r="AI43" s="128"/>
+      <c r="AJ43" s="128"/>
+      <c r="AK43" s="128"/>
+      <c r="AL43" s="128"/>
+      <c r="AM43" s="128"/>
+      <c r="AN43" s="128"/>
+      <c r="AO43" s="128"/>
+    </row>
+    <row r="44" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C44" s="84" t="s">
+        <v>22</v>
+      </c>
+      <c r="D44" s="84"/>
+      <c r="E44" s="84"/>
+      <c r="F44" s="13">
+        <v>43</v>
+      </c>
+      <c r="G44" s="13">
+        <v>43</v>
+      </c>
+      <c r="H44" s="85">
+        <v>43</v>
+      </c>
+      <c r="I44" s="86"/>
+      <c r="J44" s="13">
+        <v>43</v>
+      </c>
+      <c r="K44" s="13">
+        <v>40</v>
+      </c>
+      <c r="L44" s="85">
+        <v>40</v>
+      </c>
+      <c r="M44" s="86"/>
+      <c r="N44" s="13">
+        <v>40</v>
+      </c>
+      <c r="O44" s="13">
+        <v>40</v>
+      </c>
+      <c r="P44" s="85">
+        <v>40</v>
+      </c>
+      <c r="Q44" s="86"/>
+      <c r="R44" s="30">
+        <v>40</v>
+      </c>
+      <c r="S44" s="9"/>
+      <c r="U44" s="128"/>
+      <c r="V44" s="128"/>
+      <c r="W44" s="129"/>
+      <c r="X44" s="134"/>
+      <c r="Y44" s="128"/>
+      <c r="Z44" s="128"/>
+      <c r="AA44" s="128"/>
+      <c r="AB44" s="128"/>
+      <c r="AC44" s="128"/>
+      <c r="AD44" s="128"/>
+      <c r="AE44" s="128"/>
+      <c r="AF44" s="128"/>
+      <c r="AG44" s="128"/>
+      <c r="AH44" s="128"/>
+      <c r="AI44" s="128"/>
+      <c r="AJ44" s="128"/>
+      <c r="AK44" s="128"/>
+      <c r="AL44" s="128"/>
+      <c r="AM44" s="128"/>
+      <c r="AN44" s="128"/>
+      <c r="AO44" s="128"/>
+    </row>
+    <row r="45" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C45" s="4"/>
+      <c r="D45" s="4"/>
+      <c r="E45" s="4"/>
+      <c r="F45" s="4"/>
+      <c r="G45" s="4"/>
+      <c r="H45" s="4"/>
+      <c r="I45" s="4"/>
+      <c r="J45" s="4"/>
+      <c r="K45" s="4"/>
+      <c r="L45" s="4"/>
+      <c r="M45" s="4"/>
+      <c r="N45" s="4"/>
+      <c r="O45" s="4"/>
+      <c r="P45" s="4"/>
+      <c r="Q45" s="4"/>
+      <c r="R45" s="17"/>
+      <c r="S45" s="16"/>
+      <c r="U45" s="128"/>
+      <c r="V45" s="128"/>
+      <c r="W45" s="129"/>
+      <c r="X45" s="134"/>
+      <c r="Y45" s="128"/>
+      <c r="Z45" s="128"/>
+      <c r="AA45" s="128"/>
+      <c r="AB45" s="128"/>
+      <c r="AC45" s="128"/>
+      <c r="AD45" s="128"/>
+      <c r="AE45" s="128"/>
+      <c r="AF45" s="128"/>
+      <c r="AG45" s="128"/>
+      <c r="AH45" s="128"/>
+      <c r="AI45" s="128"/>
+      <c r="AJ45" s="128"/>
+      <c r="AK45" s="128"/>
+      <c r="AL45" s="128"/>
+      <c r="AM45" s="128"/>
+      <c r="AN45" s="128"/>
+      <c r="AO45" s="128"/>
+    </row>
+    <row r="46" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S46" s="16"/>
+      <c r="U46" s="128"/>
+      <c r="V46" s="128"/>
+      <c r="W46" s="129"/>
+      <c r="X46" s="134"/>
+      <c r="Y46" s="128"/>
+      <c r="Z46" s="128"/>
+      <c r="AA46" s="128"/>
+      <c r="AB46" s="128"/>
+      <c r="AC46" s="128"/>
+      <c r="AD46" s="128"/>
+      <c r="AE46" s="128"/>
+      <c r="AF46" s="128"/>
+      <c r="AG46" s="128"/>
+      <c r="AH46" s="128"/>
+      <c r="AI46" s="128"/>
+      <c r="AJ46" s="128"/>
+      <c r="AK46" s="128"/>
+      <c r="AL46" s="128"/>
+      <c r="AM46" s="128"/>
+      <c r="AN46" s="128"/>
+      <c r="AO46" s="128"/>
+    </row>
+    <row r="47" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S47" s="16"/>
+      <c r="U47" s="128"/>
+      <c r="V47" s="128"/>
+      <c r="W47" s="129"/>
+      <c r="X47" s="135"/>
+      <c r="Y47" s="128"/>
+      <c r="Z47" s="128"/>
+      <c r="AA47" s="128"/>
+      <c r="AB47" s="128"/>
+      <c r="AC47" s="128"/>
+      <c r="AD47" s="128"/>
+      <c r="AE47" s="128"/>
+      <c r="AF47" s="128"/>
+      <c r="AG47" s="128"/>
+      <c r="AH47" s="128"/>
+      <c r="AI47" s="128"/>
+      <c r="AJ47" s="128"/>
+      <c r="AK47" s="128"/>
+      <c r="AL47" s="128"/>
+      <c r="AM47" s="128"/>
+      <c r="AN47" s="128"/>
+      <c r="AO47" s="128"/>
+    </row>
+    <row r="48" spans="3:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S48" s="16"/>
+      <c r="U48" s="128"/>
+      <c r="V48" s="128"/>
+      <c r="W48" s="129"/>
+      <c r="X48" s="128"/>
+      <c r="Y48" s="128"/>
+      <c r="Z48" s="128"/>
+      <c r="AA48" s="128"/>
+      <c r="AB48" s="128"/>
+      <c r="AC48" s="128"/>
+      <c r="AD48" s="128"/>
+      <c r="AE48" s="128"/>
+      <c r="AF48" s="128"/>
+      <c r="AG48" s="128"/>
+      <c r="AH48" s="128"/>
+      <c r="AI48" s="128"/>
+      <c r="AJ48" s="128"/>
+      <c r="AK48" s="128"/>
+      <c r="AL48" s="128"/>
+      <c r="AM48" s="128"/>
+      <c r="AN48" s="128"/>
+      <c r="AO48" s="128"/>
+    </row>
+    <row r="49" spans="19:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S49" s="16"/>
+      <c r="U49" s="128"/>
+      <c r="V49" s="128"/>
+      <c r="W49" s="129"/>
+      <c r="X49" s="128"/>
+      <c r="Y49" s="128"/>
+      <c r="Z49" s="128"/>
+      <c r="AA49" s="128"/>
+      <c r="AB49" s="128"/>
+      <c r="AC49" s="128"/>
+      <c r="AD49" s="128"/>
+      <c r="AE49" s="128"/>
+      <c r="AF49" s="128"/>
+      <c r="AG49" s="128"/>
+      <c r="AH49" s="128"/>
+      <c r="AI49" s="128"/>
+      <c r="AJ49" s="128"/>
+      <c r="AK49" s="128"/>
+      <c r="AL49" s="128"/>
+      <c r="AM49" s="128"/>
+      <c r="AN49" s="128"/>
+      <c r="AO49" s="128"/>
+    </row>
+    <row r="50" spans="19:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S50" s="16"/>
+      <c r="U50" s="128"/>
+      <c r="V50" s="128"/>
+      <c r="W50" s="129"/>
+      <c r="X50" s="128"/>
+      <c r="Y50" s="128"/>
+      <c r="Z50" s="128"/>
+      <c r="AA50" s="128"/>
+      <c r="AB50" s="128"/>
+      <c r="AC50" s="128"/>
+      <c r="AD50" s="128"/>
+      <c r="AE50" s="128"/>
+      <c r="AF50" s="128"/>
+      <c r="AG50" s="128"/>
+      <c r="AH50" s="128"/>
+      <c r="AI50" s="128"/>
+      <c r="AJ50" s="128"/>
+      <c r="AK50" s="128"/>
+      <c r="AL50" s="128"/>
+      <c r="AM50" s="128"/>
+      <c r="AN50" s="128"/>
+      <c r="AO50" s="128"/>
+    </row>
+    <row r="51" spans="19:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U51" s="128"/>
+      <c r="V51" s="128"/>
+      <c r="W51" s="129"/>
+      <c r="X51" s="128"/>
+      <c r="Y51" s="128"/>
+      <c r="Z51" s="128"/>
+      <c r="AA51" s="128"/>
+      <c r="AB51" s="128"/>
+      <c r="AC51" s="128"/>
+      <c r="AD51" s="128"/>
+      <c r="AE51" s="128"/>
+      <c r="AF51" s="128"/>
+      <c r="AG51" s="128"/>
+      <c r="AH51" s="128"/>
+      <c r="AI51" s="128"/>
+      <c r="AJ51" s="128"/>
+      <c r="AK51" s="128"/>
+      <c r="AL51" s="128"/>
+      <c r="AM51" s="128"/>
+      <c r="AN51" s="128"/>
+      <c r="AO51" s="128"/>
+    </row>
+    <row r="52" spans="19:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U52" s="128"/>
+      <c r="V52" s="128"/>
+      <c r="W52" s="129"/>
+      <c r="X52" s="128"/>
+      <c r="Y52" s="128"/>
+      <c r="Z52" s="128"/>
+      <c r="AA52" s="128"/>
+      <c r="AB52" s="128"/>
+      <c r="AC52" s="128"/>
+      <c r="AD52" s="128"/>
+      <c r="AE52" s="128"/>
+      <c r="AF52" s="128"/>
+      <c r="AG52" s="128"/>
+      <c r="AH52" s="128"/>
+      <c r="AI52" s="128"/>
+      <c r="AJ52" s="128"/>
+      <c r="AK52" s="128"/>
+      <c r="AL52" s="128"/>
+      <c r="AM52" s="128"/>
+      <c r="AN52" s="128"/>
+      <c r="AO52" s="128"/>
+    </row>
+    <row r="53" spans="19:41" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U53" s="128"/>
+      <c r="V53" s="128"/>
+      <c r="W53" s="129"/>
+      <c r="X53" s="128"/>
+      <c r="Y53" s="128"/>
+      <c r="Z53" s="128"/>
+      <c r="AA53" s="128"/>
+      <c r="AB53" s="128"/>
+      <c r="AC53" s="128"/>
+      <c r="AD53" s="128"/>
+      <c r="AE53" s="128"/>
+      <c r="AF53" s="128"/>
+      <c r="AG53" s="128"/>
+      <c r="AH53" s="128"/>
+      <c r="AI53" s="128"/>
+      <c r="AJ53" s="128"/>
+      <c r="AK53" s="128"/>
+      <c r="AL53" s="128"/>
+      <c r="AM53" s="128"/>
+      <c r="AN53" s="128"/>
+      <c r="AO53" s="128"/>
+    </row>
+    <row r="54" spans="19:41" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U54" s="128"/>
+      <c r="V54" s="128"/>
+      <c r="W54" s="129"/>
+      <c r="X54" s="128"/>
+      <c r="Y54" s="128"/>
+      <c r="Z54" s="128"/>
+      <c r="AA54" s="128"/>
+      <c r="AB54" s="128"/>
+      <c r="AC54" s="128"/>
+      <c r="AD54" s="128"/>
+      <c r="AE54" s="128"/>
+      <c r="AF54" s="128"/>
+      <c r="AG54" s="128"/>
+      <c r="AH54" s="128"/>
+      <c r="AI54" s="128"/>
+      <c r="AJ54" s="128"/>
+      <c r="AK54" s="128"/>
+      <c r="AL54" s="128"/>
+      <c r="AM54" s="128"/>
+      <c r="AN54" s="128"/>
+      <c r="AO54" s="128"/>
+    </row>
+    <row r="55" spans="19:41" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U55" s="128"/>
+      <c r="V55" s="128"/>
+      <c r="W55" s="129"/>
+      <c r="X55" s="128"/>
+      <c r="Y55" s="128"/>
+      <c r="Z55" s="128"/>
+      <c r="AA55" s="128"/>
+      <c r="AB55" s="128"/>
+      <c r="AC55" s="128"/>
+      <c r="AD55" s="128"/>
+      <c r="AE55" s="128"/>
+      <c r="AF55" s="128"/>
+      <c r="AG55" s="128"/>
+      <c r="AH55" s="128"/>
+      <c r="AI55" s="128"/>
+      <c r="AJ55" s="136"/>
+      <c r="AK55" s="128"/>
+      <c r="AL55" s="128"/>
+      <c r="AM55" s="128"/>
+      <c r="AN55" s="128"/>
+      <c r="AO55" s="128"/>
+    </row>
+    <row r="56" spans="19:41" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U56" s="128"/>
+      <c r="V56" s="128"/>
+      <c r="W56" s="129"/>
+      <c r="X56" s="128"/>
+      <c r="Y56" s="128"/>
+      <c r="Z56" s="128"/>
+      <c r="AA56" s="128"/>
+      <c r="AB56" s="128"/>
+      <c r="AC56" s="128"/>
+      <c r="AD56" s="128"/>
+      <c r="AE56" s="128"/>
+      <c r="AF56" s="128"/>
+      <c r="AG56" s="128"/>
+      <c r="AH56" s="128"/>
+      <c r="AI56" s="128"/>
+      <c r="AJ56" s="128"/>
+      <c r="AK56" s="128"/>
+      <c r="AL56" s="128"/>
+      <c r="AM56" s="128"/>
+      <c r="AN56" s="128"/>
+      <c r="AO56" s="128"/>
+    </row>
+    <row r="57" spans="19:41" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U57" s="128"/>
+      <c r="V57" s="128"/>
+      <c r="W57" s="129"/>
+      <c r="X57" s="128"/>
+      <c r="Y57" s="128"/>
+      <c r="Z57" s="128"/>
+      <c r="AA57" s="128"/>
+      <c r="AB57" s="128"/>
+      <c r="AC57" s="128"/>
+      <c r="AD57" s="128"/>
+      <c r="AE57" s="128"/>
+      <c r="AF57" s="128"/>
+      <c r="AG57" s="128"/>
+      <c r="AH57" s="128"/>
+      <c r="AI57" s="128"/>
+      <c r="AJ57" s="128"/>
+      <c r="AK57" s="128"/>
+      <c r="AL57" s="128"/>
+      <c r="AM57" s="128"/>
+      <c r="AN57" s="128"/>
+      <c r="AO57" s="128"/>
+    </row>
+    <row r="58" spans="19:41" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U58" s="128"/>
+      <c r="V58" s="128"/>
+      <c r="W58" s="129"/>
+      <c r="X58" s="128"/>
+      <c r="Y58" s="128"/>
+      <c r="Z58" s="128"/>
+      <c r="AA58" s="128"/>
+      <c r="AB58" s="128"/>
+      <c r="AC58" s="128"/>
+      <c r="AD58" s="128"/>
+      <c r="AE58" s="128"/>
+      <c r="AF58" s="128"/>
+      <c r="AG58" s="128"/>
+      <c r="AH58" s="128"/>
+      <c r="AI58" s="128"/>
+      <c r="AJ58" s="128"/>
+      <c r="AK58" s="128"/>
+      <c r="AL58" s="128"/>
+      <c r="AM58" s="128"/>
+      <c r="AN58" s="128"/>
+      <c r="AO58" s="128"/>
+    </row>
+  </sheetData>
+  <mergeCells count="181">
+    <mergeCell ref="C43:E43"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="L43:M43"/>
+    <mergeCell ref="P43:Q43"/>
+    <mergeCell ref="C44:E44"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="P44:Q44"/>
+    <mergeCell ref="C41:E41"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="L41:M41"/>
+    <mergeCell ref="P41:Q41"/>
+    <mergeCell ref="C42:E42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="C39:E39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="C40:E40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="C37:E37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="C38:E38"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="L38:M38"/>
+    <mergeCell ref="P38:Q38"/>
+    <mergeCell ref="C35:E35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="C36:E36"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="L36:M36"/>
+    <mergeCell ref="P36:Q36"/>
+    <mergeCell ref="C33:E33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="C34:E34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="Q21:R21"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="Q22:R22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="Q19:R19"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="O20:P20"/>
+    <mergeCell ref="Q20:R20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="O18:P18"/>
+    <mergeCell ref="Q18:R18"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="K17:L17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="O17:P17"/>
+    <mergeCell ref="Q17:R17"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="Q16:R16"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="Q15:R15"/>
+    <mergeCell ref="Q13:R13"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="Q14:R14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="O13:P13"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="O12:P12"/>
+    <mergeCell ref="Q12:R12"/>
+    <mergeCell ref="Q10:R10"/>
+    <mergeCell ref="C11:C17"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="Q11:R11"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="C10:E10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="Q8:R8"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="C6:F7"/>
+    <mergeCell ref="G6:H7"/>
+    <mergeCell ref="I6:J7"/>
+    <mergeCell ref="K6:L7"/>
+    <mergeCell ref="M6:N7"/>
+    <mergeCell ref="O6:P7"/>
+    <mergeCell ref="Q6:R7"/>
+    <mergeCell ref="AH2:AH6"/>
+    <mergeCell ref="AI2:AI6"/>
+    <mergeCell ref="C3:O3"/>
+    <mergeCell ref="C4:F5"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="AB2:AB6"/>
+    <mergeCell ref="AC2:AC6"/>
+    <mergeCell ref="AD2:AD6"/>
+    <mergeCell ref="AE2:AE6"/>
+    <mergeCell ref="AF2:AF6"/>
+    <mergeCell ref="AG2:AG6"/>
+    <mergeCell ref="V2:V6"/>
+    <mergeCell ref="W2:W6"/>
+    <mergeCell ref="X2:X6"/>
+    <mergeCell ref="Y2:Y6"/>
+    <mergeCell ref="Z2:Z6"/>
+    <mergeCell ref="AA2:AA6"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.39370078740157483" right="0.86614173228346458" top="0.59055118110236227" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;"ＭＳ 明朝,標準"- 4 -</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="C1:AJ55"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.44140625" defaultRowHeight="24" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.44140625" style="1" customWidth="1"/>
     <col min="3" max="4" width="3.77734375" style="1" customWidth="1"/>
     <col min="5" max="5" width="15.88671875" style="1" customWidth="1"/>
     <col min="6" max="7" width="6.21875" style="1" customWidth="1"/>
     <col min="8" max="9" width="3.33203125" style="1" customWidth="1"/>
     <col min="10" max="11" width="6.21875" style="1" customWidth="1"/>
     <col min="12" max="13" width="3.33203125" style="1" customWidth="1"/>
     <col min="14" max="15" width="6.21875" style="1" customWidth="1"/>
     <col min="16" max="17" width="3.33203125" style="1" customWidth="1"/>
     <col min="18" max="21" width="6.21875" style="1" customWidth="1"/>
     <col min="22" max="22" width="3.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="16.21875" style="7" customWidth="1"/>
     <col min="24" max="24" width="15.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="35" width="2.77734375" style="1" customWidth="1"/>
     <col min="36" max="16384" width="3.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:35" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F1" s="14"/>
       <c r="N1" s="15"/>
     </row>
     <row r="2" spans="3:35" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="V2" s="47"/>
-[...12 lines deleted...]
-      <c r="AI2" s="46"/>
+      <c r="V2" s="125"/>
+      <c r="W2" s="126"/>
+      <c r="X2" s="127"/>
+      <c r="Y2" s="100"/>
+      <c r="Z2" s="100"/>
+      <c r="AA2" s="100"/>
+      <c r="AB2" s="100"/>
+      <c r="AC2" s="100"/>
+      <c r="AD2" s="100"/>
+      <c r="AE2" s="100"/>
+      <c r="AF2" s="100"/>
+      <c r="AG2" s="100"/>
+      <c r="AH2" s="100"/>
+      <c r="AI2" s="100"/>
     </row>
     <row r="3" spans="3:35" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C3" s="61" t="s">
+      <c r="C3" s="107" t="s">
         <v>24</v>
       </c>
-      <c r="D3" s="61"/>
-[...24 lines deleted...]
-      <c r="AI3" s="46"/>
+      <c r="D3" s="107"/>
+      <c r="E3" s="107"/>
+      <c r="F3" s="107"/>
+      <c r="G3" s="107"/>
+      <c r="H3" s="107"/>
+      <c r="I3" s="107"/>
+      <c r="J3" s="107"/>
+      <c r="K3" s="107"/>
+      <c r="L3" s="107"/>
+      <c r="M3" s="107"/>
+      <c r="N3" s="107"/>
+      <c r="O3" s="107"/>
+      <c r="V3" s="125"/>
+      <c r="W3" s="126"/>
+      <c r="X3" s="125"/>
+      <c r="Y3" s="100"/>
+      <c r="Z3" s="100"/>
+      <c r="AA3" s="100"/>
+      <c r="AB3" s="100"/>
+      <c r="AC3" s="100"/>
+      <c r="AD3" s="100"/>
+      <c r="AE3" s="100"/>
+      <c r="AF3" s="100"/>
+      <c r="AG3" s="100"/>
+      <c r="AH3" s="100"/>
+      <c r="AI3" s="100"/>
     </row>
     <row r="4" spans="3:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C4" s="110" t="s">
+      <c r="C4" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="111"/>
-[...2 lines deleted...]
-      <c r="G4" s="58" t="s">
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="103" t="s">
         <v>46</v>
       </c>
-      <c r="H4" s="59"/>
-[...2 lines deleted...]
-      <c r="K4" s="58" t="s">
+      <c r="H4" s="104"/>
+      <c r="I4" s="104"/>
+      <c r="J4" s="105"/>
+      <c r="K4" s="103" t="s">
         <v>47</v>
       </c>
-      <c r="L4" s="59"/>
-[...2 lines deleted...]
-      <c r="O4" s="58" t="s">
+      <c r="L4" s="104"/>
+      <c r="M4" s="104"/>
+      <c r="N4" s="105"/>
+      <c r="O4" s="103" t="s">
         <v>48</v>
       </c>
-      <c r="P4" s="59"/>
-[...15 lines deleted...]
-      <c r="AI4" s="46"/>
+      <c r="P4" s="104"/>
+      <c r="Q4" s="104"/>
+      <c r="R4" s="105"/>
+      <c r="V4" s="125"/>
+      <c r="W4" s="126"/>
+      <c r="X4" s="125"/>
+      <c r="Y4" s="100"/>
+      <c r="Z4" s="100"/>
+      <c r="AA4" s="100"/>
+      <c r="AB4" s="100"/>
+      <c r="AC4" s="100"/>
+      <c r="AD4" s="100"/>
+      <c r="AE4" s="100"/>
+      <c r="AF4" s="100"/>
+      <c r="AG4" s="100"/>
+      <c r="AH4" s="100"/>
+      <c r="AI4" s="100"/>
     </row>
     <row r="5" spans="3:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C5" s="113"/>
-[...3 lines deleted...]
-      <c r="G5" s="50" t="s">
+      <c r="C5" s="58"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="H5" s="109"/>
-[...4 lines deleted...]
-      <c r="K5" s="50" t="s">
+      <c r="H5" s="52"/>
+      <c r="I5" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="J5" s="54"/>
+      <c r="K5" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="L5" s="51"/>
-[...4 lines deleted...]
-      <c r="O5" s="50" t="s">
+      <c r="L5" s="106"/>
+      <c r="M5" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="N5" s="54"/>
+      <c r="O5" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="P5" s="51"/>
-[...17 lines deleted...]
-      <c r="AI5" s="46"/>
+      <c r="P5" s="106"/>
+      <c r="Q5" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="R5" s="54"/>
+      <c r="V5" s="125"/>
+      <c r="W5" s="126"/>
+      <c r="X5" s="125"/>
+      <c r="Y5" s="100"/>
+      <c r="Z5" s="100"/>
+      <c r="AA5" s="100"/>
+      <c r="AB5" s="100"/>
+      <c r="AC5" s="100"/>
+      <c r="AD5" s="100"/>
+      <c r="AE5" s="100"/>
+      <c r="AF5" s="100"/>
+      <c r="AG5" s="100"/>
+      <c r="AH5" s="100"/>
+      <c r="AI5" s="100"/>
     </row>
     <row r="6" spans="3:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C6" s="62" t="s">
+      <c r="C6" s="108" t="s">
         <v>37</v>
       </c>
-      <c r="D6" s="63"/>
-[...2 lines deleted...]
-      <c r="G6" s="68">
+      <c r="D6" s="109"/>
+      <c r="E6" s="109"/>
+      <c r="F6" s="110"/>
+      <c r="G6" s="114">
         <v>6</v>
       </c>
-      <c r="H6" s="69"/>
-      <c r="I6" s="72">
+      <c r="H6" s="115"/>
+      <c r="I6" s="118">
         <v>6</v>
       </c>
-      <c r="J6" s="73"/>
-      <c r="K6" s="68">
+      <c r="J6" s="119"/>
+      <c r="K6" s="114">
         <v>6</v>
       </c>
-      <c r="L6" s="69"/>
-      <c r="M6" s="72">
+      <c r="L6" s="115"/>
+      <c r="M6" s="118">
         <v>6</v>
       </c>
-      <c r="N6" s="73"/>
-      <c r="O6" s="68">
+      <c r="N6" s="119"/>
+      <c r="O6" s="114">
         <v>6</v>
       </c>
-      <c r="P6" s="69"/>
-      <c r="Q6" s="72">
+      <c r="P6" s="115"/>
+      <c r="Q6" s="118">
         <v>6</v>
       </c>
-      <c r="R6" s="73"/>
-[...13 lines deleted...]
-      <c r="AI6" s="46"/>
+      <c r="R6" s="119"/>
+      <c r="V6" s="125"/>
+      <c r="W6" s="126"/>
+      <c r="X6" s="125"/>
+      <c r="Y6" s="100"/>
+      <c r="Z6" s="100"/>
+      <c r="AA6" s="100"/>
+      <c r="AB6" s="100"/>
+      <c r="AC6" s="100"/>
+      <c r="AD6" s="100"/>
+      <c r="AE6" s="100"/>
+      <c r="AF6" s="100"/>
+      <c r="AG6" s="100"/>
+      <c r="AH6" s="100"/>
+      <c r="AI6" s="100"/>
     </row>
     <row r="7" spans="3:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C7" s="65"/>
-[...14 lines deleted...]
-      <c r="R7" s="75"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="112"/>
+      <c r="E7" s="112"/>
+      <c r="F7" s="113"/>
+      <c r="G7" s="116"/>
+      <c r="H7" s="117"/>
+      <c r="I7" s="120"/>
+      <c r="J7" s="121"/>
+      <c r="K7" s="116"/>
+      <c r="L7" s="117"/>
+      <c r="M7" s="120"/>
+      <c r="N7" s="121"/>
+      <c r="O7" s="116"/>
+      <c r="P7" s="117"/>
+      <c r="Q7" s="120"/>
+      <c r="R7" s="121"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="3:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C8" s="24"/>
       <c r="D8" s="12" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
-      <c r="G8" s="54">
+      <c r="G8" s="38">
         <v>5</v>
       </c>
-      <c r="H8" s="79"/>
-      <c r="I8" s="56">
+      <c r="H8" s="42"/>
+      <c r="I8" s="40">
         <v>5</v>
       </c>
-      <c r="J8" s="57"/>
-      <c r="K8" s="54">
+      <c r="J8" s="41"/>
+      <c r="K8" s="38">
         <v>5</v>
       </c>
-      <c r="L8" s="55"/>
-      <c r="M8" s="56">
+      <c r="L8" s="39"/>
+      <c r="M8" s="40">
         <v>5</v>
       </c>
-      <c r="N8" s="57"/>
-      <c r="O8" s="54">
+      <c r="N8" s="41"/>
+      <c r="O8" s="38">
         <v>5</v>
       </c>
-      <c r="P8" s="55"/>
-      <c r="Q8" s="56">
+      <c r="P8" s="39"/>
+      <c r="Q8" s="40">
         <v>5</v>
       </c>
-      <c r="R8" s="57"/>
+      <c r="R8" s="41"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="3:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C9" s="27"/>
       <c r="D9" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="25"/>
       <c r="F9" s="12"/>
-      <c r="G9" s="54">
-[...22 lines deleted...]
-      <c r="R9" s="57"/>
+      <c r="G9" s="38">
+        <v>1</v>
+      </c>
+      <c r="H9" s="42"/>
+      <c r="I9" s="40">
+        <v>1</v>
+      </c>
+      <c r="J9" s="41"/>
+      <c r="K9" s="38">
+        <v>1</v>
+      </c>
+      <c r="L9" s="39"/>
+      <c r="M9" s="40">
+        <v>1</v>
+      </c>
+      <c r="N9" s="41"/>
+      <c r="O9" s="38">
+        <v>1</v>
+      </c>
+      <c r="P9" s="39"/>
+      <c r="Q9" s="40">
+        <v>1</v>
+      </c>
+      <c r="R9" s="41"/>
       <c r="X9"/>
     </row>
     <row r="10" spans="3:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C10" s="76" t="s">
+      <c r="C10" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="77"/>
-      <c r="E10" s="78"/>
+      <c r="D10" s="75"/>
+      <c r="E10" s="72"/>
       <c r="F10" s="12"/>
-      <c r="G10" s="54">
+      <c r="G10" s="38">
         <v>38</v>
       </c>
-      <c r="H10" s="79"/>
-      <c r="I10" s="56">
+      <c r="H10" s="42"/>
+      <c r="I10" s="40">
         <v>40</v>
       </c>
-      <c r="J10" s="57"/>
-      <c r="K10" s="54">
+      <c r="J10" s="41"/>
+      <c r="K10" s="38">
         <v>38</v>
       </c>
-      <c r="L10" s="55"/>
-      <c r="M10" s="56">
+      <c r="L10" s="39"/>
+      <c r="M10" s="40">
         <v>40</v>
       </c>
-      <c r="N10" s="57"/>
-      <c r="O10" s="54">
+      <c r="N10" s="41"/>
+      <c r="O10" s="38">
         <v>38</v>
       </c>
-      <c r="P10" s="55"/>
-      <c r="Q10" s="56">
+      <c r="P10" s="39"/>
+      <c r="Q10" s="40">
         <v>40</v>
       </c>
-      <c r="R10" s="57"/>
+      <c r="R10" s="41"/>
       <c r="X10"/>
     </row>
     <row r="11" spans="3:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C11" s="88"/>
-      <c r="D11" s="77" t="s">
+      <c r="C11" s="82"/>
+      <c r="D11" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="78"/>
+      <c r="E11" s="72"/>
       <c r="F11" s="12"/>
-      <c r="G11" s="54">
-[...22 lines deleted...]
-      <c r="R11" s="57"/>
+      <c r="G11" s="38">
+        <v>1</v>
+      </c>
+      <c r="H11" s="42"/>
+      <c r="I11" s="40">
+        <v>1</v>
+      </c>
+      <c r="J11" s="41"/>
+      <c r="K11" s="38">
+        <v>1</v>
+      </c>
+      <c r="L11" s="39"/>
+      <c r="M11" s="40">
+        <v>1</v>
+      </c>
+      <c r="N11" s="41"/>
+      <c r="O11" s="38">
+        <v>1</v>
+      </c>
+      <c r="P11" s="39"/>
+      <c r="Q11" s="40">
+        <v>1</v>
+      </c>
+      <c r="R11" s="41"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="3:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C12" s="88"/>
-      <c r="D12" s="123" t="s">
+      <c r="C12" s="82"/>
+      <c r="D12" s="71" t="s">
         <v>4</v>
       </c>
-      <c r="E12" s="78"/>
+      <c r="E12" s="72"/>
       <c r="F12" s="22"/>
-      <c r="G12" s="54">
+      <c r="G12" s="38">
         <v>31</v>
       </c>
-      <c r="H12" s="79"/>
-      <c r="I12" s="56">
+      <c r="H12" s="42"/>
+      <c r="I12" s="40">
         <v>33</v>
       </c>
-      <c r="J12" s="57"/>
-      <c r="K12" s="54">
+      <c r="J12" s="41"/>
+      <c r="K12" s="38">
         <v>31</v>
       </c>
-      <c r="L12" s="55"/>
-      <c r="M12" s="56">
+      <c r="L12" s="39"/>
+      <c r="M12" s="40">
         <v>33</v>
       </c>
-      <c r="N12" s="57"/>
-      <c r="O12" s="54">
+      <c r="N12" s="41"/>
+      <c r="O12" s="38">
         <v>31</v>
       </c>
-      <c r="P12" s="55"/>
-      <c r="Q12" s="56">
+      <c r="P12" s="39"/>
+      <c r="Q12" s="40">
         <v>33</v>
       </c>
-      <c r="R12" s="57"/>
+      <c r="R12" s="41"/>
       <c r="X12"/>
     </row>
     <row r="13" spans="3:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C13" s="88"/>
-      <c r="D13" s="124"/>
+      <c r="C13" s="82"/>
+      <c r="D13" s="73"/>
       <c r="E13" s="11" t="s">
         <v>5</v>
       </c>
       <c r="F13" s="12"/>
-      <c r="G13" s="54">
+      <c r="G13" s="38">
         <v>29</v>
       </c>
-      <c r="H13" s="79"/>
-      <c r="I13" s="56">
+      <c r="H13" s="42"/>
+      <c r="I13" s="40">
         <v>31</v>
       </c>
-      <c r="J13" s="57"/>
-      <c r="K13" s="54">
+      <c r="J13" s="41"/>
+      <c r="K13" s="38">
         <v>29</v>
       </c>
-      <c r="L13" s="55"/>
-      <c r="M13" s="56">
+      <c r="L13" s="39"/>
+      <c r="M13" s="40">
         <v>31</v>
       </c>
-      <c r="N13" s="57"/>
-      <c r="O13" s="54">
+      <c r="N13" s="41"/>
+      <c r="O13" s="38">
         <v>29</v>
       </c>
-      <c r="P13" s="55"/>
-      <c r="Q13" s="56">
+      <c r="P13" s="39"/>
+      <c r="Q13" s="40">
         <v>31</v>
       </c>
-      <c r="R13" s="57"/>
+      <c r="R13" s="41"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="3:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C14" s="88"/>
-      <c r="D14" s="125"/>
+      <c r="C14" s="82"/>
+      <c r="D14" s="74"/>
       <c r="E14" s="11" t="s">
         <v>6</v>
       </c>
       <c r="F14" s="12"/>
-      <c r="G14" s="54">
+      <c r="G14" s="38">
         <v>2</v>
       </c>
-      <c r="H14" s="79"/>
-      <c r="I14" s="56">
+      <c r="H14" s="42"/>
+      <c r="I14" s="40">
         <v>2</v>
       </c>
-      <c r="J14" s="57"/>
-      <c r="K14" s="54">
+      <c r="J14" s="41"/>
+      <c r="K14" s="38">
         <v>2</v>
       </c>
-      <c r="L14" s="55"/>
-      <c r="M14" s="56">
+      <c r="L14" s="39"/>
+      <c r="M14" s="40">
         <v>2</v>
       </c>
-      <c r="N14" s="57"/>
-      <c r="O14" s="54">
+      <c r="N14" s="41"/>
+      <c r="O14" s="38">
         <v>2</v>
       </c>
-      <c r="P14" s="55"/>
-      <c r="Q14" s="56">
+      <c r="P14" s="39"/>
+      <c r="Q14" s="40">
         <v>2</v>
       </c>
-      <c r="R14" s="57"/>
+      <c r="R14" s="41"/>
       <c r="X14"/>
     </row>
     <row r="15" spans="3:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C15" s="88"/>
+      <c r="C15" s="82"/>
       <c r="D15" s="28" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="26"/>
       <c r="F15" s="12"/>
-      <c r="G15" s="54">
+      <c r="G15" s="38">
         <v>6</v>
       </c>
-      <c r="H15" s="79"/>
-      <c r="I15" s="56">
+      <c r="H15" s="42"/>
+      <c r="I15" s="40">
         <v>6</v>
       </c>
-      <c r="J15" s="57"/>
-      <c r="K15" s="54">
+      <c r="J15" s="41"/>
+      <c r="K15" s="38">
         <v>6</v>
       </c>
-      <c r="L15" s="55"/>
-      <c r="M15" s="56">
+      <c r="L15" s="39"/>
+      <c r="M15" s="40">
         <v>6</v>
       </c>
-      <c r="N15" s="57"/>
-      <c r="O15" s="54">
+      <c r="N15" s="41"/>
+      <c r="O15" s="38">
         <v>6</v>
       </c>
-      <c r="P15" s="55"/>
-      <c r="Q15" s="56">
+      <c r="P15" s="39"/>
+      <c r="Q15" s="40">
         <v>6</v>
       </c>
-      <c r="R15" s="57"/>
+      <c r="R15" s="41"/>
       <c r="X15"/>
     </row>
     <row r="16" spans="3:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C16" s="88"/>
+      <c r="C16" s="82"/>
       <c r="D16" s="23"/>
       <c r="E16" s="11" t="s">
         <v>5</v>
       </c>
       <c r="F16" s="12"/>
-      <c r="G16" s="54">
+      <c r="G16" s="38">
         <v>5</v>
       </c>
-      <c r="H16" s="79"/>
-      <c r="I16" s="56">
+      <c r="H16" s="42"/>
+      <c r="I16" s="40">
         <v>5</v>
       </c>
-      <c r="J16" s="57"/>
-      <c r="K16" s="54">
+      <c r="J16" s="41"/>
+      <c r="K16" s="38">
         <v>5</v>
       </c>
-      <c r="L16" s="55"/>
-      <c r="M16" s="56">
+      <c r="L16" s="39"/>
+      <c r="M16" s="40">
         <v>5</v>
       </c>
-      <c r="N16" s="57"/>
-      <c r="O16" s="54">
+      <c r="N16" s="41"/>
+      <c r="O16" s="38">
         <v>5</v>
       </c>
-      <c r="P16" s="55"/>
-      <c r="Q16" s="56">
+      <c r="P16" s="39"/>
+      <c r="Q16" s="40">
         <v>5</v>
       </c>
-      <c r="R16" s="57"/>
+      <c r="R16" s="41"/>
       <c r="X16"/>
     </row>
     <row r="17" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C17" s="89"/>
+      <c r="C17" s="83"/>
       <c r="D17" s="21"/>
       <c r="E17" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="12"/>
-      <c r="G17" s="54">
-[...22 lines deleted...]
-      <c r="R17" s="57"/>
+      <c r="G17" s="38">
+        <v>1</v>
+      </c>
+      <c r="H17" s="42"/>
+      <c r="I17" s="40">
+        <v>1</v>
+      </c>
+      <c r="J17" s="41"/>
+      <c r="K17" s="38">
+        <v>1</v>
+      </c>
+      <c r="L17" s="39"/>
+      <c r="M17" s="40">
+        <v>1</v>
+      </c>
+      <c r="N17" s="41"/>
+      <c r="O17" s="38">
+        <v>1</v>
+      </c>
+      <c r="P17" s="39"/>
+      <c r="Q17" s="40">
+        <v>1</v>
+      </c>
+      <c r="R17" s="41"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C18" s="34" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="35"/>
       <c r="E18" s="36"/>
       <c r="F18" s="12"/>
-      <c r="G18" s="54">
+      <c r="G18" s="38">
         <v>3</v>
       </c>
-      <c r="H18" s="79"/>
-      <c r="I18" s="56">
+      <c r="H18" s="42"/>
+      <c r="I18" s="40">
         <v>4</v>
       </c>
-      <c r="J18" s="57"/>
-      <c r="K18" s="54">
+      <c r="J18" s="41"/>
+      <c r="K18" s="38">
         <v>3</v>
       </c>
-      <c r="L18" s="55"/>
-      <c r="M18" s="56">
+      <c r="L18" s="39"/>
+      <c r="M18" s="40">
         <v>4</v>
       </c>
-      <c r="N18" s="57"/>
-      <c r="O18" s="54">
+      <c r="N18" s="41"/>
+      <c r="O18" s="38">
         <v>3</v>
       </c>
-      <c r="P18" s="55"/>
-      <c r="Q18" s="56">
+      <c r="P18" s="39"/>
+      <c r="Q18" s="40">
         <v>4</v>
       </c>
-      <c r="R18" s="57"/>
+      <c r="R18" s="41"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C19" s="82"/>
-      <c r="D19" s="78" t="s">
+      <c r="C19" s="78"/>
+      <c r="D19" s="72" t="s">
         <v>35</v>
       </c>
-      <c r="E19" s="86"/>
-[...24 lines deleted...]
-      <c r="R19" s="57"/>
+      <c r="E19" s="80"/>
+      <c r="F19" s="81"/>
+      <c r="G19" s="38">
+        <v>1</v>
+      </c>
+      <c r="H19" s="42"/>
+      <c r="I19" s="40">
+        <v>1</v>
+      </c>
+      <c r="J19" s="41"/>
+      <c r="K19" s="38">
+        <v>1</v>
+      </c>
+      <c r="L19" s="39"/>
+      <c r="M19" s="40">
+        <v>1</v>
+      </c>
+      <c r="N19" s="41"/>
+      <c r="O19" s="38">
+        <v>1</v>
+      </c>
+      <c r="P19" s="39"/>
+      <c r="Q19" s="40">
+        <v>1</v>
+      </c>
+      <c r="R19" s="41"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C20" s="83"/>
-      <c r="D20" s="107" t="s">
+      <c r="C20" s="79"/>
+      <c r="D20" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="E20" s="108"/>
+      <c r="E20" s="77"/>
       <c r="F20" s="5"/>
-      <c r="G20" s="84">
+      <c r="G20" s="47">
         <v>2</v>
       </c>
-      <c r="H20" s="85"/>
-      <c r="I20" s="80">
+      <c r="H20" s="68"/>
+      <c r="I20" s="49">
         <v>3</v>
       </c>
-      <c r="J20" s="81"/>
-      <c r="K20" s="84">
+      <c r="J20" s="50"/>
+      <c r="K20" s="47">
         <v>2</v>
       </c>
-      <c r="L20" s="127"/>
-      <c r="M20" s="80">
+      <c r="L20" s="48"/>
+      <c r="M20" s="49">
         <v>3</v>
       </c>
-      <c r="N20" s="81"/>
-      <c r="O20" s="84">
+      <c r="N20" s="50"/>
+      <c r="O20" s="47">
         <v>2</v>
       </c>
-      <c r="P20" s="127"/>
-      <c r="Q20" s="80">
+      <c r="P20" s="48"/>
+      <c r="Q20" s="49">
         <v>3</v>
       </c>
-      <c r="R20" s="81"/>
+      <c r="R20" s="50"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C21" s="103" t="s">
+      <c r="C21" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="D21" s="105" t="s">
+      <c r="D21" s="98" t="s">
         <v>33</v>
       </c>
-      <c r="E21" s="106"/>
+      <c r="E21" s="99"/>
       <c r="F21" s="6"/>
-      <c r="G21" s="119">
+      <c r="G21" s="43">
         <v>44</v>
       </c>
-      <c r="H21" s="120"/>
-      <c r="I21" s="121" t="s">
+      <c r="H21" s="67"/>
+      <c r="I21" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="J21" s="122"/>
-      <c r="K21" s="119">
+      <c r="J21" s="46"/>
+      <c r="K21" s="43">
         <v>44</v>
       </c>
-      <c r="L21" s="126"/>
-      <c r="M21" s="121" t="s">
+      <c r="L21" s="44"/>
+      <c r="M21" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="N21" s="122"/>
-      <c r="O21" s="119">
+      <c r="N21" s="46"/>
+      <c r="O21" s="43">
         <v>44</v>
       </c>
-      <c r="P21" s="126"/>
-      <c r="Q21" s="121" t="s">
+      <c r="P21" s="44"/>
+      <c r="Q21" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="R21" s="122"/>
+      <c r="R21" s="46"/>
       <c r="X21"/>
     </row>
     <row r="22" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C22" s="104"/>
-      <c r="D22" s="107" t="s">
+      <c r="C22" s="97"/>
+      <c r="D22" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="E22" s="108"/>
+      <c r="E22" s="77"/>
       <c r="F22" s="5"/>
-      <c r="G22" s="84" t="s">
+      <c r="G22" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="H22" s="85"/>
-      <c r="I22" s="80">
+      <c r="H22" s="68"/>
+      <c r="I22" s="49">
         <v>50</v>
       </c>
-      <c r="J22" s="81"/>
-      <c r="K22" s="84" t="s">
+      <c r="J22" s="50"/>
+      <c r="K22" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="L22" s="127"/>
-      <c r="M22" s="80">
+      <c r="L22" s="48"/>
+      <c r="M22" s="49">
         <v>50</v>
       </c>
-      <c r="N22" s="81"/>
-      <c r="O22" s="84" t="s">
+      <c r="N22" s="50"/>
+      <c r="O22" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="P22" s="127"/>
-      <c r="Q22" s="80">
+      <c r="P22" s="48"/>
+      <c r="Q22" s="49">
         <v>50</v>
       </c>
-      <c r="R22" s="81"/>
+      <c r="R22" s="50"/>
       <c r="X22"/>
     </row>
     <row r="23" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
       <c r="X23"/>
     </row>
     <row r="24" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
@@ -2950,541 +5716,541 @@
       <c r="P31" s="10"/>
       <c r="X31"/>
     </row>
     <row r="32" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C32" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="4"/>
       <c r="J32" s="4"/>
       <c r="K32" s="4"/>
       <c r="L32" s="4"/>
       <c r="M32" s="4"/>
       <c r="N32" s="4"/>
       <c r="O32" s="4"/>
       <c r="P32" s="4"/>
       <c r="Q32" s="4"/>
       <c r="R32" s="4"/>
       <c r="X32"/>
     </row>
     <row r="33" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C33" s="94" t="s">
+      <c r="C33" s="87" t="s">
         <v>11</v>
       </c>
-      <c r="D33" s="95"/>
-      <c r="E33" s="96"/>
+      <c r="D33" s="88"/>
+      <c r="E33" s="89"/>
       <c r="F33" s="13" t="s">
         <v>40</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="H33" s="38" t="s">
+      <c r="H33" s="85" t="s">
         <v>28</v>
       </c>
-      <c r="I33" s="39"/>
+      <c r="I33" s="86"/>
       <c r="J33" s="13" t="s">
         <v>29</v>
       </c>
       <c r="K33" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="L33" s="38" t="s">
+      <c r="L33" s="85" t="s">
         <v>49</v>
       </c>
-      <c r="M33" s="39"/>
+      <c r="M33" s="86"/>
       <c r="N33" s="13" t="s">
         <v>39</v>
       </c>
       <c r="O33" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="P33" s="38" t="s">
+      <c r="P33" s="85" t="s">
         <v>45</v>
       </c>
-      <c r="Q33" s="39"/>
+      <c r="Q33" s="86"/>
       <c r="R33" s="30" t="s">
         <v>50</v>
       </c>
       <c r="X33"/>
     </row>
     <row r="34" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C34" s="97" t="s">
+      <c r="C34" s="90" t="s">
         <v>12</v>
       </c>
-      <c r="D34" s="98"/>
-      <c r="E34" s="99"/>
+      <c r="D34" s="91"/>
+      <c r="E34" s="92"/>
       <c r="F34" s="20">
         <v>1</v>
       </c>
       <c r="G34" s="20">
         <v>1</v>
       </c>
-      <c r="H34" s="44">
-[...2 lines deleted...]
-      <c r="I34" s="45"/>
+      <c r="H34" s="101">
+        <v>1</v>
+      </c>
+      <c r="I34" s="102"/>
       <c r="J34" s="20">
         <v>1</v>
       </c>
       <c r="K34" s="20">
         <v>1</v>
       </c>
-      <c r="L34" s="44">
-[...2 lines deleted...]
-      <c r="M34" s="45"/>
+      <c r="L34" s="101">
+        <v>1</v>
+      </c>
+      <c r="M34" s="102"/>
       <c r="N34" s="20">
         <v>1</v>
       </c>
       <c r="O34" s="20">
         <v>1</v>
       </c>
-      <c r="P34" s="44">
-[...2 lines deleted...]
-      <c r="Q34" s="45"/>
+      <c r="P34" s="101">
+        <v>1</v>
+      </c>
+      <c r="Q34" s="102"/>
       <c r="R34" s="31">
         <v>1</v>
       </c>
       <c r="X34"/>
     </row>
     <row r="35" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C35" s="90" t="s">
+      <c r="C35" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="D35" s="91"/>
-      <c r="E35" s="92"/>
+      <c r="D35" s="62"/>
+      <c r="E35" s="63"/>
       <c r="F35" s="19">
         <v>0</v>
       </c>
       <c r="G35" s="19">
         <v>0</v>
       </c>
-      <c r="H35" s="42">
+      <c r="H35" s="69">
         <v>0</v>
       </c>
-      <c r="I35" s="43"/>
+      <c r="I35" s="70"/>
       <c r="J35" s="19">
         <v>0</v>
       </c>
       <c r="K35" s="19">
         <v>0</v>
       </c>
-      <c r="L35" s="42">
+      <c r="L35" s="69">
         <v>0</v>
       </c>
-      <c r="M35" s="43"/>
+      <c r="M35" s="70"/>
       <c r="N35" s="19">
         <v>0</v>
       </c>
       <c r="O35" s="19">
         <v>0</v>
       </c>
-      <c r="P35" s="42">
+      <c r="P35" s="69">
         <v>0</v>
       </c>
-      <c r="Q35" s="43"/>
+      <c r="Q35" s="70"/>
       <c r="R35" s="32">
         <v>0</v>
       </c>
       <c r="X35"/>
     </row>
     <row r="36" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C36" s="100" t="s">
+      <c r="C36" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="D36" s="101"/>
-      <c r="E36" s="102"/>
+      <c r="D36" s="94"/>
+      <c r="E36" s="95"/>
       <c r="F36" s="19">
         <v>1</v>
       </c>
       <c r="G36" s="19">
         <v>1</v>
       </c>
-      <c r="H36" s="42">
-[...2 lines deleted...]
-      <c r="I36" s="43"/>
+      <c r="H36" s="69">
+        <v>1</v>
+      </c>
+      <c r="I36" s="70"/>
       <c r="J36" s="19">
         <v>1</v>
       </c>
       <c r="K36" s="19">
         <v>1</v>
       </c>
-      <c r="L36" s="42">
+      <c r="L36" s="69">
         <v>2</v>
       </c>
-      <c r="M36" s="43"/>
+      <c r="M36" s="70"/>
       <c r="N36" s="19">
         <v>2</v>
       </c>
       <c r="O36" s="19">
         <v>2</v>
       </c>
-      <c r="P36" s="42">
+      <c r="P36" s="69">
         <v>2</v>
       </c>
-      <c r="Q36" s="43"/>
+      <c r="Q36" s="70"/>
       <c r="R36" s="32">
         <v>2</v>
       </c>
       <c r="X36"/>
     </row>
     <row r="37" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C37" s="90" t="s">
+      <c r="C37" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="D37" s="91"/>
-      <c r="E37" s="92"/>
+      <c r="D37" s="62"/>
+      <c r="E37" s="63"/>
       <c r="F37" s="19">
         <v>9</v>
       </c>
       <c r="G37" s="19">
         <v>9</v>
       </c>
-      <c r="H37" s="42">
+      <c r="H37" s="69">
         <v>9</v>
       </c>
-      <c r="I37" s="43"/>
+      <c r="I37" s="70"/>
       <c r="J37" s="19">
         <v>9</v>
       </c>
       <c r="K37" s="19">
         <v>9</v>
       </c>
-      <c r="L37" s="42">
+      <c r="L37" s="69">
         <v>8</v>
       </c>
-      <c r="M37" s="43"/>
+      <c r="M37" s="70"/>
       <c r="N37" s="19">
         <v>8</v>
       </c>
       <c r="O37" s="19">
         <v>8</v>
       </c>
-      <c r="P37" s="42">
+      <c r="P37" s="69">
         <v>8</v>
       </c>
-      <c r="Q37" s="43"/>
+      <c r="Q37" s="70"/>
       <c r="R37" s="32">
         <v>8</v>
       </c>
       <c r="X37"/>
     </row>
     <row r="38" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C38" s="90" t="s">
+      <c r="C38" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="D38" s="91"/>
-      <c r="E38" s="92"/>
+      <c r="D38" s="62"/>
+      <c r="E38" s="63"/>
       <c r="F38" s="19">
         <v>8</v>
       </c>
       <c r="G38" s="19">
         <v>8</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="69">
         <v>8</v>
       </c>
-      <c r="I38" s="43"/>
+      <c r="I38" s="70"/>
       <c r="J38" s="19">
         <v>8</v>
       </c>
       <c r="K38" s="19">
         <v>8</v>
       </c>
-      <c r="L38" s="42">
+      <c r="L38" s="69">
         <v>6</v>
       </c>
-      <c r="M38" s="43"/>
+      <c r="M38" s="70"/>
       <c r="N38" s="19">
         <v>6</v>
       </c>
       <c r="O38" s="19">
         <v>6</v>
       </c>
-      <c r="P38" s="42">
+      <c r="P38" s="69">
         <v>6</v>
       </c>
-      <c r="Q38" s="43"/>
+      <c r="Q38" s="70"/>
       <c r="R38" s="32">
         <v>6</v>
       </c>
       <c r="X38"/>
     </row>
     <row r="39" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C39" s="90" t="s">
+      <c r="C39" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="D39" s="91"/>
-      <c r="E39" s="92"/>
+      <c r="D39" s="62"/>
+      <c r="E39" s="63"/>
       <c r="F39" s="19">
         <v>9</v>
       </c>
       <c r="G39" s="19">
         <v>8</v>
       </c>
-      <c r="H39" s="42">
+      <c r="H39" s="69">
         <v>8</v>
       </c>
-      <c r="I39" s="43"/>
+      <c r="I39" s="70"/>
       <c r="J39" s="19">
         <v>8</v>
       </c>
       <c r="K39" s="19">
         <v>8</v>
       </c>
-      <c r="L39" s="42">
+      <c r="L39" s="69">
         <v>7</v>
       </c>
-      <c r="M39" s="43"/>
+      <c r="M39" s="70"/>
       <c r="N39" s="19">
         <v>7</v>
       </c>
       <c r="O39" s="19">
         <v>7</v>
       </c>
-      <c r="P39" s="42">
+      <c r="P39" s="69">
         <v>7</v>
       </c>
-      <c r="Q39" s="43"/>
+      <c r="Q39" s="70"/>
       <c r="R39" s="32">
         <v>7</v>
       </c>
       <c r="S39" s="9"/>
       <c r="X39"/>
     </row>
     <row r="40" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C40" s="90" t="s">
+      <c r="C40" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="D40" s="91"/>
-      <c r="E40" s="92"/>
+      <c r="D40" s="62"/>
+      <c r="E40" s="63"/>
       <c r="F40" s="19">
         <v>2</v>
       </c>
       <c r="G40" s="19">
         <v>3</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="69">
         <v>3</v>
       </c>
-      <c r="I40" s="43"/>
+      <c r="I40" s="70"/>
       <c r="J40" s="19">
         <v>3</v>
       </c>
       <c r="K40" s="19">
         <v>3</v>
       </c>
-      <c r="L40" s="42">
+      <c r="L40" s="69">
         <v>3</v>
       </c>
-      <c r="M40" s="43"/>
+      <c r="M40" s="70"/>
       <c r="N40" s="19">
         <v>3</v>
       </c>
       <c r="O40" s="19">
         <v>3</v>
       </c>
-      <c r="P40" s="42">
+      <c r="P40" s="69">
         <v>3</v>
       </c>
-      <c r="Q40" s="43"/>
+      <c r="Q40" s="70"/>
       <c r="R40" s="32">
         <v>3</v>
       </c>
       <c r="S40" s="9"/>
       <c r="X40"/>
     </row>
     <row r="41" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C41" s="90" t="s">
+      <c r="C41" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="D41" s="91"/>
-      <c r="E41" s="92"/>
+      <c r="D41" s="62"/>
+      <c r="E41" s="63"/>
       <c r="F41" s="19">
         <v>6</v>
       </c>
       <c r="G41" s="19">
         <v>6</v>
       </c>
-      <c r="H41" s="42">
+      <c r="H41" s="69">
         <v>6</v>
       </c>
-      <c r="I41" s="43"/>
+      <c r="I41" s="70"/>
       <c r="J41" s="19">
         <v>6</v>
       </c>
       <c r="K41" s="19">
         <v>6</v>
       </c>
-      <c r="L41" s="42">
+      <c r="L41" s="69">
         <v>6</v>
       </c>
-      <c r="M41" s="43"/>
+      <c r="M41" s="70"/>
       <c r="N41" s="19">
         <v>6</v>
       </c>
       <c r="O41" s="19">
         <v>6</v>
       </c>
-      <c r="P41" s="42">
+      <c r="P41" s="69">
         <v>6</v>
       </c>
-      <c r="Q41" s="43"/>
+      <c r="Q41" s="70"/>
       <c r="R41" s="32">
         <v>6</v>
       </c>
       <c r="S41" s="9"/>
       <c r="X41"/>
     </row>
     <row r="42" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C42" s="90" t="s">
+      <c r="C42" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="D42" s="91"/>
-      <c r="E42" s="92"/>
+      <c r="D42" s="62"/>
+      <c r="E42" s="63"/>
       <c r="F42" s="19">
         <v>6</v>
       </c>
       <c r="G42" s="19">
         <v>6</v>
       </c>
-      <c r="H42" s="42">
+      <c r="H42" s="69">
         <v>6</v>
       </c>
-      <c r="I42" s="43"/>
+      <c r="I42" s="70"/>
       <c r="J42" s="19">
         <v>6</v>
       </c>
       <c r="K42" s="19">
         <v>6</v>
       </c>
-      <c r="L42" s="42">
+      <c r="L42" s="69">
         <v>5</v>
       </c>
-      <c r="M42" s="43"/>
+      <c r="M42" s="70"/>
       <c r="N42" s="19">
         <v>5</v>
       </c>
       <c r="O42" s="19">
         <v>5</v>
       </c>
-      <c r="P42" s="42">
+      <c r="P42" s="69">
         <v>5</v>
       </c>
-      <c r="Q42" s="43"/>
+      <c r="Q42" s="70"/>
       <c r="R42" s="32">
         <v>5</v>
       </c>
       <c r="S42" s="9"/>
       <c r="X42"/>
     </row>
     <row r="43" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C43" s="116" t="s">
+      <c r="C43" s="64" t="s">
         <v>21</v>
       </c>
-      <c r="D43" s="117"/>
-      <c r="E43" s="118"/>
+      <c r="D43" s="65"/>
+      <c r="E43" s="66"/>
       <c r="F43" s="18">
         <v>1</v>
       </c>
       <c r="G43" s="18">
         <v>1</v>
       </c>
-      <c r="H43" s="40">
-[...2 lines deleted...]
-      <c r="I43" s="41"/>
+      <c r="H43" s="123">
+        <v>1</v>
+      </c>
+      <c r="I43" s="124"/>
       <c r="J43" s="18">
         <v>1</v>
       </c>
       <c r="K43" s="18">
         <v>1</v>
       </c>
-      <c r="L43" s="40">
+      <c r="L43" s="123">
         <v>2</v>
       </c>
-      <c r="M43" s="41"/>
+      <c r="M43" s="124"/>
       <c r="N43" s="18">
         <v>2</v>
       </c>
       <c r="O43" s="18">
         <v>2</v>
       </c>
-      <c r="P43" s="40">
+      <c r="P43" s="123">
         <v>2</v>
       </c>
-      <c r="Q43" s="41"/>
+      <c r="Q43" s="124"/>
       <c r="R43" s="33">
         <v>2</v>
       </c>
       <c r="S43" s="9"/>
       <c r="X43"/>
     </row>
     <row r="44" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C44" s="93" t="s">
+      <c r="C44" s="84" t="s">
         <v>22</v>
       </c>
-      <c r="D44" s="93"/>
-      <c r="E44" s="93"/>
+      <c r="D44" s="84"/>
+      <c r="E44" s="84"/>
       <c r="F44" s="13">
         <v>43</v>
       </c>
       <c r="G44" s="13">
         <v>43</v>
       </c>
-      <c r="H44" s="38">
+      <c r="H44" s="85">
         <v>43</v>
       </c>
-      <c r="I44" s="39"/>
+      <c r="I44" s="86"/>
       <c r="J44" s="13">
         <v>43</v>
       </c>
       <c r="K44" s="13">
         <v>43</v>
       </c>
-      <c r="L44" s="38">
+      <c r="L44" s="85">
         <v>40</v>
       </c>
-      <c r="M44" s="39"/>
+      <c r="M44" s="86"/>
       <c r="N44" s="13">
         <v>40</v>
       </c>
       <c r="O44" s="13">
         <v>40</v>
       </c>
-      <c r="P44" s="38">
+      <c r="P44" s="85">
         <v>40</v>
       </c>
-      <c r="Q44" s="39"/>
+      <c r="Q44" s="86"/>
       <c r="R44" s="30">
         <v>40</v>
       </c>
       <c r="S44" s="9"/>
       <c r="X44"/>
     </row>
     <row r="45" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="4"/>
       <c r="J45" s="4"/>
       <c r="K45" s="4"/>
       <c r="L45" s="4"/>
       <c r="M45" s="4"/>
       <c r="N45" s="4"/>
       <c r="O45" s="4"/>
       <c r="P45" s="4"/>
       <c r="Q45" s="4"/>
       <c r="R45" s="17"/>
       <c r="S45" s="16"/>
       <c r="X45"/>
@@ -3494,259 +6260,261 @@
       <c r="X46"/>
     </row>
     <row r="47" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="S47" s="16"/>
       <c r="X47" s="37"/>
     </row>
     <row r="48" spans="3:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="S48" s="16"/>
     </row>
     <row r="49" spans="19:36" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="S49" s="16"/>
     </row>
     <row r="50" spans="19:36" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="S50" s="16"/>
     </row>
     <row r="51" spans="19:36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="52" spans="19:36" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="55" spans="19:36" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AJ55" s="8">
         <f>SUM(Y47:AH47)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="L43:M43"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="L41:M41"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="L38:M38"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="L36:M36"/>
+    <mergeCell ref="P44:Q44"/>
+    <mergeCell ref="P43:Q43"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="P41:Q41"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="P38:Q38"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="P36:Q36"/>
+    <mergeCell ref="AA2:AA6"/>
+    <mergeCell ref="AB2:AB6"/>
+    <mergeCell ref="AC2:AC6"/>
+    <mergeCell ref="AD2:AD6"/>
+    <mergeCell ref="AF2:AF6"/>
+    <mergeCell ref="AG2:AG6"/>
+    <mergeCell ref="AH2:AH6"/>
+    <mergeCell ref="AI2:AI6"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="V2:V6"/>
+    <mergeCell ref="W2:W6"/>
+    <mergeCell ref="X2:X6"/>
+    <mergeCell ref="AE2:AE6"/>
+    <mergeCell ref="Y2:Y6"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="Q10:R10"/>
+    <mergeCell ref="C3:O3"/>
+    <mergeCell ref="C6:F7"/>
+    <mergeCell ref="G6:H7"/>
+    <mergeCell ref="I6:J7"/>
+    <mergeCell ref="M6:N7"/>
+    <mergeCell ref="O6:P7"/>
+    <mergeCell ref="Q6:R7"/>
+    <mergeCell ref="K6:L7"/>
+    <mergeCell ref="C10:E10"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="Q8:R8"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="Z2:Z6"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="Q11:R11"/>
+    <mergeCell ref="O12:P12"/>
+    <mergeCell ref="Q12:R12"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="C11:C17"/>
+    <mergeCell ref="C37:E37"/>
+    <mergeCell ref="C44:E44"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="C38:E38"/>
+    <mergeCell ref="C39:E39"/>
+    <mergeCell ref="C40:E40"/>
+    <mergeCell ref="C33:E33"/>
+    <mergeCell ref="C34:E34"/>
+    <mergeCell ref="C35:E35"/>
+    <mergeCell ref="C36:E36"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="C4:F5"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="C41:E41"/>
+    <mergeCell ref="C42:E42"/>
+    <mergeCell ref="C43:E43"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="Q19:R19"/>
+    <mergeCell ref="Q21:R21"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="Q22:R22"/>
+    <mergeCell ref="O20:P20"/>
+    <mergeCell ref="Q20:R20"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="O18:P18"/>
+    <mergeCell ref="Q18:R18"/>
+    <mergeCell ref="M20:N20"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
     <mergeCell ref="G16:H16"/>
     <mergeCell ref="I16:J16"/>
     <mergeCell ref="K16:L16"/>
     <mergeCell ref="M16:N16"/>
     <mergeCell ref="O16:P16"/>
     <mergeCell ref="Q16:R16"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="I17:J17"/>
     <mergeCell ref="K17:L17"/>
     <mergeCell ref="M17:N17"/>
     <mergeCell ref="O17:P17"/>
     <mergeCell ref="Q17:R17"/>
     <mergeCell ref="O13:P13"/>
     <mergeCell ref="Q13:R13"/>
     <mergeCell ref="O14:P14"/>
     <mergeCell ref="Q14:R14"/>
     <mergeCell ref="O15:P15"/>
     <mergeCell ref="Q15:R15"/>
     <mergeCell ref="M13:N13"/>
     <mergeCell ref="I14:J14"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="G9:H9"/>
-    <mergeCell ref="K21:L21"/>
-[...155 lines deleted...]
-    <mergeCell ref="P36:Q36"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.39370078740157483" right="0.86614173228346458" top="0.59055118110236227" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ 明朝,標準"- 4 -</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Ｐ４ (2)</vt:lpstr>
       <vt:lpstr>Ｐ４</vt:lpstr>
       <vt:lpstr>'Ｐ４'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Ｐ４ (2)'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>