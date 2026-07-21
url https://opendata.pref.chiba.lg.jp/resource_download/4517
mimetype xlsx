--- v0 (2026-03-08)
+++ v1 (2026-07-21)
@@ -1,797 +1,797 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AE5DCD60-51E1-4AAB-957C-8562DC505986}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61DD0404-EBE2-4E18-814C-04F4737E7823}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{4915D6B4-4AEA-465A-AB2D-D73DBB3B3B99}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4915D6B4-4AEA-465A-AB2D-D73DBB3B3B99}"/>
   </bookViews>
   <sheets>
     <sheet name="Ｐ5" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ5'!$B$2:$AI$63</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="74">
   <si>
     <t>２．水道の普及状況</t>
     <rPh sb="2" eb="4">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>フキュウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　令和５年度末における水道普及状況は、行政区域内人口約627万人に対して給水人口は、約600万人であり、普及率は95.8%である。〔図－２〕
-[...54 lines deleted...]
-  <si>
     <t>表－４　地域別市町村普及率</t>
     <rPh sb="0" eb="1">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>チイキベツ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>シチョウソン</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>フキュウリツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>地域</t>
     <rPh sb="0" eb="2">
       <t>チイキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>市町村</t>
     <rPh sb="0" eb="3">
       <t>シチョウソン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>普及率</t>
     <rPh sb="0" eb="3">
       <t>フキュウリツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>京　　葉　　地　　域</t>
+    <rPh sb="0" eb="4">
+      <t>ケイヨウ</t>
+    </rPh>
+    <rPh sb="6" eb="10">
+      <t>チイキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 千葉市</t>
+    <rPh sb="1" eb="4">
+      <t>チバシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>印　　旛　　地　　域</t>
+    <rPh sb="0" eb="4">
+      <t>インバ</t>
+    </rPh>
+    <rPh sb="6" eb="10">
+      <t>チイキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 成田市</t>
+    <rPh sb="1" eb="3">
+      <t>ナリタ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>フナバシシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>東　総　地　域</t>
+    <rPh sb="0" eb="3">
+      <t>トウソウ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>チイキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 銚子市</t>
+    <rPh sb="1" eb="3">
+      <t>チョウシ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ノダシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>南　　　房　　　総　　　地　　　域</t>
+    <rPh sb="0" eb="9">
+      <t>ミナミボウソウ</t>
+    </rPh>
+    <rPh sb="12" eb="17">
+      <t>チイキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 館山市</t>
+    <rPh sb="1" eb="4">
+      <t>タテヤマシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 市川市</t>
+    <rPh sb="1" eb="4">
+      <t>イチカワシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 佐倉市</t>
+    <rPh sb="1" eb="4">
+      <t>サクラシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 旭市</t>
+    <rPh sb="1" eb="2">
+      <t>アサヒ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>カシワシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 勝浦市</t>
+    <rPh sb="1" eb="3">
+      <t>カツウラ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>チバシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 船橋市</t>
+    <rPh sb="1" eb="4">
+      <t>フナバシシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 四街道市</t>
+    <rPh sb="1" eb="4">
+      <t>ヨツカイドウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ウラヤスシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 東庄町</t>
+    <rPh sb="1" eb="2">
+      <t>ヒガシ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ソウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>マチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 鴨川市</t>
+    <rPh sb="1" eb="4">
+      <t>カモガワシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 松戸市</t>
+    <rPh sb="1" eb="4">
+      <t>マツドシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 八街市</t>
+    <rPh sb="1" eb="3">
+      <t>ヤチマタ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ノダシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>小計</t>
+    <rPh sb="0" eb="1">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 南房総市</t>
+    <rPh sb="1" eb="2">
+      <t>ミナミ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ボウソウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 習志野市</t>
+    <rPh sb="1" eb="5">
+      <t>ナラシノシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 印西市</t>
+    <rPh sb="1" eb="3">
+      <t>インザイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>アビコシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>九　　十　　九　　里　　地　　域</t>
+    <rPh sb="0" eb="10">
+      <t>クジュウクリ</t>
+    </rPh>
+    <rPh sb="12" eb="16">
+      <t>チイキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 茂原市</t>
+    <rPh sb="1" eb="3">
+      <t>モバラ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>チバシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> いすみ市</t>
+    <rPh sb="4" eb="5">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 市原市</t>
+    <rPh sb="1" eb="4">
+      <t>イチハラシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 白井市</t>
+    <rPh sb="1" eb="3">
+      <t>シロイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 東金市</t>
+    <rPh sb="1" eb="3">
+      <t>トウガネ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>イチハラシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 大多喜町</t>
+    <rPh sb="1" eb="5">
+      <t>オオタキマチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 鎌ケ谷市</t>
+    <rPh sb="1" eb="4">
+      <t>カマガヤ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 富里市</t>
+    <rPh sb="1" eb="3">
+      <t>トミサト</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 匝瑳市</t>
+    <rPh sb="1" eb="3">
+      <t>ソウサ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 御宿町</t>
+    <rPh sb="1" eb="4">
+      <t>オンジュクマチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 浦安市</t>
+    <rPh sb="1" eb="4">
+      <t>ウラヤスシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 酒々井町</t>
+    <rPh sb="1" eb="5">
+      <t>シスイマチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 山武市</t>
+    <rPh sb="1" eb="2">
+      <t>ヤマ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>タケイチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 鋸南町</t>
+    <rPh sb="1" eb="4">
+      <t>キョナンマチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 栄町</t>
+    <rPh sb="1" eb="3">
+      <t>サカエチョウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 大網白里市</t>
+    <rPh sb="1" eb="3">
+      <t>オオアミ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>シロ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>サト</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>東　葛　飾　地　域</t>
+    <rPh sb="0" eb="5">
+      <t>ヒガシカツシカ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>チイキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 野田市</t>
+    <rPh sb="1" eb="4">
+      <t>ノダシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 九十九里町</t>
+    <rPh sb="1" eb="6">
+      <t>クジュウクリマチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>千葉県　計</t>
+    <rPh sb="0" eb="3">
+      <t>チバケン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 柏市 </t>
+    <rPh sb="1" eb="3">
+      <t>カシワシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>香　取　地　域</t>
+    <rPh sb="0" eb="3">
+      <t>カトリ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>チイキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 香取市</t>
+    <rPh sb="1" eb="3">
+      <t>カトリ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>チバシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 芝山町</t>
+    <rPh sb="1" eb="4">
+      <t>シバヤママチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 流山市 </t>
+    <rPh sb="1" eb="4">
+      <t>ナガレヤマシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 神崎町</t>
+    <rPh sb="1" eb="2">
+      <t>カミ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>サキ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>マチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 横芝光町</t>
+    <rPh sb="1" eb="2">
+      <t>ヨコ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シバ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヒカリチョウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 八千代市 </t>
+    <rPh sb="1" eb="5">
+      <t>ヤチヨシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 多古町</t>
+    <rPh sb="1" eb="4">
+      <t>タコマチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 一宮町</t>
+    <rPh sb="1" eb="4">
+      <t>イチノミヤマチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 我孫子市</t>
+    <rPh sb="1" eb="5">
+      <t>アビコシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 睦沢町</t>
+    <rPh sb="1" eb="3">
+      <t>ムツザワ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>マチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 長生村</t>
+    <rPh sb="1" eb="3">
+      <t>チョウセイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ムラ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>君　津　地　域</t>
+    <rPh sb="0" eb="3">
+      <t>キミツ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>チイキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 木更津市</t>
+    <rPh sb="1" eb="4">
+      <t>キサラヅ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>チバシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 白子町</t>
+    <rPh sb="1" eb="4">
+      <t>シラコチョウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 君津市</t>
+    <rPh sb="1" eb="3">
+      <t>キミツ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>イチハラシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 長柄町</t>
+    <rPh sb="1" eb="4">
+      <t>ナガエマチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 富津市</t>
+    <rPh sb="1" eb="3">
+      <t>フッツ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>マツドシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 長南町</t>
+    <rPh sb="1" eb="3">
+      <t>チョウナン</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>マチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 袖ケ浦市</t>
+    <rPh sb="1" eb="4">
+      <t>ソデガウラ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ナラシノシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>令和５年度末</t>
+  </si>
+  <si>
+    <t>　令和６年度末における水道普及状況は、行政区域内人口約627万人に対して給水人口は、約601万人であり、普及率は95.9%である。〔図－２〕
+　県内を地域別に見ると、県営水道が主である地域や人口集中地域等(京葉(96.6%)・東葛飾(97.8%)・君津(99.4%)、南房総（100.0%）)では普及率が高いが、印旛(89.5%)・香取(82.6%)では普及率は低く、地域間で格差がある。　〔表－４、図－１〕</t>
+    <rPh sb="1" eb="3">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="71" eb="73">
+      <t>ケンナイ</t>
+    </rPh>
+    <rPh sb="74" eb="77">
+      <t>チイキベツ</t>
+    </rPh>
+    <rPh sb="78" eb="79">
+      <t>ミ</t>
+    </rPh>
+    <rPh sb="82" eb="84">
+      <t>ケンエイ</t>
+    </rPh>
+    <rPh sb="84" eb="86">
+      <t>スイドウ</t>
+    </rPh>
+    <rPh sb="87" eb="88">
+      <t>シュ</t>
+    </rPh>
+    <rPh sb="91" eb="93">
+      <t>チイキ</t>
+    </rPh>
+    <rPh sb="94" eb="96">
+      <t>ジンコウ</t>
+    </rPh>
+    <rPh sb="96" eb="98">
+      <t>シュウチュウ</t>
+    </rPh>
+    <rPh sb="98" eb="100">
+      <t>チイキ</t>
+    </rPh>
+    <rPh sb="100" eb="101">
+      <t>ナド</t>
+    </rPh>
+    <rPh sb="102" eb="104">
+      <t>ケイヨウ</t>
+    </rPh>
+    <rPh sb="112" eb="115">
+      <t>ヒガシカツシカ</t>
+    </rPh>
+    <rPh sb="123" eb="125">
+      <t>キミツ</t>
+    </rPh>
+    <rPh sb="133" eb="134">
+      <t>ミナミ</t>
+    </rPh>
+    <rPh sb="134" eb="136">
+      <t>ボウソウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>令和６年度末</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ネンドマツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>令和５年度末</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
-    <rPh sb="3" eb="6">
-[...8 lines deleted...]
-    </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ド</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>スエ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>京　　葉　　地　　域</t>
-[...579 lines deleted...]
-    <t>令和４年度末</t>
+    <t>令和６年度末</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0%"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -1277,371 +1277,371 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...268 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
@@ -1946,2154 +1946,2154 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C8615F3-BC68-4D47-BCA6-69C516DC02A6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="C2:AQ72"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A3" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G15" sqref="G15:H16"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C5" sqref="C5:AH8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.77734375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.77734375" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.33203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="3.109375" style="1" customWidth="1"/>
     <col min="4" max="6" width="2.77734375" style="1" customWidth="1"/>
     <col min="7" max="10" width="2.44140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="3.109375" style="1" customWidth="1"/>
     <col min="12" max="14" width="2.77734375" style="1" customWidth="1"/>
     <col min="15" max="18" width="2.44140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="3.109375" style="1" customWidth="1"/>
     <col min="20" max="22" width="2.77734375" style="1" customWidth="1"/>
     <col min="23" max="26" width="2.44140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="3.109375" style="1" customWidth="1"/>
     <col min="28" max="30" width="2.77734375" style="1" customWidth="1"/>
     <col min="31" max="34" width="2.44140625" style="1" customWidth="1"/>
     <col min="35" max="35" width="2.33203125" style="1" customWidth="1"/>
     <col min="36" max="40" width="2.77734375" style="1"/>
     <col min="41" max="41" width="5.33203125" style="1" customWidth="1"/>
     <col min="42" max="42" width="12.44140625" style="1" customWidth="1"/>
     <col min="43" max="43" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="16384" width="2.77734375" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="3:43" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="3:43" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="3:43" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="2"/>
     </row>
     <row r="5" spans="3:43" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C5" s="102" t="s">
-[...32 lines deleted...]
-      <c r="AH5" s="102"/>
+      <c r="C5" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="12"/>
+      <c r="Q5" s="12"/>
+      <c r="R5" s="12"/>
+      <c r="S5" s="12"/>
+      <c r="T5" s="12"/>
+      <c r="U5" s="12"/>
+      <c r="V5" s="12"/>
+      <c r="W5" s="12"/>
+      <c r="X5" s="12"/>
+      <c r="Y5" s="12"/>
+      <c r="Z5" s="12"/>
+      <c r="AA5" s="12"/>
+      <c r="AB5" s="12"/>
+      <c r="AC5" s="12"/>
+      <c r="AD5" s="12"/>
+      <c r="AE5" s="12"/>
+      <c r="AF5" s="12"/>
+      <c r="AG5" s="12"/>
+      <c r="AH5" s="12"/>
     </row>
     <row r="6" spans="3:43" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C6" s="102"/>
-[...30 lines deleted...]
-      <c r="AH6" s="102"/>
+      <c r="C6" s="12"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="12"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="12"/>
+      <c r="Q6" s="12"/>
+      <c r="R6" s="12"/>
+      <c r="S6" s="12"/>
+      <c r="T6" s="12"/>
+      <c r="U6" s="12"/>
+      <c r="V6" s="12"/>
+      <c r="W6" s="12"/>
+      <c r="X6" s="12"/>
+      <c r="Y6" s="12"/>
+      <c r="Z6" s="12"/>
+      <c r="AA6" s="12"/>
+      <c r="AB6" s="12"/>
+      <c r="AC6" s="12"/>
+      <c r="AD6" s="12"/>
+      <c r="AE6" s="12"/>
+      <c r="AF6" s="12"/>
+      <c r="AG6" s="12"/>
+      <c r="AH6" s="12"/>
       <c r="AJ6" s="3"/>
       <c r="AK6" s="3"/>
       <c r="AL6" s="3"/>
       <c r="AM6" s="4"/>
     </row>
     <row r="7" spans="3:43" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C7" s="102"/>
-[...30 lines deleted...]
-      <c r="AH7" s="102"/>
+      <c r="C7" s="12"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="12"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="12"/>
+      <c r="N7" s="12"/>
+      <c r="O7" s="12"/>
+      <c r="P7" s="12"/>
+      <c r="Q7" s="12"/>
+      <c r="R7" s="12"/>
+      <c r="S7" s="12"/>
+      <c r="T7" s="12"/>
+      <c r="U7" s="12"/>
+      <c r="V7" s="12"/>
+      <c r="W7" s="12"/>
+      <c r="X7" s="12"/>
+      <c r="Y7" s="12"/>
+      <c r="Z7" s="12"/>
+      <c r="AA7" s="12"/>
+      <c r="AB7" s="12"/>
+      <c r="AC7" s="12"/>
+      <c r="AD7" s="12"/>
+      <c r="AE7" s="12"/>
+      <c r="AF7" s="12"/>
+      <c r="AG7" s="12"/>
+      <c r="AH7" s="12"/>
     </row>
     <row r="8" spans="3:43" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C8" s="102"/>
-[...30 lines deleted...]
-      <c r="AH8" s="102"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="12"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="12"/>
+      <c r="Q8" s="12"/>
+      <c r="R8" s="12"/>
+      <c r="S8" s="12"/>
+      <c r="T8" s="12"/>
+      <c r="U8" s="12"/>
+      <c r="V8" s="12"/>
+      <c r="W8" s="12"/>
+      <c r="X8" s="12"/>
+      <c r="Y8" s="12"/>
+      <c r="Z8" s="12"/>
+      <c r="AA8" s="12"/>
+      <c r="AB8" s="12"/>
+      <c r="AC8" s="12"/>
+      <c r="AD8" s="12"/>
+      <c r="AE8" s="12"/>
+      <c r="AF8" s="12"/>
+      <c r="AG8" s="12"/>
+      <c r="AH8" s="12"/>
     </row>
     <row r="10" spans="3:43" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C10" s="103" t="s">
+      <c r="C10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="13"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="13"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13"/>
+    </row>
+    <row r="11" spans="3:43" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AA11" s="14"/>
+      <c r="AB11" s="14"/>
+      <c r="AC11" s="14"/>
+      <c r="AD11" s="14"/>
+      <c r="AE11" s="14"/>
+      <c r="AF11" s="14"/>
+      <c r="AG11" s="14"/>
+      <c r="AH11" s="14"/>
+    </row>
+    <row r="12" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C12" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="103"/>
-[...21 lines deleted...]
-      <c r="C12" s="105" t="s">
+      <c r="D12" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="D12" s="90" t="s">
+      <c r="E12" s="19"/>
+      <c r="F12" s="19"/>
+      <c r="G12" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="E12" s="73"/>
-[...1 lines deleted...]
-      <c r="G12" s="91" t="s">
+      <c r="H12" s="25"/>
+      <c r="I12" s="25"/>
+      <c r="J12" s="26"/>
+      <c r="K12" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="L12" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="M12" s="29"/>
+      <c r="N12" s="29"/>
+      <c r="O12" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="P12" s="25"/>
+      <c r="Q12" s="25"/>
+      <c r="R12" s="26"/>
+      <c r="S12" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="T12" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="U12" s="19"/>
+      <c r="V12" s="19"/>
+      <c r="W12" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="X12" s="25"/>
+      <c r="Y12" s="25"/>
+      <c r="Z12" s="26"/>
+      <c r="AA12" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB12" s="38" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC12" s="39"/>
+      <c r="AD12" s="39"/>
+      <c r="AE12" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="AF12" s="25"/>
+      <c r="AG12" s="25"/>
+      <c r="AH12" s="26"/>
+    </row>
+    <row r="13" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C13" s="16"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="21"/>
+      <c r="G13" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="H13" s="36"/>
+      <c r="I13" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="J13" s="33"/>
+      <c r="K13" s="16"/>
+      <c r="L13" s="30"/>
+      <c r="M13" s="30"/>
+      <c r="N13" s="30"/>
+      <c r="O13" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="P13" s="64"/>
+      <c r="Q13" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="R13" s="33"/>
+      <c r="S13" s="16"/>
+      <c r="T13" s="20"/>
+      <c r="U13" s="21"/>
+      <c r="V13" s="21"/>
+      <c r="W13" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="X13" s="64"/>
+      <c r="Y13" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="Z13" s="33"/>
+      <c r="AA13" s="16"/>
+      <c r="AB13" s="40"/>
+      <c r="AC13" s="41"/>
+      <c r="AD13" s="41"/>
+      <c r="AE13" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF13" s="36"/>
+      <c r="AG13" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH13" s="33"/>
+    </row>
+    <row r="14" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C14" s="17"/>
+      <c r="D14" s="22"/>
+      <c r="E14" s="23"/>
+      <c r="F14" s="23"/>
+      <c r="G14" s="34"/>
+      <c r="H14" s="37"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="35"/>
+      <c r="K14" s="28"/>
+      <c r="L14" s="31"/>
+      <c r="M14" s="31"/>
+      <c r="N14" s="31"/>
+      <c r="O14" s="34"/>
+      <c r="P14" s="65"/>
+      <c r="Q14" s="34"/>
+      <c r="R14" s="35"/>
+      <c r="S14" s="28"/>
+      <c r="T14" s="22"/>
+      <c r="U14" s="23"/>
+      <c r="V14" s="23"/>
+      <c r="W14" s="34"/>
+      <c r="X14" s="65"/>
+      <c r="Y14" s="34"/>
+      <c r="Z14" s="35"/>
+      <c r="AA14" s="28"/>
+      <c r="AB14" s="42"/>
+      <c r="AC14" s="43"/>
+      <c r="AD14" s="43"/>
+      <c r="AE14" s="34"/>
+      <c r="AF14" s="37"/>
+      <c r="AG14" s="34"/>
+      <c r="AH14" s="35"/>
+      <c r="AQ14" s="5"/>
+    </row>
+    <row r="15" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C15" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="H12" s="92"/>
-[...50 lines deleted...]
-      <c r="G13" s="94" t="s">
+      <c r="D15" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="H13" s="95"/>
-      <c r="I13" s="94" t="s">
+      <c r="E15" s="48"/>
+      <c r="F15" s="48"/>
+      <c r="G15" s="51">
+        <v>0.97499999999999998</v>
+      </c>
+      <c r="H15" s="52"/>
+      <c r="I15" s="55">
+        <v>0.97499999999999998</v>
+      </c>
+      <c r="J15" s="56"/>
+      <c r="K15" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="J13" s="98"/>
-[...73 lines deleted...]
-      <c r="C15" s="34" t="s">
+      <c r="L15" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="D15" s="37" t="s">
+      <c r="M15" s="60"/>
+      <c r="N15" s="60"/>
+      <c r="O15" s="62">
+        <v>0.88300000000000001</v>
+      </c>
+      <c r="P15" s="62"/>
+      <c r="Q15" s="62">
+        <v>0.88</v>
+      </c>
+      <c r="R15" s="62"/>
+      <c r="S15" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="E15" s="38"/>
-[...9 lines deleted...]
-      <c r="K15" s="77" t="s">
+      <c r="T15" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="L15" s="89" t="s">
+      <c r="U15" s="48"/>
+      <c r="V15" s="48"/>
+      <c r="W15" s="55">
+        <v>0.99299999999999999</v>
+      </c>
+      <c r="X15" s="56"/>
+      <c r="Y15" s="55">
+        <v>0.99199999999999999</v>
+      </c>
+      <c r="Z15" s="70"/>
+      <c r="AA15" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="M15" s="89"/>
-[...9 lines deleted...]
-      <c r="S15" s="77" t="s">
+      <c r="AB15" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="T15" s="37" t="s">
+      <c r="AC15" s="48"/>
+      <c r="AD15" s="48"/>
+      <c r="AE15" s="55">
+        <v>0.997</v>
+      </c>
+      <c r="AF15" s="56"/>
+      <c r="AG15" s="55">
+        <v>0.998</v>
+      </c>
+      <c r="AH15" s="70"/>
+      <c r="AQ15" s="5"/>
+    </row>
+    <row r="16" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C16" s="45"/>
+      <c r="D16" s="49"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="54"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="54"/>
+      <c r="K16" s="58"/>
+      <c r="L16" s="61"/>
+      <c r="M16" s="61"/>
+      <c r="N16" s="61"/>
+      <c r="O16" s="63"/>
+      <c r="P16" s="63"/>
+      <c r="Q16" s="63"/>
+      <c r="R16" s="63"/>
+      <c r="S16" s="58"/>
+      <c r="T16" s="49"/>
+      <c r="U16" s="50"/>
+      <c r="V16" s="50"/>
+      <c r="W16" s="53"/>
+      <c r="X16" s="54"/>
+      <c r="Y16" s="53"/>
+      <c r="Z16" s="71"/>
+      <c r="AA16" s="58"/>
+      <c r="AB16" s="49"/>
+      <c r="AC16" s="50"/>
+      <c r="AD16" s="50"/>
+      <c r="AE16" s="53"/>
+      <c r="AF16" s="54"/>
+      <c r="AG16" s="53"/>
+      <c r="AH16" s="71"/>
+      <c r="AQ16" s="5"/>
+    </row>
+    <row r="17" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C17" s="45"/>
+      <c r="D17" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="U15" s="38"/>
-[...9 lines deleted...]
-      <c r="AA15" s="77" t="s">
+      <c r="E17" s="69"/>
+      <c r="F17" s="69"/>
+      <c r="G17" s="51">
+        <v>0.98699999999999999</v>
+      </c>
+      <c r="H17" s="52"/>
+      <c r="I17" s="51">
+        <v>0.98699999999999999</v>
+      </c>
+      <c r="J17" s="52"/>
+      <c r="K17" s="58"/>
+      <c r="L17" s="66" t="s">
         <v>14</v>
       </c>
-      <c r="AB15" s="37" t="s">
+      <c r="M17" s="66"/>
+      <c r="N17" s="66"/>
+      <c r="O17" s="67">
+        <v>0.98</v>
+      </c>
+      <c r="P17" s="67"/>
+      <c r="Q17" s="67">
+        <v>0.97899999999999998</v>
+      </c>
+      <c r="R17" s="67"/>
+      <c r="S17" s="58"/>
+      <c r="T17" s="68" t="s">
         <v>15</v>
       </c>
-      <c r="AC15" s="38"/>
-[...48 lines deleted...]
-      <c r="D17" s="22" t="s">
+      <c r="U17" s="69"/>
+      <c r="V17" s="69"/>
+      <c r="W17" s="51">
+        <v>0.92600000000000005</v>
+      </c>
+      <c r="X17" s="52"/>
+      <c r="Y17" s="51">
+        <v>0.92400000000000004</v>
+      </c>
+      <c r="Z17" s="72"/>
+      <c r="AA17" s="58"/>
+      <c r="AB17" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="E17" s="23"/>
-[...1 lines deleted...]
-      <c r="G17" s="26">
+      <c r="AC17" s="74"/>
+      <c r="AD17" s="74"/>
+      <c r="AE17" s="75">
         <v>0.98699999999999999</v>
       </c>
-      <c r="H17" s="27"/>
-      <c r="I17" s="26">
+      <c r="AF17" s="76"/>
+      <c r="AG17" s="75">
         <v>0.98699999999999999</v>
       </c>
-      <c r="J17" s="27"/>
-[...41 lines deleted...]
-      <c r="AH17" s="44"/>
+      <c r="AH17" s="77"/>
       <c r="AP17" s="6"/>
       <c r="AQ17" s="5"/>
     </row>
     <row r="18" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C18" s="35"/>
-[...30 lines deleted...]
-      <c r="AH18" s="50"/>
+      <c r="C18" s="45"/>
+      <c r="D18" s="49"/>
+      <c r="E18" s="50"/>
+      <c r="F18" s="50"/>
+      <c r="G18" s="53"/>
+      <c r="H18" s="54"/>
+      <c r="I18" s="53"/>
+      <c r="J18" s="54"/>
+      <c r="K18" s="58"/>
+      <c r="L18" s="61"/>
+      <c r="M18" s="61"/>
+      <c r="N18" s="61"/>
+      <c r="O18" s="63"/>
+      <c r="P18" s="63"/>
+      <c r="Q18" s="63"/>
+      <c r="R18" s="63"/>
+      <c r="S18" s="58"/>
+      <c r="T18" s="49"/>
+      <c r="U18" s="50"/>
+      <c r="V18" s="50"/>
+      <c r="W18" s="53"/>
+      <c r="X18" s="54"/>
+      <c r="Y18" s="53"/>
+      <c r="Z18" s="71"/>
+      <c r="AA18" s="58"/>
+      <c r="AB18" s="49"/>
+      <c r="AC18" s="50"/>
+      <c r="AD18" s="50"/>
+      <c r="AE18" s="53"/>
+      <c r="AF18" s="54"/>
+      <c r="AG18" s="53"/>
+      <c r="AH18" s="71"/>
       <c r="AQ18" s="5"/>
     </row>
     <row r="19" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C19" s="35"/>
-      <c r="D19" s="22" t="s">
+      <c r="C19" s="45"/>
+      <c r="D19" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="69"/>
+      <c r="F19" s="69"/>
+      <c r="G19" s="51">
+        <v>0.98499999999999999</v>
+      </c>
+      <c r="H19" s="52"/>
+      <c r="I19" s="51">
+        <v>0.98399999999999999</v>
+      </c>
+      <c r="J19" s="52"/>
+      <c r="K19" s="58"/>
+      <c r="L19" s="66" t="s">
+        <v>18</v>
+      </c>
+      <c r="M19" s="66"/>
+      <c r="N19" s="66"/>
+      <c r="O19" s="67">
+        <v>0.995</v>
+      </c>
+      <c r="P19" s="67"/>
+      <c r="Q19" s="67">
+        <v>0.995</v>
+      </c>
+      <c r="R19" s="67"/>
+      <c r="S19" s="58"/>
+      <c r="T19" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="U19" s="69"/>
+      <c r="V19" s="69"/>
+      <c r="W19" s="51">
+        <v>0.89900000000000002</v>
+      </c>
+      <c r="X19" s="52"/>
+      <c r="Y19" s="51">
+        <v>0.88700000000000001</v>
+      </c>
+      <c r="Z19" s="72"/>
+      <c r="AA19" s="58"/>
+      <c r="AB19" s="68" t="s">
         <v>20</v>
       </c>
-      <c r="E19" s="23"/>
-[...10 lines deleted...]
-      <c r="L19" s="59" t="s">
+      <c r="AC19" s="69"/>
+      <c r="AD19" s="69"/>
+      <c r="AE19" s="51">
+        <v>0.99299999999999999</v>
+      </c>
+      <c r="AF19" s="52"/>
+      <c r="AG19" s="51">
+        <v>0.99399999999999999</v>
+      </c>
+      <c r="AH19" s="72"/>
+      <c r="AQ19" s="5"/>
+    </row>
+    <row r="20" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C20" s="45"/>
+      <c r="D20" s="49"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="53"/>
+      <c r="H20" s="54"/>
+      <c r="I20" s="53"/>
+      <c r="J20" s="54"/>
+      <c r="K20" s="58"/>
+      <c r="L20" s="61"/>
+      <c r="M20" s="61"/>
+      <c r="N20" s="61"/>
+      <c r="O20" s="63"/>
+      <c r="P20" s="63"/>
+      <c r="Q20" s="63"/>
+      <c r="R20" s="63"/>
+      <c r="S20" s="58"/>
+      <c r="T20" s="49"/>
+      <c r="U20" s="50"/>
+      <c r="V20" s="50"/>
+      <c r="W20" s="53"/>
+      <c r="X20" s="54"/>
+      <c r="Y20" s="53"/>
+      <c r="Z20" s="71"/>
+      <c r="AA20" s="58"/>
+      <c r="AB20" s="49"/>
+      <c r="AC20" s="50"/>
+      <c r="AD20" s="50"/>
+      <c r="AE20" s="53"/>
+      <c r="AF20" s="54"/>
+      <c r="AG20" s="53"/>
+      <c r="AH20" s="71"/>
+      <c r="AQ20" s="5"/>
+    </row>
+    <row r="21" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C21" s="45"/>
+      <c r="D21" s="68" t="s">
         <v>21</v>
       </c>
-      <c r="M19" s="59"/>
-[...1 lines deleted...]
-      <c r="O19" s="57">
+      <c r="E21" s="69"/>
+      <c r="F21" s="69"/>
+      <c r="G21" s="51">
+        <v>0.93300000000000005</v>
+      </c>
+      <c r="H21" s="52"/>
+      <c r="I21" s="51">
+        <v>0.93200000000000005</v>
+      </c>
+      <c r="J21" s="52"/>
+      <c r="K21" s="58"/>
+      <c r="L21" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" s="66"/>
+      <c r="N21" s="66"/>
+      <c r="O21" s="67">
+        <v>0.57599999999999996</v>
+      </c>
+      <c r="P21" s="67"/>
+      <c r="Q21" s="67">
+        <v>0.58099999999999996</v>
+      </c>
+      <c r="R21" s="67"/>
+      <c r="S21" s="58"/>
+      <c r="T21" s="78" t="s">
+        <v>23</v>
+      </c>
+      <c r="U21" s="79"/>
+      <c r="V21" s="80"/>
+      <c r="W21" s="51">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="X21" s="52"/>
+      <c r="Y21" s="51">
+        <v>0.94899999999999995</v>
+      </c>
+      <c r="Z21" s="72"/>
+      <c r="AA21" s="58"/>
+      <c r="AB21" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="AC21" s="69"/>
+      <c r="AD21" s="69"/>
+      <c r="AE21" s="51">
+        <v>0.996</v>
+      </c>
+      <c r="AF21" s="52"/>
+      <c r="AG21" s="51">
+        <v>1</v>
+      </c>
+      <c r="AH21" s="72"/>
+      <c r="AQ21" s="5"/>
+    </row>
+    <row r="22" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C22" s="45"/>
+      <c r="D22" s="49"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="50"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="54"/>
+      <c r="K22" s="58"/>
+      <c r="L22" s="61"/>
+      <c r="M22" s="61"/>
+      <c r="N22" s="61"/>
+      <c r="O22" s="63"/>
+      <c r="P22" s="63"/>
+      <c r="Q22" s="63"/>
+      <c r="R22" s="63"/>
+      <c r="S22" s="59"/>
+      <c r="T22" s="22"/>
+      <c r="U22" s="23"/>
+      <c r="V22" s="81"/>
+      <c r="W22" s="82"/>
+      <c r="X22" s="83"/>
+      <c r="Y22" s="82"/>
+      <c r="Z22" s="84"/>
+      <c r="AA22" s="58"/>
+      <c r="AB22" s="49"/>
+      <c r="AC22" s="50"/>
+      <c r="AD22" s="50"/>
+      <c r="AE22" s="53"/>
+      <c r="AF22" s="54"/>
+      <c r="AG22" s="53"/>
+      <c r="AH22" s="71"/>
+      <c r="AQ22" s="5"/>
+    </row>
+    <row r="23" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C23" s="45"/>
+      <c r="D23" s="68" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" s="69"/>
+      <c r="F23" s="69"/>
+      <c r="G23" s="51">
+        <v>0.99299999999999999</v>
+      </c>
+      <c r="H23" s="52"/>
+      <c r="I23" s="51">
+        <v>0.99299999999999999</v>
+      </c>
+      <c r="J23" s="52"/>
+      <c r="K23" s="58"/>
+      <c r="L23" s="66" t="s">
+        <v>26</v>
+      </c>
+      <c r="M23" s="66"/>
+      <c r="N23" s="66"/>
+      <c r="O23" s="67">
+        <v>0.90500000000000003</v>
+      </c>
+      <c r="P23" s="67"/>
+      <c r="Q23" s="67">
+        <v>0.89300000000000002</v>
+      </c>
+      <c r="R23" s="67"/>
+      <c r="S23" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="T23" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="U23" s="48"/>
+      <c r="V23" s="48"/>
+      <c r="W23" s="55">
+        <v>1</v>
+      </c>
+      <c r="X23" s="56"/>
+      <c r="Y23" s="55">
+        <v>1</v>
+      </c>
+      <c r="Z23" s="70"/>
+      <c r="AA23" s="58"/>
+      <c r="AB23" s="68" t="s">
+        <v>29</v>
+      </c>
+      <c r="AC23" s="69"/>
+      <c r="AD23" s="69"/>
+      <c r="AE23" s="51">
+        <v>1</v>
+      </c>
+      <c r="AF23" s="52"/>
+      <c r="AG23" s="51">
+        <v>0.997</v>
+      </c>
+      <c r="AH23" s="72"/>
+      <c r="AQ23" s="5"/>
+    </row>
+    <row r="24" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C24" s="45"/>
+      <c r="D24" s="49"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="53"/>
+      <c r="H24" s="54"/>
+      <c r="I24" s="53"/>
+      <c r="J24" s="54"/>
+      <c r="K24" s="58"/>
+      <c r="L24" s="61"/>
+      <c r="M24" s="61"/>
+      <c r="N24" s="61"/>
+      <c r="O24" s="63"/>
+      <c r="P24" s="63"/>
+      <c r="Q24" s="63"/>
+      <c r="R24" s="63"/>
+      <c r="S24" s="58"/>
+      <c r="T24" s="49"/>
+      <c r="U24" s="50"/>
+      <c r="V24" s="50"/>
+      <c r="W24" s="53"/>
+      <c r="X24" s="54"/>
+      <c r="Y24" s="53"/>
+      <c r="Z24" s="71"/>
+      <c r="AA24" s="58"/>
+      <c r="AB24" s="49"/>
+      <c r="AC24" s="50"/>
+      <c r="AD24" s="50"/>
+      <c r="AE24" s="53"/>
+      <c r="AF24" s="54"/>
+      <c r="AG24" s="53"/>
+      <c r="AH24" s="71"/>
+      <c r="AQ24" s="5"/>
+    </row>
+    <row r="25" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C25" s="45"/>
+      <c r="D25" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="E25" s="69"/>
+      <c r="F25" s="69"/>
+      <c r="G25" s="51">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="H25" s="52"/>
+      <c r="I25" s="51">
+        <v>0.94799999999999995</v>
+      </c>
+      <c r="J25" s="52"/>
+      <c r="K25" s="58"/>
+      <c r="L25" s="68" t="s">
+        <v>31</v>
+      </c>
+      <c r="M25" s="69"/>
+      <c r="N25" s="85"/>
+      <c r="O25" s="67">
+        <v>0.90100000000000002</v>
+      </c>
+      <c r="P25" s="67"/>
+      <c r="Q25" s="67">
+        <v>0.89800000000000002</v>
+      </c>
+      <c r="R25" s="67"/>
+      <c r="S25" s="58"/>
+      <c r="T25" s="68" t="s">
+        <v>32</v>
+      </c>
+      <c r="U25" s="69"/>
+      <c r="V25" s="69"/>
+      <c r="W25" s="51">
+        <v>0.98699999999999999</v>
+      </c>
+      <c r="X25" s="52"/>
+      <c r="Y25" s="51">
+        <v>0.98699999999999999</v>
+      </c>
+      <c r="Z25" s="72"/>
+      <c r="AA25" s="58"/>
+      <c r="AB25" s="68" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC25" s="69"/>
+      <c r="AD25" s="69"/>
+      <c r="AE25" s="51">
+        <v>0.90400000000000003</v>
+      </c>
+      <c r="AF25" s="52"/>
+      <c r="AG25" s="51">
+        <v>0.90400000000000003</v>
+      </c>
+      <c r="AH25" s="72"/>
+      <c r="AQ25" s="5"/>
+    </row>
+    <row r="26" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C26" s="45"/>
+      <c r="D26" s="49"/>
+      <c r="E26" s="50"/>
+      <c r="F26" s="50"/>
+      <c r="G26" s="53"/>
+      <c r="H26" s="54"/>
+      <c r="I26" s="53"/>
+      <c r="J26" s="54"/>
+      <c r="K26" s="58"/>
+      <c r="L26" s="49"/>
+      <c r="M26" s="50"/>
+      <c r="N26" s="86"/>
+      <c r="O26" s="63"/>
+      <c r="P26" s="63"/>
+      <c r="Q26" s="63"/>
+      <c r="R26" s="63"/>
+      <c r="S26" s="58"/>
+      <c r="T26" s="49"/>
+      <c r="U26" s="50"/>
+      <c r="V26" s="50"/>
+      <c r="W26" s="53"/>
+      <c r="X26" s="54"/>
+      <c r="Y26" s="53"/>
+      <c r="Z26" s="71"/>
+      <c r="AA26" s="58"/>
+      <c r="AB26" s="49"/>
+      <c r="AC26" s="50"/>
+      <c r="AD26" s="50"/>
+      <c r="AE26" s="53"/>
+      <c r="AF26" s="54"/>
+      <c r="AG26" s="53"/>
+      <c r="AH26" s="71"/>
+      <c r="AQ26" s="5"/>
+    </row>
+    <row r="27" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C27" s="45"/>
+      <c r="D27" s="68" t="s">
+        <v>34</v>
+      </c>
+      <c r="E27" s="69"/>
+      <c r="F27" s="69"/>
+      <c r="G27" s="51">
+        <v>0.76800000000000002</v>
+      </c>
+      <c r="H27" s="52"/>
+      <c r="I27" s="51">
+        <v>0.76800000000000002</v>
+      </c>
+      <c r="J27" s="52"/>
+      <c r="K27" s="58"/>
+      <c r="L27" s="66" t="s">
+        <v>35</v>
+      </c>
+      <c r="M27" s="66"/>
+      <c r="N27" s="66"/>
+      <c r="O27" s="67">
+        <v>0.83199999999999996</v>
+      </c>
+      <c r="P27" s="67"/>
+      <c r="Q27" s="67">
+        <v>0.84399999999999997</v>
+      </c>
+      <c r="R27" s="67"/>
+      <c r="S27" s="58"/>
+      <c r="T27" s="68" t="s">
+        <v>36</v>
+      </c>
+      <c r="U27" s="69"/>
+      <c r="V27" s="69"/>
+      <c r="W27" s="51">
+        <v>0.90500000000000003</v>
+      </c>
+      <c r="X27" s="52"/>
+      <c r="Y27" s="51">
+        <v>0.90100000000000002</v>
+      </c>
+      <c r="Z27" s="72"/>
+      <c r="AA27" s="58"/>
+      <c r="AB27" s="68" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC27" s="69"/>
+      <c r="AD27" s="69"/>
+      <c r="AE27" s="51">
+        <v>1</v>
+      </c>
+      <c r="AF27" s="52"/>
+      <c r="AG27" s="51">
+        <v>1</v>
+      </c>
+      <c r="AH27" s="72"/>
+      <c r="AQ27" s="5"/>
+    </row>
+    <row r="28" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C28" s="45"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="50"/>
+      <c r="F28" s="50"/>
+      <c r="G28" s="53"/>
+      <c r="H28" s="54"/>
+      <c r="I28" s="53"/>
+      <c r="J28" s="54"/>
+      <c r="K28" s="58"/>
+      <c r="L28" s="61"/>
+      <c r="M28" s="61"/>
+      <c r="N28" s="61"/>
+      <c r="O28" s="63"/>
+      <c r="P28" s="63"/>
+      <c r="Q28" s="63"/>
+      <c r="R28" s="63"/>
+      <c r="S28" s="58"/>
+      <c r="T28" s="49"/>
+      <c r="U28" s="50"/>
+      <c r="V28" s="50"/>
+      <c r="W28" s="53"/>
+      <c r="X28" s="54"/>
+      <c r="Y28" s="53"/>
+      <c r="Z28" s="71"/>
+      <c r="AA28" s="58"/>
+      <c r="AB28" s="49"/>
+      <c r="AC28" s="50"/>
+      <c r="AD28" s="50"/>
+      <c r="AE28" s="53"/>
+      <c r="AF28" s="54"/>
+      <c r="AG28" s="53"/>
+      <c r="AH28" s="71"/>
+      <c r="AQ28" s="5"/>
+    </row>
+    <row r="29" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C29" s="45"/>
+      <c r="D29" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="E29" s="69"/>
+      <c r="F29" s="69"/>
+      <c r="G29" s="51">
+        <v>1</v>
+      </c>
+      <c r="H29" s="52"/>
+      <c r="I29" s="51">
+        <v>1</v>
+      </c>
+      <c r="J29" s="52"/>
+      <c r="K29" s="58"/>
+      <c r="L29" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="M29" s="66"/>
+      <c r="N29" s="66"/>
+      <c r="O29" s="67">
+        <v>0.94099999999999995</v>
+      </c>
+      <c r="P29" s="67"/>
+      <c r="Q29" s="67">
+        <v>0.94399999999999995</v>
+      </c>
+      <c r="R29" s="67"/>
+      <c r="S29" s="58"/>
+      <c r="T29" s="68" t="s">
+        <v>40</v>
+      </c>
+      <c r="U29" s="69"/>
+      <c r="V29" s="69"/>
+      <c r="W29" s="51">
+        <v>0.78700000000000003</v>
+      </c>
+      <c r="X29" s="52"/>
+      <c r="Y29" s="51">
+        <v>0.78200000000000003</v>
+      </c>
+      <c r="Z29" s="72"/>
+      <c r="AA29" s="58"/>
+      <c r="AB29" s="68" t="s">
+        <v>41</v>
+      </c>
+      <c r="AC29" s="69"/>
+      <c r="AD29" s="69"/>
+      <c r="AE29" s="51">
+        <v>0.996</v>
+      </c>
+      <c r="AF29" s="52"/>
+      <c r="AG29" s="51">
+        <v>0.997</v>
+      </c>
+      <c r="AH29" s="72"/>
+      <c r="AQ29" s="5"/>
+    </row>
+    <row r="30" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C30" s="45"/>
+      <c r="D30" s="49"/>
+      <c r="E30" s="50"/>
+      <c r="F30" s="50"/>
+      <c r="G30" s="53"/>
+      <c r="H30" s="54"/>
+      <c r="I30" s="53"/>
+      <c r="J30" s="54"/>
+      <c r="K30" s="58"/>
+      <c r="L30" s="61"/>
+      <c r="M30" s="61"/>
+      <c r="N30" s="61"/>
+      <c r="O30" s="63"/>
+      <c r="P30" s="63"/>
+      <c r="Q30" s="63"/>
+      <c r="R30" s="63"/>
+      <c r="S30" s="58"/>
+      <c r="T30" s="49"/>
+      <c r="U30" s="50"/>
+      <c r="V30" s="50"/>
+      <c r="W30" s="53"/>
+      <c r="X30" s="54"/>
+      <c r="Y30" s="53"/>
+      <c r="Z30" s="71"/>
+      <c r="AA30" s="58"/>
+      <c r="AB30" s="49"/>
+      <c r="AC30" s="50"/>
+      <c r="AD30" s="50"/>
+      <c r="AE30" s="53"/>
+      <c r="AF30" s="54"/>
+      <c r="AG30" s="53"/>
+      <c r="AH30" s="71"/>
+    </row>
+    <row r="31" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C31" s="45"/>
+      <c r="D31" s="78" t="s">
+        <v>23</v>
+      </c>
+      <c r="E31" s="79"/>
+      <c r="F31" s="80"/>
+      <c r="G31" s="51">
+        <v>0.96599999999999997</v>
+      </c>
+      <c r="H31" s="52"/>
+      <c r="I31" s="51">
+        <v>0.96599999999999997</v>
+      </c>
+      <c r="J31" s="52"/>
+      <c r="K31" s="58"/>
+      <c r="L31" s="66" t="s">
+        <v>42</v>
+      </c>
+      <c r="M31" s="66"/>
+      <c r="N31" s="66"/>
+      <c r="O31" s="67">
+        <v>0.90200000000000002</v>
+      </c>
+      <c r="P31" s="67"/>
+      <c r="Q31" s="67">
+        <v>0.9</v>
+      </c>
+      <c r="R31" s="67"/>
+      <c r="S31" s="58"/>
+      <c r="T31" s="68" t="s">
+        <v>43</v>
+      </c>
+      <c r="U31" s="69"/>
+      <c r="V31" s="69"/>
+      <c r="W31" s="51">
         <v>0.995</v>
       </c>
-      <c r="P19" s="57"/>
-      <c r="Q19" s="57">
+      <c r="X31" s="52"/>
+      <c r="Y31" s="51">
+        <v>0.995</v>
+      </c>
+      <c r="Z31" s="72"/>
+      <c r="AA31" s="58"/>
+      <c r="AB31" s="78" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC31" s="79"/>
+      <c r="AD31" s="80"/>
+      <c r="AE31" s="51">
+        <v>1</v>
+      </c>
+      <c r="AF31" s="52"/>
+      <c r="AG31" s="51">
         <v>0.99399999999999999</v>
       </c>
-      <c r="R19" s="57"/>
-[...15 lines deleted...]
-      <c r="AB19" s="22" t="s">
+      <c r="AH31" s="72"/>
+    </row>
+    <row r="32" spans="3:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C32" s="46"/>
+      <c r="D32" s="22"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="81"/>
+      <c r="G32" s="82"/>
+      <c r="H32" s="83"/>
+      <c r="I32" s="82"/>
+      <c r="J32" s="83"/>
+      <c r="K32" s="58"/>
+      <c r="L32" s="61"/>
+      <c r="M32" s="61"/>
+      <c r="N32" s="61"/>
+      <c r="O32" s="63"/>
+      <c r="P32" s="63"/>
+      <c r="Q32" s="63"/>
+      <c r="R32" s="63"/>
+      <c r="S32" s="58"/>
+      <c r="T32" s="49"/>
+      <c r="U32" s="50"/>
+      <c r="V32" s="50"/>
+      <c r="W32" s="53"/>
+      <c r="X32" s="54"/>
+      <c r="Y32" s="53"/>
+      <c r="Z32" s="71"/>
+      <c r="AA32" s="59"/>
+      <c r="AB32" s="22"/>
+      <c r="AC32" s="23"/>
+      <c r="AD32" s="81"/>
+      <c r="AE32" s="82"/>
+      <c r="AF32" s="83"/>
+      <c r="AG32" s="82"/>
+      <c r="AH32" s="84"/>
+    </row>
+    <row r="33" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C33" s="107" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="E33" s="48"/>
+      <c r="F33" s="48"/>
+      <c r="G33" s="55">
+        <v>0.98299999999999998</v>
+      </c>
+      <c r="H33" s="56"/>
+      <c r="I33" s="55">
+        <v>0.98299999999999998</v>
+      </c>
+      <c r="J33" s="56"/>
+      <c r="K33" s="58"/>
+      <c r="L33" s="78" t="s">
         <v>23</v>
       </c>
-      <c r="AC19" s="23"/>
-[...547 lines deleted...]
-      <c r="T31" s="22" t="s">
+      <c r="M33" s="79"/>
+      <c r="N33" s="80"/>
+      <c r="O33" s="67">
+        <v>0.89500000000000002</v>
+      </c>
+      <c r="P33" s="67"/>
+      <c r="Q33" s="67">
+        <v>0.89400000000000002</v>
+      </c>
+      <c r="R33" s="67"/>
+      <c r="S33" s="58"/>
+      <c r="T33" s="68" t="s">
         <v>46</v>
       </c>
-      <c r="U31" s="23"/>
-[...59 lines deleted...]
-      <c r="C33" s="45" t="s">
+      <c r="U33" s="69"/>
+      <c r="V33" s="69"/>
+      <c r="W33" s="51">
+        <v>0.92200000000000004</v>
+      </c>
+      <c r="X33" s="52"/>
+      <c r="Y33" s="51">
+        <v>0.92200000000000004</v>
+      </c>
+      <c r="Z33" s="72"/>
+      <c r="AA33" s="89" t="s">
         <v>47</v>
       </c>
-      <c r="D33" s="37" t="s">
+      <c r="AB33" s="19"/>
+      <c r="AC33" s="19"/>
+      <c r="AD33" s="90"/>
+      <c r="AE33" s="51">
+        <v>0.95899999999999996</v>
+      </c>
+      <c r="AF33" s="52"/>
+      <c r="AG33" s="55">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="AH33" s="70"/>
+    </row>
+    <row r="34" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C34" s="108"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="50"/>
+      <c r="F34" s="50"/>
+      <c r="G34" s="53"/>
+      <c r="H34" s="54"/>
+      <c r="I34" s="53"/>
+      <c r="J34" s="54"/>
+      <c r="K34" s="59"/>
+      <c r="L34" s="22"/>
+      <c r="M34" s="23"/>
+      <c r="N34" s="81"/>
+      <c r="O34" s="88"/>
+      <c r="P34" s="88"/>
+      <c r="Q34" s="88"/>
+      <c r="R34" s="88"/>
+      <c r="S34" s="58"/>
+      <c r="T34" s="49"/>
+      <c r="U34" s="50"/>
+      <c r="V34" s="50"/>
+      <c r="W34" s="53"/>
+      <c r="X34" s="54"/>
+      <c r="Y34" s="53"/>
+      <c r="Z34" s="71"/>
+      <c r="AA34" s="91"/>
+      <c r="AB34" s="23"/>
+      <c r="AC34" s="23"/>
+      <c r="AD34" s="81"/>
+      <c r="AE34" s="82"/>
+      <c r="AF34" s="83"/>
+      <c r="AG34" s="82"/>
+      <c r="AH34" s="84"/>
+    </row>
+    <row r="35" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C35" s="108"/>
+      <c r="D35" s="68" t="s">
         <v>48</v>
       </c>
-      <c r="E33" s="38"/>
-[...24 lines deleted...]
-      <c r="T33" s="22" t="s">
+      <c r="E35" s="69"/>
+      <c r="F35" s="69"/>
+      <c r="G35" s="51">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="H35" s="52"/>
+      <c r="I35" s="51">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="J35" s="52"/>
+      <c r="K35" s="57" t="s">
         <v>49</v>
       </c>
-      <c r="U33" s="23"/>
-[...9 lines deleted...]
-      <c r="AA33" s="72" t="s">
+      <c r="L35" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="AB33" s="73"/>
-[...47 lines deleted...]
-      <c r="D35" s="22" t="s">
+      <c r="M35" s="48"/>
+      <c r="N35" s="102"/>
+      <c r="O35" s="92">
+        <v>0.80200000000000005</v>
+      </c>
+      <c r="P35" s="93"/>
+      <c r="Q35" s="103">
+        <v>0.80400000000000005</v>
+      </c>
+      <c r="R35" s="104"/>
+      <c r="S35" s="58"/>
+      <c r="T35" s="68" t="s">
         <v>51</v>
       </c>
-      <c r="E35" s="23"/>
-[...31 lines deleted...]
-      <c r="W35" s="26">
+      <c r="U35" s="69"/>
+      <c r="V35" s="69"/>
+      <c r="W35" s="51">
+        <v>0.245</v>
+      </c>
+      <c r="X35" s="52"/>
+      <c r="Y35" s="51">
         <v>0.22600000000000001</v>
       </c>
-      <c r="X35" s="27"/>
-[...3 lines deleted...]
-      <c r="Z35" s="48"/>
+      <c r="Z35" s="72"/>
       <c r="AA35" s="7"/>
       <c r="AB35" s="8"/>
       <c r="AC35" s="8"/>
       <c r="AD35" s="8"/>
       <c r="AE35" s="8"/>
       <c r="AF35" s="8"/>
       <c r="AG35" s="8"/>
       <c r="AH35" s="8"/>
     </row>
     <row r="36" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C36" s="46"/>
-[...22 lines deleted...]
-      <c r="Z36" s="50"/>
+      <c r="C36" s="108"/>
+      <c r="D36" s="49"/>
+      <c r="E36" s="50"/>
+      <c r="F36" s="50"/>
+      <c r="G36" s="53"/>
+      <c r="H36" s="54"/>
+      <c r="I36" s="53"/>
+      <c r="J36" s="54"/>
+      <c r="K36" s="58"/>
+      <c r="L36" s="49"/>
+      <c r="M36" s="50"/>
+      <c r="N36" s="86"/>
+      <c r="O36" s="94"/>
+      <c r="P36" s="95"/>
+      <c r="Q36" s="94"/>
+      <c r="R36" s="97"/>
+      <c r="S36" s="58"/>
+      <c r="T36" s="49"/>
+      <c r="U36" s="50"/>
+      <c r="V36" s="50"/>
+      <c r="W36" s="53"/>
+      <c r="X36" s="54"/>
+      <c r="Y36" s="53"/>
+      <c r="Z36" s="71"/>
       <c r="AA36" s="7"/>
       <c r="AB36" s="8"/>
       <c r="AC36" s="8"/>
       <c r="AD36" s="8"/>
       <c r="AE36" s="8"/>
       <c r="AF36" s="8"/>
       <c r="AG36" s="8"/>
       <c r="AH36" s="8"/>
     </row>
     <row r="37" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C37" s="46"/>
-      <c r="D37" s="22" t="s">
+      <c r="C37" s="108"/>
+      <c r="D37" s="68" t="s">
+        <v>52</v>
+      </c>
+      <c r="E37" s="69"/>
+      <c r="F37" s="69"/>
+      <c r="G37" s="51">
+        <v>0.997</v>
+      </c>
+      <c r="H37" s="52"/>
+      <c r="I37" s="51">
+        <v>0.997</v>
+      </c>
+      <c r="J37" s="52"/>
+      <c r="K37" s="58"/>
+      <c r="L37" s="68" t="s">
+        <v>53</v>
+      </c>
+      <c r="M37" s="69"/>
+      <c r="N37" s="85"/>
+      <c r="O37" s="92">
+        <v>0.84399999999999997</v>
+      </c>
+      <c r="P37" s="93"/>
+      <c r="Q37" s="92">
+        <v>0.84899999999999998</v>
+      </c>
+      <c r="R37" s="96"/>
+      <c r="S37" s="58"/>
+      <c r="T37" s="98" t="s">
+        <v>54</v>
+      </c>
+      <c r="U37" s="99"/>
+      <c r="V37" s="99"/>
+      <c r="W37" s="51">
+        <v>0.81499999999999995</v>
+      </c>
+      <c r="X37" s="52"/>
+      <c r="Y37" s="51">
+        <v>0.81699999999999995</v>
+      </c>
+      <c r="Z37" s="72"/>
+      <c r="AA37" s="7"/>
+    </row>
+    <row r="38" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C38" s="108"/>
+      <c r="D38" s="49"/>
+      <c r="E38" s="50"/>
+      <c r="F38" s="50"/>
+      <c r="G38" s="53"/>
+      <c r="H38" s="54"/>
+      <c r="I38" s="53"/>
+      <c r="J38" s="54"/>
+      <c r="K38" s="58"/>
+      <c r="L38" s="49"/>
+      <c r="M38" s="50"/>
+      <c r="N38" s="86"/>
+      <c r="O38" s="94"/>
+      <c r="P38" s="95"/>
+      <c r="Q38" s="94"/>
+      <c r="R38" s="97"/>
+      <c r="S38" s="58"/>
+      <c r="T38" s="100"/>
+      <c r="U38" s="101"/>
+      <c r="V38" s="101"/>
+      <c r="W38" s="53"/>
+      <c r="X38" s="54"/>
+      <c r="Y38" s="53"/>
+      <c r="Z38" s="71"/>
+      <c r="AA38" s="7"/>
+    </row>
+    <row r="39" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C39" s="108"/>
+      <c r="D39" s="68" t="s">
         <v>55</v>
       </c>
-      <c r="E37" s="23"/>
-[...10 lines deleted...]
-      <c r="L37" s="22" t="s">
+      <c r="E39" s="69"/>
+      <c r="F39" s="69"/>
+      <c r="G39" s="51">
+        <v>0.998</v>
+      </c>
+      <c r="H39" s="52"/>
+      <c r="I39" s="51">
+        <v>0.996</v>
+      </c>
+      <c r="J39" s="52"/>
+      <c r="K39" s="58"/>
+      <c r="L39" s="66" t="s">
         <v>56</v>
       </c>
-      <c r="M37" s="23"/>
-[...10 lines deleted...]
-      <c r="T37" s="67" t="s">
+      <c r="M39" s="66"/>
+      <c r="N39" s="66"/>
+      <c r="O39" s="67">
+        <v>0.94699999999999995</v>
+      </c>
+      <c r="P39" s="67"/>
+      <c r="Q39" s="67">
+        <v>0.94599999999999995</v>
+      </c>
+      <c r="R39" s="67"/>
+      <c r="S39" s="58"/>
+      <c r="T39" s="68" t="s">
         <v>57</v>
       </c>
-      <c r="U37" s="68"/>
-[...73 lines deleted...]
-      <c r="W39" s="26">
+      <c r="U39" s="69"/>
+      <c r="V39" s="69"/>
+      <c r="W39" s="51">
         <v>1</v>
       </c>
-      <c r="X39" s="27"/>
-[...3 lines deleted...]
-      <c r="Z39" s="48"/>
+      <c r="X39" s="52"/>
+      <c r="Y39" s="51">
+        <v>1</v>
+      </c>
+      <c r="Z39" s="72"/>
       <c r="AA39" s="7"/>
       <c r="AB39" s="8"/>
       <c r="AC39" s="8"/>
       <c r="AD39" s="8"/>
       <c r="AE39" s="8"/>
       <c r="AF39" s="8"/>
       <c r="AG39" s="8"/>
       <c r="AH39" s="8"/>
     </row>
     <row r="40" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C40" s="46"/>
-[...22 lines deleted...]
-      <c r="Z40" s="50"/>
+      <c r="C40" s="108"/>
+      <c r="D40" s="49"/>
+      <c r="E40" s="50"/>
+      <c r="F40" s="50"/>
+      <c r="G40" s="53"/>
+      <c r="H40" s="54"/>
+      <c r="I40" s="53"/>
+      <c r="J40" s="54"/>
+      <c r="K40" s="58"/>
+      <c r="L40" s="61"/>
+      <c r="M40" s="61"/>
+      <c r="N40" s="61"/>
+      <c r="O40" s="63"/>
+      <c r="P40" s="63"/>
+      <c r="Q40" s="63"/>
+      <c r="R40" s="63"/>
+      <c r="S40" s="58"/>
+      <c r="T40" s="49"/>
+      <c r="U40" s="50"/>
+      <c r="V40" s="50"/>
+      <c r="W40" s="53"/>
+      <c r="X40" s="54"/>
+      <c r="Y40" s="53"/>
+      <c r="Z40" s="71"/>
       <c r="AA40" s="7"/>
       <c r="AB40" s="8"/>
       <c r="AC40" s="8"/>
       <c r="AD40" s="8"/>
       <c r="AE40" s="8"/>
       <c r="AF40" s="8"/>
       <c r="AG40" s="8"/>
       <c r="AH40" s="8"/>
     </row>
     <row r="41" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C41" s="46"/>
-[...5 lines deleted...]
-      <c r="G41" s="26">
+      <c r="C41" s="108"/>
+      <c r="D41" s="68" t="s">
+        <v>58</v>
+      </c>
+      <c r="E41" s="69"/>
+      <c r="F41" s="69"/>
+      <c r="G41" s="51">
+        <v>0.93400000000000005</v>
+      </c>
+      <c r="H41" s="52"/>
+      <c r="I41" s="51">
         <v>0.93700000000000006</v>
       </c>
-      <c r="H41" s="27"/>
-[...10 lines deleted...]
-      <c r="O41" s="57">
+      <c r="J41" s="52"/>
+      <c r="K41" s="58"/>
+      <c r="L41" s="78" t="s">
+        <v>23</v>
+      </c>
+      <c r="M41" s="79"/>
+      <c r="N41" s="80"/>
+      <c r="O41" s="67">
+        <v>0.82599999999999996</v>
+      </c>
+      <c r="P41" s="67"/>
+      <c r="Q41" s="67">
         <v>0.82799999999999996</v>
       </c>
-      <c r="P41" s="57"/>
-[...10 lines deleted...]
-      <c r="W41" s="26">
+      <c r="R41" s="67"/>
+      <c r="S41" s="58"/>
+      <c r="T41" s="68" t="s">
+        <v>59</v>
+      </c>
+      <c r="U41" s="69"/>
+      <c r="V41" s="69"/>
+      <c r="W41" s="51">
+        <v>0.95099999999999996</v>
+      </c>
+      <c r="X41" s="52"/>
+      <c r="Y41" s="51">
         <v>0.95199999999999996</v>
       </c>
-      <c r="X41" s="27"/>
-[...3 lines deleted...]
-      <c r="Z41" s="48"/>
+      <c r="Z41" s="72"/>
       <c r="AA41" s="7"/>
     </row>
     <row r="42" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C42" s="46"/>
-[...22 lines deleted...]
-      <c r="Z42" s="50"/>
+      <c r="C42" s="108"/>
+      <c r="D42" s="49"/>
+      <c r="E42" s="50"/>
+      <c r="F42" s="50"/>
+      <c r="G42" s="53"/>
+      <c r="H42" s="54"/>
+      <c r="I42" s="53"/>
+      <c r="J42" s="54"/>
+      <c r="K42" s="59"/>
+      <c r="L42" s="20"/>
+      <c r="M42" s="21"/>
+      <c r="N42" s="105"/>
+      <c r="O42" s="106"/>
+      <c r="P42" s="106"/>
+      <c r="Q42" s="106"/>
+      <c r="R42" s="106"/>
+      <c r="S42" s="58"/>
+      <c r="T42" s="49"/>
+      <c r="U42" s="50"/>
+      <c r="V42" s="50"/>
+      <c r="W42" s="53"/>
+      <c r="X42" s="54"/>
+      <c r="Y42" s="53"/>
+      <c r="Z42" s="71"/>
       <c r="AA42" s="7"/>
     </row>
     <row r="43" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C43" s="46"/>
-[...5 lines deleted...]
-      <c r="G43" s="26">
+      <c r="C43" s="108"/>
+      <c r="D43" s="78" t="s">
+        <v>23</v>
+      </c>
+      <c r="E43" s="79"/>
+      <c r="F43" s="80"/>
+      <c r="G43" s="51">
         <v>0.97799999999999998</v>
       </c>
-      <c r="H43" s="27"/>
-[...3 lines deleted...]
-      <c r="J43" s="51"/>
+      <c r="H43" s="52"/>
+      <c r="I43" s="51">
+        <v>0.97799999999999998</v>
+      </c>
+      <c r="J43" s="110"/>
       <c r="K43" s="9"/>
-      <c r="L43" s="38"/>
-[...12 lines deleted...]
-      <c r="W43" s="26">
+      <c r="L43" s="48"/>
+      <c r="M43" s="48"/>
+      <c r="N43" s="48"/>
+      <c r="O43" s="112"/>
+      <c r="P43" s="112"/>
+      <c r="Q43" s="112"/>
+      <c r="R43" s="70"/>
+      <c r="S43" s="87"/>
+      <c r="T43" s="68" t="s">
+        <v>60</v>
+      </c>
+      <c r="U43" s="69"/>
+      <c r="V43" s="69"/>
+      <c r="W43" s="51">
+        <v>0.93700000000000006</v>
+      </c>
+      <c r="X43" s="52"/>
+      <c r="Y43" s="51">
         <v>0.93799999999999994</v>
       </c>
-      <c r="X43" s="27"/>
-[...3 lines deleted...]
-      <c r="Z43" s="48"/>
+      <c r="Z43" s="72"/>
       <c r="AA43" s="7"/>
       <c r="AB43" s="8"/>
       <c r="AC43" s="8"/>
       <c r="AD43" s="8"/>
       <c r="AE43" s="8"/>
       <c r="AF43" s="8"/>
       <c r="AG43" s="8"/>
       <c r="AH43" s="8"/>
     </row>
     <row r="44" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C44" s="47"/>
-[...6 lines deleted...]
-      <c r="J44" s="52"/>
+      <c r="C44" s="109"/>
+      <c r="D44" s="22"/>
+      <c r="E44" s="23"/>
+      <c r="F44" s="81"/>
+      <c r="G44" s="82"/>
+      <c r="H44" s="83"/>
+      <c r="I44" s="82"/>
+      <c r="J44" s="111"/>
       <c r="K44" s="10"/>
-      <c r="L44" s="53"/>
-[...13 lines deleted...]
-      <c r="Z44" s="50"/>
+      <c r="L44" s="74"/>
+      <c r="M44" s="74"/>
+      <c r="N44" s="74"/>
+      <c r="O44" s="113"/>
+      <c r="P44" s="113"/>
+      <c r="Q44" s="113"/>
+      <c r="R44" s="77"/>
+      <c r="S44" s="87"/>
+      <c r="T44" s="49"/>
+      <c r="U44" s="50"/>
+      <c r="V44" s="50"/>
+      <c r="W44" s="53"/>
+      <c r="X44" s="54"/>
+      <c r="Y44" s="53"/>
+      <c r="Z44" s="71"/>
       <c r="AA44" s="7"/>
     </row>
     <row r="45" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C45" s="34" t="s">
-[...7 lines deleted...]
-      <c r="G45" s="26">
+      <c r="C45" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="D45" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="E45" s="48"/>
+      <c r="F45" s="48"/>
+      <c r="G45" s="51">
         <v>1</v>
       </c>
-      <c r="H45" s="27"/>
-[...3 lines deleted...]
-      <c r="J45" s="40"/>
+      <c r="H45" s="52"/>
+      <c r="I45" s="55">
+        <v>1</v>
+      </c>
+      <c r="J45" s="112"/>
       <c r="K45" s="10"/>
-      <c r="L45" s="42"/>
-[...12 lines deleted...]
-      <c r="W45" s="26">
+      <c r="L45" s="21"/>
+      <c r="M45" s="21"/>
+      <c r="N45" s="21"/>
+      <c r="O45" s="113"/>
+      <c r="P45" s="113"/>
+      <c r="Q45" s="113"/>
+      <c r="R45" s="77"/>
+      <c r="S45" s="87"/>
+      <c r="T45" s="68" t="s">
+        <v>63</v>
+      </c>
+      <c r="U45" s="69"/>
+      <c r="V45" s="69"/>
+      <c r="W45" s="51">
+        <v>0.94099999999999995</v>
+      </c>
+      <c r="X45" s="52"/>
+      <c r="Y45" s="51">
         <v>0.94199999999999995</v>
       </c>
-      <c r="X45" s="27"/>
-[...3 lines deleted...]
-      <c r="Z45" s="48"/>
+      <c r="Z45" s="72"/>
       <c r="AA45" s="7"/>
     </row>
     <row r="46" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C46" s="35"/>
-[...6 lines deleted...]
-      <c r="J46" s="41"/>
+      <c r="C46" s="45"/>
+      <c r="D46" s="49"/>
+      <c r="E46" s="50"/>
+      <c r="F46" s="50"/>
+      <c r="G46" s="53"/>
+      <c r="H46" s="54"/>
+      <c r="I46" s="53"/>
+      <c r="J46" s="118"/>
       <c r="K46" s="10"/>
-      <c r="L46" s="42"/>
-[...13 lines deleted...]
-      <c r="Z46" s="50"/>
+      <c r="L46" s="21"/>
+      <c r="M46" s="21"/>
+      <c r="N46" s="21"/>
+      <c r="O46" s="113"/>
+      <c r="P46" s="113"/>
+      <c r="Q46" s="113"/>
+      <c r="R46" s="77"/>
+      <c r="S46" s="87"/>
+      <c r="T46" s="49"/>
+      <c r="U46" s="50"/>
+      <c r="V46" s="50"/>
+      <c r="W46" s="53"/>
+      <c r="X46" s="54"/>
+      <c r="Y46" s="53"/>
+      <c r="Z46" s="71"/>
       <c r="AA46" s="7"/>
       <c r="AB46" s="8"/>
       <c r="AC46" s="8"/>
       <c r="AD46" s="8"/>
       <c r="AE46" s="8"/>
       <c r="AF46" s="8"/>
       <c r="AG46" s="8"/>
       <c r="AH46" s="8"/>
     </row>
     <row r="47" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C47" s="35"/>
-[...5 lines deleted...]
-      <c r="G47" s="26">
+      <c r="C47" s="45"/>
+      <c r="D47" s="68" t="s">
+        <v>64</v>
+      </c>
+      <c r="E47" s="69"/>
+      <c r="F47" s="69"/>
+      <c r="G47" s="51">
+        <v>0.996</v>
+      </c>
+      <c r="H47" s="52"/>
+      <c r="I47" s="51">
         <v>1</v>
       </c>
-      <c r="H47" s="27"/>
-[...3 lines deleted...]
-      <c r="J47" s="27"/>
+      <c r="J47" s="52"/>
       <c r="K47" s="10"/>
       <c r="L47" s="8"/>
       <c r="M47" s="8"/>
       <c r="N47" s="8"/>
       <c r="O47" s="8"/>
       <c r="P47" s="8"/>
       <c r="Q47" s="8"/>
       <c r="R47" s="8"/>
-      <c r="S47" s="78"/>
-[...5 lines deleted...]
-      <c r="W47" s="26">
+      <c r="S47" s="58"/>
+      <c r="T47" s="68" t="s">
+        <v>65</v>
+      </c>
+      <c r="U47" s="69"/>
+      <c r="V47" s="69"/>
+      <c r="W47" s="51">
+        <v>0.96</v>
+      </c>
+      <c r="X47" s="52"/>
+      <c r="Y47" s="51">
         <v>0.96099999999999997</v>
       </c>
-      <c r="X47" s="27"/>
-[...3 lines deleted...]
-      <c r="Z47" s="48"/>
+      <c r="Z47" s="72"/>
       <c r="AA47" s="7"/>
       <c r="AB47" s="8"/>
       <c r="AC47" s="8"/>
       <c r="AD47" s="8"/>
       <c r="AE47" s="8"/>
       <c r="AF47" s="8"/>
       <c r="AG47" s="8"/>
       <c r="AH47" s="8"/>
     </row>
     <row r="48" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C48" s="35"/>
-[...6 lines deleted...]
-      <c r="J48" s="29"/>
+      <c r="C48" s="45"/>
+      <c r="D48" s="49"/>
+      <c r="E48" s="50"/>
+      <c r="F48" s="50"/>
+      <c r="G48" s="53"/>
+      <c r="H48" s="54"/>
+      <c r="I48" s="53"/>
+      <c r="J48" s="54"/>
       <c r="K48" s="10"/>
       <c r="L48" s="8"/>
       <c r="M48" s="8"/>
       <c r="N48" s="8"/>
       <c r="O48" s="8"/>
       <c r="P48" s="8"/>
       <c r="Q48" s="8"/>
       <c r="R48" s="8"/>
-      <c r="S48" s="78"/>
-[...6 lines deleted...]
-      <c r="Z48" s="50"/>
+      <c r="S48" s="58"/>
+      <c r="T48" s="49"/>
+      <c r="U48" s="50"/>
+      <c r="V48" s="50"/>
+      <c r="W48" s="53"/>
+      <c r="X48" s="54"/>
+      <c r="Y48" s="53"/>
+      <c r="Z48" s="71"/>
       <c r="AA48" s="7"/>
     </row>
     <row r="49" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C49" s="35"/>
-[...5 lines deleted...]
-      <c r="G49" s="26">
+      <c r="C49" s="45"/>
+      <c r="D49" s="68" t="s">
+        <v>66</v>
+      </c>
+      <c r="E49" s="69"/>
+      <c r="F49" s="69"/>
+      <c r="G49" s="51">
         <v>0.96799999999999997</v>
       </c>
-      <c r="H49" s="27"/>
-[...3 lines deleted...]
-      <c r="J49" s="27"/>
+      <c r="H49" s="52"/>
+      <c r="I49" s="51">
+        <v>0.96799999999999997</v>
+      </c>
+      <c r="J49" s="52"/>
       <c r="K49" s="10"/>
       <c r="L49" s="8"/>
       <c r="M49" s="8"/>
       <c r="N49" s="8"/>
       <c r="O49" s="8"/>
       <c r="P49" s="8"/>
       <c r="Q49" s="8"/>
       <c r="R49" s="8"/>
-      <c r="S49" s="78"/>
-[...5 lines deleted...]
-      <c r="W49" s="26">
+      <c r="S49" s="58"/>
+      <c r="T49" s="68" t="s">
+        <v>67</v>
+      </c>
+      <c r="U49" s="69"/>
+      <c r="V49" s="69"/>
+      <c r="W49" s="51">
         <v>1</v>
       </c>
-      <c r="X49" s="27"/>
-      <c r="Y49" s="26">
+      <c r="X49" s="52"/>
+      <c r="Y49" s="51">
         <v>1</v>
       </c>
-      <c r="Z49" s="48"/>
+      <c r="Z49" s="72"/>
       <c r="AA49" s="8"/>
     </row>
     <row r="50" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C50" s="35"/>
-[...6 lines deleted...]
-      <c r="J50" s="29"/>
+      <c r="C50" s="45"/>
+      <c r="D50" s="49"/>
+      <c r="E50" s="50"/>
+      <c r="F50" s="50"/>
+      <c r="G50" s="53"/>
+      <c r="H50" s="54"/>
+      <c r="I50" s="53"/>
+      <c r="J50" s="54"/>
       <c r="K50" s="10"/>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
       <c r="Q50" s="8"/>
       <c r="R50" s="8"/>
-      <c r="S50" s="78"/>
-[...6 lines deleted...]
-      <c r="Z50" s="50"/>
+      <c r="S50" s="58"/>
+      <c r="T50" s="49"/>
+      <c r="U50" s="50"/>
+      <c r="V50" s="50"/>
+      <c r="W50" s="53"/>
+      <c r="X50" s="54"/>
+      <c r="Y50" s="53"/>
+      <c r="Z50" s="71"/>
       <c r="AA50" s="8"/>
       <c r="AB50" s="8"/>
       <c r="AC50" s="8"/>
       <c r="AD50" s="8"/>
       <c r="AE50" s="8"/>
       <c r="AF50" s="8"/>
       <c r="AG50" s="8"/>
       <c r="AH50" s="8"/>
     </row>
     <row r="51" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C51" s="35"/>
-[...5 lines deleted...]
-      <c r="G51" s="26">
+      <c r="C51" s="45"/>
+      <c r="D51" s="68" t="s">
+        <v>68</v>
+      </c>
+      <c r="E51" s="69"/>
+      <c r="F51" s="69"/>
+      <c r="G51" s="51">
         <v>0.995</v>
       </c>
-      <c r="H51" s="27"/>
-      <c r="I51" s="26">
+      <c r="H51" s="52"/>
+      <c r="I51" s="51">
         <v>0.995</v>
       </c>
-      <c r="J51" s="27"/>
+      <c r="J51" s="52"/>
       <c r="K51" s="10"/>
       <c r="L51" s="8"/>
       <c r="M51" s="8"/>
       <c r="N51" s="8"/>
       <c r="O51" s="8"/>
       <c r="P51" s="8"/>
       <c r="Q51" s="8"/>
       <c r="R51" s="8"/>
-      <c r="S51" s="78"/>
-[...5 lines deleted...]
-      <c r="W51" s="26">
+      <c r="S51" s="58"/>
+      <c r="T51" s="78" t="s">
+        <v>23</v>
+      </c>
+      <c r="U51" s="79"/>
+      <c r="V51" s="80"/>
+      <c r="W51" s="51">
+        <v>0.93200000000000005</v>
+      </c>
+      <c r="X51" s="52"/>
+      <c r="Y51" s="51">
         <v>0.93100000000000005</v>
       </c>
-      <c r="X51" s="27"/>
-[...3 lines deleted...]
-      <c r="Z51" s="48"/>
+      <c r="Z51" s="72"/>
       <c r="AA51" s="8"/>
       <c r="AB51" s="8"/>
       <c r="AC51" s="8"/>
       <c r="AD51" s="8"/>
       <c r="AE51" s="8"/>
       <c r="AF51" s="8"/>
       <c r="AG51" s="8"/>
       <c r="AH51" s="8"/>
     </row>
     <row r="52" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C52" s="35"/>
-[...6 lines deleted...]
-      <c r="J52" s="29"/>
+      <c r="C52" s="45"/>
+      <c r="D52" s="49"/>
+      <c r="E52" s="50"/>
+      <c r="F52" s="50"/>
+      <c r="G52" s="53"/>
+      <c r="H52" s="54"/>
+      <c r="I52" s="53"/>
+      <c r="J52" s="54"/>
       <c r="K52" s="10"/>
       <c r="L52" s="8"/>
       <c r="M52" s="8"/>
       <c r="N52" s="8"/>
       <c r="O52" s="8"/>
       <c r="P52" s="8"/>
       <c r="Q52" s="8"/>
       <c r="R52" s="8"/>
-      <c r="S52" s="79"/>
-[...6 lines deleted...]
-      <c r="Z52" s="49"/>
+      <c r="S52" s="59"/>
+      <c r="T52" s="22"/>
+      <c r="U52" s="23"/>
+      <c r="V52" s="81"/>
+      <c r="W52" s="82"/>
+      <c r="X52" s="83"/>
+      <c r="Y52" s="82"/>
+      <c r="Z52" s="84"/>
       <c r="AA52" s="8"/>
       <c r="AB52" s="8"/>
       <c r="AC52" s="8"/>
       <c r="AD52" s="8"/>
       <c r="AE52" s="8"/>
       <c r="AF52" s="8"/>
       <c r="AG52" s="8"/>
       <c r="AH52" s="8"/>
     </row>
     <row r="53" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C53" s="35"/>
-[...5 lines deleted...]
-      <c r="G53" s="16">
+      <c r="C53" s="45"/>
+      <c r="D53" s="78" t="s">
+        <v>23</v>
+      </c>
+      <c r="E53" s="79"/>
+      <c r="F53" s="79"/>
+      <c r="G53" s="92">
         <v>0.99399999999999999</v>
       </c>
-      <c r="H53" s="17"/>
-[...3 lines deleted...]
-      <c r="J53" s="17"/>
+      <c r="H53" s="93"/>
+      <c r="I53" s="92">
+        <v>0.99399999999999999</v>
+      </c>
+      <c r="J53" s="93"/>
       <c r="K53" s="10"/>
       <c r="L53" s="8"/>
       <c r="M53" s="8"/>
       <c r="N53" s="8"/>
       <c r="O53" s="8"/>
       <c r="P53" s="8"/>
       <c r="Q53" s="8"/>
       <c r="R53" s="8"/>
       <c r="S53" s="11"/>
       <c r="T53" s="8"/>
       <c r="U53" s="8"/>
       <c r="V53" s="8"/>
       <c r="W53" s="8"/>
       <c r="X53" s="8"/>
       <c r="Y53" s="8"/>
       <c r="Z53" s="8"/>
       <c r="AA53" s="8"/>
       <c r="AB53" s="8"/>
       <c r="AC53" s="8"/>
       <c r="AD53" s="8"/>
       <c r="AE53" s="8"/>
       <c r="AF53" s="8"/>
       <c r="AG53" s="8"/>
       <c r="AH53" s="8"/>
     </row>
     <row r="54" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C54" s="36"/>
-[...6 lines deleted...]
-      <c r="J54" s="19"/>
+      <c r="C54" s="46"/>
+      <c r="D54" s="22"/>
+      <c r="E54" s="23"/>
+      <c r="F54" s="23"/>
+      <c r="G54" s="114"/>
+      <c r="H54" s="115"/>
+      <c r="I54" s="114"/>
+      <c r="J54" s="115"/>
       <c r="K54" s="10"/>
       <c r="L54" s="8"/>
       <c r="M54" s="8"/>
       <c r="N54" s="8"/>
       <c r="O54" s="8"/>
       <c r="P54" s="8"/>
       <c r="Q54" s="8"/>
       <c r="R54" s="8"/>
       <c r="S54" s="11"/>
       <c r="T54" s="8"/>
       <c r="U54" s="8"/>
       <c r="V54" s="8"/>
       <c r="W54" s="8"/>
       <c r="X54" s="8"/>
       <c r="Y54" s="8"/>
       <c r="Z54" s="8"/>
       <c r="AA54" s="8"/>
       <c r="AB54" s="8"/>
       <c r="AC54" s="8"/>
       <c r="AD54" s="8"/>
       <c r="AE54" s="8"/>
       <c r="AF54" s="8"/>
       <c r="AG54" s="8"/>
       <c r="AH54" s="8"/>
     </row>
     <row r="55" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C55" s="20"/>
-[...6 lines deleted...]
-      <c r="J55" s="20"/>
+      <c r="C55" s="116"/>
+      <c r="D55" s="116"/>
+      <c r="E55" s="116"/>
+      <c r="F55" s="116"/>
+      <c r="G55" s="116"/>
+      <c r="H55" s="116"/>
+      <c r="I55" s="116"/>
+      <c r="J55" s="116"/>
       <c r="K55" s="11"/>
       <c r="L55" s="8"/>
       <c r="M55" s="8"/>
       <c r="N55" s="8"/>
       <c r="O55" s="8"/>
       <c r="P55" s="8"/>
       <c r="Q55" s="8"/>
       <c r="R55" s="8"/>
       <c r="S55" s="11"/>
       <c r="T55" s="8"/>
       <c r="U55" s="8"/>
       <c r="V55" s="8"/>
       <c r="W55" s="8"/>
       <c r="X55" s="8"/>
       <c r="Y55" s="8"/>
       <c r="Z55" s="8"/>
       <c r="AA55" s="8"/>
       <c r="AB55" s="8"/>
       <c r="AC55" s="8"/>
       <c r="AD55" s="8"/>
       <c r="AE55" s="8"/>
       <c r="AF55" s="8"/>
       <c r="AG55" s="8"/>
       <c r="AH55" s="8"/>
     </row>
     <row r="56" spans="3:34" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C56" s="21"/>
-[...6 lines deleted...]
-      <c r="J56" s="21"/>
+      <c r="C56" s="117"/>
+      <c r="D56" s="117"/>
+      <c r="E56" s="117"/>
+      <c r="F56" s="117"/>
+      <c r="G56" s="117"/>
+      <c r="H56" s="117"/>
+      <c r="I56" s="117"/>
+      <c r="J56" s="117"/>
       <c r="K56" s="11"/>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
       <c r="N56" s="8"/>
       <c r="O56" s="8"/>
       <c r="P56" s="8"/>
       <c r="Q56" s="8"/>
       <c r="R56" s="8"/>
       <c r="S56" s="11"/>
       <c r="T56" s="8"/>
       <c r="U56" s="8"/>
       <c r="V56" s="8"/>
       <c r="W56" s="8"/>
       <c r="X56" s="8"/>
       <c r="Y56" s="8"/>
       <c r="Z56" s="8"/>
       <c r="AA56" s="8"/>
       <c r="AB56" s="8"/>
       <c r="AC56" s="8"/>
       <c r="AD56" s="8"/>
       <c r="AE56" s="8"/>
       <c r="AF56" s="8"/>
       <c r="AG56" s="8"/>
       <c r="AH56" s="8"/>
     </row>
@@ -4272,285 +4272,283 @@
       <c r="E68" s="8"/>
       <c r="F68" s="8"/>
       <c r="G68" s="8"/>
       <c r="H68" s="8"/>
       <c r="I68" s="8"/>
       <c r="J68" s="8"/>
       <c r="K68" s="8"/>
       <c r="AA68" s="8"/>
     </row>
     <row r="69" spans="3:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K69" s="8"/>
       <c r="AA69" s="8"/>
     </row>
     <row r="70" spans="3:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K70" s="8"/>
       <c r="AA70" s="8"/>
     </row>
     <row r="71" spans="3:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K71" s="8"/>
     </row>
     <row r="72" spans="3:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K72" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="227">
-    <mergeCell ref="C5:AH8"/>
-[...14 lines deleted...]
-    <mergeCell ref="AE12:AH12"/>
+    <mergeCell ref="D53:F54"/>
+    <mergeCell ref="G53:H54"/>
+    <mergeCell ref="I53:J54"/>
+    <mergeCell ref="C55:J56"/>
+    <mergeCell ref="D51:F52"/>
+    <mergeCell ref="G51:H52"/>
+    <mergeCell ref="I51:J52"/>
+    <mergeCell ref="T51:V52"/>
+    <mergeCell ref="W51:X52"/>
+    <mergeCell ref="C45:C54"/>
+    <mergeCell ref="D45:F46"/>
+    <mergeCell ref="G45:H46"/>
+    <mergeCell ref="I45:J46"/>
+    <mergeCell ref="L45:N46"/>
+    <mergeCell ref="O45:P46"/>
+    <mergeCell ref="Q45:R46"/>
+    <mergeCell ref="C33:C44"/>
+    <mergeCell ref="Y51:Z52"/>
+    <mergeCell ref="D49:F50"/>
+    <mergeCell ref="G49:H50"/>
+    <mergeCell ref="I49:J50"/>
+    <mergeCell ref="T49:V50"/>
+    <mergeCell ref="W49:X50"/>
+    <mergeCell ref="Y49:Z50"/>
+    <mergeCell ref="T45:V46"/>
+    <mergeCell ref="W45:X46"/>
+    <mergeCell ref="Y45:Z46"/>
+    <mergeCell ref="D47:F48"/>
+    <mergeCell ref="G47:H48"/>
+    <mergeCell ref="I47:J48"/>
+    <mergeCell ref="T47:V48"/>
+    <mergeCell ref="W47:X48"/>
+    <mergeCell ref="Y47:Z48"/>
+    <mergeCell ref="D43:F44"/>
+    <mergeCell ref="G43:H44"/>
+    <mergeCell ref="I43:J44"/>
+    <mergeCell ref="L43:N44"/>
+    <mergeCell ref="O43:P44"/>
+    <mergeCell ref="Q43:R44"/>
+    <mergeCell ref="T43:V44"/>
+    <mergeCell ref="D39:F40"/>
+    <mergeCell ref="G39:H40"/>
+    <mergeCell ref="I39:J40"/>
+    <mergeCell ref="O39:P40"/>
+    <mergeCell ref="Q39:R40"/>
+    <mergeCell ref="W43:X44"/>
+    <mergeCell ref="Y43:Z44"/>
+    <mergeCell ref="Y39:Z40"/>
+    <mergeCell ref="D41:F42"/>
+    <mergeCell ref="G41:H42"/>
+    <mergeCell ref="I41:J42"/>
+    <mergeCell ref="L41:N42"/>
+    <mergeCell ref="O41:P42"/>
+    <mergeCell ref="L39:N40"/>
+    <mergeCell ref="Q41:R42"/>
+    <mergeCell ref="T41:V42"/>
+    <mergeCell ref="W41:X42"/>
+    <mergeCell ref="Y41:Z42"/>
+    <mergeCell ref="T39:V40"/>
+    <mergeCell ref="W39:X40"/>
+    <mergeCell ref="D33:F34"/>
+    <mergeCell ref="G33:H34"/>
+    <mergeCell ref="I33:J34"/>
+    <mergeCell ref="L33:N34"/>
+    <mergeCell ref="O33:P34"/>
+    <mergeCell ref="Y35:Z36"/>
+    <mergeCell ref="D37:F38"/>
+    <mergeCell ref="G37:H38"/>
+    <mergeCell ref="I37:J38"/>
+    <mergeCell ref="L37:N38"/>
+    <mergeCell ref="O37:P38"/>
+    <mergeCell ref="Q37:R38"/>
+    <mergeCell ref="T37:V38"/>
+    <mergeCell ref="W37:X38"/>
+    <mergeCell ref="Y37:Z38"/>
+    <mergeCell ref="D35:F36"/>
+    <mergeCell ref="G35:H36"/>
+    <mergeCell ref="I35:J36"/>
+    <mergeCell ref="K35:K42"/>
+    <mergeCell ref="L35:N36"/>
+    <mergeCell ref="O35:P36"/>
+    <mergeCell ref="Q35:R36"/>
+    <mergeCell ref="T35:V36"/>
+    <mergeCell ref="W35:X36"/>
+    <mergeCell ref="AG31:AH32"/>
+    <mergeCell ref="Y29:Z30"/>
+    <mergeCell ref="AB29:AD30"/>
+    <mergeCell ref="AE29:AF30"/>
+    <mergeCell ref="AG29:AH30"/>
+    <mergeCell ref="AG33:AH34"/>
+    <mergeCell ref="Q33:R34"/>
+    <mergeCell ref="T33:V34"/>
+    <mergeCell ref="W33:X34"/>
+    <mergeCell ref="Y33:Z34"/>
+    <mergeCell ref="AA33:AD34"/>
+    <mergeCell ref="AE33:AF34"/>
+    <mergeCell ref="AG27:AH28"/>
+    <mergeCell ref="D29:F30"/>
+    <mergeCell ref="G29:H30"/>
+    <mergeCell ref="I29:J30"/>
+    <mergeCell ref="L29:N30"/>
+    <mergeCell ref="O29:P30"/>
+    <mergeCell ref="Q29:R30"/>
+    <mergeCell ref="T29:V30"/>
+    <mergeCell ref="W29:X30"/>
+    <mergeCell ref="G27:H28"/>
+    <mergeCell ref="I27:J28"/>
+    <mergeCell ref="L27:N28"/>
+    <mergeCell ref="O27:P28"/>
+    <mergeCell ref="Q27:R28"/>
+    <mergeCell ref="T27:V28"/>
+    <mergeCell ref="W27:X28"/>
+    <mergeCell ref="G31:H32"/>
+    <mergeCell ref="I31:J32"/>
+    <mergeCell ref="L31:N32"/>
+    <mergeCell ref="O31:P32"/>
+    <mergeCell ref="Q31:R32"/>
+    <mergeCell ref="T31:V32"/>
+    <mergeCell ref="W31:X32"/>
+    <mergeCell ref="O23:P24"/>
+    <mergeCell ref="AE27:AF28"/>
+    <mergeCell ref="Y31:Z32"/>
+    <mergeCell ref="AB31:AD32"/>
+    <mergeCell ref="AE31:AF32"/>
+    <mergeCell ref="AE23:AF24"/>
+    <mergeCell ref="AG23:AH24"/>
+    <mergeCell ref="D25:F26"/>
+    <mergeCell ref="G25:H26"/>
+    <mergeCell ref="I25:J26"/>
+    <mergeCell ref="L25:N26"/>
+    <mergeCell ref="O25:P26"/>
+    <mergeCell ref="Q25:R26"/>
+    <mergeCell ref="T25:V26"/>
+    <mergeCell ref="W25:X26"/>
+    <mergeCell ref="Q23:R24"/>
+    <mergeCell ref="S23:S52"/>
+    <mergeCell ref="T23:V24"/>
+    <mergeCell ref="W23:X24"/>
+    <mergeCell ref="Y23:Z24"/>
+    <mergeCell ref="AB23:AD24"/>
+    <mergeCell ref="Y25:Z26"/>
+    <mergeCell ref="AB25:AD26"/>
+    <mergeCell ref="Y27:Z28"/>
+    <mergeCell ref="AB27:AD28"/>
+    <mergeCell ref="AE25:AF26"/>
+    <mergeCell ref="AG25:AH26"/>
+    <mergeCell ref="D27:F28"/>
+    <mergeCell ref="D31:F32"/>
+    <mergeCell ref="AB19:AD20"/>
+    <mergeCell ref="AE19:AF20"/>
+    <mergeCell ref="AG19:AH20"/>
+    <mergeCell ref="D21:F22"/>
+    <mergeCell ref="G21:H22"/>
+    <mergeCell ref="I21:J22"/>
+    <mergeCell ref="L21:N22"/>
+    <mergeCell ref="O21:P22"/>
+    <mergeCell ref="Q21:R22"/>
+    <mergeCell ref="T21:V22"/>
+    <mergeCell ref="W21:X22"/>
+    <mergeCell ref="Y21:Z22"/>
+    <mergeCell ref="AB21:AD22"/>
+    <mergeCell ref="AE21:AF22"/>
+    <mergeCell ref="AG21:AH22"/>
+    <mergeCell ref="AB15:AD16"/>
+    <mergeCell ref="AE15:AF16"/>
+    <mergeCell ref="AG15:AH16"/>
+    <mergeCell ref="D17:F18"/>
+    <mergeCell ref="G17:H18"/>
+    <mergeCell ref="I17:J18"/>
+    <mergeCell ref="L17:N18"/>
+    <mergeCell ref="O17:P18"/>
+    <mergeCell ref="Q17:R18"/>
+    <mergeCell ref="T17:V18"/>
+    <mergeCell ref="Q15:R16"/>
+    <mergeCell ref="S15:S22"/>
+    <mergeCell ref="T15:V16"/>
+    <mergeCell ref="W15:X16"/>
+    <mergeCell ref="Y15:Z16"/>
+    <mergeCell ref="AA15:AA32"/>
+    <mergeCell ref="W17:X18"/>
+    <mergeCell ref="Y17:Z18"/>
+    <mergeCell ref="W19:X20"/>
+    <mergeCell ref="Y19:Z20"/>
+    <mergeCell ref="AB17:AD18"/>
+    <mergeCell ref="AE17:AF18"/>
+    <mergeCell ref="AG17:AH18"/>
+    <mergeCell ref="D19:F20"/>
     <mergeCell ref="C15:C32"/>
     <mergeCell ref="D15:F16"/>
     <mergeCell ref="G15:H16"/>
     <mergeCell ref="I15:J16"/>
     <mergeCell ref="K15:K34"/>
     <mergeCell ref="L15:N16"/>
     <mergeCell ref="O15:P16"/>
     <mergeCell ref="T12:V14"/>
     <mergeCell ref="W12:Z12"/>
     <mergeCell ref="G13:H14"/>
     <mergeCell ref="I13:J14"/>
     <mergeCell ref="O13:P14"/>
     <mergeCell ref="Q13:R14"/>
     <mergeCell ref="W13:X14"/>
     <mergeCell ref="G19:H20"/>
     <mergeCell ref="I19:J20"/>
     <mergeCell ref="L19:N20"/>
     <mergeCell ref="O19:P20"/>
     <mergeCell ref="Q19:R20"/>
     <mergeCell ref="T19:V20"/>
     <mergeCell ref="D23:F24"/>
     <mergeCell ref="G23:H24"/>
     <mergeCell ref="I23:J24"/>
     <mergeCell ref="L23:N24"/>
-    <mergeCell ref="AB15:AD16"/>
-[...185 lines deleted...]
-    <mergeCell ref="Q45:R46"/>
+    <mergeCell ref="C5:AH8"/>
+    <mergeCell ref="C10:M10"/>
+    <mergeCell ref="AA11:AH11"/>
+    <mergeCell ref="C12:C14"/>
+    <mergeCell ref="D12:F14"/>
+    <mergeCell ref="G12:J12"/>
+    <mergeCell ref="K12:K14"/>
+    <mergeCell ref="L12:N14"/>
+    <mergeCell ref="O12:R12"/>
+    <mergeCell ref="S12:S14"/>
+    <mergeCell ref="Y13:Z14"/>
+    <mergeCell ref="AE13:AF14"/>
+    <mergeCell ref="AG13:AH14"/>
+    <mergeCell ref="AA12:AA14"/>
+    <mergeCell ref="AB12:AD14"/>
+    <mergeCell ref="AE12:AH12"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.86614173228346458" right="0.39370078740157483" top="0.59055118110236227" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
-[...2 lines deleted...]
-  </headerFooter>
+  <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>