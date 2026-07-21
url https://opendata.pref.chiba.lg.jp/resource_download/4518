--- v0 (2026-03-08)
+++ v1 (2026-07-21)
@@ -1,92 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8653C52E-56CF-471C-820F-9213E44891C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EB37559E-31FF-4AF3-9809-C601B9D69C22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ｐ7" sheetId="1" r:id="rId1"/>
+    <sheet name="Ｐ7" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="\0">#REF!</definedName>
     <definedName name="\a">#N/A</definedName>
     <definedName name="\h">#N/A</definedName>
     <definedName name="\p">#N/A</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="\u">#N/A</definedName>
     <definedName name="MENU">#N/A</definedName>
     <definedName name="MES_HOGO">#N/A</definedName>
     <definedName name="MES_KAIJO">#N/A</definedName>
     <definedName name="MESSAGE">#N/A</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ7'!$B$4:$M$61</definedName>
     <definedName name="印刷">#REF!</definedName>
     <definedName name="印刷範囲">#REF!</definedName>
     <definedName name="入力範囲">#REF!</definedName>
     <definedName name="年度">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="68">
   <si>
     <t>都道府県</t>
     <rPh sb="0" eb="4">
       <t>トドウフケン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>総人口</t>
     <rPh sb="0" eb="3">
       <t>ソウジンコウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>給　水　人　口</t>
     <rPh sb="0" eb="3">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ジンコウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
@@ -145,320 +145,312 @@
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Ａ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Ｂ/Ａ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>全国合計</t>
     <rPh sb="0" eb="2">
       <t>ゼンコク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ゴウケイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>-</t>
+    <t>北   海   道</t>
+  </si>
+  <si>
+    <t>青      森</t>
+  </si>
+  <si>
+    <t>岩      手</t>
+  </si>
+  <si>
+    <t>宮      城</t>
+  </si>
+  <si>
+    <t>秋      田</t>
+  </si>
+  <si>
+    <t>山      形</t>
+  </si>
+  <si>
+    <t>福      島</t>
+  </si>
+  <si>
+    <t>茨      城</t>
+  </si>
+  <si>
+    <t>栃      木</t>
+  </si>
+  <si>
+    <t>群      馬</t>
+  </si>
+  <si>
+    <t>埼      玉</t>
+  </si>
+  <si>
+    <t>千      葉</t>
+  </si>
+  <si>
+    <t>東      京</t>
+  </si>
+  <si>
+    <t>神   奈   川</t>
+  </si>
+  <si>
+    <t>新      潟</t>
+  </si>
+  <si>
+    <t>富      山</t>
+  </si>
+  <si>
+    <t>石      川</t>
+  </si>
+  <si>
+    <t>福      井</t>
+  </si>
+  <si>
+    <t>山      梨</t>
+  </si>
+  <si>
+    <t>長      野</t>
+  </si>
+  <si>
+    <t>岐      阜</t>
+  </si>
+  <si>
+    <t>静      岡</t>
+  </si>
+  <si>
+    <t>愛      知</t>
+  </si>
+  <si>
+    <t>三      重</t>
+  </si>
+  <si>
+    <t>滋      賀</t>
+  </si>
+  <si>
+    <t>京      都</t>
+  </si>
+  <si>
+    <t>大      阪</t>
+  </si>
+  <si>
+    <t>兵      庫</t>
+  </si>
+  <si>
+    <t>奈      良</t>
+  </si>
+  <si>
+    <t>和   歌   山</t>
+  </si>
+  <si>
+    <t>鳥      取</t>
+  </si>
+  <si>
+    <t>島      根</t>
+  </si>
+  <si>
+    <t>岡      山</t>
+  </si>
+  <si>
+    <t>広      島</t>
+  </si>
+  <si>
+    <t>山      口</t>
+  </si>
+  <si>
+    <t>徳      島</t>
+  </si>
+  <si>
+    <t>香      川</t>
+  </si>
+  <si>
+    <t>愛      媛</t>
+  </si>
+  <si>
+    <t>高      知</t>
+  </si>
+  <si>
+    <t>福      岡</t>
+  </si>
+  <si>
+    <t>佐      賀</t>
+  </si>
+  <si>
+    <t>長      崎</t>
+  </si>
+  <si>
+    <t>熊      本</t>
+  </si>
+  <si>
+    <t>大      分</t>
+  </si>
+  <si>
+    <t>宮      崎</t>
+  </si>
+  <si>
+    <t>鹿　児　島</t>
+  </si>
+  <si>
+    <t>沖      縄</t>
+  </si>
+  <si>
+    <t>　全国の水道普及状況については「令和５年度末」における数値を下表に示す。全国では平均を</t>
+    <rPh sb="16" eb="18">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ガンネン</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>スウチ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>カヒョウ</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>シメ</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>-</t>
+    <t>下回る33番目の普及率であり、近隣の都県と比較しても低いものとなっている。　〔表－５、図－２〕</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>北   海   道</t>
-[...140 lines deleted...]
-    <t>３年度普及率</t>
+    <t>表－５　全国の水道普及状況（令和５年度末）</t>
+    <rPh sb="0" eb="1">
+      <t>ヒョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ゼンコク</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>スイドウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>フキュウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>ガンネン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>（令和６年３月３１日現在　単位：人）</t>
+    <rPh sb="1" eb="3">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ゲンザイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>タンイ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ニン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>４年度普及率</t>
     <rPh sb="1" eb="3">
       <t>ネンド</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ド</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>フキュウリツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>（令和５年３月３１日現在　単位：人）</t>
-[...78 lines deleted...]
-    <t>※国土交通省水管理・国土保全局公表資料「令和4年度給水人口と水道普及率」をもとに作成。</t>
+    <t>※国土交通省水管理・国土保全局公表資料「令和5年度給水人口と水道普及率」をもとに作成。</t>
     <rPh sb="1" eb="6">
       <t>コクドコウツウショウ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ミズカンリ</t>
     </rPh>
     <rPh sb="10" eb="15">
       <t>コクドホゼンキョク</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>コウヒョウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>シリョウ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>レイワ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ネンド</t>
     </rPh>
     <rPh sb="40" eb="42">
       <t>サクセイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>令和３年度</t>
+    <t>令和４年度</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="0.0%"/>
     <numFmt numFmtId="177" formatCode="0.0_ "/>
     <numFmt numFmtId="178" formatCode="#,##0;&quot;△ &quot;#,##0"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1099,94 +1091,85 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="104">
+  <cellXfs count="103">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="8" fillId="0" borderId="0" xfId="5" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="8" fillId="0" borderId="0" xfId="5" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1311,134 +1294,140 @@
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="22" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="17" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="177" fontId="19" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="37" fontId="14" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="14" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="15" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="28" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="177" fontId="15" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="37" fontId="16" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="24" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="24" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="15" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="37" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="15" fillId="0" borderId="0" xfId="5" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="9" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="37" fontId="15" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="73">
     <cellStyle name="パーセント" xfId="1" builtinId="5"/>
     <cellStyle name="パーセント 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="桁区切り" xfId="2" builtinId="6"/>
     <cellStyle name="桁区切り 10" xfId="8" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="桁区切り 11" xfId="9" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="桁区切り 12" xfId="10" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="桁区切り 14" xfId="11" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="桁区切り 15" xfId="12" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="桁区切り 16" xfId="13" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="桁区切り 17" xfId="14" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="桁区切り 18" xfId="15" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="桁区切り 19" xfId="16" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="桁区切り 2" xfId="17" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="桁区切り 20" xfId="18" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="桁区切り 21" xfId="19" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="桁区切り 22" xfId="20" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="桁区切り 23" xfId="21" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="桁区切り 24" xfId="22" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="桁区切り 25" xfId="23" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="桁区切り 26" xfId="24" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="桁区切り 27" xfId="25" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="桁区切り 28" xfId="26" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1779,2289 +1768,2289 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6B5BE8A-0EC8-40A9-A325-628515E4E6C4}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="C2:AG66"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.6640625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="1.21875" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.77734375" style="1" customWidth="1"/>
     <col min="5" max="5" width="1.21875" style="1" customWidth="1"/>
     <col min="6" max="10" width="10.77734375" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="2.44140625" style="1" customWidth="1"/>
     <col min="14" max="16" width="3.6640625" style="1" customWidth="1"/>
     <col min="17" max="17" width="12.21875" style="10" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11.88671875" style="11" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.88671875" style="11" customWidth="1"/>
     <col min="23" max="23" width="8.33203125" style="11" customWidth="1"/>
     <col min="24" max="24" width="5.21875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="27" width="8.88671875" style="1" customWidth="1"/>
     <col min="28" max="28" width="9.77734375" style="1" customWidth="1"/>
     <col min="29" max="29" width="9.21875" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="9.21875" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="5.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="3.6640625" style="1" customWidth="1"/>
     <col min="34" max="16384" width="3.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="3:28" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C2" s="26"/>
-[...1 lines deleted...]
-      <c r="W2" s="99"/>
+      <c r="C2" s="23"/>
+      <c r="V2" s="93"/>
+      <c r="W2" s="93"/>
     </row>
     <row r="3" spans="3:28" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
-      <c r="Q3" s="100"/>
-[...5 lines deleted...]
-      <c r="W3" s="100"/>
+      <c r="Q3" s="94"/>
+      <c r="R3" s="94"/>
+      <c r="S3" s="94"/>
+      <c r="T3" s="94"/>
+      <c r="U3" s="94"/>
+      <c r="V3" s="94"/>
+      <c r="W3" s="94"/>
     </row>
     <row r="4" spans="3:28" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="Q4" s="12"/>
-[...5 lines deleted...]
-      <c r="W4" s="12"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
     </row>
     <row r="5" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D5" s="93" t="s">
-[...15 lines deleted...]
-      <c r="V5" s="13"/>
+      <c r="D5" s="95" t="s">
+        <v>61</v>
+      </c>
+      <c r="E5" s="95"/>
+      <c r="F5" s="95"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="95"/>
+      <c r="J5" s="95"/>
+      <c r="K5" s="95"/>
+      <c r="L5" s="95"/>
+      <c r="Q5" s="73"/>
+      <c r="R5" s="73"/>
+      <c r="S5" s="73"/>
+      <c r="T5" s="73"/>
+      <c r="U5" s="73"/>
+      <c r="V5" s="74"/>
     </row>
     <row r="6" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D6" s="94" t="s">
-[...9 lines deleted...]
-      <c r="L6" s="94"/>
+      <c r="D6" s="96" t="s">
+        <v>62</v>
+      </c>
+      <c r="E6" s="96"/>
+      <c r="F6" s="96"/>
+      <c r="G6" s="96"/>
+      <c r="H6" s="96"/>
+      <c r="I6" s="96"/>
+      <c r="J6" s="96"/>
+      <c r="K6" s="96"/>
+      <c r="L6" s="96"/>
     </row>
     <row r="7" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="Q7" s="75"/>
       <c r="R7" s="76"/>
       <c r="S7" s="75"/>
       <c r="T7" s="75"/>
-      <c r="U7" s="103"/>
-[...2 lines deleted...]
-      <c r="X7" s="103"/>
+      <c r="U7" s="97"/>
+      <c r="V7" s="97"/>
+      <c r="W7" s="97"/>
+      <c r="X7" s="97"/>
     </row>
     <row r="8" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C8" s="61" t="s">
-[...5 lines deleted...]
-      <c r="G8" s="61"/>
+      <c r="C8" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="D8" s="58"/>
+      <c r="E8" s="58"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="58"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
-      <c r="L8" s="27" t="s">
+      <c r="L8" s="24" t="s">
         <v>64</v>
       </c>
       <c r="Q8" s="77"/>
-      <c r="R8" s="101"/>
-[...5 lines deleted...]
-      <c r="X8" s="98"/>
+      <c r="R8" s="98"/>
+      <c r="S8" s="99"/>
+      <c r="T8" s="99"/>
+      <c r="U8" s="99"/>
+      <c r="V8" s="99"/>
+      <c r="W8" s="99"/>
+      <c r="X8" s="100"/>
     </row>
     <row r="9" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C9" s="20"/>
-      <c r="D9" s="91" t="s">
+      <c r="C9" s="17"/>
+      <c r="D9" s="101" t="s">
         <v>0</v>
       </c>
-      <c r="E9" s="28"/>
-      <c r="F9" s="29" t="s">
+      <c r="E9" s="25"/>
+      <c r="F9" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="G9" s="95" t="s">
+      <c r="G9" s="90" t="s">
         <v>2</v>
       </c>
-      <c r="H9" s="95"/>
-[...2 lines deleted...]
-      <c r="K9" s="30" t="s">
+      <c r="H9" s="90"/>
+      <c r="I9" s="90"/>
+      <c r="J9" s="90"/>
+      <c r="K9" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="L9" s="68" t="s">
+      <c r="L9" s="65" t="s">
         <v>4</v>
       </c>
       <c r="Q9" s="77"/>
-      <c r="R9" s="101"/>
-[...9 lines deleted...]
-      <c r="AB9" s="96"/>
+      <c r="R9" s="98"/>
+      <c r="S9" s="99"/>
+      <c r="T9" s="99"/>
+      <c r="U9" s="99"/>
+      <c r="V9" s="99"/>
+      <c r="W9" s="99"/>
+      <c r="X9" s="100"/>
+      <c r="Y9" s="91"/>
+      <c r="Z9" s="59"/>
+      <c r="AA9" s="59"/>
+      <c r="AB9" s="91"/>
     </row>
     <row r="10" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C10" s="21"/>
-[...2 lines deleted...]
-      <c r="F10" s="32" t="s">
+      <c r="C10" s="18"/>
+      <c r="D10" s="102"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="33" t="s">
+      <c r="G10" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="H10" s="33" t="s">
+      <c r="H10" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="I10" s="33" t="s">
+      <c r="I10" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="J10" s="33" t="s">
+      <c r="J10" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="K10" s="34" t="s">
+      <c r="K10" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="L10" s="69" t="s">
-        <v>63</v>
+      <c r="L10" s="66" t="s">
+        <v>65</v>
       </c>
       <c r="Q10" s="77"/>
       <c r="R10" s="77"/>
       <c r="S10" s="78"/>
       <c r="T10" s="78"/>
       <c r="U10" s="78"/>
       <c r="V10" s="78"/>
       <c r="W10" s="78"/>
-      <c r="X10" s="98"/>
-[...3 lines deleted...]
-      <c r="AB10" s="96"/>
+      <c r="X10" s="100"/>
+      <c r="Y10" s="91"/>
+      <c r="Z10" s="59"/>
+      <c r="AA10" s="59"/>
+      <c r="AB10" s="91"/>
     </row>
     <row r="11" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C11" s="22"/>
-[...19 lines deleted...]
-      <c r="K11" s="39">
+      <c r="C11" s="19"/>
+      <c r="D11" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="33"/>
+      <c r="F11" s="34">
+        <v>5065106</v>
+      </c>
+      <c r="G11" s="35">
+        <v>4679280</v>
+      </c>
+      <c r="H11" s="35">
+        <v>282821</v>
+      </c>
+      <c r="I11" s="35">
+        <v>14866</v>
+      </c>
+      <c r="J11" s="35">
+        <v>4976967</v>
+      </c>
+      <c r="K11" s="36">
         <v>0.98299999999999998</v>
       </c>
-      <c r="L11" s="17">
+      <c r="L11" s="14">
         <v>0.98299999999999998</v>
       </c>
       <c r="Q11" s="79"/>
       <c r="R11" s="80"/>
       <c r="S11" s="80"/>
       <c r="T11" s="80"/>
       <c r="U11" s="80"/>
       <c r="V11" s="80"/>
       <c r="W11" s="81"/>
       <c r="X11" s="82"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="6"/>
     </row>
     <row r="12" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C12" s="23"/>
-[...19 lines deleted...]
-      <c r="K12" s="39">
+      <c r="C12" s="20"/>
+      <c r="D12" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="38"/>
+      <c r="F12" s="39">
+        <v>1169179</v>
+      </c>
+      <c r="G12" s="40">
+        <v>1118710</v>
+      </c>
+      <c r="H12" s="40">
+        <v>25288</v>
+      </c>
+      <c r="I12" s="40">
+        <v>3021</v>
+      </c>
+      <c r="J12" s="35">
+        <v>1147019</v>
+      </c>
+      <c r="K12" s="36">
+        <v>0.98099999999999998</v>
+      </c>
+      <c r="L12" s="14">
         <v>0.98399999999999999</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.97899999999999998</v>
       </c>
       <c r="Q12" s="79"/>
       <c r="R12" s="80"/>
       <c r="S12" s="80"/>
       <c r="T12" s="80"/>
       <c r="U12" s="80"/>
       <c r="V12" s="80"/>
       <c r="W12" s="81"/>
       <c r="X12" s="82"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="6"/>
     </row>
     <row r="13" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C13" s="23"/>
-[...19 lines deleted...]
-      <c r="K13" s="39">
+      <c r="C13" s="20"/>
+      <c r="D13" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="38"/>
+      <c r="F13" s="39">
+        <v>1159518</v>
+      </c>
+      <c r="G13" s="40">
+        <v>1071025</v>
+      </c>
+      <c r="H13" s="40">
+        <v>21341</v>
+      </c>
+      <c r="I13" s="40">
+        <v>5795</v>
+      </c>
+      <c r="J13" s="35">
+        <v>1098161</v>
+      </c>
+      <c r="K13" s="36">
+        <v>0.94699999999999995</v>
+      </c>
+      <c r="L13" s="14">
         <v>0.94599999999999995</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.94499999999999995</v>
       </c>
       <c r="Q13" s="79"/>
       <c r="R13" s="80"/>
       <c r="S13" s="80"/>
       <c r="T13" s="80"/>
       <c r="U13" s="80"/>
       <c r="V13" s="80"/>
       <c r="W13" s="81"/>
       <c r="X13" s="82"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="6"/>
     </row>
     <row r="14" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C14" s="23"/>
-[...22 lines deleted...]
-      <c r="L14" s="17">
+      <c r="C14" s="20"/>
+      <c r="D14" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="38"/>
+      <c r="F14" s="39">
+        <v>2230658</v>
+      </c>
+      <c r="G14" s="40">
+        <v>2210482</v>
+      </c>
+      <c r="H14" s="40">
+        <v>2486</v>
+      </c>
+      <c r="I14" s="40">
+        <v>727</v>
+      </c>
+      <c r="J14" s="35">
+        <v>2213695</v>
+      </c>
+      <c r="K14" s="36">
+        <v>0.99199999999999999</v>
+      </c>
+      <c r="L14" s="14">
         <v>0.99299999999999999</v>
       </c>
       <c r="Q14" s="79"/>
       <c r="R14" s="80"/>
       <c r="S14" s="80"/>
       <c r="T14" s="80"/>
       <c r="U14"/>
       <c r="V14" s="80"/>
       <c r="W14" s="81"/>
       <c r="X14" s="82"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="6"/>
     </row>
     <row r="15" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C15" s="23"/>
-[...19 lines deleted...]
-      <c r="K15" s="39">
+      <c r="C15" s="20"/>
+      <c r="D15" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" s="38"/>
+      <c r="F15" s="39">
+        <v>904359</v>
+      </c>
+      <c r="G15" s="40">
+        <v>767799</v>
+      </c>
+      <c r="H15" s="40">
+        <v>59664</v>
+      </c>
+      <c r="I15" s="40">
+        <v>2849</v>
+      </c>
+      <c r="J15" s="35">
+        <v>830312</v>
+      </c>
+      <c r="K15" s="36">
+        <v>0.91800000000000004</v>
+      </c>
+      <c r="L15" s="14">
         <v>0.92100000000000004</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.91900000000000004</v>
       </c>
       <c r="Q15" s="79"/>
       <c r="R15" s="80"/>
       <c r="S15" s="80"/>
       <c r="T15" s="80"/>
       <c r="U15" s="80"/>
       <c r="V15" s="80"/>
       <c r="W15" s="81"/>
       <c r="X15" s="82"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="6"/>
     </row>
     <row r="16" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C16" s="23"/>
-[...19 lines deleted...]
-      <c r="K16" s="39">
+      <c r="C16" s="20"/>
+      <c r="D16" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="38"/>
+      <c r="F16" s="39">
+        <v>1021521</v>
+      </c>
+      <c r="G16" s="40">
+        <v>990967</v>
+      </c>
+      <c r="H16" s="40">
+        <v>19296</v>
+      </c>
+      <c r="I16" s="40">
+        <v>184</v>
+      </c>
+      <c r="J16" s="35">
+        <v>1010447</v>
+      </c>
+      <c r="K16" s="36">
+        <v>0.98899999999999999</v>
+      </c>
+      <c r="L16" s="14">
         <v>0.99</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.98299999999999998</v>
       </c>
       <c r="Q16" s="79"/>
       <c r="R16" s="80"/>
       <c r="S16" s="80"/>
       <c r="T16" s="80"/>
       <c r="U16"/>
       <c r="V16" s="80"/>
       <c r="W16" s="81"/>
       <c r="X16" s="82"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="6"/>
     </row>
     <row r="17" spans="3:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C17" s="23"/>
-[...19 lines deleted...]
-      <c r="K17" s="39">
+      <c r="C17" s="20"/>
+      <c r="D17" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="38"/>
+      <c r="F17" s="39">
+        <v>1750200</v>
+      </c>
+      <c r="G17" s="40">
+        <v>1588730</v>
+      </c>
+      <c r="H17" s="40">
+        <v>53343</v>
+      </c>
+      <c r="I17" s="40">
+        <v>4219</v>
+      </c>
+      <c r="J17" s="35">
+        <v>1646292</v>
+      </c>
+      <c r="K17" s="36">
+        <v>0.94099999999999995</v>
+      </c>
+      <c r="L17" s="14">
         <v>0.93899999999999995</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.93700000000000006</v>
       </c>
       <c r="Q17" s="79"/>
       <c r="R17" s="80"/>
       <c r="S17" s="80"/>
       <c r="T17" s="80"/>
       <c r="U17" s="80"/>
       <c r="V17" s="80"/>
       <c r="W17" s="81"/>
       <c r="X17" s="82"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="6"/>
     </row>
     <row r="18" spans="3:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C18" s="23"/>
-[...22 lines deleted...]
-      <c r="L18" s="17">
+      <c r="C18" s="20"/>
+      <c r="D18" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="38"/>
+      <c r="F18" s="39">
+        <v>2812901</v>
+      </c>
+      <c r="G18" s="40">
+        <v>2648331</v>
+      </c>
+      <c r="H18" s="40">
+        <v>25283</v>
+      </c>
+      <c r="I18" s="40">
+        <v>5494</v>
+      </c>
+      <c r="J18" s="35">
+        <v>2679108</v>
+      </c>
+      <c r="K18" s="36">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="L18" s="14">
         <v>0.95299999999999996</v>
       </c>
       <c r="Q18" s="79"/>
       <c r="R18" s="80"/>
       <c r="S18" s="80"/>
       <c r="T18" s="80"/>
       <c r="U18" s="80"/>
       <c r="V18" s="80"/>
       <c r="W18" s="81"/>
       <c r="X18" s="82"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="6"/>
     </row>
     <row r="19" spans="3:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C19" s="23"/>
-[...19 lines deleted...]
-      <c r="K19" s="39">
+      <c r="C19" s="20"/>
+      <c r="D19" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="38"/>
+      <c r="F19" s="39">
+        <v>1909128</v>
+      </c>
+      <c r="G19" s="40">
+        <v>1816141</v>
+      </c>
+      <c r="H19" s="40">
+        <v>3627</v>
+      </c>
+      <c r="I19" s="40">
+        <v>18970</v>
+      </c>
+      <c r="J19" s="35">
+        <v>1838738</v>
+      </c>
+      <c r="K19" s="36">
         <v>0.96299999999999997</v>
       </c>
-      <c r="L19" s="17">
-        <v>0.96199999999999997</v>
+      <c r="L19" s="14">
+        <v>0.96299999999999997</v>
       </c>
       <c r="Q19" s="79"/>
       <c r="R19" s="80"/>
       <c r="S19" s="80"/>
       <c r="T19" s="80"/>
       <c r="U19" s="80"/>
       <c r="V19" s="80"/>
       <c r="W19" s="81"/>
       <c r="X19" s="82"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="6"/>
     </row>
     <row r="20" spans="3:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C20" s="23"/>
-[...19 lines deleted...]
-      <c r="K20" s="39">
+      <c r="C20" s="20"/>
+      <c r="D20" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="E20" s="38"/>
+      <c r="F20" s="39">
+        <v>1910853</v>
+      </c>
+      <c r="G20" s="40">
+        <v>1836729</v>
+      </c>
+      <c r="H20" s="40">
+        <v>65458</v>
+      </c>
+      <c r="I20" s="40">
+        <v>1750</v>
+      </c>
+      <c r="J20" s="35">
+        <v>1903937</v>
+      </c>
+      <c r="K20" s="36">
+        <v>0.996</v>
+      </c>
+      <c r="L20" s="14">
         <v>0.995</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.996</v>
       </c>
       <c r="Q20" s="79"/>
       <c r="R20" s="80"/>
       <c r="S20" s="80"/>
       <c r="T20" s="80"/>
       <c r="U20" s="80"/>
       <c r="V20" s="80"/>
       <c r="W20" s="81"/>
       <c r="X20" s="82"/>
       <c r="Y20" s="5"/>
-      <c r="Z20" s="65"/>
+      <c r="Z20" s="62"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="6"/>
     </row>
     <row r="21" spans="3:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C21" s="23"/>
-[...19 lines deleted...]
-      <c r="K21" s="39">
+      <c r="C21" s="20"/>
+      <c r="D21" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="E21" s="38"/>
+      <c r="F21" s="39">
+        <v>7328446</v>
+      </c>
+      <c r="G21" s="40">
+        <v>7300088</v>
+      </c>
+      <c r="H21" s="40">
+        <v>4257</v>
+      </c>
+      <c r="I21" s="40">
+        <v>5884</v>
+      </c>
+      <c r="J21" s="35">
+        <v>7310229</v>
+      </c>
+      <c r="K21" s="36">
         <v>0.998</v>
       </c>
-      <c r="L21" s="17">
+      <c r="L21" s="14">
         <v>0.998</v>
       </c>
       <c r="Q21" s="79"/>
       <c r="R21" s="80"/>
       <c r="S21" s="80"/>
       <c r="T21" s="80"/>
       <c r="U21" s="80"/>
       <c r="V21" s="80"/>
       <c r="W21" s="81"/>
       <c r="X21" s="82"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="6"/>
     </row>
     <row r="22" spans="3:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C22" s="24"/>
-[...19 lines deleted...]
-      <c r="K22" s="67">
+      <c r="C22" s="21"/>
+      <c r="D22" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" s="43"/>
+      <c r="F22" s="44">
+        <v>6270470</v>
+      </c>
+      <c r="G22" s="45">
+        <v>5958320</v>
+      </c>
+      <c r="H22" s="45">
+        <v>5684</v>
+      </c>
+      <c r="I22" s="45">
+        <v>40958</v>
+      </c>
+      <c r="J22" s="46">
+        <v>6004962</v>
+      </c>
+      <c r="K22" s="64">
         <v>0.95799999999999996</v>
       </c>
-      <c r="L22" s="17">
+      <c r="L22" s="14">
         <v>0.95799999999999996</v>
       </c>
-      <c r="Q22" s="70"/>
-[...6 lines deleted...]
-      <c r="X22" s="74"/>
+      <c r="Q22" s="67"/>
+      <c r="R22" s="68"/>
+      <c r="S22" s="69"/>
+      <c r="T22" s="68"/>
+      <c r="U22" s="68"/>
+      <c r="V22" s="80"/>
+      <c r="W22" s="81"/>
+      <c r="X22" s="71"/>
       <c r="Y22" s="5"/>
-      <c r="Z22" s="70"/>
-[...6 lines deleted...]
-      <c r="AG22" s="74"/>
+      <c r="Z22" s="67"/>
+      <c r="AA22" s="68"/>
+      <c r="AB22" s="69"/>
+      <c r="AC22" s="68"/>
+      <c r="AD22" s="68"/>
+      <c r="AE22" s="68"/>
+      <c r="AF22" s="70"/>
+      <c r="AG22" s="71"/>
     </row>
     <row r="23" spans="3:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C23" s="23"/>
-[...19 lines deleted...]
-      <c r="K23" s="39">
+      <c r="C23" s="20"/>
+      <c r="D23" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" s="38"/>
+      <c r="F23" s="39">
+        <v>14131350</v>
+      </c>
+      <c r="G23" s="40">
+        <v>14095121</v>
+      </c>
+      <c r="H23" s="40">
+        <v>11322</v>
+      </c>
+      <c r="I23" s="40">
+        <v>24574</v>
+      </c>
+      <c r="J23" s="35">
+        <v>14131017</v>
+      </c>
+      <c r="K23" s="36">
         <v>1</v>
       </c>
-      <c r="L23" s="17">
+      <c r="L23" s="14">
         <v>1</v>
       </c>
       <c r="Q23" s="79"/>
       <c r="R23" s="80"/>
       <c r="S23" s="80"/>
       <c r="T23" s="80"/>
       <c r="U23" s="80"/>
       <c r="V23" s="80"/>
       <c r="W23" s="81"/>
       <c r="X23" s="82"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="6"/>
     </row>
     <row r="24" spans="3:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C24" s="23"/>
-[...19 lines deleted...]
-      <c r="K24" s="39">
+      <c r="C24" s="20"/>
+      <c r="D24" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="E24" s="38"/>
+      <c r="F24" s="39">
+        <v>9218071</v>
+      </c>
+      <c r="G24" s="40">
+        <v>9194808</v>
+      </c>
+      <c r="H24" s="40">
+        <v>11723</v>
+      </c>
+      <c r="I24" s="40">
+        <v>5295</v>
+      </c>
+      <c r="J24" s="35">
+        <v>9211826</v>
+      </c>
+      <c r="K24" s="36">
         <v>0.999</v>
       </c>
-      <c r="L24" s="17">
+      <c r="L24" s="14">
         <v>0.999</v>
       </c>
       <c r="Q24" s="79"/>
       <c r="R24" s="80"/>
       <c r="S24" s="80"/>
       <c r="T24" s="80"/>
       <c r="U24" s="80"/>
       <c r="V24" s="80"/>
       <c r="W24" s="81"/>
       <c r="X24" s="82"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="6"/>
     </row>
     <row r="25" spans="3:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C25" s="23"/>
-[...22 lines deleted...]
-      <c r="L25" s="17">
+      <c r="C25" s="20"/>
+      <c r="D25" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="E25" s="38"/>
+      <c r="F25" s="39">
+        <v>2107490</v>
+      </c>
+      <c r="G25" s="40">
+        <v>2014313</v>
+      </c>
+      <c r="H25" s="40">
+        <v>81401</v>
+      </c>
+      <c r="I25" s="40">
+        <v>2743</v>
+      </c>
+      <c r="J25" s="35">
+        <v>2098457</v>
+      </c>
+      <c r="K25" s="36">
+        <v>0.996</v>
+      </c>
+      <c r="L25" s="14">
         <v>0.995</v>
       </c>
       <c r="Q25" s="79"/>
       <c r="R25" s="80"/>
       <c r="S25" s="80"/>
       <c r="T25" s="80"/>
       <c r="U25" s="80"/>
       <c r="V25" s="80"/>
       <c r="W25" s="81"/>
       <c r="X25" s="82"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="6"/>
     </row>
     <row r="26" spans="3:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C26" s="23"/>
-[...19 lines deleted...]
-      <c r="K26" s="39">
+      <c r="C26" s="20"/>
+      <c r="D26" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="E26" s="38"/>
+      <c r="F26" s="39">
+        <v>999806</v>
+      </c>
+      <c r="G26" s="40">
+        <v>913390</v>
+      </c>
+      <c r="H26" s="40">
+        <v>21940</v>
+      </c>
+      <c r="I26" s="40">
+        <v>3222</v>
+      </c>
+      <c r="J26" s="35">
+        <v>938552</v>
+      </c>
+      <c r="K26" s="36">
+        <v>0.93899999999999995</v>
+      </c>
+      <c r="L26" s="14">
         <v>0.93799999999999994</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.93700000000000006</v>
       </c>
       <c r="Q26" s="79"/>
       <c r="R26" s="80"/>
       <c r="S26" s="80"/>
       <c r="T26" s="80"/>
       <c r="U26" s="80"/>
       <c r="V26" s="80"/>
       <c r="W26" s="81"/>
       <c r="X26" s="82"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="6"/>
     </row>
     <row r="27" spans="3:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C27" s="23"/>
-[...22 lines deleted...]
-      <c r="L27" s="17">
+      <c r="C27" s="20"/>
+      <c r="D27" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="E27" s="38"/>
+      <c r="F27" s="39">
+        <v>1101105</v>
+      </c>
+      <c r="G27" s="40">
+        <v>1044681</v>
+      </c>
+      <c r="H27" s="40">
+        <v>20868</v>
+      </c>
+      <c r="I27" s="40">
+        <v>5096</v>
+      </c>
+      <c r="J27" s="35">
+        <v>1070645</v>
+      </c>
+      <c r="K27" s="36">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="L27" s="14">
         <v>0.98899999999999999</v>
       </c>
       <c r="Q27" s="79"/>
       <c r="R27" s="80"/>
       <c r="S27" s="80"/>
       <c r="T27" s="80"/>
       <c r="U27" s="80"/>
       <c r="V27" s="80"/>
       <c r="W27" s="81"/>
       <c r="X27" s="82"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="6"/>
     </row>
     <row r="28" spans="3:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C28" s="23"/>
-[...19 lines deleted...]
-      <c r="K28" s="39">
+      <c r="C28" s="20"/>
+      <c r="D28" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="E28" s="38"/>
+      <c r="F28" s="39">
+        <v>748999</v>
+      </c>
+      <c r="G28" s="40">
+        <v>682254</v>
+      </c>
+      <c r="H28" s="40">
+        <v>40096</v>
+      </c>
+      <c r="I28" s="40">
+        <v>934</v>
+      </c>
+      <c r="J28" s="35">
+        <v>723284</v>
+      </c>
+      <c r="K28" s="36">
         <v>0.96599999999999997</v>
       </c>
-      <c r="L28" s="17">
-        <v>0.96099999999999997</v>
+      <c r="L28" s="14">
+        <v>0.96599999999999997</v>
       </c>
       <c r="Q28" s="79"/>
       <c r="R28" s="80"/>
       <c r="S28" s="80"/>
       <c r="T28" s="80"/>
       <c r="U28"/>
       <c r="V28" s="80"/>
       <c r="W28" s="81"/>
       <c r="X28" s="82"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="6"/>
     </row>
     <row r="29" spans="3:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C29" s="23"/>
-[...19 lines deleted...]
-      <c r="K29" s="39">
+      <c r="C29" s="20"/>
+      <c r="D29" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="E29" s="38"/>
+      <c r="F29" s="39">
+        <v>802457</v>
+      </c>
+      <c r="G29" s="40">
+        <v>707114</v>
+      </c>
+      <c r="H29" s="40">
+        <v>79817</v>
+      </c>
+      <c r="I29" s="40">
+        <v>4973</v>
+      </c>
+      <c r="J29" s="35">
+        <v>791904</v>
+      </c>
+      <c r="K29" s="36">
+        <v>0.98699999999999999</v>
+      </c>
+      <c r="L29" s="14">
         <v>0.98499999999999999</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.98599999999999999</v>
       </c>
       <c r="Q29" s="79"/>
       <c r="R29" s="80"/>
       <c r="S29" s="80"/>
       <c r="T29" s="80"/>
       <c r="U29" s="80"/>
       <c r="V29" s="80"/>
       <c r="W29" s="81"/>
       <c r="X29" s="82"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="6"/>
     </row>
     <row r="30" spans="3:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C30" s="23"/>
-[...22 lines deleted...]
-      <c r="L30" s="17">
+      <c r="C30" s="20"/>
+      <c r="D30" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="E30" s="38"/>
+      <c r="F30" s="39">
+        <v>1990408</v>
+      </c>
+      <c r="G30" s="40">
+        <v>1885710</v>
+      </c>
+      <c r="H30" s="40">
+        <v>84290</v>
+      </c>
+      <c r="I30" s="40">
+        <v>1598</v>
+      </c>
+      <c r="J30" s="35">
+        <v>1971598</v>
+      </c>
+      <c r="K30" s="36">
+        <v>0.99099999999999999</v>
+      </c>
+      <c r="L30" s="14">
         <v>0.99</v>
       </c>
       <c r="Q30" s="79"/>
       <c r="R30" s="80"/>
       <c r="S30" s="80"/>
       <c r="T30" s="80"/>
       <c r="U30" s="80"/>
       <c r="V30" s="80"/>
       <c r="W30" s="81"/>
       <c r="X30" s="82"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="6"/>
     </row>
     <row r="31" spans="3:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C31" s="23"/>
-[...22 lines deleted...]
-      <c r="L31" s="17">
+      <c r="C31" s="20"/>
+      <c r="D31" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="E31" s="38"/>
+      <c r="F31" s="39">
+        <v>1917872</v>
+      </c>
+      <c r="G31" s="40">
+        <v>1765337</v>
+      </c>
+      <c r="H31" s="40">
+        <v>50811</v>
+      </c>
+      <c r="I31" s="40">
+        <v>4032</v>
+      </c>
+      <c r="J31" s="35">
+        <v>1820180</v>
+      </c>
+      <c r="K31" s="36">
+        <v>0.94899999999999995</v>
+      </c>
+      <c r="L31" s="14">
         <v>0.95</v>
       </c>
       <c r="Q31" s="79"/>
       <c r="R31" s="80"/>
       <c r="S31" s="80"/>
       <c r="T31" s="80"/>
       <c r="U31" s="80"/>
       <c r="V31" s="80"/>
       <c r="W31" s="81"/>
       <c r="X31" s="82"/>
       <c r="Y31" s="5"/>
       <c r="Z31" s="5"/>
       <c r="AA31" s="5"/>
       <c r="AB31" s="6"/>
     </row>
     <row r="32" spans="3:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C32" s="23"/>
-[...22 lines deleted...]
-      <c r="L32" s="17">
+      <c r="C32" s="20"/>
+      <c r="D32" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="E32" s="38"/>
+      <c r="F32" s="39">
+        <v>3533214</v>
+      </c>
+      <c r="G32" s="40">
+        <v>3441169</v>
+      </c>
+      <c r="H32" s="40">
+        <v>45741</v>
+      </c>
+      <c r="I32" s="40">
+        <v>14427</v>
+      </c>
+      <c r="J32" s="35">
+        <v>3501337</v>
+      </c>
+      <c r="K32" s="36">
+        <v>0.99099999999999999</v>
+      </c>
+      <c r="L32" s="14">
         <v>0.99</v>
       </c>
       <c r="Q32" s="79"/>
       <c r="R32" s="80"/>
       <c r="S32" s="80"/>
       <c r="T32" s="80"/>
       <c r="U32" s="80"/>
       <c r="V32" s="80"/>
       <c r="W32" s="81"/>
       <c r="X32" s="82"/>
       <c r="Y32" s="5"/>
       <c r="Z32" s="5"/>
       <c r="AA32" s="5"/>
       <c r="AB32" s="6"/>
     </row>
     <row r="33" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C33" s="23"/>
-[...19 lines deleted...]
-      <c r="K33" s="39">
+      <c r="C33" s="20"/>
+      <c r="D33" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E33" s="38"/>
+      <c r="F33" s="39">
+        <v>7467331</v>
+      </c>
+      <c r="G33" s="40">
+        <v>7440221</v>
+      </c>
+      <c r="H33" s="40">
+        <v>8401</v>
+      </c>
+      <c r="I33" s="40">
+        <v>11756</v>
+      </c>
+      <c r="J33" s="35">
+        <v>7460378</v>
+      </c>
+      <c r="K33" s="36">
         <v>0.999</v>
       </c>
-      <c r="L33" s="17">
+      <c r="L33" s="14">
         <v>0.999</v>
       </c>
       <c r="Q33" s="79"/>
       <c r="R33" s="80"/>
       <c r="S33" s="80"/>
       <c r="T33" s="80"/>
       <c r="U33" s="80"/>
       <c r="V33" s="80"/>
       <c r="W33" s="81"/>
       <c r="X33" s="82"/>
       <c r="Y33" s="5"/>
       <c r="Z33" s="5"/>
       <c r="AA33" s="5"/>
       <c r="AB33" s="6"/>
     </row>
     <row r="34" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C34" s="23"/>
-[...22 lines deleted...]
-      <c r="L34" s="17">
+      <c r="C34" s="20"/>
+      <c r="D34" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="E34" s="38"/>
+      <c r="F34" s="39">
+        <v>1751026</v>
+      </c>
+      <c r="G34" s="40">
+        <v>1734986</v>
+      </c>
+      <c r="H34" s="40">
+        <v>7796</v>
+      </c>
+      <c r="I34" s="40">
+        <v>1271</v>
+      </c>
+      <c r="J34" s="35">
+        <v>1744053</v>
+      </c>
+      <c r="K34" s="36">
+        <v>0.996</v>
+      </c>
+      <c r="L34" s="14">
         <v>0.997</v>
       </c>
       <c r="Q34" s="79"/>
       <c r="R34" s="80"/>
       <c r="S34" s="80"/>
       <c r="T34" s="80"/>
       <c r="U34" s="80"/>
       <c r="V34" s="80"/>
       <c r="W34" s="81"/>
       <c r="X34" s="82"/>
       <c r="Y34" s="5"/>
       <c r="Z34" s="5"/>
       <c r="AA34" s="5"/>
       <c r="AB34" s="6"/>
     </row>
     <row r="35" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C35" s="23"/>
-[...19 lines deleted...]
-      <c r="K35" s="39">
+      <c r="C35" s="20"/>
+      <c r="D35" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="E35" s="38"/>
+      <c r="F35" s="39">
+        <v>1406413</v>
+      </c>
+      <c r="G35" s="40">
+        <v>1379658</v>
+      </c>
+      <c r="H35" s="40">
+        <v>18136</v>
+      </c>
+      <c r="I35" s="40">
+        <v>5171</v>
+      </c>
+      <c r="J35" s="35">
+        <v>1402965</v>
+      </c>
+      <c r="K35" s="36">
         <v>0.998</v>
       </c>
-      <c r="L35" s="17">
+      <c r="L35" s="14">
         <v>0.998</v>
       </c>
       <c r="Q35" s="79"/>
       <c r="R35" s="80"/>
       <c r="S35" s="80"/>
       <c r="T35" s="80"/>
       <c r="U35" s="80"/>
       <c r="V35" s="80"/>
       <c r="W35" s="81"/>
       <c r="X35" s="82"/>
       <c r="Y35" s="5"/>
       <c r="Z35" s="5"/>
       <c r="AA35" s="5"/>
       <c r="AB35" s="6"/>
     </row>
     <row r="36" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C36" s="23"/>
-[...22 lines deleted...]
-      <c r="L36" s="17">
+      <c r="C36" s="20"/>
+      <c r="D36" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="E36" s="38"/>
+      <c r="F36" s="39">
+        <v>2533811</v>
+      </c>
+      <c r="G36" s="40">
+        <v>2513976</v>
+      </c>
+      <c r="H36" s="40">
+        <v>10409</v>
+      </c>
+      <c r="I36" s="40">
+        <v>1207</v>
+      </c>
+      <c r="J36" s="35">
+        <v>2525592</v>
+      </c>
+      <c r="K36" s="36">
+        <v>0.997</v>
+      </c>
+      <c r="L36" s="14">
         <v>0.998</v>
       </c>
       <c r="Q36" s="79"/>
       <c r="R36" s="80"/>
       <c r="S36" s="80"/>
       <c r="T36" s="80"/>
       <c r="U36" s="80"/>
       <c r="V36" s="80"/>
       <c r="W36" s="81"/>
       <c r="X36" s="82"/>
       <c r="Y36" s="5"/>
       <c r="Z36" s="5"/>
       <c r="AA36" s="5"/>
       <c r="AB36" s="6"/>
     </row>
     <row r="37" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C37" s="23"/>
-[...10 lines deleted...]
-      <c r="H37" s="43">
+      <c r="C37" s="20"/>
+      <c r="D37" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="E37" s="38"/>
+      <c r="F37" s="39">
+        <v>8761190</v>
+      </c>
+      <c r="G37" s="40">
+        <v>8759318</v>
+      </c>
+      <c r="H37" s="40">
         <v>0</v>
       </c>
-      <c r="I37" s="43">
-[...5 lines deleted...]
-      <c r="K37" s="39">
+      <c r="I37" s="40">
+        <v>1446</v>
+      </c>
+      <c r="J37" s="35">
+        <v>8760764</v>
+      </c>
+      <c r="K37" s="36">
         <v>1</v>
       </c>
-      <c r="L37" s="17">
+      <c r="L37" s="14">
         <v>1</v>
       </c>
       <c r="Q37" s="79"/>
       <c r="R37" s="80"/>
       <c r="S37" s="80"/>
       <c r="T37"/>
       <c r="U37" s="80"/>
       <c r="V37" s="80"/>
       <c r="W37" s="81"/>
       <c r="X37" s="82"/>
       <c r="Y37" s="5"/>
       <c r="Z37" s="5"/>
       <c r="AA37" s="5"/>
       <c r="AB37" s="6"/>
     </row>
     <row r="38" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C38" s="23"/>
-[...19 lines deleted...]
-      <c r="K38" s="39">
+      <c r="C38" s="20"/>
+      <c r="D38" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="E38" s="38"/>
+      <c r="F38" s="39">
+        <v>5344832</v>
+      </c>
+      <c r="G38" s="40">
+        <v>5319636</v>
+      </c>
+      <c r="H38" s="40">
+        <v>17415</v>
+      </c>
+      <c r="I38" s="40">
+        <v>1194</v>
+      </c>
+      <c r="J38" s="35">
+        <v>5338245</v>
+      </c>
+      <c r="K38" s="36">
         <v>0.999</v>
       </c>
-      <c r="L38" s="17">
+      <c r="L38" s="14">
         <v>0.999</v>
       </c>
       <c r="Q38" s="79"/>
       <c r="R38" s="80"/>
       <c r="S38" s="80"/>
       <c r="T38" s="80"/>
       <c r="U38" s="80"/>
       <c r="V38" s="80"/>
       <c r="W38" s="81"/>
       <c r="X38" s="82"/>
       <c r="Y38" s="5"/>
       <c r="Z38" s="5"/>
       <c r="AA38" s="5"/>
       <c r="AB38" s="6"/>
     </row>
     <row r="39" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C39" s="23"/>
-[...13 lines deleted...]
-      <c r="I39" s="43">
+      <c r="C39" s="20"/>
+      <c r="D39" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39">
+        <v>1295094</v>
+      </c>
+      <c r="G39" s="40">
+        <v>1272664</v>
+      </c>
+      <c r="H39" s="40">
+        <v>13762</v>
+      </c>
+      <c r="I39" s="40">
         <v>249</v>
       </c>
-      <c r="J39" s="38">
-[...2 lines deleted...]
-      <c r="K39" s="39">
+      <c r="J39" s="35">
+        <v>1286675</v>
+      </c>
+      <c r="K39" s="36">
         <v>0.99299999999999999</v>
       </c>
-      <c r="L39" s="17">
-        <v>0.99399999999999999</v>
+      <c r="L39" s="14">
+        <v>0.99299999999999999</v>
       </c>
       <c r="Q39" s="79"/>
       <c r="R39" s="80"/>
       <c r="S39" s="80"/>
       <c r="T39" s="80"/>
       <c r="U39"/>
       <c r="V39" s="80"/>
       <c r="W39" s="81"/>
       <c r="X39" s="82"/>
       <c r="Y39" s="5"/>
       <c r="Z39" s="5"/>
       <c r="AA39" s="5"/>
       <c r="AB39" s="6"/>
     </row>
     <row r="40" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C40" s="23"/>
-[...22 lines deleted...]
-      <c r="L40" s="17">
+      <c r="C40" s="20"/>
+      <c r="D40" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39">
+        <v>899336</v>
+      </c>
+      <c r="G40" s="40">
+        <v>845807</v>
+      </c>
+      <c r="H40" s="40">
+        <v>36070</v>
+      </c>
+      <c r="I40" s="40">
+        <v>1182</v>
+      </c>
+      <c r="J40" s="35">
+        <v>883059</v>
+      </c>
+      <c r="K40" s="36">
+        <v>0.98199999999999998</v>
+      </c>
+      <c r="L40" s="14">
         <v>0.98099999999999998</v>
       </c>
       <c r="Q40" s="79"/>
       <c r="R40" s="80"/>
       <c r="S40" s="80"/>
       <c r="T40" s="80"/>
       <c r="U40" s="80"/>
       <c r="V40" s="80"/>
       <c r="W40" s="81"/>
       <c r="X40" s="82"/>
       <c r="Y40" s="5"/>
       <c r="Z40" s="5"/>
       <c r="AA40" s="5"/>
       <c r="AB40" s="6"/>
     </row>
     <row r="41" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C41" s="23"/>
-[...22 lines deleted...]
-      <c r="L41" s="17">
+      <c r="C41" s="20"/>
+      <c r="D41" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="E41" s="38"/>
+      <c r="F41" s="39">
+        <v>536776</v>
+      </c>
+      <c r="G41" s="40">
+        <v>488228</v>
+      </c>
+      <c r="H41" s="40">
+        <v>35872</v>
+      </c>
+      <c r="I41" s="40">
+        <v>2522</v>
+      </c>
+      <c r="J41" s="35">
+        <v>526622</v>
+      </c>
+      <c r="K41" s="36">
+        <v>0.98099999999999998</v>
+      </c>
+      <c r="L41" s="14">
         <v>0.98</v>
       </c>
       <c r="Q41" s="79"/>
       <c r="R41" s="80"/>
       <c r="S41" s="80"/>
       <c r="T41" s="80"/>
       <c r="U41" s="80"/>
       <c r="V41" s="80"/>
       <c r="W41" s="81"/>
       <c r="X41" s="82"/>
       <c r="Y41" s="5"/>
       <c r="Z41" s="5"/>
       <c r="AA41" s="5"/>
       <c r="AB41" s="6"/>
     </row>
     <row r="42" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C42" s="23"/>
-[...19 lines deleted...]
-      <c r="K42" s="39">
+      <c r="C42" s="20"/>
+      <c r="D42" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="E42" s="38"/>
+      <c r="F42" s="39">
+        <v>643316</v>
+      </c>
+      <c r="G42" s="40">
+        <v>610041</v>
+      </c>
+      <c r="H42" s="40">
+        <v>15789</v>
+      </c>
+      <c r="I42" s="40">
+        <v>414</v>
+      </c>
+      <c r="J42" s="35">
+        <v>626244</v>
+      </c>
+      <c r="K42" s="36">
         <v>0.97299999999999998</v>
       </c>
-      <c r="L42" s="17">
-        <v>0.96899999999999997</v>
+      <c r="L42" s="14">
+        <v>0.97299999999999998</v>
       </c>
       <c r="Q42" s="79"/>
       <c r="R42" s="80"/>
       <c r="S42" s="80"/>
       <c r="T42" s="80"/>
       <c r="U42"/>
       <c r="V42" s="80"/>
       <c r="W42" s="81"/>
       <c r="X42" s="82"/>
       <c r="Y42" s="5"/>
       <c r="Z42" s="5"/>
       <c r="AA42" s="5"/>
       <c r="AB42" s="6"/>
     </row>
     <row r="43" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C43" s="23"/>
-[...19 lines deleted...]
-      <c r="K43" s="39">
+      <c r="C43" s="20"/>
+      <c r="D43" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="E43" s="38"/>
+      <c r="F43" s="39">
+        <v>1835093</v>
+      </c>
+      <c r="G43" s="40">
+        <v>1776918</v>
+      </c>
+      <c r="H43" s="40">
+        <v>43806</v>
+      </c>
+      <c r="I43" s="40">
+        <v>2744</v>
+      </c>
+      <c r="J43" s="35">
+        <v>1823468</v>
+      </c>
+      <c r="K43" s="36">
+        <v>0.99399999999999999</v>
+      </c>
+      <c r="L43" s="14">
         <v>0.99299999999999999</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.99199999999999999</v>
       </c>
       <c r="Q43" s="79"/>
       <c r="R43" s="80"/>
       <c r="S43" s="80"/>
       <c r="T43" s="80"/>
       <c r="U43" s="80"/>
       <c r="V43" s="80"/>
       <c r="W43" s="81"/>
       <c r="X43" s="82"/>
       <c r="Y43" s="5"/>
       <c r="Z43" s="5"/>
       <c r="AA43" s="5"/>
       <c r="AB43" s="6"/>
     </row>
     <row r="44" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C44" s="23"/>
-[...19 lines deleted...]
-      <c r="K44" s="39">
+      <c r="C44" s="20"/>
+      <c r="D44" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="E44" s="38"/>
+      <c r="F44" s="39">
+        <v>2737309</v>
+      </c>
+      <c r="G44" s="40">
+        <v>2595019</v>
+      </c>
+      <c r="H44" s="40">
+        <v>7999</v>
+      </c>
+      <c r="I44" s="40">
+        <v>7362</v>
+      </c>
+      <c r="J44" s="35">
+        <v>2610380</v>
+      </c>
+      <c r="K44" s="36">
+        <v>0.95399999999999996</v>
+      </c>
+      <c r="L44" s="14">
         <v>0.95199999999999996</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.95099999999999996</v>
       </c>
       <c r="Q44" s="79"/>
       <c r="R44" s="80"/>
       <c r="S44" s="80"/>
       <c r="T44" s="80"/>
       <c r="U44" s="80"/>
       <c r="V44" s="80"/>
       <c r="W44" s="81"/>
       <c r="X44" s="82"/>
       <c r="Y44" s="5"/>
       <c r="Z44" s="5"/>
       <c r="AA44" s="5"/>
       <c r="AB44" s="6"/>
     </row>
     <row r="45" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C45" s="23"/>
-[...19 lines deleted...]
-      <c r="K45" s="39">
+      <c r="C45" s="20"/>
+      <c r="D45" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="E45" s="38"/>
+      <c r="F45" s="39">
+        <v>1286039</v>
+      </c>
+      <c r="G45" s="40">
+        <v>1197695</v>
+      </c>
+      <c r="H45" s="40">
+        <v>10140</v>
+      </c>
+      <c r="I45" s="40">
+        <v>4144</v>
+      </c>
+      <c r="J45" s="35">
+        <v>1211979</v>
+      </c>
+      <c r="K45" s="36">
+        <v>0.94199999999999995</v>
+      </c>
+      <c r="L45" s="14">
         <v>0.94299999999999995</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.94</v>
       </c>
       <c r="Q45" s="79"/>
       <c r="R45" s="80"/>
       <c r="S45" s="80"/>
       <c r="T45" s="80"/>
       <c r="U45" s="80"/>
       <c r="V45" s="80"/>
       <c r="W45" s="81"/>
       <c r="X45" s="82"/>
       <c r="Y45" s="5"/>
       <c r="Z45" s="5"/>
       <c r="AA45" s="5"/>
       <c r="AB45" s="6"/>
     </row>
     <row r="46" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C46" s="23"/>
-[...22 lines deleted...]
-      <c r="L46" s="17">
+      <c r="C46" s="20"/>
+      <c r="D46" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="E46" s="38"/>
+      <c r="F46" s="39">
+        <v>689157</v>
+      </c>
+      <c r="G46" s="40">
+        <v>636179</v>
+      </c>
+      <c r="H46" s="40">
+        <v>22605</v>
+      </c>
+      <c r="I46" s="40">
+        <v>12497</v>
+      </c>
+      <c r="J46" s="35">
+        <v>671281</v>
+      </c>
+      <c r="K46" s="36">
+        <v>0.97399999999999998</v>
+      </c>
+      <c r="L46" s="14">
         <v>0.97199999999999998</v>
       </c>
       <c r="Q46" s="79"/>
       <c r="R46" s="80"/>
       <c r="S46" s="80"/>
       <c r="T46" s="80"/>
       <c r="U46" s="80"/>
       <c r="V46" s="80"/>
       <c r="W46" s="81"/>
       <c r="X46" s="82"/>
       <c r="Y46" s="5"/>
       <c r="Z46" s="5"/>
       <c r="AA46" s="5"/>
       <c r="AB46" s="6"/>
     </row>
     <row r="47" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C47" s="23"/>
-[...13 lines deleted...]
-      <c r="I47" s="43">
+      <c r="C47" s="20"/>
+      <c r="D47" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="E47" s="38"/>
+      <c r="F47" s="39">
+        <v>919513</v>
+      </c>
+      <c r="G47" s="40">
+        <v>910802</v>
+      </c>
+      <c r="H47" s="40">
+        <v>2954</v>
+      </c>
+      <c r="I47" s="40">
         <v>3</v>
       </c>
-      <c r="J47" s="38">
-[...2 lines deleted...]
-      <c r="K47" s="39">
+      <c r="J47" s="35">
+        <v>913759</v>
+      </c>
+      <c r="K47" s="36">
+        <v>0.99399999999999999</v>
+      </c>
+      <c r="L47" s="14">
         <v>0.99299999999999999</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.99399999999999999</v>
       </c>
       <c r="Q47" s="79"/>
       <c r="R47" s="80"/>
       <c r="S47" s="80"/>
       <c r="T47" s="80"/>
       <c r="U47"/>
       <c r="V47" s="80"/>
       <c r="W47" s="81"/>
       <c r="X47" s="82"/>
       <c r="Y47" s="5"/>
       <c r="Z47" s="5"/>
       <c r="AA47" s="5"/>
       <c r="AB47" s="6"/>
     </row>
     <row r="48" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C48" s="23"/>
-[...19 lines deleted...]
-      <c r="K48" s="39">
+      <c r="C48" s="20"/>
+      <c r="D48" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="E48" s="38"/>
+      <c r="F48" s="39">
+        <v>1304514</v>
+      </c>
+      <c r="G48" s="40">
+        <v>1184431</v>
+      </c>
+      <c r="H48" s="40">
+        <v>20417</v>
+      </c>
+      <c r="I48" s="40">
+        <v>20503</v>
+      </c>
+      <c r="J48" s="35">
+        <v>1225351</v>
+      </c>
+      <c r="K48" s="36">
         <v>0.93899999999999995</v>
       </c>
-      <c r="L48" s="17">
-        <v>0.93500000000000005</v>
+      <c r="L48" s="14">
+        <v>0.93899999999999995</v>
       </c>
       <c r="Q48" s="79"/>
       <c r="R48" s="80"/>
       <c r="S48" s="80"/>
       <c r="T48" s="80"/>
       <c r="U48" s="80"/>
       <c r="V48" s="80"/>
       <c r="W48" s="81"/>
       <c r="X48" s="82"/>
       <c r="Y48" s="5"/>
       <c r="Z48" s="5"/>
       <c r="AA48" s="5"/>
       <c r="AB48" s="6"/>
     </row>
     <row r="49" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C49" s="23"/>
-[...19 lines deleted...]
-      <c r="K49" s="39">
+      <c r="C49" s="20"/>
+      <c r="D49" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="E49" s="38"/>
+      <c r="F49" s="39">
+        <v>666040</v>
+      </c>
+      <c r="G49" s="40">
+        <v>567916</v>
+      </c>
+      <c r="H49" s="40">
+        <v>60180</v>
+      </c>
+      <c r="I49" s="40">
+        <v>5104</v>
+      </c>
+      <c r="J49" s="35">
+        <v>633200</v>
+      </c>
+      <c r="K49" s="36">
+        <v>0.95099999999999996</v>
+      </c>
+      <c r="L49" s="14">
         <v>0.94899999999999995</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.94699999999999995</v>
       </c>
       <c r="Q49" s="79"/>
       <c r="R49" s="80"/>
       <c r="S49" s="80"/>
       <c r="T49" s="80"/>
       <c r="U49" s="80"/>
       <c r="V49" s="80"/>
       <c r="W49" s="81"/>
       <c r="X49" s="82"/>
       <c r="Y49" s="5"/>
       <c r="Z49" s="5"/>
       <c r="AA49" s="5"/>
       <c r="AB49" s="6"/>
     </row>
     <row r="50" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C50" s="23"/>
-[...19 lines deleted...]
-      <c r="K50" s="39">
+      <c r="C50" s="20"/>
+      <c r="D50" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="E50" s="38"/>
+      <c r="F50" s="39">
+        <v>5091224</v>
+      </c>
+      <c r="G50" s="40">
+        <v>4788680</v>
+      </c>
+      <c r="H50" s="40">
+        <v>13694</v>
+      </c>
+      <c r="I50" s="40">
+        <v>53297</v>
+      </c>
+      <c r="J50" s="35">
+        <v>4855671</v>
+      </c>
+      <c r="K50" s="36">
+        <v>0.95399999999999996</v>
+      </c>
+      <c r="L50" s="14">
         <v>0.96</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.95199999999999996</v>
       </c>
       <c r="Q50" s="79"/>
       <c r="R50" s="80"/>
       <c r="S50" s="80"/>
       <c r="T50" s="80"/>
       <c r="U50" s="80"/>
       <c r="V50" s="80"/>
       <c r="W50" s="81"/>
       <c r="X50" s="82"/>
       <c r="Y50" s="5"/>
       <c r="Z50" s="5"/>
       <c r="AA50" s="5"/>
       <c r="AB50" s="6"/>
     </row>
     <row r="51" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C51" s="23"/>
-[...19 lines deleted...]
-      <c r="K51" s="39">
+      <c r="C51" s="20"/>
+      <c r="D51" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="E51" s="38"/>
+      <c r="F51" s="39">
+        <v>796921</v>
+      </c>
+      <c r="G51" s="40">
+        <v>753487</v>
+      </c>
+      <c r="H51" s="40">
+        <v>8389</v>
+      </c>
+      <c r="I51" s="40">
+        <v>1077</v>
+      </c>
+      <c r="J51" s="35">
+        <v>762953</v>
+      </c>
+      <c r="K51" s="36">
         <v>0.95699999999999996</v>
       </c>
-      <c r="L51" s="17">
+      <c r="L51" s="14">
         <v>0.95699999999999996</v>
       </c>
       <c r="Q51" s="79"/>
       <c r="R51" s="80"/>
       <c r="S51" s="80"/>
       <c r="T51" s="80"/>
       <c r="U51" s="80"/>
       <c r="V51" s="80"/>
       <c r="W51" s="81"/>
       <c r="X51" s="82"/>
       <c r="Y51" s="5"/>
       <c r="Z51" s="5"/>
       <c r="AA51" s="5"/>
       <c r="AB51" s="6"/>
     </row>
     <row r="52" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C52" s="23"/>
-[...19 lines deleted...]
-      <c r="K52" s="39">
+      <c r="C52" s="20"/>
+      <c r="D52" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="E52" s="38"/>
+      <c r="F52" s="39">
+        <v>1254499</v>
+      </c>
+      <c r="G52" s="40">
+        <v>1208998</v>
+      </c>
+      <c r="H52" s="40">
+        <v>22031</v>
+      </c>
+      <c r="I52" s="40">
+        <v>12212</v>
+      </c>
+      <c r="J52" s="35">
+        <v>1243241</v>
+      </c>
+      <c r="K52" s="36">
+        <v>0.99099999999999999</v>
+      </c>
+      <c r="L52" s="14">
         <v>0.99</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.99099999999999999</v>
       </c>
       <c r="Q52" s="79"/>
       <c r="R52" s="80"/>
       <c r="S52" s="80"/>
       <c r="T52" s="80"/>
       <c r="U52" s="80"/>
       <c r="V52" s="80"/>
       <c r="W52" s="81"/>
       <c r="X52" s="82"/>
       <c r="Y52" s="5"/>
       <c r="Z52" s="5"/>
       <c r="AA52" s="5"/>
       <c r="AB52" s="6"/>
     </row>
     <row r="53" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C53" s="23"/>
-[...19 lines deleted...]
-      <c r="K53" s="39">
+      <c r="C53" s="20"/>
+      <c r="D53" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="E53" s="38"/>
+      <c r="F53" s="39">
+        <v>1702325</v>
+      </c>
+      <c r="G53" s="40">
+        <v>1436330</v>
+      </c>
+      <c r="H53" s="40">
+        <v>73137</v>
+      </c>
+      <c r="I53" s="40">
+        <v>16589</v>
+      </c>
+      <c r="J53" s="35">
+        <v>1526056</v>
+      </c>
+      <c r="K53" s="36">
+        <v>0.89600000000000002</v>
+      </c>
+      <c r="L53" s="14">
         <v>0.89500000000000002</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.89200000000000002</v>
       </c>
       <c r="Q53" s="79"/>
       <c r="R53" s="80"/>
       <c r="S53" s="80"/>
       <c r="T53" s="80"/>
       <c r="U53" s="80"/>
       <c r="V53" s="80"/>
       <c r="W53" s="81"/>
       <c r="X53" s="82"/>
       <c r="Y53" s="5"/>
       <c r="Z53" s="5"/>
       <c r="AA53" s="5"/>
       <c r="AB53" s="6"/>
     </row>
     <row r="54" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C54" s="23"/>
-[...19 lines deleted...]
-      <c r="K54" s="39">
+      <c r="C54" s="20"/>
+      <c r="D54" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="E54" s="38"/>
+      <c r="F54" s="39">
+        <v>1087257</v>
+      </c>
+      <c r="G54" s="40">
+        <v>979664</v>
+      </c>
+      <c r="H54" s="40">
+        <v>14666</v>
+      </c>
+      <c r="I54" s="40">
+        <v>8226</v>
+      </c>
+      <c r="J54" s="35">
+        <v>1002556</v>
+      </c>
+      <c r="K54" s="36">
+        <v>0.92200000000000004</v>
+      </c>
+      <c r="L54" s="14">
         <v>0.92</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.91800000000000004</v>
       </c>
       <c r="Q54" s="79"/>
       <c r="R54" s="80"/>
       <c r="S54" s="80"/>
       <c r="T54" s="80"/>
       <c r="U54" s="80"/>
       <c r="V54" s="80"/>
       <c r="W54" s="81"/>
       <c r="X54" s="82"/>
       <c r="Y54" s="5"/>
       <c r="Z54" s="5"/>
       <c r="AA54" s="5"/>
       <c r="AB54" s="6"/>
     </row>
     <row r="55" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C55" s="23"/>
-[...19 lines deleted...]
-      <c r="K55" s="39">
+      <c r="C55" s="20"/>
+      <c r="D55" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="E55" s="38"/>
+      <c r="F55" s="39">
+        <v>1039769</v>
+      </c>
+      <c r="G55" s="40">
+        <v>985190</v>
+      </c>
+      <c r="H55" s="40">
+        <v>31294</v>
+      </c>
+      <c r="I55" s="40">
+        <v>1835</v>
+      </c>
+      <c r="J55" s="35">
+        <v>1018319</v>
+      </c>
+      <c r="K55" s="36">
         <v>0.97899999999999998</v>
       </c>
-      <c r="L55" s="17">
-        <v>0.97699999999999998</v>
+      <c r="L55" s="14">
+        <v>0.97899999999999998</v>
       </c>
       <c r="Q55" s="79"/>
       <c r="R55" s="80"/>
       <c r="S55" s="80"/>
       <c r="T55" s="80"/>
       <c r="U55" s="80"/>
       <c r="V55" s="80"/>
       <c r="W55" s="81"/>
       <c r="X55" s="82"/>
       <c r="Y55" s="5"/>
       <c r="Z55" s="5"/>
       <c r="AA55" s="5"/>
       <c r="AB55" s="6"/>
     </row>
     <row r="56" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C56" s="23"/>
-[...22 lines deleted...]
-      <c r="L56" s="17">
+      <c r="C56" s="20"/>
+      <c r="D56" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="E56" s="38"/>
+      <c r="F56" s="39">
+        <v>1563569</v>
+      </c>
+      <c r="G56" s="40">
+        <v>1470273</v>
+      </c>
+      <c r="H56" s="40">
+        <v>43810</v>
+      </c>
+      <c r="I56" s="40">
+        <v>14616</v>
+      </c>
+      <c r="J56" s="35">
+        <v>1528699</v>
+      </c>
+      <c r="K56" s="36">
+        <v>0.97799999999999998</v>
+      </c>
+      <c r="L56" s="14">
         <v>0.97699999999999998</v>
       </c>
       <c r="Q56" s="79"/>
       <c r="R56" s="80"/>
       <c r="S56" s="80"/>
       <c r="T56" s="80"/>
       <c r="U56" s="80"/>
       <c r="V56" s="80"/>
       <c r="W56" s="81"/>
       <c r="X56" s="82"/>
       <c r="Y56" s="5"/>
       <c r="Z56" s="5"/>
       <c r="AA56" s="5"/>
       <c r="AB56" s="6"/>
     </row>
     <row r="57" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C57" s="25"/>
-[...13 lines deleted...]
-      <c r="I57" s="53">
+      <c r="C57" s="22"/>
+      <c r="D57" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="E57" s="48"/>
+      <c r="F57" s="49">
+        <v>1462046</v>
+      </c>
+      <c r="G57" s="50">
+        <v>1439438</v>
+      </c>
+      <c r="H57" s="50">
+        <v>22149</v>
+      </c>
+      <c r="I57" s="50">
         <v>18</v>
       </c>
-      <c r="J57" s="53">
-[...2 lines deleted...]
-      <c r="K57" s="54">
+      <c r="J57" s="50">
+        <v>1461605</v>
+      </c>
+      <c r="K57" s="51">
+        <v>1</v>
+      </c>
+      <c r="L57" s="15">
         <v>0.999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="Q57" s="79"/>
       <c r="R57" s="80"/>
       <c r="S57" s="80"/>
       <c r="T57" s="80"/>
       <c r="U57"/>
       <c r="V57" s="80"/>
       <c r="W57" s="81"/>
       <c r="X57" s="82"/>
       <c r="Y57" s="5"/>
       <c r="Z57" s="5"/>
       <c r="AA57" s="5"/>
       <c r="AB57" s="6"/>
     </row>
     <row r="58" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C58" s="22"/>
-      <c r="D58" s="35" t="s">
+      <c r="C58" s="19"/>
+      <c r="D58" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="E58" s="55"/>
-[...16 lines deleted...]
-        <v>0.98299999999999998</v>
+      <c r="E58" s="52"/>
+      <c r="F58" s="34">
+        <v>124157511</v>
+      </c>
+      <c r="G58" s="35">
+        <v>120026054</v>
+      </c>
+      <c r="H58" s="35">
+        <v>1577478</v>
+      </c>
+      <c r="I58" s="35">
+        <v>358250</v>
+      </c>
+      <c r="J58" s="35">
+        <v>121961782</v>
+      </c>
+      <c r="K58" s="36">
+        <v>0.98199999999999998</v>
       </c>
       <c r="L58" s="7" t="s">
         <v>13</v>
       </c>
       <c r="Q58" s="83"/>
       <c r="R58" s="80"/>
       <c r="S58" s="80"/>
       <c r="T58" s="80"/>
       <c r="U58" s="80"/>
       <c r="V58" s="80"/>
       <c r="W58" s="84"/>
     </row>
     <row r="59" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C59" s="23"/>
-[...20 lines deleted...]
-        <v>0.98199999999999998</v>
+      <c r="C59" s="20"/>
+      <c r="D59" s="53" t="s">
+        <v>67</v>
+      </c>
+      <c r="E59" s="54"/>
+      <c r="F59" s="39">
+        <v>124704624</v>
+      </c>
+      <c r="G59" s="40">
+        <v>120508470</v>
+      </c>
+      <c r="H59" s="40">
+        <v>1623337</v>
+      </c>
+      <c r="I59" s="40">
+        <v>396991</v>
+      </c>
+      <c r="J59" s="40">
+        <v>122528798</v>
+      </c>
+      <c r="K59" s="36">
+        <v>0.98299999999999998</v>
       </c>
       <c r="L59" s="8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="Q59" s="85"/>
       <c r="R59" s="86"/>
       <c r="S59" s="87"/>
       <c r="T59" s="87"/>
       <c r="U59" s="86"/>
       <c r="V59" s="87"/>
-      <c r="W59" s="88"/>
+      <c r="W59" s="81"/>
     </row>
     <row r="60" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C60" s="25"/>
-      <c r="D60" s="50" t="s">
+      <c r="C60" s="22"/>
+      <c r="D60" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="E60" s="58"/>
-[...16 lines deleted...]
-        <v>1.0000000000000009E-3</v>
+      <c r="E60" s="55"/>
+      <c r="F60" s="56">
+        <v>-547113</v>
+      </c>
+      <c r="G60" s="56">
+        <v>-482416</v>
+      </c>
+      <c r="H60" s="56">
+        <v>-45859</v>
+      </c>
+      <c r="I60" s="56">
+        <v>-38741</v>
+      </c>
+      <c r="J60" s="56">
+        <v>-567016</v>
+      </c>
+      <c r="K60" s="57">
+        <v>-1.0000000000000009E-3</v>
       </c>
       <c r="L60" s="9" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-      <c r="X60" s="97"/>
+        <v>13</v>
+      </c>
+      <c r="Q60" s="88"/>
+      <c r="R60" s="89"/>
+      <c r="S60" s="16"/>
+      <c r="T60" s="16"/>
+      <c r="U60" s="92"/>
+      <c r="V60" s="92"/>
+      <c r="W60" s="92"/>
+      <c r="X60" s="92"/>
     </row>
     <row r="61" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C61" s="66" t="s">
-        <v>68</v>
+      <c r="C61" s="63" t="s">
+        <v>66</v>
       </c>
       <c r="D61" s="4"/>
       <c r="Q61" s="11"/>
-      <c r="S61" s="14"/>
-[...2 lines deleted...]
-      <c r="V61" s="14"/>
+      <c r="S61" s="12"/>
+      <c r="T61" s="12"/>
+      <c r="U61" s="13"/>
+      <c r="V61" s="12"/>
     </row>
     <row r="63" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D63" s="64"/>
+      <c r="D63" s="61"/>
     </row>
     <row r="64" spans="3:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E64" s="63"/>
-      <c r="F64" s="64"/>
+      <c r="E64" s="60"/>
+      <c r="F64" s="61"/>
     </row>
     <row r="65" spans="17:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q65" s="11"/>
     </row>
     <row r="66" spans="17:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q66" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="G9:J9"/>
+    <mergeCell ref="Y9:Y10"/>
     <mergeCell ref="AB9:AB10"/>
     <mergeCell ref="U60:X60"/>
-    <mergeCell ref="X8:X10"/>
     <mergeCell ref="V2:W2"/>
     <mergeCell ref="Q3:W3"/>
+    <mergeCell ref="D5:L5"/>
+    <mergeCell ref="D6:L6"/>
+    <mergeCell ref="U7:X7"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="S8:V9"/>
     <mergeCell ref="W8:W9"/>
-    <mergeCell ref="U7:X7"/>
+    <mergeCell ref="X8:X10"/>
     <mergeCell ref="D9:D10"/>
-    <mergeCell ref="D5:L5"/>
-[...2 lines deleted...]
-    <mergeCell ref="Y9:Y10"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.86614173228346458" right="0.39370078740157483" top="0.39370078740157483" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C-&amp;"ＭＳ 明朝,標準" 7&amp;"ＭＳ Ｐゴシック,標準" -</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="16" min="1" max="62" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>