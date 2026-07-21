--- v0 (2026-03-07)
+++ v1 (2026-07-21)
@@ -1,60 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DD86D3FD-651B-4DE1-81A4-B1CD41303AC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{547F0D0A-690C-4C2D-B125-E71AB0BA6433}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ｐ８" sheetId="5" r:id="rId1"/>
+    <sheet name="Ｐ８ (2)" sheetId="6" r:id="rId1"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId2"/>
+  </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ８'!$B$2:$Q$50</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ８ (2)'!$B$2:$Q$50</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>年　　度</t>
     <rPh sb="0" eb="4">
       <t>ネンド</t>
     </rPh>
@@ -117,76 +121,75 @@
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>S55</t>
   </si>
   <si>
     <t>S60</t>
   </si>
   <si>
     <t>H2</t>
   </si>
   <si>
     <t>H7</t>
   </si>
   <si>
     <t>H12</t>
   </si>
   <si>
     <t>H17</t>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>R元</t>
-[...5 lines deleted...]
-  <si>
     <t>H22</t>
   </si>
   <si>
     <t>H27</t>
     <phoneticPr fontId="2"/>
-  </si>
-[...1 lines deleted...]
-    <t>R2</t>
   </si>
   <si>
     <t>R3</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>R4</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>R2</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>R5</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>R6</t>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0%"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -687,51 +690,51 @@
     <xf numFmtId="176" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1250" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
@@ -765,460 +768,460 @@
         </a:ln>
       </c:spPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="7.7032810271041821E-2"/>
           <c:y val="0.15120720944300617"/>
           <c:w val="0.85164051355207404"/>
           <c:h val="0.75603604721502693"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
-              <c:f>'Ｐ８'!$C$46</c:f>
+              <c:f>'Ｐ８ (2)'!$C$46</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v> 給水人口（千人）</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="9999FF"/>
             </a:solidFill>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>'Ｐ８'!$D$44:$P$44</c:f>
+              <c:f>'Ｐ８ (2)'!$D$44:$P$44</c:f>
               <c:strCache>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
                   <c:v>S55</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>S60</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>H2</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>H7</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>H12</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>H17</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>H22</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>H27</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>R元</c:v>
+                  <c:v>R2</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>R2</c:v>
+                  <c:v>R3</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>R3</c:v>
+                  <c:v>R4</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>R4</c:v>
+                  <c:v>R5</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>R5</c:v>
+                  <c:v>R6</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'Ｐ８'!$D$46:$P$46</c:f>
+              <c:f>'Ｐ８ (2)'!$D$46:$P$46</c:f>
               <c:numCache>
                 <c:formatCode>#,##0_);[Red]\(#,##0\)</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
                   <c:v>4153</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>4607</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>5056</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>5323</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5492</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>5672</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>5883</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>5927</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>5994</c:v>
+                  <c:v>5997.88</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>5997.88</c:v>
+                  <c:v>6003</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>6003</c:v>
+                  <c:v>6004</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>6004</c:v>
+                  <c:v>6005</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>6005</c:v>
+                  <c:v>6011</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-8377-4D87-AA83-F9E11346F06B}"/>
+              <c16:uniqueId val="{00000000-930A-4210-8B02-C22E6E3FBB86}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="30"/>
         <c:overlap val="20"/>
         <c:axId val="74531200"/>
         <c:axId val="74533888"/>
       </c:barChart>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
-              <c:f>'Ｐ８'!$C$47</c:f>
+              <c:f>'Ｐ８ (2)'!$C$47</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v> 普及率</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="800000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="diamond"/>
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="800000"/>
               </a:solidFill>
               <a:ln>
                 <a:solidFill>
                   <a:srgbClr val="800000"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>'Ｐ８'!$D$44:$P$44</c:f>
+              <c:f>'Ｐ８ (2)'!$D$44:$P$44</c:f>
               <c:strCache>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
                   <c:v>S55</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>S60</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>H2</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>H7</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>H12</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>H17</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>H22</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>H27</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>R元</c:v>
+                  <c:v>R2</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>R2</c:v>
+                  <c:v>R3</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>R3</c:v>
+                  <c:v>R4</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>R4</c:v>
+                  <c:v>R5</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>R5</c:v>
+                  <c:v>R6</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'Ｐ８'!$D$47:$P$47</c:f>
+              <c:f>'Ｐ８ (2)'!$D$47:$P$47</c:f>
               <c:numCache>
                 <c:formatCode>0.0%</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
                   <c:v>0.871</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.89200000000000002</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0.90800000000000003</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0.91900000000000004</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0.92600000000000005</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0.93600000000000005</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0.94599999999999995</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0.95099999999999996</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>0.95399999999999996</c:v>
+                  <c:v>0.95499999999999996</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>0.95499999999999996</c:v>
+                  <c:v>0.95799999999999996</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>0.95799999999999996</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>0.95799999999999996</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>0.95799999999999996</c:v>
+                  <c:v>0.95899999999999996</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-8377-4D87-AA83-F9E11346F06B}"/>
+              <c16:uniqueId val="{00000001-930A-4210-8B02-C22E6E3FBB86}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
-              <c:f>'Ｐ８'!$C$49</c:f>
+              <c:f>'Ｐ８ (2)'!$C$49</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v> 全国普及率</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="000080"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="6"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="000080"/>
               </a:solidFill>
               <a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000080"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>'Ｐ８'!$D$44:$P$44</c:f>
+              <c:f>'Ｐ８ (2)'!$D$44:$P$44</c:f>
               <c:strCache>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
                   <c:v>S55</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>S60</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>H2</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>H7</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>H12</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>H17</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>H22</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>H27</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>R元</c:v>
+                  <c:v>R2</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>R2</c:v>
+                  <c:v>R3</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>R3</c:v>
+                  <c:v>R4</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>R4</c:v>
+                  <c:v>R5</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>R5</c:v>
+                  <c:v>R6</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'Ｐ８'!$D$49:$O$49</c:f>
+              <c:f>'Ｐ８ (2)'!$D$49:$O$49</c:f>
               <c:numCache>
                 <c:formatCode>0.0%</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>0.91500000000000004</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.93300000000000005</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0.94699999999999995</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0.95799999999999996</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0.96599999999999997</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0.97199999999999998</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0.97499999999999998</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0.97899999999999998</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>0.98099999999999998</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>0.98099999999999998</c:v>
+                  <c:v>0.98199999999999998</c:v>
                 </c:pt>
                 <c:pt idx="10">
+                  <c:v>0.98299999999999998</c:v>
+                </c:pt>
+                <c:pt idx="11">
                   <c:v>0.98199999999999998</c:v>
-                </c:pt>
-[...1 lines deleted...]
-                  <c:v>0.98299999999999998</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-8377-4D87-AA83-F9E11346F06B}"/>
+              <c16:uniqueId val="{00000002-930A-4210-8B02-C22E6E3FBB86}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="74544640"/>
         <c:axId val="74546176"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="74531200"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
@@ -1526,122 +1529,313 @@
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="1025" name="Chart 1">
+        <xdr:cNvPr id="2" name="Chart 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001040000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55B30B21-116B-460B-8B2A-0DA827808617}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>339818</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>339818</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1028" name="Line 4">
+        <xdr:cNvPr id="3" name="Line 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004040000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB303006-95B8-4497-9750-671450F5CDA6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm flipV="1">
-          <a:off x="3938803" y="1654419"/>
-          <a:ext cx="0" cy="5955323"/>
+          <a:off x="3928838" y="1634490"/>
+          <a:ext cx="0" cy="5867400"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Dstfs03\17060_&#27700;&#25919;&#35506;$\02_&#23460;&#29677;&#12501;&#12457;&#12523;&#12480;\&#27700;&#36947;&#20107;&#26989;&#23460;\&#32076;&#21942;&#25351;&#23566;\800%20&#21315;&#33865;&#30476;&#12398;&#27700;&#36947;&#12539;&#27700;&#36947;&#32113;&#35336;\&#21315;&#33865;&#30476;&#12398;&#27700;&#36947;\R07&#21315;&#33865;&#30476;&#12398;&#27700;&#36947;&#65288;R06&#23455;&#32318;&#65289;\03_&#20803;&#12487;&#12540;&#12479;&#65288;&#26356;&#26032;&#20013;&#65289;\&#9675;p8&#32102;&#27700;&#20154;&#21475;&#12392;&#26222;&#21450;&#29575;&#12398;&#25512;&#31227;(R6).xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/02_&#23460;&#29677;&#12501;&#12457;&#12523;&#12480;/&#27700;&#36947;&#20107;&#26989;&#23460;/&#32076;&#21942;&#25351;&#23566;/800%20&#21315;&#33865;&#30476;&#12398;&#27700;&#36947;&#12539;&#27700;&#36947;&#32113;&#35336;/&#21315;&#33865;&#30476;&#12398;&#27700;&#36947;/R07&#21315;&#33865;&#30476;&#12398;&#27700;&#36947;&#65288;R06&#23455;&#32318;&#65289;/03_&#20803;&#12487;&#12540;&#12479;&#65288;&#26356;&#26032;&#20013;&#65289;/&#9675;p8&#32102;&#27700;&#20154;&#21475;&#12392;&#26222;&#21450;&#29575;&#12398;&#25512;&#31227;(R6).xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Ｐ８"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="44">
+          <cell r="D44" t="str">
+            <v>S55</v>
+          </cell>
+          <cell r="E44" t="str">
+            <v>S60</v>
+          </cell>
+          <cell r="F44" t="str">
+            <v>H2</v>
+          </cell>
+          <cell r="G44" t="str">
+            <v>H7</v>
+          </cell>
+          <cell r="H44" t="str">
+            <v>H12</v>
+          </cell>
+          <cell r="I44" t="str">
+            <v>H17</v>
+          </cell>
+          <cell r="J44" t="str">
+            <v>H22</v>
+          </cell>
+          <cell r="K44" t="str">
+            <v>H27</v>
+          </cell>
+          <cell r="L44" t="str">
+            <v>R2</v>
+          </cell>
+          <cell r="M44" t="str">
+            <v>R3</v>
+          </cell>
+          <cell r="N44" t="str">
+            <v>R4</v>
+          </cell>
+          <cell r="O44" t="str">
+            <v>R5</v>
+          </cell>
+          <cell r="P44" t="str">
+            <v>R6</v>
+          </cell>
+        </row>
+        <row r="46">
+          <cell r="C46" t="str">
+            <v xml:space="preserve"> 給水人口（千人）</v>
+          </cell>
+          <cell r="D46">
+            <v>4153</v>
+          </cell>
+          <cell r="E46">
+            <v>4607</v>
+          </cell>
+          <cell r="F46">
+            <v>5056</v>
+          </cell>
+          <cell r="G46">
+            <v>5323</v>
+          </cell>
+          <cell r="H46">
+            <v>5492</v>
+          </cell>
+          <cell r="I46">
+            <v>5672</v>
+          </cell>
+          <cell r="J46">
+            <v>5883</v>
+          </cell>
+          <cell r="K46">
+            <v>5927</v>
+          </cell>
+          <cell r="L46">
+            <v>5997.88</v>
+          </cell>
+          <cell r="M46">
+            <v>6003</v>
+          </cell>
+          <cell r="N46">
+            <v>6004</v>
+          </cell>
+          <cell r="O46">
+            <v>6005</v>
+          </cell>
+          <cell r="P46">
+            <v>6011</v>
+          </cell>
+        </row>
+        <row r="47">
+          <cell r="C47" t="str">
+            <v xml:space="preserve"> 普及率</v>
+          </cell>
+          <cell r="D47">
+            <v>0.871</v>
+          </cell>
+          <cell r="E47">
+            <v>0.89200000000000002</v>
+          </cell>
+          <cell r="F47">
+            <v>0.90800000000000003</v>
+          </cell>
+          <cell r="G47">
+            <v>0.91900000000000004</v>
+          </cell>
+          <cell r="H47">
+            <v>0.92600000000000005</v>
+          </cell>
+          <cell r="I47">
+            <v>0.93600000000000005</v>
+          </cell>
+          <cell r="J47">
+            <v>0.94599999999999995</v>
+          </cell>
+          <cell r="K47">
+            <v>0.95099999999999996</v>
+          </cell>
+          <cell r="L47">
+            <v>0.95499999999999996</v>
+          </cell>
+          <cell r="M47">
+            <v>0.95799999999999996</v>
+          </cell>
+          <cell r="N47">
+            <v>0.95799999999999996</v>
+          </cell>
+          <cell r="O47">
+            <v>0.95799999999999996</v>
+          </cell>
+          <cell r="P47">
+            <v>0.95899999999999996</v>
+          </cell>
+        </row>
+        <row r="49">
+          <cell r="C49" t="str">
+            <v xml:space="preserve"> 全国普及率</v>
+          </cell>
+          <cell r="D49">
+            <v>0.91500000000000004</v>
+          </cell>
+          <cell r="E49">
+            <v>0.93300000000000005</v>
+          </cell>
+          <cell r="F49">
+            <v>0.94699999999999995</v>
+          </cell>
+          <cell r="G49">
+            <v>0.95799999999999996</v>
+          </cell>
+          <cell r="H49">
+            <v>0.96599999999999997</v>
+          </cell>
+          <cell r="I49">
+            <v>0.97199999999999998</v>
+          </cell>
+          <cell r="J49">
+            <v>0.97499999999999998</v>
+          </cell>
+          <cell r="K49">
+            <v>0.97899999999999998</v>
+          </cell>
+          <cell r="L49">
+            <v>0.98099999999999998</v>
+          </cell>
+          <cell r="M49">
+            <v>0.98199999999999998</v>
+          </cell>
+          <cell r="N49">
+            <v>0.98299999999999998</v>
+          </cell>
+          <cell r="O49">
+            <v>0.98199999999999998</v>
+          </cell>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1951,300 +2145,300 @@
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F071BF6D-BF5F-4E7B-9CE1-D01201C36D4A}">
   <dimension ref="C2:AB55"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="120" zoomScaleNormal="100" zoomScaleSheetLayoutView="120" workbookViewId="0">
+      <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.109375" style="1" customWidth="1"/>
     <col min="4" max="9" width="5.44140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="5.6640625" style="1" customWidth="1"/>
     <col min="11" max="16" width="5.44140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="2.44140625" style="1" customWidth="1"/>
     <col min="18" max="16384" width="3.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="2" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="3:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB41" s="34"/>
     </row>
     <row r="43" spans="3:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N43" s="16"/>
       <c r="O43" s="7"/>
     </row>
     <row r="44" spans="3:28" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C44" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D44" s="17" t="s">
         <v>5</v>
       </c>
       <c r="E44" s="17" t="s">
         <v>6</v>
       </c>
       <c r="F44" s="17" t="s">
         <v>7</v>
       </c>
       <c r="G44" s="17" t="s">
         <v>8</v>
       </c>
       <c r="H44" s="18" t="s">
         <v>9</v>
       </c>
       <c r="I44" s="18" t="s">
         <v>10</v>
       </c>
       <c r="J44" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="K44" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="K44" s="21" t="s">
+      <c r="L44" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M44" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="L44" s="17" t="s">
-[...2 lines deleted...]
-      <c r="M44" s="17" t="s">
+      <c r="N44" s="17" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="O44" s="17" t="s">
         <v>17</v>
       </c>
       <c r="P44" s="27" t="s">
         <v>18</v>
       </c>
       <c r="Q44" s="13"/>
     </row>
     <row r="45" spans="3:28" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C45" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D45" s="4">
         <v>4768</v>
       </c>
       <c r="E45" s="4">
         <v>5165</v>
       </c>
       <c r="F45" s="4">
         <v>5567</v>
       </c>
       <c r="G45" s="4">
         <v>5794</v>
       </c>
       <c r="H45" s="10">
         <v>5930</v>
       </c>
       <c r="I45" s="10">
         <v>6057</v>
       </c>
       <c r="J45" s="10">
         <v>6218</v>
       </c>
       <c r="K45" s="22">
         <v>6229</v>
       </c>
       <c r="L45" s="25">
-        <v>6280</v>
+        <v>6283.7269999999999</v>
       </c>
       <c r="M45" s="31">
-        <v>6283.7269999999999</v>
+        <v>6268</v>
       </c>
       <c r="N45" s="32">
-        <v>6268</v>
+        <v>6270</v>
       </c>
       <c r="O45" s="31">
         <v>6270</v>
       </c>
       <c r="P45" s="28">
-        <v>6270</v>
+        <v>6271</v>
       </c>
       <c r="Q45" s="14"/>
     </row>
     <row r="46" spans="3:28" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C46" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D46" s="4">
         <v>4153</v>
       </c>
       <c r="E46" s="4">
         <v>4607</v>
       </c>
       <c r="F46" s="4">
         <v>5056</v>
       </c>
       <c r="G46" s="4">
         <v>5323</v>
       </c>
       <c r="H46" s="10">
         <v>5492</v>
       </c>
       <c r="I46" s="10">
         <v>5672</v>
       </c>
       <c r="J46" s="10">
         <v>5883</v>
       </c>
       <c r="K46" s="22">
         <v>5927</v>
       </c>
       <c r="L46" s="26">
-        <v>5994</v>
+        <v>5997.88</v>
       </c>
       <c r="M46" s="32">
-        <v>5997.88</v>
+        <v>6003</v>
       </c>
       <c r="N46" s="32">
-        <v>6003</v>
+        <v>6004</v>
       </c>
       <c r="O46" s="32">
-        <v>6004</v>
+        <v>6005</v>
       </c>
       <c r="P46" s="29">
-        <v>6005</v>
+        <v>6011</v>
       </c>
       <c r="Q46" s="14"/>
     </row>
     <row r="47" spans="3:28" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C47" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="6">
         <v>0.871</v>
       </c>
       <c r="E47" s="6">
         <v>0.89200000000000002</v>
       </c>
       <c r="F47" s="6">
         <v>0.90800000000000003</v>
       </c>
       <c r="G47" s="6">
         <v>0.91900000000000004</v>
       </c>
       <c r="H47" s="11">
         <v>0.92600000000000005</v>
       </c>
       <c r="I47" s="11">
         <v>0.93600000000000005</v>
       </c>
       <c r="J47" s="11">
         <v>0.94599999999999995</v>
       </c>
       <c r="K47" s="23">
         <v>0.95099999999999996</v>
       </c>
       <c r="L47" s="11">
-        <v>0.95399999999999996</v>
+        <v>0.95499999999999996</v>
       </c>
       <c r="M47" s="33">
-        <v>0.95499999999999996</v>
+        <v>0.95799999999999996</v>
       </c>
       <c r="N47" s="33">
         <v>0.95799999999999996</v>
       </c>
       <c r="O47" s="33">
         <v>0.95799999999999996</v>
       </c>
       <c r="P47" s="30">
-        <v>0.95799999999999996</v>
+        <v>0.95899999999999996</v>
       </c>
       <c r="Q47" s="15"/>
     </row>
     <row r="48" spans="3:28" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N48" s="19"/>
       <c r="O48" s="19"/>
     </row>
     <row r="49" spans="3:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C49" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D49" s="9">
         <v>0.91500000000000004</v>
       </c>
       <c r="E49" s="9">
         <v>0.93300000000000005</v>
       </c>
       <c r="F49" s="9">
         <v>0.94699999999999995</v>
       </c>
       <c r="G49" s="9">
         <v>0.95799999999999996</v>
       </c>
       <c r="H49" s="12">
         <v>0.96599999999999997</v>
       </c>
       <c r="I49" s="12">
         <v>0.97199999999999998</v>
       </c>
       <c r="J49" s="12">
         <v>0.97499999999999998</v>
       </c>
       <c r="K49" s="24">
         <v>0.97899999999999998</v>
       </c>
       <c r="L49" s="12">
         <v>0.98099999999999998</v>
       </c>
       <c r="M49" s="12">
-        <v>0.98099999999999998</v>
+        <v>0.98199999999999998</v>
       </c>
       <c r="N49" s="12">
+        <v>0.98299999999999998</v>
+      </c>
+      <c r="O49" s="12">
         <v>0.98199999999999998</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.98299999999999998</v>
       </c>
       <c r="P49" s="20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="3:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="51" spans="3:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="52" spans="3:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="7"/>
       <c r="I52" s="7"/>
       <c r="J52" s="7"/>
       <c r="K52" s="7"/>
       <c r="L52" s="7"/>
       <c r="M52" s="7"/>
       <c r="N52" s="7"/>
       <c r="O52" s="7"/>
     </row>
     <row r="53" spans="3:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="55" spans="3:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
@@ -2259,45 +2453,45 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Ｐ８</vt:lpstr>
-      <vt:lpstr>'Ｐ８'!Print_Area</vt:lpstr>
+      <vt:lpstr>Ｐ８ (2)</vt:lpstr>
+      <vt:lpstr>'Ｐ８ (2)'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>