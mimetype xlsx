--- v0 (2026-03-07)
+++ v1 (2026-07-21)
@@ -1,226 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E6FBBE4-E0FD-40A4-9711-7BEEF6AF2BA9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C4720B1F-7D6C-499E-89FF-B0D94028709E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{8B0BD1E2-7F65-46A1-A74C-233731E89F41}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8B0BD1E2-7F65-46A1-A74C-233731E89F41}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ｐ９" sheetId="1" r:id="rId1"/>
+    <sheet name="Ｐ９" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_xlnm.Extract">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ９'!$B$2:$L$26</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="28">
   <si>
-    <t>　水道の種類別に給水状況をみると、上水道99.2%、簡易水道0.1%、専用水道0.7%であり、ほとんどの県民が上水道事業から給水を受けている状況となっている。
-[...36 lines deleted...]
-  <si>
     <t>表－６　　水道の種類別給水人口</t>
     <rPh sb="0" eb="1">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>シュルイベツ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ジンコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（単位：人）</t>
     <rPh sb="1" eb="3">
       <t>タンイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ニン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>区　　　分</t>
     <rPh sb="0" eb="5">
       <t>クブン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>令和４年度</t>
-[...14 lines deleted...]
-  <si>
     <t>令和５年度</t>
     <rPh sb="0" eb="1">
       <t>レイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ド</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>増　　減</t>
     <rPh sb="0" eb="4">
       <t>ゾウゲン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>給水人口 A</t>
     <rPh sb="0" eb="2">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジンコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>構成比</t>
     <rPh sb="0" eb="3">
       <t>コウセイヒ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>給水人口 Ｂ</t>
-[...8 lines deleted...]
-  <si>
     <t>Ｂ － Ａ</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>上 水 道</t>
     <rPh sb="0" eb="1">
       <t>ウエ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ミズ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ミチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>県営</t>
     <rPh sb="0" eb="2">
       <t>ケンエイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>特別地方公共団体営</t>
@@ -330,99 +266,160 @@
       <t>ジョウキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>イガイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>―</t>
   </si>
   <si>
     <t>―</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>合　　　　計</t>
     <rPh sb="0" eb="1">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>（注）茨城県への給水人口を含む。 （ 令和4年度354人・令和5年度328人）</t>
-[...44 lines deleted...]
-  <si>
     <t>総　人　口</t>
     <rPh sb="0" eb="5">
       <t>ソウジンコウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　水道の種類別に給水状況をみると、上水道99.2%、簡易水道0.1%、専用水道0.7%であり、ほとんどの県民が上水道事業から給水を受けている状況となっている。
+　中でも、県営水道による給水人口が、全給水人口の約半数（51.5%）を占めている。  〔表－６〕</t>
+    <rPh sb="1" eb="3">
+      <t>スイドウ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>シュルイベツ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>キュウスイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <rPh sb="17" eb="20">
+      <t>ジョウスイドウ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>カンイ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>スイドウ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>センヨウ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>スイドウ</t>
+    </rPh>
+    <rPh sb="70" eb="72">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <rPh sb="81" eb="82">
+      <t>ナカ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>令和６年度</t>
+    <rPh sb="0" eb="1">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ワ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>給水人口 Ｂ</t>
+    <rPh sb="1" eb="3">
+      <t>スイドウシュルイベツキュウスイジョウキョウジョウスイドウカンイスイドウセンヨウスイドウジョウキョウナカ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（注）茨城県への給水人口を含む。 （ 令和5年度328人・令和6年度341人）</t>
+    <rPh sb="1" eb="2">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>イバラキ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ケン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>キュウスイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジンコウ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>フク</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>ガンネン</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>ニン</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>ド</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>ニン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="0.0%"/>
     <numFmt numFmtId="177" formatCode="#,##0;&quot;△ &quot;#,##0"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -695,467 +692,467 @@
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="パーセント" xfId="2" builtinId="5"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCF54F46-A07E-40BB-84A6-A79A53FC422C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8333513-96D8-4D1A-9128-8D69C2862548}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2800350" y="6522720"/>
+          <a:off x="2796540" y="6467475"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81393781-0497-4328-83F1-12AEFFA96C11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{300510F3-10C6-44B4-9A5E-06657311600C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3667125" y="6522720"/>
+          <a:off x="3665220" y="6467475"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1FCDBC6-C159-4F00-B1B7-4D3644307415}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62B609B1-8D80-4443-8EA8-A4215E031D65}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4533900" y="6522720"/>
+          <a:off x="4533900" y="6467475"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Line 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997C6CB2-E928-4B18-A0A3-4E32AA1314CE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32954008-19B8-467D-95A6-996E6AA1C996}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="5400675" y="6522720"/>
+          <a:off x="5402580" y="6467475"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Line 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEAF0B16-8BC8-47A0-B1EB-604E913868AF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AC5AB76-2A38-4C07-8F80-592FEAB2AC15}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6267450" y="6522720"/>
+          <a:off x="6271260" y="6467475"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Line 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69BF1F75-2E32-4B57-BDCF-8CDE2365FD46}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20817FC5-1054-4BD5-B602-C5C1A6CDFA76}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3667125" y="8599170"/>
+          <a:off x="3665220" y="8532495"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Line 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C71F478-DE4F-403D-9417-018D152C4A9A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FCDE3D3-F660-4718-BB0A-709BA44D6647}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="5400675" y="8599170"/>
+          <a:off x="5402580" y="8532495"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Line 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8680D9B0-ECBF-4072-BB17-FC8B8BF32B71}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C200AE74-8C61-4E23-816E-3BAE4ECA3687}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2800350" y="6522720"/>
+          <a:off x="2796540" y="6467475"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
@@ -1454,480 +1451,480 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F48BA61-DDE0-411A-A0D6-0B9C5B1E21F5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4713C028-4641-42CE-B7E3-63C256A932C1}">
   <dimension ref="C2:Q22"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G16" sqref="G16"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="T13" sqref="T13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.109375" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="3.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="1.88671875" style="1" customWidth="1"/>
     <col min="5" max="5" width="15" style="1" customWidth="1"/>
     <col min="6" max="6" width="1.88671875" style="1" customWidth="1"/>
     <col min="7" max="11" width="12.6640625" style="1" customWidth="1"/>
     <col min="12" max="12" width="2.44140625" style="1" customWidth="1"/>
     <col min="13" max="16" width="3.109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.88671875" style="1" customWidth="1"/>
     <col min="18" max="16384" width="3.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="3:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="3:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C3" s="34" t="s">
-[...9 lines deleted...]
-      <c r="K3" s="34"/>
+      <c r="C3" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
     </row>
     <row r="4" spans="3:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C4" s="34"/>
-[...7 lines deleted...]
-      <c r="K4" s="34"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="33"/>
+      <c r="K4" s="33"/>
     </row>
     <row r="5" spans="3:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C5" s="34"/>
-[...7 lines deleted...]
-      <c r="K5" s="34"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="33"/>
+      <c r="I5" s="33"/>
+      <c r="J5" s="33"/>
+      <c r="K5" s="33"/>
     </row>
     <row r="6" spans="3:17" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C6" s="35" t="s">
+      <c r="C6" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="34"/>
+      <c r="E6" s="34"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+      <c r="K6" s="2" t="s">
         <v>1</v>
-      </c>
-[...6 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="7" spans="3:17" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C7" s="36" t="s">
+      <c r="C7" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="36"/>
+      <c r="E7" s="36"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="30" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>4</v>
       </c>
       <c r="H7" s="31"/>
       <c r="I7" s="30" t="s">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="J7" s="31"/>
       <c r="K7" s="5" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="8" spans="3:17" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C8" s="39"/>
-[...2 lines deleted...]
-      <c r="F8" s="41"/>
+      <c r="C8" s="38"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="39"/>
+      <c r="F8" s="40"/>
       <c r="G8" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="K8" s="6" t="s">
         <v>7</v>
-      </c>
-[...10 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="9" spans="3:17" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C9" s="27" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="8" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F9" s="9"/>
       <c r="G9" s="10">
-        <v>3072430</v>
+        <v>3082737</v>
       </c>
       <c r="H9" s="11">
-        <v>0.51200000000000001</v>
+        <v>0.51300000000000001</v>
       </c>
       <c r="I9" s="10">
-        <v>3082737</v>
+        <v>3093756</v>
       </c>
       <c r="J9" s="12">
-        <v>0.51300000000000001</v>
+        <v>0.51500000000000001</v>
       </c>
       <c r="K9" s="13">
-        <v>10307</v>
+        <v>11019</v>
       </c>
     </row>
     <row r="10" spans="3:17" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C10" s="28"/>
       <c r="D10" s="30" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E10" s="31"/>
       <c r="F10" s="32"/>
       <c r="G10" s="10">
-        <v>716502</v>
+        <v>711675</v>
       </c>
       <c r="H10" s="11">
         <v>0.11899999999999999</v>
       </c>
       <c r="I10" s="10">
-        <v>711675</v>
+        <v>705937</v>
       </c>
       <c r="J10" s="12">
-        <v>0.11899999999999999</v>
+        <v>0.11700000000000001</v>
       </c>
       <c r="K10" s="13">
-        <v>-4827</v>
+        <v>-5738</v>
       </c>
     </row>
     <row r="11" spans="3:17" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C11" s="28"/>
       <c r="D11" s="7"/>
       <c r="E11" s="8" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="F11" s="9"/>
       <c r="G11" s="10">
-        <v>2166268</v>
+        <v>2164236</v>
       </c>
       <c r="H11" s="11">
-        <v>0.36099999999999999</v>
+        <v>0.36</v>
       </c>
       <c r="I11" s="10">
-        <v>2164236</v>
+        <v>2163021</v>
       </c>
       <c r="J11" s="12">
         <v>0.36</v>
       </c>
       <c r="K11" s="13">
-        <v>-2032</v>
+        <v>-1215</v>
       </c>
     </row>
     <row r="12" spans="3:17" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C12" s="29"/>
       <c r="D12" s="7"/>
       <c r="E12" s="4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F12" s="14"/>
       <c r="G12" s="10">
-        <v>5955200</v>
+        <v>5958648</v>
       </c>
       <c r="H12" s="11">
         <v>0.99199999999999999</v>
       </c>
       <c r="I12" s="10">
-        <v>5958648</v>
+        <v>5962714</v>
       </c>
       <c r="J12" s="12">
         <v>0.99199999999999999</v>
       </c>
       <c r="K12" s="13">
-        <v>3448</v>
+        <v>4066</v>
       </c>
     </row>
     <row r="13" spans="3:17" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C13" s="27" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="8" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F13" s="9"/>
       <c r="G13" s="10">
-        <v>5880</v>
+        <v>5684</v>
       </c>
       <c r="H13" s="11">
         <v>1E-3</v>
       </c>
       <c r="I13" s="10">
-        <v>5684</v>
+        <v>5601</v>
       </c>
       <c r="J13" s="12">
         <v>1E-3</v>
       </c>
       <c r="K13" s="13">
-        <v>-196</v>
+        <v>-83</v>
       </c>
       <c r="Q13" s="15"/>
     </row>
     <row r="14" spans="3:17" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C14" s="28"/>
       <c r="D14" s="7"/>
       <c r="E14" s="8" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F14" s="9"/>
       <c r="G14" s="10">
         <v>0</v>
       </c>
       <c r="H14" s="11">
         <v>0</v>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="12">
         <v>0</v>
       </c>
       <c r="K14" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="3:17" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C15" s="29"/>
       <c r="D15" s="7"/>
       <c r="E15" s="4" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F15" s="14"/>
       <c r="G15" s="10">
-        <v>5880</v>
+        <v>5684</v>
       </c>
       <c r="H15" s="11">
         <v>1E-3</v>
       </c>
       <c r="I15" s="10">
-        <v>5684</v>
+        <v>5601</v>
       </c>
       <c r="J15" s="12">
         <v>1E-3</v>
       </c>
       <c r="K15" s="13">
-        <v>-196</v>
+        <v>-83</v>
       </c>
     </row>
     <row r="16" spans="3:17" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C16" s="27" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="16" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F16" s="17"/>
       <c r="G16" s="10">
-        <v>42825</v>
+        <v>40958</v>
       </c>
       <c r="H16" s="11">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="I16" s="10">
-        <v>40958</v>
+        <v>43020</v>
       </c>
       <c r="J16" s="12">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="K16" s="13">
-        <v>-1867</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="17" spans="3:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C17" s="28"/>
       <c r="D17" s="7"/>
       <c r="E17" s="18" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F17" s="17"/>
       <c r="G17" s="19" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H17" s="20" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I17" s="19" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="J17" s="21" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="K17" s="20" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="3:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C18" s="29"/>
       <c r="D18" s="7"/>
       <c r="E18" s="4" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F18" s="14"/>
       <c r="G18" s="10">
-        <v>42825</v>
+        <v>40958</v>
       </c>
       <c r="H18" s="11">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="I18" s="10">
-        <v>40958</v>
+        <v>43020</v>
       </c>
       <c r="J18" s="12">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="K18" s="13">
-        <v>-1867</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="19" spans="3:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C19" s="30" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D19" s="31"/>
       <c r="E19" s="31"/>
       <c r="F19" s="32"/>
       <c r="G19" s="22">
-        <v>6003905</v>
+        <v>6005290</v>
       </c>
       <c r="H19" s="23">
         <v>1</v>
       </c>
       <c r="I19" s="22">
-        <v>6005290</v>
+        <v>6011335</v>
       </c>
       <c r="J19" s="23">
         <v>1</v>
       </c>
       <c r="K19" s="13">
-        <v>1385</v>
+        <v>6045</v>
       </c>
     </row>
     <row r="20" spans="3:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C20" s="33" t="s">
-[...8 lines deleted...]
-      <c r="J20" s="33"/>
+      <c r="C20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="41"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="41"/>
+      <c r="G20" s="41"/>
+      <c r="H20" s="41"/>
+      <c r="I20" s="41"/>
+      <c r="J20" s="41"/>
     </row>
     <row r="21" spans="3:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="24"/>
       <c r="I21" s="24"/>
       <c r="J21" s="24"/>
     </row>
     <row r="22" spans="3:11" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C22" s="30" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
       <c r="F22" s="32"/>
       <c r="G22" s="25">
-        <v>6269572</v>
+        <v>6270740</v>
       </c>
       <c r="H22" s="20" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I22" s="25">
-        <v>6270470</v>
+        <v>6271078</v>
       </c>
       <c r="J22" s="21" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="K22" s="26">
-        <v>898</v>
+        <v>338</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="C9:C12"/>
-    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="C13:C15"/>
+    <mergeCell ref="C16:C18"/>
+    <mergeCell ref="C19:F19"/>
+    <mergeCell ref="C20:J20"/>
+    <mergeCell ref="C22:F22"/>
     <mergeCell ref="C3:K5"/>
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="C7:F8"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="I7:J7"/>
-    <mergeCell ref="C13:C15"/>
-[...3 lines deleted...]
-    <mergeCell ref="C22:F22"/>
+    <mergeCell ref="C9:C12"/>
+    <mergeCell ref="D10:F10"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.86614173228346458" right="0.39370078740157483" top="0.59055118110236227" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ Ｐ明朝,標準"- 9 -</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>