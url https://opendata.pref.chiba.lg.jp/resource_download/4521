--- v0 (2026-03-07)
+++ v1 (2026-07-21)
@@ -8,1461 +8,1416 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6DD4366D-083B-4EC8-9180-91D24D5BC2F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31D89250-FAE6-4BEC-B5C0-A0474324E378}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{81A2F504-1F28-41E7-82E5-F141F731338E}"/>
+    <workbookView xWindow="28680" yWindow="-3210" windowWidth="29040" windowHeight="15720" activeTab="4" xr2:uid="{81A2F504-1F28-41E7-82E5-F141F731338E}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ｐ１０" sheetId="1" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="Ｐ１４ " sheetId="6" r:id="rId5"/>
+    <sheet name="Ｐ１０" sheetId="7" r:id="rId1"/>
+    <sheet name="Ｐ１１" sheetId="8" r:id="rId2"/>
+    <sheet name="Ｐ１２" sheetId="9" r:id="rId3"/>
+    <sheet name="Ｐ１３" sheetId="10" r:id="rId4"/>
+    <sheet name="Ｐ１４" sheetId="12" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
-    <definedName name="_xlnm.Criteria">#REF!</definedName>
-[...6 lines deleted...]
-    <definedName name="_xlnm.Extract">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ１０'!$B$2:$Z$46</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Ｐ１１'!$B$2:$S$47</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Ｐ１２'!$B$2:$R$44</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'Ｐ１３'!$B$2:$T$34</definedName>
-[...4 lines deleted...]
-    <definedName name="普及表出力">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Ｐ１３'!$B$2:$S$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'Ｐ１４'!$B$2:$P$38</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="109">
   <si>
     <t>３．水源及び給水状況</t>
     <rPh sb="2" eb="4">
       <t>スイゲン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>オヨ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ジョウキョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（１）水源別取水量（上水道事業及び水道用水供給事業）</t>
     <rPh sb="3" eb="5">
       <t>スイゲン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ベツ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>シュ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>スイリョウ</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>ジョウスイドウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>オヨ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ヨウ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>スイ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>キョウキュウ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ジギョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...2 lines deleted...]
-    <t>　令和５年度における年間取水量は、約6億6千万㎥であり、その水源内訳は、利根川水系が</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>水源）を占めている。　〔図－４〕</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>図－３　年間取水量の内訳</t>
+    <rPh sb="0" eb="1">
+      <t>ズ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ネンカン</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>シュスイリョウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ウチワケ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>－</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>-</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>浅井戸・その他</t>
+    <rPh sb="0" eb="1">
+      <t>アサ</t>
+    </rPh>
+    <rPh sb="1" eb="3">
+      <t>イド</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>参考：</t>
+    <rPh sb="0" eb="2">
+      <t>サンコウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>年間取水量</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>=</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>上水道の取水量</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>用水供給からの受水量</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>+</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>用水供給の取水量</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>千㎥</t>
+    <rPh sb="0" eb="1">
+      <t>セン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（２）給水量（上水道事業のみ）</t>
+    <rPh sb="3" eb="6">
+      <t>キュウスイリョウ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>ジョウスイドウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジギョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>いる。〔図－５〕</t>
+    <rPh sb="4" eb="5">
+      <t>ズ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>年　度</t>
+    <rPh sb="0" eb="3">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>S55</t>
+  </si>
+  <si>
+    <t>S60</t>
+  </si>
+  <si>
+    <t>H2</t>
+  </si>
+  <si>
+    <t>H7</t>
+  </si>
+  <si>
+    <t>H12</t>
+  </si>
+  <si>
+    <t>H17</t>
+  </si>
+  <si>
+    <t>H22</t>
+  </si>
+  <si>
+    <t>H27</t>
+  </si>
+  <si>
+    <t>R2</t>
+  </si>
+  <si>
+    <t>R3</t>
+  </si>
+  <si>
+    <t>R5</t>
+  </si>
+  <si>
+    <t>　水　　源　　種　　別</t>
+    <rPh sb="1" eb="2">
+      <t>スイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ゲン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>シュ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ベツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 表流水</t>
+    <rPh sb="1" eb="4">
+      <t>ヒョウリュウスイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 自流</t>
+    <rPh sb="1" eb="3">
+      <t>ジリュウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> ダム</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>安定水源</t>
+    <rPh sb="0" eb="2">
+      <t>アンテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>スイゲン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>－</t>
+  </si>
+  <si>
+    <t>暫定水源</t>
+    <rPh sb="0" eb="2">
+      <t>ザンテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>スイゲン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 地下水等</t>
+    <rPh sb="1" eb="4">
+      <t>チカスイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>深井戸</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>浅井戸</t>
+    <rPh sb="0" eb="1">
+      <t>アサ</t>
+    </rPh>
+    <rPh sb="1" eb="3">
+      <t>イド</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> その他</t>
+    <rPh sb="3" eb="4">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t>合計（千</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>㎥</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>ゴウケイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>セン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>注１　上段は取水量（単位：千㎥）下段は比率である。</t>
+    <rPh sb="0" eb="1">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジョウダン</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>シュスイリョウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>タンイ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>カダン</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ヒリツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>注２　自流とは、ダム等の水源開発施設に依存しない水源をいう。</t>
+    <rPh sb="0" eb="1">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジリュウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>スイゲン</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>カイハツ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>イゾン</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>スイゲン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>千　葉　県</t>
+    <rPh sb="0" eb="5">
+      <t>チバケン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>H27</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 年間給水量
+   　　</t>
+    <rPh sb="1" eb="3">
+      <t>ネンカン</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>キュウスイリョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1人1日最大
+ 給水量 (ℓ)</t>
+    <rPh sb="2" eb="3">
+      <t>ニン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>サイダイ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>キュウスイリョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1人1日平均
+ 給水量 (ℓ)</t>
+    <rPh sb="2" eb="3">
+      <t>ニン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ヘイキン</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>キュウスイリョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>全　国</t>
+    <rPh sb="0" eb="3">
+      <t>ゼンコク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>―</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>R4</t>
+  </si>
+  <si>
+    <t>千葉県</t>
+    <rPh sb="0" eb="3">
+      <t>チバケン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>有効率</t>
+    <rPh sb="0" eb="3">
+      <t>ユウコウリツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>有収率</t>
+    <rPh sb="0" eb="1">
+      <t>ユウ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>シュウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>リツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>全国</t>
+    <rPh sb="0" eb="2">
+      <t>ゼンコク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（単位：千㎥）</t>
+    <rPh sb="1" eb="3">
+      <t>タンイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>セン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>給　　水　　量</t>
+    <rPh sb="0" eb="1">
+      <t>キュウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ミズ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>リョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>有  効  水  量</t>
+    <rPh sb="0" eb="1">
+      <t>ユウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ミズ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>リョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　無効水量</t>
+    <rPh sb="1" eb="2">
+      <t>ム</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>スイリョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>有  収  水  量</t>
+    <rPh sb="0" eb="1">
+      <t>ユウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>シュウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ミズ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>リョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　無収水量</t>
+    <rPh sb="1" eb="2">
+      <t>ム</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シュウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>スイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>リョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　その他
+　工場用</t>
+    <rPh sb="3" eb="4">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>コウジョウヨウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>業務・営業用</t>
+    <rPh sb="0" eb="2">
+      <t>ギョウム</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>エイギョウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ヨウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>※　給水量の内訳に分水量は含まれていない。</t>
+    <rPh sb="2" eb="5">
+      <t>キュウスイリョウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ウチワケ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>ブンスイリョウ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>フク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>月</t>
+    <rPh sb="0" eb="1">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>4月</t>
+    <rPh sb="1" eb="2">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>5月</t>
+  </si>
+  <si>
+    <t>6月</t>
+  </si>
+  <si>
+    <t>7月</t>
+  </si>
+  <si>
+    <t>8月</t>
+  </si>
+  <si>
+    <t>9月</t>
+  </si>
+  <si>
+    <t>10月</t>
+  </si>
+  <si>
+    <t>11月</t>
+  </si>
+  <si>
+    <t>12月</t>
+  </si>
+  <si>
+    <t>1月</t>
+  </si>
+  <si>
+    <t>2月</t>
+  </si>
+  <si>
+    <t>3月</t>
+  </si>
+  <si>
+    <t>合　計</t>
+    <rPh sb="0" eb="3">
+      <t>ゴウケイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 月平均給水量に
+　　　　　対する割合</t>
+    <rPh sb="1" eb="4">
+      <t>ツキヘイキン</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>キュウスイリョウ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>タイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ワリアイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 令和４年度給水量
+　　　　　　　　（万㎥）</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　令和６年度における年間取水量は、約6億6千万㎥であり、その水源内訳は、利根川水系が</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
-    <rPh sb="4" eb="6">
-[...2 lines deleted...]
-    <rPh sb="5" eb="6">
+    <rPh sb="4" eb="5">
       <t>ド</t>
     </rPh>
-    <rPh sb="6" eb="8">
+    <rPh sb="5" eb="7">
       <t>ヘイネンド</t>
     </rPh>
-    <rPh sb="10" eb="12">
+    <rPh sb="9" eb="11">
       <t>ネンカン</t>
     </rPh>
-    <rPh sb="12" eb="15">
+    <rPh sb="11" eb="14">
       <t>シュスイリョウ</t>
     </rPh>
-    <rPh sb="17" eb="18">
+    <rPh sb="16" eb="17">
       <t>ヤク</t>
     </rPh>
-    <rPh sb="19" eb="20">
+    <rPh sb="18" eb="19">
       <t>オク</t>
     </rPh>
-    <rPh sb="21" eb="23">
+    <rPh sb="20" eb="22">
       <t>センマン</t>
     </rPh>
-    <rPh sb="30" eb="32">
+    <rPh sb="29" eb="31">
       <t>スイゲン</t>
     </rPh>
-    <rPh sb="32" eb="34">
+    <rPh sb="31" eb="33">
       <t>ウチワケ</t>
     </rPh>
-    <rPh sb="36" eb="39">
+    <rPh sb="35" eb="38">
       <t>トネガワ</t>
     </rPh>
-    <rPh sb="39" eb="41">
+    <rPh sb="38" eb="40">
       <t>スイケイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...2 lines deleted...]
-    <t>約4億9千万㎥（全取水量の74.6%）、県内河川が約9千万㎥（同14.1%）、その他地下水等が</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>約4億9千万㎥（全取水量の74.6%）、県内河川が約9千万㎥（同14.2%）、その他地下水等が</t>
     <rPh sb="0" eb="1">
       <t>ヤク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>オク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>センマン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ゼン</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>シュスイリョウ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ケンナイ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>カセン</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>ヤク</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>セン</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>マン</t>
     </rPh>
     <rPh sb="31" eb="32">
       <t>ドウ</t>
     </rPh>
     <rPh sb="41" eb="42">
       <t>タ</t>
     </rPh>
     <rPh sb="42" eb="45">
       <t>チカスイ</t>
     </rPh>
     <rPh sb="45" eb="46">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...2 lines deleted...]
-    <t>約7千万㎥（同11.4%）で、全体の約7割を利根川水系から取水している。  〔図－３〕</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>約7千万㎥（同11.2%）で、全体の約7割を利根川水系から取水している。  〔図－３〕</t>
     <rPh sb="2" eb="3">
       <t>セン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>マン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ドウ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ゼンタイ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ヤク</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ワリ</t>
     </rPh>
     <rPh sb="22" eb="25">
       <t>トネガワ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>スイケイ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>シュスイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
-      <t>　水道水源はダム開発への依存を強めており、令和５年度には全取水量の</t>
+      <t>　水道水源はダム開発への依存を強めており、令和６年度には全取水量の</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>84.2%</t>
+      <t>82.7%</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（全て安定</t>
     </r>
     <rPh sb="1" eb="3">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>スイゲン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>カイハツ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>イゾン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ツヨ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>レイワ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>ネンド</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>ゼン</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>シュスイ</t>
     </rPh>
     <rPh sb="31" eb="32">
       <t>リョウ</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>スベ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...91 lines deleted...]
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
-      <t>　令和５年度の年間給水量は</t>
+      <t>　令和６年度の年間給水量は</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>約6億4千万</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>㎥であり、前年度と比較し</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>約615千万</t>
+      <t>約150万</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>㎥増加して</t>
     </r>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ド</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヘイネンド</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ネンカン</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>キュウスイリョウ</t>
     </rPh>
     <rPh sb="24" eb="27">
       <t>ゼンネンド</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ヒカク</t>
     </rPh>
     <rPh sb="31" eb="32">
       <t>ヤク</t>
     </rPh>
     <rPh sb="35" eb="36">
-      <t>セン</t>
-[...1 lines deleted...]
-    <rPh sb="36" eb="37">
       <t>マン</t>
     </rPh>
-    <rPh sb="38" eb="40">
+    <rPh sb="37" eb="39">
       <t>ゾウカ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...9 lines deleted...]
-    <t>　上水道の有効率（全給水量のうち有効に使われた水量の割合）は95.0%（前年度95.4%）で</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　上水道の有効率（全給水量のうち有効に使われた水量の割合）は94.7%（前年度95.0%）で</t>
     <rPh sb="1" eb="4">
       <t>ジョウスイドウ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ユウコウリツ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ゼン</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>キュウスイリョウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ユウコウ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ツカ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>スイリョウ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ワリアイ</t>
     </rPh>
     <rPh sb="36" eb="39">
       <t>ゼンネンド</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...2 lines deleted...]
-    <t>前年度より減少し、有収率（全給水量のうち料金収入を伴った水量の割合）は92.7%</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>前年度より減少し、有収率（全給水量のうち料金収入を伴った水量の割合）は92.５%</t>
     <rPh sb="0" eb="3">
       <t>ゼンネンド</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ゲンショウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ユウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>シュウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>リツ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ゼン</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>リョウ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>リョウキン</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>シュウニュウ</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>トモナ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>スイリョウ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>ワリアイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...2 lines deleted...]
-    <t>（前年度93.2%）となっており、前年度より減少している。  〔図－６〕</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（前年度92.7%）となっており、前年度より減少している。  〔図－６〕</t>
     <rPh sb="17" eb="20">
       <t>ゼンネンド</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ゲンショウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
       <t>　また、年間有収水量は約5億9千万㎥であり、前年度と比較し</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>約221</t>
+      <t>約37千</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>万㎥の減となり、需要用</t>
+      <t>㎥の増となり、需要用</t>
     </r>
     <rPh sb="4" eb="6">
       <t>ネンカン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ユウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>シュウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>スイリョウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ヤク</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>オク</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>セン</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>マン</t>
     </rPh>
     <rPh sb="22" eb="25">
       <t>ゼンネンド</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ヒカク</t>
     </rPh>
     <rPh sb="29" eb="30">
       <t>ヤク</t>
     </rPh>
-    <rPh sb="33" eb="34">
-[...5 lines deleted...]
-    <rPh sb="41" eb="43">
+    <rPh sb="32" eb="33">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>ゾウ</t>
+    </rPh>
+    <rPh sb="40" eb="42">
       <t>ジュヨウ</t>
     </rPh>
-    <rPh sb="43" eb="44">
+    <rPh sb="42" eb="43">
       <t>ヨウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...2 lines deleted...]
-    <t>途別の内訳は、生活用が約5億1千万㎥（全有収水量の86.8%）、業務・営業用が約6千万㎥（同</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>途別の内訳は、生活用が約5億1千万㎥（全有収水量の86.7%）、業務・営業用が約6千万㎥（同</t>
     <rPh sb="11" eb="12">
       <t>ヤク</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>オク</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>セン</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>マン</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ゼン</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ユウ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>シュウ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>スイリョウ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>ギョウム</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>エイギョウ</t>
     </rPh>
     <rPh sb="37" eb="38">
       <t>ヨウ</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>ヤク</t>
     </rPh>
     <rPh sb="41" eb="42">
-      <t>セン</t>
-[...1 lines deleted...]
-    <rPh sb="42" eb="43">
       <t>マン</t>
     </rPh>
-    <rPh sb="45" eb="46">
+    <rPh sb="44" eb="45">
       <t>ドウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...2 lines deleted...]
-    <t>10.2%）、工場用が約1千万㎥（同2.4%）等となっている。  〔図－７〕</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>10.4%）、工場用が約1千万㎥（同2.3%）等となっている。  〔図－７〕</t>
     <rPh sb="9" eb="10">
       <t>ヨウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ヤク</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>セン</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>マン</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ドウ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ナド</t>
     </rPh>
     <rPh sb="34" eb="35">
       <t>ズ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...2 lines deleted...]
-    <t>　月別の給水量では、7月が最大となり5,498万㎥、最小は2月で5,038万㎥である。月平均給水</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　月別の給水量では、12月が最大となり5,519万㎥、最小は2月で4,951万㎥である。月平均給水</t>
     <rPh sb="1" eb="3">
       <t>ツキベツ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>リョウ</t>
     </rPh>
-    <rPh sb="11" eb="12">
+    <rPh sb="12" eb="13">
       <t>ガツ</t>
     </rPh>
-    <rPh sb="13" eb="15">
+    <rPh sb="14" eb="16">
       <t>サイダイ</t>
     </rPh>
-    <rPh sb="23" eb="24">
+    <rPh sb="24" eb="25">
       <t>マン</t>
     </rPh>
-    <rPh sb="26" eb="28">
+    <rPh sb="27" eb="29">
       <t>サイショウ</t>
     </rPh>
-    <rPh sb="30" eb="31">
+    <rPh sb="31" eb="32">
       <t>ガツ</t>
     </rPh>
-    <rPh sb="37" eb="38">
+    <rPh sb="38" eb="39">
       <t>マン</t>
     </rPh>
-    <rPh sb="43" eb="44">
+    <rPh sb="44" eb="45">
       <t>ツキ</t>
     </rPh>
-    <rPh sb="44" eb="46">
+    <rPh sb="45" eb="47">
       <t>ヘイキン</t>
     </rPh>
-    <rPh sb="46" eb="48">
+    <rPh sb="47" eb="49">
       <t>キュウスイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...2 lines deleted...]
-    <t>量は、5,295万㎥（前年度5,290万㎥）となっている。  〔図－８〕</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>量は、5,308万㎥（前年度5,295万㎥）となっている。  〔図－８〕</t>
     <rPh sb="8" eb="9">
       <t>マン</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>ゼンネンド</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>マン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...3 lines deleted...]
-    <rPh sb="0" eb="3">
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>R6</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>図－７　令和６年度給水量の内訳　[上水道事業]</t>
+    <rPh sb="0" eb="1">
+      <t>ズ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ワ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...259 lines deleted...]
-      <t>サイダイ</t>
+    <rPh sb="8" eb="9">
+      <t>ド</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>キュウスイリョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...85 lines deleted...]
-    </rPh>
     <rPh sb="13" eb="15">
       <t>ウチワケ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...197 lines deleted...]
-    <t xml:space="preserve"> 令和４年度給水量
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 令和５年度給水量
 　　　　　　　　（万㎥）</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve"> 令和３年度給水量
-　　　　　　　　（万㎥）</t>
-[...3 lines deleted...]
-    <t xml:space="preserve"> 令和２年度給水量
 　　　　　　　　（万㎥）</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...11 lines deleted...]
-    <t>14,416(2.4%)</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　表流水
+　　　585,014千㎥
+　　　　(88.8%)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 地下水等
+ 73,852千㎥
+　　(11.2%)</t>
+  </si>
+  <si>
+    <t>　利根川水系
+　　　491,394千㎥
+　　　 　(74.6%)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 県内河川
+　93,620千㎥
+　　(14.2%)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 深井戸
+ 73,760千㎥
+　　(11.2%)</t>
+  </si>
+  <si>
+    <t>92千㎥(0.01%)</t>
+  </si>
+  <si>
+    <t>588,972(100%)</t>
+  </si>
+  <si>
+    <t>　生　活　用　　　510,348(86.7%)</t>
+  </si>
+  <si>
+    <t>3,617(0.6%)</t>
+  </si>
+  <si>
+    <t>13,790(2.3%)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 令和６年度給水量
+　　　　　　　　（万㎥）</t>
   </si>
   <si>
     <t>　年間取水量
-　　　６５７，０６４千㎥</t>
-[...31 lines deleted...]
-　　　　　　　　（万㎥）</t>
+　　　６５８，８６６千㎥</t>
+    <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="0.0%"/>
     <numFmt numFmtId="177" formatCode="#,##0&quot;年&quot;&quot;度&quot;"/>
     <numFmt numFmtId="178" formatCode="0.0&quot;%&quot;"/>
     <numFmt numFmtId="179" formatCode="\(0.0%\);\(0.0%\)\)"/>
     <numFmt numFmtId="180" formatCode="0.0_);\(0.0\)"/>
     <numFmt numFmtId="181" formatCode="&quot;平成&quot;##&quot;年度給水量&quot;"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFFFF00"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
@@ -1480,57 +1435,50 @@
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
-      <family val="1"/>
-[...5 lines deleted...]
-      <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2333,702 +2281,702 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="278">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...2 lines deleted...]
-      <alignment vertical="center"/>
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="11" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="15" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="15" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="22" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="23" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="24" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="15" fillId="0" borderId="24" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="15" fillId="0" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="28" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="30" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="15" fillId="0" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="15" fillId="0" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="25" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="31" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="32" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="24" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="24" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="33" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="23" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="34" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="15" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="15" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="15" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="15" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="40" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="41" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="42" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="43" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="45" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="46" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="47" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="48" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="47" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="49" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="51" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="52" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="53" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="54" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="53" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="55" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="42" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="43" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="52" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="53" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="54" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="53" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="55" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="40" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="41" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="42" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="19" fillId="0" borderId="43" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="46" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="47" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="47" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="47" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="41" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="42" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="41" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="41" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="16" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="10" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="44" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="44" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="50" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="40" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="43" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="45" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="46" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="49" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="16" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...78 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="31" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="16" fillId="0" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...70 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="49" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="52" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="55" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...372 lines deleted...]
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="38" fontId="11" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="38" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -3059,201 +3007,201 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="36" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="36" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="37" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="37" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="17" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="17" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="27" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="27" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="28" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="28" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="27" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="27" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="28" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="28" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="44" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="44" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="50" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="50" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="44" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="44" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="justify" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="179" fontId="9" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="45" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="45" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="51" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="51" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="46" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="46" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="52" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="52" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="56" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="56" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="57" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="57" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="53" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="53" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="58" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="58" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="59" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="59" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="パーセント" xfId="2" builtinId="5"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_Ｐ　１０　～１４　水源及び給水状況★" xfId="3" xr:uid="{09BED0E1-8B46-4820-A8C7-E92794E9F71B}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
@@ -3272,98 +3220,98 @@
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>24</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>24</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{947A0B1C-3A86-4D50-A269-83314D72C2C8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CA42349-2886-47F8-90CD-E8786CC39427}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6080760" y="4672965"/>
           <a:ext cx="0" cy="1066800"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>24</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>24</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE6BB65C-E772-40D3-B940-5311AD1B0840}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{497F4133-F624-484F-A51D-88CA5A6EF143}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6166485" y="5427345"/>
           <a:ext cx="0" cy="729615"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
@@ -3371,148 +3319,148 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7D4B4F3-C7C2-47C3-952F-18020DEBE461}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{859D9225-B041-4B67-9DF6-4B94DB88CCCA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm flipV="1">
           <a:off x="4192905" y="1415415"/>
           <a:ext cx="0" cy="2733675"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>76200</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>266700</xdr:rowOff>
+      <xdr:colOff>96158</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>52257</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
-      <xdr:colOff>270275</xdr:colOff>
+      <xdr:colOff>248323</xdr:colOff>
       <xdr:row>23</xdr:row>
-      <xdr:rowOff>50644</xdr:rowOff>
+      <xdr:rowOff>135668</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="図 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28D3B654-A7D6-F309-BA04-1DA72AF2776B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F45E2A8F-E7A2-BDF8-99BF-CF1C2A1A74EF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="274320" y="457200"/>
-          <a:ext cx="6084335" cy="4066384"/>
+          <a:off x="294941" y="532648"/>
+          <a:ext cx="6053855" cy="4080101"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>333375</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>257175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>247650</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B3AD2B0-0E8B-436B-AE93-6BBC6A86540F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0716916D-22D2-4FEF-A10D-BB06F9E7A4A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1285875" y="6536055"/>
           <a:ext cx="554355" cy="358140"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
@@ -3552,148 +3500,148 @@
             <a:t>)</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>352425</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>352425</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ED8BBBD-B2EC-4C7D-9A7A-A7965E5C2FB5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B99CCE39-CEFD-4FD7-B409-2E1C26FDDCAE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm flipV="1">
           <a:off x="4413885" y="1958340"/>
           <a:ext cx="0" cy="2905125"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>185530</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>131282</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>173194</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
-      <xdr:colOff>101273</xdr:colOff>
+      <xdr:colOff>1974</xdr:colOff>
       <xdr:row>27</xdr:row>
-      <xdr:rowOff>26504</xdr:rowOff>
+      <xdr:rowOff>133967</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="図 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B471351-C364-9435-7F4B-30A67A52E8EB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C449ECB-3098-01AE-330A-5A7CB2A568F5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="834886" y="662608"/>
-          <a:ext cx="6197274" cy="4644887"/>
+          <a:off x="752478" y="844085"/>
+          <a:ext cx="6132344" cy="4528963"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>295275</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Freeform 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3275E652-0278-4C49-BECA-851944ABCD25}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA068E31-C3CE-4F04-B8DE-796FCE5FDE18}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4484370" y="9540240"/>
           <a:ext cx="9525" cy="706755"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst>
             <a:gd name="T0" fmla="*/ 0 w 1"/>
             <a:gd name="T1" fmla="*/ 0 h 75"/>
             <a:gd name="T2" fmla="*/ 0 w 1"/>
             <a:gd name="T3" fmla="*/ 75 h 75"/>
             <a:gd name="T4" fmla="*/ 0 60000 65536"/>
             <a:gd name="T5" fmla="*/ 0 60000 65536"/>
             <a:gd name="T6" fmla="*/ 0 w 1"/>
             <a:gd name="T7" fmla="*/ 0 h 75"/>
             <a:gd name="T8" fmla="*/ 1 w 1"/>
             <a:gd name="T9" fmla="*/ 75 h 75"/>
@@ -3728,51 +3676,51 @@
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>333375</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>350520</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Freeform 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B59ECD0-F7E8-4A1D-B6FF-395867782049}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87764F04-07B6-410F-BB92-73F25BC7D2B4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4722495" y="9397365"/>
           <a:ext cx="17145" cy="716280"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst>
             <a:gd name="T0" fmla="*/ 0 w 9"/>
             <a:gd name="T1" fmla="*/ 0 h 76"/>
             <a:gd name="T2" fmla="*/ 0 w 9"/>
             <a:gd name="T3" fmla="*/ 76 h 76"/>
             <a:gd name="T4" fmla="*/ 9 w 9"/>
             <a:gd name="T5" fmla="*/ 76 h 76"/>
             <a:gd name="T6" fmla="*/ 0 60000 65536"/>
             <a:gd name="T7" fmla="*/ 0 60000 65536"/>
             <a:gd name="T8" fmla="*/ 0 60000 65536"/>
             <a:gd name="T9" fmla="*/ 0 w 9"/>
@@ -3816,228 +3764,228 @@
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>204787</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Line 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFF9CB0F-D4E0-49E6-A318-467EB54B9B93}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7048593-8D03-40B5-A2C7-6BBB35A0B201}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4589145" y="8542020"/>
           <a:ext cx="4762" cy="1409700"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>105507</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>879</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>582</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>11038</xdr:colOff>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>303678</xdr:colOff>
       <xdr:row>14</xdr:row>
-      <xdr:rowOff>99646</xdr:rowOff>
+      <xdr:rowOff>220681</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="図 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7C70976-9E7F-4541-6608-36E62140A99E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD8C7E09-4647-8C50-A74F-4DC4D0DA6B62}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="363415" y="697522"/>
-          <a:ext cx="6124623" cy="3722078"/>
+          <a:off x="381879" y="916447"/>
+          <a:ext cx="5973837" cy="3687639"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D28C7333-2A90-478E-9F2A-CF98C7E017D9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4A65725-0450-46C1-A27F-1162E4B609DD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="5758815" y="7581900"/>
-          <a:ext cx="632460" cy="129540"/>
+          <a:off x="5802630" y="7475220"/>
+          <a:ext cx="621030" cy="133350"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐ明朝"/>
               <a:ea typeface="ＭＳ Ｐ明朝"/>
             </a:rPr>
             <a:t>月平均</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>72888</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>53009</xdr:rowOff>
+      <xdr:colOff>117196</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>172601</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
-      <xdr:colOff>372365</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>18222</xdr:rowOff>
+      <xdr:colOff>386805</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>136181</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="図 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE8B22FF-4DB9-C9B3-E103-62CBA8DE02FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E60EBB2-D3C3-A2F2-3353-24D10141045A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="238540" y="543339"/>
-          <a:ext cx="5858764" cy="5358848"/>
+          <a:off x="291131" y="918036"/>
+          <a:ext cx="5833617" cy="5426292"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -4341,58 +4289,58 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79962466-57BB-472B-B0C6-A41B596F9138}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B20F4EB0-329C-4758-947A-A83909D92E6F}">
   <sheetPr>
     <tabColor rgb="FFFFFF99"/>
   </sheetPr>
   <dimension ref="C2:AI48"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A21" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D44" sqref="D44:Y44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.77734375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.77734375" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.44140625" style="1" customWidth="1"/>
     <col min="3" max="18" width="3.6640625" style="1" customWidth="1"/>
     <col min="19" max="19" width="3.77734375" style="1" customWidth="1"/>
     <col min="20" max="24" width="3.6640625" style="1" customWidth="1"/>
     <col min="25" max="25" width="4" style="1" customWidth="1"/>
     <col min="26" max="26" width="2.44140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="3.77734375" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.44140625" style="1" customWidth="1"/>
     <col min="29" max="29" width="12.21875" style="2" customWidth="1"/>
     <col min="30" max="30" width="3.77734375" style="1"/>
     <col min="31" max="31" width="7.88671875" style="1" customWidth="1"/>
     <col min="32" max="32" width="4" style="1" customWidth="1"/>
     <col min="33" max="33" width="7" style="1" customWidth="1"/>
     <col min="34" max="34" width="3" style="1" customWidth="1"/>
     <col min="35" max="35" width="7" style="1" customWidth="1"/>
     <col min="36" max="16384" width="3.77734375" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="3:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="3:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
@@ -4419,195 +4367,195 @@
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
     </row>
     <row r="5" spans="3:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C5" s="198" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="198"/>
       <c r="E5" s="198"/>
       <c r="F5" s="198"/>
       <c r="G5" s="198"/>
       <c r="H5" s="198"/>
       <c r="I5" s="198"/>
       <c r="J5" s="198"/>
       <c r="K5" s="198"/>
       <c r="L5" s="198"/>
       <c r="M5" s="198"/>
       <c r="N5" s="198"/>
       <c r="O5" s="198"/>
       <c r="P5" s="198"/>
     </row>
     <row r="6" spans="3:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D6" s="187" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="E6" s="187"/>
       <c r="F6" s="187"/>
       <c r="G6" s="187"/>
       <c r="H6" s="187"/>
       <c r="I6" s="187"/>
       <c r="J6" s="187"/>
       <c r="K6" s="187"/>
       <c r="L6" s="187"/>
       <c r="M6" s="187"/>
       <c r="N6" s="187"/>
       <c r="O6" s="187"/>
       <c r="P6" s="187"/>
       <c r="Q6" s="187"/>
       <c r="R6" s="187"/>
       <c r="S6" s="187"/>
       <c r="T6" s="187"/>
       <c r="U6" s="187"/>
       <c r="V6" s="187"/>
       <c r="W6" s="187"/>
       <c r="X6" s="187"/>
       <c r="Y6" s="187"/>
     </row>
     <row r="7" spans="3:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D7" s="187" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="E7" s="187"/>
       <c r="F7" s="187"/>
       <c r="G7" s="187"/>
       <c r="H7" s="187"/>
       <c r="I7" s="187"/>
       <c r="J7" s="187"/>
       <c r="K7" s="187"/>
       <c r="L7" s="187"/>
       <c r="M7" s="187"/>
       <c r="N7" s="187"/>
       <c r="O7" s="187"/>
       <c r="P7" s="187"/>
       <c r="Q7" s="187"/>
       <c r="R7" s="187"/>
       <c r="S7" s="187"/>
       <c r="T7" s="187"/>
       <c r="U7" s="187"/>
       <c r="V7" s="187"/>
       <c r="W7" s="187"/>
       <c r="X7" s="187"/>
       <c r="Y7" s="187"/>
     </row>
     <row r="8" spans="3:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D8" s="226" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="E8" s="226"/>
       <c r="F8" s="226"/>
       <c r="G8" s="226"/>
       <c r="H8" s="226"/>
       <c r="I8" s="226"/>
       <c r="J8" s="226"/>
       <c r="K8" s="226"/>
       <c r="L8" s="226"/>
       <c r="M8" s="226"/>
       <c r="N8" s="226"/>
       <c r="O8" s="226"/>
       <c r="P8" s="226"/>
       <c r="Q8" s="226"/>
       <c r="R8" s="226"/>
       <c r="S8" s="226"/>
       <c r="T8" s="226"/>
       <c r="U8" s="226"/>
       <c r="V8" s="226"/>
       <c r="W8" s="226"/>
       <c r="X8" s="226"/>
       <c r="Y8" s="226"/>
     </row>
     <row r="9" spans="3:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D9" s="187" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="E9" s="187"/>
       <c r="F9" s="187"/>
       <c r="G9" s="187"/>
       <c r="H9" s="187"/>
       <c r="I9" s="187"/>
       <c r="J9" s="187"/>
       <c r="K9" s="187"/>
       <c r="L9" s="187"/>
       <c r="M9" s="187"/>
       <c r="N9" s="187"/>
       <c r="O9" s="187"/>
       <c r="P9" s="187"/>
       <c r="Q9" s="187"/>
       <c r="R9" s="187"/>
       <c r="S9" s="187"/>
       <c r="T9" s="187"/>
       <c r="U9" s="187"/>
       <c r="V9" s="187"/>
       <c r="W9" s="187"/>
       <c r="X9" s="187"/>
       <c r="Y9" s="187"/>
     </row>
     <row r="10" spans="3:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D10" s="226" t="s">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E10" s="226"/>
       <c r="F10" s="226"/>
       <c r="G10" s="226"/>
       <c r="H10" s="226"/>
       <c r="I10" s="226"/>
       <c r="J10" s="226"/>
       <c r="K10" s="226"/>
       <c r="L10" s="226"/>
       <c r="M10" s="226"/>
       <c r="N10" s="226"/>
       <c r="O10" s="226"/>
       <c r="P10" s="226"/>
       <c r="Q10" s="226"/>
       <c r="R10" s="226"/>
       <c r="S10" s="226"/>
       <c r="T10" s="226"/>
       <c r="U10" s="226"/>
       <c r="V10" s="226"/>
       <c r="W10" s="226"/>
       <c r="X10" s="226"/>
       <c r="Y10" s="226"/>
     </row>
     <row r="11" spans="3:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AC11" s="5"/>
     </row>
     <row r="12" spans="3:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D12" s="198" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="E12" s="198"/>
       <c r="F12" s="198"/>
       <c r="G12" s="198"/>
       <c r="H12" s="198"/>
       <c r="I12" s="198"/>
       <c r="J12" s="198"/>
     </row>
     <row r="13" spans="3:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D13" s="199" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="E13" s="200"/>
       <c r="F13" s="200"/>
       <c r="G13" s="200"/>
       <c r="H13" s="200"/>
       <c r="I13" s="200"/>
       <c r="J13" s="200"/>
       <c r="K13" s="200"/>
       <c r="L13" s="200"/>
       <c r="M13" s="200"/>
       <c r="N13" s="200"/>
       <c r="O13" s="200"/>
       <c r="P13" s="200"/>
       <c r="Q13" s="200"/>
       <c r="R13" s="200"/>
       <c r="S13" s="200"/>
       <c r="T13" s="200"/>
       <c r="U13" s="200"/>
       <c r="V13" s="200"/>
       <c r="W13" s="200"/>
       <c r="X13" s="200"/>
       <c r="Y13" s="201"/>
     </row>
     <row r="14" spans="3:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D14" s="202"/>
@@ -4661,71 +4609,71 @@
       <c r="D16" s="206"/>
       <c r="E16" s="207"/>
       <c r="F16" s="207"/>
       <c r="G16" s="207"/>
       <c r="H16" s="207"/>
       <c r="I16" s="207"/>
       <c r="J16" s="207"/>
       <c r="K16" s="207"/>
       <c r="L16" s="207"/>
       <c r="M16" s="207"/>
       <c r="N16" s="207"/>
       <c r="O16" s="207"/>
       <c r="P16" s="207"/>
       <c r="Q16" s="207"/>
       <c r="R16" s="207"/>
       <c r="S16" s="207"/>
       <c r="T16" s="207"/>
       <c r="U16" s="207"/>
       <c r="V16" s="207"/>
       <c r="W16" s="207"/>
       <c r="X16" s="207"/>
       <c r="Y16" s="208"/>
     </row>
     <row r="17" spans="4:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D17" s="209" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="E17" s="210"/>
       <c r="F17" s="210"/>
       <c r="G17" s="210"/>
       <c r="H17" s="210"/>
       <c r="I17" s="210"/>
       <c r="J17" s="210"/>
       <c r="K17" s="210"/>
       <c r="L17" s="210"/>
       <c r="M17" s="210"/>
       <c r="N17" s="210"/>
       <c r="O17" s="210"/>
       <c r="P17" s="210"/>
       <c r="Q17" s="210"/>
       <c r="R17" s="210"/>
       <c r="S17" s="210"/>
       <c r="T17" s="210"/>
       <c r="U17" s="211"/>
       <c r="V17" s="209" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="W17" s="210"/>
       <c r="X17" s="210"/>
       <c r="Y17" s="211"/>
     </row>
     <row r="18" spans="4:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D18" s="212"/>
       <c r="E18" s="213"/>
       <c r="F18" s="213"/>
       <c r="G18" s="213"/>
       <c r="H18" s="213"/>
       <c r="I18" s="213"/>
       <c r="J18" s="213"/>
       <c r="K18" s="213"/>
       <c r="L18" s="213"/>
       <c r="M18" s="213"/>
       <c r="N18" s="213"/>
       <c r="O18" s="213"/>
       <c r="P18" s="213"/>
       <c r="Q18" s="213"/>
       <c r="R18" s="213"/>
       <c r="S18" s="213"/>
       <c r="T18" s="213"/>
       <c r="U18" s="214"/>
       <c r="V18" s="212"/>
@@ -4789,73 +4737,73 @@
       <c r="H21" s="217"/>
       <c r="I21" s="217"/>
       <c r="J21" s="217"/>
       <c r="K21" s="217"/>
       <c r="L21" s="217"/>
       <c r="M21" s="217"/>
       <c r="N21" s="217"/>
       <c r="O21" s="217"/>
       <c r="P21" s="217"/>
       <c r="Q21" s="217"/>
       <c r="R21" s="217"/>
       <c r="S21" s="217"/>
       <c r="T21" s="217"/>
       <c r="U21" s="218"/>
       <c r="V21" s="215"/>
       <c r="W21" s="213"/>
       <c r="X21" s="213"/>
       <c r="Y21" s="214"/>
       <c r="AE21" s="6"/>
       <c r="AG21" s="6"/>
       <c r="AH21" s="6"/>
       <c r="AI21" s="6"/>
     </row>
     <row r="22" spans="4:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D22" s="209" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="E22" s="219"/>
       <c r="F22" s="219"/>
       <c r="G22" s="219"/>
       <c r="H22" s="219"/>
       <c r="I22" s="219"/>
       <c r="J22" s="219"/>
       <c r="K22" s="219"/>
       <c r="L22" s="219"/>
       <c r="M22" s="219"/>
       <c r="N22" s="219"/>
       <c r="O22" s="219"/>
       <c r="P22" s="219"/>
       <c r="Q22" s="220"/>
       <c r="R22" s="209" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="S22" s="219"/>
       <c r="T22" s="219"/>
       <c r="U22" s="220"/>
       <c r="V22" s="209" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="W22" s="219"/>
       <c r="X22" s="219"/>
       <c r="Y22" s="220"/>
       <c r="AE22" s="7"/>
       <c r="AF22" s="7"/>
       <c r="AG22" s="7"/>
       <c r="AI22" s="7"/>
     </row>
     <row r="23" spans="4:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D23" s="212"/>
       <c r="E23" s="221"/>
       <c r="F23" s="221"/>
       <c r="G23" s="221"/>
       <c r="H23" s="221"/>
       <c r="I23" s="221"/>
       <c r="J23" s="221"/>
       <c r="K23" s="221"/>
       <c r="L23" s="221"/>
       <c r="M23" s="221"/>
       <c r="N23" s="221"/>
       <c r="O23" s="221"/>
       <c r="P23" s="221"/>
       <c r="Q23" s="222"/>
       <c r="R23" s="212"/>
@@ -4959,400 +4907,400 @@
       <c r="T27" s="190"/>
       <c r="U27" s="190"/>
     </row>
     <row r="28" spans="4:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D28" s="191"/>
       <c r="E28" s="191"/>
       <c r="F28" s="191"/>
       <c r="G28" s="191"/>
       <c r="H28" s="191"/>
       <c r="I28" s="191"/>
       <c r="J28" s="191"/>
       <c r="K28" s="191"/>
       <c r="L28" s="191"/>
       <c r="M28" s="191"/>
       <c r="N28" s="191"/>
       <c r="O28" s="191"/>
       <c r="P28" s="191"/>
       <c r="Q28" s="191"/>
       <c r="R28" s="191"/>
       <c r="S28" s="191"/>
       <c r="T28" s="191"/>
       <c r="U28" s="191"/>
     </row>
     <row r="29" spans="4:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V29" s="192" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="W29" s="192"/>
       <c r="X29" s="192"/>
       <c r="Y29" s="192"/>
     </row>
     <row r="30" spans="4:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V30" s="192" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="W30" s="192"/>
       <c r="X30" s="192"/>
       <c r="Y30" s="192"/>
     </row>
     <row r="31" spans="4:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="32" spans="4:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D32" s="193" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="E32" s="193"/>
       <c r="F32" s="194" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="G32" s="194"/>
       <c r="H32" s="194"/>
       <c r="I32" s="10" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="J32" s="194" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="K32" s="194"/>
       <c r="L32" s="194"/>
       <c r="M32" s="194"/>
       <c r="N32" s="11" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="O32" s="194" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="P32" s="194"/>
       <c r="Q32" s="194"/>
       <c r="R32" s="194"/>
       <c r="S32" s="194"/>
       <c r="T32" s="11" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="U32" s="194" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="V32" s="194"/>
       <c r="W32" s="194"/>
       <c r="X32" s="194"/>
       <c r="Y32" s="12"/>
     </row>
     <row r="33" spans="3:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D33" s="8"/>
       <c r="E33" s="195">
-        <v>657064</v>
+        <v>658866</v>
       </c>
       <c r="F33" s="196"/>
       <c r="G33" s="196"/>
       <c r="H33" s="13" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="I33" s="10" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="J33" s="197">
-        <v>651623</v>
+        <v>653021</v>
       </c>
       <c r="K33" s="197"/>
       <c r="L33" s="197"/>
       <c r="M33" s="197"/>
       <c r="N33" s="14" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="O33" s="197">
-        <v>305236</v>
+        <v>306414</v>
       </c>
       <c r="P33" s="197"/>
       <c r="Q33" s="197"/>
       <c r="R33" s="197"/>
       <c r="S33" s="197"/>
       <c r="T33" s="14" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="U33" s="197">
-        <v>310677</v>
+        <v>312259</v>
       </c>
       <c r="V33" s="197"/>
       <c r="W33" s="197"/>
       <c r="X33" s="197"/>
     </row>
     <row r="34" spans="3:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="35" spans="3:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C35" s="198" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D35" s="198"/>
       <c r="E35" s="198"/>
       <c r="F35" s="198"/>
       <c r="G35" s="198"/>
       <c r="H35" s="198"/>
       <c r="I35" s="198"/>
       <c r="J35" s="198"/>
       <c r="K35" s="198"/>
       <c r="L35" s="198"/>
       <c r="M35" s="198"/>
       <c r="N35" s="198"/>
       <c r="O35" s="198"/>
       <c r="P35" s="198"/>
     </row>
     <row r="36" spans="3:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D36" s="189" t="s">
-        <v>20</v>
+        <v>84</v>
       </c>
       <c r="E36" s="189"/>
       <c r="F36" s="189"/>
       <c r="G36" s="189"/>
       <c r="H36" s="189"/>
       <c r="I36" s="189"/>
       <c r="J36" s="189"/>
       <c r="K36" s="189"/>
       <c r="L36" s="189"/>
       <c r="M36" s="189"/>
       <c r="N36" s="189"/>
       <c r="O36" s="189"/>
       <c r="P36" s="189"/>
       <c r="Q36" s="189"/>
       <c r="R36" s="189"/>
       <c r="S36" s="189"/>
       <c r="T36" s="189"/>
       <c r="U36" s="189"/>
       <c r="V36" s="189"/>
       <c r="W36" s="189"/>
       <c r="X36" s="189"/>
       <c r="Y36" s="189"/>
     </row>
     <row r="37" spans="3:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D37" s="186" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E37" s="186"/>
       <c r="F37" s="186"/>
       <c r="G37" s="186"/>
       <c r="H37" s="186"/>
       <c r="I37" s="186"/>
       <c r="J37" s="186"/>
       <c r="K37" s="186"/>
       <c r="L37" s="186"/>
       <c r="M37" s="188"/>
       <c r="N37" s="188"/>
       <c r="O37" s="188"/>
       <c r="P37" s="188"/>
       <c r="Q37" s="188"/>
       <c r="R37" s="188"/>
       <c r="S37" s="188"/>
       <c r="T37" s="188"/>
       <c r="U37" s="188"/>
       <c r="V37" s="188"/>
       <c r="W37" s="188"/>
       <c r="X37" s="188"/>
       <c r="Y37" s="188"/>
     </row>
     <row r="38" spans="3:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D38" s="187" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="E38" s="187"/>
       <c r="F38" s="187"/>
       <c r="G38" s="187"/>
       <c r="H38" s="187"/>
       <c r="I38" s="187"/>
       <c r="J38" s="187"/>
       <c r="K38" s="187"/>
       <c r="L38" s="187"/>
       <c r="M38" s="187"/>
       <c r="N38" s="187"/>
       <c r="O38" s="187"/>
       <c r="P38" s="187"/>
       <c r="Q38" s="187"/>
       <c r="R38" s="187"/>
       <c r="S38" s="187"/>
       <c r="T38" s="187"/>
       <c r="U38" s="187"/>
       <c r="V38" s="187"/>
       <c r="W38" s="187"/>
       <c r="X38" s="187"/>
       <c r="Y38" s="187"/>
     </row>
     <row r="39" spans="3:25" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D39" s="187" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
       <c r="E39" s="187"/>
       <c r="F39" s="187"/>
       <c r="G39" s="187"/>
       <c r="H39" s="187"/>
       <c r="I39" s="187"/>
       <c r="J39" s="187"/>
       <c r="K39" s="187"/>
       <c r="L39" s="187"/>
       <c r="M39" s="187"/>
       <c r="N39" s="187"/>
       <c r="O39" s="187"/>
       <c r="P39" s="187"/>
       <c r="Q39" s="187"/>
       <c r="R39" s="187"/>
       <c r="S39" s="187"/>
       <c r="T39" s="187"/>
       <c r="U39" s="187"/>
       <c r="V39" s="187"/>
       <c r="W39" s="187"/>
       <c r="X39" s="187"/>
       <c r="Y39" s="187"/>
     </row>
     <row r="40" spans="3:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D40" s="186" t="s">
-        <v>24</v>
+        <v>87</v>
       </c>
       <c r="E40" s="186"/>
       <c r="F40" s="186"/>
       <c r="G40" s="186"/>
       <c r="H40" s="186"/>
       <c r="I40" s="186"/>
       <c r="J40" s="186"/>
       <c r="K40" s="186"/>
       <c r="L40" s="186"/>
       <c r="M40" s="186"/>
       <c r="N40" s="186"/>
       <c r="O40" s="186"/>
       <c r="P40" s="186"/>
       <c r="Q40" s="186"/>
       <c r="R40" s="186"/>
       <c r="S40" s="186"/>
       <c r="T40" s="186"/>
       <c r="U40" s="186"/>
       <c r="V40" s="186"/>
       <c r="W40" s="186"/>
       <c r="X40" s="186"/>
       <c r="Y40" s="186"/>
     </row>
     <row r="41" spans="3:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D41" s="187" t="s">
-        <v>25</v>
+        <v>88</v>
       </c>
       <c r="E41" s="187"/>
       <c r="F41" s="187"/>
       <c r="G41" s="187"/>
       <c r="H41" s="187"/>
       <c r="I41" s="187"/>
       <c r="J41" s="187"/>
       <c r="K41" s="187"/>
       <c r="L41" s="187"/>
       <c r="M41" s="187"/>
       <c r="N41" s="187"/>
       <c r="O41" s="187"/>
       <c r="P41" s="187"/>
       <c r="Q41" s="187"/>
       <c r="R41" s="187"/>
       <c r="S41" s="187"/>
       <c r="T41" s="187"/>
       <c r="U41" s="187"/>
       <c r="V41" s="187"/>
       <c r="W41" s="187"/>
       <c r="X41" s="187"/>
       <c r="Y41" s="187"/>
     </row>
     <row r="42" spans="3:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D42" s="187" t="s">
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="E42" s="187"/>
       <c r="F42" s="187"/>
       <c r="G42" s="187"/>
       <c r="H42" s="187"/>
       <c r="I42" s="187"/>
       <c r="J42" s="187"/>
       <c r="K42" s="187"/>
       <c r="L42" s="187"/>
       <c r="M42" s="187"/>
       <c r="N42" s="187"/>
       <c r="O42" s="187"/>
       <c r="P42" s="187"/>
       <c r="Q42" s="187"/>
       <c r="R42" s="187"/>
       <c r="S42" s="187"/>
       <c r="T42" s="187"/>
       <c r="U42" s="187"/>
       <c r="V42" s="187"/>
       <c r="W42" s="187"/>
       <c r="X42" s="187"/>
       <c r="Y42" s="187"/>
     </row>
     <row r="43" spans="3:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D43" s="186" t="s">
-        <v>27</v>
+        <v>90</v>
       </c>
       <c r="E43" s="186"/>
       <c r="F43" s="186"/>
       <c r="G43" s="186"/>
       <c r="H43" s="186"/>
       <c r="I43" s="186"/>
       <c r="J43" s="186"/>
       <c r="K43" s="186"/>
       <c r="L43" s="186"/>
       <c r="M43" s="186"/>
       <c r="N43" s="186"/>
       <c r="O43" s="186"/>
       <c r="P43" s="186"/>
       <c r="Q43" s="186"/>
       <c r="R43" s="186"/>
       <c r="S43" s="186"/>
       <c r="T43" s="186"/>
       <c r="U43" s="186"/>
       <c r="V43" s="186"/>
       <c r="W43" s="186"/>
       <c r="X43" s="186"/>
       <c r="Y43" s="186"/>
     </row>
     <row r="44" spans="3:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D44" s="187" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="E44" s="187"/>
       <c r="F44" s="187"/>
       <c r="G44" s="187"/>
       <c r="H44" s="187"/>
       <c r="I44" s="187"/>
       <c r="J44" s="187"/>
       <c r="K44" s="187"/>
       <c r="L44" s="187"/>
       <c r="M44" s="187"/>
       <c r="N44" s="187"/>
       <c r="O44" s="187"/>
       <c r="P44" s="187"/>
       <c r="Q44" s="187"/>
       <c r="R44" s="187"/>
       <c r="S44" s="187"/>
       <c r="T44" s="187"/>
       <c r="U44" s="187"/>
       <c r="V44" s="187"/>
       <c r="W44" s="187"/>
       <c r="X44" s="187"/>
       <c r="Y44" s="187"/>
     </row>
     <row r="45" spans="3:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D45" s="186" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
       <c r="E45" s="186"/>
       <c r="F45" s="186"/>
       <c r="G45" s="186"/>
       <c r="H45" s="186"/>
       <c r="I45" s="186"/>
       <c r="J45" s="186"/>
       <c r="K45" s="186"/>
       <c r="L45" s="186"/>
       <c r="M45" s="186"/>
       <c r="N45" s="186"/>
       <c r="O45" s="186"/>
       <c r="P45" s="186"/>
       <c r="Q45" s="186"/>
       <c r="R45" s="186"/>
       <c r="S45" s="186"/>
       <c r="T45" s="186"/>
       <c r="U45" s="186"/>
       <c r="V45" s="186"/>
       <c r="W45" s="186"/>
       <c r="X45" s="186"/>
       <c r="Y45" s="186"/>
     </row>
     <row r="46" spans="3:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="47" spans="3:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -5374,2281 +5322,2281 @@
     <mergeCell ref="V22:Y26"/>
     <mergeCell ref="D36:Y36"/>
     <mergeCell ref="D27:U28"/>
     <mergeCell ref="V29:Y29"/>
     <mergeCell ref="V30:Y30"/>
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="F32:H32"/>
     <mergeCell ref="J32:M32"/>
     <mergeCell ref="O32:S32"/>
     <mergeCell ref="U32:X32"/>
     <mergeCell ref="E33:G33"/>
     <mergeCell ref="J33:M33"/>
     <mergeCell ref="O33:S33"/>
     <mergeCell ref="U33:X33"/>
     <mergeCell ref="C35:P35"/>
     <mergeCell ref="D43:Y43"/>
     <mergeCell ref="D44:Y44"/>
     <mergeCell ref="D45:Y45"/>
     <mergeCell ref="D37:Y37"/>
     <mergeCell ref="D38:Y38"/>
     <mergeCell ref="D39:Y39"/>
     <mergeCell ref="D40:Y40"/>
     <mergeCell ref="D41:Y41"/>
     <mergeCell ref="D42:Y42"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.39370078740157483" right="0.42" top="0.59055118110236227" bottom="0.63" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ Ｐ明朝,標準"- 10 -</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2903D1C9-3B33-440A-9D13-4AA91CFF76A1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{567DBAA2-8C14-4983-B257-4E848D1663DC}">
   <sheetPr>
     <tabColor rgb="FFFFFF99"/>
   </sheetPr>
   <dimension ref="C2:V53"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A34" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.88671875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.88671875" style="15" customWidth="1"/>
     <col min="2" max="2" width="2.44140625" style="15" customWidth="1"/>
     <col min="3" max="3" width="2.77734375" style="15" customWidth="1"/>
     <col min="4" max="4" width="2.6640625" style="15" customWidth="1"/>
     <col min="5" max="5" width="2.33203125" style="15" customWidth="1"/>
     <col min="6" max="6" width="7.6640625" style="15" customWidth="1"/>
     <col min="7" max="19" width="5.6640625" style="15" customWidth="1"/>
     <col min="20" max="16384" width="2.88671875" style="15"/>
   </cols>
   <sheetData>
     <row r="2" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="25" spans="3:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Q25" s="16"/>
       <c r="R25" s="16"/>
       <c r="S25" s="16"/>
       <c r="T25" s="16"/>
     </row>
     <row r="26" spans="3:22" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C26" s="231" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D26" s="232"/>
       <c r="E26" s="232"/>
       <c r="F26" s="233"/>
       <c r="G26" s="17" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="H26" s="17" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="I26" s="17" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="J26" s="17" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="K26" s="18" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="L26" s="18" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="M26" s="18" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="N26" s="19" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="O26" s="20" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="P26" s="17" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="Q26" s="21" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="R26" s="21" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="S26" s="22" t="s">
-        <v>43</v>
+        <v>93</v>
       </c>
       <c r="T26" s="23"/>
       <c r="U26" s="23"/>
       <c r="V26" s="23"/>
     </row>
     <row r="27" spans="3:22" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C27" s="234" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="D27" s="235" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="E27" s="235"/>
       <c r="F27" s="236"/>
       <c r="G27" s="25">
         <v>296184</v>
       </c>
       <c r="H27" s="25">
         <v>406513</v>
       </c>
       <c r="I27" s="25">
         <v>484930</v>
       </c>
       <c r="J27" s="25">
         <v>547516</v>
       </c>
       <c r="K27" s="26">
         <v>565758</v>
       </c>
       <c r="L27" s="26">
         <v>571498</v>
       </c>
       <c r="M27" s="27">
         <v>574304</v>
       </c>
       <c r="N27" s="28">
         <v>569701</v>
       </c>
       <c r="O27" s="29">
-        <v>572624</v>
+        <v>585763</v>
       </c>
       <c r="P27" s="26">
-        <v>585763</v>
+        <v>583503</v>
       </c>
       <c r="Q27" s="26">
-        <v>583503</v>
+        <v>579707</v>
       </c>
       <c r="R27" s="30">
-        <v>579707</v>
+        <v>582413</v>
       </c>
       <c r="S27" s="31">
-        <v>582413</v>
+        <v>585014</v>
       </c>
       <c r="T27" s="23"/>
       <c r="U27" s="23"/>
       <c r="V27" s="23"/>
     </row>
     <row r="28" spans="3:22" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C28" s="234"/>
       <c r="D28" s="32"/>
       <c r="E28" s="33"/>
       <c r="F28" s="34"/>
       <c r="G28" s="35">
         <v>0.69899999999999995</v>
       </c>
       <c r="H28" s="35">
         <v>0.76900000000000002</v>
       </c>
       <c r="I28" s="35">
         <v>0.78600000000000003</v>
       </c>
       <c r="J28" s="35">
         <v>0.81100000000000005</v>
       </c>
       <c r="K28" s="36">
         <v>0.83</v>
       </c>
       <c r="L28" s="36">
         <v>0.83699999999999997</v>
       </c>
       <c r="M28" s="36">
         <v>0.85</v>
       </c>
       <c r="N28" s="37">
         <v>0.86438954965944903</v>
       </c>
       <c r="O28" s="35">
-        <v>0.87137089840569848</v>
+        <v>0.87456291487627247</v>
       </c>
       <c r="P28" s="36">
-        <v>0.87456291487627247</v>
+        <v>0.87917738951200253</v>
       </c>
       <c r="Q28" s="36">
-        <v>0.87917738951200253</v>
+        <v>0.88359194000731622</v>
       </c>
       <c r="R28" s="38">
-        <v>0.88359194000731622</v>
+        <v>0.88638701861614699</v>
       </c>
       <c r="S28" s="39">
-        <v>0.88771643701987557</v>
+        <v>0.88791044005913189</v>
       </c>
       <c r="T28" s="23"/>
       <c r="U28" s="23"/>
       <c r="V28" s="23"/>
     </row>
     <row r="29" spans="3:22" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C29" s="234"/>
       <c r="D29" s="40"/>
       <c r="E29" s="237" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F29" s="238"/>
       <c r="G29" s="42">
         <v>109935</v>
       </c>
       <c r="H29" s="42">
         <v>156670</v>
       </c>
       <c r="I29" s="42">
         <v>59186</v>
       </c>
       <c r="J29" s="42">
         <v>59907</v>
       </c>
       <c r="K29" s="43">
         <v>54874</v>
       </c>
       <c r="L29" s="43">
         <v>52320</v>
       </c>
       <c r="M29" s="43">
         <v>48392</v>
       </c>
       <c r="N29" s="44">
         <v>42117</v>
       </c>
       <c r="O29" s="42">
-        <v>43364</v>
+        <v>42036</v>
       </c>
       <c r="P29" s="43">
-        <v>42036</v>
+        <v>42389</v>
       </c>
       <c r="Q29" s="43">
-        <v>42389</v>
+        <v>41162</v>
       </c>
       <c r="R29" s="45">
-        <v>41162</v>
+        <v>29757</v>
       </c>
       <c r="S29" s="46">
-        <v>29757</v>
+        <v>41628</v>
       </c>
       <c r="T29" s="23"/>
       <c r="U29" s="23"/>
       <c r="V29" s="23"/>
     </row>
     <row r="30" spans="3:22" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C30" s="234"/>
       <c r="D30" s="40"/>
       <c r="E30" s="47"/>
       <c r="F30" s="34"/>
       <c r="G30" s="35">
         <v>0.26</v>
       </c>
       <c r="H30" s="35">
         <v>0.29599999999999999</v>
       </c>
       <c r="I30" s="35">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="J30" s="35">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="K30" s="36">
         <v>8.1000000000000003E-2</v>
       </c>
       <c r="L30" s="36">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="M30" s="36">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="N30" s="37">
         <v>6.3902809830081064E-2</v>
       </c>
       <c r="O30" s="35">
-        <v>6.4987677146722295E-2</v>
+        <v>6.2761093974421381E-2</v>
       </c>
       <c r="P30" s="36">
-        <v>6.2761093974421381E-2</v>
+        <v>6.3868481162949076E-2</v>
       </c>
       <c r="Q30" s="36">
-        <v>6.3868481162949076E-2</v>
+        <v>6.2739300085355443E-2</v>
       </c>
       <c r="R30" s="38">
-        <v>6.2739300085355443E-2</v>
+        <v>4.5287825843449037E-2</v>
       </c>
       <c r="S30" s="39">
-        <v>4.5355749298865995E-2</v>
+        <v>6.3181284206500266E-2</v>
       </c>
       <c r="T30" s="23"/>
       <c r="U30" s="48"/>
       <c r="V30" s="23"/>
     </row>
     <row r="31" spans="3:22" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C31" s="234"/>
       <c r="D31" s="40"/>
       <c r="E31" s="237" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="F31" s="238"/>
       <c r="G31" s="42">
         <v>186249</v>
       </c>
       <c r="H31" s="42">
         <v>249843</v>
       </c>
       <c r="I31" s="42">
         <v>425744</v>
       </c>
       <c r="J31" s="42">
         <v>487609</v>
       </c>
       <c r="K31" s="43">
         <v>510884</v>
       </c>
       <c r="L31" s="43">
         <v>519178</v>
       </c>
       <c r="M31" s="43">
         <v>525912</v>
       </c>
       <c r="N31" s="44">
         <v>527584</v>
       </c>
       <c r="O31" s="42">
-        <v>529260</v>
+        <v>543727</v>
       </c>
       <c r="P31" s="43">
-        <v>543727</v>
+        <v>541114</v>
       </c>
       <c r="Q31" s="43">
-        <v>541114</v>
+        <v>538545</v>
       </c>
       <c r="R31" s="45">
-        <v>538545</v>
+        <v>552656</v>
       </c>
       <c r="S31" s="46">
-        <v>552656</v>
+        <v>543386</v>
       </c>
       <c r="T31" s="23"/>
       <c r="U31" s="23"/>
       <c r="V31" s="23"/>
     </row>
     <row r="32" spans="3:22" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C32" s="234"/>
       <c r="D32" s="40"/>
       <c r="E32" s="32"/>
       <c r="F32" s="34"/>
       <c r="G32" s="35">
         <v>0.439</v>
       </c>
       <c r="H32" s="35">
         <v>0.47299999999999998</v>
       </c>
       <c r="I32" s="35">
         <v>0.69</v>
       </c>
       <c r="J32" s="35">
         <v>0.72299999999999998</v>
       </c>
       <c r="K32" s="36">
         <v>0.749</v>
       </c>
       <c r="L32" s="36">
         <v>0.76</v>
       </c>
       <c r="M32" s="36">
         <v>0.77800000000000002</v>
       </c>
       <c r="N32" s="37">
         <v>0.80048673982936791</v>
       </c>
       <c r="O32" s="35">
-        <v>0.80538322125897621</v>
+        <v>0.81180182090185105</v>
       </c>
       <c r="P32" s="36">
-        <v>0.81180182090185105</v>
+        <v>0.81530890834905345</v>
       </c>
       <c r="Q32" s="36">
-        <v>0.81530890834905345</v>
+        <v>0.82085263992196078</v>
       </c>
       <c r="R32" s="38">
-        <v>0.82085263992196078</v>
+        <v>0.84109919277269796</v>
       </c>
       <c r="S32" s="39">
-        <v>0.84236068772100958</v>
+        <v>0.82472915585263162</v>
       </c>
       <c r="T32" s="23"/>
       <c r="U32" s="23"/>
       <c r="V32" s="23"/>
     </row>
     <row r="33" spans="3:22" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C33" s="234"/>
       <c r="D33" s="40"/>
       <c r="E33" s="40"/>
       <c r="F33" s="49" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="G33" s="50" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="H33" s="50" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="I33" s="50">
         <v>189573</v>
       </c>
       <c r="J33" s="42">
         <v>295030</v>
       </c>
       <c r="K33" s="43">
         <v>440376</v>
       </c>
       <c r="L33" s="43">
         <v>452553</v>
       </c>
       <c r="M33" s="43">
         <v>462726</v>
       </c>
       <c r="N33" s="44">
         <v>481642</v>
       </c>
       <c r="O33" s="42">
-        <v>490351</v>
+        <v>543727</v>
       </c>
       <c r="P33" s="43">
-        <v>543727</v>
+        <v>541114</v>
       </c>
       <c r="Q33" s="43">
-        <v>541114</v>
+        <v>538545</v>
       </c>
       <c r="R33" s="45">
-        <v>538545</v>
+        <v>552656</v>
       </c>
       <c r="S33" s="46">
-        <v>552656</v>
+        <v>543386</v>
       </c>
       <c r="T33" s="23"/>
       <c r="U33" s="23"/>
       <c r="V33" s="23"/>
     </row>
     <row r="34" spans="3:22" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C34" s="234"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="51"/>
       <c r="G34" s="52" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="H34" s="52" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="I34" s="53">
         <v>0.307</v>
       </c>
       <c r="J34" s="35">
         <v>0.437</v>
       </c>
       <c r="K34" s="36">
         <v>0.64600000000000002</v>
       </c>
       <c r="L34" s="36">
         <v>0.66300000000000003</v>
       </c>
       <c r="M34" s="36">
         <v>0.68500000000000005</v>
       </c>
       <c r="N34" s="37">
         <v>0.73078037685922326</v>
       </c>
       <c r="O34" s="35">
-        <v>0.746174787302196</v>
+        <v>0.81180182090185105</v>
       </c>
       <c r="P34" s="36">
-        <v>0.81180182090185105</v>
+        <v>0.81530890834905345</v>
       </c>
       <c r="Q34" s="36">
-        <v>0.81530890834905345</v>
+        <v>0.82085263992196078</v>
       </c>
       <c r="R34" s="38">
-        <v>0.82085263992196078</v>
+        <v>0.84109919277269796</v>
       </c>
       <c r="S34" s="39">
-        <v>0.84236068772100958</v>
+        <v>0.82472915585263162</v>
       </c>
       <c r="T34" s="23"/>
       <c r="U34" s="23"/>
       <c r="V34" s="23"/>
     </row>
     <row r="35" spans="3:22" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C35" s="234"/>
       <c r="D35" s="40"/>
       <c r="E35" s="40"/>
       <c r="F35" s="49" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="G35" s="50" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="H35" s="50" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="I35" s="50">
         <v>236171</v>
       </c>
       <c r="J35" s="42">
         <v>192579</v>
       </c>
       <c r="K35" s="43">
         <v>70508</v>
       </c>
       <c r="L35" s="43">
         <v>66625</v>
       </c>
       <c r="M35" s="43">
         <v>63186</v>
       </c>
       <c r="N35" s="44">
         <v>45942</v>
       </c>
       <c r="O35" s="42">
-        <v>38909</v>
+        <v>0</v>
       </c>
       <c r="P35" s="43">
         <v>0</v>
       </c>
       <c r="Q35" s="43">
         <v>0</v>
       </c>
       <c r="R35" s="45">
         <v>0</v>
       </c>
       <c r="S35" s="46">
         <v>0</v>
       </c>
       <c r="T35" s="23"/>
       <c r="U35" s="23"/>
       <c r="V35" s="23"/>
     </row>
     <row r="36" spans="3:22" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C36" s="234"/>
       <c r="D36" s="54"/>
       <c r="E36" s="54"/>
       <c r="F36" s="51"/>
       <c r="G36" s="52" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="H36" s="52" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="I36" s="53">
         <v>0.38300000000000001</v>
       </c>
       <c r="J36" s="35">
         <v>0.28599999999999998</v>
       </c>
       <c r="K36" s="36">
         <v>0.10299999999999999</v>
       </c>
       <c r="L36" s="36">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="M36" s="36">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="N36" s="37">
         <v>6.9706362970144709E-2</v>
       </c>
       <c r="O36" s="35">
-        <v>5.9208433956780229E-2</v>
+        <v>0</v>
       </c>
       <c r="P36" s="36">
         <v>0</v>
       </c>
       <c r="Q36" s="36">
         <v>0</v>
       </c>
       <c r="R36" s="38">
         <v>0</v>
       </c>
       <c r="S36" s="39">
         <v>0</v>
       </c>
       <c r="T36" s="23"/>
       <c r="U36" s="23"/>
       <c r="V36" s="23"/>
     </row>
     <row r="37" spans="3:22" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C37" s="234"/>
       <c r="D37" s="55" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="F37" s="41"/>
       <c r="G37" s="42">
         <v>127698</v>
       </c>
       <c r="H37" s="42">
         <v>122072</v>
       </c>
       <c r="I37" s="42">
         <v>132081</v>
       </c>
       <c r="J37" s="42">
         <v>127214</v>
       </c>
       <c r="K37" s="43">
         <v>116010</v>
       </c>
       <c r="L37" s="43">
         <v>111313</v>
       </c>
       <c r="M37" s="43">
         <v>101569</v>
       </c>
       <c r="N37" s="44">
         <v>89378</v>
       </c>
       <c r="O37" s="42">
-        <v>84529</v>
+        <v>84015</v>
       </c>
       <c r="P37" s="43">
-        <v>84015</v>
+        <v>80189</v>
       </c>
       <c r="Q37" s="43">
-        <v>80189</v>
+        <v>76373</v>
       </c>
       <c r="R37" s="45">
-        <v>76373</v>
+        <v>74651</v>
       </c>
       <c r="S37" s="46">
-        <v>74651</v>
+        <v>73852</v>
       </c>
       <c r="T37" s="23"/>
       <c r="U37" s="23"/>
       <c r="V37" s="23"/>
     </row>
     <row r="38" spans="3:22" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C38" s="234"/>
       <c r="D38" s="32"/>
       <c r="E38" s="33"/>
       <c r="F38" s="34"/>
       <c r="G38" s="35">
         <v>0.30099999999999999</v>
       </c>
       <c r="H38" s="35">
         <v>0.23100000000000001</v>
       </c>
       <c r="I38" s="35">
         <v>0.214</v>
       </c>
       <c r="J38" s="35">
         <v>0.189</v>
       </c>
       <c r="K38" s="36">
         <v>0.17</v>
       </c>
       <c r="L38" s="36">
         <v>0.16300000000000001</v>
       </c>
       <c r="M38" s="36">
         <v>0.15</v>
       </c>
       <c r="N38" s="37">
         <v>0.13561045034055097</v>
       </c>
       <c r="O38" s="35">
-        <v>0.12862910159430149</v>
+        <v>0.12543708512372756</v>
       </c>
       <c r="P38" s="36">
-        <v>0.12543708512372756</v>
+        <v>0.12082261048799744</v>
       </c>
       <c r="Q38" s="36">
-        <v>0.12082261048799744</v>
+        <v>0.11640805999268382</v>
       </c>
       <c r="R38" s="38">
-        <v>0.11640805999268382</v>
+        <v>0.11361298138385302</v>
       </c>
       <c r="S38" s="39">
-        <v>0.11378338007560054</v>
+        <v>0.1120895599408681</v>
       </c>
       <c r="T38" s="23"/>
       <c r="U38" s="23"/>
       <c r="V38" s="23"/>
     </row>
     <row r="39" spans="3:22" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C39" s="234"/>
       <c r="D39" s="40"/>
       <c r="E39" s="237" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="F39" s="238"/>
       <c r="G39" s="42">
         <v>127410</v>
       </c>
       <c r="H39" s="42">
         <v>121672</v>
       </c>
       <c r="I39" s="42">
         <v>131275</v>
       </c>
       <c r="J39" s="42">
         <v>126085</v>
       </c>
       <c r="K39" s="43">
         <v>115083</v>
       </c>
       <c r="L39" s="43">
         <v>110860</v>
       </c>
       <c r="M39" s="43">
         <v>101453</v>
       </c>
       <c r="N39" s="44">
         <v>89269</v>
       </c>
       <c r="O39" s="42">
-        <v>84422</v>
+        <v>83904</v>
       </c>
       <c r="P39" s="43">
-        <v>83904</v>
+        <v>80103</v>
       </c>
       <c r="Q39" s="43">
-        <v>80103</v>
+        <v>76285</v>
       </c>
       <c r="R39" s="45">
-        <v>76285</v>
+        <v>74564</v>
       </c>
       <c r="S39" s="46">
-        <v>74564</v>
+        <v>73760</v>
       </c>
       <c r="T39" s="23"/>
       <c r="U39" s="23"/>
       <c r="V39" s="23"/>
     </row>
     <row r="40" spans="3:22" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C40" s="234"/>
       <c r="D40" s="40"/>
       <c r="E40" s="47"/>
       <c r="F40" s="56"/>
       <c r="G40" s="35">
         <v>0.30099999999999999</v>
       </c>
       <c r="H40" s="35">
         <v>0.23</v>
       </c>
       <c r="I40" s="35">
         <v>0.21299999999999999</v>
       </c>
       <c r="J40" s="35">
         <v>0.187</v>
       </c>
       <c r="K40" s="36">
         <v>0.16900000000000001</v>
       </c>
       <c r="L40" s="36">
         <v>0.16200000000000001</v>
       </c>
       <c r="M40" s="36">
         <v>0.15</v>
       </c>
       <c r="N40" s="37">
         <v>0.13544506804191911</v>
       </c>
       <c r="O40" s="35">
-        <v>0.12846627802049143</v>
+        <v>0.12527135856955587</v>
       </c>
       <c r="P40" s="36">
-        <v>0.12527135856955587</v>
+        <v>0.12069303231016797</v>
       </c>
       <c r="Q40" s="36">
-        <v>0.12069303231016797</v>
+        <v>0.11627393000853554</v>
       </c>
       <c r="R40" s="38">
-        <v>0.11627393000853554</v>
+        <v>0.113480574190642</v>
       </c>
       <c r="S40" s="39">
-        <v>0.11365077429581759</v>
+        <v>0.11194992608512201</v>
       </c>
       <c r="T40" s="23"/>
       <c r="U40" s="23"/>
       <c r="V40" s="23"/>
     </row>
     <row r="41" spans="3:22" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C41" s="234"/>
       <c r="D41" s="40"/>
       <c r="E41" s="239" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="F41" s="240"/>
       <c r="G41" s="42">
         <v>288</v>
       </c>
       <c r="H41" s="42">
         <v>400</v>
       </c>
       <c r="I41" s="42">
         <v>806</v>
       </c>
       <c r="J41" s="42">
         <v>1129</v>
       </c>
       <c r="K41" s="43">
         <v>927</v>
       </c>
       <c r="L41" s="43">
         <v>453</v>
       </c>
       <c r="M41" s="43">
         <v>116</v>
       </c>
       <c r="N41" s="44">
         <v>109</v>
       </c>
       <c r="O41" s="42">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="P41" s="43">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="Q41" s="43">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="R41" s="45">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="S41" s="46">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="T41" s="23"/>
       <c r="U41" s="23"/>
       <c r="V41" s="23"/>
     </row>
     <row r="42" spans="3:22" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C42" s="234"/>
       <c r="D42" s="40"/>
       <c r="E42" s="241" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="F42" s="242"/>
       <c r="G42" s="57">
         <v>0</v>
       </c>
       <c r="H42" s="57">
         <v>1E-3</v>
       </c>
       <c r="I42" s="57">
         <v>1E-3</v>
       </c>
       <c r="J42" s="57">
         <v>2E-3</v>
       </c>
       <c r="K42" s="58">
         <v>1E-3</v>
       </c>
       <c r="L42" s="58">
         <v>6.2233781788399267E-4</v>
       </c>
       <c r="M42" s="59">
         <v>1.6738042101453645E-4</v>
       </c>
       <c r="N42" s="60">
         <v>1.6538229863187872E-4</v>
       </c>
       <c r="O42" s="61">
-        <v>1.6282357381005642E-4</v>
+        <v>1.6572655417168076E-4</v>
       </c>
       <c r="P42" s="58">
-        <v>1.6572655417168076E-4</v>
+        <v>1.2957817782947512E-4</v>
       </c>
       <c r="Q42" s="58">
-        <v>1.2957817782947512E-4</v>
+        <v>1.341299841482746E-4</v>
       </c>
       <c r="R42" s="62">
-        <v>1.341299841482746E-4</v>
+        <v>1.3240719321101142E-4</v>
       </c>
       <c r="S42" s="63">
-        <v>1.3260577978295329E-4</v>
+        <v>1.3963385574608495E-4</v>
       </c>
       <c r="T42" s="64"/>
       <c r="U42" s="64"/>
       <c r="V42" s="64"/>
     </row>
     <row r="43" spans="3:22" s="24" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C43" s="227" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="D43" s="228"/>
       <c r="E43" s="228"/>
       <c r="F43" s="229"/>
       <c r="G43" s="65">
         <v>423882</v>
       </c>
       <c r="H43" s="65">
         <v>528585</v>
       </c>
       <c r="I43" s="65">
         <v>617011</v>
       </c>
       <c r="J43" s="65">
         <v>674730</v>
       </c>
       <c r="K43" s="66">
         <v>681768</v>
       </c>
       <c r="L43" s="66">
         <v>682811</v>
       </c>
       <c r="M43" s="66">
         <v>675873</v>
       </c>
       <c r="N43" s="67">
         <v>659079</v>
       </c>
       <c r="O43" s="65">
-        <v>657153</v>
+        <v>669778</v>
       </c>
       <c r="P43" s="66">
-        <v>669778</v>
+        <v>663692</v>
       </c>
       <c r="Q43" s="66">
-        <v>663692</v>
+        <v>656080</v>
       </c>
       <c r="R43" s="68">
-        <v>656080</v>
+        <v>657064</v>
       </c>
       <c r="S43" s="69">
-        <v>657064</v>
+        <v>658866</v>
       </c>
       <c r="T43" s="64"/>
       <c r="U43" s="64"/>
       <c r="V43" s="64"/>
     </row>
     <row r="44" spans="3:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C44" s="230" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="D44" s="230"/>
       <c r="E44" s="230"/>
       <c r="F44" s="230"/>
       <c r="G44" s="230"/>
       <c r="H44" s="230"/>
       <c r="I44" s="230"/>
       <c r="J44" s="230"/>
       <c r="K44" s="230"/>
       <c r="L44" s="230"/>
       <c r="M44" s="70"/>
     </row>
     <row r="45" spans="3:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C45" s="230" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="D45" s="230"/>
       <c r="E45" s="230"/>
       <c r="F45" s="230"/>
       <c r="G45" s="230"/>
       <c r="H45" s="230"/>
       <c r="I45" s="230"/>
       <c r="J45" s="230"/>
       <c r="K45" s="230"/>
       <c r="L45" s="230"/>
       <c r="M45" s="230"/>
     </row>
     <row r="51" spans="3:3" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C51" s="71"/>
     </row>
     <row r="52" spans="3:3" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C52" s="71"/>
     </row>
     <row r="53" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C53" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="C43:F43"/>
     <mergeCell ref="C44:L44"/>
     <mergeCell ref="C45:M45"/>
     <mergeCell ref="C26:F26"/>
     <mergeCell ref="C27:C42"/>
     <mergeCell ref="D27:F27"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="E31:F31"/>
     <mergeCell ref="E39:F39"/>
     <mergeCell ref="E41:F41"/>
     <mergeCell ref="E42:F42"/>
   </mergeCells>
-  <phoneticPr fontId="5"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.86614173228346458" right="0.39370078740157483" top="0.59055118110236227" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ Ｐ明朝,標準"- 11 -</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{528BB397-4837-416D-85FD-5A3228D28BA6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72E38311-B725-4A82-80E4-733C16704AA5}">
   <sheetPr>
     <tabColor rgb="FFFFFF99"/>
   </sheetPr>
   <dimension ref="C2:T37"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="N2" sqref="N2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" style="72" customWidth="1"/>
     <col min="2" max="3" width="2.44140625" style="72" customWidth="1"/>
     <col min="4" max="4" width="9.33203125" style="72" customWidth="1"/>
     <col min="5" max="17" width="6" style="72" customWidth="1"/>
     <col min="18" max="18" width="2.44140625" style="72" customWidth="1"/>
     <col min="19" max="16384" width="8.6640625" style="72"/>
   </cols>
   <sheetData>
     <row r="2" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D27" s="73"/>
     </row>
     <row r="31" spans="3:20" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C31" s="243" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="D31" s="74" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="E31" s="75" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="F31" s="75" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="G31" s="75" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="H31" s="75" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="I31" s="76" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="J31" s="76" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="K31" s="76" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L31" s="77" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="M31" s="75" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="N31" s="75" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="O31" s="76" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="P31" s="76" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="Q31" s="78" t="s">
-        <v>61</v>
+        <v>93</v>
       </c>
       <c r="R31" s="79"/>
       <c r="S31" s="79"/>
       <c r="T31" s="79"/>
     </row>
     <row r="32" spans="3:20" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C32" s="244"/>
       <c r="D32" s="80" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="E32" s="81">
         <v>405390</v>
       </c>
       <c r="F32" s="81">
         <v>508584</v>
       </c>
       <c r="G32" s="81">
         <v>593333</v>
       </c>
       <c r="H32" s="81">
         <v>648986</v>
       </c>
       <c r="I32" s="82">
         <v>657728</v>
       </c>
       <c r="J32" s="82">
         <v>659039</v>
       </c>
       <c r="K32" s="82">
         <v>655804</v>
       </c>
       <c r="L32" s="83">
         <v>637172</v>
       </c>
       <c r="M32" s="82">
-        <v>637553</v>
+        <v>648857</v>
       </c>
       <c r="N32" s="82">
-        <v>648857</v>
+        <v>643034</v>
       </c>
       <c r="O32" s="84">
-        <v>643034</v>
+        <v>634837</v>
       </c>
       <c r="P32" s="84">
-        <v>634837</v>
+        <v>635452</v>
       </c>
       <c r="Q32" s="85">
-        <v>635452</v>
+        <v>636955</v>
       </c>
       <c r="R32" s="79"/>
       <c r="S32" s="86"/>
       <c r="T32" s="79"/>
     </row>
     <row r="33" spans="3:20" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C33" s="244"/>
       <c r="D33" s="80" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="E33" s="87">
         <v>354</v>
       </c>
       <c r="F33" s="87">
         <v>390</v>
       </c>
       <c r="G33" s="87">
         <v>406</v>
       </c>
       <c r="H33" s="87">
         <v>405</v>
       </c>
       <c r="I33" s="88">
         <v>388</v>
       </c>
       <c r="J33" s="88">
         <v>373</v>
       </c>
       <c r="K33" s="88">
         <v>359</v>
       </c>
       <c r="L33" s="89">
         <v>342.21893157532395</v>
       </c>
       <c r="M33" s="88">
-        <v>345.48518297838268</v>
+        <v>338.51277068468039</v>
       </c>
       <c r="N33" s="88">
-        <v>338.51277068468039</v>
+        <v>327.35008501794823</v>
       </c>
       <c r="O33" s="90">
-        <v>327.35008501794823</v>
+        <v>323.21920338527673</v>
       </c>
       <c r="P33" s="90">
-        <v>323.21920338527673</v>
+        <v>331.93502955704048</v>
       </c>
       <c r="Q33" s="91">
-        <v>331.93502955704048</v>
+        <v>330.25078848323096</v>
       </c>
       <c r="R33" s="79"/>
       <c r="S33" s="86"/>
       <c r="T33" s="79"/>
     </row>
     <row r="34" spans="3:20" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C34" s="245"/>
       <c r="D34" s="92" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="E34" s="93">
         <v>278</v>
       </c>
       <c r="F34" s="93">
         <v>310</v>
       </c>
       <c r="G34" s="93">
         <v>329</v>
       </c>
       <c r="H34" s="93">
         <v>339</v>
       </c>
       <c r="I34" s="94">
         <v>333</v>
       </c>
       <c r="J34" s="94">
         <v>323</v>
       </c>
       <c r="K34" s="94">
         <v>309</v>
       </c>
       <c r="L34" s="95">
         <v>296.51710980117758</v>
       </c>
       <c r="M34" s="94">
-        <v>293.03121521945428</v>
+        <v>298.78751666835655</v>
       </c>
       <c r="N34" s="94">
-        <v>298.78751666835655</v>
+        <v>295.86027437519073</v>
       </c>
       <c r="O34" s="96">
-        <v>295.86027437519073</v>
+        <v>292.06062803176962</v>
       </c>
       <c r="P34" s="96">
-        <v>292.06062803176962</v>
+        <v>291.37610583360924</v>
       </c>
       <c r="Q34" s="97">
-        <v>291.37610583360924</v>
+        <v>292.66575451729227</v>
       </c>
       <c r="R34" s="79"/>
       <c r="S34" s="86"/>
       <c r="T34" s="79"/>
     </row>
     <row r="35" spans="3:20" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C35" s="98"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
       <c r="H35" s="9"/>
       <c r="I35" s="9"/>
       <c r="J35" s="9"/>
       <c r="K35" s="9"/>
       <c r="L35" s="9"/>
       <c r="M35" s="9"/>
       <c r="N35" s="9"/>
       <c r="O35" s="9"/>
       <c r="P35" s="9"/>
       <c r="Q35" s="99"/>
       <c r="R35" s="79"/>
       <c r="S35" s="79"/>
       <c r="T35" s="79"/>
     </row>
     <row r="36" spans="3:20" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C36" s="243" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="D36" s="100" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="E36" s="101">
         <v>461</v>
       </c>
       <c r="F36" s="101">
         <v>477</v>
       </c>
       <c r="G36" s="101">
         <v>493</v>
       </c>
       <c r="H36" s="101">
         <v>482</v>
       </c>
       <c r="I36" s="102">
         <v>457</v>
       </c>
       <c r="J36" s="102">
         <v>423</v>
       </c>
       <c r="K36" s="102">
         <v>401</v>
       </c>
       <c r="L36" s="103">
         <v>386</v>
       </c>
       <c r="M36" s="102">
+        <v>375</v>
+      </c>
+      <c r="N36" s="102">
         <v>366</v>
       </c>
-      <c r="N36" s="102">
-[...1 lines deleted...]
-      </c>
       <c r="O36" s="104">
-        <v>366</v>
+        <v>377</v>
       </c>
       <c r="P36" s="104">
-        <v>377</v>
+        <v>364</v>
       </c>
       <c r="Q36" s="105" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
       <c r="T36" s="79"/>
     </row>
     <row r="37" spans="3:20" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C37" s="245"/>
       <c r="D37" s="92" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="E37" s="106">
         <v>361</v>
       </c>
       <c r="F37" s="106">
         <v>376</v>
       </c>
       <c r="G37" s="106">
         <v>394</v>
       </c>
       <c r="H37" s="106">
         <v>391</v>
       </c>
       <c r="I37" s="107">
         <v>381</v>
       </c>
       <c r="J37" s="107">
         <v>363</v>
       </c>
       <c r="K37" s="107">
         <v>346</v>
       </c>
       <c r="L37" s="108">
         <v>330</v>
       </c>
       <c r="M37" s="107">
+        <v>332</v>
+      </c>
+      <c r="N37" s="107">
+        <v>330</v>
+      </c>
+      <c r="O37" s="109">
         <v>328</v>
       </c>
-      <c r="N37" s="107">
-[...4 lines deleted...]
-      </c>
       <c r="P37" s="109">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="Q37" s="110" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
       <c r="R37" s="79"/>
       <c r="S37" s="79"/>
       <c r="T37" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="C31:C34"/>
     <mergeCell ref="C36:C37"/>
   </mergeCells>
-  <phoneticPr fontId="5"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.39370078740157483" right="0.86614173228346458" top="0.59055118110236227" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="96" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ Ｐ明朝,標準"- 12 -</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9900622E-9F60-4268-90A0-4745B3C8B856}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{563CD6DF-4003-4AE7-92C0-0C470BA38757}">
   <sheetPr>
     <tabColor rgb="FFFFFF99"/>
   </sheetPr>
   <dimension ref="C2:U37"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A8" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="AP24" sqref="AP24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.109375" defaultRowHeight="24.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.109375" style="72" customWidth="1"/>
     <col min="2" max="2" width="2.44140625" style="72" customWidth="1"/>
     <col min="3" max="5" width="3.109375" style="72" customWidth="1"/>
     <col min="6" max="6" width="3.77734375" style="72" customWidth="1"/>
     <col min="7" max="14" width="5.6640625" style="72" customWidth="1"/>
     <col min="15" max="19" width="6.109375" style="72" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="2.44140625" style="72" customWidth="1"/>
     <col min="21" max="21" width="3.109375" style="72" customWidth="1"/>
     <col min="22" max="24" width="7" style="72" customWidth="1"/>
     <col min="25" max="16384" width="3.109375" style="72"/>
   </cols>
   <sheetData>
     <row r="2" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="17" spans="3:20" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C17" s="265" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D17" s="266"/>
       <c r="E17" s="266"/>
       <c r="F17" s="266"/>
       <c r="G17" s="111" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="H17" s="111" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="I17" s="111" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="J17" s="111" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="K17" s="112" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="L17" s="112" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="M17" s="112" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="N17" s="113" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="O17" s="112" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="P17" s="112" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="Q17" s="112" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="R17" s="112" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="S17" s="114" t="s">
-        <v>61</v>
+        <v>93</v>
       </c>
     </row>
     <row r="18" spans="3:20" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C18" s="267" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="D18" s="269" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="E18" s="269"/>
       <c r="F18" s="269"/>
       <c r="G18" s="115">
         <v>89</v>
       </c>
       <c r="H18" s="115">
         <v>88.7</v>
       </c>
       <c r="I18" s="115">
         <v>91</v>
       </c>
       <c r="J18" s="115">
         <v>93.6</v>
       </c>
       <c r="K18" s="116">
         <v>94.3</v>
       </c>
       <c r="L18" s="116">
         <v>94.3</v>
       </c>
       <c r="M18" s="116">
         <v>95.8</v>
       </c>
       <c r="N18" s="117">
         <v>95.350689470821209</v>
       </c>
       <c r="O18" s="118">
-        <v>95.236241196826654</v>
+        <v>95.632804166405222</v>
       </c>
       <c r="P18" s="118">
-        <v>95.632804166405222</v>
+        <v>95.615364063313208</v>
       </c>
       <c r="Q18" s="119">
-        <v>95.615364063313208</v>
+        <v>95.418167141708466</v>
       </c>
       <c r="R18" s="119">
-        <v>95.418167141708466</v>
+        <v>94.993349785645847</v>
       </c>
       <c r="S18" s="120">
-        <v>94.993349785645847</v>
+        <v>94.730752016767269</v>
       </c>
     </row>
     <row r="19" spans="3:20" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C19" s="268"/>
       <c r="D19" s="270" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="E19" s="270"/>
       <c r="F19" s="270"/>
       <c r="G19" s="121">
         <v>86.7</v>
       </c>
       <c r="H19" s="121">
         <v>86.8</v>
       </c>
       <c r="I19" s="121">
         <v>89.5</v>
       </c>
       <c r="J19" s="121">
         <v>90.7</v>
       </c>
       <c r="K19" s="122">
         <v>91.6</v>
       </c>
       <c r="L19" s="122">
         <v>91.5</v>
       </c>
       <c r="M19" s="122">
         <v>92.8</v>
       </c>
       <c r="N19" s="123">
         <v>92.148433786018558</v>
       </c>
       <c r="O19" s="124">
-        <v>92.712483141202739</v>
+        <v>93.226071559203376</v>
       </c>
       <c r="P19" s="124">
-        <v>93.226071559203376</v>
+        <v>93.417563562626739</v>
       </c>
       <c r="Q19" s="125">
-        <v>93.417563562626739</v>
+        <v>93.165029832207523</v>
       </c>
       <c r="R19" s="125">
-        <v>93.165029832207523</v>
+        <v>92.729776237088345</v>
       </c>
       <c r="S19" s="126">
-        <v>92.729776237088345</v>
+        <v>92.517259286174323</v>
       </c>
     </row>
     <row r="21" spans="3:20" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C21" s="271" t="s">
-        <v>71</v>
+        <v>54</v>
       </c>
       <c r="D21" s="272" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="E21" s="273"/>
       <c r="F21" s="274"/>
       <c r="G21" s="127">
         <v>83.8</v>
       </c>
       <c r="H21" s="127">
         <v>86.4</v>
       </c>
       <c r="I21" s="127">
         <v>89</v>
       </c>
       <c r="J21" s="127">
         <v>90.3</v>
       </c>
       <c r="K21" s="128">
         <v>91.7</v>
       </c>
       <c r="L21" s="128">
         <v>92.3</v>
       </c>
       <c r="M21" s="128">
         <v>92.9</v>
       </c>
       <c r="N21" s="129">
         <v>92.6</v>
       </c>
       <c r="O21" s="130">
+        <v>92.4</v>
+      </c>
+      <c r="P21" s="130">
+        <v>92.6</v>
+      </c>
+      <c r="Q21" s="131">
         <v>92.3</v>
       </c>
-      <c r="P21" s="130">
-[...4 lines deleted...]
-      </c>
       <c r="R21" s="130">
-        <v>92.3</v>
+        <v>92</v>
       </c>
       <c r="S21" s="132" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="T21" s="133"/>
     </row>
     <row r="22" spans="3:20" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C22" s="268"/>
       <c r="D22" s="275" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="E22" s="276"/>
       <c r="F22" s="277"/>
       <c r="G22" s="121">
         <v>79.900000000000006</v>
       </c>
       <c r="H22" s="121">
         <v>82.8</v>
       </c>
       <c r="I22" s="121">
         <v>85.7</v>
       </c>
       <c r="J22" s="121">
         <v>87.1</v>
       </c>
       <c r="K22" s="122">
         <v>88.6</v>
       </c>
       <c r="L22" s="122">
         <v>89.5</v>
       </c>
       <c r="M22" s="122">
         <v>90.2</v>
       </c>
       <c r="N22" s="123">
         <v>90</v>
       </c>
       <c r="O22" s="134">
         <v>89.8</v>
       </c>
       <c r="P22" s="134">
+        <v>90.2</v>
+      </c>
+      <c r="Q22" s="135">
         <v>89.8</v>
       </c>
-      <c r="Q22" s="135">
-[...1 lines deleted...]
-      </c>
       <c r="R22" s="134">
-        <v>89.8</v>
+        <v>89.5</v>
       </c>
       <c r="S22" s="136" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="T22" s="133"/>
     </row>
     <row r="23" spans="3:20" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F23" s="137"/>
       <c r="G23" s="137"/>
       <c r="H23" s="137"/>
       <c r="I23" s="137"/>
       <c r="J23" s="137"/>
       <c r="K23" s="137"/>
       <c r="L23" s="137"/>
       <c r="O23" s="137"/>
       <c r="P23" s="137"/>
       <c r="Q23" s="137"/>
       <c r="R23" s="137"/>
     </row>
     <row r="24" spans="3:20" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C24" s="138"/>
       <c r="D24" s="4" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="E24" s="137"/>
       <c r="N24" s="72" t="s">
-        <v>73</v>
+        <v>55</v>
       </c>
     </row>
     <row r="25" spans="3:20" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C25" s="139"/>
       <c r="D25" s="140"/>
       <c r="E25" s="140"/>
       <c r="F25" s="249" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
       <c r="G25" s="249"/>
       <c r="H25" s="249"/>
       <c r="I25" s="262">
-        <v>635452</v>
+        <v>636955</v>
       </c>
       <c r="J25" s="262"/>
       <c r="K25" s="249"/>
       <c r="L25" s="249"/>
       <c r="M25" s="249"/>
       <c r="N25" s="249"/>
       <c r="O25" s="141"/>
       <c r="P25" s="141"/>
       <c r="Q25" s="142"/>
     </row>
     <row r="26" spans="3:20" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C26" s="143"/>
       <c r="D26" s="144"/>
       <c r="E26" s="144"/>
       <c r="F26" s="263" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="G26" s="263"/>
       <c r="H26" s="263"/>
       <c r="I26" s="264">
-        <v>603418</v>
+        <v>603166</v>
       </c>
       <c r="J26" s="264"/>
       <c r="K26" s="263"/>
       <c r="L26" s="263"/>
       <c r="M26" s="263"/>
       <c r="N26" s="263"/>
       <c r="P26" s="145"/>
       <c r="Q26" s="247" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="R26" s="146"/>
     </row>
     <row r="27" spans="3:20" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C27" s="139"/>
       <c r="D27" s="140"/>
       <c r="E27" s="140"/>
       <c r="F27" s="249" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="G27" s="249"/>
       <c r="H27" s="249"/>
       <c r="I27" s="250" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="J27" s="250"/>
       <c r="K27" s="250"/>
       <c r="L27" s="147"/>
       <c r="M27" s="147"/>
       <c r="N27" s="141"/>
       <c r="O27" s="145"/>
       <c r="P27" s="251" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="Q27" s="248"/>
       <c r="R27" s="146"/>
     </row>
     <row r="28" spans="3:20" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C28" s="143"/>
       <c r="D28" s="148"/>
       <c r="E28" s="148"/>
       <c r="F28" s="148"/>
       <c r="G28" s="148"/>
       <c r="H28" s="148"/>
       <c r="I28" s="148"/>
       <c r="J28" s="148"/>
       <c r="K28" s="144"/>
       <c r="L28" s="149"/>
       <c r="N28" s="150"/>
       <c r="O28" s="253" t="s">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="P28" s="252"/>
       <c r="Q28" s="248"/>
       <c r="R28" s="146"/>
     </row>
     <row r="29" spans="3:20" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C29" s="256" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D29" s="257"/>
       <c r="E29" s="257"/>
       <c r="F29" s="257"/>
       <c r="G29" s="257"/>
       <c r="H29" s="257"/>
       <c r="I29" s="257"/>
       <c r="J29" s="257"/>
       <c r="K29" s="257"/>
       <c r="L29" s="151"/>
       <c r="M29" s="256" t="s">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="N29" s="257"/>
       <c r="O29" s="254"/>
       <c r="P29" s="252"/>
       <c r="Q29" s="152">
-        <v>32034</v>
+        <v>33789</v>
       </c>
       <c r="R29" s="153"/>
     </row>
     <row r="30" spans="3:20" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C30" s="154"/>
       <c r="D30" s="155"/>
       <c r="E30" s="155"/>
       <c r="F30" s="155"/>
       <c r="G30" s="155"/>
       <c r="H30" s="155"/>
       <c r="I30" s="155"/>
       <c r="J30" s="155"/>
       <c r="K30" s="79"/>
       <c r="L30" s="151"/>
       <c r="M30" s="258">
-        <v>60072</v>
+        <v>61217</v>
       </c>
       <c r="N30" s="259"/>
       <c r="O30" s="254"/>
       <c r="P30" s="156">
-        <v>14483</v>
+        <v>14194</v>
       </c>
       <c r="Q30" s="157"/>
     </row>
     <row r="31" spans="3:20" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C31" s="154"/>
       <c r="D31" s="155"/>
       <c r="E31" s="155"/>
       <c r="F31" s="155"/>
       <c r="G31" s="155"/>
       <c r="H31" s="155"/>
       <c r="I31" s="155"/>
       <c r="J31" s="155"/>
       <c r="K31" s="8"/>
       <c r="L31" s="151"/>
       <c r="M31" s="260">
-        <v>0.10200106972755907</v>
+        <v>0.10393872713813221</v>
       </c>
       <c r="N31" s="261"/>
       <c r="O31" s="254"/>
       <c r="P31" s="158"/>
       <c r="Q31" s="157"/>
     </row>
     <row r="32" spans="3:20" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C32" s="159"/>
       <c r="D32" s="160"/>
       <c r="E32" s="160"/>
       <c r="F32" s="160"/>
       <c r="G32" s="160"/>
       <c r="H32" s="160"/>
       <c r="I32" s="160"/>
       <c r="J32" s="160"/>
       <c r="K32" s="161"/>
       <c r="L32" s="162"/>
       <c r="M32" s="163"/>
       <c r="N32" s="164"/>
       <c r="O32" s="255"/>
       <c r="P32" s="165"/>
       <c r="Q32" s="166"/>
     </row>
     <row r="33" spans="3:21" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C33" s="72" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="O33" s="167"/>
       <c r="P33" s="167" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="Q33" s="167"/>
       <c r="R33" s="167"/>
       <c r="U33" s="168"/>
     </row>
     <row r="34" spans="3:21" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O34" s="169" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="3:21" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H36" s="79"/>
     </row>
     <row r="37" spans="3:21" s="170" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F37" s="246"/>
       <c r="G37" s="246"/>
       <c r="I37" s="246"/>
       <c r="J37" s="246"/>
       <c r="K37" s="246"/>
       <c r="L37" s="246"/>
       <c r="M37" s="246"/>
       <c r="N37" s="246"/>
       <c r="O37" s="246"/>
       <c r="P37" s="246"/>
     </row>
   </sheetData>
   <mergeCells count="27">
     <mergeCell ref="C17:F17"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:F18"/>
     <mergeCell ref="D19:F19"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:F21"/>
     <mergeCell ref="D22:F22"/>
     <mergeCell ref="F25:H25"/>
     <mergeCell ref="I25:J25"/>
     <mergeCell ref="K25:N25"/>
     <mergeCell ref="F26:H26"/>
     <mergeCell ref="I26:J26"/>
     <mergeCell ref="K26:N26"/>
     <mergeCell ref="Q26:Q28"/>
     <mergeCell ref="F27:H27"/>
     <mergeCell ref="I27:K27"/>
     <mergeCell ref="P27:P29"/>
     <mergeCell ref="O28:O32"/>
     <mergeCell ref="C29:K29"/>
     <mergeCell ref="M29:N29"/>
     <mergeCell ref="M30:N30"/>
     <mergeCell ref="M31:N31"/>
     <mergeCell ref="F37:G37"/>
     <mergeCell ref="I37:J37"/>
     <mergeCell ref="K37:L37"/>
     <mergeCell ref="M37:N37"/>
     <mergeCell ref="O37:P37"/>
   </mergeCells>
-  <phoneticPr fontId="5"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.86614173228346458" right="0.39370078740157483" top="0.59055118110236227" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ Ｐ明朝,標準"- 13 -</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8673B333-25B5-4E50-A5BA-D65E72EE6FE3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09BD9AC4-BBD3-44D5-8632-9F9D1459025A}">
   <sheetPr>
     <tabColor rgb="FFFFFF99"/>
   </sheetPr>
   <dimension ref="C27:S35"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="C45" sqref="C45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.44140625" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="2.44140625" style="72" customWidth="1"/>
     <col min="3" max="3" width="14.88671875" style="72" customWidth="1"/>
     <col min="4" max="15" width="5.33203125" style="72" customWidth="1"/>
     <col min="16" max="16" width="6.88671875" style="72" customWidth="1"/>
     <col min="17" max="18" width="2.44140625" style="72" customWidth="1"/>
     <col min="19" max="19" width="10.44140625" style="72" customWidth="1"/>
     <col min="20" max="22" width="2.44140625" style="72"/>
     <col min="23" max="23" width="8.21875" style="72" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="2.44140625" style="72"/>
   </cols>
   <sheetData>
     <row r="27" spans="3:19" s="171" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="28" spans="3:19" s="171" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C28" s="172" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="D28" s="173" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="E28" s="173" t="s">
-        <v>84</v>
+        <v>66</v>
       </c>
       <c r="F28" s="173" t="s">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="G28" s="173" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="H28" s="173" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="I28" s="173" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="J28" s="173" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="K28" s="173" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="L28" s="173" t="s">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="M28" s="173" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="N28" s="173" t="s">
-        <v>93</v>
+        <v>75</v>
       </c>
       <c r="O28" s="173" t="s">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="P28" s="174" t="s">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="S28" s="175"/>
     </row>
     <row r="29" spans="3:19" s="171" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C29" s="176" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="D29" s="177">
-        <v>5161.5</v>
+        <v>5183.2</v>
       </c>
       <c r="E29" s="177">
-        <v>5289.4</v>
+        <v>5323.3</v>
       </c>
       <c r="F29" s="177">
-        <v>5190.7</v>
+        <v>5224.6000000000004</v>
       </c>
       <c r="G29" s="177">
-        <v>5498.2</v>
+        <v>5473.8</v>
       </c>
       <c r="H29" s="177">
-        <v>5372.8</v>
+        <v>5367.5</v>
       </c>
       <c r="I29" s="177">
-        <v>5183.3</v>
+        <v>5228.1000000000004</v>
       </c>
       <c r="J29" s="177">
-        <v>5368.1</v>
+        <v>5379.3</v>
       </c>
       <c r="K29" s="177">
-        <v>5244.9</v>
+        <v>5267.5</v>
       </c>
       <c r="L29" s="177">
-        <v>5460.5</v>
+        <v>5519.2</v>
       </c>
       <c r="M29" s="177">
-        <v>5392.1</v>
+        <v>5435.6</v>
       </c>
       <c r="N29" s="177">
-        <v>5037.8999999999996</v>
+        <v>4951.3999999999996</v>
       </c>
       <c r="O29" s="177">
-        <v>5345.8</v>
+        <v>5342</v>
       </c>
       <c r="P29" s="178">
-        <v>63545.200000000004</v>
+        <v>63695.5</v>
       </c>
       <c r="S29" s="179"/>
     </row>
     <row r="30" spans="3:19" s="171" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C30" s="176" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="D30" s="180">
-        <v>0.97499999999999998</v>
+        <v>0.97599999999999998</v>
       </c>
       <c r="E30" s="180">
-        <v>0.999</v>
+        <v>1.0029999999999999</v>
       </c>
       <c r="F30" s="180">
-        <v>0.98</v>
+        <v>0.98399999999999999</v>
       </c>
       <c r="G30" s="180">
-        <v>1.038</v>
+        <v>1.0309999999999999</v>
       </c>
       <c r="H30" s="180">
-        <v>1.0149999999999999</v>
+        <v>1.0109999999999999</v>
       </c>
       <c r="I30" s="180">
-        <v>0.97899999999999998</v>
+        <v>0.98499999999999999</v>
       </c>
       <c r="J30" s="180">
-        <v>1.014</v>
+        <v>1.0129999999999999</v>
       </c>
       <c r="K30" s="180">
-        <v>0.99099999999999999</v>
+        <v>0.99199999999999999</v>
       </c>
       <c r="L30" s="180">
-        <v>1.0309999999999999</v>
+        <v>1.04</v>
       </c>
       <c r="M30" s="180">
-        <v>1.018</v>
+        <v>1.024</v>
       </c>
       <c r="N30" s="180">
-        <v>0.95099999999999996</v>
+        <v>0.93300000000000005</v>
       </c>
       <c r="O30" s="180">
-        <v>1.01</v>
+        <v>1.006</v>
       </c>
       <c r="P30" s="181">
-        <v>5295</v>
+        <v>5308</v>
       </c>
     </row>
     <row r="31" spans="3:19" s="171" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C31" s="176" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D31" s="177">
-        <v>5203.7</v>
+        <v>5161.5</v>
       </c>
       <c r="E31" s="177">
-        <v>5369</v>
+        <v>5289.4</v>
       </c>
       <c r="F31" s="177">
-        <v>5302.1</v>
+        <v>5190.7</v>
       </c>
       <c r="G31" s="177">
-        <v>5478.5</v>
+        <v>5498.2</v>
       </c>
       <c r="H31" s="177">
-        <v>5352.5</v>
+        <v>5372.8</v>
       </c>
       <c r="I31" s="177">
-        <v>5171.6000000000004</v>
+        <v>5183.3</v>
       </c>
       <c r="J31" s="177">
-        <v>5380.1</v>
+        <v>5368.1</v>
       </c>
       <c r="K31" s="177">
-        <v>5193.2</v>
+        <v>5244.9</v>
       </c>
       <c r="L31" s="177">
-        <v>5448</v>
+        <v>5460.5</v>
       </c>
       <c r="M31" s="177">
-        <v>5411.2</v>
+        <v>5392.1</v>
       </c>
       <c r="N31" s="177">
-        <v>4880.8999999999996</v>
+        <v>5037.8999999999996</v>
       </c>
       <c r="O31" s="177">
-        <v>5293.2</v>
+        <v>5345.8</v>
       </c>
       <c r="P31" s="178">
-        <v>63483.999999999993</v>
+        <v>63545.200000000004</v>
       </c>
       <c r="S31" s="179"/>
     </row>
     <row r="32" spans="3:19" s="171" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C32" s="176" t="s">
-        <v>98</v>
+        <v>79</v>
       </c>
       <c r="D32" s="177">
-        <v>5292.9</v>
+        <v>5203.7</v>
       </c>
       <c r="E32" s="177">
-        <v>5448.7</v>
+        <v>5369</v>
       </c>
       <c r="F32" s="177">
-        <v>5315.1</v>
+        <v>5302.1</v>
       </c>
       <c r="G32" s="177">
-        <v>5491.3</v>
+        <v>5478.5</v>
       </c>
       <c r="H32" s="177">
-        <v>5453.9</v>
+        <v>5352.5</v>
       </c>
       <c r="I32" s="177">
-        <v>5229.6000000000004</v>
+        <v>5171.6000000000004</v>
       </c>
       <c r="J32" s="177">
-        <v>5437.3</v>
+        <v>5380.1</v>
       </c>
       <c r="K32" s="177">
-        <v>5298.1</v>
+        <v>5193.2</v>
       </c>
       <c r="L32" s="177">
-        <v>5529.4</v>
+        <v>5448</v>
       </c>
       <c r="M32" s="177">
-        <v>5493.1</v>
+        <v>5411.2</v>
       </c>
       <c r="N32" s="177">
-        <v>4942.8999999999996</v>
+        <v>4880.8999999999996</v>
       </c>
       <c r="O32" s="177">
-        <v>5371.1</v>
+        <v>5293.2</v>
       </c>
       <c r="P32" s="178">
-        <v>64303.4</v>
+        <v>63483.999999999993</v>
       </c>
       <c r="S32" s="179"/>
     </row>
     <row r="33" spans="3:19" s="171" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C33" s="182" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="D33" s="183">
-        <v>5254.7</v>
+        <v>5292.9</v>
       </c>
       <c r="E33" s="183">
-        <v>5420.6</v>
+        <v>5448.7</v>
       </c>
       <c r="F33" s="183">
-        <v>5299.2</v>
+        <v>5315.1</v>
       </c>
       <c r="G33" s="183">
-        <v>5433.6</v>
+        <v>5491.3</v>
       </c>
       <c r="H33" s="183">
-        <v>5698.8</v>
+        <v>5453.9</v>
       </c>
       <c r="I33" s="183">
-        <v>5342</v>
+        <v>5229.6000000000004</v>
       </c>
       <c r="J33" s="183">
-        <v>5482.7</v>
+        <v>5437.3</v>
       </c>
       <c r="K33" s="183">
-        <v>5351.3</v>
+        <v>5298.1</v>
       </c>
       <c r="L33" s="183">
-        <v>5613.6</v>
+        <v>5529.4</v>
       </c>
       <c r="M33" s="183">
-        <v>5564</v>
+        <v>5493.1</v>
       </c>
       <c r="N33" s="183">
-        <v>5006.8999999999996</v>
+        <v>4942.8999999999996</v>
       </c>
       <c r="O33" s="183">
-        <v>5418.1</v>
+        <v>5371.1</v>
       </c>
       <c r="P33" s="184">
-        <v>64885.5</v>
+        <v>64303.4</v>
       </c>
       <c r="S33" s="179"/>
     </row>
     <row r="34" spans="3:19" s="171" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D34" s="185"/>
       <c r="E34" s="185"/>
       <c r="F34" s="185"/>
       <c r="G34" s="185"/>
       <c r="H34" s="185"/>
       <c r="I34" s="185"/>
       <c r="J34" s="185"/>
       <c r="K34" s="185"/>
       <c r="L34" s="185"/>
     </row>
     <row r="35" spans="3:19" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C35" s="171"/>
       <c r="D35" s="185"/>
       <c r="E35" s="185"/>
       <c r="F35" s="185"/>
       <c r="G35" s="185"/>
       <c r="H35" s="185"/>
       <c r="I35" s="185"/>
       <c r="J35" s="185"/>
       <c r="K35" s="185"/>
       <c r="L35" s="185"/>
       <c r="M35" s="171"/>
       <c r="N35" s="171"/>
       <c r="O35" s="171"/>
       <c r="P35" s="171"/>
       <c r="Q35" s="171"/>
       <c r="R35" s="171"/>
       <c r="S35" s="171"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="5"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.39370078740157483" right="0.86614173228346458" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ Ｐ明朝,標準"- 14 -</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Ｐ１０</vt:lpstr>
       <vt:lpstr>Ｐ１１</vt:lpstr>
       <vt:lpstr>Ｐ１２</vt:lpstr>
       <vt:lpstr>Ｐ１３</vt:lpstr>
-      <vt:lpstr>Ｐ１４ </vt:lpstr>
+      <vt:lpstr>Ｐ１４</vt:lpstr>
       <vt:lpstr>'Ｐ１０'!Print_Area</vt:lpstr>
       <vt:lpstr>'Ｐ１１'!Print_Area</vt:lpstr>
       <vt:lpstr>'Ｐ１２'!Print_Area</vt:lpstr>
       <vt:lpstr>'Ｐ１３'!Print_Area</vt:lpstr>
-      <vt:lpstr>'Ｐ１４ '!Print_Area</vt:lpstr>
+      <vt:lpstr>'Ｐ１４'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>