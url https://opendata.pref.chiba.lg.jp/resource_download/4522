--- v0 (2026-03-07)
+++ v1 (2026-07-21)
@@ -1,553 +1,528 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{83AD8597-734E-4855-89AE-18E81E5B55F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4BF92CF1-D43B-49EF-9E2F-2E7DE9DC5EB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{48B2E4BF-D55A-41FD-813E-2833E28016BC}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ｐ１5" sheetId="1" r:id="rId1"/>
+    <sheet name="Ｐ１5" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
-    <definedName name="_xlnm.Criteria">#REF!</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Extract">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ１5'!$B$2:$AC$46</definedName>
-    <definedName name="検算用印刷">#REF!</definedName>
-[...2 lines deleted...]
-    <definedName name="普及表出力">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>（３）施設状況（上水道事業及び水道用水供給事業）</t>
     <rPh sb="3" eb="5">
       <t>シセツ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジョウキョウ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ジョウスイドウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>オヨ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ヨウ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>スイ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>キョウキュウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ジギョウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...74 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>〔図－９〕</t>
     <rPh sb="1" eb="2">
       <t>ズ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...142 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>となっている。〔表－８〕</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>年度</t>
     <rPh sb="0" eb="2">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...2 lines deleted...]
-    <t>H26</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H27</t>
   </si>
   <si>
     <t>H28</t>
   </si>
   <si>
     <t>H29</t>
   </si>
   <si>
     <t>H30</t>
   </si>
   <si>
     <t>R元</t>
     <rPh sb="1" eb="2">
       <t>ガン</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R2</t>
   </si>
   <si>
     <t>R3</t>
   </si>
   <si>
     <t>R4</t>
   </si>
   <si>
-    <t>R5</t>
-[...2 lines deleted...]
-  <si>
     <t>施設能力
 （千㎥/日）</t>
     <rPh sb="0" eb="2">
       <t>シセツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ノウリョク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>セン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ニチ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>導送配水管延長
 　（km）</t>
     <rPh sb="0" eb="2">
       <t>ドウソウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ハイスイカン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>エンチョウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>注１　施設能力とは、年度末現在の稼働しうる浄水能力（予備を含まない）を基準とした能力で、分水と用水に係る</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シセツ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ノウリョク</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>ネンドマツ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ゲンザイ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>カドウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ジョウスイ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ノウリョク</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ヨビ</t>
     </rPh>
     <rPh sb="29" eb="30">
       <t>フク</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>キジュン</t>
     </rPh>
     <rPh sb="40" eb="42">
       <t>ノウリョク</t>
     </rPh>
     <rPh sb="44" eb="46">
       <t>ブンスイ</t>
     </rPh>
     <rPh sb="47" eb="49">
       <t>ヨウスイ</t>
     </rPh>
     <rPh sb="50" eb="51">
       <t>カカ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　　 施設能力を含む。</t>
     <rPh sb="9" eb="10">
       <t>フク</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>注２　（ ）書は上水道事業の数値で内数である。</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ジョウスイドウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>スウチ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ウチ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>スウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　令和６年度における施設能力は3,655千㎥/日で、前年度（3,687千㎥/日）と比較して</t>
+    <rPh sb="1" eb="2">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ワ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ヘイネンド</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ノウリョク</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="26" eb="29">
+      <t>ゼンネンド</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>ヒカク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>約32千㎥/日減少している。　　　　　　　　　　</t>
+    <rPh sb="0" eb="1">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ゲンショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　導送配水管延長は29,627kmで、前年度（29,497km）と比較して約130km増加している。</t>
+    <rPh sb="1" eb="2">
+      <t>ドウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ソウ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ハイスイカン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>エンチョウ</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>ゼンネンド</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ヒカク</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>ヤク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>　管種別延長では、ダクタイル鋳鉄管が</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>65.6%で最も普及し、硬質塩化ビニル管が24.8％と続き、</t>
+    </r>
+    <rPh sb="1" eb="4">
+      <t>カンシュベツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>エンチョウ</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>チュウテツカン</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>モット</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>フキュウ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>コウシツ</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>エンカ</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="45" eb="46">
+      <t>ツヅ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>この2管種で約90％を占めている。</t>
+    <rPh sb="3" eb="4">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>シュ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>　前年度に比べ石綿セメント管</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>は約25km減</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>少している。〔表－７〕</t>
+    </r>
+    <rPh sb="1" eb="4">
+      <t>ゼンネンド</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>クラ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>セキメン</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ゲンショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>　法定耐用年数（４０年）を超えた管路の延長は</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>約10,080ｋｍであり、総延長29,627ｋｍの34.0%</t>
+    </r>
+    <rPh sb="1" eb="3">
+      <t>ホウテイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>タイヨウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ネンスウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>コ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>カンロ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>エンチョウ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="35" eb="38">
+      <t>ソウエンチョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>R5</t>
+  </si>
+  <si>
+    <t>R6</t>
+    <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="&quot;（&quot;#,##0&quot;）&quot;"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
@@ -556,50 +531,64 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="22">
     <border>
@@ -838,391 +827,403 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="176" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="38" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="10" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="10" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="10" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="5" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_Ｐ　１０　～１４　水源及び給水状況★" xfId="2" xr:uid="{093C8351-5FCA-4560-8B37-73B5F0E23879}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>107596</xdr:colOff>
+      <xdr:colOff>172036</xdr:colOff>
       <xdr:row>14</xdr:row>
-      <xdr:rowOff>15240</xdr:rowOff>
+      <xdr:rowOff>50994</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>168145</xdr:colOff>
+      <xdr:colOff>76702</xdr:colOff>
       <xdr:row>31</xdr:row>
-      <xdr:rowOff>180153</xdr:rowOff>
+      <xdr:rowOff>137127</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="図 1">
+        <xdr:cNvPr id="3" name="図 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C46E27E9-F739-3D2A-6503-6B1B5359F8AF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FE446CE-65C8-959D-DA4F-9B3CFB5477F2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="534316" y="3048000"/>
-          <a:ext cx="5966049" cy="3792033"/>
+          <a:off x="596998" y="3077013"/>
+          <a:ext cx="5795512" cy="3704021"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -1510,1888 +1511,2504 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E85FE51-605B-409F-AE70-32CF47C80FE5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D2961C9E-9959-4E1F-8E0E-D9F18EEBBC77}">
   <sheetPr>
     <tabColor rgb="FFFFFF99"/>
   </sheetPr>
-  <dimension ref="C2:BI72"/>
+  <dimension ref="C2:CD60"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="106" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="106" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:Q3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.77734375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.77734375" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="3.6640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="4.88671875" style="1" customWidth="1"/>
     <col min="5" max="5" width="5.109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="1" customWidth="1"/>
     <col min="7" max="30" width="3.109375" style="1" customWidth="1"/>
     <col min="31" max="32" width="3.77734375" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.44140625" style="2" customWidth="1"/>
     <col min="34" max="71" width="3.77734375" style="1" customWidth="1"/>
     <col min="72" max="72" width="3.88671875" style="1" customWidth="1"/>
-    <col min="73" max="77" width="3.77734375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="83" max="16384" width="3.77734375" style="1"/>
+    <col min="73" max="79" width="3.77734375" style="1" customWidth="1"/>
+    <col min="80" max="80" width="3.88671875" style="1" customWidth="1"/>
+    <col min="81" max="82" width="3.77734375" style="1" customWidth="1"/>
+    <col min="83" max="84" width="8.6640625" style="1" customWidth="1"/>
+    <col min="85" max="16384" width="3.77734375" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="3:41" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="C3" s="28" t="s">
+    <row r="2" spans="3:65" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="3:65" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C3" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="28"/>
-[...15 lines deleted...]
-      <c r="D4" s="83" t="s">
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="32"/>
+      <c r="O3" s="32"/>
+      <c r="P3" s="32"/>
+      <c r="Q3" s="32"/>
+    </row>
+    <row r="4" spans="3:65" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D4" s="87" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
+      <c r="I4" s="87"/>
+      <c r="J4" s="87"/>
+      <c r="K4" s="87"/>
+      <c r="L4" s="87"/>
+      <c r="M4" s="87"/>
+      <c r="N4" s="87"/>
+      <c r="O4" s="87"/>
+      <c r="P4" s="87"/>
+      <c r="Q4" s="87"/>
+      <c r="R4" s="87"/>
+      <c r="S4" s="87"/>
+      <c r="T4" s="87"/>
+      <c r="U4" s="87"/>
+      <c r="V4" s="87"/>
+      <c r="W4" s="87"/>
+      <c r="X4" s="87"/>
+      <c r="Y4" s="87"/>
+      <c r="Z4" s="87"/>
+      <c r="AA4" s="87"/>
+      <c r="AB4" s="87"/>
+      <c r="AC4" s="87"/>
+    </row>
+    <row r="5" spans="3:65" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D5" s="91" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="91"/>
+      <c r="F5" s="91"/>
+      <c r="G5" s="91"/>
+      <c r="H5" s="91"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="91"/>
+      <c r="K5" s="91"/>
+      <c r="L5" s="91"/>
+      <c r="M5" s="91"/>
+      <c r="N5" s="91"/>
+      <c r="O5" s="91"/>
+      <c r="P5" s="91"/>
+      <c r="Q5" s="91"/>
+      <c r="R5" s="91"/>
+      <c r="S5" s="91"/>
+      <c r="T5" s="91"/>
+      <c r="U5" s="91"/>
+      <c r="V5" s="91"/>
+      <c r="W5" s="91"/>
+      <c r="X5" s="91"/>
+      <c r="Y5" s="91"/>
+      <c r="Z5" s="91"/>
+      <c r="AA5" s="91"/>
+      <c r="AB5" s="91"/>
+      <c r="AC5" s="91"/>
+    </row>
+    <row r="6" spans="3:65" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D6" s="87" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
+      <c r="I6" s="87"/>
+      <c r="J6" s="87"/>
+      <c r="K6" s="87"/>
+      <c r="L6" s="87"/>
+      <c r="M6" s="87"/>
+      <c r="N6" s="87"/>
+      <c r="O6" s="87"/>
+      <c r="P6" s="87"/>
+      <c r="Q6" s="87"/>
+      <c r="R6" s="87"/>
+      <c r="S6" s="87"/>
+      <c r="T6" s="87"/>
+      <c r="U6" s="87"/>
+      <c r="V6" s="87"/>
+      <c r="W6" s="87"/>
+      <c r="X6" s="87"/>
+      <c r="Y6" s="87"/>
+      <c r="Z6" s="87"/>
+      <c r="AA6" s="87"/>
+      <c r="AB6" s="87"/>
+      <c r="AC6" s="87"/>
+    </row>
+    <row r="7" spans="3:65" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D7" s="91" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="83"/>
-[...26 lines deleted...]
-      <c r="D5" s="87" t="s">
+      <c r="E7" s="91"/>
+      <c r="F7" s="91"/>
+      <c r="G7" s="91"/>
+      <c r="H7" s="91"/>
+      <c r="I7" s="91"/>
+      <c r="J7" s="91"/>
+      <c r="K7" s="91"/>
+      <c r="L7" s="91"/>
+      <c r="M7" s="91"/>
+      <c r="N7" s="91"/>
+      <c r="O7" s="91"/>
+      <c r="P7" s="91"/>
+      <c r="Q7" s="91"/>
+      <c r="R7" s="91"/>
+      <c r="S7" s="91"/>
+      <c r="T7" s="91"/>
+      <c r="U7" s="91"/>
+      <c r="V7" s="91"/>
+      <c r="W7" s="91"/>
+      <c r="X7" s="91"/>
+      <c r="Y7" s="91"/>
+      <c r="Z7" s="91"/>
+      <c r="AA7" s="91"/>
+      <c r="AB7" s="91"/>
+      <c r="AC7" s="91"/>
+    </row>
+    <row r="8" spans="3:65" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D8" s="87" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
+      <c r="I8" s="87"/>
+      <c r="J8" s="87"/>
+      <c r="K8" s="87"/>
+      <c r="L8" s="87"/>
+      <c r="M8" s="87"/>
+      <c r="N8" s="87"/>
+      <c r="O8" s="87"/>
+      <c r="P8" s="87"/>
+      <c r="Q8" s="87"/>
+      <c r="R8" s="87"/>
+      <c r="S8" s="87"/>
+      <c r="T8" s="87"/>
+      <c r="U8" s="87"/>
+      <c r="V8" s="87"/>
+      <c r="W8" s="87"/>
+      <c r="X8" s="87"/>
+      <c r="Y8" s="87"/>
+      <c r="Z8" s="87"/>
+      <c r="AA8" s="87"/>
+      <c r="AB8" s="87"/>
+      <c r="AC8" s="87"/>
+      <c r="AF8" s="19"/>
+      <c r="AG8" s="20"/>
+      <c r="AH8" s="19"/>
+      <c r="AI8" s="19"/>
+      <c r="AJ8" s="19"/>
+      <c r="AK8" s="19"/>
+      <c r="AL8" s="19"/>
+      <c r="AM8" s="19"/>
+      <c r="AN8" s="19"/>
+      <c r="AO8" s="19"/>
+      <c r="AP8" s="19"/>
+      <c r="AQ8" s="19"/>
+      <c r="AR8" s="19"/>
+      <c r="AS8" s="19"/>
+      <c r="AT8" s="19"/>
+      <c r="AU8" s="19"/>
+      <c r="AV8" s="19"/>
+      <c r="AW8" s="19"/>
+      <c r="AX8" s="19"/>
+      <c r="AY8" s="19"/>
+      <c r="AZ8" s="19"/>
+      <c r="BA8" s="19"/>
+      <c r="BB8" s="19"/>
+      <c r="BC8" s="19"/>
+      <c r="BD8" s="19"/>
+      <c r="BE8" s="19"/>
+      <c r="BF8" s="19"/>
+      <c r="BG8" s="19"/>
+      <c r="BH8" s="19"/>
+      <c r="BI8" s="19"/>
+      <c r="BJ8" s="19"/>
+      <c r="BK8" s="19"/>
+      <c r="BL8" s="19"/>
+      <c r="BM8" s="19"/>
+    </row>
+    <row r="9" spans="3:65" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D9" s="86" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="86"/>
+      <c r="F9" s="86"/>
+      <c r="G9" s="86"/>
+      <c r="H9" s="86"/>
+      <c r="I9" s="86"/>
+      <c r="J9" s="86"/>
+      <c r="K9" s="86"/>
+      <c r="L9" s="86"/>
+      <c r="M9" s="86"/>
+      <c r="N9" s="86"/>
+      <c r="O9" s="86"/>
+      <c r="P9" s="86"/>
+      <c r="Q9" s="86"/>
+      <c r="R9" s="86"/>
+      <c r="S9" s="86"/>
+      <c r="T9" s="86"/>
+      <c r="U9" s="86"/>
+      <c r="V9" s="86"/>
+      <c r="W9" s="86"/>
+      <c r="X9" s="86"/>
+      <c r="Y9" s="86"/>
+      <c r="Z9" s="86"/>
+      <c r="AA9" s="86"/>
+      <c r="AB9" s="86"/>
+      <c r="AC9" s="86"/>
+      <c r="AF9" s="19"/>
+      <c r="AG9" s="21"/>
+      <c r="AH9" s="22"/>
+      <c r="AI9" s="22"/>
+      <c r="AJ9" s="22"/>
+      <c r="AK9" s="22"/>
+      <c r="AL9" s="22"/>
+      <c r="AM9" s="22"/>
+      <c r="AN9" s="22"/>
+      <c r="AO9" s="22"/>
+      <c r="AP9" s="22"/>
+      <c r="AQ9" s="22"/>
+      <c r="AR9" s="22"/>
+      <c r="AS9" s="22"/>
+      <c r="AT9" s="22"/>
+      <c r="AU9" s="22"/>
+      <c r="AV9" s="22"/>
+      <c r="AW9" s="22"/>
+      <c r="AX9" s="22"/>
+      <c r="AY9" s="22"/>
+      <c r="AZ9" s="22"/>
+      <c r="BA9" s="22"/>
+      <c r="BB9" s="22"/>
+      <c r="BC9" s="22"/>
+      <c r="BD9" s="22"/>
+      <c r="BE9" s="22"/>
+      <c r="BF9" s="22"/>
+      <c r="BG9" s="22"/>
+      <c r="BH9" s="22"/>
+      <c r="BI9" s="22"/>
+      <c r="BJ9" s="22"/>
+      <c r="BK9" s="22"/>
+      <c r="BL9" s="22"/>
+      <c r="BM9" s="22"/>
+    </row>
+    <row r="10" spans="3:65" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D10" s="86" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="86"/>
+      <c r="F10" s="86"/>
+      <c r="G10" s="86"/>
+      <c r="H10" s="86"/>
+      <c r="I10" s="86"/>
+      <c r="J10" s="86"/>
+      <c r="K10" s="86"/>
+      <c r="L10" s="86"/>
+      <c r="M10" s="86"/>
+      <c r="N10" s="86"/>
+      <c r="O10" s="86"/>
+      <c r="P10" s="86"/>
+      <c r="Q10" s="86"/>
+      <c r="R10" s="86"/>
+      <c r="S10" s="86"/>
+      <c r="T10" s="86"/>
+      <c r="U10" s="86"/>
+      <c r="V10" s="86"/>
+      <c r="W10" s="86"/>
+      <c r="X10" s="86"/>
+      <c r="Y10" s="86"/>
+      <c r="Z10" s="86"/>
+      <c r="AA10" s="86"/>
+      <c r="AB10" s="86"/>
+      <c r="AC10" s="86"/>
+      <c r="AF10" s="19"/>
+      <c r="AG10" s="21"/>
+      <c r="AH10" s="22"/>
+      <c r="AI10" s="22"/>
+      <c r="AJ10" s="22"/>
+      <c r="AK10" s="22"/>
+      <c r="AL10" s="22"/>
+      <c r="AM10" s="22"/>
+      <c r="AN10" s="22"/>
+      <c r="AO10" s="22"/>
+      <c r="AP10" s="22"/>
+      <c r="AQ10" s="22"/>
+      <c r="AR10" s="22"/>
+      <c r="AS10" s="22"/>
+      <c r="AT10" s="22"/>
+      <c r="AU10" s="22"/>
+      <c r="AV10" s="22"/>
+      <c r="AW10" s="22"/>
+      <c r="AX10" s="22"/>
+      <c r="AY10" s="22"/>
+      <c r="AZ10" s="22"/>
+      <c r="BA10" s="22"/>
+      <c r="BB10" s="22"/>
+      <c r="BC10" s="22"/>
+      <c r="BD10" s="22"/>
+      <c r="BE10" s="22"/>
+      <c r="BF10" s="22"/>
+      <c r="BG10" s="22"/>
+      <c r="BH10" s="22"/>
+      <c r="BI10" s="22"/>
+      <c r="BJ10" s="22"/>
+      <c r="BK10" s="22"/>
+      <c r="BL10" s="22"/>
+      <c r="BM10" s="22"/>
+    </row>
+    <row r="11" spans="3:65" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D11" s="87" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="87"/>
+      <c r="F11" s="87"/>
+      <c r="G11" s="87"/>
+      <c r="H11" s="87"/>
+      <c r="I11" s="87"/>
+      <c r="J11" s="87"/>
+      <c r="K11" s="87"/>
+      <c r="L11" s="87"/>
+      <c r="M11" s="87"/>
+      <c r="N11" s="87"/>
+      <c r="O11" s="87"/>
+      <c r="P11" s="87"/>
+      <c r="Q11" s="87"/>
+      <c r="R11" s="87"/>
+      <c r="S11" s="87"/>
+      <c r="T11" s="87"/>
+      <c r="U11" s="87"/>
+      <c r="V11" s="87"/>
+      <c r="W11" s="87"/>
+      <c r="X11" s="87"/>
+      <c r="Y11" s="87"/>
+      <c r="Z11" s="87"/>
+      <c r="AA11" s="87"/>
+      <c r="AB11" s="87"/>
+      <c r="AC11" s="87"/>
+      <c r="AF11" s="19"/>
+      <c r="AG11" s="88"/>
+      <c r="AH11" s="88"/>
+      <c r="AI11" s="22"/>
+      <c r="AJ11" s="89"/>
+      <c r="AK11" s="89"/>
+      <c r="AL11" s="22"/>
+      <c r="AM11" s="22"/>
+      <c r="AN11" s="22"/>
+      <c r="AO11" s="22"/>
+      <c r="AP11" s="22"/>
+      <c r="AQ11" s="22"/>
+      <c r="AR11" s="22"/>
+      <c r="AS11" s="22"/>
+      <c r="AT11" s="22"/>
+      <c r="AU11" s="22"/>
+      <c r="AV11" s="22"/>
+      <c r="AW11" s="22"/>
+      <c r="AX11" s="22"/>
+      <c r="AY11" s="22"/>
+      <c r="AZ11" s="22"/>
+      <c r="BA11" s="22"/>
+      <c r="BB11" s="22"/>
+      <c r="BC11" s="22"/>
+      <c r="BD11" s="22"/>
+      <c r="BE11" s="22"/>
+      <c r="BF11" s="22"/>
+      <c r="BG11" s="22"/>
+      <c r="BH11" s="22"/>
+      <c r="BI11" s="22"/>
+      <c r="BJ11" s="22"/>
+      <c r="BK11" s="90"/>
+      <c r="BL11" s="90"/>
+      <c r="BM11" s="22"/>
+    </row>
+    <row r="12" spans="3:65" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D12" s="86" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="87"/>
-[...642 lines deleted...]
-      <c r="AU23" s="73"/>
+      <c r="E12" s="86"/>
+      <c r="F12" s="86"/>
+      <c r="G12" s="86"/>
+      <c r="H12" s="86"/>
+      <c r="I12" s="86"/>
+      <c r="J12" s="86"/>
+      <c r="K12" s="86"/>
+      <c r="L12" s="86"/>
+      <c r="M12" s="86"/>
+      <c r="N12" s="86"/>
+      <c r="O12" s="86"/>
+      <c r="P12" s="86"/>
+      <c r="Q12" s="86"/>
+      <c r="R12" s="86"/>
+      <c r="S12" s="86"/>
+      <c r="T12" s="86"/>
+      <c r="U12" s="86"/>
+      <c r="V12" s="86"/>
+      <c r="W12" s="86"/>
+      <c r="X12" s="86"/>
+      <c r="Y12" s="86"/>
+      <c r="Z12" s="86"/>
+      <c r="AA12" s="86"/>
+      <c r="AB12" s="86"/>
+      <c r="AC12" s="86"/>
+      <c r="AF12" s="19"/>
+      <c r="AG12" s="21"/>
+      <c r="AH12" s="22"/>
+      <c r="AI12" s="22"/>
+      <c r="AJ12" s="22"/>
+      <c r="AK12" s="22"/>
+      <c r="AL12" s="22"/>
+      <c r="AM12" s="22"/>
+      <c r="AN12" s="22"/>
+      <c r="AO12" s="22"/>
+      <c r="AP12" s="22"/>
+      <c r="AQ12" s="22"/>
+      <c r="AR12" s="22"/>
+      <c r="AS12" s="22"/>
+      <c r="AT12" s="22"/>
+      <c r="AU12" s="22"/>
+      <c r="AV12" s="22"/>
+      <c r="AW12" s="22"/>
+      <c r="AX12" s="22"/>
+      <c r="AY12" s="22"/>
+      <c r="AZ12" s="22"/>
+      <c r="BA12" s="22"/>
+      <c r="BB12" s="22"/>
+      <c r="BC12" s="22"/>
+      <c r="BD12" s="22"/>
+      <c r="BE12" s="22"/>
+      <c r="BF12" s="22"/>
+      <c r="BG12" s="22"/>
+      <c r="BH12" s="22"/>
+      <c r="BI12" s="22"/>
+      <c r="BJ12" s="22"/>
+      <c r="BK12" s="22"/>
+      <c r="BL12" s="22"/>
+      <c r="BM12" s="22"/>
+    </row>
+    <row r="13" spans="3:65" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="3"/>
+      <c r="O13" s="3"/>
+      <c r="P13" s="3"/>
+      <c r="Q13" s="3"/>
+      <c r="R13" s="3"/>
+      <c r="S13" s="3"/>
+      <c r="T13" s="3"/>
+      <c r="U13" s="3"/>
+      <c r="V13" s="3"/>
+      <c r="W13" s="3"/>
+      <c r="X13" s="3"/>
+      <c r="Y13" s="3"/>
+      <c r="Z13" s="3"/>
+      <c r="AA13" s="3"/>
+      <c r="AB13" s="3"/>
+      <c r="AC13" s="3"/>
+      <c r="AF13" s="19"/>
+      <c r="AG13" s="20"/>
+      <c r="AH13" s="19"/>
+      <c r="AI13" s="19"/>
+      <c r="AJ13" s="19"/>
+      <c r="AK13" s="19"/>
+      <c r="AL13" s="19"/>
+      <c r="AM13" s="19"/>
+      <c r="AN13" s="19"/>
+      <c r="AO13" s="19"/>
+      <c r="AP13" s="19"/>
+      <c r="AQ13" s="19"/>
+      <c r="AR13" s="19"/>
+      <c r="AS13" s="19"/>
+      <c r="AT13" s="19"/>
+      <c r="AU13" s="19"/>
+      <c r="AV13" s="19"/>
+      <c r="AW13" s="19"/>
+      <c r="AX13" s="19"/>
+      <c r="AY13" s="19"/>
+      <c r="AZ13" s="19"/>
+      <c r="BA13" s="19"/>
+      <c r="BB13" s="19"/>
+      <c r="BC13" s="19"/>
+      <c r="BD13" s="19"/>
+      <c r="BE13" s="19"/>
+      <c r="BF13" s="19"/>
+      <c r="BG13" s="19"/>
+      <c r="BH13" s="19"/>
+      <c r="BI13" s="19"/>
+      <c r="BJ13" s="19"/>
+      <c r="BK13" s="19"/>
+      <c r="BL13" s="19"/>
+      <c r="BM13" s="19"/>
+    </row>
+    <row r="14" spans="3:65" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D14" s="27"/>
+      <c r="E14" s="27"/>
+      <c r="F14" s="27"/>
+      <c r="G14" s="27"/>
+      <c r="H14" s="27"/>
+      <c r="I14" s="27"/>
+      <c r="J14" s="27"/>
+      <c r="K14" s="27"/>
+      <c r="L14" s="27"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="27"/>
+      <c r="O14" s="27"/>
+      <c r="P14" s="27"/>
+      <c r="Q14" s="27"/>
+      <c r="R14" s="27"/>
+      <c r="S14" s="27"/>
+      <c r="T14" s="27"/>
+      <c r="U14" s="27"/>
+      <c r="V14" s="27"/>
+      <c r="W14" s="27"/>
+      <c r="X14" s="27"/>
+      <c r="Y14" s="27"/>
+      <c r="Z14" s="27"/>
+      <c r="AA14" s="27"/>
+      <c r="AB14" s="27"/>
+      <c r="AC14" s="27"/>
+    </row>
+    <row r="15" spans="3:65" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D15" s="85"/>
+      <c r="E15" s="85"/>
+      <c r="F15" s="85"/>
+      <c r="G15" s="85"/>
+      <c r="H15" s="85"/>
+      <c r="I15" s="85"/>
+      <c r="J15" s="85"/>
+      <c r="K15" s="85"/>
+      <c r="L15" s="85"/>
+      <c r="M15" s="85"/>
+      <c r="N15" s="85"/>
+      <c r="O15" s="85"/>
+      <c r="P15" s="85"/>
+      <c r="Q15" s="85"/>
+      <c r="R15" s="85"/>
+      <c r="S15" s="85"/>
+      <c r="T15" s="85"/>
+      <c r="U15" s="85"/>
+      <c r="V15" s="85"/>
+      <c r="W15" s="85"/>
+      <c r="X15" s="85"/>
+      <c r="Y15" s="85"/>
+      <c r="Z15" s="85"/>
+      <c r="AA15" s="85"/>
+      <c r="AB15" s="85"/>
+      <c r="AC15" s="85"/>
+    </row>
+    <row r="16" spans="3:65" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D16" s="27"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="27"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+      <c r="O16" s="27"/>
+      <c r="P16" s="27"/>
+      <c r="Q16" s="27"/>
+      <c r="R16" s="27"/>
+      <c r="S16" s="27"/>
+      <c r="T16" s="27"/>
+      <c r="U16" s="27"/>
+      <c r="V16" s="27"/>
+      <c r="W16" s="27"/>
+      <c r="X16" s="27"/>
+      <c r="Y16" s="27"/>
+      <c r="Z16" s="27"/>
+      <c r="AA16" s="27"/>
+      <c r="AB16" s="27"/>
+      <c r="AC16" s="27"/>
+    </row>
+    <row r="17" spans="4:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D17" s="85"/>
+      <c r="E17" s="85"/>
+      <c r="F17" s="85"/>
+      <c r="G17" s="85"/>
+      <c r="H17" s="85"/>
+      <c r="I17" s="85"/>
+      <c r="J17" s="85"/>
+      <c r="K17" s="85"/>
+      <c r="L17" s="85"/>
+      <c r="M17" s="85"/>
+      <c r="N17" s="85"/>
+      <c r="O17" s="85"/>
+      <c r="P17" s="85"/>
+      <c r="Q17" s="85"/>
+      <c r="R17" s="85"/>
+      <c r="S17" s="85"/>
+      <c r="T17" s="85"/>
+      <c r="U17" s="85"/>
+      <c r="V17" s="85"/>
+      <c r="W17" s="85"/>
+      <c r="X17" s="85"/>
+      <c r="Y17" s="85"/>
+      <c r="Z17" s="85"/>
+      <c r="AA17" s="85"/>
+      <c r="AB17" s="85"/>
+      <c r="AC17" s="85"/>
+    </row>
+    <row r="18" spans="4:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
+      <c r="F18" s="4"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="4"/>
+      <c r="I18" s="4"/>
+      <c r="J18" s="4"/>
+      <c r="K18" s="4"/>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4"/>
+      <c r="N18" s="4"/>
+      <c r="O18" s="4"/>
+      <c r="P18" s="4"/>
+      <c r="Q18" s="4"/>
+      <c r="R18" s="4"/>
+      <c r="S18" s="4"/>
+      <c r="T18" s="4"/>
+      <c r="U18" s="4"/>
+      <c r="V18" s="4"/>
+      <c r="W18" s="4"/>
+      <c r="X18" s="4"/>
+      <c r="Y18" s="4"/>
+      <c r="Z18" s="4"/>
+      <c r="AA18" s="4"/>
+      <c r="AB18" s="4"/>
+      <c r="AC18" s="4"/>
+    </row>
+    <row r="19" spans="4:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D19" s="4"/>
+      <c r="E19" s="4"/>
+      <c r="F19" s="4"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="4"/>
+      <c r="I19" s="4"/>
+      <c r="J19" s="4"/>
+      <c r="K19" s="4"/>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4"/>
+      <c r="N19" s="4"/>
+      <c r="O19" s="4"/>
+      <c r="P19" s="4"/>
+      <c r="Q19" s="4"/>
+      <c r="R19" s="4"/>
+      <c r="S19" s="4"/>
+      <c r="T19" s="4"/>
+      <c r="U19" s="4"/>
+      <c r="V19" s="4"/>
+      <c r="W19" s="4"/>
+      <c r="X19" s="4"/>
+      <c r="Y19" s="4"/>
+      <c r="Z19" s="4"/>
+      <c r="AA19" s="4"/>
+      <c r="AB19" s="4"/>
+      <c r="AC19" s="4"/>
+    </row>
+    <row r="20" spans="4:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5"/>
+      <c r="S20" s="5"/>
+      <c r="T20" s="5"/>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5"/>
+      <c r="X20" s="5"/>
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="5"/>
+      <c r="AA20" s="5"/>
+      <c r="AB20" s="5"/>
+      <c r="AC20" s="5"/>
+    </row>
+    <row r="21" spans="4:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5"/>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5"/>
+      <c r="AC21" s="5"/>
+    </row>
+    <row r="22" spans="4:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D22" s="5"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="5"/>
+      <c r="Q22" s="5"/>
+      <c r="R22" s="5"/>
+      <c r="S22" s="5"/>
+      <c r="T22" s="5"/>
+      <c r="U22" s="5"/>
+      <c r="V22" s="5"/>
+      <c r="W22" s="5"/>
+      <c r="X22" s="5"/>
+      <c r="Y22" s="5"/>
+      <c r="Z22" s="5"/>
+      <c r="AA22" s="5"/>
+      <c r="AB22" s="5"/>
+      <c r="AC22" s="5"/>
+      <c r="AF22" s="60"/>
+      <c r="AG22" s="60"/>
+      <c r="AH22" s="60"/>
+      <c r="AI22" s="60"/>
+      <c r="AJ22" s="60"/>
+      <c r="AK22" s="60"/>
+      <c r="AL22" s="60"/>
+      <c r="AM22" s="60"/>
+      <c r="AN22" s="60"/>
+      <c r="AO22" s="60"/>
+      <c r="AP22" s="60"/>
+      <c r="AQ22" s="60"/>
+      <c r="AR22" s="60"/>
+      <c r="AS22" s="60"/>
+      <c r="AT22" s="60"/>
+      <c r="AU22" s="60"/>
+      <c r="AV22" s="60"/>
+      <c r="AW22" s="60"/>
+      <c r="AX22" s="60"/>
+      <c r="AY22" s="60"/>
+      <c r="AZ22" s="60"/>
+      <c r="BA22" s="60"/>
+      <c r="BB22" s="60"/>
+      <c r="BC22" s="60"/>
+      <c r="BD22" s="60"/>
+      <c r="BE22" s="60"/>
+      <c r="BF22" s="60"/>
+      <c r="BG22" s="60"/>
+      <c r="BH22" s="60"/>
+      <c r="BI22" s="60"/>
+      <c r="BJ22" s="60"/>
+      <c r="BK22" s="60"/>
+      <c r="BL22" s="60"/>
+      <c r="BM22" s="60"/>
+      <c r="BN22" s="60"/>
+      <c r="BO22" s="60"/>
+      <c r="BP22" s="60"/>
+      <c r="BQ22" s="60"/>
+      <c r="BR22" s="60"/>
+      <c r="BS22" s="60"/>
+      <c r="BT22" s="58"/>
+      <c r="BU22" s="58"/>
+      <c r="BV22" s="58"/>
+      <c r="BW22" s="58"/>
+      <c r="BX22" s="58"/>
+      <c r="BY22" s="58"/>
+      <c r="BZ22" s="58"/>
+      <c r="CA22" s="58"/>
+      <c r="CB22" s="58"/>
+      <c r="CC22" s="59"/>
+      <c r="CD22"/>
+    </row>
+    <row r="23" spans="4:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+      <c r="R23" s="5"/>
+      <c r="S23" s="5"/>
+      <c r="T23" s="5"/>
+      <c r="U23" s="5"/>
+      <c r="V23" s="5"/>
+      <c r="W23" s="5"/>
+      <c r="X23" s="5"/>
+      <c r="Y23" s="5"/>
+      <c r="Z23" s="5"/>
+      <c r="AA23" s="5"/>
+      <c r="AB23" s="5"/>
+      <c r="AC23" s="5"/>
+      <c r="AF23" s="35"/>
+      <c r="AG23" s="35"/>
+      <c r="AH23" s="35"/>
+      <c r="AI23" s="35"/>
+      <c r="AJ23" s="35"/>
+      <c r="AK23" s="35"/>
+      <c r="AL23" s="74"/>
+      <c r="AM23" s="34"/>
+      <c r="AN23" s="74"/>
+      <c r="AO23" s="34"/>
+      <c r="AP23" s="74"/>
+      <c r="AQ23" s="34"/>
+      <c r="AR23" s="74"/>
+      <c r="AS23" s="34"/>
+      <c r="AT23" s="74"/>
+      <c r="AU23" s="34"/>
       <c r="AV23" s="74"/>
-      <c r="AW23" s="74"/>
+      <c r="AW23" s="34"/>
       <c r="AX23" s="74"/>
-      <c r="AY23" s="74"/>
+      <c r="AY23" s="34"/>
       <c r="AZ23" s="74"/>
       <c r="BA23" s="74"/>
       <c r="BB23" s="74"/>
       <c r="BC23" s="74"/>
-      <c r="BD23" s="10"/>
-[...43 lines deleted...]
-      <c r="AU24" s="73"/>
+      <c r="BD23" s="77"/>
+      <c r="BE23" s="77"/>
+      <c r="BF23" s="74"/>
+      <c r="BG23" s="74"/>
+      <c r="BH23" s="77"/>
+      <c r="BI23" s="77"/>
+      <c r="BJ23" s="77"/>
+      <c r="BK23" s="77"/>
+      <c r="BL23" s="77"/>
+      <c r="BM23" s="77"/>
+      <c r="BN23" s="77"/>
+      <c r="BO23" s="77"/>
+      <c r="BP23" s="77"/>
+      <c r="BQ23" s="77"/>
+      <c r="BR23" s="77"/>
+      <c r="BS23" s="77"/>
+      <c r="BT23" s="82"/>
+      <c r="BU23" s="82"/>
+      <c r="BV23" s="82"/>
+      <c r="BW23" s="82"/>
+      <c r="BX23" s="82"/>
+      <c r="BY23" s="82"/>
+      <c r="BZ23" s="82"/>
+      <c r="CA23" s="82"/>
+      <c r="CB23" s="82"/>
+      <c r="CC23" s="82"/>
+      <c r="CD23" s="6"/>
+    </row>
+    <row r="24" spans="4:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D24" s="5"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5"/>
+      <c r="S24" s="5"/>
+      <c r="T24" s="5"/>
+      <c r="U24" s="5"/>
+      <c r="V24" s="5"/>
+      <c r="W24" s="5"/>
+      <c r="X24" s="5"/>
+      <c r="Y24" s="5"/>
+      <c r="Z24" s="5"/>
+      <c r="AA24" s="5"/>
+      <c r="AB24" s="5"/>
+      <c r="AC24" s="5"/>
+      <c r="AF24" s="35"/>
+      <c r="AG24" s="35"/>
+      <c r="AH24" s="35"/>
+      <c r="AI24" s="35"/>
+      <c r="AJ24" s="35"/>
+      <c r="AK24" s="35"/>
+      <c r="AL24" s="74"/>
+      <c r="AM24" s="34"/>
+      <c r="AN24" s="74"/>
+      <c r="AO24" s="34"/>
+      <c r="AP24" s="74"/>
+      <c r="AQ24" s="34"/>
+      <c r="AR24" s="74"/>
+      <c r="AS24" s="34"/>
+      <c r="AT24" s="74"/>
+      <c r="AU24" s="34"/>
       <c r="AV24" s="74"/>
-      <c r="AW24" s="74"/>
+      <c r="AW24" s="34"/>
       <c r="AX24" s="74"/>
-      <c r="AY24" s="74"/>
+      <c r="AY24" s="34"/>
       <c r="AZ24" s="74"/>
       <c r="BA24" s="74"/>
       <c r="BB24" s="74"/>
       <c r="BC24" s="74"/>
-      <c r="BD24" s="10"/>
-[...27 lines deleted...]
-      <c r="AC25" s="9"/>
+      <c r="BD24" s="77"/>
+      <c r="BE24" s="77"/>
+      <c r="BF24" s="74"/>
+      <c r="BG24" s="74"/>
+      <c r="BH24" s="74"/>
+      <c r="BI24" s="74"/>
+      <c r="BJ24" s="74"/>
+      <c r="BK24" s="74"/>
+      <c r="BL24" s="74"/>
+      <c r="BM24" s="74"/>
+      <c r="BN24" s="77"/>
+      <c r="BO24" s="77"/>
+      <c r="BP24" s="77"/>
+      <c r="BQ24" s="77"/>
+      <c r="BR24" s="77"/>
+      <c r="BS24" s="77"/>
+      <c r="BT24" s="82"/>
+      <c r="BU24" s="82"/>
+      <c r="BV24" s="82"/>
+      <c r="BW24" s="82"/>
+      <c r="BX24" s="82"/>
+      <c r="BY24" s="82"/>
+      <c r="BZ24" s="82"/>
+      <c r="CA24" s="82"/>
+      <c r="CB24" s="82"/>
+      <c r="CC24" s="82"/>
+      <c r="CD24" s="6"/>
+    </row>
+    <row r="25" spans="4:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5"/>
+      <c r="AA25" s="5"/>
+      <c r="AB25" s="5"/>
+      <c r="AC25" s="5"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-[...26 lines deleted...]
-      <c r="AC26" s="9"/>
+      <c r="AL25" s="23"/>
+      <c r="AM25" s="23"/>
+      <c r="AN25" s="23"/>
+      <c r="AO25" s="23"/>
+      <c r="AP25" s="23"/>
+      <c r="AQ25" s="23"/>
+      <c r="AR25" s="23"/>
+      <c r="AS25" s="23"/>
+      <c r="AT25" s="23"/>
+      <c r="AU25" s="23"/>
+      <c r="AV25" s="23"/>
+      <c r="AW25" s="23"/>
+      <c r="AX25" s="23"/>
+      <c r="AY25" s="23"/>
+      <c r="AZ25" s="23"/>
+      <c r="BA25" s="23"/>
+    </row>
+    <row r="26" spans="4:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5"/>
+      <c r="T26" s="5"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5"/>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5"/>
+      <c r="AA26" s="5"/>
+      <c r="AB26" s="5"/>
+      <c r="AC26" s="5"/>
+      <c r="AL26" s="24"/>
+      <c r="AM26" s="24"/>
+      <c r="AN26" s="24"/>
+      <c r="AO26" s="24"/>
+      <c r="AP26" s="24"/>
+      <c r="AQ26" s="24"/>
       <c r="AR26" s="24"/>
-    </row>
-[...95 lines deleted...]
-      <c r="AU28" s="73"/>
+      <c r="AS26" s="24"/>
+      <c r="AT26" s="24"/>
+      <c r="AU26" s="24"/>
+      <c r="AV26" s="24"/>
+      <c r="AW26" s="24"/>
+      <c r="AX26" s="24"/>
+      <c r="AY26" s="24"/>
+      <c r="AZ26" s="24"/>
+      <c r="BA26" s="24"/>
+      <c r="BP26" s="25"/>
+    </row>
+    <row r="27" spans="4:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D27" s="5"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
+      <c r="S27" s="5"/>
+      <c r="T27" s="5"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="5"/>
+      <c r="Y27" s="5"/>
+      <c r="Z27" s="5"/>
+      <c r="AA27" s="5"/>
+      <c r="AB27" s="5"/>
+      <c r="AC27" s="5"/>
+      <c r="AF27" s="60"/>
+      <c r="AG27" s="60"/>
+      <c r="AH27" s="60"/>
+      <c r="AI27" s="60"/>
+      <c r="AJ27" s="60"/>
+      <c r="AK27" s="60"/>
+      <c r="AL27" s="60"/>
+      <c r="AM27" s="60"/>
+      <c r="AN27" s="60"/>
+      <c r="AO27" s="60"/>
+      <c r="AP27" s="60"/>
+      <c r="AQ27" s="60"/>
+      <c r="AR27" s="60"/>
+      <c r="AS27" s="60"/>
+      <c r="AT27" s="60"/>
+      <c r="AU27" s="60"/>
+      <c r="AV27" s="60"/>
+      <c r="AW27" s="60"/>
+      <c r="AX27" s="60"/>
+      <c r="AY27" s="60"/>
+      <c r="AZ27" s="60"/>
+      <c r="BA27" s="60"/>
+      <c r="BB27" s="60"/>
+      <c r="BC27" s="60"/>
+      <c r="BD27" s="60"/>
+      <c r="BE27" s="60"/>
+      <c r="BF27" s="60"/>
+      <c r="BG27" s="60"/>
+      <c r="BH27" s="60"/>
+      <c r="BI27" s="60"/>
+      <c r="BJ27" s="60"/>
+      <c r="BK27" s="60"/>
+      <c r="BL27" s="60"/>
+      <c r="BM27" s="60"/>
+      <c r="BN27" s="60"/>
+      <c r="BO27" s="60"/>
+      <c r="BP27" s="60"/>
+      <c r="BQ27" s="60"/>
+      <c r="BR27" s="60"/>
+      <c r="BS27" s="60"/>
+      <c r="BT27" s="58"/>
+      <c r="BU27" s="59"/>
+      <c r="BV27" s="58"/>
+      <c r="BW27" s="59"/>
+      <c r="BX27" s="39"/>
+      <c r="BY27" s="39"/>
+      <c r="BZ27" s="39"/>
+      <c r="CA27" s="39"/>
+      <c r="CB27" s="58"/>
+      <c r="CC27" s="59"/>
+      <c r="CD27"/>
+    </row>
+    <row r="28" spans="4:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D28" s="5"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
+      <c r="S28" s="5"/>
+      <c r="T28" s="5"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5"/>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5"/>
+      <c r="AA28" s="5"/>
+      <c r="AB28" s="5"/>
+      <c r="AC28" s="5"/>
+      <c r="AF28" s="35"/>
+      <c r="AG28" s="35"/>
+      <c r="AH28" s="35"/>
+      <c r="AI28" s="35"/>
+      <c r="AJ28" s="35"/>
+      <c r="AK28" s="35"/>
+      <c r="AL28" s="74"/>
+      <c r="AM28" s="74"/>
+      <c r="AN28" s="74"/>
+      <c r="AO28" s="74"/>
+      <c r="AP28" s="74"/>
+      <c r="AQ28" s="74"/>
+      <c r="AR28" s="74"/>
+      <c r="AS28" s="74"/>
+      <c r="AT28" s="74"/>
+      <c r="AU28" s="74"/>
       <c r="AV28" s="74"/>
       <c r="AW28" s="74"/>
       <c r="AX28" s="74"/>
-      <c r="AY28" s="33"/>
+      <c r="AY28" s="34"/>
       <c r="AZ28" s="74"/>
-      <c r="BA28" s="33"/>
+      <c r="BA28" s="74"/>
       <c r="BB28" s="74"/>
       <c r="BC28" s="74"/>
-      <c r="BD28" s="10"/>
-[...43 lines deleted...]
-      <c r="AU29" s="73"/>
+      <c r="BD28" s="77"/>
+      <c r="BE28" s="77"/>
+      <c r="BF28" s="74"/>
+      <c r="BG28" s="74"/>
+      <c r="BH28" s="77"/>
+      <c r="BI28" s="77"/>
+      <c r="BJ28" s="77"/>
+      <c r="BK28" s="77"/>
+      <c r="BL28" s="77"/>
+      <c r="BM28" s="77"/>
+      <c r="BN28" s="77"/>
+      <c r="BO28" s="77"/>
+      <c r="BP28" s="77"/>
+      <c r="BQ28" s="77"/>
+      <c r="BR28" s="77"/>
+      <c r="BS28" s="77"/>
+      <c r="BT28" s="82"/>
+      <c r="BU28" s="82"/>
+      <c r="BV28" s="82"/>
+      <c r="BW28" s="34"/>
+      <c r="BX28" s="82"/>
+      <c r="BY28" s="34"/>
+      <c r="BZ28" s="74"/>
+      <c r="CA28" s="74"/>
+      <c r="CB28" s="82"/>
+      <c r="CC28" s="82"/>
+      <c r="CD28" s="6"/>
+    </row>
+    <row r="29" spans="4:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5"/>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5"/>
+      <c r="AC29" s="5"/>
+      <c r="AF29" s="35"/>
+      <c r="AG29" s="35"/>
+      <c r="AH29" s="35"/>
+      <c r="AI29" s="35"/>
+      <c r="AJ29" s="35"/>
+      <c r="AK29" s="35"/>
+      <c r="AL29" s="74"/>
+      <c r="AM29" s="74"/>
+      <c r="AN29" s="74"/>
+      <c r="AO29" s="74"/>
+      <c r="AP29" s="74"/>
+      <c r="AQ29" s="74"/>
+      <c r="AR29" s="74"/>
+      <c r="AS29" s="74"/>
+      <c r="AT29" s="74"/>
+      <c r="AU29" s="74"/>
       <c r="AV29" s="74"/>
       <c r="AW29" s="74"/>
       <c r="AX29" s="74"/>
-      <c r="AY29" s="33"/>
+      <c r="AY29" s="34"/>
       <c r="AZ29" s="74"/>
-      <c r="BA29" s="33"/>
+      <c r="BA29" s="74"/>
       <c r="BB29" s="74"/>
       <c r="BC29" s="74"/>
-      <c r="BD29" s="10"/>
-[...27 lines deleted...]
-      <c r="AC30" s="9"/>
+      <c r="BD29" s="77"/>
+      <c r="BE29" s="77"/>
+      <c r="BF29" s="74"/>
+      <c r="BG29" s="74"/>
+      <c r="BH29" s="74"/>
+      <c r="BI29" s="74"/>
+      <c r="BJ29" s="74"/>
+      <c r="BK29" s="74"/>
+      <c r="BL29" s="74"/>
+      <c r="BM29" s="74"/>
+      <c r="BN29" s="77"/>
+      <c r="BO29" s="77"/>
+      <c r="BP29" s="77"/>
+      <c r="BQ29" s="77"/>
+      <c r="BR29" s="77"/>
+      <c r="BS29" s="77"/>
+      <c r="BT29" s="82"/>
+      <c r="BU29" s="82"/>
+      <c r="BV29" s="82"/>
+      <c r="BW29" s="34"/>
+      <c r="BX29" s="82"/>
+      <c r="BY29" s="34"/>
+      <c r="BZ29" s="74"/>
+      <c r="CA29" s="74"/>
+      <c r="CB29" s="82"/>
+      <c r="CC29" s="82"/>
+      <c r="CD29" s="6"/>
+    </row>
+    <row r="30" spans="4:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5"/>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5"/>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5"/>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5"/>
+      <c r="AC30" s="5"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
-    </row>
-[...123 lines deleted...]
-      <c r="AU33" s="73"/>
+      <c r="AL30" s="23"/>
+      <c r="AM30" s="23"/>
+      <c r="AN30" s="23"/>
+      <c r="AO30" s="23"/>
+      <c r="AP30" s="23"/>
+      <c r="AQ30" s="23"/>
+      <c r="AR30" s="23"/>
+      <c r="AS30" s="23"/>
+      <c r="AT30" s="23"/>
+      <c r="AU30" s="23"/>
+      <c r="AV30" s="23"/>
+      <c r="AW30" s="23"/>
+      <c r="AX30" s="23"/>
+      <c r="AY30" s="23"/>
+      <c r="AZ30" s="23"/>
+      <c r="BA30" s="23"/>
+    </row>
+    <row r="31" spans="4:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D31" s="85"/>
+      <c r="E31" s="85"/>
+      <c r="F31" s="85"/>
+      <c r="G31" s="85"/>
+      <c r="H31" s="85"/>
+      <c r="I31" s="85"/>
+      <c r="J31" s="85"/>
+      <c r="K31" s="85"/>
+      <c r="L31" s="85"/>
+      <c r="M31" s="85"/>
+      <c r="N31" s="85"/>
+      <c r="O31" s="85"/>
+      <c r="P31" s="85"/>
+      <c r="Q31" s="85"/>
+      <c r="R31" s="85"/>
+      <c r="S31" s="85"/>
+      <c r="T31" s="85"/>
+      <c r="U31" s="85"/>
+      <c r="V31" s="85"/>
+      <c r="W31" s="85"/>
+      <c r="X31" s="85"/>
+      <c r="Y31" s="85"/>
+      <c r="Z31" s="85"/>
+      <c r="AA31" s="85"/>
+      <c r="AB31" s="85"/>
+      <c r="AC31" s="85"/>
+      <c r="AL31" s="24"/>
+      <c r="AM31" s="24"/>
+      <c r="AN31" s="24"/>
+      <c r="AO31" s="24"/>
+      <c r="AP31" s="24"/>
+      <c r="AQ31" s="24"/>
+      <c r="AR31" s="24"/>
+      <c r="AS31" s="24"/>
+      <c r="AT31" s="24"/>
+      <c r="AU31" s="24"/>
+      <c r="AV31" s="24"/>
+      <c r="AW31" s="24"/>
+      <c r="AX31" s="24"/>
+      <c r="AY31" s="24"/>
+      <c r="AZ31" s="24"/>
+      <c r="BA31" s="24"/>
+    </row>
+    <row r="32" spans="4:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D32" s="85"/>
+      <c r="E32" s="85"/>
+      <c r="F32" s="85"/>
+      <c r="G32" s="85"/>
+      <c r="H32" s="85"/>
+      <c r="I32" s="85"/>
+      <c r="J32" s="85"/>
+      <c r="K32" s="85"/>
+      <c r="L32" s="85"/>
+      <c r="M32" s="85"/>
+      <c r="N32" s="85"/>
+      <c r="O32" s="85"/>
+      <c r="P32" s="85"/>
+      <c r="Q32" s="85"/>
+      <c r="R32" s="85"/>
+      <c r="S32" s="85"/>
+      <c r="T32" s="85"/>
+      <c r="U32" s="85"/>
+      <c r="V32" s="85"/>
+      <c r="W32" s="85"/>
+      <c r="X32" s="85"/>
+      <c r="Y32" s="85"/>
+      <c r="Z32" s="85"/>
+      <c r="AA32" s="85"/>
+      <c r="AB32" s="85"/>
+      <c r="AC32" s="85"/>
+      <c r="AF32" s="60"/>
+      <c r="AG32" s="60"/>
+      <c r="AH32" s="60"/>
+      <c r="AI32" s="60"/>
+      <c r="AJ32" s="60"/>
+      <c r="AK32" s="60"/>
+      <c r="AL32" s="60"/>
+      <c r="AM32" s="60"/>
+      <c r="AN32" s="60"/>
+      <c r="AO32" s="60"/>
+      <c r="AP32" s="60"/>
+      <c r="AQ32" s="60"/>
+      <c r="AR32" s="60"/>
+      <c r="AS32" s="60"/>
+      <c r="AT32" s="60"/>
+      <c r="AU32" s="60"/>
+      <c r="AV32" s="60"/>
+      <c r="AW32" s="60"/>
+      <c r="AX32" s="60"/>
+      <c r="AY32" s="60"/>
+      <c r="AZ32" s="60"/>
+      <c r="BA32" s="60"/>
+      <c r="BB32" s="60"/>
+      <c r="BC32" s="60"/>
+      <c r="BD32" s="60"/>
+      <c r="BE32" s="60"/>
+      <c r="BF32" s="60"/>
+      <c r="BG32" s="60"/>
+      <c r="BH32" s="60"/>
+      <c r="BI32" s="60"/>
+      <c r="BJ32" s="60"/>
+      <c r="BK32" s="60"/>
+      <c r="BL32" s="60"/>
+      <c r="BM32" s="60"/>
+      <c r="BN32" s="60"/>
+      <c r="BO32" s="60"/>
+      <c r="BP32" s="60"/>
+      <c r="BQ32" s="60"/>
+      <c r="BR32" s="60"/>
+      <c r="BS32" s="60"/>
+      <c r="BT32" s="58"/>
+      <c r="BU32" s="59"/>
+      <c r="BV32" s="58"/>
+      <c r="BW32" s="59"/>
+      <c r="BX32" s="39"/>
+      <c r="BY32" s="39"/>
+      <c r="BZ32" s="39"/>
+      <c r="CA32" s="39"/>
+      <c r="CB32" s="58"/>
+      <c r="CC32" s="59"/>
+      <c r="CD32"/>
+    </row>
+    <row r="33" spans="3:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5"/>
+      <c r="K33" s="5"/>
+      <c r="L33" s="5"/>
+      <c r="M33" s="5"/>
+      <c r="N33" s="5"/>
+      <c r="O33" s="5"/>
+      <c r="P33" s="5"/>
+      <c r="Q33" s="5"/>
+      <c r="R33" s="5"/>
+      <c r="S33" s="5"/>
+      <c r="T33" s="5"/>
+      <c r="U33" s="5"/>
+      <c r="V33" s="5"/>
+      <c r="W33" s="5"/>
+      <c r="X33" s="5"/>
+      <c r="Y33" s="5"/>
+      <c r="Z33" s="5"/>
+      <c r="AA33" s="5"/>
+      <c r="AB33" s="5"/>
+      <c r="AC33" s="5"/>
+      <c r="AF33" s="35"/>
+      <c r="AG33" s="35"/>
+      <c r="AH33" s="35"/>
+      <c r="AI33" s="35"/>
+      <c r="AJ33" s="35"/>
+      <c r="AK33" s="35"/>
+      <c r="AL33" s="74"/>
+      <c r="AM33" s="74"/>
+      <c r="AN33" s="74"/>
+      <c r="AO33" s="74"/>
+      <c r="AP33" s="74"/>
+      <c r="AQ33" s="74"/>
+      <c r="AR33" s="74"/>
+      <c r="AS33" s="74"/>
+      <c r="AT33" s="74"/>
+      <c r="AU33" s="74"/>
       <c r="AV33" s="74"/>
-      <c r="AW33" s="74"/>
+      <c r="AW33" s="34"/>
       <c r="AX33" s="74"/>
-      <c r="AY33" s="33"/>
-[...1 lines deleted...]
-      <c r="BA33" s="33"/>
+      <c r="AY33" s="34"/>
+      <c r="AZ33" s="74"/>
+      <c r="BA33" s="74"/>
       <c r="BB33" s="74"/>
       <c r="BC33" s="74"/>
-      <c r="BD33" s="10"/>
-[...17 lines deleted...]
-      <c r="AU34" s="73"/>
+      <c r="BD33" s="77"/>
+      <c r="BE33" s="77"/>
+      <c r="BF33" s="77"/>
+      <c r="BG33" s="77"/>
+      <c r="BH33" s="77"/>
+      <c r="BI33" s="77"/>
+      <c r="BJ33" s="77"/>
+      <c r="BK33" s="77"/>
+      <c r="BL33" s="77"/>
+      <c r="BM33" s="77"/>
+      <c r="BN33" s="77"/>
+      <c r="BO33" s="77"/>
+      <c r="BP33" s="77"/>
+      <c r="BQ33" s="77"/>
+      <c r="BR33" s="77"/>
+      <c r="BS33" s="77"/>
+      <c r="BT33" s="82"/>
+      <c r="BU33" s="82"/>
+      <c r="BV33" s="82"/>
+      <c r="BW33" s="34"/>
+      <c r="BX33" s="83"/>
+      <c r="BY33" s="34"/>
+      <c r="BZ33" s="74"/>
+      <c r="CA33" s="74"/>
+      <c r="CB33" s="75"/>
+      <c r="CC33" s="75"/>
+      <c r="CD33" s="6"/>
+    </row>
+    <row r="34" spans="3:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AF34" s="35"/>
+      <c r="AG34" s="35"/>
+      <c r="AH34" s="35"/>
+      <c r="AI34" s="35"/>
+      <c r="AJ34" s="35"/>
+      <c r="AK34" s="35"/>
+      <c r="AL34" s="74"/>
+      <c r="AM34" s="74"/>
+      <c r="AN34" s="74"/>
+      <c r="AO34" s="74"/>
+      <c r="AP34" s="74"/>
+      <c r="AQ34" s="74"/>
+      <c r="AR34" s="74"/>
+      <c r="AS34" s="74"/>
+      <c r="AT34" s="74"/>
+      <c r="AU34" s="74"/>
       <c r="AV34" s="74"/>
-      <c r="AW34" s="51"/>
-[...3 lines deleted...]
-      <c r="BA34" s="75"/>
+      <c r="AW34" s="34"/>
+      <c r="AX34" s="74"/>
+      <c r="AY34" s="34"/>
+      <c r="AZ34" s="74"/>
+      <c r="BA34" s="74"/>
       <c r="BB34" s="74"/>
-      <c r="BC34" s="51"/>
-[...3 lines deleted...]
-      <c r="D35" s="76" t="s">
+      <c r="BC34" s="74"/>
+      <c r="BD34" s="77"/>
+      <c r="BE34" s="77"/>
+      <c r="BF34" s="77"/>
+      <c r="BG34" s="77"/>
+      <c r="BH34" s="77"/>
+      <c r="BI34" s="77"/>
+      <c r="BJ34" s="77"/>
+      <c r="BK34" s="77"/>
+      <c r="BL34" s="77"/>
+      <c r="BM34" s="77"/>
+      <c r="BN34" s="77"/>
+      <c r="BO34" s="77"/>
+      <c r="BP34" s="77"/>
+      <c r="BQ34" s="77"/>
+      <c r="BR34" s="77"/>
+      <c r="BS34" s="77"/>
+      <c r="BT34" s="82"/>
+      <c r="BU34" s="59"/>
+      <c r="BV34" s="84"/>
+      <c r="BW34" s="84"/>
+      <c r="BX34" s="84"/>
+      <c r="BY34" s="84"/>
+      <c r="BZ34" s="74"/>
+      <c r="CA34" s="74"/>
+      <c r="CB34" s="75"/>
+      <c r="CC34" s="76"/>
+      <c r="CD34"/>
+    </row>
+    <row r="35" spans="3:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D35" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="E35" s="67"/>
+      <c r="F35" s="68"/>
+      <c r="G35" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="H35" s="70"/>
+      <c r="I35" s="69" t="s">
+        <v>5</v>
+      </c>
+      <c r="J35" s="70"/>
+      <c r="K35" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="L35" s="70"/>
+      <c r="M35" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="N35" s="70"/>
+      <c r="O35" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="P35" s="70"/>
+      <c r="Q35" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="R35" s="70"/>
+      <c r="S35" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="E35" s="77"/>
-[...1 lines deleted...]
-      <c r="G35" s="68" t="s">
+      <c r="T35" s="78"/>
+      <c r="U35" s="79" t="s">
         <v>11</v>
       </c>
-      <c r="H35" s="69"/>
-[...40 lines deleted...]
-      <c r="AE35" s="12"/>
+      <c r="V35" s="80"/>
+      <c r="W35" s="79" t="s">
+        <v>24</v>
+      </c>
+      <c r="X35" s="79"/>
+      <c r="Y35" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z35" s="80"/>
+      <c r="AA35" s="7"/>
+      <c r="AB35" s="8"/>
+      <c r="AC35" s="81"/>
+      <c r="AD35" s="81"/>
+      <c r="AE35" s="8"/>
       <c r="AG35" s="1"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
-    </row>
-    <row r="36" spans="3:56" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL35"/>
+      <c r="AM35"/>
+      <c r="AN35"/>
+      <c r="AO35"/>
+      <c r="AP35"/>
+      <c r="AQ35"/>
+      <c r="AR35"/>
+      <c r="AS35"/>
+      <c r="AT35"/>
+      <c r="AU35"/>
+      <c r="AV35"/>
+      <c r="AW35"/>
+      <c r="AX35"/>
+      <c r="AY35"/>
+      <c r="AZ35"/>
+      <c r="BA35"/>
+      <c r="BB35"/>
+      <c r="BC35"/>
+    </row>
+    <row r="36" spans="3:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D36" s="52" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E36" s="53"/>
       <c r="F36" s="54"/>
-      <c r="G36" s="40">
+      <c r="G36" s="46">
+        <v>3694</v>
+      </c>
+      <c r="H36" s="47"/>
+      <c r="I36" s="46">
+        <v>3691</v>
+      </c>
+      <c r="J36" s="47"/>
+      <c r="K36" s="46">
+        <v>3689</v>
+      </c>
+      <c r="L36" s="47"/>
+      <c r="M36" s="46">
+        <v>3688</v>
+      </c>
+      <c r="N36" s="47"/>
+      <c r="O36" s="46">
+        <v>3657</v>
+      </c>
+      <c r="P36" s="47"/>
+      <c r="Q36" s="46">
+        <v>3684</v>
+      </c>
+      <c r="R36" s="47"/>
+      <c r="S36" s="46">
         <v>3693</v>
       </c>
-      <c r="H36" s="41"/>
-[...12 lines deleted...]
-      <c r="O36" s="40">
+      <c r="T36" s="47"/>
+      <c r="U36" s="46">
         <v>3688</v>
       </c>
-      <c r="P36" s="41"/>
-[...16 lines deleted...]
-      <c r="Y36" s="42">
+      <c r="V36" s="47"/>
+      <c r="W36" s="48">
         <v>3687</v>
       </c>
-      <c r="Z36" s="44"/>
-[...4 lines deleted...]
-      <c r="AE36" s="15"/>
+      <c r="X36" s="49"/>
+      <c r="Y36" s="48">
+        <v>3655</v>
+      </c>
+      <c r="Z36" s="50"/>
+      <c r="AA36" s="9"/>
+      <c r="AB36" s="10"/>
+      <c r="AC36" s="51"/>
+      <c r="AD36" s="51"/>
+      <c r="AE36" s="11"/>
       <c r="AG36" s="1"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
-    </row>
-[...4 lines deleted...]
-      <c r="G37" s="59">
+      <c r="AL36"/>
+      <c r="AM36"/>
+      <c r="AN36"/>
+      <c r="AO36"/>
+      <c r="AP36"/>
+      <c r="AQ36"/>
+      <c r="AR36"/>
+      <c r="AS36"/>
+      <c r="AT36"/>
+      <c r="AU36"/>
+      <c r="AV36"/>
+      <c r="AW36"/>
+      <c r="AX36"/>
+      <c r="AY36"/>
+      <c r="AZ36"/>
+      <c r="BA36"/>
+      <c r="BB36"/>
+      <c r="BC36"/>
+    </row>
+    <row r="37" spans="3:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D37" s="71"/>
+      <c r="E37" s="72"/>
+      <c r="F37" s="73"/>
+      <c r="G37" s="61">
         <v>2590</v>
       </c>
-      <c r="H37" s="60"/>
-[...4 lines deleted...]
-      <c r="K37" s="59">
+      <c r="H37" s="62"/>
+      <c r="I37" s="61">
         <v>2589</v>
       </c>
-      <c r="L37" s="60"/>
-      <c r="M37" s="59">
+      <c r="J37" s="62"/>
+      <c r="K37" s="61">
         <v>2587</v>
       </c>
-      <c r="N37" s="60"/>
-      <c r="O37" s="59">
+      <c r="L37" s="62"/>
+      <c r="M37" s="61">
         <v>2586</v>
       </c>
-      <c r="P37" s="60"/>
-      <c r="Q37" s="59">
+      <c r="N37" s="62"/>
+      <c r="O37" s="61">
         <v>2554</v>
       </c>
-      <c r="R37" s="60"/>
-      <c r="S37" s="59">
+      <c r="P37" s="62"/>
+      <c r="Q37" s="61">
         <v>2575</v>
       </c>
-      <c r="T37" s="60"/>
-      <c r="U37" s="59">
+      <c r="R37" s="62"/>
+      <c r="S37" s="61">
         <v>2581</v>
       </c>
-      <c r="V37" s="60"/>
-      <c r="W37" s="61">
+      <c r="T37" s="62"/>
+      <c r="U37" s="61">
         <v>2578</v>
       </c>
-      <c r="X37" s="62"/>
-      <c r="Y37" s="61">
+      <c r="V37" s="62"/>
+      <c r="W37" s="63">
         <v>2576</v>
       </c>
-      <c r="Z37" s="63"/>
-[...31 lines deleted...]
-    <row r="38" spans="3:56" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X37" s="64"/>
+      <c r="Y37" s="63">
+        <v>2542</v>
+      </c>
+      <c r="Z37" s="65"/>
+      <c r="AA37" s="12"/>
+      <c r="AB37" s="13"/>
+      <c r="AC37" s="45"/>
+      <c r="AD37" s="45"/>
+      <c r="AE37" s="14"/>
+      <c r="AF37" s="60"/>
+      <c r="AG37" s="60"/>
+      <c r="AH37" s="60"/>
+      <c r="AI37" s="60"/>
+      <c r="AJ37" s="60"/>
+      <c r="AK37" s="60"/>
+      <c r="AL37" s="60"/>
+      <c r="AM37" s="60"/>
+      <c r="AN37" s="60"/>
+      <c r="AO37" s="60"/>
+      <c r="AP37" s="60"/>
+      <c r="AQ37" s="60"/>
+      <c r="AR37" s="60"/>
+      <c r="AS37" s="60"/>
+      <c r="AT37" s="60"/>
+      <c r="AU37" s="60"/>
+      <c r="AV37" s="60"/>
+      <c r="AW37" s="60"/>
+      <c r="AX37" s="60"/>
+      <c r="AY37" s="60"/>
+      <c r="AZ37" s="60"/>
+      <c r="BA37" s="60"/>
+      <c r="BB37" s="60"/>
+      <c r="BC37" s="60"/>
+      <c r="BD37" s="60"/>
+      <c r="BE37" s="60"/>
+      <c r="BF37" s="60"/>
+      <c r="BG37" s="60"/>
+      <c r="BH37" s="60"/>
+      <c r="BI37" s="60"/>
+      <c r="BJ37" s="60"/>
+      <c r="BK37" s="60"/>
+      <c r="BL37" s="60"/>
+      <c r="BM37" s="60"/>
+      <c r="BN37" s="60"/>
+      <c r="BO37" s="60"/>
+      <c r="BP37" s="60"/>
+      <c r="BQ37" s="60"/>
+      <c r="BR37" s="58"/>
+      <c r="BS37" s="59"/>
+      <c r="BT37" s="58"/>
+      <c r="BU37" s="59"/>
+      <c r="BV37" s="58"/>
+      <c r="BW37" s="59"/>
+      <c r="BX37" s="39"/>
+      <c r="BY37" s="39"/>
+      <c r="BZ37" s="39"/>
+      <c r="CA37" s="39"/>
+      <c r="CB37" s="58"/>
+      <c r="CC37" s="59"/>
+      <c r="CD37"/>
+    </row>
+    <row r="38" spans="3:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D38" s="52" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="E38" s="53"/>
       <c r="F38" s="54"/>
-      <c r="G38" s="40">
-[...3 lines deleted...]
-      <c r="I38" s="40">
+      <c r="G38" s="46">
         <v>28491</v>
       </c>
-      <c r="J38" s="41"/>
-      <c r="K38" s="40">
+      <c r="H38" s="47"/>
+      <c r="I38" s="46">
         <v>28618</v>
       </c>
-      <c r="L38" s="41"/>
-      <c r="M38" s="40">
+      <c r="J38" s="47"/>
+      <c r="K38" s="46">
         <v>28719</v>
       </c>
-      <c r="N38" s="41"/>
-      <c r="O38" s="40">
+      <c r="L38" s="47"/>
+      <c r="M38" s="46">
         <v>28914</v>
       </c>
-      <c r="P38" s="41"/>
-      <c r="Q38" s="40">
+      <c r="N38" s="47"/>
+      <c r="O38" s="46">
         <v>29159</v>
       </c>
-      <c r="R38" s="41"/>
-      <c r="S38" s="40">
+      <c r="P38" s="47"/>
+      <c r="Q38" s="46">
         <v>29255</v>
       </c>
-      <c r="T38" s="41"/>
-      <c r="U38" s="40">
+      <c r="R38" s="47"/>
+      <c r="S38" s="46">
         <v>29333</v>
       </c>
-      <c r="V38" s="41"/>
-      <c r="W38" s="42">
+      <c r="T38" s="47"/>
+      <c r="U38" s="46">
         <v>29413</v>
       </c>
-      <c r="X38" s="43"/>
-      <c r="Y38" s="42">
+      <c r="V38" s="47"/>
+      <c r="W38" s="48">
         <v>29497</v>
       </c>
-      <c r="Z38" s="44"/>
-[...31 lines deleted...]
-    <row r="39" spans="3:56" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X38" s="49"/>
+      <c r="Y38" s="48">
+        <v>29627</v>
+      </c>
+      <c r="Z38" s="50"/>
+      <c r="AA38" s="9"/>
+      <c r="AB38" s="10"/>
+      <c r="AC38" s="51"/>
+      <c r="AD38" s="51"/>
+      <c r="AE38" s="11"/>
+      <c r="AF38" s="35"/>
+      <c r="AG38" s="35"/>
+      <c r="AH38" s="35"/>
+      <c r="AI38" s="35"/>
+      <c r="AJ38" s="35"/>
+      <c r="AK38" s="35"/>
+      <c r="AL38" s="36"/>
+      <c r="AM38" s="36"/>
+      <c r="AN38" s="36"/>
+      <c r="AO38" s="36"/>
+      <c r="AP38" s="36"/>
+      <c r="AQ38" s="36"/>
+      <c r="AR38" s="36"/>
+      <c r="AS38" s="36"/>
+      <c r="AT38" s="36"/>
+      <c r="AU38" s="36"/>
+      <c r="AV38" s="36"/>
+      <c r="AW38" s="36"/>
+      <c r="AX38" s="36"/>
+      <c r="AY38" s="39"/>
+      <c r="AZ38" s="36"/>
+      <c r="BA38" s="36"/>
+      <c r="BB38" s="36"/>
+      <c r="BC38" s="36"/>
+      <c r="BD38" s="38"/>
+      <c r="BE38" s="38"/>
+      <c r="BF38" s="36"/>
+      <c r="BG38" s="36"/>
+      <c r="BH38" s="36"/>
+      <c r="BI38" s="36"/>
+      <c r="BJ38" s="36"/>
+      <c r="BK38" s="36"/>
+      <c r="BL38" s="38"/>
+      <c r="BM38" s="38"/>
+      <c r="BN38" s="38"/>
+      <c r="BO38" s="38"/>
+      <c r="BP38" s="38"/>
+      <c r="BQ38" s="38"/>
+      <c r="BR38" s="37"/>
+      <c r="BS38" s="37"/>
+      <c r="BT38" s="37"/>
+      <c r="BU38" s="37"/>
+      <c r="BV38" s="37"/>
+      <c r="BW38" s="37"/>
+      <c r="BX38" s="37"/>
+      <c r="BY38" s="37"/>
+      <c r="BZ38" s="37"/>
+      <c r="CA38" s="37"/>
+      <c r="CB38" s="37"/>
+      <c r="CC38" s="37"/>
+      <c r="CD38" s="15"/>
+    </row>
+    <row r="39" spans="3:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D39" s="55"/>
       <c r="E39" s="56"/>
       <c r="F39" s="57"/>
-      <c r="G39" s="38">
-[...3 lines deleted...]
-      <c r="I39" s="38">
+      <c r="G39" s="40">
         <v>27935</v>
       </c>
-      <c r="J39" s="39"/>
-      <c r="K39" s="38">
+      <c r="H39" s="41"/>
+      <c r="I39" s="40">
         <v>28062</v>
       </c>
-      <c r="L39" s="39"/>
-      <c r="M39" s="38">
+      <c r="J39" s="41"/>
+      <c r="K39" s="40">
         <v>28163</v>
       </c>
-      <c r="N39" s="39"/>
-      <c r="O39" s="38">
+      <c r="L39" s="41"/>
+      <c r="M39" s="40">
         <v>28352</v>
       </c>
-      <c r="P39" s="39"/>
-      <c r="Q39" s="38">
+      <c r="N39" s="41"/>
+      <c r="O39" s="40">
         <v>28596</v>
       </c>
-      <c r="R39" s="39"/>
-      <c r="S39" s="38">
+      <c r="P39" s="41"/>
+      <c r="Q39" s="40">
         <v>28690</v>
       </c>
-      <c r="T39" s="39"/>
-      <c r="U39" s="38">
+      <c r="R39" s="41"/>
+      <c r="S39" s="40">
         <v>28768</v>
       </c>
-      <c r="V39" s="39"/>
-      <c r="W39" s="46">
+      <c r="T39" s="41"/>
+      <c r="U39" s="40">
         <v>28847</v>
       </c>
-      <c r="X39" s="47"/>
-      <c r="Y39" s="46">
+      <c r="V39" s="41"/>
+      <c r="W39" s="42">
         <v>28931</v>
       </c>
-      <c r="Z39" s="48"/>
-[...33 lines deleted...]
-        <v>23</v>
+      <c r="X39" s="43"/>
+      <c r="Y39" s="42">
+        <v>29056</v>
+      </c>
+      <c r="Z39" s="44"/>
+      <c r="AA39" s="16"/>
+      <c r="AB39" s="17"/>
+      <c r="AC39" s="45"/>
+      <c r="AD39" s="45"/>
+      <c r="AE39" s="14"/>
+      <c r="AF39" s="35"/>
+      <c r="AG39" s="35"/>
+      <c r="AH39" s="35"/>
+      <c r="AI39" s="35"/>
+      <c r="AJ39" s="35"/>
+      <c r="AK39" s="35"/>
+      <c r="AL39" s="33"/>
+      <c r="AM39" s="33"/>
+      <c r="AN39" s="33"/>
+      <c r="AO39" s="33"/>
+      <c r="AP39" s="33"/>
+      <c r="AQ39" s="33"/>
+      <c r="AR39" s="33"/>
+      <c r="AS39" s="33"/>
+      <c r="AT39" s="33"/>
+      <c r="AU39" s="33"/>
+      <c r="AV39" s="33"/>
+      <c r="AW39" s="33"/>
+      <c r="AX39" s="33"/>
+      <c r="AY39" s="34"/>
+      <c r="AZ39" s="33"/>
+      <c r="BA39" s="33"/>
+      <c r="BB39" s="33"/>
+      <c r="BC39" s="33"/>
+      <c r="BD39" s="33"/>
+      <c r="BE39" s="33"/>
+      <c r="BF39" s="33"/>
+      <c r="BG39" s="33"/>
+      <c r="BH39" s="33"/>
+      <c r="BI39" s="33"/>
+      <c r="BJ39" s="33"/>
+      <c r="BK39" s="33"/>
+      <c r="BL39" s="33"/>
+      <c r="BM39" s="33"/>
+      <c r="BN39" s="33"/>
+      <c r="BO39" s="33"/>
+      <c r="BP39" s="33"/>
+      <c r="BQ39" s="33"/>
+      <c r="BR39" s="31"/>
+      <c r="BS39" s="31"/>
+      <c r="BT39" s="31"/>
+      <c r="BU39" s="31"/>
+      <c r="BV39" s="31"/>
+      <c r="BW39" s="31"/>
+      <c r="BX39" s="31"/>
+      <c r="BY39" s="31"/>
+      <c r="BZ39" s="31"/>
+      <c r="CA39" s="31"/>
+      <c r="CB39" s="31"/>
+      <c r="CC39" s="31"/>
+      <c r="CD39" s="26"/>
+    </row>
+    <row r="40" spans="3:82" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D40" s="18" t="s">
+        <v>14</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-      <c r="AF40" s="36"/>
-[...27 lines deleted...]
-        <v>24</v>
+      <c r="AF40" s="35"/>
+      <c r="AG40" s="35"/>
+      <c r="AH40" s="35"/>
+      <c r="AI40" s="35"/>
+      <c r="AJ40" s="35"/>
+      <c r="AK40" s="35"/>
+      <c r="AL40" s="36"/>
+      <c r="AM40" s="36"/>
+      <c r="AN40" s="36"/>
+      <c r="AO40" s="36"/>
+      <c r="AP40" s="36"/>
+      <c r="AQ40" s="36"/>
+      <c r="AR40" s="36"/>
+      <c r="AS40" s="36"/>
+      <c r="AT40" s="36"/>
+      <c r="AU40" s="36"/>
+      <c r="AV40" s="36"/>
+      <c r="AW40" s="36"/>
+      <c r="AX40" s="36"/>
+      <c r="AY40" s="39"/>
+      <c r="AZ40" s="36"/>
+      <c r="BA40" s="36"/>
+      <c r="BB40" s="36"/>
+      <c r="BC40" s="36"/>
+      <c r="BD40" s="38"/>
+      <c r="BE40" s="38"/>
+      <c r="BF40" s="36"/>
+      <c r="BG40" s="36"/>
+      <c r="BH40" s="36"/>
+      <c r="BI40" s="36"/>
+      <c r="BJ40" s="36"/>
+      <c r="BK40" s="36"/>
+      <c r="BL40" s="38"/>
+      <c r="BM40" s="38"/>
+      <c r="BN40" s="38"/>
+      <c r="BO40" s="38"/>
+      <c r="BP40" s="38"/>
+      <c r="BQ40" s="38"/>
+      <c r="BR40" s="37"/>
+      <c r="BS40" s="37"/>
+      <c r="BT40" s="37"/>
+      <c r="BU40" s="37"/>
+      <c r="BV40" s="37"/>
+      <c r="BW40" s="37"/>
+      <c r="BX40" s="37"/>
+      <c r="BY40" s="37"/>
+      <c r="BZ40" s="37"/>
+      <c r="CA40" s="37"/>
+      <c r="CB40" s="37"/>
+      <c r="CC40" s="37"/>
+      <c r="CD40" s="15"/>
+    </row>
+    <row r="41" spans="3:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D41" s="18" t="s">
+        <v>15</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-      <c r="AF41" s="36"/>
-[...27 lines deleted...]
-        <v>25</v>
+      <c r="AF41" s="35"/>
+      <c r="AG41" s="35"/>
+      <c r="AH41" s="35"/>
+      <c r="AI41" s="35"/>
+      <c r="AJ41" s="35"/>
+      <c r="AK41" s="35"/>
+      <c r="AL41" s="33"/>
+      <c r="AM41" s="33"/>
+      <c r="AN41" s="33"/>
+      <c r="AO41" s="33"/>
+      <c r="AP41" s="33"/>
+      <c r="AQ41" s="33"/>
+      <c r="AR41" s="33"/>
+      <c r="AS41" s="33"/>
+      <c r="AT41" s="33"/>
+      <c r="AU41" s="33"/>
+      <c r="AV41" s="33"/>
+      <c r="AW41" s="33"/>
+      <c r="AX41" s="33"/>
+      <c r="AY41" s="34"/>
+      <c r="AZ41" s="33"/>
+      <c r="BA41" s="33"/>
+      <c r="BB41" s="33"/>
+      <c r="BC41" s="33"/>
+      <c r="BD41" s="33"/>
+      <c r="BE41" s="33"/>
+      <c r="BF41" s="33"/>
+      <c r="BG41" s="33"/>
+      <c r="BH41" s="33"/>
+      <c r="BI41" s="33"/>
+      <c r="BJ41" s="33"/>
+      <c r="BK41" s="33"/>
+      <c r="BL41" s="33"/>
+      <c r="BM41" s="33"/>
+      <c r="BN41" s="33"/>
+      <c r="BO41" s="33"/>
+      <c r="BP41" s="33"/>
+      <c r="BQ41" s="33"/>
+      <c r="BR41" s="31"/>
+      <c r="BS41" s="31"/>
+      <c r="BT41" s="31"/>
+      <c r="BU41" s="31"/>
+      <c r="BV41" s="31"/>
+      <c r="BW41" s="31"/>
+      <c r="BX41" s="31"/>
+      <c r="BY41" s="31"/>
+      <c r="BZ41" s="31"/>
+      <c r="CA41" s="31"/>
+      <c r="CB41" s="31"/>
+      <c r="CC41" s="31"/>
+      <c r="CD41" s="26"/>
+    </row>
+    <row r="42" spans="3:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D42" s="18" t="s">
+        <v>16</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
       <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
-    </row>
-    <row r="43" spans="3:56" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL42"/>
+      <c r="AM42"/>
+    </row>
+    <row r="43" spans="3:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
-    </row>
-    <row r="44" spans="3:56" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL43"/>
+      <c r="AM43"/>
+    </row>
+    <row r="44" spans="3:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
-    </row>
-    <row r="45" spans="3:56" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL44"/>
+      <c r="AM44"/>
+    </row>
+    <row r="45" spans="3:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="3:56" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL45"/>
+      <c r="AM45"/>
+    </row>
+    <row r="46" spans="3:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
     </row>
-    <row r="47" spans="3:56" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-    <row r="48" spans="3:56" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="3:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C47" s="32"/>
+      <c r="D47" s="32"/>
+      <c r="E47" s="32"/>
+      <c r="F47" s="32"/>
+      <c r="G47" s="32"/>
+      <c r="H47" s="32"/>
+      <c r="I47" s="32"/>
+      <c r="J47" s="32"/>
+      <c r="K47" s="32"/>
+      <c r="L47" s="32"/>
+      <c r="M47" s="32"/>
+      <c r="N47" s="32"/>
+      <c r="O47" s="32"/>
+      <c r="P47" s="32"/>
+    </row>
+    <row r="48" spans="3:82" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D48" s="29"/>
       <c r="E48" s="29"/>
       <c r="F48" s="29"/>
       <c r="G48" s="29"/>
       <c r="H48" s="29"/>
       <c r="I48" s="29"/>
       <c r="J48" s="29"/>
       <c r="K48" s="29"/>
       <c r="L48" s="29"/>
       <c r="M48" s="29"/>
       <c r="N48" s="29"/>
       <c r="O48" s="29"/>
       <c r="P48" s="29"/>
       <c r="Q48" s="29"/>
       <c r="R48" s="29"/>
       <c r="S48" s="29"/>
       <c r="T48" s="29"/>
       <c r="U48" s="29"/>
       <c r="V48" s="29"/>
       <c r="W48" s="29"/>
       <c r="X48" s="29"/>
       <c r="Y48" s="29"/>
       <c r="Z48" s="29"/>
       <c r="AA48" s="29"/>
       <c r="AB48" s="29"/>
@@ -3404,541 +4021,634 @@
       <c r="G49" s="30"/>
       <c r="H49" s="30"/>
       <c r="I49" s="30"/>
       <c r="J49" s="30"/>
       <c r="K49" s="30"/>
       <c r="L49" s="30"/>
       <c r="M49" s="30"/>
       <c r="N49" s="30"/>
       <c r="O49" s="30"/>
       <c r="P49" s="30"/>
       <c r="Q49" s="30"/>
       <c r="R49" s="30"/>
       <c r="S49" s="30"/>
       <c r="T49" s="30"/>
       <c r="U49" s="30"/>
       <c r="V49" s="30"/>
       <c r="W49" s="30"/>
       <c r="X49" s="30"/>
       <c r="Y49" s="30"/>
       <c r="Z49" s="30"/>
       <c r="AA49" s="30"/>
       <c r="AB49" s="30"/>
       <c r="AC49" s="30"/>
     </row>
     <row r="50" spans="4:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D50" s="26"/>
-[...24 lines deleted...]
-      <c r="AC50" s="26"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="28"/>
+      <c r="F50" s="28"/>
+      <c r="G50" s="28"/>
+      <c r="H50" s="28"/>
+      <c r="I50" s="28"/>
+      <c r="J50" s="28"/>
+      <c r="K50" s="28"/>
+      <c r="L50" s="28"/>
+      <c r="M50" s="28"/>
+      <c r="N50" s="28"/>
+      <c r="O50" s="28"/>
+      <c r="P50" s="28"/>
+      <c r="Q50" s="28"/>
+      <c r="R50" s="28"/>
+      <c r="S50" s="28"/>
+      <c r="T50" s="28"/>
+      <c r="U50" s="28"/>
+      <c r="V50" s="28"/>
+      <c r="W50" s="28"/>
+      <c r="X50" s="28"/>
+      <c r="Y50" s="28"/>
+      <c r="Z50" s="28"/>
+      <c r="AA50" s="28"/>
+      <c r="AB50" s="28"/>
+      <c r="AC50" s="28"/>
     </row>
     <row r="51" spans="4:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D51" s="25"/>
-[...24 lines deleted...]
-      <c r="AC51" s="25"/>
+      <c r="D51" s="27"/>
+      <c r="E51" s="27"/>
+      <c r="F51" s="27"/>
+      <c r="G51" s="27"/>
+      <c r="H51" s="27"/>
+      <c r="I51" s="27"/>
+      <c r="J51" s="27"/>
+      <c r="K51" s="27"/>
+      <c r="L51" s="27"/>
+      <c r="M51" s="27"/>
+      <c r="N51" s="27"/>
+      <c r="O51" s="27"/>
+      <c r="P51" s="27"/>
+      <c r="Q51" s="27"/>
+      <c r="R51" s="27"/>
+      <c r="S51" s="27"/>
+      <c r="T51" s="27"/>
+      <c r="U51" s="27"/>
+      <c r="V51" s="27"/>
+      <c r="W51" s="27"/>
+      <c r="X51" s="27"/>
+      <c r="Y51" s="27"/>
+      <c r="Z51" s="27"/>
+      <c r="AA51" s="27"/>
+      <c r="AB51" s="27"/>
+      <c r="AC51" s="27"/>
     </row>
     <row r="52" spans="4:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D52" s="25"/>
-[...24 lines deleted...]
-      <c r="AC52" s="25"/>
+      <c r="D52" s="27"/>
+      <c r="E52" s="27"/>
+      <c r="F52" s="27"/>
+      <c r="G52" s="27"/>
+      <c r="H52" s="27"/>
+      <c r="I52" s="27"/>
+      <c r="J52" s="27"/>
+      <c r="K52" s="27"/>
+      <c r="L52" s="27"/>
+      <c r="M52" s="27"/>
+      <c r="N52" s="27"/>
+      <c r="O52" s="27"/>
+      <c r="P52" s="27"/>
+      <c r="Q52" s="27"/>
+      <c r="R52" s="27"/>
+      <c r="S52" s="27"/>
+      <c r="T52" s="27"/>
+      <c r="U52" s="27"/>
+      <c r="V52" s="27"/>
+      <c r="W52" s="27"/>
+      <c r="X52" s="27"/>
+      <c r="Y52" s="27"/>
+      <c r="Z52" s="27"/>
+      <c r="AA52" s="27"/>
+      <c r="AB52" s="27"/>
+      <c r="AC52" s="27"/>
     </row>
     <row r="53" spans="4:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D53" s="26"/>
-[...24 lines deleted...]
-      <c r="AC53" s="26"/>
+      <c r="D53" s="28"/>
+      <c r="E53" s="28"/>
+      <c r="F53" s="28"/>
+      <c r="G53" s="28"/>
+      <c r="H53" s="28"/>
+      <c r="I53" s="28"/>
+      <c r="J53" s="28"/>
+      <c r="K53" s="28"/>
+      <c r="L53" s="28"/>
+      <c r="M53" s="28"/>
+      <c r="N53" s="28"/>
+      <c r="O53" s="28"/>
+      <c r="P53" s="28"/>
+      <c r="Q53" s="28"/>
+      <c r="R53" s="28"/>
+      <c r="S53" s="28"/>
+      <c r="T53" s="28"/>
+      <c r="U53" s="28"/>
+      <c r="V53" s="28"/>
+      <c r="W53" s="28"/>
+      <c r="X53" s="28"/>
+      <c r="Y53" s="28"/>
+      <c r="Z53" s="28"/>
+      <c r="AA53" s="28"/>
+      <c r="AB53" s="28"/>
+      <c r="AC53" s="28"/>
     </row>
     <row r="54" spans="4:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D54" s="25"/>
-[...24 lines deleted...]
-      <c r="AC54" s="25"/>
+      <c r="D54" s="27"/>
+      <c r="E54" s="27"/>
+      <c r="F54" s="27"/>
+      <c r="G54" s="27"/>
+      <c r="H54" s="27"/>
+      <c r="I54" s="27"/>
+      <c r="J54" s="27"/>
+      <c r="K54" s="27"/>
+      <c r="L54" s="27"/>
+      <c r="M54" s="27"/>
+      <c r="N54" s="27"/>
+      <c r="O54" s="27"/>
+      <c r="P54" s="27"/>
+      <c r="Q54" s="27"/>
+      <c r="R54" s="27"/>
+      <c r="S54" s="27"/>
+      <c r="T54" s="27"/>
+      <c r="U54" s="27"/>
+      <c r="V54" s="27"/>
+      <c r="W54" s="27"/>
+      <c r="X54" s="27"/>
+      <c r="Y54" s="27"/>
+      <c r="Z54" s="27"/>
+      <c r="AA54" s="27"/>
+      <c r="AB54" s="27"/>
+      <c r="AC54" s="27"/>
     </row>
     <row r="55" spans="4:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D55" s="26"/>
-[...24 lines deleted...]
-      <c r="AC55" s="26"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="28"/>
+      <c r="G55" s="28"/>
+      <c r="H55" s="28"/>
+      <c r="I55" s="28"/>
+      <c r="J55" s="28"/>
+      <c r="K55" s="28"/>
+      <c r="L55" s="28"/>
+      <c r="M55" s="28"/>
+      <c r="N55" s="28"/>
+      <c r="O55" s="28"/>
+      <c r="P55" s="28"/>
+      <c r="Q55" s="28"/>
+      <c r="R55" s="28"/>
+      <c r="S55" s="28"/>
+      <c r="T55" s="28"/>
+      <c r="U55" s="28"/>
+      <c r="V55" s="28"/>
+      <c r="W55" s="28"/>
+      <c r="X55" s="28"/>
+      <c r="Y55" s="28"/>
+      <c r="Z55" s="28"/>
+      <c r="AA55" s="28"/>
+      <c r="AB55" s="28"/>
+      <c r="AC55" s="28"/>
     </row>
     <row r="56" spans="4:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="57" spans="4:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="58" spans="4:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="59" spans="4:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="60" spans="4:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="65" spans="39:47" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...87 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="224">
+  <mergeCells count="406">
     <mergeCell ref="D9:AC9"/>
     <mergeCell ref="D10:AC10"/>
     <mergeCell ref="D11:AC11"/>
     <mergeCell ref="AG11:AH11"/>
     <mergeCell ref="AJ11:AK11"/>
-    <mergeCell ref="AM11:AN11"/>
+    <mergeCell ref="BK11:BL11"/>
     <mergeCell ref="C3:Q3"/>
     <mergeCell ref="D4:AC4"/>
     <mergeCell ref="D5:AC5"/>
     <mergeCell ref="D6:AC6"/>
     <mergeCell ref="D7:AC7"/>
     <mergeCell ref="D8:AC8"/>
+    <mergeCell ref="AP22:AQ22"/>
+    <mergeCell ref="AR22:AS22"/>
+    <mergeCell ref="AT22:AU22"/>
+    <mergeCell ref="AV22:AW22"/>
     <mergeCell ref="D12:AC12"/>
     <mergeCell ref="D14:AC14"/>
     <mergeCell ref="D15:AC15"/>
     <mergeCell ref="D16:AC16"/>
     <mergeCell ref="D17:AC17"/>
     <mergeCell ref="AF22:AK22"/>
-    <mergeCell ref="AX22:AY22"/>
-[...1 lines deleted...]
-    <mergeCell ref="BB22:BC22"/>
+    <mergeCell ref="BV22:BW22"/>
+    <mergeCell ref="BX22:BY22"/>
+    <mergeCell ref="BZ22:CA22"/>
+    <mergeCell ref="CB22:CC22"/>
     <mergeCell ref="AF23:AK23"/>
-    <mergeCell ref="AL22:AM22"/>
-[...8 lines deleted...]
-    <mergeCell ref="AF24:AK24"/>
     <mergeCell ref="AL23:AM23"/>
     <mergeCell ref="AN23:AO23"/>
     <mergeCell ref="AP23:AQ23"/>
     <mergeCell ref="AR23:AS23"/>
     <mergeCell ref="AT23:AU23"/>
-    <mergeCell ref="AV23:AW23"/>
-[...3 lines deleted...]
-    <mergeCell ref="AF27:AK27"/>
+    <mergeCell ref="BJ22:BK22"/>
+    <mergeCell ref="BL22:BM22"/>
+    <mergeCell ref="BN22:BO22"/>
+    <mergeCell ref="BP22:BQ22"/>
+    <mergeCell ref="BR22:BS22"/>
+    <mergeCell ref="BT22:BU22"/>
+    <mergeCell ref="AX22:AY22"/>
+    <mergeCell ref="AZ22:BA22"/>
+    <mergeCell ref="BB22:BC22"/>
+    <mergeCell ref="BD22:BE22"/>
+    <mergeCell ref="BF22:BG22"/>
+    <mergeCell ref="BH22:BI22"/>
+    <mergeCell ref="AL22:AM22"/>
+    <mergeCell ref="AN22:AO22"/>
+    <mergeCell ref="CB23:CC23"/>
+    <mergeCell ref="AF24:AK24"/>
     <mergeCell ref="AL24:AM24"/>
     <mergeCell ref="AN24:AO24"/>
     <mergeCell ref="AP24:AQ24"/>
     <mergeCell ref="AR24:AS24"/>
+    <mergeCell ref="BH23:BI23"/>
+    <mergeCell ref="BJ23:BK23"/>
+    <mergeCell ref="BL23:BM23"/>
+    <mergeCell ref="BN23:BO23"/>
+    <mergeCell ref="BP23:BQ23"/>
+    <mergeCell ref="BR23:BS23"/>
+    <mergeCell ref="AV23:AW23"/>
+    <mergeCell ref="AX23:AY23"/>
+    <mergeCell ref="AZ23:BA23"/>
+    <mergeCell ref="BB23:BC23"/>
+    <mergeCell ref="BD23:BE23"/>
+    <mergeCell ref="BF23:BG23"/>
     <mergeCell ref="AT24:AU24"/>
     <mergeCell ref="AV24:AW24"/>
+    <mergeCell ref="AX24:AY24"/>
+    <mergeCell ref="AZ24:BA24"/>
+    <mergeCell ref="BB24:BC24"/>
+    <mergeCell ref="BD24:BE24"/>
+    <mergeCell ref="BT23:BU23"/>
+    <mergeCell ref="BV23:BW23"/>
+    <mergeCell ref="BX23:BY23"/>
+    <mergeCell ref="BR24:BS24"/>
+    <mergeCell ref="BT24:BU24"/>
+    <mergeCell ref="BV24:BW24"/>
+    <mergeCell ref="BX24:BY24"/>
+    <mergeCell ref="BZ24:CA24"/>
+    <mergeCell ref="BZ23:CA23"/>
+    <mergeCell ref="CB24:CC24"/>
+    <mergeCell ref="BF24:BG24"/>
+    <mergeCell ref="BH24:BI24"/>
+    <mergeCell ref="BJ24:BK24"/>
+    <mergeCell ref="BL24:BM24"/>
+    <mergeCell ref="BN24:BO24"/>
+    <mergeCell ref="BP24:BQ24"/>
+    <mergeCell ref="BZ27:CA27"/>
+    <mergeCell ref="CB27:CC27"/>
+    <mergeCell ref="BP27:BQ27"/>
+    <mergeCell ref="BR27:BS27"/>
+    <mergeCell ref="AF28:AK28"/>
+    <mergeCell ref="AL28:AM28"/>
+    <mergeCell ref="AN28:AO28"/>
+    <mergeCell ref="AP28:AQ28"/>
+    <mergeCell ref="AR28:AS28"/>
+    <mergeCell ref="BH27:BI27"/>
+    <mergeCell ref="BJ27:BK27"/>
+    <mergeCell ref="BL27:BM27"/>
+    <mergeCell ref="BN27:BO27"/>
+    <mergeCell ref="AV27:AW27"/>
     <mergeCell ref="AX27:AY27"/>
     <mergeCell ref="AZ27:BA27"/>
     <mergeCell ref="BB27:BC27"/>
-    <mergeCell ref="AF28:AK28"/>
+    <mergeCell ref="BD27:BE27"/>
+    <mergeCell ref="BF27:BG27"/>
+    <mergeCell ref="AF27:AK27"/>
     <mergeCell ref="AL27:AM27"/>
     <mergeCell ref="AN27:AO27"/>
     <mergeCell ref="AP27:AQ27"/>
     <mergeCell ref="AR27:AS27"/>
-    <mergeCell ref="AT27:AU27"/>
-    <mergeCell ref="AV27:AW27"/>
+    <mergeCell ref="AT28:AU28"/>
+    <mergeCell ref="AV28:AW28"/>
     <mergeCell ref="AX28:AY28"/>
     <mergeCell ref="AZ28:BA28"/>
     <mergeCell ref="BB28:BC28"/>
-    <mergeCell ref="AF29:AK29"/>
-[...5 lines deleted...]
-    <mergeCell ref="AV28:AW28"/>
+    <mergeCell ref="BD28:BE28"/>
+    <mergeCell ref="BT27:BU27"/>
+    <mergeCell ref="BV27:BW27"/>
+    <mergeCell ref="BX27:BY27"/>
+    <mergeCell ref="AT27:AU27"/>
+    <mergeCell ref="BR28:BS28"/>
+    <mergeCell ref="BT28:BU28"/>
+    <mergeCell ref="BV28:BW28"/>
+    <mergeCell ref="BX28:BY28"/>
+    <mergeCell ref="BZ28:CA28"/>
+    <mergeCell ref="CB28:CC28"/>
+    <mergeCell ref="BF28:BG28"/>
+    <mergeCell ref="BH28:BI28"/>
+    <mergeCell ref="BJ28:BK28"/>
+    <mergeCell ref="BL28:BM28"/>
+    <mergeCell ref="BN28:BO28"/>
+    <mergeCell ref="BP28:BQ28"/>
+    <mergeCell ref="BT29:BU29"/>
+    <mergeCell ref="BV29:BW29"/>
+    <mergeCell ref="BX29:BY29"/>
+    <mergeCell ref="BZ29:CA29"/>
+    <mergeCell ref="CB29:CC29"/>
+    <mergeCell ref="D31:AC31"/>
+    <mergeCell ref="BH29:BI29"/>
+    <mergeCell ref="BJ29:BK29"/>
+    <mergeCell ref="BL29:BM29"/>
+    <mergeCell ref="BN29:BO29"/>
+    <mergeCell ref="BP29:BQ29"/>
+    <mergeCell ref="BR29:BS29"/>
+    <mergeCell ref="AV29:AW29"/>
     <mergeCell ref="AX29:AY29"/>
     <mergeCell ref="AZ29:BA29"/>
     <mergeCell ref="BB29:BC29"/>
-    <mergeCell ref="D31:AC31"/>
-[...1 lines deleted...]
-    <mergeCell ref="AF32:AK32"/>
+    <mergeCell ref="BD29:BE29"/>
+    <mergeCell ref="BF29:BG29"/>
+    <mergeCell ref="AF29:AK29"/>
     <mergeCell ref="AL29:AM29"/>
     <mergeCell ref="AN29:AO29"/>
     <mergeCell ref="AP29:AQ29"/>
     <mergeCell ref="AR29:AS29"/>
     <mergeCell ref="AT29:AU29"/>
-    <mergeCell ref="AV29:AW29"/>
     <mergeCell ref="AT32:AU32"/>
     <mergeCell ref="AV32:AW32"/>
     <mergeCell ref="AX32:AY32"/>
     <mergeCell ref="AZ32:BA32"/>
     <mergeCell ref="BB32:BC32"/>
-    <mergeCell ref="AF33:AK33"/>
+    <mergeCell ref="BD32:BE32"/>
+    <mergeCell ref="D32:AC32"/>
+    <mergeCell ref="AF32:AK32"/>
     <mergeCell ref="AL32:AM32"/>
     <mergeCell ref="AN32:AO32"/>
     <mergeCell ref="AP32:AQ32"/>
     <mergeCell ref="AR32:AS32"/>
-    <mergeCell ref="AT33:AU33"/>
+    <mergeCell ref="BR32:BS32"/>
+    <mergeCell ref="BT32:BU32"/>
+    <mergeCell ref="BV32:BW32"/>
+    <mergeCell ref="BX32:BY32"/>
+    <mergeCell ref="BZ32:CA32"/>
+    <mergeCell ref="CB32:CC32"/>
+    <mergeCell ref="BF32:BG32"/>
+    <mergeCell ref="BH32:BI32"/>
+    <mergeCell ref="BJ32:BK32"/>
+    <mergeCell ref="BL32:BM32"/>
+    <mergeCell ref="BN32:BO32"/>
+    <mergeCell ref="BP32:BQ32"/>
+    <mergeCell ref="CB33:CC33"/>
+    <mergeCell ref="AF34:AK34"/>
+    <mergeCell ref="AL34:AM34"/>
+    <mergeCell ref="AN34:AO34"/>
+    <mergeCell ref="AP34:AQ34"/>
+    <mergeCell ref="AR34:AS34"/>
+    <mergeCell ref="BH33:BI33"/>
+    <mergeCell ref="BJ33:BK33"/>
+    <mergeCell ref="BL33:BM33"/>
+    <mergeCell ref="BN33:BO33"/>
+    <mergeCell ref="BP33:BQ33"/>
+    <mergeCell ref="BR33:BS33"/>
     <mergeCell ref="AV33:AW33"/>
     <mergeCell ref="AX33:AY33"/>
     <mergeCell ref="AZ33:BA33"/>
     <mergeCell ref="BB33:BC33"/>
-    <mergeCell ref="AF34:AK34"/>
+    <mergeCell ref="BD33:BE33"/>
+    <mergeCell ref="BF33:BG33"/>
+    <mergeCell ref="AF33:AK33"/>
     <mergeCell ref="AL33:AM33"/>
     <mergeCell ref="AN33:AO33"/>
     <mergeCell ref="AP33:AQ33"/>
     <mergeCell ref="AR33:AS33"/>
+    <mergeCell ref="BT33:BU33"/>
+    <mergeCell ref="BV33:BW33"/>
+    <mergeCell ref="BX33:BY33"/>
+    <mergeCell ref="AT33:AU33"/>
+    <mergeCell ref="BR34:BS34"/>
+    <mergeCell ref="BT34:BU34"/>
+    <mergeCell ref="BV34:BW34"/>
+    <mergeCell ref="BX34:BY34"/>
+    <mergeCell ref="BZ33:CA33"/>
+    <mergeCell ref="BZ34:CA34"/>
+    <mergeCell ref="CB34:CC34"/>
+    <mergeCell ref="BF34:BG34"/>
+    <mergeCell ref="BH34:BI34"/>
+    <mergeCell ref="BJ34:BK34"/>
+    <mergeCell ref="BL34:BM34"/>
+    <mergeCell ref="BN34:BO34"/>
+    <mergeCell ref="BP34:BQ34"/>
+    <mergeCell ref="Q35:R35"/>
+    <mergeCell ref="S35:T35"/>
+    <mergeCell ref="U35:V35"/>
+    <mergeCell ref="W35:X35"/>
+    <mergeCell ref="Y35:Z35"/>
+    <mergeCell ref="AC35:AD35"/>
     <mergeCell ref="AT34:AU34"/>
     <mergeCell ref="AV34:AW34"/>
     <mergeCell ref="AX34:AY34"/>
     <mergeCell ref="AZ34:BA34"/>
     <mergeCell ref="BB34:BC34"/>
+    <mergeCell ref="BD34:BE34"/>
     <mergeCell ref="D35:F35"/>
     <mergeCell ref="G35:H35"/>
     <mergeCell ref="I35:J35"/>
     <mergeCell ref="K35:L35"/>
     <mergeCell ref="M35:N35"/>
-    <mergeCell ref="AL34:AM34"/>
-[...3 lines deleted...]
-    <mergeCell ref="AC35:AD35"/>
+    <mergeCell ref="O35:P35"/>
     <mergeCell ref="D36:F37"/>
     <mergeCell ref="G36:H36"/>
     <mergeCell ref="I36:J36"/>
     <mergeCell ref="K36:L36"/>
     <mergeCell ref="M36:N36"/>
     <mergeCell ref="O36:P36"/>
-    <mergeCell ref="Q36:R36"/>
-[...10 lines deleted...]
-    <mergeCell ref="AC36:AD36"/>
     <mergeCell ref="G37:H37"/>
     <mergeCell ref="I37:J37"/>
     <mergeCell ref="K37:L37"/>
     <mergeCell ref="M37:N37"/>
-    <mergeCell ref="O37:P37"/>
-[...1 lines deleted...]
-    <mergeCell ref="S37:T37"/>
     <mergeCell ref="U37:V37"/>
     <mergeCell ref="W37:X37"/>
     <mergeCell ref="Y37:Z37"/>
-    <mergeCell ref="AC37:AD37"/>
-[...2 lines deleted...]
-    <mergeCell ref="BB37:BC37"/>
+    <mergeCell ref="Q36:R36"/>
+    <mergeCell ref="S36:T36"/>
+    <mergeCell ref="U36:V36"/>
+    <mergeCell ref="W36:X36"/>
+    <mergeCell ref="Y36:Z36"/>
+    <mergeCell ref="AC36:AD36"/>
+    <mergeCell ref="BX37:BY37"/>
+    <mergeCell ref="BZ37:CA37"/>
+    <mergeCell ref="CB37:CC37"/>
+    <mergeCell ref="BF37:BG37"/>
+    <mergeCell ref="BH37:BI37"/>
+    <mergeCell ref="BJ37:BK37"/>
+    <mergeCell ref="BL37:BM37"/>
+    <mergeCell ref="BN37:BO37"/>
+    <mergeCell ref="BP37:BQ37"/>
     <mergeCell ref="D38:F39"/>
     <mergeCell ref="G38:H38"/>
     <mergeCell ref="I38:J38"/>
     <mergeCell ref="K38:L38"/>
     <mergeCell ref="M38:N38"/>
     <mergeCell ref="O38:P38"/>
-    <mergeCell ref="Q38:R38"/>
-    <mergeCell ref="S38:T38"/>
+    <mergeCell ref="BR37:BS37"/>
+    <mergeCell ref="BT37:BU37"/>
+    <mergeCell ref="BV37:BW37"/>
+    <mergeCell ref="AT37:AU37"/>
+    <mergeCell ref="AV37:AW37"/>
+    <mergeCell ref="AX37:AY37"/>
+    <mergeCell ref="AZ37:BA37"/>
+    <mergeCell ref="BB37:BC37"/>
+    <mergeCell ref="BD37:BE37"/>
+    <mergeCell ref="AC37:AD37"/>
+    <mergeCell ref="AF37:AK37"/>
+    <mergeCell ref="AL37:AM37"/>
     <mergeCell ref="AN37:AO37"/>
     <mergeCell ref="AP37:AQ37"/>
     <mergeCell ref="AR37:AS37"/>
-    <mergeCell ref="AT37:AU37"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL38:AM38"/>
+    <mergeCell ref="O37:P37"/>
+    <mergeCell ref="Q37:R37"/>
+    <mergeCell ref="S37:T37"/>
+    <mergeCell ref="AN38:AO38"/>
+    <mergeCell ref="AP38:AQ38"/>
+    <mergeCell ref="AR38:AS38"/>
+    <mergeCell ref="AT38:AU38"/>
+    <mergeCell ref="AL39:AM39"/>
+    <mergeCell ref="AN39:AO39"/>
+    <mergeCell ref="AP39:AQ39"/>
+    <mergeCell ref="AR39:AS39"/>
+    <mergeCell ref="Q38:R38"/>
+    <mergeCell ref="S38:T38"/>
     <mergeCell ref="U38:V38"/>
     <mergeCell ref="W38:X38"/>
     <mergeCell ref="Y38:Z38"/>
     <mergeCell ref="AC38:AD38"/>
-    <mergeCell ref="AF38:AK39"/>
-[...4 lines deleted...]
-    <mergeCell ref="BB38:BC38"/>
+    <mergeCell ref="AT39:AU39"/>
+    <mergeCell ref="BT38:BU38"/>
+    <mergeCell ref="BV38:BW38"/>
+    <mergeCell ref="BX38:BY38"/>
+    <mergeCell ref="BZ38:CA38"/>
+    <mergeCell ref="CB38:CC38"/>
     <mergeCell ref="G39:H39"/>
     <mergeCell ref="I39:J39"/>
     <mergeCell ref="K39:L39"/>
     <mergeCell ref="M39:N39"/>
     <mergeCell ref="O39:P39"/>
+    <mergeCell ref="BH38:BI38"/>
+    <mergeCell ref="BJ38:BK38"/>
+    <mergeCell ref="BL38:BM38"/>
+    <mergeCell ref="BN38:BO38"/>
+    <mergeCell ref="BP38:BQ38"/>
+    <mergeCell ref="BR38:BS38"/>
+    <mergeCell ref="AV38:AW38"/>
+    <mergeCell ref="AX38:AY38"/>
+    <mergeCell ref="AZ38:BA38"/>
+    <mergeCell ref="BB38:BC38"/>
+    <mergeCell ref="BD38:BE38"/>
+    <mergeCell ref="BF38:BG38"/>
+    <mergeCell ref="AF38:AK39"/>
+    <mergeCell ref="AL38:AM38"/>
+    <mergeCell ref="AV39:AW39"/>
+    <mergeCell ref="AX39:AY39"/>
+    <mergeCell ref="AZ39:BA39"/>
+    <mergeCell ref="BB39:BC39"/>
+    <mergeCell ref="BD39:BE39"/>
     <mergeCell ref="Q39:R39"/>
     <mergeCell ref="S39:T39"/>
     <mergeCell ref="U39:V39"/>
-    <mergeCell ref="AN38:AO38"/>
-[...14 lines deleted...]
-    <mergeCell ref="AL39:AM39"/>
+    <mergeCell ref="W39:X39"/>
+    <mergeCell ref="Y39:Z39"/>
+    <mergeCell ref="AC39:AD39"/>
+    <mergeCell ref="BR39:BS39"/>
+    <mergeCell ref="BT39:BU39"/>
+    <mergeCell ref="BV39:BW39"/>
+    <mergeCell ref="BX39:BY39"/>
+    <mergeCell ref="BZ39:CA39"/>
+    <mergeCell ref="CB39:CC39"/>
+    <mergeCell ref="BF39:BG39"/>
+    <mergeCell ref="BH39:BI39"/>
+    <mergeCell ref="BJ39:BK39"/>
+    <mergeCell ref="BL39:BM39"/>
+    <mergeCell ref="BN39:BO39"/>
+    <mergeCell ref="BP39:BQ39"/>
+    <mergeCell ref="BZ40:CA40"/>
+    <mergeCell ref="CB40:CC40"/>
+    <mergeCell ref="AL41:AM41"/>
+    <mergeCell ref="AN41:AO41"/>
+    <mergeCell ref="AP41:AQ41"/>
+    <mergeCell ref="AR41:AS41"/>
+    <mergeCell ref="AT41:AU41"/>
+    <mergeCell ref="BH40:BI40"/>
+    <mergeCell ref="BJ40:BK40"/>
+    <mergeCell ref="BL40:BM40"/>
+    <mergeCell ref="BN40:BO40"/>
+    <mergeCell ref="BP40:BQ40"/>
+    <mergeCell ref="BR40:BS40"/>
+    <mergeCell ref="AV40:AW40"/>
+    <mergeCell ref="AX40:AY40"/>
     <mergeCell ref="AZ40:BA40"/>
     <mergeCell ref="BB40:BC40"/>
+    <mergeCell ref="BD40:BE40"/>
+    <mergeCell ref="BF40:BG40"/>
+    <mergeCell ref="AL40:AM40"/>
     <mergeCell ref="AN40:AO40"/>
+    <mergeCell ref="BV41:BW41"/>
+    <mergeCell ref="BX41:BY41"/>
+    <mergeCell ref="BZ41:CA41"/>
+    <mergeCell ref="CB41:CC41"/>
+    <mergeCell ref="C47:P47"/>
+    <mergeCell ref="BH41:BI41"/>
+    <mergeCell ref="BJ41:BK41"/>
+    <mergeCell ref="BL41:BM41"/>
+    <mergeCell ref="BN41:BO41"/>
+    <mergeCell ref="BP41:BQ41"/>
+    <mergeCell ref="BR41:BS41"/>
+    <mergeCell ref="AV41:AW41"/>
+    <mergeCell ref="AX41:AY41"/>
+    <mergeCell ref="AZ41:BA41"/>
+    <mergeCell ref="BB41:BC41"/>
+    <mergeCell ref="BD41:BE41"/>
+    <mergeCell ref="BF41:BG41"/>
+    <mergeCell ref="AF40:AK41"/>
     <mergeCell ref="AP40:AQ40"/>
     <mergeCell ref="AR40:AS40"/>
     <mergeCell ref="AT40:AU40"/>
-    <mergeCell ref="AV40:AW40"/>
-[...3 lines deleted...]
-    <mergeCell ref="D53:AC53"/>
+    <mergeCell ref="BT40:BU40"/>
+    <mergeCell ref="BV40:BW40"/>
+    <mergeCell ref="BX40:BY40"/>
     <mergeCell ref="D54:AC54"/>
     <mergeCell ref="D55:AC55"/>
-    <mergeCell ref="BB41:BC41"/>
-    <mergeCell ref="C47:P47"/>
     <mergeCell ref="D48:AC48"/>
     <mergeCell ref="D49:AC49"/>
     <mergeCell ref="D50:AC50"/>
     <mergeCell ref="D51:AC51"/>
-    <mergeCell ref="AP41:AQ41"/>
-[...6 lines deleted...]
-    <mergeCell ref="AN41:AO41"/>
+    <mergeCell ref="D52:AC52"/>
+    <mergeCell ref="D53:AC53"/>
+    <mergeCell ref="BT41:BU41"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.55118110236220474" right="0.39370078740157483" top="0.59055118110236227" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ Ｐ明朝,標準"- 15 -</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>