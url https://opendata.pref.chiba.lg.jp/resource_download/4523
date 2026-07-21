--- v0 (2026-03-07)
+++ v1 (2026-07-21)
@@ -1,105 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DD3C4EDA-5C12-4436-B399-4897627D8B41}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4ECA54E-4EE2-4ACE-A043-9C1E178F8417}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{BA094638-98E8-495E-AF7D-339B3B293AFC}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{BA094638-98E8-495E-AF7D-339B3B293AFC}"/>
   </bookViews>
   <sheets>
-    <sheet name="P16" sheetId="1" r:id="rId1"/>
-    <sheet name="P17～P18" sheetId="2" r:id="rId2"/>
+    <sheet name="P16" sheetId="3" r:id="rId1"/>
+    <sheet name="P17～P18" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_xlnm.Criteria">#REF!</definedName>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="_xlnm.Extract">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'P16'!$C$4:$K$56</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'P17～P18'!$B$2:$AA$106</definedName>
     <definedName name="検算用印刷">#REF!</definedName>
     <definedName name="統計様式1_3出力">#REF!</definedName>
     <definedName name="普及表印刷">#REF!</definedName>
     <definedName name="普及表出力">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="97">
   <si>
-    <t>表－７　令和５年度　上水道事業（現在給水人口規模別）及び水道用水供給事業の管種別管延長</t>
-[...8 lines deleted...]
-  <si>
     <t>（単位：ｍ、（　）内は構成比）</t>
     <rPh sb="1" eb="3">
       <t>タンイ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ナイ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>コウセイ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>管　　種</t>
     <rPh sb="0" eb="1">
       <t>カン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>シュ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
@@ -303,72 +293,50 @@
   </si>
   <si>
     <t>水道用水供給事業</t>
     <rPh sb="0" eb="2">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヨウスイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キョウキュウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジギョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>合計</t>
     <rPh sb="0" eb="2">
       <t>ゴウケイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>（参考）令和４年度合計</t>
-[...20 lines deleted...]
-  <si>
     <t>　　※１　その他にはポリエチレン管、コンクリート管、ステンレス管等を含む。</t>
     <rPh sb="7" eb="8">
       <t>ホカ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>カン</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>カン</t>
     </rPh>
     <rPh sb="31" eb="32">
       <t>カン</t>
     </rPh>
     <rPh sb="32" eb="33">
       <t>トウ</t>
     </rPh>
     <rPh sb="34" eb="35">
       <t>フク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>表－８　法定耐用年数（４０年）を超過した管路の延長</t>
     <rPh sb="4" eb="6">
       <t>ホウテイ</t>
@@ -451,120 +419,51 @@
     <t>（ａ）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（ｂ）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（ｂ／ａ）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>上水道事業</t>
     <rPh sb="0" eb="2">
       <t>ジョウスイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ドウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジギョウ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
-    <t>（参考）令和４年度合計</t>
-[...17 lines deleted...]
-  <si>
     <t>（４）施設の耐震化状況（上水道事業及び水道用水供給事業）</t>
-    <phoneticPr fontId="3"/>
-[...48 lines deleted...]
-    <t>　　 延長は1,468ｋｍであり、総延長2,347ｋｍの62.6％である。〔表－９〕</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　※　耐震適合性のある管・・・耐震管以外でも管路が布設された地盤の性状を勘案すれば耐震性</t>
     <rPh sb="4" eb="6">
       <t>タイシン</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>テキゴウセイ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>カン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　　　　　　　　　　　　　　　　　　　があると評価できる管があり、それらを耐震管に加えたものを「耐震適</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　　　　　　　　　　　　　　　　　　　合性のある管」と呼ぶ</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>表－９　　基幹管路の耐震化の状況</t>
@@ -585,141 +484,51 @@
       <t>エンチョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>耐震適合率</t>
     <rPh sb="0" eb="2">
       <t>タイシン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>テキゴウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>リツ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>千葉県</t>
     <rPh sb="0" eb="3">
       <t>チバケン</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
-    <t>全　　国(令和４年度末)</t>
-[...52 lines deleted...]
-  <si>
     <t xml:space="preserve"> 　     耐震対策が施されているポンプ場施設能力（ランクAでＬ２対応及びランクＢでＬ１対応以上）は</t>
-    <phoneticPr fontId="3"/>
-[...34 lines deleted...]
-    </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　※　Ｌ１（レベル１地震動）・・・・・・当該施設の設置地点において発生するものと想定される地震動</t>
     <rPh sb="11" eb="14">
       <t>ジシン_x0000__x000B_</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>_x0003__x0005__x0015__x0002_</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t xml:space="preserve">	</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>_x0017__x0001_</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t xml:space="preserve">
 _x0018__x0001_</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>_x000C_</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>_x001A__x0002__x000F_</t>
@@ -1152,50 +961,241 @@
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（i）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（j）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（k）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（l）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（j＋k＋l）     
     　　　 /（i）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（j／i）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>表－７　令和６年度　上水道事業（現在給水人口規模別）及び水道用水供給事業の管種別管延長</t>
+    <rPh sb="4" eb="6">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（参考）令和５年度合計</t>
+    <rPh sb="1" eb="3">
+      <t>サンコウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ド</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（参考）令和５年度合計</t>
+    <rPh sb="1" eb="3">
+      <t>サンコウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ド</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ゴウケイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　 　　 令和６年度において基幹管路（導水管、送水管、配水本管）における耐震適合性のある管の</t>
+    <rPh sb="5" eb="6">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>カズ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ヘイネンド</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>カンロ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ドウスイ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="23" eb="26">
+      <t>ソウスイカン</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ハイスイ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>ホンカン</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>タイシン</t>
+    </rPh>
+    <rPh sb="38" eb="41">
+      <t>テキゴウセイ</t>
+    </rPh>
+    <rPh sb="44" eb="45">
+      <t>カン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　　 延長は1,481ｋｍであり、総延長2,346ｋｍの63.1％である。〔表－９〕</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>全　　国(令和５年度末)</t>
+    <rPh sb="0" eb="1">
+      <t>ゼン</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>クニ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>マツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">     　 耐震対策が施されている浄水施設能力（Ｌ２対応）は約1,297千㎥/日であり、浄水施設能力</t>
+    <rPh sb="7" eb="9">
+      <t>タイシン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>タイサク</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ホドコ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ジョウスイ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ノウリョク</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>タイオウ</t>
+    </rPh>
+    <rPh sb="31" eb="32">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>セン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">    約2,641千㎥/日の49.1％である。〔表－１０〕</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">    約8,449千㎥/日であり、ポンプ場施設能力約15,293千㎥/日の55.3%である。〔表－１１〕</t>
+    <rPh sb="26" eb="27">
+      <t>ヤク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   耐震対策が施されている配水池容量（ランクAでＬ２対応及びランクＢでＬ１対応以上）は約1,032</t>
+    <rPh sb="18" eb="21">
+      <t>ハイスイチ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ヨウリョウ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>タイオウ</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>イジョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">    千㎥であり、配水池容量約1,874千㎥の55.1％である。（ランクAでＬ２対応は54.8％）〔表－１２〕</t>
+    <rPh sb="15" eb="16">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>タイオウ</t>
+    </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="\(0.0%\)"/>
     <numFmt numFmtId="177" formatCode="&quot;〔&quot;#,##0&quot;〕&quot;"/>
     <numFmt numFmtId="178" formatCode="&quot;〔&quot;#,##0.000&quot;〕&quot;"/>
     <numFmt numFmtId="179" formatCode="\$&quot; &quot;"/>
     <numFmt numFmtId="180" formatCode="#,##0.000_ "/>
     <numFmt numFmtId="181" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="182" formatCode="0.0%"/>
     <numFmt numFmtId="183" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
@@ -2206,80 +2206,84 @@
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="297">
+  <cellXfs count="291">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -2315,867 +2319,849 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="182" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...17 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="180" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="181" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="4" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="48" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="49" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="52" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="50" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="51" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="57" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="53" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="72" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="74" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="71" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="67" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="76" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="64" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="75" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="47" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="66" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="68" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="69" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="73" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="70" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="40" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="41" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="44" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="42" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="43" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="44" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="42" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="43" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="62" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="58" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="57" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="53" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...94 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="4" fillId="0" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="4" fillId="0" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="4" fillId="0" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="4" fillId="0" borderId="51" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="4" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="4" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="4" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="4" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="4" fillId="0" borderId="53" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="181" fontId="4" fillId="0" borderId="54" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="181" fontId="4" fillId="0" borderId="55" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="181" fontId="4" fillId="0" borderId="56" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="182" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="181" fontId="4" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="4" fillId="0" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="4" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="4" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="4" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="4" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="4" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="181" fontId="4" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="4" fillId="0" borderId="42" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="4" fillId="0" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="4" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="4" fillId="0" borderId="42" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="4" fillId="0" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="182" fontId="4" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...388 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="パーセント" xfId="2" builtinId="5"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="桁区切り 2" xfId="3" xr:uid="{3666EF2C-6975-4C99-8344-25EAC2AECB4E}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_Ｐ　１０　～１４　水源及び給水状況★" xfId="4" xr:uid="{2A63BD64-BCC3-4C3E-9001-4D1D173CC4CE}"/>
     <cellStyle name="標準_Ｐ　３４～３７　用水事業★" xfId="5" xr:uid="{20379EE2-50BC-457E-A03E-362ED1D948E2}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5B61B63-D3A4-43C6-8A85-059AEBE4E871}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06C0E372-982C-45B9-AAEE-17A509DA7D26}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1243965" y="1036321"/>
           <a:ext cx="1659255" cy="335280"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
@@ -3487,1157 +3473,1157 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4451C8D0-BD44-4956-BB62-BF161A4B925F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8767FEFC-4B9A-469B-AAF7-8CC1A7247F1A}">
   <sheetPr>
     <tabColor rgb="FFFFFF99"/>
   </sheetPr>
   <dimension ref="C4:S47"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="D67" sqref="D67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="9" style="1"/>
     <col min="3" max="3" width="3.21875" style="1" customWidth="1"/>
     <col min="4" max="4" width="21.109375" style="1" customWidth="1"/>
     <col min="5" max="10" width="8.6640625" style="1" customWidth="1"/>
     <col min="11" max="12" width="10.109375" style="1" customWidth="1"/>
     <col min="13" max="14" width="9" style="1"/>
     <col min="15" max="15" width="10.21875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="3:19" x14ac:dyDescent="0.2">
       <c r="M4" s="2"/>
     </row>
     <row r="5" spans="3:19" x14ac:dyDescent="0.2">
       <c r="C5" s="1" t="s">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="M5" s="2"/>
     </row>
     <row r="6" spans="3:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="3"/>
+    </row>
+    <row r="7" spans="3:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C7" s="109" t="s">
         <v>1</v>
       </c>
-      <c r="L6" s="3"/>
-[...2 lines deleted...]
-      <c r="C7" s="73" t="s">
+      <c r="D7" s="110"/>
+      <c r="E7" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="74"/>
-      <c r="E7" s="56" t="s">
+      <c r="F7" s="99" t="s">
         <v>3</v>
       </c>
-      <c r="F7" s="53" t="s">
+      <c r="G7" s="78" t="s">
         <v>4</v>
       </c>
-      <c r="G7" s="56" t="s">
+      <c r="H7" s="99" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="53" t="s">
+      <c r="I7" s="99" t="s">
         <v>6</v>
       </c>
-      <c r="I7" s="53" t="s">
+      <c r="J7" s="99" t="s">
         <v>7</v>
       </c>
-      <c r="J7" s="53" t="s">
+      <c r="K7" s="99" t="s">
         <v>8</v>
       </c>
-      <c r="K7" s="59" t="s">
+      <c r="L7" s="36"/>
+    </row>
+    <row r="8" spans="3:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C8" s="100" t="s">
         <v>9</v>
       </c>
-      <c r="L7" s="37"/>
-[...2 lines deleted...]
-      <c r="C8" s="61" t="s">
+      <c r="D8" s="101"/>
+      <c r="E8" s="74"/>
+      <c r="F8" s="74"/>
+      <c r="G8" s="74"/>
+      <c r="H8" s="74"/>
+      <c r="I8" s="74"/>
+      <c r="J8" s="74"/>
+      <c r="K8" s="74"/>
+      <c r="L8" s="5"/>
+    </row>
+    <row r="9" spans="3:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C9" s="102"/>
+      <c r="D9" s="90" t="s">
         <v>10</v>
       </c>
-      <c r="D8" s="62"/>
-[...13 lines deleted...]
-      </c>
       <c r="E9" s="6">
-        <v>19156</v>
+        <v>18676</v>
       </c>
       <c r="F9" s="6">
-        <v>8817086</v>
+        <v>8845393</v>
       </c>
       <c r="G9" s="6">
-        <v>166965</v>
+        <v>168223</v>
       </c>
       <c r="H9" s="6">
-        <v>5328</v>
+        <v>5272</v>
       </c>
       <c r="I9" s="6">
-        <v>294331</v>
+        <v>292348</v>
       </c>
       <c r="J9" s="6">
         <v>0</v>
       </c>
-      <c r="K9" s="38">
-[...2 lines deleted...]
-      <c r="L9" s="45"/>
+      <c r="K9" s="6">
+        <v>9329912</v>
+      </c>
+      <c r="L9" s="37"/>
     </row>
     <row r="10" spans="3:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C10" s="64"/>
-      <c r="D10" s="66"/>
+      <c r="C10" s="103"/>
+      <c r="D10" s="104"/>
       <c r="E10" s="7">
-        <v>0</v>
+        <v>2E-3</v>
       </c>
       <c r="F10" s="7">
-        <v>1</v>
+        <v>0.94799999999999995</v>
       </c>
       <c r="G10" s="7">
-        <v>0</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="H10" s="7">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="I10" s="7">
-        <v>0</v>
+        <v>3.1E-2</v>
       </c>
       <c r="J10" s="7">
         <v>0</v>
       </c>
-      <c r="K10" s="39"/>
-      <c r="L10" s="46"/>
+      <c r="K10" s="45"/>
+      <c r="L10" s="38"/>
       <c r="M10" s="8"/>
-      <c r="N10" s="47"/>
+      <c r="N10" s="39"/>
     </row>
     <row r="11" spans="3:19" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C11" s="64"/>
+      <c r="C11" s="103"/>
       <c r="D11" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="E11" s="10" t="s">
+      <c r="F11" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="H11" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="J11" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="K11" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="F11" s="10" t="s">
-[...14 lines deleted...]
-      <c r="K11" s="40" t="s">
+      <c r="L11" s="11"/>
+    </row>
+    <row r="12" spans="3:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C12" s="103"/>
+      <c r="D12" s="105" t="s">
         <v>14</v>
       </c>
-      <c r="L11" s="11"/>
-[...3 lines deleted...]
-      <c r="D12" s="67" t="s">
+      <c r="E12" s="6">
+        <v>37317</v>
+      </c>
+      <c r="F12" s="6">
+        <v>2595542</v>
+      </c>
+      <c r="G12" s="6">
+        <v>42632</v>
+      </c>
+      <c r="H12" s="6">
+        <v>174738</v>
+      </c>
+      <c r="I12" s="6">
+        <v>1064016</v>
+      </c>
+      <c r="J12" s="6">
+        <v>473607</v>
+      </c>
+      <c r="K12" s="6">
+        <v>4387852</v>
+      </c>
+      <c r="L12" s="37"/>
+    </row>
+    <row r="13" spans="3:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C13" s="103"/>
+      <c r="D13" s="106"/>
+      <c r="E13" s="7">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="F13" s="7">
+        <v>0.59199999999999997</v>
+      </c>
+      <c r="G13" s="7">
+        <v>0.01</v>
+      </c>
+      <c r="H13" s="7">
+        <v>0.04</v>
+      </c>
+      <c r="I13" s="7">
+        <v>0.24199999999999999</v>
+      </c>
+      <c r="J13" s="7">
+        <v>0.107</v>
+      </c>
+      <c r="K13" s="46"/>
+      <c r="L13" s="38"/>
+      <c r="M13" s="40"/>
+      <c r="N13" s="39"/>
+      <c r="S13" s="39"/>
+    </row>
+    <row r="14" spans="3:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C14" s="103"/>
+      <c r="D14" s="88" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="6">
-[...51 lines deleted...]
-      <c r="D14" s="69" t="s">
+      <c r="E14" s="6">
+        <v>49208</v>
+      </c>
+      <c r="F14" s="6">
+        <v>3206757</v>
+      </c>
+      <c r="G14" s="6">
+        <v>64459</v>
+      </c>
+      <c r="H14" s="6">
+        <v>6589</v>
+      </c>
+      <c r="I14" s="6">
+        <v>2911182</v>
+      </c>
+      <c r="J14" s="6">
+        <v>906611</v>
+      </c>
+      <c r="K14" s="6">
+        <v>7144806</v>
+      </c>
+      <c r="L14" s="37"/>
+    </row>
+    <row r="15" spans="3:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C15" s="103"/>
+      <c r="D15" s="89"/>
+      <c r="E15" s="7">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="F15" s="7">
+        <v>0.44900000000000001</v>
+      </c>
+      <c r="G15" s="7">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="H15" s="7">
+        <v>1E-3</v>
+      </c>
+      <c r="I15" s="7">
+        <v>0.40699999999999997</v>
+      </c>
+      <c r="J15" s="7">
+        <v>0.127</v>
+      </c>
+      <c r="K15" s="46"/>
+      <c r="L15" s="38"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="39"/>
+    </row>
+    <row r="16" spans="3:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C16" s="103"/>
+      <c r="D16" s="107" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="6">
-[...50 lines deleted...]
-      <c r="D16" s="71" t="s">
+      <c r="E16" s="6">
+        <v>1824</v>
+      </c>
+      <c r="F16" s="6">
+        <v>1505977</v>
+      </c>
+      <c r="G16" s="6">
+        <v>8798</v>
+      </c>
+      <c r="H16" s="6">
+        <v>11211</v>
+      </c>
+      <c r="I16" s="6">
+        <v>495071</v>
+      </c>
+      <c r="J16" s="6">
+        <v>87514</v>
+      </c>
+      <c r="K16" s="6">
+        <v>2110395</v>
+      </c>
+      <c r="L16" s="37"/>
+    </row>
+    <row r="17" spans="3:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C17" s="103"/>
+      <c r="D17" s="108"/>
+      <c r="E17" s="7">
+        <v>1E-3</v>
+      </c>
+      <c r="F17" s="7">
+        <v>0.71399999999999997</v>
+      </c>
+      <c r="G17" s="7">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H17" s="7">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="I17" s="7">
+        <v>0.23499999999999999</v>
+      </c>
+      <c r="J17" s="7">
+        <v>4.1000000000000002E-2</v>
+      </c>
+      <c r="K17" s="46"/>
+      <c r="L17" s="38"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="39"/>
+    </row>
+    <row r="18" spans="3:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C18" s="103"/>
+      <c r="D18" s="88" t="s">
         <v>17</v>
       </c>
-      <c r="E16" s="6">
-[...50 lines deleted...]
-      <c r="D18" s="69" t="s">
+      <c r="E18" s="6">
+        <v>12125</v>
+      </c>
+      <c r="F18" s="6">
+        <v>1455952</v>
+      </c>
+      <c r="G18" s="6">
+        <v>45594</v>
+      </c>
+      <c r="H18" s="6">
+        <v>141566</v>
+      </c>
+      <c r="I18" s="6">
+        <v>1194788</v>
+      </c>
+      <c r="J18" s="6">
+        <v>224241</v>
+      </c>
+      <c r="K18" s="6">
+        <v>3074266</v>
+      </c>
+      <c r="L18" s="37"/>
+    </row>
+    <row r="19" spans="3:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C19" s="103"/>
+      <c r="D19" s="89"/>
+      <c r="E19" s="7">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="F19" s="7">
+        <v>0.47299999999999998</v>
+      </c>
+      <c r="G19" s="7">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="H19" s="7">
+        <v>4.5999999999999999E-2</v>
+      </c>
+      <c r="I19" s="7">
+        <v>0.38900000000000001</v>
+      </c>
+      <c r="J19" s="7">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="K19" s="46"/>
+      <c r="L19" s="41"/>
+      <c r="M19" s="40"/>
+      <c r="N19" s="39"/>
+    </row>
+    <row r="20" spans="3:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C20" s="103"/>
+      <c r="D20" s="88" t="s">
         <v>18</v>
       </c>
-      <c r="E18" s="6">
-[...52 lines deleted...]
-      </c>
       <c r="E20" s="6">
-        <v>184</v>
+        <v>117</v>
       </c>
       <c r="F20" s="6">
-        <v>335113</v>
+        <v>458270</v>
       </c>
       <c r="G20" s="6">
-        <v>7797</v>
+        <v>9516</v>
       </c>
       <c r="H20" s="6">
-        <v>102074</v>
+        <v>125368</v>
       </c>
       <c r="I20" s="6">
-        <v>446376</v>
+        <v>646886</v>
       </c>
       <c r="J20" s="6">
-        <v>35118</v>
-[...4 lines deleted...]
-      <c r="L20" s="46"/>
+        <v>71346</v>
+      </c>
+      <c r="K20" s="6">
+        <v>1311503</v>
+      </c>
+      <c r="L20" s="38"/>
     </row>
     <row r="21" spans="3:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C21" s="64"/>
-      <c r="D21" s="70"/>
+      <c r="C21" s="103"/>
+      <c r="D21" s="89"/>
       <c r="E21" s="7">
         <v>0</v>
       </c>
       <c r="F21" s="7">
-        <v>0</v>
+        <v>0.35</v>
       </c>
       <c r="G21" s="7">
-        <v>0</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="H21" s="7">
-        <v>0</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="I21" s="7">
-        <v>0</v>
+        <v>0.49299999999999999</v>
       </c>
       <c r="J21" s="7">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="N21" s="47"/>
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="K21" s="46"/>
+      <c r="L21" s="38"/>
+      <c r="M21" s="40"/>
+      <c r="N21" s="39"/>
     </row>
     <row r="22" spans="3:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C22" s="64"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="C22" s="103"/>
+      <c r="D22" s="88" t="s">
+        <v>19</v>
       </c>
       <c r="E22" s="6">
         <v>5157</v>
       </c>
       <c r="F22" s="6">
-        <v>479705</v>
+        <v>513733</v>
       </c>
       <c r="G22" s="6">
-        <v>6856</v>
+        <v>6922</v>
       </c>
       <c r="H22" s="6">
-        <v>7223</v>
+        <v>5326</v>
       </c>
       <c r="I22" s="6">
-        <v>302404</v>
+        <v>337550</v>
       </c>
       <c r="J22" s="6">
-        <v>44358</v>
-[...4 lines deleted...]
-      <c r="L22" s="45"/>
+        <v>45757</v>
+      </c>
+      <c r="K22" s="6">
+        <v>914445</v>
+      </c>
+      <c r="L22" s="37"/>
     </row>
     <row r="23" spans="3:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C23" s="64"/>
-      <c r="D23" s="70"/>
+      <c r="C23" s="103"/>
+      <c r="D23" s="89"/>
       <c r="E23" s="7">
-        <v>0</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="F23" s="7">
-        <v>1</v>
+        <v>0.56200000000000006</v>
       </c>
       <c r="G23" s="7">
-        <v>0</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="H23" s="7">
-        <v>0</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="I23" s="7">
-        <v>0</v>
+        <v>0.36899999999999999</v>
       </c>
       <c r="J23" s="7">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="N23" s="47"/>
+        <v>0.05</v>
+      </c>
+      <c r="K23" s="46"/>
+      <c r="L23" s="38"/>
+      <c r="M23" s="40"/>
+      <c r="N23" s="39"/>
     </row>
     <row r="24" spans="3:15" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C24" s="64"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="C24" s="103"/>
+      <c r="D24" s="88" t="s">
+        <v>20</v>
       </c>
       <c r="E24" s="12">
         <v>1270</v>
       </c>
       <c r="F24" s="12">
-        <v>277381</v>
+        <v>278071</v>
       </c>
       <c r="G24" s="12">
-        <v>6573</v>
+        <v>6575</v>
       </c>
       <c r="H24" s="12">
-        <v>9230</v>
+        <v>7979</v>
       </c>
       <c r="I24" s="12">
-        <v>327019</v>
+        <v>325699</v>
       </c>
       <c r="J24" s="12">
-        <v>15285</v>
-[...5 lines deleted...]
-      <c r="O24" s="51"/>
+        <v>17539</v>
+      </c>
+      <c r="K24" s="12">
+        <v>637133</v>
+      </c>
+      <c r="L24" s="42"/>
+      <c r="O24" s="43"/>
     </row>
     <row r="25" spans="3:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C25" s="64"/>
-      <c r="D25" s="70"/>
+      <c r="C25" s="103"/>
+      <c r="D25" s="89"/>
       <c r="E25" s="7">
-        <v>0</v>
+        <v>2E-3</v>
       </c>
       <c r="F25" s="7">
-        <v>0</v>
+        <v>0.436</v>
       </c>
       <c r="G25" s="7">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="H25" s="7">
-        <v>0</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="I25" s="7">
-        <v>1</v>
+        <v>0.51100000000000001</v>
       </c>
       <c r="J25" s="7">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="N25" s="47"/>
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="K25" s="7"/>
+      <c r="L25" s="38"/>
+      <c r="M25" s="40"/>
+      <c r="N25" s="39"/>
     </row>
     <row r="26" spans="3:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C26" s="64"/>
-[...1 lines deleted...]
-        <v>22</v>
+      <c r="C26" s="103"/>
+      <c r="D26" s="90" t="s">
+        <v>21</v>
       </c>
       <c r="E26" s="6">
         <v>0</v>
       </c>
       <c r="F26" s="6">
         <v>45783</v>
       </c>
       <c r="G26" s="6">
         <v>363</v>
       </c>
       <c r="H26" s="6">
         <v>0</v>
       </c>
       <c r="I26" s="6">
         <v>84453</v>
       </c>
       <c r="J26" s="6">
         <v>14878</v>
       </c>
-      <c r="K26" s="38">
+      <c r="K26" s="6">
         <v>145477</v>
       </c>
-      <c r="L26" s="45"/>
-      <c r="M26" s="48"/>
+      <c r="L26" s="37"/>
+      <c r="M26" s="40"/>
     </row>
     <row r="27" spans="3:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C27" s="64"/>
-      <c r="D27" s="75"/>
+      <c r="C27" s="103"/>
+      <c r="D27" s="91"/>
       <c r="E27" s="7">
         <v>0</v>
       </c>
       <c r="F27" s="7">
-        <v>0</v>
+        <v>0.315</v>
       </c>
       <c r="G27" s="14">
-        <v>0</v>
+        <v>2E-3</v>
       </c>
       <c r="H27" s="7">
         <v>0</v>
       </c>
       <c r="I27" s="7">
-        <v>1</v>
+        <v>0.58099999999999996</v>
       </c>
       <c r="J27" s="7">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="N27" s="47"/>
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="K27" s="47"/>
+      <c r="L27" s="38"/>
+      <c r="M27" s="40"/>
+      <c r="N27" s="39"/>
     </row>
     <row r="28" spans="3:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C28" s="76" t="s">
+      <c r="C28" s="92" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28" s="93"/>
+      <c r="E28" s="6">
+        <v>125694</v>
+      </c>
+      <c r="F28" s="6">
+        <v>18905478</v>
+      </c>
+      <c r="G28" s="6">
+        <v>353082</v>
+      </c>
+      <c r="H28" s="6">
+        <v>478049</v>
+      </c>
+      <c r="I28" s="6">
+        <v>7351993</v>
+      </c>
+      <c r="J28" s="6">
+        <v>1841493</v>
+      </c>
+      <c r="K28" s="96">
+        <v>29055789</v>
+      </c>
+      <c r="L28" s="11"/>
+      <c r="M28" s="40"/>
+    </row>
+    <row r="29" spans="3:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C29" s="94"/>
+      <c r="D29" s="95"/>
+      <c r="E29" s="7">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="F29" s="7">
+        <v>0.65100000000000002</v>
+      </c>
+      <c r="G29" s="7">
+        <v>1.2E-2</v>
+      </c>
+      <c r="H29" s="7">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="I29" s="7">
+        <v>0.253</v>
+      </c>
+      <c r="J29" s="7">
+        <v>6.3E-2</v>
+      </c>
+      <c r="K29" s="76"/>
+      <c r="L29" s="38"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="39"/>
+    </row>
+    <row r="30" spans="3:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C30" s="75" t="s">
         <v>23</v>
       </c>
-      <c r="D28" s="77"/>
-[...54 lines deleted...]
-      <c r="D30" s="55"/>
+      <c r="D30" s="75"/>
       <c r="E30" s="15">
         <v>0</v>
       </c>
       <c r="F30" s="15">
-        <v>500631</v>
+        <v>505510</v>
       </c>
       <c r="G30" s="15">
         <v>64358</v>
       </c>
       <c r="H30" s="15">
         <v>0</v>
       </c>
       <c r="I30" s="15">
         <v>0</v>
       </c>
       <c r="J30" s="15">
         <v>950</v>
       </c>
-      <c r="K30" s="57">
-[...2 lines deleted...]
-      <c r="L30" s="52"/>
+      <c r="K30" s="97">
+        <v>570818</v>
+      </c>
+      <c r="L30" s="44"/>
     </row>
     <row r="31" spans="3:15" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C31" s="56"/>
-      <c r="D31" s="56"/>
+      <c r="C31" s="78"/>
+      <c r="D31" s="78"/>
       <c r="E31" s="7">
         <v>0</v>
       </c>
       <c r="F31" s="7">
-        <v>1</v>
+        <v>0.88500000000000001</v>
       </c>
       <c r="G31" s="7">
-        <v>0</v>
+        <v>0.113</v>
       </c>
       <c r="H31" s="7">
         <v>0</v>
       </c>
       <c r="I31" s="7">
         <v>0</v>
       </c>
       <c r="J31" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="L31" s="46"/>
+        <v>2E-3</v>
+      </c>
+      <c r="K31" s="98"/>
+      <c r="L31" s="38"/>
       <c r="M31" s="8"/>
-      <c r="N31" s="47"/>
+      <c r="N31" s="39"/>
     </row>
     <row r="32" spans="3:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C32" s="82" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="83"/>
+      <c r="C32" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D32" s="69"/>
       <c r="E32" s="16">
+        <v>125694</v>
+      </c>
+      <c r="F32" s="16">
+        <v>19410988</v>
+      </c>
+      <c r="G32" s="16">
+        <v>417440</v>
+      </c>
+      <c r="H32" s="16">
+        <v>478049</v>
+      </c>
+      <c r="I32" s="17">
+        <v>7351993</v>
+      </c>
+      <c r="J32" s="16">
+        <v>1842443</v>
+      </c>
+      <c r="K32" s="72">
+        <v>29626607</v>
+      </c>
+      <c r="L32" s="11"/>
+    </row>
+    <row r="33" spans="3:15" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C33" s="70"/>
+      <c r="D33" s="71"/>
+      <c r="E33" s="18">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="F33" s="18">
+        <v>0.65600000000000003</v>
+      </c>
+      <c r="G33" s="18">
+        <v>1.4E-2</v>
+      </c>
+      <c r="H33" s="18">
+        <v>1.6E-2</v>
+      </c>
+      <c r="I33" s="18">
+        <v>0.248</v>
+      </c>
+      <c r="J33" s="18">
+        <v>6.2E-2</v>
+      </c>
+      <c r="K33" s="73"/>
+      <c r="L33" s="38"/>
+      <c r="M33" s="40"/>
+      <c r="N33" s="39"/>
+      <c r="O33" s="39"/>
+    </row>
+    <row r="34" spans="3:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C34" s="74" t="s">
+        <v>87</v>
+      </c>
+      <c r="D34" s="74"/>
+      <c r="E34" s="16">
         <v>127318</v>
       </c>
-      <c r="F32" s="16">
+      <c r="F34" s="16">
         <v>19334817</v>
       </c>
-      <c r="G32" s="16">
+      <c r="G34" s="16">
         <v>417671</v>
       </c>
-      <c r="H32" s="16">
+      <c r="H34" s="16">
         <v>503180</v>
       </c>
-      <c r="I32" s="17">
+      <c r="I34" s="19">
         <v>7369512</v>
       </c>
-      <c r="J32" s="16">
+      <c r="J34" s="16">
         <v>1744202</v>
       </c>
-      <c r="K32" s="86">
+      <c r="K34" s="76">
         <v>29496700</v>
       </c>
-      <c r="L32" s="11"/>
-[...53 lines deleted...]
-      </c>
       <c r="L34" s="11"/>
     </row>
     <row r="35" spans="3:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C35" s="55"/>
-      <c r="D35" s="55"/>
+      <c r="C35" s="75"/>
+      <c r="D35" s="75"/>
       <c r="E35" s="20">
-        <v>4.4000000000000003E-3</v>
+        <v>4.3E-3</v>
       </c>
       <c r="F35" s="20">
-        <v>0.65490000000000004</v>
+        <v>0.65549999999999997</v>
       </c>
       <c r="G35" s="20">
-        <v>1.43E-2</v>
+        <v>1.4200000000000001E-2</v>
       </c>
       <c r="H35" s="20">
-        <v>1.78E-2</v>
+        <v>1.7100000000000001E-2</v>
       </c>
       <c r="I35" s="20">
-        <v>0.25259999999999999</v>
+        <v>0.24979999999999999</v>
       </c>
       <c r="J35" s="20">
-        <v>5.6000000000000001E-2</v>
-[...1 lines deleted...]
-      <c r="K35" s="89"/>
+        <v>5.91E-2</v>
+      </c>
+      <c r="K35" s="77"/>
       <c r="L35" s="11"/>
     </row>
     <row r="36" spans="3:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D36" s="2" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37" spans="3:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D37" s="2"/>
     </row>
     <row r="38" spans="3:15" x14ac:dyDescent="0.2">
       <c r="C38" s="21"/>
       <c r="D38" s="21"/>
       <c r="E38" s="21"/>
       <c r="F38" s="21"/>
     </row>
     <row r="39" spans="3:15" x14ac:dyDescent="0.2">
       <c r="C39" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D39" s="21"/>
       <c r="E39" s="21"/>
       <c r="F39" s="21"/>
     </row>
     <row r="40" spans="3:15" x14ac:dyDescent="0.2">
       <c r="C40" s="21"/>
       <c r="D40" s="21"/>
       <c r="E40" s="21"/>
       <c r="F40" s="21"/>
       <c r="J40" s="22" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="41" spans="3:15" x14ac:dyDescent="0.2">
       <c r="C41" s="21"/>
-      <c r="D41" s="56" t="s">
+      <c r="D41" s="78" t="s">
+        <v>28</v>
+      </c>
+      <c r="E41" s="80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41" s="81"/>
+      <c r="G41" s="84" t="s">
+        <v>29</v>
+      </c>
+      <c r="H41" s="84"/>
+      <c r="I41" s="84" t="s">
         <v>30</v>
       </c>
-      <c r="E41" s="91" t="s">
-[...10 lines deleted...]
-      <c r="J41" s="95"/>
+      <c r="J41" s="84"/>
     </row>
     <row r="42" spans="3:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C42" s="21"/>
-      <c r="D42" s="90"/>
-[...5 lines deleted...]
-      <c r="J42" s="96"/>
+      <c r="D42" s="79"/>
+      <c r="E42" s="82"/>
+      <c r="F42" s="83"/>
+      <c r="G42" s="85"/>
+      <c r="H42" s="85"/>
+      <c r="I42" s="85"/>
+      <c r="J42" s="85"/>
     </row>
     <row r="43" spans="3:15" x14ac:dyDescent="0.2">
-      <c r="D43" s="54"/>
-      <c r="E43" s="60" t="s">
+      <c r="D43" s="74"/>
+      <c r="E43" s="86" t="s">
+        <v>31</v>
+      </c>
+      <c r="F43" s="87"/>
+      <c r="G43" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="H43" s="57"/>
+      <c r="I43" s="57" t="s">
         <v>33</v>
       </c>
-      <c r="F43" s="97"/>
-[...7 lines deleted...]
-      <c r="J43" s="98"/>
+      <c r="J43" s="57"/>
     </row>
     <row r="44" spans="3:15" x14ac:dyDescent="0.2">
       <c r="D44" s="23" t="s">
-        <v>36</v>
-[...12 lines deleted...]
-      <c r="J44" s="102"/>
+        <v>34</v>
+      </c>
+      <c r="E44" s="58">
+        <v>29055.8</v>
+      </c>
+      <c r="F44" s="59"/>
+      <c r="G44" s="58">
+        <v>9868.7000000000007</v>
+      </c>
+      <c r="H44" s="59"/>
+      <c r="I44" s="60">
+        <v>0.34</v>
+      </c>
+      <c r="J44" s="61"/>
     </row>
     <row r="45" spans="3:15" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="D45" s="24" t="s">
-        <v>24</v>
-[...12 lines deleted...]
-      <c r="J45" s="108"/>
+        <v>23</v>
+      </c>
+      <c r="E45" s="62">
+        <v>570.79999999999995</v>
+      </c>
+      <c r="F45" s="63"/>
+      <c r="G45" s="64">
+        <v>211.2</v>
+      </c>
+      <c r="H45" s="65"/>
+      <c r="I45" s="66">
+        <v>0.37</v>
+      </c>
+      <c r="J45" s="67"/>
     </row>
     <row r="46" spans="3:15" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="D46" s="25" t="s">
-        <v>25</v>
-[...12 lines deleted...]
-      <c r="J46" s="112"/>
+        <v>24</v>
+      </c>
+      <c r="E46" s="49">
+        <v>29626.6</v>
+      </c>
+      <c r="F46" s="50"/>
+      <c r="G46" s="49">
+        <v>10079.900000000001</v>
+      </c>
+      <c r="H46" s="50"/>
+      <c r="I46" s="51">
+        <v>0.34</v>
+      </c>
+      <c r="J46" s="52"/>
     </row>
     <row r="47" spans="3:15" x14ac:dyDescent="0.2">
       <c r="D47" s="4" t="s">
-        <v>37</v>
-[...12 lines deleted...]
-      <c r="J47" s="116"/>
+        <v>88</v>
+      </c>
+      <c r="E47" s="53">
+        <v>29496.7</v>
+      </c>
+      <c r="F47" s="54"/>
+      <c r="G47" s="53">
+        <v>9280.1</v>
+      </c>
+      <c r="H47" s="54"/>
+      <c r="I47" s="55">
+        <v>0.315</v>
+      </c>
+      <c r="J47" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="46">
-    <mergeCell ref="E46:F46"/>
-[...28 lines deleted...]
-    <mergeCell ref="D26:D27"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="C30:D31"/>
     <mergeCell ref="K30:K31"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C9:C27"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="D20:D21"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="E7:E8"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="C28:D29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="C32:D33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="C34:D35"/>
+    <mergeCell ref="K34:K35"/>
+    <mergeCell ref="D41:D43"/>
+    <mergeCell ref="E41:F42"/>
+    <mergeCell ref="G41:H42"/>
+    <mergeCell ref="I41:J42"/>
+    <mergeCell ref="E43:F43"/>
+    <mergeCell ref="G43:H43"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="E44:F44"/>
+    <mergeCell ref="G44:H44"/>
+    <mergeCell ref="I44:J44"/>
+    <mergeCell ref="E45:F45"/>
+    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="I45:J45"/>
+    <mergeCell ref="E46:F46"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="I46:J46"/>
+    <mergeCell ref="E47:F47"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="I47:J47"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.47244094488188981" right="0.86614173228346458" top="0.9055118110236221" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C-16-</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F9ECE47-B5F3-4A51-A17F-27C76B7831AE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6394964F-B9F0-4174-B512-88B67EC05F11}">
   <sheetPr>
     <tabColor rgb="FFFFFF99"/>
   </sheetPr>
   <dimension ref="C2:AI104"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="G17" sqref="G17:M17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" style="1"/>
     <col min="2" max="3" width="1.21875" style="1" customWidth="1"/>
     <col min="4" max="4" width="3" style="1" customWidth="1"/>
     <col min="5" max="5" width="3.88671875" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.77734375" style="1" customWidth="1"/>
     <col min="7" max="19" width="3" style="1" customWidth="1"/>
     <col min="20" max="20" width="3.77734375" style="1" customWidth="1"/>
     <col min="21" max="27" width="3" style="1" customWidth="1"/>
     <col min="28" max="29" width="2.77734375" style="1" customWidth="1"/>
     <col min="30" max="32" width="3.6640625" style="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1"/>
     <col min="34" max="34" width="9.77734375" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="3:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C2" s="1" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="21"/>
       <c r="R2" s="21"/>
       <c r="S2" s="21"/>
       <c r="T2" s="21"/>
       <c r="U2" s="21"/>
       <c r="V2" s="21"/>
       <c r="W2" s="21"/>
       <c r="X2" s="21"/>
       <c r="Y2" s="21"/>
       <c r="Z2" s="21"/>
       <c r="AA2" s="21"/>
       <c r="AB2" s="21"/>
       <c r="AC2" s="21"/>
       <c r="AD2" s="21"/>
       <c r="AE2" s="21"/>
       <c r="AF2" s="21"/>
       <c r="AG2" s="21"/>
       <c r="AH2" s="21"/>
       <c r="AI2" s="21"/>
     </row>
     <row r="3" spans="3:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="26" t="s">
-        <v>39</v>
+        <v>89</v>
       </c>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="26"/>
       <c r="H3" s="26"/>
       <c r="I3" s="26"/>
       <c r="J3" s="26"/>
       <c r="K3" s="26"/>
       <c r="L3" s="26"/>
       <c r="M3" s="26"/>
       <c r="N3" s="26"/>
       <c r="O3" s="26"/>
       <c r="P3" s="26"/>
       <c r="Q3" s="26"/>
       <c r="R3" s="26"/>
       <c r="S3" s="26"/>
       <c r="T3" s="26"/>
       <c r="U3" s="26"/>
       <c r="V3" s="26"/>
       <c r="W3" s="26"/>
       <c r="X3" s="26"/>
       <c r="Y3" s="26"/>
     </row>
     <row r="4" spans="3:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="21" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
       <c r="I4" s="21"/>
       <c r="J4" s="21"/>
       <c r="K4" s="21"/>
       <c r="L4" s="21"/>
       <c r="M4" s="21"/>
       <c r="N4" s="21"/>
       <c r="O4" s="21"/>
       <c r="P4" s="21"/>
       <c r="Q4" s="21"/>
       <c r="R4" s="21"/>
       <c r="S4" s="21"/>
       <c r="T4" s="21"/>
       <c r="U4" s="21"/>
       <c r="V4" s="21"/>
       <c r="W4" s="21"/>
       <c r="X4" s="21"/>
       <c r="Y4" s="21"/>
       <c r="Z4" s="21"/>
       <c r="AA4" s="21"/>
@@ -4661,121 +4647,121 @@
       <c r="L5" s="21"/>
       <c r="M5" s="21"/>
       <c r="N5" s="21"/>
       <c r="O5" s="21"/>
       <c r="P5" s="21"/>
       <c r="Q5" s="21"/>
       <c r="R5" s="21"/>
       <c r="S5" s="21"/>
       <c r="T5" s="21"/>
       <c r="U5" s="21"/>
       <c r="V5" s="21"/>
       <c r="W5" s="21"/>
       <c r="X5" s="21"/>
       <c r="Y5" s="21"/>
       <c r="Z5" s="21"/>
       <c r="AA5" s="21"/>
       <c r="AB5" s="21"/>
       <c r="AC5" s="21"/>
       <c r="AD5" s="21"/>
       <c r="AE5" s="21"/>
       <c r="AF5" s="21"/>
       <c r="AG5" s="21"/>
     </row>
     <row r="6" spans="3:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C6" s="26" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
       <c r="G6" s="21"/>
       <c r="H6" s="21"/>
       <c r="I6" s="21"/>
       <c r="J6" s="21"/>
       <c r="K6" s="21"/>
       <c r="L6" s="21"/>
       <c r="M6" s="21"/>
       <c r="N6" s="21"/>
       <c r="O6" s="21"/>
       <c r="P6" s="21"/>
       <c r="Q6" s="21"/>
       <c r="R6" s="21"/>
       <c r="S6" s="21"/>
       <c r="T6" s="21"/>
       <c r="U6" s="21"/>
       <c r="V6" s="21"/>
       <c r="W6" s="21"/>
       <c r="X6" s="21"/>
       <c r="Y6" s="21"/>
       <c r="Z6" s="21"/>
       <c r="AA6" s="21"/>
       <c r="AB6" s="21"/>
       <c r="AC6" s="21"/>
       <c r="AD6" s="21"/>
       <c r="AE6" s="21"/>
       <c r="AF6" s="21"/>
       <c r="AG6" s="21"/>
     </row>
     <row r="7" spans="3:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C7" s="21" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="21"/>
       <c r="N7" s="21"/>
       <c r="O7" s="21"/>
       <c r="P7" s="21"/>
       <c r="Q7" s="21"/>
       <c r="R7" s="21"/>
       <c r="S7" s="21"/>
       <c r="T7" s="21"/>
       <c r="U7" s="21"/>
       <c r="V7" s="21"/>
       <c r="W7" s="21"/>
       <c r="X7" s="21"/>
       <c r="Y7" s="21"/>
       <c r="Z7" s="21"/>
       <c r="AA7" s="21"/>
       <c r="AB7" s="21"/>
       <c r="AC7" s="21"/>
       <c r="AD7" s="21"/>
       <c r="AE7" s="21"/>
       <c r="AF7" s="21"/>
       <c r="AG7" s="21"/>
     </row>
     <row r="8" spans="3:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C8" s="21" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="21"/>
       <c r="O8" s="21"/>
       <c r="P8" s="21"/>
       <c r="Q8" s="21"/>
       <c r="R8" s="21"/>
       <c r="S8" s="21"/>
       <c r="T8" s="21"/>
       <c r="U8" s="21"/>
       <c r="V8" s="21"/>
       <c r="W8" s="21"/>
       <c r="X8" s="21"/>
       <c r="Y8" s="21"/>
       <c r="Z8" s="21"/>
       <c r="AA8" s="21"/>
@@ -4799,2725 +4785,2725 @@
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
       <c r="Q9" s="21"/>
       <c r="R9" s="21"/>
       <c r="S9" s="21"/>
       <c r="T9" s="21"/>
       <c r="U9" s="21"/>
       <c r="V9" s="21"/>
       <c r="W9" s="21"/>
       <c r="X9" s="21"/>
       <c r="Y9" s="21"/>
       <c r="Z9" s="21"/>
       <c r="AA9" s="21"/>
       <c r="AB9" s="21"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="21"/>
       <c r="AE9" s="21"/>
       <c r="AF9" s="21"/>
       <c r="AG9" s="21"/>
     </row>
     <row r="10" spans="3:35" x14ac:dyDescent="0.2">
       <c r="D10" s="1" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AA10" s="22" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="3:35" ht="3.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="3:35" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D12" s="148" t="s">
-[...30 lines deleted...]
-      <c r="AA12" s="167"/>
+      <c r="D12" s="211" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="212"/>
+      <c r="F12" s="213"/>
+      <c r="G12" s="172" t="s">
+        <v>8</v>
+      </c>
+      <c r="H12" s="173"/>
+      <c r="I12" s="173"/>
+      <c r="J12" s="173"/>
+      <c r="K12" s="173"/>
+      <c r="L12" s="173"/>
+      <c r="M12" s="286"/>
+      <c r="N12" s="287" t="s">
+        <v>40</v>
+      </c>
+      <c r="O12" s="288"/>
+      <c r="P12" s="288"/>
+      <c r="Q12" s="288"/>
+      <c r="R12" s="288"/>
+      <c r="S12" s="288"/>
+      <c r="T12" s="289"/>
+      <c r="U12" s="290" t="s">
+        <v>41</v>
+      </c>
+      <c r="V12" s="173"/>
+      <c r="W12" s="173"/>
+      <c r="X12" s="173"/>
+      <c r="Y12" s="173"/>
+      <c r="Z12" s="173"/>
+      <c r="AA12" s="174"/>
     </row>
     <row r="13" spans="3:35" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D13" s="151"/>
-[...22 lines deleted...]
-      <c r="AA13" s="169"/>
+      <c r="D13" s="214"/>
+      <c r="E13" s="215"/>
+      <c r="F13" s="216"/>
+      <c r="G13" s="175"/>
+      <c r="H13" s="176"/>
+      <c r="I13" s="176"/>
+      <c r="J13" s="176"/>
+      <c r="K13" s="176"/>
+      <c r="L13" s="176"/>
+      <c r="M13" s="187"/>
+      <c r="N13" s="191"/>
+      <c r="O13" s="192"/>
+      <c r="P13" s="192"/>
+      <c r="Q13" s="192"/>
+      <c r="R13" s="192"/>
+      <c r="S13" s="192"/>
+      <c r="T13" s="253"/>
+      <c r="U13" s="186"/>
+      <c r="V13" s="176"/>
+      <c r="W13" s="176"/>
+      <c r="X13" s="176"/>
+      <c r="Y13" s="176"/>
+      <c r="Z13" s="176"/>
+      <c r="AA13" s="177"/>
     </row>
     <row r="14" spans="3:35" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D14" s="60"/>
-[...2 lines deleted...]
-      <c r="G14" s="170" t="s">
+      <c r="D14" s="86"/>
+      <c r="E14" s="217"/>
+      <c r="F14" s="87"/>
+      <c r="G14" s="194" t="s">
+        <v>31</v>
+      </c>
+      <c r="H14" s="155"/>
+      <c r="I14" s="155"/>
+      <c r="J14" s="155"/>
+      <c r="K14" s="155"/>
+      <c r="L14" s="155"/>
+      <c r="M14" s="156"/>
+      <c r="N14" s="154" t="s">
+        <v>32</v>
+      </c>
+      <c r="O14" s="155"/>
+      <c r="P14" s="155"/>
+      <c r="Q14" s="155"/>
+      <c r="R14" s="155"/>
+      <c r="S14" s="155"/>
+      <c r="T14" s="156"/>
+      <c r="U14" s="154" t="s">
         <v>33</v>
       </c>
-      <c r="H14" s="171"/>
-[...22 lines deleted...]
-      <c r="AA14" s="174"/>
+      <c r="V14" s="155"/>
+      <c r="W14" s="155"/>
+      <c r="X14" s="155"/>
+      <c r="Y14" s="155"/>
+      <c r="Z14" s="155"/>
+      <c r="AA14" s="195"/>
     </row>
     <row r="15" spans="3:35" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D15" s="126" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="127"/>
+      <c r="D15" s="272" t="s">
+        <v>42</v>
+      </c>
+      <c r="E15" s="192"/>
       <c r="F15" s="27"/>
-      <c r="G15" s="128">
-[...25 lines deleted...]
-      <c r="AA15" s="136"/>
+      <c r="G15" s="273">
+        <v>2345.6999999999998</v>
+      </c>
+      <c r="H15" s="274"/>
+      <c r="I15" s="274"/>
+      <c r="J15" s="274"/>
+      <c r="K15" s="274"/>
+      <c r="L15" s="274"/>
+      <c r="M15" s="275"/>
+      <c r="N15" s="276">
+        <v>1480.6</v>
+      </c>
+      <c r="O15" s="277"/>
+      <c r="P15" s="277"/>
+      <c r="Q15" s="277"/>
+      <c r="R15" s="277"/>
+      <c r="S15" s="277"/>
+      <c r="T15" s="278"/>
+      <c r="U15" s="170">
+        <v>0.63117060277943549</v>
+      </c>
+      <c r="V15" s="152"/>
+      <c r="W15" s="152"/>
+      <c r="X15" s="152"/>
+      <c r="Y15" s="152"/>
+      <c r="Z15" s="152"/>
+      <c r="AA15" s="153"/>
     </row>
     <row r="16" spans="3:35" x14ac:dyDescent="0.2">
       <c r="D16" s="28"/>
-      <c r="E16" s="137" t="s">
-[...29 lines deleted...]
-      <c r="AA16" s="147"/>
+      <c r="E16" s="279" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" s="224"/>
+      <c r="G16" s="280">
+        <v>1774.9</v>
+      </c>
+      <c r="H16" s="281"/>
+      <c r="I16" s="281"/>
+      <c r="J16" s="281"/>
+      <c r="K16" s="281"/>
+      <c r="L16" s="281"/>
+      <c r="M16" s="282"/>
+      <c r="N16" s="283">
+        <v>1021.4</v>
+      </c>
+      <c r="O16" s="284"/>
+      <c r="P16" s="284"/>
+      <c r="Q16" s="284"/>
+      <c r="R16" s="284"/>
+      <c r="S16" s="284"/>
+      <c r="T16" s="285"/>
+      <c r="U16" s="230">
+        <v>0.57543661971830984</v>
+      </c>
+      <c r="V16" s="231"/>
+      <c r="W16" s="231"/>
+      <c r="X16" s="231"/>
+      <c r="Y16" s="231"/>
+      <c r="Z16" s="231"/>
+      <c r="AA16" s="232"/>
     </row>
     <row r="17" spans="3:35" x14ac:dyDescent="0.2">
       <c r="D17" s="29"/>
-      <c r="E17" s="117" t="s">
-[...29 lines deleted...]
-      <c r="AA17" s="125"/>
+      <c r="E17" s="257" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="258"/>
+      <c r="G17" s="259">
+        <v>570.79999999999995</v>
+      </c>
+      <c r="H17" s="260"/>
+      <c r="I17" s="260"/>
+      <c r="J17" s="260"/>
+      <c r="K17" s="260"/>
+      <c r="L17" s="260"/>
+      <c r="M17" s="261"/>
+      <c r="N17" s="262">
+        <v>459.2</v>
+      </c>
+      <c r="O17" s="260"/>
+      <c r="P17" s="260"/>
+      <c r="Q17" s="260"/>
+      <c r="R17" s="260"/>
+      <c r="S17" s="260"/>
+      <c r="T17" s="261"/>
+      <c r="U17" s="121">
+        <v>0.80448493342676952</v>
+      </c>
+      <c r="V17" s="111"/>
+      <c r="W17" s="111"/>
+      <c r="X17" s="111"/>
+      <c r="Y17" s="111"/>
+      <c r="Z17" s="111"/>
+      <c r="AA17" s="112"/>
     </row>
     <row r="18" spans="3:35" x14ac:dyDescent="0.2">
-      <c r="D18" s="60" t="s">
-[...30 lines deleted...]
-      <c r="AA18" s="193"/>
+      <c r="D18" s="86" t="s">
+        <v>91</v>
+      </c>
+      <c r="E18" s="217"/>
+      <c r="F18" s="87"/>
+      <c r="G18" s="263">
+        <v>115923.8</v>
+      </c>
+      <c r="H18" s="264"/>
+      <c r="I18" s="264"/>
+      <c r="J18" s="264"/>
+      <c r="K18" s="264"/>
+      <c r="L18" s="264"/>
+      <c r="M18" s="265"/>
+      <c r="N18" s="266">
+        <v>50181</v>
+      </c>
+      <c r="O18" s="267"/>
+      <c r="P18" s="267"/>
+      <c r="Q18" s="267"/>
+      <c r="R18" s="267"/>
+      <c r="S18" s="267"/>
+      <c r="T18" s="268"/>
+      <c r="U18" s="269">
+        <v>0.43287918442977197</v>
+      </c>
+      <c r="V18" s="270"/>
+      <c r="W18" s="270"/>
+      <c r="X18" s="270"/>
+      <c r="Y18" s="270"/>
+      <c r="Z18" s="270"/>
+      <c r="AA18" s="271"/>
       <c r="AB18" s="8"/>
       <c r="AC18" s="8"/>
       <c r="AD18" s="8"/>
       <c r="AE18" s="8"/>
-      <c r="AG18" s="152"/>
-[...1 lines deleted...]
-      <c r="AI18" s="152"/>
+      <c r="AG18" s="215"/>
+      <c r="AH18" s="215"/>
+      <c r="AI18" s="215"/>
     </row>
     <row r="19" spans="3:35" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E19" s="30"/>
       <c r="F19" s="30"/>
       <c r="G19" s="31"/>
       <c r="H19" s="30"/>
       <c r="I19" s="30"/>
       <c r="J19" s="30"/>
       <c r="K19" s="30"/>
       <c r="L19" s="30"/>
       <c r="M19" s="30"/>
       <c r="N19" s="30"/>
       <c r="O19" s="30"/>
       <c r="P19" s="30"/>
       <c r="Q19" s="30"/>
       <c r="R19" s="30"/>
       <c r="S19" s="30"/>
       <c r="T19" s="30"/>
       <c r="U19" s="30"/>
       <c r="V19" s="30"/>
       <c r="W19" s="30"/>
       <c r="X19" s="30"/>
       <c r="Y19" s="30"/>
       <c r="Z19" s="30"/>
-      <c r="AG19" s="152"/>
-[...1 lines deleted...]
-      <c r="AI19" s="152"/>
+      <c r="AG19" s="215"/>
+      <c r="AH19" s="215"/>
+      <c r="AI19" s="215"/>
     </row>
     <row r="20" spans="3:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C20" s="26" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="26"/>
       <c r="G20" s="26"/>
       <c r="H20" s="26"/>
       <c r="I20" s="26"/>
       <c r="J20" s="26"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="26"/>
       <c r="O20" s="26"/>
       <c r="P20" s="26"/>
       <c r="Q20" s="26"/>
       <c r="R20" s="26"/>
       <c r="S20" s="26"/>
       <c r="T20" s="26"/>
       <c r="U20" s="26"/>
       <c r="V20" s="26"/>
       <c r="W20" s="26"/>
       <c r="X20" s="26"/>
     </row>
     <row r="21" spans="3:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C21" s="26" t="s">
-        <v>50</v>
+        <v>93</v>
       </c>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="26"/>
       <c r="G21" s="26"/>
       <c r="H21" s="26"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="26"/>
       <c r="O21" s="26"/>
       <c r="P21" s="26"/>
       <c r="Q21" s="26"/>
       <c r="R21" s="26"/>
       <c r="S21" s="26"/>
       <c r="T21" s="26"/>
       <c r="U21" s="26"/>
       <c r="V21" s="26"/>
       <c r="W21" s="26"/>
       <c r="X21" s="26"/>
     </row>
     <row r="22" spans="3:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C22" s="26" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
       <c r="H22" s="26"/>
       <c r="I22" s="26"/>
       <c r="J22" s="26"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="26"/>
       <c r="O22" s="26"/>
       <c r="P22" s="26"/>
       <c r="Q22" s="26"/>
       <c r="R22" s="26"/>
       <c r="S22" s="26"/>
       <c r="T22" s="26"/>
       <c r="U22" s="26"/>
       <c r="V22" s="26"/>
       <c r="W22" s="26"/>
       <c r="X22" s="26"/>
     </row>
     <row r="23" spans="3:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C23" s="26" t="s">
-        <v>52</v>
+        <v>94</v>
       </c>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
       <c r="I23" s="26"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="26"/>
       <c r="O23" s="26"/>
       <c r="P23" s="26"/>
       <c r="Q23" s="26"/>
       <c r="R23" s="26"/>
       <c r="S23" s="26"/>
       <c r="T23" s="26"/>
       <c r="U23" s="26"/>
       <c r="V23" s="26"/>
       <c r="W23" s="26"/>
       <c r="X23" s="26"/>
     </row>
     <row r="24" spans="3:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C24" s="26" t="s">
-        <v>53</v>
+        <v>95</v>
       </c>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="26"/>
       <c r="H24" s="26"/>
       <c r="I24" s="26"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="26"/>
       <c r="O24" s="26"/>
       <c r="P24" s="26"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
       <c r="S24" s="26"/>
       <c r="T24" s="26"/>
       <c r="U24" s="26"/>
       <c r="V24" s="26"/>
       <c r="W24" s="26"/>
       <c r="X24" s="26"/>
     </row>
     <row r="25" spans="3:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C25" s="26" t="s">
-        <v>54</v>
+        <v>96</v>
       </c>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="26"/>
       <c r="G25" s="26"/>
       <c r="H25" s="26"/>
       <c r="I25" s="26"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
       <c r="N25" s="26"/>
       <c r="O25" s="26"/>
       <c r="P25" s="26"/>
       <c r="Q25" s="26"/>
       <c r="R25" s="26"/>
       <c r="S25" s="26"/>
       <c r="T25" s="26"/>
       <c r="U25" s="26"/>
       <c r="V25" s="26"/>
       <c r="W25" s="26"/>
       <c r="X25" s="26"/>
     </row>
     <row r="26" spans="3:35" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C26" s="175"/>
-[...17 lines deleted...]
-      <c r="U26" s="175"/>
+      <c r="C26" s="246"/>
+      <c r="D26" s="246"/>
+      <c r="E26" s="246"/>
+      <c r="F26" s="246"/>
+      <c r="G26" s="246"/>
+      <c r="H26" s="246"/>
+      <c r="I26" s="246"/>
+      <c r="J26" s="246"/>
+      <c r="K26" s="246"/>
+      <c r="L26" s="246"/>
+      <c r="M26" s="246"/>
+      <c r="N26" s="246"/>
+      <c r="O26" s="246"/>
+      <c r="P26" s="246"/>
+      <c r="Q26" s="246"/>
+      <c r="R26" s="246"/>
+      <c r="S26" s="246"/>
+      <c r="T26" s="246"/>
+      <c r="U26" s="246"/>
       <c r="V26" s="30"/>
       <c r="W26" s="30"/>
       <c r="X26" s="30"/>
     </row>
     <row r="27" spans="3:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C27" s="26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="D27" s="26"/>
       <c r="E27" s="26"/>
       <c r="F27" s="26"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
       <c r="N27" s="26"/>
       <c r="O27" s="26"/>
       <c r="P27" s="26"/>
       <c r="Q27" s="26"/>
       <c r="R27" s="26"/>
       <c r="S27" s="26"/>
       <c r="T27" s="26"/>
       <c r="U27" s="26"/>
       <c r="V27" s="26"/>
       <c r="W27" s="26"/>
       <c r="X27" s="26"/>
     </row>
     <row r="28" spans="3:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C28" s="26" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="D28" s="26"/>
       <c r="E28" s="26"/>
       <c r="F28" s="26"/>
       <c r="G28" s="26"/>
       <c r="H28" s="26"/>
       <c r="I28" s="26"/>
       <c r="J28" s="26"/>
       <c r="K28" s="26"/>
       <c r="L28" s="26"/>
       <c r="M28" s="26"/>
       <c r="N28" s="26"/>
       <c r="O28" s="26"/>
       <c r="P28" s="26"/>
       <c r="Q28" s="26"/>
       <c r="R28" s="26"/>
       <c r="S28" s="26"/>
       <c r="T28" s="26"/>
       <c r="U28" s="26"/>
       <c r="V28" s="26"/>
       <c r="W28" s="26"/>
       <c r="X28" s="26"/>
     </row>
     <row r="29" spans="3:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C29" s="26" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="D29" s="26"/>
       <c r="E29" s="26"/>
       <c r="F29" s="26"/>
       <c r="G29" s="26"/>
       <c r="H29" s="26"/>
       <c r="I29" s="26"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
       <c r="L29" s="26"/>
       <c r="M29" s="26"/>
       <c r="N29" s="26"/>
       <c r="O29" s="26"/>
       <c r="P29" s="26"/>
       <c r="Q29" s="26"/>
       <c r="R29" s="26"/>
       <c r="S29" s="26"/>
       <c r="T29" s="26"/>
       <c r="U29" s="26"/>
       <c r="V29" s="26"/>
       <c r="W29" s="26"/>
       <c r="X29" s="26"/>
     </row>
     <row r="30" spans="3:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C30" s="26" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="D30" s="26"/>
       <c r="E30" s="26"/>
       <c r="F30" s="26"/>
       <c r="G30" s="26"/>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
       <c r="N30" s="26"/>
       <c r="O30" s="26"/>
       <c r="P30" s="26"/>
       <c r="Q30" s="26"/>
       <c r="R30" s="26"/>
       <c r="S30" s="26"/>
       <c r="T30" s="26"/>
       <c r="U30" s="26"/>
       <c r="V30" s="26"/>
       <c r="W30" s="26"/>
       <c r="X30" s="26"/>
     </row>
     <row r="31" spans="3:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C31" s="26" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="D31" s="26"/>
       <c r="E31" s="26"/>
       <c r="F31" s="26"/>
       <c r="G31" s="26"/>
       <c r="H31" s="26"/>
       <c r="I31" s="26"/>
       <c r="J31" s="26"/>
       <c r="K31" s="26"/>
       <c r="L31" s="26"/>
       <c r="M31" s="26"/>
       <c r="N31" s="26"/>
       <c r="O31" s="26"/>
       <c r="P31" s="26"/>
       <c r="Q31" s="26"/>
       <c r="R31" s="26"/>
       <c r="S31" s="26"/>
       <c r="T31" s="26"/>
       <c r="U31" s="26"/>
       <c r="V31" s="26"/>
       <c r="W31" s="26"/>
       <c r="X31" s="26"/>
     </row>
     <row r="32" spans="3:35" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C32" s="26" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="D32" s="26"/>
       <c r="E32" s="26"/>
       <c r="F32" s="26"/>
       <c r="G32" s="26"/>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
       <c r="M32" s="26"/>
       <c r="N32" s="26"/>
       <c r="O32" s="26"/>
       <c r="P32" s="26"/>
       <c r="Q32" s="26"/>
       <c r="R32" s="26"/>
       <c r="S32" s="26"/>
       <c r="T32" s="26"/>
       <c r="U32" s="26"/>
       <c r="V32" s="26"/>
       <c r="W32" s="26"/>
       <c r="X32" s="26"/>
     </row>
     <row r="33" spans="3:27" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C33" s="26" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
       <c r="H33" s="26"/>
       <c r="I33" s="26"/>
       <c r="J33" s="26"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
       <c r="M33" s="26"/>
       <c r="N33" s="26"/>
       <c r="O33" s="26"/>
       <c r="P33" s="26"/>
       <c r="Q33" s="26"/>
       <c r="R33" s="26"/>
       <c r="S33" s="26"/>
       <c r="T33" s="26"/>
       <c r="U33" s="26"/>
       <c r="V33" s="26"/>
       <c r="W33" s="26"/>
       <c r="X33" s="26"/>
     </row>
     <row r="34" spans="3:27" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C34" s="26" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
       <c r="N34" s="26"/>
       <c r="O34" s="26"/>
       <c r="P34" s="26"/>
       <c r="Q34" s="26"/>
       <c r="R34" s="26"/>
       <c r="S34" s="26"/>
       <c r="T34" s="26"/>
       <c r="U34" s="26"/>
       <c r="V34" s="26"/>
       <c r="W34" s="26"/>
       <c r="X34" s="26"/>
     </row>
     <row r="35" spans="3:27" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C35" s="26"/>
       <c r="D35" s="26"/>
       <c r="E35" s="26"/>
       <c r="F35" s="26"/>
       <c r="G35" s="26"/>
       <c r="H35" s="26"/>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="26"/>
       <c r="O35" s="26"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
       <c r="T35" s="26"/>
       <c r="U35" s="26"/>
       <c r="V35" s="26"/>
       <c r="W35" s="26"/>
       <c r="X35" s="26"/>
     </row>
     <row r="36" spans="3:27" x14ac:dyDescent="0.2">
       <c r="D36" s="1" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
     </row>
     <row r="37" spans="3:27" ht="3.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="38" spans="3:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D38" s="55" t="s">
-[...26 lines deleted...]
-      <c r="AA38" s="178"/>
+      <c r="D38" s="75" t="s">
+        <v>28</v>
+      </c>
+      <c r="E38" s="75"/>
+      <c r="F38" s="75"/>
+      <c r="G38" s="247" t="s">
+        <v>53</v>
+      </c>
+      <c r="H38" s="248"/>
+      <c r="I38" s="248"/>
+      <c r="J38" s="248"/>
+      <c r="K38" s="248"/>
+      <c r="L38" s="248"/>
+      <c r="M38" s="248"/>
+      <c r="N38" s="248"/>
+      <c r="O38" s="248"/>
+      <c r="P38" s="248"/>
+      <c r="Q38" s="248"/>
+      <c r="R38" s="248"/>
+      <c r="S38" s="248"/>
+      <c r="T38" s="248"/>
+      <c r="U38" s="248"/>
+      <c r="V38" s="248"/>
+      <c r="W38" s="248"/>
+      <c r="X38" s="248"/>
+      <c r="Y38" s="248"/>
+      <c r="Z38" s="248"/>
+      <c r="AA38" s="249"/>
     </row>
     <row r="39" spans="3:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D39" s="55"/>
-[...28 lines deleted...]
-      <c r="AA39" s="169"/>
+      <c r="D39" s="75"/>
+      <c r="E39" s="75"/>
+      <c r="F39" s="75"/>
+      <c r="G39" s="250" t="s">
+        <v>54</v>
+      </c>
+      <c r="H39" s="250"/>
+      <c r="I39" s="251"/>
+      <c r="J39" s="251"/>
+      <c r="K39" s="251"/>
+      <c r="L39" s="251"/>
+      <c r="M39" s="251"/>
+      <c r="N39" s="191" t="s">
+        <v>55</v>
+      </c>
+      <c r="O39" s="192"/>
+      <c r="P39" s="192"/>
+      <c r="Q39" s="192"/>
+      <c r="R39" s="192"/>
+      <c r="S39" s="192"/>
+      <c r="T39" s="253"/>
+      <c r="U39" s="176" t="s">
+        <v>56</v>
+      </c>
+      <c r="V39" s="176"/>
+      <c r="W39" s="176"/>
+      <c r="X39" s="176"/>
+      <c r="Y39" s="176"/>
+      <c r="Z39" s="176"/>
+      <c r="AA39" s="177"/>
     </row>
     <row r="40" spans="3:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D40" s="55"/>
-[...22 lines deleted...]
-      <c r="AA40" s="169"/>
+      <c r="D40" s="75"/>
+      <c r="E40" s="75"/>
+      <c r="F40" s="75"/>
+      <c r="G40" s="252"/>
+      <c r="H40" s="252"/>
+      <c r="I40" s="172"/>
+      <c r="J40" s="172"/>
+      <c r="K40" s="172"/>
+      <c r="L40" s="172"/>
+      <c r="M40" s="172"/>
+      <c r="N40" s="191"/>
+      <c r="O40" s="192"/>
+      <c r="P40" s="192"/>
+      <c r="Q40" s="192"/>
+      <c r="R40" s="192"/>
+      <c r="S40" s="192"/>
+      <c r="T40" s="253"/>
+      <c r="U40" s="176"/>
+      <c r="V40" s="176"/>
+      <c r="W40" s="176"/>
+      <c r="X40" s="176"/>
+      <c r="Y40" s="176"/>
+      <c r="Z40" s="176"/>
+      <c r="AA40" s="177"/>
     </row>
     <row r="41" spans="3:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D41" s="55"/>
-[...28 lines deleted...]
-      <c r="AA41" s="174"/>
+      <c r="D41" s="75"/>
+      <c r="E41" s="75"/>
+      <c r="F41" s="75"/>
+      <c r="G41" s="254" t="s">
+        <v>57</v>
+      </c>
+      <c r="H41" s="254"/>
+      <c r="I41" s="194"/>
+      <c r="J41" s="194"/>
+      <c r="K41" s="194"/>
+      <c r="L41" s="194"/>
+      <c r="M41" s="194"/>
+      <c r="N41" s="255" t="s">
+        <v>58</v>
+      </c>
+      <c r="O41" s="155"/>
+      <c r="P41" s="155"/>
+      <c r="Q41" s="155"/>
+      <c r="R41" s="155"/>
+      <c r="S41" s="155"/>
+      <c r="T41" s="256"/>
+      <c r="U41" s="155" t="s">
+        <v>59</v>
+      </c>
+      <c r="V41" s="155"/>
+      <c r="W41" s="155"/>
+      <c r="X41" s="155"/>
+      <c r="Y41" s="155"/>
+      <c r="Z41" s="155"/>
+      <c r="AA41" s="195"/>
     </row>
     <row r="42" spans="3:27" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D42" s="219"/>
-[...4 lines deleted...]
-      <c r="G42" s="208">
+      <c r="D42" s="201"/>
+      <c r="E42" s="164" t="s">
+        <v>60</v>
+      </c>
+      <c r="F42" s="240"/>
+      <c r="G42" s="241">
         <v>992700</v>
       </c>
-      <c r="H42" s="208"/>
-[...5 lines deleted...]
-      <c r="N42" s="210">
+      <c r="H42" s="241"/>
+      <c r="I42" s="242"/>
+      <c r="J42" s="242"/>
+      <c r="K42" s="242"/>
+      <c r="L42" s="242"/>
+      <c r="M42" s="242"/>
+      <c r="N42" s="243">
         <v>416000</v>
       </c>
-      <c r="O42" s="211"/>
-[...5 lines deleted...]
-      <c r="U42" s="134">
+      <c r="O42" s="244"/>
+      <c r="P42" s="244"/>
+      <c r="Q42" s="244"/>
+      <c r="R42" s="244"/>
+      <c r="S42" s="244"/>
+      <c r="T42" s="245"/>
+      <c r="U42" s="170">
         <v>0.41905913166112624</v>
       </c>
-      <c r="V42" s="135"/>
-[...4 lines deleted...]
-      <c r="AA42" s="136"/>
+      <c r="V42" s="152"/>
+      <c r="W42" s="152"/>
+      <c r="X42" s="152"/>
+      <c r="Y42" s="152"/>
+      <c r="Z42" s="152"/>
+      <c r="AA42" s="153"/>
     </row>
     <row r="43" spans="3:27" x14ac:dyDescent="0.2">
-      <c r="D43" s="220"/>
-[...4 lines deleted...]
-      <c r="G43" s="196" t="s">
+      <c r="D43" s="202"/>
+      <c r="E43" s="200" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" s="236"/>
+      <c r="G43" s="225" t="s">
+        <v>13</v>
+      </c>
+      <c r="H43" s="225"/>
+      <c r="I43" s="226"/>
+      <c r="J43" s="226"/>
+      <c r="K43" s="226"/>
+      <c r="L43" s="226"/>
+      <c r="M43" s="226"/>
+      <c r="N43" s="227" t="s">
+        <v>13</v>
+      </c>
+      <c r="O43" s="228"/>
+      <c r="P43" s="228"/>
+      <c r="Q43" s="228"/>
+      <c r="R43" s="228"/>
+      <c r="S43" s="228"/>
+      <c r="T43" s="229"/>
+      <c r="U43" s="230" t="s">
+        <v>13</v>
+      </c>
+      <c r="V43" s="231"/>
+      <c r="W43" s="231"/>
+      <c r="X43" s="231"/>
+      <c r="Y43" s="231"/>
+      <c r="Z43" s="231"/>
+      <c r="AA43" s="232"/>
+    </row>
+    <row r="44" spans="3:27" x14ac:dyDescent="0.2">
+      <c r="D44" s="202"/>
+      <c r="E44" s="206" t="s">
         <v>14</v>
       </c>
-      <c r="H43" s="196"/>
-[...26 lines deleted...]
-      <c r="E44" s="194" t="s">
+      <c r="F44" s="239"/>
+      <c r="G44" s="225">
+        <v>92860</v>
+      </c>
+      <c r="H44" s="225"/>
+      <c r="I44" s="226"/>
+      <c r="J44" s="226"/>
+      <c r="K44" s="226"/>
+      <c r="L44" s="226"/>
+      <c r="M44" s="226"/>
+      <c r="N44" s="233">
+        <v>22050</v>
+      </c>
+      <c r="O44" s="234"/>
+      <c r="P44" s="234"/>
+      <c r="Q44" s="234"/>
+      <c r="R44" s="234"/>
+      <c r="S44" s="234"/>
+      <c r="T44" s="235"/>
+      <c r="U44" s="133">
+        <v>0.23745423217747147</v>
+      </c>
+      <c r="V44" s="123"/>
+      <c r="W44" s="123"/>
+      <c r="X44" s="123"/>
+      <c r="Y44" s="123"/>
+      <c r="Z44" s="123"/>
+      <c r="AA44" s="124"/>
+    </row>
+    <row r="45" spans="3:27" x14ac:dyDescent="0.2">
+      <c r="D45" s="202"/>
+      <c r="E45" s="200" t="s">
         <v>15</v>
       </c>
-      <c r="F44" s="195"/>
-[...30 lines deleted...]
-      <c r="E45" s="204" t="s">
+      <c r="F45" s="236"/>
+      <c r="G45" s="225">
+        <v>197310</v>
+      </c>
+      <c r="H45" s="225"/>
+      <c r="I45" s="226"/>
+      <c r="J45" s="226"/>
+      <c r="K45" s="226"/>
+      <c r="L45" s="226"/>
+      <c r="M45" s="226"/>
+      <c r="N45" s="233">
+        <v>21700</v>
+      </c>
+      <c r="O45" s="234"/>
+      <c r="P45" s="234"/>
+      <c r="Q45" s="234"/>
+      <c r="R45" s="234"/>
+      <c r="S45" s="234"/>
+      <c r="T45" s="235"/>
+      <c r="U45" s="133">
+        <v>0.10997922051593939</v>
+      </c>
+      <c r="V45" s="123"/>
+      <c r="W45" s="123"/>
+      <c r="X45" s="123"/>
+      <c r="Y45" s="123"/>
+      <c r="Z45" s="123"/>
+      <c r="AA45" s="124"/>
+    </row>
+    <row r="46" spans="3:27" x14ac:dyDescent="0.2">
+      <c r="D46" s="202"/>
+      <c r="E46" s="200" t="s">
         <v>16</v>
       </c>
-      <c r="F45" s="205"/>
-[...30 lines deleted...]
-      <c r="E46" s="204" t="s">
+      <c r="F46" s="236"/>
+      <c r="G46" s="225">
+        <v>96000</v>
+      </c>
+      <c r="H46" s="225"/>
+      <c r="I46" s="226"/>
+      <c r="J46" s="226"/>
+      <c r="K46" s="226"/>
+      <c r="L46" s="226"/>
+      <c r="M46" s="226"/>
+      <c r="N46" s="233">
+        <v>42700</v>
+      </c>
+      <c r="O46" s="234"/>
+      <c r="P46" s="234"/>
+      <c r="Q46" s="234"/>
+      <c r="R46" s="234"/>
+      <c r="S46" s="234"/>
+      <c r="T46" s="235"/>
+      <c r="U46" s="133">
+        <v>0.44479166666666664</v>
+      </c>
+      <c r="V46" s="123"/>
+      <c r="W46" s="123"/>
+      <c r="X46" s="123"/>
+      <c r="Y46" s="123"/>
+      <c r="Z46" s="123"/>
+      <c r="AA46" s="124"/>
+    </row>
+    <row r="47" spans="3:27" x14ac:dyDescent="0.2">
+      <c r="D47" s="202"/>
+      <c r="E47" s="200" t="s">
         <v>17</v>
       </c>
-      <c r="F46" s="205"/>
-[...30 lines deleted...]
-      <c r="E47" s="204" t="s">
+      <c r="F47" s="236"/>
+      <c r="G47" s="225">
+        <v>76144</v>
+      </c>
+      <c r="H47" s="225"/>
+      <c r="I47" s="226"/>
+      <c r="J47" s="226"/>
+      <c r="K47" s="226"/>
+      <c r="L47" s="226"/>
+      <c r="M47" s="226"/>
+      <c r="N47" s="233">
+        <v>7156</v>
+      </c>
+      <c r="O47" s="234"/>
+      <c r="P47" s="234"/>
+      <c r="Q47" s="234"/>
+      <c r="R47" s="234"/>
+      <c r="S47" s="234"/>
+      <c r="T47" s="235"/>
+      <c r="U47" s="133">
+        <v>9.397982769489388E-2</v>
+      </c>
+      <c r="V47" s="123"/>
+      <c r="W47" s="123"/>
+      <c r="X47" s="123"/>
+      <c r="Y47" s="123"/>
+      <c r="Z47" s="123"/>
+      <c r="AA47" s="124"/>
+    </row>
+    <row r="48" spans="3:27" x14ac:dyDescent="0.2">
+      <c r="D48" s="202"/>
+      <c r="E48" s="200" t="s">
         <v>18</v>
       </c>
-      <c r="F47" s="205"/>
-[...30 lines deleted...]
-      <c r="E48" s="204" t="s">
+      <c r="F48" s="236"/>
+      <c r="G48" s="225">
+        <v>73655</v>
+      </c>
+      <c r="H48" s="225"/>
+      <c r="I48" s="226"/>
+      <c r="J48" s="226"/>
+      <c r="K48" s="226"/>
+      <c r="L48" s="226"/>
+      <c r="M48" s="226"/>
+      <c r="N48" s="233">
+        <v>12000</v>
+      </c>
+      <c r="O48" s="234"/>
+      <c r="P48" s="234"/>
+      <c r="Q48" s="234"/>
+      <c r="R48" s="234"/>
+      <c r="S48" s="234"/>
+      <c r="T48" s="235"/>
+      <c r="U48" s="133">
+        <v>0.16292172968569682</v>
+      </c>
+      <c r="V48" s="123"/>
+      <c r="W48" s="123"/>
+      <c r="X48" s="123"/>
+      <c r="Y48" s="123"/>
+      <c r="Z48" s="123"/>
+      <c r="AA48" s="124"/>
+    </row>
+    <row r="49" spans="4:27" x14ac:dyDescent="0.2">
+      <c r="D49" s="202"/>
+      <c r="E49" s="200" t="s">
         <v>19</v>
       </c>
-      <c r="F48" s="205"/>
-[...30 lines deleted...]
-      <c r="E49" s="204" t="s">
+      <c r="F49" s="236"/>
+      <c r="G49" s="225">
+        <v>42750</v>
+      </c>
+      <c r="H49" s="225"/>
+      <c r="I49" s="226"/>
+      <c r="J49" s="226"/>
+      <c r="K49" s="226"/>
+      <c r="L49" s="226"/>
+      <c r="M49" s="226"/>
+      <c r="N49" s="233">
+        <v>3765</v>
+      </c>
+      <c r="O49" s="234"/>
+      <c r="P49" s="234"/>
+      <c r="Q49" s="234"/>
+      <c r="R49" s="234"/>
+      <c r="S49" s="234"/>
+      <c r="T49" s="235"/>
+      <c r="U49" s="133">
+        <v>8.8070175438596493E-2</v>
+      </c>
+      <c r="V49" s="123"/>
+      <c r="W49" s="123"/>
+      <c r="X49" s="123"/>
+      <c r="Y49" s="123"/>
+      <c r="Z49" s="123"/>
+      <c r="AA49" s="124"/>
+    </row>
+    <row r="50" spans="4:27" x14ac:dyDescent="0.2">
+      <c r="D50" s="202"/>
+      <c r="E50" s="200" t="s">
         <v>20</v>
       </c>
-      <c r="F49" s="205"/>
-[...30 lines deleted...]
-      <c r="E50" s="204" t="s">
+      <c r="F50" s="236"/>
+      <c r="G50" s="225">
+        <v>17823</v>
+      </c>
+      <c r="H50" s="225"/>
+      <c r="I50" s="226"/>
+      <c r="J50" s="226"/>
+      <c r="K50" s="226"/>
+      <c r="L50" s="226"/>
+      <c r="M50" s="226"/>
+      <c r="N50" s="233">
+        <v>4306</v>
+      </c>
+      <c r="O50" s="234"/>
+      <c r="P50" s="234"/>
+      <c r="Q50" s="234"/>
+      <c r="R50" s="234"/>
+      <c r="S50" s="234"/>
+      <c r="T50" s="235"/>
+      <c r="U50" s="133">
+        <v>0.24159793525220222</v>
+      </c>
+      <c r="V50" s="123"/>
+      <c r="W50" s="123"/>
+      <c r="X50" s="123"/>
+      <c r="Y50" s="123"/>
+      <c r="Z50" s="123"/>
+      <c r="AA50" s="124"/>
+    </row>
+    <row r="51" spans="4:27" x14ac:dyDescent="0.2">
+      <c r="D51" s="202"/>
+      <c r="E51" s="237" t="s">
         <v>21</v>
       </c>
-      <c r="F50" s="205"/>
-[...30 lines deleted...]
-      <c r="E51" s="217" t="s">
+      <c r="F51" s="238"/>
+      <c r="G51" s="225">
+        <v>3864</v>
+      </c>
+      <c r="H51" s="225"/>
+      <c r="I51" s="226"/>
+      <c r="J51" s="226"/>
+      <c r="K51" s="226"/>
+      <c r="L51" s="226"/>
+      <c r="M51" s="226"/>
+      <c r="N51" s="233">
+        <v>1639</v>
+      </c>
+      <c r="O51" s="234"/>
+      <c r="P51" s="234"/>
+      <c r="Q51" s="234"/>
+      <c r="R51" s="234"/>
+      <c r="S51" s="234"/>
+      <c r="T51" s="235"/>
+      <c r="U51" s="133">
+        <v>0.42417184265010349</v>
+      </c>
+      <c r="V51" s="123"/>
+      <c r="W51" s="123"/>
+      <c r="X51" s="123"/>
+      <c r="Y51" s="123"/>
+      <c r="Z51" s="123"/>
+      <c r="AA51" s="124"/>
+    </row>
+    <row r="52" spans="4:27" x14ac:dyDescent="0.2">
+      <c r="D52" s="223" t="s">
         <v>22</v>
       </c>
-      <c r="F51" s="218"/>
-[...29 lines deleted...]
-      <c r="D52" s="216" t="s">
+      <c r="E52" s="224"/>
+      <c r="F52" s="224"/>
+      <c r="G52" s="225">
+        <v>1593106</v>
+      </c>
+      <c r="H52" s="225"/>
+      <c r="I52" s="226"/>
+      <c r="J52" s="226"/>
+      <c r="K52" s="226"/>
+      <c r="L52" s="226"/>
+      <c r="M52" s="226"/>
+      <c r="N52" s="227">
+        <v>531316</v>
+      </c>
+      <c r="O52" s="228"/>
+      <c r="P52" s="228"/>
+      <c r="Q52" s="228"/>
+      <c r="R52" s="228"/>
+      <c r="S52" s="228"/>
+      <c r="T52" s="229"/>
+      <c r="U52" s="230">
+        <v>0.33350950909732308</v>
+      </c>
+      <c r="V52" s="231"/>
+      <c r="W52" s="231"/>
+      <c r="X52" s="231"/>
+      <c r="Y52" s="231"/>
+      <c r="Z52" s="231"/>
+      <c r="AA52" s="232"/>
+    </row>
+    <row r="53" spans="4:27" x14ac:dyDescent="0.2">
+      <c r="D53" s="224" t="s">
         <v>23</v>
       </c>
-      <c r="E52" s="138"/>
-[...35 lines deleted...]
-      <c r="G53" s="196">
+      <c r="E53" s="224"/>
+      <c r="F53" s="224"/>
+      <c r="G53" s="225">
         <v>1047750</v>
       </c>
-      <c r="H53" s="196"/>
-[...5 lines deleted...]
-      <c r="N53" s="198">
+      <c r="H53" s="225"/>
+      <c r="I53" s="226"/>
+      <c r="J53" s="226"/>
+      <c r="K53" s="226"/>
+      <c r="L53" s="226"/>
+      <c r="M53" s="226"/>
+      <c r="N53" s="233">
         <v>766150</v>
       </c>
-      <c r="O53" s="199"/>
-[...5 lines deleted...]
-      <c r="U53" s="201">
+      <c r="O53" s="234"/>
+      <c r="P53" s="234"/>
+      <c r="Q53" s="234"/>
+      <c r="R53" s="234"/>
+      <c r="S53" s="234"/>
+      <c r="T53" s="235"/>
+      <c r="U53" s="133">
         <v>0.73123359580052494</v>
       </c>
-      <c r="V53" s="202"/>
-[...4 lines deleted...]
-      <c r="AA53" s="203"/>
+      <c r="V53" s="123"/>
+      <c r="W53" s="123"/>
+      <c r="X53" s="123"/>
+      <c r="Y53" s="123"/>
+      <c r="Z53" s="123"/>
+      <c r="AA53" s="124"/>
     </row>
     <row r="54" spans="4:27" x14ac:dyDescent="0.2">
-      <c r="D54" s="54" t="s">
-[...30 lines deleted...]
-      <c r="AA54" s="125"/>
+      <c r="D54" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="E54" s="74"/>
+      <c r="F54" s="74"/>
+      <c r="G54" s="210">
+        <v>2640856</v>
+      </c>
+      <c r="H54" s="210"/>
+      <c r="I54" s="116"/>
+      <c r="J54" s="116"/>
+      <c r="K54" s="116"/>
+      <c r="L54" s="116"/>
+      <c r="M54" s="116"/>
+      <c r="N54" s="120">
+        <v>1297466</v>
+      </c>
+      <c r="O54" s="117"/>
+      <c r="P54" s="117"/>
+      <c r="Q54" s="117"/>
+      <c r="R54" s="117"/>
+      <c r="S54" s="117"/>
+      <c r="T54" s="119"/>
+      <c r="U54" s="121">
+        <v>0.49130509198532596</v>
+      </c>
+      <c r="V54" s="111"/>
+      <c r="W54" s="111"/>
+      <c r="X54" s="111"/>
+      <c r="Y54" s="111"/>
+      <c r="Z54" s="111"/>
+      <c r="AA54" s="112"/>
     </row>
     <row r="55" spans="4:27" x14ac:dyDescent="0.2">
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="32"/>
       <c r="H55" s="32"/>
       <c r="I55" s="32"/>
       <c r="J55" s="32"/>
       <c r="K55" s="32"/>
       <c r="L55" s="32"/>
       <c r="M55" s="32"/>
       <c r="N55" s="32"/>
       <c r="O55" s="32"/>
       <c r="P55" s="32"/>
       <c r="Q55" s="32"/>
       <c r="R55" s="32"/>
       <c r="S55" s="32"/>
       <c r="T55" s="32"/>
       <c r="U55" s="33"/>
       <c r="V55" s="33"/>
       <c r="W55" s="33"/>
       <c r="X55" s="33"/>
       <c r="Y55" s="2"/>
       <c r="Z55" s="2"/>
     </row>
     <row r="56" spans="4:27" x14ac:dyDescent="0.2">
       <c r="D56" s="1" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="G56" s="32"/>
       <c r="H56" s="32"/>
       <c r="I56" s="32"/>
       <c r="J56" s="32"/>
       <c r="K56" s="32"/>
       <c r="L56" s="32"/>
       <c r="M56" s="32"/>
       <c r="N56" s="32"/>
       <c r="O56" s="32"/>
       <c r="P56" s="32"/>
       <c r="Q56" s="32"/>
       <c r="R56" s="32"/>
       <c r="S56" s="32"/>
       <c r="T56" s="32"/>
       <c r="U56" s="33"/>
       <c r="V56" s="33"/>
       <c r="W56" s="33"/>
       <c r="X56" s="33"/>
       <c r="Y56" s="2"/>
       <c r="Z56" s="2"/>
     </row>
     <row r="57" spans="4:27" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G57" s="2"/>
       <c r="H57" s="2"/>
       <c r="I57" s="2"/>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2"/>
       <c r="M57" s="2"/>
       <c r="N57" s="2"/>
       <c r="O57" s="2"/>
       <c r="P57" s="2"/>
       <c r="Q57" s="2"/>
       <c r="R57" s="2"/>
       <c r="S57" s="2"/>
       <c r="T57" s="2"/>
       <c r="U57" s="2"/>
       <c r="V57" s="2"/>
       <c r="W57" s="2"/>
       <c r="X57" s="2"/>
       <c r="Y57" s="2"/>
       <c r="Z57" s="2"/>
     </row>
     <row r="58" spans="4:27" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D58" s="148" t="s">
+      <c r="D58" s="211" t="s">
+        <v>63</v>
+      </c>
+      <c r="E58" s="212"/>
+      <c r="F58" s="213"/>
+      <c r="G58" s="172" t="s">
+        <v>64</v>
+      </c>
+      <c r="H58" s="173"/>
+      <c r="I58" s="173"/>
+      <c r="J58" s="174"/>
+      <c r="K58" s="211" t="s">
+        <v>65</v>
+      </c>
+      <c r="L58" s="212"/>
+      <c r="M58" s="212"/>
+      <c r="N58" s="212"/>
+      <c r="O58" s="212"/>
+      <c r="P58" s="212"/>
+      <c r="Q58" s="212"/>
+      <c r="R58" s="212"/>
+      <c r="S58" s="212"/>
+      <c r="T58" s="212"/>
+      <c r="U58" s="212"/>
+      <c r="V58" s="212"/>
+      <c r="W58" s="212"/>
+      <c r="X58" s="212"/>
+      <c r="Y58" s="212"/>
+      <c r="Z58" s="212"/>
+      <c r="AA58" s="28"/>
+    </row>
+    <row r="59" spans="4:27" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D59" s="214"/>
+      <c r="E59" s="215"/>
+      <c r="F59" s="216"/>
+      <c r="G59" s="175"/>
+      <c r="H59" s="176"/>
+      <c r="I59" s="176"/>
+      <c r="J59" s="177"/>
+      <c r="K59" s="218" t="s">
+        <v>66</v>
+      </c>
+      <c r="L59" s="184"/>
+      <c r="M59" s="184"/>
+      <c r="N59" s="219"/>
+      <c r="O59" s="220" t="s">
+        <v>67</v>
+      </c>
+      <c r="P59" s="220"/>
+      <c r="Q59" s="220"/>
+      <c r="R59" s="220"/>
+      <c r="S59" s="220" t="s">
+        <v>68</v>
+      </c>
+      <c r="T59" s="220"/>
+      <c r="U59" s="220"/>
+      <c r="V59" s="222"/>
+      <c r="W59" s="183" t="s">
+        <v>69</v>
+      </c>
+      <c r="X59" s="184"/>
+      <c r="Y59" s="184"/>
+      <c r="Z59" s="207"/>
+      <c r="AA59" s="34"/>
+    </row>
+    <row r="60" spans="4:27" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D60" s="214"/>
+      <c r="E60" s="215"/>
+      <c r="F60" s="216"/>
+      <c r="G60" s="175"/>
+      <c r="H60" s="176"/>
+      <c r="I60" s="176"/>
+      <c r="J60" s="177"/>
+      <c r="K60" s="175"/>
+      <c r="L60" s="176"/>
+      <c r="M60" s="176"/>
+      <c r="N60" s="181"/>
+      <c r="O60" s="221"/>
+      <c r="P60" s="221"/>
+      <c r="Q60" s="221"/>
+      <c r="R60" s="221"/>
+      <c r="S60" s="221"/>
+      <c r="T60" s="221"/>
+      <c r="U60" s="221"/>
+      <c r="V60" s="182"/>
+      <c r="W60" s="186"/>
+      <c r="X60" s="176"/>
+      <c r="Y60" s="176"/>
+      <c r="Z60" s="177"/>
+      <c r="AA60" s="34"/>
+    </row>
+    <row r="61" spans="4:27" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D61" s="86"/>
+      <c r="E61" s="217"/>
+      <c r="F61" s="87"/>
+      <c r="G61" s="194" t="s">
+        <v>70</v>
+      </c>
+      <c r="H61" s="155"/>
+      <c r="I61" s="155"/>
+      <c r="J61" s="195"/>
+      <c r="K61" s="194" t="s">
+        <v>71</v>
+      </c>
+      <c r="L61" s="155"/>
+      <c r="M61" s="155"/>
+      <c r="N61" s="156"/>
+      <c r="O61" s="208" t="s">
+        <v>72</v>
+      </c>
+      <c r="P61" s="208"/>
+      <c r="Q61" s="208"/>
+      <c r="R61" s="208"/>
+      <c r="S61" s="208" t="s">
+        <v>73</v>
+      </c>
+      <c r="T61" s="208"/>
+      <c r="U61" s="208"/>
+      <c r="V61" s="154"/>
+      <c r="W61" s="157" t="s">
         <v>74</v>
       </c>
-      <c r="E58" s="149"/>
-[...120 lines deleted...]
-      <c r="Z61" s="229"/>
+      <c r="X61" s="158"/>
+      <c r="Y61" s="158"/>
+      <c r="Z61" s="209"/>
       <c r="AA61" s="34"/>
     </row>
     <row r="62" spans="4:27" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D62" s="219"/>
-[...10 lines deleted...]
-      <c r="K62" s="253">
+      <c r="D62" s="201"/>
+      <c r="E62" s="203" t="s">
+        <v>60</v>
+      </c>
+      <c r="F62" s="204"/>
+      <c r="G62" s="165">
+        <v>5815728</v>
+      </c>
+      <c r="H62" s="166"/>
+      <c r="I62" s="166"/>
+      <c r="J62" s="167"/>
+      <c r="K62" s="165">
         <v>4997000</v>
       </c>
-      <c r="L62" s="254"/>
-[...2 lines deleted...]
-      <c r="O62" s="257">
+      <c r="L62" s="166"/>
+      <c r="M62" s="166"/>
+      <c r="N62" s="168"/>
+      <c r="O62" s="169">
         <v>0</v>
       </c>
-      <c r="P62" s="254"/>
-[...2 lines deleted...]
-      <c r="S62" s="257">
+      <c r="P62" s="166"/>
+      <c r="Q62" s="166"/>
+      <c r="R62" s="168"/>
+      <c r="S62" s="169">
         <v>0</v>
       </c>
-      <c r="T62" s="254"/>
-[...7 lines deleted...]
-      <c r="Z62" s="136"/>
+      <c r="T62" s="166"/>
+      <c r="U62" s="166"/>
+      <c r="V62" s="166"/>
+      <c r="W62" s="170">
+        <v>0.85922175177381055</v>
+      </c>
+      <c r="X62" s="152"/>
+      <c r="Y62" s="152"/>
+      <c r="Z62" s="153"/>
       <c r="AA62" s="28"/>
     </row>
     <row r="63" spans="4:27" x14ac:dyDescent="0.2">
-      <c r="D63" s="220"/>
-[...4 lines deleted...]
-      <c r="G63" s="246" t="s">
+      <c r="D63" s="202"/>
+      <c r="E63" s="199" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63" s="200"/>
+      <c r="G63" s="138" t="s">
+        <v>13</v>
+      </c>
+      <c r="H63" s="139"/>
+      <c r="I63" s="139"/>
+      <c r="J63" s="140"/>
+      <c r="K63" s="138" t="s">
+        <v>13</v>
+      </c>
+      <c r="L63" s="139"/>
+      <c r="M63" s="139"/>
+      <c r="N63" s="141"/>
+      <c r="O63" s="142" t="s">
+        <v>13</v>
+      </c>
+      <c r="P63" s="139"/>
+      <c r="Q63" s="139"/>
+      <c r="R63" s="141"/>
+      <c r="S63" s="149" t="s">
+        <v>13</v>
+      </c>
+      <c r="T63" s="146"/>
+      <c r="U63" s="146"/>
+      <c r="V63" s="146"/>
+      <c r="W63" s="133" t="s">
+        <v>13</v>
+      </c>
+      <c r="X63" s="123"/>
+      <c r="Y63" s="123"/>
+      <c r="Z63" s="124"/>
+      <c r="AA63" s="28"/>
+    </row>
+    <row r="64" spans="4:27" x14ac:dyDescent="0.2">
+      <c r="D64" s="202"/>
+      <c r="E64" s="205" t="s">
         <v>14</v>
       </c>
-      <c r="H63" s="247"/>
-[...30 lines deleted...]
-      <c r="E64" s="258" t="s">
+      <c r="F64" s="206"/>
+      <c r="G64" s="145">
+        <v>990432</v>
+      </c>
+      <c r="H64" s="146"/>
+      <c r="I64" s="146"/>
+      <c r="J64" s="147"/>
+      <c r="K64" s="145">
+        <v>337324</v>
+      </c>
+      <c r="L64" s="146"/>
+      <c r="M64" s="146"/>
+      <c r="N64" s="148"/>
+      <c r="O64" s="149">
+        <v>0</v>
+      </c>
+      <c r="P64" s="146"/>
+      <c r="Q64" s="146"/>
+      <c r="R64" s="148"/>
+      <c r="S64" s="149">
+        <v>0</v>
+      </c>
+      <c r="T64" s="146"/>
+      <c r="U64" s="146"/>
+      <c r="V64" s="146"/>
+      <c r="W64" s="133">
+        <v>0.34058269522794093</v>
+      </c>
+      <c r="X64" s="123"/>
+      <c r="Y64" s="123"/>
+      <c r="Z64" s="124"/>
+      <c r="AA64" s="28"/>
+    </row>
+    <row r="65" spans="4:34" x14ac:dyDescent="0.2">
+      <c r="D65" s="202"/>
+      <c r="E65" s="199" t="s">
         <v>15</v>
       </c>
-      <c r="F64" s="194"/>
-[...12 lines deleted...]
-      <c r="O64" s="221">
+      <c r="F65" s="200"/>
+      <c r="G65" s="145">
+        <v>1735776</v>
+      </c>
+      <c r="H65" s="146"/>
+      <c r="I65" s="146"/>
+      <c r="J65" s="147"/>
+      <c r="K65" s="145">
+        <v>336184</v>
+      </c>
+      <c r="L65" s="146"/>
+      <c r="M65" s="146"/>
+      <c r="N65" s="148"/>
+      <c r="O65" s="149">
         <v>0</v>
       </c>
-      <c r="P64" s="222"/>
-[...2 lines deleted...]
-      <c r="S64" s="221">
+      <c r="P65" s="146"/>
+      <c r="Q65" s="146"/>
+      <c r="R65" s="148"/>
+      <c r="S65" s="149">
         <v>0</v>
       </c>
-      <c r="T64" s="222"/>
-[...12 lines deleted...]
-      <c r="E65" s="242" t="s">
+      <c r="T65" s="146"/>
+      <c r="U65" s="146"/>
+      <c r="V65" s="146"/>
+      <c r="W65" s="133">
+        <v>0.19367936876647679</v>
+      </c>
+      <c r="X65" s="123"/>
+      <c r="Y65" s="123"/>
+      <c r="Z65" s="124"/>
+      <c r="AA65" s="28"/>
+    </row>
+    <row r="66" spans="4:34" x14ac:dyDescent="0.2">
+      <c r="D66" s="202"/>
+      <c r="E66" s="199" t="s">
         <v>16</v>
       </c>
-      <c r="F65" s="204"/>
-[...12 lines deleted...]
-      <c r="O65" s="221">
+      <c r="F66" s="200"/>
+      <c r="G66" s="145">
+        <v>738144</v>
+      </c>
+      <c r="H66" s="146"/>
+      <c r="I66" s="146"/>
+      <c r="J66" s="147"/>
+      <c r="K66" s="145">
+        <v>286930</v>
+      </c>
+      <c r="L66" s="146"/>
+      <c r="M66" s="146"/>
+      <c r="N66" s="148"/>
+      <c r="O66" s="149">
         <v>0</v>
       </c>
-      <c r="P65" s="222"/>
-[...2 lines deleted...]
-      <c r="S65" s="221">
+      <c r="P66" s="146"/>
+      <c r="Q66" s="146"/>
+      <c r="R66" s="148"/>
+      <c r="S66" s="149">
         <v>0</v>
       </c>
-      <c r="T65" s="222"/>
-[...12 lines deleted...]
-      <c r="E66" s="242" t="s">
+      <c r="T66" s="146"/>
+      <c r="U66" s="146"/>
+      <c r="V66" s="146"/>
+      <c r="W66" s="133">
+        <v>0.38871819048857675</v>
+      </c>
+      <c r="X66" s="123"/>
+      <c r="Y66" s="123"/>
+      <c r="Z66" s="124"/>
+      <c r="AA66" s="28"/>
+    </row>
+    <row r="67" spans="4:34" x14ac:dyDescent="0.2">
+      <c r="D67" s="202"/>
+      <c r="E67" s="199" t="s">
         <v>17</v>
       </c>
-      <c r="F66" s="204"/>
-[...12 lines deleted...]
-      <c r="O66" s="221">
+      <c r="F67" s="200"/>
+      <c r="G67" s="145">
+        <v>518832</v>
+      </c>
+      <c r="H67" s="146"/>
+      <c r="I67" s="146"/>
+      <c r="J67" s="147"/>
+      <c r="K67" s="145">
+        <v>31310</v>
+      </c>
+      <c r="L67" s="146"/>
+      <c r="M67" s="146"/>
+      <c r="N67" s="148"/>
+      <c r="O67" s="149">
         <v>0</v>
       </c>
-      <c r="P66" s="222"/>
-[...2 lines deleted...]
-      <c r="S66" s="221">
+      <c r="P67" s="146"/>
+      <c r="Q67" s="146"/>
+      <c r="R67" s="148"/>
+      <c r="S67" s="149">
         <v>0</v>
       </c>
-      <c r="T66" s="222"/>
-[...12 lines deleted...]
-      <c r="E67" s="242" t="s">
+      <c r="T67" s="146"/>
+      <c r="U67" s="146"/>
+      <c r="V67" s="146"/>
+      <c r="W67" s="133">
+        <v>6.0347087303790049E-2</v>
+      </c>
+      <c r="X67" s="123"/>
+      <c r="Y67" s="123"/>
+      <c r="Z67" s="124"/>
+      <c r="AA67" s="28"/>
+    </row>
+    <row r="68" spans="4:34" x14ac:dyDescent="0.2">
+      <c r="D68" s="202"/>
+      <c r="E68" s="199" t="s">
         <v>18</v>
       </c>
-      <c r="F67" s="204"/>
-[...12 lines deleted...]
-      <c r="O67" s="221">
+      <c r="F68" s="200"/>
+      <c r="G68" s="145">
+        <v>447120</v>
+      </c>
+      <c r="H68" s="146"/>
+      <c r="I68" s="146"/>
+      <c r="J68" s="147"/>
+      <c r="K68" s="145">
+        <v>3355</v>
+      </c>
+      <c r="L68" s="146"/>
+      <c r="M68" s="146"/>
+      <c r="N68" s="148"/>
+      <c r="O68" s="149">
         <v>0</v>
       </c>
-      <c r="P67" s="222"/>
-[...2 lines deleted...]
-      <c r="S67" s="221">
+      <c r="P68" s="146"/>
+      <c r="Q68" s="146"/>
+      <c r="R68" s="148"/>
+      <c r="S68" s="149">
+        <v>1224</v>
+      </c>
+      <c r="T68" s="146"/>
+      <c r="U68" s="146"/>
+      <c r="V68" s="146"/>
+      <c r="W68" s="133">
+        <v>1.0241098586509215E-2</v>
+      </c>
+      <c r="X68" s="123"/>
+      <c r="Y68" s="123"/>
+      <c r="Z68" s="124"/>
+      <c r="AA68" s="28"/>
+    </row>
+    <row r="69" spans="4:34" x14ac:dyDescent="0.2">
+      <c r="D69" s="202"/>
+      <c r="E69" s="199" t="s">
+        <v>19</v>
+      </c>
+      <c r="F69" s="200"/>
+      <c r="G69" s="145">
+        <v>302976</v>
+      </c>
+      <c r="H69" s="146"/>
+      <c r="I69" s="146"/>
+      <c r="J69" s="147"/>
+      <c r="K69" s="145">
+        <v>23314</v>
+      </c>
+      <c r="L69" s="146"/>
+      <c r="M69" s="146"/>
+      <c r="N69" s="148"/>
+      <c r="O69" s="149">
         <v>0</v>
       </c>
-      <c r="T67" s="222"/>
-[...22 lines deleted...]
-      <c r="K68" s="243">
+      <c r="P69" s="146"/>
+      <c r="Q69" s="146"/>
+      <c r="R69" s="148"/>
+      <c r="S69" s="149">
         <v>0</v>
       </c>
-      <c r="L68" s="222"/>
-[...2 lines deleted...]
-      <c r="O68" s="221">
+      <c r="T69" s="146"/>
+      <c r="U69" s="146"/>
+      <c r="V69" s="146"/>
+      <c r="W69" s="133">
+        <v>7.6949989438107311E-2</v>
+      </c>
+      <c r="X69" s="123"/>
+      <c r="Y69" s="123"/>
+      <c r="Z69" s="124"/>
+      <c r="AA69" s="28"/>
+    </row>
+    <row r="70" spans="4:34" x14ac:dyDescent="0.2">
+      <c r="D70" s="202"/>
+      <c r="E70" s="199" t="s">
+        <v>20</v>
+      </c>
+      <c r="F70" s="200"/>
+      <c r="G70" s="145">
+        <v>135216</v>
+      </c>
+      <c r="H70" s="146"/>
+      <c r="I70" s="146"/>
+      <c r="J70" s="147"/>
+      <c r="K70" s="145">
         <v>0</v>
       </c>
-      <c r="P68" s="222"/>
-[...2 lines deleted...]
-      <c r="S68" s="221">
+      <c r="L70" s="146"/>
+      <c r="M70" s="146"/>
+      <c r="N70" s="148"/>
+      <c r="O70" s="149">
+        <v>0</v>
+      </c>
+      <c r="P70" s="146"/>
+      <c r="Q70" s="146"/>
+      <c r="R70" s="148"/>
+      <c r="S70" s="149">
+        <v>0</v>
+      </c>
+      <c r="T70" s="146"/>
+      <c r="U70" s="146"/>
+      <c r="V70" s="146"/>
+      <c r="W70" s="133">
+        <v>0</v>
+      </c>
+      <c r="X70" s="123"/>
+      <c r="Y70" s="123"/>
+      <c r="Z70" s="124"/>
+      <c r="AA70" s="28"/>
+    </row>
+    <row r="71" spans="4:34" x14ac:dyDescent="0.2">
+      <c r="D71" s="202"/>
+      <c r="E71" s="199" t="s">
+        <v>21</v>
+      </c>
+      <c r="F71" s="200"/>
+      <c r="G71" s="145">
+        <v>29664</v>
+      </c>
+      <c r="H71" s="146"/>
+      <c r="I71" s="146"/>
+      <c r="J71" s="147"/>
+      <c r="K71" s="145">
+        <v>1639</v>
+      </c>
+      <c r="L71" s="146"/>
+      <c r="M71" s="146"/>
+      <c r="N71" s="148"/>
+      <c r="O71" s="149">
+        <v>0</v>
+      </c>
+      <c r="P71" s="146"/>
+      <c r="Q71" s="146"/>
+      <c r="R71" s="148"/>
+      <c r="S71" s="149">
+        <v>0</v>
+      </c>
+      <c r="T71" s="146"/>
+      <c r="U71" s="146"/>
+      <c r="V71" s="146"/>
+      <c r="W71" s="133">
+        <v>5.5252157497303125E-2</v>
+      </c>
+      <c r="X71" s="123"/>
+      <c r="Y71" s="123"/>
+      <c r="Z71" s="124"/>
+      <c r="AA71" s="28"/>
+    </row>
+    <row r="72" spans="4:34" x14ac:dyDescent="0.2">
+      <c r="D72" s="196" t="s">
+        <v>22</v>
+      </c>
+      <c r="E72" s="197"/>
+      <c r="F72" s="198"/>
+      <c r="G72" s="138">
+        <v>10713888</v>
+      </c>
+      <c r="H72" s="139"/>
+      <c r="I72" s="139"/>
+      <c r="J72" s="140"/>
+      <c r="K72" s="138">
+        <v>6017056</v>
+      </c>
+      <c r="L72" s="139"/>
+      <c r="M72" s="139"/>
+      <c r="N72" s="141"/>
+      <c r="O72" s="142">
+        <v>0</v>
+      </c>
+      <c r="P72" s="139"/>
+      <c r="Q72" s="139"/>
+      <c r="R72" s="141"/>
+      <c r="S72" s="142">
         <v>1224</v>
       </c>
-      <c r="T68" s="222"/>
-[...28 lines deleted...]
-      <c r="O69" s="221">
+      <c r="T72" s="139"/>
+      <c r="U72" s="139"/>
+      <c r="V72" s="139"/>
+      <c r="W72" s="133">
+        <v>0.56172698463900317</v>
+      </c>
+      <c r="X72" s="123"/>
+      <c r="Y72" s="123"/>
+      <c r="Z72" s="124"/>
+      <c r="AA72" s="28"/>
+    </row>
+    <row r="73" spans="4:34" x14ac:dyDescent="0.2">
+      <c r="D73" s="196" t="s">
+        <v>23</v>
+      </c>
+      <c r="E73" s="197"/>
+      <c r="F73" s="198"/>
+      <c r="G73" s="128">
+        <v>4579344</v>
+      </c>
+      <c r="H73" s="129"/>
+      <c r="I73" s="129"/>
+      <c r="J73" s="130"/>
+      <c r="K73" s="128">
+        <v>2432301</v>
+      </c>
+      <c r="L73" s="129"/>
+      <c r="M73" s="129"/>
+      <c r="N73" s="131"/>
+      <c r="O73" s="132">
         <v>0</v>
       </c>
-      <c r="P69" s="222"/>
-[...2 lines deleted...]
-      <c r="S69" s="221">
+      <c r="P73" s="129"/>
+      <c r="Q73" s="129"/>
+      <c r="R73" s="131"/>
+      <c r="S73" s="132">
         <v>0</v>
       </c>
-      <c r="T69" s="222"/>
-[...22 lines deleted...]
-      <c r="K70" s="243">
+      <c r="T73" s="129"/>
+      <c r="U73" s="129"/>
+      <c r="V73" s="129"/>
+      <c r="W73" s="133">
+        <v>0.53114616416674532</v>
+      </c>
+      <c r="X73" s="123"/>
+      <c r="Y73" s="123"/>
+      <c r="Z73" s="124"/>
+      <c r="AA73" s="28"/>
+    </row>
+    <row r="74" spans="4:34" x14ac:dyDescent="0.2">
+      <c r="D74" s="113" t="s">
+        <v>61</v>
+      </c>
+      <c r="E74" s="114"/>
+      <c r="F74" s="115"/>
+      <c r="G74" s="116">
+        <v>15293232</v>
+      </c>
+      <c r="H74" s="117"/>
+      <c r="I74" s="117"/>
+      <c r="J74" s="118"/>
+      <c r="K74" s="116">
+        <v>8449357</v>
+      </c>
+      <c r="L74" s="117"/>
+      <c r="M74" s="117"/>
+      <c r="N74" s="119"/>
+      <c r="O74" s="120">
         <v>0</v>
       </c>
-      <c r="L70" s="222"/>
-[...84 lines deleted...]
-      <c r="S72" s="250">
+      <c r="P74" s="117"/>
+      <c r="Q74" s="117"/>
+      <c r="R74" s="119"/>
+      <c r="S74" s="120">
         <v>1224</v>
       </c>
-      <c r="T72" s="247"/>
-[...83 lines deleted...]
-      <c r="Z74" s="125"/>
+      <c r="T74" s="117"/>
+      <c r="U74" s="117"/>
+      <c r="V74" s="117"/>
+      <c r="W74" s="121">
+        <v>0.55256998651429601</v>
+      </c>
+      <c r="X74" s="111"/>
+      <c r="Y74" s="111"/>
+      <c r="Z74" s="112"/>
       <c r="AA74" s="28"/>
-      <c r="AH74" s="35"/>
+      <c r="AH74" s="48"/>
     </row>
     <row r="75" spans="4:34" x14ac:dyDescent="0.2">
       <c r="E75" s="2"/>
       <c r="F75" s="2"/>
       <c r="G75" s="32"/>
       <c r="H75" s="32"/>
       <c r="I75" s="32"/>
       <c r="J75" s="32"/>
       <c r="K75" s="32"/>
       <c r="L75" s="32"/>
       <c r="M75" s="32"/>
       <c r="N75" s="32"/>
       <c r="O75" s="32"/>
       <c r="P75" s="32"/>
       <c r="Q75" s="32"/>
       <c r="R75" s="32"/>
       <c r="S75" s="32"/>
       <c r="T75" s="32"/>
       <c r="U75" s="32"/>
       <c r="V75" s="32"/>
       <c r="W75" s="32"/>
       <c r="X75" s="32"/>
       <c r="Y75" s="32"/>
       <c r="Z75" s="33"/>
     </row>
     <row r="76" spans="4:34" x14ac:dyDescent="0.2">
-      <c r="E76" s="36"/>
-      <c r="F76" s="36"/>
+      <c r="E76" s="35"/>
+      <c r="F76" s="35"/>
       <c r="G76" s="32"/>
       <c r="H76" s="32"/>
       <c r="I76" s="32"/>
       <c r="J76" s="32"/>
       <c r="K76" s="32"/>
       <c r="L76" s="32"/>
       <c r="M76" s="32"/>
       <c r="N76" s="32"/>
       <c r="O76" s="32"/>
       <c r="P76" s="32"/>
       <c r="Q76" s="32"/>
       <c r="R76" s="32"/>
       <c r="S76" s="32"/>
       <c r="T76" s="32"/>
       <c r="U76" s="32"/>
       <c r="V76" s="32"/>
       <c r="W76" s="32"/>
       <c r="X76" s="32"/>
       <c r="Y76" s="32"/>
       <c r="Z76" s="33"/>
     </row>
     <row r="77" spans="4:34" x14ac:dyDescent="0.2">
       <c r="D77" s="1" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="G77" s="32"/>
       <c r="H77" s="32"/>
       <c r="I77" s="32"/>
       <c r="J77" s="32"/>
       <c r="K77" s="32"/>
       <c r="L77" s="32"/>
       <c r="M77" s="32"/>
       <c r="N77" s="32"/>
       <c r="O77" s="32"/>
       <c r="P77" s="32"/>
       <c r="Q77" s="32"/>
       <c r="R77" s="32"/>
       <c r="S77" s="32"/>
       <c r="T77" s="32"/>
       <c r="U77" s="32"/>
       <c r="V77" s="32"/>
       <c r="W77" s="32"/>
       <c r="X77" s="32"/>
       <c r="Y77" s="32"/>
       <c r="Z77" s="33"/>
     </row>
     <row r="78" spans="4:34" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E78" s="2"/>
       <c r="F78" s="2"/>
       <c r="G78" s="2"/>
       <c r="H78" s="2"/>
       <c r="I78" s="2"/>
       <c r="J78" s="2"/>
       <c r="K78" s="2"/>
       <c r="L78" s="2"/>
       <c r="M78" s="2"/>
       <c r="N78" s="2"/>
       <c r="O78" s="2"/>
       <c r="P78" s="2"/>
       <c r="Q78" s="2"/>
       <c r="R78" s="2"/>
       <c r="S78" s="2"/>
       <c r="T78" s="2"/>
       <c r="U78" s="2"/>
       <c r="V78" s="2"/>
       <c r="W78" s="2"/>
       <c r="X78" s="2"/>
       <c r="Y78" s="2"/>
       <c r="Z78" s="2"/>
     </row>
     <row r="79" spans="4:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D79" s="55" t="s">
-[...27 lines deleted...]
-      <c r="Z79" s="287"/>
+      <c r="D79" s="75" t="s">
+        <v>63</v>
+      </c>
+      <c r="E79" s="75"/>
+      <c r="F79" s="75"/>
+      <c r="G79" s="172" t="s">
+        <v>76</v>
+      </c>
+      <c r="H79" s="173"/>
+      <c r="I79" s="174"/>
+      <c r="J79" s="178" t="s">
+        <v>77</v>
+      </c>
+      <c r="K79" s="179"/>
+      <c r="L79" s="179"/>
+      <c r="M79" s="179"/>
+      <c r="N79" s="179"/>
+      <c r="O79" s="179"/>
+      <c r="P79" s="179"/>
+      <c r="Q79" s="179"/>
+      <c r="R79" s="179"/>
+      <c r="S79" s="179"/>
+      <c r="T79" s="179"/>
+      <c r="U79" s="179"/>
+      <c r="V79" s="179"/>
+      <c r="W79" s="179"/>
+      <c r="X79" s="179"/>
+      <c r="Y79" s="179"/>
+      <c r="Z79" s="180"/>
     </row>
     <row r="80" spans="4:34" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D80" s="55"/>
-[...10 lines deleted...]
-      <c r="M80" s="241" t="s">
+      <c r="D80" s="75"/>
+      <c r="E80" s="75"/>
+      <c r="F80" s="75"/>
+      <c r="G80" s="175"/>
+      <c r="H80" s="176"/>
+      <c r="I80" s="177"/>
+      <c r="J80" s="175" t="s">
+        <v>66</v>
+      </c>
+      <c r="K80" s="176"/>
+      <c r="L80" s="181"/>
+      <c r="M80" s="182" t="s">
+        <v>67</v>
+      </c>
+      <c r="N80" s="176"/>
+      <c r="O80" s="181"/>
+      <c r="P80" s="182" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q80" s="176"/>
+      <c r="R80" s="176"/>
+      <c r="S80" s="183" t="s">
         <v>78</v>
       </c>
-      <c r="N80" s="159"/>
-[...1 lines deleted...]
-      <c r="P80" s="241" t="s">
+      <c r="T80" s="184"/>
+      <c r="U80" s="184"/>
+      <c r="V80" s="185"/>
+      <c r="W80" s="188" t="s">
         <v>79</v>
       </c>
-      <c r="Q80" s="159"/>
-[...12 lines deleted...]
-      <c r="Z80" s="270"/>
+      <c r="X80" s="189"/>
+      <c r="Y80" s="189"/>
+      <c r="Z80" s="190"/>
     </row>
     <row r="81" spans="4:34" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D81" s="55"/>
-[...21 lines deleted...]
-      <c r="Z81" s="271"/>
+      <c r="D81" s="75"/>
+      <c r="E81" s="75"/>
+      <c r="F81" s="75"/>
+      <c r="G81" s="175"/>
+      <c r="H81" s="176"/>
+      <c r="I81" s="177"/>
+      <c r="J81" s="175"/>
+      <c r="K81" s="176"/>
+      <c r="L81" s="181"/>
+      <c r="M81" s="182"/>
+      <c r="N81" s="176"/>
+      <c r="O81" s="181"/>
+      <c r="P81" s="182"/>
+      <c r="Q81" s="176"/>
+      <c r="R81" s="176"/>
+      <c r="S81" s="186"/>
+      <c r="T81" s="176"/>
+      <c r="U81" s="176"/>
+      <c r="V81" s="187"/>
+      <c r="W81" s="191"/>
+      <c r="X81" s="192"/>
+      <c r="Y81" s="192"/>
+      <c r="Z81" s="193"/>
     </row>
     <row r="82" spans="4:34" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D82" s="55"/>
-[...33 lines deleted...]
-      <c r="Z82" s="282"/>
+      <c r="D82" s="75"/>
+      <c r="E82" s="75"/>
+      <c r="F82" s="75"/>
+      <c r="G82" s="194" t="s">
+        <v>80</v>
+      </c>
+      <c r="H82" s="155"/>
+      <c r="I82" s="195"/>
+      <c r="J82" s="194" t="s">
+        <v>81</v>
+      </c>
+      <c r="K82" s="155"/>
+      <c r="L82" s="156"/>
+      <c r="M82" s="154" t="s">
+        <v>82</v>
+      </c>
+      <c r="N82" s="155"/>
+      <c r="O82" s="156"/>
+      <c r="P82" s="154" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q82" s="155"/>
+      <c r="R82" s="155"/>
+      <c r="S82" s="157" t="s">
+        <v>84</v>
+      </c>
+      <c r="T82" s="158"/>
+      <c r="U82" s="158"/>
+      <c r="V82" s="159"/>
+      <c r="W82" s="160" t="s">
+        <v>85</v>
+      </c>
+      <c r="X82" s="161"/>
+      <c r="Y82" s="161"/>
+      <c r="Z82" s="162"/>
     </row>
     <row r="83" spans="4:34" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D83" s="28"/>
-      <c r="E83" s="283" t="s">
-[...3 lines deleted...]
-      <c r="G83" s="253">
+      <c r="E83" s="163" t="s">
+        <v>60</v>
+      </c>
+      <c r="F83" s="164"/>
+      <c r="G83" s="165">
         <v>812518</v>
       </c>
-      <c r="H83" s="254"/>
-[...1 lines deleted...]
-      <c r="J83" s="253">
+      <c r="H83" s="166"/>
+      <c r="I83" s="167"/>
+      <c r="J83" s="165">
         <v>458840</v>
       </c>
-      <c r="K83" s="254"/>
-[...1 lines deleted...]
-      <c r="M83" s="257">
+      <c r="K83" s="166"/>
+      <c r="L83" s="168"/>
+      <c r="M83" s="169">
         <v>0</v>
       </c>
-      <c r="N83" s="254"/>
-[...1 lines deleted...]
-      <c r="P83" s="257">
+      <c r="N83" s="166"/>
+      <c r="O83" s="168"/>
+      <c r="P83" s="169">
         <v>0</v>
       </c>
-      <c r="Q83" s="254"/>
-[...1 lines deleted...]
-      <c r="S83" s="134">
+      <c r="Q83" s="166"/>
+      <c r="R83" s="166"/>
+      <c r="S83" s="170">
         <v>0.56471364326697993</v>
       </c>
-      <c r="T83" s="135"/>
-[...2 lines deleted...]
-      <c r="W83" s="135">
+      <c r="T83" s="152"/>
+      <c r="U83" s="152"/>
+      <c r="V83" s="171"/>
+      <c r="W83" s="152">
         <v>0.56471364326697993</v>
       </c>
-      <c r="X83" s="135"/>
-[...1 lines deleted...]
-      <c r="Z83" s="136"/>
+      <c r="X83" s="152"/>
+      <c r="Y83" s="152"/>
+      <c r="Z83" s="153"/>
     </row>
     <row r="84" spans="4:34" x14ac:dyDescent="0.2">
       <c r="D84" s="28"/>
-      <c r="E84" s="276" t="s">
+      <c r="E84" s="143" t="s">
+        <v>11</v>
+      </c>
+      <c r="F84" s="144"/>
+      <c r="G84" s="138" t="s">
+        <v>13</v>
+      </c>
+      <c r="H84" s="139"/>
+      <c r="I84" s="140"/>
+      <c r="J84" s="138" t="s">
+        <v>13</v>
+      </c>
+      <c r="K84" s="139"/>
+      <c r="L84" s="141"/>
+      <c r="M84" s="142" t="s">
+        <v>13</v>
+      </c>
+      <c r="N84" s="139"/>
+      <c r="O84" s="141"/>
+      <c r="P84" s="149" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q84" s="146"/>
+      <c r="R84" s="146"/>
+      <c r="S84" s="133" t="s">
+        <v>13</v>
+      </c>
+      <c r="T84" s="123"/>
+      <c r="U84" s="123"/>
+      <c r="V84" s="134"/>
+      <c r="W84" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="F84" s="277"/>
-[...31 lines deleted...]
-      <c r="Z84" s="203"/>
+      <c r="X84" s="123"/>
+      <c r="Y84" s="123"/>
+      <c r="Z84" s="124"/>
     </row>
     <row r="85" spans="4:34" x14ac:dyDescent="0.2">
       <c r="D85" s="28"/>
-      <c r="E85" s="288" t="s">
-[...3 lines deleted...]
-      <c r="G85" s="243">
+      <c r="E85" s="150" t="s">
+        <v>14</v>
+      </c>
+      <c r="F85" s="151"/>
+      <c r="G85" s="145">
         <v>180879</v>
       </c>
-      <c r="H85" s="222"/>
-[...1 lines deleted...]
-      <c r="J85" s="243">
+      <c r="H85" s="146"/>
+      <c r="I85" s="147"/>
+      <c r="J85" s="145">
         <v>87506</v>
       </c>
-      <c r="K85" s="222"/>
-[...1 lines deleted...]
-      <c r="M85" s="221">
+      <c r="K85" s="146"/>
+      <c r="L85" s="148"/>
+      <c r="M85" s="149">
         <v>0</v>
       </c>
-      <c r="N85" s="222"/>
-[...1 lines deleted...]
-      <c r="P85" s="221">
+      <c r="N85" s="146"/>
+      <c r="O85" s="148"/>
+      <c r="P85" s="149">
         <v>0</v>
       </c>
-      <c r="Q85" s="222"/>
-[...1 lines deleted...]
-      <c r="S85" s="201">
+      <c r="Q85" s="146"/>
+      <c r="R85" s="146"/>
+      <c r="S85" s="133">
         <v>0.4837819757959741</v>
       </c>
-      <c r="T85" s="202"/>
-[...2 lines deleted...]
-      <c r="W85" s="202">
+      <c r="T85" s="123"/>
+      <c r="U85" s="123"/>
+      <c r="V85" s="134"/>
+      <c r="W85" s="123">
         <v>0.4837819757959741</v>
       </c>
-      <c r="X85" s="202"/>
-[...1 lines deleted...]
-      <c r="Z85" s="203"/>
+      <c r="X85" s="123"/>
+      <c r="Y85" s="123"/>
+      <c r="Z85" s="124"/>
     </row>
     <row r="86" spans="4:34" x14ac:dyDescent="0.2">
       <c r="D86" s="28"/>
-      <c r="E86" s="276" t="s">
-[...13 lines deleted...]
-      <c r="M86" s="221">
+      <c r="E86" s="143" t="s">
+        <v>15</v>
+      </c>
+      <c r="F86" s="144"/>
+      <c r="G86" s="145">
+        <v>284745</v>
+      </c>
+      <c r="H86" s="146"/>
+      <c r="I86" s="147"/>
+      <c r="J86" s="145">
+        <v>152252</v>
+      </c>
+      <c r="K86" s="146"/>
+      <c r="L86" s="148"/>
+      <c r="M86" s="149">
         <v>0</v>
       </c>
-      <c r="N86" s="222"/>
-[...1 lines deleted...]
-      <c r="P86" s="221">
+      <c r="N86" s="146"/>
+      <c r="O86" s="148"/>
+      <c r="P86" s="149">
         <v>0</v>
       </c>
-      <c r="Q86" s="222"/>
-[...12 lines deleted...]
-      <c r="Z86" s="203"/>
+      <c r="Q86" s="146"/>
+      <c r="R86" s="146"/>
+      <c r="S86" s="133">
+        <v>0.53469595603083464</v>
+      </c>
+      <c r="T86" s="123"/>
+      <c r="U86" s="123"/>
+      <c r="V86" s="134"/>
+      <c r="W86" s="123">
+        <v>0.53469595603083464</v>
+      </c>
+      <c r="X86" s="123"/>
+      <c r="Y86" s="123"/>
+      <c r="Z86" s="124"/>
     </row>
     <row r="87" spans="4:34" x14ac:dyDescent="0.2">
       <c r="D87" s="28"/>
-      <c r="E87" s="276" t="s">
-[...13 lines deleted...]
-      <c r="M87" s="221">
+      <c r="E87" s="143" t="s">
+        <v>16</v>
+      </c>
+      <c r="F87" s="144"/>
+      <c r="G87" s="145">
+        <v>121579</v>
+      </c>
+      <c r="H87" s="146"/>
+      <c r="I87" s="147"/>
+      <c r="J87" s="145">
+        <v>84365</v>
+      </c>
+      <c r="K87" s="146"/>
+      <c r="L87" s="148"/>
+      <c r="M87" s="149">
         <v>0</v>
       </c>
-      <c r="N87" s="222"/>
-[...1 lines deleted...]
-      <c r="P87" s="221">
+      <c r="N87" s="146"/>
+      <c r="O87" s="148"/>
+      <c r="P87" s="149">
         <v>0</v>
       </c>
-      <c r="Q87" s="222"/>
-[...12 lines deleted...]
-      <c r="Z87" s="203"/>
+      <c r="Q87" s="146"/>
+      <c r="R87" s="146"/>
+      <c r="S87" s="133">
+        <v>0.69391095501690259</v>
+      </c>
+      <c r="T87" s="123"/>
+      <c r="U87" s="123"/>
+      <c r="V87" s="134"/>
+      <c r="W87" s="123">
+        <v>0.69391095501690259</v>
+      </c>
+      <c r="X87" s="123"/>
+      <c r="Y87" s="123"/>
+      <c r="Z87" s="124"/>
     </row>
     <row r="88" spans="4:34" x14ac:dyDescent="0.2">
       <c r="D88" s="28"/>
-      <c r="E88" s="276" t="s">
-[...13 lines deleted...]
-      <c r="M88" s="221">
+      <c r="E88" s="143" t="s">
+        <v>17</v>
+      </c>
+      <c r="F88" s="144"/>
+      <c r="G88" s="145">
+        <v>103493</v>
+      </c>
+      <c r="H88" s="146"/>
+      <c r="I88" s="147"/>
+      <c r="J88" s="145">
+        <v>23391</v>
+      </c>
+      <c r="K88" s="146"/>
+      <c r="L88" s="148"/>
+      <c r="M88" s="149">
         <v>0</v>
       </c>
-      <c r="N88" s="222"/>
-[...1 lines deleted...]
-      <c r="P88" s="221">
+      <c r="N88" s="146"/>
+      <c r="O88" s="148"/>
+      <c r="P88" s="149">
         <v>2700</v>
       </c>
-      <c r="Q88" s="222"/>
-[...12 lines deleted...]
-      <c r="Z88" s="203"/>
+      <c r="Q88" s="146"/>
+      <c r="R88" s="146"/>
+      <c r="S88" s="133">
+        <v>0.2521040070342922</v>
+      </c>
+      <c r="T88" s="123"/>
+      <c r="U88" s="123"/>
+      <c r="V88" s="134"/>
+      <c r="W88" s="123">
+        <v>0.22601528605799426</v>
+      </c>
+      <c r="X88" s="123"/>
+      <c r="Y88" s="123"/>
+      <c r="Z88" s="124"/>
     </row>
     <row r="89" spans="4:34" x14ac:dyDescent="0.2">
       <c r="D89" s="28"/>
-      <c r="E89" s="276" t="s">
-[...34 lines deleted...]
-      <c r="Z89" s="203"/>
+      <c r="E89" s="143" t="s">
+        <v>18</v>
+      </c>
+      <c r="F89" s="144"/>
+      <c r="G89" s="145">
+        <v>44766</v>
+      </c>
+      <c r="H89" s="146"/>
+      <c r="I89" s="147"/>
+      <c r="J89" s="145">
+        <v>15965</v>
+      </c>
+      <c r="K89" s="146"/>
+      <c r="L89" s="148"/>
+      <c r="M89" s="149">
+        <v>1200</v>
+      </c>
+      <c r="N89" s="146"/>
+      <c r="O89" s="148"/>
+      <c r="P89" s="149">
+        <v>176</v>
+      </c>
+      <c r="Q89" s="146"/>
+      <c r="R89" s="146"/>
+      <c r="S89" s="133">
+        <v>0.38736987892597058</v>
+      </c>
+      <c r="T89" s="123"/>
+      <c r="U89" s="123"/>
+      <c r="V89" s="134"/>
+      <c r="W89" s="123">
+        <v>0.35663226555868294</v>
+      </c>
+      <c r="X89" s="123"/>
+      <c r="Y89" s="123"/>
+      <c r="Z89" s="124"/>
     </row>
     <row r="90" spans="4:34" x14ac:dyDescent="0.2">
       <c r="D90" s="28"/>
-      <c r="E90" s="276" t="s">
-[...3 lines deleted...]
-      <c r="G90" s="243">
+      <c r="E90" s="143" t="s">
+        <v>19</v>
+      </c>
+      <c r="F90" s="144"/>
+      <c r="G90" s="145">
         <v>38230</v>
       </c>
-      <c r="H90" s="222"/>
-[...1 lines deleted...]
-      <c r="J90" s="243">
+      <c r="H90" s="146"/>
+      <c r="I90" s="147"/>
+      <c r="J90" s="145">
         <v>11922</v>
       </c>
-      <c r="K90" s="222"/>
-[...1 lines deleted...]
-      <c r="M90" s="221">
+      <c r="K90" s="146"/>
+      <c r="L90" s="148"/>
+      <c r="M90" s="149">
         <v>0</v>
       </c>
-      <c r="N90" s="222"/>
-[...1 lines deleted...]
-      <c r="P90" s="221">
+      <c r="N90" s="146"/>
+      <c r="O90" s="148"/>
+      <c r="P90" s="149">
         <v>0</v>
       </c>
-      <c r="Q90" s="222"/>
-[...1 lines deleted...]
-      <c r="S90" s="201">
+      <c r="Q90" s="146"/>
+      <c r="R90" s="146"/>
+      <c r="S90" s="133">
         <v>0.31184933298456707</v>
       </c>
-      <c r="T90" s="202"/>
-[...2 lines deleted...]
-      <c r="W90" s="202">
+      <c r="T90" s="123"/>
+      <c r="U90" s="123"/>
+      <c r="V90" s="134"/>
+      <c r="W90" s="123">
         <v>0.31184933298456707</v>
       </c>
-      <c r="X90" s="202"/>
-[...1 lines deleted...]
-      <c r="Z90" s="203"/>
+      <c r="X90" s="123"/>
+      <c r="Y90" s="123"/>
+      <c r="Z90" s="124"/>
     </row>
     <row r="91" spans="4:34" x14ac:dyDescent="0.2">
       <c r="D91" s="28"/>
-      <c r="E91" s="276" t="s">
-[...3 lines deleted...]
-      <c r="G91" s="243">
+      <c r="E91" s="143" t="s">
+        <v>20</v>
+      </c>
+      <c r="F91" s="144"/>
+      <c r="G91" s="145">
         <v>14692</v>
       </c>
-      <c r="H91" s="222"/>
-[...1 lines deleted...]
-      <c r="J91" s="243">
+      <c r="H91" s="146"/>
+      <c r="I91" s="147"/>
+      <c r="J91" s="145">
         <v>8630</v>
       </c>
-      <c r="K91" s="222"/>
-[...1 lines deleted...]
-      <c r="M91" s="221">
+      <c r="K91" s="146"/>
+      <c r="L91" s="148"/>
+      <c r="M91" s="149">
         <v>903</v>
       </c>
-      <c r="N91" s="222"/>
-[...1 lines deleted...]
-      <c r="P91" s="221">
+      <c r="N91" s="146"/>
+      <c r="O91" s="148"/>
+      <c r="P91" s="149">
         <v>0</v>
       </c>
-      <c r="Q91" s="222"/>
-[...1 lines deleted...]
-      <c r="S91" s="201">
+      <c r="Q91" s="146"/>
+      <c r="R91" s="146"/>
+      <c r="S91" s="133">
         <v>0.64885652055540433</v>
       </c>
-      <c r="T91" s="202"/>
-[...2 lines deleted...]
-      <c r="W91" s="202">
+      <c r="T91" s="123"/>
+      <c r="U91" s="123"/>
+      <c r="V91" s="134"/>
+      <c r="W91" s="123">
         <v>0.58739450040838548</v>
       </c>
-      <c r="X91" s="202"/>
-[...1 lines deleted...]
-      <c r="Z91" s="203"/>
+      <c r="X91" s="123"/>
+      <c r="Y91" s="123"/>
+      <c r="Z91" s="124"/>
     </row>
     <row r="92" spans="4:34" x14ac:dyDescent="0.2">
       <c r="D92" s="28"/>
-      <c r="E92" s="276" t="s">
+      <c r="E92" s="143" t="s">
+        <v>21</v>
+      </c>
+      <c r="F92" s="144"/>
+      <c r="G92" s="145">
+        <v>2318</v>
+      </c>
+      <c r="H92" s="146"/>
+      <c r="I92" s="147"/>
+      <c r="J92" s="145">
+        <v>0</v>
+      </c>
+      <c r="K92" s="146"/>
+      <c r="L92" s="148"/>
+      <c r="M92" s="149">
+        <v>0</v>
+      </c>
+      <c r="N92" s="146"/>
+      <c r="O92" s="148"/>
+      <c r="P92" s="149">
+        <v>1070</v>
+      </c>
+      <c r="Q92" s="146"/>
+      <c r="R92" s="146"/>
+      <c r="S92" s="133">
+        <v>0.4616048317515099</v>
+      </c>
+      <c r="T92" s="123"/>
+      <c r="U92" s="123"/>
+      <c r="V92" s="134"/>
+      <c r="W92" s="123">
+        <v>0</v>
+      </c>
+      <c r="X92" s="123"/>
+      <c r="Y92" s="123"/>
+      <c r="Z92" s="124"/>
+    </row>
+    <row r="93" spans="4:34" x14ac:dyDescent="0.2">
+      <c r="D93" s="135" t="s">
         <v>22</v>
       </c>
-      <c r="F92" s="277"/>
-[...5 lines deleted...]
-      <c r="J92" s="243">
+      <c r="E93" s="136"/>
+      <c r="F93" s="137"/>
+      <c r="G93" s="138">
+        <v>1603220</v>
+      </c>
+      <c r="H93" s="139"/>
+      <c r="I93" s="140"/>
+      <c r="J93" s="138">
+        <v>842871</v>
+      </c>
+      <c r="K93" s="139"/>
+      <c r="L93" s="141"/>
+      <c r="M93" s="142">
+        <v>2103</v>
+      </c>
+      <c r="N93" s="139"/>
+      <c r="O93" s="141"/>
+      <c r="P93" s="142">
+        <v>3946</v>
+      </c>
+      <c r="Q93" s="139"/>
+      <c r="R93" s="139"/>
+      <c r="S93" s="133">
+        <v>0.52950936240815361</v>
+      </c>
+      <c r="T93" s="123"/>
+      <c r="U93" s="123"/>
+      <c r="V93" s="134"/>
+      <c r="W93" s="123">
+        <v>0.5257363306345979</v>
+      </c>
+      <c r="X93" s="123"/>
+      <c r="Y93" s="123"/>
+      <c r="Z93" s="124"/>
+    </row>
+    <row r="94" spans="4:34" x14ac:dyDescent="0.2">
+      <c r="D94" s="125" t="s">
+        <v>23</v>
+      </c>
+      <c r="E94" s="126"/>
+      <c r="F94" s="127"/>
+      <c r="G94" s="128">
+        <v>271063</v>
+      </c>
+      <c r="H94" s="129"/>
+      <c r="I94" s="130"/>
+      <c r="J94" s="128">
+        <v>183339</v>
+      </c>
+      <c r="K94" s="129"/>
+      <c r="L94" s="131"/>
+      <c r="M94" s="132">
         <v>0</v>
       </c>
-      <c r="K92" s="222"/>
-[...1 lines deleted...]
-      <c r="M92" s="221">
+      <c r="N94" s="129"/>
+      <c r="O94" s="131"/>
+      <c r="P94" s="132">
         <v>0</v>
       </c>
-      <c r="N92" s="222"/>
-[...84 lines deleted...]
-      <c r="S94" s="201">
+      <c r="Q94" s="129"/>
+      <c r="R94" s="129"/>
+      <c r="S94" s="133">
         <v>0.67637043786868734</v>
       </c>
-      <c r="T94" s="202"/>
-[...2 lines deleted...]
-      <c r="W94" s="202">
+      <c r="T94" s="123"/>
+      <c r="U94" s="123"/>
+      <c r="V94" s="134"/>
+      <c r="W94" s="123">
         <v>0.67637043786868734</v>
       </c>
-      <c r="X94" s="202"/>
-[...1 lines deleted...]
-      <c r="Z94" s="203"/>
+      <c r="X94" s="123"/>
+      <c r="Y94" s="123"/>
+      <c r="Z94" s="124"/>
     </row>
     <row r="95" spans="4:34" x14ac:dyDescent="0.2">
-      <c r="D95" s="272" t="s">
-[...36 lines deleted...]
-      <c r="AH95" s="35"/>
+      <c r="D95" s="113" t="s">
+        <v>61</v>
+      </c>
+      <c r="E95" s="114"/>
+      <c r="F95" s="115"/>
+      <c r="G95" s="116">
+        <v>1874283</v>
+      </c>
+      <c r="H95" s="117"/>
+      <c r="I95" s="118"/>
+      <c r="J95" s="116">
+        <v>1026210</v>
+      </c>
+      <c r="K95" s="117"/>
+      <c r="L95" s="119"/>
+      <c r="M95" s="120">
+        <v>2103</v>
+      </c>
+      <c r="N95" s="117"/>
+      <c r="O95" s="119"/>
+      <c r="P95" s="120">
+        <v>3946</v>
+      </c>
+      <c r="Q95" s="117"/>
+      <c r="R95" s="117"/>
+      <c r="S95" s="121">
+        <v>0.55074873965137605</v>
+      </c>
+      <c r="T95" s="111"/>
+      <c r="U95" s="111"/>
+      <c r="V95" s="122"/>
+      <c r="W95" s="111">
+        <v>0.5475213721727189</v>
+      </c>
+      <c r="X95" s="111"/>
+      <c r="Y95" s="111"/>
+      <c r="Z95" s="112"/>
+      <c r="AH95" s="48"/>
     </row>
     <row r="96" spans="4:34" x14ac:dyDescent="0.2">
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="32"/>
       <c r="H96" s="32"/>
       <c r="I96" s="32"/>
       <c r="J96" s="32"/>
       <c r="K96" s="32"/>
       <c r="L96" s="32"/>
       <c r="M96" s="32"/>
       <c r="N96" s="32"/>
       <c r="O96" s="32"/>
       <c r="P96" s="32"/>
       <c r="Q96" s="32"/>
       <c r="R96" s="32"/>
       <c r="S96" s="32"/>
       <c r="T96" s="32"/>
       <c r="U96" s="32"/>
       <c r="V96" s="32"/>
       <c r="W96" s="32"/>
       <c r="X96" s="32"/>
       <c r="Y96" s="32"/>
       <c r="Z96" s="33"/>
     </row>
@@ -7609,333 +7595,333 @@
       <c r="C103" s="21"/>
       <c r="D103" s="21"/>
       <c r="E103" s="21"/>
       <c r="F103" s="21"/>
       <c r="G103" s="21"/>
       <c r="H103" s="21"/>
       <c r="I103" s="21"/>
       <c r="J103" s="21"/>
       <c r="K103" s="21"/>
       <c r="L103" s="21"/>
     </row>
     <row r="104" spans="3:26" x14ac:dyDescent="0.2">
       <c r="C104" s="21"/>
       <c r="D104" s="21"/>
       <c r="E104" s="21"/>
       <c r="F104" s="21"/>
       <c r="G104" s="21"/>
       <c r="H104" s="21"/>
       <c r="I104" s="21"/>
       <c r="J104" s="21"/>
       <c r="K104" s="21"/>
       <c r="L104" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="283">
-    <mergeCell ref="W95:Z95"/>
-[...75 lines deleted...]
-    <mergeCell ref="S85:V85"/>
+    <mergeCell ref="D12:F14"/>
+    <mergeCell ref="G12:M13"/>
+    <mergeCell ref="N12:T13"/>
+    <mergeCell ref="U12:AA13"/>
+    <mergeCell ref="G14:M14"/>
+    <mergeCell ref="N14:T14"/>
+    <mergeCell ref="U14:AA14"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="G17:M17"/>
+    <mergeCell ref="N17:T17"/>
+    <mergeCell ref="U17:AA17"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="G18:M18"/>
+    <mergeCell ref="N18:T18"/>
+    <mergeCell ref="U18:AA18"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="G15:M15"/>
+    <mergeCell ref="N15:T15"/>
+    <mergeCell ref="U15:AA15"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="G16:M16"/>
+    <mergeCell ref="N16:T16"/>
+    <mergeCell ref="U16:AA16"/>
+    <mergeCell ref="AG18:AI18"/>
+    <mergeCell ref="AG19:AI19"/>
+    <mergeCell ref="C26:U26"/>
+    <mergeCell ref="D38:F41"/>
+    <mergeCell ref="G38:AA38"/>
+    <mergeCell ref="G39:M40"/>
+    <mergeCell ref="N39:T40"/>
+    <mergeCell ref="U39:AA40"/>
+    <mergeCell ref="G41:M41"/>
+    <mergeCell ref="N41:T41"/>
+    <mergeCell ref="E44:F44"/>
+    <mergeCell ref="G44:M44"/>
+    <mergeCell ref="N44:T44"/>
+    <mergeCell ref="U44:AA44"/>
+    <mergeCell ref="E45:F45"/>
+    <mergeCell ref="G45:M45"/>
+    <mergeCell ref="N45:T45"/>
+    <mergeCell ref="U45:AA45"/>
+    <mergeCell ref="U41:AA41"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="G42:M42"/>
+    <mergeCell ref="N42:T42"/>
+    <mergeCell ref="U42:AA42"/>
+    <mergeCell ref="E43:F43"/>
+    <mergeCell ref="G43:M43"/>
+    <mergeCell ref="N43:T43"/>
+    <mergeCell ref="U43:AA43"/>
+    <mergeCell ref="E48:F48"/>
+    <mergeCell ref="G48:M48"/>
+    <mergeCell ref="N48:T48"/>
+    <mergeCell ref="U48:AA48"/>
+    <mergeCell ref="E49:F49"/>
+    <mergeCell ref="G49:M49"/>
+    <mergeCell ref="N49:T49"/>
+    <mergeCell ref="U49:AA49"/>
+    <mergeCell ref="E46:F46"/>
+    <mergeCell ref="G46:M46"/>
+    <mergeCell ref="N46:T46"/>
+    <mergeCell ref="U46:AA46"/>
+    <mergeCell ref="E47:F47"/>
+    <mergeCell ref="G47:M47"/>
+    <mergeCell ref="N47:T47"/>
+    <mergeCell ref="U47:AA47"/>
+    <mergeCell ref="D52:F52"/>
+    <mergeCell ref="G52:M52"/>
+    <mergeCell ref="N52:T52"/>
+    <mergeCell ref="U52:AA52"/>
+    <mergeCell ref="D53:F53"/>
+    <mergeCell ref="G53:M53"/>
+    <mergeCell ref="N53:T53"/>
+    <mergeCell ref="U53:AA53"/>
+    <mergeCell ref="E50:F50"/>
+    <mergeCell ref="G50:M50"/>
+    <mergeCell ref="N50:T50"/>
+    <mergeCell ref="U50:AA50"/>
+    <mergeCell ref="E51:F51"/>
+    <mergeCell ref="G51:M51"/>
+    <mergeCell ref="N51:T51"/>
+    <mergeCell ref="U51:AA51"/>
+    <mergeCell ref="D42:D51"/>
+    <mergeCell ref="W59:Z60"/>
+    <mergeCell ref="G61:J61"/>
+    <mergeCell ref="K61:N61"/>
+    <mergeCell ref="O61:R61"/>
+    <mergeCell ref="S61:V61"/>
+    <mergeCell ref="W61:Z61"/>
+    <mergeCell ref="D54:F54"/>
+    <mergeCell ref="G54:M54"/>
+    <mergeCell ref="N54:T54"/>
+    <mergeCell ref="U54:AA54"/>
+    <mergeCell ref="D58:F61"/>
+    <mergeCell ref="G58:J60"/>
+    <mergeCell ref="K58:Z58"/>
+    <mergeCell ref="K59:N60"/>
+    <mergeCell ref="O59:R60"/>
+    <mergeCell ref="S59:V60"/>
+    <mergeCell ref="D62:D71"/>
+    <mergeCell ref="E62:F62"/>
+    <mergeCell ref="G62:J62"/>
+    <mergeCell ref="K62:N62"/>
+    <mergeCell ref="O62:R62"/>
+    <mergeCell ref="S62:V62"/>
+    <mergeCell ref="E64:F64"/>
+    <mergeCell ref="G64:J64"/>
+    <mergeCell ref="K64:N64"/>
+    <mergeCell ref="O64:R64"/>
+    <mergeCell ref="S64:V64"/>
+    <mergeCell ref="W64:Z64"/>
+    <mergeCell ref="E65:F65"/>
+    <mergeCell ref="G65:J65"/>
+    <mergeCell ref="K65:N65"/>
+    <mergeCell ref="O65:R65"/>
+    <mergeCell ref="S65:V65"/>
+    <mergeCell ref="W65:Z65"/>
+    <mergeCell ref="W62:Z62"/>
+    <mergeCell ref="E63:F63"/>
+    <mergeCell ref="G63:J63"/>
+    <mergeCell ref="K63:N63"/>
+    <mergeCell ref="O63:R63"/>
+    <mergeCell ref="S63:V63"/>
+    <mergeCell ref="W63:Z63"/>
+    <mergeCell ref="E67:F67"/>
+    <mergeCell ref="G67:J67"/>
+    <mergeCell ref="K67:N67"/>
+    <mergeCell ref="O67:R67"/>
+    <mergeCell ref="S67:V67"/>
+    <mergeCell ref="W67:Z67"/>
+    <mergeCell ref="E66:F66"/>
+    <mergeCell ref="G66:J66"/>
+    <mergeCell ref="K66:N66"/>
+    <mergeCell ref="O66:R66"/>
+    <mergeCell ref="S66:V66"/>
+    <mergeCell ref="W66:Z66"/>
+    <mergeCell ref="E69:F69"/>
+    <mergeCell ref="G69:J69"/>
+    <mergeCell ref="K69:N69"/>
+    <mergeCell ref="O69:R69"/>
+    <mergeCell ref="S69:V69"/>
+    <mergeCell ref="W69:Z69"/>
+    <mergeCell ref="E68:F68"/>
+    <mergeCell ref="G68:J68"/>
+    <mergeCell ref="K68:N68"/>
+    <mergeCell ref="O68:R68"/>
+    <mergeCell ref="S68:V68"/>
+    <mergeCell ref="W68:Z68"/>
+    <mergeCell ref="E71:F71"/>
+    <mergeCell ref="G71:J71"/>
+    <mergeCell ref="K71:N71"/>
+    <mergeCell ref="O71:R71"/>
+    <mergeCell ref="S71:V71"/>
+    <mergeCell ref="W71:Z71"/>
+    <mergeCell ref="E70:F70"/>
+    <mergeCell ref="G70:J70"/>
+    <mergeCell ref="K70:N70"/>
+    <mergeCell ref="O70:R70"/>
+    <mergeCell ref="S70:V70"/>
+    <mergeCell ref="W70:Z70"/>
+    <mergeCell ref="D73:F73"/>
+    <mergeCell ref="G73:J73"/>
+    <mergeCell ref="K73:N73"/>
+    <mergeCell ref="O73:R73"/>
+    <mergeCell ref="S73:V73"/>
+    <mergeCell ref="W73:Z73"/>
+    <mergeCell ref="D72:F72"/>
+    <mergeCell ref="G72:J72"/>
+    <mergeCell ref="K72:N72"/>
+    <mergeCell ref="O72:R72"/>
+    <mergeCell ref="S72:V72"/>
+    <mergeCell ref="W72:Z72"/>
+    <mergeCell ref="S80:V81"/>
+    <mergeCell ref="W80:Z81"/>
+    <mergeCell ref="G82:I82"/>
+    <mergeCell ref="J82:L82"/>
+    <mergeCell ref="D74:F74"/>
+    <mergeCell ref="G74:J74"/>
+    <mergeCell ref="K74:N74"/>
+    <mergeCell ref="O74:R74"/>
+    <mergeCell ref="S74:V74"/>
+    <mergeCell ref="W74:Z74"/>
     <mergeCell ref="W83:Z83"/>
     <mergeCell ref="E84:F84"/>
     <mergeCell ref="G84:I84"/>
     <mergeCell ref="J84:L84"/>
     <mergeCell ref="M84:O84"/>
     <mergeCell ref="P84:R84"/>
     <mergeCell ref="S84:V84"/>
     <mergeCell ref="W84:Z84"/>
     <mergeCell ref="M82:O82"/>
     <mergeCell ref="P82:R82"/>
     <mergeCell ref="S82:V82"/>
     <mergeCell ref="W82:Z82"/>
     <mergeCell ref="E83:F83"/>
     <mergeCell ref="G83:I83"/>
     <mergeCell ref="J83:L83"/>
     <mergeCell ref="M83:O83"/>
     <mergeCell ref="P83:R83"/>
     <mergeCell ref="S83:V83"/>
     <mergeCell ref="D79:F82"/>
     <mergeCell ref="G79:I81"/>
     <mergeCell ref="J79:Z79"/>
     <mergeCell ref="J80:L81"/>
     <mergeCell ref="M80:O81"/>
     <mergeCell ref="P80:R81"/>
-    <mergeCell ref="S80:V81"/>
-[...180 lines deleted...]
-    <mergeCell ref="U16:AA16"/>
+    <mergeCell ref="W85:Z85"/>
+    <mergeCell ref="E86:F86"/>
+    <mergeCell ref="G86:I86"/>
+    <mergeCell ref="J86:L86"/>
+    <mergeCell ref="M86:O86"/>
+    <mergeCell ref="P86:R86"/>
+    <mergeCell ref="S86:V86"/>
+    <mergeCell ref="W86:Z86"/>
+    <mergeCell ref="E85:F85"/>
+    <mergeCell ref="G85:I85"/>
+    <mergeCell ref="J85:L85"/>
+    <mergeCell ref="M85:O85"/>
+    <mergeCell ref="P85:R85"/>
+    <mergeCell ref="S85:V85"/>
+    <mergeCell ref="W87:Z87"/>
+    <mergeCell ref="E88:F88"/>
+    <mergeCell ref="G88:I88"/>
+    <mergeCell ref="J88:L88"/>
+    <mergeCell ref="M88:O88"/>
+    <mergeCell ref="P88:R88"/>
+    <mergeCell ref="S88:V88"/>
+    <mergeCell ref="W88:Z88"/>
+    <mergeCell ref="E87:F87"/>
+    <mergeCell ref="G87:I87"/>
+    <mergeCell ref="J87:L87"/>
+    <mergeCell ref="M87:O87"/>
+    <mergeCell ref="P87:R87"/>
+    <mergeCell ref="S87:V87"/>
+    <mergeCell ref="W89:Z89"/>
+    <mergeCell ref="E90:F90"/>
+    <mergeCell ref="G90:I90"/>
+    <mergeCell ref="J90:L90"/>
+    <mergeCell ref="M90:O90"/>
+    <mergeCell ref="P90:R90"/>
+    <mergeCell ref="S90:V90"/>
+    <mergeCell ref="W90:Z90"/>
+    <mergeCell ref="E89:F89"/>
+    <mergeCell ref="G89:I89"/>
+    <mergeCell ref="J89:L89"/>
+    <mergeCell ref="M89:O89"/>
+    <mergeCell ref="P89:R89"/>
+    <mergeCell ref="S89:V89"/>
+    <mergeCell ref="W91:Z91"/>
+    <mergeCell ref="E92:F92"/>
+    <mergeCell ref="G92:I92"/>
+    <mergeCell ref="J92:L92"/>
+    <mergeCell ref="M92:O92"/>
+    <mergeCell ref="P92:R92"/>
+    <mergeCell ref="S92:V92"/>
+    <mergeCell ref="W92:Z92"/>
+    <mergeCell ref="E91:F91"/>
+    <mergeCell ref="G91:I91"/>
+    <mergeCell ref="J91:L91"/>
+    <mergeCell ref="M91:O91"/>
+    <mergeCell ref="P91:R91"/>
+    <mergeCell ref="S91:V91"/>
+    <mergeCell ref="W95:Z95"/>
+    <mergeCell ref="D95:F95"/>
+    <mergeCell ref="G95:I95"/>
+    <mergeCell ref="J95:L95"/>
+    <mergeCell ref="M95:O95"/>
+    <mergeCell ref="P95:R95"/>
+    <mergeCell ref="S95:V95"/>
+    <mergeCell ref="W93:Z93"/>
+    <mergeCell ref="D94:F94"/>
+    <mergeCell ref="G94:I94"/>
+    <mergeCell ref="J94:L94"/>
+    <mergeCell ref="M94:O94"/>
+    <mergeCell ref="P94:R94"/>
+    <mergeCell ref="S94:V94"/>
+    <mergeCell ref="W94:Z94"/>
+    <mergeCell ref="D93:F93"/>
+    <mergeCell ref="G93:I93"/>
+    <mergeCell ref="J93:L93"/>
+    <mergeCell ref="M93:O93"/>
+    <mergeCell ref="P93:R93"/>
+    <mergeCell ref="S93:V93"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.51181102362204722" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" firstPageNumber="17" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C- &amp;P -</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="54" min="1" max="26" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>