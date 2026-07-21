--- v0 (2026-03-07)
+++ v1 (2026-07-21)
@@ -1,372 +1,137 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5A43A841-1540-4EF0-8BE5-217BC3D87FC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="202300"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B7F53BD7-53F8-4093-8E0E-C2C340C0EB0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{656CE0E4-4357-47A9-812F-23E5AD16D3C0}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{656CE0E4-4357-47A9-812F-23E5AD16D3C0}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ｐ1９" sheetId="1" r:id="rId1"/>
-    <sheet name="Ｐ２０" sheetId="2" r:id="rId2"/>
+    <sheet name="Ｐ１９" sheetId="3" r:id="rId1"/>
+    <sheet name="Ｐ２０" sheetId="4" r:id="rId2"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId3"/>
+  </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_xlnm.Extract">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ1９'!$B$2:$AQ$45</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ１９'!$B$2:$AQ$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Ｐ２０'!$A$1:$BE$52</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="86">
   <si>
     <t>４．経営状況</t>
     <rPh sb="2" eb="4">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（１）収益的収支</t>
     <rPh sb="3" eb="5">
       <t>シュウエキ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>テキ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シュウシ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　ア．収益的収支の概要</t>
     <rPh sb="3" eb="5">
       <t>シュウエキ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>テキ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シュウシ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ガイヨウ</t>
-    </rPh>
-[...105 lines deleted...]
-      <t>ゾウカ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>いる。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>　 また、総費用は約1,756億円で、営業費用の増加などにより、前年度（約1,752億円）と</t>
-[...130 lines deleted...]
-  <si>
     <t>表－１３　収益的収支の状況　（消費税分を除く）</t>
     <rPh sb="0" eb="1">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>ショウヒゼイ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ブン</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ノゾ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（単位：百万円、％）</t>
     <rPh sb="1" eb="3">
       <t>タンイ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ヒャクマンエン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
@@ -377,63 +142,50 @@
     </rPh>
     <rPh sb="7" eb="8">
       <t>メ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>上水道</t>
     <rPh sb="0" eb="3">
       <t>ジョウスイドウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>用水供給</t>
     <rPh sb="0" eb="2">
       <t>ヨウスイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キョウキュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>５年度計</t>
-    <rPh sb="1" eb="2">
-[...11 lines deleted...]
-    <t>４年度計</t>
     <rPh sb="1" eb="2">
       <t>ネン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ド</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>対前年比</t>
     <rPh sb="0" eb="1">
       <t>タイ</t>
     </rPh>
     <rPh sb="1" eb="4">
       <t>ゼンネンヒ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>構成比</t>
     <rPh sb="0" eb="2">
       <t>コウセイ</t>
@@ -740,232 +492,68 @@
     <rPh sb="31" eb="33">
       <t>コウジ</t>
     </rPh>
     <rPh sb="33" eb="34">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>※　端数処理により合計は合わないことがある。</t>
     <rPh sb="2" eb="4">
       <t>ハスウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ショリ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ゴウケイ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ア</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>　 このうち、上水道事業において純利益を生じた黒字事業者は31(全事業者の81.6％)</t>
-[...159 lines deleted...]
-  <si>
     <t>（単位：百万円）</t>
     <rPh sb="1" eb="3">
       <t>タンイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ヒャク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>マンエン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>年度</t>
     <rPh sb="0" eb="2">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="3"/>
-  </si>
-[...1 lines deleted...]
-    <t>H29</t>
   </si>
   <si>
     <t>H30</t>
   </si>
   <si>
     <t>R元</t>
     <rPh sb="1" eb="2">
       <t>ガン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R2</t>
   </si>
   <si>
     <t>R3</t>
   </si>
   <si>
     <t>R4</t>
   </si>
   <si>
     <t>R5</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
@@ -1095,54 +683,50 @@
     <rPh sb="5" eb="7">
       <t>ルイセキ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>ケッソンキン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ジョウキョウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ジョウスイ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ドウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ジギョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　（単位：百万円）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>R4</t>
-[...2 lines deleted...]
-  <si>
     <t>累積欠損金を有する事業者数</t>
     <rPh sb="0" eb="2">
       <t>ルイセキ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ケッソンキン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ユウ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>累積欠損金を有する事業者数（％）</t>
     <rPh sb="0" eb="2">
       <t>ルイセキ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ケッソンキン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ユウ</t>
@@ -1165,50 +749,467 @@
   <si>
     <t>〈参考〉</t>
     <rPh sb="1" eb="3">
       <t>サンコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>事業者数</t>
     <rPh sb="3" eb="4">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>利益剰余金-欠損金</t>
     <rPh sb="0" eb="2">
       <t>リエキ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ジョウヨキン</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ケッソンキン</t>
     </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　 令和６年度における上水道事業及び水道用水供給事業の総収益は約1,895億円で、</t>
+    <rPh sb="2" eb="4">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ド</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ジョウスイドウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>スイドウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ヨウスイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>キョウキュウ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>ソウ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>シュウエキ</t>
+    </rPh>
+    <rPh sb="31" eb="32">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>オクエン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>前年度（約1,872億円）と比較して約23億円、1.2%増加している。内訳は、総収益の</t>
+    <rPh sb="14" eb="16">
+      <t>ヒカク</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ゾウカ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>79.2％を占めている給水収益が約1,501億円で、前年度（約1,484億円）と比較して</t>
+    <rPh sb="25" eb="28">
+      <t>ゼンネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>増加し、総収益の3.0％を占めている他会計補助金が約57億円で、前年度（約51億円）</t>
+    <rPh sb="0" eb="2">
+      <t>ゾウカ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シュウエキ</t>
+    </rPh>
+    <rPh sb="21" eb="24">
+      <t>ホジョキン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>と比較して増加、特別利益が約5億円で、前年度（約3億円）と比較して増加して</t>
+    <rPh sb="1" eb="3">
+      <t>ヒカク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ゾウカ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>トクベツ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>リエキ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>ゼンネンド</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ゾウカ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　 また、総費用は約1,787億円で、営業費用の増加などにより、前年度（約1,756億円）と</t>
+    <rPh sb="5" eb="8">
+      <t>ソウヒヨウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="19" eb="23">
+      <t>エイギョウヒヨウ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ゾウカ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>オクエン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>比較して約31億円、1.7％増加している。内訳は、総費用の62.7％を占めている人件費、</t>
+    <rPh sb="14" eb="16">
+      <t>ゾウカ</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>シ</t>
+    </rPh>
+    <rPh sb="40" eb="43">
+      <t>ジンケンヒ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>減価償却費及び受水費の合計が約1,120億円で、前年度（約1,092億円）と比較して</t>
+    <rPh sb="0" eb="2">
+      <t>ゲンカ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ショウキャクヒ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ジュスイ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ゴウケイ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>ヒカク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>約28億円増加している。</t>
+    <rPh sb="0" eb="1">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ゾウカ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　この結果、純損益は約109億円の黒字で前年度（約116億円）と比較して約7億円、</t>
+    <rPh sb="3" eb="5">
+      <t>ケッカ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ジュンソンエキ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>クロジ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ゼンネン</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ド</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>ヒカク</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>オクエン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>6.2％減少している。　〔表－１３〕</t>
+    <rPh sb="4" eb="6">
+      <t>ゲンショウ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>６年度計</t>
+    <rPh sb="1" eb="2">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ド</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　 このうち、上水道事業において純利益を生じた黒字事業者は30(全事業者の78.9％)で、</t>
+    <rPh sb="7" eb="10">
+      <t>ジョウスイドウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ジュン</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>リエキ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>クロジ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>ゼン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>前年度(31事業者)と比較して1事業者減少しており、黒字額は約103億円(前年度約112億</t>
+    <rPh sb="11" eb="13">
+      <t>ヒカク</t>
+    </rPh>
+    <rPh sb="16" eb="19">
+      <t>ジギョウシャ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ゲンショウ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>クロジ</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>ガク</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="37" eb="40">
+      <t>ゼンネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>円）となっている。一方、純損失を生じた赤字事業者は8（全事業者の21.1％）で、</t>
+    <rPh sb="0" eb="1">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>イッポウ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ジュン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ソンシツ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>アカジ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>ゼン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>前年度（7事業者）と比較して1事業者増加しており、赤字額は約5億8千万円（前年度</t>
+    <rPh sb="0" eb="3">
+      <t>ゼンネンド</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ヒカク</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ゾウカ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>アカジ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>ガク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>約9億9千万円）となっている。</t>
+    <rPh sb="0" eb="1">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>オク</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>センマン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　 また、累積欠損金を有する事業者は3（全事業者の7.9％）で、前年度(4事業者）と比較して</t>
+    <rPh sb="37" eb="40">
+      <t>ジギョウシャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>1事業者減少しており、累積欠損金額は約4億8千万円で前年度（約11億3千万円）</t>
+    <rPh sb="1" eb="3">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ゲンショウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ルイセキ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ケッソン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>キンガク</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>オク</t>
+    </rPh>
+    <rPh sb="22" eb="25">
+      <t>センマンエン</t>
+    </rPh>
+    <rPh sb="26" eb="29">
+      <t>ゼンネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>と比較して減少している。〔表－１４〕</t>
+    <rPh sb="5" eb="7">
+      <t>ゲンショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>R6</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="0.0"/>
     <numFmt numFmtId="178" formatCode="#,##0;&quot;△ &quot;#,##0"/>
     <numFmt numFmtId="179" formatCode="#,##0.0_ "/>
     <numFmt numFmtId="180" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="181" formatCode="0.0%"/>
     <numFmt numFmtId="182" formatCode="#,###,"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
@@ -2008,51 +2009,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="239">
+  <cellXfs count="242">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
@@ -2132,88 +2133,76 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="182" fontId="9" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -2761,126 +2750,325 @@
       <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_Ｐ　１６　給水原価　供給単価★" xfId="2" xr:uid="{412088B6-BAE3-40AD-A611-D37210170F72}"/>
     <cellStyle name="標準_p16~17財務状況＆p40~45上水事業（その１）" xfId="3" xr:uid="{2E4DD3EF-8413-41F9-9D2D-20AAE2A809D7}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>11</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>222563</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>54</xdr:col>
-      <xdr:colOff>44686</xdr:colOff>
+      <xdr:colOff>53858</xdr:colOff>
       <xdr:row>28</xdr:row>
-      <xdr:rowOff>20702</xdr:rowOff>
+      <xdr:rowOff>8325</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="図 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8BA7A2F-2A51-5740-EA49-21175457335C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36A1B4EA-483F-CC3A-A002-50891FF16A70}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="291353" y="2764118"/>
-          <a:ext cx="5303980" cy="3023878"/>
+          <a:off x="301625" y="2667313"/>
+          <a:ext cx="5252921" cy="3071887"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Dstfs03\17060_&#27700;&#25919;&#35506;$\02_&#23460;&#29677;&#12501;&#12457;&#12523;&#12480;\&#27700;&#36947;&#20107;&#26989;&#23460;\&#32076;&#21942;&#25351;&#23566;\800%20&#21315;&#33865;&#30476;&#12398;&#27700;&#36947;&#12539;&#27700;&#36947;&#32113;&#35336;\&#21315;&#33865;&#30476;&#12398;&#27700;&#36947;\R07&#21315;&#33865;&#30476;&#12398;&#27700;&#36947;&#65288;R06&#23455;&#32318;&#65289;\03_&#20803;&#12487;&#12540;&#12479;&#65288;&#26356;&#26032;&#20013;&#65289;\&#9675;p19~20p22&#65374;p28&#36039;&#26412;&#21454;&#25903;&#65286;p48&#65374;53&#19978;&#27700;&#20107;&#26989;&#65288;&#12381;&#12398;&#65297;&#65289;(R6)&#12304;2&#26376;26&#26085;&#20462;&#27491;&#12305;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/02_&#23460;&#29677;&#12501;&#12457;&#12523;&#12480;/&#27700;&#36947;&#20107;&#26989;&#23460;/&#32076;&#21942;&#25351;&#23566;/800%20&#21315;&#33865;&#30476;&#12398;&#27700;&#36947;&#12539;&#27700;&#36947;&#32113;&#35336;/&#21315;&#33865;&#30476;&#12398;&#27700;&#36947;/R07&#21315;&#33865;&#30476;&#12398;&#27700;&#36947;&#65288;R06&#23455;&#32318;&#65289;/03_&#20803;&#12487;&#12540;&#12479;&#65288;&#26356;&#26032;&#20013;&#65289;/&#9675;p19~20p22&#65374;p28&#36039;&#26412;&#21454;&#25903;&#65286;p48&#65374;53&#19978;&#27700;&#20107;&#26989;&#65288;&#12381;&#12398;&#65297;&#65289;(R6)&#12304;2&#26376;26&#26085;&#20462;&#27491;&#12305;.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Ｐ1９"/>
+      <sheetName val="Ｐ２０"/>
+      <sheetName val="Ｐ２２"/>
+      <sheetName val="Ｐ２３"/>
+      <sheetName val="Ｐ２４"/>
+      <sheetName val="Ｐ２５"/>
+      <sheetName val="Ｐ２６"/>
+      <sheetName val="Ｐ２６ (ぼつ)"/>
+      <sheetName val="Ｐ２７"/>
+      <sheetName val="Ｐ２８"/>
+      <sheetName val="Ｐ48～53"/>
+      <sheetName val="資１"/>
+      <sheetName val="資料１－２"/>
+      <sheetName val="資２"/>
+      <sheetName val="資３"/>
+      <sheetName val="資４"/>
+      <sheetName val="資４ (2)"/>
+      <sheetName val="資４－２"/>
+      <sheetName val="資５"/>
+      <sheetName val="資６"/>
+      <sheetName val="資７"/>
+      <sheetName val="資８"/>
+      <sheetName val="資９"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1">
+        <row r="31">
+          <cell r="N31" t="str">
+            <v>H30</v>
+          </cell>
+          <cell r="T31" t="str">
+            <v>R元</v>
+          </cell>
+          <cell r="Z31" t="str">
+            <v>R2</v>
+          </cell>
+          <cell r="AF31" t="str">
+            <v>R3</v>
+          </cell>
+          <cell r="AL31" t="str">
+            <v>R4</v>
+          </cell>
+          <cell r="AR31" t="str">
+            <v>R5</v>
+          </cell>
+          <cell r="AX31" t="str">
+            <v>R6</v>
+          </cell>
+        </row>
+        <row r="33">
+          <cell r="N33">
+            <v>0.92682926829268297</v>
+          </cell>
+          <cell r="T33">
+            <v>0.86842105263157898</v>
+          </cell>
+          <cell r="Z33">
+            <v>0.81578947368421051</v>
+          </cell>
+          <cell r="AF33">
+            <v>0.86842105263157898</v>
+          </cell>
+          <cell r="AL33">
+            <v>0.86842105263157898</v>
+          </cell>
+          <cell r="AR33">
+            <v>0.81578947368421051</v>
+          </cell>
+          <cell r="AX33">
+            <v>0.78947368421052633</v>
+          </cell>
+        </row>
+        <row r="34">
+          <cell r="N34">
+            <v>18664293</v>
+          </cell>
+          <cell r="T34">
+            <v>15964554</v>
+          </cell>
+          <cell r="Z34">
+            <v>16532090</v>
+          </cell>
+          <cell r="AF34">
+            <v>16799995</v>
+          </cell>
+          <cell r="AL34">
+            <v>10202483</v>
+          </cell>
+          <cell r="AR34">
+            <v>11182638</v>
+          </cell>
+          <cell r="AX34">
+            <v>10326870</v>
+          </cell>
+        </row>
+        <row r="36">
+          <cell r="N36">
+            <v>7.3170731707317069E-2</v>
+          </cell>
+          <cell r="T36">
+            <v>0.13157894736842105</v>
+          </cell>
+          <cell r="Z36">
+            <v>0.18421052631578946</v>
+          </cell>
+          <cell r="AF36">
+            <v>0.13157894736842105</v>
+          </cell>
+          <cell r="AL36">
+            <v>0.13157894736842105</v>
+          </cell>
+          <cell r="AR36">
+            <v>0.18421052631578946</v>
+          </cell>
+          <cell r="AX36">
+            <v>0.21052631578947367</v>
+          </cell>
+        </row>
+        <row r="37">
+          <cell r="N37">
+            <v>1633556</v>
+          </cell>
+          <cell r="T37">
+            <v>342208</v>
+          </cell>
+          <cell r="Z37">
+            <v>565561</v>
+          </cell>
+          <cell r="AF37">
+            <v>452117</v>
+          </cell>
+          <cell r="AL37">
+            <v>488157</v>
+          </cell>
+          <cell r="AR37">
+            <v>989889</v>
+          </cell>
+          <cell r="AX37">
+            <v>578476</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3163,658 +3351,658 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F92D89D8-4005-4151-A02E-66942038A7E3}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EECEDBF6-939F-4501-821A-C7B83E80DC3C}">
+  <sheetPr codeName="Sheet1">
     <tabColor rgb="FFCCFFCC"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:CF170"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="AB27" sqref="AB27:AE27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.21875" defaultRowHeight="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.21875" style="1" customWidth="1"/>
     <col min="2" max="13" width="2.33203125" style="1" customWidth="1"/>
     <col min="14" max="42" width="1.88671875" style="1" customWidth="1"/>
     <col min="43" max="43" width="2.44140625" style="1" customWidth="1"/>
     <col min="44" max="56" width="3.21875" style="1"/>
     <col min="57" max="57" width="4.33203125" style="1" customWidth="1"/>
     <col min="58" max="60" width="12.6640625" style="1" customWidth="1"/>
     <col min="61" max="16384" width="3.21875" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:84" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="2:84" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="2:84" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="3"/>
     </row>
     <row r="5" spans="2:84" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C5" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="2:84" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C6" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="2:84" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
-      <c r="E7" s="51" t="s">
-[...38 lines deleted...]
-      <c r="AP7" s="51"/>
+      <c r="E7" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="47"/>
+      <c r="J7" s="47"/>
+      <c r="K7" s="47"/>
+      <c r="L7" s="47"/>
+      <c r="M7" s="47"/>
+      <c r="N7" s="47"/>
+      <c r="O7" s="47"/>
+      <c r="P7" s="47"/>
+      <c r="Q7" s="47"/>
+      <c r="R7" s="47"/>
+      <c r="S7" s="47"/>
+      <c r="T7" s="47"/>
+      <c r="U7" s="47"/>
+      <c r="V7" s="47"/>
+      <c r="W7" s="47"/>
+      <c r="X7" s="47"/>
+      <c r="Y7" s="47"/>
+      <c r="Z7" s="47"/>
+      <c r="AA7" s="47"/>
+      <c r="AB7" s="47"/>
+      <c r="AC7" s="47"/>
+      <c r="AD7" s="47"/>
+      <c r="AE7" s="47"/>
+      <c r="AF7" s="47"/>
+      <c r="AG7" s="47"/>
+      <c r="AH7" s="47"/>
+      <c r="AI7" s="47"/>
+      <c r="AJ7" s="47"/>
+      <c r="AK7" s="47"/>
+      <c r="AL7" s="47"/>
+      <c r="AM7" s="47"/>
+      <c r="AN7" s="47"/>
+      <c r="AO7" s="47"/>
+      <c r="AP7" s="47"/>
     </row>
     <row r="8" spans="2:84" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
-      <c r="E8" s="51" t="s">
-[...38 lines deleted...]
-      <c r="AP8" s="51"/>
+      <c r="E8" s="47" t="s">
+        <v>66</v>
+      </c>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
+      <c r="Q8" s="47"/>
+      <c r="R8" s="47"/>
+      <c r="S8" s="47"/>
+      <c r="T8" s="47"/>
+      <c r="U8" s="47"/>
+      <c r="V8" s="47"/>
+      <c r="W8" s="47"/>
+      <c r="X8" s="47"/>
+      <c r="Y8" s="47"/>
+      <c r="Z8" s="47"/>
+      <c r="AA8" s="47"/>
+      <c r="AB8" s="47"/>
+      <c r="AC8" s="47"/>
+      <c r="AD8" s="47"/>
+      <c r="AE8" s="47"/>
+      <c r="AF8" s="47"/>
+      <c r="AG8" s="47"/>
+      <c r="AH8" s="47"/>
+      <c r="AI8" s="47"/>
+      <c r="AJ8" s="47"/>
+      <c r="AK8" s="47"/>
+      <c r="AL8" s="47"/>
+      <c r="AM8" s="47"/>
+      <c r="AN8" s="47"/>
+      <c r="AO8" s="47"/>
+      <c r="AP8" s="47"/>
       <c r="AU8" s="6"/>
       <c r="AV8" s="6"/>
       <c r="AW8" s="6"/>
       <c r="AX8" s="6"/>
       <c r="AY8" s="6"/>
       <c r="AZ8" s="6"/>
       <c r="BA8" s="6"/>
       <c r="BB8" s="6"/>
       <c r="BC8" s="6"/>
       <c r="BD8" s="6"/>
       <c r="BE8" s="6"/>
       <c r="BF8" s="6"/>
       <c r="BG8" s="6"/>
       <c r="BH8" s="6"/>
       <c r="BI8" s="6"/>
       <c r="BJ8" s="6"/>
       <c r="BK8" s="6"/>
       <c r="BL8" s="6"/>
       <c r="BM8" s="6"/>
       <c r="BN8" s="6"/>
       <c r="BO8" s="6"/>
       <c r="BP8" s="6"/>
       <c r="BQ8" s="6"/>
       <c r="BR8" s="6"/>
       <c r="BS8" s="6"/>
       <c r="BT8" s="6"/>
       <c r="BU8" s="6"/>
       <c r="BV8" s="6"/>
       <c r="BW8" s="6"/>
       <c r="BX8" s="6"/>
       <c r="BY8" s="6"/>
       <c r="BZ8" s="6"/>
       <c r="CA8" s="6"/>
       <c r="CB8" s="6"/>
       <c r="CC8" s="6"/>
       <c r="CD8" s="6"/>
       <c r="CE8" s="6"/>
       <c r="CF8" s="6"/>
     </row>
     <row r="9" spans="2:84" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C9" s="7"/>
       <c r="D9" s="5"/>
-      <c r="E9" s="51" t="s">
-[...38 lines deleted...]
-      <c r="AP9" s="51"/>
+      <c r="E9" s="47" t="s">
+        <v>67</v>
+      </c>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="47"/>
+      <c r="O9" s="47"/>
+      <c r="P9" s="47"/>
+      <c r="Q9" s="47"/>
+      <c r="R9" s="47"/>
+      <c r="S9" s="47"/>
+      <c r="T9" s="47"/>
+      <c r="U9" s="47"/>
+      <c r="V9" s="47"/>
+      <c r="W9" s="47"/>
+      <c r="X9" s="47"/>
+      <c r="Y9" s="47"/>
+      <c r="Z9" s="47"/>
+      <c r="AA9" s="47"/>
+      <c r="AB9" s="47"/>
+      <c r="AC9" s="47"/>
+      <c r="AD9" s="47"/>
+      <c r="AE9" s="47"/>
+      <c r="AF9" s="47"/>
+      <c r="AG9" s="47"/>
+      <c r="AH9" s="47"/>
+      <c r="AI9" s="47"/>
+      <c r="AJ9" s="47"/>
+      <c r="AK9" s="47"/>
+      <c r="AL9" s="47"/>
+      <c r="AM9" s="47"/>
+      <c r="AN9" s="47"/>
+      <c r="AO9" s="47"/>
+      <c r="AP9" s="47"/>
     </row>
     <row r="10" spans="2:84" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
-      <c r="E10" s="51" t="s">
-[...38 lines deleted...]
-      <c r="AP10" s="51"/>
+      <c r="E10" s="47" t="s">
+        <v>68</v>
+      </c>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="47"/>
+      <c r="O10" s="47"/>
+      <c r="P10" s="47"/>
+      <c r="Q10" s="47"/>
+      <c r="R10" s="47"/>
+      <c r="S10" s="47"/>
+      <c r="T10" s="47"/>
+      <c r="U10" s="47"/>
+      <c r="V10" s="47"/>
+      <c r="W10" s="47"/>
+      <c r="X10" s="47"/>
+      <c r="Y10" s="47"/>
+      <c r="Z10" s="47"/>
+      <c r="AA10" s="47"/>
+      <c r="AB10" s="47"/>
+      <c r="AC10" s="47"/>
+      <c r="AD10" s="47"/>
+      <c r="AE10" s="47"/>
+      <c r="AF10" s="47"/>
+      <c r="AG10" s="47"/>
+      <c r="AH10" s="47"/>
+      <c r="AI10" s="47"/>
+      <c r="AJ10" s="47"/>
+      <c r="AK10" s="47"/>
+      <c r="AL10" s="47"/>
+      <c r="AM10" s="47"/>
+      <c r="AN10" s="47"/>
+      <c r="AO10" s="47"/>
+      <c r="AP10" s="47"/>
       <c r="AQ10" s="8"/>
     </row>
     <row r="11" spans="2:84" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C11" s="9"/>
       <c r="D11" s="5"/>
-      <c r="E11" s="51" t="s">
-[...38 lines deleted...]
-      <c r="AP11" s="51"/>
+      <c r="E11" s="47" t="s">
+        <v>69</v>
+      </c>
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="47"/>
+      <c r="N11" s="47"/>
+      <c r="O11" s="47"/>
+      <c r="P11" s="47"/>
+      <c r="Q11" s="47"/>
+      <c r="R11" s="47"/>
+      <c r="S11" s="47"/>
+      <c r="T11" s="47"/>
+      <c r="U11" s="47"/>
+      <c r="V11" s="47"/>
+      <c r="W11" s="47"/>
+      <c r="X11" s="47"/>
+      <c r="Y11" s="47"/>
+      <c r="Z11" s="47"/>
+      <c r="AA11" s="47"/>
+      <c r="AB11" s="47"/>
+      <c r="AC11" s="47"/>
+      <c r="AD11" s="47"/>
+      <c r="AE11" s="47"/>
+      <c r="AF11" s="47"/>
+      <c r="AG11" s="47"/>
+      <c r="AH11" s="47"/>
+      <c r="AI11" s="47"/>
+      <c r="AJ11" s="47"/>
+      <c r="AK11" s="47"/>
+      <c r="AL11" s="47"/>
+      <c r="AM11" s="47"/>
+      <c r="AN11" s="47"/>
+      <c r="AO11" s="47"/>
+      <c r="AP11" s="47"/>
     </row>
     <row r="12" spans="2:84" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
-      <c r="E12" s="53" t="s">
-[...38 lines deleted...]
-      <c r="AP12" s="53"/>
+      <c r="E12" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="F12" s="49"/>
+      <c r="G12" s="49"/>
+      <c r="H12" s="49"/>
+      <c r="I12" s="49"/>
+      <c r="J12" s="49"/>
+      <c r="K12" s="49"/>
+      <c r="L12" s="49"/>
+      <c r="M12" s="49"/>
+      <c r="N12" s="49"/>
+      <c r="O12" s="49"/>
+      <c r="P12" s="49"/>
+      <c r="Q12" s="49"/>
+      <c r="R12" s="49"/>
+      <c r="S12" s="49"/>
+      <c r="T12" s="49"/>
+      <c r="U12" s="49"/>
+      <c r="V12" s="49"/>
+      <c r="W12" s="49"/>
+      <c r="X12" s="49"/>
+      <c r="Y12" s="49"/>
+      <c r="Z12" s="49"/>
+      <c r="AA12" s="49"/>
+      <c r="AB12" s="49"/>
+      <c r="AC12" s="49"/>
+      <c r="AD12" s="49"/>
+      <c r="AE12" s="49"/>
+      <c r="AF12" s="49"/>
+      <c r="AG12" s="49"/>
+      <c r="AH12" s="49"/>
+      <c r="AI12" s="49"/>
+      <c r="AJ12" s="49"/>
+      <c r="AK12" s="49"/>
+      <c r="AL12" s="49"/>
+      <c r="AM12" s="49"/>
+      <c r="AN12" s="49"/>
+      <c r="AO12" s="49"/>
+      <c r="AP12" s="49"/>
     </row>
     <row r="13" spans="2:84" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
-      <c r="E13" s="51" t="s">
-[...38 lines deleted...]
-      <c r="AP13" s="51"/>
+      <c r="E13" s="47" t="s">
+        <v>70</v>
+      </c>
+      <c r="F13" s="47"/>
+      <c r="G13" s="47"/>
+      <c r="H13" s="47"/>
+      <c r="I13" s="47"/>
+      <c r="J13" s="47"/>
+      <c r="K13" s="47"/>
+      <c r="L13" s="47"/>
+      <c r="M13" s="47"/>
+      <c r="N13" s="47"/>
+      <c r="O13" s="47"/>
+      <c r="P13" s="47"/>
+      <c r="Q13" s="47"/>
+      <c r="R13" s="47"/>
+      <c r="S13" s="47"/>
+      <c r="T13" s="47"/>
+      <c r="U13" s="47"/>
+      <c r="V13" s="47"/>
+      <c r="W13" s="47"/>
+      <c r="X13" s="47"/>
+      <c r="Y13" s="47"/>
+      <c r="Z13" s="47"/>
+      <c r="AA13" s="47"/>
+      <c r="AB13" s="47"/>
+      <c r="AC13" s="47"/>
+      <c r="AD13" s="47"/>
+      <c r="AE13" s="47"/>
+      <c r="AF13" s="47"/>
+      <c r="AG13" s="47"/>
+      <c r="AH13" s="47"/>
+      <c r="AI13" s="47"/>
+      <c r="AJ13" s="47"/>
+      <c r="AK13" s="47"/>
+      <c r="AL13" s="47"/>
+      <c r="AM13" s="47"/>
+      <c r="AN13" s="47"/>
+      <c r="AO13" s="47"/>
+      <c r="AP13" s="47"/>
     </row>
     <row r="14" spans="2:84" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
-      <c r="E14" s="51" t="s">
-[...38 lines deleted...]
-      <c r="AP14" s="51"/>
+      <c r="E14" s="47" t="s">
+        <v>71</v>
+      </c>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="47"/>
+      <c r="O14" s="47"/>
+      <c r="P14" s="47"/>
+      <c r="Q14" s="47"/>
+      <c r="R14" s="47"/>
+      <c r="S14" s="47"/>
+      <c r="T14" s="47"/>
+      <c r="U14" s="47"/>
+      <c r="V14" s="47"/>
+      <c r="W14" s="47"/>
+      <c r="X14" s="47"/>
+      <c r="Y14" s="47"/>
+      <c r="Z14" s="47"/>
+      <c r="AA14" s="47"/>
+      <c r="AB14" s="47"/>
+      <c r="AC14" s="47"/>
+      <c r="AD14" s="47"/>
+      <c r="AE14" s="47"/>
+      <c r="AF14" s="47"/>
+      <c r="AG14" s="47"/>
+      <c r="AH14" s="47"/>
+      <c r="AI14" s="47"/>
+      <c r="AJ14" s="47"/>
+      <c r="AK14" s="47"/>
+      <c r="AL14" s="47"/>
+      <c r="AM14" s="47"/>
+      <c r="AN14" s="47"/>
+      <c r="AO14" s="47"/>
+      <c r="AP14" s="47"/>
     </row>
     <row r="15" spans="2:84" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
-      <c r="E15" s="51" t="s">
-[...38 lines deleted...]
-      <c r="AP15" s="51"/>
+      <c r="E15" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="F15" s="47"/>
+      <c r="G15" s="47"/>
+      <c r="H15" s="47"/>
+      <c r="I15" s="47"/>
+      <c r="J15" s="47"/>
+      <c r="K15" s="47"/>
+      <c r="L15" s="47"/>
+      <c r="M15" s="47"/>
+      <c r="N15" s="47"/>
+      <c r="O15" s="47"/>
+      <c r="P15" s="47"/>
+      <c r="Q15" s="47"/>
+      <c r="R15" s="47"/>
+      <c r="S15" s="47"/>
+      <c r="T15" s="47"/>
+      <c r="U15" s="47"/>
+      <c r="V15" s="47"/>
+      <c r="W15" s="47"/>
+      <c r="X15" s="47"/>
+      <c r="Y15" s="47"/>
+      <c r="Z15" s="47"/>
+      <c r="AA15" s="47"/>
+      <c r="AB15" s="47"/>
+      <c r="AC15" s="47"/>
+      <c r="AD15" s="47"/>
+      <c r="AE15" s="47"/>
+      <c r="AF15" s="47"/>
+      <c r="AG15" s="47"/>
+      <c r="AH15" s="47"/>
+      <c r="AI15" s="47"/>
+      <c r="AJ15" s="47"/>
+      <c r="AK15" s="47"/>
+      <c r="AL15" s="47"/>
+      <c r="AM15" s="47"/>
+      <c r="AN15" s="47"/>
+      <c r="AO15" s="47"/>
+      <c r="AP15" s="47"/>
     </row>
     <row r="16" spans="2:84" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
-      <c r="E16" s="52" t="s">
-[...38 lines deleted...]
-      <c r="AP16" s="52"/>
+      <c r="E16" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="F16" s="48"/>
+      <c r="G16" s="48"/>
+      <c r="H16" s="48"/>
+      <c r="I16" s="48"/>
+      <c r="J16" s="48"/>
+      <c r="K16" s="48"/>
+      <c r="L16" s="48"/>
+      <c r="M16" s="48"/>
+      <c r="N16" s="48"/>
+      <c r="O16" s="48"/>
+      <c r="P16" s="48"/>
+      <c r="Q16" s="48"/>
+      <c r="R16" s="48"/>
+      <c r="S16" s="48"/>
+      <c r="T16" s="48"/>
+      <c r="U16" s="48"/>
+      <c r="V16" s="48"/>
+      <c r="W16" s="48"/>
+      <c r="X16" s="48"/>
+      <c r="Y16" s="48"/>
+      <c r="Z16" s="48"/>
+      <c r="AA16" s="48"/>
+      <c r="AB16" s="48"/>
+      <c r="AC16" s="48"/>
+      <c r="AD16" s="48"/>
+      <c r="AE16" s="48"/>
+      <c r="AF16" s="48"/>
+      <c r="AG16" s="48"/>
+      <c r="AH16" s="48"/>
+      <c r="AI16" s="48"/>
+      <c r="AJ16" s="48"/>
+      <c r="AK16" s="48"/>
+      <c r="AL16" s="48"/>
+      <c r="AM16" s="48"/>
+      <c r="AN16" s="48"/>
+      <c r="AO16" s="48"/>
+      <c r="AP16" s="48"/>
     </row>
     <row r="17" spans="2:71" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
-      <c r="E17" s="51" t="s">
-[...38 lines deleted...]
-      <c r="AP17" s="51"/>
+      <c r="E17" s="47" t="s">
+        <v>74</v>
+      </c>
+      <c r="F17" s="47"/>
+      <c r="G17" s="47"/>
+      <c r="H17" s="47"/>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="47"/>
+      <c r="N17" s="47"/>
+      <c r="O17" s="47"/>
+      <c r="P17" s="47"/>
+      <c r="Q17" s="47"/>
+      <c r="R17" s="47"/>
+      <c r="S17" s="47"/>
+      <c r="T17" s="47"/>
+      <c r="U17" s="47"/>
+      <c r="V17" s="47"/>
+      <c r="W17" s="47"/>
+      <c r="X17" s="47"/>
+      <c r="Y17" s="47"/>
+      <c r="Z17" s="47"/>
+      <c r="AA17" s="47"/>
+      <c r="AB17" s="47"/>
+      <c r="AC17" s="47"/>
+      <c r="AD17" s="47"/>
+      <c r="AE17" s="47"/>
+      <c r="AF17" s="47"/>
+      <c r="AG17" s="47"/>
+      <c r="AH17" s="47"/>
+      <c r="AI17" s="47"/>
+      <c r="AJ17" s="47"/>
+      <c r="AK17" s="47"/>
+      <c r="AL17" s="47"/>
+      <c r="AM17" s="47"/>
+      <c r="AN17" s="47"/>
+      <c r="AO17" s="47"/>
+      <c r="AP17" s="47"/>
     </row>
     <row r="18" spans="2:71" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
-      <c r="E18" s="53" t="s">
-[...38 lines deleted...]
-      <c r="AP18" s="53"/>
+      <c r="E18" s="49" t="s">
+        <v>75</v>
+      </c>
+      <c r="F18" s="49"/>
+      <c r="G18" s="49"/>
+      <c r="H18" s="49"/>
+      <c r="I18" s="49"/>
+      <c r="J18" s="49"/>
+      <c r="K18" s="49"/>
+      <c r="L18" s="49"/>
+      <c r="M18" s="49"/>
+      <c r="N18" s="49"/>
+      <c r="O18" s="49"/>
+      <c r="P18" s="49"/>
+      <c r="Q18" s="49"/>
+      <c r="R18" s="49"/>
+      <c r="S18" s="49"/>
+      <c r="T18" s="49"/>
+      <c r="U18" s="49"/>
+      <c r="V18" s="49"/>
+      <c r="W18" s="49"/>
+      <c r="X18" s="49"/>
+      <c r="Y18" s="49"/>
+      <c r="Z18" s="49"/>
+      <c r="AA18" s="49"/>
+      <c r="AB18" s="49"/>
+      <c r="AC18" s="49"/>
+      <c r="AD18" s="49"/>
+      <c r="AE18" s="49"/>
+      <c r="AF18" s="49"/>
+      <c r="AG18" s="49"/>
+      <c r="AH18" s="49"/>
+      <c r="AI18" s="49"/>
+      <c r="AJ18" s="49"/>
+      <c r="AK18" s="49"/>
+      <c r="AL18" s="49"/>
+      <c r="AM18" s="49"/>
+      <c r="AN18" s="49"/>
+      <c r="AO18" s="49"/>
+      <c r="AP18" s="49"/>
     </row>
     <row r="19" spans="2:71" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C19" s="10"/>
       <c r="D19" s="10"/>
       <c r="E19" s="10"/>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
       <c r="N19" s="10"/>
       <c r="O19" s="10"/>
       <c r="P19" s="10"/>
       <c r="Q19" s="10"/>
       <c r="R19" s="10"/>
       <c r="S19" s="10"/>
       <c r="T19" s="10"/>
       <c r="U19" s="10"/>
       <c r="V19" s="10"/>
       <c r="W19" s="10"/>
       <c r="X19" s="10"/>
       <c r="Y19" s="10"/>
@@ -3830,1804 +4018,1804 @@
       <c r="AI19" s="10"/>
       <c r="AJ19" s="10"/>
       <c r="AK19" s="10"/>
       <c r="AL19" s="10"/>
       <c r="AM19" s="10"/>
       <c r="AN19" s="10"/>
       <c r="AO19" s="10"/>
       <c r="AP19" s="11"/>
       <c r="BF19" s="12"/>
       <c r="BG19" s="12"/>
       <c r="BH19" s="12"/>
       <c r="BI19" s="12"/>
       <c r="BJ19" s="12"/>
       <c r="BK19" s="12"/>
       <c r="BL19" s="12"/>
       <c r="BM19" s="12"/>
       <c r="BN19" s="12"/>
       <c r="BO19" s="12"/>
       <c r="BP19" s="12"/>
       <c r="BQ19" s="12"/>
       <c r="BR19" s="12"/>
       <c r="BS19" s="12"/>
     </row>
     <row r="20" spans="2:71" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="13" t="s">
-        <v>15</v>
-[...10 lines deleted...]
-      <c r="AP20" s="54"/>
+        <v>4</v>
+      </c>
+      <c r="AI20" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AJ20" s="50"/>
+      <c r="AK20" s="50"/>
+      <c r="AL20" s="50"/>
+      <c r="AM20" s="50"/>
+      <c r="AN20" s="50"/>
+      <c r="AO20" s="50"/>
+      <c r="AP20" s="50"/>
       <c r="BF20" s="12"/>
       <c r="BG20" s="12"/>
       <c r="BH20" s="12"/>
       <c r="BI20" s="12"/>
       <c r="BJ20" s="12"/>
       <c r="BK20" s="12"/>
       <c r="BL20" s="12"/>
       <c r="BM20" s="12"/>
       <c r="BN20" s="12"/>
       <c r="BO20" s="12"/>
       <c r="BP20" s="12"/>
       <c r="BQ20" s="12"/>
       <c r="BR20" s="12"/>
       <c r="BS20" s="12"/>
     </row>
     <row r="21" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="55" t="s">
-[...18 lines deleted...]
-      <c r="Q21" s="62"/>
+      <c r="B21" s="51" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="52"/>
+      <c r="D21" s="52"/>
+      <c r="E21" s="52"/>
+      <c r="F21" s="52"/>
+      <c r="G21" s="52"/>
+      <c r="H21" s="52"/>
+      <c r="I21" s="52"/>
+      <c r="J21" s="52"/>
+      <c r="K21" s="52"/>
+      <c r="L21" s="52"/>
+      <c r="M21" s="53"/>
+      <c r="N21" s="57" t="s">
+        <v>7</v>
+      </c>
+      <c r="O21" s="58"/>
+      <c r="P21" s="58"/>
+      <c r="Q21" s="58"/>
       <c r="R21" s="14"/>
       <c r="S21" s="14"/>
       <c r="T21" s="14"/>
-      <c r="U21" s="65" t="s">
-[...4 lines deleted...]
-      <c r="X21" s="62"/>
+      <c r="U21" s="61" t="s">
+        <v>8</v>
+      </c>
+      <c r="V21" s="58"/>
+      <c r="W21" s="58"/>
+      <c r="X21" s="58"/>
       <c r="Y21" s="15"/>
       <c r="Z21" s="14"/>
       <c r="AA21" s="16"/>
-      <c r="AB21" s="67" t="s">
-[...4 lines deleted...]
-      <c r="AE21" s="68"/>
+      <c r="AB21" s="63" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC21" s="64"/>
+      <c r="AD21" s="64"/>
+      <c r="AE21" s="64"/>
       <c r="AF21" s="15"/>
       <c r="AG21" s="14"/>
       <c r="AH21" s="14"/>
-      <c r="AI21" s="69" t="s">
-[...10 lines deleted...]
-      <c r="AP21" s="71"/>
+      <c r="AI21" s="65" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ21" s="64"/>
+      <c r="AK21" s="64"/>
+      <c r="AL21" s="66"/>
+      <c r="AM21" s="61" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN21" s="58"/>
+      <c r="AO21" s="58"/>
+      <c r="AP21" s="67"/>
       <c r="AR21" s="17"/>
-      <c r="BF21" s="48"/>
-      <c r="BG21" s="48"/>
+      <c r="BF21" s="45"/>
+      <c r="BG21" s="45"/>
       <c r="BH21" s="12"/>
       <c r="BI21" s="12"/>
       <c r="BJ21" s="12"/>
       <c r="BK21" s="12"/>
       <c r="BL21" s="12"/>
       <c r="BM21" s="12"/>
       <c r="BN21" s="12"/>
       <c r="BO21" s="12"/>
       <c r="BP21" s="12"/>
       <c r="BQ21" s="12"/>
       <c r="BR21" s="12"/>
       <c r="BS21" s="12"/>
     </row>
     <row r="22" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="58"/>
-[...53 lines deleted...]
-      <c r="BG22" s="48"/>
+      <c r="B22" s="54"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="55"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="55"/>
+      <c r="L22" s="55"/>
+      <c r="M22" s="56"/>
+      <c r="N22" s="59"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="60"/>
+      <c r="Q22" s="60"/>
+      <c r="R22" s="68" t="s">
+        <v>11</v>
+      </c>
+      <c r="S22" s="69"/>
+      <c r="T22" s="70"/>
+      <c r="U22" s="62"/>
+      <c r="V22" s="60"/>
+      <c r="W22" s="60"/>
+      <c r="X22" s="60"/>
+      <c r="Y22" s="68" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z22" s="69"/>
+      <c r="AA22" s="70"/>
+      <c r="AB22" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC22" s="60"/>
+      <c r="AD22" s="60"/>
+      <c r="AE22" s="71"/>
+      <c r="AF22" s="68" t="s">
+        <v>11</v>
+      </c>
+      <c r="AG22" s="69"/>
+      <c r="AH22" s="72"/>
+      <c r="AI22" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ22" s="60"/>
+      <c r="AK22" s="60"/>
+      <c r="AL22" s="71"/>
+      <c r="AM22" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="AN22" s="60"/>
+      <c r="AO22" s="60"/>
+      <c r="AP22" s="73"/>
+      <c r="BF22" s="45"/>
+      <c r="BG22" s="45"/>
       <c r="BH22" s="12"/>
       <c r="BI22" s="12"/>
       <c r="BJ22" s="12"/>
       <c r="BK22" s="12"/>
       <c r="BL22" s="12"/>
       <c r="BM22" s="12"/>
       <c r="BN22" s="12"/>
       <c r="BO22" s="12"/>
       <c r="BP22" s="12"/>
       <c r="BQ22" s="12"/>
       <c r="BR22" s="12"/>
       <c r="BS22" s="12"/>
     </row>
     <row r="23" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="78" t="s">
-[...19 lines deleted...]
-      <c r="R23" s="84">
+      <c r="B23" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="75"/>
+      <c r="D23" s="75"/>
+      <c r="E23" s="75"/>
+      <c r="F23" s="75"/>
+      <c r="G23" s="75"/>
+      <c r="H23" s="75"/>
+      <c r="I23" s="75"/>
+      <c r="J23" s="75"/>
+      <c r="K23" s="75"/>
+      <c r="L23" s="75"/>
+      <c r="M23" s="76"/>
+      <c r="N23" s="77">
+        <v>156224.05900000001</v>
+      </c>
+      <c r="O23" s="78"/>
+      <c r="P23" s="78"/>
+      <c r="Q23" s="79"/>
+      <c r="R23" s="80">
         <v>100</v>
       </c>
-      <c r="S23" s="85"/>
-[...7 lines deleted...]
-      <c r="Y23" s="84">
+      <c r="S23" s="81"/>
+      <c r="T23" s="82"/>
+      <c r="U23" s="83">
+        <v>33318.15</v>
+      </c>
+      <c r="V23" s="78"/>
+      <c r="W23" s="78"/>
+      <c r="X23" s="79"/>
+      <c r="Y23" s="80">
         <v>100</v>
       </c>
-      <c r="Z23" s="85"/>
-[...7 lines deleted...]
-      <c r="AF23" s="84">
+      <c r="Z23" s="81"/>
+      <c r="AA23" s="82"/>
+      <c r="AB23" s="83">
+        <v>189542.209</v>
+      </c>
+      <c r="AC23" s="78"/>
+      <c r="AD23" s="78"/>
+      <c r="AE23" s="79"/>
+      <c r="AF23" s="80">
         <v>100</v>
       </c>
-      <c r="AG23" s="85"/>
-[...12 lines deleted...]
-      <c r="AP23" s="88"/>
+      <c r="AG23" s="81"/>
+      <c r="AH23" s="84"/>
+      <c r="AI23" s="77">
+        <v>187204</v>
+      </c>
+      <c r="AJ23" s="78"/>
+      <c r="AK23" s="78"/>
+      <c r="AL23" s="79"/>
+      <c r="AM23" s="80">
+        <v>101.2</v>
+      </c>
+      <c r="AN23" s="81"/>
+      <c r="AO23" s="81"/>
+      <c r="AP23" s="84"/>
       <c r="BF23" s="12"/>
       <c r="BG23" s="18"/>
       <c r="BH23" s="12"/>
       <c r="BI23" s="12"/>
       <c r="BJ23" s="12"/>
       <c r="BK23" s="12"/>
       <c r="BL23" s="12"/>
       <c r="BM23" s="12"/>
       <c r="BN23" s="12"/>
       <c r="BO23" s="12"/>
       <c r="BP23" s="12"/>
       <c r="BQ23" s="12"/>
       <c r="BR23" s="12"/>
       <c r="BS23" s="12"/>
     </row>
     <row r="24" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="89" t="s">
-[...32 lines deleted...]
-      <c r="Y24" s="98">
+      <c r="B24" s="85" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="88" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" s="89"/>
+      <c r="E24" s="89"/>
+      <c r="F24" s="89"/>
+      <c r="G24" s="89"/>
+      <c r="H24" s="89"/>
+      <c r="I24" s="89"/>
+      <c r="J24" s="89"/>
+      <c r="K24" s="89"/>
+      <c r="L24" s="89"/>
+      <c r="M24" s="90"/>
+      <c r="N24" s="91">
+        <v>156078.51199999999</v>
+      </c>
+      <c r="O24" s="92"/>
+      <c r="P24" s="92"/>
+      <c r="Q24" s="93"/>
+      <c r="R24" s="94">
         <v>99.9</v>
       </c>
-      <c r="Z24" s="99"/>
-[...23 lines deleted...]
-      <c r="AP24" s="105"/>
+      <c r="S24" s="95"/>
+      <c r="T24" s="96"/>
+      <c r="U24" s="97">
+        <v>32978.728000000003</v>
+      </c>
+      <c r="V24" s="92"/>
+      <c r="W24" s="92"/>
+      <c r="X24" s="93"/>
+      <c r="Y24" s="94">
+        <v>99</v>
+      </c>
+      <c r="Z24" s="95"/>
+      <c r="AA24" s="96"/>
+      <c r="AB24" s="98">
+        <v>189057.24</v>
+      </c>
+      <c r="AC24" s="99"/>
+      <c r="AD24" s="99"/>
+      <c r="AE24" s="100"/>
+      <c r="AF24" s="94">
+        <v>99.7</v>
+      </c>
+      <c r="AG24" s="95"/>
+      <c r="AH24" s="101"/>
+      <c r="AI24" s="102">
+        <v>186872</v>
+      </c>
+      <c r="AJ24" s="103"/>
+      <c r="AK24" s="103"/>
+      <c r="AL24" s="104"/>
+      <c r="AM24" s="94">
+        <v>101.2</v>
+      </c>
+      <c r="AN24" s="95"/>
+      <c r="AO24" s="95"/>
+      <c r="AP24" s="101"/>
       <c r="BF24" s="12"/>
       <c r="BG24" s="18"/>
       <c r="BH24" s="12"/>
       <c r="BI24" s="12"/>
       <c r="BJ24" s="12"/>
       <c r="BK24" s="12"/>
       <c r="BL24" s="12"/>
       <c r="BM24" s="12"/>
       <c r="BN24" s="12"/>
       <c r="BO24" s="12"/>
       <c r="BP24" s="12"/>
       <c r="BQ24" s="12"/>
       <c r="BR24" s="12"/>
       <c r="BS24" s="12"/>
     </row>
     <row r="25" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="90"/>
+      <c r="B25" s="86"/>
       <c r="C25" s="22"/>
       <c r="D25" s="19" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="E25" s="20"/>
       <c r="F25" s="20"/>
       <c r="G25" s="20"/>
       <c r="H25" s="20"/>
       <c r="I25" s="20"/>
       <c r="J25" s="20"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
       <c r="M25" s="21"/>
-      <c r="N25" s="109">
-[...43 lines deleted...]
-      <c r="AP25" s="119"/>
+      <c r="N25" s="105">
+        <v>125530.262</v>
+      </c>
+      <c r="O25" s="106"/>
+      <c r="P25" s="106"/>
+      <c r="Q25" s="107"/>
+      <c r="R25" s="108">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="S25" s="109"/>
+      <c r="T25" s="110"/>
+      <c r="U25" s="111">
+        <v>30440.767</v>
+      </c>
+      <c r="V25" s="112"/>
+      <c r="W25" s="112"/>
+      <c r="X25" s="113"/>
+      <c r="Y25" s="108">
+        <v>91.3</v>
+      </c>
+      <c r="Z25" s="109"/>
+      <c r="AA25" s="110"/>
+      <c r="AB25" s="114">
+        <v>155971.02900000001</v>
+      </c>
+      <c r="AC25" s="106"/>
+      <c r="AD25" s="106"/>
+      <c r="AE25" s="107"/>
+      <c r="AF25" s="108">
+        <v>82.3</v>
+      </c>
+      <c r="AG25" s="109"/>
+      <c r="AH25" s="115"/>
+      <c r="AI25" s="105">
+        <v>153941</v>
+      </c>
+      <c r="AJ25" s="106"/>
+      <c r="AK25" s="106"/>
+      <c r="AL25" s="107"/>
+      <c r="AM25" s="108">
+        <v>101.3</v>
+      </c>
+      <c r="AN25" s="109"/>
+      <c r="AO25" s="109"/>
+      <c r="AP25" s="115"/>
       <c r="BF25" s="12"/>
       <c r="BG25" s="18"/>
       <c r="BH25" s="12"/>
       <c r="BI25" s="12"/>
       <c r="BJ25" s="12"/>
       <c r="BK25" s="12"/>
       <c r="BL25" s="12"/>
       <c r="BM25" s="12"/>
       <c r="BN25" s="12"/>
       <c r="BO25" s="12"/>
       <c r="BP25" s="12"/>
       <c r="BQ25" s="12"/>
       <c r="BR25" s="12"/>
       <c r="BS25" s="12"/>
     </row>
     <row r="26" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="90"/>
+      <c r="B26" s="86"/>
       <c r="D26" s="23" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="25"/>
-      <c r="N26" s="106">
-[...5 lines deleted...]
-      <c r="R26" s="120">
+      <c r="N26" s="102">
+        <v>119848.83</v>
+      </c>
+      <c r="O26" s="103"/>
+      <c r="P26" s="103"/>
+      <c r="Q26" s="104"/>
+      <c r="R26" s="116">
         <v>76.7</v>
       </c>
-      <c r="S26" s="121"/>
-[...35 lines deleted...]
-      <c r="BE26" s="49"/>
+      <c r="S26" s="117"/>
+      <c r="T26" s="119"/>
+      <c r="U26" s="120">
+        <v>30294.486000000001</v>
+      </c>
+      <c r="V26" s="103"/>
+      <c r="W26" s="103"/>
+      <c r="X26" s="104"/>
+      <c r="Y26" s="116">
+        <v>90.9</v>
+      </c>
+      <c r="Z26" s="117"/>
+      <c r="AA26" s="119"/>
+      <c r="AB26" s="120">
+        <v>150143.31599999999</v>
+      </c>
+      <c r="AC26" s="103"/>
+      <c r="AD26" s="103"/>
+      <c r="AE26" s="104"/>
+      <c r="AF26" s="116">
+        <v>79.2</v>
+      </c>
+      <c r="AG26" s="117"/>
+      <c r="AH26" s="118"/>
+      <c r="AI26" s="102">
+        <v>148418</v>
+      </c>
+      <c r="AJ26" s="103"/>
+      <c r="AK26" s="103"/>
+      <c r="AL26" s="104"/>
+      <c r="AM26" s="116">
+        <v>101.2</v>
+      </c>
+      <c r="AN26" s="117"/>
+      <c r="AO26" s="117"/>
+      <c r="AP26" s="118"/>
+      <c r="BE26" s="46"/>
       <c r="BF26" s="12"/>
       <c r="BG26" s="18"/>
       <c r="BH26" s="12"/>
       <c r="BI26" s="12"/>
       <c r="BJ26" s="12"/>
       <c r="BK26" s="12"/>
       <c r="BL26" s="12"/>
       <c r="BM26" s="12"/>
       <c r="BN26" s="12"/>
       <c r="BO26" s="12"/>
       <c r="BP26" s="12"/>
       <c r="BQ26" s="12"/>
       <c r="BR26" s="12"/>
       <c r="BS26" s="12"/>
     </row>
     <row r="27" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="90"/>
+      <c r="B27" s="86"/>
       <c r="D27" s="19" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="21"/>
-      <c r="N27" s="109">
-[...43 lines deleted...]
-      <c r="AP27" s="119"/>
+      <c r="N27" s="105">
+        <v>30548.25</v>
+      </c>
+      <c r="O27" s="106"/>
+      <c r="P27" s="106"/>
+      <c r="Q27" s="107"/>
+      <c r="R27" s="108">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="S27" s="109"/>
+      <c r="T27" s="110"/>
+      <c r="U27" s="111">
+        <v>2537.9609999999998</v>
+      </c>
+      <c r="V27" s="112"/>
+      <c r="W27" s="112"/>
+      <c r="X27" s="113"/>
+      <c r="Y27" s="108">
+        <v>7.6</v>
+      </c>
+      <c r="Z27" s="109"/>
+      <c r="AA27" s="110"/>
+      <c r="AB27" s="114">
+        <v>33086.211000000003</v>
+      </c>
+      <c r="AC27" s="106"/>
+      <c r="AD27" s="106"/>
+      <c r="AE27" s="107"/>
+      <c r="AF27" s="108">
+        <v>17.5</v>
+      </c>
+      <c r="AG27" s="109"/>
+      <c r="AH27" s="115"/>
+      <c r="AI27" s="105">
+        <v>32931</v>
+      </c>
+      <c r="AJ27" s="106"/>
+      <c r="AK27" s="106"/>
+      <c r="AL27" s="107"/>
+      <c r="AM27" s="108">
+        <v>100.5</v>
+      </c>
+      <c r="AN27" s="109"/>
+      <c r="AO27" s="109"/>
+      <c r="AP27" s="115"/>
       <c r="AS27" s="26"/>
       <c r="BF27" s="12"/>
       <c r="BG27" s="18"/>
       <c r="BH27" s="12"/>
       <c r="BI27" s="12"/>
       <c r="BJ27" s="12"/>
       <c r="BK27" s="12"/>
       <c r="BL27" s="12"/>
       <c r="BM27" s="12"/>
       <c r="BN27" s="12"/>
       <c r="BO27" s="12"/>
       <c r="BP27" s="12"/>
       <c r="BQ27" s="12"/>
       <c r="BR27" s="12"/>
       <c r="BS27" s="12"/>
     </row>
     <row r="28" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="90"/>
+      <c r="B28" s="86"/>
       <c r="D28" s="23" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="24"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="25"/>
-      <c r="N28" s="106">
-[...16 lines deleted...]
-      <c r="Y28" s="120">
+      <c r="N28" s="102">
+        <v>5666.1710000000003</v>
+      </c>
+      <c r="O28" s="103"/>
+      <c r="P28" s="103"/>
+      <c r="Q28" s="104"/>
+      <c r="R28" s="116">
+        <v>3.6</v>
+      </c>
+      <c r="S28" s="117"/>
+      <c r="T28" s="119"/>
+      <c r="U28" s="120">
+        <v>7.226</v>
+      </c>
+      <c r="V28" s="103"/>
+      <c r="W28" s="103"/>
+      <c r="X28" s="104"/>
+      <c r="Y28" s="116">
         <v>0</v>
       </c>
-      <c r="Z28" s="121"/>
-[...23 lines deleted...]
-      <c r="AP28" s="122"/>
+      <c r="Z28" s="117"/>
+      <c r="AA28" s="119"/>
+      <c r="AB28" s="120">
+        <v>5673.3969999999999</v>
+      </c>
+      <c r="AC28" s="103"/>
+      <c r="AD28" s="103"/>
+      <c r="AE28" s="104"/>
+      <c r="AF28" s="116">
+        <v>3</v>
+      </c>
+      <c r="AG28" s="117"/>
+      <c r="AH28" s="118"/>
+      <c r="AI28" s="102">
+        <v>5059</v>
+      </c>
+      <c r="AJ28" s="103"/>
+      <c r="AK28" s="103"/>
+      <c r="AL28" s="104"/>
+      <c r="AM28" s="116">
+        <v>112.1</v>
+      </c>
+      <c r="AN28" s="117"/>
+      <c r="AO28" s="117"/>
+      <c r="AP28" s="118"/>
       <c r="BF28" s="12"/>
       <c r="BG28" s="18"/>
       <c r="BH28" s="12"/>
       <c r="BI28" s="12"/>
       <c r="BJ28" s="12"/>
       <c r="BK28" s="12"/>
       <c r="BL28" s="12"/>
       <c r="BM28" s="12"/>
       <c r="BN28" s="12"/>
       <c r="BO28" s="12"/>
       <c r="BP28" s="12"/>
       <c r="BQ28" s="12"/>
       <c r="BR28" s="12"/>
       <c r="BS28" s="12"/>
     </row>
     <row r="29" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B29" s="91"/>
-[...30 lines deleted...]
-      <c r="Y29" s="98">
+      <c r="B29" s="87"/>
+      <c r="C29" s="121" t="s">
+        <v>22</v>
+      </c>
+      <c r="D29" s="122"/>
+      <c r="E29" s="122"/>
+      <c r="F29" s="122"/>
+      <c r="G29" s="122"/>
+      <c r="H29" s="122"/>
+      <c r="I29" s="122"/>
+      <c r="J29" s="122"/>
+      <c r="K29" s="122"/>
+      <c r="L29" s="122"/>
+      <c r="M29" s="123"/>
+      <c r="N29" s="91">
+        <v>145.547</v>
+      </c>
+      <c r="O29" s="92"/>
+      <c r="P29" s="92"/>
+      <c r="Q29" s="93"/>
+      <c r="R29" s="94">
         <v>0.1</v>
       </c>
-      <c r="Z29" s="99"/>
-[...23 lines deleted...]
-      <c r="AP29" s="105"/>
+      <c r="S29" s="95"/>
+      <c r="T29" s="96"/>
+      <c r="U29" s="97">
+        <v>339.42200000000003</v>
+      </c>
+      <c r="V29" s="92"/>
+      <c r="W29" s="92"/>
+      <c r="X29" s="93"/>
+      <c r="Y29" s="94">
+        <v>1</v>
+      </c>
+      <c r="Z29" s="95"/>
+      <c r="AA29" s="96"/>
+      <c r="AB29" s="98">
+        <v>484.96900000000005</v>
+      </c>
+      <c r="AC29" s="99"/>
+      <c r="AD29" s="99"/>
+      <c r="AE29" s="100"/>
+      <c r="AF29" s="94">
+        <v>0.3</v>
+      </c>
+      <c r="AG29" s="95"/>
+      <c r="AH29" s="101"/>
+      <c r="AI29" s="105">
+        <v>331</v>
+      </c>
+      <c r="AJ29" s="106"/>
+      <c r="AK29" s="106"/>
+      <c r="AL29" s="107"/>
+      <c r="AM29" s="94">
+        <v>146.5</v>
+      </c>
+      <c r="AN29" s="95"/>
+      <c r="AO29" s="95"/>
+      <c r="AP29" s="101"/>
       <c r="BF29" s="12"/>
       <c r="BG29" s="18"/>
       <c r="BH29" s="12"/>
       <c r="BI29" s="12"/>
       <c r="BJ29" s="12"/>
       <c r="BK29" s="12"/>
       <c r="BL29" s="12"/>
       <c r="BM29" s="12"/>
       <c r="BN29" s="12"/>
       <c r="BO29" s="12"/>
       <c r="BP29" s="12"/>
       <c r="BQ29" s="12"/>
       <c r="BR29" s="12"/>
       <c r="BS29" s="12"/>
     </row>
     <row r="30" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B30" s="128" t="s">
-[...19 lines deleted...]
-      <c r="R30" s="98">
+      <c r="B30" s="124" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" s="122"/>
+      <c r="D30" s="122"/>
+      <c r="E30" s="122"/>
+      <c r="F30" s="122"/>
+      <c r="G30" s="122"/>
+      <c r="H30" s="122"/>
+      <c r="I30" s="122"/>
+      <c r="J30" s="122"/>
+      <c r="K30" s="122"/>
+      <c r="L30" s="122"/>
+      <c r="M30" s="123"/>
+      <c r="N30" s="91">
+        <v>146475.66500000001</v>
+      </c>
+      <c r="O30" s="92"/>
+      <c r="P30" s="92"/>
+      <c r="Q30" s="93"/>
+      <c r="R30" s="94">
         <v>100</v>
       </c>
-      <c r="S30" s="99"/>
-[...7 lines deleted...]
-      <c r="Y30" s="98">
+      <c r="S30" s="95"/>
+      <c r="T30" s="96"/>
+      <c r="U30" s="97">
+        <v>32180.409</v>
+      </c>
+      <c r="V30" s="92"/>
+      <c r="W30" s="92"/>
+      <c r="X30" s="93"/>
+      <c r="Y30" s="94">
         <v>100</v>
       </c>
-      <c r="Z30" s="99"/>
-[...7 lines deleted...]
-      <c r="AF30" s="98">
+      <c r="Z30" s="95"/>
+      <c r="AA30" s="96"/>
+      <c r="AB30" s="98">
+        <v>178656.07400000002</v>
+      </c>
+      <c r="AC30" s="99"/>
+      <c r="AD30" s="99"/>
+      <c r="AE30" s="100"/>
+      <c r="AF30" s="94">
         <v>100</v>
       </c>
-      <c r="AG30" s="99"/>
-[...12 lines deleted...]
-      <c r="AP30" s="105"/>
+      <c r="AG30" s="95"/>
+      <c r="AH30" s="101"/>
+      <c r="AI30" s="125">
+        <v>175600</v>
+      </c>
+      <c r="AJ30" s="99"/>
+      <c r="AK30" s="99"/>
+      <c r="AL30" s="100"/>
+      <c r="AM30" s="94">
+        <v>101.7</v>
+      </c>
+      <c r="AN30" s="95"/>
+      <c r="AO30" s="95"/>
+      <c r="AP30" s="101"/>
       <c r="BF30" s="12"/>
       <c r="BG30" s="18"/>
       <c r="BH30" s="12"/>
       <c r="BI30" s="12"/>
       <c r="BJ30" s="12"/>
       <c r="BK30" s="12"/>
       <c r="BL30" s="12"/>
       <c r="BM30" s="12"/>
       <c r="BN30" s="12"/>
       <c r="BO30" s="12"/>
       <c r="BP30" s="12"/>
       <c r="BQ30" s="12"/>
       <c r="BR30" s="12"/>
       <c r="BS30" s="12"/>
     </row>
     <row r="31" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B31" s="89" t="s">
-[...59 lines deleted...]
-      <c r="AP31" s="105"/>
+      <c r="B31" s="85" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="88" t="s">
+        <v>24</v>
+      </c>
+      <c r="D31" s="89"/>
+      <c r="E31" s="89"/>
+      <c r="F31" s="89"/>
+      <c r="G31" s="89"/>
+      <c r="H31" s="89"/>
+      <c r="I31" s="89"/>
+      <c r="J31" s="89"/>
+      <c r="K31" s="89"/>
+      <c r="L31" s="89"/>
+      <c r="M31" s="90"/>
+      <c r="N31" s="125">
+        <v>146382.802</v>
+      </c>
+      <c r="O31" s="99"/>
+      <c r="P31" s="99"/>
+      <c r="Q31" s="100"/>
+      <c r="R31" s="94">
+        <v>99.9</v>
+      </c>
+      <c r="S31" s="95"/>
+      <c r="T31" s="96"/>
+      <c r="U31" s="98">
+        <v>31996.946</v>
+      </c>
+      <c r="V31" s="99"/>
+      <c r="W31" s="99"/>
+      <c r="X31" s="100"/>
+      <c r="Y31" s="94">
+        <v>99.4</v>
+      </c>
+      <c r="Z31" s="95"/>
+      <c r="AA31" s="96"/>
+      <c r="AB31" s="98">
+        <v>178379.74799999999</v>
+      </c>
+      <c r="AC31" s="99"/>
+      <c r="AD31" s="99"/>
+      <c r="AE31" s="100"/>
+      <c r="AF31" s="94">
+        <v>99.8</v>
+      </c>
+      <c r="AG31" s="95"/>
+      <c r="AH31" s="101"/>
+      <c r="AI31" s="102">
+        <v>174979</v>
+      </c>
+      <c r="AJ31" s="103"/>
+      <c r="AK31" s="103"/>
+      <c r="AL31" s="104"/>
+      <c r="AM31" s="94">
+        <v>101.9</v>
+      </c>
+      <c r="AN31" s="95"/>
+      <c r="AO31" s="95"/>
+      <c r="AP31" s="101"/>
       <c r="BF31" s="12"/>
       <c r="BG31" s="18"/>
       <c r="BH31" s="12"/>
       <c r="BI31" s="12"/>
       <c r="BJ31" s="12"/>
       <c r="BK31" s="12"/>
       <c r="BL31" s="12"/>
       <c r="BM31" s="12"/>
       <c r="BN31" s="12"/>
       <c r="BO31" s="12"/>
       <c r="BP31" s="12"/>
       <c r="BQ31" s="12"/>
       <c r="BR31" s="12"/>
       <c r="BS31" s="12"/>
     </row>
     <row r="32" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B32" s="90"/>
+      <c r="B32" s="86"/>
       <c r="C32" s="22"/>
       <c r="D32" s="19" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="E32" s="20"/>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="21"/>
-      <c r="N32" s="109">
-[...43 lines deleted...]
-      <c r="AP32" s="119"/>
+      <c r="N32" s="105">
+        <v>142477.93400000001</v>
+      </c>
+      <c r="O32" s="106"/>
+      <c r="P32" s="106"/>
+      <c r="Q32" s="107"/>
+      <c r="R32" s="108">
+        <v>97.3</v>
+      </c>
+      <c r="S32" s="109"/>
+      <c r="T32" s="110"/>
+      <c r="U32" s="114">
+        <v>31423.32</v>
+      </c>
+      <c r="V32" s="106"/>
+      <c r="W32" s="106"/>
+      <c r="X32" s="107"/>
+      <c r="Y32" s="108">
+        <v>97.6</v>
+      </c>
+      <c r="Z32" s="109"/>
+      <c r="AA32" s="110"/>
+      <c r="AB32" s="114">
+        <v>173901.25400000002</v>
+      </c>
+      <c r="AC32" s="106"/>
+      <c r="AD32" s="106"/>
+      <c r="AE32" s="107"/>
+      <c r="AF32" s="108">
+        <v>97.3</v>
+      </c>
+      <c r="AG32" s="109"/>
+      <c r="AH32" s="115"/>
+      <c r="AI32" s="105">
+        <v>170532</v>
+      </c>
+      <c r="AJ32" s="106"/>
+      <c r="AK32" s="106"/>
+      <c r="AL32" s="107"/>
+      <c r="AM32" s="108">
+        <v>102</v>
+      </c>
+      <c r="AN32" s="109"/>
+      <c r="AO32" s="109"/>
+      <c r="AP32" s="115"/>
       <c r="BF32" s="12"/>
       <c r="BG32" s="18"/>
       <c r="BH32" s="12"/>
       <c r="BI32" s="12"/>
       <c r="BJ32" s="12"/>
       <c r="BK32" s="12"/>
       <c r="BL32" s="12"/>
       <c r="BM32" s="12"/>
       <c r="BN32" s="12"/>
       <c r="BO32" s="12"/>
       <c r="BP32" s="12"/>
       <c r="BQ32" s="12"/>
       <c r="BR32" s="12"/>
       <c r="BS32" s="12"/>
     </row>
     <row r="33" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B33" s="90"/>
+      <c r="B33" s="86"/>
       <c r="C33" s="27"/>
       <c r="D33" s="28"/>
-      <c r="F33" s="130" t="s">
-[...2 lines deleted...]
-      <c r="G33" s="130"/>
+      <c r="F33" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="G33" s="126"/>
       <c r="H33" s="29" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="I33" s="29"/>
       <c r="J33" s="29"/>
       <c r="K33" s="29"/>
       <c r="L33" s="29"/>
       <c r="M33" s="30"/>
-      <c r="N33" s="131">
-[...5 lines deleted...]
-      <c r="R33" s="134">
+      <c r="N33" s="127">
+        <v>11861.251</v>
+      </c>
+      <c r="O33" s="128"/>
+      <c r="P33" s="128"/>
+      <c r="Q33" s="129"/>
+      <c r="R33" s="130">
+        <v>8.1</v>
+      </c>
+      <c r="S33" s="131"/>
+      <c r="T33" s="132"/>
+      <c r="U33" s="133">
+        <v>2304.7660000000001</v>
+      </c>
+      <c r="V33" s="128"/>
+      <c r="W33" s="128"/>
+      <c r="X33" s="129"/>
+      <c r="Y33" s="130">
+        <v>7.2</v>
+      </c>
+      <c r="Z33" s="131"/>
+      <c r="AA33" s="132"/>
+      <c r="AB33" s="133">
+        <v>14166.017</v>
+      </c>
+      <c r="AC33" s="128"/>
+      <c r="AD33" s="128"/>
+      <c r="AE33" s="129"/>
+      <c r="AF33" s="130">
         <v>7.9</v>
       </c>
-      <c r="S33" s="135"/>
-[...34 lines deleted...]
-      <c r="AP33" s="138"/>
+      <c r="AG33" s="131"/>
+      <c r="AH33" s="134"/>
+      <c r="AI33" s="127">
+        <v>13535</v>
+      </c>
+      <c r="AJ33" s="128"/>
+      <c r="AK33" s="128"/>
+      <c r="AL33" s="129"/>
+      <c r="AM33" s="130">
+        <v>104.7</v>
+      </c>
+      <c r="AN33" s="131"/>
+      <c r="AO33" s="131"/>
+      <c r="AP33" s="134"/>
       <c r="BF33" s="12"/>
       <c r="BG33" s="18"/>
       <c r="BH33" s="12"/>
       <c r="BI33" s="12"/>
       <c r="BJ33" s="12"/>
       <c r="BK33" s="12"/>
       <c r="BL33" s="12"/>
       <c r="BM33" s="12"/>
       <c r="BN33" s="12"/>
       <c r="BO33" s="12"/>
       <c r="BP33" s="12"/>
       <c r="BQ33" s="12"/>
       <c r="BR33" s="12"/>
       <c r="BS33" s="12"/>
     </row>
     <row r="34" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="90"/>
+      <c r="B34" s="86"/>
       <c r="C34" s="27"/>
       <c r="D34" s="27"/>
       <c r="E34" s="29"/>
       <c r="H34" s="29" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="29"/>
       <c r="L34" s="29"/>
       <c r="M34" s="30"/>
-      <c r="N34" s="131">
-[...44 lines deleted...]
-      <c r="BE34" s="139"/>
+      <c r="N34" s="127">
+        <v>52966.472999999998</v>
+      </c>
+      <c r="O34" s="128"/>
+      <c r="P34" s="128"/>
+      <c r="Q34" s="129"/>
+      <c r="R34" s="130">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="S34" s="131"/>
+      <c r="T34" s="132"/>
+      <c r="U34" s="133">
+        <v>13833.93</v>
+      </c>
+      <c r="V34" s="128"/>
+      <c r="W34" s="128"/>
+      <c r="X34" s="129"/>
+      <c r="Y34" s="130">
+        <v>43</v>
+      </c>
+      <c r="Z34" s="131"/>
+      <c r="AA34" s="132"/>
+      <c r="AB34" s="133">
+        <v>66800.402999999991</v>
+      </c>
+      <c r="AC34" s="128"/>
+      <c r="AD34" s="128"/>
+      <c r="AE34" s="129"/>
+      <c r="AF34" s="130">
+        <v>37.4</v>
+      </c>
+      <c r="AG34" s="131"/>
+      <c r="AH34" s="134"/>
+      <c r="AI34" s="127">
+        <v>64438</v>
+      </c>
+      <c r="AJ34" s="128"/>
+      <c r="AK34" s="128"/>
+      <c r="AL34" s="129"/>
+      <c r="AM34" s="130">
+        <v>103.7</v>
+      </c>
+      <c r="AN34" s="131"/>
+      <c r="AO34" s="131"/>
+      <c r="AP34" s="134"/>
+      <c r="BE34" s="135"/>
       <c r="BF34" s="12"/>
       <c r="BG34" s="18"/>
       <c r="BH34" s="12"/>
       <c r="BI34" s="12"/>
       <c r="BJ34" s="12"/>
       <c r="BK34" s="12"/>
       <c r="BL34" s="12"/>
       <c r="BM34" s="12"/>
       <c r="BN34" s="12"/>
       <c r="BO34" s="12"/>
       <c r="BP34" s="12"/>
       <c r="BQ34" s="12"/>
       <c r="BR34" s="12"/>
       <c r="BS34" s="12"/>
     </row>
     <row r="35" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="90"/>
+      <c r="B35" s="86"/>
       <c r="C35" s="27"/>
       <c r="D35" s="27"/>
       <c r="E35" s="29"/>
       <c r="H35" s="29" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="I35" s="29"/>
       <c r="J35" s="29"/>
       <c r="K35" s="29"/>
       <c r="L35" s="29"/>
       <c r="M35" s="30"/>
-      <c r="N35" s="131">
-[...10 lines deleted...]
-      <c r="U35" s="137">
+      <c r="N35" s="127">
+        <v>30997.307000000001</v>
+      </c>
+      <c r="O35" s="128"/>
+      <c r="P35" s="128"/>
+      <c r="Q35" s="129"/>
+      <c r="R35" s="130">
+        <v>21.2</v>
+      </c>
+      <c r="S35" s="131"/>
+      <c r="T35" s="132"/>
+      <c r="U35" s="133">
         <v>0</v>
       </c>
-      <c r="V35" s="132"/>
-[...2 lines deleted...]
-      <c r="Y35" s="134">
+      <c r="V35" s="128"/>
+      <c r="W35" s="128"/>
+      <c r="X35" s="129"/>
+      <c r="Y35" s="130">
         <v>0</v>
       </c>
-      <c r="Z35" s="135"/>
-[...24 lines deleted...]
-      <c r="BE35" s="139"/>
+      <c r="Z35" s="131"/>
+      <c r="AA35" s="132"/>
+      <c r="AB35" s="133">
+        <v>30997.307000000001</v>
+      </c>
+      <c r="AC35" s="128"/>
+      <c r="AD35" s="128"/>
+      <c r="AE35" s="129"/>
+      <c r="AF35" s="130">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="AG35" s="131"/>
+      <c r="AH35" s="134"/>
+      <c r="AI35" s="127">
+        <v>31251</v>
+      </c>
+      <c r="AJ35" s="128"/>
+      <c r="AK35" s="128"/>
+      <c r="AL35" s="129"/>
+      <c r="AM35" s="130">
+        <v>99.2</v>
+      </c>
+      <c r="AN35" s="131"/>
+      <c r="AO35" s="131"/>
+      <c r="AP35" s="134"/>
+      <c r="BE35" s="135"/>
       <c r="BF35" s="12"/>
       <c r="BG35" s="18"/>
       <c r="BH35" s="12"/>
       <c r="BI35" s="12"/>
       <c r="BJ35" s="12"/>
       <c r="BK35" s="12"/>
       <c r="BL35" s="12"/>
       <c r="BM35" s="12"/>
       <c r="BN35" s="12"/>
       <c r="BO35" s="12"/>
       <c r="BP35" s="12"/>
       <c r="BQ35" s="12"/>
       <c r="BR35" s="12"/>
       <c r="BS35" s="12"/>
     </row>
     <row r="36" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B36" s="90"/>
+      <c r="B36" s="86"/>
       <c r="C36" s="27"/>
       <c r="D36" s="23"/>
       <c r="E36" s="29"/>
       <c r="H36" s="24" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="29"/>
       <c r="L36" s="29"/>
       <c r="M36" s="30"/>
-      <c r="N36" s="140">
-[...27 lines deleted...]
-      <c r="AF36" s="120">
+      <c r="N36" s="136">
+        <v>402.79300000000001</v>
+      </c>
+      <c r="O36" s="137"/>
+      <c r="P36" s="137"/>
+      <c r="Q36" s="138"/>
+      <c r="R36" s="116">
         <v>0.3</v>
       </c>
-      <c r="AG36" s="121"/>
-[...12 lines deleted...]
-      <c r="AP36" s="122"/>
+      <c r="S36" s="117"/>
+      <c r="T36" s="119"/>
+      <c r="U36" s="120">
+        <v>91.43</v>
+      </c>
+      <c r="V36" s="103"/>
+      <c r="W36" s="103"/>
+      <c r="X36" s="104"/>
+      <c r="Y36" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="Z36" s="117"/>
+      <c r="AA36" s="119"/>
+      <c r="AB36" s="120">
+        <v>494.22300000000001</v>
+      </c>
+      <c r="AC36" s="103"/>
+      <c r="AD36" s="103"/>
+      <c r="AE36" s="104"/>
+      <c r="AF36" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="AG36" s="117"/>
+      <c r="AH36" s="118"/>
+      <c r="AI36" s="102">
+        <v>503</v>
+      </c>
+      <c r="AJ36" s="103"/>
+      <c r="AK36" s="103"/>
+      <c r="AL36" s="104"/>
+      <c r="AM36" s="116">
+        <v>98.3</v>
+      </c>
+      <c r="AN36" s="117"/>
+      <c r="AO36" s="117"/>
+      <c r="AP36" s="118"/>
       <c r="BF36" s="12"/>
       <c r="BG36" s="18"/>
       <c r="BH36" s="12"/>
       <c r="BI36" s="12"/>
       <c r="BJ36" s="12"/>
       <c r="BK36" s="12"/>
       <c r="BL36" s="12"/>
       <c r="BM36" s="12"/>
       <c r="BN36" s="12"/>
       <c r="BO36" s="12"/>
       <c r="BP36" s="12"/>
       <c r="BQ36" s="12"/>
       <c r="BR36" s="12"/>
       <c r="BS36" s="12"/>
     </row>
     <row r="37" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="90"/>
+      <c r="B37" s="86"/>
       <c r="D37" s="19" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="E37" s="20"/>
       <c r="F37" s="20"/>
       <c r="G37" s="20"/>
       <c r="H37" s="20"/>
       <c r="I37" s="20"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="21"/>
-      <c r="N37" s="109">
-[...27 lines deleted...]
-      <c r="AF37" s="112">
+      <c r="N37" s="105">
+        <v>3904.8679999999999</v>
+      </c>
+      <c r="O37" s="106"/>
+      <c r="P37" s="106"/>
+      <c r="Q37" s="107"/>
+      <c r="R37" s="108">
+        <v>2.7</v>
+      </c>
+      <c r="S37" s="109"/>
+      <c r="T37" s="110"/>
+      <c r="U37" s="114">
+        <v>573.62599999999998</v>
+      </c>
+      <c r="V37" s="106"/>
+      <c r="W37" s="106"/>
+      <c r="X37" s="107"/>
+      <c r="Y37" s="108">
+        <v>1.8</v>
+      </c>
+      <c r="Z37" s="109"/>
+      <c r="AA37" s="110"/>
+      <c r="AB37" s="114">
+        <v>4478.4939999999997</v>
+      </c>
+      <c r="AC37" s="106"/>
+      <c r="AD37" s="106"/>
+      <c r="AE37" s="107"/>
+      <c r="AF37" s="108">
         <v>2.5</v>
       </c>
-      <c r="AG37" s="113"/>
-[...12 lines deleted...]
-      <c r="AP37" s="119"/>
+      <c r="AG37" s="109"/>
+      <c r="AH37" s="115"/>
+      <c r="AI37" s="127">
+        <v>4447</v>
+      </c>
+      <c r="AJ37" s="128"/>
+      <c r="AK37" s="128"/>
+      <c r="AL37" s="129"/>
+      <c r="AM37" s="108">
+        <v>100.7</v>
+      </c>
+      <c r="AN37" s="109"/>
+      <c r="AO37" s="109"/>
+      <c r="AP37" s="115"/>
       <c r="BF37" s="12"/>
       <c r="BG37" s="18"/>
       <c r="BH37" s="12"/>
       <c r="BI37" s="12"/>
       <c r="BJ37" s="12"/>
       <c r="BK37" s="12"/>
       <c r="BL37" s="12"/>
       <c r="BM37" s="12"/>
       <c r="BN37" s="12"/>
       <c r="BO37" s="12"/>
       <c r="BP37" s="12"/>
       <c r="BQ37" s="12"/>
       <c r="BR37" s="12"/>
       <c r="BS37" s="12"/>
     </row>
     <row r="38" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B38" s="90"/>
+      <c r="B38" s="86"/>
       <c r="D38" s="27" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E38" s="29"/>
       <c r="F38" s="29"/>
       <c r="G38" s="29"/>
       <c r="H38" s="29"/>
       <c r="I38" s="29"/>
       <c r="J38" s="29"/>
       <c r="K38" s="29"/>
       <c r="L38" s="29"/>
       <c r="M38" s="30"/>
-      <c r="N38" s="106">
-[...27 lines deleted...]
-      <c r="AF38" s="120">
+      <c r="N38" s="102">
+        <v>3436.9670000000001</v>
+      </c>
+      <c r="O38" s="103"/>
+      <c r="P38" s="103"/>
+      <c r="Q38" s="104"/>
+      <c r="R38" s="116">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AG38" s="121"/>
-[...12 lines deleted...]
-      <c r="AP38" s="122"/>
+      <c r="S38" s="117"/>
+      <c r="T38" s="119"/>
+      <c r="U38" s="120">
+        <v>568.721</v>
+      </c>
+      <c r="V38" s="103"/>
+      <c r="W38" s="103"/>
+      <c r="X38" s="104"/>
+      <c r="Y38" s="116">
+        <v>1.8</v>
+      </c>
+      <c r="Z38" s="117"/>
+      <c r="AA38" s="119"/>
+      <c r="AB38" s="120">
+        <v>4005.6880000000001</v>
+      </c>
+      <c r="AC38" s="103"/>
+      <c r="AD38" s="103"/>
+      <c r="AE38" s="104"/>
+      <c r="AF38" s="116">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AG38" s="117"/>
+      <c r="AH38" s="118"/>
+      <c r="AI38" s="127">
+        <v>4092</v>
+      </c>
+      <c r="AJ38" s="128"/>
+      <c r="AK38" s="128"/>
+      <c r="AL38" s="129"/>
+      <c r="AM38" s="116">
+        <v>97.9</v>
+      </c>
+      <c r="AN38" s="117"/>
+      <c r="AO38" s="117"/>
+      <c r="AP38" s="118"/>
       <c r="BF38" s="12"/>
       <c r="BG38" s="18"/>
       <c r="BH38" s="12"/>
       <c r="BI38" s="12"/>
       <c r="BJ38" s="12"/>
       <c r="BK38" s="12"/>
       <c r="BL38" s="12"/>
       <c r="BM38" s="12"/>
       <c r="BN38" s="12"/>
       <c r="BO38" s="12"/>
       <c r="BP38" s="12"/>
       <c r="BQ38" s="12"/>
       <c r="BR38" s="12"/>
       <c r="BS38" s="12"/>
     </row>
     <row r="39" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B39" s="91"/>
-[...57 lines deleted...]
-      <c r="AP39" s="172"/>
+      <c r="B39" s="87"/>
+      <c r="C39" s="121" t="s">
+        <v>33</v>
+      </c>
+      <c r="D39" s="122"/>
+      <c r="E39" s="122"/>
+      <c r="F39" s="122"/>
+      <c r="G39" s="122"/>
+      <c r="H39" s="122"/>
+      <c r="I39" s="122"/>
+      <c r="J39" s="122"/>
+      <c r="K39" s="122"/>
+      <c r="L39" s="122"/>
+      <c r="M39" s="123"/>
+      <c r="N39" s="91">
+        <v>92.863</v>
+      </c>
+      <c r="O39" s="92"/>
+      <c r="P39" s="92"/>
+      <c r="Q39" s="93"/>
+      <c r="R39" s="94">
+        <v>0.1</v>
+      </c>
+      <c r="S39" s="95"/>
+      <c r="T39" s="96"/>
+      <c r="U39" s="97">
+        <v>183.46299999999999</v>
+      </c>
+      <c r="V39" s="92"/>
+      <c r="W39" s="92"/>
+      <c r="X39" s="93"/>
+      <c r="Y39" s="94">
+        <v>0.6</v>
+      </c>
+      <c r="Z39" s="95"/>
+      <c r="AA39" s="96"/>
+      <c r="AB39" s="98">
+        <v>276.32600000000002</v>
+      </c>
+      <c r="AC39" s="99"/>
+      <c r="AD39" s="99"/>
+      <c r="AE39" s="100"/>
+      <c r="AF39" s="94">
+        <v>0.2</v>
+      </c>
+      <c r="AG39" s="95"/>
+      <c r="AH39" s="101"/>
+      <c r="AI39" s="125">
+        <v>621</v>
+      </c>
+      <c r="AJ39" s="99"/>
+      <c r="AK39" s="99"/>
+      <c r="AL39" s="100"/>
+      <c r="AM39" s="166">
+        <v>44.5</v>
+      </c>
+      <c r="AN39" s="167"/>
+      <c r="AO39" s="167"/>
+      <c r="AP39" s="168"/>
       <c r="BF39" s="12"/>
       <c r="BG39" s="18"/>
       <c r="BH39" s="12"/>
       <c r="BI39" s="12"/>
       <c r="BJ39" s="12"/>
       <c r="BK39" s="12"/>
       <c r="BL39" s="12"/>
       <c r="BM39" s="12"/>
       <c r="BN39" s="12"/>
       <c r="BO39" s="12"/>
       <c r="BP39" s="12"/>
       <c r="BQ39" s="12"/>
       <c r="BR39" s="12"/>
       <c r="BS39" s="12"/>
     </row>
     <row r="40" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="128" t="s">
-[...51 lines deleted...]
-      <c r="AP40" s="105"/>
+      <c r="B40" s="124" t="s">
+        <v>34</v>
+      </c>
+      <c r="C40" s="122"/>
+      <c r="D40" s="122"/>
+      <c r="E40" s="122"/>
+      <c r="F40" s="122"/>
+      <c r="G40" s="122"/>
+      <c r="H40" s="122"/>
+      <c r="I40" s="122"/>
+      <c r="J40" s="122"/>
+      <c r="K40" s="122"/>
+      <c r="L40" s="122"/>
+      <c r="M40" s="123"/>
+      <c r="N40" s="125">
+        <v>9748.3940000000002</v>
+      </c>
+      <c r="O40" s="99"/>
+      <c r="P40" s="99"/>
+      <c r="Q40" s="99"/>
+      <c r="R40" s="99"/>
+      <c r="S40" s="99"/>
+      <c r="T40" s="100"/>
+      <c r="U40" s="97">
+        <v>1137.7410000000018</v>
+      </c>
+      <c r="V40" s="92"/>
+      <c r="W40" s="92"/>
+      <c r="X40" s="92"/>
+      <c r="Y40" s="92"/>
+      <c r="Z40" s="92"/>
+      <c r="AA40" s="93"/>
+      <c r="AB40" s="98">
+        <v>10886.135000000002</v>
+      </c>
+      <c r="AC40" s="99"/>
+      <c r="AD40" s="99"/>
+      <c r="AE40" s="99"/>
+      <c r="AF40" s="99"/>
+      <c r="AG40" s="99"/>
+      <c r="AH40" s="153"/>
+      <c r="AI40" s="169">
+        <v>11604</v>
+      </c>
+      <c r="AJ40" s="170"/>
+      <c r="AK40" s="170"/>
+      <c r="AL40" s="171"/>
+      <c r="AM40" s="94">
+        <v>93.8</v>
+      </c>
+      <c r="AN40" s="95"/>
+      <c r="AO40" s="95"/>
+      <c r="AP40" s="101"/>
       <c r="BF40" s="12"/>
       <c r="BG40" s="18"/>
       <c r="BH40" s="12"/>
       <c r="BI40" s="12"/>
       <c r="BJ40" s="12"/>
       <c r="BK40" s="12"/>
       <c r="BL40" s="12"/>
       <c r="BM40" s="12"/>
       <c r="BN40" s="12"/>
       <c r="BO40" s="12"/>
       <c r="BP40" s="12"/>
       <c r="BQ40" s="12"/>
       <c r="BR40" s="12"/>
       <c r="BS40" s="12"/>
     </row>
     <row r="41" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B41" s="128" t="s">
-[...31 lines deleted...]
-      <c r="AB41" s="155">
+      <c r="B41" s="124" t="s">
+        <v>35</v>
+      </c>
+      <c r="C41" s="122"/>
+      <c r="D41" s="122"/>
+      <c r="E41" s="122"/>
+      <c r="F41" s="122"/>
+      <c r="G41" s="122"/>
+      <c r="H41" s="122"/>
+      <c r="I41" s="122"/>
+      <c r="J41" s="122"/>
+      <c r="K41" s="122"/>
+      <c r="L41" s="122"/>
+      <c r="M41" s="123"/>
+      <c r="N41" s="148">
+        <v>106.6</v>
+      </c>
+      <c r="O41" s="149"/>
+      <c r="P41" s="149"/>
+      <c r="Q41" s="149"/>
+      <c r="R41" s="149"/>
+      <c r="S41" s="149"/>
+      <c r="T41" s="150"/>
+      <c r="U41" s="151">
+        <v>103.1</v>
+      </c>
+      <c r="V41" s="149"/>
+      <c r="W41" s="149"/>
+      <c r="X41" s="149"/>
+      <c r="Y41" s="149"/>
+      <c r="Z41" s="149"/>
+      <c r="AA41" s="150"/>
+      <c r="AB41" s="151">
+        <v>106</v>
+      </c>
+      <c r="AC41" s="149"/>
+      <c r="AD41" s="149"/>
+      <c r="AE41" s="149"/>
+      <c r="AF41" s="149"/>
+      <c r="AG41" s="149"/>
+      <c r="AH41" s="152"/>
+      <c r="AI41" s="160">
         <v>106.8</v>
       </c>
-      <c r="AC41" s="153"/>
-[...14 lines deleted...]
-      <c r="AP41" s="169"/>
+      <c r="AJ41" s="161"/>
+      <c r="AK41" s="161"/>
+      <c r="AL41" s="162"/>
+      <c r="AM41" s="163"/>
+      <c r="AN41" s="164"/>
+      <c r="AO41" s="164"/>
+      <c r="AP41" s="165"/>
       <c r="BF41" s="12"/>
       <c r="BG41" s="12"/>
       <c r="BH41" s="12"/>
       <c r="BI41" s="12"/>
       <c r="BJ41" s="12"/>
       <c r="BK41" s="12"/>
       <c r="BL41" s="12"/>
       <c r="BM41" s="12"/>
       <c r="BN41" s="12"/>
       <c r="BO41" s="12"/>
       <c r="BP41" s="12"/>
       <c r="BQ41" s="12"/>
       <c r="BR41" s="12"/>
       <c r="BS41" s="12"/>
     </row>
     <row r="42" spans="2:71" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B42" s="144" t="s">
-[...31 lines deleted...]
-      <c r="AB42" s="150">
+      <c r="B42" s="140" t="s">
+        <v>36</v>
+      </c>
+      <c r="C42" s="141"/>
+      <c r="D42" s="141"/>
+      <c r="E42" s="141"/>
+      <c r="F42" s="141"/>
+      <c r="G42" s="141"/>
+      <c r="H42" s="141"/>
+      <c r="I42" s="141"/>
+      <c r="J42" s="141"/>
+      <c r="K42" s="141"/>
+      <c r="L42" s="141"/>
+      <c r="M42" s="142"/>
+      <c r="N42" s="143">
+        <v>88.1</v>
+      </c>
+      <c r="O42" s="144"/>
+      <c r="P42" s="144"/>
+      <c r="Q42" s="144"/>
+      <c r="R42" s="144"/>
+      <c r="S42" s="144"/>
+      <c r="T42" s="145"/>
+      <c r="U42" s="146">
+        <v>97</v>
+      </c>
+      <c r="V42" s="144"/>
+      <c r="W42" s="144"/>
+      <c r="X42" s="144"/>
+      <c r="Y42" s="144"/>
+      <c r="Z42" s="144"/>
+      <c r="AA42" s="145"/>
+      <c r="AB42" s="146">
+        <v>89.7</v>
+      </c>
+      <c r="AC42" s="144"/>
+      <c r="AD42" s="144"/>
+      <c r="AE42" s="144"/>
+      <c r="AF42" s="144"/>
+      <c r="AG42" s="144"/>
+      <c r="AH42" s="147"/>
+      <c r="AI42" s="154">
         <v>90.2</v>
       </c>
-      <c r="AC42" s="148"/>
-[...14 lines deleted...]
-      <c r="AP42" s="163"/>
+      <c r="AJ42" s="155"/>
+      <c r="AK42" s="155"/>
+      <c r="AL42" s="156"/>
+      <c r="AM42" s="157"/>
+      <c r="AN42" s="158"/>
+      <c r="AO42" s="158"/>
+      <c r="AP42" s="159"/>
       <c r="BF42" s="12"/>
       <c r="BG42" s="12"/>
       <c r="BH42" s="12"/>
       <c r="BI42" s="12"/>
       <c r="BJ42" s="12"/>
       <c r="BK42" s="12"/>
       <c r="BL42" s="12"/>
       <c r="BM42" s="12"/>
       <c r="BN42" s="12"/>
       <c r="BO42" s="12"/>
       <c r="BP42" s="12"/>
       <c r="BQ42" s="12"/>
       <c r="BR42" s="12"/>
       <c r="BS42" s="12"/>
     </row>
     <row r="43" spans="2:71" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="1" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="BF43" s="12"/>
       <c r="BG43" s="12"/>
       <c r="BH43" s="12"/>
       <c r="BI43" s="12"/>
       <c r="BJ43" s="12"/>
       <c r="BK43" s="12"/>
       <c r="BL43" s="12"/>
       <c r="BM43" s="12"/>
       <c r="BN43" s="12"/>
       <c r="BO43" s="12"/>
       <c r="BP43" s="12"/>
       <c r="BQ43" s="12"/>
       <c r="BR43" s="12"/>
       <c r="BS43" s="12"/>
     </row>
     <row r="44" spans="2:71" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="1" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="BF44" s="12"/>
       <c r="BG44" s="12"/>
       <c r="BH44" s="12"/>
       <c r="BI44" s="12"/>
       <c r="BJ44" s="12"/>
       <c r="BK44" s="12"/>
       <c r="BL44" s="12"/>
       <c r="BM44" s="12"/>
       <c r="BN44" s="12"/>
       <c r="BO44" s="12"/>
       <c r="BP44" s="12"/>
       <c r="BQ44" s="12"/>
       <c r="BR44" s="12"/>
       <c r="BS44" s="12"/>
     </row>
     <row r="45" spans="2:71" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="1" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="BF45" s="12"/>
       <c r="BG45" s="12"/>
       <c r="BH45" s="12"/>
       <c r="BI45" s="12"/>
       <c r="BJ45" s="12"/>
       <c r="BK45" s="12"/>
       <c r="BL45" s="12"/>
       <c r="BM45" s="12"/>
       <c r="BN45" s="12"/>
       <c r="BO45" s="12"/>
       <c r="BP45" s="12"/>
       <c r="BQ45" s="12"/>
       <c r="BR45" s="12"/>
       <c r="BS45" s="12"/>
     </row>
     <row r="46" spans="2:71" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="BF46" s="12"/>
       <c r="BG46" s="12"/>
       <c r="BH46" s="12"/>
       <c r="BI46" s="12"/>
       <c r="BJ46" s="12"/>
       <c r="BK46" s="12"/>
       <c r="BL46" s="12"/>
       <c r="BM46" s="12"/>
       <c r="BN46" s="12"/>
       <c r="BO46" s="12"/>
       <c r="BP46" s="12"/>
       <c r="BQ46" s="12"/>
       <c r="BR46" s="12"/>
       <c r="BS46" s="12"/>
     </row>
     <row r="47" spans="2:71" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="BF47" s="12"/>
       <c r="BG47" s="12"/>
       <c r="BH47" s="12"/>
       <c r="BI47" s="12"/>
       <c r="BJ47" s="12"/>
       <c r="BK47" s="12"/>
       <c r="BL47" s="12"/>
       <c r="BM47" s="12"/>
       <c r="BN47" s="12"/>
       <c r="BO47" s="12"/>
       <c r="BP47" s="12"/>
       <c r="BQ47" s="12"/>
       <c r="BR47" s="12"/>
       <c r="BS47" s="12"/>
     </row>
     <row r="48" spans="2:71" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M48" s="31"/>
-      <c r="N48" s="143"/>
-[...19 lines deleted...]
-      <c r="AH48" s="143"/>
+      <c r="N48" s="139"/>
+      <c r="O48" s="139"/>
+      <c r="P48" s="139"/>
+      <c r="Q48" s="139"/>
+      <c r="R48" s="139"/>
+      <c r="S48" s="139"/>
+      <c r="T48" s="139"/>
+      <c r="U48" s="139"/>
+      <c r="V48" s="139"/>
+      <c r="W48" s="139"/>
+      <c r="X48" s="139"/>
+      <c r="Y48" s="139"/>
+      <c r="Z48" s="139"/>
+      <c r="AA48" s="139"/>
+      <c r="AB48" s="139"/>
+      <c r="AC48" s="139"/>
+      <c r="AD48" s="139"/>
+      <c r="AE48" s="139"/>
+      <c r="AF48" s="139"/>
+      <c r="AG48" s="139"/>
+      <c r="AH48" s="139"/>
       <c r="BF48" s="12"/>
       <c r="BG48" s="12"/>
       <c r="BH48" s="12"/>
       <c r="BI48" s="12"/>
       <c r="BJ48" s="12"/>
       <c r="BK48" s="12"/>
       <c r="BL48" s="12"/>
       <c r="BM48" s="12"/>
       <c r="BN48" s="12"/>
       <c r="BO48" s="12"/>
       <c r="BP48" s="12"/>
       <c r="BQ48" s="12"/>
       <c r="BR48" s="12"/>
       <c r="BS48" s="12"/>
     </row>
     <row r="49" spans="58:71" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="BF49" s="12"/>
       <c r="BG49" s="12"/>
       <c r="BH49" s="12"/>
       <c r="BI49" s="12"/>
       <c r="BJ49" s="12"/>
       <c r="BK49" s="12"/>
       <c r="BL49" s="12"/>
       <c r="BM49" s="12"/>
       <c r="BN49" s="12"/>
@@ -7553,868 +7741,870 @@
       <c r="BN169" s="12"/>
       <c r="BO169" s="12"/>
       <c r="BP169" s="12"/>
       <c r="BQ169" s="12"/>
       <c r="BR169" s="12"/>
       <c r="BS169" s="12"/>
     </row>
     <row r="170" spans="58:71" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="BF170" s="12"/>
       <c r="BG170" s="12"/>
       <c r="BH170" s="12"/>
       <c r="BI170" s="12"/>
       <c r="BJ170" s="12"/>
       <c r="BK170" s="12"/>
       <c r="BL170" s="12"/>
       <c r="BM170" s="12"/>
       <c r="BN170" s="12"/>
       <c r="BO170" s="12"/>
       <c r="BP170" s="12"/>
       <c r="BQ170" s="12"/>
       <c r="BR170" s="12"/>
       <c r="BS170" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="192">
+    <mergeCell ref="N48:T48"/>
+    <mergeCell ref="U48:AA48"/>
+    <mergeCell ref="AB48:AH48"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="N42:T42"/>
+    <mergeCell ref="U42:AA42"/>
+    <mergeCell ref="AB42:AH42"/>
     <mergeCell ref="AI42:AL42"/>
     <mergeCell ref="AM42:AP42"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="N41:T41"/>
+    <mergeCell ref="U41:AA41"/>
+    <mergeCell ref="AB41:AH41"/>
+    <mergeCell ref="AI41:AL41"/>
+    <mergeCell ref="AM41:AP41"/>
+    <mergeCell ref="AF39:AH39"/>
+    <mergeCell ref="AI39:AL39"/>
+    <mergeCell ref="AM39:AP39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="N40:T40"/>
+    <mergeCell ref="U40:AA40"/>
+    <mergeCell ref="AB40:AH40"/>
+    <mergeCell ref="AI40:AL40"/>
+    <mergeCell ref="AM40:AP40"/>
+    <mergeCell ref="C39:M39"/>
     <mergeCell ref="N39:Q39"/>
     <mergeCell ref="R39:T39"/>
     <mergeCell ref="U39:X39"/>
     <mergeCell ref="Y39:AA39"/>
     <mergeCell ref="AB39:AE39"/>
-    <mergeCell ref="B31:B39"/>
-    <mergeCell ref="C31:M31"/>
+    <mergeCell ref="AI37:AL37"/>
+    <mergeCell ref="AM37:AP37"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="R38:T38"/>
+    <mergeCell ref="U38:X38"/>
+    <mergeCell ref="Y38:AA38"/>
+    <mergeCell ref="AB38:AE38"/>
+    <mergeCell ref="AF38:AH38"/>
     <mergeCell ref="AI38:AL38"/>
     <mergeCell ref="AM38:AP38"/>
-    <mergeCell ref="AI41:AL41"/>
-[...4 lines deleted...]
-    <mergeCell ref="AM40:AP40"/>
     <mergeCell ref="AB36:AE36"/>
     <mergeCell ref="AF36:AH36"/>
     <mergeCell ref="AI36:AL36"/>
     <mergeCell ref="AM36:AP36"/>
     <mergeCell ref="N37:Q37"/>
     <mergeCell ref="R37:T37"/>
     <mergeCell ref="U37:X37"/>
-    <mergeCell ref="N48:T48"/>
-[...21 lines deleted...]
-    <mergeCell ref="C39:M39"/>
     <mergeCell ref="Y37:AA37"/>
     <mergeCell ref="AB37:AE37"/>
     <mergeCell ref="AF37:AH37"/>
-    <mergeCell ref="N36:Q36"/>
-[...12 lines deleted...]
-    <mergeCell ref="AM34:AP34"/>
     <mergeCell ref="BE34:BE35"/>
     <mergeCell ref="N35:Q35"/>
     <mergeCell ref="R35:T35"/>
     <mergeCell ref="U35:X35"/>
     <mergeCell ref="Y35:AA35"/>
     <mergeCell ref="AB35:AE35"/>
     <mergeCell ref="AF35:AH35"/>
     <mergeCell ref="AI35:AL35"/>
     <mergeCell ref="AM35:AP35"/>
+    <mergeCell ref="AM33:AP33"/>
+    <mergeCell ref="N34:Q34"/>
+    <mergeCell ref="R34:T34"/>
+    <mergeCell ref="U34:X34"/>
+    <mergeCell ref="Y34:AA34"/>
+    <mergeCell ref="AB34:AE34"/>
+    <mergeCell ref="AF34:AH34"/>
+    <mergeCell ref="AI34:AL34"/>
+    <mergeCell ref="AM34:AP34"/>
+    <mergeCell ref="AI32:AL32"/>
+    <mergeCell ref="AM32:AP32"/>
     <mergeCell ref="F33:G33"/>
     <mergeCell ref="N33:Q33"/>
     <mergeCell ref="R33:T33"/>
     <mergeCell ref="U33:X33"/>
     <mergeCell ref="Y33:AA33"/>
     <mergeCell ref="AB33:AE33"/>
     <mergeCell ref="AF33:AH33"/>
     <mergeCell ref="AI33:AL33"/>
-    <mergeCell ref="AM33:AP33"/>
     <mergeCell ref="AB31:AE31"/>
     <mergeCell ref="AF31:AH31"/>
     <mergeCell ref="AI31:AL31"/>
     <mergeCell ref="AM31:AP31"/>
     <mergeCell ref="N32:Q32"/>
     <mergeCell ref="R32:T32"/>
     <mergeCell ref="U32:X32"/>
     <mergeCell ref="Y32:AA32"/>
     <mergeCell ref="AB32:AE32"/>
     <mergeCell ref="AF32:AH32"/>
+    <mergeCell ref="B31:B39"/>
+    <mergeCell ref="C31:M31"/>
     <mergeCell ref="N31:Q31"/>
     <mergeCell ref="R31:T31"/>
     <mergeCell ref="U31:X31"/>
     <mergeCell ref="Y31:AA31"/>
-    <mergeCell ref="AI32:AL32"/>
-    <mergeCell ref="AM32:AP32"/>
+    <mergeCell ref="N36:Q36"/>
+    <mergeCell ref="R36:T36"/>
+    <mergeCell ref="U36:X36"/>
+    <mergeCell ref="Y36:AA36"/>
+    <mergeCell ref="AM29:AP29"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="N30:Q30"/>
     <mergeCell ref="R30:T30"/>
     <mergeCell ref="U30:X30"/>
     <mergeCell ref="Y30:AA30"/>
     <mergeCell ref="AB30:AE30"/>
     <mergeCell ref="AF30:AH30"/>
     <mergeCell ref="AI30:AL30"/>
     <mergeCell ref="AM30:AP30"/>
+    <mergeCell ref="AI28:AL28"/>
     <mergeCell ref="AM28:AP28"/>
     <mergeCell ref="C29:M29"/>
     <mergeCell ref="N29:Q29"/>
     <mergeCell ref="R29:T29"/>
     <mergeCell ref="U29:X29"/>
     <mergeCell ref="Y29:AA29"/>
     <mergeCell ref="AB29:AE29"/>
     <mergeCell ref="AF29:AH29"/>
     <mergeCell ref="AI29:AL29"/>
     <mergeCell ref="N28:Q28"/>
     <mergeCell ref="R28:T28"/>
     <mergeCell ref="U28:X28"/>
     <mergeCell ref="Y28:AA28"/>
     <mergeCell ref="AB28:AE28"/>
     <mergeCell ref="AF28:AH28"/>
-    <mergeCell ref="AM29:AP29"/>
+    <mergeCell ref="AI26:AL26"/>
     <mergeCell ref="AM26:AP26"/>
     <mergeCell ref="N27:Q27"/>
     <mergeCell ref="R27:T27"/>
     <mergeCell ref="U27:X27"/>
     <mergeCell ref="Y27:AA27"/>
     <mergeCell ref="AB27:AE27"/>
     <mergeCell ref="AF27:AH27"/>
     <mergeCell ref="AI27:AL27"/>
     <mergeCell ref="AM27:AP27"/>
     <mergeCell ref="N26:Q26"/>
     <mergeCell ref="R26:T26"/>
     <mergeCell ref="U26:X26"/>
     <mergeCell ref="Y26:AA26"/>
     <mergeCell ref="AB26:AE26"/>
     <mergeCell ref="AF26:AH26"/>
+    <mergeCell ref="AI24:AL24"/>
     <mergeCell ref="AM24:AP24"/>
     <mergeCell ref="N25:Q25"/>
     <mergeCell ref="R25:T25"/>
     <mergeCell ref="U25:X25"/>
     <mergeCell ref="Y25:AA25"/>
     <mergeCell ref="AB25:AE25"/>
     <mergeCell ref="AF25:AH25"/>
     <mergeCell ref="AI25:AL25"/>
     <mergeCell ref="AM25:AP25"/>
+    <mergeCell ref="AI23:AL23"/>
+    <mergeCell ref="AM23:AP23"/>
     <mergeCell ref="B24:B29"/>
     <mergeCell ref="C24:M24"/>
     <mergeCell ref="N24:Q24"/>
     <mergeCell ref="R24:T24"/>
     <mergeCell ref="U24:X24"/>
     <mergeCell ref="Y24:AA24"/>
     <mergeCell ref="AB24:AE24"/>
     <mergeCell ref="AF24:AH24"/>
-    <mergeCell ref="AI24:AL24"/>
-[...1 lines deleted...]
-    <mergeCell ref="AI28:AL28"/>
+    <mergeCell ref="AF22:AH22"/>
+    <mergeCell ref="AI22:AL22"/>
+    <mergeCell ref="AM22:AP22"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="N23:Q23"/>
     <mergeCell ref="R23:T23"/>
     <mergeCell ref="U23:X23"/>
     <mergeCell ref="Y23:AA23"/>
     <mergeCell ref="AB23:AE23"/>
     <mergeCell ref="AF23:AH23"/>
-    <mergeCell ref="AI23:AL23"/>
-    <mergeCell ref="AM23:AP23"/>
     <mergeCell ref="AI20:AP20"/>
     <mergeCell ref="B21:M22"/>
     <mergeCell ref="N21:Q22"/>
     <mergeCell ref="U21:X22"/>
     <mergeCell ref="AB21:AE21"/>
     <mergeCell ref="AI21:AL21"/>
     <mergeCell ref="AM21:AP21"/>
     <mergeCell ref="R22:T22"/>
     <mergeCell ref="Y22:AA22"/>
     <mergeCell ref="AB22:AE22"/>
-    <mergeCell ref="AF22:AH22"/>
-[...1 lines deleted...]
-    <mergeCell ref="AM22:AP22"/>
     <mergeCell ref="E13:AP13"/>
     <mergeCell ref="E14:AP14"/>
     <mergeCell ref="E15:AP15"/>
     <mergeCell ref="E16:AP16"/>
     <mergeCell ref="E17:AP17"/>
     <mergeCell ref="E18:AP18"/>
     <mergeCell ref="E7:AP7"/>
     <mergeCell ref="E8:AP8"/>
     <mergeCell ref="E9:AP9"/>
     <mergeCell ref="E10:AP10"/>
     <mergeCell ref="E11:AP11"/>
     <mergeCell ref="E12:AP12"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.86614173228346458" right="0.39370078740157483" top="0.59055118110236227" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ 明朝,標準"- 19 -</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F7D4741E-E435-4C05-9D0F-DCD7E0E98CED}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5B547B99-D732-44CA-A940-043B10F91FAB}">
+  <sheetPr codeName="Sheet3">
     <tabColor rgb="FFCCFFCC"/>
-    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:BP105"/>
+  <dimension ref="B2:CN105"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="102" zoomScaleNormal="100" zoomScaleSheetLayoutView="102" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="120" zoomScaleNormal="100" zoomScaleSheetLayoutView="120" workbookViewId="0">
+      <selection activeCell="E6" sqref="E6:BC6"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.88671875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.5546875" style="32" customWidth="1"/>
     <col min="2" max="5" width="1.77734375" style="32" customWidth="1"/>
     <col min="6" max="12" width="1.6640625" style="32" customWidth="1"/>
     <col min="13" max="13" width="2" style="32" customWidth="1"/>
     <col min="14" max="55" width="1.44140625" style="32" customWidth="1"/>
     <col min="56" max="59" width="1.6640625" style="32" customWidth="1"/>
-    <col min="60" max="60" width="1.88671875" style="32" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="67" max="16384" width="1.88671875" style="32"/>
+    <col min="60" max="60" width="1.88671875" style="235" customWidth="1"/>
+    <col min="61" max="61" width="9.88671875" style="235" customWidth="1"/>
+    <col min="62" max="64" width="1.88671875" style="235"/>
+    <col min="65" max="65" width="4" style="235" customWidth="1"/>
+    <col min="66" max="66" width="9.88671875" style="235" customWidth="1"/>
+    <col min="67" max="92" width="1.88671875" style="235"/>
+    <col min="93" max="16384" width="1.88671875" style="32"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:57" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="33"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
-      <c r="E3" s="176" t="s">
-[...51 lines deleted...]
-      <c r="BC3" s="176"/>
+      <c r="E3" s="172" t="s">
+        <v>77</v>
+      </c>
+      <c r="F3" s="172"/>
+      <c r="G3" s="172"/>
+      <c r="H3" s="172"/>
+      <c r="I3" s="172"/>
+      <c r="J3" s="172"/>
+      <c r="K3" s="172"/>
+      <c r="L3" s="172"/>
+      <c r="M3" s="172"/>
+      <c r="N3" s="172"/>
+      <c r="O3" s="172"/>
+      <c r="P3" s="172"/>
+      <c r="Q3" s="172"/>
+      <c r="R3" s="172"/>
+      <c r="S3" s="172"/>
+      <c r="T3" s="172"/>
+      <c r="U3" s="172"/>
+      <c r="V3" s="172"/>
+      <c r="W3" s="172"/>
+      <c r="X3" s="172"/>
+      <c r="Y3" s="172"/>
+      <c r="Z3" s="172"/>
+      <c r="AA3" s="172"/>
+      <c r="AB3" s="172"/>
+      <c r="AC3" s="172"/>
+      <c r="AD3" s="172"/>
+      <c r="AE3" s="172"/>
+      <c r="AF3" s="172"/>
+      <c r="AG3" s="172"/>
+      <c r="AH3" s="172"/>
+      <c r="AI3" s="172"/>
+      <c r="AJ3" s="172"/>
+      <c r="AK3" s="172"/>
+      <c r="AL3" s="172"/>
+      <c r="AM3" s="172"/>
+      <c r="AN3" s="172"/>
+      <c r="AO3" s="172"/>
+      <c r="AP3" s="172"/>
+      <c r="AQ3" s="172"/>
+      <c r="AR3" s="172"/>
+      <c r="AS3" s="172"/>
+      <c r="AT3" s="172"/>
+      <c r="AU3" s="172"/>
+      <c r="AV3" s="172"/>
+      <c r="AW3" s="172"/>
+      <c r="AX3" s="172"/>
+      <c r="AY3" s="172"/>
+      <c r="AZ3" s="172"/>
+      <c r="BA3" s="172"/>
+      <c r="BB3" s="172"/>
+      <c r="BC3" s="172"/>
       <c r="BD3" s="35"/>
       <c r="BE3" s="35"/>
     </row>
     <row r="4" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="33"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
-      <c r="E4" s="176" t="s">
-[...51 lines deleted...]
-      <c r="BC4" s="176"/>
+      <c r="E4" s="172" t="s">
+        <v>78</v>
+      </c>
+      <c r="F4" s="172"/>
+      <c r="G4" s="172"/>
+      <c r="H4" s="172"/>
+      <c r="I4" s="172"/>
+      <c r="J4" s="172"/>
+      <c r="K4" s="172"/>
+      <c r="L4" s="172"/>
+      <c r="M4" s="172"/>
+      <c r="N4" s="172"/>
+      <c r="O4" s="172"/>
+      <c r="P4" s="172"/>
+      <c r="Q4" s="172"/>
+      <c r="R4" s="172"/>
+      <c r="S4" s="172"/>
+      <c r="T4" s="172"/>
+      <c r="U4" s="172"/>
+      <c r="V4" s="172"/>
+      <c r="W4" s="172"/>
+      <c r="X4" s="172"/>
+      <c r="Y4" s="172"/>
+      <c r="Z4" s="172"/>
+      <c r="AA4" s="172"/>
+      <c r="AB4" s="172"/>
+      <c r="AC4" s="172"/>
+      <c r="AD4" s="172"/>
+      <c r="AE4" s="172"/>
+      <c r="AF4" s="172"/>
+      <c r="AG4" s="172"/>
+      <c r="AH4" s="172"/>
+      <c r="AI4" s="172"/>
+      <c r="AJ4" s="172"/>
+      <c r="AK4" s="172"/>
+      <c r="AL4" s="172"/>
+      <c r="AM4" s="172"/>
+      <c r="AN4" s="172"/>
+      <c r="AO4" s="172"/>
+      <c r="AP4" s="172"/>
+      <c r="AQ4" s="172"/>
+      <c r="AR4" s="172"/>
+      <c r="AS4" s="172"/>
+      <c r="AT4" s="172"/>
+      <c r="AU4" s="172"/>
+      <c r="AV4" s="172"/>
+      <c r="AW4" s="172"/>
+      <c r="AX4" s="172"/>
+      <c r="AY4" s="172"/>
+      <c r="AZ4" s="172"/>
+      <c r="BA4" s="172"/>
+      <c r="BB4" s="172"/>
+      <c r="BC4" s="172"/>
       <c r="BD4" s="34"/>
       <c r="BE4" s="34"/>
     </row>
     <row r="5" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="33"/>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
-      <c r="E5" s="176" t="s">
-[...51 lines deleted...]
-      <c r="BC5" s="176"/>
+      <c r="E5" s="172" t="s">
+        <v>79</v>
+      </c>
+      <c r="F5" s="172"/>
+      <c r="G5" s="172"/>
+      <c r="H5" s="172"/>
+      <c r="I5" s="172"/>
+      <c r="J5" s="172"/>
+      <c r="K5" s="172"/>
+      <c r="L5" s="172"/>
+      <c r="M5" s="172"/>
+      <c r="N5" s="172"/>
+      <c r="O5" s="172"/>
+      <c r="P5" s="172"/>
+      <c r="Q5" s="172"/>
+      <c r="R5" s="172"/>
+      <c r="S5" s="172"/>
+      <c r="T5" s="172"/>
+      <c r="U5" s="172"/>
+      <c r="V5" s="172"/>
+      <c r="W5" s="172"/>
+      <c r="X5" s="172"/>
+      <c r="Y5" s="172"/>
+      <c r="Z5" s="172"/>
+      <c r="AA5" s="172"/>
+      <c r="AB5" s="172"/>
+      <c r="AC5" s="172"/>
+      <c r="AD5" s="172"/>
+      <c r="AE5" s="172"/>
+      <c r="AF5" s="172"/>
+      <c r="AG5" s="172"/>
+      <c r="AH5" s="172"/>
+      <c r="AI5" s="172"/>
+      <c r="AJ5" s="172"/>
+      <c r="AK5" s="172"/>
+      <c r="AL5" s="172"/>
+      <c r="AM5" s="172"/>
+      <c r="AN5" s="172"/>
+      <c r="AO5" s="172"/>
+      <c r="AP5" s="172"/>
+      <c r="AQ5" s="172"/>
+      <c r="AR5" s="172"/>
+      <c r="AS5" s="172"/>
+      <c r="AT5" s="172"/>
+      <c r="AU5" s="172"/>
+      <c r="AV5" s="172"/>
+      <c r="AW5" s="172"/>
+      <c r="AX5" s="172"/>
+      <c r="AY5" s="172"/>
+      <c r="AZ5" s="172"/>
+      <c r="BA5" s="172"/>
+      <c r="BB5" s="172"/>
+      <c r="BC5" s="172"/>
       <c r="BD5" s="34"/>
       <c r="BE5" s="34"/>
     </row>
     <row r="6" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="33"/>
       <c r="C6" s="34"/>
       <c r="D6" s="34"/>
-      <c r="E6" s="176" t="s">
-[...51 lines deleted...]
-      <c r="BC6" s="176"/>
+      <c r="E6" s="172" t="s">
+        <v>80</v>
+      </c>
+      <c r="F6" s="172"/>
+      <c r="G6" s="172"/>
+      <c r="H6" s="172"/>
+      <c r="I6" s="172"/>
+      <c r="J6" s="172"/>
+      <c r="K6" s="172"/>
+      <c r="L6" s="172"/>
+      <c r="M6" s="172"/>
+      <c r="N6" s="172"/>
+      <c r="O6" s="172"/>
+      <c r="P6" s="172"/>
+      <c r="Q6" s="172"/>
+      <c r="R6" s="172"/>
+      <c r="S6" s="172"/>
+      <c r="T6" s="172"/>
+      <c r="U6" s="172"/>
+      <c r="V6" s="172"/>
+      <c r="W6" s="172"/>
+      <c r="X6" s="172"/>
+      <c r="Y6" s="172"/>
+      <c r="Z6" s="172"/>
+      <c r="AA6" s="172"/>
+      <c r="AB6" s="172"/>
+      <c r="AC6" s="172"/>
+      <c r="AD6" s="172"/>
+      <c r="AE6" s="172"/>
+      <c r="AF6" s="172"/>
+      <c r="AG6" s="172"/>
+      <c r="AH6" s="172"/>
+      <c r="AI6" s="172"/>
+      <c r="AJ6" s="172"/>
+      <c r="AK6" s="172"/>
+      <c r="AL6" s="172"/>
+      <c r="AM6" s="172"/>
+      <c r="AN6" s="172"/>
+      <c r="AO6" s="172"/>
+      <c r="AP6" s="172"/>
+      <c r="AQ6" s="172"/>
+      <c r="AR6" s="172"/>
+      <c r="AS6" s="172"/>
+      <c r="AT6" s="172"/>
+      <c r="AU6" s="172"/>
+      <c r="AV6" s="172"/>
+      <c r="AW6" s="172"/>
+      <c r="AX6" s="172"/>
+      <c r="AY6" s="172"/>
+      <c r="AZ6" s="172"/>
+      <c r="BA6" s="172"/>
+      <c r="BB6" s="172"/>
+      <c r="BC6" s="172"/>
       <c r="BD6" s="34"/>
       <c r="BE6" s="34"/>
     </row>
     <row r="7" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="33"/>
       <c r="C7" s="34"/>
       <c r="D7" s="34"/>
-      <c r="E7" s="177" t="s">
-[...51 lines deleted...]
-      <c r="BC7" s="177"/>
+      <c r="E7" s="173" t="s">
+        <v>81</v>
+      </c>
+      <c r="F7" s="173"/>
+      <c r="G7" s="173"/>
+      <c r="H7" s="173"/>
+      <c r="I7" s="173"/>
+      <c r="J7" s="173"/>
+      <c r="K7" s="173"/>
+      <c r="L7" s="173"/>
+      <c r="M7" s="173"/>
+      <c r="N7" s="173"/>
+      <c r="O7" s="173"/>
+      <c r="P7" s="173"/>
+      <c r="Q7" s="173"/>
+      <c r="R7" s="173"/>
+      <c r="S7" s="173"/>
+      <c r="T7" s="173"/>
+      <c r="U7" s="173"/>
+      <c r="V7" s="173"/>
+      <c r="W7" s="173"/>
+      <c r="X7" s="173"/>
+      <c r="Y7" s="173"/>
+      <c r="Z7" s="173"/>
+      <c r="AA7" s="173"/>
+      <c r="AB7" s="173"/>
+      <c r="AC7" s="173"/>
+      <c r="AD7" s="173"/>
+      <c r="AE7" s="173"/>
+      <c r="AF7" s="173"/>
+      <c r="AG7" s="173"/>
+      <c r="AH7" s="173"/>
+      <c r="AI7" s="173"/>
+      <c r="AJ7" s="173"/>
+      <c r="AK7" s="173"/>
+      <c r="AL7" s="173"/>
+      <c r="AM7" s="173"/>
+      <c r="AN7" s="173"/>
+      <c r="AO7" s="173"/>
+      <c r="AP7" s="173"/>
+      <c r="AQ7" s="173"/>
+      <c r="AR7" s="173"/>
+      <c r="AS7" s="173"/>
+      <c r="AT7" s="173"/>
+      <c r="AU7" s="173"/>
+      <c r="AV7" s="173"/>
+      <c r="AW7" s="173"/>
+      <c r="AX7" s="173"/>
+      <c r="AY7" s="173"/>
+      <c r="AZ7" s="173"/>
+      <c r="BA7" s="173"/>
+      <c r="BB7" s="173"/>
+      <c r="BC7" s="173"/>
       <c r="BE7" s="33"/>
     </row>
     <row r="8" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="33"/>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
-      <c r="E8" s="177" t="s">
-[...51 lines deleted...]
-      <c r="BC8" s="177"/>
+      <c r="E8" s="173" t="s">
+        <v>82</v>
+      </c>
+      <c r="F8" s="173"/>
+      <c r="G8" s="173"/>
+      <c r="H8" s="173"/>
+      <c r="I8" s="173"/>
+      <c r="J8" s="173"/>
+      <c r="K8" s="173"/>
+      <c r="L8" s="173"/>
+      <c r="M8" s="173"/>
+      <c r="N8" s="173"/>
+      <c r="O8" s="173"/>
+      <c r="P8" s="173"/>
+      <c r="Q8" s="173"/>
+      <c r="R8" s="173"/>
+      <c r="S8" s="173"/>
+      <c r="T8" s="173"/>
+      <c r="U8" s="173"/>
+      <c r="V8" s="173"/>
+      <c r="W8" s="173"/>
+      <c r="X8" s="173"/>
+      <c r="Y8" s="173"/>
+      <c r="Z8" s="173"/>
+      <c r="AA8" s="173"/>
+      <c r="AB8" s="173"/>
+      <c r="AC8" s="173"/>
+      <c r="AD8" s="173"/>
+      <c r="AE8" s="173"/>
+      <c r="AF8" s="173"/>
+      <c r="AG8" s="173"/>
+      <c r="AH8" s="173"/>
+      <c r="AI8" s="173"/>
+      <c r="AJ8" s="173"/>
+      <c r="AK8" s="173"/>
+      <c r="AL8" s="173"/>
+      <c r="AM8" s="173"/>
+      <c r="AN8" s="173"/>
+      <c r="AO8" s="173"/>
+      <c r="AP8" s="173"/>
+      <c r="AQ8" s="173"/>
+      <c r="AR8" s="173"/>
+      <c r="AS8" s="173"/>
+      <c r="AT8" s="173"/>
+      <c r="AU8" s="173"/>
+      <c r="AV8" s="173"/>
+      <c r="AW8" s="173"/>
+      <c r="AX8" s="173"/>
+      <c r="AY8" s="173"/>
+      <c r="AZ8" s="173"/>
+      <c r="BA8" s="173"/>
+      <c r="BB8" s="173"/>
+      <c r="BC8" s="173"/>
       <c r="BE8" s="33"/>
     </row>
     <row r="9" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="33"/>
       <c r="C9" s="34"/>
       <c r="D9" s="34"/>
-      <c r="E9" s="176" t="s">
-[...51 lines deleted...]
-      <c r="BC9" s="176"/>
+      <c r="E9" s="172" t="s">
+        <v>83</v>
+      </c>
+      <c r="F9" s="172"/>
+      <c r="G9" s="172"/>
+      <c r="H9" s="172"/>
+      <c r="I9" s="172"/>
+      <c r="J9" s="172"/>
+      <c r="K9" s="172"/>
+      <c r="L9" s="172"/>
+      <c r="M9" s="172"/>
+      <c r="N9" s="172"/>
+      <c r="O9" s="172"/>
+      <c r="P9" s="172"/>
+      <c r="Q9" s="172"/>
+      <c r="R9" s="172"/>
+      <c r="S9" s="172"/>
+      <c r="T9" s="172"/>
+      <c r="U9" s="172"/>
+      <c r="V9" s="172"/>
+      <c r="W9" s="172"/>
+      <c r="X9" s="172"/>
+      <c r="Y9" s="172"/>
+      <c r="Z9" s="172"/>
+      <c r="AA9" s="172"/>
+      <c r="AB9" s="172"/>
+      <c r="AC9" s="172"/>
+      <c r="AD9" s="172"/>
+      <c r="AE9" s="172"/>
+      <c r="AF9" s="172"/>
+      <c r="AG9" s="172"/>
+      <c r="AH9" s="172"/>
+      <c r="AI9" s="172"/>
+      <c r="AJ9" s="172"/>
+      <c r="AK9" s="172"/>
+      <c r="AL9" s="172"/>
+      <c r="AM9" s="172"/>
+      <c r="AN9" s="172"/>
+      <c r="AO9" s="172"/>
+      <c r="AP9" s="172"/>
+      <c r="AQ9" s="172"/>
+      <c r="AR9" s="172"/>
+      <c r="AS9" s="172"/>
+      <c r="AT9" s="172"/>
+      <c r="AU9" s="172"/>
+      <c r="AV9" s="172"/>
+      <c r="AW9" s="172"/>
+      <c r="AX9" s="172"/>
+      <c r="AY9" s="172"/>
+      <c r="AZ9" s="172"/>
+      <c r="BA9" s="172"/>
+      <c r="BB9" s="172"/>
+      <c r="BC9" s="172"/>
       <c r="BE9" s="33"/>
     </row>
     <row r="10" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="33"/>
       <c r="C10" s="34"/>
       <c r="D10" s="34"/>
-      <c r="E10" s="177" t="s">
-[...51 lines deleted...]
-      <c r="BC10" s="177"/>
+      <c r="E10" s="173" t="s">
+        <v>84</v>
+      </c>
+      <c r="F10" s="173"/>
+      <c r="G10" s="173"/>
+      <c r="H10" s="173"/>
+      <c r="I10" s="173"/>
+      <c r="J10" s="173"/>
+      <c r="K10" s="173"/>
+      <c r="L10" s="173"/>
+      <c r="M10" s="173"/>
+      <c r="N10" s="173"/>
+      <c r="O10" s="173"/>
+      <c r="P10" s="173"/>
+      <c r="Q10" s="173"/>
+      <c r="R10" s="173"/>
+      <c r="S10" s="173"/>
+      <c r="T10" s="173"/>
+      <c r="U10" s="173"/>
+      <c r="V10" s="173"/>
+      <c r="W10" s="173"/>
+      <c r="X10" s="173"/>
+      <c r="Y10" s="173"/>
+      <c r="Z10" s="173"/>
+      <c r="AA10" s="173"/>
+      <c r="AB10" s="173"/>
+      <c r="AC10" s="173"/>
+      <c r="AD10" s="173"/>
+      <c r="AE10" s="173"/>
+      <c r="AF10" s="173"/>
+      <c r="AG10" s="173"/>
+      <c r="AH10" s="173"/>
+      <c r="AI10" s="173"/>
+      <c r="AJ10" s="173"/>
+      <c r="AK10" s="173"/>
+      <c r="AL10" s="173"/>
+      <c r="AM10" s="173"/>
+      <c r="AN10" s="173"/>
+      <c r="AO10" s="173"/>
+      <c r="AP10" s="173"/>
+      <c r="AQ10" s="173"/>
+      <c r="AR10" s="173"/>
+      <c r="AS10" s="173"/>
+      <c r="AT10" s="173"/>
+      <c r="AU10" s="173"/>
+      <c r="AV10" s="173"/>
+      <c r="AW10" s="173"/>
+      <c r="AX10" s="173"/>
+      <c r="AY10" s="173"/>
+      <c r="AZ10" s="173"/>
+      <c r="BA10" s="173"/>
+      <c r="BB10" s="173"/>
+      <c r="BC10" s="173"/>
       <c r="BE10" s="33"/>
     </row>
     <row r="11" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="33"/>
-      <c r="C11" s="178"/>
-[...51 lines deleted...]
-      <c r="BC11" s="178"/>
+      <c r="C11" s="174"/>
+      <c r="D11" s="174"/>
+      <c r="E11" s="174"/>
+      <c r="F11" s="174"/>
+      <c r="G11" s="174"/>
+      <c r="H11" s="174"/>
+      <c r="I11" s="174"/>
+      <c r="J11" s="174"/>
+      <c r="K11" s="174"/>
+      <c r="L11" s="174"/>
+      <c r="M11" s="174"/>
+      <c r="N11" s="174"/>
+      <c r="O11" s="174"/>
+      <c r="P11" s="174"/>
+      <c r="Q11" s="174"/>
+      <c r="R11" s="174"/>
+      <c r="S11" s="174"/>
+      <c r="T11" s="174"/>
+      <c r="U11" s="174"/>
+      <c r="V11" s="174"/>
+      <c r="W11" s="174"/>
+      <c r="X11" s="174"/>
+      <c r="Y11" s="174"/>
+      <c r="Z11" s="174"/>
+      <c r="AA11" s="174"/>
+      <c r="AB11" s="174"/>
+      <c r="AC11" s="174"/>
+      <c r="AD11" s="174"/>
+      <c r="AE11" s="174"/>
+      <c r="AF11" s="174"/>
+      <c r="AG11" s="174"/>
+      <c r="AH11" s="174"/>
+      <c r="AI11" s="174"/>
+      <c r="AJ11" s="174"/>
+      <c r="AK11" s="174"/>
+      <c r="AL11" s="174"/>
+      <c r="AM11" s="174"/>
+      <c r="AN11" s="174"/>
+      <c r="AO11" s="174"/>
+      <c r="AP11" s="174"/>
+      <c r="AQ11" s="174"/>
+      <c r="AR11" s="174"/>
+      <c r="AS11" s="174"/>
+      <c r="AT11" s="174"/>
+      <c r="AU11" s="174"/>
+      <c r="AV11" s="174"/>
+      <c r="AW11" s="174"/>
+      <c r="AX11" s="174"/>
+      <c r="AY11" s="174"/>
+      <c r="AZ11" s="174"/>
+      <c r="BA11" s="174"/>
+      <c r="BB11" s="174"/>
+      <c r="BC11" s="174"/>
       <c r="BE11" s="33"/>
     </row>
     <row r="12" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="33"/>
-      <c r="C12" s="178"/>
-[...51 lines deleted...]
-      <c r="BC12" s="178"/>
+      <c r="C12" s="174"/>
+      <c r="D12" s="174"/>
+      <c r="E12" s="174"/>
+      <c r="F12" s="174"/>
+      <c r="G12" s="174"/>
+      <c r="H12" s="174"/>
+      <c r="I12" s="174"/>
+      <c r="J12" s="174"/>
+      <c r="K12" s="174"/>
+      <c r="L12" s="174"/>
+      <c r="M12" s="174"/>
+      <c r="N12" s="174"/>
+      <c r="O12" s="174"/>
+      <c r="P12" s="174"/>
+      <c r="Q12" s="174"/>
+      <c r="R12" s="174"/>
+      <c r="S12" s="174"/>
+      <c r="T12" s="174"/>
+      <c r="U12" s="174"/>
+      <c r="V12" s="174"/>
+      <c r="W12" s="174"/>
+      <c r="X12" s="174"/>
+      <c r="Y12" s="174"/>
+      <c r="Z12" s="174"/>
+      <c r="AA12" s="174"/>
+      <c r="AB12" s="174"/>
+      <c r="AC12" s="174"/>
+      <c r="AD12" s="174"/>
+      <c r="AE12" s="174"/>
+      <c r="AF12" s="174"/>
+      <c r="AG12" s="174"/>
+      <c r="AH12" s="174"/>
+      <c r="AI12" s="174"/>
+      <c r="AJ12" s="174"/>
+      <c r="AK12" s="174"/>
+      <c r="AL12" s="174"/>
+      <c r="AM12" s="174"/>
+      <c r="AN12" s="174"/>
+      <c r="AO12" s="174"/>
+      <c r="AP12" s="174"/>
+      <c r="AQ12" s="174"/>
+      <c r="AR12" s="174"/>
+      <c r="AS12" s="174"/>
+      <c r="AT12" s="174"/>
+      <c r="AU12" s="174"/>
+      <c r="AV12" s="174"/>
+      <c r="AW12" s="174"/>
+      <c r="AX12" s="174"/>
+      <c r="AY12" s="174"/>
+      <c r="AZ12" s="174"/>
+      <c r="BA12" s="174"/>
+      <c r="BB12" s="174"/>
+      <c r="BC12" s="174"/>
       <c r="BE12" s="33"/>
     </row>
     <row r="13" spans="2:57" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="33"/>
       <c r="H13" s="33"/>
       <c r="I13" s="33"/>
       <c r="J13" s="33"/>
       <c r="K13" s="33"/>
       <c r="L13" s="33"/>
       <c r="M13" s="33"/>
       <c r="N13" s="33"/>
       <c r="O13" s="33"/>
       <c r="P13" s="33"/>
       <c r="Q13" s="33"/>
       <c r="R13" s="33"/>
       <c r="S13" s="33"/>
       <c r="T13" s="33"/>
       <c r="U13" s="33"/>
       <c r="V13" s="33"/>
       <c r="W13" s="33"/>
@@ -8432,279 +8622,279 @@
       <c r="AI13" s="33"/>
       <c r="AJ13" s="33"/>
       <c r="AK13" s="33"/>
       <c r="AL13" s="33"/>
       <c r="AM13" s="33"/>
       <c r="AN13" s="33"/>
       <c r="AO13" s="33"/>
       <c r="AP13" s="33"/>
       <c r="AQ13" s="33"/>
       <c r="AR13" s="33"/>
       <c r="AS13" s="33"/>
       <c r="AT13" s="33"/>
       <c r="AU13" s="33"/>
       <c r="AV13" s="33"/>
       <c r="AW13" s="33"/>
       <c r="AX13" s="33"/>
       <c r="AY13" s="33"/>
       <c r="AZ13" s="33"/>
       <c r="BA13" s="33"/>
       <c r="BB13" s="33"/>
       <c r="BC13" s="33"/>
       <c r="BE13" s="33"/>
     </row>
     <row r="14" spans="2:57" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="33"/>
-      <c r="C14" s="179"/>
-[...53 lines deleted...]
-      <c r="BE14" s="179"/>
+      <c r="C14" s="175"/>
+      <c r="D14" s="175"/>
+      <c r="E14" s="175"/>
+      <c r="F14" s="175"/>
+      <c r="G14" s="175"/>
+      <c r="H14" s="175"/>
+      <c r="I14" s="175"/>
+      <c r="J14" s="175"/>
+      <c r="K14" s="175"/>
+      <c r="L14" s="175"/>
+      <c r="M14" s="175"/>
+      <c r="N14" s="175"/>
+      <c r="O14" s="175"/>
+      <c r="P14" s="175"/>
+      <c r="Q14" s="175"/>
+      <c r="R14" s="175"/>
+      <c r="S14" s="175"/>
+      <c r="T14" s="175"/>
+      <c r="U14" s="175"/>
+      <c r="V14" s="175"/>
+      <c r="W14" s="175"/>
+      <c r="X14" s="175"/>
+      <c r="Y14" s="175"/>
+      <c r="Z14" s="175"/>
+      <c r="AA14" s="175"/>
+      <c r="AB14" s="175"/>
+      <c r="AC14" s="175"/>
+      <c r="AD14" s="175"/>
+      <c r="AE14" s="175"/>
+      <c r="AF14" s="175"/>
+      <c r="AG14" s="175"/>
+      <c r="AH14" s="175"/>
+      <c r="AI14" s="175"/>
+      <c r="AJ14" s="175"/>
+      <c r="AK14" s="175"/>
+      <c r="AL14" s="175"/>
+      <c r="AM14" s="175"/>
+      <c r="AN14" s="175"/>
+      <c r="AO14" s="175"/>
+      <c r="AP14" s="175"/>
+      <c r="AQ14" s="175"/>
+      <c r="AR14" s="175"/>
+      <c r="AS14" s="175"/>
+      <c r="AT14" s="175"/>
+      <c r="AU14" s="175"/>
+      <c r="AV14" s="175"/>
+      <c r="AW14" s="175"/>
+      <c r="AX14" s="175"/>
+      <c r="AY14" s="175"/>
+      <c r="AZ14" s="175"/>
+      <c r="BA14" s="175"/>
+      <c r="BB14" s="175"/>
+      <c r="BC14" s="175"/>
+      <c r="BD14" s="175"/>
+      <c r="BE14" s="175"/>
     </row>
     <row r="15" spans="2:57" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="33"/>
-      <c r="C15" s="179"/>
-[...53 lines deleted...]
-      <c r="BE15" s="179"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+      <c r="H15" s="175"/>
+      <c r="I15" s="175"/>
+      <c r="J15" s="175"/>
+      <c r="K15" s="175"/>
+      <c r="L15" s="175"/>
+      <c r="M15" s="175"/>
+      <c r="N15" s="175"/>
+      <c r="O15" s="175"/>
+      <c r="P15" s="175"/>
+      <c r="Q15" s="175"/>
+      <c r="R15" s="175"/>
+      <c r="S15" s="175"/>
+      <c r="T15" s="175"/>
+      <c r="U15" s="175"/>
+      <c r="V15" s="175"/>
+      <c r="W15" s="175"/>
+      <c r="X15" s="175"/>
+      <c r="Y15" s="175"/>
+      <c r="Z15" s="175"/>
+      <c r="AA15" s="175"/>
+      <c r="AB15" s="175"/>
+      <c r="AC15" s="175"/>
+      <c r="AD15" s="175"/>
+      <c r="AE15" s="175"/>
+      <c r="AF15" s="175"/>
+      <c r="AG15" s="175"/>
+      <c r="AH15" s="175"/>
+      <c r="AI15" s="175"/>
+      <c r="AJ15" s="175"/>
+      <c r="AK15" s="175"/>
+      <c r="AL15" s="175"/>
+      <c r="AM15" s="175"/>
+      <c r="AN15" s="175"/>
+      <c r="AO15" s="175"/>
+      <c r="AP15" s="175"/>
+      <c r="AQ15" s="175"/>
+      <c r="AR15" s="175"/>
+      <c r="AS15" s="175"/>
+      <c r="AT15" s="175"/>
+      <c r="AU15" s="175"/>
+      <c r="AV15" s="175"/>
+      <c r="AW15" s="175"/>
+      <c r="AX15" s="175"/>
+      <c r="AY15" s="175"/>
+      <c r="AZ15" s="175"/>
+      <c r="BA15" s="175"/>
+      <c r="BB15" s="175"/>
+      <c r="BC15" s="175"/>
+      <c r="BD15" s="175"/>
+      <c r="BE15" s="175"/>
     </row>
     <row r="16" spans="2:57" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="33"/>
-      <c r="C16" s="179"/>
-[...53 lines deleted...]
-      <c r="BE16" s="179"/>
+      <c r="C16" s="175"/>
+      <c r="D16" s="175"/>
+      <c r="E16" s="175"/>
+      <c r="F16" s="175"/>
+      <c r="G16" s="175"/>
+      <c r="H16" s="175"/>
+      <c r="I16" s="175"/>
+      <c r="J16" s="175"/>
+      <c r="K16" s="175"/>
+      <c r="L16" s="175"/>
+      <c r="M16" s="175"/>
+      <c r="N16" s="175"/>
+      <c r="O16" s="175"/>
+      <c r="P16" s="175"/>
+      <c r="Q16" s="175"/>
+      <c r="R16" s="175"/>
+      <c r="S16" s="175"/>
+      <c r="T16" s="175"/>
+      <c r="U16" s="175"/>
+      <c r="V16" s="175"/>
+      <c r="W16" s="175"/>
+      <c r="X16" s="175"/>
+      <c r="Y16" s="175"/>
+      <c r="Z16" s="175"/>
+      <c r="AA16" s="175"/>
+      <c r="AB16" s="175"/>
+      <c r="AC16" s="175"/>
+      <c r="AD16" s="175"/>
+      <c r="AE16" s="175"/>
+      <c r="AF16" s="175"/>
+      <c r="AG16" s="175"/>
+      <c r="AH16" s="175"/>
+      <c r="AI16" s="175"/>
+      <c r="AJ16" s="175"/>
+      <c r="AK16" s="175"/>
+      <c r="AL16" s="175"/>
+      <c r="AM16" s="175"/>
+      <c r="AN16" s="175"/>
+      <c r="AO16" s="175"/>
+      <c r="AP16" s="175"/>
+      <c r="AQ16" s="175"/>
+      <c r="AR16" s="175"/>
+      <c r="AS16" s="175"/>
+      <c r="AT16" s="175"/>
+      <c r="AU16" s="175"/>
+      <c r="AV16" s="175"/>
+      <c r="AW16" s="175"/>
+      <c r="AX16" s="175"/>
+      <c r="AY16" s="175"/>
+      <c r="AZ16" s="175"/>
+      <c r="BA16" s="175"/>
+      <c r="BB16" s="175"/>
+      <c r="BC16" s="175"/>
+      <c r="BD16" s="175"/>
+      <c r="BE16" s="175"/>
     </row>
     <row r="17" spans="2:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="33"/>
-      <c r="C17" s="179"/>
-[...53 lines deleted...]
-      <c r="BE17" s="179"/>
+      <c r="C17" s="175"/>
+      <c r="D17" s="175"/>
+      <c r="E17" s="175"/>
+      <c r="F17" s="175"/>
+      <c r="G17" s="175"/>
+      <c r="H17" s="175"/>
+      <c r="I17" s="175"/>
+      <c r="J17" s="175"/>
+      <c r="K17" s="175"/>
+      <c r="L17" s="175"/>
+      <c r="M17" s="175"/>
+      <c r="N17" s="175"/>
+      <c r="O17" s="175"/>
+      <c r="P17" s="175"/>
+      <c r="Q17" s="175"/>
+      <c r="R17" s="175"/>
+      <c r="S17" s="175"/>
+      <c r="T17" s="175"/>
+      <c r="U17" s="175"/>
+      <c r="V17" s="175"/>
+      <c r="W17" s="175"/>
+      <c r="X17" s="175"/>
+      <c r="Y17" s="175"/>
+      <c r="Z17" s="175"/>
+      <c r="AA17" s="175"/>
+      <c r="AB17" s="175"/>
+      <c r="AC17" s="175"/>
+      <c r="AD17" s="175"/>
+      <c r="AE17" s="175"/>
+      <c r="AF17" s="175"/>
+      <c r="AG17" s="175"/>
+      <c r="AH17" s="175"/>
+      <c r="AI17" s="175"/>
+      <c r="AJ17" s="175"/>
+      <c r="AK17" s="175"/>
+      <c r="AL17" s="175"/>
+      <c r="AM17" s="175"/>
+      <c r="AN17" s="175"/>
+      <c r="AO17" s="175"/>
+      <c r="AP17" s="175"/>
+      <c r="AQ17" s="175"/>
+      <c r="AR17" s="175"/>
+      <c r="AS17" s="175"/>
+      <c r="AT17" s="175"/>
+      <c r="AU17" s="175"/>
+      <c r="AV17" s="175"/>
+      <c r="AW17" s="175"/>
+      <c r="AX17" s="175"/>
+      <c r="AY17" s="175"/>
+      <c r="AZ17" s="175"/>
+      <c r="BA17" s="175"/>
+      <c r="BB17" s="175"/>
+      <c r="BC17" s="175"/>
+      <c r="BD17" s="175"/>
+      <c r="BE17" s="175"/>
     </row>
     <row r="18" spans="2:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="33"/>
       <c r="C18" s="33"/>
       <c r="D18" s="33"/>
       <c r="E18" s="33"/>
       <c r="F18" s="33"/>
       <c r="G18" s="33"/>
       <c r="H18" s="33"/>
       <c r="I18" s="33"/>
       <c r="J18" s="33"/>
       <c r="K18" s="33"/>
       <c r="L18" s="33"/>
       <c r="M18" s="33"/>
       <c r="N18" s="33"/>
       <c r="O18" s="33"/>
       <c r="P18" s="33"/>
       <c r="Q18" s="33"/>
       <c r="R18" s="33"/>
       <c r="S18" s="33"/>
       <c r="T18" s="33"/>
       <c r="U18" s="33"/>
       <c r="V18" s="36"/>
       <c r="W18" s="36"/>
       <c r="X18" s="36"/>
@@ -9270,1539 +9460,1605 @@
       <c r="AG29" s="36"/>
       <c r="AH29" s="36"/>
       <c r="AI29" s="36"/>
       <c r="AJ29" s="36"/>
       <c r="AK29" s="36"/>
       <c r="AL29" s="36"/>
       <c r="AM29" s="36"/>
       <c r="AN29" s="36"/>
       <c r="AO29" s="36"/>
       <c r="AP29" s="36"/>
       <c r="AQ29" s="36"/>
       <c r="AR29" s="36"/>
       <c r="AS29" s="36"/>
       <c r="AT29" s="36"/>
       <c r="AU29" s="36"/>
       <c r="AV29" s="36"/>
       <c r="AW29" s="36"/>
       <c r="AX29" s="36"/>
       <c r="AY29" s="36"/>
       <c r="AZ29" s="36"/>
       <c r="BA29" s="36"/>
       <c r="BB29" s="36"/>
     </row>
     <row r="30" spans="2:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B30" s="33"/>
-      <c r="C30" s="180" t="s">
-[...55 lines deleted...]
-      <c r="BJ30" s="38"/>
+      <c r="C30" s="176" t="s">
+        <v>40</v>
+      </c>
+      <c r="D30" s="176"/>
+      <c r="E30" s="176"/>
+      <c r="F30" s="176"/>
+      <c r="G30" s="176"/>
+      <c r="H30" s="176"/>
+      <c r="I30" s="176"/>
+      <c r="J30" s="176"/>
+      <c r="K30" s="176"/>
+      <c r="L30" s="176"/>
+      <c r="M30" s="176"/>
+      <c r="N30" s="176"/>
+      <c r="O30" s="176"/>
+      <c r="P30" s="176"/>
+      <c r="Q30" s="176"/>
+      <c r="R30" s="176"/>
+      <c r="S30" s="176"/>
+      <c r="T30" s="176"/>
+      <c r="U30" s="176"/>
+      <c r="V30" s="176"/>
+      <c r="W30" s="176"/>
+      <c r="X30" s="176"/>
+      <c r="Y30" s="176"/>
+      <c r="Z30" s="176"/>
+      <c r="AA30" s="176"/>
+      <c r="AB30" s="176"/>
+      <c r="AC30" s="176"/>
+      <c r="AD30" s="176"/>
+      <c r="AE30" s="176"/>
+      <c r="AF30" s="176"/>
+      <c r="AG30" s="176"/>
+      <c r="AH30" s="176"/>
+      <c r="AI30" s="176"/>
+      <c r="AJ30" s="176"/>
+      <c r="AK30" s="176"/>
+      <c r="AL30" s="176"/>
+      <c r="AM30" s="176"/>
+      <c r="AN30" s="176"/>
+      <c r="AO30" s="176"/>
+      <c r="AP30" s="176"/>
+      <c r="AQ30" s="176"/>
+      <c r="AR30" s="176"/>
+      <c r="AS30" s="176"/>
+      <c r="AT30" s="176"/>
+      <c r="AU30" s="176"/>
+      <c r="AV30" s="176"/>
+      <c r="AW30" s="176"/>
+      <c r="AX30" s="176"/>
+      <c r="AY30" s="176"/>
+      <c r="AZ30" s="176"/>
+      <c r="BA30" s="176"/>
+      <c r="BB30" s="176"/>
+      <c r="BC30" s="176"/>
+      <c r="BI30" s="236"/>
+      <c r="BJ30" s="237"/>
     </row>
     <row r="31" spans="2:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B31" s="33"/>
-      <c r="C31" s="181" t="s">
-[...67 lines deleted...]
-      <c r="BC31" s="186"/>
+      <c r="C31" s="177" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31" s="178"/>
+      <c r="E31" s="178"/>
+      <c r="F31" s="178"/>
+      <c r="G31" s="178"/>
+      <c r="H31" s="178"/>
+      <c r="I31" s="178"/>
+      <c r="J31" s="178"/>
+      <c r="K31" s="178"/>
+      <c r="L31" s="178"/>
+      <c r="M31" s="179"/>
+      <c r="N31" s="180" t="s">
+        <v>42</v>
+      </c>
+      <c r="O31" s="178"/>
+      <c r="P31" s="178"/>
+      <c r="Q31" s="178"/>
+      <c r="R31" s="178"/>
+      <c r="S31" s="179"/>
+      <c r="T31" s="180" t="s">
+        <v>43</v>
+      </c>
+      <c r="U31" s="178"/>
+      <c r="V31" s="178"/>
+      <c r="W31" s="178"/>
+      <c r="X31" s="178"/>
+      <c r="Y31" s="179"/>
+      <c r="Z31" s="180" t="s">
+        <v>44</v>
+      </c>
+      <c r="AA31" s="178"/>
+      <c r="AB31" s="178"/>
+      <c r="AC31" s="178"/>
+      <c r="AD31" s="178"/>
+      <c r="AE31" s="179"/>
+      <c r="AF31" s="180" t="s">
+        <v>45</v>
+      </c>
+      <c r="AG31" s="178"/>
+      <c r="AH31" s="178"/>
+      <c r="AI31" s="178"/>
+      <c r="AJ31" s="178"/>
+      <c r="AK31" s="179"/>
+      <c r="AL31" s="180" t="s">
+        <v>46</v>
+      </c>
+      <c r="AM31" s="178"/>
+      <c r="AN31" s="178"/>
+      <c r="AO31" s="178"/>
+      <c r="AP31" s="178"/>
+      <c r="AQ31" s="179"/>
+      <c r="AR31" s="179" t="s">
+        <v>47</v>
+      </c>
+      <c r="AS31" s="181"/>
+      <c r="AT31" s="181"/>
+      <c r="AU31" s="181"/>
+      <c r="AV31" s="181"/>
+      <c r="AW31" s="182"/>
+      <c r="AX31" s="179" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY31" s="181"/>
+      <c r="AZ31" s="181"/>
+      <c r="BA31" s="181"/>
+      <c r="BB31" s="181"/>
+      <c r="BC31" s="182"/>
     </row>
     <row r="32" spans="2:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B32" s="33"/>
-      <c r="C32" s="187" t="s">
-[...20 lines deleted...]
-      <c r="T32" s="190">
+      <c r="C32" s="183" t="s">
+        <v>48</v>
+      </c>
+      <c r="D32" s="184"/>
+      <c r="E32" s="184"/>
+      <c r="F32" s="184"/>
+      <c r="G32" s="184"/>
+      <c r="H32" s="184"/>
+      <c r="I32" s="184"/>
+      <c r="J32" s="184"/>
+      <c r="K32" s="184"/>
+      <c r="L32" s="184"/>
+      <c r="M32" s="185"/>
+      <c r="N32" s="186">
         <v>38</v>
       </c>
-      <c r="U32" s="191"/>
-[...4 lines deleted...]
-      <c r="Z32" s="190">
+      <c r="O32" s="187"/>
+      <c r="P32" s="187"/>
+      <c r="Q32" s="187"/>
+      <c r="R32" s="187"/>
+      <c r="S32" s="188"/>
+      <c r="T32" s="186">
         <v>33</v>
       </c>
-      <c r="AA32" s="191"/>
-[...4 lines deleted...]
-      <c r="AF32" s="190">
+      <c r="U32" s="187"/>
+      <c r="V32" s="187"/>
+      <c r="W32" s="187"/>
+      <c r="X32" s="187"/>
+      <c r="Y32" s="188"/>
+      <c r="Z32" s="186">
         <v>31</v>
       </c>
-      <c r="AG32" s="191"/>
-[...4 lines deleted...]
-      <c r="AL32" s="190">
+      <c r="AA32" s="187"/>
+      <c r="AB32" s="187"/>
+      <c r="AC32" s="187"/>
+      <c r="AD32" s="187"/>
+      <c r="AE32" s="188"/>
+      <c r="AF32" s="186">
         <v>33</v>
       </c>
-      <c r="AM32" s="191"/>
-[...4 lines deleted...]
-      <c r="AR32" s="193">
+      <c r="AG32" s="187"/>
+      <c r="AH32" s="187"/>
+      <c r="AI32" s="187"/>
+      <c r="AJ32" s="187"/>
+      <c r="AK32" s="188"/>
+      <c r="AL32" s="186">
         <v>33</v>
       </c>
-      <c r="AS32" s="194"/>
-[...4 lines deleted...]
-      <c r="AX32" s="193">
+      <c r="AM32" s="187"/>
+      <c r="AN32" s="187"/>
+      <c r="AO32" s="187"/>
+      <c r="AP32" s="187"/>
+      <c r="AQ32" s="188"/>
+      <c r="AR32" s="189">
         <v>31</v>
       </c>
-      <c r="AY32" s="194"/>
-[...4 lines deleted...]
-      <c r="BI32" s="37"/>
+      <c r="AS32" s="190"/>
+      <c r="AT32" s="190"/>
+      <c r="AU32" s="190"/>
+      <c r="AV32" s="190"/>
+      <c r="AW32" s="191"/>
+      <c r="AX32" s="189">
+        <v>30</v>
+      </c>
+      <c r="AY32" s="190"/>
+      <c r="AZ32" s="190"/>
+      <c r="BA32" s="190"/>
+      <c r="BB32" s="190"/>
+      <c r="BC32" s="191"/>
+      <c r="BI32" s="236"/>
     </row>
     <row r="33" spans="2:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B33" s="33"/>
-      <c r="C33" s="199" t="s">
-[...20 lines deleted...]
-      <c r="T33" s="207">
+      <c r="C33" s="195" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33" s="196"/>
+      <c r="E33" s="196"/>
+      <c r="F33" s="196"/>
+      <c r="G33" s="196"/>
+      <c r="H33" s="196"/>
+      <c r="I33" s="196"/>
+      <c r="J33" s="196"/>
+      <c r="K33" s="196"/>
+      <c r="L33" s="196"/>
+      <c r="M33" s="197"/>
+      <c r="N33" s="203">
         <v>0.92682926829268297</v>
       </c>
-      <c r="U33" s="208"/>
-[...4 lines deleted...]
-      <c r="Z33" s="207">
+      <c r="O33" s="204"/>
+      <c r="P33" s="204"/>
+      <c r="Q33" s="204"/>
+      <c r="R33" s="204"/>
+      <c r="S33" s="192"/>
+      <c r="T33" s="203">
         <v>0.86842105263157898</v>
       </c>
-      <c r="AA33" s="208"/>
-[...4 lines deleted...]
-      <c r="AF33" s="207">
+      <c r="U33" s="204"/>
+      <c r="V33" s="204"/>
+      <c r="W33" s="204"/>
+      <c r="X33" s="204"/>
+      <c r="Y33" s="192"/>
+      <c r="Z33" s="203">
         <v>0.81578947368421051</v>
       </c>
-      <c r="AG33" s="208"/>
-[...4 lines deleted...]
-      <c r="AL33" s="207">
+      <c r="AA33" s="204"/>
+      <c r="AB33" s="204"/>
+      <c r="AC33" s="204"/>
+      <c r="AD33" s="204"/>
+      <c r="AE33" s="192"/>
+      <c r="AF33" s="203">
         <v>0.86842105263157898</v>
       </c>
-      <c r="AM33" s="208"/>
-[...4 lines deleted...]
-      <c r="AR33" s="196">
+      <c r="AG33" s="204"/>
+      <c r="AH33" s="204"/>
+      <c r="AI33" s="204"/>
+      <c r="AJ33" s="204"/>
+      <c r="AK33" s="192"/>
+      <c r="AL33" s="203">
         <v>0.86842105263157898</v>
       </c>
-      <c r="AS33" s="197"/>
-[...4 lines deleted...]
-      <c r="AX33" s="196">
+      <c r="AM33" s="204"/>
+      <c r="AN33" s="204"/>
+      <c r="AO33" s="204"/>
+      <c r="AP33" s="204"/>
+      <c r="AQ33" s="192"/>
+      <c r="AR33" s="192">
         <v>0.81578947368421051</v>
       </c>
-      <c r="AY33" s="197"/>
-[...3 lines deleted...]
-      <c r="BC33" s="198"/>
+      <c r="AS33" s="193"/>
+      <c r="AT33" s="193"/>
+      <c r="AU33" s="193"/>
+      <c r="AV33" s="193"/>
+      <c r="AW33" s="194"/>
+      <c r="AX33" s="192">
+        <v>0.78947368421052633</v>
+      </c>
+      <c r="AY33" s="193"/>
+      <c r="AZ33" s="193"/>
+      <c r="BA33" s="193"/>
+      <c r="BB33" s="193"/>
+      <c r="BC33" s="194"/>
     </row>
     <row r="34" spans="2:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B34" s="33"/>
-      <c r="C34" s="199" t="s">
-[...20 lines deleted...]
-      <c r="T34" s="202">
+      <c r="C34" s="195" t="s">
+        <v>50</v>
+      </c>
+      <c r="D34" s="196"/>
+      <c r="E34" s="196"/>
+      <c r="F34" s="196"/>
+      <c r="G34" s="196"/>
+      <c r="H34" s="196"/>
+      <c r="I34" s="196"/>
+      <c r="J34" s="196"/>
+      <c r="K34" s="196"/>
+      <c r="L34" s="196"/>
+      <c r="M34" s="197"/>
+      <c r="N34" s="198">
         <v>18664293</v>
       </c>
-      <c r="U34" s="203"/>
-[...4 lines deleted...]
-      <c r="Z34" s="202">
+      <c r="O34" s="199"/>
+      <c r="P34" s="199"/>
+      <c r="Q34" s="199"/>
+      <c r="R34" s="199"/>
+      <c r="S34" s="200"/>
+      <c r="T34" s="198">
         <v>15964554</v>
       </c>
-      <c r="AA34" s="203"/>
-[...4 lines deleted...]
-      <c r="AF34" s="202">
+      <c r="U34" s="199"/>
+      <c r="V34" s="199"/>
+      <c r="W34" s="199"/>
+      <c r="X34" s="199"/>
+      <c r="Y34" s="200"/>
+      <c r="Z34" s="198">
         <v>16532090</v>
       </c>
-      <c r="AG34" s="203"/>
-[...4 lines deleted...]
-      <c r="AL34" s="202">
+      <c r="AA34" s="199"/>
+      <c r="AB34" s="199"/>
+      <c r="AC34" s="199"/>
+      <c r="AD34" s="199"/>
+      <c r="AE34" s="200"/>
+      <c r="AF34" s="198">
         <v>16799995</v>
       </c>
-      <c r="AM34" s="203"/>
-[...4 lines deleted...]
-      <c r="AR34" s="204">
+      <c r="AG34" s="199"/>
+      <c r="AH34" s="199"/>
+      <c r="AI34" s="199"/>
+      <c r="AJ34" s="199"/>
+      <c r="AK34" s="200"/>
+      <c r="AL34" s="198">
         <v>10202483</v>
       </c>
-      <c r="AS34" s="205"/>
-[...4 lines deleted...]
-      <c r="AX34" s="204">
+      <c r="AM34" s="199"/>
+      <c r="AN34" s="199"/>
+      <c r="AO34" s="199"/>
+      <c r="AP34" s="199"/>
+      <c r="AQ34" s="200"/>
+      <c r="AR34" s="200">
         <v>11182638</v>
       </c>
-      <c r="AY34" s="205"/>
-[...4 lines deleted...]
-      <c r="BI34" s="37"/>
+      <c r="AS34" s="201"/>
+      <c r="AT34" s="201"/>
+      <c r="AU34" s="201"/>
+      <c r="AV34" s="201"/>
+      <c r="AW34" s="202"/>
+      <c r="AX34" s="200">
+        <v>10326870</v>
+      </c>
+      <c r="AY34" s="201"/>
+      <c r="AZ34" s="201"/>
+      <c r="BA34" s="201"/>
+      <c r="BB34" s="201"/>
+      <c r="BC34" s="202"/>
+      <c r="BI34" s="236"/>
     </row>
     <row r="35" spans="2:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B35" s="33"/>
-      <c r="C35" s="199" t="s">
-[...20 lines deleted...]
-      <c r="T35" s="190">
+      <c r="C35" s="195" t="s">
+        <v>51</v>
+      </c>
+      <c r="D35" s="196"/>
+      <c r="E35" s="196"/>
+      <c r="F35" s="196"/>
+      <c r="G35" s="196"/>
+      <c r="H35" s="196"/>
+      <c r="I35" s="196"/>
+      <c r="J35" s="196"/>
+      <c r="K35" s="196"/>
+      <c r="L35" s="196"/>
+      <c r="M35" s="197"/>
+      <c r="N35" s="186">
         <v>3</v>
       </c>
-      <c r="U35" s="191"/>
-[...4 lines deleted...]
-      <c r="Z35" s="190">
+      <c r="O35" s="187"/>
+      <c r="P35" s="187"/>
+      <c r="Q35" s="187"/>
+      <c r="R35" s="187"/>
+      <c r="S35" s="188"/>
+      <c r="T35" s="186">
         <v>5</v>
       </c>
-      <c r="AA35" s="191"/>
-[...4 lines deleted...]
-      <c r="AF35" s="190">
+      <c r="U35" s="187"/>
+      <c r="V35" s="187"/>
+      <c r="W35" s="187"/>
+      <c r="X35" s="187"/>
+      <c r="Y35" s="188"/>
+      <c r="Z35" s="186">
         <v>7</v>
       </c>
-      <c r="AG35" s="191"/>
-[...4 lines deleted...]
-      <c r="AL35" s="190">
+      <c r="AA35" s="187"/>
+      <c r="AB35" s="187"/>
+      <c r="AC35" s="187"/>
+      <c r="AD35" s="187"/>
+      <c r="AE35" s="188"/>
+      <c r="AF35" s="186">
         <v>5</v>
       </c>
-      <c r="AM35" s="191"/>
-[...4 lines deleted...]
-      <c r="AR35" s="192">
+      <c r="AG35" s="187"/>
+      <c r="AH35" s="187"/>
+      <c r="AI35" s="187"/>
+      <c r="AJ35" s="187"/>
+      <c r="AK35" s="188"/>
+      <c r="AL35" s="186">
         <v>5</v>
       </c>
-      <c r="AS35" s="209"/>
-[...4 lines deleted...]
-      <c r="AX35" s="192">
+      <c r="AM35" s="187"/>
+      <c r="AN35" s="187"/>
+      <c r="AO35" s="187"/>
+      <c r="AP35" s="187"/>
+      <c r="AQ35" s="188"/>
+      <c r="AR35" s="188">
         <v>7</v>
       </c>
-      <c r="AY35" s="209"/>
-[...4 lines deleted...]
-      <c r="BI35" s="37"/>
+      <c r="AS35" s="205"/>
+      <c r="AT35" s="205"/>
+      <c r="AU35" s="205"/>
+      <c r="AV35" s="205"/>
+      <c r="AW35" s="206"/>
+      <c r="AX35" s="188">
+        <v>8</v>
+      </c>
+      <c r="AY35" s="205"/>
+      <c r="AZ35" s="205"/>
+      <c r="BA35" s="205"/>
+      <c r="BB35" s="205"/>
+      <c r="BC35" s="206"/>
+      <c r="BI35" s="236"/>
     </row>
     <row r="36" spans="2:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B36" s="33"/>
-      <c r="C36" s="199" t="s">
-[...20 lines deleted...]
-      <c r="T36" s="207">
+      <c r="C36" s="195" t="s">
+        <v>52</v>
+      </c>
+      <c r="D36" s="196"/>
+      <c r="E36" s="196"/>
+      <c r="F36" s="196"/>
+      <c r="G36" s="196"/>
+      <c r="H36" s="196"/>
+      <c r="I36" s="196"/>
+      <c r="J36" s="196"/>
+      <c r="K36" s="196"/>
+      <c r="L36" s="196"/>
+      <c r="M36" s="197"/>
+      <c r="N36" s="203">
         <v>7.3170731707317069E-2</v>
       </c>
-      <c r="U36" s="208"/>
-[...4 lines deleted...]
-      <c r="Z36" s="207">
+      <c r="O36" s="204"/>
+      <c r="P36" s="204"/>
+      <c r="Q36" s="204"/>
+      <c r="R36" s="204"/>
+      <c r="S36" s="192"/>
+      <c r="T36" s="203">
         <v>0.13157894736842105</v>
       </c>
-      <c r="AA36" s="208"/>
-[...4 lines deleted...]
-      <c r="AF36" s="207">
+      <c r="U36" s="204"/>
+      <c r="V36" s="204"/>
+      <c r="W36" s="204"/>
+      <c r="X36" s="204"/>
+      <c r="Y36" s="192"/>
+      <c r="Z36" s="203">
         <v>0.18421052631578946</v>
       </c>
-      <c r="AG36" s="208"/>
-[...4 lines deleted...]
-      <c r="AL36" s="207">
+      <c r="AA36" s="204"/>
+      <c r="AB36" s="204"/>
+      <c r="AC36" s="204"/>
+      <c r="AD36" s="204"/>
+      <c r="AE36" s="192"/>
+      <c r="AF36" s="203">
         <v>0.13157894736842105</v>
       </c>
-      <c r="AM36" s="208"/>
-[...4 lines deleted...]
-      <c r="AR36" s="196">
+      <c r="AG36" s="204"/>
+      <c r="AH36" s="204"/>
+      <c r="AI36" s="204"/>
+      <c r="AJ36" s="204"/>
+      <c r="AK36" s="192"/>
+      <c r="AL36" s="203">
         <v>0.13157894736842105</v>
       </c>
-      <c r="AS36" s="197"/>
-[...4 lines deleted...]
-      <c r="AX36" s="196">
+      <c r="AM36" s="204"/>
+      <c r="AN36" s="204"/>
+      <c r="AO36" s="204"/>
+      <c r="AP36" s="204"/>
+      <c r="AQ36" s="192"/>
+      <c r="AR36" s="192">
         <v>0.18421052631578946</v>
       </c>
-      <c r="AY36" s="197"/>
-[...3 lines deleted...]
-      <c r="BC36" s="198"/>
+      <c r="AS36" s="193"/>
+      <c r="AT36" s="193"/>
+      <c r="AU36" s="193"/>
+      <c r="AV36" s="193"/>
+      <c r="AW36" s="194"/>
+      <c r="AX36" s="192">
+        <v>0.21052631578947367</v>
+      </c>
+      <c r="AY36" s="193"/>
+      <c r="AZ36" s="193"/>
+      <c r="BA36" s="193"/>
+      <c r="BB36" s="193"/>
+      <c r="BC36" s="194"/>
     </row>
     <row r="37" spans="2:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B37" s="33"/>
-      <c r="C37" s="217" t="s">
-[...20 lines deleted...]
-      <c r="T37" s="220">
+      <c r="C37" s="213" t="s">
+        <v>53</v>
+      </c>
+      <c r="D37" s="214"/>
+      <c r="E37" s="214"/>
+      <c r="F37" s="214"/>
+      <c r="G37" s="214"/>
+      <c r="H37" s="214"/>
+      <c r="I37" s="214"/>
+      <c r="J37" s="214"/>
+      <c r="K37" s="214"/>
+      <c r="L37" s="214"/>
+      <c r="M37" s="215"/>
+      <c r="N37" s="216">
         <v>1633556</v>
       </c>
-      <c r="U37" s="221"/>
-[...4 lines deleted...]
-      <c r="Z37" s="220">
+      <c r="O37" s="217"/>
+      <c r="P37" s="217"/>
+      <c r="Q37" s="217"/>
+      <c r="R37" s="217"/>
+      <c r="S37" s="207"/>
+      <c r="T37" s="216">
         <v>342208</v>
       </c>
-      <c r="AA37" s="221"/>
-[...4 lines deleted...]
-      <c r="AF37" s="220">
+      <c r="U37" s="217"/>
+      <c r="V37" s="217"/>
+      <c r="W37" s="217"/>
+      <c r="X37" s="217"/>
+      <c r="Y37" s="207"/>
+      <c r="Z37" s="216">
         <v>565561</v>
       </c>
-      <c r="AG37" s="221"/>
-[...4 lines deleted...]
-      <c r="AL37" s="220">
+      <c r="AA37" s="217"/>
+      <c r="AB37" s="217"/>
+      <c r="AC37" s="217"/>
+      <c r="AD37" s="217"/>
+      <c r="AE37" s="207"/>
+      <c r="AF37" s="216">
         <v>452117</v>
       </c>
-      <c r="AM37" s="221"/>
-[...4 lines deleted...]
-      <c r="AR37" s="211">
+      <c r="AG37" s="217"/>
+      <c r="AH37" s="217"/>
+      <c r="AI37" s="217"/>
+      <c r="AJ37" s="217"/>
+      <c r="AK37" s="207"/>
+      <c r="AL37" s="216">
         <v>488157</v>
       </c>
-      <c r="AS37" s="212"/>
-[...4 lines deleted...]
-      <c r="AX37" s="211">
+      <c r="AM37" s="217"/>
+      <c r="AN37" s="217"/>
+      <c r="AO37" s="217"/>
+      <c r="AP37" s="217"/>
+      <c r="AQ37" s="207"/>
+      <c r="AR37" s="207">
         <v>989889</v>
       </c>
-      <c r="AY37" s="212"/>
-[...4 lines deleted...]
-      <c r="BI37" s="37"/>
+      <c r="AS37" s="208"/>
+      <c r="AT37" s="208"/>
+      <c r="AU37" s="208"/>
+      <c r="AV37" s="208"/>
+      <c r="AW37" s="209"/>
+      <c r="AX37" s="207">
+        <v>578476</v>
+      </c>
+      <c r="AY37" s="208"/>
+      <c r="AZ37" s="208"/>
+      <c r="BA37" s="208"/>
+      <c r="BB37" s="208"/>
+      <c r="BC37" s="209"/>
+      <c r="BI37" s="236"/>
     </row>
     <row r="38" spans="2:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B38" s="33"/>
-      <c r="C38" s="187" t="s">
-[...12 lines deleted...]
-      <c r="N38" s="214">
+      <c r="C38" s="183" t="s">
+        <v>54</v>
+      </c>
+      <c r="D38" s="184"/>
+      <c r="E38" s="184"/>
+      <c r="F38" s="184"/>
+      <c r="G38" s="184"/>
+      <c r="H38" s="184"/>
+      <c r="I38" s="184"/>
+      <c r="J38" s="184"/>
+      <c r="K38" s="184"/>
+      <c r="L38" s="184"/>
+      <c r="M38" s="185"/>
+      <c r="N38" s="210">
         <v>41</v>
       </c>
-      <c r="O38" s="215"/>
-[...12 lines deleted...]
-      <c r="Z38" s="214">
+      <c r="O38" s="211"/>
+      <c r="P38" s="211"/>
+      <c r="Q38" s="211"/>
+      <c r="R38" s="211"/>
+      <c r="S38" s="212"/>
+      <c r="T38" s="210">
         <v>38</v>
       </c>
-      <c r="AA38" s="215"/>
-[...4 lines deleted...]
-      <c r="AF38" s="214">
+      <c r="U38" s="211"/>
+      <c r="V38" s="211"/>
+      <c r="W38" s="211"/>
+      <c r="X38" s="211"/>
+      <c r="Y38" s="212"/>
+      <c r="Z38" s="210">
         <v>38</v>
       </c>
-      <c r="AG38" s="215"/>
-[...4 lines deleted...]
-      <c r="AL38" s="214">
+      <c r="AA38" s="211"/>
+      <c r="AB38" s="211"/>
+      <c r="AC38" s="211"/>
+      <c r="AD38" s="211"/>
+      <c r="AE38" s="212"/>
+      <c r="AF38" s="210">
         <v>38</v>
       </c>
-      <c r="AM38" s="215"/>
-[...4 lines deleted...]
-      <c r="AR38" s="193">
+      <c r="AG38" s="211"/>
+      <c r="AH38" s="211"/>
+      <c r="AI38" s="211"/>
+      <c r="AJ38" s="211"/>
+      <c r="AK38" s="212"/>
+      <c r="AL38" s="210">
         <v>38</v>
       </c>
-      <c r="AS38" s="194"/>
-[...4 lines deleted...]
-      <c r="AX38" s="193">
+      <c r="AM38" s="211"/>
+      <c r="AN38" s="211"/>
+      <c r="AO38" s="211"/>
+      <c r="AP38" s="211"/>
+      <c r="AQ38" s="212"/>
+      <c r="AR38" s="189">
         <v>38</v>
       </c>
-      <c r="AY38" s="194"/>
-[...3 lines deleted...]
-      <c r="BC38" s="195"/>
+      <c r="AS38" s="190"/>
+      <c r="AT38" s="190"/>
+      <c r="AU38" s="190"/>
+      <c r="AV38" s="190"/>
+      <c r="AW38" s="191"/>
+      <c r="AX38" s="189">
+        <v>38</v>
+      </c>
+      <c r="AY38" s="190"/>
+      <c r="AZ38" s="190"/>
+      <c r="BA38" s="190"/>
+      <c r="BB38" s="190"/>
+      <c r="BC38" s="191"/>
     </row>
     <row r="39" spans="2:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B39" s="33"/>
-      <c r="C39" s="225" t="s">
-[...20 lines deleted...]
-      <c r="T39" s="220">
+      <c r="C39" s="221" t="s">
+        <v>55</v>
+      </c>
+      <c r="D39" s="222"/>
+      <c r="E39" s="222"/>
+      <c r="F39" s="222"/>
+      <c r="G39" s="222"/>
+      <c r="H39" s="222"/>
+      <c r="I39" s="222"/>
+      <c r="J39" s="222"/>
+      <c r="K39" s="222"/>
+      <c r="L39" s="222"/>
+      <c r="M39" s="223"/>
+      <c r="N39" s="216">
         <v>17029737</v>
       </c>
-      <c r="U39" s="221"/>
-[...4 lines deleted...]
-      <c r="Z39" s="220">
+      <c r="O39" s="217"/>
+      <c r="P39" s="217"/>
+      <c r="Q39" s="217"/>
+      <c r="R39" s="217"/>
+      <c r="S39" s="207"/>
+      <c r="T39" s="216">
         <v>15623346</v>
       </c>
-      <c r="AA39" s="221"/>
-[...4 lines deleted...]
-      <c r="AF39" s="220">
+      <c r="U39" s="217"/>
+      <c r="V39" s="217"/>
+      <c r="W39" s="217"/>
+      <c r="X39" s="217"/>
+      <c r="Y39" s="207"/>
+      <c r="Z39" s="216">
         <v>15966000</v>
       </c>
-      <c r="AG39" s="221"/>
-[...4 lines deleted...]
-      <c r="AL39" s="220">
+      <c r="AA39" s="217"/>
+      <c r="AB39" s="217"/>
+      <c r="AC39" s="217"/>
+      <c r="AD39" s="217"/>
+      <c r="AE39" s="207"/>
+      <c r="AF39" s="216">
         <v>16348000</v>
       </c>
-      <c r="AM39" s="221"/>
-[...4 lines deleted...]
-      <c r="AR39" s="211">
+      <c r="AG39" s="217"/>
+      <c r="AH39" s="217"/>
+      <c r="AI39" s="217"/>
+      <c r="AJ39" s="217"/>
+      <c r="AK39" s="207"/>
+      <c r="AL39" s="216">
         <v>9714000</v>
       </c>
-      <c r="AS39" s="222"/>
-[...4 lines deleted...]
-      <c r="AX39" s="211">
+      <c r="AM39" s="217"/>
+      <c r="AN39" s="217"/>
+      <c r="AO39" s="217"/>
+      <c r="AP39" s="217"/>
+      <c r="AQ39" s="207"/>
+      <c r="AR39" s="207">
         <v>10193000</v>
       </c>
-      <c r="AY39" s="222"/>
-[...3 lines deleted...]
-      <c r="BC39" s="223"/>
+      <c r="AS39" s="218"/>
+      <c r="AT39" s="218"/>
+      <c r="AU39" s="218"/>
+      <c r="AV39" s="218"/>
+      <c r="AW39" s="219"/>
+      <c r="AX39" s="207">
+        <v>9748000</v>
+      </c>
+      <c r="AY39" s="218"/>
+      <c r="AZ39" s="218"/>
+      <c r="BA39" s="218"/>
+      <c r="BB39" s="218"/>
+      <c r="BC39" s="219"/>
     </row>
     <row r="40" spans="2:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="33"/>
-      <c r="C40" s="39"/>
-[...53 lines deleted...]
-      <c r="BC40" s="224"/>
+      <c r="C40" s="38"/>
+      <c r="D40" s="220" t="s">
+        <v>56</v>
+      </c>
+      <c r="E40" s="220"/>
+      <c r="F40" s="220"/>
+      <c r="G40" s="220"/>
+      <c r="H40" s="220"/>
+      <c r="I40" s="220"/>
+      <c r="J40" s="220"/>
+      <c r="K40" s="220"/>
+      <c r="L40" s="220"/>
+      <c r="M40" s="220"/>
+      <c r="N40" s="220"/>
+      <c r="O40" s="220"/>
+      <c r="P40" s="220"/>
+      <c r="Q40" s="220"/>
+      <c r="R40" s="220"/>
+      <c r="S40" s="220"/>
+      <c r="T40" s="220"/>
+      <c r="U40" s="220"/>
+      <c r="V40" s="220"/>
+      <c r="W40" s="220"/>
+      <c r="X40" s="220"/>
+      <c r="Y40" s="220"/>
+      <c r="Z40" s="220"/>
+      <c r="AA40" s="220"/>
+      <c r="AB40" s="220"/>
+      <c r="AC40" s="220"/>
+      <c r="AD40" s="220"/>
+      <c r="AE40" s="220"/>
+      <c r="AF40" s="220"/>
+      <c r="AG40" s="220"/>
+      <c r="AH40" s="220"/>
+      <c r="AI40" s="220"/>
+      <c r="AJ40" s="220"/>
+      <c r="AK40" s="220"/>
+      <c r="AL40" s="220"/>
+      <c r="AM40" s="220"/>
+      <c r="AN40" s="220"/>
+      <c r="AO40" s="220"/>
+      <c r="AP40" s="220"/>
+      <c r="AQ40" s="220"/>
+      <c r="AR40" s="220"/>
+      <c r="AS40" s="220"/>
+      <c r="AT40" s="220"/>
+      <c r="AU40" s="220"/>
+      <c r="AV40" s="220"/>
+      <c r="AW40" s="220"/>
+      <c r="AX40" s="220"/>
+      <c r="AY40" s="220"/>
+      <c r="AZ40" s="220"/>
+      <c r="BA40" s="220"/>
+      <c r="BB40" s="220"/>
+      <c r="BC40" s="220"/>
     </row>
     <row r="41" spans="2:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="33"/>
-      <c r="C41" s="39"/>
-[...51 lines deleted...]
-      <c r="BC41" s="40"/>
+      <c r="C41" s="38"/>
+      <c r="D41" s="39"/>
+      <c r="E41" s="39"/>
+      <c r="F41" s="39"/>
+      <c r="G41" s="39"/>
+      <c r="H41" s="39"/>
+      <c r="I41" s="39"/>
+      <c r="J41" s="39"/>
+      <c r="K41" s="39"/>
+      <c r="L41" s="39"/>
+      <c r="M41" s="39"/>
+      <c r="N41" s="39"/>
+      <c r="O41" s="39"/>
+      <c r="P41" s="39"/>
+      <c r="Q41" s="39"/>
+      <c r="R41" s="39"/>
+      <c r="S41" s="39"/>
+      <c r="T41" s="39"/>
+      <c r="U41" s="39"/>
+      <c r="V41" s="39"/>
+      <c r="W41" s="39"/>
+      <c r="X41" s="39"/>
+      <c r="Y41" s="39"/>
+      <c r="Z41" s="39"/>
+      <c r="AA41" s="39"/>
+      <c r="AB41" s="39"/>
+      <c r="AC41" s="39"/>
+      <c r="AD41" s="39"/>
+      <c r="AE41" s="39"/>
+      <c r="AF41" s="39"/>
+      <c r="AG41" s="39"/>
+      <c r="AH41" s="39"/>
+      <c r="AI41" s="39"/>
+      <c r="AJ41" s="39"/>
+      <c r="AK41" s="39"/>
+      <c r="AL41" s="39"/>
+      <c r="AM41" s="39"/>
+      <c r="AN41" s="39"/>
+      <c r="AO41" s="39"/>
+      <c r="AP41" s="39"/>
+      <c r="AQ41" s="39"/>
+      <c r="AR41" s="39"/>
+      <c r="AS41" s="39"/>
+      <c r="AT41" s="39"/>
+      <c r="AU41" s="39"/>
+      <c r="AV41" s="39"/>
+      <c r="AW41" s="39"/>
+      <c r="AX41" s="39"/>
+      <c r="AY41" s="39"/>
+      <c r="AZ41" s="39"/>
+      <c r="BA41" s="39"/>
+      <c r="BB41" s="39"/>
+      <c r="BC41" s="39"/>
     </row>
     <row r="42" spans="2:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="33"/>
-      <c r="C42" s="39"/>
-[...50 lines deleted...]
-      <c r="BB42" s="39"/>
+      <c r="C42" s="38"/>
+      <c r="D42" s="38"/>
+      <c r="E42" s="38"/>
+      <c r="F42" s="38"/>
+      <c r="G42" s="38"/>
+      <c r="H42" s="38"/>
+      <c r="I42" s="38"/>
+      <c r="J42" s="38"/>
+      <c r="K42" s="38"/>
+      <c r="L42" s="38"/>
+      <c r="M42" s="38"/>
+      <c r="N42" s="38"/>
+      <c r="O42" s="38"/>
+      <c r="P42" s="38"/>
+      <c r="Q42" s="38"/>
+      <c r="R42" s="38"/>
+      <c r="S42" s="38"/>
+      <c r="T42" s="38"/>
+      <c r="U42" s="38"/>
+      <c r="V42" s="38"/>
+      <c r="W42" s="38"/>
+      <c r="X42" s="38"/>
+      <c r="Y42" s="38"/>
+      <c r="Z42" s="38"/>
+      <c r="AA42" s="38"/>
+      <c r="AB42" s="38"/>
+      <c r="AC42" s="38"/>
+      <c r="AD42" s="38"/>
+      <c r="AE42" s="38"/>
+      <c r="AF42" s="38"/>
+      <c r="AG42" s="38"/>
+      <c r="AH42" s="38"/>
+      <c r="AI42" s="38"/>
+      <c r="AJ42" s="38"/>
+      <c r="AK42" s="38"/>
+      <c r="AL42" s="38"/>
+      <c r="AM42" s="38"/>
+      <c r="AN42" s="38"/>
+      <c r="AO42" s="38"/>
+      <c r="AP42" s="38"/>
+      <c r="AQ42" s="38"/>
+      <c r="AR42" s="38"/>
+      <c r="AS42" s="38"/>
+      <c r="AT42" s="38"/>
+      <c r="AU42" s="38"/>
+      <c r="AV42" s="38"/>
+      <c r="AW42" s="38"/>
+      <c r="AX42" s="38"/>
+      <c r="AY42" s="38"/>
+      <c r="AZ42" s="38"/>
+      <c r="BA42" s="38"/>
+      <c r="BB42" s="38"/>
     </row>
     <row r="43" spans="2:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="33"/>
-      <c r="C43" s="41" t="s">
-[...54 lines deleted...]
-        <v>79</v>
+      <c r="C43" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="D43" s="40"/>
+      <c r="E43" s="40"/>
+      <c r="F43" s="40"/>
+      <c r="G43" s="40"/>
+      <c r="H43" s="40"/>
+      <c r="I43" s="40"/>
+      <c r="J43" s="40"/>
+      <c r="K43" s="40"/>
+      <c r="L43" s="40"/>
+      <c r="M43" s="40"/>
+      <c r="N43" s="40"/>
+      <c r="O43" s="40"/>
+      <c r="P43" s="40"/>
+      <c r="Q43" s="40"/>
+      <c r="R43" s="40"/>
+      <c r="S43" s="40"/>
+      <c r="T43" s="40"/>
+      <c r="U43" s="40"/>
+      <c r="V43" s="40"/>
+      <c r="W43" s="40"/>
+      <c r="X43" s="40"/>
+      <c r="Y43" s="40"/>
+      <c r="Z43" s="40"/>
+      <c r="AA43" s="40"/>
+      <c r="AB43" s="40"/>
+      <c r="AC43" s="40"/>
+      <c r="AD43" s="40"/>
+      <c r="AE43" s="40"/>
+      <c r="AF43" s="40"/>
+      <c r="AG43" s="40"/>
+      <c r="AH43" s="40"/>
+      <c r="AI43" s="40"/>
+      <c r="AJ43" s="40"/>
+      <c r="AK43" s="40"/>
+      <c r="AL43" s="40"/>
+      <c r="AM43" s="40"/>
+      <c r="AN43" s="40"/>
+      <c r="AO43" s="40"/>
+      <c r="AP43" s="40"/>
+      <c r="AQ43" s="40"/>
+      <c r="AR43" s="40"/>
+      <c r="AS43" s="40"/>
+      <c r="AT43" s="40"/>
+      <c r="AU43" s="40"/>
+      <c r="AV43" s="40"/>
+      <c r="AW43" s="40"/>
+      <c r="AX43" s="40"/>
+      <c r="AY43" s="40"/>
+      <c r="AZ43" s="40"/>
+      <c r="BA43" s="40"/>
+      <c r="BB43" s="40"/>
+      <c r="BC43" s="41" t="s">
+        <v>58</v>
       </c>
       <c r="BD43" s="33"/>
       <c r="BE43" s="33"/>
     </row>
     <row r="44" spans="2:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B44" s="33"/>
-      <c r="C44" s="181" t="s">
-[...67 lines deleted...]
-      <c r="BC44" s="186"/>
+      <c r="C44" s="177" t="s">
+        <v>41</v>
+      </c>
+      <c r="D44" s="178"/>
+      <c r="E44" s="178"/>
+      <c r="F44" s="178"/>
+      <c r="G44" s="178"/>
+      <c r="H44" s="178"/>
+      <c r="I44" s="178"/>
+      <c r="J44" s="178"/>
+      <c r="K44" s="178"/>
+      <c r="L44" s="178"/>
+      <c r="M44" s="179"/>
+      <c r="N44" s="180" t="s">
+        <v>42</v>
+      </c>
+      <c r="O44" s="178"/>
+      <c r="P44" s="178"/>
+      <c r="Q44" s="178"/>
+      <c r="R44" s="178"/>
+      <c r="S44" s="179"/>
+      <c r="T44" s="180" t="s">
+        <v>43</v>
+      </c>
+      <c r="U44" s="178"/>
+      <c r="V44" s="178"/>
+      <c r="W44" s="178"/>
+      <c r="X44" s="178"/>
+      <c r="Y44" s="179"/>
+      <c r="Z44" s="181" t="s">
+        <v>44</v>
+      </c>
+      <c r="AA44" s="181"/>
+      <c r="AB44" s="181"/>
+      <c r="AC44" s="181"/>
+      <c r="AD44" s="181"/>
+      <c r="AE44" s="181"/>
+      <c r="AF44" s="181" t="s">
+        <v>45</v>
+      </c>
+      <c r="AG44" s="181"/>
+      <c r="AH44" s="181"/>
+      <c r="AI44" s="181"/>
+      <c r="AJ44" s="181"/>
+      <c r="AK44" s="180"/>
+      <c r="AL44" s="181" t="s">
+        <v>46</v>
+      </c>
+      <c r="AM44" s="181"/>
+      <c r="AN44" s="181"/>
+      <c r="AO44" s="181"/>
+      <c r="AP44" s="181"/>
+      <c r="AQ44" s="181"/>
+      <c r="AR44" s="181" t="s">
+        <v>47</v>
+      </c>
+      <c r="AS44" s="181"/>
+      <c r="AT44" s="181"/>
+      <c r="AU44" s="181"/>
+      <c r="AV44" s="181"/>
+      <c r="AW44" s="182"/>
+      <c r="AX44" s="179" t="s">
+        <v>85</v>
+      </c>
+      <c r="AY44" s="181"/>
+      <c r="AZ44" s="181"/>
+      <c r="BA44" s="181"/>
+      <c r="BB44" s="181"/>
+      <c r="BC44" s="182"/>
     </row>
     <row r="45" spans="2:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B45" s="33"/>
-      <c r="C45" s="228" t="s">
-[...12 lines deleted...]
-      <c r="N45" s="190">
+      <c r="C45" s="224" t="s">
+        <v>59</v>
+      </c>
+      <c r="D45" s="225"/>
+      <c r="E45" s="225"/>
+      <c r="F45" s="225"/>
+      <c r="G45" s="225"/>
+      <c r="H45" s="225"/>
+      <c r="I45" s="225"/>
+      <c r="J45" s="225"/>
+      <c r="K45" s="225"/>
+      <c r="L45" s="225"/>
+      <c r="M45" s="226"/>
+      <c r="N45" s="186">
+        <v>1</v>
+      </c>
+      <c r="O45" s="187"/>
+      <c r="P45" s="187"/>
+      <c r="Q45" s="187"/>
+      <c r="R45" s="187"/>
+      <c r="S45" s="188"/>
+      <c r="T45" s="186">
         <v>2</v>
       </c>
-      <c r="O45" s="191"/>
-[...4 lines deleted...]
-      <c r="T45" s="190">
+      <c r="U45" s="187"/>
+      <c r="V45" s="187"/>
+      <c r="W45" s="187"/>
+      <c r="X45" s="187"/>
+      <c r="Y45" s="188"/>
+      <c r="Z45" s="186">
+        <v>3</v>
+      </c>
+      <c r="AA45" s="187"/>
+      <c r="AB45" s="187"/>
+      <c r="AC45" s="187"/>
+      <c r="AD45" s="187"/>
+      <c r="AE45" s="188"/>
+      <c r="AF45" s="190">
         <v>1</v>
       </c>
-      <c r="U45" s="191"/>
-[...12 lines deleted...]
-      <c r="AF45" s="194">
+      <c r="AG45" s="190"/>
+      <c r="AH45" s="190"/>
+      <c r="AI45" s="190"/>
+      <c r="AJ45" s="190"/>
+      <c r="AK45" s="190"/>
+      <c r="AL45" s="190">
         <v>3</v>
       </c>
-      <c r="AG45" s="194"/>
-[...12 lines deleted...]
-      <c r="AR45" s="194">
+      <c r="AM45" s="190"/>
+      <c r="AN45" s="190"/>
+      <c r="AO45" s="190"/>
+      <c r="AP45" s="190"/>
+      <c r="AQ45" s="227"/>
+      <c r="AR45" s="190">
+        <v>4</v>
+      </c>
+      <c r="AS45" s="190"/>
+      <c r="AT45" s="190"/>
+      <c r="AU45" s="190"/>
+      <c r="AV45" s="190"/>
+      <c r="AW45" s="191"/>
+      <c r="AX45" s="189">
         <v>3</v>
       </c>
-      <c r="AS45" s="194"/>
-[...12 lines deleted...]
-      <c r="BI45" s="37"/>
+      <c r="AY45" s="190"/>
+      <c r="AZ45" s="190"/>
+      <c r="BA45" s="190"/>
+      <c r="BB45" s="190"/>
+      <c r="BC45" s="191"/>
+      <c r="BI45" s="236"/>
     </row>
     <row r="46" spans="2:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B46" s="36"/>
-      <c r="C46" s="233" t="s">
-[...20 lines deleted...]
-      <c r="T46" s="207">
+      <c r="C46" s="229" t="s">
+        <v>60</v>
+      </c>
+      <c r="D46" s="230"/>
+      <c r="E46" s="230"/>
+      <c r="F46" s="230"/>
+      <c r="G46" s="230"/>
+      <c r="H46" s="230"/>
+      <c r="I46" s="230"/>
+      <c r="J46" s="230"/>
+      <c r="K46" s="230"/>
+      <c r="L46" s="230"/>
+      <c r="M46" s="231"/>
+      <c r="N46" s="203">
         <v>2.4390243902439025E-2</v>
       </c>
-      <c r="U46" s="208"/>
-[...4 lines deleted...]
-      <c r="Z46" s="197">
+      <c r="O46" s="204"/>
+      <c r="P46" s="204"/>
+      <c r="Q46" s="204"/>
+      <c r="R46" s="204"/>
+      <c r="S46" s="192"/>
+      <c r="T46" s="203">
         <v>5.2631578947368418E-2</v>
       </c>
-      <c r="AA46" s="197"/>
-[...4 lines deleted...]
-      <c r="AF46" s="197">
+      <c r="U46" s="204"/>
+      <c r="V46" s="204"/>
+      <c r="W46" s="204"/>
+      <c r="X46" s="204"/>
+      <c r="Y46" s="192"/>
+      <c r="Z46" s="193">
         <v>7.8947368421052627E-2</v>
       </c>
-      <c r="AG46" s="197"/>
-[...4 lines deleted...]
-      <c r="AL46" s="196">
+      <c r="AA46" s="193"/>
+      <c r="AB46" s="193"/>
+      <c r="AC46" s="193"/>
+      <c r="AD46" s="193"/>
+      <c r="AE46" s="193"/>
+      <c r="AF46" s="193">
         <v>2.6315789473684209E-2</v>
       </c>
-      <c r="AM46" s="197"/>
-[...4 lines deleted...]
-      <c r="AR46" s="197">
+      <c r="AG46" s="193"/>
+      <c r="AH46" s="193"/>
+      <c r="AI46" s="193"/>
+      <c r="AJ46" s="193"/>
+      <c r="AK46" s="193"/>
+      <c r="AL46" s="192">
         <v>7.8947368421052627E-2</v>
       </c>
-      <c r="AS46" s="197"/>
-[...4 lines deleted...]
-      <c r="AX46" s="196">
+      <c r="AM46" s="193"/>
+      <c r="AN46" s="193"/>
+      <c r="AO46" s="193"/>
+      <c r="AP46" s="193"/>
+      <c r="AQ46" s="203"/>
+      <c r="AR46" s="193">
         <v>0.10526315789473684</v>
       </c>
-      <c r="AY46" s="197"/>
-[...3 lines deleted...]
-      <c r="BC46" s="198"/>
+      <c r="AS46" s="193"/>
+      <c r="AT46" s="193"/>
+      <c r="AU46" s="193"/>
+      <c r="AV46" s="193"/>
+      <c r="AW46" s="194"/>
+      <c r="AX46" s="192">
+        <v>7.8947368421052627E-2</v>
+      </c>
+      <c r="AY46" s="193"/>
+      <c r="AZ46" s="193"/>
+      <c r="BA46" s="193"/>
+      <c r="BB46" s="193"/>
+      <c r="BC46" s="194"/>
     </row>
     <row r="47" spans="2:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B47" s="36"/>
-      <c r="C47" s="217" t="s">
-[...20 lines deleted...]
-      <c r="T47" s="220">
+      <c r="C47" s="213" t="s">
+        <v>61</v>
+      </c>
+      <c r="D47" s="214"/>
+      <c r="E47" s="214"/>
+      <c r="F47" s="214"/>
+      <c r="G47" s="214"/>
+      <c r="H47" s="214"/>
+      <c r="I47" s="214"/>
+      <c r="J47" s="214"/>
+      <c r="K47" s="214"/>
+      <c r="L47" s="214"/>
+      <c r="M47" s="215"/>
+      <c r="N47" s="216">
         <v>28041</v>
       </c>
-      <c r="U47" s="221"/>
-[...4 lines deleted...]
-      <c r="Z47" s="212">
+      <c r="O47" s="217"/>
+      <c r="P47" s="217"/>
+      <c r="Q47" s="217"/>
+      <c r="R47" s="217"/>
+      <c r="S47" s="207"/>
+      <c r="T47" s="216">
         <v>39234</v>
       </c>
-      <c r="AA47" s="212"/>
-[...4 lines deleted...]
-      <c r="AF47" s="212">
+      <c r="U47" s="217"/>
+      <c r="V47" s="217"/>
+      <c r="W47" s="217"/>
+      <c r="X47" s="217"/>
+      <c r="Y47" s="207"/>
+      <c r="Z47" s="208">
         <v>68363</v>
       </c>
-      <c r="AG47" s="212"/>
-[...4 lines deleted...]
-      <c r="AL47" s="211">
+      <c r="AA47" s="208"/>
+      <c r="AB47" s="208"/>
+      <c r="AC47" s="208"/>
+      <c r="AD47" s="208"/>
+      <c r="AE47" s="208"/>
+      <c r="AF47" s="208">
         <v>98225</v>
       </c>
-      <c r="AM47" s="212"/>
-[...4 lines deleted...]
-      <c r="AR47" s="212">
+      <c r="AG47" s="208"/>
+      <c r="AH47" s="208"/>
+      <c r="AI47" s="208"/>
+      <c r="AJ47" s="208"/>
+      <c r="AK47" s="208"/>
+      <c r="AL47" s="207">
         <v>356292</v>
       </c>
-      <c r="AS47" s="212"/>
-[...4 lines deleted...]
-      <c r="AX47" s="211">
+      <c r="AM47" s="208"/>
+      <c r="AN47" s="208"/>
+      <c r="AO47" s="208"/>
+      <c r="AP47" s="208"/>
+      <c r="AQ47" s="216"/>
+      <c r="AR47" s="208">
         <v>1132165</v>
       </c>
-      <c r="AY47" s="212"/>
-[...4 lines deleted...]
-      <c r="BI47" s="37"/>
+      <c r="AS47" s="208"/>
+      <c r="AT47" s="208"/>
+      <c r="AU47" s="208"/>
+      <c r="AV47" s="208"/>
+      <c r="AW47" s="209"/>
+      <c r="AX47" s="207">
+        <v>480988</v>
+      </c>
+      <c r="AY47" s="208"/>
+      <c r="AZ47" s="208"/>
+      <c r="BA47" s="208"/>
+      <c r="BB47" s="208"/>
+      <c r="BC47" s="209"/>
+      <c r="BI47" s="236"/>
     </row>
     <row r="48" spans="2:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B48" s="36"/>
-      <c r="C48" s="232" t="s">
-[...69 lines deleted...]
-      <c r="N49" s="194">
+      <c r="C48" s="228" t="s">
+        <v>62</v>
+      </c>
+      <c r="D48" s="228"/>
+      <c r="E48" s="228"/>
+      <c r="F48" s="228"/>
+      <c r="G48" s="228"/>
+      <c r="H48" s="228"/>
+      <c r="I48" s="228"/>
+      <c r="J48" s="228"/>
+      <c r="K48" s="228"/>
+      <c r="L48" s="42"/>
+      <c r="M48" s="42"/>
+      <c r="N48" s="43"/>
+      <c r="O48" s="43"/>
+      <c r="P48" s="43"/>
+      <c r="Q48" s="43"/>
+      <c r="R48" s="43"/>
+      <c r="S48" s="43"/>
+      <c r="T48" s="43"/>
+      <c r="U48" s="43"/>
+      <c r="V48" s="43"/>
+      <c r="W48" s="43"/>
+      <c r="X48" s="43"/>
+      <c r="Y48" s="43"/>
+      <c r="Z48" s="44"/>
+      <c r="AA48" s="44"/>
+      <c r="AB48" s="44"/>
+      <c r="AC48" s="44"/>
+      <c r="AD48" s="44"/>
+      <c r="AE48" s="44"/>
+      <c r="AF48" s="44"/>
+      <c r="AG48" s="44"/>
+      <c r="AH48" s="44"/>
+      <c r="AI48" s="44"/>
+      <c r="AJ48" s="44"/>
+      <c r="AK48" s="44"/>
+      <c r="AL48" s="44"/>
+      <c r="AM48" s="44"/>
+      <c r="AN48" s="44"/>
+      <c r="AO48" s="44"/>
+      <c r="AP48" s="44"/>
+      <c r="AQ48" s="44"/>
+      <c r="AR48" s="44"/>
+      <c r="AS48" s="44"/>
+      <c r="AT48" s="44"/>
+      <c r="AU48" s="44"/>
+      <c r="AV48" s="44"/>
+      <c r="AW48" s="44"/>
+      <c r="AX48" s="44"/>
+      <c r="AY48" s="44"/>
+      <c r="AZ48" s="44"/>
+      <c r="BA48" s="44"/>
+      <c r="BB48" s="44"/>
+      <c r="BC48" s="44"/>
+    </row>
+    <row r="49" spans="3:92" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C49" s="183" t="s">
+        <v>63</v>
+      </c>
+      <c r="D49" s="184"/>
+      <c r="E49" s="184"/>
+      <c r="F49" s="184"/>
+      <c r="G49" s="184"/>
+      <c r="H49" s="184"/>
+      <c r="I49" s="184"/>
+      <c r="J49" s="184"/>
+      <c r="K49" s="184"/>
+      <c r="L49" s="184"/>
+      <c r="M49" s="185"/>
+      <c r="N49" s="190">
         <v>41</v>
       </c>
-      <c r="O49" s="194"/>
-[...12 lines deleted...]
-      <c r="Z49" s="236">
+      <c r="O49" s="190"/>
+      <c r="P49" s="190"/>
+      <c r="Q49" s="190"/>
+      <c r="R49" s="190"/>
+      <c r="S49" s="190"/>
+      <c r="T49" s="190">
         <v>38</v>
       </c>
-      <c r="AA49" s="236"/>
-[...4 lines deleted...]
-      <c r="AF49" s="236">
+      <c r="U49" s="190"/>
+      <c r="V49" s="190"/>
+      <c r="W49" s="190"/>
+      <c r="X49" s="190"/>
+      <c r="Y49" s="190"/>
+      <c r="Z49" s="232">
         <v>38</v>
       </c>
-      <c r="AG49" s="236"/>
-[...4 lines deleted...]
-      <c r="AL49" s="216">
+      <c r="AA49" s="232"/>
+      <c r="AB49" s="232"/>
+      <c r="AC49" s="232"/>
+      <c r="AD49" s="232"/>
+      <c r="AE49" s="210"/>
+      <c r="AF49" s="232">
         <v>38</v>
       </c>
-      <c r="AM49" s="236"/>
-[...4 lines deleted...]
-      <c r="AR49" s="236">
+      <c r="AG49" s="232"/>
+      <c r="AH49" s="232"/>
+      <c r="AI49" s="232"/>
+      <c r="AJ49" s="232"/>
+      <c r="AK49" s="210"/>
+      <c r="AL49" s="212">
         <v>38</v>
       </c>
-      <c r="AS49" s="236"/>
-[...4 lines deleted...]
-      <c r="AX49" s="216">
+      <c r="AM49" s="232"/>
+      <c r="AN49" s="232"/>
+      <c r="AO49" s="232"/>
+      <c r="AP49" s="232"/>
+      <c r="AQ49" s="232"/>
+      <c r="AR49" s="232">
         <v>38</v>
       </c>
-      <c r="AY49" s="236"/>
-[...27 lines deleted...]
-      <c r="T50" s="220">
+      <c r="AS49" s="232"/>
+      <c r="AT49" s="232"/>
+      <c r="AU49" s="232"/>
+      <c r="AV49" s="232"/>
+      <c r="AW49" s="233"/>
+      <c r="AX49" s="212">
+        <v>38</v>
+      </c>
+      <c r="AY49" s="232"/>
+      <c r="AZ49" s="232"/>
+      <c r="BA49" s="232"/>
+      <c r="BB49" s="232"/>
+      <c r="BC49" s="233"/>
+    </row>
+    <row r="50" spans="3:92" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C50" s="234" t="s">
+        <v>64</v>
+      </c>
+      <c r="D50" s="214"/>
+      <c r="E50" s="214"/>
+      <c r="F50" s="214"/>
+      <c r="G50" s="214"/>
+      <c r="H50" s="214"/>
+      <c r="I50" s="214"/>
+      <c r="J50" s="214"/>
+      <c r="K50" s="214"/>
+      <c r="L50" s="214"/>
+      <c r="M50" s="215"/>
+      <c r="N50" s="216">
         <v>29037848</v>
       </c>
-      <c r="U50" s="221"/>
-[...4 lines deleted...]
-      <c r="Z50" s="220">
+      <c r="O50" s="217"/>
+      <c r="P50" s="217"/>
+      <c r="Q50" s="217"/>
+      <c r="R50" s="217"/>
+      <c r="S50" s="207"/>
+      <c r="T50" s="216">
         <v>24478000</v>
       </c>
-      <c r="AA50" s="221"/>
-[...4 lines deleted...]
-      <c r="AF50" s="212">
+      <c r="U50" s="217"/>
+      <c r="V50" s="217"/>
+      <c r="W50" s="217"/>
+      <c r="X50" s="217"/>
+      <c r="Y50" s="207"/>
+      <c r="Z50" s="216">
         <v>25888479</v>
       </c>
-      <c r="AG50" s="212"/>
-[...4 lines deleted...]
-      <c r="AL50" s="211">
+      <c r="AA50" s="217"/>
+      <c r="AB50" s="217"/>
+      <c r="AC50" s="217"/>
+      <c r="AD50" s="217"/>
+      <c r="AE50" s="207"/>
+      <c r="AF50" s="208">
         <v>26335085</v>
       </c>
-      <c r="AM50" s="212"/>
-[...4 lines deleted...]
-      <c r="AR50" s="212">
+      <c r="AG50" s="208"/>
+      <c r="AH50" s="208"/>
+      <c r="AI50" s="208"/>
+      <c r="AJ50" s="208"/>
+      <c r="AK50" s="216"/>
+      <c r="AL50" s="207">
         <v>18243448</v>
       </c>
-      <c r="AS50" s="212"/>
-[...4 lines deleted...]
-      <c r="AX50" s="211">
+      <c r="AM50" s="208"/>
+      <c r="AN50" s="208"/>
+      <c r="AO50" s="208"/>
+      <c r="AP50" s="208"/>
+      <c r="AQ50" s="216"/>
+      <c r="AR50" s="208">
         <v>19180172</v>
       </c>
-      <c r="AY50" s="212"/>
-[...5 lines deleted...]
-    <row r="51" spans="3:68" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AS50" s="208"/>
+      <c r="AT50" s="208"/>
+      <c r="AU50" s="208"/>
+      <c r="AV50" s="208"/>
+      <c r="AW50" s="209"/>
+      <c r="AX50" s="207">
+        <v>17188294</v>
+      </c>
+      <c r="AY50" s="208"/>
+      <c r="AZ50" s="208"/>
+      <c r="BA50" s="208"/>
+      <c r="BB50" s="208"/>
+      <c r="BC50" s="209"/>
+      <c r="BH50" s="238"/>
+      <c r="BI50" s="238"/>
+      <c r="BJ50" s="238"/>
+      <c r="BK50" s="238"/>
+      <c r="BL50" s="238"/>
+      <c r="BM50" s="238"/>
+      <c r="BN50" s="238"/>
+      <c r="BO50" s="238"/>
+      <c r="BP50" s="238"/>
+      <c r="BQ50" s="238"/>
+      <c r="BR50" s="238"/>
+      <c r="BS50" s="238"/>
+      <c r="BT50" s="238"/>
+      <c r="BU50" s="238"/>
+      <c r="BV50" s="238"/>
+      <c r="BW50" s="238"/>
+      <c r="BX50" s="238"/>
+      <c r="BY50" s="238"/>
+      <c r="BZ50" s="238"/>
+      <c r="CA50" s="238"/>
+      <c r="CB50" s="238"/>
+      <c r="CC50" s="238"/>
+      <c r="CD50" s="238"/>
+      <c r="CE50" s="238"/>
+      <c r="CF50" s="238"/>
+      <c r="CG50" s="238"/>
+      <c r="CH50" s="238"/>
+      <c r="CI50" s="238"/>
+      <c r="CJ50" s="238"/>
+      <c r="CK50" s="238"/>
+      <c r="CL50" s="238"/>
+      <c r="CM50" s="238"/>
+      <c r="CN50" s="238"/>
+    </row>
+    <row r="51" spans="3:92" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C51" s="33"/>
-      <c r="D51" s="224" t="s">
-[...54 lines deleted...]
-    <row r="52" spans="3:68" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D51" s="220" t="s">
+        <v>56</v>
+      </c>
+      <c r="E51" s="220"/>
+      <c r="F51" s="220"/>
+      <c r="G51" s="220"/>
+      <c r="H51" s="220"/>
+      <c r="I51" s="220"/>
+      <c r="J51" s="220"/>
+      <c r="K51" s="220"/>
+      <c r="L51" s="220"/>
+      <c r="M51" s="220"/>
+      <c r="N51" s="220"/>
+      <c r="O51" s="220"/>
+      <c r="P51" s="220"/>
+      <c r="Q51" s="220"/>
+      <c r="R51" s="220"/>
+      <c r="S51" s="220"/>
+      <c r="T51" s="220"/>
+      <c r="U51" s="220"/>
+      <c r="V51" s="220"/>
+      <c r="W51" s="220"/>
+      <c r="X51" s="220"/>
+      <c r="Y51" s="220"/>
+      <c r="Z51" s="220"/>
+      <c r="AA51" s="220"/>
+      <c r="AB51" s="220"/>
+      <c r="AC51" s="220"/>
+      <c r="AD51" s="220"/>
+      <c r="AE51" s="220"/>
+      <c r="AF51" s="220"/>
+      <c r="AG51" s="220"/>
+      <c r="AH51" s="220"/>
+      <c r="AI51" s="220"/>
+      <c r="AJ51" s="220"/>
+      <c r="AK51" s="220"/>
+      <c r="AL51" s="220"/>
+      <c r="AM51" s="220"/>
+      <c r="AN51" s="220"/>
+      <c r="AO51" s="220"/>
+      <c r="AP51" s="220"/>
+      <c r="AQ51" s="220"/>
+      <c r="AR51" s="220"/>
+      <c r="AS51" s="220"/>
+      <c r="AT51" s="220"/>
+      <c r="AU51" s="220"/>
+      <c r="AV51" s="220"/>
+      <c r="AW51" s="220"/>
+      <c r="AX51" s="220"/>
+      <c r="AY51" s="220"/>
+      <c r="AZ51" s="220"/>
+      <c r="BA51" s="220"/>
+      <c r="BB51" s="220"/>
+      <c r="BC51" s="220"/>
+      <c r="BH51" s="238"/>
+      <c r="BI51" s="238"/>
+      <c r="BJ51" s="238"/>
+      <c r="BK51" s="238"/>
+      <c r="BL51" s="238"/>
+      <c r="BM51" s="238"/>
+      <c r="BN51" s="238"/>
+      <c r="BO51" s="238"/>
+      <c r="BP51" s="238"/>
+      <c r="BQ51" s="238"/>
+      <c r="BR51" s="238"/>
+      <c r="BS51" s="238"/>
+      <c r="BT51" s="238"/>
+      <c r="BU51" s="238"/>
+      <c r="BV51" s="238"/>
+      <c r="BW51" s="238"/>
+      <c r="BX51" s="238"/>
+      <c r="BY51" s="238"/>
+      <c r="BZ51" s="238"/>
+      <c r="CA51" s="238"/>
+      <c r="CB51" s="238"/>
+      <c r="CC51" s="238"/>
+      <c r="CD51" s="238"/>
+      <c r="CE51" s="238"/>
+      <c r="CF51" s="238"/>
+      <c r="CG51" s="238"/>
+      <c r="CH51" s="238"/>
+      <c r="CI51" s="238"/>
+      <c r="CJ51" s="238"/>
+      <c r="CK51" s="238"/>
+      <c r="CL51" s="238"/>
+      <c r="CM51" s="238"/>
+      <c r="CN51" s="238"/>
+    </row>
+    <row r="52" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C52" s="33"/>
       <c r="D52" s="33"/>
       <c r="E52" s="33"/>
       <c r="F52" s="33"/>
       <c r="G52" s="33"/>
       <c r="H52" s="33"/>
       <c r="I52" s="33"/>
       <c r="J52" s="33"/>
       <c r="K52" s="33"/>
       <c r="L52" s="33"/>
       <c r="M52" s="33"/>
       <c r="N52" s="33"/>
       <c r="O52" s="33"/>
       <c r="P52" s="33"/>
       <c r="Q52" s="33"/>
       <c r="R52" s="33"/>
       <c r="S52" s="33"/>
       <c r="T52" s="33"/>
       <c r="U52" s="33"/>
       <c r="V52" s="33"/>
       <c r="W52" s="33"/>
       <c r="X52" s="33"/>
       <c r="Y52" s="33"/>
       <c r="Z52" s="33"/>
       <c r="AA52" s="33"/>
@@ -10812,60 +11068,85 @@
       <c r="AE52" s="33"/>
       <c r="AF52" s="33"/>
       <c r="AG52" s="33"/>
       <c r="AH52" s="33"/>
       <c r="AI52" s="33"/>
       <c r="AJ52" s="33"/>
       <c r="AK52" s="33"/>
       <c r="AL52" s="33"/>
       <c r="AM52" s="33"/>
       <c r="AN52" s="33"/>
       <c r="AO52" s="33"/>
       <c r="AP52" s="33"/>
       <c r="AQ52" s="33"/>
       <c r="AR52" s="33"/>
       <c r="AS52" s="33"/>
       <c r="AT52" s="33"/>
       <c r="AU52" s="33"/>
       <c r="AV52" s="33"/>
       <c r="AW52" s="33"/>
       <c r="AX52" s="33"/>
       <c r="AY52" s="33"/>
       <c r="AZ52" s="33"/>
       <c r="BA52" s="33"/>
       <c r="BB52" s="33"/>
       <c r="BC52" s="33"/>
-      <c r="BI52" s="46"/>
-[...8 lines deleted...]
-    <row r="53" spans="3:68" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH52" s="238"/>
+      <c r="BI52" s="239"/>
+      <c r="BJ52" s="240"/>
+      <c r="BK52" s="240"/>
+      <c r="BL52" s="240"/>
+      <c r="BM52" s="240"/>
+      <c r="BN52" s="240"/>
+      <c r="BO52" s="240"/>
+      <c r="BP52" s="240"/>
+      <c r="BQ52" s="238"/>
+      <c r="BR52" s="238"/>
+      <c r="BS52" s="238"/>
+      <c r="BT52" s="238"/>
+      <c r="BU52" s="238"/>
+      <c r="BV52" s="238"/>
+      <c r="BW52" s="238"/>
+      <c r="BX52" s="238"/>
+      <c r="BY52" s="238"/>
+      <c r="BZ52" s="238"/>
+      <c r="CA52" s="238"/>
+      <c r="CB52" s="238"/>
+      <c r="CC52" s="238"/>
+      <c r="CD52" s="238"/>
+      <c r="CE52" s="238"/>
+      <c r="CF52" s="238"/>
+      <c r="CG52" s="238"/>
+      <c r="CH52" s="238"/>
+      <c r="CI52" s="238"/>
+      <c r="CJ52" s="238"/>
+      <c r="CK52" s="238"/>
+      <c r="CL52" s="238"/>
+      <c r="CM52" s="238"/>
+      <c r="CN52" s="238"/>
+    </row>
+    <row r="53" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C53" s="33"/>
       <c r="D53" s="33"/>
       <c r="E53" s="33"/>
       <c r="F53" s="33"/>
       <c r="G53" s="33"/>
       <c r="H53" s="33"/>
       <c r="I53" s="33"/>
       <c r="J53" s="33"/>
       <c r="K53" s="33"/>
       <c r="L53" s="33"/>
       <c r="M53" s="33"/>
       <c r="N53" s="33"/>
       <c r="O53" s="33"/>
       <c r="P53" s="33"/>
       <c r="Q53" s="33"/>
       <c r="R53" s="33"/>
       <c r="S53" s="33"/>
       <c r="T53" s="33"/>
       <c r="U53" s="33"/>
       <c r="V53" s="33"/>
       <c r="W53" s="33"/>
       <c r="X53" s="33"/>
       <c r="Y53" s="33"/>
       <c r="Z53" s="33"/>
       <c r="AA53" s="33"/>
@@ -10875,52 +11156,85 @@
       <c r="AE53" s="33"/>
       <c r="AF53" s="33"/>
       <c r="AG53" s="33"/>
       <c r="AH53" s="33"/>
       <c r="AI53" s="33"/>
       <c r="AJ53" s="33"/>
       <c r="AK53" s="33"/>
       <c r="AL53" s="33"/>
       <c r="AM53" s="33"/>
       <c r="AN53" s="33"/>
       <c r="AO53" s="33"/>
       <c r="AP53" s="33"/>
       <c r="AQ53" s="33"/>
       <c r="AR53" s="33"/>
       <c r="AS53" s="33"/>
       <c r="AT53" s="33"/>
       <c r="AU53" s="33"/>
       <c r="AV53" s="33"/>
       <c r="AW53" s="33"/>
       <c r="AX53" s="33"/>
       <c r="AY53" s="33"/>
       <c r="AZ53" s="33"/>
       <c r="BA53" s="33"/>
       <c r="BB53" s="33"/>
       <c r="BC53" s="33"/>
-    </row>
-    <row r="54" spans="3:68" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH53" s="238"/>
+      <c r="BI53" s="238"/>
+      <c r="BJ53" s="238"/>
+      <c r="BK53" s="238"/>
+      <c r="BL53" s="238"/>
+      <c r="BM53" s="238"/>
+      <c r="BN53" s="238"/>
+      <c r="BO53" s="238"/>
+      <c r="BP53" s="238"/>
+      <c r="BQ53" s="238"/>
+      <c r="BR53" s="238"/>
+      <c r="BS53" s="238"/>
+      <c r="BT53" s="238"/>
+      <c r="BU53" s="238"/>
+      <c r="BV53" s="238"/>
+      <c r="BW53" s="238"/>
+      <c r="BX53" s="238"/>
+      <c r="BY53" s="238"/>
+      <c r="BZ53" s="238"/>
+      <c r="CA53" s="238"/>
+      <c r="CB53" s="238"/>
+      <c r="CC53" s="238"/>
+      <c r="CD53" s="238"/>
+      <c r="CE53" s="238"/>
+      <c r="CF53" s="238"/>
+      <c r="CG53" s="238"/>
+      <c r="CH53" s="238"/>
+      <c r="CI53" s="238"/>
+      <c r="CJ53" s="238"/>
+      <c r="CK53" s="238"/>
+      <c r="CL53" s="238"/>
+      <c r="CM53" s="238"/>
+      <c r="CN53" s="238"/>
+    </row>
+    <row r="54" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C54" s="33"/>
       <c r="D54" s="33"/>
       <c r="E54" s="33"/>
       <c r="F54" s="33"/>
       <c r="G54" s="33"/>
       <c r="H54" s="33"/>
       <c r="I54" s="33"/>
       <c r="J54" s="33"/>
       <c r="K54" s="33"/>
       <c r="L54" s="33"/>
       <c r="M54" s="33"/>
       <c r="N54" s="33"/>
       <c r="O54" s="33"/>
       <c r="P54" s="33"/>
       <c r="Q54" s="33"/>
       <c r="R54" s="33"/>
       <c r="S54" s="33"/>
       <c r="T54" s="33"/>
       <c r="U54" s="33"/>
       <c r="V54" s="33"/>
       <c r="W54" s="33"/>
       <c r="X54" s="33"/>
       <c r="Y54" s="33"/>
       <c r="Z54" s="33"/>
       <c r="AA54" s="33"/>
@@ -10930,52 +11244,85 @@
       <c r="AE54" s="33"/>
       <c r="AF54" s="33"/>
       <c r="AG54" s="33"/>
       <c r="AH54" s="33"/>
       <c r="AI54" s="33"/>
       <c r="AJ54" s="33"/>
       <c r="AK54" s="33"/>
       <c r="AL54" s="33"/>
       <c r="AM54" s="33"/>
       <c r="AN54" s="33"/>
       <c r="AO54" s="33"/>
       <c r="AP54" s="33"/>
       <c r="AQ54" s="33"/>
       <c r="AR54" s="33"/>
       <c r="AS54" s="33"/>
       <c r="AT54" s="33"/>
       <c r="AU54" s="33"/>
       <c r="AV54" s="33"/>
       <c r="AW54" s="33"/>
       <c r="AX54" s="33"/>
       <c r="AY54" s="33"/>
       <c r="AZ54" s="33"/>
       <c r="BA54" s="33"/>
       <c r="BB54" s="33"/>
       <c r="BC54" s="33"/>
-    </row>
-    <row r="55" spans="3:68" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH54" s="238"/>
+      <c r="BI54" s="238"/>
+      <c r="BJ54" s="238"/>
+      <c r="BK54" s="238"/>
+      <c r="BL54" s="238"/>
+      <c r="BM54" s="238"/>
+      <c r="BN54" s="238"/>
+      <c r="BO54" s="238"/>
+      <c r="BP54" s="238"/>
+      <c r="BQ54" s="238"/>
+      <c r="BR54" s="238"/>
+      <c r="BS54" s="238"/>
+      <c r="BT54" s="238"/>
+      <c r="BU54" s="238"/>
+      <c r="BV54" s="238"/>
+      <c r="BW54" s="238"/>
+      <c r="BX54" s="238"/>
+      <c r="BY54" s="238"/>
+      <c r="BZ54" s="238"/>
+      <c r="CA54" s="238"/>
+      <c r="CB54" s="238"/>
+      <c r="CC54" s="238"/>
+      <c r="CD54" s="238"/>
+      <c r="CE54" s="238"/>
+      <c r="CF54" s="238"/>
+      <c r="CG54" s="238"/>
+      <c r="CH54" s="238"/>
+      <c r="CI54" s="238"/>
+      <c r="CJ54" s="238"/>
+      <c r="CK54" s="238"/>
+      <c r="CL54" s="238"/>
+      <c r="CM54" s="238"/>
+      <c r="CN54" s="238"/>
+    </row>
+    <row r="55" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C55" s="33"/>
       <c r="D55" s="33"/>
       <c r="E55" s="33"/>
       <c r="F55" s="33"/>
       <c r="G55" s="33"/>
       <c r="H55" s="33"/>
       <c r="I55" s="33"/>
       <c r="J55" s="33"/>
       <c r="K55" s="33"/>
       <c r="L55" s="33"/>
       <c r="M55" s="33"/>
       <c r="N55" s="33"/>
       <c r="O55" s="33"/>
       <c r="P55" s="33"/>
       <c r="Q55" s="33"/>
       <c r="R55" s="33"/>
       <c r="S55" s="33"/>
       <c r="T55" s="33"/>
       <c r="U55" s="33"/>
       <c r="V55" s="33"/>
       <c r="W55" s="33"/>
       <c r="X55" s="33"/>
       <c r="Y55" s="33"/>
       <c r="Z55" s="33"/>
       <c r="AA55" s="33"/>
@@ -10985,52 +11332,85 @@
       <c r="AE55" s="33"/>
       <c r="AF55" s="33"/>
       <c r="AG55" s="33"/>
       <c r="AH55" s="33"/>
       <c r="AI55" s="33"/>
       <c r="AJ55" s="33"/>
       <c r="AK55" s="33"/>
       <c r="AL55" s="33"/>
       <c r="AM55" s="33"/>
       <c r="AN55" s="33"/>
       <c r="AO55" s="33"/>
       <c r="AP55" s="33"/>
       <c r="AQ55" s="33"/>
       <c r="AR55" s="33"/>
       <c r="AS55" s="33"/>
       <c r="AT55" s="33"/>
       <c r="AU55" s="33"/>
       <c r="AV55" s="33"/>
       <c r="AW55" s="33"/>
       <c r="AX55" s="33"/>
       <c r="AY55" s="33"/>
       <c r="AZ55" s="33"/>
       <c r="BA55" s="33"/>
       <c r="BB55" s="33"/>
       <c r="BC55" s="33"/>
-    </row>
-    <row r="56" spans="3:68" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH55" s="238"/>
+      <c r="BI55" s="238"/>
+      <c r="BJ55" s="238"/>
+      <c r="BK55" s="238"/>
+      <c r="BL55" s="238"/>
+      <c r="BM55" s="238"/>
+      <c r="BN55" s="238"/>
+      <c r="BO55" s="238"/>
+      <c r="BP55" s="238"/>
+      <c r="BQ55" s="238"/>
+      <c r="BR55" s="238"/>
+      <c r="BS55" s="238"/>
+      <c r="BT55" s="238"/>
+      <c r="BU55" s="238"/>
+      <c r="BV55" s="238"/>
+      <c r="BW55" s="238"/>
+      <c r="BX55" s="238"/>
+      <c r="BY55" s="238"/>
+      <c r="BZ55" s="238"/>
+      <c r="CA55" s="238"/>
+      <c r="CB55" s="238"/>
+      <c r="CC55" s="238"/>
+      <c r="CD55" s="238"/>
+      <c r="CE55" s="238"/>
+      <c r="CF55" s="238"/>
+      <c r="CG55" s="238"/>
+      <c r="CH55" s="238"/>
+      <c r="CI55" s="238"/>
+      <c r="CJ55" s="238"/>
+      <c r="CK55" s="238"/>
+      <c r="CL55" s="238"/>
+      <c r="CM55" s="238"/>
+      <c r="CN55" s="238"/>
+    </row>
+    <row r="56" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C56" s="33"/>
       <c r="D56" s="33"/>
       <c r="E56" s="33"/>
       <c r="F56" s="33"/>
       <c r="G56" s="33"/>
       <c r="H56" s="33"/>
       <c r="I56" s="33"/>
       <c r="J56" s="33"/>
       <c r="K56" s="33"/>
       <c r="L56" s="33"/>
       <c r="M56" s="33"/>
       <c r="N56" s="33"/>
       <c r="O56" s="33"/>
       <c r="P56" s="33"/>
       <c r="Q56" s="33"/>
       <c r="R56" s="33"/>
       <c r="S56" s="33"/>
       <c r="T56" s="33"/>
       <c r="U56" s="33"/>
       <c r="V56" s="33"/>
       <c r="W56" s="33"/>
       <c r="X56" s="33"/>
       <c r="Y56" s="33"/>
       <c r="Z56" s="33"/>
       <c r="AA56" s="33"/>
@@ -11040,52 +11420,85 @@
       <c r="AE56" s="33"/>
       <c r="AF56" s="33"/>
       <c r="AG56" s="33"/>
       <c r="AH56" s="33"/>
       <c r="AI56" s="33"/>
       <c r="AJ56" s="33"/>
       <c r="AK56" s="33"/>
       <c r="AL56" s="33"/>
       <c r="AM56" s="33"/>
       <c r="AN56" s="33"/>
       <c r="AO56" s="33"/>
       <c r="AP56" s="33"/>
       <c r="AQ56" s="33"/>
       <c r="AR56" s="33"/>
       <c r="AS56" s="33"/>
       <c r="AT56" s="33"/>
       <c r="AU56" s="33"/>
       <c r="AV56" s="33"/>
       <c r="AW56" s="33"/>
       <c r="AX56" s="33"/>
       <c r="AY56" s="33"/>
       <c r="AZ56" s="33"/>
       <c r="BA56" s="33"/>
       <c r="BB56" s="33"/>
       <c r="BC56" s="33"/>
-    </row>
-    <row r="57" spans="3:68" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH56" s="238"/>
+      <c r="BI56" s="238"/>
+      <c r="BJ56" s="238"/>
+      <c r="BK56" s="238"/>
+      <c r="BL56" s="238"/>
+      <c r="BM56" s="238"/>
+      <c r="BN56" s="238"/>
+      <c r="BO56" s="238"/>
+      <c r="BP56" s="238"/>
+      <c r="BQ56" s="238"/>
+      <c r="BR56" s="238"/>
+      <c r="BS56" s="238"/>
+      <c r="BT56" s="238"/>
+      <c r="BU56" s="238"/>
+      <c r="BV56" s="238"/>
+      <c r="BW56" s="238"/>
+      <c r="BX56" s="238"/>
+      <c r="BY56" s="238"/>
+      <c r="BZ56" s="238"/>
+      <c r="CA56" s="238"/>
+      <c r="CB56" s="238"/>
+      <c r="CC56" s="238"/>
+      <c r="CD56" s="238"/>
+      <c r="CE56" s="238"/>
+      <c r="CF56" s="238"/>
+      <c r="CG56" s="238"/>
+      <c r="CH56" s="238"/>
+      <c r="CI56" s="238"/>
+      <c r="CJ56" s="238"/>
+      <c r="CK56" s="238"/>
+      <c r="CL56" s="238"/>
+      <c r="CM56" s="238"/>
+      <c r="CN56" s="238"/>
+    </row>
+    <row r="57" spans="3:92" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C57" s="33"/>
       <c r="D57" s="33"/>
       <c r="E57" s="33"/>
       <c r="F57" s="33"/>
       <c r="G57" s="33"/>
       <c r="H57" s="33"/>
       <c r="I57" s="33"/>
       <c r="J57" s="33"/>
       <c r="K57" s="33"/>
       <c r="L57" s="33"/>
       <c r="M57" s="33"/>
       <c r="N57" s="33"/>
       <c r="O57" s="33"/>
       <c r="P57" s="33"/>
       <c r="Q57" s="33"/>
       <c r="R57" s="33"/>
       <c r="S57" s="33"/>
       <c r="T57" s="33"/>
       <c r="U57" s="33"/>
       <c r="V57" s="33"/>
       <c r="W57" s="33"/>
       <c r="X57" s="33"/>
       <c r="Y57" s="33"/>
       <c r="Z57" s="33"/>
       <c r="AA57" s="33"/>
@@ -11097,53 +11510,85 @@
       <c r="AG57" s="33"/>
       <c r="AH57" s="33"/>
       <c r="AI57" s="33"/>
       <c r="AJ57" s="33"/>
       <c r="AK57" s="33"/>
       <c r="AL57" s="33"/>
       <c r="AM57" s="33"/>
       <c r="AN57" s="33">
         <v>29037848</v>
       </c>
       <c r="AO57" s="33"/>
       <c r="AP57" s="33"/>
       <c r="AQ57" s="33"/>
       <c r="AR57" s="33"/>
       <c r="AS57" s="33"/>
       <c r="AT57" s="33"/>
       <c r="AU57" s="33"/>
       <c r="AV57" s="33"/>
       <c r="AW57" s="33"/>
       <c r="AX57" s="33"/>
       <c r="AY57" s="33"/>
       <c r="AZ57" s="33"/>
       <c r="BA57" s="33"/>
       <c r="BB57" s="33"/>
       <c r="BC57" s="33"/>
-      <c r="BM57" s="50"/>
-[...1 lines deleted...]
-    <row r="58" spans="3:68" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH57" s="238"/>
+      <c r="BI57" s="238"/>
+      <c r="BJ57" s="238"/>
+      <c r="BK57" s="238"/>
+      <c r="BL57" s="238"/>
+      <c r="BM57" s="241"/>
+      <c r="BN57" s="238"/>
+      <c r="BO57" s="238"/>
+      <c r="BP57" s="238"/>
+      <c r="BQ57" s="238"/>
+      <c r="BR57" s="238"/>
+      <c r="BS57" s="238"/>
+      <c r="BT57" s="238"/>
+      <c r="BU57" s="238"/>
+      <c r="BV57" s="238"/>
+      <c r="BW57" s="238"/>
+      <c r="BX57" s="238"/>
+      <c r="BY57" s="238"/>
+      <c r="BZ57" s="238"/>
+      <c r="CA57" s="238"/>
+      <c r="CB57" s="238"/>
+      <c r="CC57" s="238"/>
+      <c r="CD57" s="238"/>
+      <c r="CE57" s="238"/>
+      <c r="CF57" s="238"/>
+      <c r="CG57" s="238"/>
+      <c r="CH57" s="238"/>
+      <c r="CI57" s="238"/>
+      <c r="CJ57" s="238"/>
+      <c r="CK57" s="238"/>
+      <c r="CL57" s="238"/>
+      <c r="CM57" s="238"/>
+      <c r="CN57" s="238"/>
+    </row>
+    <row r="58" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C58" s="32"/>
       <c r="D58" s="32"/>
       <c r="E58" s="32"/>
       <c r="F58" s="32"/>
       <c r="G58" s="32"/>
       <c r="H58" s="32"/>
       <c r="I58" s="32"/>
       <c r="J58" s="32"/>
       <c r="K58" s="32"/>
       <c r="L58" s="32"/>
       <c r="M58" s="32"/>
       <c r="N58" s="32"/>
       <c r="O58" s="32"/>
       <c r="P58" s="32"/>
       <c r="Q58" s="32"/>
       <c r="R58" s="32"/>
       <c r="S58" s="32"/>
       <c r="T58" s="37"/>
       <c r="U58" s="37"/>
       <c r="V58" s="37"/>
       <c r="W58" s="37"/>
       <c r="X58" s="37"/>
       <c r="Y58" s="37"/>
       <c r="Z58" s="37"/>
       <c r="AA58" s="37"/>
@@ -11153,164 +11598,1380 @@
       <c r="AE58" s="32"/>
       <c r="AF58" s="32"/>
       <c r="AG58" s="32"/>
       <c r="AH58" s="32"/>
       <c r="AI58" s="32"/>
       <c r="AJ58" s="32"/>
       <c r="AK58" s="32"/>
       <c r="AL58" s="32"/>
       <c r="AM58" s="32"/>
       <c r="AN58" s="32"/>
       <c r="AO58" s="32"/>
       <c r="AP58" s="32"/>
       <c r="AQ58" s="32"/>
       <c r="AR58" s="32"/>
       <c r="AS58" s="32"/>
       <c r="AT58" s="32"/>
       <c r="AU58" s="32"/>
       <c r="AV58" s="32"/>
       <c r="AW58" s="32"/>
       <c r="AX58" s="32"/>
       <c r="AY58" s="32"/>
       <c r="AZ58" s="32"/>
       <c r="BA58" s="32"/>
       <c r="BB58" s="32"/>
       <c r="BC58" s="32"/>
-      <c r="BM58" s="47"/>
-[...112 lines deleted...]
-    <row r="96" spans="3:65" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH58" s="238"/>
+      <c r="BI58" s="238"/>
+      <c r="BJ58" s="238"/>
+      <c r="BK58" s="238"/>
+      <c r="BL58" s="238"/>
+      <c r="BM58" s="240"/>
+      <c r="BN58" s="238"/>
+      <c r="BO58" s="238"/>
+      <c r="BP58" s="238"/>
+      <c r="BQ58" s="238"/>
+      <c r="BR58" s="238"/>
+      <c r="BS58" s="238"/>
+      <c r="BT58" s="238"/>
+      <c r="BU58" s="238"/>
+      <c r="BV58" s="238"/>
+      <c r="BW58" s="238"/>
+      <c r="BX58" s="238"/>
+      <c r="BY58" s="238"/>
+      <c r="BZ58" s="238"/>
+      <c r="CA58" s="238"/>
+      <c r="CB58" s="238"/>
+      <c r="CC58" s="238"/>
+      <c r="CD58" s="238"/>
+      <c r="CE58" s="238"/>
+      <c r="CF58" s="238"/>
+      <c r="CG58" s="238"/>
+      <c r="CH58" s="238"/>
+      <c r="CI58" s="238"/>
+      <c r="CJ58" s="238"/>
+      <c r="CK58" s="238"/>
+      <c r="CL58" s="238"/>
+      <c r="CM58" s="238"/>
+      <c r="CN58" s="238"/>
+    </row>
+    <row r="59" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH59" s="238"/>
+      <c r="BI59" s="238"/>
+      <c r="BJ59" s="238"/>
+      <c r="BK59" s="238"/>
+      <c r="BL59" s="238"/>
+      <c r="BM59" s="241"/>
+      <c r="BN59" s="238"/>
+      <c r="BO59" s="238"/>
+      <c r="BP59" s="238"/>
+      <c r="BQ59" s="238"/>
+      <c r="BR59" s="238"/>
+      <c r="BS59" s="238"/>
+      <c r="BT59" s="238"/>
+      <c r="BU59" s="238"/>
+      <c r="BV59" s="238"/>
+      <c r="BW59" s="238"/>
+      <c r="BX59" s="238"/>
+      <c r="BY59" s="238"/>
+      <c r="BZ59" s="238"/>
+      <c r="CA59" s="238"/>
+      <c r="CB59" s="238"/>
+      <c r="CC59" s="238"/>
+      <c r="CD59" s="238"/>
+      <c r="CE59" s="238"/>
+      <c r="CF59" s="238"/>
+      <c r="CG59" s="238"/>
+      <c r="CH59" s="238"/>
+      <c r="CI59" s="238"/>
+      <c r="CJ59" s="238"/>
+      <c r="CK59" s="238"/>
+      <c r="CL59" s="238"/>
+      <c r="CM59" s="238"/>
+      <c r="CN59" s="238"/>
+    </row>
+    <row r="60" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH60" s="238"/>
+      <c r="BI60" s="238"/>
+      <c r="BJ60" s="238"/>
+      <c r="BK60" s="238"/>
+      <c r="BL60" s="238"/>
+      <c r="BM60" s="240"/>
+      <c r="BN60" s="238"/>
+      <c r="BO60" s="238"/>
+      <c r="BP60" s="238"/>
+      <c r="BQ60" s="238"/>
+      <c r="BR60" s="238"/>
+      <c r="BS60" s="238"/>
+      <c r="BT60" s="238"/>
+      <c r="BU60" s="238"/>
+      <c r="BV60" s="238"/>
+      <c r="BW60" s="238"/>
+      <c r="BX60" s="238"/>
+      <c r="BY60" s="238"/>
+      <c r="BZ60" s="238"/>
+      <c r="CA60" s="238"/>
+      <c r="CB60" s="238"/>
+      <c r="CC60" s="238"/>
+      <c r="CD60" s="238"/>
+      <c r="CE60" s="238"/>
+      <c r="CF60" s="238"/>
+      <c r="CG60" s="238"/>
+      <c r="CH60" s="238"/>
+      <c r="CI60" s="238"/>
+      <c r="CJ60" s="238"/>
+      <c r="CK60" s="238"/>
+      <c r="CL60" s="238"/>
+      <c r="CM60" s="238"/>
+      <c r="CN60" s="238"/>
+    </row>
+    <row r="61" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH61" s="238"/>
+      <c r="BI61" s="238"/>
+      <c r="BJ61" s="238"/>
+      <c r="BK61" s="238"/>
+      <c r="BL61" s="238"/>
+      <c r="BM61" s="241"/>
+      <c r="BN61" s="238"/>
+      <c r="BO61" s="238"/>
+      <c r="BP61" s="238"/>
+      <c r="BQ61" s="238"/>
+      <c r="BR61" s="238"/>
+      <c r="BS61" s="238"/>
+      <c r="BT61" s="238"/>
+      <c r="BU61" s="238"/>
+      <c r="BV61" s="238"/>
+      <c r="BW61" s="238"/>
+      <c r="BX61" s="238"/>
+      <c r="BY61" s="238"/>
+      <c r="BZ61" s="238"/>
+      <c r="CA61" s="238"/>
+      <c r="CB61" s="238"/>
+      <c r="CC61" s="238"/>
+      <c r="CD61" s="238"/>
+      <c r="CE61" s="238"/>
+      <c r="CF61" s="238"/>
+      <c r="CG61" s="238"/>
+      <c r="CH61" s="238"/>
+      <c r="CI61" s="238"/>
+      <c r="CJ61" s="238"/>
+      <c r="CK61" s="238"/>
+      <c r="CL61" s="238"/>
+      <c r="CM61" s="238"/>
+      <c r="CN61" s="238"/>
+    </row>
+    <row r="62" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH62" s="238"/>
+      <c r="BI62" s="238"/>
+      <c r="BJ62" s="238"/>
+      <c r="BK62" s="238"/>
+      <c r="BL62" s="238"/>
+      <c r="BM62" s="240"/>
+      <c r="BN62" s="238"/>
+      <c r="BO62" s="238"/>
+      <c r="BP62" s="238"/>
+      <c r="BQ62" s="238"/>
+      <c r="BR62" s="238"/>
+      <c r="BS62" s="238"/>
+      <c r="BT62" s="238"/>
+      <c r="BU62" s="238"/>
+      <c r="BV62" s="238"/>
+      <c r="BW62" s="238"/>
+      <c r="BX62" s="238"/>
+      <c r="BY62" s="238"/>
+      <c r="BZ62" s="238"/>
+      <c r="CA62" s="238"/>
+      <c r="CB62" s="238"/>
+      <c r="CC62" s="238"/>
+      <c r="CD62" s="238"/>
+      <c r="CE62" s="238"/>
+      <c r="CF62" s="238"/>
+      <c r="CG62" s="238"/>
+      <c r="CH62" s="238"/>
+      <c r="CI62" s="238"/>
+      <c r="CJ62" s="238"/>
+      <c r="CK62" s="238"/>
+      <c r="CL62" s="238"/>
+      <c r="CM62" s="238"/>
+      <c r="CN62" s="238"/>
+    </row>
+    <row r="63" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH63" s="238"/>
+      <c r="BI63" s="238"/>
+      <c r="BJ63" s="238"/>
+      <c r="BK63" s="238"/>
+      <c r="BL63" s="238"/>
+      <c r="BM63" s="241"/>
+      <c r="BN63" s="238"/>
+      <c r="BO63" s="238"/>
+      <c r="BP63" s="238"/>
+      <c r="BQ63" s="238"/>
+      <c r="BR63" s="238"/>
+      <c r="BS63" s="238"/>
+      <c r="BT63" s="238"/>
+      <c r="BU63" s="238"/>
+      <c r="BV63" s="238"/>
+      <c r="BW63" s="238"/>
+      <c r="BX63" s="238"/>
+      <c r="BY63" s="238"/>
+      <c r="BZ63" s="238"/>
+      <c r="CA63" s="238"/>
+      <c r="CB63" s="238"/>
+      <c r="CC63" s="238"/>
+      <c r="CD63" s="238"/>
+      <c r="CE63" s="238"/>
+      <c r="CF63" s="238"/>
+      <c r="CG63" s="238"/>
+      <c r="CH63" s="238"/>
+      <c r="CI63" s="238"/>
+      <c r="CJ63" s="238"/>
+      <c r="CK63" s="238"/>
+      <c r="CL63" s="238"/>
+      <c r="CM63" s="238"/>
+      <c r="CN63" s="238"/>
+    </row>
+    <row r="64" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH64" s="238"/>
+      <c r="BI64" s="238"/>
+      <c r="BJ64" s="238"/>
+      <c r="BK64" s="238"/>
+      <c r="BL64" s="238"/>
+      <c r="BM64" s="240"/>
+      <c r="BN64" s="238"/>
+      <c r="BO64" s="238"/>
+      <c r="BP64" s="238"/>
+      <c r="BQ64" s="238"/>
+      <c r="BR64" s="238"/>
+      <c r="BS64" s="238"/>
+      <c r="BT64" s="238"/>
+      <c r="BU64" s="238"/>
+      <c r="BV64" s="238"/>
+      <c r="BW64" s="238"/>
+      <c r="BX64" s="238"/>
+      <c r="BY64" s="238"/>
+      <c r="BZ64" s="238"/>
+      <c r="CA64" s="238"/>
+      <c r="CB64" s="238"/>
+      <c r="CC64" s="238"/>
+      <c r="CD64" s="238"/>
+      <c r="CE64" s="238"/>
+      <c r="CF64" s="238"/>
+      <c r="CG64" s="238"/>
+      <c r="CH64" s="238"/>
+      <c r="CI64" s="238"/>
+      <c r="CJ64" s="238"/>
+      <c r="CK64" s="238"/>
+      <c r="CL64" s="238"/>
+      <c r="CM64" s="238"/>
+      <c r="CN64" s="238"/>
+    </row>
+    <row r="65" spans="60:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH65" s="238"/>
+      <c r="BI65" s="238"/>
+      <c r="BJ65" s="238"/>
+      <c r="BK65" s="238"/>
+      <c r="BL65" s="238"/>
+      <c r="BM65" s="241"/>
+      <c r="BN65" s="238"/>
+      <c r="BO65" s="238"/>
+      <c r="BP65" s="238"/>
+      <c r="BQ65" s="238"/>
+      <c r="BR65" s="238"/>
+      <c r="BS65" s="238"/>
+      <c r="BT65" s="238"/>
+      <c r="BU65" s="238"/>
+      <c r="BV65" s="238"/>
+      <c r="BW65" s="238"/>
+      <c r="BX65" s="238"/>
+      <c r="BY65" s="238"/>
+      <c r="BZ65" s="238"/>
+      <c r="CA65" s="238"/>
+      <c r="CB65" s="238"/>
+      <c r="CC65" s="238"/>
+      <c r="CD65" s="238"/>
+      <c r="CE65" s="238"/>
+      <c r="CF65" s="238"/>
+      <c r="CG65" s="238"/>
+      <c r="CH65" s="238"/>
+      <c r="CI65" s="238"/>
+      <c r="CJ65" s="238"/>
+      <c r="CK65" s="238"/>
+      <c r="CL65" s="238"/>
+      <c r="CM65" s="238"/>
+      <c r="CN65" s="238"/>
+    </row>
+    <row r="66" spans="60:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH66" s="238"/>
+      <c r="BI66" s="238"/>
+      <c r="BJ66" s="238"/>
+      <c r="BK66" s="238"/>
+      <c r="BL66" s="238"/>
+      <c r="BM66" s="240"/>
+      <c r="BN66" s="238"/>
+      <c r="BO66" s="238"/>
+      <c r="BP66" s="238"/>
+      <c r="BQ66" s="238"/>
+      <c r="BR66" s="238"/>
+      <c r="BS66" s="238"/>
+      <c r="BT66" s="238"/>
+      <c r="BU66" s="238"/>
+      <c r="BV66" s="238"/>
+      <c r="BW66" s="238"/>
+      <c r="BX66" s="238"/>
+      <c r="BY66" s="238"/>
+      <c r="BZ66" s="238"/>
+      <c r="CA66" s="238"/>
+      <c r="CB66" s="238"/>
+      <c r="CC66" s="238"/>
+      <c r="CD66" s="238"/>
+      <c r="CE66" s="238"/>
+      <c r="CF66" s="238"/>
+      <c r="CG66" s="238"/>
+      <c r="CH66" s="238"/>
+      <c r="CI66" s="238"/>
+      <c r="CJ66" s="238"/>
+      <c r="CK66" s="238"/>
+      <c r="CL66" s="238"/>
+      <c r="CM66" s="238"/>
+      <c r="CN66" s="238"/>
+    </row>
+    <row r="67" spans="60:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH67" s="238"/>
+      <c r="BI67" s="238"/>
+      <c r="BJ67" s="238"/>
+      <c r="BK67" s="238"/>
+      <c r="BL67" s="238"/>
+      <c r="BM67" s="241"/>
+      <c r="BN67" s="238"/>
+      <c r="BO67" s="238"/>
+      <c r="BP67" s="238"/>
+      <c r="BQ67" s="238"/>
+      <c r="BR67" s="238"/>
+      <c r="BS67" s="238"/>
+      <c r="BT67" s="238"/>
+      <c r="BU67" s="238"/>
+      <c r="BV67" s="238"/>
+      <c r="BW67" s="238"/>
+      <c r="BX67" s="238"/>
+      <c r="BY67" s="238"/>
+      <c r="BZ67" s="238"/>
+      <c r="CA67" s="238"/>
+      <c r="CB67" s="238"/>
+      <c r="CC67" s="238"/>
+      <c r="CD67" s="238"/>
+      <c r="CE67" s="238"/>
+      <c r="CF67" s="238"/>
+      <c r="CG67" s="238"/>
+      <c r="CH67" s="238"/>
+      <c r="CI67" s="238"/>
+      <c r="CJ67" s="238"/>
+      <c r="CK67" s="238"/>
+      <c r="CL67" s="238"/>
+      <c r="CM67" s="238"/>
+      <c r="CN67" s="238"/>
+    </row>
+    <row r="68" spans="60:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH68" s="238"/>
+      <c r="BI68" s="238"/>
+      <c r="BJ68" s="238"/>
+      <c r="BK68" s="238"/>
+      <c r="BL68" s="238"/>
+      <c r="BM68" s="240"/>
+      <c r="BN68" s="238"/>
+      <c r="BO68" s="238"/>
+      <c r="BP68" s="238"/>
+      <c r="BQ68" s="238"/>
+      <c r="BR68" s="238"/>
+      <c r="BS68" s="238"/>
+      <c r="BT68" s="238"/>
+      <c r="BU68" s="238"/>
+      <c r="BV68" s="238"/>
+      <c r="BW68" s="238"/>
+      <c r="BX68" s="238"/>
+      <c r="BY68" s="238"/>
+      <c r="BZ68" s="238"/>
+      <c r="CA68" s="238"/>
+      <c r="CB68" s="238"/>
+      <c r="CC68" s="238"/>
+      <c r="CD68" s="238"/>
+      <c r="CE68" s="238"/>
+      <c r="CF68" s="238"/>
+      <c r="CG68" s="238"/>
+      <c r="CH68" s="238"/>
+      <c r="CI68" s="238"/>
+      <c r="CJ68" s="238"/>
+      <c r="CK68" s="238"/>
+      <c r="CL68" s="238"/>
+      <c r="CM68" s="238"/>
+      <c r="CN68" s="238"/>
+    </row>
+    <row r="69" spans="60:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH69" s="238"/>
+      <c r="BI69" s="238"/>
+      <c r="BJ69" s="238"/>
+      <c r="BK69" s="238"/>
+      <c r="BL69" s="238"/>
+      <c r="BM69" s="241"/>
+      <c r="BN69" s="238"/>
+      <c r="BO69" s="238"/>
+      <c r="BP69" s="238"/>
+      <c r="BQ69" s="238"/>
+      <c r="BR69" s="238"/>
+      <c r="BS69" s="238"/>
+      <c r="BT69" s="238"/>
+      <c r="BU69" s="238"/>
+      <c r="BV69" s="238"/>
+      <c r="BW69" s="238"/>
+      <c r="BX69" s="238"/>
+      <c r="BY69" s="238"/>
+      <c r="BZ69" s="238"/>
+      <c r="CA69" s="238"/>
+      <c r="CB69" s="238"/>
+      <c r="CC69" s="238"/>
+      <c r="CD69" s="238"/>
+      <c r="CE69" s="238"/>
+      <c r="CF69" s="238"/>
+      <c r="CG69" s="238"/>
+      <c r="CH69" s="238"/>
+      <c r="CI69" s="238"/>
+      <c r="CJ69" s="238"/>
+      <c r="CK69" s="238"/>
+      <c r="CL69" s="238"/>
+      <c r="CM69" s="238"/>
+      <c r="CN69" s="238"/>
+    </row>
+    <row r="70" spans="60:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH70" s="238"/>
+      <c r="BI70" s="238"/>
+      <c r="BJ70" s="238"/>
+      <c r="BK70" s="238"/>
+      <c r="BL70" s="238"/>
+      <c r="BM70" s="240"/>
+      <c r="BN70" s="238"/>
+      <c r="BO70" s="238"/>
+      <c r="BP70" s="238"/>
+      <c r="BQ70" s="238"/>
+      <c r="BR70" s="238"/>
+      <c r="BS70" s="238"/>
+      <c r="BT70" s="238"/>
+      <c r="BU70" s="238"/>
+      <c r="BV70" s="238"/>
+      <c r="BW70" s="238"/>
+      <c r="BX70" s="238"/>
+      <c r="BY70" s="238"/>
+      <c r="BZ70" s="238"/>
+      <c r="CA70" s="238"/>
+      <c r="CB70" s="238"/>
+      <c r="CC70" s="238"/>
+      <c r="CD70" s="238"/>
+      <c r="CE70" s="238"/>
+      <c r="CF70" s="238"/>
+      <c r="CG70" s="238"/>
+      <c r="CH70" s="238"/>
+      <c r="CI70" s="238"/>
+      <c r="CJ70" s="238"/>
+      <c r="CK70" s="238"/>
+      <c r="CL70" s="238"/>
+      <c r="CM70" s="238"/>
+      <c r="CN70" s="238"/>
+    </row>
+    <row r="71" spans="60:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH71" s="238"/>
+      <c r="BI71" s="238"/>
+      <c r="BJ71" s="238"/>
+      <c r="BK71" s="238"/>
+      <c r="BL71" s="238"/>
+      <c r="BM71" s="241"/>
+      <c r="BN71" s="238"/>
+      <c r="BO71" s="238"/>
+      <c r="BP71" s="238"/>
+      <c r="BQ71" s="238"/>
+      <c r="BR71" s="238"/>
+      <c r="BS71" s="238"/>
+      <c r="BT71" s="238"/>
+      <c r="BU71" s="238"/>
+      <c r="BV71" s="238"/>
+      <c r="BW71" s="238"/>
+      <c r="BX71" s="238"/>
+      <c r="BY71" s="238"/>
+      <c r="BZ71" s="238"/>
+      <c r="CA71" s="238"/>
+      <c r="CB71" s="238"/>
+      <c r="CC71" s="238"/>
+      <c r="CD71" s="238"/>
+      <c r="CE71" s="238"/>
+      <c r="CF71" s="238"/>
+      <c r="CG71" s="238"/>
+      <c r="CH71" s="238"/>
+      <c r="CI71" s="238"/>
+      <c r="CJ71" s="238"/>
+      <c r="CK71" s="238"/>
+      <c r="CL71" s="238"/>
+      <c r="CM71" s="238"/>
+      <c r="CN71" s="238"/>
+    </row>
+    <row r="72" spans="60:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH72" s="238"/>
+      <c r="BI72" s="238"/>
+      <c r="BJ72" s="238"/>
+      <c r="BK72" s="238"/>
+      <c r="BL72" s="238"/>
+      <c r="BM72" s="240"/>
+      <c r="BN72" s="238"/>
+      <c r="BO72" s="238"/>
+      <c r="BP72" s="238"/>
+      <c r="BQ72" s="238"/>
+      <c r="BR72" s="238"/>
+      <c r="BS72" s="238"/>
+      <c r="BT72" s="238"/>
+      <c r="BU72" s="238"/>
+      <c r="BV72" s="238"/>
+      <c r="BW72" s="238"/>
+      <c r="BX72" s="238"/>
+      <c r="BY72" s="238"/>
+      <c r="BZ72" s="238"/>
+      <c r="CA72" s="238"/>
+      <c r="CB72" s="238"/>
+      <c r="CC72" s="238"/>
+      <c r="CD72" s="238"/>
+      <c r="CE72" s="238"/>
+      <c r="CF72" s="238"/>
+      <c r="CG72" s="238"/>
+      <c r="CH72" s="238"/>
+      <c r="CI72" s="238"/>
+      <c r="CJ72" s="238"/>
+      <c r="CK72" s="238"/>
+      <c r="CL72" s="238"/>
+      <c r="CM72" s="238"/>
+      <c r="CN72" s="238"/>
+    </row>
+    <row r="73" spans="60:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH73" s="238"/>
+      <c r="BI73" s="238"/>
+      <c r="BJ73" s="238"/>
+      <c r="BK73" s="238"/>
+      <c r="BL73" s="238"/>
+      <c r="BM73" s="241"/>
+      <c r="BN73" s="238"/>
+      <c r="BO73" s="238"/>
+      <c r="BP73" s="238"/>
+      <c r="BQ73" s="238"/>
+      <c r="BR73" s="238"/>
+      <c r="BS73" s="238"/>
+      <c r="BT73" s="238"/>
+      <c r="BU73" s="238"/>
+      <c r="BV73" s="238"/>
+      <c r="BW73" s="238"/>
+      <c r="BX73" s="238"/>
+      <c r="BY73" s="238"/>
+      <c r="BZ73" s="238"/>
+      <c r="CA73" s="238"/>
+      <c r="CB73" s="238"/>
+      <c r="CC73" s="238"/>
+      <c r="CD73" s="238"/>
+      <c r="CE73" s="238"/>
+      <c r="CF73" s="238"/>
+      <c r="CG73" s="238"/>
+      <c r="CH73" s="238"/>
+      <c r="CI73" s="238"/>
+      <c r="CJ73" s="238"/>
+      <c r="CK73" s="238"/>
+      <c r="CL73" s="238"/>
+      <c r="CM73" s="238"/>
+      <c r="CN73" s="238"/>
+    </row>
+    <row r="74" spans="60:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH74" s="238"/>
+      <c r="BI74" s="238"/>
+      <c r="BJ74" s="238"/>
+      <c r="BK74" s="238"/>
+      <c r="BL74" s="238"/>
+      <c r="BM74" s="240"/>
+      <c r="BN74" s="238"/>
+      <c r="BO74" s="238"/>
+      <c r="BP74" s="238"/>
+      <c r="BQ74" s="238"/>
+      <c r="BR74" s="238"/>
+      <c r="BS74" s="238"/>
+      <c r="BT74" s="238"/>
+      <c r="BU74" s="238"/>
+      <c r="BV74" s="238"/>
+      <c r="BW74" s="238"/>
+      <c r="BX74" s="238"/>
+      <c r="BY74" s="238"/>
+      <c r="BZ74" s="238"/>
+      <c r="CA74" s="238"/>
+      <c r="CB74" s="238"/>
+      <c r="CC74" s="238"/>
+      <c r="CD74" s="238"/>
+      <c r="CE74" s="238"/>
+      <c r="CF74" s="238"/>
+      <c r="CG74" s="238"/>
+      <c r="CH74" s="238"/>
+      <c r="CI74" s="238"/>
+      <c r="CJ74" s="238"/>
+      <c r="CK74" s="238"/>
+      <c r="CL74" s="238"/>
+      <c r="CM74" s="238"/>
+      <c r="CN74" s="238"/>
+    </row>
+    <row r="75" spans="60:92" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH75" s="238"/>
+      <c r="BI75" s="238"/>
+      <c r="BJ75" s="238"/>
+      <c r="BK75" s="238"/>
+      <c r="BL75" s="238"/>
+      <c r="BM75" s="241"/>
+      <c r="BN75" s="238"/>
+      <c r="BO75" s="238"/>
+      <c r="BP75" s="238"/>
+      <c r="BQ75" s="238"/>
+      <c r="BR75" s="238"/>
+      <c r="BS75" s="238"/>
+      <c r="BT75" s="238"/>
+      <c r="BU75" s="238"/>
+      <c r="BV75" s="238"/>
+      <c r="BW75" s="238"/>
+      <c r="BX75" s="238"/>
+      <c r="BY75" s="238"/>
+      <c r="BZ75" s="238"/>
+      <c r="CA75" s="238"/>
+      <c r="CB75" s="238"/>
+      <c r="CC75" s="238"/>
+      <c r="CD75" s="238"/>
+      <c r="CE75" s="238"/>
+      <c r="CF75" s="238"/>
+      <c r="CG75" s="238"/>
+      <c r="CH75" s="238"/>
+      <c r="CI75" s="238"/>
+      <c r="CJ75" s="238"/>
+      <c r="CK75" s="238"/>
+      <c r="CL75" s="238"/>
+      <c r="CM75" s="238"/>
+      <c r="CN75" s="238"/>
+    </row>
+    <row r="76" spans="60:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH76" s="238"/>
+      <c r="BI76" s="238"/>
+      <c r="BJ76" s="238"/>
+      <c r="BK76" s="238"/>
+      <c r="BL76" s="238"/>
+      <c r="BM76" s="240"/>
+      <c r="BN76" s="238"/>
+      <c r="BO76" s="238"/>
+      <c r="BP76" s="238"/>
+      <c r="BQ76" s="238"/>
+      <c r="BR76" s="238"/>
+      <c r="BS76" s="238"/>
+      <c r="BT76" s="238"/>
+      <c r="BU76" s="238"/>
+      <c r="BV76" s="238"/>
+      <c r="BW76" s="238"/>
+      <c r="BX76" s="238"/>
+      <c r="BY76" s="238"/>
+      <c r="BZ76" s="238"/>
+      <c r="CA76" s="238"/>
+      <c r="CB76" s="238"/>
+      <c r="CC76" s="238"/>
+      <c r="CD76" s="238"/>
+      <c r="CE76" s="238"/>
+      <c r="CF76" s="238"/>
+      <c r="CG76" s="238"/>
+      <c r="CH76" s="238"/>
+      <c r="CI76" s="238"/>
+      <c r="CJ76" s="238"/>
+      <c r="CK76" s="238"/>
+      <c r="CL76" s="238"/>
+      <c r="CM76" s="238"/>
+      <c r="CN76" s="238"/>
+    </row>
+    <row r="77" spans="60:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH77" s="238"/>
+      <c r="BI77" s="238"/>
+      <c r="BJ77" s="238"/>
+      <c r="BK77" s="238"/>
+      <c r="BL77" s="238"/>
+      <c r="BM77" s="241"/>
+      <c r="BN77" s="238"/>
+      <c r="BO77" s="238"/>
+      <c r="BP77" s="238"/>
+      <c r="BQ77" s="238"/>
+      <c r="BR77" s="238"/>
+      <c r="BS77" s="238"/>
+      <c r="BT77" s="238"/>
+      <c r="BU77" s="238"/>
+      <c r="BV77" s="238"/>
+      <c r="BW77" s="238"/>
+      <c r="BX77" s="238"/>
+      <c r="BY77" s="238"/>
+      <c r="BZ77" s="238"/>
+      <c r="CA77" s="238"/>
+      <c r="CB77" s="238"/>
+      <c r="CC77" s="238"/>
+      <c r="CD77" s="238"/>
+      <c r="CE77" s="238"/>
+      <c r="CF77" s="238"/>
+      <c r="CG77" s="238"/>
+      <c r="CH77" s="238"/>
+      <c r="CI77" s="238"/>
+      <c r="CJ77" s="238"/>
+      <c r="CK77" s="238"/>
+      <c r="CL77" s="238"/>
+      <c r="CM77" s="238"/>
+      <c r="CN77" s="238"/>
+    </row>
+    <row r="78" spans="60:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH78" s="238"/>
+      <c r="BI78" s="238"/>
+      <c r="BJ78" s="238"/>
+      <c r="BK78" s="238"/>
+      <c r="BL78" s="238"/>
+      <c r="BM78" s="240"/>
+      <c r="BN78" s="238"/>
+      <c r="BO78" s="238"/>
+      <c r="BP78" s="238"/>
+      <c r="BQ78" s="238"/>
+      <c r="BR78" s="238"/>
+      <c r="BS78" s="238"/>
+      <c r="BT78" s="238"/>
+      <c r="BU78" s="238"/>
+      <c r="BV78" s="238"/>
+      <c r="BW78" s="238"/>
+      <c r="BX78" s="238"/>
+      <c r="BY78" s="238"/>
+      <c r="BZ78" s="238"/>
+      <c r="CA78" s="238"/>
+      <c r="CB78" s="238"/>
+      <c r="CC78" s="238"/>
+      <c r="CD78" s="238"/>
+      <c r="CE78" s="238"/>
+      <c r="CF78" s="238"/>
+      <c r="CG78" s="238"/>
+      <c r="CH78" s="238"/>
+      <c r="CI78" s="238"/>
+      <c r="CJ78" s="238"/>
+      <c r="CK78" s="238"/>
+      <c r="CL78" s="238"/>
+      <c r="CM78" s="238"/>
+      <c r="CN78" s="238"/>
+    </row>
+    <row r="79" spans="60:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH79" s="238"/>
+      <c r="BI79" s="238"/>
+      <c r="BJ79" s="238"/>
+      <c r="BK79" s="238"/>
+      <c r="BL79" s="238"/>
+      <c r="BM79" s="241"/>
+      <c r="BN79" s="238"/>
+      <c r="BO79" s="238"/>
+      <c r="BP79" s="238"/>
+      <c r="BQ79" s="238"/>
+      <c r="BR79" s="238"/>
+      <c r="BS79" s="238"/>
+      <c r="BT79" s="238"/>
+      <c r="BU79" s="238"/>
+      <c r="BV79" s="238"/>
+      <c r="BW79" s="238"/>
+      <c r="BX79" s="238"/>
+      <c r="BY79" s="238"/>
+      <c r="BZ79" s="238"/>
+      <c r="CA79" s="238"/>
+      <c r="CB79" s="238"/>
+      <c r="CC79" s="238"/>
+      <c r="CD79" s="238"/>
+      <c r="CE79" s="238"/>
+      <c r="CF79" s="238"/>
+      <c r="CG79" s="238"/>
+      <c r="CH79" s="238"/>
+      <c r="CI79" s="238"/>
+      <c r="CJ79" s="238"/>
+      <c r="CK79" s="238"/>
+      <c r="CL79" s="238"/>
+      <c r="CM79" s="238"/>
+      <c r="CN79" s="238"/>
+    </row>
+    <row r="80" spans="60:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH80" s="238"/>
+      <c r="BI80" s="238"/>
+      <c r="BJ80" s="238"/>
+      <c r="BK80" s="238"/>
+      <c r="BL80" s="238"/>
+      <c r="BM80" s="240"/>
+      <c r="BN80" s="238"/>
+      <c r="BO80" s="238"/>
+      <c r="BP80" s="238"/>
+      <c r="BQ80" s="238"/>
+      <c r="BR80" s="238"/>
+      <c r="BS80" s="238"/>
+      <c r="BT80" s="238"/>
+      <c r="BU80" s="238"/>
+      <c r="BV80" s="238"/>
+      <c r="BW80" s="238"/>
+      <c r="BX80" s="238"/>
+      <c r="BY80" s="238"/>
+      <c r="BZ80" s="238"/>
+      <c r="CA80" s="238"/>
+      <c r="CB80" s="238"/>
+      <c r="CC80" s="238"/>
+      <c r="CD80" s="238"/>
+      <c r="CE80" s="238"/>
+      <c r="CF80" s="238"/>
+      <c r="CG80" s="238"/>
+      <c r="CH80" s="238"/>
+      <c r="CI80" s="238"/>
+      <c r="CJ80" s="238"/>
+      <c r="CK80" s="238"/>
+      <c r="CL80" s="238"/>
+      <c r="CM80" s="238"/>
+      <c r="CN80" s="238"/>
+    </row>
+    <row r="81" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH81" s="238"/>
+      <c r="BI81" s="238"/>
+      <c r="BJ81" s="238"/>
+      <c r="BK81" s="238"/>
+      <c r="BL81" s="238"/>
+      <c r="BM81" s="241"/>
+      <c r="BN81" s="238"/>
+      <c r="BO81" s="238"/>
+      <c r="BP81" s="238"/>
+      <c r="BQ81" s="238"/>
+      <c r="BR81" s="238"/>
+      <c r="BS81" s="238"/>
+      <c r="BT81" s="238"/>
+      <c r="BU81" s="238"/>
+      <c r="BV81" s="238"/>
+      <c r="BW81" s="238"/>
+      <c r="BX81" s="238"/>
+      <c r="BY81" s="238"/>
+      <c r="BZ81" s="238"/>
+      <c r="CA81" s="238"/>
+      <c r="CB81" s="238"/>
+      <c r="CC81" s="238"/>
+      <c r="CD81" s="238"/>
+      <c r="CE81" s="238"/>
+      <c r="CF81" s="238"/>
+      <c r="CG81" s="238"/>
+      <c r="CH81" s="238"/>
+      <c r="CI81" s="238"/>
+      <c r="CJ81" s="238"/>
+      <c r="CK81" s="238"/>
+      <c r="CL81" s="238"/>
+      <c r="CM81" s="238"/>
+      <c r="CN81" s="238"/>
+    </row>
+    <row r="82" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH82" s="238"/>
+      <c r="BI82" s="238"/>
+      <c r="BJ82" s="238"/>
+      <c r="BK82" s="238"/>
+      <c r="BL82" s="238"/>
+      <c r="BM82" s="240"/>
+      <c r="BN82" s="238"/>
+      <c r="BO82" s="238"/>
+      <c r="BP82" s="238"/>
+      <c r="BQ82" s="238"/>
+      <c r="BR82" s="238"/>
+      <c r="BS82" s="238"/>
+      <c r="BT82" s="238"/>
+      <c r="BU82" s="238"/>
+      <c r="BV82" s="238"/>
+      <c r="BW82" s="238"/>
+      <c r="BX82" s="238"/>
+      <c r="BY82" s="238"/>
+      <c r="BZ82" s="238"/>
+      <c r="CA82" s="238"/>
+      <c r="CB82" s="238"/>
+      <c r="CC82" s="238"/>
+      <c r="CD82" s="238"/>
+      <c r="CE82" s="238"/>
+      <c r="CF82" s="238"/>
+      <c r="CG82" s="238"/>
+      <c r="CH82" s="238"/>
+      <c r="CI82" s="238"/>
+      <c r="CJ82" s="238"/>
+      <c r="CK82" s="238"/>
+      <c r="CL82" s="238"/>
+      <c r="CM82" s="238"/>
+      <c r="CN82" s="238"/>
+    </row>
+    <row r="83" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH83" s="238"/>
+      <c r="BI83" s="238"/>
+      <c r="BJ83" s="238"/>
+      <c r="BK83" s="238"/>
+      <c r="BL83" s="238"/>
+      <c r="BM83" s="241"/>
+      <c r="BN83" s="238"/>
+      <c r="BO83" s="238"/>
+      <c r="BP83" s="238"/>
+      <c r="BQ83" s="238"/>
+      <c r="BR83" s="238"/>
+      <c r="BS83" s="238"/>
+      <c r="BT83" s="238"/>
+      <c r="BU83" s="238"/>
+      <c r="BV83" s="238"/>
+      <c r="BW83" s="238"/>
+      <c r="BX83" s="238"/>
+      <c r="BY83" s="238"/>
+      <c r="BZ83" s="238"/>
+      <c r="CA83" s="238"/>
+      <c r="CB83" s="238"/>
+      <c r="CC83" s="238"/>
+      <c r="CD83" s="238"/>
+      <c r="CE83" s="238"/>
+      <c r="CF83" s="238"/>
+      <c r="CG83" s="238"/>
+      <c r="CH83" s="238"/>
+      <c r="CI83" s="238"/>
+      <c r="CJ83" s="238"/>
+      <c r="CK83" s="238"/>
+      <c r="CL83" s="238"/>
+      <c r="CM83" s="238"/>
+      <c r="CN83" s="238"/>
+    </row>
+    <row r="84" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH84" s="238"/>
+      <c r="BI84" s="238"/>
+      <c r="BJ84" s="238"/>
+      <c r="BK84" s="238"/>
+      <c r="BL84" s="238"/>
+      <c r="BM84" s="240"/>
+      <c r="BN84" s="238"/>
+      <c r="BO84" s="238"/>
+      <c r="BP84" s="238"/>
+      <c r="BQ84" s="238"/>
+      <c r="BR84" s="238"/>
+      <c r="BS84" s="238"/>
+      <c r="BT84" s="238"/>
+      <c r="BU84" s="238"/>
+      <c r="BV84" s="238"/>
+      <c r="BW84" s="238"/>
+      <c r="BX84" s="238"/>
+      <c r="BY84" s="238"/>
+      <c r="BZ84" s="238"/>
+      <c r="CA84" s="238"/>
+      <c r="CB84" s="238"/>
+      <c r="CC84" s="238"/>
+      <c r="CD84" s="238"/>
+      <c r="CE84" s="238"/>
+      <c r="CF84" s="238"/>
+      <c r="CG84" s="238"/>
+      <c r="CH84" s="238"/>
+      <c r="CI84" s="238"/>
+      <c r="CJ84" s="238"/>
+      <c r="CK84" s="238"/>
+      <c r="CL84" s="238"/>
+      <c r="CM84" s="238"/>
+      <c r="CN84" s="238"/>
+    </row>
+    <row r="85" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH85" s="238"/>
+      <c r="BI85" s="238"/>
+      <c r="BJ85" s="238"/>
+      <c r="BK85" s="238"/>
+      <c r="BL85" s="238"/>
+      <c r="BM85" s="241"/>
+      <c r="BN85" s="238"/>
+      <c r="BO85" s="238"/>
+      <c r="BP85" s="238"/>
+      <c r="BQ85" s="238"/>
+      <c r="BR85" s="238"/>
+      <c r="BS85" s="238"/>
+      <c r="BT85" s="238"/>
+      <c r="BU85" s="238"/>
+      <c r="BV85" s="238"/>
+      <c r="BW85" s="238"/>
+      <c r="BX85" s="238"/>
+      <c r="BY85" s="238"/>
+      <c r="BZ85" s="238"/>
+      <c r="CA85" s="238"/>
+      <c r="CB85" s="238"/>
+      <c r="CC85" s="238"/>
+      <c r="CD85" s="238"/>
+      <c r="CE85" s="238"/>
+      <c r="CF85" s="238"/>
+      <c r="CG85" s="238"/>
+      <c r="CH85" s="238"/>
+      <c r="CI85" s="238"/>
+      <c r="CJ85" s="238"/>
+      <c r="CK85" s="238"/>
+      <c r="CL85" s="238"/>
+      <c r="CM85" s="238"/>
+      <c r="CN85" s="238"/>
+    </row>
+    <row r="86" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH86" s="238"/>
+      <c r="BI86" s="238"/>
+      <c r="BJ86" s="238"/>
+      <c r="BK86" s="238"/>
+      <c r="BL86" s="238"/>
+      <c r="BM86" s="240"/>
+      <c r="BN86" s="238"/>
+      <c r="BO86" s="238"/>
+      <c r="BP86" s="238"/>
+      <c r="BQ86" s="238"/>
+      <c r="BR86" s="238"/>
+      <c r="BS86" s="238"/>
+      <c r="BT86" s="238"/>
+      <c r="BU86" s="238"/>
+      <c r="BV86" s="238"/>
+      <c r="BW86" s="238"/>
+      <c r="BX86" s="238"/>
+      <c r="BY86" s="238"/>
+      <c r="BZ86" s="238"/>
+      <c r="CA86" s="238"/>
+      <c r="CB86" s="238"/>
+      <c r="CC86" s="238"/>
+      <c r="CD86" s="238"/>
+      <c r="CE86" s="238"/>
+      <c r="CF86" s="238"/>
+      <c r="CG86" s="238"/>
+      <c r="CH86" s="238"/>
+      <c r="CI86" s="238"/>
+      <c r="CJ86" s="238"/>
+      <c r="CK86" s="238"/>
+      <c r="CL86" s="238"/>
+      <c r="CM86" s="238"/>
+      <c r="CN86" s="238"/>
+    </row>
+    <row r="87" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH87" s="238"/>
+      <c r="BI87" s="238"/>
+      <c r="BJ87" s="238"/>
+      <c r="BK87" s="238"/>
+      <c r="BL87" s="238"/>
+      <c r="BM87" s="241"/>
+      <c r="BN87" s="238"/>
+      <c r="BO87" s="238"/>
+      <c r="BP87" s="238"/>
+      <c r="BQ87" s="238"/>
+      <c r="BR87" s="238"/>
+      <c r="BS87" s="238"/>
+      <c r="BT87" s="238"/>
+      <c r="BU87" s="238"/>
+      <c r="BV87" s="238"/>
+      <c r="BW87" s="238"/>
+      <c r="BX87" s="238"/>
+      <c r="BY87" s="238"/>
+      <c r="BZ87" s="238"/>
+      <c r="CA87" s="238"/>
+      <c r="CB87" s="238"/>
+      <c r="CC87" s="238"/>
+      <c r="CD87" s="238"/>
+      <c r="CE87" s="238"/>
+      <c r="CF87" s="238"/>
+      <c r="CG87" s="238"/>
+      <c r="CH87" s="238"/>
+      <c r="CI87" s="238"/>
+      <c r="CJ87" s="238"/>
+      <c r="CK87" s="238"/>
+      <c r="CL87" s="238"/>
+      <c r="CM87" s="238"/>
+      <c r="CN87" s="238"/>
+    </row>
+    <row r="88" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH88" s="238"/>
+      <c r="BI88" s="238"/>
+      <c r="BJ88" s="238"/>
+      <c r="BK88" s="238"/>
+      <c r="BL88" s="238"/>
+      <c r="BM88" s="240"/>
+      <c r="BN88" s="238"/>
+      <c r="BO88" s="238"/>
+      <c r="BP88" s="238"/>
+      <c r="BQ88" s="238"/>
+      <c r="BR88" s="238"/>
+      <c r="BS88" s="238"/>
+      <c r="BT88" s="238"/>
+      <c r="BU88" s="238"/>
+      <c r="BV88" s="238"/>
+      <c r="BW88" s="238"/>
+      <c r="BX88" s="238"/>
+      <c r="BY88" s="238"/>
+      <c r="BZ88" s="238"/>
+      <c r="CA88" s="238"/>
+      <c r="CB88" s="238"/>
+      <c r="CC88" s="238"/>
+      <c r="CD88" s="238"/>
+      <c r="CE88" s="238"/>
+      <c r="CF88" s="238"/>
+      <c r="CG88" s="238"/>
+      <c r="CH88" s="238"/>
+      <c r="CI88" s="238"/>
+      <c r="CJ88" s="238"/>
+      <c r="CK88" s="238"/>
+      <c r="CL88" s="238"/>
+      <c r="CM88" s="238"/>
+      <c r="CN88" s="238"/>
+    </row>
+    <row r="89" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH89" s="238"/>
+      <c r="BI89" s="238"/>
+      <c r="BJ89" s="238"/>
+      <c r="BK89" s="238"/>
+      <c r="BL89" s="238"/>
+      <c r="BM89" s="241"/>
+      <c r="BN89" s="238"/>
+      <c r="BO89" s="238"/>
+      <c r="BP89" s="238"/>
+      <c r="BQ89" s="238"/>
+      <c r="BR89" s="238"/>
+      <c r="BS89" s="238"/>
+      <c r="BT89" s="238"/>
+      <c r="BU89" s="238"/>
+      <c r="BV89" s="238"/>
+      <c r="BW89" s="238"/>
+      <c r="BX89" s="238"/>
+      <c r="BY89" s="238"/>
+      <c r="BZ89" s="238"/>
+      <c r="CA89" s="238"/>
+      <c r="CB89" s="238"/>
+      <c r="CC89" s="238"/>
+      <c r="CD89" s="238"/>
+      <c r="CE89" s="238"/>
+      <c r="CF89" s="238"/>
+      <c r="CG89" s="238"/>
+      <c r="CH89" s="238"/>
+      <c r="CI89" s="238"/>
+      <c r="CJ89" s="238"/>
+      <c r="CK89" s="238"/>
+      <c r="CL89" s="238"/>
+      <c r="CM89" s="238"/>
+      <c r="CN89" s="238"/>
+    </row>
+    <row r="90" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH90" s="238"/>
+      <c r="BI90" s="238"/>
+      <c r="BJ90" s="238"/>
+      <c r="BK90" s="238"/>
+      <c r="BL90" s="238"/>
+      <c r="BM90" s="240"/>
+      <c r="BN90" s="238"/>
+      <c r="BO90" s="238"/>
+      <c r="BP90" s="238"/>
+      <c r="BQ90" s="238"/>
+      <c r="BR90" s="238"/>
+      <c r="BS90" s="238"/>
+      <c r="BT90" s="238"/>
+      <c r="BU90" s="238"/>
+      <c r="BV90" s="238"/>
+      <c r="BW90" s="238"/>
+      <c r="BX90" s="238"/>
+      <c r="BY90" s="238"/>
+      <c r="BZ90" s="238"/>
+      <c r="CA90" s="238"/>
+      <c r="CB90" s="238"/>
+      <c r="CC90" s="238"/>
+      <c r="CD90" s="238"/>
+      <c r="CE90" s="238"/>
+      <c r="CF90" s="238"/>
+      <c r="CG90" s="238"/>
+      <c r="CH90" s="238"/>
+      <c r="CI90" s="238"/>
+      <c r="CJ90" s="238"/>
+      <c r="CK90" s="238"/>
+      <c r="CL90" s="238"/>
+      <c r="CM90" s="238"/>
+      <c r="CN90" s="238"/>
+    </row>
+    <row r="91" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH91" s="238"/>
+      <c r="BI91" s="238"/>
+      <c r="BJ91" s="238"/>
+      <c r="BK91" s="238"/>
+      <c r="BL91" s="238"/>
+      <c r="BM91" s="241"/>
+      <c r="BN91" s="238"/>
+      <c r="BO91" s="238"/>
+      <c r="BP91" s="238"/>
+      <c r="BQ91" s="238"/>
+      <c r="BR91" s="238"/>
+      <c r="BS91" s="238"/>
+      <c r="BT91" s="238"/>
+      <c r="BU91" s="238"/>
+      <c r="BV91" s="238"/>
+      <c r="BW91" s="238"/>
+      <c r="BX91" s="238"/>
+      <c r="BY91" s="238"/>
+      <c r="BZ91" s="238"/>
+      <c r="CA91" s="238"/>
+      <c r="CB91" s="238"/>
+      <c r="CC91" s="238"/>
+      <c r="CD91" s="238"/>
+      <c r="CE91" s="238"/>
+      <c r="CF91" s="238"/>
+      <c r="CG91" s="238"/>
+      <c r="CH91" s="238"/>
+      <c r="CI91" s="238"/>
+      <c r="CJ91" s="238"/>
+      <c r="CK91" s="238"/>
+      <c r="CL91" s="238"/>
+      <c r="CM91" s="238"/>
+      <c r="CN91" s="238"/>
+    </row>
+    <row r="92" spans="3:92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH92" s="238"/>
+      <c r="BI92" s="238"/>
+      <c r="BJ92" s="238"/>
+      <c r="BK92" s="238"/>
+      <c r="BL92" s="238"/>
+      <c r="BM92" s="240"/>
+      <c r="BN92" s="238"/>
+      <c r="BO92" s="238"/>
+      <c r="BP92" s="238"/>
+      <c r="BQ92" s="238"/>
+      <c r="BR92" s="238"/>
+      <c r="BS92" s="238"/>
+      <c r="BT92" s="238"/>
+      <c r="BU92" s="238"/>
+      <c r="BV92" s="238"/>
+      <c r="BW92" s="238"/>
+      <c r="BX92" s="238"/>
+      <c r="BY92" s="238"/>
+      <c r="BZ92" s="238"/>
+      <c r="CA92" s="238"/>
+      <c r="CB92" s="238"/>
+      <c r="CC92" s="238"/>
+      <c r="CD92" s="238"/>
+      <c r="CE92" s="238"/>
+      <c r="CF92" s="238"/>
+      <c r="CG92" s="238"/>
+      <c r="CH92" s="238"/>
+      <c r="CI92" s="238"/>
+      <c r="CJ92" s="238"/>
+      <c r="CK92" s="238"/>
+      <c r="CL92" s="238"/>
+      <c r="CM92" s="238"/>
+      <c r="CN92" s="238"/>
+    </row>
+    <row r="93" spans="3:92" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH93" s="238"/>
+      <c r="BI93" s="238"/>
+      <c r="BJ93" s="238"/>
+      <c r="BK93" s="238"/>
+      <c r="BL93" s="238"/>
+      <c r="BM93" s="241"/>
+      <c r="BN93" s="238"/>
+      <c r="BO93" s="238"/>
+      <c r="BP93" s="238"/>
+      <c r="BQ93" s="238"/>
+      <c r="BR93" s="238"/>
+      <c r="BS93" s="238"/>
+      <c r="BT93" s="238"/>
+      <c r="BU93" s="238"/>
+      <c r="BV93" s="238"/>
+      <c r="BW93" s="238"/>
+      <c r="BX93" s="238"/>
+      <c r="BY93" s="238"/>
+      <c r="BZ93" s="238"/>
+      <c r="CA93" s="238"/>
+      <c r="CB93" s="238"/>
+      <c r="CC93" s="238"/>
+      <c r="CD93" s="238"/>
+      <c r="CE93" s="238"/>
+      <c r="CF93" s="238"/>
+      <c r="CG93" s="238"/>
+      <c r="CH93" s="238"/>
+      <c r="CI93" s="238"/>
+      <c r="CJ93" s="238"/>
+      <c r="CK93" s="238"/>
+      <c r="CL93" s="238"/>
+      <c r="CM93" s="238"/>
+      <c r="CN93" s="238"/>
+    </row>
+    <row r="94" spans="3:92" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH94" s="238"/>
+      <c r="BI94" s="238"/>
+      <c r="BJ94" s="238"/>
+      <c r="BK94" s="238"/>
+      <c r="BL94" s="238"/>
+      <c r="BM94" s="240"/>
+      <c r="BN94" s="238"/>
+      <c r="BO94" s="238"/>
+      <c r="BP94" s="238"/>
+      <c r="BQ94" s="238"/>
+      <c r="BR94" s="238"/>
+      <c r="BS94" s="238"/>
+      <c r="BT94" s="238"/>
+      <c r="BU94" s="238"/>
+      <c r="BV94" s="238"/>
+      <c r="BW94" s="238"/>
+      <c r="BX94" s="238"/>
+      <c r="BY94" s="238"/>
+      <c r="BZ94" s="238"/>
+      <c r="CA94" s="238"/>
+      <c r="CB94" s="238"/>
+      <c r="CC94" s="238"/>
+      <c r="CD94" s="238"/>
+      <c r="CE94" s="238"/>
+      <c r="CF94" s="238"/>
+      <c r="CG94" s="238"/>
+      <c r="CH94" s="238"/>
+      <c r="CI94" s="238"/>
+      <c r="CJ94" s="238"/>
+      <c r="CK94" s="238"/>
+      <c r="CL94" s="238"/>
+      <c r="CM94" s="238"/>
+      <c r="CN94" s="238"/>
+    </row>
+    <row r="95" spans="3:92" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BH95" s="238"/>
+      <c r="BI95" s="238"/>
+      <c r="BJ95" s="238"/>
+      <c r="BK95" s="238"/>
+      <c r="BL95" s="238"/>
+      <c r="BM95" s="241"/>
+      <c r="BN95" s="238"/>
+      <c r="BO95" s="238"/>
+      <c r="BP95" s="238"/>
+      <c r="BQ95" s="238"/>
+      <c r="BR95" s="238"/>
+      <c r="BS95" s="238"/>
+      <c r="BT95" s="238"/>
+      <c r="BU95" s="238"/>
+      <c r="BV95" s="238"/>
+      <c r="BW95" s="238"/>
+      <c r="BX95" s="238"/>
+      <c r="BY95" s="238"/>
+      <c r="BZ95" s="238"/>
+      <c r="CA95" s="238"/>
+      <c r="CB95" s="238"/>
+      <c r="CC95" s="238"/>
+      <c r="CD95" s="238"/>
+      <c r="CE95" s="238"/>
+      <c r="CF95" s="238"/>
+      <c r="CG95" s="238"/>
+      <c r="CH95" s="238"/>
+      <c r="CI95" s="238"/>
+      <c r="CJ95" s="238"/>
+      <c r="CK95" s="238"/>
+      <c r="CL95" s="238"/>
+      <c r="CM95" s="238"/>
+      <c r="CN95" s="238"/>
+    </row>
+    <row r="96" spans="3:92" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96"/>
       <c r="I96"/>
       <c r="J96"/>
       <c r="K96"/>
       <c r="L96"/>
       <c r="M96"/>
       <c r="N96"/>
       <c r="O96"/>
       <c r="P96"/>
       <c r="Q96"/>
       <c r="R96"/>
       <c r="S96"/>
       <c r="T96"/>
       <c r="U96"/>
       <c r="V96"/>
       <c r="W96"/>
       <c r="X96"/>
       <c r="Y96"/>
       <c r="Z96"/>
       <c r="AA96"/>
@@ -11320,51 +12981,51 @@
       <c r="AE96"/>
       <c r="AF96"/>
       <c r="AG96"/>
       <c r="AH96"/>
       <c r="AI96"/>
       <c r="AJ96"/>
       <c r="AK96"/>
       <c r="AL96"/>
       <c r="AM96"/>
       <c r="AN96"/>
       <c r="AO96"/>
       <c r="AP96"/>
       <c r="AQ96"/>
       <c r="AR96"/>
       <c r="AS96"/>
       <c r="AT96"/>
       <c r="AU96"/>
       <c r="AV96"/>
       <c r="AW96"/>
       <c r="AX96"/>
       <c r="AY96"/>
       <c r="AZ96"/>
       <c r="BA96"/>
       <c r="BB96"/>
       <c r="BC96"/>
-      <c r="BM96" s="47"/>
+      <c r="BM96" s="240"/>
     </row>
     <row r="97" spans="3:65" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97"/>
       <c r="I97"/>
       <c r="J97"/>
       <c r="K97"/>
       <c r="L97"/>
       <c r="M97"/>
       <c r="N97"/>
       <c r="O97"/>
       <c r="P97"/>
       <c r="Q97"/>
       <c r="R97"/>
       <c r="S97"/>
       <c r="T97"/>
       <c r="U97"/>
       <c r="V97"/>
       <c r="W97"/>
       <c r="X97"/>
       <c r="Y97"/>
@@ -11376,51 +13037,51 @@
       <c r="AE97"/>
       <c r="AF97"/>
       <c r="AG97"/>
       <c r="AH97"/>
       <c r="AI97"/>
       <c r="AJ97"/>
       <c r="AK97"/>
       <c r="AL97"/>
       <c r="AM97"/>
       <c r="AN97"/>
       <c r="AO97"/>
       <c r="AP97"/>
       <c r="AQ97"/>
       <c r="AR97"/>
       <c r="AS97"/>
       <c r="AT97"/>
       <c r="AU97"/>
       <c r="AV97"/>
       <c r="AW97"/>
       <c r="AX97"/>
       <c r="AY97"/>
       <c r="AZ97"/>
       <c r="BA97"/>
       <c r="BB97"/>
       <c r="BC97"/>
-      <c r="BM97" s="50"/>
+      <c r="BM97" s="241"/>
     </row>
     <row r="98" spans="3:65" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98"/>
       <c r="I98"/>
       <c r="J98"/>
       <c r="K98"/>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98"/>
       <c r="O98"/>
       <c r="P98"/>
       <c r="Q98"/>
       <c r="R98"/>
       <c r="S98"/>
       <c r="T98"/>
       <c r="U98"/>
       <c r="V98"/>
       <c r="W98"/>
       <c r="X98"/>
       <c r="Y98"/>
@@ -11432,51 +13093,51 @@
       <c r="AE98"/>
       <c r="AF98"/>
       <c r="AG98"/>
       <c r="AH98"/>
       <c r="AI98"/>
       <c r="AJ98"/>
       <c r="AK98"/>
       <c r="AL98"/>
       <c r="AM98"/>
       <c r="AN98"/>
       <c r="AO98"/>
       <c r="AP98"/>
       <c r="AQ98"/>
       <c r="AR98"/>
       <c r="AS98"/>
       <c r="AT98"/>
       <c r="AU98"/>
       <c r="AV98"/>
       <c r="AW98"/>
       <c r="AX98"/>
       <c r="AY98"/>
       <c r="AZ98"/>
       <c r="BA98"/>
       <c r="BB98"/>
       <c r="BC98"/>
-      <c r="BM98" s="47"/>
+      <c r="BM98" s="240"/>
     </row>
     <row r="99" spans="3:65" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99"/>
       <c r="I99"/>
       <c r="J99"/>
       <c r="K99"/>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99"/>
       <c r="O99"/>
       <c r="P99"/>
       <c r="Q99"/>
       <c r="R99"/>
       <c r="S99"/>
       <c r="T99"/>
       <c r="U99"/>
       <c r="V99"/>
       <c r="W99"/>
       <c r="X99"/>
       <c r="Y99"/>
@@ -11488,51 +13149,51 @@
       <c r="AE99"/>
       <c r="AF99"/>
       <c r="AG99"/>
       <c r="AH99"/>
       <c r="AI99"/>
       <c r="AJ99"/>
       <c r="AK99"/>
       <c r="AL99"/>
       <c r="AM99"/>
       <c r="AN99"/>
       <c r="AO99"/>
       <c r="AP99"/>
       <c r="AQ99"/>
       <c r="AR99"/>
       <c r="AS99"/>
       <c r="AT99"/>
       <c r="AU99"/>
       <c r="AV99"/>
       <c r="AW99"/>
       <c r="AX99"/>
       <c r="AY99"/>
       <c r="AZ99"/>
       <c r="BA99"/>
       <c r="BB99"/>
       <c r="BC99"/>
-      <c r="BM99" s="50"/>
+      <c r="BM99" s="241"/>
     </row>
     <row r="100" spans="3:65" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100"/>
       <c r="I100"/>
       <c r="J100"/>
       <c r="K100"/>
       <c r="L100"/>
       <c r="M100"/>
       <c r="N100"/>
       <c r="O100"/>
       <c r="P100"/>
       <c r="Q100"/>
       <c r="R100"/>
       <c r="S100"/>
       <c r="T100"/>
       <c r="U100"/>
       <c r="V100"/>
       <c r="W100"/>
       <c r="X100"/>
       <c r="Y100"/>
@@ -11822,220 +13483,220 @@
       <c r="AH105"/>
       <c r="AI105"/>
       <c r="AJ105"/>
       <c r="AK105"/>
       <c r="AL105"/>
       <c r="AM105"/>
       <c r="AN105"/>
       <c r="AO105"/>
       <c r="AP105"/>
       <c r="AQ105"/>
       <c r="AR105"/>
       <c r="AS105"/>
       <c r="AT105"/>
       <c r="AU105"/>
       <c r="AV105"/>
       <c r="AW105"/>
       <c r="AX105"/>
       <c r="AY105"/>
       <c r="AZ105"/>
       <c r="BA105"/>
       <c r="BB105"/>
       <c r="BC105"/>
     </row>
   </sheetData>
   <mergeCells count="138">
-    <mergeCell ref="AL46:AQ46"/>
     <mergeCell ref="AX50:BC50"/>
     <mergeCell ref="D51:BC51"/>
     <mergeCell ref="AL49:AQ49"/>
     <mergeCell ref="AR49:AW49"/>
     <mergeCell ref="AX49:BC49"/>
     <mergeCell ref="C50:M50"/>
     <mergeCell ref="N50:S50"/>
     <mergeCell ref="T50:Y50"/>
     <mergeCell ref="Z50:AE50"/>
     <mergeCell ref="AF50:AK50"/>
     <mergeCell ref="AL50:AQ50"/>
     <mergeCell ref="AR50:AW50"/>
+    <mergeCell ref="C48:K48"/>
     <mergeCell ref="C49:M49"/>
     <mergeCell ref="N49:S49"/>
     <mergeCell ref="T49:Y49"/>
     <mergeCell ref="Z49:AE49"/>
     <mergeCell ref="AF49:AK49"/>
-    <mergeCell ref="C45:M45"/>
-[...7 lines deleted...]
-    <mergeCell ref="C48:K48"/>
     <mergeCell ref="AR46:AW46"/>
     <mergeCell ref="AX46:BC46"/>
     <mergeCell ref="C47:M47"/>
     <mergeCell ref="N47:S47"/>
     <mergeCell ref="T47:Y47"/>
     <mergeCell ref="Z47:AE47"/>
     <mergeCell ref="AF47:AK47"/>
     <mergeCell ref="AL47:AQ47"/>
     <mergeCell ref="AR47:AW47"/>
     <mergeCell ref="AX47:BC47"/>
     <mergeCell ref="C46:M46"/>
     <mergeCell ref="N46:S46"/>
     <mergeCell ref="T46:Y46"/>
     <mergeCell ref="Z46:AE46"/>
     <mergeCell ref="AF46:AK46"/>
+    <mergeCell ref="AL46:AQ46"/>
+    <mergeCell ref="AX44:BC44"/>
+    <mergeCell ref="C45:M45"/>
+    <mergeCell ref="N45:S45"/>
+    <mergeCell ref="T45:Y45"/>
+    <mergeCell ref="Z45:AE45"/>
+    <mergeCell ref="AF45:AK45"/>
+    <mergeCell ref="AL45:AQ45"/>
+    <mergeCell ref="AR45:AW45"/>
+    <mergeCell ref="AX45:BC45"/>
     <mergeCell ref="AR39:AW39"/>
     <mergeCell ref="AX39:BC39"/>
     <mergeCell ref="D40:BC40"/>
     <mergeCell ref="C44:M44"/>
     <mergeCell ref="N44:S44"/>
     <mergeCell ref="T44:Y44"/>
     <mergeCell ref="Z44:AE44"/>
     <mergeCell ref="AF44:AK44"/>
     <mergeCell ref="AL44:AQ44"/>
     <mergeCell ref="AR44:AW44"/>
     <mergeCell ref="C39:M39"/>
     <mergeCell ref="N39:S39"/>
     <mergeCell ref="T39:Y39"/>
     <mergeCell ref="Z39:AE39"/>
     <mergeCell ref="AF39:AK39"/>
     <mergeCell ref="AL39:AQ39"/>
-    <mergeCell ref="AX44:BC44"/>
     <mergeCell ref="AR37:AW37"/>
     <mergeCell ref="AX37:BC37"/>
     <mergeCell ref="C38:M38"/>
     <mergeCell ref="N38:S38"/>
     <mergeCell ref="T38:Y38"/>
     <mergeCell ref="Z38:AE38"/>
     <mergeCell ref="AF38:AK38"/>
     <mergeCell ref="AL38:AQ38"/>
     <mergeCell ref="AR38:AW38"/>
     <mergeCell ref="AX38:BC38"/>
     <mergeCell ref="C37:M37"/>
     <mergeCell ref="N37:S37"/>
     <mergeCell ref="T37:Y37"/>
     <mergeCell ref="Z37:AE37"/>
     <mergeCell ref="AF37:AK37"/>
     <mergeCell ref="AL37:AQ37"/>
     <mergeCell ref="AR35:AW35"/>
     <mergeCell ref="AX35:BC35"/>
     <mergeCell ref="C36:M36"/>
     <mergeCell ref="N36:S36"/>
     <mergeCell ref="T36:Y36"/>
     <mergeCell ref="Z36:AE36"/>
     <mergeCell ref="AF36:AK36"/>
     <mergeCell ref="AL36:AQ36"/>
     <mergeCell ref="AR36:AW36"/>
     <mergeCell ref="AX36:BC36"/>
     <mergeCell ref="C35:M35"/>
     <mergeCell ref="N35:S35"/>
     <mergeCell ref="T35:Y35"/>
     <mergeCell ref="Z35:AE35"/>
     <mergeCell ref="AF35:AK35"/>
     <mergeCell ref="AL35:AQ35"/>
+    <mergeCell ref="AR33:AW33"/>
+    <mergeCell ref="AX33:BC33"/>
     <mergeCell ref="C34:M34"/>
     <mergeCell ref="N34:S34"/>
     <mergeCell ref="T34:Y34"/>
     <mergeCell ref="Z34:AE34"/>
     <mergeCell ref="AF34:AK34"/>
     <mergeCell ref="AL34:AQ34"/>
     <mergeCell ref="AR34:AW34"/>
     <mergeCell ref="AX34:BC34"/>
     <mergeCell ref="C33:M33"/>
     <mergeCell ref="N33:S33"/>
     <mergeCell ref="T33:Y33"/>
     <mergeCell ref="Z33:AE33"/>
     <mergeCell ref="AF33:AK33"/>
     <mergeCell ref="AL33:AQ33"/>
+    <mergeCell ref="AX31:BC31"/>
     <mergeCell ref="C32:M32"/>
     <mergeCell ref="N32:S32"/>
     <mergeCell ref="T32:Y32"/>
     <mergeCell ref="Z32:AE32"/>
     <mergeCell ref="AF32:AK32"/>
     <mergeCell ref="AL32:AQ32"/>
     <mergeCell ref="AR32:AW32"/>
     <mergeCell ref="AX32:BC32"/>
-    <mergeCell ref="AR33:AW33"/>
-    <mergeCell ref="AX33:BC33"/>
     <mergeCell ref="C16:BE16"/>
     <mergeCell ref="C17:BE17"/>
     <mergeCell ref="C30:BC30"/>
     <mergeCell ref="C31:M31"/>
     <mergeCell ref="N31:S31"/>
     <mergeCell ref="T31:Y31"/>
     <mergeCell ref="Z31:AE31"/>
     <mergeCell ref="AF31:AK31"/>
     <mergeCell ref="AL31:AQ31"/>
     <mergeCell ref="AR31:AW31"/>
-    <mergeCell ref="AX31:BC31"/>
     <mergeCell ref="E9:BC9"/>
     <mergeCell ref="E10:BC10"/>
     <mergeCell ref="C11:BC11"/>
     <mergeCell ref="C12:BC12"/>
     <mergeCell ref="C14:BE14"/>
     <mergeCell ref="C15:BE15"/>
     <mergeCell ref="E3:BC3"/>
     <mergeCell ref="E4:BC4"/>
     <mergeCell ref="E5:BC5"/>
     <mergeCell ref="E6:BC6"/>
     <mergeCell ref="E7:BC7"/>
     <mergeCell ref="E8:BC8"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.86614173228346458" top="0.59055118110236227" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ 明朝,標準"- 20 -</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>Ｐ1９</vt:lpstr>
+      <vt:lpstr>Ｐ１９</vt:lpstr>
       <vt:lpstr>Ｐ２０</vt:lpstr>
-      <vt:lpstr>'Ｐ1９'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Ｐ１９'!Print_Area</vt:lpstr>
       <vt:lpstr>'Ｐ２０'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>