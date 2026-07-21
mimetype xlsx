--- v0 (2026-03-07)
+++ v1 (2026-07-21)
@@ -1,296 +1,484 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E1FADD7-50A8-49D0-B5C5-E0C49935C0F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30B938B0-E1A6-4928-B1EB-71BFB9501E2E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{12A8CF0D-F863-43CA-95E2-E7E1AAC692D6}"/>
+    <workbookView xWindow="28680" yWindow="-3210" windowWidth="29040" windowHeight="15720" xr2:uid="{12A8CF0D-F863-43CA-95E2-E7E1AAC692D6}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ｐ21" sheetId="1" r:id="rId1"/>
+    <sheet name="Ｐ21" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
-    <definedName name="_xlnm.Criteria">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Extract" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Extract">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ21'!$C$1:$AD$45</definedName>
-    <definedName name="検算用印刷">#REF!</definedName>
-[...2 lines deleted...]
-    <definedName name="普及表出力">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="32">
   <si>
     <t xml:space="preserve">    イ．職員一人当たり業務量</t>
-    <phoneticPr fontId="5"/>
-[...51 lines deleted...]
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>増加している。〔図－１１〕　　　　　　　　　　</t>
     <rPh sb="0" eb="2">
       <t>ゾウカ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>H26</t>
+  </si>
+  <si>
+    <t>H27</t>
+  </si>
+  <si>
+    <t>H28</t>
+  </si>
+  <si>
+    <t>H29</t>
+  </si>
+  <si>
+    <t>H30</t>
+  </si>
+  <si>
+    <t>R元</t>
+    <rPh sb="1" eb="2">
+      <t>ガン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>R2</t>
+  </si>
+  <si>
+    <t>R3</t>
+  </si>
+  <si>
+    <t>R4</t>
+  </si>
+  <si>
+    <t>図－１１　職員数の推移</t>
+    <rPh sb="0" eb="1">
+      <t>ズ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ショクインスウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>スイイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（単位：人）</t>
+    <rPh sb="1" eb="3">
+      <t>タンイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ニン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>年　　度</t>
+    <rPh sb="0" eb="1">
+      <t>トシ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ド</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>R5</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>上水道事業職員数</t>
+    <rPh sb="5" eb="8">
+      <t>ショクインスウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　（うち技術職員数）</t>
+    <rPh sb="4" eb="6">
+      <t>ギジュツ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ショクインスウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>水道用水供給事業職員数</t>
+    <rPh sb="0" eb="2">
+      <t>スイドウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ヨウスイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>キョウキュウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ショクインスウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>合　　計</t>
+    <rPh sb="0" eb="1">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>表－１５　上水道事業職員一人当たり業務量</t>
+    <rPh sb="0" eb="1">
+      <t>ヒョウ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ジョウスイドウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ショクイン</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>イチ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ニン</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="17" eb="20">
+      <t>ギョウムリョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>職員一人当たり給水量　　(万㎥）</t>
+    <rPh sb="13" eb="14">
+      <t>マン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>職員一人当たり給水人口　　(人）</t>
+    <rPh sb="14" eb="15">
+      <t>ニン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>職員一人当たり営業収益（万円）</t>
+    <rPh sb="0" eb="2">
+      <t>ショクイン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ヒトリ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>エイギョウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>シュウエキ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>マンエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>表－１６　水道用水供給事業職員一人当たり業務量</t>
+    <rPh sb="0" eb="1">
+      <t>ヒョウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>スイドウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ヨウスイ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>キョウキュウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ショクイン</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>イチ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ニン</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="20" eb="23">
+      <t>ギョウムリョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>職員一人当たり給水量　(万㎥）</t>
+    <rPh sb="12" eb="13">
+      <t>マン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　令和６年度における上水道事業及び水道用水供給事業の職員数は2,298人で前年度より5人</t>
+    <rPh sb="1" eb="2">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>カズ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ヘイネンド</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>ジョウスイドウ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>スイドウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ヨウスイ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>キョウキュウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ショクイン</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>スウ</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>ニン</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>ゼンネン</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>ド</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
-      <t>　上水道事業における職員一人当たり業務量をみると、給水量では32.2万ｍ</t>
+      <t>　上水道事業における職員一人当たり業務量をみると、給水量では32.3万ｍ</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>で前年度に比べ0.3万ｍ</t>
-[...20 lines deleted...]
-      <t>の</t>
+      <t>で前年度より変化なし、</t>
     </r>
     <rPh sb="1" eb="4">
       <t>ジョウスイドウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ショクイン</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ヒトリ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ア</t>
     </rPh>
     <rPh sb="17" eb="20">
       <t>ギョウムリョウ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>リョウ</t>
     </rPh>
     <rPh sb="34" eb="35">
       <t>マン</t>
     </rPh>
     <rPh sb="38" eb="39">
       <t>ゼン</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>ネンド</t>
     </rPh>
-    <rPh sb="42" eb="43">
-[...2 lines deleted...]
-    <phoneticPr fontId="5"/>
+    <rPh sb="43" eb="45">
+      <t>ヘンカ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>減少、給水人口は3,023人で前年度に比べ25人の減少、営業収益では5,980万円で前年度に比べ</t>
+    <t>給水人口は3,019人で前年度に比べ10人の減少、営業収益では6,068万円で前年度に比べ</t>
     <rPh sb="0" eb="2">
+      <t>キュウスイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジンコウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ニン</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ゼンネン</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ド</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>クラ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ニン</t>
+    </rPh>
+    <rPh sb="22" eb="24">
       <t>ゲンショウ</t>
     </rPh>
-    <rPh sb="3" eb="5">
-[...19 lines deleted...]
-    </rPh>
     <rPh sb="25" eb="27">
-      <t>ゲンショウ</t>
-[...1 lines deleted...]
-    <rPh sb="28" eb="30">
       <t>エイギョウ</t>
     </rPh>
-    <rPh sb="30" eb="32">
+    <rPh sb="27" eb="29">
       <t>シュウエキ</t>
     </rPh>
-    <rPh sb="39" eb="40">
+    <rPh sb="36" eb="37">
       <t>マン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>20万円の減少となっている。〔表－１５〕　　</t>
+    <t>75万円の増加となっている。〔表－１５〕　　</t>
     <rPh sb="2" eb="4">
       <t>マンエン</t>
     </rPh>
     <rPh sb="5" eb="7">
-      <t>ゲンショウ</t>
+      <t>ゾウカ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ヒョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
-      <t>　また、水道用水供給事業における職員一人当たり給水量をみると、93.5万ｍ</t>
+      <t>　また、水道用水供給事業における職員一人当たり給水量をみると、94.7万ｍ</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>で前年度に比べて</t>
     </r>
     <rPh sb="4" eb="6">
       <t>スイドウ</t>
     </rPh>
@@ -308,358 +496,133 @@
     </rPh>
     <rPh sb="18" eb="20">
       <t>ヒトリ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ア</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>リョウ</t>
     </rPh>
     <rPh sb="35" eb="36">
       <t>マン</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>ゼン</t>
     </rPh>
     <rPh sb="40" eb="42">
       <t>ネンド</t>
     </rPh>
     <rPh sb="43" eb="44">
       <t>クラ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
-      <t>0.3万ｍ</t>
+      <t>1.2万ｍ</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>増加、営業収益では9,369万円で前年度に比べ130万円減少している。〔表－１６〕</t>
+      <t>増加、営業収益では9,379万円で前年度に比べ10万円増加している。〔表－１６〕</t>
     </r>
     <rPh sb="3" eb="4">
       <t>マン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ゾウカ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>エイギョウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>シュウエキ</t>
     </rPh>
     <rPh sb="23" eb="26">
       <t>ゼンネンド</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>クラ</t>
     </rPh>
-    <rPh sb="32" eb="34">
+    <rPh sb="31" eb="33">
       <t>マンエン</t>
     </rPh>
-    <rPh sb="34" eb="36">
-[...2 lines deleted...]
-    <phoneticPr fontId="5"/>
+    <rPh sb="33" eb="35">
+      <t>ゾウカ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>H25</t>
-[...218 lines deleted...]
-    <phoneticPr fontId="5"/>
+    <t>R6</t>
+    <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0.0_ ;[Red]\-#,##0.0\ "/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <color theme="1"/>
@@ -1017,499 +980,408 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...45 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="11" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="11" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
-      <protection locked="0"/>
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="11" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="11" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="11" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="38" fontId="11" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="10" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="11" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="11" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="10" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="11" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="11" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="10" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="38" fontId="10" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="11" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="11" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="10" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_Ｐ　１０　～１４　水源及び給水状況★" xfId="2" xr:uid="{A660C163-4FE9-4535-87EA-AFA667FC4500}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
-[...86 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>20732</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>137122</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>179855</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>118071</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2555EF08-474A-49F9-9C2E-F97BBFD9F73E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{268DD7F2-7A5B-45F4-87F2-4F2041A1BBEF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3712622" y="5029162"/>
-          <a:ext cx="370578" cy="194309"/>
+          <a:off x="3746912" y="5074882"/>
+          <a:ext cx="372483" cy="194309"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
@@ -1518,94 +1390,182 @@
             <a:t> （人）</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>223810</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>181325</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>245661</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>162275</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91B3F02A-C881-4060-947E-3451A4DC36DA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B299744F-BA35-491B-8886-2CC488F1E860}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="650530" y="4656170"/>
-          <a:ext cx="370466" cy="194310"/>
+          <a:off x="650530" y="4692365"/>
+          <a:ext cx="364751" cy="194310"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
             <a:t> （人）</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>245745</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>65070</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>170946</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>55383</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="図 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B62094D8-BB78-A828-F161-FCB4EBA92132}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="671863" y="2882465"/>
+          <a:ext cx="2992051" cy="2526469"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>16242</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>63671</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>59615</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>94151</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="図 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A38E6B8A-CCDD-EE64-0F60-A43E06D87E7F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3715953" y="2881066"/>
+          <a:ext cx="2987299" cy="2553301"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -1887,1877 +1847,1903 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15454D18-A777-4A50-B5AC-BB01EBEE71B1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2C3A2E9-C0B3-412F-A5A2-04792B854639}">
   <sheetPr>
     <tabColor rgb="FFFFFFCC"/>
   </sheetPr>
-  <dimension ref="C2:BH51"/>
+  <dimension ref="C2:BI51"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.77734375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.77734375" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="5" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.88671875" style="1" customWidth="1"/>
     <col min="5" max="5" width="6" style="1" customWidth="1"/>
     <col min="6" max="6" width="5.33203125" style="1" customWidth="1"/>
     <col min="7" max="28" width="3.109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="1.33203125" style="1" customWidth="1"/>
     <col min="30" max="30" width="3.109375" style="1" customWidth="1"/>
     <col min="31" max="33" width="3.77734375" style="1" customWidth="1"/>
     <col min="34" max="34" width="20.77734375" style="1" customWidth="1"/>
     <col min="35" max="35" width="9.33203125" style="1" customWidth="1"/>
     <col min="36" max="37" width="9.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="8.77734375" style="1" customWidth="1"/>
     <col min="39" max="39" width="9.33203125" style="1" customWidth="1"/>
     <col min="40" max="40" width="9.44140625" style="1" customWidth="1"/>
     <col min="41" max="43" width="10" style="1" customWidth="1"/>
-    <col min="44" max="47" width="12.44140625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="50" max="16384" width="3.77734375" style="1"/>
+    <col min="44" max="48" width="12.44140625" style="1" customWidth="1"/>
+    <col min="49" max="49" width="22.44140625" style="1" customWidth="1"/>
+    <col min="50" max="50" width="3.77734375" style="1" customWidth="1"/>
+    <col min="51" max="16384" width="3.77734375" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="3:60" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="3:61" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K2" s="2"/>
     </row>
-    <row r="3" spans="3:60" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="3:61" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="48" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
       <c r="L3" s="48"/>
       <c r="M3" s="48"/>
       <c r="N3" s="48"/>
       <c r="O3" s="48"/>
       <c r="P3" s="48"/>
       <c r="Q3" s="48"/>
     </row>
-    <row r="4" spans="3:60" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="3:61" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D4" s="78" t="s">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="E4" s="78"/>
       <c r="F4" s="78"/>
       <c r="G4" s="78"/>
       <c r="H4" s="78"/>
       <c r="I4" s="78"/>
       <c r="J4" s="78"/>
       <c r="K4" s="78"/>
       <c r="L4" s="78"/>
       <c r="M4" s="78"/>
       <c r="N4" s="78"/>
       <c r="O4" s="78"/>
       <c r="P4" s="78"/>
       <c r="Q4" s="78"/>
       <c r="R4" s="78"/>
       <c r="S4" s="78"/>
       <c r="T4" s="78"/>
       <c r="U4" s="78"/>
       <c r="V4" s="78"/>
       <c r="W4" s="78"/>
       <c r="X4" s="78"/>
       <c r="Y4" s="78"/>
       <c r="Z4" s="78"/>
       <c r="AA4" s="78"/>
       <c r="AB4" s="78"/>
       <c r="AC4" s="78"/>
     </row>
-    <row r="5" spans="3:60" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="3:61" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D5" s="77" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E5" s="77"/>
       <c r="F5" s="77"/>
       <c r="G5" s="77"/>
       <c r="H5" s="77"/>
       <c r="I5" s="77"/>
       <c r="J5" s="77"/>
       <c r="K5" s="77"/>
       <c r="L5" s="77"/>
       <c r="M5" s="77"/>
       <c r="N5" s="77"/>
       <c r="O5" s="77"/>
       <c r="P5" s="77"/>
       <c r="Q5" s="77"/>
       <c r="R5" s="77"/>
       <c r="S5" s="77"/>
       <c r="T5" s="77"/>
       <c r="U5" s="77"/>
       <c r="V5" s="77"/>
       <c r="W5" s="77"/>
       <c r="X5" s="77"/>
       <c r="Y5" s="77"/>
       <c r="Z5" s="77"/>
       <c r="AA5" s="77"/>
       <c r="AB5" s="77"/>
       <c r="AC5" s="77"/>
     </row>
-    <row r="6" spans="3:60" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="3:61" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D6" s="78" t="s">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="E6" s="78"/>
       <c r="F6" s="78"/>
       <c r="G6" s="78"/>
       <c r="H6" s="78"/>
       <c r="I6" s="78"/>
       <c r="J6" s="78"/>
       <c r="K6" s="78"/>
       <c r="L6" s="78"/>
       <c r="M6" s="78"/>
       <c r="N6" s="78"/>
       <c r="O6" s="78"/>
       <c r="P6" s="78"/>
       <c r="Q6" s="78"/>
       <c r="R6" s="78"/>
       <c r="S6" s="78"/>
       <c r="T6" s="78"/>
       <c r="U6" s="78"/>
       <c r="V6" s="78"/>
       <c r="W6" s="78"/>
       <c r="X6" s="78"/>
       <c r="Y6" s="78"/>
       <c r="Z6" s="78"/>
       <c r="AA6" s="78"/>
       <c r="AB6" s="78"/>
       <c r="AC6" s="78"/>
-      <c r="AH6" s="80"/>
-[...27 lines deleted...]
-    <row r="7" spans="3:60" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AH6" s="17"/>
+      <c r="AI6" s="17"/>
+      <c r="AJ6" s="17"/>
+      <c r="AK6" s="17"/>
+      <c r="AL6" s="17"/>
+      <c r="AM6" s="17"/>
+      <c r="AN6" s="17"/>
+      <c r="AO6" s="17"/>
+      <c r="AP6" s="17"/>
+      <c r="AQ6" s="17"/>
+      <c r="AR6" s="17"/>
+      <c r="AS6" s="17"/>
+      <c r="AT6" s="17"/>
+      <c r="AU6" s="17"/>
+      <c r="AV6" s="17"/>
+      <c r="AW6" s="17"/>
+      <c r="AX6" s="17"/>
+      <c r="AY6" s="17"/>
+      <c r="AZ6" s="17"/>
+      <c r="BA6" s="17"/>
+      <c r="BB6" s="17"/>
+      <c r="BC6" s="17"/>
+      <c r="BD6" s="17"/>
+      <c r="BE6" s="17"/>
+      <c r="BF6" s="17"/>
+      <c r="BG6" s="17"/>
+      <c r="BH6" s="17"/>
+      <c r="BI6" s="17"/>
+    </row>
+    <row r="7" spans="3:61" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D7" s="78" t="s">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="E7" s="78"/>
       <c r="F7" s="78"/>
       <c r="G7" s="78"/>
       <c r="H7" s="78"/>
       <c r="I7" s="78"/>
       <c r="J7" s="78"/>
       <c r="K7" s="78"/>
       <c r="L7" s="78"/>
       <c r="M7" s="78"/>
       <c r="N7" s="78"/>
       <c r="O7" s="78"/>
       <c r="P7" s="78"/>
       <c r="Q7" s="78"/>
       <c r="R7" s="78"/>
       <c r="S7" s="78"/>
       <c r="T7" s="78"/>
       <c r="U7" s="78"/>
       <c r="V7" s="78"/>
       <c r="W7" s="78"/>
       <c r="X7" s="78"/>
       <c r="Y7" s="78"/>
       <c r="Z7" s="78"/>
       <c r="AA7" s="78"/>
       <c r="AB7" s="78"/>
       <c r="AC7" s="78"/>
     </row>
-    <row r="8" spans="3:60" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="3:61" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D8" s="77" t="s">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="E8" s="77"/>
       <c r="F8" s="77"/>
       <c r="G8" s="77"/>
       <c r="H8" s="77"/>
       <c r="I8" s="77"/>
       <c r="J8" s="77"/>
       <c r="K8" s="77"/>
       <c r="L8" s="77"/>
       <c r="M8" s="77"/>
       <c r="N8" s="77"/>
       <c r="O8" s="77"/>
       <c r="P8" s="77"/>
       <c r="Q8" s="77"/>
       <c r="R8" s="77"/>
       <c r="S8" s="77"/>
       <c r="T8" s="77"/>
       <c r="U8" s="77"/>
       <c r="V8" s="77"/>
       <c r="W8" s="77"/>
       <c r="X8" s="77"/>
       <c r="Y8" s="77"/>
       <c r="Z8" s="77"/>
       <c r="AA8" s="77"/>
       <c r="AB8" s="77"/>
       <c r="AC8" s="77"/>
     </row>
-    <row r="9" spans="3:60" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="3:61" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D9" s="78" t="s">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="E9" s="78"/>
       <c r="F9" s="78"/>
       <c r="G9" s="78"/>
       <c r="H9" s="78"/>
       <c r="I9" s="78"/>
       <c r="J9" s="78"/>
       <c r="K9" s="78"/>
       <c r="L9" s="78"/>
       <c r="M9" s="78"/>
       <c r="N9" s="78"/>
       <c r="O9" s="78"/>
       <c r="P9" s="78"/>
       <c r="Q9" s="78"/>
       <c r="R9" s="78"/>
       <c r="S9" s="78"/>
       <c r="T9" s="78"/>
       <c r="U9" s="78"/>
       <c r="V9" s="78"/>
       <c r="W9" s="78"/>
       <c r="X9" s="78"/>
       <c r="Y9" s="78"/>
       <c r="Z9" s="78"/>
       <c r="AA9" s="78"/>
       <c r="AB9" s="78"/>
       <c r="AC9" s="78"/>
     </row>
-    <row r="10" spans="3:60" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="3:61" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D10" s="77" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="E10" s="77"/>
       <c r="F10" s="77"/>
       <c r="G10" s="77"/>
       <c r="H10" s="77"/>
       <c r="I10" s="77"/>
       <c r="J10" s="77"/>
       <c r="K10" s="77"/>
       <c r="L10" s="77"/>
       <c r="M10" s="77"/>
       <c r="N10" s="77"/>
       <c r="O10" s="77"/>
       <c r="P10" s="77"/>
       <c r="Q10" s="77"/>
       <c r="R10" s="77"/>
       <c r="S10" s="77"/>
       <c r="T10" s="77"/>
       <c r="U10" s="77"/>
       <c r="V10" s="77"/>
       <c r="W10" s="77"/>
       <c r="X10" s="77"/>
       <c r="Y10" s="77"/>
       <c r="Z10" s="77"/>
       <c r="AA10" s="77"/>
       <c r="AB10" s="77"/>
       <c r="AC10" s="77"/>
-      <c r="AI10" s="15"/>
-[...12 lines deleted...]
-    <row r="11" spans="3:60" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AI10" s="18"/>
+      <c r="AJ10" s="18"/>
+      <c r="AK10" s="18"/>
+      <c r="AL10" s="18"/>
+      <c r="AM10" s="18"/>
+      <c r="AN10" s="18"/>
+      <c r="AO10" s="19"/>
+      <c r="AP10" s="19"/>
+      <c r="AQ10" s="19"/>
+      <c r="AR10" s="20"/>
+      <c r="AS10" s="19"/>
+      <c r="AT10" s="19"/>
+      <c r="AU10" s="20"/>
+    </row>
+    <row r="11" spans="3:61" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
       <c r="H11" s="32"/>
       <c r="I11" s="32"/>
       <c r="J11" s="32"/>
       <c r="K11" s="32"/>
       <c r="L11" s="32"/>
       <c r="M11" s="32"/>
       <c r="N11" s="32"/>
       <c r="O11" s="32"/>
       <c r="P11" s="32"/>
       <c r="Q11" s="32"/>
       <c r="R11" s="32"/>
       <c r="S11" s="32"/>
       <c r="T11" s="32"/>
       <c r="U11" s="32"/>
       <c r="V11" s="32"/>
       <c r="W11" s="32"/>
       <c r="X11" s="32"/>
       <c r="Y11" s="32"/>
       <c r="Z11" s="32"/>
       <c r="AA11" s="32"/>
       <c r="AB11" s="32"/>
       <c r="AC11" s="32"/>
-      <c r="AO11" s="18"/>
-[...5 lines deleted...]
-      <c r="AU11"/>
+      <c r="AO11" s="21"/>
+      <c r="AP11" s="21"/>
+      <c r="AQ11" s="21"/>
+      <c r="AR11" s="22"/>
+      <c r="AS11" s="22"/>
+      <c r="AT11" s="22"/>
+      <c r="AU11" s="23"/>
       <c r="AV11"/>
-    </row>
-    <row r="12" spans="3:60" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AW11"/>
+    </row>
+    <row r="12" spans="3:61" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C12" s="1" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>
       <c r="S12" s="4"/>
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="4"/>
       <c r="X12" s="4"/>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4"/>
       <c r="AB12" s="4"/>
       <c r="AC12" s="4"/>
-      <c r="AO12" s="18"/>
-[...5 lines deleted...]
-      <c r="AU12"/>
+      <c r="AO12" s="21"/>
+      <c r="AP12" s="21"/>
+      <c r="AQ12" s="21"/>
+      <c r="AR12" s="22"/>
+      <c r="AS12" s="22"/>
+      <c r="AT12" s="22"/>
+      <c r="AU12" s="23"/>
       <c r="AV12"/>
-    </row>
-    <row r="13" spans="3:60" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AW12"/>
+    </row>
+    <row r="13" spans="3:61" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D13" s="32"/>
       <c r="E13" s="32"/>
       <c r="F13" s="32"/>
       <c r="G13" s="32"/>
       <c r="H13" s="32"/>
       <c r="I13" s="32"/>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="32"/>
       <c r="N13" s="32"/>
       <c r="O13" s="32"/>
       <c r="P13" s="32"/>
       <c r="Q13" s="32"/>
       <c r="R13" s="32"/>
       <c r="S13" s="32"/>
       <c r="T13" s="32"/>
       <c r="U13" s="32"/>
       <c r="V13" s="32"/>
       <c r="W13" s="32"/>
       <c r="X13" s="32"/>
       <c r="Y13" s="32"/>
       <c r="Z13" s="32"/>
       <c r="AA13" s="32"/>
       <c r="AB13" s="32"/>
       <c r="AC13" s="32"/>
-      <c r="AR13" s="21"/>
-[...3 lines deleted...]
-    <row r="14" spans="3:60" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR13" s="24"/>
+      <c r="AS13" s="24"/>
+      <c r="AT13" s="24"/>
+      <c r="AU13" s="23"/>
+    </row>
+    <row r="14" spans="3:61" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D14" s="79"/>
       <c r="E14" s="79"/>
       <c r="F14" s="79"/>
       <c r="G14" s="79"/>
       <c r="H14" s="79"/>
       <c r="I14" s="79"/>
       <c r="J14" s="79"/>
       <c r="K14" s="79"/>
       <c r="L14" s="79"/>
       <c r="M14" s="79"/>
       <c r="N14" s="79"/>
       <c r="O14" s="79"/>
       <c r="P14" s="79"/>
       <c r="Q14" s="79"/>
       <c r="R14" s="79"/>
       <c r="S14" s="79"/>
       <c r="T14" s="79"/>
       <c r="U14" s="79"/>
       <c r="V14" s="79"/>
       <c r="W14" s="79"/>
       <c r="X14" s="79"/>
       <c r="Y14" s="79"/>
       <c r="Z14" s="79"/>
       <c r="AA14" s="79"/>
       <c r="AB14" s="79"/>
       <c r="AC14" s="79"/>
-      <c r="AM14" s="21"/>
-[...3 lines deleted...]
-      <c r="AU14"/>
+      <c r="AM14" s="24"/>
+      <c r="AR14" s="22"/>
+      <c r="AS14" s="22"/>
+      <c r="AT14" s="22"/>
+      <c r="AU14" s="23"/>
       <c r="AV14"/>
-    </row>
-    <row r="15" spans="3:60" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AW14"/>
+    </row>
+    <row r="15" spans="3:61" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="4"/>
       <c r="K15" s="4"/>
       <c r="L15" s="4"/>
       <c r="M15" s="4"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="4"/>
       <c r="R15" s="4"/>
       <c r="S15" s="4"/>
       <c r="T15" s="4"/>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="4"/>
       <c r="X15" s="4"/>
       <c r="Y15" s="4"/>
       <c r="Z15" s="4"/>
       <c r="AA15" s="4"/>
       <c r="AB15" s="4"/>
       <c r="AC15" s="4"/>
-      <c r="AR15" s="19"/>
-[...2 lines deleted...]
-      <c r="AU15"/>
+      <c r="AR15" s="22"/>
+      <c r="AS15" s="22"/>
+      <c r="AT15" s="22"/>
+      <c r="AU15" s="23"/>
       <c r="AV15"/>
-    </row>
-    <row r="16" spans="3:60" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AW15"/>
+    </row>
+    <row r="16" spans="3:61" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
       <c r="U16" s="3"/>
       <c r="V16" s="3"/>
       <c r="W16" s="3"/>
       <c r="X16" s="3"/>
       <c r="Y16" s="3"/>
       <c r="Z16" s="3"/>
       <c r="AA16" s="3"/>
       <c r="AB16" s="3"/>
       <c r="AC16" s="3"/>
-      <c r="AR16" s="21"/>
-[...3 lines deleted...]
-    <row r="17" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR16" s="24"/>
+      <c r="AS16" s="24"/>
+      <c r="AT16" s="24"/>
+      <c r="AU16" s="23"/>
+    </row>
+    <row r="17" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
       <c r="P17" s="4"/>
       <c r="Q17" s="4"/>
       <c r="R17" s="4"/>
       <c r="S17" s="4"/>
       <c r="T17" s="4"/>
       <c r="U17" s="4"/>
       <c r="V17" s="4"/>
       <c r="W17" s="4"/>
       <c r="X17" s="4"/>
       <c r="Y17" s="4"/>
       <c r="Z17" s="4"/>
       <c r="AA17" s="4"/>
       <c r="AB17" s="4"/>
       <c r="AC17" s="4"/>
-      <c r="AN17" s="7"/>
-[...7 lines deleted...]
-    <row r="18" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AN17" s="25"/>
+      <c r="AO17" s="26"/>
+      <c r="AP17" s="26"/>
+      <c r="AQ17" s="26"/>
+      <c r="AR17" s="27"/>
+      <c r="AS17" s="27"/>
+      <c r="AT17" s="27"/>
+      <c r="AU17" s="13"/>
+    </row>
+    <row r="18" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D18" s="4"/>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
       <c r="I18" s="4"/>
       <c r="J18" s="4"/>
       <c r="K18" s="4"/>
       <c r="L18" s="4"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
       <c r="P18" s="4"/>
       <c r="Q18" s="4"/>
       <c r="R18" s="4"/>
       <c r="S18" s="4"/>
       <c r="T18" s="4"/>
       <c r="U18" s="4"/>
       <c r="V18" s="4"/>
       <c r="W18" s="4"/>
       <c r="X18" s="4"/>
       <c r="Y18" s="4"/>
       <c r="Z18" s="4"/>
       <c r="AA18" s="4"/>
       <c r="AB18" s="4"/>
       <c r="AC18" s="4"/>
-      <c r="AR18" s="21"/>
-[...3 lines deleted...]
-    <row r="19" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR18" s="24"/>
+      <c r="AS18" s="24"/>
+      <c r="AT18" s="24"/>
+      <c r="AU18" s="28"/>
+    </row>
+    <row r="19" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
       <c r="N19" s="4"/>
       <c r="O19" s="4"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="4"/>
       <c r="S19" s="4"/>
       <c r="T19" s="4"/>
       <c r="U19" s="4"/>
       <c r="V19" s="4"/>
       <c r="W19" s="4"/>
       <c r="X19" s="4"/>
       <c r="Y19" s="4"/>
       <c r="Z19" s="4"/>
       <c r="AA19" s="4"/>
       <c r="AB19" s="4"/>
       <c r="AC19" s="4"/>
       <c r="AH19" s="4"/>
-      <c r="AI19" s="15"/>
-[...12 lines deleted...]
-    <row r="20" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AI19" s="18"/>
+      <c r="AJ19" s="18"/>
+      <c r="AK19" s="18"/>
+      <c r="AL19" s="18"/>
+      <c r="AM19" s="18"/>
+      <c r="AN19" s="18"/>
+      <c r="AO19" s="19"/>
+      <c r="AP19" s="19"/>
+      <c r="AQ19" s="19"/>
+      <c r="AR19" s="20"/>
+      <c r="AS19" s="20"/>
+      <c r="AT19" s="20"/>
+      <c r="AU19" s="20"/>
+    </row>
+    <row r="20" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
       <c r="P20" s="4"/>
       <c r="Q20" s="4"/>
       <c r="R20" s="4"/>
       <c r="S20" s="4"/>
       <c r="T20" s="4"/>
       <c r="U20" s="4"/>
       <c r="V20" s="4"/>
       <c r="W20" s="4"/>
       <c r="X20" s="4"/>
       <c r="Y20" s="4"/>
       <c r="Z20" s="4"/>
       <c r="AA20" s="4"/>
       <c r="AB20" s="4"/>
       <c r="AC20" s="4"/>
-      <c r="AN20" s="7"/>
-[...7 lines deleted...]
-    <row r="21" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AN20" s="25"/>
+      <c r="AO20" s="25"/>
+      <c r="AP20" s="25"/>
+      <c r="AQ20" s="25"/>
+      <c r="AR20" s="29"/>
+      <c r="AS20" s="29"/>
+      <c r="AT20" s="29"/>
+      <c r="AU20" s="30"/>
+    </row>
+    <row r="21" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
       <c r="P21" s="4"/>
       <c r="Q21" s="4"/>
       <c r="R21" s="4"/>
       <c r="S21" s="4"/>
       <c r="T21" s="4"/>
       <c r="U21" s="4"/>
       <c r="V21" s="4"/>
       <c r="W21" s="4"/>
       <c r="X21" s="4"/>
       <c r="Y21" s="4"/>
       <c r="Z21" s="4"/>
       <c r="AA21" s="4"/>
       <c r="AB21" s="4"/>
       <c r="AC21" s="4"/>
-      <c r="AO21" s="28"/>
-[...6 lines deleted...]
-    <row r="22" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO21" s="14"/>
+      <c r="AP21" s="14"/>
+      <c r="AQ21" s="14"/>
+      <c r="AR21" s="15"/>
+      <c r="AS21" s="15"/>
+      <c r="AT21" s="15"/>
+      <c r="AU21" s="13"/>
+    </row>
+    <row r="22" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
       <c r="T22" s="4"/>
       <c r="U22" s="4"/>
       <c r="V22" s="4"/>
       <c r="W22" s="4"/>
       <c r="X22" s="4"/>
       <c r="Y22" s="4"/>
       <c r="Z22" s="4"/>
       <c r="AA22" s="4"/>
       <c r="AB22" s="4"/>
       <c r="AC22" s="4"/>
-      <c r="AR22" s="21"/>
-[...3 lines deleted...]
-    <row r="23" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR22" s="24"/>
+      <c r="AS22" s="24"/>
+      <c r="AT22" s="24"/>
+      <c r="AU22" s="28"/>
+    </row>
+    <row r="23" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="4"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="L23" s="4"/>
       <c r="M23" s="4"/>
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="4"/>
       <c r="R23" s="4"/>
       <c r="S23" s="4"/>
       <c r="T23" s="4"/>
       <c r="U23" s="4"/>
       <c r="V23" s="4"/>
       <c r="W23" s="4"/>
       <c r="X23" s="4"/>
       <c r="Y23" s="4"/>
       <c r="Z23" s="4"/>
       <c r="AA23" s="4"/>
       <c r="AB23" s="4"/>
       <c r="AC23" s="4"/>
-      <c r="AR23" s="21"/>
-[...3 lines deleted...]
-    <row r="24" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR23" s="24"/>
+      <c r="AS23" s="24"/>
+      <c r="AT23" s="24"/>
+      <c r="AU23" s="28"/>
+    </row>
+    <row r="24" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="4"/>
       <c r="R24" s="4"/>
       <c r="S24" s="4"/>
       <c r="T24" s="4"/>
       <c r="U24" s="4"/>
       <c r="V24" s="4"/>
       <c r="W24" s="4"/>
       <c r="X24" s="4"/>
       <c r="Y24" s="4"/>
       <c r="Z24" s="4"/>
       <c r="AA24" s="4"/>
       <c r="AB24" s="4"/>
       <c r="AC24" s="4"/>
-      <c r="AI24" s="15"/>
-[...12 lines deleted...]
-    <row r="25" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AI24" s="18"/>
+      <c r="AJ24" s="18"/>
+      <c r="AK24" s="18"/>
+      <c r="AL24" s="18"/>
+      <c r="AM24" s="18"/>
+      <c r="AN24" s="18"/>
+      <c r="AO24" s="19"/>
+      <c r="AP24" s="19"/>
+      <c r="AQ24" s="19"/>
+      <c r="AR24" s="20"/>
+      <c r="AS24" s="20"/>
+      <c r="AT24" s="20"/>
+      <c r="AU24" s="20"/>
+    </row>
+    <row r="25" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="4"/>
       <c r="J25" s="4"/>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
       <c r="P25" s="4"/>
       <c r="Q25" s="4"/>
       <c r="R25" s="4"/>
       <c r="S25" s="4"/>
       <c r="T25" s="4"/>
       <c r="U25" s="4"/>
       <c r="V25" s="4"/>
       <c r="W25" s="4"/>
       <c r="X25" s="4"/>
       <c r="Y25" s="4"/>
       <c r="Z25" s="4"/>
       <c r="AA25" s="4"/>
       <c r="AB25" s="4"/>
       <c r="AC25" s="4"/>
-      <c r="AN25" s="7"/>
-[...4 lines deleted...]
-      <c r="AS25" s="23"/>
+      <c r="AN25" s="25"/>
+      <c r="AO25" s="26"/>
+      <c r="AP25" s="26"/>
+      <c r="AQ25" s="26"/>
+      <c r="AR25" s="27"/>
+      <c r="AS25" s="27"/>
       <c r="AT25" s="27"/>
-    </row>
-    <row r="26" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AU25" s="30"/>
+    </row>
+    <row r="26" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="4"/>
       <c r="R26" s="4"/>
       <c r="S26" s="4"/>
       <c r="T26" s="4"/>
       <c r="U26" s="4"/>
       <c r="V26" s="4"/>
       <c r="W26" s="4"/>
       <c r="X26" s="4"/>
       <c r="Y26" s="4"/>
       <c r="Z26" s="4"/>
       <c r="AA26" s="4"/>
       <c r="AB26" s="5" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="AC26" s="4"/>
-      <c r="AM26" s="30"/>
-[...8 lines deleted...]
-    <row r="27" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AM26" s="16"/>
+      <c r="AN26" s="16"/>
+      <c r="AO26" s="14"/>
+      <c r="AP26" s="14"/>
+      <c r="AQ26" s="14"/>
+      <c r="AR26" s="15"/>
+      <c r="AS26" s="15"/>
+      <c r="AT26" s="15"/>
+      <c r="AU26" s="13"/>
+    </row>
+    <row r="27" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C27" s="49" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D27" s="50"/>
       <c r="E27" s="50"/>
       <c r="F27" s="50"/>
       <c r="G27" s="43" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="H27" s="44"/>
       <c r="I27" s="43" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J27" s="44"/>
       <c r="K27" s="43" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="L27" s="44"/>
       <c r="M27" s="43" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="N27" s="44"/>
       <c r="O27" s="43" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="P27" s="44"/>
       <c r="Q27" s="43" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="R27" s="44"/>
       <c r="S27" s="43" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="T27" s="44"/>
       <c r="U27" s="43" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="V27" s="44"/>
       <c r="W27" s="43" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="X27" s="44"/>
       <c r="Y27" s="45" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="Z27" s="45"/>
       <c r="AA27" s="45" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="AB27" s="54"/>
       <c r="AC27" s="4"/>
-      <c r="AR27" s="21"/>
-[...3 lines deleted...]
-    <row r="28" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR27" s="24"/>
+      <c r="AS27" s="24"/>
+      <c r="AT27" s="24"/>
+      <c r="AU27" s="28"/>
+    </row>
+    <row r="28" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C28" s="41" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="75">
-        <v>1796</v>
+        <v>1816</v>
       </c>
       <c r="H28" s="76"/>
       <c r="I28" s="75">
-        <v>1816</v>
+        <v>1798</v>
       </c>
       <c r="J28" s="76"/>
       <c r="K28" s="75">
-        <v>1798</v>
+        <v>1821</v>
       </c>
       <c r="L28" s="76"/>
       <c r="M28" s="75">
-        <v>1821</v>
+        <v>1825</v>
       </c>
       <c r="N28" s="76"/>
       <c r="O28" s="75">
-        <v>1825</v>
+        <v>1856</v>
       </c>
       <c r="P28" s="76"/>
       <c r="Q28" s="75">
-        <v>1856</v>
+        <v>1843</v>
       </c>
       <c r="R28" s="76"/>
       <c r="S28" s="75">
-        <v>1843</v>
+        <v>1906</v>
       </c>
       <c r="T28" s="76"/>
       <c r="U28" s="75">
-        <v>1906</v>
+        <v>1932</v>
       </c>
       <c r="V28" s="76"/>
       <c r="W28" s="75">
-        <v>1932</v>
+        <v>1954</v>
       </c>
       <c r="X28" s="76"/>
       <c r="Y28" s="51">
-        <v>1954</v>
+        <v>1967</v>
       </c>
       <c r="Z28" s="51"/>
       <c r="AA28" s="52">
-        <v>1971</v>
+        <v>1975</v>
       </c>
       <c r="AB28" s="53"/>
       <c r="AC28" s="6"/>
-      <c r="AR28" s="21"/>
-[...3 lines deleted...]
-    <row r="29" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR28" s="24"/>
+      <c r="AS28" s="24"/>
+      <c r="AT28" s="24"/>
+      <c r="AU28" s="28"/>
+    </row>
+    <row r="29" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C29" s="41" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="75">
-        <v>1048</v>
+        <v>1057</v>
       </c>
       <c r="H29" s="76"/>
       <c r="I29" s="75">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="J29" s="76"/>
       <c r="K29" s="75">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="L29" s="76"/>
       <c r="M29" s="75">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="N29" s="76"/>
       <c r="O29" s="75">
         <v>1064</v>
       </c>
       <c r="P29" s="76"/>
       <c r="Q29" s="75">
-        <v>1064</v>
+        <v>1072</v>
       </c>
       <c r="R29" s="76"/>
       <c r="S29" s="75">
-        <v>1072</v>
+        <v>1092</v>
       </c>
       <c r="T29" s="76"/>
       <c r="U29" s="75">
-        <v>1092</v>
+        <v>1101</v>
       </c>
       <c r="V29" s="76"/>
       <c r="W29" s="75">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="X29" s="76"/>
       <c r="Y29" s="51">
         <v>1105</v>
       </c>
       <c r="Z29" s="51"/>
       <c r="AA29" s="52">
-        <v>1105</v>
+        <v>1097</v>
       </c>
       <c r="AB29" s="53"/>
       <c r="AC29" s="6"/>
     </row>
-    <row r="30" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C30" s="41" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="70">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="H30" s="71"/>
       <c r="I30" s="70">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="J30" s="71"/>
       <c r="K30" s="70">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="L30" s="71"/>
       <c r="M30" s="70">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="N30" s="71"/>
       <c r="O30" s="70">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="P30" s="71"/>
       <c r="Q30" s="70">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="R30" s="71"/>
       <c r="S30" s="70">
-        <v>304</v>
+        <v>318</v>
       </c>
       <c r="T30" s="71"/>
       <c r="U30" s="70">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="V30" s="71"/>
       <c r="W30" s="70">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="X30" s="71"/>
       <c r="Y30" s="72">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="Z30" s="72"/>
       <c r="AA30" s="73">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="AB30" s="74"/>
       <c r="AC30" s="6"/>
-      <c r="AR30" s="7"/>
-[...4 lines deleted...]
-    <row r="31" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR30" s="25"/>
+      <c r="AS30" s="25"/>
+      <c r="AT30" s="25"/>
+      <c r="AU30" s="25"/>
+      <c r="AV30" s="25"/>
+    </row>
+    <row r="31" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C31" s="68" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="D31" s="69"/>
       <c r="E31" s="69"/>
       <c r="F31" s="69"/>
       <c r="G31" s="63">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H31" s="64"/>
       <c r="I31" s="63">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="J31" s="64"/>
       <c r="K31" s="63">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="L31" s="64"/>
       <c r="M31" s="63">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="N31" s="64"/>
       <c r="O31" s="63">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="P31" s="64"/>
       <c r="Q31" s="63">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="R31" s="64"/>
       <c r="S31" s="63">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="T31" s="64"/>
       <c r="U31" s="63">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="V31" s="64"/>
       <c r="W31" s="63">
         <v>205</v>
       </c>
       <c r="X31" s="64"/>
       <c r="Y31" s="65">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="Z31" s="65"/>
       <c r="AA31" s="66">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="AB31" s="67"/>
       <c r="AC31" s="6"/>
-      <c r="AR31" s="7"/>
-[...4 lines deleted...]
-    <row r="32" spans="3:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR31" s="25"/>
+      <c r="AS31" s="25"/>
+      <c r="AT31" s="25"/>
+      <c r="AU31" s="25"/>
+      <c r="AV31" s="25"/>
+    </row>
+    <row r="32" spans="3:48" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C32" s="49" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D32" s="50"/>
       <c r="E32" s="50"/>
       <c r="F32" s="50"/>
       <c r="G32" s="59">
-        <v>2105</v>
+        <v>2126</v>
       </c>
       <c r="H32" s="60"/>
       <c r="I32" s="59">
-        <v>2126</v>
+        <v>2104</v>
       </c>
       <c r="J32" s="60"/>
       <c r="K32" s="59">
-        <v>2104</v>
+        <v>2124</v>
       </c>
       <c r="L32" s="60"/>
       <c r="M32" s="59">
-        <v>2124</v>
+        <v>2131</v>
       </c>
       <c r="N32" s="60"/>
       <c r="O32" s="59">
-        <v>2131</v>
+        <v>2157</v>
       </c>
       <c r="P32" s="60"/>
       <c r="Q32" s="59">
-        <v>2157</v>
+        <v>2147</v>
       </c>
       <c r="R32" s="60"/>
       <c r="S32" s="59">
-        <v>2147</v>
+        <v>2224</v>
       </c>
       <c r="T32" s="60"/>
       <c r="U32" s="59">
-        <v>2224</v>
+        <v>2249</v>
       </c>
       <c r="V32" s="60"/>
       <c r="W32" s="59">
-        <v>2249</v>
+        <v>2274</v>
       </c>
       <c r="X32" s="60"/>
       <c r="Y32" s="59">
-        <v>2274</v>
+        <v>2293</v>
       </c>
       <c r="Z32" s="60"/>
       <c r="AA32" s="61">
-        <v>2297</v>
+        <v>2298</v>
       </c>
       <c r="AB32" s="62"/>
       <c r="AC32" s="4"/>
-      <c r="AR32" s="7"/>
-[...4 lines deleted...]
-    <row r="33" spans="3:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR32" s="25"/>
+      <c r="AS32" s="25"/>
+      <c r="AT32" s="25"/>
+      <c r="AU32" s="25"/>
+      <c r="AV32" s="25"/>
+    </row>
+    <row r="33" spans="3:48" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C33" s="36" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="55">
-        <v>1252</v>
+        <v>1262</v>
       </c>
       <c r="H33" s="56"/>
       <c r="I33" s="55">
         <v>1262</v>
       </c>
       <c r="J33" s="56"/>
       <c r="K33" s="55">
-        <v>1262</v>
+        <v>1257</v>
       </c>
       <c r="L33" s="56"/>
       <c r="M33" s="55">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="N33" s="56"/>
       <c r="O33" s="55">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="P33" s="56"/>
       <c r="Q33" s="55">
-        <v>1259</v>
+        <v>1272</v>
       </c>
       <c r="R33" s="56"/>
       <c r="S33" s="55">
-        <v>1272</v>
+        <v>1296</v>
       </c>
       <c r="T33" s="56"/>
       <c r="U33" s="55">
-        <v>1296</v>
+        <v>1306</v>
       </c>
       <c r="V33" s="56"/>
       <c r="W33" s="55">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="X33" s="56"/>
       <c r="Y33" s="55">
-        <v>1310</v>
+        <v>1308</v>
       </c>
       <c r="Z33" s="56"/>
       <c r="AA33" s="57">
-        <v>1308</v>
+        <v>1299</v>
       </c>
       <c r="AB33" s="58"/>
       <c r="AC33" s="4"/>
-      <c r="AR33" s="7"/>
-[...4 lines deleted...]
-    <row r="34" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR33" s="25"/>
+      <c r="AS33" s="25"/>
+      <c r="AT33" s="25"/>
+      <c r="AU33" s="25"/>
+      <c r="AV33" s="25"/>
+    </row>
+    <row r="34" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
       <c r="J34" s="4"/>
       <c r="K34" s="4"/>
       <c r="L34" s="4"/>
       <c r="M34" s="4"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
       <c r="P34" s="4"/>
       <c r="Q34" s="4"/>
       <c r="R34" s="4"/>
       <c r="S34" s="4"/>
       <c r="T34" s="4"/>
       <c r="U34" s="4"/>
       <c r="V34" s="4"/>
       <c r="W34" s="4"/>
       <c r="X34" s="4"/>
       <c r="Y34" s="4"/>
       <c r="Z34" s="4"/>
       <c r="AA34" s="4"/>
       <c r="AB34" s="4"/>
       <c r="AC34" s="4"/>
-      <c r="AR34" s="8"/>
-[...4 lines deleted...]
-    <row r="35" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR34" s="16"/>
+      <c r="AS34" s="16"/>
+      <c r="AT34" s="16"/>
+      <c r="AU34" s="16"/>
+      <c r="AV34" s="16"/>
+    </row>
+    <row r="35" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C35" s="4" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
       <c r="K35" s="4"/>
       <c r="L35" s="4"/>
       <c r="M35" s="4"/>
       <c r="N35" s="4"/>
       <c r="O35" s="4"/>
       <c r="P35" s="4"/>
       <c r="Q35" s="4"/>
       <c r="R35" s="4"/>
       <c r="S35" s="4"/>
       <c r="T35" s="4"/>
       <c r="U35" s="4"/>
       <c r="V35" s="4"/>
       <c r="W35" s="4"/>
       <c r="X35" s="4"/>
       <c r="Y35" s="4"/>
       <c r="Z35" s="4"/>
       <c r="AA35" s="4"/>
       <c r="AB35" s="4"/>
       <c r="AC35" s="4"/>
-      <c r="AR35" s="8"/>
-[...4 lines deleted...]
-    <row r="36" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR35" s="16"/>
+      <c r="AS35" s="16"/>
+      <c r="AT35" s="16"/>
+      <c r="AU35" s="16"/>
+      <c r="AV35" s="16"/>
+    </row>
+    <row r="36" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C36" s="49" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D36" s="50"/>
       <c r="E36" s="50"/>
       <c r="F36" s="50"/>
       <c r="G36" s="43" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="H36" s="44"/>
       <c r="I36" s="43" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J36" s="44"/>
       <c r="K36" s="43" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="L36" s="44"/>
       <c r="M36" s="43" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="N36" s="44"/>
       <c r="O36" s="43" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="P36" s="44"/>
       <c r="Q36" s="43" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="R36" s="44"/>
       <c r="S36" s="43" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="T36" s="44"/>
       <c r="U36" s="43" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="V36" s="44"/>
       <c r="W36" s="45" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="X36" s="45"/>
       <c r="Y36" s="45" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="Z36" s="45"/>
       <c r="AA36" s="45" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="AB36" s="54"/>
       <c r="AC36" s="4"/>
     </row>
-    <row r="37" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C37" s="41" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D37" s="42"/>
       <c r="E37" s="42"/>
       <c r="F37" s="42"/>
       <c r="G37" s="38">
-        <v>35.556236080178174</v>
+        <v>34.926762114537446</v>
       </c>
       <c r="H37" s="38"/>
       <c r="I37" s="38">
-        <v>34.926762114537446</v>
+        <v>35.437708565072299</v>
       </c>
       <c r="J37" s="38"/>
       <c r="K37" s="38">
-        <v>35.437708565072299</v>
+        <v>34.95936298736958</v>
       </c>
       <c r="L37" s="38"/>
       <c r="M37" s="38">
-        <v>34.95936298736958</v>
+        <v>35.281643835616435</v>
       </c>
       <c r="N37" s="38"/>
       <c r="O37" s="38">
-        <v>35.281643835616435</v>
+        <v>34.587823275862071</v>
       </c>
       <c r="P37" s="38"/>
       <c r="Q37" s="38">
-        <v>34.587823275862071</v>
+        <v>34.593054801953336</v>
       </c>
       <c r="R37" s="38"/>
       <c r="S37" s="38">
-        <v>34.593054801953336</v>
+        <v>34.043022035676813</v>
       </c>
       <c r="T37" s="38"/>
       <c r="U37" s="38">
-        <v>34.043022035676813</v>
+        <v>33.283126293995856</v>
       </c>
       <c r="V37" s="38"/>
       <c r="W37" s="38">
-        <v>33.283126293995856</v>
+        <v>32.489252814738997</v>
       </c>
       <c r="X37" s="38"/>
       <c r="Y37" s="38">
-        <v>32.489252814738997</v>
+        <v>32.200000000000003</v>
       </c>
       <c r="Z37" s="38"/>
       <c r="AA37" s="39">
-        <v>32.239979705733127</v>
+        <v>32.251139240506326</v>
       </c>
       <c r="AB37" s="40"/>
       <c r="AC37"/>
-      <c r="AF37" s="9"/>
-[...1 lines deleted...]
-    <row r="38" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AF37" s="7"/>
+    </row>
+    <row r="38" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C38" s="41" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D38" s="42"/>
       <c r="E38" s="42"/>
       <c r="F38" s="42"/>
       <c r="G38" s="51">
-        <v>3239.9944320712693</v>
+        <v>3212.7654185022025</v>
       </c>
       <c r="H38" s="51"/>
       <c r="I38" s="51">
-        <v>3212.7654185022025</v>
+        <v>3265.3982202447201</v>
       </c>
       <c r="J38" s="51"/>
       <c r="K38" s="51">
-        <v>3265.3982202447201</v>
+        <v>3234.6359143327841</v>
       </c>
       <c r="L38" s="51"/>
       <c r="M38" s="51">
-        <v>3234.6359143327841</v>
+        <v>3236.9353424657534</v>
       </c>
       <c r="N38" s="51"/>
       <c r="O38" s="51">
-        <v>3236.9353424657534</v>
+        <v>3193.235452586207</v>
       </c>
       <c r="P38" s="51"/>
       <c r="Q38" s="51">
-        <v>3193.235452586207</v>
+        <v>3225.4921323928379</v>
       </c>
       <c r="R38" s="51"/>
       <c r="S38" s="51">
-        <v>3225.4921323928379</v>
+        <v>3121.5535152151101</v>
       </c>
       <c r="T38" s="51"/>
       <c r="U38" s="51">
-        <v>3121.5535152151101</v>
+        <v>3082.1040372670809</v>
       </c>
       <c r="V38" s="51"/>
       <c r="W38" s="51">
-        <v>3082.1040372670809</v>
+        <v>3047.6970317297851</v>
       </c>
       <c r="X38" s="51"/>
       <c r="Y38" s="51">
-        <v>3047.6970317297851</v>
+        <v>3029</v>
       </c>
       <c r="Z38" s="51"/>
       <c r="AA38" s="52">
-        <v>3023.1598173515981</v>
+        <v>3019.0956962025316</v>
       </c>
       <c r="AB38" s="53"/>
       <c r="AC38"/>
-      <c r="AF38" s="9"/>
-[...1 lines deleted...]
-    <row r="39" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AF38" s="7"/>
+    </row>
+    <row r="39" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C39" s="36" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D39" s="37"/>
       <c r="E39" s="37"/>
       <c r="F39" s="37"/>
       <c r="G39" s="33">
-        <v>6683.5345211581289</v>
+        <v>6510.8727973568284</v>
       </c>
       <c r="H39" s="33"/>
       <c r="I39" s="33">
-        <v>6510.8727973568284</v>
+        <v>6594.2352614015599</v>
       </c>
       <c r="J39" s="33"/>
       <c r="K39" s="33">
-        <v>6594.2352614015599</v>
+        <v>6524.7819879187264</v>
       </c>
       <c r="L39" s="33"/>
       <c r="M39" s="33">
-        <v>6524.7819879187264</v>
+        <v>6590.2684931506847</v>
       </c>
       <c r="N39" s="33"/>
       <c r="O39" s="33">
-        <v>6590.2684931506847</v>
+        <v>6736.1955818965516</v>
       </c>
       <c r="P39" s="33"/>
       <c r="Q39" s="33">
-        <v>6736.1955818965516</v>
+        <v>6492.8605534454691</v>
       </c>
       <c r="R39" s="33"/>
       <c r="S39" s="33">
-        <v>6492.8605534454691</v>
+        <v>6274.2203567681008</v>
       </c>
       <c r="T39" s="33"/>
       <c r="U39" s="33">
-        <v>6274.2203567681008</v>
+        <v>6132.7950310559008</v>
       </c>
       <c r="V39" s="33"/>
       <c r="W39" s="33">
-        <v>6132.7950310559008</v>
+        <v>6000.1745138178094</v>
       </c>
       <c r="X39" s="33"/>
       <c r="Y39" s="33">
-        <v>6000.1745138178094</v>
+        <v>5993</v>
       </c>
       <c r="Z39" s="33"/>
       <c r="AA39" s="34">
-        <v>5980.4713343480471</v>
+        <v>6068.2951898734182</v>
       </c>
       <c r="AB39" s="35"/>
       <c r="AC39"/>
-      <c r="AF39" s="9"/>
-[...27 lines deleted...]
-      <c r="AB40" s="12"/>
+      <c r="AF39" s="7"/>
+    </row>
+    <row r="40" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C40" s="8"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="9"/>
+      <c r="H40" s="9"/>
+      <c r="I40" s="9"/>
+      <c r="J40" s="9"/>
+      <c r="K40" s="9"/>
+      <c r="L40" s="9"/>
+      <c r="M40" s="9"/>
+      <c r="N40" s="9"/>
+      <c r="O40" s="9"/>
+      <c r="P40" s="9"/>
+      <c r="Q40" s="10"/>
+      <c r="R40" s="10"/>
+      <c r="S40" s="10"/>
+      <c r="T40" s="10"/>
+      <c r="U40" s="10"/>
+      <c r="V40" s="10"/>
+      <c r="W40" s="10"/>
+      <c r="X40" s="10"/>
+      <c r="Y40" s="10"/>
+      <c r="Z40" s="10"/>
+      <c r="AA40" s="10"/>
+      <c r="AB40" s="10"/>
       <c r="AC40"/>
     </row>
-    <row r="41" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C41" s="48" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D41" s="48"/>
       <c r="E41" s="48"/>
       <c r="F41" s="48"/>
       <c r="G41" s="48"/>
       <c r="H41" s="48"/>
       <c r="I41" s="48"/>
       <c r="J41" s="48"/>
       <c r="K41" s="48"/>
       <c r="L41" s="48"/>
       <c r="M41" s="48"/>
       <c r="N41" s="48"/>
       <c r="O41" s="48"/>
       <c r="P41" s="48"/>
     </row>
-    <row r="42" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C42" s="49" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D42" s="50"/>
       <c r="E42" s="50"/>
       <c r="F42" s="50"/>
       <c r="G42" s="43" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="H42" s="44"/>
       <c r="I42" s="43" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J42" s="44"/>
       <c r="K42" s="43" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="L42" s="44"/>
       <c r="M42" s="43" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="N42" s="44"/>
       <c r="O42" s="43" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="P42" s="44"/>
       <c r="Q42" s="43" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="R42" s="44"/>
       <c r="S42" s="43" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="T42" s="44"/>
       <c r="U42" s="43" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="V42" s="44"/>
       <c r="W42" s="45" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="X42" s="45"/>
       <c r="Y42" s="45" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="Z42" s="45"/>
       <c r="AA42" s="46" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="AB42" s="47"/>
     </row>
-    <row r="43" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C43" s="41" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D43" s="42"/>
       <c r="E43" s="42"/>
       <c r="F43" s="42"/>
       <c r="G43" s="38">
-        <v>87.679611650485441</v>
+        <v>88.258064516129039</v>
       </c>
       <c r="H43" s="38"/>
       <c r="I43" s="38">
-        <v>88.258064516129039</v>
+        <v>90.513071895424801</v>
       </c>
       <c r="J43" s="38"/>
       <c r="K43" s="38">
-        <v>90.513071895424801</v>
+        <v>91.663366336633658</v>
       </c>
       <c r="L43" s="38"/>
       <c r="M43" s="38">
-        <v>91.663366336633658</v>
+        <v>93.035947712418306</v>
       </c>
       <c r="N43" s="38"/>
       <c r="O43" s="38">
-        <v>93.035947712418306</v>
+        <v>95.627906976744185</v>
       </c>
       <c r="P43" s="38"/>
       <c r="Q43" s="38">
-        <v>95.627906976744185</v>
+        <v>94.825657894736835</v>
       </c>
       <c r="R43" s="38"/>
       <c r="S43" s="38">
-        <v>94.825657894736835</v>
+        <v>93.622641509433961</v>
       </c>
       <c r="T43" s="38"/>
       <c r="U43" s="38">
-        <v>93.622641509433961</v>
+        <v>93.725552050473183</v>
       </c>
       <c r="V43" s="38"/>
       <c r="W43" s="38">
-        <v>93.725552050473183</v>
+        <v>93.224999999999994</v>
       </c>
       <c r="X43" s="38"/>
       <c r="Y43" s="38">
-        <v>93.224999999999994</v>
+        <v>93.5</v>
       </c>
       <c r="Z43" s="38"/>
       <c r="AA43" s="39">
-        <v>93.450920245398777</v>
+        <v>94.721362229102169</v>
       </c>
       <c r="AB43" s="40"/>
-      <c r="AC43" s="13"/>
-[...2 lines deleted...]
-    <row r="44" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AC43" s="11"/>
+      <c r="AF43" s="7"/>
+    </row>
+    <row r="44" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C44" s="36" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
       <c r="F44" s="37"/>
       <c r="G44" s="33">
-        <v>10103.831715210355</v>
+        <v>10020.303225806452</v>
       </c>
       <c r="H44" s="33"/>
       <c r="I44" s="33">
-        <v>10020.303225806452</v>
+        <v>10192.620915032699</v>
       </c>
       <c r="J44" s="33"/>
       <c r="K44" s="33">
-        <v>10192.620915032699</v>
+        <v>10169.63696369637</v>
       </c>
       <c r="L44" s="33"/>
       <c r="M44" s="33">
-        <v>10169.63696369637</v>
+        <v>10103.362745098038</v>
       </c>
       <c r="N44" s="33"/>
       <c r="O44" s="33">
-        <v>10103.362745098038</v>
+        <v>10160.90365448505</v>
       </c>
       <c r="P44" s="33"/>
       <c r="Q44" s="33">
-        <v>10160.90365448505</v>
+        <v>9920.2598684210534</v>
       </c>
       <c r="R44" s="33"/>
       <c r="S44" s="33">
-        <v>9920.2598684210534</v>
+        <v>9563.0062893081758</v>
       </c>
       <c r="T44" s="33"/>
       <c r="U44" s="33">
-        <v>9563.0062893081758</v>
+        <v>9583.072555205048</v>
       </c>
       <c r="V44" s="33"/>
       <c r="W44" s="33">
-        <v>9583.072555205048</v>
+        <v>9499.4812500000007</v>
       </c>
       <c r="X44" s="33"/>
       <c r="Y44" s="33">
-        <v>9499.4812500000007</v>
+        <v>9369</v>
       </c>
       <c r="Z44" s="33"/>
       <c r="AA44" s="34">
-        <v>9368.8957055214723</v>
+        <v>9379.0990712074308</v>
       </c>
       <c r="AB44" s="35"/>
-      <c r="AC44" s="14"/>
-[...2 lines deleted...]
-    <row r="45" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AC44" s="12"/>
+      <c r="AF44" s="7"/>
+    </row>
+    <row r="45" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D45" s="31"/>
       <c r="E45" s="31"/>
       <c r="F45" s="31"/>
       <c r="G45" s="31"/>
       <c r="H45" s="31"/>
       <c r="I45" s="31"/>
       <c r="J45" s="31"/>
       <c r="K45" s="31"/>
       <c r="L45" s="31"/>
       <c r="M45" s="31"/>
       <c r="N45" s="31"/>
       <c r="O45" s="31"/>
       <c r="P45" s="31"/>
       <c r="Q45" s="31"/>
       <c r="R45" s="31"/>
       <c r="S45" s="31"/>
       <c r="T45" s="31"/>
       <c r="U45" s="31"/>
       <c r="V45" s="31"/>
       <c r="W45" s="31"/>
       <c r="X45" s="31"/>
       <c r="Y45" s="31"/>
       <c r="Z45" s="31"/>
       <c r="AA45" s="31"/>
       <c r="AB45" s="31"/>
       <c r="AC45" s="31"/>
     </row>
-    <row r="46" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D46" s="32"/>
       <c r="E46" s="32"/>
       <c r="F46" s="32"/>
       <c r="G46" s="32"/>
       <c r="H46" s="32"/>
       <c r="I46" s="32"/>
       <c r="J46" s="32"/>
       <c r="K46" s="32"/>
       <c r="L46" s="32"/>
       <c r="M46" s="32"/>
       <c r="N46" s="32"/>
       <c r="O46" s="32"/>
       <c r="P46" s="32"/>
       <c r="Q46" s="32"/>
       <c r="R46" s="32"/>
       <c r="S46" s="32"/>
       <c r="T46" s="32"/>
       <c r="U46" s="32"/>
       <c r="V46" s="32"/>
       <c r="W46" s="32"/>
       <c r="X46" s="32"/>
       <c r="Y46" s="32"/>
       <c r="Z46" s="32"/>
       <c r="AA46" s="32"/>
       <c r="AB46" s="32"/>
       <c r="AC46" s="32"/>
     </row>
-    <row r="47" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D47" s="32"/>
       <c r="E47" s="32"/>
       <c r="F47" s="32"/>
       <c r="G47" s="32"/>
       <c r="H47" s="32"/>
       <c r="I47" s="32"/>
       <c r="J47" s="32"/>
       <c r="K47" s="32"/>
       <c r="L47" s="32"/>
       <c r="M47" s="32"/>
       <c r="N47" s="32"/>
       <c r="O47" s="32"/>
       <c r="P47" s="32"/>
       <c r="Q47" s="32"/>
       <c r="R47" s="32"/>
       <c r="S47" s="32"/>
       <c r="T47" s="32"/>
       <c r="U47" s="32"/>
       <c r="V47" s="32"/>
       <c r="W47" s="32"/>
       <c r="X47" s="32"/>
       <c r="Y47" s="32"/>
       <c r="Z47" s="32"/>
       <c r="AA47" s="32"/>
       <c r="AB47" s="32"/>
       <c r="AC47" s="32"/>
     </row>
-    <row r="48" spans="3:47" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="3:48" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D48" s="31"/>
       <c r="E48" s="31"/>
       <c r="F48" s="31"/>
       <c r="G48" s="31"/>
       <c r="H48" s="31"/>
       <c r="I48" s="31"/>
       <c r="J48" s="31"/>
       <c r="K48" s="31"/>
       <c r="L48" s="31"/>
       <c r="M48" s="31"/>
       <c r="N48" s="31"/>
       <c r="O48" s="31"/>
       <c r="P48" s="31"/>
       <c r="Q48" s="31"/>
       <c r="R48" s="31"/>
       <c r="S48" s="31"/>
       <c r="T48" s="31"/>
       <c r="U48" s="31"/>
       <c r="V48" s="31"/>
       <c r="W48" s="31"/>
       <c r="X48" s="31"/>
       <c r="Y48" s="31"/>
       <c r="Z48" s="31"/>
       <c r="AA48" s="31"/>
       <c r="AB48" s="31"/>
@@ -3799,63 +3785,62 @@
       <c r="H50" s="31"/>
       <c r="I50" s="31"/>
       <c r="J50" s="31"/>
       <c r="K50" s="31"/>
       <c r="L50" s="31"/>
       <c r="M50" s="31"/>
       <c r="N50" s="31"/>
       <c r="O50" s="31"/>
       <c r="P50" s="31"/>
       <c r="Q50" s="31"/>
       <c r="R50" s="31"/>
       <c r="S50" s="31"/>
       <c r="T50" s="31"/>
       <c r="U50" s="31"/>
       <c r="V50" s="31"/>
       <c r="W50" s="31"/>
       <c r="X50" s="31"/>
       <c r="Y50" s="31"/>
       <c r="Z50" s="31"/>
       <c r="AA50" s="31"/>
       <c r="AB50" s="31"/>
       <c r="AC50" s="31"/>
     </row>
     <row r="51" spans="4:29" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="187">
-[...1 lines deleted...]
-    <mergeCell ref="D7:AC7"/>
+  <mergeCells count="186">
     <mergeCell ref="D8:AC8"/>
     <mergeCell ref="D9:AC9"/>
     <mergeCell ref="D10:AC10"/>
     <mergeCell ref="D11:AC11"/>
     <mergeCell ref="D13:AC13"/>
     <mergeCell ref="D14:AC14"/>
     <mergeCell ref="C3:Q3"/>
     <mergeCell ref="D4:AC4"/>
     <mergeCell ref="D5:AC5"/>
     <mergeCell ref="D6:AC6"/>
+    <mergeCell ref="D7:AC7"/>
     <mergeCell ref="Q27:R27"/>
     <mergeCell ref="S27:T27"/>
     <mergeCell ref="U27:V27"/>
     <mergeCell ref="W27:X27"/>
     <mergeCell ref="Y27:Z27"/>
     <mergeCell ref="AA27:AB27"/>
     <mergeCell ref="C27:F27"/>
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="I27:J27"/>
     <mergeCell ref="K27:L27"/>
     <mergeCell ref="M27:N27"/>
     <mergeCell ref="O27:P27"/>
     <mergeCell ref="Q28:R28"/>
     <mergeCell ref="S28:T28"/>
     <mergeCell ref="U28:V28"/>
     <mergeCell ref="W28:X28"/>
     <mergeCell ref="Y28:Z28"/>
     <mergeCell ref="AA28:AB28"/>
     <mergeCell ref="C28:F28"/>
     <mergeCell ref="G28:H28"/>
     <mergeCell ref="I28:J28"/>
     <mergeCell ref="K28:L28"/>
     <mergeCell ref="M28:N28"/>
     <mergeCell ref="O28:P28"/>
     <mergeCell ref="Q29:R29"/>
@@ -3988,51 +3973,51 @@
     <mergeCell ref="C43:F43"/>
     <mergeCell ref="G43:H43"/>
     <mergeCell ref="I43:J43"/>
     <mergeCell ref="K43:L43"/>
     <mergeCell ref="M43:N43"/>
     <mergeCell ref="O43:P43"/>
     <mergeCell ref="D45:AC45"/>
     <mergeCell ref="D46:AC46"/>
     <mergeCell ref="D47:AC47"/>
     <mergeCell ref="D48:AC48"/>
     <mergeCell ref="D49:AC49"/>
     <mergeCell ref="D50:AC50"/>
     <mergeCell ref="Q44:R44"/>
     <mergeCell ref="S44:T44"/>
     <mergeCell ref="U44:V44"/>
     <mergeCell ref="W44:X44"/>
     <mergeCell ref="Y44:Z44"/>
     <mergeCell ref="AA44:AB44"/>
     <mergeCell ref="C44:F44"/>
     <mergeCell ref="G44:H44"/>
     <mergeCell ref="I44:J44"/>
     <mergeCell ref="K44:L44"/>
     <mergeCell ref="M44:N44"/>
     <mergeCell ref="O44:P44"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ 明朝,標準"- 21 -</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="55" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>