--- v0 (2026-03-07)
+++ v1 (2026-07-21)
@@ -1,1108 +1,800 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C0407916-8805-4889-B6F9-651A184694F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F2BE3261-0F20-4E84-9457-570C206F9F63}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{EA437F22-E995-4232-826E-4EAACA5C2730}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="5" xr2:uid="{CB008402-F9A6-47D0-BDC7-CFDC3F80D0B2}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ｐ２２" sheetId="1" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="Ｐ２８" sheetId="7" r:id="rId7"/>
+    <sheet name="Ｐ２２" sheetId="8" r:id="rId1"/>
+    <sheet name="Ｐ２３" sheetId="9" r:id="rId2"/>
+    <sheet name="Ｐ２４" sheetId="10" r:id="rId3"/>
+    <sheet name="Ｐ２５" sheetId="11" r:id="rId4"/>
+    <sheet name="Ｐ２６" sheetId="12" r:id="rId5"/>
+    <sheet name="Ｐ２７" sheetId="13" r:id="rId6"/>
+    <sheet name="Ｐ２８" sheetId="14" r:id="rId7"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId8"/>
+  </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_xlnm.Extract">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ２２'!$A$1:$BF$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Ｐ２３'!$A$1:$BB$49</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Ｐ２４'!$B$2:$BD$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Ｐ２５'!$B$2:$BA$44</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Ｐ２６'!$B$2:$BB$44</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Ｐ２７'!$B$2:$AQ$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'Ｐ２８'!$B$2:$AQ$45</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="256">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="251">
   <si>
     <t>　ウ．給水原価と供給単価</t>
     <rPh sb="3" eb="5">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ゲンカ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>キョウキュウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>タンカ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...94 lines deleted...]
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　 令和５年度における上水道事業及び水道用水供給事業の総収益は約1,872億円で、</t>
     <rPh sb="2" eb="4">
       <t>レイワ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ネンド</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ド</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>ジョウスイドウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>オヨ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ヨウスイ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>キョウキュウ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>ソウ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>シュウエキ</t>
     </rPh>
     <rPh sb="31" eb="32">
       <t>ヤク</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>オクエン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...161 lines deleted...]
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>を下回っている。　〔表－１８、図－１２〕</t>
     <rPh sb="1" eb="3">
       <t>シタマワ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>表－１７　上水道事業における給水原価の内訳（単位：円/㎥、％）</t>
     <rPh sb="0" eb="1">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ジョウスイドウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ゲンカ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ウチワケ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>項     目</t>
     <rPh sb="0" eb="1">
       <t>コウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>メ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>令和５年度</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...6 lines deleted...]
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>対前年比</t>
     <rPh sb="0" eb="1">
       <t>タイ</t>
     </rPh>
     <rPh sb="1" eb="4">
       <t>ゼンネンヒ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ａ</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>構成比</t>
     <rPh sb="0" eb="3">
       <t>コウセイヒ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ｂ</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>a/b</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>給水原価</t>
     <rPh sb="0" eb="4">
       <t>キュウスイゲンカ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>内訳</t>
     <rPh sb="0" eb="2">
       <t>ウチワケ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　人件費</t>
     <rPh sb="1" eb="4">
       <t>ジンケンヒ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　減価償却費</t>
     <rPh sb="1" eb="3">
       <t>ゲンカ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショウキャク</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　受水費</t>
     <rPh sb="1" eb="3">
       <t>ジュスイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　（うち資本費相当額）</t>
     <rPh sb="5" eb="8">
       <t>シホンヒ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ソウトウガク</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　支払利息</t>
     <rPh sb="1" eb="3">
       <t>シハラ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>リソク</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　その他</t>
     <rPh sb="3" eb="4">
       <t>タ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>※端数処理により合計は合わないことがある。</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>表－１８　上水道事業における給水原価、供給単価、及び料金回収率の推移（単位：円/㎥、％）</t>
     <rPh sb="0" eb="1">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ジョウスイドウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="14" eb="18">
       <t>キュウスイゲンカ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>キョウキュウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>タンカ</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>オヨ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>リョウキン</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>カイシュウ</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>リツ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>スイイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>年　度</t>
     <rPh sb="0" eb="3">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>S55</t>
   </si>
   <si>
     <t>S60</t>
   </si>
   <si>
     <t>H2</t>
   </si>
   <si>
     <t>H7</t>
   </si>
   <si>
     <t>H12</t>
   </si>
   <si>
     <t>H1７</t>
   </si>
   <si>
     <t>H22</t>
   </si>
   <si>
     <t>H27</t>
-    <phoneticPr fontId="5"/>
-[...19 lines deleted...]
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>千葉県</t>
     <rPh sb="0" eb="3">
       <t>チバケン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>供給単価</t>
     <rPh sb="0" eb="2">
       <t>キョウキュウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>タンカ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>料金回収率</t>
     <rPh sb="0" eb="2">
       <t>リョウキン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カイシュウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>リツ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>全国</t>
     <rPh sb="0" eb="2">
       <t>ゼンコク</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>－</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>注：平成26年度から給水原価は長期前受金戻入分を差し引いて算定している。</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ネンド</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ゲンカ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>チョウキ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>マエウ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>キン</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>レイニュウ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>ブン</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>サ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>ヒ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>サンテイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...27 lines deleted...]
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>区分</t>
     <rPh sb="0" eb="2">
       <t>クブン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
       <t>平均
 (円/m</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>)</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ヘイキン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
       <t>最高
 (円/m</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>)</t>
     </r>
     <rPh sb="0" eb="2">
       <t>サイコウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
       <t>最低
 (円/m</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>)</t>
     </r>
     <rPh sb="0" eb="2">
       <t>サイテイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>分布状況（事業者数）</t>
     <rPh sb="0" eb="2">
       <t>ブンプ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジョウキョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>140
 円
 未満</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ミマン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>140
 円
 以上</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>160
 円
 以上</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>180
 円
 以上</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>200
 円
 以上</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>220
 円
 以上</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>240
 円
 以上</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>260
 円
 以上</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>280
 円
 以上</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>300
 円
 以上</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>400
 円
 以上</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>500
 円
 以上</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>千葉県計</t>
     <rPh sb="0" eb="3">
       <t>チバケン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>種別</t>
     <rPh sb="0" eb="2">
       <t>シュベツ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>県営</t>
     <rPh sb="0" eb="2">
       <t>ケンエイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>特別地方公共団体営</t>
     <rPh sb="0" eb="2">
       <t>トクベツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>チホウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コウキョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>エイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>市町村営</t>
     <rPh sb="0" eb="1">
       <t>シチョウ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>チョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ソンエイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>地　域　別</t>
     <rPh sb="0" eb="5">
       <t>チイキベツ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>京葉</t>
     <rPh sb="0" eb="2">
       <t>ケイヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>東葛飾</t>
     <rPh sb="0" eb="1">
       <t>トウ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>カツシカ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>君津</t>
     <rPh sb="0" eb="2">
       <t>キミツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -1142,1160 +834,762 @@
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>注：事業者数は、料金体系が異なる事業は別事業者としてカウントしている。</t>
     <rPh sb="0" eb="1">
       <t>チュウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>カズ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>リョウキン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>タイケイ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>コト</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ベツ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...21 lines deleted...]
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>県営</t>
     <rPh sb="0" eb="2">
       <t>ケンエイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>特別地方公共団体営</t>
     <rPh sb="0" eb="2">
       <t>トクベツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>チホウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コウキョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>エイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>市町村営</t>
     <rPh sb="0" eb="1">
       <t>シチョウ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>チョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ソンエイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>京葉</t>
     <rPh sb="0" eb="2">
       <t>ケイヨウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>東葛飾</t>
     <rPh sb="0" eb="1">
       <t>トウ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>カツシカ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>君津</t>
     <rPh sb="0" eb="2">
       <t>キミツ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>印旛</t>
     <rPh sb="0" eb="2">
       <t>インバ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>香取</t>
     <rPh sb="0" eb="2">
       <t>カトリ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>東総</t>
     <rPh sb="0" eb="2">
       <t>トウソウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>九十九里</t>
     <rPh sb="0" eb="4">
       <t>クジュウクリ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>南房総</t>
     <rPh sb="0" eb="3">
       <t>ミナミボウソウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　エ．水道料金</t>
     <rPh sb="3" eb="5">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>リョウキン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...51 lines deleted...]
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>の1㎥当たりの換算料金）となっている。また、事業者の分布をみると、130円未満が4事業者</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（10.5％）、130円以上180円未満が11事業者（28.9％）、180円以上が23事業者</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（60.6％）となっている。</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　 地域別にみると、京葉地区、東葛飾地区の料金が低く、君津地区、香取地区、東総地区、</t>
     <rPh sb="2" eb="4">
       <t>チイキ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ベツ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ケイヨウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>チク</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>ヒガシカツシカ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>チク</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>リョウキン</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>ヒク</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>キミツ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>チク</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>カトリ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>チク</t>
     </rPh>
     <rPh sb="37" eb="38">
       <t>ヒガシ</t>
     </rPh>
     <rPh sb="38" eb="39">
       <t>ソウ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>チク</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>九十九里地区、南房総地区の料金が高い。規模別でみると、規模が大きくなるほど料金が</t>
     <rPh sb="5" eb="6">
       <t>ク</t>
     </rPh>
     <rPh sb="19" eb="22">
       <t>キボベツ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>キボ</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>オオ</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>リョウキン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>低くなる傾向がある。　〔表－２１〕</t>
     <rPh sb="12" eb="13">
       <t>ヒョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　 また、県内水道事業者における最低料金は105.05円、最高料金は250.25円であり、</t>
     <rPh sb="5" eb="7">
       <t>ケンナイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>サイテイ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>リョウキン</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>その格差は2.38倍となっている。</t>
     <rPh sb="2" eb="4">
       <t>カクサ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>バイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...33 lines deleted...]
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
       <t>平均
 (円/m</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>)</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ヘイキン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
       <t>最高
 (円/m</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>)</t>
     </r>
     <rPh sb="0" eb="2">
       <t>サイコウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
       <t>最低
 (円/m</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>)</t>
     </r>
     <rPh sb="0" eb="2">
       <t>サイテイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>分布状況</t>
     <rPh sb="0" eb="2">
       <t>ブンプ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジョウキョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>90
 円
 未満</t>
     <rPh sb="3" eb="4">
       <t>エン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ミマン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>90
 円
 以上</t>
     <rPh sb="3" eb="4">
       <t>エン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>100
 円
 以上</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>110
 円
 以上</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>120
 円
 以上</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>130
 円
 以上</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>150
 円
 以上</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>170
 円
 以上</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>190
 円
 以上</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>210
 円
 以上</t>
     <rPh sb="4" eb="5">
       <t>エン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>構成比（％）</t>
     <rPh sb="0" eb="3">
       <t>コウセイヒ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>種　別</t>
     <rPh sb="0" eb="1">
       <t>タネ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ベツ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>規　模　別</t>
     <rPh sb="0" eb="1">
       <t>タダシ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ボ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ベツ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>１００万人以上</t>
     <rPh sb="3" eb="5">
       <t>マンニン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>５０万～１００万人未満</t>
     <rPh sb="2" eb="3">
       <t>マン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>マンニン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ミマン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>２５万～５０万人未満</t>
     <rPh sb="2" eb="3">
       <t>マン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>マンニン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ミマン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>１０万～２５万人未満</t>
     <rPh sb="2" eb="3">
       <t>マン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>マンニン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ミマン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>５万～１０万人未満</t>
     <rPh sb="1" eb="2">
       <t>マン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>マンニン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ミマン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>３万～５万人未満</t>
     <rPh sb="1" eb="2">
       <t>マン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>マンニン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ミマン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>２万～３万人未満</t>
     <rPh sb="1" eb="2">
       <t>マン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>マン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ニン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ミマン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>１万～２万人未満</t>
     <rPh sb="1" eb="2">
       <t>マン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>マン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ニン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ミマン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>１万人未満</t>
     <rPh sb="1" eb="2">
       <t>マン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ニン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ミマン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>0.5万人未満</t>
     <rPh sb="3" eb="4">
       <t>マン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ニン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ミマン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>※家庭用で口径13mmを１か月20㎥使用した場合の1㎥当たり換算料金である。メーター使用料及び消費税を含む。</t>
     <rPh sb="1" eb="4">
       <t>カテイヨウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>コウケイ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>バアイ</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>ア</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>カンザン</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>リョウキン</t>
     </rPh>
     <rPh sb="42" eb="44">
       <t>シヨウリョウ</t>
     </rPh>
     <rPh sb="44" eb="45">
       <t>リョウ</t>
     </rPh>
     <rPh sb="45" eb="46">
       <t>オヨ</t>
     </rPh>
     <rPh sb="47" eb="50">
       <t>ショウヒゼイ</t>
     </rPh>
     <rPh sb="51" eb="52">
       <t>フク</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>※平均欄には、各事業者の料金の単純平均を記載した。</t>
     <rPh sb="1" eb="3">
       <t>ヘイキン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ラン</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>リョウキン</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>タンジュン</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ヘイキン</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>キサイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>※事業者数は、料金体系が異なる事業は別事業者としてカウントしている。</t>
     <rPh sb="4" eb="5">
       <t>カズ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>リョウキン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>タイケイ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>コト</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ベツ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(２)資本的収支</t>
     <rPh sb="3" eb="6">
       <t>シホンテキ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シュウシ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...192 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　</t>
-    <phoneticPr fontId="5"/>
-[...39 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>している。〔表－２２〕</t>
-  </si>
-[...55 lines deleted...]
-    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>施設の更新に係る取組を推進している状況にある。〔図－１３〕</t>
     <rPh sb="0" eb="2">
       <t>シセツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>コウシン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>カカ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>トリクミ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>スイシン</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　また、資本的収入から翌年度繰越財源充当額、前年度許可債の今年度収入分を除いた約</t>
@@ -2325,1385 +1619,2077 @@
     </rPh>
     <rPh sb="25" eb="27">
       <t>キョカ</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>サイ</t>
     </rPh>
     <rPh sb="29" eb="32">
       <t>コンネンド</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>シュウニュウ</t>
     </rPh>
     <rPh sb="34" eb="35">
       <t>ブン</t>
     </rPh>
     <rPh sb="36" eb="37">
       <t>ノゾ</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>ヤク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>549億円から、資本的支出約1,212億円を差し引いた約664億円が収支不足額となり、前年度</t>
-[...123 lines deleted...]
-  <si>
     <t>表－２２　資本的収支の状況（消費税を含む）</t>
     <rPh sb="0" eb="1">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>シホンテキ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>シュウシ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ジョウキョウ</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>ショウヒゼイ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>フク</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（単位：百万円、％）</t>
     <rPh sb="1" eb="3">
       <t>タンイ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ヒャクマンエン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>項　　　　　　目</t>
     <rPh sb="0" eb="1">
       <t>コウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>メ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>上水道</t>
     <rPh sb="0" eb="3">
       <t>ジョウスイドウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>用水供給</t>
     <rPh sb="0" eb="2">
       <t>ヨウスイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キョウキュウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...22 lines deleted...]
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>構成比</t>
     <rPh sb="0" eb="2">
       <t>コウセイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ａ／ｂ</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　資本的収入（Ａ）</t>
     <rPh sb="1" eb="4">
       <t>シホンテキ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シュウニュウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>内　　訳</t>
     <rPh sb="0" eb="1">
       <t>ウチ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ヤク</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　企業債</t>
     <rPh sb="1" eb="3">
       <t>キギョウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>サイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　他会計繰入金</t>
     <rPh sb="1" eb="2">
       <t>タ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カイケイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>クリイレ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>キン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　国庫（県）補助金</t>
     <rPh sb="1" eb="3">
       <t>コッコ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ケン</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ホジョキン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　工事負担金</t>
     <rPh sb="1" eb="3">
       <t>コウジ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>フタンキン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　翌年度繰越財源充当額（Ｂ）</t>
     <rPh sb="1" eb="2">
       <t>ヨク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>クリコシ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ザイゲン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ジュウトウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ガク</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　前年度許可債の今年度収入分（Ｃ）</t>
     <rPh sb="1" eb="4">
       <t>ゼンネンド</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キョカ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>サイ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>コンネンド</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>シュウニュウ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ブン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　純計　（Ｄ）＝（Ａ）－（Ｂ）－（Ｃ）</t>
     <rPh sb="1" eb="2">
       <t>ジュン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　資本的支出　（Ｅ）</t>
     <rPh sb="1" eb="4">
       <t>シホンテキ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シシュツ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　新設・拡張事業費</t>
     <rPh sb="1" eb="3">
       <t>シンセツ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>カクチョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　改良事業費</t>
     <rPh sb="1" eb="3">
       <t>カイリョウ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ジギョウヒ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　企業債償還金</t>
     <rPh sb="1" eb="3">
       <t>キギョウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>サイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ショウカン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>キン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　収支差引　（D）－（E）　</t>
     <rPh sb="1" eb="3">
       <t>シュウシ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>サシヒキ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>※端数処理により合計は合わないことがある。</t>
     <rPh sb="1" eb="3">
       <t>ハスウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショリ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ゴウケイ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ア</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（単位：百万円）</t>
     <rPh sb="1" eb="3">
       <t>タンイ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ヒャクマンエン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>年　　度</t>
     <rPh sb="0" eb="1">
       <t>トシ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ド</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...2 lines deleted...]
-    <t>H25</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>H26</t>
   </si>
   <si>
     <t>H27</t>
   </si>
   <si>
     <t>H28</t>
   </si>
   <si>
     <t>H29</t>
   </si>
   <si>
     <t>H30</t>
   </si>
   <si>
     <t>R元</t>
     <rPh sb="1" eb="2">
       <t>ガン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>R2</t>
   </si>
   <si>
     <t>R3</t>
   </si>
   <si>
     <t>R4</t>
   </si>
   <si>
     <t>新設・拡張事業費</t>
     <rPh sb="0" eb="2">
       <t>シンセツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>カクチョウ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ジギョウヒ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>改良事業費</t>
     <rPh sb="0" eb="2">
       <t>カイリョウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ジギョウヒ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>企業債償還金</t>
     <rPh sb="0" eb="3">
       <t>キギョウサイ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショウカンキン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>その他</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>合計</t>
     <rPh sb="0" eb="2">
       <t>ゴウケイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>表－２３　施設別事業費（消費税を含む、建設利息を除く）</t>
     <rPh sb="0" eb="1">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シセツ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ベツ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ジギョウヒ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ショウヒゼイ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>フク</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ケンセツ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>リソク</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>ノゾ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>５年度計</t>
     <rPh sb="1" eb="3">
       <t>ネンド</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...6 lines deleted...]
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>対前年比</t>
     <rPh sb="0" eb="1">
       <t>タイ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>貯　水　施　設　費</t>
     <rPh sb="0" eb="1">
       <t>チョ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ミズ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ホドコ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>セツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>取　水　施　設　費</t>
     <rPh sb="0" eb="1">
       <t>トリ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ミズ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ホドコ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>セツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>導　水　施　設　費</t>
     <rPh sb="0" eb="1">
       <t>シルベ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ミズ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ホドコ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>セツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>浄　水　施　設　費</t>
     <rPh sb="0" eb="1">
       <t>キヨシ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ミズ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ホドコ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>セツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>送　水　施　設　費</t>
     <rPh sb="0" eb="1">
       <t>ソウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ミズ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ホドコ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>セツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>配　水　施　設　費</t>
     <rPh sb="0" eb="1">
       <t>クバ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ミズ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ホドコ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>セツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>そ　　　 の　　 　他</t>
     <rPh sb="10" eb="11">
       <t>タ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（３）貸借対照表</t>
     <rPh sb="3" eb="5">
       <t>タイシャク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ヒョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...120 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ている。</t>
   </si>
   <si>
-    <t>　負債の合計は、約8,200億円で前年度（約8,037億円）と比較して約163億円、2.0％増加</t>
-[...151 lines deleted...]
-  <si>
     <t>表－２４　貸借対照表の状況</t>
     <rPh sb="0" eb="1">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>タイシャク</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ジョウキョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　資産合計　（Ａ）＋（Ｂ）+（Ｃ）</t>
     <rPh sb="1" eb="3">
       <t>シサン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ゴウケイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　固定資産　（Ａ）＝（Ｄ）+（Ｅ）＋（Ｆ）</t>
     <rPh sb="1" eb="3">
       <t>コテイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シサン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　有形固定資産　（Ｄ）</t>
     <rPh sb="1" eb="3">
       <t>ユウケイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>コテイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シサン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　　うち土地</t>
     <rPh sb="5" eb="7">
       <t>トチ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　　　 　償却資産</t>
     <rPh sb="6" eb="8">
       <t>ショウキャク</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>シサン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　　　 　減価償却累計額（△）</t>
     <rPh sb="6" eb="8">
       <t>ゲンカ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ショウキャク</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ルイケイ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ガク</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　　　 　建設仮勘定</t>
     <rPh sb="6" eb="8">
       <t>ケンセツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>カリ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>カンジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　無形固定資産　（Ｅ）</t>
     <rPh sb="1" eb="3">
       <t>ムケイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>コテイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シサン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　投資　（Ｆ）</t>
     <rPh sb="1" eb="3">
       <t>トウシ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　流動資産　（Ｂ）</t>
     <rPh sb="1" eb="3">
       <t>リュウドウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シサン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　　うち現金及び預金</t>
     <rPh sb="5" eb="7">
       <t>ゲンキン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>オヨ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ヨキン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　繰延勘定　（Ｃ）</t>
     <rPh sb="1" eb="3">
       <t>クリノベ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>カンジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　負債・資本合計　（Ｇ）+（Ｈ）</t>
     <rPh sb="1" eb="3">
       <t>フサイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シホン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ゴウケイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　負債合計　（Ｇ）＝（I）+（J）＋（K）</t>
     <rPh sb="1" eb="3">
       <t>フサイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ゴウケイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　固定負債　（I）</t>
     <rPh sb="1" eb="3">
       <t>コテイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>フサイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　流動負債　（J）</t>
     <rPh sb="1" eb="3">
       <t>リュウドウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>フサイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　繰延収益　（K)</t>
     <rPh sb="1" eb="3">
       <t>クリノベ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シュウエキ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　資本合計　（Ｈ）＝（L）+（M）</t>
     <rPh sb="1" eb="3">
       <t>シホン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ゴウケイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　資本金　（L）</t>
     <rPh sb="1" eb="3">
       <t>シホン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>キン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　剰余金　（M）＝（N）＋（O）</t>
     <rPh sb="1" eb="3">
       <t>ジョウヨ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>キン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　資本剰余金　（N）</t>
     <rPh sb="1" eb="3">
       <t>シホン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジョウヨ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>キン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　利益剰余金　（O）</t>
     <rPh sb="1" eb="3">
       <t>リエキ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジョウヨ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>キン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　　うち当年度未処分利益剰余金、</t>
     <rPh sb="8" eb="9">
       <t>ミ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　　当年度未処理欠損金（△）</t>
     <rPh sb="6" eb="7">
       <t>ミ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>※</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>端数処理により合計は合わないことがある。</t>
     <rPh sb="0" eb="2">
       <t>ハスウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショリ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ゴウケイ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ア</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>区分</t>
-    <phoneticPr fontId="5"/>
+    <r>
+      <t>　 上水道事業の有収水量1m</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>当たりの給水原価は213円36銭で、前年度</t>
+    </r>
+    <rPh sb="2" eb="4">
+      <t>ジョウスイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ドウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ユウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>シュウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>スイリョウ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>キュウスイ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ゲンカ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="33" eb="36">
+      <t>ゼンネンド</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（208円32銭）に比べ、5円4銭の増加となっている。このうち、人件費が19円99銭</t>
+    <rPh sb="10" eb="11">
+      <t>クラ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ゾウカ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（同19円16銭)、減価償却費が89円28銭（同85円77銭）、受水費が52円25銭</t>
+    <rPh sb="7" eb="8">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ゼニ</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>ドウ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="38" eb="39">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（同52円67銭)、支払利息が5円79銭（同5円81銭）で、それぞれ全体の9.4％、</t>
+    <rPh sb="21" eb="22">
+      <t>ドウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>41.8％、24.5％、2.7％を占めている。〔表－１７〕</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 　また、有収水量１m</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>当たりの供給単価は202円1銭で、前年度（198円67銭）に</t>
+    </r>
+    <rPh sb="5" eb="6">
+      <t>ユウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>シュウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>スイリョウ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>キョウキュウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>タンカ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="29" eb="32">
+      <t>ゼンネンド</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>セン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>比べ3円34銭増加している。</t>
+    <rPh sb="3" eb="4">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ゾウカ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 　給水原価と供給単価を比較すると、供給単価が給水原価を11円35銭下回り、</t>
+    <rPh sb="2" eb="4">
+      <t>キュウスイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ゲンカ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>キョウキュウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>タンカ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ヒカク</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>キョウキュウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>タンカ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>キュウスイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ゲンカ</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>シタ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>料金回収率（供給単価／給水原価×100）は94.7％となっており、前年度</t>
+    <rPh sb="0" eb="2">
+      <t>リョウキン</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>カイシュウリツ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>キョウキュウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>タンカ</t>
+    </rPh>
+    <rPh sb="11" eb="15">
+      <t>キュウスイゲンカ</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>マエ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（95.4％）を下回っている。なお、令和5年度の料金回収率は全国値</t>
+    <rPh sb="8" eb="10">
+      <t>シタマワ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>令和６年度</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>R5</t>
+  </si>
+  <si>
+    <t>R6</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>表－１９　上水道事業における給水原価の分布状況　（令和６年度）</t>
+    <rPh sb="0" eb="1">
+      <t>ヒョウ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ジョウスイドウ</t>
+    </rPh>
+    <rPh sb="14" eb="18">
+      <t>キュウスイゲンカ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ブンプ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>カズ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ネンドヘイネンド</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>表－２０　上水道事業における供給単価の分布状況　（令和６年度）</t>
+    <rPh sb="0" eb="1">
+      <t>ヒョウ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ジョウスイドウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>キョウキュウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>タンカ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ブンプ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t>　 令和6年度の県内平均は、186.09円／m</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（家庭用で口径13mmを1か月20㎥使用した場合</t>
+    </r>
+    <rPh sb="2" eb="3">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>カズ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ヘイネンド</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ケンナイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ヘイキン</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>ヨウ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>コウケイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>表－２１　上水道事業における水道料金の地域別及び規模別分布状況　（令和6年度）</t>
+    <rPh sb="0" eb="1">
+      <t>ヒョウ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ジョウスイドウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>スイドウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>リョウキン</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>チイキ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ベツ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="24" eb="27">
+      <t>キボベツ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ブンプ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 　令和６年度における上水道事業及び水道用水供給事業の資本的収入は約451億円で、前年</t>
+    <rPh sb="2" eb="3">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>カズ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ヘイネンド</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ジョウスイドウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>スイドウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ヨウスイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>キョウキュウ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="27" eb="30">
+      <t>シホンテキ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>シュウニュウ</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>ゼンネン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>度（約557億円）と比較して約106億円、19.0%減少している。内訳は、収入全体の75.9％を占</t>
+    <rPh sb="10" eb="12">
+      <t>ヒカク</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ゲンショウ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ウチワケ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>シュウニュウ</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>ゼンタイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>める企業債が約342億円で前年度（約450億円）と比較して約108億円減少し、他会計</t>
+    <rPh sb="35" eb="37">
+      <t>ゲンショウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>繰入金が約28億円で、前年度（約</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>29</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>億円）と比較して約1億円減少し、国庫（県）補助金が約</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>クリイレ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ゲンショウ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>コッコ</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>ケン</t>
+    </rPh>
+    <rPh sb="43" eb="44">
+      <t>ヤク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>29億円で、前年度（約26億円）と比較して3億円増加し、工事負担金が約21億円で、前年度</t>
+    <rPh sb="2" eb="3">
+      <t>オク</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ヒカク</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ゾウカ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>コウジ</t>
+    </rPh>
+    <rPh sb="30" eb="33">
+      <t>フタンキン</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="41" eb="44">
+      <t>ゼンネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>（約24億円）と比較して約3億円減少し、その他が約31億円で、前年度(約28億円)と比較して</t>
+    <rPh sb="12" eb="13">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ゲンショウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>約3億円の増加となっている。</t>
+    <rPh sb="0" eb="1">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ゾウカ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　一方、資本的支出は約1,271億円で、前年度（約1,212億円）と比較して約59億円、4.9％増加</t>
+    <rPh sb="1" eb="3">
+      <t>イッポウ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>シホンテキ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シシュツ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="20" eb="23">
+      <t>ゼンネンド</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>ヒカク</t>
+    </rPh>
+    <rPh sb="38" eb="39">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>ゾウカ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　内訳を見ると、新設・拡張事業費は約28億円であり、過去10年間を見ると平成26年度の</t>
+    <rPh sb="1" eb="3">
+      <t>ウチワケ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ミ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>約119億円をピークに５分の１程度に減少している。一方、老朽化等に伴う既存施設の改良</t>
+    <rPh sb="0" eb="1">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ブン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>テイド</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ゲンショウ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>イッポウ</t>
+    </rPh>
+    <rPh sb="28" eb="31">
+      <t>ロウキュウカ</t>
+    </rPh>
+    <rPh sb="31" eb="32">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>トモナ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>に要する改良事業費は約972億円と、10年前に比べ２倍以上となっており、各事業体においては</t>
+    <rPh sb="20" eb="22">
+      <t>ネンマエ</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>クラ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>バイ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>イジョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>444億円から、資本的支出約1,271億円を差し引いた約827億円が収支不足額となり、前年度</t>
+    <rPh sb="22" eb="23">
+      <t>サ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>シュウシ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>ブソク</t>
+    </rPh>
+    <rPh sb="38" eb="39">
+      <t>ガク</t>
+    </rPh>
+    <rPh sb="43" eb="46">
+      <t>ゼンネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>（約664億円）と比較して約163億円、24.6%増加している。　〔表－２２〕</t>
+    <rPh sb="25" eb="27">
+      <t>ゾウカ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　なお、令和６年度の建設利息を除いた建設改良事業費約998億円のうち、施設別の主な事</t>
+    <rPh sb="5" eb="6">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>カズ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ヘイネンド</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ケンセツ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>リソク</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ノゾ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ケンセツ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>カイリョウ</t>
+    </rPh>
+    <rPh sb="23" eb="26">
+      <t>ジギョウヒ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="38" eb="39">
+      <t>ベツ</t>
+    </rPh>
+    <rPh sb="40" eb="41">
+      <t>オモ</t>
+    </rPh>
+    <rPh sb="42" eb="43">
+      <t>コト</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>業費の内訳は、配水施設費が約592億円で全体の59.3％、浄水施設費が約223億円で全体の</t>
+    <rPh sb="7" eb="9">
+      <t>ハイスイ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>シセツヒ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ゼンタイ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>ジョウスイ</t>
+    </rPh>
+    <rPh sb="31" eb="34">
+      <t>シセツヒ</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>ゼンタイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>22.3％となっている。〔表－２３〕</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>６年度計</t>
+    <rPh sb="1" eb="2">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ド</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>６年度計</t>
+    <rPh sb="1" eb="3">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>５年度</t>
+    <rPh sb="1" eb="3">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　令和６年度末における上水道事業及び水道用水供給事業の資産の合計は約1兆8,950億円</t>
+    <rPh sb="1" eb="3">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>マツ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ジョウスイドウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>スイドウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ヨウスイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>キョウキュウ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>シサン</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ゴウケイ</t>
+    </rPh>
+    <rPh sb="42" eb="43">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>で前年度（約1兆8,799億円）と比較して、約151億円増加している。内訳は、資産の90.2％</t>
+    <rPh sb="1" eb="2">
+      <t>ゼン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>タビ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>チョウ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>オク</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ヒカク</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ゾウカ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>を占める固定資産が約1兆7,088億円で前年度（約1兆6,846億円）と比較して、約242億円</t>
+    <rPh sb="17" eb="18">
+      <t>オク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>増加しており、流動資産が約1,862億円で前年度（約1,953億円）と比較して約91億円減少し</t>
+    <rPh sb="0" eb="2">
+      <t>ゾウカ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>リュウドウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>シサン</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>オク</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="21" eb="24">
+      <t>ゼンネンド</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="31" eb="32">
+      <t>オク</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>ゲンショウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　負債の合計は、約8,217億円で前年度（約8,200億円）と比較して約17億円、0.2％増加</t>
+    <rPh sb="45" eb="47">
+      <t>ゾウカ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>している。内訳は、固定負債が約3,312億円で前年度（約3,230億円）と比較して、約82億円</t>
+    <rPh sb="5" eb="7">
+      <t>ウチワケ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>オク</t>
+    </rPh>
+    <rPh sb="23" eb="26">
+      <t>ゼンネンド</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>オク</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>ヒカク</t>
+    </rPh>
+    <rPh sb="42" eb="43">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="45" eb="47">
+      <t>オクエン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>増加し、流動負債が約811億円で前年度（約810億円）と比較して、約1億円増加している。</t>
+    <rPh sb="0" eb="2">
+      <t>ゾウカ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>リュウドウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>フサイ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="15" eb="18">
+      <t>ゼンネンド</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ヒカク</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>ゾウカ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　資本の合計は、約1兆734億円で前年度（約1兆599億円）と比較して約135億円、1.3％増加し</t>
+    <rPh sb="4" eb="6">
+      <t>ゴウケイ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>チョウ</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>チョウ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ヒカク</t>
+    </rPh>
+    <rPh sb="46" eb="48">
+      <t>ゾウカ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ている。内訳は、負債・資本の50.2％を占める資本金が約9,515億円で前年度（約9,364億円）</t>
+    <rPh sb="37" eb="39">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="40" eb="41">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="46" eb="48">
+      <t>オクエン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>と比較して、約151億円増加し、負債・資本の6.4％を占める剰余金が約1,219億円で</t>
+    <rPh sb="12" eb="14">
+      <t>ゾウカ</t>
+    </rPh>
+    <rPh sb="30" eb="33">
+      <t>ジョウヨキン</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>オクエン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>前年度（約1,235億円）と比較して約16億円減少している。</t>
+    <rPh sb="18" eb="19">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>オクエン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ゲンショウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　剰余金のうち利益剰余金が約398億円で前年度（約415億円）と比較して約17億円</t>
+    <rPh sb="1" eb="4">
+      <t>ジョウヨキン</t>
+    </rPh>
+    <rPh sb="20" eb="23">
+      <t>ゼンネンド</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>オクエン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>減少している。　〔表－２４〕</t>
+    <rPh sb="0" eb="2">
+      <t>ゲンショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="0.0"/>
     <numFmt numFmtId="177" formatCode="\(0.00\)"/>
     <numFmt numFmtId="178" formatCode="\(0.0\)"/>
     <numFmt numFmtId="179" formatCode="0.0%"/>
     <numFmt numFmtId="180" formatCode="#,##0.00_ "/>
     <numFmt numFmtId="181" formatCode="#,##0.0"/>
     <numFmt numFmtId="182" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="183" formatCode="#,##0;&quot;▲ &quot;#,##0"/>
   </numFmts>
-  <fonts count="29" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
@@ -4791,2481 +4777,2854 @@
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="720">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="4" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyProtection="1">
-[...36 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="38" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="18" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="18" fillId="0" borderId="62" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="62" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="18" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="distributed" vertical="center"/>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="25" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...164 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="22" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="23" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="22" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="23" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="37" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="34" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="40" fontId="9" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="44" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="40" fontId="9" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-    <xf numFmtId="40" fontId="9" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="40" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="40" fontId="9" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="41" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="40" fontId="9" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="42" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="40" fontId="9" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="30" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="43" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="3" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="4" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="179" fontId="9" fillId="0" borderId="25" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="179" fontId="10" fillId="0" borderId="25" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...21 lines deleted...]
-    </xf>
     <xf numFmtId="179" fontId="9" fillId="0" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="38" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="40" fontId="9" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="9" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="9" fillId="0" borderId="35" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="8" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="40" fontId="8" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="3" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="40" fontId="8" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="4" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="40" fontId="8" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="8" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="8" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="8" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="8" fillId="0" borderId="34" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="8" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="179" fontId="9" fillId="0" borderId="37" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="51" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="52" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="52" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="51" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="52" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="8" fillId="0" borderId="51" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="4" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="52" xfId="4" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="8" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="49" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="50" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="50" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="49" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="8" fillId="0" borderId="49" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="50" xfId="4" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="45" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="47" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="47" xfId="4" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="48" xfId="4" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="4" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="28" xfId="4" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="49" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="50" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="48" xfId="4" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" xfId="4" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="28" xfId="4" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="48" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="45" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="46" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="47" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="16" fillId="0" borderId="45" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="46" xfId="4" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="46" xfId="4" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="47" xfId="4" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="51" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="49" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="14" fillId="0" borderId="46" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="14" fillId="0" borderId="47" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="58" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="0" borderId="56" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="56" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="0" borderId="58" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="61" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="55" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="51" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="23" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="52" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="40" fontId="8" fillId="0" borderId="56" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="59" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="60" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="40" fontId="8" fillId="0" borderId="61" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="40" fontId="8" fillId="0" borderId="55" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="54" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="48" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="49" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="50" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="40" fontId="8" fillId="0" borderId="54" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="58" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="55" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="48" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="57" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="56" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="56" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="55" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="53" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="54" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="54" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="16" fillId="0" borderId="45" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="16" fillId="0" borderId="47" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="16" fillId="0" borderId="53" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="53" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="53" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="16" fillId="0" borderId="53" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="53" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="53" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="16" fillId="0" borderId="53" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="16" fillId="0" borderId="53" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="45" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="46" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="47" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="51" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="52" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="51" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="183" fontId="7" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="52" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="7" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="7" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="23" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="23" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="23" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="23" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="23" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="23" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="23" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="23" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="23" fillId="0" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="49" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="23" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="23" fillId="0" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="23" fillId="0" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="49" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="23" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="23" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="23" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="23" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="7" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="7" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="44" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="182" fontId="7" fillId="0" borderId="69" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="7" fillId="0" borderId="70" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="45" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="46" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="67" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="68" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="69" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="45" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="46" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="67" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="182" fontId="7" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="7" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="23" fillId="0" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="7" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="7" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="23" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="23" fillId="0" borderId="40" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="7" fillId="0" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="7" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="64" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="65" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="66" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-      <protection locked="0"/>
-[...21 lines deleted...]
-    <xf numFmtId="179" fontId="10" fillId="0" borderId="22" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="179" fontId="10" fillId="0" borderId="23" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="179" fontId="10" fillId="0" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="34" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="35" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="64" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="65" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="66" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="66" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="48" xfId="4" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="4" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="4" applyFont="1" applyBorder="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="66" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="66" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="59" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="71" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="59" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="71" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="71" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="59" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="60" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="41" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="41" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="42" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="72" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="41" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="42" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="42" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="52" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="66" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="48" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="71" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="59" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="45" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="46" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="47" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="40" fontId="17" fillId="0" borderId="45" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="66" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="48" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...74 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="49" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
-    </xf>
-[...99 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...880 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="42" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...107 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="66" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
-[...121 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="パーセント" xfId="2" builtinId="5"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準_Ｐ　１６　給水原価　供給単価★" xfId="3" xr:uid="{9BB8ED14-EAB8-4D14-9BE4-5C534CB22B0A}"/>
-[...1 lines deleted...]
-    <cellStyle name="標準_p16~17財務状況＆p40~45上水事業（その１）" xfId="4" xr:uid="{7E660FC6-A492-42DC-9B40-DEFD26E6F650}"/>
+    <cellStyle name="標準_Ｐ　１６　給水原価　供給単価★" xfId="3" xr:uid="{0DAB8C3B-01AB-4C09-B7A6-B565ED1B0EDC}"/>
+    <cellStyle name="標準_Ｐ　１７　家庭用２０ｍ３★" xfId="5" xr:uid="{FF33B659-7AD1-46B2-A5DC-ABF3EAA03BBA}"/>
+    <cellStyle name="標準_p16~17財務状況＆p40~45上水事業（その１）" xfId="4" xr:uid="{9293A301-FF53-426A-A7B6-93CF7AE7C7B2}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>31</xdr:col>
       <xdr:colOff>93052</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>31</xdr:col>
       <xdr:colOff>93053</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="3" name="直線コネクタ 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39090AC8-F818-40D7-AD4E-0C202859CE64}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF4C401D-673A-415A-BD0F-93E5C7F02F8C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3628732" y="1070610"/>
           <a:ext cx="1" cy="2604135"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>152400</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>53</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>91440</xdr:rowOff>
+      <xdr:col>49</xdr:col>
+      <xdr:colOff>58386</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>149283</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="図 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{036C56F3-3AF4-1CD7-CCA7-00D992C0E728}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02DA6D17-01E3-AEEA-94E4-F2562E01A5B3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="137160" y="342900"/>
-          <a:ext cx="5928563" cy="3970020"/>
+          <a:off x="190500" y="506730"/>
+          <a:ext cx="5468586" cy="3604953"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>22860</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>243840</xdr:rowOff>
+      <xdr:colOff>24765</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>116205</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>42</xdr:col>
-      <xdr:colOff>22860</xdr:colOff>
+      <xdr:col>40</xdr:col>
+      <xdr:colOff>17989</xdr:colOff>
       <xdr:row>14</xdr:row>
-      <xdr:rowOff>277918</xdr:rowOff>
+      <xdr:rowOff>240705</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="図 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A42C2506-40AC-AECC-A2B9-ECB4A5078EC6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C57E4E45-E7D6-7AB7-18FE-AF1E8E93A127}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="350520" y="525780"/>
-          <a:ext cx="5669280" cy="3539278"/>
+          <a:off x="358140" y="687705"/>
+          <a:ext cx="5346274" cy="3391575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Dstfs03\17060_&#27700;&#25919;&#35506;$\02_&#23460;&#29677;&#12501;&#12457;&#12523;&#12480;\&#27700;&#36947;&#20107;&#26989;&#23460;\&#32076;&#21942;&#25351;&#23566;\800%20&#21315;&#33865;&#30476;&#12398;&#27700;&#36947;&#12539;&#27700;&#36947;&#32113;&#35336;\&#21315;&#33865;&#30476;&#12398;&#27700;&#36947;\R07&#21315;&#33865;&#30476;&#12398;&#27700;&#36947;&#65288;R06&#23455;&#32318;&#65289;\03_&#20803;&#12487;&#12540;&#12479;&#65288;&#26356;&#26032;&#20013;&#65289;\&#9675;p19~20p22&#65374;p28&#36039;&#26412;&#21454;&#25903;&#65286;p48&#65374;53&#19978;&#27700;&#20107;&#26989;&#65288;&#12381;&#12398;&#65297;&#65289;(R6)&#12304;2&#26376;26&#26085;&#20462;&#27491;&#12305;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/02_&#23460;&#29677;&#12501;&#12457;&#12523;&#12480;/&#27700;&#36947;&#20107;&#26989;&#23460;/&#32076;&#21942;&#25351;&#23566;/800%20&#21315;&#33865;&#30476;&#12398;&#27700;&#36947;&#12539;&#27700;&#36947;&#32113;&#35336;/&#21315;&#33865;&#30476;&#12398;&#27700;&#36947;/R07&#21315;&#33865;&#30476;&#12398;&#27700;&#36947;&#65288;R06&#23455;&#32318;&#65289;/03_&#20803;&#12487;&#12540;&#12479;&#65288;&#26356;&#26032;&#20013;&#65289;/&#9675;p19~20p22&#65374;p28&#36039;&#26412;&#21454;&#25903;&#65286;p48&#65374;53&#19978;&#27700;&#20107;&#26989;&#65288;&#12381;&#12398;&#65297;&#65289;(R6)&#12304;2&#26376;26&#26085;&#20462;&#27491;&#12305;.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Ｐ1９"/>
+      <sheetName val="Ｐ２０"/>
+      <sheetName val="Ｐ２２"/>
+      <sheetName val="Ｐ２３"/>
+      <sheetName val="Ｐ２４"/>
+      <sheetName val="Ｐ２５"/>
+      <sheetName val="Ｐ２６"/>
+      <sheetName val="Ｐ２６ (ぼつ)"/>
+      <sheetName val="Ｐ２７"/>
+      <sheetName val="Ｐ２８"/>
+      <sheetName val="Ｐ48～53"/>
+      <sheetName val="資１"/>
+      <sheetName val="資料１－２"/>
+      <sheetName val="資２"/>
+      <sheetName val="資３"/>
+      <sheetName val="資４"/>
+      <sheetName val="資４ (2)"/>
+      <sheetName val="資４－２"/>
+      <sheetName val="資５"/>
+      <sheetName val="資６"/>
+      <sheetName val="資７"/>
+      <sheetName val="資８"/>
+      <sheetName val="資９"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2">
+        <row r="32">
+          <cell r="G32" t="str">
+            <v>S55</v>
+          </cell>
+          <cell r="K32" t="str">
+            <v>S60</v>
+          </cell>
+          <cell r="O32" t="str">
+            <v>H2</v>
+          </cell>
+          <cell r="S32" t="str">
+            <v>H7</v>
+          </cell>
+          <cell r="W32" t="str">
+            <v>H12</v>
+          </cell>
+          <cell r="AA32" t="str">
+            <v>H1７</v>
+          </cell>
+          <cell r="AE32" t="str">
+            <v>H22</v>
+          </cell>
+          <cell r="AI32" t="str">
+            <v>H27</v>
+          </cell>
+          <cell r="AM32" t="str">
+            <v>R2</v>
+          </cell>
+          <cell r="AQ32" t="str">
+            <v>R3</v>
+          </cell>
+          <cell r="AU32" t="str">
+            <v>R4</v>
+          </cell>
+          <cell r="AY32" t="str">
+            <v>R5</v>
+          </cell>
+          <cell r="BC32" t="str">
+            <v>R6</v>
+          </cell>
+        </row>
+        <row r="35">
+          <cell r="G35">
+            <v>0.74564508293427711</v>
+          </cell>
+          <cell r="K35">
+            <v>0.83007448789571692</v>
+          </cell>
+          <cell r="O35">
+            <v>0.92214405711885772</v>
+          </cell>
+          <cell r="S35">
+            <v>0.80993940490187222</v>
+          </cell>
+          <cell r="W35">
+            <v>0.86877298562353722</v>
+          </cell>
+          <cell r="AA35">
+            <v>0.92295771529776394</v>
+          </cell>
+          <cell r="AE35">
+            <v>0.98111575609052903</v>
+          </cell>
+          <cell r="AI35">
+            <v>1.0089999999999999</v>
+          </cell>
+          <cell r="AM35">
+            <v>1.0030145105252402</v>
+          </cell>
+          <cell r="AQ35">
+            <v>0.9988341443633415</v>
+          </cell>
+          <cell r="AU35">
+            <v>0.94289273223781922</v>
+          </cell>
+          <cell r="AY35">
+            <v>0.95367703533026116</v>
+          </cell>
+          <cell r="BC35">
+            <v>0.94680352455942995</v>
+          </cell>
+        </row>
+        <row r="38">
+          <cell r="G38">
+            <v>0.82904257109204116</v>
+          </cell>
+          <cell r="K38">
+            <v>0.93607086451967314</v>
+          </cell>
+          <cell r="O38">
+            <v>0.93063015852220621</v>
+          </cell>
+          <cell r="S38">
+            <v>0.90249999999999997</v>
+          </cell>
+          <cell r="W38">
+            <v>0.94667251879080483</v>
+          </cell>
+          <cell r="AA38">
+            <v>0.97479692889729608</v>
+          </cell>
+          <cell r="AE38">
+            <v>1.0046915725456125</v>
+          </cell>
+          <cell r="AI38">
+            <v>1.0489999999999999</v>
+          </cell>
+          <cell r="AM38">
+            <v>1.0009999999999999</v>
+          </cell>
+          <cell r="AQ38">
+            <v>1.024</v>
+          </cell>
+          <cell r="AU38">
+            <v>0.97499999999999998</v>
+          </cell>
+          <cell r="AY38">
+            <v>0.97899999999999998</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8">
+        <row r="17">
+          <cell r="K17" t="str">
+            <v>H26</v>
+          </cell>
+          <cell r="N17" t="str">
+            <v>H27</v>
+          </cell>
+          <cell r="Q17" t="str">
+            <v>H28</v>
+          </cell>
+          <cell r="T17" t="str">
+            <v>H29</v>
+          </cell>
+          <cell r="W17" t="str">
+            <v>H30</v>
+          </cell>
+          <cell r="Z17" t="str">
+            <v>R元</v>
+          </cell>
+          <cell r="AC17" t="str">
+            <v>R2</v>
+          </cell>
+          <cell r="AF17" t="str">
+            <v>R3</v>
+          </cell>
+          <cell r="AI17" t="str">
+            <v>R4</v>
+          </cell>
+          <cell r="AL17" t="str">
+            <v>R5</v>
+          </cell>
+          <cell r="AO17" t="str">
+            <v>R6</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="C18" t="str">
+            <v>新設・拡張事業費</v>
+          </cell>
+          <cell r="K18">
+            <v>11938</v>
+          </cell>
+          <cell r="N18">
+            <v>8732</v>
+          </cell>
+          <cell r="Q18">
+            <v>9990</v>
+          </cell>
+          <cell r="T18">
+            <v>11710</v>
+          </cell>
+          <cell r="W18">
+            <v>9516</v>
+          </cell>
+          <cell r="Z18">
+            <v>8220</v>
+          </cell>
+          <cell r="AC18">
+            <v>6000</v>
+          </cell>
+          <cell r="AF18">
+            <v>2758</v>
+          </cell>
+          <cell r="AI18">
+            <v>2953</v>
+          </cell>
+          <cell r="AL18">
+            <v>2976</v>
+          </cell>
+          <cell r="AO18">
+            <v>2820</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="C19" t="str">
+            <v>改良事業費</v>
+          </cell>
+          <cell r="K19">
+            <v>48013</v>
+          </cell>
+          <cell r="N19">
+            <v>51786</v>
+          </cell>
+          <cell r="Q19">
+            <v>60566</v>
+          </cell>
+          <cell r="T19">
+            <v>57285</v>
+          </cell>
+          <cell r="W19">
+            <v>66960</v>
+          </cell>
+          <cell r="Z19">
+            <v>68060</v>
+          </cell>
+          <cell r="AC19">
+            <v>82914</v>
+          </cell>
+          <cell r="AF19">
+            <v>76323</v>
+          </cell>
+          <cell r="AI19">
+            <v>87018</v>
+          </cell>
+          <cell r="AL19">
+            <v>89087</v>
+          </cell>
+          <cell r="AO19">
+            <v>97213</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="C20" t="str">
+            <v>企業債償還金</v>
+          </cell>
+          <cell r="K20">
+            <v>27873</v>
+          </cell>
+          <cell r="N20">
+            <v>28051</v>
+          </cell>
+          <cell r="Q20">
+            <v>28298</v>
+          </cell>
+          <cell r="T20">
+            <v>28486</v>
+          </cell>
+          <cell r="W20">
+            <v>27742</v>
+          </cell>
+          <cell r="Z20">
+            <v>26582</v>
+          </cell>
+          <cell r="AC20">
+            <v>27309</v>
+          </cell>
+          <cell r="AF20">
+            <v>28159</v>
+          </cell>
+          <cell r="AI20">
+            <v>28255</v>
+          </cell>
+          <cell r="AL20">
+            <v>28157</v>
+          </cell>
+          <cell r="AO20">
+            <v>26383</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="C21" t="str">
+            <v>その他</v>
+          </cell>
+          <cell r="K21">
+            <v>5429</v>
+          </cell>
+          <cell r="N21">
+            <v>1762</v>
+          </cell>
+          <cell r="Q21">
+            <v>2011</v>
+          </cell>
+          <cell r="T21">
+            <v>3640</v>
+          </cell>
+          <cell r="W21">
+            <v>1983</v>
+          </cell>
+          <cell r="Z21">
+            <v>2475</v>
+          </cell>
+          <cell r="AC21">
+            <v>3395</v>
+          </cell>
+          <cell r="AF21">
+            <v>1821</v>
+          </cell>
+          <cell r="AI21">
+            <v>1033</v>
+          </cell>
+          <cell r="AL21">
+            <v>1001</v>
+          </cell>
+          <cell r="AO21">
+            <v>704</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7568,58 +7927,58 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65658ABE-6647-47D9-8D9C-B22B3BDC8488}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA786514-2562-494A-8363-3DCDBD65C047}">
+  <sheetPr codeName="Sheet3">
     <tabColor rgb="FFCCFFCC"/>
   </sheetPr>
   <dimension ref="A2:CP59"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScale="120" zoomScaleNormal="100" zoomScaleSheetLayoutView="120" workbookViewId="0">
+      <selection activeCell="AK28" sqref="AK28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.88671875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2" style="1" customWidth="1"/>
     <col min="3" max="5" width="1.77734375" style="1" customWidth="1"/>
     <col min="6" max="6" width="2" style="1" customWidth="1"/>
     <col min="7" max="54" width="1.33203125" style="1" customWidth="1"/>
     <col min="55" max="58" width="1.44140625" style="1" customWidth="1"/>
     <col min="59" max="16384" width="1.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:57" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
@@ -7645,758 +8004,758 @@
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
     </row>
     <row r="4" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
-      <c r="F4" s="113" t="s">
-[...52 lines deleted...]
-      <c r="BE4" s="113"/>
+      <c r="F4" s="236" t="s">
+        <v>202</v>
+      </c>
+      <c r="G4" s="236"/>
+      <c r="H4" s="236"/>
+      <c r="I4" s="236"/>
+      <c r="J4" s="236"/>
+      <c r="K4" s="236"/>
+      <c r="L4" s="236"/>
+      <c r="M4" s="236"/>
+      <c r="N4" s="236"/>
+      <c r="O4" s="236"/>
+      <c r="P4" s="236"/>
+      <c r="Q4" s="236"/>
+      <c r="R4" s="236"/>
+      <c r="S4" s="236"/>
+      <c r="T4" s="236"/>
+      <c r="U4" s="236"/>
+      <c r="V4" s="236"/>
+      <c r="W4" s="236"/>
+      <c r="X4" s="236"/>
+      <c r="Y4" s="236"/>
+      <c r="Z4" s="236"/>
+      <c r="AA4" s="236"/>
+      <c r="AB4" s="236"/>
+      <c r="AC4" s="236"/>
+      <c r="AD4" s="236"/>
+      <c r="AE4" s="236"/>
+      <c r="AF4" s="236"/>
+      <c r="AG4" s="236"/>
+      <c r="AH4" s="236"/>
+      <c r="AI4" s="236"/>
+      <c r="AJ4" s="236"/>
+      <c r="AK4" s="236"/>
+      <c r="AL4" s="236"/>
+      <c r="AM4" s="236"/>
+      <c r="AN4" s="236"/>
+      <c r="AO4" s="236"/>
+      <c r="AP4" s="236"/>
+      <c r="AQ4" s="236"/>
+      <c r="AR4" s="236"/>
+      <c r="AS4" s="236"/>
+      <c r="AT4" s="236"/>
+      <c r="AU4" s="236"/>
+      <c r="AV4" s="236"/>
+      <c r="AW4" s="236"/>
+      <c r="AX4" s="236"/>
+      <c r="AY4" s="236"/>
+      <c r="AZ4" s="236"/>
+      <c r="BA4" s="236"/>
+      <c r="BB4" s="236"/>
+      <c r="BC4" s="236"/>
+      <c r="BD4" s="236"/>
+      <c r="BE4" s="236"/>
     </row>
     <row r="5" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C5" s="5"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
-      <c r="F5" s="113" t="s">
-[...52 lines deleted...]
-      <c r="BE5" s="113"/>
+      <c r="F5" s="236" t="s">
+        <v>203</v>
+      </c>
+      <c r="G5" s="236"/>
+      <c r="H5" s="236"/>
+      <c r="I5" s="236"/>
+      <c r="J5" s="236"/>
+      <c r="K5" s="236"/>
+      <c r="L5" s="236"/>
+      <c r="M5" s="236"/>
+      <c r="N5" s="236"/>
+      <c r="O5" s="236"/>
+      <c r="P5" s="236"/>
+      <c r="Q5" s="236"/>
+      <c r="R5" s="236"/>
+      <c r="S5" s="236"/>
+      <c r="T5" s="236"/>
+      <c r="U5" s="236"/>
+      <c r="V5" s="236"/>
+      <c r="W5" s="236"/>
+      <c r="X5" s="236"/>
+      <c r="Y5" s="236"/>
+      <c r="Z5" s="236"/>
+      <c r="AA5" s="236"/>
+      <c r="AB5" s="236"/>
+      <c r="AC5" s="236"/>
+      <c r="AD5" s="236"/>
+      <c r="AE5" s="236"/>
+      <c r="AF5" s="236"/>
+      <c r="AG5" s="236"/>
+      <c r="AH5" s="236"/>
+      <c r="AI5" s="236"/>
+      <c r="AJ5" s="236"/>
+      <c r="AK5" s="236"/>
+      <c r="AL5" s="236"/>
+      <c r="AM5" s="236"/>
+      <c r="AN5" s="236"/>
+      <c r="AO5" s="236"/>
+      <c r="AP5" s="236"/>
+      <c r="AQ5" s="236"/>
+      <c r="AR5" s="236"/>
+      <c r="AS5" s="236"/>
+      <c r="AT5" s="236"/>
+      <c r="AU5" s="236"/>
+      <c r="AV5" s="236"/>
+      <c r="AW5" s="236"/>
+      <c r="AX5" s="236"/>
+      <c r="AY5" s="236"/>
+      <c r="AZ5" s="236"/>
+      <c r="BA5" s="236"/>
+      <c r="BB5" s="236"/>
+      <c r="BC5" s="236"/>
+      <c r="BD5" s="236"/>
+      <c r="BE5" s="236"/>
     </row>
     <row r="6" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C6" s="6"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
-      <c r="F6" s="113" t="s">
-[...52 lines deleted...]
-      <c r="BE6" s="113"/>
+      <c r="F6" s="236" t="s">
+        <v>204</v>
+      </c>
+      <c r="G6" s="236"/>
+      <c r="H6" s="236"/>
+      <c r="I6" s="236"/>
+      <c r="J6" s="236"/>
+      <c r="K6" s="236"/>
+      <c r="L6" s="236"/>
+      <c r="M6" s="236"/>
+      <c r="N6" s="236"/>
+      <c r="O6" s="236"/>
+      <c r="P6" s="236"/>
+      <c r="Q6" s="236"/>
+      <c r="R6" s="236"/>
+      <c r="S6" s="236"/>
+      <c r="T6" s="236"/>
+      <c r="U6" s="236"/>
+      <c r="V6" s="236"/>
+      <c r="W6" s="236"/>
+      <c r="X6" s="236"/>
+      <c r="Y6" s="236"/>
+      <c r="Z6" s="236"/>
+      <c r="AA6" s="236"/>
+      <c r="AB6" s="236"/>
+      <c r="AC6" s="236"/>
+      <c r="AD6" s="236"/>
+      <c r="AE6" s="236"/>
+      <c r="AF6" s="236"/>
+      <c r="AG6" s="236"/>
+      <c r="AH6" s="236"/>
+      <c r="AI6" s="236"/>
+      <c r="AJ6" s="236"/>
+      <c r="AK6" s="236"/>
+      <c r="AL6" s="236"/>
+      <c r="AM6" s="236"/>
+      <c r="AN6" s="236"/>
+      <c r="AO6" s="236"/>
+      <c r="AP6" s="236"/>
+      <c r="AQ6" s="236"/>
+      <c r="AR6" s="236"/>
+      <c r="AS6" s="236"/>
+      <c r="AT6" s="236"/>
+      <c r="AU6" s="236"/>
+      <c r="AV6" s="236"/>
+      <c r="AW6" s="236"/>
+      <c r="AX6" s="236"/>
+      <c r="AY6" s="236"/>
+      <c r="AZ6" s="236"/>
+      <c r="BA6" s="236"/>
+      <c r="BB6" s="236"/>
+      <c r="BC6" s="236"/>
+      <c r="BD6" s="236"/>
+      <c r="BE6" s="236"/>
     </row>
     <row r="7" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C7" s="6"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4" t="s">
-        <v>4</v>
-[...54 lines deleted...]
-      <c r="BE7" s="113"/>
+        <v>1</v>
+      </c>
+      <c r="F7" s="236" t="s">
+        <v>205</v>
+      </c>
+      <c r="G7" s="236"/>
+      <c r="H7" s="236"/>
+      <c r="I7" s="236"/>
+      <c r="J7" s="236"/>
+      <c r="K7" s="236"/>
+      <c r="L7" s="236"/>
+      <c r="M7" s="236"/>
+      <c r="N7" s="236"/>
+      <c r="O7" s="236"/>
+      <c r="P7" s="236"/>
+      <c r="Q7" s="236"/>
+      <c r="R7" s="236"/>
+      <c r="S7" s="236"/>
+      <c r="T7" s="236"/>
+      <c r="U7" s="236"/>
+      <c r="V7" s="236"/>
+      <c r="W7" s="236"/>
+      <c r="X7" s="236"/>
+      <c r="Y7" s="236"/>
+      <c r="Z7" s="236"/>
+      <c r="AA7" s="236"/>
+      <c r="AB7" s="236"/>
+      <c r="AC7" s="236"/>
+      <c r="AD7" s="236"/>
+      <c r="AE7" s="236"/>
+      <c r="AF7" s="236"/>
+      <c r="AG7" s="236"/>
+      <c r="AH7" s="236"/>
+      <c r="AI7" s="236"/>
+      <c r="AJ7" s="236"/>
+      <c r="AK7" s="236"/>
+      <c r="AL7" s="236"/>
+      <c r="AM7" s="236"/>
+      <c r="AN7" s="236"/>
+      <c r="AO7" s="236"/>
+      <c r="AP7" s="236"/>
+      <c r="AQ7" s="236"/>
+      <c r="AR7" s="236"/>
+      <c r="AS7" s="236"/>
+      <c r="AT7" s="236"/>
+      <c r="AU7" s="236"/>
+      <c r="AV7" s="236"/>
+      <c r="AW7" s="236"/>
+      <c r="AX7" s="236"/>
+      <c r="AY7" s="236"/>
+      <c r="AZ7" s="236"/>
+      <c r="BA7" s="236"/>
+      <c r="BB7" s="236"/>
+      <c r="BC7" s="236"/>
+      <c r="BD7" s="236"/>
+      <c r="BE7" s="236"/>
     </row>
     <row r="8" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C8" s="6"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
-      <c r="F8" s="112" t="s">
-[...52 lines deleted...]
-      <c r="BE8" s="112"/>
+      <c r="F8" s="235" t="s">
+        <v>206</v>
+      </c>
+      <c r="G8" s="235"/>
+      <c r="H8" s="235"/>
+      <c r="I8" s="235"/>
+      <c r="J8" s="235"/>
+      <c r="K8" s="235"/>
+      <c r="L8" s="235"/>
+      <c r="M8" s="235"/>
+      <c r="N8" s="235"/>
+      <c r="O8" s="235"/>
+      <c r="P8" s="235"/>
+      <c r="Q8" s="235"/>
+      <c r="R8" s="235"/>
+      <c r="S8" s="235"/>
+      <c r="T8" s="235"/>
+      <c r="U8" s="235"/>
+      <c r="V8" s="235"/>
+      <c r="W8" s="235"/>
+      <c r="X8" s="235"/>
+      <c r="Y8" s="235"/>
+      <c r="Z8" s="235"/>
+      <c r="AA8" s="235"/>
+      <c r="AB8" s="235"/>
+      <c r="AC8" s="235"/>
+      <c r="AD8" s="235"/>
+      <c r="AE8" s="235"/>
+      <c r="AF8" s="235"/>
+      <c r="AG8" s="235"/>
+      <c r="AH8" s="235"/>
+      <c r="AI8" s="235"/>
+      <c r="AJ8" s="235"/>
+      <c r="AK8" s="235"/>
+      <c r="AL8" s="235"/>
+      <c r="AM8" s="235"/>
+      <c r="AN8" s="235"/>
+      <c r="AO8" s="235"/>
+      <c r="AP8" s="235"/>
+      <c r="AQ8" s="235"/>
+      <c r="AR8" s="235"/>
+      <c r="AS8" s="235"/>
+      <c r="AT8" s="235"/>
+      <c r="AU8" s="235"/>
+      <c r="AV8" s="235"/>
+      <c r="AW8" s="235"/>
+      <c r="AX8" s="235"/>
+      <c r="AY8" s="235"/>
+      <c r="AZ8" s="235"/>
+      <c r="BA8" s="235"/>
+      <c r="BB8" s="235"/>
+      <c r="BC8" s="235"/>
+      <c r="BD8" s="235"/>
+      <c r="BE8" s="235"/>
     </row>
     <row r="9" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C9" s="6"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
-      <c r="F9" s="113" t="s">
-[...52 lines deleted...]
-      <c r="BE9" s="113"/>
+      <c r="F9" s="236" t="s">
+        <v>207</v>
+      </c>
+      <c r="G9" s="236"/>
+      <c r="H9" s="236"/>
+      <c r="I9" s="236"/>
+      <c r="J9" s="236"/>
+      <c r="K9" s="236"/>
+      <c r="L9" s="236"/>
+      <c r="M9" s="236"/>
+      <c r="N9" s="236"/>
+      <c r="O9" s="236"/>
+      <c r="P9" s="236"/>
+      <c r="Q9" s="236"/>
+      <c r="R9" s="236"/>
+      <c r="S9" s="236"/>
+      <c r="T9" s="236"/>
+      <c r="U9" s="236"/>
+      <c r="V9" s="236"/>
+      <c r="W9" s="236"/>
+      <c r="X9" s="236"/>
+      <c r="Y9" s="236"/>
+      <c r="Z9" s="236"/>
+      <c r="AA9" s="236"/>
+      <c r="AB9" s="236"/>
+      <c r="AC9" s="236"/>
+      <c r="AD9" s="236"/>
+      <c r="AE9" s="236"/>
+      <c r="AF9" s="236"/>
+      <c r="AG9" s="236"/>
+      <c r="AH9" s="236"/>
+      <c r="AI9" s="236"/>
+      <c r="AJ9" s="236"/>
+      <c r="AK9" s="236"/>
+      <c r="AL9" s="236"/>
+      <c r="AM9" s="236"/>
+      <c r="AN9" s="236"/>
+      <c r="AO9" s="236"/>
+      <c r="AP9" s="236"/>
+      <c r="AQ9" s="236"/>
+      <c r="AR9" s="236"/>
+      <c r="AS9" s="236"/>
+      <c r="AT9" s="236"/>
+      <c r="AU9" s="236"/>
+      <c r="AV9" s="236"/>
+      <c r="AW9" s="236"/>
+      <c r="AX9" s="236"/>
+      <c r="AY9" s="236"/>
+      <c r="AZ9" s="236"/>
+      <c r="BA9" s="236"/>
+      <c r="BB9" s="236"/>
+      <c r="BC9" s="236"/>
+      <c r="BD9" s="236"/>
+      <c r="BE9" s="236"/>
     </row>
     <row r="10" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C10" s="6"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
-      <c r="F10" s="112" t="s">
-[...52 lines deleted...]
-      <c r="BE10" s="112"/>
+      <c r="F10" s="235" t="s">
+        <v>208</v>
+      </c>
+      <c r="G10" s="235"/>
+      <c r="H10" s="235"/>
+      <c r="I10" s="235"/>
+      <c r="J10" s="235"/>
+      <c r="K10" s="235"/>
+      <c r="L10" s="235"/>
+      <c r="M10" s="235"/>
+      <c r="N10" s="235"/>
+      <c r="O10" s="235"/>
+      <c r="P10" s="235"/>
+      <c r="Q10" s="235"/>
+      <c r="R10" s="235"/>
+      <c r="S10" s="235"/>
+      <c r="T10" s="235"/>
+      <c r="U10" s="235"/>
+      <c r="V10" s="235"/>
+      <c r="W10" s="235"/>
+      <c r="X10" s="235"/>
+      <c r="Y10" s="235"/>
+      <c r="Z10" s="235"/>
+      <c r="AA10" s="235"/>
+      <c r="AB10" s="235"/>
+      <c r="AC10" s="235"/>
+      <c r="AD10" s="235"/>
+      <c r="AE10" s="235"/>
+      <c r="AF10" s="235"/>
+      <c r="AG10" s="235"/>
+      <c r="AH10" s="235"/>
+      <c r="AI10" s="235"/>
+      <c r="AJ10" s="235"/>
+      <c r="AK10" s="235"/>
+      <c r="AL10" s="235"/>
+      <c r="AM10" s="235"/>
+      <c r="AN10" s="235"/>
+      <c r="AO10" s="235"/>
+      <c r="AP10" s="235"/>
+      <c r="AQ10" s="235"/>
+      <c r="AR10" s="235"/>
+      <c r="AS10" s="235"/>
+      <c r="AT10" s="235"/>
+      <c r="AU10" s="235"/>
+      <c r="AV10" s="235"/>
+      <c r="AW10" s="235"/>
+      <c r="AX10" s="235"/>
+      <c r="AY10" s="235"/>
+      <c r="AZ10" s="235"/>
+      <c r="BA10" s="235"/>
+      <c r="BB10" s="235"/>
+      <c r="BC10" s="235"/>
+      <c r="BD10" s="235"/>
+      <c r="BE10" s="235"/>
     </row>
     <row r="11" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="4"/>
       <c r="C11" s="3"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
-      <c r="F11" s="113" t="s">
-[...52 lines deleted...]
-      <c r="BE11" s="113"/>
+      <c r="F11" s="236" t="s">
+        <v>209</v>
+      </c>
+      <c r="G11" s="236"/>
+      <c r="H11" s="236"/>
+      <c r="I11" s="236"/>
+      <c r="J11" s="236"/>
+      <c r="K11" s="236"/>
+      <c r="L11" s="236"/>
+      <c r="M11" s="236"/>
+      <c r="N11" s="236"/>
+      <c r="O11" s="236"/>
+      <c r="P11" s="236"/>
+      <c r="Q11" s="236"/>
+      <c r="R11" s="236"/>
+      <c r="S11" s="236"/>
+      <c r="T11" s="236"/>
+      <c r="U11" s="236"/>
+      <c r="V11" s="236"/>
+      <c r="W11" s="236"/>
+      <c r="X11" s="236"/>
+      <c r="Y11" s="236"/>
+      <c r="Z11" s="236"/>
+      <c r="AA11" s="236"/>
+      <c r="AB11" s="236"/>
+      <c r="AC11" s="236"/>
+      <c r="AD11" s="236"/>
+      <c r="AE11" s="236"/>
+      <c r="AF11" s="236"/>
+      <c r="AG11" s="236"/>
+      <c r="AH11" s="236"/>
+      <c r="AI11" s="236"/>
+      <c r="AJ11" s="236"/>
+      <c r="AK11" s="236"/>
+      <c r="AL11" s="236"/>
+      <c r="AM11" s="236"/>
+      <c r="AN11" s="236"/>
+      <c r="AO11" s="236"/>
+      <c r="AP11" s="236"/>
+      <c r="AQ11" s="236"/>
+      <c r="AR11" s="236"/>
+      <c r="AS11" s="236"/>
+      <c r="AT11" s="236"/>
+      <c r="AU11" s="236"/>
+      <c r="AV11" s="236"/>
+      <c r="AW11" s="236"/>
+      <c r="AX11" s="236"/>
+      <c r="AY11" s="236"/>
+      <c r="AZ11" s="236"/>
+      <c r="BA11" s="236"/>
+      <c r="BB11" s="236"/>
+      <c r="BC11" s="236"/>
+      <c r="BD11" s="236"/>
+      <c r="BE11" s="236"/>
     </row>
     <row r="12" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="4"/>
       <c r="C12" s="3"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
-      <c r="F12" s="113" t="s">
-[...52 lines deleted...]
-      <c r="BE12" s="113"/>
+      <c r="F12" s="236" t="s">
+        <v>210</v>
+      </c>
+      <c r="G12" s="236"/>
+      <c r="H12" s="236"/>
+      <c r="I12" s="236"/>
+      <c r="J12" s="236"/>
+      <c r="K12" s="236"/>
+      <c r="L12" s="236"/>
+      <c r="M12" s="236"/>
+      <c r="N12" s="236"/>
+      <c r="O12" s="236"/>
+      <c r="P12" s="236"/>
+      <c r="Q12" s="236"/>
+      <c r="R12" s="236"/>
+      <c r="S12" s="236"/>
+      <c r="T12" s="236"/>
+      <c r="U12" s="236"/>
+      <c r="V12" s="236"/>
+      <c r="W12" s="236"/>
+      <c r="X12" s="236"/>
+      <c r="Y12" s="236"/>
+      <c r="Z12" s="236"/>
+      <c r="AA12" s="236"/>
+      <c r="AB12" s="236"/>
+      <c r="AC12" s="236"/>
+      <c r="AD12" s="236"/>
+      <c r="AE12" s="236"/>
+      <c r="AF12" s="236"/>
+      <c r="AG12" s="236"/>
+      <c r="AH12" s="236"/>
+      <c r="AI12" s="236"/>
+      <c r="AJ12" s="236"/>
+      <c r="AK12" s="236"/>
+      <c r="AL12" s="236"/>
+      <c r="AM12" s="236"/>
+      <c r="AN12" s="236"/>
+      <c r="AO12" s="236"/>
+      <c r="AP12" s="236"/>
+      <c r="AQ12" s="236"/>
+      <c r="AR12" s="236"/>
+      <c r="AS12" s="236"/>
+      <c r="AT12" s="236"/>
+      <c r="AU12" s="236"/>
+      <c r="AV12" s="236"/>
+      <c r="AW12" s="236"/>
+      <c r="AX12" s="236"/>
+      <c r="AY12" s="236"/>
+      <c r="AZ12" s="236"/>
+      <c r="BA12" s="236"/>
+      <c r="BB12" s="236"/>
+      <c r="BC12" s="236"/>
+      <c r="BD12" s="236"/>
+      <c r="BE12" s="236"/>
     </row>
     <row r="13" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="4"/>
       <c r="C13" s="3"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
-      <c r="F13" s="113" t="s">
-[...52 lines deleted...]
-      <c r="BE13" s="113"/>
+      <c r="F13" s="236" t="s">
+        <v>211</v>
+      </c>
+      <c r="G13" s="236"/>
+      <c r="H13" s="236"/>
+      <c r="I13" s="236"/>
+      <c r="J13" s="236"/>
+      <c r="K13" s="236"/>
+      <c r="L13" s="236"/>
+      <c r="M13" s="236"/>
+      <c r="N13" s="236"/>
+      <c r="O13" s="236"/>
+      <c r="P13" s="236"/>
+      <c r="Q13" s="236"/>
+      <c r="R13" s="236"/>
+      <c r="S13" s="236"/>
+      <c r="T13" s="236"/>
+      <c r="U13" s="236"/>
+      <c r="V13" s="236"/>
+      <c r="W13" s="236"/>
+      <c r="X13" s="236"/>
+      <c r="Y13" s="236"/>
+      <c r="Z13" s="236"/>
+      <c r="AA13" s="236"/>
+      <c r="AB13" s="236"/>
+      <c r="AC13" s="236"/>
+      <c r="AD13" s="236"/>
+      <c r="AE13" s="236"/>
+      <c r="AF13" s="236"/>
+      <c r="AG13" s="236"/>
+      <c r="AH13" s="236"/>
+      <c r="AI13" s="236"/>
+      <c r="AJ13" s="236"/>
+      <c r="AK13" s="236"/>
+      <c r="AL13" s="236"/>
+      <c r="AM13" s="236"/>
+      <c r="AN13" s="236"/>
+      <c r="AO13" s="236"/>
+      <c r="AP13" s="236"/>
+      <c r="AQ13" s="236"/>
+      <c r="AR13" s="236"/>
+      <c r="AS13" s="236"/>
+      <c r="AT13" s="236"/>
+      <c r="AU13" s="236"/>
+      <c r="AV13" s="236"/>
+      <c r="AW13" s="236"/>
+      <c r="AX13" s="236"/>
+      <c r="AY13" s="236"/>
+      <c r="AZ13" s="236"/>
+      <c r="BA13" s="236"/>
+      <c r="BB13" s="236"/>
+      <c r="BC13" s="236"/>
+      <c r="BD13" s="236"/>
+      <c r="BE13" s="236"/>
     </row>
     <row r="14" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="4"/>
       <c r="C14" s="3"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
-      <c r="F14" s="112" t="s">
-[...52 lines deleted...]
-      <c r="BE14" s="112"/>
+      <c r="F14" s="235" t="s">
+        <v>2</v>
+      </c>
+      <c r="G14" s="235"/>
+      <c r="H14" s="235"/>
+      <c r="I14" s="235"/>
+      <c r="J14" s="235"/>
+      <c r="K14" s="235"/>
+      <c r="L14" s="235"/>
+      <c r="M14" s="235"/>
+      <c r="N14" s="235"/>
+      <c r="O14" s="235"/>
+      <c r="P14" s="235"/>
+      <c r="Q14" s="235"/>
+      <c r="R14" s="235"/>
+      <c r="S14" s="235"/>
+      <c r="T14" s="235"/>
+      <c r="U14" s="235"/>
+      <c r="V14" s="235"/>
+      <c r="W14" s="235"/>
+      <c r="X14" s="235"/>
+      <c r="Y14" s="235"/>
+      <c r="Z14" s="235"/>
+      <c r="AA14" s="235"/>
+      <c r="AB14" s="235"/>
+      <c r="AC14" s="235"/>
+      <c r="AD14" s="235"/>
+      <c r="AE14" s="235"/>
+      <c r="AF14" s="235"/>
+      <c r="AG14" s="235"/>
+      <c r="AH14" s="235"/>
+      <c r="AI14" s="235"/>
+      <c r="AJ14" s="235"/>
+      <c r="AK14" s="235"/>
+      <c r="AL14" s="235"/>
+      <c r="AM14" s="235"/>
+      <c r="AN14" s="235"/>
+      <c r="AO14" s="235"/>
+      <c r="AP14" s="235"/>
+      <c r="AQ14" s="235"/>
+      <c r="AR14" s="235"/>
+      <c r="AS14" s="235"/>
+      <c r="AT14" s="235"/>
+      <c r="AU14" s="235"/>
+      <c r="AV14" s="235"/>
+      <c r="AW14" s="235"/>
+      <c r="AX14" s="235"/>
+      <c r="AY14" s="235"/>
+      <c r="AZ14" s="235"/>
+      <c r="BA14" s="235"/>
+      <c r="BB14" s="235"/>
+      <c r="BC14" s="235"/>
+      <c r="BD14" s="235"/>
+      <c r="BE14" s="235"/>
     </row>
     <row r="15" spans="2:57" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="4"/>
       <c r="C15" s="3"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
-      <c r="F15" s="113"/>
-[...50 lines deleted...]
-      <c r="BE15" s="113"/>
+      <c r="F15" s="236"/>
+      <c r="G15" s="236"/>
+      <c r="H15" s="236"/>
+      <c r="I15" s="236"/>
+      <c r="J15" s="236"/>
+      <c r="K15" s="236"/>
+      <c r="L15" s="236"/>
+      <c r="M15" s="236"/>
+      <c r="N15" s="236"/>
+      <c r="O15" s="236"/>
+      <c r="P15" s="236"/>
+      <c r="Q15" s="236"/>
+      <c r="R15" s="236"/>
+      <c r="S15" s="236"/>
+      <c r="T15" s="236"/>
+      <c r="U15" s="236"/>
+      <c r="V15" s="236"/>
+      <c r="W15" s="236"/>
+      <c r="X15" s="236"/>
+      <c r="Y15" s="236"/>
+      <c r="Z15" s="236"/>
+      <c r="AA15" s="236"/>
+      <c r="AB15" s="236"/>
+      <c r="AC15" s="236"/>
+      <c r="AD15" s="236"/>
+      <c r="AE15" s="236"/>
+      <c r="AF15" s="236"/>
+      <c r="AG15" s="236"/>
+      <c r="AH15" s="236"/>
+      <c r="AI15" s="236"/>
+      <c r="AJ15" s="236"/>
+      <c r="AK15" s="236"/>
+      <c r="AL15" s="236"/>
+      <c r="AM15" s="236"/>
+      <c r="AN15" s="236"/>
+      <c r="AO15" s="236"/>
+      <c r="AP15" s="236"/>
+      <c r="AQ15" s="236"/>
+      <c r="AR15" s="236"/>
+      <c r="AS15" s="236"/>
+      <c r="AT15" s="236"/>
+      <c r="AU15" s="236"/>
+      <c r="AV15" s="236"/>
+      <c r="AW15" s="236"/>
+      <c r="AX15" s="236"/>
+      <c r="AY15" s="236"/>
+      <c r="AZ15" s="236"/>
+      <c r="BA15" s="236"/>
+      <c r="BB15" s="236"/>
+      <c r="BC15" s="236"/>
+      <c r="BD15" s="236"/>
+      <c r="BE15" s="236"/>
     </row>
     <row r="16" spans="2:57" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="4"/>
       <c r="C16" s="3"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
       <c r="K16" s="4"/>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="4"/>
       <c r="R16" s="4"/>
       <c r="S16" s="4"/>
       <c r="T16" s="4"/>
       <c r="U16" s="4"/>
       <c r="V16" s="4"/>
       <c r="W16" s="4"/>
       <c r="X16" s="4"/>
@@ -8462,684 +8821,684 @@
       <c r="AE17" s="4"/>
       <c r="AF17" s="4"/>
       <c r="AG17" s="4"/>
       <c r="AH17" s="4"/>
       <c r="AI17" s="4"/>
       <c r="AJ17" s="4"/>
       <c r="AK17" s="4"/>
       <c r="AL17" s="4"/>
       <c r="AM17" s="4"/>
       <c r="AN17" s="4"/>
       <c r="AO17" s="4"/>
       <c r="AP17" s="4"/>
       <c r="AQ17" s="4"/>
       <c r="AR17" s="4"/>
       <c r="AS17" s="4"/>
       <c r="AT17" s="4"/>
       <c r="AU17" s="4"/>
       <c r="AV17" s="4"/>
       <c r="AW17" s="4"/>
       <c r="AX17" s="4"/>
       <c r="AY17" s="4"/>
       <c r="AZ17" s="6"/>
     </row>
     <row r="18" spans="2:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="8" t="s">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="8"/>
       <c r="U18" s="8"/>
       <c r="V18" s="8"/>
       <c r="W18" s="8"/>
       <c r="X18" s="8"/>
       <c r="Y18" s="8"/>
       <c r="AA18" s="8"/>
       <c r="AC18" s="9"/>
       <c r="AD18" s="8"/>
       <c r="AE18" s="10"/>
       <c r="AF18" s="11"/>
       <c r="AH18" s="11"/>
       <c r="AI18" s="4"/>
       <c r="AJ18" s="4"/>
       <c r="AK18" s="4"/>
       <c r="AL18" s="4"/>
       <c r="AM18" s="4"/>
       <c r="AN18" s="4"/>
       <c r="AO18" s="4"/>
       <c r="AP18" s="4"/>
       <c r="AQ18" s="4"/>
       <c r="AR18" s="4"/>
       <c r="AS18" s="4"/>
       <c r="AT18" s="4"/>
       <c r="AU18" s="4"/>
       <c r="AV18" s="4"/>
       <c r="AW18" s="4"/>
       <c r="AX18" s="4"/>
       <c r="AY18" s="4"/>
       <c r="AZ18" s="6"/>
     </row>
     <row r="19" spans="2:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="129" t="s">
-[...51 lines deleted...]
-      <c r="AT19" s="140"/>
+      <c r="B19" s="220" t="s">
+        <v>4</v>
+      </c>
+      <c r="C19" s="221"/>
+      <c r="D19" s="221"/>
+      <c r="E19" s="221"/>
+      <c r="F19" s="221"/>
+      <c r="G19" s="221"/>
+      <c r="H19" s="221"/>
+      <c r="I19" s="221"/>
+      <c r="J19" s="221"/>
+      <c r="K19" s="221"/>
+      <c r="L19" s="221"/>
+      <c r="M19" s="221"/>
+      <c r="N19" s="221"/>
+      <c r="O19" s="222"/>
+      <c r="P19" s="222"/>
+      <c r="Q19" s="226" t="s">
+        <v>212</v>
+      </c>
+      <c r="R19" s="227"/>
+      <c r="S19" s="227"/>
+      <c r="T19" s="227"/>
+      <c r="U19" s="227"/>
+      <c r="V19" s="227"/>
+      <c r="W19" s="227"/>
+      <c r="X19" s="227"/>
+      <c r="Y19" s="227"/>
+      <c r="Z19" s="227"/>
+      <c r="AA19" s="228"/>
+      <c r="AB19" s="229"/>
+      <c r="AC19" s="226" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD19" s="227"/>
+      <c r="AE19" s="227"/>
+      <c r="AF19" s="227"/>
+      <c r="AG19" s="227"/>
+      <c r="AH19" s="227"/>
+      <c r="AI19" s="227"/>
+      <c r="AJ19" s="227"/>
+      <c r="AK19" s="227"/>
+      <c r="AL19" s="227"/>
+      <c r="AM19" s="228"/>
+      <c r="AN19" s="229"/>
+      <c r="AO19" s="230" t="s">
+        <v>6</v>
+      </c>
+      <c r="AP19" s="222"/>
+      <c r="AQ19" s="222"/>
+      <c r="AR19" s="222"/>
+      <c r="AS19" s="222"/>
+      <c r="AT19" s="231"/>
       <c r="AU19" s="4"/>
       <c r="AV19" s="4"/>
       <c r="AW19" s="4"/>
       <c r="AX19" s="4"/>
       <c r="AY19" s="4"/>
       <c r="AZ19" s="6"/>
     </row>
     <row r="20" spans="2:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="132"/>
-[...53 lines deleted...]
-      <c r="AT20" s="128"/>
+      <c r="B20" s="223"/>
+      <c r="C20" s="224"/>
+      <c r="D20" s="224"/>
+      <c r="E20" s="224"/>
+      <c r="F20" s="224"/>
+      <c r="G20" s="224"/>
+      <c r="H20" s="224"/>
+      <c r="I20" s="224"/>
+      <c r="J20" s="224"/>
+      <c r="K20" s="224"/>
+      <c r="L20" s="224"/>
+      <c r="M20" s="224"/>
+      <c r="N20" s="224"/>
+      <c r="O20" s="225"/>
+      <c r="P20" s="225"/>
+      <c r="Q20" s="232" t="s">
+        <v>7</v>
+      </c>
+      <c r="R20" s="233"/>
+      <c r="S20" s="233"/>
+      <c r="T20" s="233"/>
+      <c r="U20" s="233"/>
+      <c r="V20" s="234"/>
+      <c r="W20" s="232" t="s">
+        <v>8</v>
+      </c>
+      <c r="X20" s="233"/>
+      <c r="Y20" s="233"/>
+      <c r="Z20" s="233"/>
+      <c r="AA20" s="233"/>
+      <c r="AB20" s="234"/>
+      <c r="AC20" s="232" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD20" s="233"/>
+      <c r="AE20" s="233"/>
+      <c r="AF20" s="233"/>
+      <c r="AG20" s="233"/>
+      <c r="AH20" s="234"/>
+      <c r="AI20" s="232" t="s">
+        <v>8</v>
+      </c>
+      <c r="AJ20" s="233"/>
+      <c r="AK20" s="233"/>
+      <c r="AL20" s="233"/>
+      <c r="AM20" s="233"/>
+      <c r="AN20" s="234"/>
+      <c r="AO20" s="232" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP20" s="190"/>
+      <c r="AQ20" s="190"/>
+      <c r="AR20" s="190"/>
+      <c r="AS20" s="190"/>
+      <c r="AT20" s="202"/>
       <c r="AU20" s="4"/>
       <c r="AV20" s="4"/>
       <c r="AW20" s="4"/>
       <c r="AX20" s="4"/>
       <c r="AY20" s="4"/>
       <c r="AZ20" s="6"/>
     </row>
     <row r="21" spans="2:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="114" t="s">
-[...16 lines deleted...]
-      <c r="Q21" s="118">
+      <c r="B21" s="219" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="189"/>
+      <c r="D21" s="189"/>
+      <c r="E21" s="189"/>
+      <c r="F21" s="189"/>
+      <c r="G21" s="189"/>
+      <c r="H21" s="189"/>
+      <c r="I21" s="189"/>
+      <c r="J21" s="189"/>
+      <c r="K21" s="189"/>
+      <c r="L21" s="189"/>
+      <c r="M21" s="189"/>
+      <c r="N21" s="189"/>
+      <c r="O21" s="190"/>
+      <c r="P21" s="191"/>
+      <c r="Q21" s="192">
+        <v>213.36</v>
+      </c>
+      <c r="R21" s="193"/>
+      <c r="S21" s="193"/>
+      <c r="T21" s="193"/>
+      <c r="U21" s="193"/>
+      <c r="V21" s="194"/>
+      <c r="W21" s="195">
+        <v>100</v>
+      </c>
+      <c r="X21" s="196"/>
+      <c r="Y21" s="196"/>
+      <c r="Z21" s="196"/>
+      <c r="AA21" s="196"/>
+      <c r="AB21" s="197"/>
+      <c r="AC21" s="198">
         <v>208.32</v>
       </c>
-      <c r="R21" s="119"/>
-[...4 lines deleted...]
-      <c r="W21" s="121">
+      <c r="AD21" s="190"/>
+      <c r="AE21" s="190"/>
+      <c r="AF21" s="190"/>
+      <c r="AG21" s="190"/>
+      <c r="AH21" s="191"/>
+      <c r="AI21" s="199">
         <v>100</v>
       </c>
-      <c r="X21" s="122"/>
-[...27 lines deleted...]
-      <c r="AT21" s="128"/>
+      <c r="AJ21" s="199"/>
+      <c r="AK21" s="199"/>
+      <c r="AL21" s="199"/>
+      <c r="AM21" s="200"/>
+      <c r="AN21" s="200"/>
+      <c r="AO21" s="201">
+        <v>102.41935483870969</v>
+      </c>
+      <c r="AP21" s="190"/>
+      <c r="AQ21" s="190"/>
+      <c r="AR21" s="190"/>
+      <c r="AS21" s="190"/>
+      <c r="AT21" s="202"/>
       <c r="AU21" s="4"/>
       <c r="AV21" s="4"/>
       <c r="AW21" s="4"/>
       <c r="AX21" s="4"/>
       <c r="AY21" s="4"/>
       <c r="AZ21" s="6"/>
     </row>
     <row r="22" spans="2:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="145" t="s">
-[...18 lines deleted...]
-      <c r="Q22" s="118">
+      <c r="B22" s="213" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="214"/>
+      <c r="D22" s="188" t="s">
+        <v>13</v>
+      </c>
+      <c r="E22" s="189"/>
+      <c r="F22" s="189"/>
+      <c r="G22" s="189"/>
+      <c r="H22" s="189"/>
+      <c r="I22" s="189"/>
+      <c r="J22" s="189"/>
+      <c r="K22" s="189"/>
+      <c r="L22" s="189"/>
+      <c r="M22" s="189"/>
+      <c r="N22" s="189"/>
+      <c r="O22" s="190"/>
+      <c r="P22" s="191"/>
+      <c r="Q22" s="192">
+        <v>19.993100242416901</v>
+      </c>
+      <c r="R22" s="193"/>
+      <c r="S22" s="193"/>
+      <c r="T22" s="193"/>
+      <c r="U22" s="193"/>
+      <c r="V22" s="194"/>
+      <c r="W22" s="195">
+        <v>9.3705944143311299</v>
+      </c>
+      <c r="X22" s="196"/>
+      <c r="Y22" s="196"/>
+      <c r="Z22" s="196"/>
+      <c r="AA22" s="196"/>
+      <c r="AB22" s="197"/>
+      <c r="AC22" s="198">
         <v>19.162192554381182</v>
       </c>
-      <c r="R22" s="119"/>
-[...4 lines deleted...]
-      <c r="W22" s="121">
+      <c r="AD22" s="190"/>
+      <c r="AE22" s="190"/>
+      <c r="AF22" s="190"/>
+      <c r="AG22" s="190"/>
+      <c r="AH22" s="191"/>
+      <c r="AI22" s="199">
         <v>9.1984411263350516</v>
       </c>
-      <c r="X22" s="122"/>
-[...27 lines deleted...]
-      <c r="AT22" s="128"/>
+      <c r="AJ22" s="199"/>
+      <c r="AK22" s="199"/>
+      <c r="AL22" s="199"/>
+      <c r="AM22" s="200"/>
+      <c r="AN22" s="200"/>
+      <c r="AO22" s="201">
+        <v>104.33618274984792</v>
+      </c>
+      <c r="AP22" s="190"/>
+      <c r="AQ22" s="190"/>
+      <c r="AR22" s="190"/>
+      <c r="AS22" s="190"/>
+      <c r="AT22" s="202"/>
       <c r="AU22" s="4"/>
       <c r="AV22" s="4"/>
       <c r="AW22" s="4"/>
       <c r="AX22" s="4"/>
       <c r="AY22" s="4"/>
       <c r="AZ22" s="6"/>
     </row>
     <row r="23" spans="2:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="147"/>
-[...16 lines deleted...]
-      <c r="Q23" s="118">
+      <c r="B23" s="215"/>
+      <c r="C23" s="216"/>
+      <c r="D23" s="188" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" s="189"/>
+      <c r="F23" s="189"/>
+      <c r="G23" s="189"/>
+      <c r="H23" s="189"/>
+      <c r="I23" s="189"/>
+      <c r="J23" s="189"/>
+      <c r="K23" s="189"/>
+      <c r="L23" s="189"/>
+      <c r="M23" s="189"/>
+      <c r="N23" s="189"/>
+      <c r="O23" s="190"/>
+      <c r="P23" s="191"/>
+      <c r="Q23" s="192">
+        <v>89.279284636693731</v>
+      </c>
+      <c r="R23" s="193"/>
+      <c r="S23" s="193"/>
+      <c r="T23" s="193"/>
+      <c r="U23" s="193"/>
+      <c r="V23" s="194"/>
+      <c r="W23" s="195">
+        <v>41.844434119185287</v>
+      </c>
+      <c r="X23" s="196"/>
+      <c r="Y23" s="196"/>
+      <c r="Z23" s="196"/>
+      <c r="AA23" s="196"/>
+      <c r="AB23" s="197"/>
+      <c r="AC23" s="198">
         <v>85.768266908566233</v>
       </c>
-      <c r="R23" s="119"/>
-[...4 lines deleted...]
-      <c r="W23" s="121">
+      <c r="AD23" s="190"/>
+      <c r="AE23" s="190"/>
+      <c r="AF23" s="190"/>
+      <c r="AG23" s="190"/>
+      <c r="AH23" s="191"/>
+      <c r="AI23" s="199">
         <v>41.17140308590929</v>
       </c>
-      <c r="X23" s="122"/>
-[...27 lines deleted...]
-      <c r="AT23" s="128"/>
+      <c r="AJ23" s="199"/>
+      <c r="AK23" s="199"/>
+      <c r="AL23" s="199"/>
+      <c r="AM23" s="200"/>
+      <c r="AN23" s="200"/>
+      <c r="AO23" s="201">
+        <v>104.09360927377773</v>
+      </c>
+      <c r="AP23" s="190"/>
+      <c r="AQ23" s="190"/>
+      <c r="AR23" s="190"/>
+      <c r="AS23" s="190"/>
+      <c r="AT23" s="202"/>
       <c r="AU23" s="4"/>
       <c r="AV23" s="4"/>
       <c r="AW23" s="4"/>
       <c r="AX23" s="4"/>
       <c r="AY23" s="4"/>
       <c r="AZ23" s="6"/>
     </row>
     <row r="24" spans="2:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="147"/>
-[...16 lines deleted...]
-      <c r="Q24" s="118">
+      <c r="B24" s="215"/>
+      <c r="C24" s="216"/>
+      <c r="D24" s="188" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" s="189"/>
+      <c r="F24" s="189"/>
+      <c r="G24" s="189"/>
+      <c r="H24" s="189"/>
+      <c r="I24" s="189"/>
+      <c r="J24" s="189"/>
+      <c r="K24" s="189"/>
+      <c r="L24" s="189"/>
+      <c r="M24" s="189"/>
+      <c r="N24" s="189"/>
+      <c r="O24" s="190"/>
+      <c r="P24" s="191"/>
+      <c r="Q24" s="192">
+        <v>52.248474136157398</v>
+      </c>
+      <c r="R24" s="193"/>
+      <c r="S24" s="193"/>
+      <c r="T24" s="193"/>
+      <c r="U24" s="193"/>
+      <c r="V24" s="194"/>
+      <c r="W24" s="195">
+        <v>24.488411199923789</v>
+      </c>
+      <c r="X24" s="196"/>
+      <c r="Y24" s="196"/>
+      <c r="Z24" s="196"/>
+      <c r="AA24" s="196"/>
+      <c r="AB24" s="197"/>
+      <c r="AC24" s="198">
         <v>52.671225672011815</v>
       </c>
-      <c r="R24" s="119"/>
-[...4 lines deleted...]
-      <c r="W24" s="121">
+      <c r="AD24" s="190"/>
+      <c r="AE24" s="190"/>
+      <c r="AF24" s="190"/>
+      <c r="AG24" s="190"/>
+      <c r="AH24" s="191"/>
+      <c r="AI24" s="199">
         <v>25.283806486180787</v>
       </c>
-      <c r="X24" s="122"/>
-[...27 lines deleted...]
-      <c r="AT24" s="128"/>
+      <c r="AJ24" s="199"/>
+      <c r="AK24" s="199"/>
+      <c r="AL24" s="199"/>
+      <c r="AM24" s="200"/>
+      <c r="AN24" s="200"/>
+      <c r="AO24" s="201">
+        <v>99.197376688199881</v>
+      </c>
+      <c r="AP24" s="190"/>
+      <c r="AQ24" s="190"/>
+      <c r="AR24" s="190"/>
+      <c r="AS24" s="190"/>
+      <c r="AT24" s="202"/>
       <c r="AU24" s="4"/>
       <c r="AV24" s="4"/>
       <c r="AW24" s="4"/>
       <c r="AX24" s="4"/>
       <c r="AY24" s="4"/>
       <c r="AZ24" s="6"/>
     </row>
     <row r="25" spans="2:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="147"/>
-[...16 lines deleted...]
-      <c r="Q25" s="158">
+      <c r="B25" s="215"/>
+      <c r="C25" s="216"/>
+      <c r="D25" s="203" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="204"/>
+      <c r="F25" s="204"/>
+      <c r="G25" s="204"/>
+      <c r="H25" s="204"/>
+      <c r="I25" s="204"/>
+      <c r="J25" s="204"/>
+      <c r="K25" s="204"/>
+      <c r="L25" s="204"/>
+      <c r="M25" s="204"/>
+      <c r="N25" s="204"/>
+      <c r="O25" s="190"/>
+      <c r="P25" s="191"/>
+      <c r="Q25" s="205">
+        <v>24.276835993062281</v>
+      </c>
+      <c r="R25" s="206"/>
+      <c r="S25" s="206"/>
+      <c r="T25" s="206"/>
+      <c r="U25" s="206"/>
+      <c r="V25" s="207"/>
+      <c r="W25" s="208">
+        <v>11.378344578675609</v>
+      </c>
+      <c r="X25" s="209"/>
+      <c r="Y25" s="209"/>
+      <c r="Z25" s="209"/>
+      <c r="AA25" s="209"/>
+      <c r="AB25" s="210"/>
+      <c r="AC25" s="211">
         <v>23.928268873121027</v>
       </c>
-      <c r="R25" s="159"/>
-[...4 lines deleted...]
-      <c r="W25" s="161">
+      <c r="AD25" s="190"/>
+      <c r="AE25" s="190"/>
+      <c r="AF25" s="190"/>
+      <c r="AG25" s="190"/>
+      <c r="AH25" s="191"/>
+      <c r="AI25" s="212">
         <v>11.486304182565778</v>
       </c>
-      <c r="X25" s="162"/>
-[...27 lines deleted...]
-      <c r="AT25" s="128"/>
+      <c r="AJ25" s="212"/>
+      <c r="AK25" s="212"/>
+      <c r="AL25" s="212"/>
+      <c r="AM25" s="200"/>
+      <c r="AN25" s="200"/>
+      <c r="AO25" s="201">
+        <v>101.45671683058026</v>
+      </c>
+      <c r="AP25" s="190"/>
+      <c r="AQ25" s="190"/>
+      <c r="AR25" s="190"/>
+      <c r="AS25" s="190"/>
+      <c r="AT25" s="202"/>
       <c r="AU25" s="4"/>
       <c r="AV25" s="4"/>
       <c r="AW25" s="4"/>
       <c r="AX25" s="4"/>
       <c r="AY25" s="4"/>
       <c r="AZ25" s="6"/>
     </row>
     <row r="26" spans="2:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="147"/>
-[...16 lines deleted...]
-      <c r="Q26" s="118">
+      <c r="B26" s="215"/>
+      <c r="C26" s="216"/>
+      <c r="D26" s="188" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" s="189"/>
+      <c r="F26" s="189"/>
+      <c r="G26" s="189"/>
+      <c r="H26" s="189"/>
+      <c r="I26" s="189"/>
+      <c r="J26" s="189"/>
+      <c r="K26" s="189"/>
+      <c r="L26" s="189"/>
+      <c r="M26" s="189"/>
+      <c r="N26" s="189"/>
+      <c r="O26" s="190"/>
+      <c r="P26" s="191"/>
+      <c r="Q26" s="192">
+        <v>5.7932865395799213</v>
+      </c>
+      <c r="R26" s="193"/>
+      <c r="S26" s="193"/>
+      <c r="T26" s="193"/>
+      <c r="U26" s="193"/>
+      <c r="V26" s="194"/>
+      <c r="W26" s="195">
+        <v>2.7152636574709041</v>
+      </c>
+      <c r="X26" s="196"/>
+      <c r="Y26" s="196"/>
+      <c r="Z26" s="196"/>
+      <c r="AA26" s="196"/>
+      <c r="AB26" s="197"/>
+      <c r="AC26" s="198">
         <v>5.8076055338488022</v>
       </c>
-      <c r="R26" s="119"/>
-[...4 lines deleted...]
-      <c r="W26" s="121">
+      <c r="AD26" s="190"/>
+      <c r="AE26" s="190"/>
+      <c r="AF26" s="190"/>
+      <c r="AG26" s="190"/>
+      <c r="AH26" s="191"/>
+      <c r="AI26" s="199">
         <v>2.7878290773083729</v>
       </c>
-      <c r="X26" s="122"/>
-[...27 lines deleted...]
-      <c r="AT26" s="128"/>
+      <c r="AJ26" s="199"/>
+      <c r="AK26" s="199"/>
+      <c r="AL26" s="199"/>
+      <c r="AM26" s="200"/>
+      <c r="AN26" s="200"/>
+      <c r="AO26" s="201">
+        <v>99.753444096961744</v>
+      </c>
+      <c r="AP26" s="190"/>
+      <c r="AQ26" s="190"/>
+      <c r="AR26" s="190"/>
+      <c r="AS26" s="190"/>
+      <c r="AT26" s="202"/>
       <c r="AU26" s="4"/>
       <c r="AV26" s="4"/>
       <c r="AW26" s="4"/>
       <c r="AX26" s="4"/>
       <c r="AY26" s="4"/>
       <c r="AZ26" s="6"/>
     </row>
     <row r="27" spans="2:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="149"/>
-[...16 lines deleted...]
-      <c r="Q27" s="177">
+      <c r="B27" s="217"/>
+      <c r="C27" s="218"/>
+      <c r="D27" s="172" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="173"/>
+      <c r="F27" s="173"/>
+      <c r="G27" s="173"/>
+      <c r="H27" s="173"/>
+      <c r="I27" s="173"/>
+      <c r="J27" s="173"/>
+      <c r="K27" s="173"/>
+      <c r="L27" s="173"/>
+      <c r="M27" s="173"/>
+      <c r="N27" s="173"/>
+      <c r="O27" s="174"/>
+      <c r="P27" s="175"/>
+      <c r="Q27" s="176">
+        <v>46.044342379139032</v>
+      </c>
+      <c r="R27" s="177"/>
+      <c r="S27" s="177"/>
+      <c r="T27" s="177"/>
+      <c r="U27" s="177"/>
+      <c r="V27" s="178"/>
+      <c r="W27" s="179">
+        <v>21.580587916731826</v>
+      </c>
+      <c r="X27" s="180"/>
+      <c r="Y27" s="180"/>
+      <c r="Z27" s="180"/>
+      <c r="AA27" s="180"/>
+      <c r="AB27" s="181"/>
+      <c r="AC27" s="182">
         <v>44.908399346458559</v>
       </c>
-      <c r="R27" s="178"/>
-[...4 lines deleted...]
-      <c r="W27" s="180">
+      <c r="AD27" s="174"/>
+      <c r="AE27" s="174"/>
+      <c r="AF27" s="174"/>
+      <c r="AG27" s="174"/>
+      <c r="AH27" s="175"/>
+      <c r="AI27" s="183">
         <v>21.557411360627189</v>
       </c>
-      <c r="X27" s="181"/>
-[...27 lines deleted...]
-      <c r="AT27" s="155"/>
+      <c r="AJ27" s="183"/>
+      <c r="AK27" s="183"/>
+      <c r="AL27" s="183"/>
+      <c r="AM27" s="184"/>
+      <c r="AN27" s="184"/>
+      <c r="AO27" s="185">
+        <v>102.52946675724716</v>
+      </c>
+      <c r="AP27" s="186"/>
+      <c r="AQ27" s="186"/>
+      <c r="AR27" s="186"/>
+      <c r="AS27" s="186"/>
+      <c r="AT27" s="187"/>
       <c r="AU27" s="4"/>
       <c r="AV27" s="4"/>
       <c r="AW27" s="4"/>
       <c r="AX27" s="4"/>
       <c r="AY27" s="4"/>
       <c r="AZ27" s="6"/>
     </row>
     <row r="28" spans="2:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="12" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="C28" s="13"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="12"/>
       <c r="I28" s="12"/>
       <c r="J28" s="12"/>
       <c r="K28" s="12"/>
       <c r="L28" s="12"/>
       <c r="M28" s="12"/>
       <c r="N28" s="12"/>
       <c r="O28" s="12"/>
       <c r="P28" s="12"/>
       <c r="Q28" s="12"/>
       <c r="R28" s="12"/>
       <c r="S28" s="12"/>
       <c r="T28" s="4"/>
       <c r="U28" s="4"/>
       <c r="V28" s="4"/>
       <c r="W28" s="4"/>
       <c r="X28" s="4"/>
       <c r="Y28" s="4"/>
       <c r="Z28" s="4"/>
@@ -9202,767 +9561,767 @@
       <c r="AD29" s="4"/>
       <c r="AE29" s="4"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="4"/>
       <c r="AH29" s="4"/>
       <c r="AI29" s="4"/>
       <c r="AJ29" s="4"/>
       <c r="AK29" s="4"/>
       <c r="AL29" s="4"/>
       <c r="AM29" s="4"/>
       <c r="AN29" s="4"/>
       <c r="AO29" s="4"/>
       <c r="AP29" s="4"/>
       <c r="AQ29" s="4"/>
       <c r="AR29" s="4"/>
       <c r="AS29" s="4"/>
       <c r="AT29" s="4"/>
       <c r="AU29" s="4"/>
       <c r="AV29" s="4"/>
       <c r="AW29" s="4"/>
       <c r="AX29" s="4"/>
       <c r="AY29" s="4"/>
       <c r="AZ29" s="6"/>
     </row>
     <row r="30" spans="2:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B30" s="166"/>
-[...27 lines deleted...]
-      <c r="AD30" s="166"/>
+      <c r="B30" s="169"/>
+      <c r="C30" s="169"/>
+      <c r="D30" s="169"/>
+      <c r="E30" s="169"/>
+      <c r="F30" s="169"/>
+      <c r="G30" s="169"/>
+      <c r="H30" s="169"/>
+      <c r="I30" s="169"/>
+      <c r="J30" s="169"/>
+      <c r="K30" s="169"/>
+      <c r="L30" s="169"/>
+      <c r="M30" s="169"/>
+      <c r="N30" s="169"/>
+      <c r="O30" s="169"/>
+      <c r="P30" s="169"/>
+      <c r="Q30" s="169"/>
+      <c r="R30" s="169"/>
+      <c r="S30" s="169"/>
+      <c r="T30" s="169"/>
+      <c r="U30" s="169"/>
+      <c r="V30" s="169"/>
+      <c r="W30" s="169"/>
+      <c r="X30" s="169"/>
+      <c r="Y30" s="169"/>
+      <c r="Z30" s="169"/>
+      <c r="AA30" s="169"/>
+      <c r="AB30" s="169"/>
+      <c r="AC30" s="169"/>
+      <c r="AD30" s="169"/>
       <c r="AE30" s="6"/>
       <c r="AF30" s="6"/>
       <c r="AG30" s="6"/>
       <c r="AH30" s="6"/>
       <c r="AI30" s="6"/>
       <c r="AJ30" s="6"/>
       <c r="AK30" s="6"/>
       <c r="AL30" s="6"/>
       <c r="AM30" s="6"/>
       <c r="AN30" s="6"/>
       <c r="AO30" s="6"/>
       <c r="AP30" s="6"/>
       <c r="AQ30" s="6"/>
       <c r="AR30" s="6"/>
       <c r="AS30" s="6"/>
       <c r="AT30" s="6"/>
       <c r="AU30" s="6"/>
       <c r="AV30" s="6"/>
       <c r="AW30" s="6"/>
       <c r="AX30" s="6"/>
       <c r="AY30" s="6"/>
       <c r="AZ30" s="6"/>
     </row>
     <row r="31" spans="2:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="14" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="L31" s="14"/>
       <c r="M31" s="14"/>
       <c r="N31" s="14"/>
       <c r="AR31" s="9"/>
     </row>
     <row r="32" spans="2:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B32" s="167" t="s">
+      <c r="B32" s="170" t="s">
+        <v>21</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="171"/>
+      <c r="E32" s="171"/>
+      <c r="F32" s="171"/>
+      <c r="G32" s="167" t="s">
+        <v>22</v>
+      </c>
+      <c r="H32" s="168"/>
+      <c r="I32" s="168"/>
+      <c r="J32" s="163"/>
+      <c r="K32" s="167" t="s">
+        <v>23</v>
+      </c>
+      <c r="L32" s="168"/>
+      <c r="M32" s="168"/>
+      <c r="N32" s="163"/>
+      <c r="O32" s="167" t="s">
+        <v>24</v>
+      </c>
+      <c r="P32" s="168"/>
+      <c r="Q32" s="168"/>
+      <c r="R32" s="163"/>
+      <c r="S32" s="167" t="s">
+        <v>25</v>
+      </c>
+      <c r="T32" s="168"/>
+      <c r="U32" s="168"/>
+      <c r="V32" s="168"/>
+      <c r="W32" s="164" t="s">
+        <v>26</v>
+      </c>
+      <c r="X32" s="164"/>
+      <c r="Y32" s="164"/>
+      <c r="Z32" s="164"/>
+      <c r="AA32" s="163" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB32" s="164"/>
+      <c r="AC32" s="164"/>
+      <c r="AD32" s="167"/>
+      <c r="AE32" s="164" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF32" s="164"/>
+      <c r="AG32" s="164"/>
+      <c r="AH32" s="164"/>
+      <c r="AI32" s="163" t="s">
+        <v>29</v>
+      </c>
+      <c r="AJ32" s="164"/>
+      <c r="AK32" s="164"/>
+      <c r="AL32" s="166"/>
+      <c r="AM32" s="163" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN32" s="164"/>
+      <c r="AO32" s="164"/>
+      <c r="AP32" s="167"/>
+      <c r="AQ32" s="167" t="s">
+        <v>155</v>
+      </c>
+      <c r="AR32" s="168"/>
+      <c r="AS32" s="168"/>
+      <c r="AT32" s="163"/>
+      <c r="AU32" s="167" t="s">
+        <v>156</v>
+      </c>
+      <c r="AV32" s="168"/>
+      <c r="AW32" s="168"/>
+      <c r="AX32" s="163"/>
+      <c r="AY32" s="167" t="s">
+        <v>213</v>
+      </c>
+      <c r="AZ32" s="168"/>
+      <c r="BA32" s="168"/>
+      <c r="BB32" s="163"/>
+      <c r="BC32" s="163" t="s">
+        <v>214</v>
+      </c>
+      <c r="BD32" s="164"/>
+      <c r="BE32" s="164"/>
+      <c r="BF32" s="165"/>
+    </row>
+    <row r="33" spans="1:94" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="143" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="132"/>
+      <c r="E33" s="132"/>
+      <c r="F33" s="132"/>
+      <c r="G33" s="156">
+        <v>144.09</v>
+      </c>
+      <c r="H33" s="162"/>
+      <c r="I33" s="162"/>
+      <c r="J33" s="154"/>
+      <c r="K33" s="156">
+        <v>193.32</v>
+      </c>
+      <c r="L33" s="162"/>
+      <c r="M33" s="162"/>
+      <c r="N33" s="154"/>
+      <c r="O33" s="156">
+        <v>190.48</v>
+      </c>
+      <c r="P33" s="162"/>
+      <c r="Q33" s="162"/>
+      <c r="R33" s="154"/>
+      <c r="S33" s="156">
+        <v>221.14</v>
+      </c>
+      <c r="T33" s="162"/>
+      <c r="U33" s="162"/>
+      <c r="V33" s="162"/>
+      <c r="W33" s="155">
+        <v>239.28</v>
+      </c>
+      <c r="X33" s="155"/>
+      <c r="Y33" s="155"/>
+      <c r="Z33" s="155"/>
+      <c r="AA33" s="154">
+        <v>225.85</v>
+      </c>
+      <c r="AB33" s="155"/>
+      <c r="AC33" s="155"/>
+      <c r="AD33" s="156"/>
+      <c r="AE33" s="157">
+        <v>208.11</v>
+      </c>
+      <c r="AF33" s="158"/>
+      <c r="AG33" s="158"/>
+      <c r="AH33" s="159"/>
+      <c r="AI33" s="159">
+        <v>198.67</v>
+      </c>
+      <c r="AJ33" s="160"/>
+      <c r="AK33" s="160"/>
+      <c r="AL33" s="161"/>
+      <c r="AM33" s="159">
+        <v>195.72</v>
+      </c>
+      <c r="AN33" s="160"/>
+      <c r="AO33" s="160"/>
+      <c r="AP33" s="157"/>
+      <c r="AQ33" s="160">
+        <v>197.28</v>
+      </c>
+      <c r="AR33" s="160"/>
+      <c r="AS33" s="160"/>
+      <c r="AT33" s="160"/>
+      <c r="AU33" s="160">
+        <v>208.73</v>
+      </c>
+      <c r="AV33" s="160"/>
+      <c r="AW33" s="160"/>
+      <c r="AX33" s="160"/>
+      <c r="AY33" s="151">
+        <v>208.32</v>
+      </c>
+      <c r="AZ33" s="151"/>
+      <c r="BA33" s="151"/>
+      <c r="BB33" s="151"/>
+      <c r="BC33" s="152">
+        <v>213.36</v>
+      </c>
+      <c r="BD33" s="151"/>
+      <c r="BE33" s="151"/>
+      <c r="BF33" s="153"/>
+    </row>
+    <row r="34" spans="1:94" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="143"/>
+      <c r="C34" s="132" t="s">
+        <v>31</v>
+      </c>
+      <c r="D34" s="132"/>
+      <c r="E34" s="132"/>
+      <c r="F34" s="132"/>
+      <c r="G34" s="156">
+        <v>107.44</v>
+      </c>
+      <c r="H34" s="162"/>
+      <c r="I34" s="162"/>
+      <c r="J34" s="154"/>
+      <c r="K34" s="156">
+        <v>160.47</v>
+      </c>
+      <c r="L34" s="162"/>
+      <c r="M34" s="162"/>
+      <c r="N34" s="154"/>
+      <c r="O34" s="156">
+        <v>175.65</v>
+      </c>
+      <c r="P34" s="162"/>
+      <c r="Q34" s="162"/>
+      <c r="R34" s="154"/>
+      <c r="S34" s="156">
+        <v>179.11</v>
+      </c>
+      <c r="T34" s="162"/>
+      <c r="U34" s="162"/>
+      <c r="V34" s="162"/>
+      <c r="W34" s="155">
+        <v>207.88</v>
+      </c>
+      <c r="X34" s="155"/>
+      <c r="Y34" s="155"/>
+      <c r="Z34" s="155"/>
+      <c r="AA34" s="154">
+        <v>208.45</v>
+      </c>
+      <c r="AB34" s="155"/>
+      <c r="AC34" s="155"/>
+      <c r="AD34" s="156"/>
+      <c r="AE34" s="157">
+        <v>204.18</v>
+      </c>
+      <c r="AF34" s="158"/>
+      <c r="AG34" s="158"/>
+      <c r="AH34" s="159"/>
+      <c r="AI34" s="159">
+        <v>200.55</v>
+      </c>
+      <c r="AJ34" s="160"/>
+      <c r="AK34" s="160"/>
+      <c r="AL34" s="161"/>
+      <c r="AM34" s="159">
+        <v>196.31</v>
+      </c>
+      <c r="AN34" s="160"/>
+      <c r="AO34" s="160"/>
+      <c r="AP34" s="157"/>
+      <c r="AQ34" s="160">
+        <v>197.05</v>
+      </c>
+      <c r="AR34" s="160"/>
+      <c r="AS34" s="160"/>
+      <c r="AT34" s="160"/>
+      <c r="AU34" s="160">
+        <v>196.81</v>
+      </c>
+      <c r="AV34" s="160"/>
+      <c r="AW34" s="160"/>
+      <c r="AX34" s="160"/>
+      <c r="AY34" s="151">
+        <v>198.67</v>
+      </c>
+      <c r="AZ34" s="151"/>
+      <c r="BA34" s="151"/>
+      <c r="BB34" s="151"/>
+      <c r="BC34" s="152">
+        <v>202.01</v>
+      </c>
+      <c r="BD34" s="151"/>
+      <c r="BE34" s="151"/>
+      <c r="BF34" s="153"/>
+    </row>
+    <row r="35" spans="1:94" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="144"/>
+      <c r="C35" s="112" t="s">
         <v>32</v>
       </c>
-      <c r="C32" s="168"/>
-[...3 lines deleted...]
-      <c r="G32" s="169" t="s">
+      <c r="D35" s="112"/>
+      <c r="E35" s="112"/>
+      <c r="F35" s="112"/>
+      <c r="G35" s="113">
+        <v>0.74564508293427711</v>
+      </c>
+      <c r="H35" s="114"/>
+      <c r="I35" s="114"/>
+      <c r="J35" s="103"/>
+      <c r="K35" s="113">
+        <v>0.83007448789571692</v>
+      </c>
+      <c r="L35" s="114"/>
+      <c r="M35" s="114"/>
+      <c r="N35" s="103"/>
+      <c r="O35" s="113">
+        <v>0.92214405711885772</v>
+      </c>
+      <c r="P35" s="114"/>
+      <c r="Q35" s="114"/>
+      <c r="R35" s="103"/>
+      <c r="S35" s="113">
+        <v>0.80993940490187222</v>
+      </c>
+      <c r="T35" s="114"/>
+      <c r="U35" s="114"/>
+      <c r="V35" s="114"/>
+      <c r="W35" s="104">
+        <v>0.86877298562353722</v>
+      </c>
+      <c r="X35" s="104"/>
+      <c r="Y35" s="104"/>
+      <c r="Z35" s="104"/>
+      <c r="AA35" s="103">
+        <v>0.92295771529776394</v>
+      </c>
+      <c r="AB35" s="104"/>
+      <c r="AC35" s="104"/>
+      <c r="AD35" s="113"/>
+      <c r="AE35" s="104">
+        <v>0.98111575609052903</v>
+      </c>
+      <c r="AF35" s="104"/>
+      <c r="AG35" s="104"/>
+      <c r="AH35" s="104"/>
+      <c r="AI35" s="103">
+        <v>1.0089999999999999</v>
+      </c>
+      <c r="AJ35" s="104"/>
+      <c r="AK35" s="104"/>
+      <c r="AL35" s="115"/>
+      <c r="AM35" s="103">
+        <v>1.0030145105252402</v>
+      </c>
+      <c r="AN35" s="104"/>
+      <c r="AO35" s="104"/>
+      <c r="AP35" s="113"/>
+      <c r="AQ35" s="104">
+        <v>0.9988341443633415</v>
+      </c>
+      <c r="AR35" s="104"/>
+      <c r="AS35" s="104"/>
+      <c r="AT35" s="104"/>
+      <c r="AU35" s="104">
+        <v>0.94289273223781922</v>
+      </c>
+      <c r="AV35" s="104"/>
+      <c r="AW35" s="104"/>
+      <c r="AX35" s="104"/>
+      <c r="AY35" s="148">
+        <v>0.95367703533026116</v>
+      </c>
+      <c r="AZ35" s="148"/>
+      <c r="BA35" s="148"/>
+      <c r="BB35" s="148"/>
+      <c r="BC35" s="149">
+        <v>0.94680352455942995</v>
+      </c>
+      <c r="BD35" s="148"/>
+      <c r="BE35" s="148"/>
+      <c r="BF35" s="150"/>
+    </row>
+    <row r="36" spans="1:94" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="142" t="s">
         <v>33</v>
       </c>
-      <c r="H32" s="170"/>
-[...2 lines deleted...]
-      <c r="K32" s="169" t="s">
+      <c r="C36" s="145" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="145"/>
+      <c r="E36" s="145"/>
+      <c r="F36" s="145"/>
+      <c r="G36" s="140">
+        <v>118.86</v>
+      </c>
+      <c r="H36" s="138"/>
+      <c r="I36" s="138"/>
+      <c r="J36" s="141"/>
+      <c r="K36" s="140">
+        <v>145.63</v>
+      </c>
+      <c r="L36" s="138"/>
+      <c r="M36" s="138"/>
+      <c r="N36" s="141"/>
+      <c r="O36" s="140">
+        <v>152.66</v>
+      </c>
+      <c r="P36" s="138"/>
+      <c r="Q36" s="138"/>
+      <c r="R36" s="141"/>
+      <c r="S36" s="146">
+        <v>176</v>
+      </c>
+      <c r="T36" s="147"/>
+      <c r="U36" s="147"/>
+      <c r="V36" s="147"/>
+      <c r="W36" s="134">
+        <v>182.27</v>
+      </c>
+      <c r="X36" s="134"/>
+      <c r="Y36" s="134"/>
+      <c r="Z36" s="134"/>
+      <c r="AA36" s="135">
+        <v>179.74</v>
+      </c>
+      <c r="AB36" s="134"/>
+      <c r="AC36" s="134"/>
+      <c r="AD36" s="136"/>
+      <c r="AE36" s="137">
+        <v>172.65</v>
+      </c>
+      <c r="AF36" s="137"/>
+      <c r="AG36" s="137"/>
+      <c r="AH36" s="137"/>
+      <c r="AI36" s="138">
+        <v>164.4</v>
+      </c>
+      <c r="AJ36" s="138"/>
+      <c r="AK36" s="138"/>
+      <c r="AL36" s="139"/>
+      <c r="AM36" s="140">
+        <v>166.47</v>
+      </c>
+      <c r="AN36" s="138"/>
+      <c r="AO36" s="138"/>
+      <c r="AP36" s="141"/>
+      <c r="AQ36" s="140">
+        <v>167.79</v>
+      </c>
+      <c r="AR36" s="138"/>
+      <c r="AS36" s="138"/>
+      <c r="AT36" s="141"/>
+      <c r="AU36" s="126">
+        <v>174.8</v>
+      </c>
+      <c r="AV36" s="127"/>
+      <c r="AW36" s="127"/>
+      <c r="AX36" s="128"/>
+      <c r="AY36" s="126">
+        <v>177.56</v>
+      </c>
+      <c r="AZ36" s="127"/>
+      <c r="BA36" s="127"/>
+      <c r="BB36" s="128"/>
+      <c r="BC36" s="129" t="s">
         <v>34</v>
       </c>
-      <c r="L32" s="170"/>
-[...419 lines deleted...]
-      <c r="BF36" s="222"/>
+      <c r="BD36" s="130"/>
+      <c r="BE36" s="130"/>
+      <c r="BF36" s="131"/>
     </row>
     <row r="37" spans="1:94" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="193"/>
-[...6 lines deleted...]
-      <c r="G37" s="223">
+      <c r="B37" s="143"/>
+      <c r="C37" s="132" t="s">
+        <v>31</v>
+      </c>
+      <c r="D37" s="132"/>
+      <c r="E37" s="132"/>
+      <c r="F37" s="132"/>
+      <c r="G37" s="116">
         <v>98.54</v>
       </c>
-      <c r="H37" s="224"/>
-[...2 lines deleted...]
-      <c r="K37" s="223">
+      <c r="H37" s="117"/>
+      <c r="I37" s="117"/>
+      <c r="J37" s="118"/>
+      <c r="K37" s="116">
         <v>136.32</v>
       </c>
-      <c r="L37" s="224"/>
-[...2 lines deleted...]
-      <c r="O37" s="223">
+      <c r="L37" s="117"/>
+      <c r="M37" s="117"/>
+      <c r="N37" s="118"/>
+      <c r="O37" s="116">
         <v>142.07</v>
       </c>
-      <c r="P37" s="224"/>
-[...2 lines deleted...]
-      <c r="S37" s="223">
+      <c r="P37" s="117"/>
+      <c r="Q37" s="117"/>
+      <c r="R37" s="118"/>
+      <c r="S37" s="116">
         <v>158.84</v>
       </c>
-      <c r="T37" s="224"/>
-[...2 lines deleted...]
-      <c r="W37" s="226">
+      <c r="T37" s="117"/>
+      <c r="U37" s="117"/>
+      <c r="V37" s="117"/>
+      <c r="W37" s="133">
         <v>172.55</v>
       </c>
-      <c r="X37" s="226"/>
-[...2 lines deleted...]
-      <c r="AA37" s="225">
+      <c r="X37" s="133"/>
+      <c r="Y37" s="133"/>
+      <c r="Z37" s="133"/>
+      <c r="AA37" s="118">
         <v>175.21</v>
       </c>
-      <c r="AB37" s="226"/>
-[...2 lines deleted...]
-      <c r="AE37" s="223">
+      <c r="AB37" s="133"/>
+      <c r="AC37" s="133"/>
+      <c r="AD37" s="116"/>
+      <c r="AE37" s="116">
         <v>173.46</v>
       </c>
-      <c r="AF37" s="224"/>
-[...2 lines deleted...]
-      <c r="AI37" s="239">
+      <c r="AF37" s="117"/>
+      <c r="AG37" s="117"/>
+      <c r="AH37" s="118"/>
+      <c r="AI37" s="119">
         <v>172.47</v>
       </c>
-      <c r="AJ37" s="240"/>
-[...8 lines deleted...]
-      <c r="AQ37" s="240">
+      <c r="AJ37" s="120"/>
+      <c r="AK37" s="120"/>
+      <c r="AL37" s="121"/>
+      <c r="AM37" s="119">
         <v>166.64</v>
       </c>
-      <c r="AR37" s="240"/>
-[...2 lines deleted...]
-      <c r="AU37" s="243">
+      <c r="AN37" s="120"/>
+      <c r="AO37" s="120"/>
+      <c r="AP37" s="122"/>
+      <c r="AQ37" s="120">
         <v>171.85</v>
       </c>
-      <c r="AV37" s="244"/>
-[...2 lines deleted...]
-      <c r="AY37" s="243">
+      <c r="AR37" s="120"/>
+      <c r="AS37" s="120"/>
+      <c r="AT37" s="120"/>
+      <c r="AU37" s="123">
         <v>170.48</v>
       </c>
-      <c r="AZ37" s="244"/>
-[...7 lines deleted...]
-      <c r="BF37" s="238"/>
+      <c r="AV37" s="124"/>
+      <c r="AW37" s="124"/>
+      <c r="AX37" s="125"/>
+      <c r="AY37" s="123">
+        <v>173.9</v>
+      </c>
+      <c r="AZ37" s="124"/>
+      <c r="BA37" s="124"/>
+      <c r="BB37" s="125"/>
+      <c r="BC37" s="110" t="s">
+        <v>34</v>
+      </c>
+      <c r="BD37" s="110"/>
+      <c r="BE37" s="110"/>
+      <c r="BF37" s="111"/>
       <c r="BK37" s="15"/>
       <c r="BL37" s="15"/>
       <c r="BM37" s="15"/>
       <c r="BN37" s="15"/>
       <c r="BO37" s="15"/>
       <c r="BP37" s="15"/>
       <c r="BQ37" s="15"/>
       <c r="BR37" s="15"/>
       <c r="BS37" s="15"/>
       <c r="BT37" s="15"/>
       <c r="BU37" s="15"/>
       <c r="BV37" s="15"/>
       <c r="BW37" s="15"/>
       <c r="BX37" s="15"/>
       <c r="BY37" s="15"/>
       <c r="BZ37" s="15"/>
       <c r="CA37" s="15"/>
       <c r="CB37" s="15"/>
       <c r="CC37" s="15"/>
       <c r="CD37" s="15"/>
       <c r="CE37" s="15"/>
       <c r="CF37" s="15"/>
       <c r="CG37" s="15"/>
       <c r="CH37" s="15"/>
       <c r="CI37" s="15"/>
       <c r="CJ37" s="15"/>
       <c r="CK37" s="15"/>
       <c r="CL37" s="15"/>
       <c r="CM37" s="15"/>
       <c r="CN37" s="15"/>
       <c r="CO37" s="15"/>
       <c r="CP37" s="15"/>
     </row>
     <row r="38" spans="1:94" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B38" s="194"/>
-[...6 lines deleted...]
-      <c r="G38" s="206">
+      <c r="B38" s="144"/>
+      <c r="C38" s="112" t="s">
+        <v>32</v>
+      </c>
+      <c r="D38" s="112"/>
+      <c r="E38" s="112"/>
+      <c r="F38" s="112"/>
+      <c r="G38" s="113">
         <v>0.82904257109204116</v>
       </c>
-      <c r="H38" s="207"/>
-[...2 lines deleted...]
-      <c r="K38" s="206">
+      <c r="H38" s="114"/>
+      <c r="I38" s="114"/>
+      <c r="J38" s="103"/>
+      <c r="K38" s="113">
         <v>0.93607086451967314</v>
       </c>
-      <c r="L38" s="207"/>
-[...2 lines deleted...]
-      <c r="O38" s="206">
+      <c r="L38" s="114"/>
+      <c r="M38" s="114"/>
+      <c r="N38" s="103"/>
+      <c r="O38" s="113">
         <v>0.93063015852220621</v>
       </c>
-      <c r="P38" s="207"/>
-[...2 lines deleted...]
-      <c r="S38" s="206">
+      <c r="P38" s="114"/>
+      <c r="Q38" s="114"/>
+      <c r="R38" s="103"/>
+      <c r="S38" s="113">
         <v>0.90249999999999997</v>
       </c>
-      <c r="T38" s="207"/>
-[...2 lines deleted...]
-      <c r="W38" s="201">
+      <c r="T38" s="114"/>
+      <c r="U38" s="114"/>
+      <c r="V38" s="114"/>
+      <c r="W38" s="104">
         <v>0.94667251879080483</v>
       </c>
-      <c r="X38" s="201"/>
-[...2 lines deleted...]
-      <c r="AA38" s="208">
+      <c r="X38" s="104"/>
+      <c r="Y38" s="104"/>
+      <c r="Z38" s="104"/>
+      <c r="AA38" s="103">
         <v>0.97479692889729608</v>
       </c>
-      <c r="AB38" s="201"/>
-[...2 lines deleted...]
-      <c r="AE38" s="201">
+      <c r="AB38" s="104"/>
+      <c r="AC38" s="104"/>
+      <c r="AD38" s="113"/>
+      <c r="AE38" s="104">
         <v>1.0046915725456125</v>
       </c>
-      <c r="AF38" s="201"/>
-[...2 lines deleted...]
-      <c r="AI38" s="208">
+      <c r="AF38" s="104"/>
+      <c r="AG38" s="104"/>
+      <c r="AH38" s="104"/>
+      <c r="AI38" s="103">
         <v>1.0489999999999999</v>
       </c>
-      <c r="AJ38" s="201"/>
-[...8 lines deleted...]
-      <c r="AQ38" s="208">
+      <c r="AJ38" s="104"/>
+      <c r="AK38" s="104"/>
+      <c r="AL38" s="115"/>
+      <c r="AM38" s="103">
         <v>1.0009999999999999</v>
       </c>
-      <c r="AR38" s="201"/>
-[...2 lines deleted...]
-      <c r="AU38" s="232">
+      <c r="AN38" s="104"/>
+      <c r="AO38" s="104"/>
+      <c r="AP38" s="104"/>
+      <c r="AQ38" s="103">
         <v>1.024</v>
       </c>
-      <c r="AV38" s="233"/>
-[...2 lines deleted...]
-      <c r="AY38" s="232">
+      <c r="AR38" s="104"/>
+      <c r="AS38" s="104"/>
+      <c r="AT38" s="104"/>
+      <c r="AU38" s="105">
         <v>0.97499999999999998</v>
       </c>
-      <c r="AZ38" s="233"/>
-[...7 lines deleted...]
-      <c r="BF38" s="236"/>
+      <c r="AV38" s="106"/>
+      <c r="AW38" s="106"/>
+      <c r="AX38" s="107"/>
+      <c r="AY38" s="105">
+        <v>0.97899999999999998</v>
+      </c>
+      <c r="AZ38" s="106"/>
+      <c r="BA38" s="106"/>
+      <c r="BB38" s="107"/>
+      <c r="BC38" s="108" t="s">
+        <v>34</v>
+      </c>
+      <c r="BD38" s="108"/>
+      <c r="BE38" s="108"/>
+      <c r="BF38" s="109"/>
       <c r="BJ38" s="15"/>
     </row>
     <row r="39" spans="1:94" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="16" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="BJ39" s="15"/>
     </row>
     <row r="40" spans="1:94" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="17"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
@@ -10506,236 +10865,236 @@
       <c r="AQ49" s="18"/>
       <c r="AR49" s="18"/>
       <c r="AS49" s="18"/>
       <c r="AT49" s="18"/>
       <c r="AU49" s="18"/>
       <c r="AV49" s="18"/>
       <c r="AW49" s="18"/>
       <c r="AX49" s="18"/>
       <c r="AY49" s="18"/>
       <c r="AZ49" s="18"/>
       <c r="BA49" s="18"/>
       <c r="BB49" s="18"/>
     </row>
     <row r="50" spans="2:54" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="51" spans="2:54" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="52" spans="2:54" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="53" spans="2:54" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="54" spans="2:54" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="55" spans="2:54" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="56" spans="2:54" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="57" spans="2:54" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="58" spans="2:54" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="59" spans="2:54" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="165">
+    <mergeCell ref="AM38:AP38"/>
+    <mergeCell ref="AQ38:AT38"/>
     <mergeCell ref="AU38:AX38"/>
     <mergeCell ref="AY38:BB38"/>
     <mergeCell ref="BC38:BF38"/>
     <mergeCell ref="BC37:BF37"/>
     <mergeCell ref="C38:F38"/>
     <mergeCell ref="G38:J38"/>
     <mergeCell ref="K38:N38"/>
     <mergeCell ref="O38:R38"/>
     <mergeCell ref="S38:V38"/>
     <mergeCell ref="W38:Z38"/>
     <mergeCell ref="AA38:AD38"/>
     <mergeCell ref="AE38:AH38"/>
     <mergeCell ref="AI38:AL38"/>
     <mergeCell ref="AE37:AH37"/>
     <mergeCell ref="AI37:AL37"/>
     <mergeCell ref="AM37:AP37"/>
     <mergeCell ref="AQ37:AT37"/>
     <mergeCell ref="AU37:AX37"/>
     <mergeCell ref="AY37:BB37"/>
     <mergeCell ref="AU36:AX36"/>
     <mergeCell ref="AY36:BB36"/>
     <mergeCell ref="BC36:BF36"/>
     <mergeCell ref="C37:F37"/>
     <mergeCell ref="G37:J37"/>
     <mergeCell ref="K37:N37"/>
     <mergeCell ref="O37:R37"/>
     <mergeCell ref="S37:V37"/>
     <mergeCell ref="W37:Z37"/>
     <mergeCell ref="AA37:AD37"/>
     <mergeCell ref="W36:Z36"/>
     <mergeCell ref="AA36:AD36"/>
     <mergeCell ref="AE36:AH36"/>
     <mergeCell ref="AI36:AL36"/>
     <mergeCell ref="AM36:AP36"/>
     <mergeCell ref="AQ36:AT36"/>
     <mergeCell ref="B36:B38"/>
     <mergeCell ref="C36:F36"/>
     <mergeCell ref="G36:J36"/>
     <mergeCell ref="K36:N36"/>
     <mergeCell ref="O36:R36"/>
     <mergeCell ref="S36:V36"/>
     <mergeCell ref="AI35:AL35"/>
     <mergeCell ref="AM35:AP35"/>
     <mergeCell ref="AQ35:AT35"/>
-    <mergeCell ref="AM38:AP38"/>
-    <mergeCell ref="AQ38:AT38"/>
+    <mergeCell ref="AU35:AX35"/>
     <mergeCell ref="AY35:BB35"/>
     <mergeCell ref="BC35:BF35"/>
     <mergeCell ref="AY34:BB34"/>
     <mergeCell ref="BC34:BF34"/>
     <mergeCell ref="C35:F35"/>
     <mergeCell ref="G35:J35"/>
     <mergeCell ref="K35:N35"/>
     <mergeCell ref="O35:R35"/>
     <mergeCell ref="S35:V35"/>
     <mergeCell ref="W35:Z35"/>
     <mergeCell ref="AA35:AD35"/>
     <mergeCell ref="AE35:AH35"/>
     <mergeCell ref="AA34:AD34"/>
     <mergeCell ref="AE34:AH34"/>
     <mergeCell ref="AI34:AL34"/>
     <mergeCell ref="AM34:AP34"/>
     <mergeCell ref="AQ34:AT34"/>
     <mergeCell ref="AU34:AX34"/>
     <mergeCell ref="C34:F34"/>
     <mergeCell ref="G34:J34"/>
     <mergeCell ref="K34:N34"/>
     <mergeCell ref="O34:R34"/>
     <mergeCell ref="S34:V34"/>
     <mergeCell ref="W34:Z34"/>
     <mergeCell ref="AI33:AL33"/>
     <mergeCell ref="AM33:AP33"/>
     <mergeCell ref="AQ33:AT33"/>
     <mergeCell ref="AU33:AX33"/>
     <mergeCell ref="AY33:BB33"/>
     <mergeCell ref="BC33:BF33"/>
     <mergeCell ref="BC32:BF32"/>
     <mergeCell ref="B33:B35"/>
     <mergeCell ref="C33:F33"/>
     <mergeCell ref="G33:J33"/>
     <mergeCell ref="K33:N33"/>
     <mergeCell ref="O33:R33"/>
     <mergeCell ref="S33:V33"/>
     <mergeCell ref="W33:Z33"/>
     <mergeCell ref="AA33:AD33"/>
     <mergeCell ref="AE33:AH33"/>
     <mergeCell ref="AE32:AH32"/>
     <mergeCell ref="AI32:AL32"/>
     <mergeCell ref="AM32:AP32"/>
     <mergeCell ref="AQ32:AT32"/>
     <mergeCell ref="AU32:AX32"/>
     <mergeCell ref="AY32:BB32"/>
-    <mergeCell ref="AU35:AX35"/>
     <mergeCell ref="B30:AD30"/>
     <mergeCell ref="B32:F32"/>
     <mergeCell ref="G32:J32"/>
     <mergeCell ref="K32:N32"/>
     <mergeCell ref="O32:R32"/>
     <mergeCell ref="S32:V32"/>
     <mergeCell ref="W32:Z32"/>
     <mergeCell ref="AA32:AD32"/>
     <mergeCell ref="D27:P27"/>
     <mergeCell ref="Q27:V27"/>
     <mergeCell ref="W27:AB27"/>
     <mergeCell ref="AC27:AH27"/>
+    <mergeCell ref="AI27:AN27"/>
+    <mergeCell ref="AO27:AT27"/>
+    <mergeCell ref="D26:P26"/>
+    <mergeCell ref="Q26:V26"/>
+    <mergeCell ref="W26:AB26"/>
+    <mergeCell ref="AC26:AH26"/>
+    <mergeCell ref="AI26:AN26"/>
     <mergeCell ref="AO26:AT26"/>
     <mergeCell ref="AI24:AN24"/>
     <mergeCell ref="AO24:AT24"/>
     <mergeCell ref="D25:P25"/>
     <mergeCell ref="Q25:V25"/>
     <mergeCell ref="W25:AB25"/>
     <mergeCell ref="AC25:AH25"/>
     <mergeCell ref="AI25:AN25"/>
     <mergeCell ref="AO25:AT25"/>
     <mergeCell ref="AO22:AT22"/>
     <mergeCell ref="D23:P23"/>
     <mergeCell ref="Q23:V23"/>
     <mergeCell ref="W23:AB23"/>
     <mergeCell ref="AC23:AH23"/>
     <mergeCell ref="AI23:AN23"/>
     <mergeCell ref="AO23:AT23"/>
     <mergeCell ref="B22:C27"/>
     <mergeCell ref="D22:P22"/>
     <mergeCell ref="Q22:V22"/>
     <mergeCell ref="W22:AB22"/>
     <mergeCell ref="AC22:AH22"/>
     <mergeCell ref="AI22:AN22"/>
     <mergeCell ref="D24:P24"/>
     <mergeCell ref="Q24:V24"/>
     <mergeCell ref="W24:AB24"/>
     <mergeCell ref="AC24:AH24"/>
-    <mergeCell ref="AI27:AN27"/>
-[...5 lines deleted...]
-    <mergeCell ref="AI26:AN26"/>
     <mergeCell ref="B21:P21"/>
     <mergeCell ref="Q21:V21"/>
     <mergeCell ref="W21:AB21"/>
     <mergeCell ref="AC21:AH21"/>
     <mergeCell ref="AI21:AN21"/>
     <mergeCell ref="AO21:AT21"/>
     <mergeCell ref="B19:P20"/>
     <mergeCell ref="Q19:AB19"/>
     <mergeCell ref="AC19:AN19"/>
     <mergeCell ref="AO19:AT19"/>
     <mergeCell ref="Q20:V20"/>
     <mergeCell ref="W20:AB20"/>
     <mergeCell ref="AC20:AH20"/>
     <mergeCell ref="AI20:AN20"/>
     <mergeCell ref="AO20:AT20"/>
     <mergeCell ref="F10:BE10"/>
     <mergeCell ref="F11:BE11"/>
     <mergeCell ref="F12:BE12"/>
     <mergeCell ref="F13:BE13"/>
     <mergeCell ref="F14:BE14"/>
     <mergeCell ref="F15:BE15"/>
     <mergeCell ref="F4:BE4"/>
     <mergeCell ref="F5:BE5"/>
     <mergeCell ref="F6:BE6"/>
     <mergeCell ref="F7:BE7"/>
     <mergeCell ref="F8:BE8"/>
     <mergeCell ref="F9:BE9"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.86614173228346458" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ 明朝,標準"- 22 -</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE8F7942-CE9E-41B8-8088-C6475A700605}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DFF301F0-783B-4871-A306-3E9A39C5C5F9}">
+  <sheetPr codeName="Sheet4">
     <tabColor rgb="FFCCFFCC"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:BC69"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.88671875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="1.6640625" style="1" customWidth="1"/>
     <col min="3" max="6" width="1.77734375" style="1" customWidth="1"/>
     <col min="7" max="28" width="1.6640625" style="1" customWidth="1"/>
     <col min="29" max="29" width="0.33203125" style="1" customWidth="1"/>
     <col min="30" max="54" width="1.6640625" style="1" customWidth="1"/>
     <col min="55" max="16384" width="1.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:54" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="2:54" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
@@ -13785,1442 +14144,1442 @@
       <c r="AP59" s="18"/>
       <c r="AQ59" s="18"/>
       <c r="AR59" s="18"/>
       <c r="AS59" s="18"/>
       <c r="AT59" s="18"/>
       <c r="AU59" s="18"/>
       <c r="AV59" s="18"/>
       <c r="AW59" s="18"/>
       <c r="AX59" s="18"/>
       <c r="AY59" s="18"/>
       <c r="AZ59" s="18"/>
       <c r="BA59" s="18"/>
       <c r="BB59" s="18"/>
     </row>
     <row r="60" spans="1:55" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="61" spans="1:55" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="62" spans="1:55" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="63" spans="1:55" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="64" spans="1:55" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="65" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="67" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="68" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="69" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <phoneticPr fontId="5"/>
+  <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.86614173228346458" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ 明朝,標準"- 23 -</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F98B0AE4-3E55-47DE-B381-82BBD15D6C9A}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43A1C899-6CAB-4456-8518-46471B995F03}">
+  <sheetPr codeName="Sheet5">
     <tabColor rgb="FFCCFFCC"/>
   </sheetPr>
   <dimension ref="C2:BF42"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="CE20" sqref="CE20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.88671875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="1.6640625" style="1" customWidth="1"/>
     <col min="4" max="7" width="1.77734375" style="1" customWidth="1"/>
     <col min="8" max="11" width="1.6640625" style="1" customWidth="1"/>
     <col min="12" max="12" width="2" style="1" customWidth="1"/>
     <col min="13" max="56" width="1.6640625" style="1" customWidth="1"/>
     <col min="57" max="16384" width="1.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="3:53" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="3:53" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="3:53" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="4" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="5" spans="3:53" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C5" s="303" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5" s="304"/>
+      <c r="E5" s="304"/>
+      <c r="F5" s="304"/>
+      <c r="G5" s="304"/>
+      <c r="H5" s="304"/>
+      <c r="I5" s="304"/>
+      <c r="J5" s="304"/>
+      <c r="K5" s="304"/>
+      <c r="L5" s="305"/>
+      <c r="M5" s="312" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="313"/>
+      <c r="O5" s="313"/>
+      <c r="P5" s="313"/>
+      <c r="Q5" s="314"/>
+      <c r="R5" s="312" t="s">
+        <v>38</v>
+      </c>
+      <c r="S5" s="313"/>
+      <c r="T5" s="313"/>
+      <c r="U5" s="313"/>
+      <c r="V5" s="314"/>
+      <c r="W5" s="312" t="s">
+        <v>39</v>
+      </c>
+      <c r="X5" s="313"/>
+      <c r="Y5" s="313"/>
+      <c r="Z5" s="313"/>
+      <c r="AA5" s="314"/>
+      <c r="AB5" s="321" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC5" s="322"/>
+      <c r="AD5" s="322"/>
+      <c r="AE5" s="322"/>
+      <c r="AF5" s="322"/>
+      <c r="AG5" s="322"/>
+      <c r="AH5" s="322"/>
+      <c r="AI5" s="322"/>
+      <c r="AJ5" s="322"/>
+      <c r="AK5" s="322"/>
+      <c r="AL5" s="322"/>
+      <c r="AM5" s="322"/>
+      <c r="AN5" s="322"/>
+      <c r="AO5" s="322"/>
+      <c r="AP5" s="322"/>
+      <c r="AQ5" s="322"/>
+      <c r="AR5" s="322"/>
+      <c r="AS5" s="322"/>
+      <c r="AT5" s="322"/>
+      <c r="AU5" s="322"/>
+      <c r="AV5" s="322"/>
+      <c r="AW5" s="322"/>
+      <c r="AX5" s="322"/>
+      <c r="AY5" s="322"/>
+      <c r="AZ5" s="322"/>
+      <c r="BA5" s="323"/>
+    </row>
+    <row r="6" spans="3:53" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C6" s="306"/>
+      <c r="D6" s="307"/>
+      <c r="E6" s="307"/>
+      <c r="F6" s="307"/>
+      <c r="G6" s="307"/>
+      <c r="H6" s="307"/>
+      <c r="I6" s="307"/>
+      <c r="J6" s="307"/>
+      <c r="K6" s="307"/>
+      <c r="L6" s="308"/>
+      <c r="M6" s="315"/>
+      <c r="N6" s="316"/>
+      <c r="O6" s="316"/>
+      <c r="P6" s="316"/>
+      <c r="Q6" s="317"/>
+      <c r="R6" s="315"/>
+      <c r="S6" s="316"/>
+      <c r="T6" s="316"/>
+      <c r="U6" s="316"/>
+      <c r="V6" s="317"/>
+      <c r="W6" s="315"/>
+      <c r="X6" s="316"/>
+      <c r="Y6" s="316"/>
+      <c r="Z6" s="316"/>
+      <c r="AA6" s="317"/>
+      <c r="AB6" s="286" t="s">
+        <v>41</v>
+      </c>
+      <c r="AC6" s="287"/>
+      <c r="AD6" s="286" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE6" s="287"/>
+      <c r="AF6" s="286" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG6" s="287"/>
+      <c r="AH6" s="286" t="s">
+        <v>44</v>
+      </c>
+      <c r="AI6" s="287"/>
+      <c r="AJ6" s="286" t="s">
+        <v>45</v>
+      </c>
+      <c r="AK6" s="287"/>
+      <c r="AL6" s="286" t="s">
+        <v>46</v>
+      </c>
+      <c r="AM6" s="287"/>
+      <c r="AN6" s="286" t="s">
+        <v>47</v>
+      </c>
+      <c r="AO6" s="287"/>
+      <c r="AP6" s="286" t="s">
+        <v>48</v>
+      </c>
+      <c r="AQ6" s="287"/>
+      <c r="AR6" s="286" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS6" s="287"/>
+      <c r="AT6" s="286" t="s">
+        <v>50</v>
+      </c>
+      <c r="AU6" s="287"/>
+      <c r="AV6" s="286" t="s">
+        <v>51</v>
+      </c>
+      <c r="AW6" s="287"/>
+      <c r="AX6" s="286" t="s">
         <v>52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="C5" s="267" t="s">
+      <c r="AY6" s="287"/>
+      <c r="AZ6" s="292" t="s">
         <v>53</v>
       </c>
-      <c r="D5" s="268"/>
-[...8 lines deleted...]
-      <c r="M5" s="276" t="s">
+      <c r="BA6" s="293"/>
+    </row>
+    <row r="7" spans="3:53" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C7" s="306"/>
+      <c r="D7" s="307"/>
+      <c r="E7" s="307"/>
+      <c r="F7" s="307"/>
+      <c r="G7" s="307"/>
+      <c r="H7" s="307"/>
+      <c r="I7" s="307"/>
+      <c r="J7" s="307"/>
+      <c r="K7" s="307"/>
+      <c r="L7" s="308"/>
+      <c r="M7" s="315"/>
+      <c r="N7" s="316"/>
+      <c r="O7" s="316"/>
+      <c r="P7" s="316"/>
+      <c r="Q7" s="317"/>
+      <c r="R7" s="315"/>
+      <c r="S7" s="316"/>
+      <c r="T7" s="316"/>
+      <c r="U7" s="316"/>
+      <c r="V7" s="317"/>
+      <c r="W7" s="315"/>
+      <c r="X7" s="316"/>
+      <c r="Y7" s="316"/>
+      <c r="Z7" s="316"/>
+      <c r="AA7" s="317"/>
+      <c r="AB7" s="288"/>
+      <c r="AC7" s="289"/>
+      <c r="AD7" s="288"/>
+      <c r="AE7" s="289"/>
+      <c r="AF7" s="288"/>
+      <c r="AG7" s="289"/>
+      <c r="AH7" s="288"/>
+      <c r="AI7" s="289"/>
+      <c r="AJ7" s="288"/>
+      <c r="AK7" s="289"/>
+      <c r="AL7" s="288"/>
+      <c r="AM7" s="289"/>
+      <c r="AN7" s="288"/>
+      <c r="AO7" s="289"/>
+      <c r="AP7" s="288"/>
+      <c r="AQ7" s="289"/>
+      <c r="AR7" s="288"/>
+      <c r="AS7" s="289"/>
+      <c r="AT7" s="288"/>
+      <c r="AU7" s="289"/>
+      <c r="AV7" s="288"/>
+      <c r="AW7" s="289"/>
+      <c r="AX7" s="288"/>
+      <c r="AY7" s="289"/>
+      <c r="AZ7" s="294"/>
+      <c r="BA7" s="295"/>
+    </row>
+    <row r="8" spans="3:53" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C8" s="309"/>
+      <c r="D8" s="310"/>
+      <c r="E8" s="310"/>
+      <c r="F8" s="310"/>
+      <c r="G8" s="310"/>
+      <c r="H8" s="310"/>
+      <c r="I8" s="310"/>
+      <c r="J8" s="310"/>
+      <c r="K8" s="310"/>
+      <c r="L8" s="311"/>
+      <c r="M8" s="318"/>
+      <c r="N8" s="319"/>
+      <c r="O8" s="319"/>
+      <c r="P8" s="319"/>
+      <c r="Q8" s="320"/>
+      <c r="R8" s="318"/>
+      <c r="S8" s="319"/>
+      <c r="T8" s="319"/>
+      <c r="U8" s="319"/>
+      <c r="V8" s="320"/>
+      <c r="W8" s="318"/>
+      <c r="X8" s="319"/>
+      <c r="Y8" s="319"/>
+      <c r="Z8" s="319"/>
+      <c r="AA8" s="320"/>
+      <c r="AB8" s="290"/>
+      <c r="AC8" s="291"/>
+      <c r="AD8" s="290"/>
+      <c r="AE8" s="291"/>
+      <c r="AF8" s="290"/>
+      <c r="AG8" s="291"/>
+      <c r="AH8" s="290"/>
+      <c r="AI8" s="291"/>
+      <c r="AJ8" s="290"/>
+      <c r="AK8" s="291"/>
+      <c r="AL8" s="290"/>
+      <c r="AM8" s="291"/>
+      <c r="AN8" s="290"/>
+      <c r="AO8" s="291"/>
+      <c r="AP8" s="290"/>
+      <c r="AQ8" s="291"/>
+      <c r="AR8" s="290"/>
+      <c r="AS8" s="291"/>
+      <c r="AT8" s="290"/>
+      <c r="AU8" s="291"/>
+      <c r="AV8" s="290"/>
+      <c r="AW8" s="291"/>
+      <c r="AX8" s="290"/>
+      <c r="AY8" s="291"/>
+      <c r="AZ8" s="296"/>
+      <c r="BA8" s="297"/>
+    </row>
+    <row r="9" spans="3:53" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C9" s="298" t="s">
         <v>54</v>
       </c>
-      <c r="N5" s="277"/>
-[...3 lines deleted...]
-      <c r="R5" s="276" t="s">
+      <c r="D9" s="299"/>
+      <c r="E9" s="299"/>
+      <c r="F9" s="299"/>
+      <c r="G9" s="299"/>
+      <c r="H9" s="299"/>
+      <c r="I9" s="299"/>
+      <c r="J9" s="299"/>
+      <c r="K9" s="299"/>
+      <c r="L9" s="300"/>
+      <c r="M9" s="301">
+        <v>213.35848793398699</v>
+      </c>
+      <c r="N9" s="327"/>
+      <c r="O9" s="327"/>
+      <c r="P9" s="327"/>
+      <c r="Q9" s="328"/>
+      <c r="R9" s="301">
+        <v>603.62020333204816</v>
+      </c>
+      <c r="S9" s="302"/>
+      <c r="T9" s="302"/>
+      <c r="U9" s="302"/>
+      <c r="V9" s="276"/>
+      <c r="W9" s="301">
+        <v>144.3412602383932</v>
+      </c>
+      <c r="X9" s="302"/>
+      <c r="Y9" s="302"/>
+      <c r="Z9" s="302"/>
+      <c r="AA9" s="276"/>
+      <c r="AB9" s="274">
+        <v>0</v>
+      </c>
+      <c r="AC9" s="276"/>
+      <c r="AD9" s="274">
+        <v>3</v>
+      </c>
+      <c r="AE9" s="276"/>
+      <c r="AF9" s="274">
+        <v>2</v>
+      </c>
+      <c r="AG9" s="276"/>
+      <c r="AH9" s="274">
+        <v>5</v>
+      </c>
+      <c r="AI9" s="276"/>
+      <c r="AJ9" s="274">
+        <v>2</v>
+      </c>
+      <c r="AK9" s="276"/>
+      <c r="AL9" s="274">
+        <v>3</v>
+      </c>
+      <c r="AM9" s="276"/>
+      <c r="AN9" s="274">
+        <v>4</v>
+      </c>
+      <c r="AO9" s="276"/>
+      <c r="AP9" s="274">
+        <v>3</v>
+      </c>
+      <c r="AQ9" s="276"/>
+      <c r="AR9" s="274">
+        <v>3</v>
+      </c>
+      <c r="AS9" s="276"/>
+      <c r="AT9" s="274">
+        <v>6</v>
+      </c>
+      <c r="AU9" s="276"/>
+      <c r="AV9" s="274">
+        <v>5</v>
+      </c>
+      <c r="AW9" s="276"/>
+      <c r="AX9" s="274">
+        <v>2</v>
+      </c>
+      <c r="AY9" s="276"/>
+      <c r="AZ9" s="274">
+        <v>38</v>
+      </c>
+      <c r="BA9" s="276"/>
+    </row>
+    <row r="10" spans="3:53" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C10" s="277" t="s">
         <v>55</v>
       </c>
-      <c r="S5" s="277"/>
-[...3 lines deleted...]
-      <c r="W5" s="276" t="s">
+      <c r="D10" s="278"/>
+      <c r="E10" s="265" t="s">
         <v>56</v>
       </c>
-      <c r="X5" s="277"/>
-[...3 lines deleted...]
-      <c r="AB5" s="285" t="s">
+      <c r="F10" s="266"/>
+      <c r="G10" s="266"/>
+      <c r="H10" s="266"/>
+      <c r="I10" s="266"/>
+      <c r="J10" s="266"/>
+      <c r="K10" s="266"/>
+      <c r="L10" s="267"/>
+      <c r="M10" s="268">
+        <v>195.12483518588451</v>
+      </c>
+      <c r="N10" s="269"/>
+      <c r="O10" s="269"/>
+      <c r="P10" s="269"/>
+      <c r="Q10" s="270"/>
+      <c r="R10" s="283" t="s">
+        <v>34</v>
+      </c>
+      <c r="S10" s="269"/>
+      <c r="T10" s="269"/>
+      <c r="U10" s="269"/>
+      <c r="V10" s="270"/>
+      <c r="W10" s="283" t="s">
+        <v>34</v>
+      </c>
+      <c r="X10" s="269"/>
+      <c r="Y10" s="269"/>
+      <c r="Z10" s="269"/>
+      <c r="AA10" s="270"/>
+      <c r="AB10" s="256">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="270"/>
+      <c r="AD10" s="256">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="270"/>
+      <c r="AF10" s="256">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="270"/>
+      <c r="AH10" s="256">
+        <v>1</v>
+      </c>
+      <c r="AI10" s="270"/>
+      <c r="AJ10" s="256">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="270"/>
+      <c r="AL10" s="256">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="270"/>
+      <c r="AN10" s="256">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="270"/>
+      <c r="AP10" s="256">
+        <v>0</v>
+      </c>
+      <c r="AQ10" s="270"/>
+      <c r="AR10" s="256">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="270"/>
+      <c r="AT10" s="256">
+        <v>0</v>
+      </c>
+      <c r="AU10" s="270"/>
+      <c r="AV10" s="256">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="270"/>
+      <c r="AX10" s="256">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="270"/>
+      <c r="AZ10" s="326">
+        <v>1</v>
+      </c>
+      <c r="BA10" s="270"/>
+    </row>
+    <row r="11" spans="3:53" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C11" s="279"/>
+      <c r="D11" s="280"/>
+      <c r="E11" s="271" t="s">
         <v>57</v>
       </c>
-      <c r="AC5" s="286"/>
-[...51 lines deleted...]
-      <c r="AB6" s="246" t="s">
+      <c r="F11" s="272"/>
+      <c r="G11" s="272"/>
+      <c r="H11" s="272"/>
+      <c r="I11" s="272"/>
+      <c r="J11" s="272"/>
+      <c r="K11" s="272"/>
+      <c r="L11" s="273"/>
+      <c r="M11" s="253">
+        <v>279.32752721502169</v>
+      </c>
+      <c r="N11" s="254"/>
+      <c r="O11" s="254"/>
+      <c r="P11" s="254"/>
+      <c r="Q11" s="255"/>
+      <c r="R11" s="253">
+        <v>351.88566013897662</v>
+      </c>
+      <c r="S11" s="254"/>
+      <c r="T11" s="254"/>
+      <c r="U11" s="254"/>
+      <c r="V11" s="255"/>
+      <c r="W11" s="253">
+        <v>247.46988721101528</v>
+      </c>
+      <c r="X11" s="254"/>
+      <c r="Y11" s="254"/>
+      <c r="Z11" s="254"/>
+      <c r="AA11" s="255"/>
+      <c r="AB11" s="247">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="255"/>
+      <c r="AD11" s="247">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="255"/>
+      <c r="AF11" s="247">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="255"/>
+      <c r="AH11" s="247">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="255"/>
+      <c r="AJ11" s="247">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="255"/>
+      <c r="AL11" s="247">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="255"/>
+      <c r="AN11" s="247">
+        <v>1</v>
+      </c>
+      <c r="AO11" s="255"/>
+      <c r="AP11" s="247">
+        <v>3</v>
+      </c>
+      <c r="AQ11" s="255"/>
+      <c r="AR11" s="247">
+        <v>1</v>
+      </c>
+      <c r="AS11" s="255"/>
+      <c r="AT11" s="247">
+        <v>1</v>
+      </c>
+      <c r="AU11" s="255"/>
+      <c r="AV11" s="247">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="255"/>
+      <c r="AX11" s="247">
+        <v>0</v>
+      </c>
+      <c r="AY11" s="255"/>
+      <c r="AZ11" s="325">
+        <v>6</v>
+      </c>
+      <c r="BA11" s="255"/>
+    </row>
+    <row r="12" spans="3:53" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C12" s="281"/>
+      <c r="D12" s="282"/>
+      <c r="E12" s="241" t="s">
         <v>58</v>
       </c>
-      <c r="AC6" s="247"/>
-      <c r="AD6" s="246" t="s">
+      <c r="F12" s="242"/>
+      <c r="G12" s="242"/>
+      <c r="H12" s="242"/>
+      <c r="I12" s="242"/>
+      <c r="J12" s="242"/>
+      <c r="K12" s="242"/>
+      <c r="L12" s="243"/>
+      <c r="M12" s="244">
+        <v>215.93288360859074</v>
+      </c>
+      <c r="N12" s="245"/>
+      <c r="O12" s="245"/>
+      <c r="P12" s="245"/>
+      <c r="Q12" s="246"/>
+      <c r="R12" s="244">
+        <v>603.62020333204816</v>
+      </c>
+      <c r="S12" s="245"/>
+      <c r="T12" s="245"/>
+      <c r="U12" s="245"/>
+      <c r="V12" s="246"/>
+      <c r="W12" s="244">
+        <v>144.3412602383932</v>
+      </c>
+      <c r="X12" s="245"/>
+      <c r="Y12" s="245"/>
+      <c r="Z12" s="245"/>
+      <c r="AA12" s="246"/>
+      <c r="AB12" s="237">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="246"/>
+      <c r="AD12" s="237">
+        <v>3</v>
+      </c>
+      <c r="AE12" s="246"/>
+      <c r="AF12" s="237">
+        <v>2</v>
+      </c>
+      <c r="AG12" s="246"/>
+      <c r="AH12" s="237">
+        <v>4</v>
+      </c>
+      <c r="AI12" s="246"/>
+      <c r="AJ12" s="237">
+        <v>2</v>
+      </c>
+      <c r="AK12" s="246"/>
+      <c r="AL12" s="237">
+        <v>3</v>
+      </c>
+      <c r="AM12" s="246"/>
+      <c r="AN12" s="237">
+        <v>3</v>
+      </c>
+      <c r="AO12" s="246"/>
+      <c r="AP12" s="237">
+        <v>0</v>
+      </c>
+      <c r="AQ12" s="246"/>
+      <c r="AR12" s="237">
+        <v>2</v>
+      </c>
+      <c r="AS12" s="246"/>
+      <c r="AT12" s="237">
+        <v>5</v>
+      </c>
+      <c r="AU12" s="246"/>
+      <c r="AV12" s="237">
+        <v>5</v>
+      </c>
+      <c r="AW12" s="246"/>
+      <c r="AX12" s="237">
+        <v>2</v>
+      </c>
+      <c r="AY12" s="246"/>
+      <c r="AZ12" s="324">
+        <v>31</v>
+      </c>
+      <c r="BA12" s="246"/>
+    </row>
+    <row r="13" spans="3:53" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C13" s="259" t="s">
         <v>59</v>
       </c>
-      <c r="AE6" s="247"/>
-      <c r="AF6" s="246" t="s">
+      <c r="D13" s="260"/>
+      <c r="E13" s="265" t="s">
         <v>60</v>
       </c>
-      <c r="AG6" s="247"/>
-      <c r="AH6" s="246" t="s">
+      <c r="F13" s="266"/>
+      <c r="G13" s="266"/>
+      <c r="H13" s="266"/>
+      <c r="I13" s="266"/>
+      <c r="J13" s="266"/>
+      <c r="K13" s="266"/>
+      <c r="L13" s="267"/>
+      <c r="M13" s="268">
+        <v>201.89957501546954</v>
+      </c>
+      <c r="N13" s="269"/>
+      <c r="O13" s="269"/>
+      <c r="P13" s="269"/>
+      <c r="Q13" s="270"/>
+      <c r="R13" s="268">
+        <v>603.62020333204816</v>
+      </c>
+      <c r="S13" s="269"/>
+      <c r="T13" s="269"/>
+      <c r="U13" s="269"/>
+      <c r="V13" s="270"/>
+      <c r="W13" s="268">
+        <v>150.97382299374911</v>
+      </c>
+      <c r="X13" s="269"/>
+      <c r="Y13" s="269"/>
+      <c r="Z13" s="269"/>
+      <c r="AA13" s="270"/>
+      <c r="AB13" s="256">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="270"/>
+      <c r="AD13" s="256">
+        <v>1</v>
+      </c>
+      <c r="AE13" s="270"/>
+      <c r="AF13" s="256">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="270"/>
+      <c r="AH13" s="256">
+        <v>2</v>
+      </c>
+      <c r="AI13" s="270"/>
+      <c r="AJ13" s="256">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="270"/>
+      <c r="AL13" s="256">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="270"/>
+      <c r="AN13" s="256">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="270"/>
+      <c r="AP13" s="256">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="270"/>
+      <c r="AR13" s="256">
+        <v>0</v>
+      </c>
+      <c r="AS13" s="270"/>
+      <c r="AT13" s="256">
+        <v>0</v>
+      </c>
+      <c r="AU13" s="270"/>
+      <c r="AV13" s="256">
+        <v>1</v>
+      </c>
+      <c r="AW13" s="270"/>
+      <c r="AX13" s="256">
+        <v>1</v>
+      </c>
+      <c r="AY13" s="270"/>
+      <c r="AZ13" s="256">
+        <v>5</v>
+      </c>
+      <c r="BA13" s="270"/>
+    </row>
+    <row r="14" spans="3:53" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C14" s="261"/>
+      <c r="D14" s="262"/>
+      <c r="E14" s="250" t="s">
         <v>61</v>
       </c>
-      <c r="AI6" s="247"/>
-      <c r="AJ6" s="246" t="s">
+      <c r="F14" s="251"/>
+      <c r="G14" s="251"/>
+      <c r="H14" s="251"/>
+      <c r="I14" s="251"/>
+      <c r="J14" s="251"/>
+      <c r="K14" s="251"/>
+      <c r="L14" s="252"/>
+      <c r="M14" s="253">
+        <v>161.04269408716053</v>
+      </c>
+      <c r="N14" s="254"/>
+      <c r="O14" s="254"/>
+      <c r="P14" s="254"/>
+      <c r="Q14" s="255"/>
+      <c r="R14" s="253">
+        <v>185.03021935318696</v>
+      </c>
+      <c r="S14" s="254"/>
+      <c r="T14" s="254"/>
+      <c r="U14" s="254"/>
+      <c r="V14" s="255"/>
+      <c r="W14" s="253">
+        <v>144.3412602383932</v>
+      </c>
+      <c r="X14" s="254"/>
+      <c r="Y14" s="254"/>
+      <c r="Z14" s="254"/>
+      <c r="AA14" s="255"/>
+      <c r="AB14" s="247">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="255"/>
+      <c r="AD14" s="247">
+        <v>2</v>
+      </c>
+      <c r="AE14" s="255"/>
+      <c r="AF14" s="247">
+        <v>1</v>
+      </c>
+      <c r="AG14" s="255"/>
+      <c r="AH14" s="247">
+        <v>2</v>
+      </c>
+      <c r="AI14" s="255"/>
+      <c r="AJ14" s="247">
+        <v>0</v>
+      </c>
+      <c r="AK14" s="255"/>
+      <c r="AL14" s="247">
+        <v>0</v>
+      </c>
+      <c r="AM14" s="255"/>
+      <c r="AN14" s="247">
+        <v>0</v>
+      </c>
+      <c r="AO14" s="255"/>
+      <c r="AP14" s="247">
+        <v>0</v>
+      </c>
+      <c r="AQ14" s="255"/>
+      <c r="AR14" s="247">
+        <v>0</v>
+      </c>
+      <c r="AS14" s="255"/>
+      <c r="AT14" s="247">
+        <v>0</v>
+      </c>
+      <c r="AU14" s="255"/>
+      <c r="AV14" s="247">
+        <v>0</v>
+      </c>
+      <c r="AW14" s="255"/>
+      <c r="AX14" s="247">
+        <v>0</v>
+      </c>
+      <c r="AY14" s="255"/>
+      <c r="AZ14" s="247">
+        <v>5</v>
+      </c>
+      <c r="BA14" s="255"/>
+    </row>
+    <row r="15" spans="3:53" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C15" s="261"/>
+      <c r="D15" s="262"/>
+      <c r="E15" s="250" t="s">
         <v>62</v>
       </c>
-      <c r="AK6" s="247"/>
-      <c r="AL6" s="246" t="s">
+      <c r="F15" s="251"/>
+      <c r="G15" s="251"/>
+      <c r="H15" s="251"/>
+      <c r="I15" s="251"/>
+      <c r="J15" s="251"/>
+      <c r="K15" s="251"/>
+      <c r="L15" s="252"/>
+      <c r="M15" s="253">
+        <v>275.30937941187267</v>
+      </c>
+      <c r="N15" s="254"/>
+      <c r="O15" s="254"/>
+      <c r="P15" s="254"/>
+      <c r="Q15" s="255"/>
+      <c r="R15" s="253">
+        <v>275.30937941187267</v>
+      </c>
+      <c r="S15" s="254"/>
+      <c r="T15" s="254"/>
+      <c r="U15" s="254"/>
+      <c r="V15" s="255"/>
+      <c r="W15" s="253">
+        <v>275.30937941187267</v>
+      </c>
+      <c r="X15" s="254"/>
+      <c r="Y15" s="254"/>
+      <c r="Z15" s="254"/>
+      <c r="AA15" s="255"/>
+      <c r="AB15" s="247">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="255"/>
+      <c r="AD15" s="247">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="255"/>
+      <c r="AF15" s="247">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="255"/>
+      <c r="AH15" s="247">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="255"/>
+      <c r="AJ15" s="247">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="255"/>
+      <c r="AL15" s="247">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="255"/>
+      <c r="AN15" s="247">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="255"/>
+      <c r="AP15" s="247">
+        <v>1</v>
+      </c>
+      <c r="AQ15" s="255"/>
+      <c r="AR15" s="247">
+        <v>0</v>
+      </c>
+      <c r="AS15" s="255"/>
+      <c r="AT15" s="247">
+        <v>0</v>
+      </c>
+      <c r="AU15" s="255"/>
+      <c r="AV15" s="247">
+        <v>0</v>
+      </c>
+      <c r="AW15" s="255"/>
+      <c r="AX15" s="247">
+        <v>0</v>
+      </c>
+      <c r="AY15" s="255"/>
+      <c r="AZ15" s="247">
+        <v>1</v>
+      </c>
+      <c r="BA15" s="255"/>
+    </row>
+    <row r="16" spans="3:53" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C16" s="261"/>
+      <c r="D16" s="262"/>
+      <c r="E16" s="250" t="s">
         <v>63</v>
       </c>
-      <c r="AM6" s="247"/>
-      <c r="AN6" s="246" t="s">
+      <c r="F16" s="251"/>
+      <c r="G16" s="251"/>
+      <c r="H16" s="251"/>
+      <c r="I16" s="251"/>
+      <c r="J16" s="251"/>
+      <c r="K16" s="251"/>
+      <c r="L16" s="252"/>
+      <c r="M16" s="253">
+        <v>226.86450086966616</v>
+      </c>
+      <c r="N16" s="254"/>
+      <c r="O16" s="254"/>
+      <c r="P16" s="254"/>
+      <c r="Q16" s="255"/>
+      <c r="R16" s="253">
+        <v>315.59211204379142</v>
+      </c>
+      <c r="S16" s="254"/>
+      <c r="T16" s="254"/>
+      <c r="U16" s="254"/>
+      <c r="V16" s="255"/>
+      <c r="W16" s="253">
+        <v>172.65809596667845</v>
+      </c>
+      <c r="X16" s="254"/>
+      <c r="Y16" s="254"/>
+      <c r="Z16" s="254"/>
+      <c r="AA16" s="255"/>
+      <c r="AB16" s="247">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="255"/>
+      <c r="AD16" s="247">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="255"/>
+      <c r="AF16" s="247">
+        <v>1</v>
+      </c>
+      <c r="AG16" s="255"/>
+      <c r="AH16" s="247">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="255"/>
+      <c r="AJ16" s="247">
+        <v>2</v>
+      </c>
+      <c r="AK16" s="255"/>
+      <c r="AL16" s="247">
+        <v>1</v>
+      </c>
+      <c r="AM16" s="255"/>
+      <c r="AN16" s="247">
+        <v>2</v>
+      </c>
+      <c r="AO16" s="255"/>
+      <c r="AP16" s="247">
+        <v>0</v>
+      </c>
+      <c r="AQ16" s="255"/>
+      <c r="AR16" s="247">
+        <v>1</v>
+      </c>
+      <c r="AS16" s="255"/>
+      <c r="AT16" s="247">
+        <v>2</v>
+      </c>
+      <c r="AU16" s="255"/>
+      <c r="AV16" s="247">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="255"/>
+      <c r="AX16" s="247">
+        <v>0</v>
+      </c>
+      <c r="AY16" s="255"/>
+      <c r="AZ16" s="247">
+        <v>9</v>
+      </c>
+      <c r="BA16" s="255"/>
+    </row>
+    <row r="17" spans="3:58" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C17" s="261"/>
+      <c r="D17" s="262"/>
+      <c r="E17" s="250" t="s">
         <v>64</v>
       </c>
-      <c r="AO6" s="247"/>
-      <c r="AP6" s="246" t="s">
+      <c r="F17" s="251"/>
+      <c r="G17" s="251"/>
+      <c r="H17" s="251"/>
+      <c r="I17" s="251"/>
+      <c r="J17" s="251"/>
+      <c r="K17" s="251"/>
+      <c r="L17" s="252"/>
+      <c r="M17" s="253">
+        <v>272.64472764909601</v>
+      </c>
+      <c r="N17" s="254"/>
+      <c r="O17" s="254"/>
+      <c r="P17" s="254"/>
+      <c r="Q17" s="255"/>
+      <c r="R17" s="253">
+        <v>293.9157714441331</v>
+      </c>
+      <c r="S17" s="254"/>
+      <c r="T17" s="254"/>
+      <c r="U17" s="254"/>
+      <c r="V17" s="255"/>
+      <c r="W17" s="253">
+        <v>193.0621304198267</v>
+      </c>
+      <c r="X17" s="254"/>
+      <c r="Y17" s="254"/>
+      <c r="Z17" s="254"/>
+      <c r="AA17" s="255"/>
+      <c r="AB17" s="247">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="255"/>
+      <c r="AD17" s="247">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="255"/>
+      <c r="AF17" s="247">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="255"/>
+      <c r="AH17" s="247">
+        <v>1</v>
+      </c>
+      <c r="AI17" s="255"/>
+      <c r="AJ17" s="247">
+        <v>0</v>
+      </c>
+      <c r="AK17" s="255"/>
+      <c r="AL17" s="247">
+        <v>1</v>
+      </c>
+      <c r="AM17" s="255"/>
+      <c r="AN17" s="247">
+        <v>0</v>
+      </c>
+      <c r="AO17" s="255"/>
+      <c r="AP17" s="247">
+        <v>0</v>
+      </c>
+      <c r="AQ17" s="255"/>
+      <c r="AR17" s="247">
+        <v>1</v>
+      </c>
+      <c r="AS17" s="255"/>
+      <c r="AT17" s="247">
+        <v>0</v>
+      </c>
+      <c r="AU17" s="255"/>
+      <c r="AV17" s="247">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="255"/>
+      <c r="AX17" s="247">
+        <v>0</v>
+      </c>
+      <c r="AY17" s="255"/>
+      <c r="AZ17" s="247">
+        <v>3</v>
+      </c>
+      <c r="BA17" s="255"/>
+    </row>
+    <row r="18" spans="3:58" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C18" s="261"/>
+      <c r="D18" s="262"/>
+      <c r="E18" s="250" t="s">
         <v>65</v>
       </c>
-      <c r="AQ6" s="247"/>
-      <c r="AR6" s="246" t="s">
+      <c r="F18" s="251"/>
+      <c r="G18" s="251"/>
+      <c r="H18" s="251"/>
+      <c r="I18" s="251"/>
+      <c r="J18" s="251"/>
+      <c r="K18" s="251"/>
+      <c r="L18" s="252"/>
+      <c r="M18" s="253">
+        <v>243.52519213660727</v>
+      </c>
+      <c r="N18" s="254"/>
+      <c r="O18" s="254"/>
+      <c r="P18" s="254"/>
+      <c r="Q18" s="255"/>
+      <c r="R18" s="253">
+        <v>258.97594117884449</v>
+      </c>
+      <c r="S18" s="254"/>
+      <c r="T18" s="254"/>
+      <c r="U18" s="254"/>
+      <c r="V18" s="255"/>
+      <c r="W18" s="253">
+        <v>220.59553914803891</v>
+      </c>
+      <c r="X18" s="254"/>
+      <c r="Y18" s="254"/>
+      <c r="Z18" s="254"/>
+      <c r="AA18" s="255"/>
+      <c r="AB18" s="247">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="255"/>
+      <c r="AD18" s="247">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="255"/>
+      <c r="AF18" s="247">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="255"/>
+      <c r="AH18" s="247">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="255"/>
+      <c r="AJ18" s="247">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="255"/>
+      <c r="AL18" s="247">
+        <v>1</v>
+      </c>
+      <c r="AM18" s="255"/>
+      <c r="AN18" s="247">
+        <v>2</v>
+      </c>
+      <c r="AO18" s="255"/>
+      <c r="AP18" s="247">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="255"/>
+      <c r="AR18" s="247">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="255"/>
+      <c r="AT18" s="247">
+        <v>0</v>
+      </c>
+      <c r="AU18" s="255"/>
+      <c r="AV18" s="247">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="255"/>
+      <c r="AX18" s="247">
+        <v>0</v>
+      </c>
+      <c r="AY18" s="255"/>
+      <c r="AZ18" s="247">
+        <v>3</v>
+      </c>
+      <c r="BA18" s="255"/>
+    </row>
+    <row r="19" spans="3:58" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C19" s="261"/>
+      <c r="D19" s="262"/>
+      <c r="E19" s="250" t="s">
         <v>66</v>
       </c>
-      <c r="AS6" s="247"/>
-      <c r="AT6" s="246" t="s">
+      <c r="F19" s="251"/>
+      <c r="G19" s="251"/>
+      <c r="H19" s="251"/>
+      <c r="I19" s="251"/>
+      <c r="J19" s="251"/>
+      <c r="K19" s="251"/>
+      <c r="L19" s="252"/>
+      <c r="M19" s="253">
+        <v>275.66891848883455</v>
+      </c>
+      <c r="N19" s="254"/>
+      <c r="O19" s="254"/>
+      <c r="P19" s="254"/>
+      <c r="Q19" s="255"/>
+      <c r="R19" s="253">
+        <v>416.49414078778483</v>
+      </c>
+      <c r="S19" s="254"/>
+      <c r="T19" s="254"/>
+      <c r="U19" s="254"/>
+      <c r="V19" s="255"/>
+      <c r="W19" s="253">
+        <v>266.3294504512466</v>
+      </c>
+      <c r="X19" s="254"/>
+      <c r="Y19" s="254"/>
+      <c r="Z19" s="254"/>
+      <c r="AA19" s="255"/>
+      <c r="AB19" s="247">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="255"/>
+      <c r="AD19" s="247">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="255"/>
+      <c r="AF19" s="247">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="255"/>
+      <c r="AH19" s="247">
+        <v>0</v>
+      </c>
+      <c r="AI19" s="255"/>
+      <c r="AJ19" s="247">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="255"/>
+      <c r="AL19" s="247">
+        <v>0</v>
+      </c>
+      <c r="AM19" s="255"/>
+      <c r="AN19" s="247">
+        <v>0</v>
+      </c>
+      <c r="AO19" s="255"/>
+      <c r="AP19" s="247">
+        <v>2</v>
+      </c>
+      <c r="AQ19" s="255"/>
+      <c r="AR19" s="247">
+        <v>1</v>
+      </c>
+      <c r="AS19" s="255"/>
+      <c r="AT19" s="247">
+        <v>0</v>
+      </c>
+      <c r="AU19" s="255"/>
+      <c r="AV19" s="247">
+        <v>1</v>
+      </c>
+      <c r="AW19" s="255"/>
+      <c r="AX19" s="247">
+        <v>0</v>
+      </c>
+      <c r="AY19" s="255"/>
+      <c r="AZ19" s="247">
+        <v>4</v>
+      </c>
+      <c r="BA19" s="255"/>
+    </row>
+    <row r="20" spans="3:58" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C20" s="263"/>
+      <c r="D20" s="264"/>
+      <c r="E20" s="241" t="s">
         <v>67</v>
       </c>
-      <c r="AU6" s="247"/>
-      <c r="AV6" s="246" t="s">
+      <c r="F20" s="242"/>
+      <c r="G20" s="242"/>
+      <c r="H20" s="242"/>
+      <c r="I20" s="242"/>
+      <c r="J20" s="242"/>
+      <c r="K20" s="242"/>
+      <c r="L20" s="243"/>
+      <c r="M20" s="244">
+        <v>378.71483956194982</v>
+      </c>
+      <c r="N20" s="245"/>
+      <c r="O20" s="245"/>
+      <c r="P20" s="245"/>
+      <c r="Q20" s="246"/>
+      <c r="R20" s="244">
+        <v>518.05029197950182</v>
+      </c>
+      <c r="S20" s="245"/>
+      <c r="T20" s="245"/>
+      <c r="U20" s="245"/>
+      <c r="V20" s="246"/>
+      <c r="W20" s="244">
+        <v>310.28525706157285</v>
+      </c>
+      <c r="X20" s="245"/>
+      <c r="Y20" s="245"/>
+      <c r="Z20" s="245"/>
+      <c r="AA20" s="246"/>
+      <c r="AB20" s="237">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="246"/>
+      <c r="AD20" s="237">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="246"/>
+      <c r="AF20" s="237">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="246"/>
+      <c r="AH20" s="237">
+        <v>0</v>
+      </c>
+      <c r="AI20" s="246"/>
+      <c r="AJ20" s="237">
+        <v>0</v>
+      </c>
+      <c r="AK20" s="246"/>
+      <c r="AL20" s="237">
+        <v>0</v>
+      </c>
+      <c r="AM20" s="246"/>
+      <c r="AN20" s="237">
+        <v>0</v>
+      </c>
+      <c r="AO20" s="246"/>
+      <c r="AP20" s="237">
+        <v>0</v>
+      </c>
+      <c r="AQ20" s="246"/>
+      <c r="AR20" s="237">
+        <v>0</v>
+      </c>
+      <c r="AS20" s="246"/>
+      <c r="AT20" s="237">
+        <v>4</v>
+      </c>
+      <c r="AU20" s="246"/>
+      <c r="AV20" s="237">
+        <v>3</v>
+      </c>
+      <c r="AW20" s="246"/>
+      <c r="AX20" s="237">
+        <v>1</v>
+      </c>
+      <c r="AY20" s="246"/>
+      <c r="AZ20" s="237">
+        <v>8</v>
+      </c>
+      <c r="BA20" s="246"/>
+    </row>
+    <row r="21" spans="3:58" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C21" s="240" t="s">
         <v>68</v>
       </c>
-      <c r="AW6" s="247"/>
-[...1217 lines deleted...]
-      <c r="BB21" s="328"/>
+      <c r="D21" s="240"/>
+      <c r="E21" s="240"/>
+      <c r="F21" s="240"/>
+      <c r="G21" s="240"/>
+      <c r="H21" s="240"/>
+      <c r="I21" s="240"/>
+      <c r="J21" s="240"/>
+      <c r="K21" s="240"/>
+      <c r="L21" s="240"/>
+      <c r="M21" s="240"/>
+      <c r="N21" s="240"/>
+      <c r="O21" s="240"/>
+      <c r="P21" s="240"/>
+      <c r="Q21" s="240"/>
+      <c r="R21" s="240"/>
+      <c r="S21" s="240"/>
+      <c r="T21" s="240"/>
+      <c r="U21" s="240"/>
+      <c r="V21" s="240"/>
+      <c r="W21" s="240"/>
+      <c r="X21" s="240"/>
+      <c r="Y21" s="240"/>
+      <c r="Z21" s="240"/>
+      <c r="AA21" s="240"/>
+      <c r="AB21" s="240"/>
+      <c r="AC21" s="240"/>
+      <c r="AD21" s="240"/>
+      <c r="AE21" s="240"/>
+      <c r="AF21" s="240"/>
+      <c r="AG21" s="240"/>
+      <c r="AH21" s="240"/>
+      <c r="AI21" s="240"/>
+      <c r="AJ21" s="240"/>
+      <c r="AK21" s="240"/>
+      <c r="AL21" s="240"/>
+      <c r="AM21" s="240"/>
+      <c r="AN21" s="240"/>
+      <c r="AO21" s="240"/>
+      <c r="AP21" s="240"/>
+      <c r="AQ21" s="240"/>
+      <c r="AR21" s="240"/>
+      <c r="AS21" s="240"/>
+      <c r="AT21" s="240"/>
+      <c r="AU21" s="240"/>
+      <c r="AV21" s="240"/>
+      <c r="AW21" s="240"/>
+      <c r="AX21" s="240"/>
+      <c r="AY21" s="240"/>
+      <c r="AZ21" s="240"/>
+      <c r="BA21" s="240"/>
+      <c r="BB21" s="240"/>
     </row>
     <row r="22" spans="3:58" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="20"/>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
       <c r="I22" s="20"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="21"/>
       <c r="N22" s="22"/>
       <c r="O22" s="22"/>
       <c r="P22" s="22"/>
       <c r="Q22" s="22"/>
       <c r="R22" s="21"/>
       <c r="S22" s="22"/>
       <c r="T22" s="22"/>
       <c r="U22" s="22"/>
       <c r="V22" s="22"/>
       <c r="W22" s="21"/>
       <c r="X22" s="22"/>
       <c r="Y22" s="22"/>
@@ -15237,4906 +15596,4907 @@
       <c r="AJ22" s="23"/>
       <c r="AK22" s="22"/>
       <c r="AL22" s="23"/>
       <c r="AM22" s="22"/>
       <c r="AN22" s="23"/>
       <c r="AO22" s="22"/>
       <c r="AP22" s="23"/>
       <c r="AQ22" s="22"/>
       <c r="AR22" s="23"/>
       <c r="AS22" s="22"/>
       <c r="AT22" s="23"/>
       <c r="AU22" s="22"/>
       <c r="AV22" s="23"/>
       <c r="AW22" s="22"/>
       <c r="AX22" s="23"/>
       <c r="AY22" s="22"/>
       <c r="AZ22" s="24"/>
       <c r="BA22" s="22"/>
     </row>
     <row r="23" spans="3:58" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C23" s="25"/>
       <c r="BF23" s="26"/>
     </row>
     <row r="24" spans="3:58" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C24" s="4" t="s">
-        <v>86</v>
+        <v>216</v>
       </c>
     </row>
     <row r="25" spans="3:58" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C25" s="267" t="s">
+      <c r="C25" s="303" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25" s="304"/>
+      <c r="E25" s="304"/>
+      <c r="F25" s="304"/>
+      <c r="G25" s="304"/>
+      <c r="H25" s="304"/>
+      <c r="I25" s="304"/>
+      <c r="J25" s="304"/>
+      <c r="K25" s="304"/>
+      <c r="L25" s="305"/>
+      <c r="M25" s="312" t="s">
+        <v>37</v>
+      </c>
+      <c r="N25" s="313"/>
+      <c r="O25" s="313"/>
+      <c r="P25" s="313"/>
+      <c r="Q25" s="314"/>
+      <c r="R25" s="312" t="s">
+        <v>38</v>
+      </c>
+      <c r="S25" s="313"/>
+      <c r="T25" s="313"/>
+      <c r="U25" s="313"/>
+      <c r="V25" s="314"/>
+      <c r="W25" s="312" t="s">
+        <v>39</v>
+      </c>
+      <c r="X25" s="313"/>
+      <c r="Y25" s="313"/>
+      <c r="Z25" s="313"/>
+      <c r="AA25" s="314"/>
+      <c r="AB25" s="321" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC25" s="322"/>
+      <c r="AD25" s="322"/>
+      <c r="AE25" s="322"/>
+      <c r="AF25" s="322"/>
+      <c r="AG25" s="322"/>
+      <c r="AH25" s="322"/>
+      <c r="AI25" s="322"/>
+      <c r="AJ25" s="322"/>
+      <c r="AK25" s="322"/>
+      <c r="AL25" s="322"/>
+      <c r="AM25" s="322"/>
+      <c r="AN25" s="322"/>
+      <c r="AO25" s="322"/>
+      <c r="AP25" s="322"/>
+      <c r="AQ25" s="322"/>
+      <c r="AR25" s="322"/>
+      <c r="AS25" s="322"/>
+      <c r="AT25" s="322"/>
+      <c r="AU25" s="322"/>
+      <c r="AV25" s="322"/>
+      <c r="AW25" s="322"/>
+      <c r="AX25" s="322"/>
+      <c r="AY25" s="322"/>
+      <c r="AZ25" s="322"/>
+      <c r="BA25" s="323"/>
+    </row>
+    <row r="26" spans="3:58" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C26" s="306"/>
+      <c r="D26" s="307"/>
+      <c r="E26" s="307"/>
+      <c r="F26" s="307"/>
+      <c r="G26" s="307"/>
+      <c r="H26" s="307"/>
+      <c r="I26" s="307"/>
+      <c r="J26" s="307"/>
+      <c r="K26" s="307"/>
+      <c r="L26" s="308"/>
+      <c r="M26" s="315"/>
+      <c r="N26" s="316"/>
+      <c r="O26" s="316"/>
+      <c r="P26" s="316"/>
+      <c r="Q26" s="317"/>
+      <c r="R26" s="315"/>
+      <c r="S26" s="316"/>
+      <c r="T26" s="316"/>
+      <c r="U26" s="316"/>
+      <c r="V26" s="317"/>
+      <c r="W26" s="315"/>
+      <c r="X26" s="316"/>
+      <c r="Y26" s="316"/>
+      <c r="Z26" s="316"/>
+      <c r="AA26" s="317"/>
+      <c r="AB26" s="286" t="s">
+        <v>41</v>
+      </c>
+      <c r="AC26" s="287"/>
+      <c r="AD26" s="286" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE26" s="287"/>
+      <c r="AF26" s="286" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG26" s="287"/>
+      <c r="AH26" s="286" t="s">
+        <v>44</v>
+      </c>
+      <c r="AI26" s="287"/>
+      <c r="AJ26" s="286" t="s">
+        <v>45</v>
+      </c>
+      <c r="AK26" s="287"/>
+      <c r="AL26" s="286" t="s">
+        <v>46</v>
+      </c>
+      <c r="AM26" s="287"/>
+      <c r="AN26" s="286" t="s">
+        <v>47</v>
+      </c>
+      <c r="AO26" s="287"/>
+      <c r="AP26" s="286" t="s">
+        <v>48</v>
+      </c>
+      <c r="AQ26" s="287"/>
+      <c r="AR26" s="286" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS26" s="287"/>
+      <c r="AT26" s="286" t="s">
+        <v>50</v>
+      </c>
+      <c r="AU26" s="287"/>
+      <c r="AV26" s="286" t="s">
+        <v>51</v>
+      </c>
+      <c r="AW26" s="287"/>
+      <c r="AX26" s="286" t="s">
+        <v>52</v>
+      </c>
+      <c r="AY26" s="287"/>
+      <c r="AZ26" s="292" t="s">
         <v>53</v>
       </c>
-      <c r="D25" s="268"/>
-[...8 lines deleted...]
-      <c r="M25" s="276" t="s">
+      <c r="BA26" s="293"/>
+    </row>
+    <row r="27" spans="3:58" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C27" s="306"/>
+      <c r="D27" s="307"/>
+      <c r="E27" s="307"/>
+      <c r="F27" s="307"/>
+      <c r="G27" s="307"/>
+      <c r="H27" s="307"/>
+      <c r="I27" s="307"/>
+      <c r="J27" s="307"/>
+      <c r="K27" s="307"/>
+      <c r="L27" s="308"/>
+      <c r="M27" s="315"/>
+      <c r="N27" s="316"/>
+      <c r="O27" s="316"/>
+      <c r="P27" s="316"/>
+      <c r="Q27" s="317"/>
+      <c r="R27" s="315"/>
+      <c r="S27" s="316"/>
+      <c r="T27" s="316"/>
+      <c r="U27" s="316"/>
+      <c r="V27" s="317"/>
+      <c r="W27" s="315"/>
+      <c r="X27" s="316"/>
+      <c r="Y27" s="316"/>
+      <c r="Z27" s="316"/>
+      <c r="AA27" s="317"/>
+      <c r="AB27" s="288"/>
+      <c r="AC27" s="289"/>
+      <c r="AD27" s="288"/>
+      <c r="AE27" s="289"/>
+      <c r="AF27" s="288"/>
+      <c r="AG27" s="289"/>
+      <c r="AH27" s="288"/>
+      <c r="AI27" s="289"/>
+      <c r="AJ27" s="288"/>
+      <c r="AK27" s="289"/>
+      <c r="AL27" s="288"/>
+      <c r="AM27" s="289"/>
+      <c r="AN27" s="288"/>
+      <c r="AO27" s="289"/>
+      <c r="AP27" s="288"/>
+      <c r="AQ27" s="289"/>
+      <c r="AR27" s="288"/>
+      <c r="AS27" s="289"/>
+      <c r="AT27" s="288"/>
+      <c r="AU27" s="289"/>
+      <c r="AV27" s="288"/>
+      <c r="AW27" s="289"/>
+      <c r="AX27" s="288"/>
+      <c r="AY27" s="289"/>
+      <c r="AZ27" s="294"/>
+      <c r="BA27" s="295"/>
+    </row>
+    <row r="28" spans="3:58" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C28" s="309"/>
+      <c r="D28" s="310"/>
+      <c r="E28" s="310"/>
+      <c r="F28" s="310"/>
+      <c r="G28" s="310"/>
+      <c r="H28" s="310"/>
+      <c r="I28" s="310"/>
+      <c r="J28" s="310"/>
+      <c r="K28" s="310"/>
+      <c r="L28" s="311"/>
+      <c r="M28" s="318"/>
+      <c r="N28" s="319"/>
+      <c r="O28" s="319"/>
+      <c r="P28" s="319"/>
+      <c r="Q28" s="320"/>
+      <c r="R28" s="318"/>
+      <c r="S28" s="319"/>
+      <c r="T28" s="319"/>
+      <c r="U28" s="319"/>
+      <c r="V28" s="320"/>
+      <c r="W28" s="318"/>
+      <c r="X28" s="319"/>
+      <c r="Y28" s="319"/>
+      <c r="Z28" s="319"/>
+      <c r="AA28" s="320"/>
+      <c r="AB28" s="290"/>
+      <c r="AC28" s="291"/>
+      <c r="AD28" s="290"/>
+      <c r="AE28" s="291"/>
+      <c r="AF28" s="290"/>
+      <c r="AG28" s="291"/>
+      <c r="AH28" s="290"/>
+      <c r="AI28" s="291"/>
+      <c r="AJ28" s="290"/>
+      <c r="AK28" s="291"/>
+      <c r="AL28" s="290"/>
+      <c r="AM28" s="291"/>
+      <c r="AN28" s="290"/>
+      <c r="AO28" s="291"/>
+      <c r="AP28" s="290"/>
+      <c r="AQ28" s="291"/>
+      <c r="AR28" s="290"/>
+      <c r="AS28" s="291"/>
+      <c r="AT28" s="290"/>
+      <c r="AU28" s="291"/>
+      <c r="AV28" s="290"/>
+      <c r="AW28" s="291"/>
+      <c r="AX28" s="290"/>
+      <c r="AY28" s="291"/>
+      <c r="AZ28" s="296"/>
+      <c r="BA28" s="297"/>
+    </row>
+    <row r="29" spans="3:58" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C29" s="298" t="s">
         <v>54</v>
       </c>
-      <c r="N25" s="277"/>
-[...3 lines deleted...]
-      <c r="R25" s="276" t="s">
+      <c r="D29" s="299"/>
+      <c r="E29" s="299"/>
+      <c r="F29" s="299"/>
+      <c r="G29" s="299"/>
+      <c r="H29" s="299"/>
+      <c r="I29" s="299"/>
+      <c r="J29" s="299"/>
+      <c r="K29" s="299"/>
+      <c r="L29" s="300"/>
+      <c r="M29" s="301">
+        <v>202.01492002204336</v>
+      </c>
+      <c r="N29" s="302"/>
+      <c r="O29" s="302"/>
+      <c r="P29" s="302"/>
+      <c r="Q29" s="276"/>
+      <c r="R29" s="301">
+        <v>313.35595231280797</v>
+      </c>
+      <c r="S29" s="302"/>
+      <c r="T29" s="302"/>
+      <c r="U29" s="302"/>
+      <c r="V29" s="276"/>
+      <c r="W29" s="301">
+        <v>143.26873856577694</v>
+      </c>
+      <c r="X29" s="302"/>
+      <c r="Y29" s="302"/>
+      <c r="Z29" s="302"/>
+      <c r="AA29" s="276"/>
+      <c r="AB29" s="274">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="275"/>
+      <c r="AD29" s="274">
+        <v>3</v>
+      </c>
+      <c r="AE29" s="275"/>
+      <c r="AF29" s="274">
+        <v>3</v>
+      </c>
+      <c r="AG29" s="275"/>
+      <c r="AH29" s="274">
+        <v>5</v>
+      </c>
+      <c r="AI29" s="275"/>
+      <c r="AJ29" s="274">
+        <v>7</v>
+      </c>
+      <c r="AK29" s="275"/>
+      <c r="AL29" s="274">
+        <v>10</v>
+      </c>
+      <c r="AM29" s="275"/>
+      <c r="AN29" s="274">
+        <v>4</v>
+      </c>
+      <c r="AO29" s="275"/>
+      <c r="AP29" s="274">
+        <v>3</v>
+      </c>
+      <c r="AQ29" s="275"/>
+      <c r="AR29" s="274">
+        <v>2</v>
+      </c>
+      <c r="AS29" s="275"/>
+      <c r="AT29" s="274">
+        <v>1</v>
+      </c>
+      <c r="AU29" s="275"/>
+      <c r="AV29" s="274"/>
+      <c r="AW29" s="275"/>
+      <c r="AX29" s="274">
+        <v>0</v>
+      </c>
+      <c r="AY29" s="275"/>
+      <c r="AZ29" s="274">
+        <v>38</v>
+      </c>
+      <c r="BA29" s="276"/>
+    </row>
+    <row r="30" spans="3:58" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C30" s="277" t="s">
         <v>55</v>
       </c>
-      <c r="S25" s="277"/>
-[...69 lines deleted...]
-      <c r="AD26" s="246" t="s">
+      <c r="D30" s="278"/>
+      <c r="E30" s="265" t="s">
+        <v>69</v>
+      </c>
+      <c r="F30" s="266"/>
+      <c r="G30" s="266"/>
+      <c r="H30" s="266"/>
+      <c r="I30" s="266"/>
+      <c r="J30" s="266"/>
+      <c r="K30" s="266"/>
+      <c r="L30" s="267"/>
+      <c r="M30" s="268">
+        <v>197.56694283837754</v>
+      </c>
+      <c r="N30" s="269"/>
+      <c r="O30" s="269"/>
+      <c r="P30" s="269"/>
+      <c r="Q30" s="270"/>
+      <c r="R30" s="283" t="s">
+        <v>34</v>
+      </c>
+      <c r="S30" s="284"/>
+      <c r="T30" s="284"/>
+      <c r="U30" s="284"/>
+      <c r="V30" s="285"/>
+      <c r="W30" s="283" t="s">
+        <v>34</v>
+      </c>
+      <c r="X30" s="284"/>
+      <c r="Y30" s="284"/>
+      <c r="Z30" s="284"/>
+      <c r="AA30" s="285"/>
+      <c r="AB30" s="256">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="257"/>
+      <c r="AD30" s="256">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="257"/>
+      <c r="AF30" s="256">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="257"/>
+      <c r="AH30" s="256">
+        <v>1</v>
+      </c>
+      <c r="AI30" s="257"/>
+      <c r="AJ30" s="256">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="257"/>
+      <c r="AL30" s="256">
+        <v>0</v>
+      </c>
+      <c r="AM30" s="257"/>
+      <c r="AN30" s="256">
+        <v>0</v>
+      </c>
+      <c r="AO30" s="257"/>
+      <c r="AP30" s="256">
+        <v>0</v>
+      </c>
+      <c r="AQ30" s="257"/>
+      <c r="AR30" s="256">
+        <v>0</v>
+      </c>
+      <c r="AS30" s="257"/>
+      <c r="AT30" s="256">
+        <v>0</v>
+      </c>
+      <c r="AU30" s="257"/>
+      <c r="AV30" s="256">
+        <v>0</v>
+      </c>
+      <c r="AW30" s="257"/>
+      <c r="AX30" s="256">
+        <v>0</v>
+      </c>
+      <c r="AY30" s="257"/>
+      <c r="AZ30" s="256">
+        <v>1</v>
+      </c>
+      <c r="BA30" s="258"/>
+    </row>
+    <row r="31" spans="3:58" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C31" s="279"/>
+      <c r="D31" s="280"/>
+      <c r="E31" s="271" t="s">
+        <v>70</v>
+      </c>
+      <c r="F31" s="272"/>
+      <c r="G31" s="272"/>
+      <c r="H31" s="272"/>
+      <c r="I31" s="272"/>
+      <c r="J31" s="272"/>
+      <c r="K31" s="272"/>
+      <c r="L31" s="273"/>
+      <c r="M31" s="253">
+        <v>248.32692326014947</v>
+      </c>
+      <c r="N31" s="254"/>
+      <c r="O31" s="254"/>
+      <c r="P31" s="254"/>
+      <c r="Q31" s="255"/>
+      <c r="R31" s="253">
+        <v>270.14365010773605</v>
+      </c>
+      <c r="S31" s="254"/>
+      <c r="T31" s="254"/>
+      <c r="U31" s="254"/>
+      <c r="V31" s="255"/>
+      <c r="W31" s="253">
+        <v>215.9605763047355</v>
+      </c>
+      <c r="X31" s="254"/>
+      <c r="Y31" s="254"/>
+      <c r="Z31" s="254"/>
+      <c r="AA31" s="255"/>
+      <c r="AB31" s="247">
+        <v>0</v>
+      </c>
+      <c r="AC31" s="248"/>
+      <c r="AD31" s="247">
+        <v>0</v>
+      </c>
+      <c r="AE31" s="248"/>
+      <c r="AF31" s="247">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="248"/>
+      <c r="AH31" s="247">
+        <v>0</v>
+      </c>
+      <c r="AI31" s="248"/>
+      <c r="AJ31" s="247">
+        <v>1</v>
+      </c>
+      <c r="AK31" s="248"/>
+      <c r="AL31" s="247">
+        <v>3</v>
+      </c>
+      <c r="AM31" s="248"/>
+      <c r="AN31" s="247">
+        <v>1</v>
+      </c>
+      <c r="AO31" s="248"/>
+      <c r="AP31" s="247">
+        <v>1</v>
+      </c>
+      <c r="AQ31" s="248"/>
+      <c r="AR31" s="247">
+        <v>0</v>
+      </c>
+      <c r="AS31" s="248"/>
+      <c r="AT31" s="247">
+        <v>0</v>
+      </c>
+      <c r="AU31" s="248"/>
+      <c r="AV31" s="247">
+        <v>0</v>
+      </c>
+      <c r="AW31" s="248"/>
+      <c r="AX31" s="247">
+        <v>0</v>
+      </c>
+      <c r="AY31" s="248"/>
+      <c r="AZ31" s="247">
+        <v>6</v>
+      </c>
+      <c r="BA31" s="249"/>
+    </row>
+    <row r="32" spans="3:58" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C32" s="281"/>
+      <c r="D32" s="282"/>
+      <c r="E32" s="241" t="s">
+        <v>71</v>
+      </c>
+      <c r="F32" s="242"/>
+      <c r="G32" s="242"/>
+      <c r="H32" s="242"/>
+      <c r="I32" s="242"/>
+      <c r="J32" s="242"/>
+      <c r="K32" s="242"/>
+      <c r="L32" s="243"/>
+      <c r="M32" s="244">
+        <v>191.97518908881221</v>
+      </c>
+      <c r="N32" s="245"/>
+      <c r="O32" s="245"/>
+      <c r="P32" s="245"/>
+      <c r="Q32" s="246"/>
+      <c r="R32" s="244">
+        <v>313.35595231280797</v>
+      </c>
+      <c r="S32" s="245"/>
+      <c r="T32" s="245"/>
+      <c r="U32" s="245"/>
+      <c r="V32" s="246"/>
+      <c r="W32" s="244">
+        <v>143.26873856577694</v>
+      </c>
+      <c r="X32" s="245"/>
+      <c r="Y32" s="245"/>
+      <c r="Z32" s="245"/>
+      <c r="AA32" s="246"/>
+      <c r="AB32" s="237">
+        <v>0</v>
+      </c>
+      <c r="AC32" s="246"/>
+      <c r="AD32" s="237">
+        <v>3</v>
+      </c>
+      <c r="AE32" s="246"/>
+      <c r="AF32" s="237">
+        <v>3</v>
+      </c>
+      <c r="AG32" s="246"/>
+      <c r="AH32" s="237">
+        <v>4</v>
+      </c>
+      <c r="AI32" s="246"/>
+      <c r="AJ32" s="237">
+        <v>6</v>
+      </c>
+      <c r="AK32" s="246"/>
+      <c r="AL32" s="237">
+        <v>7</v>
+      </c>
+      <c r="AM32" s="246"/>
+      <c r="AN32" s="237">
+        <v>3</v>
+      </c>
+      <c r="AO32" s="246"/>
+      <c r="AP32" s="237">
+        <v>2</v>
+      </c>
+      <c r="AQ32" s="246"/>
+      <c r="AR32" s="237">
+        <v>2</v>
+      </c>
+      <c r="AS32" s="246"/>
+      <c r="AT32" s="237">
+        <v>1</v>
+      </c>
+      <c r="AU32" s="246"/>
+      <c r="AV32" s="237">
+        <v>0</v>
+      </c>
+      <c r="AW32" s="246"/>
+      <c r="AX32" s="237">
+        <v>0</v>
+      </c>
+      <c r="AY32" s="246"/>
+      <c r="AZ32" s="237">
+        <v>31</v>
+      </c>
+      <c r="BA32" s="239"/>
+    </row>
+    <row r="33" spans="3:54" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C33" s="259" t="s">
         <v>59</v>
       </c>
-      <c r="AE26" s="247"/>
-[...32 lines deleted...]
-      <c r="AV26" s="246" t="s">
+      <c r="D33" s="260"/>
+      <c r="E33" s="265" t="s">
+        <v>72</v>
+      </c>
+      <c r="F33" s="266"/>
+      <c r="G33" s="266"/>
+      <c r="H33" s="266"/>
+      <c r="I33" s="266"/>
+      <c r="J33" s="266"/>
+      <c r="K33" s="266"/>
+      <c r="L33" s="267"/>
+      <c r="M33" s="268">
+        <v>195.09127344117698</v>
+      </c>
+      <c r="N33" s="269"/>
+      <c r="O33" s="269"/>
+      <c r="P33" s="269"/>
+      <c r="Q33" s="270"/>
+      <c r="R33" s="268">
+        <v>201.03653348459602</v>
+      </c>
+      <c r="S33" s="269"/>
+      <c r="T33" s="269"/>
+      <c r="U33" s="269"/>
+      <c r="V33" s="270"/>
+      <c r="W33" s="268">
+        <v>147.47290965300289</v>
+      </c>
+      <c r="X33" s="269"/>
+      <c r="Y33" s="269"/>
+      <c r="Z33" s="269"/>
+      <c r="AA33" s="270"/>
+      <c r="AB33" s="256">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="257"/>
+      <c r="AD33" s="256">
+        <v>2</v>
+      </c>
+      <c r="AE33" s="257"/>
+      <c r="AF33" s="256">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="257"/>
+      <c r="AH33" s="256">
+        <v>2</v>
+      </c>
+      <c r="AI33" s="257"/>
+      <c r="AJ33" s="256">
+        <v>1</v>
+      </c>
+      <c r="AK33" s="257"/>
+      <c r="AL33" s="256">
+        <v>0</v>
+      </c>
+      <c r="AM33" s="257"/>
+      <c r="AN33" s="256">
+        <v>0</v>
+      </c>
+      <c r="AO33" s="257"/>
+      <c r="AP33" s="256">
+        <v>0</v>
+      </c>
+      <c r="AQ33" s="257"/>
+      <c r="AR33" s="256">
+        <v>0</v>
+      </c>
+      <c r="AS33" s="257"/>
+      <c r="AT33" s="256">
+        <v>0</v>
+      </c>
+      <c r="AU33" s="257"/>
+      <c r="AV33" s="256">
+        <v>0</v>
+      </c>
+      <c r="AW33" s="257"/>
+      <c r="AX33" s="256">
+        <v>0</v>
+      </c>
+      <c r="AY33" s="257"/>
+      <c r="AZ33" s="256">
+        <v>5</v>
+      </c>
+      <c r="BA33" s="258"/>
+    </row>
+    <row r="34" spans="3:54" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C34" s="261"/>
+      <c r="D34" s="262"/>
+      <c r="E34" s="250" t="s">
+        <v>73</v>
+      </c>
+      <c r="F34" s="251"/>
+      <c r="G34" s="251"/>
+      <c r="H34" s="251"/>
+      <c r="I34" s="251"/>
+      <c r="J34" s="251"/>
+      <c r="K34" s="251"/>
+      <c r="L34" s="252"/>
+      <c r="M34" s="253">
+        <v>177.72612427801295</v>
+      </c>
+      <c r="N34" s="254"/>
+      <c r="O34" s="254"/>
+      <c r="P34" s="254"/>
+      <c r="Q34" s="255"/>
+      <c r="R34" s="253">
+        <v>194.39769133003838</v>
+      </c>
+      <c r="S34" s="254"/>
+      <c r="T34" s="254"/>
+      <c r="U34" s="254"/>
+      <c r="V34" s="255"/>
+      <c r="W34" s="253">
+        <v>164.61185912723261</v>
+      </c>
+      <c r="X34" s="254"/>
+      <c r="Y34" s="254"/>
+      <c r="Z34" s="254"/>
+      <c r="AA34" s="255"/>
+      <c r="AB34" s="247">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="248"/>
+      <c r="AD34" s="247">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="248"/>
+      <c r="AF34" s="247">
+        <v>3</v>
+      </c>
+      <c r="AG34" s="248"/>
+      <c r="AH34" s="247">
+        <v>2</v>
+      </c>
+      <c r="AI34" s="248"/>
+      <c r="AJ34" s="247">
+        <v>0</v>
+      </c>
+      <c r="AK34" s="248"/>
+      <c r="AL34" s="247">
+        <v>0</v>
+      </c>
+      <c r="AM34" s="248"/>
+      <c r="AN34" s="247">
+        <v>0</v>
+      </c>
+      <c r="AO34" s="248"/>
+      <c r="AP34" s="247">
+        <v>0</v>
+      </c>
+      <c r="AQ34" s="248"/>
+      <c r="AR34" s="247">
+        <v>0</v>
+      </c>
+      <c r="AS34" s="248"/>
+      <c r="AT34" s="247">
+        <v>0</v>
+      </c>
+      <c r="AU34" s="248"/>
+      <c r="AV34" s="247">
+        <v>0</v>
+      </c>
+      <c r="AW34" s="248"/>
+      <c r="AX34" s="247">
+        <v>0</v>
+      </c>
+      <c r="AY34" s="248"/>
+      <c r="AZ34" s="247">
+        <v>5</v>
+      </c>
+      <c r="BA34" s="249"/>
+    </row>
+    <row r="35" spans="3:54" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C35" s="261"/>
+      <c r="D35" s="262"/>
+      <c r="E35" s="250" t="s">
+        <v>74</v>
+      </c>
+      <c r="F35" s="251"/>
+      <c r="G35" s="251"/>
+      <c r="H35" s="251"/>
+      <c r="I35" s="251"/>
+      <c r="J35" s="251"/>
+      <c r="K35" s="251"/>
+      <c r="L35" s="252"/>
+      <c r="M35" s="253">
+        <v>270.14365010773605</v>
+      </c>
+      <c r="N35" s="254"/>
+      <c r="O35" s="254"/>
+      <c r="P35" s="254"/>
+      <c r="Q35" s="255"/>
+      <c r="R35" s="253">
+        <v>270.14365010773605</v>
+      </c>
+      <c r="S35" s="254"/>
+      <c r="T35" s="254"/>
+      <c r="U35" s="254"/>
+      <c r="V35" s="255"/>
+      <c r="W35" s="253">
+        <v>270.14365010773605</v>
+      </c>
+      <c r="X35" s="254"/>
+      <c r="Y35" s="254"/>
+      <c r="Z35" s="254"/>
+      <c r="AA35" s="255"/>
+      <c r="AB35" s="247">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="248"/>
+      <c r="AD35" s="247">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="248"/>
+      <c r="AF35" s="247">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="248"/>
+      <c r="AH35" s="247">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="248"/>
+      <c r="AJ35" s="247">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="248"/>
+      <c r="AL35" s="247">
+        <v>0</v>
+      </c>
+      <c r="AM35" s="248"/>
+      <c r="AN35" s="247">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="248"/>
+      <c r="AP35" s="247">
+        <v>1</v>
+      </c>
+      <c r="AQ35" s="248"/>
+      <c r="AR35" s="247">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="248"/>
+      <c r="AT35" s="247">
+        <v>0</v>
+      </c>
+      <c r="AU35" s="248"/>
+      <c r="AV35" s="247">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="248"/>
+      <c r="AX35" s="247">
+        <v>0</v>
+      </c>
+      <c r="AY35" s="248"/>
+      <c r="AZ35" s="247">
+        <v>1</v>
+      </c>
+      <c r="BA35" s="249"/>
+    </row>
+    <row r="36" spans="3:54" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C36" s="261"/>
+      <c r="D36" s="262"/>
+      <c r="E36" s="250" t="s">
+        <v>75</v>
+      </c>
+      <c r="F36" s="251"/>
+      <c r="G36" s="251"/>
+      <c r="H36" s="251"/>
+      <c r="I36" s="251"/>
+      <c r="J36" s="251"/>
+      <c r="K36" s="251"/>
+      <c r="L36" s="252"/>
+      <c r="M36" s="253">
+        <v>197.05004885537167</v>
+      </c>
+      <c r="N36" s="254"/>
+      <c r="O36" s="254"/>
+      <c r="P36" s="254"/>
+      <c r="Q36" s="255"/>
+      <c r="R36" s="253">
+        <v>248.7968378123019</v>
+      </c>
+      <c r="S36" s="254"/>
+      <c r="T36" s="254"/>
+      <c r="U36" s="254"/>
+      <c r="V36" s="255"/>
+      <c r="W36" s="253">
+        <v>143.26873856577694</v>
+      </c>
+      <c r="X36" s="254"/>
+      <c r="Y36" s="254"/>
+      <c r="Z36" s="254"/>
+      <c r="AA36" s="255"/>
+      <c r="AB36" s="247">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="248"/>
+      <c r="AD36" s="247">
+        <v>1</v>
+      </c>
+      <c r="AE36" s="248"/>
+      <c r="AF36" s="247">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="248"/>
+      <c r="AH36" s="247">
+        <v>1</v>
+      </c>
+      <c r="AI36" s="248"/>
+      <c r="AJ36" s="247">
+        <v>3</v>
+      </c>
+      <c r="AK36" s="248"/>
+      <c r="AL36" s="247">
+        <v>3</v>
+      </c>
+      <c r="AM36" s="248"/>
+      <c r="AN36" s="247">
+        <v>1</v>
+      </c>
+      <c r="AO36" s="248"/>
+      <c r="AP36" s="247">
+        <v>0</v>
+      </c>
+      <c r="AQ36" s="248"/>
+      <c r="AR36" s="247">
+        <v>0</v>
+      </c>
+      <c r="AS36" s="248"/>
+      <c r="AT36" s="247">
+        <v>0</v>
+      </c>
+      <c r="AU36" s="248"/>
+      <c r="AV36" s="247">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="248"/>
+      <c r="AX36" s="247">
+        <v>0</v>
+      </c>
+      <c r="AY36" s="248"/>
+      <c r="AZ36" s="247">
+        <v>9</v>
+      </c>
+      <c r="BA36" s="249"/>
+    </row>
+    <row r="37" spans="3:54" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C37" s="261"/>
+      <c r="D37" s="262"/>
+      <c r="E37" s="250" t="s">
+        <v>76</v>
+      </c>
+      <c r="F37" s="251"/>
+      <c r="G37" s="251"/>
+      <c r="H37" s="251"/>
+      <c r="I37" s="251"/>
+      <c r="J37" s="251"/>
+      <c r="K37" s="251"/>
+      <c r="L37" s="252"/>
+      <c r="M37" s="253">
+        <v>234.61568436034898</v>
+      </c>
+      <c r="N37" s="254"/>
+      <c r="O37" s="254"/>
+      <c r="P37" s="254"/>
+      <c r="Q37" s="255"/>
+      <c r="R37" s="253">
+        <v>240.18754882217621</v>
+      </c>
+      <c r="S37" s="254"/>
+      <c r="T37" s="254"/>
+      <c r="U37" s="254"/>
+      <c r="V37" s="255"/>
+      <c r="W37" s="253">
+        <v>214.74962734852332</v>
+      </c>
+      <c r="X37" s="254"/>
+      <c r="Y37" s="254"/>
+      <c r="Z37" s="254"/>
+      <c r="AA37" s="255"/>
+      <c r="AB37" s="247">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="248"/>
+      <c r="AD37" s="247">
+        <v>0</v>
+      </c>
+      <c r="AE37" s="248"/>
+      <c r="AF37" s="247">
+        <v>0</v>
+      </c>
+      <c r="AG37" s="248"/>
+      <c r="AH37" s="247">
+        <v>0</v>
+      </c>
+      <c r="AI37" s="248"/>
+      <c r="AJ37" s="247">
+        <v>1</v>
+      </c>
+      <c r="AK37" s="248"/>
+      <c r="AL37" s="247">
+        <v>1</v>
+      </c>
+      <c r="AM37" s="248"/>
+      <c r="AN37" s="247">
+        <v>1</v>
+      </c>
+      <c r="AO37" s="248"/>
+      <c r="AP37" s="247">
+        <v>0</v>
+      </c>
+      <c r="AQ37" s="248"/>
+      <c r="AR37" s="247">
+        <v>0</v>
+      </c>
+      <c r="AS37" s="248"/>
+      <c r="AT37" s="247">
+        <v>0</v>
+      </c>
+      <c r="AU37" s="248"/>
+      <c r="AV37" s="247">
+        <v>0</v>
+      </c>
+      <c r="AW37" s="248"/>
+      <c r="AX37" s="247">
+        <v>0</v>
+      </c>
+      <c r="AY37" s="248"/>
+      <c r="AZ37" s="247">
+        <v>3</v>
+      </c>
+      <c r="BA37" s="249"/>
+    </row>
+    <row r="38" spans="3:54" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C38" s="261"/>
+      <c r="D38" s="262"/>
+      <c r="E38" s="250" t="s">
+        <v>77</v>
+      </c>
+      <c r="F38" s="251"/>
+      <c r="G38" s="251"/>
+      <c r="H38" s="251"/>
+      <c r="I38" s="251"/>
+      <c r="J38" s="251"/>
+      <c r="K38" s="251"/>
+      <c r="L38" s="252"/>
+      <c r="M38" s="253">
+        <v>229.95557144282023</v>
+      </c>
+      <c r="N38" s="254"/>
+      <c r="O38" s="254"/>
+      <c r="P38" s="254"/>
+      <c r="Q38" s="255"/>
+      <c r="R38" s="253">
+        <v>233.65188717440009</v>
+      </c>
+      <c r="S38" s="254"/>
+      <c r="T38" s="254"/>
+      <c r="U38" s="254"/>
+      <c r="V38" s="255"/>
+      <c r="W38" s="253">
+        <v>222.14134257343815</v>
+      </c>
+      <c r="X38" s="254"/>
+      <c r="Y38" s="254"/>
+      <c r="Z38" s="254"/>
+      <c r="AA38" s="255"/>
+      <c r="AB38" s="247">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="248"/>
+      <c r="AD38" s="247">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="248"/>
+      <c r="AF38" s="247">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="248"/>
+      <c r="AH38" s="247">
+        <v>0</v>
+      </c>
+      <c r="AI38" s="248"/>
+      <c r="AJ38" s="247">
+        <v>0</v>
+      </c>
+      <c r="AK38" s="248"/>
+      <c r="AL38" s="247">
+        <v>3</v>
+      </c>
+      <c r="AM38" s="248"/>
+      <c r="AN38" s="247">
+        <v>0</v>
+      </c>
+      <c r="AO38" s="248"/>
+      <c r="AP38" s="247">
+        <v>0</v>
+      </c>
+      <c r="AQ38" s="248"/>
+      <c r="AR38" s="247">
+        <v>0</v>
+      </c>
+      <c r="AS38" s="248"/>
+      <c r="AT38" s="247">
+        <v>0</v>
+      </c>
+      <c r="AU38" s="248"/>
+      <c r="AV38" s="247">
+        <v>0</v>
+      </c>
+      <c r="AW38" s="248"/>
+      <c r="AX38" s="247">
+        <v>0</v>
+      </c>
+      <c r="AY38" s="248"/>
+      <c r="AZ38" s="247">
+        <v>3</v>
+      </c>
+      <c r="BA38" s="249"/>
+    </row>
+    <row r="39" spans="3:54" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C39" s="261"/>
+      <c r="D39" s="262"/>
+      <c r="E39" s="250" t="s">
+        <v>78</v>
+      </c>
+      <c r="F39" s="251"/>
+      <c r="G39" s="251"/>
+      <c r="H39" s="251"/>
+      <c r="I39" s="251"/>
+      <c r="J39" s="251"/>
+      <c r="K39" s="251"/>
+      <c r="L39" s="252"/>
+      <c r="M39" s="253">
+        <v>229.176115371523</v>
+      </c>
+      <c r="N39" s="254"/>
+      <c r="O39" s="254"/>
+      <c r="P39" s="254"/>
+      <c r="Q39" s="255"/>
+      <c r="R39" s="253">
+        <v>234.59422523796658</v>
+      </c>
+      <c r="S39" s="254"/>
+      <c r="T39" s="254"/>
+      <c r="U39" s="254"/>
+      <c r="V39" s="255"/>
+      <c r="W39" s="253">
+        <v>217.09256388458269</v>
+      </c>
+      <c r="X39" s="254"/>
+      <c r="Y39" s="254"/>
+      <c r="Z39" s="254"/>
+      <c r="AA39" s="255"/>
+      <c r="AB39" s="247">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="248"/>
+      <c r="AD39" s="247">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="248"/>
+      <c r="AF39" s="247">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="248"/>
+      <c r="AH39" s="247">
+        <v>0</v>
+      </c>
+      <c r="AI39" s="248"/>
+      <c r="AJ39" s="247">
+        <v>1</v>
+      </c>
+      <c r="AK39" s="248"/>
+      <c r="AL39" s="247">
+        <v>3</v>
+      </c>
+      <c r="AM39" s="248"/>
+      <c r="AN39" s="247">
+        <v>0</v>
+      </c>
+      <c r="AO39" s="248"/>
+      <c r="AP39" s="247">
+        <v>0</v>
+      </c>
+      <c r="AQ39" s="248"/>
+      <c r="AR39" s="247">
+        <v>0</v>
+      </c>
+      <c r="AS39" s="248"/>
+      <c r="AT39" s="247">
+        <v>0</v>
+      </c>
+      <c r="AU39" s="248"/>
+      <c r="AV39" s="247">
+        <v>0</v>
+      </c>
+      <c r="AW39" s="248"/>
+      <c r="AX39" s="247">
+        <v>0</v>
+      </c>
+      <c r="AY39" s="248"/>
+      <c r="AZ39" s="247">
+        <v>4</v>
+      </c>
+      <c r="BA39" s="249"/>
+    </row>
+    <row r="40" spans="3:54" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C40" s="263"/>
+      <c r="D40" s="264"/>
+      <c r="E40" s="241" t="s">
+        <v>79</v>
+      </c>
+      <c r="F40" s="242"/>
+      <c r="G40" s="242"/>
+      <c r="H40" s="242"/>
+      <c r="I40" s="242"/>
+      <c r="J40" s="242"/>
+      <c r="K40" s="242"/>
+      <c r="L40" s="243"/>
+      <c r="M40" s="244">
+        <v>260.23523331793092</v>
+      </c>
+      <c r="N40" s="245"/>
+      <c r="O40" s="245"/>
+      <c r="P40" s="245"/>
+      <c r="Q40" s="246"/>
+      <c r="R40" s="244">
+        <v>313.35595231280797</v>
+      </c>
+      <c r="S40" s="245"/>
+      <c r="T40" s="245"/>
+      <c r="U40" s="245"/>
+      <c r="V40" s="246"/>
+      <c r="W40" s="244">
+        <v>211.27199331921432</v>
+      </c>
+      <c r="X40" s="245"/>
+      <c r="Y40" s="245"/>
+      <c r="Z40" s="245"/>
+      <c r="AA40" s="246"/>
+      <c r="AB40" s="237">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="238"/>
+      <c r="AD40" s="237">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="238"/>
+      <c r="AF40" s="237">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="238"/>
+      <c r="AH40" s="237">
+        <v>0</v>
+      </c>
+      <c r="AI40" s="238"/>
+      <c r="AJ40" s="237">
+        <v>1</v>
+      </c>
+      <c r="AK40" s="238"/>
+      <c r="AL40" s="237">
+        <v>0</v>
+      </c>
+      <c r="AM40" s="238"/>
+      <c r="AN40" s="237">
+        <v>2</v>
+      </c>
+      <c r="AO40" s="238"/>
+      <c r="AP40" s="237">
+        <v>2</v>
+      </c>
+      <c r="AQ40" s="238"/>
+      <c r="AR40" s="237">
+        <v>2</v>
+      </c>
+      <c r="AS40" s="238"/>
+      <c r="AT40" s="237">
+        <v>1</v>
+      </c>
+      <c r="AU40" s="238"/>
+      <c r="AV40" s="237">
+        <v>0</v>
+      </c>
+      <c r="AW40" s="238"/>
+      <c r="AX40" s="237">
+        <v>0</v>
+      </c>
+      <c r="AY40" s="238"/>
+      <c r="AZ40" s="237">
+        <v>8</v>
+      </c>
+      <c r="BA40" s="239"/>
+    </row>
+    <row r="41" spans="3:54" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C41" s="240" t="s">
         <v>68</v>
       </c>
-      <c r="AW26" s="247"/>
-[...1215 lines deleted...]
-      <c r="BB41" s="328"/>
+      <c r="D41" s="240"/>
+      <c r="E41" s="240"/>
+      <c r="F41" s="240"/>
+      <c r="G41" s="240"/>
+      <c r="H41" s="240"/>
+      <c r="I41" s="240"/>
+      <c r="J41" s="240"/>
+      <c r="K41" s="240"/>
+      <c r="L41" s="240"/>
+      <c r="M41" s="240"/>
+      <c r="N41" s="240"/>
+      <c r="O41" s="240"/>
+      <c r="P41" s="240"/>
+      <c r="Q41" s="240"/>
+      <c r="R41" s="240"/>
+      <c r="S41" s="240"/>
+      <c r="T41" s="240"/>
+      <c r="U41" s="240"/>
+      <c r="V41" s="240"/>
+      <c r="W41" s="240"/>
+      <c r="X41" s="240"/>
+      <c r="Y41" s="240"/>
+      <c r="Z41" s="240"/>
+      <c r="AA41" s="240"/>
+      <c r="AB41" s="240"/>
+      <c r="AC41" s="240"/>
+      <c r="AD41" s="240"/>
+      <c r="AE41" s="240"/>
+      <c r="AF41" s="240"/>
+      <c r="AG41" s="240"/>
+      <c r="AH41" s="240"/>
+      <c r="AI41" s="240"/>
+      <c r="AJ41" s="240"/>
+      <c r="AK41" s="240"/>
+      <c r="AL41" s="240"/>
+      <c r="AM41" s="240"/>
+      <c r="AN41" s="240"/>
+      <c r="AO41" s="240"/>
+      <c r="AP41" s="240"/>
+      <c r="AQ41" s="240"/>
+      <c r="AR41" s="240"/>
+      <c r="AS41" s="240"/>
+      <c r="AT41" s="240"/>
+      <c r="AU41" s="240"/>
+      <c r="AV41" s="240"/>
+      <c r="AW41" s="240"/>
+      <c r="AX41" s="240"/>
+      <c r="AY41" s="240"/>
+      <c r="AZ41" s="240"/>
+      <c r="BA41" s="240"/>
+      <c r="BB41" s="240"/>
     </row>
     <row r="42" spans="3:54" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AX42" s="27"/>
       <c r="AY42" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="450">
     <mergeCell ref="AR40:AS40"/>
     <mergeCell ref="AT40:AU40"/>
     <mergeCell ref="AV40:AW40"/>
     <mergeCell ref="AX40:AY40"/>
     <mergeCell ref="AZ40:BA40"/>
     <mergeCell ref="C41:BB41"/>
     <mergeCell ref="AF40:AG40"/>
     <mergeCell ref="AH40:AI40"/>
     <mergeCell ref="AJ40:AK40"/>
     <mergeCell ref="AL40:AM40"/>
     <mergeCell ref="AN40:AO40"/>
     <mergeCell ref="AP40:AQ40"/>
     <mergeCell ref="E40:L40"/>
     <mergeCell ref="M40:Q40"/>
     <mergeCell ref="R40:V40"/>
     <mergeCell ref="W40:AA40"/>
     <mergeCell ref="AB40:AC40"/>
     <mergeCell ref="AD40:AE40"/>
-    <mergeCell ref="C33:D40"/>
-[...4 lines deleted...]
-    <mergeCell ref="AB33:AC33"/>
     <mergeCell ref="AP39:AQ39"/>
     <mergeCell ref="AR39:AS39"/>
     <mergeCell ref="AT39:AU39"/>
     <mergeCell ref="AV39:AW39"/>
     <mergeCell ref="AX39:AY39"/>
     <mergeCell ref="AZ39:BA39"/>
     <mergeCell ref="AD39:AE39"/>
     <mergeCell ref="AF39:AG39"/>
     <mergeCell ref="AH39:AI39"/>
     <mergeCell ref="AJ39:AK39"/>
     <mergeCell ref="AL39:AM39"/>
     <mergeCell ref="AN39:AO39"/>
+    <mergeCell ref="AR38:AS38"/>
+    <mergeCell ref="AT38:AU38"/>
+    <mergeCell ref="AV38:AW38"/>
+    <mergeCell ref="AX38:AY38"/>
+    <mergeCell ref="AZ38:BA38"/>
     <mergeCell ref="E39:L39"/>
     <mergeCell ref="M39:Q39"/>
     <mergeCell ref="R39:V39"/>
     <mergeCell ref="W39:AA39"/>
     <mergeCell ref="AB39:AC39"/>
     <mergeCell ref="AF38:AG38"/>
     <mergeCell ref="AH38:AI38"/>
     <mergeCell ref="AJ38:AK38"/>
     <mergeCell ref="AL38:AM38"/>
-    <mergeCell ref="AT36:AU36"/>
+    <mergeCell ref="AN38:AO38"/>
+    <mergeCell ref="AP38:AQ38"/>
     <mergeCell ref="AT37:AU37"/>
     <mergeCell ref="AV37:AW37"/>
     <mergeCell ref="AX37:AY37"/>
     <mergeCell ref="AZ37:BA37"/>
     <mergeCell ref="E38:L38"/>
     <mergeCell ref="M38:Q38"/>
     <mergeCell ref="R38:V38"/>
     <mergeCell ref="W38:AA38"/>
     <mergeCell ref="AB38:AC38"/>
     <mergeCell ref="AD38:AE38"/>
     <mergeCell ref="AH37:AI37"/>
     <mergeCell ref="AJ37:AK37"/>
     <mergeCell ref="AL37:AM37"/>
     <mergeCell ref="AN37:AO37"/>
     <mergeCell ref="AP37:AQ37"/>
     <mergeCell ref="AR37:AS37"/>
-    <mergeCell ref="AR38:AS38"/>
-[...5 lines deleted...]
-    <mergeCell ref="AP38:AQ38"/>
+    <mergeCell ref="AV36:AW36"/>
+    <mergeCell ref="AX36:AY36"/>
+    <mergeCell ref="AZ36:BA36"/>
     <mergeCell ref="E37:L37"/>
     <mergeCell ref="M37:Q37"/>
     <mergeCell ref="R37:V37"/>
     <mergeCell ref="W37:AA37"/>
     <mergeCell ref="AB37:AC37"/>
     <mergeCell ref="AD37:AE37"/>
     <mergeCell ref="AF37:AG37"/>
     <mergeCell ref="AJ36:AK36"/>
     <mergeCell ref="AL36:AM36"/>
-    <mergeCell ref="E34:L34"/>
-    <mergeCell ref="M34:Q34"/>
+    <mergeCell ref="AN36:AO36"/>
+    <mergeCell ref="AP36:AQ36"/>
+    <mergeCell ref="AR36:AS36"/>
+    <mergeCell ref="AT36:AU36"/>
     <mergeCell ref="AX35:AY35"/>
     <mergeCell ref="AZ35:BA35"/>
     <mergeCell ref="E36:L36"/>
     <mergeCell ref="M36:Q36"/>
     <mergeCell ref="R36:V36"/>
     <mergeCell ref="W36:AA36"/>
     <mergeCell ref="AB36:AC36"/>
     <mergeCell ref="AD36:AE36"/>
     <mergeCell ref="AF36:AG36"/>
     <mergeCell ref="AH36:AI36"/>
     <mergeCell ref="AL35:AM35"/>
     <mergeCell ref="AN35:AO35"/>
     <mergeCell ref="AP35:AQ35"/>
     <mergeCell ref="AR35:AS35"/>
     <mergeCell ref="AT35:AU35"/>
     <mergeCell ref="AV35:AW35"/>
-    <mergeCell ref="AV36:AW36"/>
-[...6 lines deleted...]
-    <mergeCell ref="AN33:AO33"/>
     <mergeCell ref="AZ34:BA34"/>
     <mergeCell ref="E35:L35"/>
     <mergeCell ref="M35:Q35"/>
     <mergeCell ref="R35:V35"/>
     <mergeCell ref="W35:AA35"/>
     <mergeCell ref="AB35:AC35"/>
     <mergeCell ref="AD35:AE35"/>
     <mergeCell ref="AF35:AG35"/>
     <mergeCell ref="AH35:AI35"/>
     <mergeCell ref="AJ35:AK35"/>
     <mergeCell ref="AN34:AO34"/>
     <mergeCell ref="AP34:AQ34"/>
     <mergeCell ref="AR34:AS34"/>
     <mergeCell ref="AT34:AU34"/>
     <mergeCell ref="AV34:AW34"/>
     <mergeCell ref="AX34:AY34"/>
     <mergeCell ref="AB34:AC34"/>
     <mergeCell ref="AD34:AE34"/>
     <mergeCell ref="AF34:AG34"/>
     <mergeCell ref="AH34:AI34"/>
     <mergeCell ref="AJ34:AK34"/>
     <mergeCell ref="AL34:AM34"/>
+    <mergeCell ref="AP33:AQ33"/>
+    <mergeCell ref="AR33:AS33"/>
+    <mergeCell ref="AT33:AU33"/>
+    <mergeCell ref="AV33:AW33"/>
+    <mergeCell ref="AX33:AY33"/>
+    <mergeCell ref="AZ33:BA33"/>
+    <mergeCell ref="AD33:AE33"/>
+    <mergeCell ref="AF33:AG33"/>
+    <mergeCell ref="AH33:AI33"/>
+    <mergeCell ref="AJ33:AK33"/>
+    <mergeCell ref="AL33:AM33"/>
+    <mergeCell ref="AN33:AO33"/>
+    <mergeCell ref="C33:D40"/>
+    <mergeCell ref="E33:L33"/>
+    <mergeCell ref="M33:Q33"/>
+    <mergeCell ref="R33:V33"/>
+    <mergeCell ref="W33:AA33"/>
+    <mergeCell ref="AB33:AC33"/>
+    <mergeCell ref="E34:L34"/>
+    <mergeCell ref="M34:Q34"/>
     <mergeCell ref="R34:V34"/>
     <mergeCell ref="W34:AA34"/>
     <mergeCell ref="AP32:AQ32"/>
     <mergeCell ref="AR32:AS32"/>
     <mergeCell ref="AT32:AU32"/>
     <mergeCell ref="AV32:AW32"/>
     <mergeCell ref="AX32:AY32"/>
     <mergeCell ref="AZ32:BA32"/>
     <mergeCell ref="AD32:AE32"/>
     <mergeCell ref="AF32:AG32"/>
     <mergeCell ref="AH32:AI32"/>
     <mergeCell ref="AJ32:AK32"/>
     <mergeCell ref="AL32:AM32"/>
     <mergeCell ref="AN32:AO32"/>
-    <mergeCell ref="AP33:AQ33"/>
-[...8 lines deleted...]
-    <mergeCell ref="AJ33:AK33"/>
+    <mergeCell ref="AR31:AS31"/>
+    <mergeCell ref="AT31:AU31"/>
+    <mergeCell ref="AV31:AW31"/>
+    <mergeCell ref="AX31:AY31"/>
+    <mergeCell ref="AZ31:BA31"/>
     <mergeCell ref="E32:L32"/>
     <mergeCell ref="M32:Q32"/>
     <mergeCell ref="R32:V32"/>
     <mergeCell ref="W32:AA32"/>
     <mergeCell ref="AB32:AC32"/>
     <mergeCell ref="AF31:AG31"/>
     <mergeCell ref="AH31:AI31"/>
     <mergeCell ref="AJ31:AK31"/>
     <mergeCell ref="AL31:AM31"/>
+    <mergeCell ref="AN31:AO31"/>
+    <mergeCell ref="AP31:AQ31"/>
     <mergeCell ref="E31:L31"/>
     <mergeCell ref="M31:Q31"/>
     <mergeCell ref="R31:V31"/>
     <mergeCell ref="W31:AA31"/>
     <mergeCell ref="AB31:AC31"/>
     <mergeCell ref="AD31:AE31"/>
+    <mergeCell ref="AP30:AQ30"/>
+    <mergeCell ref="AR30:AS30"/>
+    <mergeCell ref="AT30:AU30"/>
+    <mergeCell ref="AV30:AW30"/>
+    <mergeCell ref="AX30:AY30"/>
+    <mergeCell ref="AZ30:BA30"/>
+    <mergeCell ref="AD30:AE30"/>
+    <mergeCell ref="AF30:AG30"/>
     <mergeCell ref="AH30:AI30"/>
     <mergeCell ref="AJ30:AK30"/>
     <mergeCell ref="AL30:AM30"/>
     <mergeCell ref="AN30:AO30"/>
-    <mergeCell ref="AR31:AS31"/>
-[...5 lines deleted...]
-    <mergeCell ref="AP31:AQ31"/>
     <mergeCell ref="AT29:AU29"/>
     <mergeCell ref="AV29:AW29"/>
     <mergeCell ref="AX29:AY29"/>
     <mergeCell ref="AZ29:BA29"/>
     <mergeCell ref="C30:D32"/>
     <mergeCell ref="E30:L30"/>
     <mergeCell ref="M30:Q30"/>
     <mergeCell ref="R30:V30"/>
     <mergeCell ref="W30:AA30"/>
     <mergeCell ref="AB30:AC30"/>
     <mergeCell ref="AH29:AI29"/>
     <mergeCell ref="AJ29:AK29"/>
     <mergeCell ref="AL29:AM29"/>
     <mergeCell ref="AN29:AO29"/>
     <mergeCell ref="AP29:AQ29"/>
     <mergeCell ref="AR29:AS29"/>
-    <mergeCell ref="AP30:AQ30"/>
-[...6 lines deleted...]
-    <mergeCell ref="AF30:AG30"/>
+    <mergeCell ref="AV26:AW28"/>
+    <mergeCell ref="AX26:AY28"/>
+    <mergeCell ref="AZ26:BA28"/>
     <mergeCell ref="C29:L29"/>
     <mergeCell ref="M29:Q29"/>
     <mergeCell ref="R29:V29"/>
     <mergeCell ref="W29:AA29"/>
     <mergeCell ref="AB29:AC29"/>
     <mergeCell ref="AD29:AE29"/>
     <mergeCell ref="AF29:AG29"/>
     <mergeCell ref="AJ26:AK28"/>
     <mergeCell ref="AL26:AM28"/>
+    <mergeCell ref="AN26:AO28"/>
+    <mergeCell ref="AP26:AQ28"/>
+    <mergeCell ref="AR26:AS28"/>
+    <mergeCell ref="AT26:AU28"/>
     <mergeCell ref="C21:BB21"/>
     <mergeCell ref="C25:L28"/>
     <mergeCell ref="M25:Q28"/>
     <mergeCell ref="R25:V28"/>
     <mergeCell ref="W25:AA28"/>
     <mergeCell ref="AB25:BA25"/>
     <mergeCell ref="AB26:AC28"/>
     <mergeCell ref="AD26:AE28"/>
     <mergeCell ref="AF26:AG28"/>
     <mergeCell ref="AH26:AI28"/>
-    <mergeCell ref="AV26:AW28"/>
-[...5 lines deleted...]
-    <mergeCell ref="AT26:AU28"/>
+    <mergeCell ref="AP20:AQ20"/>
+    <mergeCell ref="AR20:AS20"/>
     <mergeCell ref="AT20:AU20"/>
     <mergeCell ref="AV20:AW20"/>
     <mergeCell ref="AX20:AY20"/>
     <mergeCell ref="AZ20:BA20"/>
     <mergeCell ref="AD20:AE20"/>
     <mergeCell ref="AF20:AG20"/>
     <mergeCell ref="AH20:AI20"/>
     <mergeCell ref="AJ20:AK20"/>
     <mergeCell ref="AL20:AM20"/>
     <mergeCell ref="AN20:AO20"/>
     <mergeCell ref="AR19:AS19"/>
     <mergeCell ref="AT19:AU19"/>
     <mergeCell ref="AV19:AW19"/>
     <mergeCell ref="AX19:AY19"/>
     <mergeCell ref="AZ19:BA19"/>
     <mergeCell ref="E20:L20"/>
     <mergeCell ref="M20:Q20"/>
     <mergeCell ref="R20:V20"/>
     <mergeCell ref="W20:AA20"/>
     <mergeCell ref="AB20:AC20"/>
     <mergeCell ref="AF19:AG19"/>
     <mergeCell ref="AH19:AI19"/>
     <mergeCell ref="AJ19:AK19"/>
     <mergeCell ref="AL19:AM19"/>
     <mergeCell ref="AN19:AO19"/>
     <mergeCell ref="AP19:AQ19"/>
     <mergeCell ref="E19:L19"/>
     <mergeCell ref="M19:Q19"/>
     <mergeCell ref="R19:V19"/>
     <mergeCell ref="W19:AA19"/>
     <mergeCell ref="AB19:AC19"/>
     <mergeCell ref="AD19:AE19"/>
-    <mergeCell ref="AP20:AQ20"/>
-    <mergeCell ref="AR20:AS20"/>
     <mergeCell ref="AP18:AQ18"/>
     <mergeCell ref="AR18:AS18"/>
     <mergeCell ref="AT18:AU18"/>
     <mergeCell ref="AV18:AW18"/>
     <mergeCell ref="AX18:AY18"/>
     <mergeCell ref="AZ18:BA18"/>
     <mergeCell ref="AD18:AE18"/>
     <mergeCell ref="AF18:AG18"/>
     <mergeCell ref="AH18:AI18"/>
     <mergeCell ref="AJ18:AK18"/>
     <mergeCell ref="AL18:AM18"/>
     <mergeCell ref="AN18:AO18"/>
+    <mergeCell ref="AR17:AS17"/>
+    <mergeCell ref="AT17:AU17"/>
+    <mergeCell ref="AV17:AW17"/>
+    <mergeCell ref="AX17:AY17"/>
+    <mergeCell ref="AZ17:BA17"/>
     <mergeCell ref="E18:L18"/>
     <mergeCell ref="M18:Q18"/>
     <mergeCell ref="R18:V18"/>
     <mergeCell ref="W18:AA18"/>
     <mergeCell ref="AB18:AC18"/>
     <mergeCell ref="AF17:AG17"/>
     <mergeCell ref="AH17:AI17"/>
     <mergeCell ref="AJ17:AK17"/>
     <mergeCell ref="AL17:AM17"/>
+    <mergeCell ref="AN17:AO17"/>
+    <mergeCell ref="AP17:AQ17"/>
     <mergeCell ref="AT16:AU16"/>
     <mergeCell ref="AV16:AW16"/>
     <mergeCell ref="AX16:AY16"/>
     <mergeCell ref="AZ16:BA16"/>
     <mergeCell ref="E17:L17"/>
     <mergeCell ref="M17:Q17"/>
     <mergeCell ref="R17:V17"/>
     <mergeCell ref="W17:AA17"/>
     <mergeCell ref="AB17:AC17"/>
     <mergeCell ref="AD17:AE17"/>
     <mergeCell ref="AH16:AI16"/>
     <mergeCell ref="AJ16:AK16"/>
     <mergeCell ref="AL16:AM16"/>
     <mergeCell ref="AN16:AO16"/>
     <mergeCell ref="AP16:AQ16"/>
     <mergeCell ref="AR16:AS16"/>
-    <mergeCell ref="AR17:AS17"/>
-[...5 lines deleted...]
-    <mergeCell ref="AP17:AQ17"/>
+    <mergeCell ref="AV15:AW15"/>
+    <mergeCell ref="AX15:AY15"/>
+    <mergeCell ref="AZ15:BA15"/>
     <mergeCell ref="E16:L16"/>
     <mergeCell ref="M16:Q16"/>
     <mergeCell ref="R16:V16"/>
     <mergeCell ref="W16:AA16"/>
     <mergeCell ref="AB16:AC16"/>
     <mergeCell ref="AD16:AE16"/>
     <mergeCell ref="AF16:AG16"/>
     <mergeCell ref="AJ15:AK15"/>
     <mergeCell ref="AL15:AM15"/>
+    <mergeCell ref="AN15:AO15"/>
+    <mergeCell ref="AP15:AQ15"/>
+    <mergeCell ref="AR15:AS15"/>
+    <mergeCell ref="AT15:AU15"/>
     <mergeCell ref="AX14:AY14"/>
     <mergeCell ref="AZ14:BA14"/>
     <mergeCell ref="E15:L15"/>
     <mergeCell ref="M15:Q15"/>
     <mergeCell ref="R15:V15"/>
     <mergeCell ref="W15:AA15"/>
     <mergeCell ref="AB15:AC15"/>
     <mergeCell ref="AD15:AE15"/>
     <mergeCell ref="AF15:AG15"/>
     <mergeCell ref="AH15:AI15"/>
     <mergeCell ref="AL14:AM14"/>
     <mergeCell ref="AN14:AO14"/>
     <mergeCell ref="AP14:AQ14"/>
     <mergeCell ref="AR14:AS14"/>
     <mergeCell ref="AT14:AU14"/>
     <mergeCell ref="AV14:AW14"/>
-    <mergeCell ref="AV15:AW15"/>
-[...5 lines deleted...]
-    <mergeCell ref="AT15:AU15"/>
+    <mergeCell ref="AZ13:BA13"/>
+    <mergeCell ref="E14:L14"/>
+    <mergeCell ref="M14:Q14"/>
+    <mergeCell ref="R14:V14"/>
+    <mergeCell ref="W14:AA14"/>
+    <mergeCell ref="AB14:AC14"/>
+    <mergeCell ref="AD14:AE14"/>
+    <mergeCell ref="AF14:AG14"/>
+    <mergeCell ref="AH14:AI14"/>
+    <mergeCell ref="AJ14:AK14"/>
+    <mergeCell ref="AN13:AO13"/>
     <mergeCell ref="AP13:AQ13"/>
     <mergeCell ref="AR13:AS13"/>
     <mergeCell ref="AT13:AU13"/>
     <mergeCell ref="AV13:AW13"/>
     <mergeCell ref="AX13:AY13"/>
     <mergeCell ref="AB13:AC13"/>
     <mergeCell ref="AD13:AE13"/>
     <mergeCell ref="AF13:AG13"/>
     <mergeCell ref="AH13:AI13"/>
     <mergeCell ref="AJ13:AK13"/>
     <mergeCell ref="AL13:AM13"/>
-    <mergeCell ref="M14:Q14"/>
-[...7 lines deleted...]
-    <mergeCell ref="AN13:AO13"/>
     <mergeCell ref="AR12:AS12"/>
     <mergeCell ref="AT12:AU12"/>
     <mergeCell ref="AV12:AW12"/>
     <mergeCell ref="AX12:AY12"/>
     <mergeCell ref="AZ12:BA12"/>
     <mergeCell ref="C13:D20"/>
     <mergeCell ref="E13:L13"/>
     <mergeCell ref="M13:Q13"/>
     <mergeCell ref="R13:V13"/>
     <mergeCell ref="W13:AA13"/>
     <mergeCell ref="AF12:AG12"/>
     <mergeCell ref="AH12:AI12"/>
     <mergeCell ref="AJ12:AK12"/>
     <mergeCell ref="AL12:AM12"/>
     <mergeCell ref="AN12:AO12"/>
     <mergeCell ref="AP12:AQ12"/>
     <mergeCell ref="E12:L12"/>
     <mergeCell ref="M12:Q12"/>
     <mergeCell ref="R12:V12"/>
     <mergeCell ref="W12:AA12"/>
     <mergeCell ref="AB12:AC12"/>
     <mergeCell ref="AD12:AE12"/>
-    <mergeCell ref="AZ13:BA13"/>
-[...1 lines deleted...]
-    <mergeCell ref="AP10:AQ10"/>
     <mergeCell ref="AP11:AQ11"/>
     <mergeCell ref="AR11:AS11"/>
     <mergeCell ref="AT11:AU11"/>
     <mergeCell ref="AV11:AW11"/>
     <mergeCell ref="AX11:AY11"/>
     <mergeCell ref="AZ11:BA11"/>
     <mergeCell ref="AD11:AE11"/>
     <mergeCell ref="AF11:AG11"/>
     <mergeCell ref="AH11:AI11"/>
     <mergeCell ref="AJ11:AK11"/>
     <mergeCell ref="AL11:AM11"/>
     <mergeCell ref="AN11:AO11"/>
+    <mergeCell ref="AR10:AS10"/>
+    <mergeCell ref="AT10:AU10"/>
+    <mergeCell ref="AV10:AW10"/>
+    <mergeCell ref="AX10:AY10"/>
+    <mergeCell ref="AZ10:BA10"/>
+    <mergeCell ref="E11:L11"/>
     <mergeCell ref="M11:Q11"/>
     <mergeCell ref="R11:V11"/>
     <mergeCell ref="W11:AA11"/>
     <mergeCell ref="AB11:AC11"/>
     <mergeCell ref="AF10:AG10"/>
     <mergeCell ref="AH10:AI10"/>
     <mergeCell ref="AJ10:AK10"/>
     <mergeCell ref="AL10:AM10"/>
     <mergeCell ref="AN10:AO10"/>
-    <mergeCell ref="AD6:AE8"/>
-    <mergeCell ref="AF6:AG8"/>
+    <mergeCell ref="AP10:AQ10"/>
     <mergeCell ref="AV9:AW9"/>
     <mergeCell ref="AX9:AY9"/>
     <mergeCell ref="AZ9:BA9"/>
     <mergeCell ref="C10:D12"/>
     <mergeCell ref="E10:L10"/>
     <mergeCell ref="M10:Q10"/>
     <mergeCell ref="R10:V10"/>
     <mergeCell ref="W10:AA10"/>
     <mergeCell ref="AB10:AC10"/>
     <mergeCell ref="AD10:AE10"/>
     <mergeCell ref="AJ9:AK9"/>
     <mergeCell ref="AL9:AM9"/>
     <mergeCell ref="AN9:AO9"/>
     <mergeCell ref="AP9:AQ9"/>
     <mergeCell ref="AR9:AS9"/>
     <mergeCell ref="AT9:AU9"/>
-    <mergeCell ref="AR10:AS10"/>
-[...6 lines deleted...]
-    <mergeCell ref="AJ6:AK8"/>
     <mergeCell ref="AX6:AY8"/>
     <mergeCell ref="AZ6:BA8"/>
     <mergeCell ref="C9:L9"/>
     <mergeCell ref="M9:Q9"/>
     <mergeCell ref="R9:V9"/>
     <mergeCell ref="W9:AA9"/>
     <mergeCell ref="AB9:AC9"/>
     <mergeCell ref="AD9:AE9"/>
     <mergeCell ref="AF9:AG9"/>
     <mergeCell ref="AH9:AI9"/>
     <mergeCell ref="AL6:AM8"/>
     <mergeCell ref="AN6:AO8"/>
     <mergeCell ref="AP6:AQ8"/>
     <mergeCell ref="AR6:AS8"/>
     <mergeCell ref="AT6:AU8"/>
     <mergeCell ref="AV6:AW8"/>
     <mergeCell ref="C5:L8"/>
     <mergeCell ref="M5:Q8"/>
     <mergeCell ref="R5:V8"/>
     <mergeCell ref="W5:AA8"/>
     <mergeCell ref="AB5:BA5"/>
     <mergeCell ref="AB6:AC8"/>
+    <mergeCell ref="AD6:AE8"/>
+    <mergeCell ref="AF6:AG8"/>
+    <mergeCell ref="AH6:AI8"/>
+    <mergeCell ref="AJ6:AK8"/>
   </mergeCells>
-  <phoneticPr fontId="5"/>
+  <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.86614173228346458" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ 明朝,標準"- 24 -</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C49E6BC5-5266-4B22-AF0E-E726FEF57025}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF46F03D-9FCC-4B1C-939E-28EEB8038A75}">
+  <sheetPr codeName="Sheet6">
     <tabColor rgb="FFCCFFCC"/>
   </sheetPr>
-  <dimension ref="C3:CE56"/>
+  <dimension ref="C3:CG56"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="BC1" sqref="BC1:CG1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.88671875" defaultRowHeight="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.88671875" style="28" customWidth="1"/>
     <col min="2" max="2" width="2.44140625" style="28" customWidth="1"/>
     <col min="3" max="9" width="1.6640625" style="28" customWidth="1"/>
     <col min="10" max="21" width="1.5546875" style="28" customWidth="1"/>
     <col min="22" max="53" width="1.77734375" style="28" customWidth="1"/>
     <col min="54" max="54" width="2.44140625" style="28" customWidth="1"/>
-    <col min="55" max="71" width="1.88671875" style="28"/>
-[...10 lines deleted...]
-    <col min="84" max="16384" width="1.88671875" style="28"/>
+    <col min="55" max="71" width="1.88671875" style="701"/>
+    <col min="72" max="72" width="9.33203125" style="701" bestFit="1" customWidth="1"/>
+    <col min="73" max="73" width="1.88671875" style="701"/>
+    <col min="74" max="74" width="9.33203125" style="701" bestFit="1" customWidth="1"/>
+    <col min="75" max="76" width="1.88671875" style="701"/>
+    <col min="77" max="77" width="5.6640625" style="701" bestFit="1" customWidth="1"/>
+    <col min="78" max="78" width="1.88671875" style="701"/>
+    <col min="79" max="79" width="2.77734375" style="701" bestFit="1" customWidth="1"/>
+    <col min="80" max="80" width="6.77734375" style="701" bestFit="1" customWidth="1"/>
+    <col min="81" max="82" width="1.88671875" style="701"/>
+    <col min="83" max="83" width="5.6640625" style="701" bestFit="1" customWidth="1"/>
+    <col min="84" max="85" width="1.88671875" style="701"/>
+    <col min="86" max="16384" width="1.88671875" style="28"/>
   </cols>
   <sheetData>
     <row r="3" spans="3:80" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D3" s="2" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
     </row>
     <row r="4" spans="3:80" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G4" s="338" t="s">
-[...47 lines deleted...]
-      <c r="BA4" s="338"/>
+      <c r="G4" s="394" t="s">
+        <v>217</v>
+      </c>
+      <c r="H4" s="394"/>
+      <c r="I4" s="394"/>
+      <c r="J4" s="394"/>
+      <c r="K4" s="394"/>
+      <c r="L4" s="394"/>
+      <c r="M4" s="394"/>
+      <c r="N4" s="394"/>
+      <c r="O4" s="394"/>
+      <c r="P4" s="394"/>
+      <c r="Q4" s="394"/>
+      <c r="R4" s="394"/>
+      <c r="S4" s="394"/>
+      <c r="T4" s="394"/>
+      <c r="U4" s="394"/>
+      <c r="V4" s="394"/>
+      <c r="W4" s="394"/>
+      <c r="X4" s="394"/>
+      <c r="Y4" s="394"/>
+      <c r="Z4" s="394"/>
+      <c r="AA4" s="394"/>
+      <c r="AB4" s="394"/>
+      <c r="AC4" s="394"/>
+      <c r="AD4" s="394"/>
+      <c r="AE4" s="394"/>
+      <c r="AF4" s="394"/>
+      <c r="AG4" s="394"/>
+      <c r="AH4" s="394"/>
+      <c r="AI4" s="394"/>
+      <c r="AJ4" s="394"/>
+      <c r="AK4" s="394"/>
+      <c r="AL4" s="394"/>
+      <c r="AM4" s="394"/>
+      <c r="AN4" s="394"/>
+      <c r="AO4" s="394"/>
+      <c r="AP4" s="394"/>
+      <c r="AQ4" s="394"/>
+      <c r="AR4" s="394"/>
+      <c r="AS4" s="394"/>
+      <c r="AT4" s="394"/>
+      <c r="AU4" s="394"/>
+      <c r="AV4" s="394"/>
+      <c r="AW4" s="394"/>
+      <c r="AX4" s="394"/>
+      <c r="AY4" s="394"/>
+      <c r="AZ4" s="394"/>
+      <c r="BA4" s="394"/>
     </row>
     <row r="5" spans="3:80" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G5" s="338" t="s">
-[...47 lines deleted...]
-      <c r="BA5" s="338"/>
+      <c r="G5" s="394" t="s">
+        <v>81</v>
+      </c>
+      <c r="H5" s="394"/>
+      <c r="I5" s="394"/>
+      <c r="J5" s="394"/>
+      <c r="K5" s="394"/>
+      <c r="L5" s="394"/>
+      <c r="M5" s="394"/>
+      <c r="N5" s="394"/>
+      <c r="O5" s="394"/>
+      <c r="P5" s="394"/>
+      <c r="Q5" s="394"/>
+      <c r="R5" s="394"/>
+      <c r="S5" s="394"/>
+      <c r="T5" s="394"/>
+      <c r="U5" s="394"/>
+      <c r="V5" s="394"/>
+      <c r="W5" s="394"/>
+      <c r="X5" s="394"/>
+      <c r="Y5" s="394"/>
+      <c r="Z5" s="394"/>
+      <c r="AA5" s="394"/>
+      <c r="AB5" s="394"/>
+      <c r="AC5" s="394"/>
+      <c r="AD5" s="394"/>
+      <c r="AE5" s="394"/>
+      <c r="AF5" s="394"/>
+      <c r="AG5" s="394"/>
+      <c r="AH5" s="394"/>
+      <c r="AI5" s="394"/>
+      <c r="AJ5" s="394"/>
+      <c r="AK5" s="394"/>
+      <c r="AL5" s="394"/>
+      <c r="AM5" s="394"/>
+      <c r="AN5" s="394"/>
+      <c r="AO5" s="394"/>
+      <c r="AP5" s="394"/>
+      <c r="AQ5" s="394"/>
+      <c r="AR5" s="394"/>
+      <c r="AS5" s="394"/>
+      <c r="AT5" s="394"/>
+      <c r="AU5" s="394"/>
+      <c r="AV5" s="394"/>
+      <c r="AW5" s="394"/>
+      <c r="AX5" s="394"/>
+      <c r="AY5" s="394"/>
+      <c r="AZ5" s="394"/>
+      <c r="BA5" s="394"/>
     </row>
     <row r="6" spans="3:80" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G6" s="339" t="s">
-[...47 lines deleted...]
-      <c r="BA6" s="339"/>
+      <c r="G6" s="389" t="s">
+        <v>82</v>
+      </c>
+      <c r="H6" s="389"/>
+      <c r="I6" s="389"/>
+      <c r="J6" s="389"/>
+      <c r="K6" s="389"/>
+      <c r="L6" s="389"/>
+      <c r="M6" s="389"/>
+      <c r="N6" s="389"/>
+      <c r="O6" s="389"/>
+      <c r="P6" s="389"/>
+      <c r="Q6" s="389"/>
+      <c r="R6" s="389"/>
+      <c r="S6" s="389"/>
+      <c r="T6" s="389"/>
+      <c r="U6" s="389"/>
+      <c r="V6" s="389"/>
+      <c r="W6" s="389"/>
+      <c r="X6" s="389"/>
+      <c r="Y6" s="389"/>
+      <c r="Z6" s="389"/>
+      <c r="AA6" s="389"/>
+      <c r="AB6" s="389"/>
+      <c r="AC6" s="389"/>
+      <c r="AD6" s="389"/>
+      <c r="AE6" s="389"/>
+      <c r="AF6" s="389"/>
+      <c r="AG6" s="389"/>
+      <c r="AH6" s="389"/>
+      <c r="AI6" s="389"/>
+      <c r="AJ6" s="389"/>
+      <c r="AK6" s="389"/>
+      <c r="AL6" s="389"/>
+      <c r="AM6" s="389"/>
+      <c r="AN6" s="389"/>
+      <c r="AO6" s="389"/>
+      <c r="AP6" s="389"/>
+      <c r="AQ6" s="389"/>
+      <c r="AR6" s="389"/>
+      <c r="AS6" s="389"/>
+      <c r="AT6" s="389"/>
+      <c r="AU6" s="389"/>
+      <c r="AV6" s="389"/>
+      <c r="AW6" s="389"/>
+      <c r="AX6" s="389"/>
+      <c r="AY6" s="389"/>
+      <c r="AZ6" s="389"/>
+      <c r="BA6" s="389"/>
     </row>
     <row r="7" spans="3:80" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G7" s="340" t="s">
-[...47 lines deleted...]
-      <c r="BA7" s="340"/>
+      <c r="G7" s="388" t="s">
+        <v>83</v>
+      </c>
+      <c r="H7" s="388"/>
+      <c r="I7" s="388"/>
+      <c r="J7" s="388"/>
+      <c r="K7" s="388"/>
+      <c r="L7" s="388"/>
+      <c r="M7" s="388"/>
+      <c r="N7" s="388"/>
+      <c r="O7" s="388"/>
+      <c r="P7" s="388"/>
+      <c r="Q7" s="388"/>
+      <c r="R7" s="388"/>
+      <c r="S7" s="388"/>
+      <c r="T7" s="388"/>
+      <c r="U7" s="388"/>
+      <c r="V7" s="388"/>
+      <c r="W7" s="388"/>
+      <c r="X7" s="388"/>
+      <c r="Y7" s="388"/>
+      <c r="Z7" s="388"/>
+      <c r="AA7" s="388"/>
+      <c r="AB7" s="388"/>
+      <c r="AC7" s="388"/>
+      <c r="AD7" s="388"/>
+      <c r="AE7" s="388"/>
+      <c r="AF7" s="388"/>
+      <c r="AG7" s="388"/>
+      <c r="AH7" s="388"/>
+      <c r="AI7" s="388"/>
+      <c r="AJ7" s="388"/>
+      <c r="AK7" s="388"/>
+      <c r="AL7" s="388"/>
+      <c r="AM7" s="388"/>
+      <c r="AN7" s="388"/>
+      <c r="AO7" s="388"/>
+      <c r="AP7" s="388"/>
+      <c r="AQ7" s="388"/>
+      <c r="AR7" s="388"/>
+      <c r="AS7" s="388"/>
+      <c r="AT7" s="388"/>
+      <c r="AU7" s="388"/>
+      <c r="AV7" s="388"/>
+      <c r="AW7" s="388"/>
+      <c r="AX7" s="388"/>
+      <c r="AY7" s="388"/>
+      <c r="AZ7" s="388"/>
+      <c r="BA7" s="388"/>
     </row>
     <row r="8" spans="3:80" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G8" s="339" t="s">
-[...47 lines deleted...]
-      <c r="BA8" s="339"/>
+      <c r="G8" s="389" t="s">
+        <v>84</v>
+      </c>
+      <c r="H8" s="389"/>
+      <c r="I8" s="389"/>
+      <c r="J8" s="389"/>
+      <c r="K8" s="389"/>
+      <c r="L8" s="389"/>
+      <c r="M8" s="389"/>
+      <c r="N8" s="389"/>
+      <c r="O8" s="389"/>
+      <c r="P8" s="389"/>
+      <c r="Q8" s="389"/>
+      <c r="R8" s="389"/>
+      <c r="S8" s="389"/>
+      <c r="T8" s="389"/>
+      <c r="U8" s="389"/>
+      <c r="V8" s="389"/>
+      <c r="W8" s="389"/>
+      <c r="X8" s="389"/>
+      <c r="Y8" s="389"/>
+      <c r="Z8" s="389"/>
+      <c r="AA8" s="389"/>
+      <c r="AB8" s="389"/>
+      <c r="AC8" s="389"/>
+      <c r="AD8" s="389"/>
+      <c r="AE8" s="389"/>
+      <c r="AF8" s="389"/>
+      <c r="AG8" s="389"/>
+      <c r="AH8" s="389"/>
+      <c r="AI8" s="389"/>
+      <c r="AJ8" s="389"/>
+      <c r="AK8" s="389"/>
+      <c r="AL8" s="389"/>
+      <c r="AM8" s="389"/>
+      <c r="AN8" s="389"/>
+      <c r="AO8" s="389"/>
+      <c r="AP8" s="389"/>
+      <c r="AQ8" s="389"/>
+      <c r="AR8" s="389"/>
+      <c r="AS8" s="389"/>
+      <c r="AT8" s="389"/>
+      <c r="AU8" s="389"/>
+      <c r="AV8" s="389"/>
+      <c r="AW8" s="389"/>
+      <c r="AX8" s="389"/>
+      <c r="AY8" s="389"/>
+      <c r="AZ8" s="389"/>
+      <c r="BA8" s="389"/>
     </row>
     <row r="9" spans="3:80" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G9" s="339" t="s">
-[...47 lines deleted...]
-      <c r="BA9" s="339"/>
+      <c r="G9" s="389" t="s">
+        <v>85</v>
+      </c>
+      <c r="H9" s="389"/>
+      <c r="I9" s="389"/>
+      <c r="J9" s="389"/>
+      <c r="K9" s="389"/>
+      <c r="L9" s="389"/>
+      <c r="M9" s="389"/>
+      <c r="N9" s="389"/>
+      <c r="O9" s="389"/>
+      <c r="P9" s="389"/>
+      <c r="Q9" s="389"/>
+      <c r="R9" s="389"/>
+      <c r="S9" s="389"/>
+      <c r="T9" s="389"/>
+      <c r="U9" s="389"/>
+      <c r="V9" s="389"/>
+      <c r="W9" s="389"/>
+      <c r="X9" s="389"/>
+      <c r="Y9" s="389"/>
+      <c r="Z9" s="389"/>
+      <c r="AA9" s="389"/>
+      <c r="AB9" s="389"/>
+      <c r="AC9" s="389"/>
+      <c r="AD9" s="389"/>
+      <c r="AE9" s="389"/>
+      <c r="AF9" s="389"/>
+      <c r="AG9" s="389"/>
+      <c r="AH9" s="389"/>
+      <c r="AI9" s="389"/>
+      <c r="AJ9" s="389"/>
+      <c r="AK9" s="389"/>
+      <c r="AL9" s="389"/>
+      <c r="AM9" s="389"/>
+      <c r="AN9" s="389"/>
+      <c r="AO9" s="389"/>
+      <c r="AP9" s="389"/>
+      <c r="AQ9" s="389"/>
+      <c r="AR9" s="389"/>
+      <c r="AS9" s="389"/>
+      <c r="AT9" s="389"/>
+      <c r="AU9" s="389"/>
+      <c r="AV9" s="389"/>
+      <c r="AW9" s="389"/>
+      <c r="AX9" s="389"/>
+      <c r="AY9" s="389"/>
+      <c r="AZ9" s="389"/>
+      <c r="BA9" s="389"/>
     </row>
     <row r="10" spans="3:80" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G10" s="340" t="s">
-[...47 lines deleted...]
-      <c r="BA10" s="340"/>
+      <c r="G10" s="388" t="s">
+        <v>86</v>
+      </c>
+      <c r="H10" s="388"/>
+      <c r="I10" s="388"/>
+      <c r="J10" s="388"/>
+      <c r="K10" s="388"/>
+      <c r="L10" s="388"/>
+      <c r="M10" s="388"/>
+      <c r="N10" s="388"/>
+      <c r="O10" s="388"/>
+      <c r="P10" s="388"/>
+      <c r="Q10" s="388"/>
+      <c r="R10" s="388"/>
+      <c r="S10" s="388"/>
+      <c r="T10" s="388"/>
+      <c r="U10" s="388"/>
+      <c r="V10" s="388"/>
+      <c r="W10" s="388"/>
+      <c r="X10" s="388"/>
+      <c r="Y10" s="388"/>
+      <c r="Z10" s="388"/>
+      <c r="AA10" s="388"/>
+      <c r="AB10" s="388"/>
+      <c r="AC10" s="388"/>
+      <c r="AD10" s="388"/>
+      <c r="AE10" s="388"/>
+      <c r="AF10" s="388"/>
+      <c r="AG10" s="388"/>
+      <c r="AH10" s="388"/>
+      <c r="AI10" s="388"/>
+      <c r="AJ10" s="388"/>
+      <c r="AK10" s="388"/>
+      <c r="AL10" s="388"/>
+      <c r="AM10" s="388"/>
+      <c r="AN10" s="388"/>
+      <c r="AO10" s="388"/>
+      <c r="AP10" s="388"/>
+      <c r="AQ10" s="388"/>
+      <c r="AR10" s="388"/>
+      <c r="AS10" s="388"/>
+      <c r="AT10" s="388"/>
+      <c r="AU10" s="388"/>
+      <c r="AV10" s="388"/>
+      <c r="AW10" s="388"/>
+      <c r="AX10" s="388"/>
+      <c r="AY10" s="388"/>
+      <c r="AZ10" s="388"/>
+      <c r="BA10" s="388"/>
     </row>
     <row r="11" spans="3:80" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G11" s="339" t="s">
-[...47 lines deleted...]
-      <c r="BA11" s="339"/>
+      <c r="G11" s="389" t="s">
+        <v>87</v>
+      </c>
+      <c r="H11" s="389"/>
+      <c r="I11" s="389"/>
+      <c r="J11" s="389"/>
+      <c r="K11" s="389"/>
+      <c r="L11" s="389"/>
+      <c r="M11" s="389"/>
+      <c r="N11" s="389"/>
+      <c r="O11" s="389"/>
+      <c r="P11" s="389"/>
+      <c r="Q11" s="389"/>
+      <c r="R11" s="389"/>
+      <c r="S11" s="389"/>
+      <c r="T11" s="389"/>
+      <c r="U11" s="389"/>
+      <c r="V11" s="389"/>
+      <c r="W11" s="389"/>
+      <c r="X11" s="389"/>
+      <c r="Y11" s="389"/>
+      <c r="Z11" s="389"/>
+      <c r="AA11" s="389"/>
+      <c r="AB11" s="389"/>
+      <c r="AC11" s="389"/>
+      <c r="AD11" s="389"/>
+      <c r="AE11" s="389"/>
+      <c r="AF11" s="389"/>
+      <c r="AG11" s="389"/>
+      <c r="AH11" s="389"/>
+      <c r="AI11" s="389"/>
+      <c r="AJ11" s="389"/>
+      <c r="AK11" s="389"/>
+      <c r="AL11" s="389"/>
+      <c r="AM11" s="389"/>
+      <c r="AN11" s="389"/>
+      <c r="AO11" s="389"/>
+      <c r="AP11" s="389"/>
+      <c r="AQ11" s="389"/>
+      <c r="AR11" s="389"/>
+      <c r="AS11" s="389"/>
+      <c r="AT11" s="389"/>
+      <c r="AU11" s="389"/>
+      <c r="AV11" s="389"/>
+      <c r="AW11" s="389"/>
+      <c r="AX11" s="389"/>
+      <c r="AY11" s="389"/>
+      <c r="AZ11" s="389"/>
+      <c r="BA11" s="389"/>
     </row>
     <row r="12" spans="3:80" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G12" s="340" t="s">
-[...47 lines deleted...]
-      <c r="BA12" s="340"/>
+      <c r="G12" s="388" t="s">
+        <v>88</v>
+      </c>
+      <c r="H12" s="388"/>
+      <c r="I12" s="388"/>
+      <c r="J12" s="388"/>
+      <c r="K12" s="388"/>
+      <c r="L12" s="388"/>
+      <c r="M12" s="388"/>
+      <c r="N12" s="388"/>
+      <c r="O12" s="388"/>
+      <c r="P12" s="388"/>
+      <c r="Q12" s="388"/>
+      <c r="R12" s="388"/>
+      <c r="S12" s="388"/>
+      <c r="T12" s="388"/>
+      <c r="U12" s="388"/>
+      <c r="V12" s="388"/>
+      <c r="W12" s="388"/>
+      <c r="X12" s="388"/>
+      <c r="Y12" s="388"/>
+      <c r="Z12" s="388"/>
+      <c r="AA12" s="388"/>
+      <c r="AB12" s="388"/>
+      <c r="AC12" s="388"/>
+      <c r="AD12" s="388"/>
+      <c r="AE12" s="388"/>
+      <c r="AF12" s="388"/>
+      <c r="AG12" s="388"/>
+      <c r="AH12" s="388"/>
+      <c r="AI12" s="388"/>
+      <c r="AJ12" s="388"/>
+      <c r="AK12" s="388"/>
+      <c r="AL12" s="388"/>
+      <c r="AM12" s="388"/>
+      <c r="AN12" s="388"/>
+      <c r="AO12" s="388"/>
+      <c r="AP12" s="388"/>
+      <c r="AQ12" s="388"/>
+      <c r="AR12" s="388"/>
+      <c r="AS12" s="388"/>
+      <c r="AT12" s="388"/>
+      <c r="AU12" s="388"/>
+      <c r="AV12" s="388"/>
+      <c r="AW12" s="388"/>
+      <c r="AX12" s="388"/>
+      <c r="AY12" s="388"/>
+      <c r="AZ12" s="388"/>
+      <c r="BA12" s="388"/>
     </row>
     <row r="13" spans="3:80" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F13" s="341"/>
-[...45 lines deleted...]
-      <c r="AZ13" s="341"/>
+      <c r="F13" s="390"/>
+      <c r="G13" s="390"/>
+      <c r="H13" s="390"/>
+      <c r="I13" s="390"/>
+      <c r="J13" s="390"/>
+      <c r="K13" s="390"/>
+      <c r="L13" s="390"/>
+      <c r="M13" s="390"/>
+      <c r="N13" s="390"/>
+      <c r="O13" s="390"/>
+      <c r="P13" s="390"/>
+      <c r="Q13" s="390"/>
+      <c r="R13" s="390"/>
+      <c r="S13" s="390"/>
+      <c r="T13" s="390"/>
+      <c r="U13" s="390"/>
+      <c r="V13" s="390"/>
+      <c r="W13" s="390"/>
+      <c r="X13" s="390"/>
+      <c r="Y13" s="390"/>
+      <c r="Z13" s="390"/>
+      <c r="AA13" s="390"/>
+      <c r="AB13" s="390"/>
+      <c r="AC13" s="390"/>
+      <c r="AD13" s="390"/>
+      <c r="AE13" s="390"/>
+      <c r="AF13" s="390"/>
+      <c r="AG13" s="390"/>
+      <c r="AH13" s="390"/>
+      <c r="AI13" s="390"/>
+      <c r="AJ13" s="390"/>
+      <c r="AK13" s="390"/>
+      <c r="AL13" s="390"/>
+      <c r="AM13" s="390"/>
+      <c r="AN13" s="390"/>
+      <c r="AO13" s="390"/>
+      <c r="AP13" s="390"/>
+      <c r="AQ13" s="390"/>
+      <c r="AR13" s="390"/>
+      <c r="AS13" s="390"/>
+      <c r="AT13" s="390"/>
+      <c r="AU13" s="390"/>
+      <c r="AV13" s="390"/>
+      <c r="AW13" s="390"/>
+      <c r="AX13" s="390"/>
+      <c r="AY13" s="390"/>
+      <c r="AZ13" s="390"/>
     </row>
     <row r="14" spans="3:80" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C14" s="30" t="s">
-        <v>108</v>
+        <v>218</v>
       </c>
       <c r="E14" s="31"/>
       <c r="F14" s="31"/>
       <c r="G14" s="31"/>
       <c r="H14" s="31"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="31"/>
       <c r="M14" s="31"/>
       <c r="N14" s="31"/>
       <c r="O14" s="31"/>
       <c r="P14" s="31"/>
       <c r="Q14" s="31"/>
       <c r="R14" s="31"/>
       <c r="S14" s="31"/>
       <c r="T14" s="31"/>
       <c r="U14" s="31"/>
       <c r="V14" s="29"/>
       <c r="W14" s="29"/>
       <c r="X14" s="29"/>
       <c r="Y14" s="29"/>
       <c r="Z14" s="29"/>
       <c r="AA14" s="29"/>
       <c r="AB14" s="29"/>
     </row>
     <row r="15" spans="3:80" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C15" s="342" t="s">
-[...8 lines deleted...]
-      <c r="J15" s="343" t="s">
+      <c r="C15" s="385" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="385"/>
+      <c r="E15" s="385"/>
+      <c r="F15" s="385"/>
+      <c r="G15" s="385"/>
+      <c r="H15" s="385"/>
+      <c r="I15" s="385"/>
+      <c r="J15" s="384" t="s">
+        <v>89</v>
+      </c>
+      <c r="K15" s="384"/>
+      <c r="L15" s="384"/>
+      <c r="M15" s="384"/>
+      <c r="N15" s="384" t="s">
+        <v>90</v>
+      </c>
+      <c r="O15" s="384"/>
+      <c r="P15" s="384"/>
+      <c r="Q15" s="384"/>
+      <c r="R15" s="384" t="s">
+        <v>91</v>
+      </c>
+      <c r="S15" s="384"/>
+      <c r="T15" s="384"/>
+      <c r="U15" s="384"/>
+      <c r="V15" s="391" t="s">
+        <v>92</v>
+      </c>
+      <c r="W15" s="392"/>
+      <c r="X15" s="392"/>
+      <c r="Y15" s="392"/>
+      <c r="Z15" s="392"/>
+      <c r="AA15" s="392"/>
+      <c r="AB15" s="392"/>
+      <c r="AC15" s="392"/>
+      <c r="AD15" s="392"/>
+      <c r="AE15" s="392"/>
+      <c r="AF15" s="392"/>
+      <c r="AG15" s="392"/>
+      <c r="AH15" s="392"/>
+      <c r="AI15" s="392"/>
+      <c r="AJ15" s="392"/>
+      <c r="AK15" s="392"/>
+      <c r="AL15" s="392"/>
+      <c r="AM15" s="392"/>
+      <c r="AN15" s="392"/>
+      <c r="AO15" s="392"/>
+      <c r="AP15" s="392"/>
+      <c r="AQ15" s="392"/>
+      <c r="AR15" s="392"/>
+      <c r="AS15" s="392"/>
+      <c r="AT15" s="392"/>
+      <c r="AU15" s="392"/>
+      <c r="AV15" s="392"/>
+      <c r="AW15" s="392"/>
+      <c r="AX15" s="392"/>
+      <c r="AY15" s="392"/>
+      <c r="AZ15" s="392"/>
+      <c r="BA15" s="393"/>
+    </row>
+    <row r="16" spans="3:80" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C16" s="385"/>
+      <c r="D16" s="385"/>
+      <c r="E16" s="385"/>
+      <c r="F16" s="385"/>
+      <c r="G16" s="385"/>
+      <c r="H16" s="385"/>
+      <c r="I16" s="385"/>
+      <c r="J16" s="384"/>
+      <c r="K16" s="384"/>
+      <c r="L16" s="384"/>
+      <c r="M16" s="384"/>
+      <c r="N16" s="384"/>
+      <c r="O16" s="384"/>
+      <c r="P16" s="384"/>
+      <c r="Q16" s="384"/>
+      <c r="R16" s="384"/>
+      <c r="S16" s="384"/>
+      <c r="T16" s="384"/>
+      <c r="U16" s="384"/>
+      <c r="V16" s="384" t="s">
+        <v>93</v>
+      </c>
+      <c r="W16" s="385"/>
+      <c r="X16" s="384" t="s">
+        <v>94</v>
+      </c>
+      <c r="Y16" s="385"/>
+      <c r="Z16" s="384" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA16" s="385"/>
+      <c r="AB16" s="384" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC16" s="385"/>
+      <c r="AD16" s="384" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE16" s="385"/>
+      <c r="AF16" s="384" t="s">
+        <v>98</v>
+      </c>
+      <c r="AG16" s="385"/>
+      <c r="AH16" s="384" t="s">
+        <v>42</v>
+      </c>
+      <c r="AI16" s="385"/>
+      <c r="AJ16" s="384" t="s">
+        <v>99</v>
+      </c>
+      <c r="AK16" s="385"/>
+      <c r="AL16" s="384" t="s">
+        <v>43</v>
+      </c>
+      <c r="AM16" s="385"/>
+      <c r="AN16" s="384" t="s">
+        <v>100</v>
+      </c>
+      <c r="AO16" s="385"/>
+      <c r="AP16" s="384" t="s">
+        <v>44</v>
+      </c>
+      <c r="AQ16" s="385"/>
+      <c r="AR16" s="384" t="s">
+        <v>101</v>
+      </c>
+      <c r="AS16" s="385"/>
+      <c r="AT16" s="384" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU16" s="385"/>
+      <c r="AV16" s="384" t="s">
+        <v>102</v>
+      </c>
+      <c r="AW16" s="385"/>
+      <c r="AX16" s="384" t="s">
+        <v>46</v>
+      </c>
+      <c r="AY16" s="385"/>
+      <c r="AZ16" s="385" t="s">
+        <v>53</v>
+      </c>
+      <c r="BA16" s="385"/>
+      <c r="CB16" s="702"/>
+    </row>
+    <row r="17" spans="3:83" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C17" s="385"/>
+      <c r="D17" s="385"/>
+      <c r="E17" s="385"/>
+      <c r="F17" s="385"/>
+      <c r="G17" s="385"/>
+      <c r="H17" s="385"/>
+      <c r="I17" s="385"/>
+      <c r="J17" s="384"/>
+      <c r="K17" s="384"/>
+      <c r="L17" s="384"/>
+      <c r="M17" s="384"/>
+      <c r="N17" s="384"/>
+      <c r="O17" s="384"/>
+      <c r="P17" s="384"/>
+      <c r="Q17" s="384"/>
+      <c r="R17" s="384"/>
+      <c r="S17" s="384"/>
+      <c r="T17" s="384"/>
+      <c r="U17" s="384"/>
+      <c r="V17" s="385"/>
+      <c r="W17" s="385"/>
+      <c r="X17" s="385"/>
+      <c r="Y17" s="385"/>
+      <c r="Z17" s="385"/>
+      <c r="AA17" s="385"/>
+      <c r="AB17" s="385"/>
+      <c r="AC17" s="385"/>
+      <c r="AD17" s="385"/>
+      <c r="AE17" s="385"/>
+      <c r="AF17" s="385"/>
+      <c r="AG17" s="385"/>
+      <c r="AH17" s="385"/>
+      <c r="AI17" s="385"/>
+      <c r="AJ17" s="385"/>
+      <c r="AK17" s="385"/>
+      <c r="AL17" s="385"/>
+      <c r="AM17" s="385"/>
+      <c r="AN17" s="385"/>
+      <c r="AO17" s="385"/>
+      <c r="AP17" s="385"/>
+      <c r="AQ17" s="385"/>
+      <c r="AR17" s="385"/>
+      <c r="AS17" s="385"/>
+      <c r="AT17" s="385"/>
+      <c r="AU17" s="385"/>
+      <c r="AV17" s="385"/>
+      <c r="AW17" s="385"/>
+      <c r="AX17" s="385"/>
+      <c r="AY17" s="385"/>
+      <c r="AZ17" s="385"/>
+      <c r="BA17" s="385"/>
+    </row>
+    <row r="18" spans="3:83" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C18" s="385"/>
+      <c r="D18" s="385"/>
+      <c r="E18" s="385"/>
+      <c r="F18" s="385"/>
+      <c r="G18" s="385"/>
+      <c r="H18" s="385"/>
+      <c r="I18" s="385"/>
+      <c r="J18" s="384"/>
+      <c r="K18" s="384"/>
+      <c r="L18" s="384"/>
+      <c r="M18" s="384"/>
+      <c r="N18" s="384"/>
+      <c r="O18" s="384"/>
+      <c r="P18" s="384"/>
+      <c r="Q18" s="384"/>
+      <c r="R18" s="384"/>
+      <c r="S18" s="384"/>
+      <c r="T18" s="384"/>
+      <c r="U18" s="384"/>
+      <c r="V18" s="385"/>
+      <c r="W18" s="385"/>
+      <c r="X18" s="385"/>
+      <c r="Y18" s="385"/>
+      <c r="Z18" s="385"/>
+      <c r="AA18" s="385"/>
+      <c r="AB18" s="385"/>
+      <c r="AC18" s="385"/>
+      <c r="AD18" s="385"/>
+      <c r="AE18" s="385"/>
+      <c r="AF18" s="385"/>
+      <c r="AG18" s="385"/>
+      <c r="AH18" s="385"/>
+      <c r="AI18" s="385"/>
+      <c r="AJ18" s="385"/>
+      <c r="AK18" s="385"/>
+      <c r="AL18" s="385"/>
+      <c r="AM18" s="385"/>
+      <c r="AN18" s="385"/>
+      <c r="AO18" s="385"/>
+      <c r="AP18" s="385"/>
+      <c r="AQ18" s="385"/>
+      <c r="AR18" s="385"/>
+      <c r="AS18" s="385"/>
+      <c r="AT18" s="385"/>
+      <c r="AU18" s="385"/>
+      <c r="AV18" s="385"/>
+      <c r="AW18" s="385"/>
+      <c r="AX18" s="385"/>
+      <c r="AY18" s="385"/>
+      <c r="AZ18" s="385"/>
+      <c r="BA18" s="385"/>
+    </row>
+    <row r="19" spans="3:83" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C19" s="382" t="s">
+        <v>54</v>
+      </c>
+      <c r="D19" s="382"/>
+      <c r="E19" s="382"/>
+      <c r="F19" s="382"/>
+      <c r="G19" s="382"/>
+      <c r="H19" s="382"/>
+      <c r="I19" s="382"/>
+      <c r="J19" s="386">
+        <v>186.08999999999997</v>
+      </c>
+      <c r="K19" s="381"/>
+      <c r="L19" s="381"/>
+      <c r="M19" s="381"/>
+      <c r="N19" s="387">
+        <v>250.25</v>
+      </c>
+      <c r="O19" s="381"/>
+      <c r="P19" s="381"/>
+      <c r="Q19" s="381"/>
+      <c r="R19" s="387">
+        <v>105.05</v>
+      </c>
+      <c r="S19" s="381"/>
+      <c r="T19" s="381"/>
+      <c r="U19" s="381"/>
+      <c r="V19" s="381">
+        <v>0</v>
+      </c>
+      <c r="W19" s="381"/>
+      <c r="X19" s="381">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="381"/>
+      <c r="Z19" s="381">
+        <v>1</v>
+      </c>
+      <c r="AA19" s="381"/>
+      <c r="AB19" s="381">
+        <v>2</v>
+      </c>
+      <c r="AC19" s="381"/>
+      <c r="AD19" s="381">
+        <v>1</v>
+      </c>
+      <c r="AE19" s="381"/>
+      <c r="AF19" s="381">
+        <v>8</v>
+      </c>
+      <c r="AG19" s="381"/>
+      <c r="AH19" s="381">
+        <v>0</v>
+      </c>
+      <c r="AI19" s="381"/>
+      <c r="AJ19" s="381">
+        <v>2</v>
+      </c>
+      <c r="AK19" s="381"/>
+      <c r="AL19" s="381">
+        <v>1</v>
+      </c>
+      <c r="AM19" s="381"/>
+      <c r="AN19" s="381">
+        <v>0</v>
+      </c>
+      <c r="AO19" s="381"/>
+      <c r="AP19" s="381">
+        <v>0</v>
+      </c>
+      <c r="AQ19" s="381"/>
+      <c r="AR19" s="381">
+        <v>5</v>
+      </c>
+      <c r="AS19" s="381"/>
+      <c r="AT19" s="381">
+        <v>3</v>
+      </c>
+      <c r="AU19" s="381"/>
+      <c r="AV19" s="381">
+        <v>3</v>
+      </c>
+      <c r="AW19" s="381"/>
+      <c r="AX19" s="381">
+        <v>12</v>
+      </c>
+      <c r="AY19" s="381"/>
+      <c r="AZ19" s="381">
+        <v>38</v>
+      </c>
+      <c r="BA19" s="381"/>
+      <c r="CE19" s="702"/>
+    </row>
+    <row r="20" spans="3:83" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C20" s="382" t="s">
+        <v>103</v>
+      </c>
+      <c r="D20" s="382"/>
+      <c r="E20" s="382"/>
+      <c r="F20" s="382"/>
+      <c r="G20" s="382"/>
+      <c r="H20" s="382"/>
+      <c r="I20" s="382"/>
+      <c r="J20" s="383" t="s">
+        <v>34</v>
+      </c>
+      <c r="K20" s="382"/>
+      <c r="L20" s="382"/>
+      <c r="M20" s="382"/>
+      <c r="N20" s="383" t="s">
+        <v>34</v>
+      </c>
+      <c r="O20" s="382"/>
+      <c r="P20" s="382"/>
+      <c r="Q20" s="382"/>
+      <c r="R20" s="383" t="s">
+        <v>34</v>
+      </c>
+      <c r="S20" s="382"/>
+      <c r="T20" s="382"/>
+      <c r="U20" s="382"/>
+      <c r="V20" s="378">
+        <v>0</v>
+      </c>
+      <c r="W20" s="379"/>
+      <c r="X20" s="380">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="380"/>
+      <c r="Z20" s="378">
+        <v>2.6</v>
+      </c>
+      <c r="AA20" s="379"/>
+      <c r="AB20" s="378">
+        <v>5.3</v>
+      </c>
+      <c r="AC20" s="379"/>
+      <c r="AD20" s="378">
+        <v>2.6</v>
+      </c>
+      <c r="AE20" s="379"/>
+      <c r="AF20" s="378">
+        <v>21.099999999999998</v>
+      </c>
+      <c r="AG20" s="379"/>
+      <c r="AH20" s="378">
+        <v>0</v>
+      </c>
+      <c r="AI20" s="379"/>
+      <c r="AJ20" s="378">
+        <v>5.3</v>
+      </c>
+      <c r="AK20" s="379"/>
+      <c r="AL20" s="378">
+        <v>2.6</v>
+      </c>
+      <c r="AM20" s="379"/>
+      <c r="AN20" s="380">
+        <v>0</v>
+      </c>
+      <c r="AO20" s="380"/>
+      <c r="AP20" s="378">
+        <v>0</v>
+      </c>
+      <c r="AQ20" s="379"/>
+      <c r="AR20" s="378">
+        <v>13.200000000000001</v>
+      </c>
+      <c r="AS20" s="379"/>
+      <c r="AT20" s="378">
+        <v>7.9</v>
+      </c>
+      <c r="AU20" s="379"/>
+      <c r="AV20" s="378">
+        <v>7.9</v>
+      </c>
+      <c r="AW20" s="379"/>
+      <c r="AX20" s="378">
+        <v>31.6</v>
+      </c>
+      <c r="AY20" s="379"/>
+      <c r="AZ20" s="380">
+        <v>100</v>
+      </c>
+      <c r="BA20" s="380"/>
+      <c r="BE20" s="703"/>
+      <c r="BF20" s="703"/>
+      <c r="BG20" s="703"/>
+      <c r="BH20" s="703"/>
+      <c r="BI20" s="703"/>
+      <c r="BJ20" s="703"/>
+      <c r="BK20" s="704"/>
+      <c r="BL20" s="704"/>
+      <c r="BM20" s="704"/>
+      <c r="BN20" s="704"/>
+      <c r="BO20" s="704"/>
+      <c r="BP20" s="704"/>
+      <c r="BQ20" s="704"/>
+      <c r="BR20" s="704"/>
+      <c r="BS20" s="704"/>
+      <c r="CE20" s="702"/>
+    </row>
+    <row r="21" spans="3:83" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C21" s="375" t="s">
+        <v>104</v>
+      </c>
+      <c r="D21" s="375"/>
+      <c r="E21" s="376" t="s">
+        <v>69</v>
+      </c>
+      <c r="F21" s="376"/>
+      <c r="G21" s="376"/>
+      <c r="H21" s="376"/>
+      <c r="I21" s="376"/>
+      <c r="J21" s="358">
+        <v>134.5</v>
+      </c>
+      <c r="K21" s="348"/>
+      <c r="L21" s="348"/>
+      <c r="M21" s="348"/>
+      <c r="N21" s="377" t="s">
+        <v>34</v>
+      </c>
+      <c r="O21" s="377"/>
+      <c r="P21" s="377"/>
+      <c r="Q21" s="377"/>
+      <c r="R21" s="377" t="s">
+        <v>34</v>
+      </c>
+      <c r="S21" s="377"/>
+      <c r="T21" s="377"/>
+      <c r="U21" s="377"/>
+      <c r="V21" s="348">
+        <v>0</v>
+      </c>
+      <c r="W21" s="348"/>
+      <c r="X21" s="348">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="348"/>
+      <c r="Z21" s="348">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="348"/>
+      <c r="AB21" s="348">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="348"/>
+      <c r="AD21" s="348">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="348"/>
+      <c r="AF21" s="348">
+        <v>1</v>
+      </c>
+      <c r="AG21" s="348"/>
+      <c r="AH21" s="348">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="348"/>
+      <c r="AJ21" s="348">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="348"/>
+      <c r="AL21" s="348">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="348"/>
+      <c r="AN21" s="348">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="348"/>
+      <c r="AP21" s="348">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="348"/>
+      <c r="AR21" s="348">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="348"/>
+      <c r="AT21" s="348">
+        <v>0</v>
+      </c>
+      <c r="AU21" s="348"/>
+      <c r="AV21" s="348">
+        <v>0</v>
+      </c>
+      <c r="AW21" s="348"/>
+      <c r="AX21" s="348">
+        <v>0</v>
+      </c>
+      <c r="AY21" s="348"/>
+      <c r="AZ21" s="348">
+        <v>1</v>
+      </c>
+      <c r="BA21" s="348"/>
+      <c r="BE21" s="705"/>
+      <c r="BF21" s="704"/>
+      <c r="BG21" s="704"/>
+      <c r="BH21" s="704"/>
+      <c r="BI21" s="704"/>
+      <c r="BJ21" s="704"/>
+      <c r="BK21" s="704"/>
+      <c r="BL21" s="704"/>
+      <c r="BM21" s="704"/>
+      <c r="BN21" s="704"/>
+      <c r="BO21" s="704"/>
+      <c r="BP21" s="704"/>
+      <c r="BQ21" s="704"/>
+      <c r="CE21" s="702"/>
+    </row>
+    <row r="22" spans="3:83" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C22" s="375"/>
+      <c r="D22" s="375"/>
+      <c r="E22" s="371" t="s">
+        <v>70</v>
+      </c>
+      <c r="F22" s="372"/>
+      <c r="G22" s="372"/>
+      <c r="H22" s="372"/>
+      <c r="I22" s="373"/>
+      <c r="J22" s="347">
+        <v>214.49166666666665</v>
+      </c>
+      <c r="K22" s="335"/>
+      <c r="L22" s="335"/>
+      <c r="M22" s="335"/>
+      <c r="N22" s="374">
+        <v>229.9</v>
+      </c>
+      <c r="O22" s="335"/>
+      <c r="P22" s="335"/>
+      <c r="Q22" s="335"/>
+      <c r="R22" s="374">
+        <v>197.15</v>
+      </c>
+      <c r="S22" s="335"/>
+      <c r="T22" s="335"/>
+      <c r="U22" s="335"/>
+      <c r="V22" s="335">
+        <v>0</v>
+      </c>
+      <c r="W22" s="335"/>
+      <c r="X22" s="335">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="335"/>
+      <c r="Z22" s="335">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="335"/>
+      <c r="AB22" s="335">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="335"/>
+      <c r="AD22" s="335">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="335"/>
+      <c r="AF22" s="335">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="335"/>
+      <c r="AH22" s="335">
+        <v>0</v>
+      </c>
+      <c r="AI22" s="335"/>
+      <c r="AJ22" s="335">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="335"/>
+      <c r="AL22" s="335">
+        <v>0</v>
+      </c>
+      <c r="AM22" s="335"/>
+      <c r="AN22" s="335">
+        <v>0</v>
+      </c>
+      <c r="AO22" s="335"/>
+      <c r="AP22" s="335">
+        <v>0</v>
+      </c>
+      <c r="AQ22" s="335"/>
+      <c r="AR22" s="335">
+        <v>1</v>
+      </c>
+      <c r="AS22" s="335"/>
+      <c r="AT22" s="335">
+        <v>1</v>
+      </c>
+      <c r="AU22" s="335"/>
+      <c r="AV22" s="335">
+        <v>2</v>
+      </c>
+      <c r="AW22" s="335"/>
+      <c r="AX22" s="335">
+        <v>2</v>
+      </c>
+      <c r="AY22" s="335"/>
+      <c r="AZ22" s="335">
+        <v>6</v>
+      </c>
+      <c r="BA22" s="335"/>
+    </row>
+    <row r="23" spans="3:83" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C23" s="375"/>
+      <c r="D23" s="375"/>
+      <c r="E23" s="368" t="s">
+        <v>71</v>
+      </c>
+      <c r="F23" s="368"/>
+      <c r="G23" s="368"/>
+      <c r="H23" s="368"/>
+      <c r="I23" s="368"/>
+      <c r="J23" s="339">
+        <v>182.25645161290322</v>
+      </c>
+      <c r="K23" s="332"/>
+      <c r="L23" s="332"/>
+      <c r="M23" s="332"/>
+      <c r="N23" s="369">
+        <v>250.25</v>
+      </c>
+      <c r="O23" s="332"/>
+      <c r="P23" s="332"/>
+      <c r="Q23" s="332"/>
+      <c r="R23" s="369">
+        <v>105.05</v>
+      </c>
+      <c r="S23" s="332"/>
+      <c r="T23" s="332"/>
+      <c r="U23" s="332"/>
+      <c r="V23" s="332">
+        <v>0</v>
+      </c>
+      <c r="W23" s="332"/>
+      <c r="X23" s="332">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="332"/>
+      <c r="Z23" s="332">
+        <v>1</v>
+      </c>
+      <c r="AA23" s="332"/>
+      <c r="AB23" s="332">
+        <v>2</v>
+      </c>
+      <c r="AC23" s="332"/>
+      <c r="AD23" s="332">
+        <v>1</v>
+      </c>
+      <c r="AE23" s="332"/>
+      <c r="AF23" s="332">
+        <v>7</v>
+      </c>
+      <c r="AG23" s="332"/>
+      <c r="AH23" s="332">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="332"/>
+      <c r="AJ23" s="332">
+        <v>2</v>
+      </c>
+      <c r="AK23" s="332"/>
+      <c r="AL23" s="332">
+        <v>1</v>
+      </c>
+      <c r="AM23" s="332"/>
+      <c r="AN23" s="332">
+        <v>0</v>
+      </c>
+      <c r="AO23" s="332"/>
+      <c r="AP23" s="332">
+        <v>0</v>
+      </c>
+      <c r="AQ23" s="332"/>
+      <c r="AR23" s="332">
+        <v>4</v>
+      </c>
+      <c r="AS23" s="332"/>
+      <c r="AT23" s="332">
+        <v>2</v>
+      </c>
+      <c r="AU23" s="332"/>
+      <c r="AV23" s="332">
+        <v>1</v>
+      </c>
+      <c r="AW23" s="332"/>
+      <c r="AX23" s="332">
+        <v>10</v>
+      </c>
+      <c r="AY23" s="332"/>
+      <c r="AZ23" s="332">
+        <v>31</v>
+      </c>
+      <c r="BA23" s="332"/>
+    </row>
+    <row r="24" spans="3:83" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C24" s="361" t="s">
+        <v>59</v>
+      </c>
+      <c r="D24" s="362"/>
+      <c r="E24" s="367" t="s">
+        <v>72</v>
+      </c>
+      <c r="F24" s="367"/>
+      <c r="G24" s="367"/>
+      <c r="H24" s="367"/>
+      <c r="I24" s="367"/>
+      <c r="J24" s="358">
+        <v>129.32</v>
+      </c>
+      <c r="K24" s="348"/>
+      <c r="L24" s="348"/>
+      <c r="M24" s="348"/>
+      <c r="N24" s="358">
+        <v>138.05000000000001</v>
+      </c>
+      <c r="O24" s="358"/>
+      <c r="P24" s="358"/>
+      <c r="Q24" s="358"/>
+      <c r="R24" s="358">
+        <v>105.05</v>
+      </c>
+      <c r="S24" s="358"/>
+      <c r="T24" s="358"/>
+      <c r="U24" s="358"/>
+      <c r="V24" s="348">
+        <v>0</v>
+      </c>
+      <c r="W24" s="348"/>
+      <c r="X24" s="348">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="348"/>
+      <c r="Z24" s="348">
+        <v>1</v>
+      </c>
+      <c r="AA24" s="348"/>
+      <c r="AB24" s="348">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="348"/>
+      <c r="AD24" s="348">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="348"/>
+      <c r="AF24" s="348">
+        <v>4</v>
+      </c>
+      <c r="AG24" s="348"/>
+      <c r="AH24" s="348">
+        <v>0</v>
+      </c>
+      <c r="AI24" s="348"/>
+      <c r="AJ24" s="348">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="348"/>
+      <c r="AL24" s="348">
+        <v>0</v>
+      </c>
+      <c r="AM24" s="348"/>
+      <c r="AN24" s="348">
+        <v>0</v>
+      </c>
+      <c r="AO24" s="348"/>
+      <c r="AP24" s="348">
+        <v>0</v>
+      </c>
+      <c r="AQ24" s="348"/>
+      <c r="AR24" s="348">
+        <v>0</v>
+      </c>
+      <c r="AS24" s="348"/>
+      <c r="AT24" s="348">
+        <v>0</v>
+      </c>
+      <c r="AU24" s="348"/>
+      <c r="AV24" s="348">
+        <v>0</v>
+      </c>
+      <c r="AW24" s="348"/>
+      <c r="AX24" s="348">
+        <v>0</v>
+      </c>
+      <c r="AY24" s="348"/>
+      <c r="AZ24" s="348">
+        <v>5</v>
+      </c>
+      <c r="BA24" s="348"/>
+      <c r="CB24" s="702"/>
+    </row>
+    <row r="25" spans="3:83" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C25" s="363"/>
+      <c r="D25" s="364"/>
+      <c r="E25" s="360" t="s">
+        <v>73</v>
+      </c>
+      <c r="F25" s="360"/>
+      <c r="G25" s="360"/>
+      <c r="H25" s="360"/>
+      <c r="I25" s="360"/>
+      <c r="J25" s="347">
+        <v>128.37</v>
+      </c>
+      <c r="K25" s="335"/>
+      <c r="L25" s="335"/>
+      <c r="M25" s="335"/>
+      <c r="N25" s="347">
+        <v>139.15</v>
+      </c>
+      <c r="O25" s="347"/>
+      <c r="P25" s="347"/>
+      <c r="Q25" s="347"/>
+      <c r="R25" s="347">
+        <v>113.3</v>
+      </c>
+      <c r="S25" s="347"/>
+      <c r="T25" s="347"/>
+      <c r="U25" s="347"/>
+      <c r="V25" s="335">
+        <v>0</v>
+      </c>
+      <c r="W25" s="335"/>
+      <c r="X25" s="335">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="335"/>
+      <c r="Z25" s="335">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="335"/>
+      <c r="AB25" s="335">
+        <v>1</v>
+      </c>
+      <c r="AC25" s="335"/>
+      <c r="AD25" s="335">
+        <v>1</v>
+      </c>
+      <c r="AE25" s="335"/>
+      <c r="AF25" s="335">
+        <v>3</v>
+      </c>
+      <c r="AG25" s="335"/>
+      <c r="AH25" s="335">
+        <v>0</v>
+      </c>
+      <c r="AI25" s="335"/>
+      <c r="AJ25" s="335">
+        <v>0</v>
+      </c>
+      <c r="AK25" s="335"/>
+      <c r="AL25" s="335">
+        <v>0</v>
+      </c>
+      <c r="AM25" s="335"/>
+      <c r="AN25" s="335">
+        <v>0</v>
+      </c>
+      <c r="AO25" s="335"/>
+      <c r="AP25" s="335">
+        <v>0</v>
+      </c>
+      <c r="AQ25" s="335"/>
+      <c r="AR25" s="335">
+        <v>0</v>
+      </c>
+      <c r="AS25" s="335"/>
+      <c r="AT25" s="335">
+        <v>0</v>
+      </c>
+      <c r="AU25" s="335"/>
+      <c r="AV25" s="335">
+        <v>0</v>
+      </c>
+      <c r="AW25" s="335"/>
+      <c r="AX25" s="335">
+        <v>0</v>
+      </c>
+      <c r="AY25" s="335"/>
+      <c r="AZ25" s="335">
+        <v>5</v>
+      </c>
+      <c r="BA25" s="335"/>
+      <c r="CB25" s="702"/>
+    </row>
+    <row r="26" spans="3:83" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C26" s="363"/>
+      <c r="D26" s="364"/>
+      <c r="E26" s="360" t="s">
+        <v>74</v>
+      </c>
+      <c r="F26" s="360"/>
+      <c r="G26" s="360"/>
+      <c r="H26" s="360"/>
+      <c r="I26" s="360"/>
+      <c r="J26" s="347">
+        <v>214.5</v>
+      </c>
+      <c r="K26" s="335"/>
+      <c r="L26" s="335"/>
+      <c r="M26" s="335"/>
+      <c r="N26" s="347">
+        <v>214.5</v>
+      </c>
+      <c r="O26" s="347"/>
+      <c r="P26" s="347"/>
+      <c r="Q26" s="347"/>
+      <c r="R26" s="347">
+        <v>214.5</v>
+      </c>
+      <c r="S26" s="347"/>
+      <c r="T26" s="347"/>
+      <c r="U26" s="347"/>
+      <c r="V26" s="335">
+        <v>0</v>
+      </c>
+      <c r="W26" s="335"/>
+      <c r="X26" s="335">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="335"/>
+      <c r="Z26" s="335">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="335"/>
+      <c r="AB26" s="335">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="335"/>
+      <c r="AD26" s="335">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="335"/>
+      <c r="AF26" s="335">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="335"/>
+      <c r="AH26" s="335">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="335"/>
+      <c r="AJ26" s="335">
+        <v>0</v>
+      </c>
+      <c r="AK26" s="335"/>
+      <c r="AL26" s="335">
+        <v>0</v>
+      </c>
+      <c r="AM26" s="335"/>
+      <c r="AN26" s="335">
+        <v>0</v>
+      </c>
+      <c r="AO26" s="335"/>
+      <c r="AP26" s="335">
+        <v>0</v>
+      </c>
+      <c r="AQ26" s="335"/>
+      <c r="AR26" s="335">
+        <v>0</v>
+      </c>
+      <c r="AS26" s="335"/>
+      <c r="AT26" s="335">
+        <v>0</v>
+      </c>
+      <c r="AU26" s="335"/>
+      <c r="AV26" s="335">
+        <v>1</v>
+      </c>
+      <c r="AW26" s="335"/>
+      <c r="AX26" s="335">
+        <v>0</v>
+      </c>
+      <c r="AY26" s="335"/>
+      <c r="AZ26" s="335">
+        <v>1</v>
+      </c>
+      <c r="BA26" s="335"/>
+      <c r="CB26" s="702"/>
+    </row>
+    <row r="27" spans="3:83" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C27" s="363"/>
+      <c r="D27" s="364"/>
+      <c r="E27" s="360" t="s">
+        <v>75</v>
+      </c>
+      <c r="F27" s="360"/>
+      <c r="G27" s="360"/>
+      <c r="H27" s="360"/>
+      <c r="I27" s="360"/>
+      <c r="J27" s="347">
+        <v>174.93333333333334</v>
+      </c>
+      <c r="K27" s="335"/>
+      <c r="L27" s="335"/>
+      <c r="M27" s="335"/>
+      <c r="N27" s="347">
+        <v>207.9</v>
+      </c>
+      <c r="O27" s="347"/>
+      <c r="P27" s="347"/>
+      <c r="Q27" s="347"/>
+      <c r="R27" s="347">
+        <v>115.5</v>
+      </c>
+      <c r="S27" s="347"/>
+      <c r="T27" s="347"/>
+      <c r="U27" s="347"/>
+      <c r="V27" s="335">
+        <v>0</v>
+      </c>
+      <c r="W27" s="335"/>
+      <c r="X27" s="335">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="335"/>
+      <c r="Z27" s="335">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="335"/>
+      <c r="AB27" s="335">
+        <v>1</v>
+      </c>
+      <c r="AC27" s="335"/>
+      <c r="AD27" s="335">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="335"/>
+      <c r="AF27" s="335">
+        <v>1</v>
+      </c>
+      <c r="AG27" s="335"/>
+      <c r="AH27" s="335">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="335"/>
+      <c r="AJ27" s="335">
+        <v>1</v>
+      </c>
+      <c r="AK27" s="335"/>
+      <c r="AL27" s="335">
+        <v>1</v>
+      </c>
+      <c r="AM27" s="335"/>
+      <c r="AN27" s="335">
+        <v>0</v>
+      </c>
+      <c r="AO27" s="335"/>
+      <c r="AP27" s="335">
+        <v>0</v>
+      </c>
+      <c r="AQ27" s="335"/>
+      <c r="AR27" s="335">
+        <v>3</v>
+      </c>
+      <c r="AS27" s="335"/>
+      <c r="AT27" s="335">
+        <v>2</v>
+      </c>
+      <c r="AU27" s="335"/>
+      <c r="AV27" s="335">
+        <v>0</v>
+      </c>
+      <c r="AW27" s="335"/>
+      <c r="AX27" s="335">
+        <v>0</v>
+      </c>
+      <c r="AY27" s="335"/>
+      <c r="AZ27" s="335">
+        <v>9</v>
+      </c>
+      <c r="BA27" s="335"/>
+      <c r="CB27" s="702"/>
+    </row>
+    <row r="28" spans="3:83" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C28" s="363"/>
+      <c r="D28" s="364"/>
+      <c r="E28" s="360" t="s">
+        <v>76</v>
+      </c>
+      <c r="F28" s="360"/>
+      <c r="G28" s="360"/>
+      <c r="H28" s="360"/>
+      <c r="I28" s="360"/>
+      <c r="J28" s="347">
+        <v>218.16666666666666</v>
+      </c>
+      <c r="K28" s="335"/>
+      <c r="L28" s="335"/>
+      <c r="M28" s="335"/>
+      <c r="N28" s="347">
+        <v>236.5</v>
+      </c>
+      <c r="O28" s="347"/>
+      <c r="P28" s="347"/>
+      <c r="Q28" s="347"/>
+      <c r="R28" s="347">
+        <v>198</v>
+      </c>
+      <c r="S28" s="347"/>
+      <c r="T28" s="347"/>
+      <c r="U28" s="347"/>
+      <c r="V28" s="335">
+        <v>0</v>
+      </c>
+      <c r="W28" s="335"/>
+      <c r="X28" s="335">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="335"/>
+      <c r="Z28" s="335">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="335"/>
+      <c r="AB28" s="335">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="335"/>
+      <c r="AD28" s="335">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="335"/>
+      <c r="AF28" s="335">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="335"/>
+      <c r="AH28" s="335">
+        <v>0</v>
+      </c>
+      <c r="AI28" s="335"/>
+      <c r="AJ28" s="335">
+        <v>0</v>
+      </c>
+      <c r="AK28" s="335"/>
+      <c r="AL28" s="335">
+        <v>0</v>
+      </c>
+      <c r="AM28" s="335"/>
+      <c r="AN28" s="335">
+        <v>0</v>
+      </c>
+      <c r="AO28" s="335"/>
+      <c r="AP28" s="335">
+        <v>0</v>
+      </c>
+      <c r="AQ28" s="335"/>
+      <c r="AR28" s="335">
+        <v>1</v>
+      </c>
+      <c r="AS28" s="335"/>
+      <c r="AT28" s="335">
+        <v>0</v>
+      </c>
+      <c r="AU28" s="335"/>
+      <c r="AV28" s="335">
+        <v>0</v>
+      </c>
+      <c r="AW28" s="335"/>
+      <c r="AX28" s="335">
+        <v>2</v>
+      </c>
+      <c r="AY28" s="335"/>
+      <c r="AZ28" s="335">
+        <v>3</v>
+      </c>
+      <c r="BA28" s="335"/>
+      <c r="CB28" s="702"/>
+    </row>
+    <row r="29" spans="3:83" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C29" s="363"/>
+      <c r="D29" s="364"/>
+      <c r="E29" s="360" t="s">
+        <v>77</v>
+      </c>
+      <c r="F29" s="360"/>
+      <c r="G29" s="360"/>
+      <c r="H29" s="360"/>
+      <c r="I29" s="360"/>
+      <c r="J29" s="347">
+        <v>205.15</v>
+      </c>
+      <c r="K29" s="335"/>
+      <c r="L29" s="335"/>
+      <c r="M29" s="335"/>
+      <c r="N29" s="347">
+        <v>231</v>
+      </c>
+      <c r="O29" s="347"/>
+      <c r="P29" s="347"/>
+      <c r="Q29" s="347"/>
+      <c r="R29" s="347">
+        <v>153.44999999999999</v>
+      </c>
+      <c r="S29" s="347"/>
+      <c r="T29" s="347"/>
+      <c r="U29" s="347"/>
+      <c r="V29" s="335">
+        <v>0</v>
+      </c>
+      <c r="W29" s="335"/>
+      <c r="X29" s="335">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="335"/>
+      <c r="Z29" s="335">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="335"/>
+      <c r="AB29" s="335">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="335"/>
+      <c r="AD29" s="335">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="335"/>
+      <c r="AF29" s="335">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="335"/>
+      <c r="AH29" s="335">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="335"/>
+      <c r="AJ29" s="335">
+        <v>1</v>
+      </c>
+      <c r="AK29" s="335"/>
+      <c r="AL29" s="335">
+        <v>0</v>
+      </c>
+      <c r="AM29" s="335"/>
+      <c r="AN29" s="335">
+        <v>0</v>
+      </c>
+      <c r="AO29" s="335"/>
+      <c r="AP29" s="335">
+        <v>0</v>
+      </c>
+      <c r="AQ29" s="335"/>
+      <c r="AR29" s="335">
+        <v>0</v>
+      </c>
+      <c r="AS29" s="335"/>
+      <c r="AT29" s="335">
+        <v>0</v>
+      </c>
+      <c r="AU29" s="335"/>
+      <c r="AV29" s="335">
+        <v>0</v>
+      </c>
+      <c r="AW29" s="335"/>
+      <c r="AX29" s="335">
+        <v>2</v>
+      </c>
+      <c r="AY29" s="335"/>
+      <c r="AZ29" s="335">
+        <v>3</v>
+      </c>
+      <c r="BA29" s="335"/>
+      <c r="CB29" s="702"/>
+    </row>
+    <row r="30" spans="3:83" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C30" s="363"/>
+      <c r="D30" s="364"/>
+      <c r="E30" s="360" t="s">
+        <v>78</v>
+      </c>
+      <c r="F30" s="360"/>
+      <c r="G30" s="360"/>
+      <c r="H30" s="360"/>
+      <c r="I30" s="360"/>
+      <c r="J30" s="347">
+        <v>213.66249999999999</v>
+      </c>
+      <c r="K30" s="335"/>
+      <c r="L30" s="335"/>
+      <c r="M30" s="335"/>
+      <c r="N30" s="347">
+        <v>226.6</v>
+      </c>
+      <c r="O30" s="347"/>
+      <c r="P30" s="347"/>
+      <c r="Q30" s="347"/>
+      <c r="R30" s="347">
+        <v>197.15</v>
+      </c>
+      <c r="S30" s="347"/>
+      <c r="T30" s="347"/>
+      <c r="U30" s="347"/>
+      <c r="V30" s="335">
+        <v>0</v>
+      </c>
+      <c r="W30" s="335"/>
+      <c r="X30" s="335">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="335"/>
+      <c r="Z30" s="335">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="335"/>
+      <c r="AB30" s="335">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="335"/>
+      <c r="AD30" s="335">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="335"/>
+      <c r="AF30" s="335">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="335"/>
+      <c r="AH30" s="335">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="335"/>
+      <c r="AJ30" s="335">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="335"/>
+      <c r="AL30" s="335">
+        <v>0</v>
+      </c>
+      <c r="AM30" s="335"/>
+      <c r="AN30" s="335">
+        <v>0</v>
+      </c>
+      <c r="AO30" s="335"/>
+      <c r="AP30" s="335">
+        <v>0</v>
+      </c>
+      <c r="AQ30" s="335"/>
+      <c r="AR30" s="335">
+        <v>1</v>
+      </c>
+      <c r="AS30" s="335"/>
+      <c r="AT30" s="335">
+        <v>0</v>
+      </c>
+      <c r="AU30" s="335"/>
+      <c r="AV30" s="335">
+        <v>2</v>
+      </c>
+      <c r="AW30" s="335"/>
+      <c r="AX30" s="335">
+        <v>1</v>
+      </c>
+      <c r="AY30" s="335"/>
+      <c r="AZ30" s="335">
+        <v>4</v>
+      </c>
+      <c r="BA30" s="335"/>
+      <c r="BF30" s="706"/>
+      <c r="BG30" s="706"/>
+      <c r="CB30" s="702"/>
+    </row>
+    <row r="31" spans="3:83" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C31" s="365"/>
+      <c r="D31" s="366"/>
+      <c r="E31" s="359" t="s">
+        <v>79</v>
+      </c>
+      <c r="F31" s="359"/>
+      <c r="G31" s="359"/>
+      <c r="H31" s="359"/>
+      <c r="I31" s="359"/>
+      <c r="J31" s="339">
+        <v>233.68125000000001</v>
+      </c>
+      <c r="K31" s="332"/>
+      <c r="L31" s="332"/>
+      <c r="M31" s="332"/>
+      <c r="N31" s="339">
+        <v>250.25</v>
+      </c>
+      <c r="O31" s="339"/>
+      <c r="P31" s="339"/>
+      <c r="Q31" s="339"/>
+      <c r="R31" s="339">
+        <v>201.85</v>
+      </c>
+      <c r="S31" s="339"/>
+      <c r="T31" s="339"/>
+      <c r="U31" s="339"/>
+      <c r="V31" s="332">
+        <v>0</v>
+      </c>
+      <c r="W31" s="332"/>
+      <c r="X31" s="332">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="332"/>
+      <c r="Z31" s="332">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="332"/>
+      <c r="AB31" s="332">
+        <v>0</v>
+      </c>
+      <c r="AC31" s="332"/>
+      <c r="AD31" s="332">
+        <v>0</v>
+      </c>
+      <c r="AE31" s="332"/>
+      <c r="AF31" s="332">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="332"/>
+      <c r="AH31" s="332">
+        <v>0</v>
+      </c>
+      <c r="AI31" s="332"/>
+      <c r="AJ31" s="332">
+        <v>0</v>
+      </c>
+      <c r="AK31" s="332"/>
+      <c r="AL31" s="332">
+        <v>0</v>
+      </c>
+      <c r="AM31" s="332"/>
+      <c r="AN31" s="332">
+        <v>0</v>
+      </c>
+      <c r="AO31" s="332"/>
+      <c r="AP31" s="332">
+        <v>0</v>
+      </c>
+      <c r="AQ31" s="332"/>
+      <c r="AR31" s="332">
+        <v>0</v>
+      </c>
+      <c r="AS31" s="332"/>
+      <c r="AT31" s="332">
+        <v>1</v>
+      </c>
+      <c r="AU31" s="332"/>
+      <c r="AV31" s="332">
+        <v>0</v>
+      </c>
+      <c r="AW31" s="332"/>
+      <c r="AX31" s="332">
+        <v>7</v>
+      </c>
+      <c r="AY31" s="332"/>
+      <c r="AZ31" s="332">
+        <v>8</v>
+      </c>
+      <c r="BA31" s="332"/>
+      <c r="CB31" s="702"/>
+    </row>
+    <row r="32" spans="3:83" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C32" s="349" t="s">
+        <v>105</v>
+      </c>
+      <c r="D32" s="350"/>
+      <c r="E32" s="355" t="s">
+        <v>106</v>
+      </c>
+      <c r="F32" s="356"/>
+      <c r="G32" s="356"/>
+      <c r="H32" s="356"/>
+      <c r="I32" s="357"/>
+      <c r="J32" s="358">
+        <v>134.5</v>
+      </c>
+      <c r="K32" s="348"/>
+      <c r="L32" s="348"/>
+      <c r="M32" s="348"/>
+      <c r="N32" s="358">
+        <v>134.5</v>
+      </c>
+      <c r="O32" s="358"/>
+      <c r="P32" s="358"/>
+      <c r="Q32" s="358"/>
+      <c r="R32" s="358">
+        <v>134.5</v>
+      </c>
+      <c r="S32" s="358"/>
+      <c r="T32" s="358"/>
+      <c r="U32" s="358"/>
+      <c r="V32" s="348">
+        <v>0</v>
+      </c>
+      <c r="W32" s="348"/>
+      <c r="X32" s="348">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="348"/>
+      <c r="Z32" s="348">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="348"/>
+      <c r="AB32" s="348">
+        <v>0</v>
+      </c>
+      <c r="AC32" s="348"/>
+      <c r="AD32" s="348">
+        <v>0</v>
+      </c>
+      <c r="AE32" s="348"/>
+      <c r="AF32" s="348">
+        <v>1</v>
+      </c>
+      <c r="AG32" s="348"/>
+      <c r="AH32" s="348">
+        <v>0</v>
+      </c>
+      <c r="AI32" s="348"/>
+      <c r="AJ32" s="348">
+        <v>0</v>
+      </c>
+      <c r="AK32" s="348"/>
+      <c r="AL32" s="348">
+        <v>0</v>
+      </c>
+      <c r="AM32" s="348"/>
+      <c r="AN32" s="348">
+        <v>0</v>
+      </c>
+      <c r="AO32" s="348"/>
+      <c r="AP32" s="348">
+        <v>0</v>
+      </c>
+      <c r="AQ32" s="348"/>
+      <c r="AR32" s="348">
+        <v>0</v>
+      </c>
+      <c r="AS32" s="348"/>
+      <c r="AT32" s="348">
+        <v>0</v>
+      </c>
+      <c r="AU32" s="348"/>
+      <c r="AV32" s="348">
+        <v>0</v>
+      </c>
+      <c r="AW32" s="348"/>
+      <c r="AX32" s="348">
+        <v>0</v>
+      </c>
+      <c r="AY32" s="348"/>
+      <c r="AZ32" s="348">
+        <v>1</v>
+      </c>
+      <c r="BA32" s="348"/>
+      <c r="CA32" s="707"/>
+      <c r="CB32" s="702"/>
+    </row>
+    <row r="33" spans="3:77" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C33" s="351"/>
+      <c r="D33" s="352"/>
+      <c r="E33" s="344" t="s">
+        <v>107</v>
+      </c>
+      <c r="F33" s="345"/>
+      <c r="G33" s="345"/>
+      <c r="H33" s="345"/>
+      <c r="I33" s="346"/>
+      <c r="J33" s="347" t="s">
+        <v>201</v>
+      </c>
+      <c r="K33" s="335"/>
+      <c r="L33" s="335"/>
+      <c r="M33" s="335"/>
+      <c r="N33" s="347">
+        <v>0</v>
+      </c>
+      <c r="O33" s="347"/>
+      <c r="P33" s="347"/>
+      <c r="Q33" s="347"/>
+      <c r="R33" s="347">
+        <v>0</v>
+      </c>
+      <c r="S33" s="347"/>
+      <c r="T33" s="347"/>
+      <c r="U33" s="347"/>
+      <c r="V33" s="335">
+        <v>0</v>
+      </c>
+      <c r="W33" s="335"/>
+      <c r="X33" s="335">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="335"/>
+      <c r="Z33" s="335">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="335"/>
+      <c r="AB33" s="335">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="335"/>
+      <c r="AD33" s="335">
+        <v>0</v>
+      </c>
+      <c r="AE33" s="335"/>
+      <c r="AF33" s="335">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="335"/>
+      <c r="AH33" s="335">
+        <v>0</v>
+      </c>
+      <c r="AI33" s="335"/>
+      <c r="AJ33" s="335">
+        <v>0</v>
+      </c>
+      <c r="AK33" s="335"/>
+      <c r="AL33" s="335">
+        <v>0</v>
+      </c>
+      <c r="AM33" s="335"/>
+      <c r="AN33" s="335">
+        <v>0</v>
+      </c>
+      <c r="AO33" s="335"/>
+      <c r="AP33" s="335">
+        <v>0</v>
+      </c>
+      <c r="AQ33" s="335"/>
+      <c r="AR33" s="335">
+        <v>0</v>
+      </c>
+      <c r="AS33" s="335"/>
+      <c r="AT33" s="335">
+        <v>0</v>
+      </c>
+      <c r="AU33" s="335"/>
+      <c r="AV33" s="335">
+        <v>0</v>
+      </c>
+      <c r="AW33" s="335"/>
+      <c r="AX33" s="335">
+        <v>0</v>
+      </c>
+      <c r="AY33" s="335"/>
+      <c r="AZ33" s="335">
+        <v>0</v>
+      </c>
+      <c r="BA33" s="335"/>
+    </row>
+    <row r="34" spans="3:77" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C34" s="351"/>
+      <c r="D34" s="352"/>
+      <c r="E34" s="344" t="s">
+        <v>108</v>
+      </c>
+      <c r="F34" s="345"/>
+      <c r="G34" s="345"/>
+      <c r="H34" s="345"/>
+      <c r="I34" s="346"/>
+      <c r="J34" s="347">
+        <v>163.9</v>
+      </c>
+      <c r="K34" s="335"/>
+      <c r="L34" s="335"/>
+      <c r="M34" s="335"/>
+      <c r="N34" s="347">
+        <v>214.5</v>
+      </c>
+      <c r="O34" s="347"/>
+      <c r="P34" s="347"/>
+      <c r="Q34" s="347"/>
+      <c r="R34" s="347">
+        <v>113.3</v>
+      </c>
+      <c r="S34" s="347"/>
+      <c r="T34" s="347"/>
+      <c r="U34" s="347"/>
+      <c r="V34" s="335">
+        <v>0</v>
+      </c>
+      <c r="W34" s="335"/>
+      <c r="X34" s="335">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="335"/>
+      <c r="Z34" s="335">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="335"/>
+      <c r="AB34" s="335">
+        <v>1</v>
+      </c>
+      <c r="AC34" s="335"/>
+      <c r="AD34" s="335">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="335"/>
+      <c r="AF34" s="335">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="335"/>
+      <c r="AH34" s="335">
+        <v>0</v>
+      </c>
+      <c r="AI34" s="335"/>
+      <c r="AJ34" s="335">
+        <v>0</v>
+      </c>
+      <c r="AK34" s="335"/>
+      <c r="AL34" s="335">
+        <v>0</v>
+      </c>
+      <c r="AM34" s="335"/>
+      <c r="AN34" s="335">
+        <v>0</v>
+      </c>
+      <c r="AO34" s="335"/>
+      <c r="AP34" s="335">
+        <v>0</v>
+      </c>
+      <c r="AQ34" s="335"/>
+      <c r="AR34" s="335">
+        <v>0</v>
+      </c>
+      <c r="AS34" s="335"/>
+      <c r="AT34" s="335">
+        <v>0</v>
+      </c>
+      <c r="AU34" s="335"/>
+      <c r="AV34" s="335">
+        <v>1</v>
+      </c>
+      <c r="AW34" s="335"/>
+      <c r="AX34" s="335">
+        <v>0</v>
+      </c>
+      <c r="AY34" s="335"/>
+      <c r="AZ34" s="335">
+        <v>2</v>
+      </c>
+      <c r="BA34" s="335"/>
+      <c r="BY34" s="708"/>
+    </row>
+    <row r="35" spans="3:77" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C35" s="351"/>
+      <c r="D35" s="352"/>
+      <c r="E35" s="344" t="s">
         <v>109</v>
       </c>
-      <c r="K15" s="343"/>
-[...2 lines deleted...]
-      <c r="N15" s="343" t="s">
+      <c r="F35" s="345"/>
+      <c r="G35" s="345"/>
+      <c r="H35" s="345"/>
+      <c r="I35" s="346"/>
+      <c r="J35" s="347">
+        <v>150.11875000000001</v>
+      </c>
+      <c r="K35" s="335"/>
+      <c r="L35" s="335"/>
+      <c r="M35" s="335"/>
+      <c r="N35" s="347">
+        <v>215.3</v>
+      </c>
+      <c r="O35" s="347"/>
+      <c r="P35" s="347"/>
+      <c r="Q35" s="347"/>
+      <c r="R35" s="347">
+        <v>105.05</v>
+      </c>
+      <c r="S35" s="347"/>
+      <c r="T35" s="347"/>
+      <c r="U35" s="347"/>
+      <c r="V35" s="335">
+        <v>0</v>
+      </c>
+      <c r="W35" s="335"/>
+      <c r="X35" s="335">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="335"/>
+      <c r="Z35" s="335">
+        <v>1</v>
+      </c>
+      <c r="AA35" s="335"/>
+      <c r="AB35" s="335">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="335"/>
+      <c r="AD35" s="335">
+        <v>1</v>
+      </c>
+      <c r="AE35" s="335"/>
+      <c r="AF35" s="335">
+        <v>3</v>
+      </c>
+      <c r="AG35" s="335"/>
+      <c r="AH35" s="335">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="335"/>
+      <c r="AJ35" s="335">
+        <v>1</v>
+      </c>
+      <c r="AK35" s="335"/>
+      <c r="AL35" s="335">
+        <v>0</v>
+      </c>
+      <c r="AM35" s="335"/>
+      <c r="AN35" s="335">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="335"/>
+      <c r="AP35" s="335">
+        <v>0</v>
+      </c>
+      <c r="AQ35" s="335"/>
+      <c r="AR35" s="335">
+        <v>1</v>
+      </c>
+      <c r="AS35" s="335"/>
+      <c r="AT35" s="335">
+        <v>0</v>
+      </c>
+      <c r="AU35" s="335"/>
+      <c r="AV35" s="335">
+        <v>1</v>
+      </c>
+      <c r="AW35" s="335"/>
+      <c r="AX35" s="335">
+        <v>0</v>
+      </c>
+      <c r="AY35" s="335"/>
+      <c r="AZ35" s="335">
+        <v>8</v>
+      </c>
+      <c r="BA35" s="335"/>
+      <c r="BT35" s="709"/>
+      <c r="BV35" s="709"/>
+    </row>
+    <row r="36" spans="3:77" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C36" s="351"/>
+      <c r="D36" s="352"/>
+      <c r="E36" s="344" t="s">
         <v>110</v>
       </c>
-      <c r="O15" s="343"/>
-[...2 lines deleted...]
-      <c r="R15" s="343" t="s">
+      <c r="F36" s="345"/>
+      <c r="G36" s="345"/>
+      <c r="H36" s="345"/>
+      <c r="I36" s="346"/>
+      <c r="J36" s="347">
+        <v>154.99</v>
+      </c>
+      <c r="K36" s="335"/>
+      <c r="L36" s="335"/>
+      <c r="M36" s="335"/>
+      <c r="N36" s="347">
+        <v>231</v>
+      </c>
+      <c r="O36" s="347"/>
+      <c r="P36" s="347"/>
+      <c r="Q36" s="347"/>
+      <c r="R36" s="347">
+        <v>115.5</v>
+      </c>
+      <c r="S36" s="347"/>
+      <c r="T36" s="347"/>
+      <c r="U36" s="347"/>
+      <c r="V36" s="335">
+        <v>0</v>
+      </c>
+      <c r="W36" s="335"/>
+      <c r="X36" s="335">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="335"/>
+      <c r="Z36" s="335">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="335"/>
+      <c r="AB36" s="335">
+        <v>1</v>
+      </c>
+      <c r="AC36" s="335"/>
+      <c r="AD36" s="335">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="335"/>
+      <c r="AF36" s="335">
+        <v>2</v>
+      </c>
+      <c r="AG36" s="335"/>
+      <c r="AH36" s="335">
+        <v>0</v>
+      </c>
+      <c r="AI36" s="335"/>
+      <c r="AJ36" s="335">
+        <v>1</v>
+      </c>
+      <c r="AK36" s="335"/>
+      <c r="AL36" s="335">
+        <v>0</v>
+      </c>
+      <c r="AM36" s="335"/>
+      <c r="AN36" s="335">
+        <v>0</v>
+      </c>
+      <c r="AO36" s="335"/>
+      <c r="AP36" s="335">
+        <v>0</v>
+      </c>
+      <c r="AQ36" s="335"/>
+      <c r="AR36" s="335">
+        <v>0</v>
+      </c>
+      <c r="AS36" s="335"/>
+      <c r="AT36" s="335">
+        <v>0</v>
+      </c>
+      <c r="AU36" s="335"/>
+      <c r="AV36" s="335">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="335"/>
+      <c r="AX36" s="335">
+        <v>1</v>
+      </c>
+      <c r="AY36" s="335"/>
+      <c r="AZ36" s="335">
+        <v>5</v>
+      </c>
+      <c r="BA36" s="335"/>
+    </row>
+    <row r="37" spans="3:77" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C37" s="351"/>
+      <c r="D37" s="352"/>
+      <c r="E37" s="344" t="s">
         <v>111</v>
       </c>
-      <c r="S15" s="343"/>
-[...2 lines deleted...]
-      <c r="V15" s="344" t="s">
+      <c r="F37" s="345"/>
+      <c r="G37" s="345"/>
+      <c r="H37" s="345"/>
+      <c r="I37" s="346"/>
+      <c r="J37" s="347">
+        <v>190.53571428571428</v>
+      </c>
+      <c r="K37" s="335"/>
+      <c r="L37" s="335"/>
+      <c r="M37" s="335"/>
+      <c r="N37" s="347">
+        <v>229.9</v>
+      </c>
+      <c r="O37" s="347"/>
+      <c r="P37" s="347"/>
+      <c r="Q37" s="347"/>
+      <c r="R37" s="347">
+        <v>134.5</v>
+      </c>
+      <c r="S37" s="347"/>
+      <c r="T37" s="347"/>
+      <c r="U37" s="347"/>
+      <c r="V37" s="335">
+        <v>0</v>
+      </c>
+      <c r="W37" s="335"/>
+      <c r="X37" s="335">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="335"/>
+      <c r="Z37" s="335">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="335"/>
+      <c r="AB37" s="335">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="335"/>
+      <c r="AD37" s="335">
+        <v>0</v>
+      </c>
+      <c r="AE37" s="335"/>
+      <c r="AF37" s="335">
+        <v>2</v>
+      </c>
+      <c r="AG37" s="335"/>
+      <c r="AH37" s="335">
+        <v>0</v>
+      </c>
+      <c r="AI37" s="335"/>
+      <c r="AJ37" s="335">
+        <v>0</v>
+      </c>
+      <c r="AK37" s="335"/>
+      <c r="AL37" s="335">
+        <v>0</v>
+      </c>
+      <c r="AM37" s="335"/>
+      <c r="AN37" s="335">
+        <v>0</v>
+      </c>
+      <c r="AO37" s="335"/>
+      <c r="AP37" s="335">
+        <v>0</v>
+      </c>
+      <c r="AQ37" s="335"/>
+      <c r="AR37" s="335">
+        <v>1</v>
+      </c>
+      <c r="AS37" s="335"/>
+      <c r="AT37" s="335">
+        <v>2</v>
+      </c>
+      <c r="AU37" s="335"/>
+      <c r="AV37" s="335">
+        <v>0</v>
+      </c>
+      <c r="AW37" s="335"/>
+      <c r="AX37" s="335">
+        <v>2</v>
+      </c>
+      <c r="AY37" s="335"/>
+      <c r="AZ37" s="335">
+        <v>7</v>
+      </c>
+      <c r="BA37" s="335"/>
+    </row>
+    <row r="38" spans="3:77" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C38" s="351"/>
+      <c r="D38" s="352"/>
+      <c r="E38" s="344" t="s">
         <v>112</v>
       </c>
-      <c r="W15" s="345"/>
-[...51 lines deleted...]
-      <c r="V16" s="343" t="s">
+      <c r="F38" s="345"/>
+      <c r="G38" s="345"/>
+      <c r="H38" s="345"/>
+      <c r="I38" s="346"/>
+      <c r="J38" s="347">
+        <v>231.55</v>
+      </c>
+      <c r="K38" s="335"/>
+      <c r="L38" s="335"/>
+      <c r="M38" s="335"/>
+      <c r="N38" s="347">
+        <v>236.5</v>
+      </c>
+      <c r="O38" s="347"/>
+      <c r="P38" s="347"/>
+      <c r="Q38" s="347"/>
+      <c r="R38" s="347">
+        <v>228.25</v>
+      </c>
+      <c r="S38" s="347"/>
+      <c r="T38" s="347"/>
+      <c r="U38" s="347"/>
+      <c r="V38" s="335">
+        <v>0</v>
+      </c>
+      <c r="W38" s="335"/>
+      <c r="X38" s="335">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="335"/>
+      <c r="Z38" s="335">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="335"/>
+      <c r="AB38" s="335">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="335"/>
+      <c r="AD38" s="335">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="335"/>
+      <c r="AF38" s="335">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="335"/>
+      <c r="AH38" s="335">
+        <v>0</v>
+      </c>
+      <c r="AI38" s="335"/>
+      <c r="AJ38" s="335">
+        <v>0</v>
+      </c>
+      <c r="AK38" s="335"/>
+      <c r="AL38" s="335">
+        <v>0</v>
+      </c>
+      <c r="AM38" s="335"/>
+      <c r="AN38" s="335">
+        <v>0</v>
+      </c>
+      <c r="AO38" s="335"/>
+      <c r="AP38" s="335">
+        <v>0</v>
+      </c>
+      <c r="AQ38" s="335"/>
+      <c r="AR38" s="335">
+        <v>0</v>
+      </c>
+      <c r="AS38" s="335"/>
+      <c r="AT38" s="335">
+        <v>0</v>
+      </c>
+      <c r="AU38" s="335"/>
+      <c r="AV38" s="335">
+        <v>0</v>
+      </c>
+      <c r="AW38" s="335"/>
+      <c r="AX38" s="335">
+        <v>3</v>
+      </c>
+      <c r="AY38" s="335"/>
+      <c r="AZ38" s="335">
+        <v>3</v>
+      </c>
+      <c r="BA38" s="335"/>
+    </row>
+    <row r="39" spans="3:77" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C39" s="351"/>
+      <c r="D39" s="352"/>
+      <c r="E39" s="344" t="s">
         <v>113</v>
       </c>
-      <c r="W16" s="342"/>
-      <c r="X16" s="343" t="s">
+      <c r="F39" s="345"/>
+      <c r="G39" s="345"/>
+      <c r="H39" s="345"/>
+      <c r="I39" s="346"/>
+      <c r="J39" s="347">
+        <v>200.29166666666669</v>
+      </c>
+      <c r="K39" s="335"/>
+      <c r="L39" s="335"/>
+      <c r="M39" s="335"/>
+      <c r="N39" s="347">
+        <v>243.1</v>
+      </c>
+      <c r="O39" s="347"/>
+      <c r="P39" s="347"/>
+      <c r="Q39" s="347"/>
+      <c r="R39" s="347">
+        <v>165</v>
+      </c>
+      <c r="S39" s="347"/>
+      <c r="T39" s="347"/>
+      <c r="U39" s="347"/>
+      <c r="V39" s="335">
+        <v>0</v>
+      </c>
+      <c r="W39" s="335"/>
+      <c r="X39" s="335">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="335"/>
+      <c r="Z39" s="335">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="335"/>
+      <c r="AB39" s="335">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="335"/>
+      <c r="AD39" s="335">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="335"/>
+      <c r="AF39" s="335">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="335"/>
+      <c r="AH39" s="335">
+        <v>0</v>
+      </c>
+      <c r="AI39" s="335"/>
+      <c r="AJ39" s="335">
+        <v>0</v>
+      </c>
+      <c r="AK39" s="335"/>
+      <c r="AL39" s="335">
+        <v>1</v>
+      </c>
+      <c r="AM39" s="335"/>
+      <c r="AN39" s="335">
+        <v>0</v>
+      </c>
+      <c r="AO39" s="335"/>
+      <c r="AP39" s="335">
+        <v>0</v>
+      </c>
+      <c r="AQ39" s="335"/>
+      <c r="AR39" s="335">
+        <v>3</v>
+      </c>
+      <c r="AS39" s="335"/>
+      <c r="AT39" s="335">
+        <v>1</v>
+      </c>
+      <c r="AU39" s="335"/>
+      <c r="AV39" s="335">
+        <v>0</v>
+      </c>
+      <c r="AW39" s="335"/>
+      <c r="AX39" s="335">
+        <v>1</v>
+      </c>
+      <c r="AY39" s="335"/>
+      <c r="AZ39" s="335">
+        <v>6</v>
+      </c>
+      <c r="BA39" s="335"/>
+    </row>
+    <row r="40" spans="3:77" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C40" s="351"/>
+      <c r="D40" s="352"/>
+      <c r="E40" s="340" t="s">
         <v>114</v>
       </c>
-      <c r="Y16" s="342"/>
-      <c r="Z16" s="343" t="s">
+      <c r="F40" s="341"/>
+      <c r="G40" s="341"/>
+      <c r="H40" s="341"/>
+      <c r="I40" s="342"/>
+      <c r="J40" s="343">
+        <v>236.60999999999999</v>
+      </c>
+      <c r="K40" s="334"/>
+      <c r="L40" s="334"/>
+      <c r="M40" s="334"/>
+      <c r="N40" s="343">
+        <v>250.25</v>
+      </c>
+      <c r="O40" s="343"/>
+      <c r="P40" s="343"/>
+      <c r="Q40" s="343"/>
+      <c r="R40" s="343">
+        <v>215.6</v>
+      </c>
+      <c r="S40" s="343"/>
+      <c r="T40" s="343"/>
+      <c r="U40" s="343"/>
+      <c r="V40" s="335">
+        <v>0</v>
+      </c>
+      <c r="W40" s="335"/>
+      <c r="X40" s="335">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="335"/>
+      <c r="Z40" s="334">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="334"/>
+      <c r="AB40" s="335">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="335"/>
+      <c r="AD40" s="334">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="334"/>
+      <c r="AF40" s="335">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="335"/>
+      <c r="AH40" s="334">
+        <v>0</v>
+      </c>
+      <c r="AI40" s="334"/>
+      <c r="AJ40" s="334">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="334"/>
+      <c r="AL40" s="334">
+        <v>0</v>
+      </c>
+      <c r="AM40" s="334"/>
+      <c r="AN40" s="334">
+        <v>0</v>
+      </c>
+      <c r="AO40" s="334"/>
+      <c r="AP40" s="334">
+        <v>0</v>
+      </c>
+      <c r="AQ40" s="334"/>
+      <c r="AR40" s="334">
+        <v>0</v>
+      </c>
+      <c r="AS40" s="334"/>
+      <c r="AT40" s="334">
+        <v>0</v>
+      </c>
+      <c r="AU40" s="334"/>
+      <c r="AV40" s="334">
+        <v>1</v>
+      </c>
+      <c r="AW40" s="334"/>
+      <c r="AX40" s="334">
+        <v>4</v>
+      </c>
+      <c r="AY40" s="334"/>
+      <c r="AZ40" s="335">
+        <v>5</v>
+      </c>
+      <c r="BA40" s="335"/>
+    </row>
+    <row r="41" spans="3:77" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C41" s="353"/>
+      <c r="D41" s="354"/>
+      <c r="E41" s="336" t="s">
         <v>115</v>
       </c>
-      <c r="AA16" s="342"/>
-      <c r="AB16" s="343" t="s">
+      <c r="F41" s="337"/>
+      <c r="G41" s="337"/>
+      <c r="H41" s="337"/>
+      <c r="I41" s="338"/>
+      <c r="J41" s="339">
+        <v>220</v>
+      </c>
+      <c r="K41" s="332"/>
+      <c r="L41" s="332"/>
+      <c r="M41" s="332"/>
+      <c r="N41" s="339">
+        <v>220</v>
+      </c>
+      <c r="O41" s="339"/>
+      <c r="P41" s="339"/>
+      <c r="Q41" s="339"/>
+      <c r="R41" s="339">
+        <v>220</v>
+      </c>
+      <c r="S41" s="339"/>
+      <c r="T41" s="339"/>
+      <c r="U41" s="339"/>
+      <c r="V41" s="329">
+        <v>0</v>
+      </c>
+      <c r="W41" s="329"/>
+      <c r="X41" s="333">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="329"/>
+      <c r="Z41" s="331">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="332"/>
+      <c r="AB41" s="333">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="329"/>
+      <c r="AD41" s="331">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="332"/>
+      <c r="AF41" s="333">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="329"/>
+      <c r="AH41" s="331">
+        <v>0</v>
+      </c>
+      <c r="AI41" s="332"/>
+      <c r="AJ41" s="331">
+        <v>0</v>
+      </c>
+      <c r="AK41" s="332"/>
+      <c r="AL41" s="331">
+        <v>0</v>
+      </c>
+      <c r="AM41" s="332"/>
+      <c r="AN41" s="331">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="332"/>
+      <c r="AP41" s="331">
+        <v>0</v>
+      </c>
+      <c r="AQ41" s="332"/>
+      <c r="AR41" s="331">
+        <v>0</v>
+      </c>
+      <c r="AS41" s="332"/>
+      <c r="AT41" s="331">
+        <v>0</v>
+      </c>
+      <c r="AU41" s="332"/>
+      <c r="AV41" s="331">
+        <v>0</v>
+      </c>
+      <c r="AW41" s="332"/>
+      <c r="AX41" s="332">
+        <v>1</v>
+      </c>
+      <c r="AY41" s="332"/>
+      <c r="AZ41" s="329">
+        <v>1</v>
+      </c>
+      <c r="BA41" s="329"/>
+    </row>
+    <row r="42" spans="3:77" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C42" s="32" t="s">
         <v>116</v>
       </c>
-      <c r="AC16" s="342"/>
-      <c r="AD16" s="343" t="s">
+      <c r="BE42" s="706"/>
+      <c r="BF42" s="706"/>
+    </row>
+    <row r="43" spans="3:77" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C43" s="32" t="s">
         <v>117</v>
       </c>
-      <c r="AE16" s="342"/>
-      <c r="AF16" s="343" t="s">
+    </row>
+    <row r="44" spans="3:77" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C44" s="33" t="s">
         <v>118</v>
-      </c>
-[...2354 lines deleted...]
-        <v>138</v>
       </c>
       <c r="D44" s="12"/>
       <c r="E44" s="12"/>
       <c r="F44" s="12"/>
       <c r="G44" s="12"/>
       <c r="H44" s="12"/>
       <c r="I44" s="12"/>
       <c r="J44" s="12"/>
       <c r="K44" s="12"/>
       <c r="L44" s="12"/>
       <c r="M44" s="12"/>
       <c r="N44" s="12"/>
       <c r="O44" s="12"/>
       <c r="P44" s="12"/>
       <c r="Q44" s="12"/>
       <c r="R44" s="12"/>
       <c r="S44" s="12"/>
       <c r="T44" s="12"/>
       <c r="U44" s="12"/>
       <c r="V44" s="12"/>
       <c r="W44" s="12"/>
       <c r="X44" s="12"/>
       <c r="Y44" s="12"/>
       <c r="Z44" s="12"/>
       <c r="AA44" s="12"/>
@@ -20147,7312 +20507,7555 @@
       <c r="AF44" s="12"/>
       <c r="AG44" s="12"/>
       <c r="AH44" s="12"/>
       <c r="AI44" s="12"/>
       <c r="AJ44" s="12"/>
       <c r="AK44" s="12"/>
       <c r="AL44" s="12"/>
       <c r="AM44" s="12"/>
       <c r="AN44" s="12"/>
       <c r="AO44" s="12"/>
       <c r="AP44" s="12"/>
       <c r="AQ44" s="12"/>
       <c r="AR44" s="12"/>
       <c r="AS44" s="12"/>
       <c r="AT44" s="12"/>
       <c r="AU44" s="12"/>
       <c r="AV44" s="12"/>
       <c r="AW44" s="12"/>
       <c r="AX44" s="12"/>
       <c r="AY44" s="12"/>
       <c r="AZ44" s="12"/>
       <c r="BA44" s="12"/>
       <c r="BB44" s="12"/>
     </row>
     <row r="45" spans="3:77" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C45" s="406"/>
-[...49 lines deleted...]
-      <c r="BA45" s="406"/>
+      <c r="C45" s="330"/>
+      <c r="D45" s="330"/>
+      <c r="E45" s="330"/>
+      <c r="F45" s="330"/>
+      <c r="G45" s="330"/>
+      <c r="H45" s="330"/>
+      <c r="I45" s="330"/>
+      <c r="J45" s="330"/>
+      <c r="K45" s="330"/>
+      <c r="L45" s="330"/>
+      <c r="M45" s="330"/>
+      <c r="N45" s="330"/>
+      <c r="O45" s="330"/>
+      <c r="P45" s="330"/>
+      <c r="Q45" s="330"/>
+      <c r="R45" s="330"/>
+      <c r="S45" s="330"/>
+      <c r="T45" s="330"/>
+      <c r="U45" s="330"/>
+      <c r="V45" s="330"/>
+      <c r="W45" s="330"/>
+      <c r="X45" s="330"/>
+      <c r="Y45" s="330"/>
+      <c r="Z45" s="330"/>
+      <c r="AA45" s="330"/>
+      <c r="AB45" s="330"/>
+      <c r="AC45" s="330"/>
+      <c r="AD45" s="330"/>
+      <c r="AE45" s="330"/>
+      <c r="AF45" s="330"/>
+      <c r="AG45" s="330"/>
+      <c r="AH45" s="330"/>
+      <c r="AI45" s="330"/>
+      <c r="AJ45" s="330"/>
+      <c r="AK45" s="330"/>
+      <c r="AL45" s="330"/>
+      <c r="AM45" s="330"/>
+      <c r="AN45" s="330"/>
+      <c r="AO45" s="330"/>
+      <c r="AP45" s="330"/>
+      <c r="AQ45" s="330"/>
+      <c r="AR45" s="330"/>
+      <c r="AS45" s="330"/>
+      <c r="AT45" s="330"/>
+      <c r="AU45" s="330"/>
+      <c r="AV45" s="330"/>
+      <c r="AW45" s="330"/>
+      <c r="AX45" s="330"/>
+      <c r="AY45" s="330"/>
+      <c r="AZ45" s="330"/>
+      <c r="BA45" s="330"/>
     </row>
     <row r="46" spans="3:77" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="AD46" s="36"/>
+      <c r="AD46" s="34"/>
     </row>
     <row r="55" spans="4:48" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D55" s="37"/>
-      <c r="E55" s="37"/>
+      <c r="D55" s="35"/>
+      <c r="E55" s="35"/>
       <c r="F55" s="29"/>
       <c r="G55" s="29"/>
       <c r="H55" s="29"/>
       <c r="I55" s="29"/>
       <c r="J55" s="29"/>
-      <c r="K55" s="33"/>
-[...36 lines deleted...]
-      <c r="AV55" s="33"/>
+      <c r="K55" s="36"/>
+      <c r="L55" s="36"/>
+      <c r="M55" s="36"/>
+      <c r="N55" s="36"/>
+      <c r="O55" s="36"/>
+      <c r="P55" s="36"/>
+      <c r="Q55" s="36"/>
+      <c r="R55" s="36"/>
+      <c r="S55" s="36"/>
+      <c r="T55" s="36"/>
+      <c r="U55" s="36"/>
+      <c r="V55" s="36"/>
+      <c r="W55" s="36"/>
+      <c r="X55" s="36"/>
+      <c r="Y55" s="36"/>
+      <c r="Z55" s="36"/>
+      <c r="AA55" s="36"/>
+      <c r="AB55" s="36"/>
+      <c r="AC55" s="36"/>
+      <c r="AD55" s="36"/>
+      <c r="AE55" s="36"/>
+      <c r="AF55" s="36"/>
+      <c r="AG55" s="36"/>
+      <c r="AH55" s="36"/>
+      <c r="AI55" s="36"/>
+      <c r="AJ55" s="36"/>
+      <c r="AK55" s="36"/>
+      <c r="AL55" s="36"/>
+      <c r="AM55" s="36"/>
+      <c r="AN55" s="36"/>
+      <c r="AO55" s="36"/>
+      <c r="AP55" s="36"/>
+      <c r="AQ55" s="36"/>
+      <c r="AR55" s="36"/>
+      <c r="AS55" s="36"/>
+      <c r="AT55" s="36"/>
+      <c r="AU55" s="36"/>
+      <c r="AV55" s="36"/>
     </row>
     <row r="56" spans="4:48" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D56" s="36"/>
+      <c r="D56" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="499">
     <mergeCell ref="AZ41:BA41"/>
     <mergeCell ref="BE42:BF42"/>
     <mergeCell ref="C45:BA45"/>
     <mergeCell ref="AN41:AO41"/>
     <mergeCell ref="AP41:AQ41"/>
     <mergeCell ref="AR41:AS41"/>
     <mergeCell ref="AT41:AU41"/>
     <mergeCell ref="AV41:AW41"/>
     <mergeCell ref="AX41:AY41"/>
     <mergeCell ref="AB41:AC41"/>
     <mergeCell ref="AD41:AE41"/>
     <mergeCell ref="AF41:AG41"/>
     <mergeCell ref="AH41:AI41"/>
     <mergeCell ref="AJ41:AK41"/>
     <mergeCell ref="AL41:AM41"/>
+    <mergeCell ref="AV40:AW40"/>
+    <mergeCell ref="AX40:AY40"/>
+    <mergeCell ref="AZ40:BA40"/>
     <mergeCell ref="E41:I41"/>
     <mergeCell ref="J41:M41"/>
     <mergeCell ref="N41:Q41"/>
     <mergeCell ref="R41:U41"/>
     <mergeCell ref="V41:W41"/>
     <mergeCell ref="X41:Y41"/>
     <mergeCell ref="Z41:AA41"/>
     <mergeCell ref="AJ40:AK40"/>
     <mergeCell ref="AL40:AM40"/>
+    <mergeCell ref="AN40:AO40"/>
+    <mergeCell ref="AP40:AQ40"/>
+    <mergeCell ref="AR40:AS40"/>
+    <mergeCell ref="AT40:AU40"/>
     <mergeCell ref="X40:Y40"/>
     <mergeCell ref="Z40:AA40"/>
     <mergeCell ref="AB40:AC40"/>
     <mergeCell ref="AD40:AE40"/>
     <mergeCell ref="AF40:AG40"/>
     <mergeCell ref="AH40:AI40"/>
+    <mergeCell ref="AR39:AS39"/>
+    <mergeCell ref="AT39:AU39"/>
     <mergeCell ref="AV39:AW39"/>
     <mergeCell ref="AX39:AY39"/>
     <mergeCell ref="AZ39:BA39"/>
     <mergeCell ref="E40:I40"/>
     <mergeCell ref="J40:M40"/>
     <mergeCell ref="N40:Q40"/>
     <mergeCell ref="R40:U40"/>
     <mergeCell ref="V40:W40"/>
     <mergeCell ref="AF39:AG39"/>
     <mergeCell ref="AH39:AI39"/>
     <mergeCell ref="AJ39:AK39"/>
     <mergeCell ref="AL39:AM39"/>
     <mergeCell ref="AN39:AO39"/>
     <mergeCell ref="AP39:AQ39"/>
-    <mergeCell ref="AV40:AW40"/>
-[...5 lines deleted...]
-    <mergeCell ref="AT40:AU40"/>
     <mergeCell ref="AZ38:BA38"/>
     <mergeCell ref="E39:I39"/>
     <mergeCell ref="J39:M39"/>
     <mergeCell ref="N39:Q39"/>
     <mergeCell ref="R39:U39"/>
     <mergeCell ref="V39:W39"/>
     <mergeCell ref="X39:Y39"/>
     <mergeCell ref="Z39:AA39"/>
     <mergeCell ref="AB39:AC39"/>
     <mergeCell ref="AD39:AE39"/>
     <mergeCell ref="AN38:AO38"/>
     <mergeCell ref="AP38:AQ38"/>
     <mergeCell ref="AR38:AS38"/>
     <mergeCell ref="AT38:AU38"/>
     <mergeCell ref="AV38:AW38"/>
     <mergeCell ref="AX38:AY38"/>
     <mergeCell ref="AB38:AC38"/>
     <mergeCell ref="AD38:AE38"/>
     <mergeCell ref="AF38:AG38"/>
     <mergeCell ref="AH38:AI38"/>
     <mergeCell ref="AJ38:AK38"/>
     <mergeCell ref="AL38:AM38"/>
-    <mergeCell ref="AR39:AS39"/>
-    <mergeCell ref="AT39:AU39"/>
+    <mergeCell ref="AV37:AW37"/>
+    <mergeCell ref="AX37:AY37"/>
+    <mergeCell ref="AZ37:BA37"/>
+    <mergeCell ref="E38:I38"/>
+    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="N38:Q38"/>
     <mergeCell ref="R38:U38"/>
     <mergeCell ref="V38:W38"/>
     <mergeCell ref="X38:Y38"/>
     <mergeCell ref="Z38:AA38"/>
     <mergeCell ref="AJ37:AK37"/>
     <mergeCell ref="AL37:AM37"/>
     <mergeCell ref="AN37:AO37"/>
     <mergeCell ref="AP37:AQ37"/>
     <mergeCell ref="AR37:AS37"/>
+    <mergeCell ref="AT37:AU37"/>
     <mergeCell ref="X37:Y37"/>
     <mergeCell ref="Z37:AA37"/>
     <mergeCell ref="AB37:AC37"/>
     <mergeCell ref="AD37:AE37"/>
     <mergeCell ref="AF37:AG37"/>
     <mergeCell ref="AH37:AI37"/>
+    <mergeCell ref="AR36:AS36"/>
+    <mergeCell ref="AT36:AU36"/>
     <mergeCell ref="AV36:AW36"/>
     <mergeCell ref="AX36:AY36"/>
     <mergeCell ref="AZ36:BA36"/>
     <mergeCell ref="E37:I37"/>
     <mergeCell ref="J37:M37"/>
     <mergeCell ref="N37:Q37"/>
     <mergeCell ref="R37:U37"/>
     <mergeCell ref="V37:W37"/>
     <mergeCell ref="AF36:AG36"/>
     <mergeCell ref="AH36:AI36"/>
     <mergeCell ref="AJ36:AK36"/>
     <mergeCell ref="AL36:AM36"/>
     <mergeCell ref="AN36:AO36"/>
     <mergeCell ref="AP36:AQ36"/>
-    <mergeCell ref="AV37:AW37"/>
-[...2 lines deleted...]
-    <mergeCell ref="AT37:AU37"/>
     <mergeCell ref="AZ35:BA35"/>
     <mergeCell ref="E36:I36"/>
     <mergeCell ref="J36:M36"/>
     <mergeCell ref="N36:Q36"/>
     <mergeCell ref="R36:U36"/>
     <mergeCell ref="V36:W36"/>
     <mergeCell ref="X36:Y36"/>
     <mergeCell ref="Z36:AA36"/>
     <mergeCell ref="AB36:AC36"/>
     <mergeCell ref="AD36:AE36"/>
     <mergeCell ref="AN35:AO35"/>
     <mergeCell ref="AP35:AQ35"/>
     <mergeCell ref="AR35:AS35"/>
     <mergeCell ref="AT35:AU35"/>
     <mergeCell ref="AV35:AW35"/>
     <mergeCell ref="AX35:AY35"/>
     <mergeCell ref="AB35:AC35"/>
     <mergeCell ref="AD35:AE35"/>
     <mergeCell ref="AF35:AG35"/>
     <mergeCell ref="AH35:AI35"/>
     <mergeCell ref="AJ35:AK35"/>
     <mergeCell ref="AL35:AM35"/>
-    <mergeCell ref="AR36:AS36"/>
-    <mergeCell ref="AT36:AU36"/>
+    <mergeCell ref="AV34:AW34"/>
+    <mergeCell ref="AX34:AY34"/>
+    <mergeCell ref="AZ34:BA34"/>
+    <mergeCell ref="E35:I35"/>
+    <mergeCell ref="J35:M35"/>
+    <mergeCell ref="N35:Q35"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="Z35:AA35"/>
+    <mergeCell ref="AJ34:AK34"/>
+    <mergeCell ref="AL34:AM34"/>
+    <mergeCell ref="AN34:AO34"/>
+    <mergeCell ref="AP34:AQ34"/>
+    <mergeCell ref="AR34:AS34"/>
+    <mergeCell ref="AT34:AU34"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="Z34:AA34"/>
+    <mergeCell ref="AB34:AC34"/>
+    <mergeCell ref="AD34:AE34"/>
+    <mergeCell ref="AF34:AG34"/>
+    <mergeCell ref="AH34:AI34"/>
+    <mergeCell ref="AR33:AS33"/>
+    <mergeCell ref="AT33:AU33"/>
     <mergeCell ref="AV33:AW33"/>
     <mergeCell ref="AX33:AY33"/>
     <mergeCell ref="AZ33:BA33"/>
     <mergeCell ref="E34:I34"/>
     <mergeCell ref="J34:M34"/>
     <mergeCell ref="N34:Q34"/>
     <mergeCell ref="R34:U34"/>
     <mergeCell ref="V34:W34"/>
     <mergeCell ref="AF33:AG33"/>
     <mergeCell ref="AH33:AI33"/>
     <mergeCell ref="AJ33:AK33"/>
     <mergeCell ref="AL33:AM33"/>
     <mergeCell ref="AN33:AO33"/>
     <mergeCell ref="AP33:AQ33"/>
-    <mergeCell ref="AV34:AW34"/>
-[...8 lines deleted...]
-    <mergeCell ref="X34:Y34"/>
     <mergeCell ref="AZ32:BA32"/>
     <mergeCell ref="E33:I33"/>
     <mergeCell ref="J33:M33"/>
     <mergeCell ref="N33:Q33"/>
     <mergeCell ref="R33:U33"/>
     <mergeCell ref="V33:W33"/>
     <mergeCell ref="X33:Y33"/>
     <mergeCell ref="Z33:AA33"/>
     <mergeCell ref="AB33:AC33"/>
     <mergeCell ref="AD33:AE33"/>
     <mergeCell ref="AN32:AO32"/>
     <mergeCell ref="AP32:AQ32"/>
     <mergeCell ref="AR32:AS32"/>
     <mergeCell ref="AT32:AU32"/>
     <mergeCell ref="AV32:AW32"/>
     <mergeCell ref="AX32:AY32"/>
     <mergeCell ref="AB32:AC32"/>
     <mergeCell ref="AD32:AE32"/>
     <mergeCell ref="AF32:AG32"/>
     <mergeCell ref="AH32:AI32"/>
     <mergeCell ref="AJ32:AK32"/>
     <mergeCell ref="AL32:AM32"/>
-    <mergeCell ref="AR33:AS33"/>
-[...10 lines deleted...]
-    <mergeCell ref="N24:Q24"/>
+    <mergeCell ref="AX31:AY31"/>
+    <mergeCell ref="AZ31:BA31"/>
     <mergeCell ref="C32:D41"/>
     <mergeCell ref="E32:I32"/>
     <mergeCell ref="J32:M32"/>
     <mergeCell ref="N32:Q32"/>
     <mergeCell ref="R32:U32"/>
     <mergeCell ref="V32:W32"/>
     <mergeCell ref="X32:Y32"/>
     <mergeCell ref="Z32:AA32"/>
     <mergeCell ref="AL31:AM31"/>
-    <mergeCell ref="E35:I35"/>
-[...13 lines deleted...]
-    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="AN31:AO31"/>
+    <mergeCell ref="AP31:AQ31"/>
+    <mergeCell ref="AR31:AS31"/>
+    <mergeCell ref="AT31:AU31"/>
+    <mergeCell ref="AV31:AW31"/>
+    <mergeCell ref="Z31:AA31"/>
+    <mergeCell ref="AB31:AC31"/>
+    <mergeCell ref="AD31:AE31"/>
+    <mergeCell ref="AF31:AG31"/>
+    <mergeCell ref="AH31:AI31"/>
+    <mergeCell ref="AJ31:AK31"/>
+    <mergeCell ref="AV30:AW30"/>
+    <mergeCell ref="AX30:AY30"/>
+    <mergeCell ref="AZ30:BA30"/>
     <mergeCell ref="BF30:BG30"/>
     <mergeCell ref="E31:I31"/>
     <mergeCell ref="J31:M31"/>
     <mergeCell ref="N31:Q31"/>
     <mergeCell ref="R31:U31"/>
     <mergeCell ref="V31:W31"/>
     <mergeCell ref="X31:Y31"/>
     <mergeCell ref="AJ30:AK30"/>
     <mergeCell ref="AL30:AM30"/>
     <mergeCell ref="AN30:AO30"/>
     <mergeCell ref="AP30:AQ30"/>
     <mergeCell ref="AR30:AS30"/>
     <mergeCell ref="AT30:AU30"/>
     <mergeCell ref="X30:Y30"/>
     <mergeCell ref="Z30:AA30"/>
     <mergeCell ref="AB30:AC30"/>
     <mergeCell ref="AD30:AE30"/>
     <mergeCell ref="AF30:AG30"/>
     <mergeCell ref="AH30:AI30"/>
-    <mergeCell ref="AX31:AY31"/>
-[...3 lines deleted...]
-    <mergeCell ref="AR31:AS31"/>
+    <mergeCell ref="AR29:AS29"/>
+    <mergeCell ref="AT29:AU29"/>
     <mergeCell ref="AV29:AW29"/>
     <mergeCell ref="AX29:AY29"/>
     <mergeCell ref="AZ29:BA29"/>
     <mergeCell ref="E30:I30"/>
     <mergeCell ref="J30:M30"/>
     <mergeCell ref="N30:Q30"/>
     <mergeCell ref="R30:U30"/>
     <mergeCell ref="V30:W30"/>
     <mergeCell ref="AF29:AG29"/>
     <mergeCell ref="AH29:AI29"/>
     <mergeCell ref="AJ29:AK29"/>
     <mergeCell ref="AL29:AM29"/>
     <mergeCell ref="AN29:AO29"/>
     <mergeCell ref="AP29:AQ29"/>
-    <mergeCell ref="AV30:AW30"/>
-[...1 lines deleted...]
-    <mergeCell ref="AZ30:BA30"/>
     <mergeCell ref="AZ28:BA28"/>
     <mergeCell ref="E29:I29"/>
     <mergeCell ref="J29:M29"/>
     <mergeCell ref="N29:Q29"/>
     <mergeCell ref="R29:U29"/>
     <mergeCell ref="V29:W29"/>
     <mergeCell ref="X29:Y29"/>
     <mergeCell ref="Z29:AA29"/>
     <mergeCell ref="AB29:AC29"/>
     <mergeCell ref="AD29:AE29"/>
     <mergeCell ref="AN28:AO28"/>
     <mergeCell ref="AP28:AQ28"/>
     <mergeCell ref="AR28:AS28"/>
     <mergeCell ref="AT28:AU28"/>
     <mergeCell ref="AV28:AW28"/>
     <mergeCell ref="AX28:AY28"/>
     <mergeCell ref="AB28:AC28"/>
     <mergeCell ref="AD28:AE28"/>
     <mergeCell ref="AF28:AG28"/>
     <mergeCell ref="AH28:AI28"/>
     <mergeCell ref="AJ28:AK28"/>
     <mergeCell ref="AL28:AM28"/>
-    <mergeCell ref="AR29:AS29"/>
-    <mergeCell ref="AT29:AU29"/>
+    <mergeCell ref="AV27:AW27"/>
+    <mergeCell ref="AX27:AY27"/>
+    <mergeCell ref="AZ27:BA27"/>
     <mergeCell ref="E28:I28"/>
     <mergeCell ref="J28:M28"/>
     <mergeCell ref="N28:Q28"/>
     <mergeCell ref="R28:U28"/>
     <mergeCell ref="V28:W28"/>
     <mergeCell ref="X28:Y28"/>
     <mergeCell ref="Z28:AA28"/>
     <mergeCell ref="AJ27:AK27"/>
     <mergeCell ref="AL27:AM27"/>
+    <mergeCell ref="AN27:AO27"/>
+    <mergeCell ref="AP27:AQ27"/>
+    <mergeCell ref="AR27:AS27"/>
+    <mergeCell ref="AT27:AU27"/>
     <mergeCell ref="X27:Y27"/>
     <mergeCell ref="Z27:AA27"/>
     <mergeCell ref="AB27:AC27"/>
     <mergeCell ref="AD27:AE27"/>
     <mergeCell ref="AF27:AG27"/>
     <mergeCell ref="AH27:AI27"/>
+    <mergeCell ref="AR26:AS26"/>
+    <mergeCell ref="AT26:AU26"/>
     <mergeCell ref="AV26:AW26"/>
     <mergeCell ref="AX26:AY26"/>
     <mergeCell ref="AZ26:BA26"/>
     <mergeCell ref="E27:I27"/>
     <mergeCell ref="J27:M27"/>
     <mergeCell ref="N27:Q27"/>
     <mergeCell ref="R27:U27"/>
     <mergeCell ref="V27:W27"/>
     <mergeCell ref="AF26:AG26"/>
     <mergeCell ref="AH26:AI26"/>
     <mergeCell ref="AJ26:AK26"/>
     <mergeCell ref="AL26:AM26"/>
     <mergeCell ref="AN26:AO26"/>
     <mergeCell ref="AP26:AQ26"/>
-    <mergeCell ref="AV27:AW27"/>
-[...5 lines deleted...]
-    <mergeCell ref="AT27:AU27"/>
     <mergeCell ref="AZ25:BA25"/>
     <mergeCell ref="E26:I26"/>
     <mergeCell ref="J26:M26"/>
     <mergeCell ref="N26:Q26"/>
     <mergeCell ref="R26:U26"/>
     <mergeCell ref="V26:W26"/>
     <mergeCell ref="X26:Y26"/>
     <mergeCell ref="Z26:AA26"/>
     <mergeCell ref="AB26:AC26"/>
     <mergeCell ref="AD26:AE26"/>
     <mergeCell ref="AN25:AO25"/>
     <mergeCell ref="AP25:AQ25"/>
     <mergeCell ref="AR25:AS25"/>
     <mergeCell ref="AT25:AU25"/>
     <mergeCell ref="AV25:AW25"/>
     <mergeCell ref="AX25:AY25"/>
     <mergeCell ref="AB25:AC25"/>
     <mergeCell ref="AD25:AE25"/>
     <mergeCell ref="AF25:AG25"/>
     <mergeCell ref="AH25:AI25"/>
     <mergeCell ref="AJ25:AK25"/>
     <mergeCell ref="AL25:AM25"/>
-    <mergeCell ref="AR26:AS26"/>
-    <mergeCell ref="AT26:AU26"/>
+    <mergeCell ref="AV24:AW24"/>
+    <mergeCell ref="AX24:AY24"/>
+    <mergeCell ref="AZ24:BA24"/>
     <mergeCell ref="E25:I25"/>
     <mergeCell ref="J25:M25"/>
     <mergeCell ref="N25:Q25"/>
     <mergeCell ref="R25:U25"/>
     <mergeCell ref="V25:W25"/>
     <mergeCell ref="X25:Y25"/>
     <mergeCell ref="Z25:AA25"/>
     <mergeCell ref="AJ24:AK24"/>
     <mergeCell ref="AL24:AM24"/>
+    <mergeCell ref="AN24:AO24"/>
+    <mergeCell ref="AP24:AQ24"/>
+    <mergeCell ref="AR24:AS24"/>
+    <mergeCell ref="AT24:AU24"/>
     <mergeCell ref="X24:Y24"/>
     <mergeCell ref="Z24:AA24"/>
     <mergeCell ref="AB24:AC24"/>
     <mergeCell ref="AD24:AE24"/>
     <mergeCell ref="AF24:AG24"/>
     <mergeCell ref="AH24:AI24"/>
+    <mergeCell ref="C24:D31"/>
     <mergeCell ref="E24:I24"/>
     <mergeCell ref="J24:M24"/>
+    <mergeCell ref="N24:Q24"/>
     <mergeCell ref="R24:U24"/>
     <mergeCell ref="V24:W24"/>
     <mergeCell ref="AP23:AQ23"/>
     <mergeCell ref="AR23:AS23"/>
     <mergeCell ref="AT23:AU23"/>
     <mergeCell ref="AV23:AW23"/>
     <mergeCell ref="AX23:AY23"/>
     <mergeCell ref="AZ23:BA23"/>
     <mergeCell ref="AD23:AE23"/>
     <mergeCell ref="AF23:AG23"/>
     <mergeCell ref="AH23:AI23"/>
     <mergeCell ref="AJ23:AK23"/>
     <mergeCell ref="AL23:AM23"/>
     <mergeCell ref="AN23:AO23"/>
-    <mergeCell ref="AV24:AW24"/>
-[...5 lines deleted...]
-    <mergeCell ref="AT24:AU24"/>
     <mergeCell ref="AX22:AY22"/>
     <mergeCell ref="AZ22:BA22"/>
     <mergeCell ref="E23:I23"/>
     <mergeCell ref="J23:M23"/>
     <mergeCell ref="N23:Q23"/>
     <mergeCell ref="R23:U23"/>
     <mergeCell ref="V23:W23"/>
     <mergeCell ref="X23:Y23"/>
     <mergeCell ref="Z23:AA23"/>
     <mergeCell ref="AB23:AC23"/>
     <mergeCell ref="AL22:AM22"/>
     <mergeCell ref="AN22:AO22"/>
     <mergeCell ref="AP22:AQ22"/>
     <mergeCell ref="AR22:AS22"/>
     <mergeCell ref="AT22:AU22"/>
     <mergeCell ref="AV22:AW22"/>
     <mergeCell ref="Z22:AA22"/>
     <mergeCell ref="AB22:AC22"/>
     <mergeCell ref="AD22:AE22"/>
     <mergeCell ref="AF22:AG22"/>
     <mergeCell ref="AH22:AI22"/>
     <mergeCell ref="AJ22:AK22"/>
+    <mergeCell ref="AV21:AW21"/>
+    <mergeCell ref="AX21:AY21"/>
+    <mergeCell ref="AZ21:BA21"/>
+    <mergeCell ref="BE21:BQ21"/>
+    <mergeCell ref="E22:I22"/>
+    <mergeCell ref="J22:M22"/>
+    <mergeCell ref="N22:Q22"/>
+    <mergeCell ref="R22:U22"/>
     <mergeCell ref="V22:W22"/>
     <mergeCell ref="X22:Y22"/>
     <mergeCell ref="AJ21:AK21"/>
     <mergeCell ref="AL21:AM21"/>
     <mergeCell ref="AN21:AO21"/>
     <mergeCell ref="AP21:AQ21"/>
     <mergeCell ref="AR21:AS21"/>
     <mergeCell ref="AT21:AU21"/>
     <mergeCell ref="X21:Y21"/>
     <mergeCell ref="Z21:AA21"/>
     <mergeCell ref="AB21:AC21"/>
     <mergeCell ref="AD21:AE21"/>
     <mergeCell ref="AF21:AG21"/>
     <mergeCell ref="AH21:AI21"/>
-    <mergeCell ref="BE20:BS20"/>
-[...5 lines deleted...]
-    <mergeCell ref="AP20:AQ20"/>
     <mergeCell ref="C21:D23"/>
     <mergeCell ref="E21:I21"/>
     <mergeCell ref="J21:M21"/>
     <mergeCell ref="N21:Q21"/>
     <mergeCell ref="R21:U21"/>
     <mergeCell ref="V21:W21"/>
     <mergeCell ref="AR20:AS20"/>
     <mergeCell ref="AT20:AU20"/>
     <mergeCell ref="AV20:AW20"/>
-    <mergeCell ref="AV21:AW21"/>
-[...6 lines deleted...]
-    <mergeCell ref="R22:U22"/>
+    <mergeCell ref="AX20:AY20"/>
+    <mergeCell ref="AZ20:BA20"/>
+    <mergeCell ref="BE20:BS20"/>
+    <mergeCell ref="AF20:AG20"/>
+    <mergeCell ref="AH20:AI20"/>
+    <mergeCell ref="AJ20:AK20"/>
+    <mergeCell ref="AL20:AM20"/>
+    <mergeCell ref="AN20:AO20"/>
+    <mergeCell ref="AP20:AQ20"/>
     <mergeCell ref="AZ19:BA19"/>
     <mergeCell ref="C20:I20"/>
     <mergeCell ref="J20:M20"/>
     <mergeCell ref="N20:Q20"/>
     <mergeCell ref="R20:U20"/>
     <mergeCell ref="V20:W20"/>
     <mergeCell ref="X20:Y20"/>
     <mergeCell ref="Z20:AA20"/>
     <mergeCell ref="AB20:AC20"/>
     <mergeCell ref="AD20:AE20"/>
     <mergeCell ref="AN19:AO19"/>
     <mergeCell ref="AP19:AQ19"/>
     <mergeCell ref="AR19:AS19"/>
     <mergeCell ref="AT19:AU19"/>
     <mergeCell ref="AV19:AW19"/>
     <mergeCell ref="AX19:AY19"/>
     <mergeCell ref="AB19:AC19"/>
     <mergeCell ref="AD19:AE19"/>
     <mergeCell ref="AF19:AG19"/>
     <mergeCell ref="AH19:AI19"/>
     <mergeCell ref="AJ19:AK19"/>
     <mergeCell ref="AL19:AM19"/>
-    <mergeCell ref="AX20:AY20"/>
-    <mergeCell ref="AZ20:BA20"/>
+    <mergeCell ref="AV16:AW18"/>
+    <mergeCell ref="AX16:AY18"/>
+    <mergeCell ref="AZ16:BA18"/>
     <mergeCell ref="C19:I19"/>
     <mergeCell ref="J19:M19"/>
     <mergeCell ref="N19:Q19"/>
     <mergeCell ref="R19:U19"/>
     <mergeCell ref="V19:W19"/>
     <mergeCell ref="X19:Y19"/>
     <mergeCell ref="Z19:AA19"/>
     <mergeCell ref="AJ16:AK18"/>
     <mergeCell ref="AL16:AM18"/>
+    <mergeCell ref="AN16:AO18"/>
+    <mergeCell ref="AP16:AQ18"/>
+    <mergeCell ref="AR16:AS18"/>
+    <mergeCell ref="AT16:AU18"/>
     <mergeCell ref="X16:Y18"/>
     <mergeCell ref="Z16:AA18"/>
     <mergeCell ref="AB16:AC18"/>
     <mergeCell ref="AD16:AE18"/>
     <mergeCell ref="AF16:AG18"/>
     <mergeCell ref="AH16:AI18"/>
+    <mergeCell ref="G10:BA10"/>
+    <mergeCell ref="G11:BA11"/>
+    <mergeCell ref="G12:BA12"/>
     <mergeCell ref="F13:AZ13"/>
     <mergeCell ref="C15:I18"/>
     <mergeCell ref="J15:M18"/>
     <mergeCell ref="N15:Q18"/>
     <mergeCell ref="R15:U18"/>
     <mergeCell ref="V15:BA15"/>
     <mergeCell ref="V16:W18"/>
-    <mergeCell ref="AV16:AW18"/>
-[...5 lines deleted...]
-    <mergeCell ref="AT16:AU18"/>
     <mergeCell ref="G4:BA4"/>
     <mergeCell ref="G5:BA5"/>
     <mergeCell ref="G6:BA6"/>
     <mergeCell ref="G7:BA7"/>
     <mergeCell ref="G8:BA8"/>
     <mergeCell ref="G9:BA9"/>
-    <mergeCell ref="G10:BA10"/>
-[...1 lines deleted...]
-    <mergeCell ref="G12:BA12"/>
   </mergeCells>
-  <phoneticPr fontId="5"/>
+  <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.6692913385826772" right="0.6692913385826772" top="0.59055118110236227" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ 明朝,標準"- 25 -</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03D2215B-6515-49DB-A89E-DE61FB8A86B4}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{88FE4952-8E25-465F-AF20-F54152E8E760}">
+  <sheetPr codeName="Sheet7">
     <tabColor rgb="FFCCFFCC"/>
   </sheetPr>
   <dimension ref="C2:DD45"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="99" zoomScaleNormal="100" zoomScaleSheetLayoutView="99" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="AA43" sqref="AA43:AH43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.88671875" defaultRowHeight="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.88671875" style="28" customWidth="1"/>
     <col min="2" max="2" width="2.44140625" style="28" customWidth="1"/>
     <col min="3" max="9" width="1.6640625" style="28" customWidth="1"/>
     <col min="10" max="18" width="1.44140625" style="28" customWidth="1"/>
     <col min="19" max="53" width="1.77734375" style="28" customWidth="1"/>
     <col min="54" max="54" width="2.109375" style="28" customWidth="1"/>
     <col min="55" max="58" width="1.88671875" style="28" customWidth="1"/>
     <col min="59" max="59" width="3.6640625" style="28" customWidth="1"/>
     <col min="60" max="60" width="7.109375" style="28" customWidth="1"/>
     <col min="61" max="62" width="7" style="28" customWidth="1"/>
     <col min="63" max="63" width="9" style="28" bestFit="1" customWidth="1"/>
     <col min="64" max="16384" width="1.88671875" style="28"/>
   </cols>
   <sheetData>
     <row r="2" spans="3:53" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="3:53" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C3" s="412" t="s">
-[...10 lines deleted...]
-      <c r="L3" s="38"/>
+      <c r="C3" s="504" t="s">
+        <v>119</v>
+      </c>
+      <c r="D3" s="504"/>
+      <c r="E3" s="504"/>
+      <c r="F3" s="504"/>
+      <c r="G3" s="504"/>
+      <c r="H3" s="504"/>
+      <c r="I3" s="504"/>
+      <c r="J3" s="504"/>
+      <c r="K3" s="504"/>
+      <c r="L3" s="37"/>
     </row>
     <row r="4" spans="3:53" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E4" s="409" t="s">
-[...49 lines deleted...]
-      <c r="BA4" s="409"/>
+      <c r="E4" s="497" t="s">
+        <v>219</v>
+      </c>
+      <c r="F4" s="497"/>
+      <c r="G4" s="497"/>
+      <c r="H4" s="497"/>
+      <c r="I4" s="497"/>
+      <c r="J4" s="497"/>
+      <c r="K4" s="497"/>
+      <c r="L4" s="497"/>
+      <c r="M4" s="497"/>
+      <c r="N4" s="497"/>
+      <c r="O4" s="497"/>
+      <c r="P4" s="497"/>
+      <c r="Q4" s="497"/>
+      <c r="R4" s="497"/>
+      <c r="S4" s="497"/>
+      <c r="T4" s="497"/>
+      <c r="U4" s="497"/>
+      <c r="V4" s="497"/>
+      <c r="W4" s="497"/>
+      <c r="X4" s="497"/>
+      <c r="Y4" s="497"/>
+      <c r="Z4" s="497"/>
+      <c r="AA4" s="497"/>
+      <c r="AB4" s="497"/>
+      <c r="AC4" s="497"/>
+      <c r="AD4" s="497"/>
+      <c r="AE4" s="497"/>
+      <c r="AF4" s="497"/>
+      <c r="AG4" s="497"/>
+      <c r="AH4" s="497"/>
+      <c r="AI4" s="497"/>
+      <c r="AJ4" s="497"/>
+      <c r="AK4" s="497"/>
+      <c r="AL4" s="497"/>
+      <c r="AM4" s="497"/>
+      <c r="AN4" s="497"/>
+      <c r="AO4" s="497"/>
+      <c r="AP4" s="497"/>
+      <c r="AQ4" s="497"/>
+      <c r="AR4" s="497"/>
+      <c r="AS4" s="497"/>
+      <c r="AT4" s="497"/>
+      <c r="AU4" s="497"/>
+      <c r="AV4" s="497"/>
+      <c r="AW4" s="497"/>
+      <c r="AX4" s="497"/>
+      <c r="AY4" s="497"/>
+      <c r="AZ4" s="497"/>
+      <c r="BA4" s="497"/>
     </row>
     <row r="5" spans="3:53" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E5" s="409" t="s">
-[...49 lines deleted...]
-      <c r="BA5" s="409"/>
+      <c r="E5" s="497" t="s">
+        <v>220</v>
+      </c>
+      <c r="F5" s="497"/>
+      <c r="G5" s="497"/>
+      <c r="H5" s="497"/>
+      <c r="I5" s="497"/>
+      <c r="J5" s="497"/>
+      <c r="K5" s="497"/>
+      <c r="L5" s="497"/>
+      <c r="M5" s="497"/>
+      <c r="N5" s="497"/>
+      <c r="O5" s="497"/>
+      <c r="P5" s="497"/>
+      <c r="Q5" s="497"/>
+      <c r="R5" s="497"/>
+      <c r="S5" s="497"/>
+      <c r="T5" s="497"/>
+      <c r="U5" s="497"/>
+      <c r="V5" s="497"/>
+      <c r="W5" s="497"/>
+      <c r="X5" s="497"/>
+      <c r="Y5" s="497"/>
+      <c r="Z5" s="497"/>
+      <c r="AA5" s="497"/>
+      <c r="AB5" s="497"/>
+      <c r="AC5" s="497"/>
+      <c r="AD5" s="497"/>
+      <c r="AE5" s="497"/>
+      <c r="AF5" s="497"/>
+      <c r="AG5" s="497"/>
+      <c r="AH5" s="497"/>
+      <c r="AI5" s="497"/>
+      <c r="AJ5" s="497"/>
+      <c r="AK5" s="497"/>
+      <c r="AL5" s="497"/>
+      <c r="AM5" s="497"/>
+      <c r="AN5" s="497"/>
+      <c r="AO5" s="497"/>
+      <c r="AP5" s="497"/>
+      <c r="AQ5" s="497"/>
+      <c r="AR5" s="497"/>
+      <c r="AS5" s="497"/>
+      <c r="AT5" s="497"/>
+      <c r="AU5" s="497"/>
+      <c r="AV5" s="497"/>
+      <c r="AW5" s="497"/>
+      <c r="AX5" s="497"/>
+      <c r="AY5" s="497"/>
+      <c r="AZ5" s="497"/>
+      <c r="BA5" s="497"/>
     </row>
     <row r="6" spans="3:53" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E6" s="409" t="s">
-[...49 lines deleted...]
-      <c r="BA6" s="409"/>
+      <c r="E6" s="497" t="s">
+        <v>221</v>
+      </c>
+      <c r="F6" s="497"/>
+      <c r="G6" s="497"/>
+      <c r="H6" s="497"/>
+      <c r="I6" s="497"/>
+      <c r="J6" s="497"/>
+      <c r="K6" s="497"/>
+      <c r="L6" s="497"/>
+      <c r="M6" s="497"/>
+      <c r="N6" s="497"/>
+      <c r="O6" s="497"/>
+      <c r="P6" s="497"/>
+      <c r="Q6" s="497"/>
+      <c r="R6" s="497"/>
+      <c r="S6" s="497"/>
+      <c r="T6" s="497"/>
+      <c r="U6" s="497"/>
+      <c r="V6" s="497"/>
+      <c r="W6" s="497"/>
+      <c r="X6" s="497"/>
+      <c r="Y6" s="497"/>
+      <c r="Z6" s="497"/>
+      <c r="AA6" s="497"/>
+      <c r="AB6" s="497"/>
+      <c r="AC6" s="497"/>
+      <c r="AD6" s="497"/>
+      <c r="AE6" s="497"/>
+      <c r="AF6" s="497"/>
+      <c r="AG6" s="497"/>
+      <c r="AH6" s="497"/>
+      <c r="AI6" s="497"/>
+      <c r="AJ6" s="497"/>
+      <c r="AK6" s="497"/>
+      <c r="AL6" s="497"/>
+      <c r="AM6" s="497"/>
+      <c r="AN6" s="497"/>
+      <c r="AO6" s="497"/>
+      <c r="AP6" s="497"/>
+      <c r="AQ6" s="497"/>
+      <c r="AR6" s="497"/>
+      <c r="AS6" s="497"/>
+      <c r="AT6" s="497"/>
+      <c r="AU6" s="497"/>
+      <c r="AV6" s="497"/>
+      <c r="AW6" s="497"/>
+      <c r="AX6" s="497"/>
+      <c r="AY6" s="497"/>
+      <c r="AZ6" s="497"/>
+      <c r="BA6" s="497"/>
     </row>
     <row r="7" spans="3:53" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E7" s="409" t="s">
-[...49 lines deleted...]
-      <c r="BA7" s="409"/>
+      <c r="E7" s="497" t="s">
+        <v>222</v>
+      </c>
+      <c r="F7" s="497"/>
+      <c r="G7" s="497"/>
+      <c r="H7" s="497"/>
+      <c r="I7" s="497"/>
+      <c r="J7" s="497"/>
+      <c r="K7" s="497"/>
+      <c r="L7" s="497"/>
+      <c r="M7" s="497"/>
+      <c r="N7" s="497"/>
+      <c r="O7" s="497"/>
+      <c r="P7" s="497"/>
+      <c r="Q7" s="497"/>
+      <c r="R7" s="497"/>
+      <c r="S7" s="497"/>
+      <c r="T7" s="497"/>
+      <c r="U7" s="497"/>
+      <c r="V7" s="497"/>
+      <c r="W7" s="497"/>
+      <c r="X7" s="497"/>
+      <c r="Y7" s="497"/>
+      <c r="Z7" s="497"/>
+      <c r="AA7" s="497"/>
+      <c r="AB7" s="497"/>
+      <c r="AC7" s="497"/>
+      <c r="AD7" s="497"/>
+      <c r="AE7" s="497"/>
+      <c r="AF7" s="497"/>
+      <c r="AG7" s="497"/>
+      <c r="AH7" s="497"/>
+      <c r="AI7" s="497"/>
+      <c r="AJ7" s="497"/>
+      <c r="AK7" s="497"/>
+      <c r="AL7" s="497"/>
+      <c r="AM7" s="497"/>
+      <c r="AN7" s="497"/>
+      <c r="AO7" s="497"/>
+      <c r="AP7" s="497"/>
+      <c r="AQ7" s="497"/>
+      <c r="AR7" s="497"/>
+      <c r="AS7" s="497"/>
+      <c r="AT7" s="497"/>
+      <c r="AU7" s="497"/>
+      <c r="AV7" s="497"/>
+      <c r="AW7" s="497"/>
+      <c r="AX7" s="497"/>
+      <c r="AY7" s="497"/>
+      <c r="AZ7" s="497"/>
+      <c r="BA7" s="497"/>
     </row>
     <row r="8" spans="3:53" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E8" s="413" t="s">
-[...49 lines deleted...]
-      <c r="BA8" s="413"/>
+      <c r="E8" s="505" t="s">
+        <v>223</v>
+      </c>
+      <c r="F8" s="505"/>
+      <c r="G8" s="505"/>
+      <c r="H8" s="505"/>
+      <c r="I8" s="505"/>
+      <c r="J8" s="505"/>
+      <c r="K8" s="505"/>
+      <c r="L8" s="505"/>
+      <c r="M8" s="505"/>
+      <c r="N8" s="505"/>
+      <c r="O8" s="505"/>
+      <c r="P8" s="505"/>
+      <c r="Q8" s="505"/>
+      <c r="R8" s="505"/>
+      <c r="S8" s="505"/>
+      <c r="T8" s="505"/>
+      <c r="U8" s="505"/>
+      <c r="V8" s="505"/>
+      <c r="W8" s="505"/>
+      <c r="X8" s="505"/>
+      <c r="Y8" s="505"/>
+      <c r="Z8" s="505"/>
+      <c r="AA8" s="505"/>
+      <c r="AB8" s="505"/>
+      <c r="AC8" s="505"/>
+      <c r="AD8" s="505"/>
+      <c r="AE8" s="505"/>
+      <c r="AF8" s="505"/>
+      <c r="AG8" s="505"/>
+      <c r="AH8" s="505"/>
+      <c r="AI8" s="505"/>
+      <c r="AJ8" s="505"/>
+      <c r="AK8" s="505"/>
+      <c r="AL8" s="505"/>
+      <c r="AM8" s="505"/>
+      <c r="AN8" s="505"/>
+      <c r="AO8" s="505"/>
+      <c r="AP8" s="505"/>
+      <c r="AQ8" s="505"/>
+      <c r="AR8" s="505"/>
+      <c r="AS8" s="505"/>
+      <c r="AT8" s="505"/>
+      <c r="AU8" s="505"/>
+      <c r="AV8" s="505"/>
+      <c r="AW8" s="505"/>
+      <c r="AX8" s="505"/>
+      <c r="AY8" s="505"/>
+      <c r="AZ8" s="505"/>
+      <c r="BA8" s="505"/>
     </row>
     <row r="9" spans="3:53" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E9" s="407" t="s">
-[...49 lines deleted...]
-      <c r="BA9" s="407"/>
+      <c r="E9" s="501" t="s">
+        <v>224</v>
+      </c>
+      <c r="F9" s="501"/>
+      <c r="G9" s="501"/>
+      <c r="H9" s="501"/>
+      <c r="I9" s="501"/>
+      <c r="J9" s="501"/>
+      <c r="K9" s="501"/>
+      <c r="L9" s="501"/>
+      <c r="M9" s="501"/>
+      <c r="N9" s="501"/>
+      <c r="O9" s="501"/>
+      <c r="P9" s="501"/>
+      <c r="Q9" s="501"/>
+      <c r="R9" s="501"/>
+      <c r="S9" s="501"/>
+      <c r="T9" s="501"/>
+      <c r="U9" s="501"/>
+      <c r="V9" s="501"/>
+      <c r="W9" s="501"/>
+      <c r="X9" s="501"/>
+      <c r="Y9" s="501"/>
+      <c r="Z9" s="501"/>
+      <c r="AA9" s="501"/>
+      <c r="AB9" s="501"/>
+      <c r="AC9" s="501"/>
+      <c r="AD9" s="501"/>
+      <c r="AE9" s="501"/>
+      <c r="AF9" s="501"/>
+      <c r="AG9" s="501"/>
+      <c r="AH9" s="501"/>
+      <c r="AI9" s="501"/>
+      <c r="AJ9" s="501"/>
+      <c r="AK9" s="501"/>
+      <c r="AL9" s="501"/>
+      <c r="AM9" s="501"/>
+      <c r="AN9" s="501"/>
+      <c r="AO9" s="501"/>
+      <c r="AP9" s="501"/>
+      <c r="AQ9" s="501"/>
+      <c r="AR9" s="501"/>
+      <c r="AS9" s="501"/>
+      <c r="AT9" s="501"/>
+      <c r="AU9" s="501"/>
+      <c r="AV9" s="501"/>
+      <c r="AW9" s="501"/>
+      <c r="AX9" s="501"/>
+      <c r="AY9" s="501"/>
+      <c r="AZ9" s="501"/>
+      <c r="BA9" s="501"/>
     </row>
     <row r="10" spans="3:53" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E10" s="408" t="s">
-[...49 lines deleted...]
-      <c r="BA10" s="408"/>
+      <c r="E10" s="502" t="s">
+        <v>225</v>
+      </c>
+      <c r="F10" s="502"/>
+      <c r="G10" s="502"/>
+      <c r="H10" s="502"/>
+      <c r="I10" s="502"/>
+      <c r="J10" s="502"/>
+      <c r="K10" s="502"/>
+      <c r="L10" s="502"/>
+      <c r="M10" s="502"/>
+      <c r="N10" s="502"/>
+      <c r="O10" s="502"/>
+      <c r="P10" s="502"/>
+      <c r="Q10" s="502"/>
+      <c r="R10" s="502"/>
+      <c r="S10" s="502"/>
+      <c r="T10" s="502"/>
+      <c r="U10" s="502"/>
+      <c r="V10" s="502"/>
+      <c r="W10" s="502"/>
+      <c r="X10" s="502"/>
+      <c r="Y10" s="502"/>
+      <c r="Z10" s="502"/>
+      <c r="AA10" s="502"/>
+      <c r="AB10" s="502"/>
+      <c r="AC10" s="502"/>
+      <c r="AD10" s="502"/>
+      <c r="AE10" s="502"/>
+      <c r="AF10" s="502"/>
+      <c r="AG10" s="502"/>
+      <c r="AH10" s="502"/>
+      <c r="AI10" s="502"/>
+      <c r="AJ10" s="502"/>
+      <c r="AK10" s="502"/>
+      <c r="AL10" s="502"/>
+      <c r="AM10" s="502"/>
+      <c r="AN10" s="502"/>
+      <c r="AO10" s="502"/>
+      <c r="AP10" s="502"/>
+      <c r="AQ10" s="502"/>
+      <c r="AR10" s="502"/>
+      <c r="AS10" s="502"/>
+      <c r="AT10" s="502"/>
+      <c r="AU10" s="502"/>
+      <c r="AV10" s="502"/>
+      <c r="AW10" s="502"/>
+      <c r="AX10" s="502"/>
+      <c r="AY10" s="502"/>
+      <c r="AZ10" s="502"/>
+      <c r="BA10" s="502"/>
     </row>
     <row r="11" spans="3:53" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D11" s="28" t="s">
-        <v>147</v>
-[...51 lines deleted...]
-      <c r="BA11" s="409"/>
+        <v>120</v>
+      </c>
+      <c r="E11" s="497" t="s">
+        <v>226</v>
+      </c>
+      <c r="F11" s="497"/>
+      <c r="G11" s="497"/>
+      <c r="H11" s="497"/>
+      <c r="I11" s="497"/>
+      <c r="J11" s="497"/>
+      <c r="K11" s="497"/>
+      <c r="L11" s="497"/>
+      <c r="M11" s="497"/>
+      <c r="N11" s="497"/>
+      <c r="O11" s="497"/>
+      <c r="P11" s="497"/>
+      <c r="Q11" s="497"/>
+      <c r="R11" s="497"/>
+      <c r="S11" s="497"/>
+      <c r="T11" s="497"/>
+      <c r="U11" s="497"/>
+      <c r="V11" s="497"/>
+      <c r="W11" s="497"/>
+      <c r="X11" s="497"/>
+      <c r="Y11" s="497"/>
+      <c r="Z11" s="497"/>
+      <c r="AA11" s="497"/>
+      <c r="AB11" s="497"/>
+      <c r="AC11" s="497"/>
+      <c r="AD11" s="497"/>
+      <c r="AE11" s="497"/>
+      <c r="AF11" s="497"/>
+      <c r="AG11" s="497"/>
+      <c r="AH11" s="497"/>
+      <c r="AI11" s="497"/>
+      <c r="AJ11" s="497"/>
+      <c r="AK11" s="497"/>
+      <c r="AL11" s="497"/>
+      <c r="AM11" s="497"/>
+      <c r="AN11" s="497"/>
+      <c r="AO11" s="497"/>
+      <c r="AP11" s="497"/>
+      <c r="AQ11" s="497"/>
+      <c r="AR11" s="497"/>
+      <c r="AS11" s="497"/>
+      <c r="AT11" s="497"/>
+      <c r="AU11" s="497"/>
+      <c r="AV11" s="497"/>
+      <c r="AW11" s="497"/>
+      <c r="AX11" s="497"/>
+      <c r="AY11" s="497"/>
+      <c r="AZ11" s="497"/>
+      <c r="BA11" s="497"/>
     </row>
     <row r="12" spans="3:53" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E12" s="410" t="s">
-[...49 lines deleted...]
-      <c r="BA12" s="410"/>
+      <c r="E12" s="500" t="s">
+        <v>121</v>
+      </c>
+      <c r="F12" s="500"/>
+      <c r="G12" s="500"/>
+      <c r="H12" s="500"/>
+      <c r="I12" s="500"/>
+      <c r="J12" s="500"/>
+      <c r="K12" s="500"/>
+      <c r="L12" s="500"/>
+      <c r="M12" s="500"/>
+      <c r="N12" s="500"/>
+      <c r="O12" s="500"/>
+      <c r="P12" s="500"/>
+      <c r="Q12" s="500"/>
+      <c r="R12" s="500"/>
+      <c r="S12" s="500"/>
+      <c r="T12" s="500"/>
+      <c r="U12" s="500"/>
+      <c r="V12" s="500"/>
+      <c r="W12" s="500"/>
+      <c r="X12" s="500"/>
+      <c r="Y12" s="500"/>
+      <c r="Z12" s="500"/>
+      <c r="AA12" s="500"/>
+      <c r="AB12" s="500"/>
+      <c r="AC12" s="500"/>
+      <c r="AD12" s="500"/>
+      <c r="AE12" s="500"/>
+      <c r="AF12" s="500"/>
+      <c r="AG12" s="500"/>
+      <c r="AH12" s="500"/>
+      <c r="AI12" s="500"/>
+      <c r="AJ12" s="500"/>
+      <c r="AK12" s="500"/>
+      <c r="AL12" s="500"/>
+      <c r="AM12" s="500"/>
+      <c r="AN12" s="500"/>
+      <c r="AO12" s="500"/>
+      <c r="AP12" s="500"/>
+      <c r="AQ12" s="500"/>
+      <c r="AR12" s="500"/>
+      <c r="AS12" s="500"/>
+      <c r="AT12" s="500"/>
+      <c r="AU12" s="500"/>
+      <c r="AV12" s="500"/>
+      <c r="AW12" s="500"/>
+      <c r="AX12" s="500"/>
+      <c r="AY12" s="500"/>
+      <c r="AZ12" s="500"/>
+      <c r="BA12" s="500"/>
     </row>
     <row r="13" spans="3:53" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E13" s="411" t="s">
-[...49 lines deleted...]
-      <c r="BA13" s="411"/>
+      <c r="E13" s="503" t="s">
+        <v>227</v>
+      </c>
+      <c r="F13" s="503"/>
+      <c r="G13" s="503"/>
+      <c r="H13" s="503"/>
+      <c r="I13" s="503"/>
+      <c r="J13" s="503"/>
+      <c r="K13" s="503"/>
+      <c r="L13" s="503"/>
+      <c r="M13" s="503"/>
+      <c r="N13" s="503"/>
+      <c r="O13" s="503"/>
+      <c r="P13" s="503"/>
+      <c r="Q13" s="503"/>
+      <c r="R13" s="503"/>
+      <c r="S13" s="503"/>
+      <c r="T13" s="503"/>
+      <c r="U13" s="503"/>
+      <c r="V13" s="503"/>
+      <c r="W13" s="503"/>
+      <c r="X13" s="503"/>
+      <c r="Y13" s="503"/>
+      <c r="Z13" s="503"/>
+      <c r="AA13" s="503"/>
+      <c r="AB13" s="503"/>
+      <c r="AC13" s="503"/>
+      <c r="AD13" s="503"/>
+      <c r="AE13" s="503"/>
+      <c r="AF13" s="503"/>
+      <c r="AG13" s="503"/>
+      <c r="AH13" s="503"/>
+      <c r="AI13" s="503"/>
+      <c r="AJ13" s="503"/>
+      <c r="AK13" s="503"/>
+      <c r="AL13" s="503"/>
+      <c r="AM13" s="503"/>
+      <c r="AN13" s="503"/>
+      <c r="AO13" s="503"/>
+      <c r="AP13" s="503"/>
+      <c r="AQ13" s="503"/>
+      <c r="AR13" s="503"/>
+      <c r="AS13" s="503"/>
+      <c r="AT13" s="503"/>
+      <c r="AU13" s="503"/>
+      <c r="AV13" s="503"/>
+      <c r="AW13" s="503"/>
+      <c r="AX13" s="503"/>
+      <c r="AY13" s="503"/>
+      <c r="AZ13" s="503"/>
+      <c r="BA13" s="503"/>
     </row>
     <row r="14" spans="3:53" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E14" s="409" t="s">
-[...49 lines deleted...]
-      <c r="BA14" s="409"/>
+      <c r="E14" s="497" t="s">
+        <v>228</v>
+      </c>
+      <c r="F14" s="497"/>
+      <c r="G14" s="497"/>
+      <c r="H14" s="497"/>
+      <c r="I14" s="497"/>
+      <c r="J14" s="497"/>
+      <c r="K14" s="497"/>
+      <c r="L14" s="497"/>
+      <c r="M14" s="497"/>
+      <c r="N14" s="497"/>
+      <c r="O14" s="497"/>
+      <c r="P14" s="497"/>
+      <c r="Q14" s="497"/>
+      <c r="R14" s="497"/>
+      <c r="S14" s="497"/>
+      <c r="T14" s="497"/>
+      <c r="U14" s="497"/>
+      <c r="V14" s="497"/>
+      <c r="W14" s="497"/>
+      <c r="X14" s="497"/>
+      <c r="Y14" s="497"/>
+      <c r="Z14" s="497"/>
+      <c r="AA14" s="497"/>
+      <c r="AB14" s="497"/>
+      <c r="AC14" s="497"/>
+      <c r="AD14" s="497"/>
+      <c r="AE14" s="497"/>
+      <c r="AF14" s="497"/>
+      <c r="AG14" s="497"/>
+      <c r="AH14" s="497"/>
+      <c r="AI14" s="497"/>
+      <c r="AJ14" s="497"/>
+      <c r="AK14" s="497"/>
+      <c r="AL14" s="497"/>
+      <c r="AM14" s="497"/>
+      <c r="AN14" s="497"/>
+      <c r="AO14" s="497"/>
+      <c r="AP14" s="497"/>
+      <c r="AQ14" s="497"/>
+      <c r="AR14" s="497"/>
+      <c r="AS14" s="497"/>
+      <c r="AT14" s="497"/>
+      <c r="AU14" s="497"/>
+      <c r="AV14" s="497"/>
+      <c r="AW14" s="497"/>
+      <c r="AX14" s="497"/>
+      <c r="AY14" s="497"/>
+      <c r="AZ14" s="497"/>
+      <c r="BA14" s="497"/>
     </row>
     <row r="15" spans="3:53" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E15" s="409" t="s">
-[...49 lines deleted...]
-      <c r="BA15" s="409"/>
+      <c r="E15" s="497" t="s">
+        <v>229</v>
+      </c>
+      <c r="F15" s="497"/>
+      <c r="G15" s="497"/>
+      <c r="H15" s="497"/>
+      <c r="I15" s="497"/>
+      <c r="J15" s="497"/>
+      <c r="K15" s="497"/>
+      <c r="L15" s="497"/>
+      <c r="M15" s="497"/>
+      <c r="N15" s="497"/>
+      <c r="O15" s="497"/>
+      <c r="P15" s="497"/>
+      <c r="Q15" s="497"/>
+      <c r="R15" s="497"/>
+      <c r="S15" s="497"/>
+      <c r="T15" s="497"/>
+      <c r="U15" s="497"/>
+      <c r="V15" s="497"/>
+      <c r="W15" s="497"/>
+      <c r="X15" s="497"/>
+      <c r="Y15" s="497"/>
+      <c r="Z15" s="497"/>
+      <c r="AA15" s="497"/>
+      <c r="AB15" s="497"/>
+      <c r="AC15" s="497"/>
+      <c r="AD15" s="497"/>
+      <c r="AE15" s="497"/>
+      <c r="AF15" s="497"/>
+      <c r="AG15" s="497"/>
+      <c r="AH15" s="497"/>
+      <c r="AI15" s="497"/>
+      <c r="AJ15" s="497"/>
+      <c r="AK15" s="497"/>
+      <c r="AL15" s="497"/>
+      <c r="AM15" s="497"/>
+      <c r="AN15" s="497"/>
+      <c r="AO15" s="497"/>
+      <c r="AP15" s="497"/>
+      <c r="AQ15" s="497"/>
+      <c r="AR15" s="497"/>
+      <c r="AS15" s="497"/>
+      <c r="AT15" s="497"/>
+      <c r="AU15" s="497"/>
+      <c r="AV15" s="497"/>
+      <c r="AW15" s="497"/>
+      <c r="AX15" s="497"/>
+      <c r="AY15" s="497"/>
+      <c r="AZ15" s="497"/>
+      <c r="BA15" s="497"/>
     </row>
     <row r="16" spans="3:53" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E16" s="410" t="s">
-[...49 lines deleted...]
-      <c r="BA16" s="410"/>
+      <c r="E16" s="500" t="s">
+        <v>122</v>
+      </c>
+      <c r="F16" s="500"/>
+      <c r="G16" s="500"/>
+      <c r="H16" s="500"/>
+      <c r="I16" s="500"/>
+      <c r="J16" s="500"/>
+      <c r="K16" s="500"/>
+      <c r="L16" s="500"/>
+      <c r="M16" s="500"/>
+      <c r="N16" s="500"/>
+      <c r="O16" s="500"/>
+      <c r="P16" s="500"/>
+      <c r="Q16" s="500"/>
+      <c r="R16" s="500"/>
+      <c r="S16" s="500"/>
+      <c r="T16" s="500"/>
+      <c r="U16" s="500"/>
+      <c r="V16" s="500"/>
+      <c r="W16" s="500"/>
+      <c r="X16" s="500"/>
+      <c r="Y16" s="500"/>
+      <c r="Z16" s="500"/>
+      <c r="AA16" s="500"/>
+      <c r="AB16" s="500"/>
+      <c r="AC16" s="500"/>
+      <c r="AD16" s="500"/>
+      <c r="AE16" s="500"/>
+      <c r="AF16" s="500"/>
+      <c r="AG16" s="500"/>
+      <c r="AH16" s="500"/>
+      <c r="AI16" s="500"/>
+      <c r="AJ16" s="500"/>
+      <c r="AK16" s="500"/>
+      <c r="AL16" s="500"/>
+      <c r="AM16" s="500"/>
+      <c r="AN16" s="500"/>
+      <c r="AO16" s="500"/>
+      <c r="AP16" s="500"/>
+      <c r="AQ16" s="500"/>
+      <c r="AR16" s="500"/>
+      <c r="AS16" s="500"/>
+      <c r="AT16" s="500"/>
+      <c r="AU16" s="500"/>
+      <c r="AV16" s="500"/>
+      <c r="AW16" s="500"/>
+      <c r="AX16" s="500"/>
+      <c r="AY16" s="500"/>
+      <c r="AZ16" s="500"/>
+      <c r="BA16" s="500"/>
     </row>
     <row r="17" spans="3:108" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E17" s="409" t="s">
-[...49 lines deleted...]
-      <c r="BA17" s="409"/>
+      <c r="E17" s="497" t="s">
+        <v>123</v>
+      </c>
+      <c r="F17" s="497"/>
+      <c r="G17" s="497"/>
+      <c r="H17" s="497"/>
+      <c r="I17" s="497"/>
+      <c r="J17" s="497"/>
+      <c r="K17" s="497"/>
+      <c r="L17" s="497"/>
+      <c r="M17" s="497"/>
+      <c r="N17" s="497"/>
+      <c r="O17" s="497"/>
+      <c r="P17" s="497"/>
+      <c r="Q17" s="497"/>
+      <c r="R17" s="497"/>
+      <c r="S17" s="497"/>
+      <c r="T17" s="497"/>
+      <c r="U17" s="497"/>
+      <c r="V17" s="497"/>
+      <c r="W17" s="497"/>
+      <c r="X17" s="497"/>
+      <c r="Y17" s="497"/>
+      <c r="Z17" s="497"/>
+      <c r="AA17" s="497"/>
+      <c r="AB17" s="497"/>
+      <c r="AC17" s="497"/>
+      <c r="AD17" s="497"/>
+      <c r="AE17" s="497"/>
+      <c r="AF17" s="497"/>
+      <c r="AG17" s="497"/>
+      <c r="AH17" s="497"/>
+      <c r="AI17" s="497"/>
+      <c r="AJ17" s="497"/>
+      <c r="AK17" s="497"/>
+      <c r="AL17" s="497"/>
+      <c r="AM17" s="497"/>
+      <c r="AN17" s="497"/>
+      <c r="AO17" s="497"/>
+      <c r="AP17" s="497"/>
+      <c r="AQ17" s="497"/>
+      <c r="AR17" s="497"/>
+      <c r="AS17" s="497"/>
+      <c r="AT17" s="497"/>
+      <c r="AU17" s="497"/>
+      <c r="AV17" s="497"/>
+      <c r="AW17" s="497"/>
+      <c r="AX17" s="497"/>
+      <c r="AY17" s="497"/>
+      <c r="AZ17" s="497"/>
+      <c r="BA17" s="497"/>
     </row>
     <row r="18" spans="3:108" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E18" s="409" t="s">
-[...49 lines deleted...]
-      <c r="BA18" s="409"/>
+      <c r="E18" s="497" t="s">
+        <v>230</v>
+      </c>
+      <c r="F18" s="497"/>
+      <c r="G18" s="497"/>
+      <c r="H18" s="497"/>
+      <c r="I18" s="497"/>
+      <c r="J18" s="497"/>
+      <c r="K18" s="497"/>
+      <c r="L18" s="497"/>
+      <c r="M18" s="497"/>
+      <c r="N18" s="497"/>
+      <c r="O18" s="497"/>
+      <c r="P18" s="497"/>
+      <c r="Q18" s="497"/>
+      <c r="R18" s="497"/>
+      <c r="S18" s="497"/>
+      <c r="T18" s="497"/>
+      <c r="U18" s="497"/>
+      <c r="V18" s="497"/>
+      <c r="W18" s="497"/>
+      <c r="X18" s="497"/>
+      <c r="Y18" s="497"/>
+      <c r="Z18" s="497"/>
+      <c r="AA18" s="497"/>
+      <c r="AB18" s="497"/>
+      <c r="AC18" s="497"/>
+      <c r="AD18" s="497"/>
+      <c r="AE18" s="497"/>
+      <c r="AF18" s="497"/>
+      <c r="AG18" s="497"/>
+      <c r="AH18" s="497"/>
+      <c r="AI18" s="497"/>
+      <c r="AJ18" s="497"/>
+      <c r="AK18" s="497"/>
+      <c r="AL18" s="497"/>
+      <c r="AM18" s="497"/>
+      <c r="AN18" s="497"/>
+      <c r="AO18" s="497"/>
+      <c r="AP18" s="497"/>
+      <c r="AQ18" s="497"/>
+      <c r="AR18" s="497"/>
+      <c r="AS18" s="497"/>
+      <c r="AT18" s="497"/>
+      <c r="AU18" s="497"/>
+      <c r="AV18" s="497"/>
+      <c r="AW18" s="497"/>
+      <c r="AX18" s="497"/>
+      <c r="AY18" s="497"/>
+      <c r="AZ18" s="497"/>
+      <c r="BA18" s="497"/>
     </row>
     <row r="19" spans="3:108" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E19" s="410" t="s">
-[...50 lines deleted...]
-      <c r="BB19" s="39"/>
+      <c r="E19" s="500" t="s">
+        <v>231</v>
+      </c>
+      <c r="F19" s="500"/>
+      <c r="G19" s="500"/>
+      <c r="H19" s="500"/>
+      <c r="I19" s="500"/>
+      <c r="J19" s="500"/>
+      <c r="K19" s="500"/>
+      <c r="L19" s="500"/>
+      <c r="M19" s="500"/>
+      <c r="N19" s="500"/>
+      <c r="O19" s="500"/>
+      <c r="P19" s="500"/>
+      <c r="Q19" s="500"/>
+      <c r="R19" s="500"/>
+      <c r="S19" s="500"/>
+      <c r="T19" s="500"/>
+      <c r="U19" s="500"/>
+      <c r="V19" s="500"/>
+      <c r="W19" s="500"/>
+      <c r="X19" s="500"/>
+      <c r="Y19" s="500"/>
+      <c r="Z19" s="500"/>
+      <c r="AA19" s="500"/>
+      <c r="AB19" s="500"/>
+      <c r="AC19" s="500"/>
+      <c r="AD19" s="500"/>
+      <c r="AE19" s="500"/>
+      <c r="AF19" s="500"/>
+      <c r="AG19" s="500"/>
+      <c r="AH19" s="500"/>
+      <c r="AI19" s="500"/>
+      <c r="AJ19" s="500"/>
+      <c r="AK19" s="500"/>
+      <c r="AL19" s="500"/>
+      <c r="AM19" s="500"/>
+      <c r="AN19" s="500"/>
+      <c r="AO19" s="500"/>
+      <c r="AP19" s="500"/>
+      <c r="AQ19" s="500"/>
+      <c r="AR19" s="500"/>
+      <c r="AS19" s="500"/>
+      <c r="AT19" s="500"/>
+      <c r="AU19" s="500"/>
+      <c r="AV19" s="500"/>
+      <c r="AW19" s="500"/>
+      <c r="AX19" s="500"/>
+      <c r="AY19" s="500"/>
+      <c r="AZ19" s="500"/>
+      <c r="BA19" s="500"/>
+      <c r="BB19" s="38"/>
     </row>
     <row r="20" spans="3:108" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E20" s="409" t="s">
-[...98 lines deleted...]
-      <c r="DD20" s="414"/>
+      <c r="E20" s="497" t="s">
+        <v>232</v>
+      </c>
+      <c r="F20" s="497"/>
+      <c r="G20" s="497"/>
+      <c r="H20" s="497"/>
+      <c r="I20" s="497"/>
+      <c r="J20" s="497"/>
+      <c r="K20" s="497"/>
+      <c r="L20" s="497"/>
+      <c r="M20" s="497"/>
+      <c r="N20" s="497"/>
+      <c r="O20" s="497"/>
+      <c r="P20" s="497"/>
+      <c r="Q20" s="497"/>
+      <c r="R20" s="497"/>
+      <c r="S20" s="497"/>
+      <c r="T20" s="497"/>
+      <c r="U20" s="497"/>
+      <c r="V20" s="497"/>
+      <c r="W20" s="497"/>
+      <c r="X20" s="497"/>
+      <c r="Y20" s="497"/>
+      <c r="Z20" s="497"/>
+      <c r="AA20" s="497"/>
+      <c r="AB20" s="497"/>
+      <c r="AC20" s="497"/>
+      <c r="AD20" s="497"/>
+      <c r="AE20" s="497"/>
+      <c r="AF20" s="497"/>
+      <c r="AG20" s="497"/>
+      <c r="AH20" s="497"/>
+      <c r="AI20" s="497"/>
+      <c r="AJ20" s="497"/>
+      <c r="AK20" s="497"/>
+      <c r="AL20" s="497"/>
+      <c r="AM20" s="497"/>
+      <c r="AN20" s="497"/>
+      <c r="AO20" s="497"/>
+      <c r="AP20" s="497"/>
+      <c r="AQ20" s="497"/>
+      <c r="AR20" s="497"/>
+      <c r="AS20" s="497"/>
+      <c r="AT20" s="497"/>
+      <c r="AU20" s="497"/>
+      <c r="AV20" s="497"/>
+      <c r="AW20" s="497"/>
+      <c r="AX20" s="497"/>
+      <c r="AY20" s="497"/>
+      <c r="AZ20" s="497"/>
+      <c r="BA20" s="497"/>
+      <c r="BH20" s="496"/>
+      <c r="BI20" s="496"/>
+      <c r="BJ20" s="496"/>
+      <c r="BK20" s="496"/>
+      <c r="BL20" s="496"/>
+      <c r="BM20" s="496"/>
+      <c r="BN20" s="496"/>
+      <c r="BO20" s="496"/>
+      <c r="BP20" s="496"/>
+      <c r="BQ20" s="496"/>
+      <c r="BR20" s="496"/>
+      <c r="BS20" s="496"/>
+      <c r="BT20" s="496"/>
+      <c r="BU20" s="496"/>
+      <c r="BV20" s="496"/>
+      <c r="BW20" s="496"/>
+      <c r="BX20" s="496"/>
+      <c r="BY20" s="496"/>
+      <c r="BZ20" s="496"/>
+      <c r="CA20" s="496"/>
+      <c r="CB20" s="496"/>
+      <c r="CC20" s="496"/>
+      <c r="CD20" s="496"/>
+      <c r="CE20" s="496"/>
+      <c r="CF20" s="496"/>
+      <c r="CG20" s="496"/>
+      <c r="CH20" s="496"/>
+      <c r="CI20" s="496"/>
+      <c r="CJ20" s="496"/>
+      <c r="CK20" s="496"/>
+      <c r="CL20" s="496"/>
+      <c r="CM20" s="496"/>
+      <c r="CN20" s="496"/>
+      <c r="CO20" s="496"/>
+      <c r="CP20" s="496"/>
+      <c r="CQ20" s="496"/>
+      <c r="CR20" s="496"/>
+      <c r="CS20" s="496"/>
+      <c r="CT20" s="496"/>
+      <c r="CU20" s="496"/>
+      <c r="CV20" s="496"/>
+      <c r="CW20" s="496"/>
+      <c r="CX20" s="496"/>
+      <c r="CY20" s="496"/>
+      <c r="CZ20" s="496"/>
+      <c r="DA20" s="496"/>
+      <c r="DB20" s="496"/>
+      <c r="DC20" s="496"/>
+      <c r="DD20" s="496"/>
     </row>
     <row r="21" spans="3:108" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E21" s="409" t="s">
-[...98 lines deleted...]
-      <c r="DD21" s="415"/>
+      <c r="E21" s="497" t="s">
+        <v>233</v>
+      </c>
+      <c r="F21" s="497"/>
+      <c r="G21" s="497"/>
+      <c r="H21" s="497"/>
+      <c r="I21" s="497"/>
+      <c r="J21" s="497"/>
+      <c r="K21" s="497"/>
+      <c r="L21" s="497"/>
+      <c r="M21" s="497"/>
+      <c r="N21" s="497"/>
+      <c r="O21" s="497"/>
+      <c r="P21" s="497"/>
+      <c r="Q21" s="497"/>
+      <c r="R21" s="497"/>
+      <c r="S21" s="497"/>
+      <c r="T21" s="497"/>
+      <c r="U21" s="497"/>
+      <c r="V21" s="497"/>
+      <c r="W21" s="497"/>
+      <c r="X21" s="497"/>
+      <c r="Y21" s="497"/>
+      <c r="Z21" s="497"/>
+      <c r="AA21" s="497"/>
+      <c r="AB21" s="497"/>
+      <c r="AC21" s="497"/>
+      <c r="AD21" s="497"/>
+      <c r="AE21" s="497"/>
+      <c r="AF21" s="497"/>
+      <c r="AG21" s="497"/>
+      <c r="AH21" s="497"/>
+      <c r="AI21" s="497"/>
+      <c r="AJ21" s="497"/>
+      <c r="AK21" s="497"/>
+      <c r="AL21" s="497"/>
+      <c r="AM21" s="497"/>
+      <c r="AN21" s="497"/>
+      <c r="AO21" s="497"/>
+      <c r="AP21" s="497"/>
+      <c r="AQ21" s="497"/>
+      <c r="AR21" s="497"/>
+      <c r="AS21" s="497"/>
+      <c r="AT21" s="497"/>
+      <c r="AU21" s="497"/>
+      <c r="AV21" s="497"/>
+      <c r="AW21" s="497"/>
+      <c r="AX21" s="497"/>
+      <c r="AY21" s="497"/>
+      <c r="AZ21" s="497"/>
+      <c r="BA21" s="497"/>
+      <c r="BH21" s="498"/>
+      <c r="BI21" s="498"/>
+      <c r="BJ21" s="498"/>
+      <c r="BK21" s="498"/>
+      <c r="BL21" s="498"/>
+      <c r="BM21" s="498"/>
+      <c r="BN21" s="498"/>
+      <c r="BO21" s="498"/>
+      <c r="BP21" s="498"/>
+      <c r="BQ21" s="498"/>
+      <c r="BR21" s="498"/>
+      <c r="BS21" s="498"/>
+      <c r="BT21" s="498"/>
+      <c r="BU21" s="498"/>
+      <c r="BV21" s="498"/>
+      <c r="BW21" s="498"/>
+      <c r="BX21" s="498"/>
+      <c r="BY21" s="498"/>
+      <c r="BZ21" s="498"/>
+      <c r="CA21" s="498"/>
+      <c r="CB21" s="498"/>
+      <c r="CC21" s="498"/>
+      <c r="CD21" s="498"/>
+      <c r="CE21" s="498"/>
+      <c r="CF21" s="498"/>
+      <c r="CG21" s="498"/>
+      <c r="CH21" s="498"/>
+      <c r="CI21" s="498"/>
+      <c r="CJ21" s="498"/>
+      <c r="CK21" s="498"/>
+      <c r="CL21" s="498"/>
+      <c r="CM21" s="498"/>
+      <c r="CN21" s="498"/>
+      <c r="CO21" s="498"/>
+      <c r="CP21" s="498"/>
+      <c r="CQ21" s="498"/>
+      <c r="CR21" s="498"/>
+      <c r="CS21" s="498"/>
+      <c r="CT21" s="498"/>
+      <c r="CU21" s="498"/>
+      <c r="CV21" s="498"/>
+      <c r="CW21" s="498"/>
+      <c r="CX21" s="498"/>
+      <c r="CY21" s="498"/>
+      <c r="CZ21" s="498"/>
+      <c r="DA21" s="498"/>
+      <c r="DB21" s="498"/>
+      <c r="DC21" s="498"/>
+      <c r="DD21" s="498"/>
     </row>
     <row r="22" spans="3:108" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E22" s="416" t="s">
-[...49 lines deleted...]
-      <c r="BA22" s="416"/>
+      <c r="E22" s="499" t="s">
+        <v>234</v>
+      </c>
+      <c r="F22" s="499"/>
+      <c r="G22" s="499"/>
+      <c r="H22" s="499"/>
+      <c r="I22" s="499"/>
+      <c r="J22" s="499"/>
+      <c r="K22" s="499"/>
+      <c r="L22" s="499"/>
+      <c r="M22" s="499"/>
+      <c r="N22" s="499"/>
+      <c r="O22" s="499"/>
+      <c r="P22" s="499"/>
+      <c r="Q22" s="499"/>
+      <c r="R22" s="499"/>
+      <c r="S22" s="499"/>
+      <c r="T22" s="499"/>
+      <c r="U22" s="499"/>
+      <c r="V22" s="499"/>
+      <c r="W22" s="499"/>
+      <c r="X22" s="499"/>
+      <c r="Y22" s="499"/>
+      <c r="Z22" s="499"/>
+      <c r="AA22" s="499"/>
+      <c r="AB22" s="499"/>
+      <c r="AC22" s="499"/>
+      <c r="AD22" s="499"/>
+      <c r="AE22" s="499"/>
+      <c r="AF22" s="499"/>
+      <c r="AG22" s="499"/>
+      <c r="AH22" s="499"/>
+      <c r="AI22" s="499"/>
+      <c r="AJ22" s="499"/>
+      <c r="AK22" s="499"/>
+      <c r="AL22" s="499"/>
+      <c r="AM22" s="499"/>
+      <c r="AN22" s="499"/>
+      <c r="AO22" s="499"/>
+      <c r="AP22" s="499"/>
+      <c r="AQ22" s="499"/>
+      <c r="AR22" s="499"/>
+      <c r="AS22" s="499"/>
+      <c r="AT22" s="499"/>
+      <c r="AU22" s="499"/>
+      <c r="AV22" s="499"/>
+      <c r="AW22" s="499"/>
+      <c r="AX22" s="499"/>
+      <c r="AY22" s="499"/>
+      <c r="AZ22" s="499"/>
+      <c r="BA22" s="499"/>
     </row>
     <row r="23" spans="3:108" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E23" s="409"/>
-[...47 lines deleted...]
-      <c r="BA23" s="409"/>
+      <c r="E23" s="497"/>
+      <c r="F23" s="497"/>
+      <c r="G23" s="497"/>
+      <c r="H23" s="497"/>
+      <c r="I23" s="497"/>
+      <c r="J23" s="497"/>
+      <c r="K23" s="497"/>
+      <c r="L23" s="497"/>
+      <c r="M23" s="497"/>
+      <c r="N23" s="497"/>
+      <c r="O23" s="497"/>
+      <c r="P23" s="497"/>
+      <c r="Q23" s="497"/>
+      <c r="R23" s="497"/>
+      <c r="S23" s="497"/>
+      <c r="T23" s="497"/>
+      <c r="U23" s="497"/>
+      <c r="V23" s="497"/>
+      <c r="W23" s="497"/>
+      <c r="X23" s="497"/>
+      <c r="Y23" s="497"/>
+      <c r="Z23" s="497"/>
+      <c r="AA23" s="497"/>
+      <c r="AB23" s="497"/>
+      <c r="AC23" s="497"/>
+      <c r="AD23" s="497"/>
+      <c r="AE23" s="497"/>
+      <c r="AF23" s="497"/>
+      <c r="AG23" s="497"/>
+      <c r="AH23" s="497"/>
+      <c r="AI23" s="497"/>
+      <c r="AJ23" s="497"/>
+      <c r="AK23" s="497"/>
+      <c r="AL23" s="497"/>
+      <c r="AM23" s="497"/>
+      <c r="AN23" s="497"/>
+      <c r="AO23" s="497"/>
+      <c r="AP23" s="497"/>
+      <c r="AQ23" s="497"/>
+      <c r="AR23" s="497"/>
+      <c r="AS23" s="497"/>
+      <c r="AT23" s="497"/>
+      <c r="AU23" s="497"/>
+      <c r="AV23" s="497"/>
+      <c r="AW23" s="497"/>
+      <c r="AX23" s="497"/>
+      <c r="AY23" s="497"/>
+      <c r="AZ23" s="497"/>
+      <c r="BA23" s="497"/>
+      <c r="BG23" s="701"/>
+      <c r="BH23" s="701"/>
+      <c r="BI23" s="701"/>
+      <c r="BJ23" s="701"/>
+      <c r="BK23" s="701"/>
+      <c r="BL23" s="701"/>
+      <c r="BM23" s="701"/>
+      <c r="BN23" s="701"/>
+      <c r="BO23" s="701"/>
+      <c r="BP23" s="701"/>
+      <c r="BQ23" s="701"/>
+      <c r="BR23" s="701"/>
+      <c r="BS23" s="701"/>
     </row>
     <row r="24" spans="3:108" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E24" s="416"/>
-[...49 lines deleted...]
-    <row r="25" spans="3:108" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="E24" s="499"/>
+      <c r="F24" s="499"/>
+      <c r="G24" s="499"/>
+      <c r="H24" s="499"/>
+      <c r="I24" s="499"/>
+      <c r="J24" s="499"/>
+      <c r="K24" s="499"/>
+      <c r="L24" s="499"/>
+      <c r="M24" s="499"/>
+      <c r="N24" s="499"/>
+      <c r="O24" s="499"/>
+      <c r="P24" s="499"/>
+      <c r="Q24" s="499"/>
+      <c r="R24" s="499"/>
+      <c r="S24" s="499"/>
+      <c r="T24" s="499"/>
+      <c r="U24" s="499"/>
+      <c r="V24" s="499"/>
+      <c r="W24" s="499"/>
+      <c r="X24" s="499"/>
+      <c r="Y24" s="499"/>
+      <c r="Z24" s="499"/>
+      <c r="AA24" s="499"/>
+      <c r="AB24" s="499"/>
+      <c r="AC24" s="499"/>
+      <c r="AD24" s="499"/>
+      <c r="AE24" s="499"/>
+      <c r="AF24" s="499"/>
+      <c r="AG24" s="499"/>
+      <c r="AH24" s="499"/>
+      <c r="AI24" s="499"/>
+      <c r="AJ24" s="499"/>
+      <c r="AK24" s="499"/>
+      <c r="AL24" s="499"/>
+      <c r="AM24" s="499"/>
+      <c r="AN24" s="499"/>
+      <c r="AO24" s="499"/>
+      <c r="AP24" s="499"/>
+      <c r="AQ24" s="499"/>
+      <c r="AR24" s="499"/>
+      <c r="AS24" s="499"/>
+      <c r="AT24" s="499"/>
+      <c r="AU24" s="499"/>
+      <c r="AV24" s="499"/>
+      <c r="AW24" s="499"/>
+      <c r="AX24" s="499"/>
+      <c r="AY24" s="499"/>
+      <c r="AZ24" s="499"/>
+      <c r="BA24" s="499"/>
+      <c r="BG24" s="701"/>
+      <c r="BH24" s="701"/>
+      <c r="BI24" s="701"/>
+      <c r="BJ24" s="701"/>
+      <c r="BK24" s="701"/>
+      <c r="BL24" s="701"/>
+      <c r="BM24" s="701"/>
+      <c r="BN24" s="701"/>
+      <c r="BO24" s="701"/>
+      <c r="BP24" s="701"/>
+      <c r="BQ24" s="701"/>
+      <c r="BR24" s="701"/>
+      <c r="BS24" s="701"/>
+    </row>
+    <row r="25" spans="3:108" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BG25" s="701"/>
+      <c r="BH25" s="701"/>
+      <c r="BI25" s="701"/>
+      <c r="BJ25" s="701"/>
+      <c r="BK25" s="701"/>
+      <c r="BL25" s="701"/>
+      <c r="BM25" s="701"/>
+      <c r="BN25" s="701"/>
+      <c r="BO25" s="701"/>
+      <c r="BP25" s="701"/>
+      <c r="BQ25" s="701"/>
+      <c r="BR25" s="701"/>
+      <c r="BS25" s="701"/>
+    </row>
     <row r="26" spans="3:108" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C26" s="8" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-      <c r="E26" s="40"/>
+        <v>124</v>
+      </c>
+      <c r="D26" s="39"/>
+      <c r="E26" s="39"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
-      <c r="I26" s="40"/>
-[...3 lines deleted...]
-      <c r="M26" s="40"/>
+      <c r="I26" s="39"/>
+      <c r="J26" s="39"/>
+      <c r="K26" s="39"/>
+      <c r="L26" s="39"/>
+      <c r="M26" s="39"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
       <c r="R26" s="8"/>
       <c r="S26" s="8"/>
       <c r="T26" s="8"/>
       <c r="U26" s="8"/>
       <c r="V26" s="8"/>
       <c r="W26" s="8"/>
       <c r="X26" s="8"/>
       <c r="Y26" s="8"/>
       <c r="Z26" s="8"/>
       <c r="AA26" s="8"/>
       <c r="AB26" s="8"/>
       <c r="AC26" s="8"/>
       <c r="AD26" s="8"/>
       <c r="AE26" s="8"/>
       <c r="AF26" s="8"/>
-      <c r="AG26" s="41"/>
-[...20 lines deleted...]
-      <c r="AZ26" s="417"/>
+      <c r="AG26" s="40"/>
+      <c r="AH26" s="40"/>
+      <c r="AI26" s="40"/>
+      <c r="AJ26" s="476" t="s">
+        <v>125</v>
+      </c>
+      <c r="AK26" s="476"/>
+      <c r="AL26" s="476"/>
+      <c r="AM26" s="476"/>
+      <c r="AN26" s="476"/>
+      <c r="AO26" s="476"/>
+      <c r="AP26" s="476"/>
+      <c r="AQ26" s="476"/>
+      <c r="AR26" s="476"/>
+      <c r="AS26" s="476"/>
+      <c r="AT26" s="476"/>
+      <c r="AU26" s="476"/>
+      <c r="AV26" s="476"/>
+      <c r="AW26" s="476"/>
+      <c r="AX26" s="476"/>
+      <c r="AY26" s="476"/>
+      <c r="AZ26" s="476"/>
+      <c r="BG26" s="701"/>
+      <c r="BH26" s="701"/>
+      <c r="BI26" s="701"/>
+      <c r="BJ26" s="701"/>
+      <c r="BK26" s="701"/>
+      <c r="BL26" s="701"/>
+      <c r="BM26" s="701"/>
+      <c r="BN26" s="701"/>
+      <c r="BO26" s="701"/>
+      <c r="BP26" s="701"/>
+      <c r="BQ26" s="701"/>
+      <c r="BR26" s="701"/>
+      <c r="BS26" s="701"/>
     </row>
     <row r="27" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C27" s="418" t="s">
-[...17 lines deleted...]
-      <c r="S27" s="424" t="s">
+      <c r="C27" s="477" t="s">
+        <v>126</v>
+      </c>
+      <c r="D27" s="478"/>
+      <c r="E27" s="478"/>
+      <c r="F27" s="478"/>
+      <c r="G27" s="478"/>
+      <c r="H27" s="478"/>
+      <c r="I27" s="478"/>
+      <c r="J27" s="478"/>
+      <c r="K27" s="478"/>
+      <c r="L27" s="478"/>
+      <c r="M27" s="478"/>
+      <c r="N27" s="478"/>
+      <c r="O27" s="478"/>
+      <c r="P27" s="478"/>
+      <c r="Q27" s="478"/>
+      <c r="R27" s="479"/>
+      <c r="S27" s="483" t="s">
+        <v>127</v>
+      </c>
+      <c r="T27" s="484"/>
+      <c r="U27" s="484"/>
+      <c r="V27" s="484"/>
+      <c r="W27" s="41"/>
+      <c r="X27" s="41"/>
+      <c r="Y27" s="41"/>
+      <c r="Z27" s="41"/>
+      <c r="AA27" s="486" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB27" s="484"/>
+      <c r="AC27" s="484"/>
+      <c r="AD27" s="484"/>
+      <c r="AE27" s="42"/>
+      <c r="AF27" s="41"/>
+      <c r="AG27" s="41"/>
+      <c r="AH27" s="43"/>
+      <c r="AI27" s="44" t="s">
+        <v>235</v>
+      </c>
+      <c r="AJ27" s="45"/>
+      <c r="AK27" s="45"/>
+      <c r="AL27" s="45"/>
+      <c r="AM27" s="45"/>
+      <c r="AN27" s="45"/>
+      <c r="AO27" s="45"/>
+      <c r="AP27" s="46"/>
+      <c r="AQ27" s="487" t="s">
         <v>163</v>
       </c>
-      <c r="T27" s="425"/>
-[...39 lines deleted...]
-      <c r="AZ27" s="433"/>
+      <c r="AR27" s="488"/>
+      <c r="AS27" s="488"/>
+      <c r="AT27" s="488"/>
+      <c r="AU27" s="489"/>
+      <c r="AV27" s="486" t="s">
+        <v>6</v>
+      </c>
+      <c r="AW27" s="484"/>
+      <c r="AX27" s="484"/>
+      <c r="AY27" s="484"/>
+      <c r="AZ27" s="490"/>
+      <c r="BG27" s="701"/>
+      <c r="BH27" s="701"/>
+      <c r="BI27" s="701"/>
+      <c r="BJ27" s="701"/>
+      <c r="BK27" s="701"/>
+      <c r="BL27" s="701"/>
+      <c r="BM27" s="701"/>
+      <c r="BN27" s="701"/>
+      <c r="BO27" s="701"/>
+      <c r="BP27" s="701"/>
+      <c r="BQ27" s="701"/>
+      <c r="BR27" s="701"/>
+      <c r="BS27" s="701"/>
     </row>
     <row r="28" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C28" s="421"/>
-[...35 lines deleted...]
-      <c r="AI28" s="48" t="s">
+      <c r="C28" s="480"/>
+      <c r="D28" s="481"/>
+      <c r="E28" s="481"/>
+      <c r="F28" s="481"/>
+      <c r="G28" s="481"/>
+      <c r="H28" s="481"/>
+      <c r="I28" s="481"/>
+      <c r="J28" s="481"/>
+      <c r="K28" s="481"/>
+      <c r="L28" s="481"/>
+      <c r="M28" s="481"/>
+      <c r="N28" s="481"/>
+      <c r="O28" s="481"/>
+      <c r="P28" s="481"/>
+      <c r="Q28" s="481"/>
+      <c r="R28" s="482"/>
+      <c r="S28" s="485"/>
+      <c r="T28" s="471"/>
+      <c r="U28" s="471"/>
+      <c r="V28" s="471"/>
+      <c r="W28" s="491" t="s">
+        <v>129</v>
+      </c>
+      <c r="X28" s="492"/>
+      <c r="Y28" s="492"/>
+      <c r="Z28" s="493"/>
+      <c r="AA28" s="470"/>
+      <c r="AB28" s="471"/>
+      <c r="AC28" s="471"/>
+      <c r="AD28" s="471"/>
+      <c r="AE28" s="491" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF28" s="492"/>
+      <c r="AG28" s="492"/>
+      <c r="AH28" s="493"/>
+      <c r="AI28" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="AJ28" s="48"/>
+      <c r="AK28" s="48"/>
+      <c r="AL28" s="49"/>
+      <c r="AM28" s="491" t="s">
+        <v>129</v>
+      </c>
+      <c r="AN28" s="492"/>
+      <c r="AO28" s="492"/>
+      <c r="AP28" s="494"/>
+      <c r="AQ28" s="485" t="s">
+        <v>9</v>
+      </c>
+      <c r="AR28" s="471"/>
+      <c r="AS28" s="471"/>
+      <c r="AT28" s="471"/>
+      <c r="AU28" s="495"/>
+      <c r="AV28" s="470" t="s">
+        <v>130</v>
+      </c>
+      <c r="AW28" s="471"/>
+      <c r="AX28" s="471"/>
+      <c r="AY28" s="471"/>
+      <c r="AZ28" s="472"/>
+      <c r="BG28" s="701"/>
+      <c r="BH28" s="710"/>
+      <c r="BI28" s="701"/>
+      <c r="BJ28" s="701"/>
+      <c r="BK28" s="701"/>
+      <c r="BL28" s="701"/>
+      <c r="BM28" s="701"/>
+      <c r="BN28" s="701"/>
+      <c r="BO28" s="701"/>
+      <c r="BP28" s="701"/>
+      <c r="BQ28" s="701"/>
+      <c r="BR28" s="701"/>
+      <c r="BS28" s="701"/>
+    </row>
+    <row r="29" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C29" s="50" t="s">
+        <v>131</v>
+      </c>
+      <c r="D29" s="51"/>
+      <c r="E29" s="51"/>
+      <c r="F29" s="51"/>
+      <c r="G29" s="51"/>
+      <c r="H29" s="51"/>
+      <c r="I29" s="51"/>
+      <c r="J29" s="51"/>
+      <c r="K29" s="51"/>
+      <c r="L29" s="51"/>
+      <c r="M29" s="51"/>
+      <c r="N29" s="51"/>
+      <c r="O29" s="51"/>
+      <c r="P29" s="51"/>
+      <c r="Q29" s="51"/>
+      <c r="R29" s="52"/>
+      <c r="S29" s="449">
+        <v>42304.078999999998</v>
+      </c>
+      <c r="T29" s="450"/>
+      <c r="U29" s="450"/>
+      <c r="V29" s="451"/>
+      <c r="W29" s="473">
+        <v>100</v>
+      </c>
+      <c r="X29" s="474"/>
+      <c r="Y29" s="474"/>
+      <c r="Z29" s="475"/>
+      <c r="AA29" s="455">
+        <v>2792.7840000000001</v>
+      </c>
+      <c r="AB29" s="450"/>
+      <c r="AC29" s="450"/>
+      <c r="AD29" s="451"/>
+      <c r="AE29" s="433">
+        <v>100</v>
+      </c>
+      <c r="AF29" s="434"/>
+      <c r="AG29" s="434"/>
+      <c r="AH29" s="456"/>
+      <c r="AI29" s="457">
+        <v>45097</v>
+      </c>
+      <c r="AJ29" s="458"/>
+      <c r="AK29" s="458"/>
+      <c r="AL29" s="459"/>
+      <c r="AM29" s="427">
+        <v>100</v>
+      </c>
+      <c r="AN29" s="428"/>
+      <c r="AO29" s="428"/>
+      <c r="AP29" s="429"/>
+      <c r="AQ29" s="430">
+        <v>55659</v>
+      </c>
+      <c r="AR29" s="431"/>
+      <c r="AS29" s="431"/>
+      <c r="AT29" s="431"/>
+      <c r="AU29" s="432"/>
+      <c r="AV29" s="433">
+        <v>81</v>
+      </c>
+      <c r="AW29" s="434"/>
+      <c r="AX29" s="434"/>
+      <c r="AY29" s="434"/>
+      <c r="AZ29" s="435"/>
+      <c r="BG29" s="701"/>
+      <c r="BH29" s="711"/>
+      <c r="BI29" s="701"/>
+      <c r="BJ29" s="701"/>
+      <c r="BK29" s="102"/>
+      <c r="BL29" s="701"/>
+      <c r="BM29" s="701"/>
+      <c r="BN29" s="701"/>
+      <c r="BO29" s="701"/>
+      <c r="BP29" s="701"/>
+      <c r="BQ29" s="701"/>
+      <c r="BR29" s="701"/>
+      <c r="BS29" s="701"/>
+    </row>
+    <row r="30" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C30" s="436" t="s">
+        <v>132</v>
+      </c>
+      <c r="D30" s="53" t="s">
+        <v>133</v>
+      </c>
+      <c r="E30" s="54"/>
+      <c r="F30" s="54"/>
+      <c r="G30" s="54"/>
+      <c r="H30" s="54"/>
+      <c r="I30" s="54"/>
+      <c r="J30" s="54"/>
+      <c r="K30" s="54"/>
+      <c r="L30" s="54"/>
+      <c r="M30" s="54"/>
+      <c r="N30" s="54"/>
+      <c r="O30" s="54"/>
+      <c r="P30" s="54"/>
+      <c r="Q30" s="54"/>
+      <c r="R30" s="55"/>
+      <c r="S30" s="413">
+        <v>32139.201000000001</v>
+      </c>
+      <c r="T30" s="414"/>
+      <c r="U30" s="414"/>
+      <c r="V30" s="415"/>
+      <c r="W30" s="467">
+        <v>76</v>
+      </c>
+      <c r="X30" s="468"/>
+      <c r="Y30" s="468"/>
+      <c r="Z30" s="469"/>
+      <c r="AA30" s="419">
+        <v>2078</v>
+      </c>
+      <c r="AB30" s="414"/>
+      <c r="AC30" s="414"/>
+      <c r="AD30" s="415"/>
+      <c r="AE30" s="410">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="AF30" s="411"/>
+      <c r="AG30" s="411"/>
+      <c r="AH30" s="420"/>
+      <c r="AI30" s="421">
+        <v>34217</v>
+      </c>
+      <c r="AJ30" s="422"/>
+      <c r="AK30" s="422"/>
+      <c r="AL30" s="423"/>
+      <c r="AM30" s="424">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="AN30" s="425"/>
+      <c r="AO30" s="425"/>
+      <c r="AP30" s="426"/>
+      <c r="AQ30" s="407">
+        <v>44977</v>
+      </c>
+      <c r="AR30" s="408"/>
+      <c r="AS30" s="408"/>
+      <c r="AT30" s="408"/>
+      <c r="AU30" s="409"/>
+      <c r="AV30" s="410">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="AW30" s="411"/>
+      <c r="AX30" s="411"/>
+      <c r="AY30" s="411"/>
+      <c r="AZ30" s="412"/>
+      <c r="BG30" s="701"/>
+      <c r="BH30" s="701"/>
+      <c r="BI30" s="701"/>
+      <c r="BJ30" s="701"/>
+      <c r="BK30" s="102"/>
+      <c r="BL30" s="701"/>
+      <c r="BM30" s="701"/>
+      <c r="BN30" s="701"/>
+      <c r="BO30" s="701"/>
+      <c r="BP30" s="701"/>
+      <c r="BQ30" s="701"/>
+      <c r="BR30" s="701"/>
+      <c r="BS30" s="701"/>
+    </row>
+    <row r="31" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C31" s="437"/>
+      <c r="D31" s="53" t="s">
+        <v>134</v>
+      </c>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="54"/>
+      <c r="H31" s="54"/>
+      <c r="I31" s="54"/>
+      <c r="J31" s="54"/>
+      <c r="K31" s="54"/>
+      <c r="L31" s="54"/>
+      <c r="M31" s="54"/>
+      <c r="N31" s="54"/>
+      <c r="O31" s="54"/>
+      <c r="P31" s="54"/>
+      <c r="Q31" s="54"/>
+      <c r="R31" s="55"/>
+      <c r="S31" s="413">
+        <v>2622.06</v>
+      </c>
+      <c r="T31" s="414"/>
+      <c r="U31" s="414"/>
+      <c r="V31" s="415"/>
+      <c r="W31" s="467">
+        <v>6.2</v>
+      </c>
+      <c r="X31" s="468"/>
+      <c r="Y31" s="468"/>
+      <c r="Z31" s="469"/>
+      <c r="AA31" s="419">
+        <v>186.41800000000001</v>
+      </c>
+      <c r="AB31" s="414"/>
+      <c r="AC31" s="414"/>
+      <c r="AD31" s="415"/>
+      <c r="AE31" s="410">
+        <v>6.7</v>
+      </c>
+      <c r="AF31" s="411"/>
+      <c r="AG31" s="411"/>
+      <c r="AH31" s="420"/>
+      <c r="AI31" s="421">
+        <v>2808</v>
+      </c>
+      <c r="AJ31" s="422"/>
+      <c r="AK31" s="422"/>
+      <c r="AL31" s="423"/>
+      <c r="AM31" s="424">
+        <v>6.2</v>
+      </c>
+      <c r="AN31" s="425"/>
+      <c r="AO31" s="425"/>
+      <c r="AP31" s="426"/>
+      <c r="AQ31" s="407">
+        <v>2948</v>
+      </c>
+      <c r="AR31" s="408"/>
+      <c r="AS31" s="408"/>
+      <c r="AT31" s="408"/>
+      <c r="AU31" s="409"/>
+      <c r="AV31" s="410">
+        <v>95.3</v>
+      </c>
+      <c r="AW31" s="411"/>
+      <c r="AX31" s="411"/>
+      <c r="AY31" s="411"/>
+      <c r="AZ31" s="412"/>
+      <c r="BG31" s="701"/>
+      <c r="BH31" s="701"/>
+      <c r="BI31" s="701"/>
+      <c r="BJ31" s="701"/>
+      <c r="BK31" s="102"/>
+      <c r="BL31" s="701"/>
+      <c r="BM31" s="701"/>
+      <c r="BN31" s="701"/>
+      <c r="BO31" s="701"/>
+      <c r="BP31" s="701"/>
+      <c r="BQ31" s="701"/>
+      <c r="BR31" s="701"/>
+      <c r="BS31" s="701"/>
+    </row>
+    <row r="32" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C32" s="437"/>
+      <c r="D32" s="53" t="s">
+        <v>135</v>
+      </c>
+      <c r="E32" s="54"/>
+      <c r="F32" s="54"/>
+      <c r="G32" s="54"/>
+      <c r="H32" s="54"/>
+      <c r="I32" s="54"/>
+      <c r="J32" s="54"/>
+      <c r="K32" s="54"/>
+      <c r="L32" s="54"/>
+      <c r="M32" s="54"/>
+      <c r="N32" s="54"/>
+      <c r="O32" s="54"/>
+      <c r="P32" s="54"/>
+      <c r="Q32" s="54"/>
+      <c r="R32" s="55"/>
+      <c r="S32" s="413">
+        <v>2363.9670000000001</v>
+      </c>
+      <c r="T32" s="414"/>
+      <c r="U32" s="414"/>
+      <c r="V32" s="415"/>
+      <c r="W32" s="467">
+        <v>5.6</v>
+      </c>
+      <c r="X32" s="468"/>
+      <c r="Y32" s="468"/>
+      <c r="Z32" s="469"/>
+      <c r="AA32" s="419">
+        <v>496.55200000000002</v>
+      </c>
+      <c r="AB32" s="414"/>
+      <c r="AC32" s="414"/>
+      <c r="AD32" s="415"/>
+      <c r="AE32" s="410">
+        <v>17.8</v>
+      </c>
+      <c r="AF32" s="411"/>
+      <c r="AG32" s="411"/>
+      <c r="AH32" s="420"/>
+      <c r="AI32" s="421">
+        <v>2861</v>
+      </c>
+      <c r="AJ32" s="422"/>
+      <c r="AK32" s="422"/>
+      <c r="AL32" s="423"/>
+      <c r="AM32" s="424">
+        <v>6.3</v>
+      </c>
+      <c r="AN32" s="425"/>
+      <c r="AO32" s="425"/>
+      <c r="AP32" s="426"/>
+      <c r="AQ32" s="407">
+        <v>2567</v>
+      </c>
+      <c r="AR32" s="408"/>
+      <c r="AS32" s="408"/>
+      <c r="AT32" s="408"/>
+      <c r="AU32" s="409"/>
+      <c r="AV32" s="410">
+        <v>111.5</v>
+      </c>
+      <c r="AW32" s="411"/>
+      <c r="AX32" s="411"/>
+      <c r="AY32" s="411"/>
+      <c r="AZ32" s="412"/>
+      <c r="BG32" s="701"/>
+      <c r="BH32" s="701"/>
+      <c r="BI32" s="701"/>
+      <c r="BJ32" s="701"/>
+      <c r="BK32" s="102"/>
+      <c r="BL32" s="701"/>
+      <c r="BM32" s="701"/>
+      <c r="BN32" s="701"/>
+      <c r="BO32" s="701"/>
+      <c r="BP32" s="701"/>
+      <c r="BQ32" s="701"/>
+      <c r="BR32" s="701"/>
+      <c r="BS32" s="701"/>
+    </row>
+    <row r="33" spans="3:71" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C33" s="437"/>
+      <c r="D33" s="53" t="s">
+        <v>136</v>
+      </c>
+      <c r="E33" s="54"/>
+      <c r="F33" s="54"/>
+      <c r="G33" s="54"/>
+      <c r="H33" s="54"/>
+      <c r="I33" s="54"/>
+      <c r="J33" s="54"/>
+      <c r="K33" s="54"/>
+      <c r="L33" s="54"/>
+      <c r="M33" s="54"/>
+      <c r="N33" s="54"/>
+      <c r="O33" s="54"/>
+      <c r="P33" s="54"/>
+      <c r="Q33" s="54"/>
+      <c r="R33" s="55"/>
+      <c r="S33" s="413">
+        <v>2076.5509999999999</v>
+      </c>
+      <c r="T33" s="414"/>
+      <c r="U33" s="414"/>
+      <c r="V33" s="415"/>
+      <c r="W33" s="467">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="X33" s="468"/>
+      <c r="Y33" s="468"/>
+      <c r="Z33" s="469"/>
+      <c r="AA33" s="419">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="414"/>
+      <c r="AC33" s="414"/>
+      <c r="AD33" s="415"/>
+      <c r="AE33" s="410">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="411"/>
+      <c r="AG33" s="411"/>
+      <c r="AH33" s="420"/>
+      <c r="AI33" s="421">
+        <v>2077</v>
+      </c>
+      <c r="AJ33" s="422"/>
+      <c r="AK33" s="422"/>
+      <c r="AL33" s="423"/>
+      <c r="AM33" s="424">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AN33" s="425"/>
+      <c r="AO33" s="425"/>
+      <c r="AP33" s="426"/>
+      <c r="AQ33" s="407">
+        <v>2371</v>
+      </c>
+      <c r="AR33" s="408"/>
+      <c r="AS33" s="408"/>
+      <c r="AT33" s="408"/>
+      <c r="AU33" s="409"/>
+      <c r="AV33" s="410">
+        <v>87.6</v>
+      </c>
+      <c r="AW33" s="411"/>
+      <c r="AX33" s="411"/>
+      <c r="AY33" s="411"/>
+      <c r="AZ33" s="412"/>
+      <c r="BA33" s="36"/>
+      <c r="BB33" s="36"/>
+      <c r="BC33" s="36"/>
+      <c r="BD33" s="36"/>
+      <c r="BE33" s="36"/>
+      <c r="BG33" s="701"/>
+      <c r="BH33" s="711"/>
+      <c r="BI33" s="701"/>
+      <c r="BJ33" s="701"/>
+      <c r="BK33" s="102"/>
+      <c r="BL33" s="701"/>
+      <c r="BM33" s="701"/>
+      <c r="BN33" s="701"/>
+      <c r="BO33" s="701"/>
+      <c r="BP33" s="701"/>
+      <c r="BQ33" s="701"/>
+      <c r="BR33" s="701"/>
+      <c r="BS33" s="701"/>
+    </row>
+    <row r="34" spans="3:71" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C34" s="438"/>
+      <c r="D34" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="AJ28" s="49"/>
-[...49 lines deleted...]
-      <c r="W29" s="443">
+      <c r="E34" s="54"/>
+      <c r="F34" s="54"/>
+      <c r="G34" s="54"/>
+      <c r="H34" s="54"/>
+      <c r="I34" s="54"/>
+      <c r="J34" s="54"/>
+      <c r="K34" s="54"/>
+      <c r="L34" s="54"/>
+      <c r="M34" s="54"/>
+      <c r="N34" s="54"/>
+      <c r="O34" s="54"/>
+      <c r="P34" s="54"/>
+      <c r="Q34" s="54"/>
+      <c r="R34" s="55"/>
+      <c r="S34" s="413">
+        <v>3102.3</v>
+      </c>
+      <c r="T34" s="414"/>
+      <c r="U34" s="414"/>
+      <c r="V34" s="415"/>
+      <c r="W34" s="467">
+        <v>7.3</v>
+      </c>
+      <c r="X34" s="468"/>
+      <c r="Y34" s="468"/>
+      <c r="Z34" s="469"/>
+      <c r="AA34" s="419">
+        <v>31.814</v>
+      </c>
+      <c r="AB34" s="414"/>
+      <c r="AC34" s="414"/>
+      <c r="AD34" s="415"/>
+      <c r="AE34" s="410">
+        <v>1.2000000000000002</v>
+      </c>
+      <c r="AF34" s="411"/>
+      <c r="AG34" s="411"/>
+      <c r="AH34" s="420"/>
+      <c r="AI34" s="421">
+        <v>3134</v>
+      </c>
+      <c r="AJ34" s="422"/>
+      <c r="AK34" s="422"/>
+      <c r="AL34" s="423"/>
+      <c r="AM34" s="424">
+        <v>6.9</v>
+      </c>
+      <c r="AN34" s="425"/>
+      <c r="AO34" s="425"/>
+      <c r="AP34" s="426"/>
+      <c r="AQ34" s="407">
+        <v>2796</v>
+      </c>
+      <c r="AR34" s="408"/>
+      <c r="AS34" s="408"/>
+      <c r="AT34" s="408"/>
+      <c r="AU34" s="409"/>
+      <c r="AV34" s="410">
+        <v>112.1</v>
+      </c>
+      <c r="AW34" s="411"/>
+      <c r="AX34" s="411"/>
+      <c r="AY34" s="411"/>
+      <c r="AZ34" s="412"/>
+      <c r="BG34" s="701"/>
+      <c r="BH34" s="712"/>
+      <c r="BI34" s="712"/>
+      <c r="BJ34" s="712"/>
+      <c r="BK34" s="102"/>
+      <c r="BL34" s="701"/>
+      <c r="BM34" s="701"/>
+      <c r="BN34" s="701"/>
+      <c r="BO34" s="701"/>
+      <c r="BP34" s="701"/>
+      <c r="BQ34" s="701"/>
+      <c r="BR34" s="701"/>
+      <c r="BS34" s="701"/>
+    </row>
+    <row r="35" spans="3:71" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C35" s="56" t="s">
+        <v>137</v>
+      </c>
+      <c r="D35" s="54"/>
+      <c r="E35" s="54"/>
+      <c r="F35" s="54"/>
+      <c r="G35" s="54"/>
+      <c r="H35" s="54"/>
+      <c r="I35" s="54"/>
+      <c r="J35" s="54"/>
+      <c r="K35" s="54"/>
+      <c r="L35" s="54"/>
+      <c r="M35" s="54"/>
+      <c r="N35" s="54"/>
+      <c r="O35" s="54"/>
+      <c r="P35" s="54"/>
+      <c r="Q35" s="54"/>
+      <c r="R35" s="55"/>
+      <c r="S35" s="413">
+        <v>40.863999999999997</v>
+      </c>
+      <c r="T35" s="414"/>
+      <c r="U35" s="414"/>
+      <c r="V35" s="414"/>
+      <c r="W35" s="414"/>
+      <c r="X35" s="414"/>
+      <c r="Y35" s="414"/>
+      <c r="Z35" s="415"/>
+      <c r="AA35" s="419">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="414"/>
+      <c r="AC35" s="414"/>
+      <c r="AD35" s="414"/>
+      <c r="AE35" s="414"/>
+      <c r="AF35" s="414"/>
+      <c r="AG35" s="414"/>
+      <c r="AH35" s="415"/>
+      <c r="AI35" s="421">
+        <v>41</v>
+      </c>
+      <c r="AJ35" s="422"/>
+      <c r="AK35" s="422"/>
+      <c r="AL35" s="422"/>
+      <c r="AM35" s="422"/>
+      <c r="AN35" s="422"/>
+      <c r="AO35" s="422"/>
+      <c r="AP35" s="463"/>
+      <c r="AQ35" s="407">
+        <v>29</v>
+      </c>
+      <c r="AR35" s="408"/>
+      <c r="AS35" s="408"/>
+      <c r="AT35" s="408"/>
+      <c r="AU35" s="409"/>
+      <c r="AV35" s="464">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="465"/>
+      <c r="AX35" s="465"/>
+      <c r="AY35" s="465"/>
+      <c r="AZ35" s="466"/>
+      <c r="BG35" s="701"/>
+      <c r="BH35" s="711"/>
+      <c r="BI35" s="701"/>
+      <c r="BJ35" s="701"/>
+      <c r="BK35" s="712"/>
+      <c r="BL35" s="701"/>
+      <c r="BM35" s="701"/>
+      <c r="BN35" s="701"/>
+      <c r="BO35" s="701"/>
+      <c r="BP35" s="701"/>
+      <c r="BQ35" s="701"/>
+      <c r="BR35" s="701"/>
+      <c r="BS35" s="701"/>
+    </row>
+    <row r="36" spans="3:71" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C36" s="460" t="s">
+        <v>138</v>
+      </c>
+      <c r="D36" s="461"/>
+      <c r="E36" s="461"/>
+      <c r="F36" s="461"/>
+      <c r="G36" s="461"/>
+      <c r="H36" s="461"/>
+      <c r="I36" s="461"/>
+      <c r="J36" s="461"/>
+      <c r="K36" s="461"/>
+      <c r="L36" s="461"/>
+      <c r="M36" s="461"/>
+      <c r="N36" s="461"/>
+      <c r="O36" s="461"/>
+      <c r="P36" s="461"/>
+      <c r="Q36" s="461"/>
+      <c r="R36" s="462"/>
+      <c r="S36" s="413">
+        <v>431.6</v>
+      </c>
+      <c r="T36" s="414"/>
+      <c r="U36" s="414"/>
+      <c r="V36" s="414"/>
+      <c r="W36" s="414"/>
+      <c r="X36" s="414"/>
+      <c r="Y36" s="414"/>
+      <c r="Z36" s="415"/>
+      <c r="AA36" s="419">
+        <v>188.4</v>
+      </c>
+      <c r="AB36" s="414"/>
+      <c r="AC36" s="414"/>
+      <c r="AD36" s="414"/>
+      <c r="AE36" s="414"/>
+      <c r="AF36" s="414"/>
+      <c r="AG36" s="414"/>
+      <c r="AH36" s="415"/>
+      <c r="AI36" s="421">
+        <v>620</v>
+      </c>
+      <c r="AJ36" s="422"/>
+      <c r="AK36" s="422"/>
+      <c r="AL36" s="422"/>
+      <c r="AM36" s="422"/>
+      <c r="AN36" s="422"/>
+      <c r="AO36" s="422"/>
+      <c r="AP36" s="463"/>
+      <c r="AQ36" s="407">
+        <v>771</v>
+      </c>
+      <c r="AR36" s="408"/>
+      <c r="AS36" s="408"/>
+      <c r="AT36" s="408"/>
+      <c r="AU36" s="409"/>
+      <c r="AV36" s="410">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="AW36" s="411"/>
+      <c r="AX36" s="411"/>
+      <c r="AY36" s="411"/>
+      <c r="AZ36" s="412"/>
+      <c r="BG36" s="701"/>
+      <c r="BH36" s="710"/>
+      <c r="BI36" s="701"/>
+      <c r="BJ36" s="701"/>
+      <c r="BK36" s="712"/>
+      <c r="BL36" s="701"/>
+      <c r="BM36" s="701"/>
+      <c r="BN36" s="701"/>
+      <c r="BO36" s="701"/>
+      <c r="BP36" s="701"/>
+      <c r="BQ36" s="701"/>
+      <c r="BR36" s="701"/>
+      <c r="BS36" s="701"/>
+    </row>
+    <row r="37" spans="3:71" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C37" s="57" t="s">
+        <v>139</v>
+      </c>
+      <c r="D37" s="58"/>
+      <c r="E37" s="58"/>
+      <c r="F37" s="58"/>
+      <c r="G37" s="58"/>
+      <c r="H37" s="58"/>
+      <c r="I37" s="58"/>
+      <c r="J37" s="58"/>
+      <c r="K37" s="58"/>
+      <c r="L37" s="58"/>
+      <c r="M37" s="58"/>
+      <c r="N37" s="58"/>
+      <c r="O37" s="58"/>
+      <c r="P37" s="58"/>
+      <c r="Q37" s="58"/>
+      <c r="R37" s="58"/>
+      <c r="S37" s="439">
+        <v>41831.614999999998</v>
+      </c>
+      <c r="T37" s="440"/>
+      <c r="U37" s="440"/>
+      <c r="V37" s="440"/>
+      <c r="W37" s="440"/>
+      <c r="X37" s="440"/>
+      <c r="Y37" s="440"/>
+      <c r="Z37" s="441"/>
+      <c r="AA37" s="442">
+        <v>2604.384</v>
+      </c>
+      <c r="AB37" s="440"/>
+      <c r="AC37" s="440"/>
+      <c r="AD37" s="440"/>
+      <c r="AE37" s="440"/>
+      <c r="AF37" s="440"/>
+      <c r="AG37" s="440"/>
+      <c r="AH37" s="441"/>
+      <c r="AI37" s="443">
+        <v>44436</v>
+      </c>
+      <c r="AJ37" s="444"/>
+      <c r="AK37" s="444"/>
+      <c r="AL37" s="444"/>
+      <c r="AM37" s="444"/>
+      <c r="AN37" s="444"/>
+      <c r="AO37" s="444"/>
+      <c r="AP37" s="445"/>
+      <c r="AQ37" s="446">
+        <v>54859</v>
+      </c>
+      <c r="AR37" s="447"/>
+      <c r="AS37" s="447"/>
+      <c r="AT37" s="447"/>
+      <c r="AU37" s="448"/>
+      <c r="AV37" s="403">
+        <v>81</v>
+      </c>
+      <c r="AW37" s="404"/>
+      <c r="AX37" s="404"/>
+      <c r="AY37" s="404"/>
+      <c r="AZ37" s="405"/>
+      <c r="BG37" s="701"/>
+      <c r="BH37" s="701"/>
+      <c r="BI37" s="701"/>
+      <c r="BJ37" s="701"/>
+      <c r="BK37" s="712"/>
+      <c r="BL37" s="701"/>
+      <c r="BM37" s="701"/>
+      <c r="BN37" s="701"/>
+      <c r="BO37" s="701"/>
+      <c r="BP37" s="701"/>
+      <c r="BQ37" s="701"/>
+      <c r="BR37" s="701"/>
+      <c r="BS37" s="701"/>
+    </row>
+    <row r="38" spans="3:71" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C38" s="59" t="s">
+        <v>140</v>
+      </c>
+      <c r="D38" s="60"/>
+      <c r="E38" s="60"/>
+      <c r="F38" s="60"/>
+      <c r="G38" s="60"/>
+      <c r="H38" s="60"/>
+      <c r="I38" s="60"/>
+      <c r="J38" s="60"/>
+      <c r="K38" s="60"/>
+      <c r="L38" s="60"/>
+      <c r="M38" s="60"/>
+      <c r="N38" s="60"/>
+      <c r="O38" s="60"/>
+      <c r="P38" s="60"/>
+      <c r="Q38" s="60"/>
+      <c r="R38" s="60"/>
+      <c r="S38" s="449">
+        <v>109750.897</v>
+      </c>
+      <c r="T38" s="450"/>
+      <c r="U38" s="450"/>
+      <c r="V38" s="451"/>
+      <c r="W38" s="452">
         <v>100</v>
       </c>
-      <c r="X29" s="444"/>
-[...8 lines deleted...]
-      <c r="AE29" s="447">
+      <c r="X38" s="453"/>
+      <c r="Y38" s="453"/>
+      <c r="Z38" s="454"/>
+      <c r="AA38" s="455">
+        <v>17368.501</v>
+      </c>
+      <c r="AB38" s="450"/>
+      <c r="AC38" s="450"/>
+      <c r="AD38" s="451"/>
+      <c r="AE38" s="433">
         <v>100</v>
       </c>
-      <c r="AF29" s="448"/>
-[...8 lines deleted...]
-      <c r="AM29" s="453">
+      <c r="AF38" s="434"/>
+      <c r="AG38" s="434"/>
+      <c r="AH38" s="456"/>
+      <c r="AI38" s="457">
+        <v>127119</v>
+      </c>
+      <c r="AJ38" s="458"/>
+      <c r="AK38" s="458"/>
+      <c r="AL38" s="459"/>
+      <c r="AM38" s="427">
         <v>100</v>
       </c>
-      <c r="AN29" s="454"/>
-[...625 lines deleted...]
-      <c r="AI38" s="450">
+      <c r="AN38" s="428"/>
+      <c r="AO38" s="428"/>
+      <c r="AP38" s="429"/>
+      <c r="AQ38" s="430">
         <v>121221</v>
       </c>
-      <c r="AJ38" s="451"/>
-[...74 lines deleted...]
-      <c r="AI39" s="477">
+      <c r="AR38" s="431"/>
+      <c r="AS38" s="431"/>
+      <c r="AT38" s="431"/>
+      <c r="AU38" s="432"/>
+      <c r="AV38" s="433">
+        <v>104.9</v>
+      </c>
+      <c r="AW38" s="434"/>
+      <c r="AX38" s="434"/>
+      <c r="AY38" s="434"/>
+      <c r="AZ38" s="435"/>
+      <c r="BG38" s="701"/>
+      <c r="BH38" s="713"/>
+      <c r="BI38" s="714"/>
+      <c r="BJ38" s="714"/>
+      <c r="BK38" s="102"/>
+      <c r="BL38" s="714"/>
+      <c r="BM38" s="714"/>
+      <c r="BN38" s="701"/>
+      <c r="BO38" s="701"/>
+      <c r="BP38" s="701"/>
+      <c r="BQ38" s="701"/>
+      <c r="BR38" s="701"/>
+      <c r="BS38" s="701"/>
+    </row>
+    <row r="39" spans="3:71" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C39" s="436" t="s">
+        <v>132</v>
+      </c>
+      <c r="D39" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="E39" s="54"/>
+      <c r="F39" s="54"/>
+      <c r="G39" s="54"/>
+      <c r="H39" s="54"/>
+      <c r="I39" s="54"/>
+      <c r="J39" s="54"/>
+      <c r="K39" s="54"/>
+      <c r="L39" s="54"/>
+      <c r="M39" s="54"/>
+      <c r="N39" s="54"/>
+      <c r="O39" s="54"/>
+      <c r="P39" s="54"/>
+      <c r="Q39" s="54"/>
+      <c r="R39" s="55"/>
+      <c r="S39" s="413">
+        <v>2170.3319999999999</v>
+      </c>
+      <c r="T39" s="414"/>
+      <c r="U39" s="414"/>
+      <c r="V39" s="415"/>
+      <c r="W39" s="416">
+        <v>2</v>
+      </c>
+      <c r="X39" s="417"/>
+      <c r="Y39" s="417"/>
+      <c r="Z39" s="418"/>
+      <c r="AA39" s="419">
+        <v>649.72900000000004</v>
+      </c>
+      <c r="AB39" s="414"/>
+      <c r="AC39" s="414"/>
+      <c r="AD39" s="415"/>
+      <c r="AE39" s="410">
+        <v>3.7</v>
+      </c>
+      <c r="AF39" s="411"/>
+      <c r="AG39" s="411"/>
+      <c r="AH39" s="420"/>
+      <c r="AI39" s="421">
+        <v>2820</v>
+      </c>
+      <c r="AJ39" s="422"/>
+      <c r="AK39" s="422"/>
+      <c r="AL39" s="423"/>
+      <c r="AM39" s="424">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AN39" s="425"/>
+      <c r="AO39" s="425"/>
+      <c r="AP39" s="426"/>
+      <c r="AQ39" s="407">
         <v>2976</v>
       </c>
-      <c r="AJ39" s="478"/>
-[...74 lines deleted...]
-      <c r="AI40" s="477">
+      <c r="AR39" s="408"/>
+      <c r="AS39" s="408"/>
+      <c r="AT39" s="408"/>
+      <c r="AU39" s="409"/>
+      <c r="AV39" s="410">
+        <v>94.8</v>
+      </c>
+      <c r="AW39" s="411"/>
+      <c r="AX39" s="411"/>
+      <c r="AY39" s="411"/>
+      <c r="AZ39" s="412"/>
+      <c r="BG39" s="701"/>
+      <c r="BH39" s="713"/>
+      <c r="BI39" s="714"/>
+      <c r="BJ39" s="714"/>
+      <c r="BK39" s="102"/>
+      <c r="BL39" s="714"/>
+      <c r="BM39" s="714"/>
+      <c r="BN39" s="714"/>
+      <c r="BO39" s="714"/>
+      <c r="BP39" s="701"/>
+      <c r="BQ39" s="701"/>
+      <c r="BR39" s="701"/>
+      <c r="BS39" s="701"/>
+    </row>
+    <row r="40" spans="3:71" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C40" s="437"/>
+      <c r="D40" s="53" t="s">
+        <v>142</v>
+      </c>
+      <c r="E40" s="54"/>
+      <c r="F40" s="54"/>
+      <c r="G40" s="54"/>
+      <c r="H40" s="54"/>
+      <c r="I40" s="54"/>
+      <c r="J40" s="54"/>
+      <c r="K40" s="54"/>
+      <c r="L40" s="54"/>
+      <c r="M40" s="54"/>
+      <c r="N40" s="54"/>
+      <c r="O40" s="54"/>
+      <c r="P40" s="54"/>
+      <c r="Q40" s="54"/>
+      <c r="R40" s="55"/>
+      <c r="S40" s="413">
+        <v>84738.831000000006</v>
+      </c>
+      <c r="T40" s="414"/>
+      <c r="U40" s="414"/>
+      <c r="V40" s="415"/>
+      <c r="W40" s="416">
+        <v>77.2</v>
+      </c>
+      <c r="X40" s="417"/>
+      <c r="Y40" s="417"/>
+      <c r="Z40" s="418"/>
+      <c r="AA40" s="419">
+        <v>12473.674000000001</v>
+      </c>
+      <c r="AB40" s="414"/>
+      <c r="AC40" s="414"/>
+      <c r="AD40" s="415"/>
+      <c r="AE40" s="410">
+        <v>71.8</v>
+      </c>
+      <c r="AF40" s="411"/>
+      <c r="AG40" s="411"/>
+      <c r="AH40" s="420"/>
+      <c r="AI40" s="421">
+        <v>97213</v>
+      </c>
+      <c r="AJ40" s="422"/>
+      <c r="AK40" s="422"/>
+      <c r="AL40" s="423"/>
+      <c r="AM40" s="424">
+        <v>76.5</v>
+      </c>
+      <c r="AN40" s="425"/>
+      <c r="AO40" s="425"/>
+      <c r="AP40" s="426"/>
+      <c r="AQ40" s="407">
         <v>89087</v>
       </c>
-      <c r="AJ40" s="478"/>
-[...68 lines deleted...]
-      <c r="AI41" s="477">
+      <c r="AR40" s="408"/>
+      <c r="AS40" s="408"/>
+      <c r="AT40" s="408"/>
+      <c r="AU40" s="409"/>
+      <c r="AV40" s="410">
+        <v>109.1</v>
+      </c>
+      <c r="AW40" s="411"/>
+      <c r="AX40" s="411"/>
+      <c r="AY40" s="411"/>
+      <c r="AZ40" s="412"/>
+      <c r="BG40" s="701"/>
+      <c r="BH40" s="711"/>
+      <c r="BI40" s="701"/>
+      <c r="BJ40" s="701"/>
+      <c r="BK40" s="102"/>
+      <c r="BL40" s="701"/>
+      <c r="BM40" s="701"/>
+      <c r="BN40" s="701"/>
+      <c r="BO40" s="701"/>
+      <c r="BP40" s="701"/>
+      <c r="BQ40" s="701"/>
+      <c r="BR40" s="701"/>
+      <c r="BS40" s="701"/>
+    </row>
+    <row r="41" spans="3:71" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C41" s="437"/>
+      <c r="D41" s="53" t="s">
+        <v>143</v>
+      </c>
+      <c r="E41" s="54"/>
+      <c r="F41" s="54"/>
+      <c r="G41" s="54"/>
+      <c r="H41" s="54"/>
+      <c r="I41" s="54"/>
+      <c r="J41" s="54"/>
+      <c r="K41" s="54"/>
+      <c r="L41" s="54"/>
+      <c r="M41" s="54"/>
+      <c r="N41" s="54"/>
+      <c r="O41" s="54"/>
+      <c r="P41" s="54"/>
+      <c r="Q41" s="54"/>
+      <c r="R41" s="55"/>
+      <c r="S41" s="413">
+        <v>22474.014999999999</v>
+      </c>
+      <c r="T41" s="414"/>
+      <c r="U41" s="414"/>
+      <c r="V41" s="415"/>
+      <c r="W41" s="416">
+        <v>20.5</v>
+      </c>
+      <c r="X41" s="417"/>
+      <c r="Y41" s="417"/>
+      <c r="Z41" s="418"/>
+      <c r="AA41" s="419">
+        <v>3909.107</v>
+      </c>
+      <c r="AB41" s="414"/>
+      <c r="AC41" s="414"/>
+      <c r="AD41" s="415"/>
+      <c r="AE41" s="410">
+        <v>22.5</v>
+      </c>
+      <c r="AF41" s="411"/>
+      <c r="AG41" s="411"/>
+      <c r="AH41" s="420"/>
+      <c r="AI41" s="421">
+        <v>26383</v>
+      </c>
+      <c r="AJ41" s="422"/>
+      <c r="AK41" s="422"/>
+      <c r="AL41" s="423"/>
+      <c r="AM41" s="424">
+        <v>20.8</v>
+      </c>
+      <c r="AN41" s="425"/>
+      <c r="AO41" s="425"/>
+      <c r="AP41" s="426"/>
+      <c r="AQ41" s="407">
         <v>28157</v>
       </c>
-      <c r="AJ41" s="478"/>
-[...50 lines deleted...]
-      <c r="W42" s="506">
+      <c r="AR41" s="408"/>
+      <c r="AS41" s="408"/>
+      <c r="AT41" s="408"/>
+      <c r="AU41" s="409"/>
+      <c r="AV41" s="410">
+        <v>93.7</v>
+      </c>
+      <c r="AW41" s="411"/>
+      <c r="AX41" s="411"/>
+      <c r="AY41" s="411"/>
+      <c r="AZ41" s="412"/>
+      <c r="BG41" s="701"/>
+      <c r="BH41" s="710"/>
+      <c r="BI41" s="701"/>
+      <c r="BJ41" s="701"/>
+      <c r="BK41" s="102"/>
+      <c r="BL41" s="701"/>
+      <c r="BM41" s="701"/>
+      <c r="BN41" s="701"/>
+      <c r="BO41" s="701"/>
+      <c r="BP41" s="701"/>
+      <c r="BQ41" s="701"/>
+      <c r="BR41" s="701"/>
+      <c r="BS41" s="701"/>
+    </row>
+    <row r="42" spans="3:71" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C42" s="438"/>
+      <c r="D42" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="E42" s="54"/>
+      <c r="F42" s="54"/>
+      <c r="G42" s="54"/>
+      <c r="H42" s="54"/>
+      <c r="I42" s="54"/>
+      <c r="J42" s="54"/>
+      <c r="K42" s="54"/>
+      <c r="L42" s="54"/>
+      <c r="M42" s="54"/>
+      <c r="N42" s="54"/>
+      <c r="O42" s="54"/>
+      <c r="P42" s="54"/>
+      <c r="Q42" s="54"/>
+      <c r="R42" s="55"/>
+      <c r="S42" s="413">
+        <v>367.71899999999999</v>
+      </c>
+      <c r="T42" s="414"/>
+      <c r="U42" s="414"/>
+      <c r="V42" s="415"/>
+      <c r="W42" s="416">
+        <v>0.3</v>
+      </c>
+      <c r="X42" s="417"/>
+      <c r="Y42" s="417"/>
+      <c r="Z42" s="418"/>
+      <c r="AA42" s="419">
+        <v>335.99099999999999</v>
+      </c>
+      <c r="AB42" s="414"/>
+      <c r="AC42" s="414"/>
+      <c r="AD42" s="415"/>
+      <c r="AE42" s="410">
+        <v>1.9</v>
+      </c>
+      <c r="AF42" s="411"/>
+      <c r="AG42" s="411"/>
+      <c r="AH42" s="420"/>
+      <c r="AI42" s="421">
+        <v>704</v>
+      </c>
+      <c r="AJ42" s="422"/>
+      <c r="AK42" s="422"/>
+      <c r="AL42" s="423"/>
+      <c r="AM42" s="424">
         <v>0.5</v>
       </c>
-      <c r="X42" s="507"/>
-[...14 lines deleted...]
-      <c r="AI42" s="477">
+      <c r="AN42" s="425"/>
+      <c r="AO42" s="425"/>
+      <c r="AP42" s="426"/>
+      <c r="AQ42" s="407">
         <v>1001</v>
       </c>
-      <c r="AJ42" s="478"/>
-[...197 lines deleted...]
-      <c r="AY45" s="69"/>
+      <c r="AR42" s="408"/>
+      <c r="AS42" s="408"/>
+      <c r="AT42" s="408"/>
+      <c r="AU42" s="409"/>
+      <c r="AV42" s="410">
+        <v>70.3</v>
+      </c>
+      <c r="AW42" s="411"/>
+      <c r="AX42" s="411"/>
+      <c r="AY42" s="411"/>
+      <c r="AZ42" s="412"/>
+      <c r="BG42" s="701"/>
+      <c r="BH42" s="710"/>
+      <c r="BI42" s="701"/>
+      <c r="BJ42" s="701"/>
+      <c r="BK42" s="102"/>
+      <c r="BL42" s="701"/>
+      <c r="BM42" s="701"/>
+      <c r="BN42" s="701"/>
+      <c r="BO42" s="701"/>
+      <c r="BP42" s="701"/>
+      <c r="BQ42" s="701"/>
+      <c r="BR42" s="701"/>
+      <c r="BS42" s="701"/>
+    </row>
+    <row r="43" spans="3:71" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C43" s="57" t="s">
+        <v>144</v>
+      </c>
+      <c r="D43" s="58"/>
+      <c r="E43" s="58"/>
+      <c r="F43" s="58"/>
+      <c r="G43" s="58"/>
+      <c r="H43" s="58"/>
+      <c r="I43" s="58"/>
+      <c r="J43" s="58"/>
+      <c r="K43" s="58"/>
+      <c r="L43" s="58"/>
+      <c r="M43" s="58"/>
+      <c r="N43" s="58"/>
+      <c r="O43" s="58"/>
+      <c r="P43" s="58"/>
+      <c r="Q43" s="58"/>
+      <c r="R43" s="61"/>
+      <c r="S43" s="395">
+        <v>-67919.282000000007</v>
+      </c>
+      <c r="T43" s="396"/>
+      <c r="U43" s="396"/>
+      <c r="V43" s="396"/>
+      <c r="W43" s="396"/>
+      <c r="X43" s="396"/>
+      <c r="Y43" s="396"/>
+      <c r="Z43" s="397"/>
+      <c r="AA43" s="398">
+        <v>-14764.117</v>
+      </c>
+      <c r="AB43" s="396"/>
+      <c r="AC43" s="396"/>
+      <c r="AD43" s="396"/>
+      <c r="AE43" s="396"/>
+      <c r="AF43" s="396"/>
+      <c r="AG43" s="396"/>
+      <c r="AH43" s="397"/>
+      <c r="AI43" s="398">
+        <v>-82683.399000000005</v>
+      </c>
+      <c r="AJ43" s="396"/>
+      <c r="AK43" s="396"/>
+      <c r="AL43" s="396"/>
+      <c r="AM43" s="396"/>
+      <c r="AN43" s="396"/>
+      <c r="AO43" s="396"/>
+      <c r="AP43" s="399"/>
+      <c r="AQ43" s="400">
+        <v>-66363</v>
+      </c>
+      <c r="AR43" s="401"/>
+      <c r="AS43" s="401"/>
+      <c r="AT43" s="401"/>
+      <c r="AU43" s="402"/>
+      <c r="AV43" s="403">
+        <v>124.6</v>
+      </c>
+      <c r="AW43" s="404"/>
+      <c r="AX43" s="404"/>
+      <c r="AY43" s="404"/>
+      <c r="AZ43" s="405"/>
+      <c r="BG43" s="701"/>
+      <c r="BH43" s="711"/>
+      <c r="BI43" s="701"/>
+      <c r="BJ43" s="701"/>
+      <c r="BK43" s="712"/>
+      <c r="BL43" s="701"/>
+      <c r="BM43" s="701"/>
+      <c r="BN43" s="701"/>
+      <c r="BO43" s="701"/>
+      <c r="BP43" s="701"/>
+      <c r="BQ43" s="701"/>
+      <c r="BR43" s="701"/>
+      <c r="BS43" s="701"/>
+    </row>
+    <row r="44" spans="3:71" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C44" s="40"/>
+      <c r="D44" s="406" t="s">
+        <v>145</v>
+      </c>
+      <c r="E44" s="406"/>
+      <c r="F44" s="406"/>
+      <c r="G44" s="406"/>
+      <c r="H44" s="406"/>
+      <c r="I44" s="406"/>
+      <c r="J44" s="406"/>
+      <c r="K44" s="406"/>
+      <c r="L44" s="406"/>
+      <c r="M44" s="406"/>
+      <c r="N44" s="406"/>
+      <c r="O44" s="406"/>
+      <c r="P44" s="406"/>
+      <c r="Q44" s="406"/>
+      <c r="R44" s="406"/>
+      <c r="S44" s="406"/>
+      <c r="T44" s="406"/>
+      <c r="U44" s="406"/>
+      <c r="V44" s="406"/>
+      <c r="W44" s="406"/>
+      <c r="X44" s="406"/>
+      <c r="Y44" s="406"/>
+      <c r="Z44" s="406"/>
+      <c r="AA44" s="406"/>
+      <c r="AB44" s="406"/>
+      <c r="AC44" s="406"/>
+      <c r="AD44" s="406"/>
+      <c r="AE44" s="406"/>
+      <c r="AF44" s="406"/>
+      <c r="AG44" s="62"/>
+      <c r="AH44" s="62"/>
+      <c r="AI44" s="62"/>
+      <c r="AJ44" s="62"/>
+      <c r="AK44" s="62"/>
+      <c r="AL44" s="62"/>
+      <c r="AM44" s="62"/>
+      <c r="AN44" s="62"/>
+      <c r="AO44" s="62"/>
+      <c r="AP44" s="62"/>
+      <c r="AQ44" s="62"/>
+      <c r="AR44" s="62"/>
+      <c r="AS44" s="62"/>
+      <c r="AT44" s="62"/>
+      <c r="AU44" s="62"/>
+      <c r="AV44" s="62"/>
+      <c r="AW44" s="62"/>
+      <c r="AX44" s="62"/>
+      <c r="AY44" s="62"/>
+      <c r="BG44" s="701"/>
+      <c r="BH44" s="713"/>
+      <c r="BI44" s="714"/>
+      <c r="BJ44" s="714"/>
+      <c r="BK44" s="714"/>
+      <c r="BL44" s="714"/>
+      <c r="BM44" s="701"/>
+      <c r="BN44" s="701"/>
+      <c r="BO44" s="701"/>
+      <c r="BP44" s="701"/>
+      <c r="BQ44" s="701"/>
+      <c r="BR44" s="701"/>
+      <c r="BS44" s="701"/>
+    </row>
+    <row r="45" spans="3:71" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D45" s="63"/>
+      <c r="E45" s="63"/>
+      <c r="F45" s="63"/>
+      <c r="G45" s="63"/>
+      <c r="H45" s="63"/>
+      <c r="I45" s="63"/>
+      <c r="J45" s="63"/>
+      <c r="K45" s="63"/>
+      <c r="L45" s="63"/>
+      <c r="M45" s="63"/>
+      <c r="N45" s="63"/>
+      <c r="O45" s="63"/>
+      <c r="P45" s="63"/>
+      <c r="Q45" s="63"/>
+      <c r="R45" s="63"/>
+      <c r="S45" s="63"/>
+      <c r="T45" s="63"/>
+      <c r="U45" s="63"/>
+      <c r="V45" s="63"/>
+      <c r="W45" s="63"/>
+      <c r="X45" s="63"/>
+      <c r="Y45" s="63"/>
+      <c r="Z45" s="63"/>
+      <c r="AA45" s="63"/>
+      <c r="AB45" s="63"/>
+      <c r="AC45" s="63"/>
+      <c r="AD45" s="63"/>
+      <c r="AE45" s="63"/>
+      <c r="AF45" s="63"/>
+      <c r="AG45" s="63"/>
+      <c r="AH45" s="63"/>
+      <c r="AI45" s="63"/>
+      <c r="AJ45" s="63"/>
+      <c r="AK45" s="63"/>
+      <c r="AL45" s="63"/>
+      <c r="AM45" s="63"/>
+      <c r="AN45" s="63"/>
+      <c r="AO45" s="63"/>
+      <c r="AP45" s="63"/>
+      <c r="AQ45" s="63"/>
+      <c r="AR45" s="63"/>
+      <c r="AS45" s="63"/>
+      <c r="AT45" s="63"/>
+      <c r="AU45" s="63"/>
+      <c r="AV45" s="63"/>
+      <c r="AW45" s="63"/>
+      <c r="AX45" s="63"/>
+      <c r="AY45" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="147">
     <mergeCell ref="S43:Z43"/>
     <mergeCell ref="AA43:AH43"/>
     <mergeCell ref="AI43:AP43"/>
     <mergeCell ref="AQ43:AU43"/>
     <mergeCell ref="AV43:AZ43"/>
     <mergeCell ref="D44:AF44"/>
     <mergeCell ref="AQ41:AU41"/>
     <mergeCell ref="AV41:AZ41"/>
     <mergeCell ref="S42:V42"/>
     <mergeCell ref="W42:Z42"/>
     <mergeCell ref="AA42:AD42"/>
     <mergeCell ref="AE42:AH42"/>
     <mergeCell ref="AI42:AL42"/>
     <mergeCell ref="AM42:AP42"/>
     <mergeCell ref="AQ42:AU42"/>
     <mergeCell ref="AV42:AZ42"/>
     <mergeCell ref="S41:V41"/>
     <mergeCell ref="W41:Z41"/>
     <mergeCell ref="AA41:AD41"/>
     <mergeCell ref="AE41:AH41"/>
     <mergeCell ref="AI41:AL41"/>
     <mergeCell ref="AM41:AP41"/>
-    <mergeCell ref="C39:C42"/>
-[...5 lines deleted...]
-    <mergeCell ref="AM39:AP39"/>
     <mergeCell ref="AQ39:AU39"/>
     <mergeCell ref="AV39:AZ39"/>
     <mergeCell ref="S40:V40"/>
     <mergeCell ref="W40:Z40"/>
     <mergeCell ref="AA40:AD40"/>
     <mergeCell ref="AE40:AH40"/>
     <mergeCell ref="AI40:AL40"/>
     <mergeCell ref="AM40:AP40"/>
     <mergeCell ref="AQ40:AU40"/>
     <mergeCell ref="AV40:AZ40"/>
+    <mergeCell ref="AM38:AP38"/>
+    <mergeCell ref="AQ38:AU38"/>
+    <mergeCell ref="AV38:AZ38"/>
+    <mergeCell ref="C39:C42"/>
+    <mergeCell ref="S39:V39"/>
+    <mergeCell ref="W39:Z39"/>
+    <mergeCell ref="AA39:AD39"/>
+    <mergeCell ref="AE39:AH39"/>
+    <mergeCell ref="AI39:AL39"/>
+    <mergeCell ref="AM39:AP39"/>
     <mergeCell ref="S37:Z37"/>
     <mergeCell ref="AA37:AH37"/>
     <mergeCell ref="AI37:AP37"/>
     <mergeCell ref="AQ37:AU37"/>
     <mergeCell ref="AV37:AZ37"/>
     <mergeCell ref="S38:V38"/>
     <mergeCell ref="W38:Z38"/>
     <mergeCell ref="AA38:AD38"/>
     <mergeCell ref="AE38:AH38"/>
     <mergeCell ref="AI38:AL38"/>
-    <mergeCell ref="AM38:AP38"/>
-[...1 lines deleted...]
-    <mergeCell ref="AV38:AZ38"/>
     <mergeCell ref="C36:R36"/>
     <mergeCell ref="S36:Z36"/>
     <mergeCell ref="AA36:AH36"/>
     <mergeCell ref="AI36:AP36"/>
     <mergeCell ref="AQ36:AU36"/>
     <mergeCell ref="AV36:AZ36"/>
     <mergeCell ref="AQ34:AU34"/>
     <mergeCell ref="AV34:AZ34"/>
     <mergeCell ref="S35:Z35"/>
     <mergeCell ref="AA35:AH35"/>
     <mergeCell ref="AI35:AP35"/>
     <mergeCell ref="AQ35:AU35"/>
     <mergeCell ref="AV35:AZ35"/>
-    <mergeCell ref="C30:C34"/>
     <mergeCell ref="AI33:AL33"/>
     <mergeCell ref="AM33:AP33"/>
     <mergeCell ref="AQ33:AU33"/>
     <mergeCell ref="AV33:AZ33"/>
     <mergeCell ref="S34:V34"/>
     <mergeCell ref="W34:Z34"/>
     <mergeCell ref="AA34:AD34"/>
     <mergeCell ref="AE34:AH34"/>
     <mergeCell ref="AI34:AL34"/>
     <mergeCell ref="AM34:AP34"/>
-    <mergeCell ref="S33:V33"/>
-[...2 lines deleted...]
-    <mergeCell ref="AE33:AH33"/>
     <mergeCell ref="AV31:AZ31"/>
     <mergeCell ref="S32:V32"/>
     <mergeCell ref="W32:Z32"/>
     <mergeCell ref="AA32:AD32"/>
     <mergeCell ref="AE32:AH32"/>
     <mergeCell ref="AI32:AL32"/>
     <mergeCell ref="AM32:AP32"/>
     <mergeCell ref="AQ32:AU32"/>
     <mergeCell ref="AV32:AZ32"/>
+    <mergeCell ref="AM30:AP30"/>
+    <mergeCell ref="AQ30:AU30"/>
+    <mergeCell ref="AV30:AZ30"/>
     <mergeCell ref="S31:V31"/>
     <mergeCell ref="W31:Z31"/>
     <mergeCell ref="AA31:AD31"/>
     <mergeCell ref="AE31:AH31"/>
     <mergeCell ref="AI31:AL31"/>
     <mergeCell ref="AM31:AP31"/>
     <mergeCell ref="AQ31:AU31"/>
+    <mergeCell ref="C30:C34"/>
     <mergeCell ref="S30:V30"/>
     <mergeCell ref="W30:Z30"/>
     <mergeCell ref="AA30:AD30"/>
     <mergeCell ref="AE30:AH30"/>
     <mergeCell ref="AI30:AL30"/>
+    <mergeCell ref="S33:V33"/>
+    <mergeCell ref="W33:Z33"/>
+    <mergeCell ref="AA33:AD33"/>
+    <mergeCell ref="AE33:AH33"/>
+    <mergeCell ref="AV28:AZ28"/>
     <mergeCell ref="S29:V29"/>
     <mergeCell ref="W29:Z29"/>
     <mergeCell ref="AA29:AD29"/>
     <mergeCell ref="AE29:AH29"/>
     <mergeCell ref="AI29:AL29"/>
     <mergeCell ref="AM29:AP29"/>
     <mergeCell ref="AQ29:AU29"/>
     <mergeCell ref="AV29:AZ29"/>
-    <mergeCell ref="AM30:AP30"/>
-[...1 lines deleted...]
-    <mergeCell ref="AV30:AZ30"/>
     <mergeCell ref="AJ26:AZ26"/>
     <mergeCell ref="C27:R28"/>
     <mergeCell ref="S27:V28"/>
     <mergeCell ref="AA27:AD28"/>
     <mergeCell ref="AQ27:AU27"/>
     <mergeCell ref="AV27:AZ27"/>
     <mergeCell ref="W28:Z28"/>
     <mergeCell ref="AE28:AH28"/>
     <mergeCell ref="AM28:AP28"/>
     <mergeCell ref="AQ28:AU28"/>
-    <mergeCell ref="AV28:AZ28"/>
     <mergeCell ref="BH20:DD20"/>
     <mergeCell ref="E21:BA21"/>
     <mergeCell ref="BH21:DD21"/>
     <mergeCell ref="E22:BA22"/>
     <mergeCell ref="E23:BA23"/>
     <mergeCell ref="E24:BA24"/>
     <mergeCell ref="E15:BA15"/>
     <mergeCell ref="E16:BA16"/>
     <mergeCell ref="E17:BA17"/>
     <mergeCell ref="E18:BA18"/>
     <mergeCell ref="E19:BA19"/>
     <mergeCell ref="E20:BA20"/>
     <mergeCell ref="E9:BA9"/>
     <mergeCell ref="E10:BA10"/>
     <mergeCell ref="E11:BA11"/>
     <mergeCell ref="E12:BA12"/>
     <mergeCell ref="E13:BA13"/>
     <mergeCell ref="E14:BA14"/>
     <mergeCell ref="C3:K3"/>
     <mergeCell ref="E4:BA4"/>
     <mergeCell ref="E5:BA5"/>
     <mergeCell ref="E6:BA6"/>
     <mergeCell ref="E7:BA7"/>
     <mergeCell ref="E8:BA8"/>
   </mergeCells>
-  <phoneticPr fontId="5"/>
+  <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.86614173228346458" top="0.59055118110236227" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ 明朝,標準"- 26 -</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B89BD035-6464-4FEC-AE55-31EA5308189F}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{495FD1E0-C804-4A05-9158-BED68218338D}">
+  <sheetPr codeName="Sheet9">
     <tabColor rgb="FFCCFFCC"/>
   </sheetPr>
   <dimension ref="B3:BE36"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="L2" sqref="L2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.33203125" defaultRowHeight="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.33203125" style="41" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="116" max="16384" width="2.33203125" style="41"/>
+    <col min="1" max="1" width="2.33203125" style="40" customWidth="1"/>
+    <col min="2" max="2" width="2.44140625" style="40" customWidth="1"/>
+    <col min="3" max="10" width="1.88671875" style="40" customWidth="1"/>
+    <col min="11" max="43" width="2.109375" style="40" customWidth="1"/>
+    <col min="44" max="44" width="2.44140625" style="40" customWidth="1"/>
+    <col min="45" max="83" width="2.33203125" style="40" customWidth="1"/>
+    <col min="84" max="115" width="3.109375" style="40" customWidth="1"/>
+    <col min="116" max="16384" width="2.33203125" style="40"/>
   </cols>
   <sheetData>
     <row r="3" spans="3:40" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="3:40" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C16" s="8"/>
-      <c r="AF16" s="417" t="s">
-[...9 lines deleted...]
-      <c r="AN16" s="417"/>
+      <c r="AF16" s="476" t="s">
+        <v>146</v>
+      </c>
+      <c r="AG16" s="476"/>
+      <c r="AH16" s="476"/>
+      <c r="AI16" s="476"/>
+      <c r="AJ16" s="476"/>
+      <c r="AK16" s="476"/>
+      <c r="AL16" s="476"/>
+      <c r="AM16" s="476"/>
+      <c r="AN16" s="476"/>
     </row>
     <row r="17" spans="2:57" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="41" t="s">
+      <c r="B17" s="40" t="s">
+        <v>120</v>
+      </c>
+      <c r="C17" s="574" t="s">
         <v>147</v>
       </c>
-      <c r="C17" s="518" t="s">
-[...66 lines deleted...]
-      <c r="AT17" s="525"/>
+      <c r="D17" s="575"/>
+      <c r="E17" s="575"/>
+      <c r="F17" s="575"/>
+      <c r="G17" s="575"/>
+      <c r="H17" s="575"/>
+      <c r="I17" s="575"/>
+      <c r="J17" s="226"/>
+      <c r="K17" s="226" t="s">
+        <v>148</v>
+      </c>
+      <c r="L17" s="227"/>
+      <c r="M17" s="568"/>
+      <c r="N17" s="226" t="s">
+        <v>149</v>
+      </c>
+      <c r="O17" s="227"/>
+      <c r="P17" s="568"/>
+      <c r="Q17" s="226" t="s">
+        <v>150</v>
+      </c>
+      <c r="R17" s="227"/>
+      <c r="S17" s="568"/>
+      <c r="T17" s="226" t="s">
+        <v>151</v>
+      </c>
+      <c r="U17" s="227"/>
+      <c r="V17" s="568"/>
+      <c r="W17" s="226" t="s">
+        <v>152</v>
+      </c>
+      <c r="X17" s="227"/>
+      <c r="Y17" s="568"/>
+      <c r="Z17" s="226" t="s">
+        <v>153</v>
+      </c>
+      <c r="AA17" s="227"/>
+      <c r="AB17" s="568"/>
+      <c r="AC17" s="226" t="s">
+        <v>154</v>
+      </c>
+      <c r="AD17" s="227"/>
+      <c r="AE17" s="568"/>
+      <c r="AF17" s="226" t="s">
+        <v>155</v>
+      </c>
+      <c r="AG17" s="227"/>
+      <c r="AH17" s="568"/>
+      <c r="AI17" s="226" t="s">
+        <v>156</v>
+      </c>
+      <c r="AJ17" s="227"/>
+      <c r="AK17" s="568"/>
+      <c r="AL17" s="226" t="s">
+        <v>213</v>
+      </c>
+      <c r="AM17" s="227"/>
+      <c r="AN17" s="568"/>
+      <c r="AO17" s="569" t="s">
+        <v>214</v>
+      </c>
+      <c r="AP17" s="569"/>
+      <c r="AQ17" s="570"/>
+      <c r="AR17" s="571"/>
+      <c r="AS17" s="572"/>
+      <c r="AT17" s="573"/>
     </row>
     <row r="18" spans="2:57" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C18" s="526" t="s">
-[...14 lines deleted...]
-      <c r="N18" s="528">
+      <c r="C18" s="566" t="s">
+        <v>157</v>
+      </c>
+      <c r="D18" s="567"/>
+      <c r="E18" s="567"/>
+      <c r="F18" s="567"/>
+      <c r="G18" s="567"/>
+      <c r="H18" s="567"/>
+      <c r="I18" s="567"/>
+      <c r="J18" s="188"/>
+      <c r="K18" s="556">
         <v>11938</v>
       </c>
-      <c r="O18" s="529"/>
-[...1 lines deleted...]
-      <c r="Q18" s="528">
+      <c r="L18" s="557"/>
+      <c r="M18" s="558"/>
+      <c r="N18" s="556">
         <v>8732</v>
       </c>
-      <c r="R18" s="529"/>
-[...1 lines deleted...]
-      <c r="T18" s="528">
+      <c r="O18" s="557"/>
+      <c r="P18" s="558"/>
+      <c r="Q18" s="556">
         <v>9990</v>
       </c>
-      <c r="U18" s="529"/>
-[...1 lines deleted...]
-      <c r="W18" s="528">
+      <c r="R18" s="557"/>
+      <c r="S18" s="558"/>
+      <c r="T18" s="556">
         <v>11710</v>
       </c>
-      <c r="X18" s="529"/>
-[...1 lines deleted...]
-      <c r="Z18" s="528">
+      <c r="U18" s="557"/>
+      <c r="V18" s="558"/>
+      <c r="W18" s="556">
         <v>9516</v>
       </c>
-      <c r="AA18" s="529"/>
-[...1 lines deleted...]
-      <c r="AC18" s="528">
+      <c r="X18" s="557"/>
+      <c r="Y18" s="558"/>
+      <c r="Z18" s="556">
         <v>8220</v>
       </c>
-      <c r="AD18" s="529"/>
-[...1 lines deleted...]
-      <c r="AF18" s="528">
+      <c r="AA18" s="557"/>
+      <c r="AB18" s="558"/>
+      <c r="AC18" s="556">
         <v>6000</v>
       </c>
-      <c r="AG18" s="529"/>
-[...1 lines deleted...]
-      <c r="AI18" s="528">
+      <c r="AD18" s="557"/>
+      <c r="AE18" s="558"/>
+      <c r="AF18" s="556">
         <v>2758</v>
       </c>
-      <c r="AJ18" s="529"/>
-[...1 lines deleted...]
-      <c r="AL18" s="528">
+      <c r="AG18" s="557"/>
+      <c r="AH18" s="558"/>
+      <c r="AI18" s="556">
         <v>2953</v>
       </c>
-      <c r="AM18" s="529"/>
-[...1 lines deleted...]
-      <c r="AO18" s="534">
+      <c r="AJ18" s="557"/>
+      <c r="AK18" s="558"/>
+      <c r="AL18" s="556">
         <v>2976</v>
       </c>
-      <c r="AP18" s="534"/>
-[...14 lines deleted...]
-      <c r="BE18" s="70"/>
+      <c r="AM18" s="557"/>
+      <c r="AN18" s="558"/>
+      <c r="AO18" s="559">
+        <v>2820</v>
+      </c>
+      <c r="AP18" s="559"/>
+      <c r="AQ18" s="560"/>
+      <c r="AR18" s="561"/>
+      <c r="AS18" s="562"/>
+      <c r="AT18" s="563"/>
+      <c r="AU18" s="64"/>
+      <c r="AV18" s="64"/>
+      <c r="AW18" s="64"/>
+      <c r="AX18" s="64"/>
+      <c r="AY18" s="64"/>
+      <c r="AZ18" s="64"/>
+      <c r="BA18" s="64"/>
+      <c r="BB18" s="64"/>
+      <c r="BC18" s="64"/>
+      <c r="BD18" s="64"/>
+      <c r="BE18" s="64"/>
     </row>
     <row r="19" spans="2:57" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C19" s="526" t="s">
-[...14 lines deleted...]
-      <c r="N19" s="528">
+      <c r="C19" s="566" t="s">
+        <v>158</v>
+      </c>
+      <c r="D19" s="567"/>
+      <c r="E19" s="567"/>
+      <c r="F19" s="567"/>
+      <c r="G19" s="567"/>
+      <c r="H19" s="567"/>
+      <c r="I19" s="567"/>
+      <c r="J19" s="188"/>
+      <c r="K19" s="556">
         <v>48013</v>
       </c>
-      <c r="O19" s="529"/>
-[...1 lines deleted...]
-      <c r="Q19" s="528">
+      <c r="L19" s="557"/>
+      <c r="M19" s="558"/>
+      <c r="N19" s="556">
         <v>51786</v>
       </c>
-      <c r="R19" s="529"/>
-[...1 lines deleted...]
-      <c r="T19" s="528">
+      <c r="O19" s="557"/>
+      <c r="P19" s="558"/>
+      <c r="Q19" s="556">
         <v>60566</v>
       </c>
-      <c r="U19" s="529"/>
-[...1 lines deleted...]
-      <c r="W19" s="528">
+      <c r="R19" s="557"/>
+      <c r="S19" s="558"/>
+      <c r="T19" s="556">
         <v>57285</v>
       </c>
-      <c r="X19" s="529"/>
-[...1 lines deleted...]
-      <c r="Z19" s="528">
+      <c r="U19" s="557"/>
+      <c r="V19" s="558"/>
+      <c r="W19" s="556">
         <v>66960</v>
       </c>
-      <c r="AA19" s="529"/>
-[...1 lines deleted...]
-      <c r="AC19" s="528">
+      <c r="X19" s="557"/>
+      <c r="Y19" s="558"/>
+      <c r="Z19" s="556">
         <v>68060</v>
       </c>
-      <c r="AD19" s="529"/>
-[...1 lines deleted...]
-      <c r="AF19" s="528">
+      <c r="AA19" s="557"/>
+      <c r="AB19" s="558"/>
+      <c r="AC19" s="556">
         <v>82914</v>
       </c>
-      <c r="AG19" s="529"/>
-[...1 lines deleted...]
-      <c r="AI19" s="528">
+      <c r="AD19" s="557"/>
+      <c r="AE19" s="558"/>
+      <c r="AF19" s="556">
         <v>76323</v>
       </c>
-      <c r="AJ19" s="529"/>
-[...1 lines deleted...]
-      <c r="AL19" s="528">
+      <c r="AG19" s="557"/>
+      <c r="AH19" s="558"/>
+      <c r="AI19" s="556">
         <v>87018</v>
       </c>
-      <c r="AM19" s="529"/>
-[...1 lines deleted...]
-      <c r="AO19" s="534">
+      <c r="AJ19" s="557"/>
+      <c r="AK19" s="558"/>
+      <c r="AL19" s="556">
         <v>89087</v>
       </c>
-      <c r="AP19" s="534"/>
-[...3 lines deleted...]
-      <c r="AT19" s="533"/>
+      <c r="AM19" s="557"/>
+      <c r="AN19" s="558"/>
+      <c r="AO19" s="559">
+        <v>97213</v>
+      </c>
+      <c r="AP19" s="559"/>
+      <c r="AQ19" s="560"/>
+      <c r="AR19" s="561"/>
+      <c r="AS19" s="562"/>
+      <c r="AT19" s="563"/>
     </row>
     <row r="20" spans="2:57" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C20" s="526" t="s">
-[...14 lines deleted...]
-      <c r="N20" s="528">
+      <c r="C20" s="566" t="s">
+        <v>159</v>
+      </c>
+      <c r="D20" s="567"/>
+      <c r="E20" s="567"/>
+      <c r="F20" s="567"/>
+      <c r="G20" s="567"/>
+      <c r="H20" s="567"/>
+      <c r="I20" s="567"/>
+      <c r="J20" s="188"/>
+      <c r="K20" s="556">
         <v>27873</v>
       </c>
-      <c r="O20" s="529"/>
-[...1 lines deleted...]
-      <c r="Q20" s="528">
+      <c r="L20" s="557"/>
+      <c r="M20" s="558"/>
+      <c r="N20" s="556">
         <v>28051</v>
       </c>
-      <c r="R20" s="529"/>
-[...1 lines deleted...]
-      <c r="T20" s="528">
+      <c r="O20" s="557"/>
+      <c r="P20" s="558"/>
+      <c r="Q20" s="556">
         <v>28298</v>
       </c>
-      <c r="U20" s="529"/>
-[...1 lines deleted...]
-      <c r="W20" s="528">
+      <c r="R20" s="557"/>
+      <c r="S20" s="558"/>
+      <c r="T20" s="556">
         <v>28486</v>
       </c>
-      <c r="X20" s="529"/>
-[...1 lines deleted...]
-      <c r="Z20" s="528">
+      <c r="U20" s="557"/>
+      <c r="V20" s="558"/>
+      <c r="W20" s="556">
         <v>27742</v>
       </c>
-      <c r="AA20" s="529"/>
-[...1 lines deleted...]
-      <c r="AC20" s="528">
+      <c r="X20" s="557"/>
+      <c r="Y20" s="558"/>
+      <c r="Z20" s="556">
         <v>26582</v>
       </c>
-      <c r="AD20" s="529"/>
-[...1 lines deleted...]
-      <c r="AF20" s="528">
+      <c r="AA20" s="557"/>
+      <c r="AB20" s="558"/>
+      <c r="AC20" s="556">
         <v>27309</v>
       </c>
-      <c r="AG20" s="529"/>
-[...1 lines deleted...]
-      <c r="AI20" s="528">
+      <c r="AD20" s="557"/>
+      <c r="AE20" s="558"/>
+      <c r="AF20" s="556">
         <v>28159</v>
       </c>
-      <c r="AJ20" s="529"/>
-[...1 lines deleted...]
-      <c r="AL20" s="528">
+      <c r="AG20" s="557"/>
+      <c r="AH20" s="558"/>
+      <c r="AI20" s="556">
         <v>28255</v>
       </c>
-      <c r="AM20" s="529"/>
-[...1 lines deleted...]
-      <c r="AO20" s="534">
+      <c r="AJ20" s="557"/>
+      <c r="AK20" s="558"/>
+      <c r="AL20" s="556">
         <v>28157</v>
       </c>
-      <c r="AP20" s="534"/>
-[...3 lines deleted...]
-      <c r="AT20" s="533"/>
+      <c r="AM20" s="557"/>
+      <c r="AN20" s="558"/>
+      <c r="AO20" s="559">
+        <v>26383</v>
+      </c>
+      <c r="AP20" s="559"/>
+      <c r="AQ20" s="560"/>
+      <c r="AR20" s="561"/>
+      <c r="AS20" s="562"/>
+      <c r="AT20" s="563"/>
     </row>
     <row r="21" spans="2:57" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C21" s="526" t="s">
-[...14 lines deleted...]
-      <c r="N21" s="528">
+      <c r="C21" s="566" t="s">
+        <v>160</v>
+      </c>
+      <c r="D21" s="567"/>
+      <c r="E21" s="567"/>
+      <c r="F21" s="567"/>
+      <c r="G21" s="567"/>
+      <c r="H21" s="567"/>
+      <c r="I21" s="567"/>
+      <c r="J21" s="188"/>
+      <c r="K21" s="556">
         <v>5429</v>
       </c>
-      <c r="O21" s="529"/>
-[...1 lines deleted...]
-      <c r="Q21" s="528">
+      <c r="L21" s="557"/>
+      <c r="M21" s="558"/>
+      <c r="N21" s="556">
         <v>1762</v>
       </c>
-      <c r="R21" s="529"/>
-[...1 lines deleted...]
-      <c r="T21" s="528">
+      <c r="O21" s="557"/>
+      <c r="P21" s="558"/>
+      <c r="Q21" s="556">
         <v>2011</v>
       </c>
-      <c r="U21" s="529"/>
-[...1 lines deleted...]
-      <c r="W21" s="528">
+      <c r="R21" s="557"/>
+      <c r="S21" s="558"/>
+      <c r="T21" s="556">
         <v>3640</v>
       </c>
-      <c r="X21" s="529"/>
-[...1 lines deleted...]
-      <c r="Z21" s="528">
+      <c r="U21" s="557"/>
+      <c r="V21" s="558"/>
+      <c r="W21" s="556">
         <v>1983</v>
       </c>
-      <c r="AA21" s="529"/>
-[...1 lines deleted...]
-      <c r="AC21" s="528">
+      <c r="X21" s="557"/>
+      <c r="Y21" s="558"/>
+      <c r="Z21" s="556">
         <v>2475</v>
       </c>
-      <c r="AD21" s="529"/>
-[...1 lines deleted...]
-      <c r="AF21" s="528">
+      <c r="AA21" s="557"/>
+      <c r="AB21" s="558"/>
+      <c r="AC21" s="556">
         <v>3395</v>
       </c>
-      <c r="AG21" s="529"/>
-[...1 lines deleted...]
-      <c r="AI21" s="528">
+      <c r="AD21" s="557"/>
+      <c r="AE21" s="558"/>
+      <c r="AF21" s="556">
         <v>1821</v>
       </c>
-      <c r="AJ21" s="529"/>
-[...1 lines deleted...]
-      <c r="AL21" s="528">
+      <c r="AG21" s="557"/>
+      <c r="AH21" s="558"/>
+      <c r="AI21" s="556">
         <v>1033</v>
       </c>
-      <c r="AM21" s="529"/>
-[...1 lines deleted...]
-      <c r="AO21" s="534">
+      <c r="AJ21" s="557"/>
+      <c r="AK21" s="558"/>
+      <c r="AL21" s="556">
         <v>1001</v>
       </c>
-      <c r="AP21" s="534"/>
-[...3 lines deleted...]
-      <c r="AT21" s="533"/>
+      <c r="AM21" s="557"/>
+      <c r="AN21" s="558"/>
+      <c r="AO21" s="559">
+        <v>704</v>
+      </c>
+      <c r="AP21" s="559"/>
+      <c r="AQ21" s="560"/>
+      <c r="AR21" s="561"/>
+      <c r="AS21" s="562"/>
+      <c r="AT21" s="563"/>
     </row>
     <row r="22" spans="2:57" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C22" s="536" t="s">
-[...14 lines deleted...]
-      <c r="N22" s="538">
+      <c r="C22" s="564" t="s">
+        <v>161</v>
+      </c>
+      <c r="D22" s="565"/>
+      <c r="E22" s="565"/>
+      <c r="F22" s="565"/>
+      <c r="G22" s="565"/>
+      <c r="H22" s="565"/>
+      <c r="I22" s="565"/>
+      <c r="J22" s="172"/>
+      <c r="K22" s="551">
         <v>93254</v>
       </c>
-      <c r="O22" s="539"/>
-[...1 lines deleted...]
-      <c r="Q22" s="538">
+      <c r="L22" s="552"/>
+      <c r="M22" s="553"/>
+      <c r="N22" s="551">
         <v>90330</v>
       </c>
-      <c r="R22" s="539"/>
-[...1 lines deleted...]
-      <c r="T22" s="538">
+      <c r="O22" s="552"/>
+      <c r="P22" s="553"/>
+      <c r="Q22" s="551">
         <v>100865</v>
       </c>
-      <c r="U22" s="539"/>
-[...1 lines deleted...]
-      <c r="W22" s="538">
+      <c r="R22" s="552"/>
+      <c r="S22" s="553"/>
+      <c r="T22" s="551">
         <v>101121</v>
       </c>
-      <c r="X22" s="539"/>
-[...1 lines deleted...]
-      <c r="Z22" s="538">
+      <c r="U22" s="552"/>
+      <c r="V22" s="553"/>
+      <c r="W22" s="551">
         <v>106201</v>
       </c>
-      <c r="AA22" s="539"/>
-[...1 lines deleted...]
-      <c r="AC22" s="538">
+      <c r="X22" s="552"/>
+      <c r="Y22" s="553"/>
+      <c r="Z22" s="551">
         <v>105337</v>
       </c>
-      <c r="AD22" s="539"/>
-[...1 lines deleted...]
-      <c r="AF22" s="538">
+      <c r="AA22" s="552"/>
+      <c r="AB22" s="553"/>
+      <c r="AC22" s="551">
         <v>119618</v>
       </c>
-      <c r="AG22" s="539"/>
-[...1 lines deleted...]
-      <c r="AI22" s="538">
+      <c r="AD22" s="552"/>
+      <c r="AE22" s="553"/>
+      <c r="AF22" s="551">
         <v>109061</v>
       </c>
-      <c r="AJ22" s="539"/>
-[...1 lines deleted...]
-      <c r="AL22" s="538">
+      <c r="AG22" s="552"/>
+      <c r="AH22" s="553"/>
+      <c r="AI22" s="551">
         <v>119259</v>
       </c>
-      <c r="AM22" s="539"/>
-[...1 lines deleted...]
-      <c r="AO22" s="561">
+      <c r="AJ22" s="552"/>
+      <c r="AK22" s="553"/>
+      <c r="AL22" s="551">
         <v>121221</v>
       </c>
-      <c r="AP22" s="561"/>
-[...10 lines deleted...]
-      <c r="BA22" s="70"/>
+      <c r="AM22" s="552"/>
+      <c r="AN22" s="553"/>
+      <c r="AO22" s="554">
+        <v>127119</v>
+      </c>
+      <c r="AP22" s="554"/>
+      <c r="AQ22" s="555"/>
+      <c r="AR22" s="536"/>
+      <c r="AS22" s="537"/>
+      <c r="AT22" s="538"/>
+      <c r="AU22" s="64"/>
+      <c r="AV22" s="64"/>
+      <c r="AW22" s="64"/>
+      <c r="AX22" s="64"/>
+      <c r="AY22" s="64"/>
+      <c r="AZ22" s="64"/>
+      <c r="BA22" s="64"/>
     </row>
     <row r="23" spans="2:57" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D23" s="41" t="s">
-        <v>183</v>
+      <c r="D23" s="40" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="25" spans="2:57" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C25" s="8" t="s">
-        <v>201</v>
-[...17 lines deleted...]
-      <c r="AN25" s="544"/>
+        <v>162</v>
+      </c>
+      <c r="D25" s="65"/>
+      <c r="E25" s="65"/>
+      <c r="I25" s="65"/>
+      <c r="J25" s="65"/>
+      <c r="K25" s="65"/>
+      <c r="L25" s="65"/>
+      <c r="M25" s="65"/>
+      <c r="AG25" s="539" t="s">
+        <v>125</v>
+      </c>
+      <c r="AH25" s="539"/>
+      <c r="AI25" s="539"/>
+      <c r="AJ25" s="539"/>
+      <c r="AK25" s="539"/>
+      <c r="AL25" s="539"/>
+      <c r="AM25" s="539"/>
+      <c r="AN25" s="539"/>
     </row>
     <row r="26" spans="2:57" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C26" s="129"/>
-[...15 lines deleted...]
-      <c r="Q26" s="550" t="s">
+      <c r="C26" s="220"/>
+      <c r="D26" s="540"/>
+      <c r="E26" s="540"/>
+      <c r="F26" s="540"/>
+      <c r="G26" s="540"/>
+      <c r="H26" s="540"/>
+      <c r="I26" s="540"/>
+      <c r="J26" s="540"/>
+      <c r="K26" s="220" t="s">
+        <v>127</v>
+      </c>
+      <c r="L26" s="540"/>
+      <c r="M26" s="540"/>
+      <c r="N26" s="540"/>
+      <c r="O26" s="540"/>
+      <c r="P26" s="541"/>
+      <c r="Q26" s="542" t="s">
+        <v>128</v>
+      </c>
+      <c r="R26" s="540"/>
+      <c r="S26" s="540"/>
+      <c r="T26" s="540"/>
+      <c r="U26" s="540"/>
+      <c r="V26" s="541"/>
+      <c r="W26" s="543" t="s">
+        <v>236</v>
+      </c>
+      <c r="X26" s="544"/>
+      <c r="Y26" s="544"/>
+      <c r="Z26" s="544"/>
+      <c r="AA26" s="544"/>
+      <c r="AB26" s="544"/>
+      <c r="AC26" s="544"/>
+      <c r="AD26" s="545"/>
+      <c r="AE26" s="546" t="s">
+        <v>237</v>
+      </c>
+      <c r="AF26" s="544"/>
+      <c r="AG26" s="544"/>
+      <c r="AH26" s="544"/>
+      <c r="AI26" s="547"/>
+      <c r="AJ26" s="542" t="s">
         <v>164</v>
       </c>
-      <c r="R26" s="545"/>
-[...27 lines deleted...]
-      <c r="AN26" s="557"/>
+      <c r="AK26" s="540"/>
+      <c r="AL26" s="540"/>
+      <c r="AM26" s="540"/>
+      <c r="AN26" s="548"/>
     </row>
     <row r="27" spans="2:57" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C27" s="546"/>
-[...25 lines deleted...]
-      <c r="AA27" s="558" t="s">
+      <c r="C27" s="508"/>
+      <c r="D27" s="509"/>
+      <c r="E27" s="509"/>
+      <c r="F27" s="509"/>
+      <c r="G27" s="509"/>
+      <c r="H27" s="509"/>
+      <c r="I27" s="509"/>
+      <c r="J27" s="509"/>
+      <c r="K27" s="508"/>
+      <c r="L27" s="509"/>
+      <c r="M27" s="509"/>
+      <c r="N27" s="509"/>
+      <c r="O27" s="509"/>
+      <c r="P27" s="528"/>
+      <c r="Q27" s="529"/>
+      <c r="R27" s="509"/>
+      <c r="S27" s="509"/>
+      <c r="T27" s="509"/>
+      <c r="U27" s="509"/>
+      <c r="V27" s="528"/>
+      <c r="W27" s="529" t="s">
+        <v>7</v>
+      </c>
+      <c r="X27" s="509"/>
+      <c r="Y27" s="509"/>
+      <c r="Z27" s="528"/>
+      <c r="AA27" s="549" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB27" s="521"/>
+      <c r="AC27" s="521"/>
+      <c r="AD27" s="550"/>
+      <c r="AE27" s="508" t="s">
+        <v>9</v>
+      </c>
+      <c r="AF27" s="509"/>
+      <c r="AG27" s="509"/>
+      <c r="AH27" s="509"/>
+      <c r="AI27" s="528"/>
+      <c r="AJ27" s="529" t="s">
+        <v>130</v>
+      </c>
+      <c r="AK27" s="509"/>
+      <c r="AL27" s="509"/>
+      <c r="AM27" s="509"/>
+      <c r="AN27" s="530"/>
+    </row>
+    <row r="28" spans="2:57" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C28" s="531" t="s">
+        <v>165</v>
+      </c>
+      <c r="D28" s="532"/>
+      <c r="E28" s="532"/>
+      <c r="F28" s="532"/>
+      <c r="G28" s="532"/>
+      <c r="H28" s="532"/>
+      <c r="I28" s="532"/>
+      <c r="J28" s="532"/>
+      <c r="K28" s="449">
+        <v>157.178</v>
+      </c>
+      <c r="L28" s="450"/>
+      <c r="M28" s="450"/>
+      <c r="N28" s="450"/>
+      <c r="O28" s="450"/>
+      <c r="P28" s="451"/>
+      <c r="Q28" s="455">
+        <v>597.36099999999999</v>
+      </c>
+      <c r="R28" s="450"/>
+      <c r="S28" s="450"/>
+      <c r="T28" s="450"/>
+      <c r="U28" s="450"/>
+      <c r="V28" s="451"/>
+      <c r="W28" s="533">
+        <v>755</v>
+      </c>
+      <c r="X28" s="533"/>
+      <c r="Y28" s="533"/>
+      <c r="Z28" s="533"/>
+      <c r="AA28" s="534">
+        <v>0.8</v>
+      </c>
+      <c r="AB28" s="534"/>
+      <c r="AC28" s="534"/>
+      <c r="AD28" s="535"/>
+      <c r="AE28" s="430">
+        <v>324</v>
+      </c>
+      <c r="AF28" s="431"/>
+      <c r="AG28" s="431"/>
+      <c r="AH28" s="431"/>
+      <c r="AI28" s="432"/>
+      <c r="AJ28" s="534">
+        <v>233</v>
+      </c>
+      <c r="AK28" s="534"/>
+      <c r="AL28" s="534"/>
+      <c r="AM28" s="534"/>
+      <c r="AN28" s="535"/>
+    </row>
+    <row r="29" spans="2:57" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C29" s="525" t="s">
+        <v>166</v>
+      </c>
+      <c r="D29" s="526"/>
+      <c r="E29" s="526"/>
+      <c r="F29" s="526"/>
+      <c r="G29" s="526"/>
+      <c r="H29" s="526"/>
+      <c r="I29" s="526"/>
+      <c r="J29" s="526"/>
+      <c r="K29" s="413">
+        <v>3542.1590000000001</v>
+      </c>
+      <c r="L29" s="414"/>
+      <c r="M29" s="414"/>
+      <c r="N29" s="414"/>
+      <c r="O29" s="414"/>
+      <c r="P29" s="415"/>
+      <c r="Q29" s="419">
+        <v>1012.4</v>
+      </c>
+      <c r="R29" s="414"/>
+      <c r="S29" s="414"/>
+      <c r="T29" s="414"/>
+      <c r="U29" s="414"/>
+      <c r="V29" s="415"/>
+      <c r="W29" s="527">
+        <v>4555</v>
+      </c>
+      <c r="X29" s="527"/>
+      <c r="Y29" s="527"/>
+      <c r="Z29" s="527"/>
+      <c r="AA29" s="518">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AB29" s="518"/>
+      <c r="AC29" s="518"/>
+      <c r="AD29" s="519"/>
+      <c r="AE29" s="407">
+        <v>2463</v>
+      </c>
+      <c r="AF29" s="408"/>
+      <c r="AG29" s="408"/>
+      <c r="AH29" s="408"/>
+      <c r="AI29" s="409"/>
+      <c r="AJ29" s="518">
+        <v>184.9</v>
+      </c>
+      <c r="AK29" s="518"/>
+      <c r="AL29" s="518"/>
+      <c r="AM29" s="518"/>
+      <c r="AN29" s="519"/>
+    </row>
+    <row r="30" spans="2:57" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C30" s="525" t="s">
         <v>167</v>
       </c>
-      <c r="AB27" s="559"/>
-[...9 lines deleted...]
-      <c r="AJ27" s="551" t="s">
+      <c r="D30" s="526"/>
+      <c r="E30" s="526"/>
+      <c r="F30" s="526"/>
+      <c r="G30" s="526"/>
+      <c r="H30" s="526"/>
+      <c r="I30" s="526"/>
+      <c r="J30" s="526"/>
+      <c r="K30" s="413">
+        <v>236.44399999999999</v>
+      </c>
+      <c r="L30" s="414"/>
+      <c r="M30" s="414"/>
+      <c r="N30" s="414"/>
+      <c r="O30" s="414"/>
+      <c r="P30" s="415"/>
+      <c r="Q30" s="419">
+        <v>3801.1930000000002</v>
+      </c>
+      <c r="R30" s="414"/>
+      <c r="S30" s="414"/>
+      <c r="T30" s="414"/>
+      <c r="U30" s="414"/>
+      <c r="V30" s="415"/>
+      <c r="W30" s="527">
+        <v>4038</v>
+      </c>
+      <c r="X30" s="527"/>
+      <c r="Y30" s="527"/>
+      <c r="Z30" s="527"/>
+      <c r="AA30" s="518">
+        <v>4</v>
+      </c>
+      <c r="AB30" s="518"/>
+      <c r="AC30" s="518"/>
+      <c r="AD30" s="519"/>
+      <c r="AE30" s="407">
+        <v>5055</v>
+      </c>
+      <c r="AF30" s="408"/>
+      <c r="AG30" s="408"/>
+      <c r="AH30" s="408"/>
+      <c r="AI30" s="409"/>
+      <c r="AJ30" s="518">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="AK30" s="518"/>
+      <c r="AL30" s="518"/>
+      <c r="AM30" s="518"/>
+      <c r="AN30" s="519"/>
+    </row>
+    <row r="31" spans="2:57" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C31" s="525" t="s">
         <v>168</v>
       </c>
-      <c r="AK27" s="547"/>
-[...193 lines deleted...]
-      <c r="W31" s="573">
+      <c r="D31" s="526"/>
+      <c r="E31" s="526"/>
+      <c r="F31" s="526"/>
+      <c r="G31" s="526"/>
+      <c r="H31" s="526"/>
+      <c r="I31" s="526"/>
+      <c r="J31" s="526"/>
+      <c r="K31" s="413">
+        <v>16710.366000000002</v>
+      </c>
+      <c r="L31" s="414"/>
+      <c r="M31" s="414"/>
+      <c r="N31" s="414"/>
+      <c r="O31" s="414"/>
+      <c r="P31" s="415"/>
+      <c r="Q31" s="419">
+        <v>5599.0540000000001</v>
+      </c>
+      <c r="R31" s="414"/>
+      <c r="S31" s="414"/>
+      <c r="T31" s="414"/>
+      <c r="U31" s="414"/>
+      <c r="V31" s="415"/>
+      <c r="W31" s="527">
+        <v>22309</v>
+      </c>
+      <c r="X31" s="527"/>
+      <c r="Y31" s="527"/>
+      <c r="Z31" s="527"/>
+      <c r="AA31" s="518">
+        <v>22.3</v>
+      </c>
+      <c r="AB31" s="518"/>
+      <c r="AC31" s="518"/>
+      <c r="AD31" s="519"/>
+      <c r="AE31" s="407">
         <v>18604</v>
       </c>
-      <c r="X31" s="573"/>
-[...21 lines deleted...]
-      <c r="AN31" s="570"/>
+      <c r="AF31" s="408"/>
+      <c r="AG31" s="408"/>
+      <c r="AH31" s="408"/>
+      <c r="AI31" s="409"/>
+      <c r="AJ31" s="518">
+        <v>119.9</v>
+      </c>
+      <c r="AK31" s="518"/>
+      <c r="AL31" s="518"/>
+      <c r="AM31" s="518"/>
+      <c r="AN31" s="519"/>
     </row>
     <row r="32" spans="2:57" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C32" s="571" t="s">
-[...25 lines deleted...]
-      <c r="W32" s="573">
+      <c r="C32" s="525" t="s">
+        <v>169</v>
+      </c>
+      <c r="D32" s="526"/>
+      <c r="E32" s="526"/>
+      <c r="F32" s="526"/>
+      <c r="G32" s="526"/>
+      <c r="H32" s="526"/>
+      <c r="I32" s="526"/>
+      <c r="J32" s="526"/>
+      <c r="K32" s="413">
+        <v>884.23</v>
+      </c>
+      <c r="L32" s="414"/>
+      <c r="M32" s="414"/>
+      <c r="N32" s="414"/>
+      <c r="O32" s="414"/>
+      <c r="P32" s="415"/>
+      <c r="Q32" s="419">
+        <v>1707.261</v>
+      </c>
+      <c r="R32" s="414"/>
+      <c r="S32" s="414"/>
+      <c r="T32" s="414"/>
+      <c r="U32" s="414"/>
+      <c r="V32" s="415"/>
+      <c r="W32" s="527">
+        <v>2591</v>
+      </c>
+      <c r="X32" s="527"/>
+      <c r="Y32" s="527"/>
+      <c r="Z32" s="527"/>
+      <c r="AA32" s="518">
+        <v>2.6</v>
+      </c>
+      <c r="AB32" s="518"/>
+      <c r="AC32" s="518"/>
+      <c r="AD32" s="519"/>
+      <c r="AE32" s="407">
         <v>2492</v>
       </c>
-      <c r="X32" s="573"/>
-[...21 lines deleted...]
-      <c r="AN32" s="570"/>
+      <c r="AF32" s="408"/>
+      <c r="AG32" s="408"/>
+      <c r="AH32" s="408"/>
+      <c r="AI32" s="409"/>
+      <c r="AJ32" s="518">
+        <v>104</v>
+      </c>
+      <c r="AK32" s="518"/>
+      <c r="AL32" s="518"/>
+      <c r="AM32" s="518"/>
+      <c r="AN32" s="519"/>
     </row>
     <row r="33" spans="3:40" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C33" s="571" t="s">
-[...25 lines deleted...]
-      <c r="W33" s="573">
+      <c r="C33" s="525" t="s">
+        <v>170</v>
+      </c>
+      <c r="D33" s="526"/>
+      <c r="E33" s="526"/>
+      <c r="F33" s="526"/>
+      <c r="G33" s="526"/>
+      <c r="H33" s="526"/>
+      <c r="I33" s="526"/>
+      <c r="J33" s="526"/>
+      <c r="K33" s="413">
+        <v>59189.337</v>
+      </c>
+      <c r="L33" s="414"/>
+      <c r="M33" s="414"/>
+      <c r="N33" s="414"/>
+      <c r="O33" s="414"/>
+      <c r="P33" s="415"/>
+      <c r="Q33" s="419">
+        <v>0</v>
+      </c>
+      <c r="R33" s="414"/>
+      <c r="S33" s="414"/>
+      <c r="T33" s="414"/>
+      <c r="U33" s="414"/>
+      <c r="V33" s="415"/>
+      <c r="W33" s="527">
+        <v>59189</v>
+      </c>
+      <c r="X33" s="527"/>
+      <c r="Y33" s="527"/>
+      <c r="Z33" s="527"/>
+      <c r="AA33" s="518">
+        <v>59.3</v>
+      </c>
+      <c r="AB33" s="518"/>
+      <c r="AC33" s="518"/>
+      <c r="AD33" s="519"/>
+      <c r="AE33" s="407">
         <v>58403</v>
       </c>
-      <c r="X33" s="573"/>
-[...21 lines deleted...]
-      <c r="AN33" s="570"/>
+      <c r="AF33" s="408"/>
+      <c r="AG33" s="408"/>
+      <c r="AH33" s="408"/>
+      <c r="AI33" s="409"/>
+      <c r="AJ33" s="518">
+        <v>101.3</v>
+      </c>
+      <c r="AK33" s="518"/>
+      <c r="AL33" s="518"/>
+      <c r="AM33" s="518"/>
+      <c r="AN33" s="519"/>
     </row>
     <row r="34" spans="3:40" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C34" s="584" t="s">
-[...25 lines deleted...]
-      <c r="W34" s="585">
+      <c r="C34" s="520" t="s">
+        <v>171</v>
+      </c>
+      <c r="D34" s="521"/>
+      <c r="E34" s="521"/>
+      <c r="F34" s="521"/>
+      <c r="G34" s="521"/>
+      <c r="H34" s="521"/>
+      <c r="I34" s="521"/>
+      <c r="J34" s="521"/>
+      <c r="K34" s="439">
+        <v>6043.38</v>
+      </c>
+      <c r="L34" s="440"/>
+      <c r="M34" s="440"/>
+      <c r="N34" s="440"/>
+      <c r="O34" s="440"/>
+      <c r="P34" s="441"/>
+      <c r="Q34" s="442">
+        <v>364.85700000000003</v>
+      </c>
+      <c r="R34" s="440"/>
+      <c r="S34" s="440"/>
+      <c r="T34" s="440"/>
+      <c r="U34" s="440"/>
+      <c r="V34" s="441"/>
+      <c r="W34" s="522">
+        <v>6408</v>
+      </c>
+      <c r="X34" s="522"/>
+      <c r="Y34" s="522"/>
+      <c r="Z34" s="522"/>
+      <c r="AA34" s="523">
+        <v>6.4</v>
+      </c>
+      <c r="AB34" s="523"/>
+      <c r="AC34" s="523"/>
+      <c r="AD34" s="524"/>
+      <c r="AE34" s="446">
         <v>4558</v>
       </c>
-      <c r="X34" s="585"/>
-[...21 lines deleted...]
-      <c r="AN34" s="587"/>
+      <c r="AF34" s="447"/>
+      <c r="AG34" s="447"/>
+      <c r="AH34" s="447"/>
+      <c r="AI34" s="448"/>
+      <c r="AJ34" s="523">
+        <v>140.6</v>
+      </c>
+      <c r="AK34" s="523"/>
+      <c r="AL34" s="523"/>
+      <c r="AM34" s="523"/>
+      <c r="AN34" s="524"/>
     </row>
     <row r="35" spans="3:40" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C35" s="546" t="s">
-[...25 lines deleted...]
-      <c r="W35" s="580">
+      <c r="C35" s="508" t="s">
+        <v>53</v>
+      </c>
+      <c r="D35" s="509"/>
+      <c r="E35" s="509"/>
+      <c r="F35" s="509"/>
+      <c r="G35" s="509"/>
+      <c r="H35" s="509"/>
+      <c r="I35" s="509"/>
+      <c r="J35" s="509"/>
+      <c r="K35" s="510">
+        <v>86763.093999999997</v>
+      </c>
+      <c r="L35" s="511"/>
+      <c r="M35" s="511"/>
+      <c r="N35" s="511"/>
+      <c r="O35" s="511"/>
+      <c r="P35" s="512"/>
+      <c r="Q35" s="513">
+        <v>13082.126</v>
+      </c>
+      <c r="R35" s="511"/>
+      <c r="S35" s="511"/>
+      <c r="T35" s="511"/>
+      <c r="U35" s="511"/>
+      <c r="V35" s="512"/>
+      <c r="W35" s="514">
+        <v>99845</v>
+      </c>
+      <c r="X35" s="514"/>
+      <c r="Y35" s="514"/>
+      <c r="Z35" s="514"/>
+      <c r="AA35" s="506">
+        <v>100</v>
+      </c>
+      <c r="AB35" s="506"/>
+      <c r="AC35" s="506"/>
+      <c r="AD35" s="507"/>
+      <c r="AE35" s="515">
         <v>91899</v>
       </c>
-      <c r="X35" s="580"/>
-[...21 lines deleted...]
-      <c r="AN35" s="575"/>
+      <c r="AF35" s="516"/>
+      <c r="AG35" s="516"/>
+      <c r="AH35" s="516"/>
+      <c r="AI35" s="517"/>
+      <c r="AJ35" s="506">
+        <v>108.6</v>
+      </c>
+      <c r="AK35" s="506"/>
+      <c r="AL35" s="506"/>
+      <c r="AM35" s="506"/>
+      <c r="AN35" s="507"/>
     </row>
     <row r="36" spans="3:40" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D36" s="41" t="s">
-        <v>183</v>
+      <c r="D36" s="40" t="s">
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="146">
     <mergeCell ref="AJ35:AN35"/>
     <mergeCell ref="C35:J35"/>
     <mergeCell ref="K35:P35"/>
     <mergeCell ref="Q35:V35"/>
     <mergeCell ref="W35:Z35"/>
     <mergeCell ref="AA35:AD35"/>
     <mergeCell ref="AE35:AI35"/>
     <mergeCell ref="AJ33:AN33"/>
     <mergeCell ref="C34:J34"/>
     <mergeCell ref="K34:P34"/>
     <mergeCell ref="Q34:V34"/>
     <mergeCell ref="W34:Z34"/>
     <mergeCell ref="AA34:AD34"/>
     <mergeCell ref="AE34:AI34"/>
     <mergeCell ref="AJ34:AN34"/>
     <mergeCell ref="C33:J33"/>
     <mergeCell ref="K33:P33"/>
     <mergeCell ref="Q33:V33"/>
     <mergeCell ref="W33:Z33"/>
     <mergeCell ref="AA33:AD33"/>
     <mergeCell ref="AE33:AI33"/>
     <mergeCell ref="AJ31:AN31"/>
     <mergeCell ref="C32:J32"/>
     <mergeCell ref="K32:P32"/>
     <mergeCell ref="Q32:V32"/>
     <mergeCell ref="W32:Z32"/>
     <mergeCell ref="AA32:AD32"/>
     <mergeCell ref="AE32:AI32"/>
     <mergeCell ref="AJ32:AN32"/>
     <mergeCell ref="C31:J31"/>
     <mergeCell ref="K31:P31"/>
     <mergeCell ref="Q31:V31"/>
     <mergeCell ref="W31:Z31"/>
     <mergeCell ref="AA31:AD31"/>
     <mergeCell ref="AE31:AI31"/>
-    <mergeCell ref="C28:J28"/>
-[...5 lines deleted...]
-    <mergeCell ref="AJ28:AN28"/>
     <mergeCell ref="AJ29:AN29"/>
     <mergeCell ref="C30:J30"/>
     <mergeCell ref="K30:P30"/>
     <mergeCell ref="Q30:V30"/>
     <mergeCell ref="W30:Z30"/>
     <mergeCell ref="AA30:AD30"/>
     <mergeCell ref="AE30:AI30"/>
     <mergeCell ref="AJ30:AN30"/>
     <mergeCell ref="C29:J29"/>
     <mergeCell ref="K29:P29"/>
     <mergeCell ref="Q29:V29"/>
     <mergeCell ref="W29:Z29"/>
     <mergeCell ref="AA29:AD29"/>
     <mergeCell ref="AE29:AI29"/>
+    <mergeCell ref="AE27:AI27"/>
+    <mergeCell ref="AJ27:AN27"/>
+    <mergeCell ref="C28:J28"/>
+    <mergeCell ref="K28:P28"/>
+    <mergeCell ref="Q28:V28"/>
+    <mergeCell ref="W28:Z28"/>
+    <mergeCell ref="AA28:AD28"/>
+    <mergeCell ref="AE28:AI28"/>
+    <mergeCell ref="AJ28:AN28"/>
+    <mergeCell ref="AR22:AT22"/>
     <mergeCell ref="AG25:AN25"/>
     <mergeCell ref="C26:J27"/>
     <mergeCell ref="K26:P27"/>
     <mergeCell ref="Q26:V27"/>
     <mergeCell ref="W26:AD26"/>
     <mergeCell ref="AE26:AI26"/>
     <mergeCell ref="AJ26:AN26"/>
     <mergeCell ref="W27:Z27"/>
     <mergeCell ref="AA27:AD27"/>
-    <mergeCell ref="AE27:AI27"/>
-    <mergeCell ref="AJ27:AN27"/>
+    <mergeCell ref="Z22:AB22"/>
+    <mergeCell ref="AC22:AE22"/>
+    <mergeCell ref="AF22:AH22"/>
+    <mergeCell ref="AI22:AK22"/>
+    <mergeCell ref="AL22:AN22"/>
+    <mergeCell ref="AO22:AQ22"/>
     <mergeCell ref="AI21:AK21"/>
     <mergeCell ref="AL21:AN21"/>
     <mergeCell ref="AO21:AQ21"/>
     <mergeCell ref="AR21:AT21"/>
     <mergeCell ref="C22:J22"/>
     <mergeCell ref="K22:M22"/>
     <mergeCell ref="N22:P22"/>
     <mergeCell ref="Q22:S22"/>
     <mergeCell ref="T22:V22"/>
     <mergeCell ref="W22:Y22"/>
-    <mergeCell ref="AR22:AT22"/>
-[...5 lines deleted...]
-    <mergeCell ref="AO22:AQ22"/>
+    <mergeCell ref="AR20:AT20"/>
     <mergeCell ref="C21:J21"/>
     <mergeCell ref="K21:M21"/>
     <mergeCell ref="N21:P21"/>
     <mergeCell ref="Q21:S21"/>
     <mergeCell ref="T21:V21"/>
     <mergeCell ref="W21:Y21"/>
     <mergeCell ref="Z21:AB21"/>
     <mergeCell ref="AC21:AE21"/>
     <mergeCell ref="AF21:AH21"/>
+    <mergeCell ref="Z20:AB20"/>
+    <mergeCell ref="AC20:AE20"/>
+    <mergeCell ref="AF20:AH20"/>
+    <mergeCell ref="AI20:AK20"/>
+    <mergeCell ref="AL20:AN20"/>
+    <mergeCell ref="AO20:AQ20"/>
     <mergeCell ref="AI19:AK19"/>
     <mergeCell ref="AL19:AN19"/>
     <mergeCell ref="AO19:AQ19"/>
     <mergeCell ref="AR19:AT19"/>
     <mergeCell ref="C20:J20"/>
     <mergeCell ref="K20:M20"/>
     <mergeCell ref="N20:P20"/>
     <mergeCell ref="Q20:S20"/>
     <mergeCell ref="T20:V20"/>
     <mergeCell ref="W20:Y20"/>
-    <mergeCell ref="AR20:AT20"/>
-[...5 lines deleted...]
-    <mergeCell ref="AO20:AQ20"/>
+    <mergeCell ref="AR18:AT18"/>
     <mergeCell ref="C19:J19"/>
     <mergeCell ref="K19:M19"/>
     <mergeCell ref="N19:P19"/>
     <mergeCell ref="Q19:S19"/>
     <mergeCell ref="T19:V19"/>
     <mergeCell ref="W19:Y19"/>
     <mergeCell ref="Z19:AB19"/>
     <mergeCell ref="AC19:AE19"/>
     <mergeCell ref="AF19:AH19"/>
+    <mergeCell ref="Z18:AB18"/>
+    <mergeCell ref="AC18:AE18"/>
+    <mergeCell ref="AF18:AH18"/>
+    <mergeCell ref="AI18:AK18"/>
+    <mergeCell ref="AL18:AN18"/>
+    <mergeCell ref="AO18:AQ18"/>
+    <mergeCell ref="AI17:AK17"/>
+    <mergeCell ref="AL17:AN17"/>
     <mergeCell ref="AO17:AQ17"/>
     <mergeCell ref="AR17:AT17"/>
     <mergeCell ref="C18:J18"/>
     <mergeCell ref="K18:M18"/>
     <mergeCell ref="N18:P18"/>
     <mergeCell ref="Q18:S18"/>
     <mergeCell ref="T18:V18"/>
     <mergeCell ref="W18:Y18"/>
-    <mergeCell ref="AR18:AT18"/>
-[...5 lines deleted...]
-    <mergeCell ref="AO18:AQ18"/>
     <mergeCell ref="AF16:AN16"/>
     <mergeCell ref="C17:J17"/>
     <mergeCell ref="K17:M17"/>
     <mergeCell ref="N17:P17"/>
     <mergeCell ref="Q17:S17"/>
     <mergeCell ref="T17:V17"/>
     <mergeCell ref="W17:Y17"/>
     <mergeCell ref="Z17:AB17"/>
     <mergeCell ref="AC17:AE17"/>
     <mergeCell ref="AF17:AH17"/>
-    <mergeCell ref="AI17:AK17"/>
-    <mergeCell ref="AL17:AN17"/>
   </mergeCells>
-  <phoneticPr fontId="5"/>
+  <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.86614173228346458" right="0.39370078740157483" top="0.59055118110236227" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ 明朝,標準"- 27 -</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72CAC191-AF93-48BC-96A3-C84F19D6CEF3}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E18251E4-C6D3-4E26-868A-B702B83CC3DE}">
+  <sheetPr codeName="Sheet10">
     <tabColor rgb="FFCCFFCC"/>
   </sheetPr>
   <dimension ref="C2:BJ50"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="98" zoomScaleNormal="100" zoomScaleSheetLayoutView="98" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="BB30" sqref="BB30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.21875" defaultRowHeight="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.21875" style="41" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="63" max="16384" width="3.21875" style="41"/>
+    <col min="1" max="1" width="3.21875" style="40" customWidth="1"/>
+    <col min="2" max="2" width="2.44140625" style="40" customWidth="1"/>
+    <col min="3" max="3" width="2.33203125" style="40" customWidth="1"/>
+    <col min="4" max="4" width="3.21875" style="40" customWidth="1"/>
+    <col min="5" max="14" width="2.33203125" style="40" customWidth="1"/>
+    <col min="15" max="25" width="1.88671875" style="40" customWidth="1"/>
+    <col min="26" max="26" width="2" style="40" customWidth="1"/>
+    <col min="27" max="42" width="1.88671875" style="40" customWidth="1"/>
+    <col min="43" max="44" width="2.44140625" style="40" customWidth="1"/>
+    <col min="45" max="57" width="3.21875" style="40"/>
+    <col min="58" max="58" width="10.6640625" style="40" customWidth="1"/>
+    <col min="59" max="60" width="3.21875" style="40"/>
+    <col min="61" max="62" width="6.109375" style="40" customWidth="1"/>
+    <col min="63" max="16384" width="3.21875" style="40"/>
   </cols>
   <sheetData>
     <row r="2" spans="4:51" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D2" s="2" t="s">
-        <v>212</v>
+        <v>172</v>
       </c>
     </row>
     <row r="3" spans="4:51" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D3" s="73"/>
-[...41 lines deleted...]
-      <c r="AT3" s="74"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="687" t="s">
+        <v>238</v>
+      </c>
+      <c r="F3" s="687"/>
+      <c r="G3" s="687"/>
+      <c r="H3" s="687"/>
+      <c r="I3" s="687"/>
+      <c r="J3" s="687"/>
+      <c r="K3" s="687"/>
+      <c r="L3" s="687"/>
+      <c r="M3" s="687"/>
+      <c r="N3" s="687"/>
+      <c r="O3" s="687"/>
+      <c r="P3" s="687"/>
+      <c r="Q3" s="687"/>
+      <c r="R3" s="687"/>
+      <c r="S3" s="687"/>
+      <c r="T3" s="687"/>
+      <c r="U3" s="687"/>
+      <c r="V3" s="687"/>
+      <c r="W3" s="687"/>
+      <c r="X3" s="687"/>
+      <c r="Y3" s="687"/>
+      <c r="Z3" s="687"/>
+      <c r="AA3" s="687"/>
+      <c r="AB3" s="687"/>
+      <c r="AC3" s="687"/>
+      <c r="AD3" s="687"/>
+      <c r="AE3" s="687"/>
+      <c r="AF3" s="687"/>
+      <c r="AG3" s="687"/>
+      <c r="AH3" s="687"/>
+      <c r="AI3" s="687"/>
+      <c r="AJ3" s="687"/>
+      <c r="AK3" s="687"/>
+      <c r="AL3" s="687"/>
+      <c r="AM3" s="687"/>
+      <c r="AN3" s="687"/>
+      <c r="AO3" s="687"/>
+      <c r="AP3" s="687"/>
+      <c r="AQ3" s="687"/>
+      <c r="AT3" s="68"/>
     </row>
     <row r="4" spans="4:51" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D4" s="75"/>
-[...41 lines deleted...]
-      <c r="AT4" s="74"/>
+      <c r="D4" s="69"/>
+      <c r="E4" s="687" t="s">
+        <v>239</v>
+      </c>
+      <c r="F4" s="687"/>
+      <c r="G4" s="687"/>
+      <c r="H4" s="687"/>
+      <c r="I4" s="687"/>
+      <c r="J4" s="687"/>
+      <c r="K4" s="687"/>
+      <c r="L4" s="687"/>
+      <c r="M4" s="687"/>
+      <c r="N4" s="687"/>
+      <c r="O4" s="687"/>
+      <c r="P4" s="687"/>
+      <c r="Q4" s="687"/>
+      <c r="R4" s="687"/>
+      <c r="S4" s="687"/>
+      <c r="T4" s="687"/>
+      <c r="U4" s="687"/>
+      <c r="V4" s="687"/>
+      <c r="W4" s="687"/>
+      <c r="X4" s="687"/>
+      <c r="Y4" s="687"/>
+      <c r="Z4" s="687"/>
+      <c r="AA4" s="687"/>
+      <c r="AB4" s="687"/>
+      <c r="AC4" s="687"/>
+      <c r="AD4" s="687"/>
+      <c r="AE4" s="687"/>
+      <c r="AF4" s="687"/>
+      <c r="AG4" s="687"/>
+      <c r="AH4" s="687"/>
+      <c r="AI4" s="687"/>
+      <c r="AJ4" s="687"/>
+      <c r="AK4" s="687"/>
+      <c r="AL4" s="687"/>
+      <c r="AM4" s="687"/>
+      <c r="AN4" s="687"/>
+      <c r="AO4" s="687"/>
+      <c r="AP4" s="687"/>
+      <c r="AQ4" s="687"/>
+      <c r="AT4" s="68"/>
     </row>
     <row r="5" spans="4:51" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D5" s="73"/>
-[...41 lines deleted...]
-      <c r="AT5" s="74"/>
+      <c r="D5" s="67"/>
+      <c r="E5" s="687" t="s">
+        <v>240</v>
+      </c>
+      <c r="F5" s="687"/>
+      <c r="G5" s="687"/>
+      <c r="H5" s="687"/>
+      <c r="I5" s="687"/>
+      <c r="J5" s="687"/>
+      <c r="K5" s="687"/>
+      <c r="L5" s="687"/>
+      <c r="M5" s="687"/>
+      <c r="N5" s="687"/>
+      <c r="O5" s="687"/>
+      <c r="P5" s="687"/>
+      <c r="Q5" s="687"/>
+      <c r="R5" s="687"/>
+      <c r="S5" s="687"/>
+      <c r="T5" s="687"/>
+      <c r="U5" s="687"/>
+      <c r="V5" s="687"/>
+      <c r="W5" s="687"/>
+      <c r="X5" s="687"/>
+      <c r="Y5" s="687"/>
+      <c r="Z5" s="687"/>
+      <c r="AA5" s="687"/>
+      <c r="AB5" s="687"/>
+      <c r="AC5" s="687"/>
+      <c r="AD5" s="687"/>
+      <c r="AE5" s="687"/>
+      <c r="AF5" s="687"/>
+      <c r="AG5" s="687"/>
+      <c r="AH5" s="687"/>
+      <c r="AI5" s="687"/>
+      <c r="AJ5" s="687"/>
+      <c r="AK5" s="687"/>
+      <c r="AL5" s="687"/>
+      <c r="AM5" s="687"/>
+      <c r="AN5" s="687"/>
+      <c r="AO5" s="687"/>
+      <c r="AP5" s="687"/>
+      <c r="AQ5" s="687"/>
+      <c r="AT5" s="68"/>
     </row>
     <row r="6" spans="4:51" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D6" s="73"/>
-[...41 lines deleted...]
-      <c r="AT6" s="74"/>
+      <c r="D6" s="67"/>
+      <c r="E6" s="687" t="s">
+        <v>241</v>
+      </c>
+      <c r="F6" s="687"/>
+      <c r="G6" s="687"/>
+      <c r="H6" s="687"/>
+      <c r="I6" s="687"/>
+      <c r="J6" s="687"/>
+      <c r="K6" s="687"/>
+      <c r="L6" s="687"/>
+      <c r="M6" s="687"/>
+      <c r="N6" s="687"/>
+      <c r="O6" s="687"/>
+      <c r="P6" s="687"/>
+      <c r="Q6" s="687"/>
+      <c r="R6" s="687"/>
+      <c r="S6" s="687"/>
+      <c r="T6" s="687"/>
+      <c r="U6" s="687"/>
+      <c r="V6" s="687"/>
+      <c r="W6" s="687"/>
+      <c r="X6" s="687"/>
+      <c r="Y6" s="687"/>
+      <c r="Z6" s="687"/>
+      <c r="AA6" s="687"/>
+      <c r="AB6" s="687"/>
+      <c r="AC6" s="687"/>
+      <c r="AD6" s="687"/>
+      <c r="AE6" s="687"/>
+      <c r="AF6" s="687"/>
+      <c r="AG6" s="687"/>
+      <c r="AH6" s="687"/>
+      <c r="AI6" s="687"/>
+      <c r="AJ6" s="687"/>
+      <c r="AK6" s="687"/>
+      <c r="AL6" s="687"/>
+      <c r="AM6" s="687"/>
+      <c r="AN6" s="687"/>
+      <c r="AO6" s="687"/>
+      <c r="AP6" s="687"/>
+      <c r="AQ6" s="687"/>
+      <c r="AT6" s="68"/>
     </row>
     <row r="7" spans="4:51" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D7" s="73"/>
-[...41 lines deleted...]
-      <c r="AT7" s="74"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="688" t="s">
+        <v>173</v>
+      </c>
+      <c r="F7" s="688"/>
+      <c r="G7" s="688"/>
+      <c r="H7" s="688"/>
+      <c r="I7" s="688"/>
+      <c r="J7" s="688"/>
+      <c r="K7" s="688"/>
+      <c r="L7" s="688"/>
+      <c r="M7" s="688"/>
+      <c r="N7" s="688"/>
+      <c r="O7" s="688"/>
+      <c r="P7" s="688"/>
+      <c r="Q7" s="688"/>
+      <c r="R7" s="688"/>
+      <c r="S7" s="688"/>
+      <c r="T7" s="688"/>
+      <c r="U7" s="688"/>
+      <c r="V7" s="688"/>
+      <c r="W7" s="688"/>
+      <c r="X7" s="688"/>
+      <c r="Y7" s="688"/>
+      <c r="Z7" s="688"/>
+      <c r="AA7" s="688"/>
+      <c r="AB7" s="688"/>
+      <c r="AC7" s="688"/>
+      <c r="AD7" s="688"/>
+      <c r="AE7" s="688"/>
+      <c r="AF7" s="688"/>
+      <c r="AG7" s="688"/>
+      <c r="AH7" s="688"/>
+      <c r="AI7" s="688"/>
+      <c r="AJ7" s="688"/>
+      <c r="AK7" s="688"/>
+      <c r="AL7" s="688"/>
+      <c r="AM7" s="688"/>
+      <c r="AN7" s="688"/>
+      <c r="AO7" s="688"/>
+      <c r="AP7" s="688"/>
+      <c r="AQ7" s="688"/>
+      <c r="AT7" s="68"/>
     </row>
     <row r="8" spans="4:51" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D8" s="73"/>
-[...40 lines deleted...]
-      <c r="AQ8" s="588"/>
+      <c r="D8" s="67"/>
+      <c r="E8" s="687" t="s">
+        <v>242</v>
+      </c>
+      <c r="F8" s="687"/>
+      <c r="G8" s="687"/>
+      <c r="H8" s="687"/>
+      <c r="I8" s="687"/>
+      <c r="J8" s="687"/>
+      <c r="K8" s="687"/>
+      <c r="L8" s="687"/>
+      <c r="M8" s="687"/>
+      <c r="N8" s="687"/>
+      <c r="O8" s="687"/>
+      <c r="P8" s="687"/>
+      <c r="Q8" s="687"/>
+      <c r="R8" s="687"/>
+      <c r="S8" s="687"/>
+      <c r="T8" s="687"/>
+      <c r="U8" s="687"/>
+      <c r="V8" s="687"/>
+      <c r="W8" s="687"/>
+      <c r="X8" s="687"/>
+      <c r="Y8" s="687"/>
+      <c r="Z8" s="687"/>
+      <c r="AA8" s="687"/>
+      <c r="AB8" s="687"/>
+      <c r="AC8" s="687"/>
+      <c r="AD8" s="687"/>
+      <c r="AE8" s="687"/>
+      <c r="AF8" s="687"/>
+      <c r="AG8" s="687"/>
+      <c r="AH8" s="687"/>
+      <c r="AI8" s="687"/>
+      <c r="AJ8" s="687"/>
+      <c r="AK8" s="687"/>
+      <c r="AL8" s="687"/>
+      <c r="AM8" s="687"/>
+      <c r="AN8" s="687"/>
+      <c r="AO8" s="687"/>
+      <c r="AP8" s="687"/>
+      <c r="AQ8" s="687"/>
     </row>
     <row r="9" spans="4:51" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D9" s="73"/>
-[...40 lines deleted...]
-      <c r="AQ9" s="588"/>
+      <c r="D9" s="67"/>
+      <c r="E9" s="687" t="s">
+        <v>243</v>
+      </c>
+      <c r="F9" s="687"/>
+      <c r="G9" s="687"/>
+      <c r="H9" s="687"/>
+      <c r="I9" s="687"/>
+      <c r="J9" s="687"/>
+      <c r="K9" s="687"/>
+      <c r="L9" s="687"/>
+      <c r="M9" s="687"/>
+      <c r="N9" s="687"/>
+      <c r="O9" s="687"/>
+      <c r="P9" s="687"/>
+      <c r="Q9" s="687"/>
+      <c r="R9" s="687"/>
+      <c r="S9" s="687"/>
+      <c r="T9" s="687"/>
+      <c r="U9" s="687"/>
+      <c r="V9" s="687"/>
+      <c r="W9" s="687"/>
+      <c r="X9" s="687"/>
+      <c r="Y9" s="687"/>
+      <c r="Z9" s="687"/>
+      <c r="AA9" s="687"/>
+      <c r="AB9" s="687"/>
+      <c r="AC9" s="687"/>
+      <c r="AD9" s="687"/>
+      <c r="AE9" s="687"/>
+      <c r="AF9" s="687"/>
+      <c r="AG9" s="687"/>
+      <c r="AH9" s="687"/>
+      <c r="AI9" s="687"/>
+      <c r="AJ9" s="687"/>
+      <c r="AK9" s="687"/>
+      <c r="AL9" s="687"/>
+      <c r="AM9" s="687"/>
+      <c r="AN9" s="687"/>
+      <c r="AO9" s="687"/>
+      <c r="AP9" s="687"/>
+      <c r="AQ9" s="687"/>
     </row>
     <row r="10" spans="4:51" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D10" s="73"/>
-[...40 lines deleted...]
-      <c r="AQ10" s="588"/>
+      <c r="D10" s="67"/>
+      <c r="E10" s="687" t="s">
+        <v>244</v>
+      </c>
+      <c r="F10" s="687"/>
+      <c r="G10" s="687"/>
+      <c r="H10" s="687"/>
+      <c r="I10" s="687"/>
+      <c r="J10" s="687"/>
+      <c r="K10" s="687"/>
+      <c r="L10" s="687"/>
+      <c r="M10" s="687"/>
+      <c r="N10" s="687"/>
+      <c r="O10" s="687"/>
+      <c r="P10" s="687"/>
+      <c r="Q10" s="687"/>
+      <c r="R10" s="687"/>
+      <c r="S10" s="687"/>
+      <c r="T10" s="687"/>
+      <c r="U10" s="687"/>
+      <c r="V10" s="687"/>
+      <c r="W10" s="687"/>
+      <c r="X10" s="687"/>
+      <c r="Y10" s="687"/>
+      <c r="Z10" s="687"/>
+      <c r="AA10" s="687"/>
+      <c r="AB10" s="687"/>
+      <c r="AC10" s="687"/>
+      <c r="AD10" s="687"/>
+      <c r="AE10" s="687"/>
+      <c r="AF10" s="687"/>
+      <c r="AG10" s="687"/>
+      <c r="AH10" s="687"/>
+      <c r="AI10" s="687"/>
+      <c r="AJ10" s="687"/>
+      <c r="AK10" s="687"/>
+      <c r="AL10" s="687"/>
+      <c r="AM10" s="687"/>
+      <c r="AN10" s="687"/>
+      <c r="AO10" s="687"/>
+      <c r="AP10" s="687"/>
+      <c r="AQ10" s="687"/>
     </row>
     <row r="11" spans="4:51" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D11" s="76"/>
-[...40 lines deleted...]
-      <c r="AQ11" s="588"/>
+      <c r="D11" s="70"/>
+      <c r="E11" s="687" t="s">
+        <v>245</v>
+      </c>
+      <c r="F11" s="687"/>
+      <c r="G11" s="687"/>
+      <c r="H11" s="687"/>
+      <c r="I11" s="687"/>
+      <c r="J11" s="687"/>
+      <c r="K11" s="687"/>
+      <c r="L11" s="687"/>
+      <c r="M11" s="687"/>
+      <c r="N11" s="687"/>
+      <c r="O11" s="687"/>
+      <c r="P11" s="687"/>
+      <c r="Q11" s="687"/>
+      <c r="R11" s="687"/>
+      <c r="S11" s="687"/>
+      <c r="T11" s="687"/>
+      <c r="U11" s="687"/>
+      <c r="V11" s="687"/>
+      <c r="W11" s="687"/>
+      <c r="X11" s="687"/>
+      <c r="Y11" s="687"/>
+      <c r="Z11" s="687"/>
+      <c r="AA11" s="687"/>
+      <c r="AB11" s="687"/>
+      <c r="AC11" s="687"/>
+      <c r="AD11" s="687"/>
+      <c r="AE11" s="687"/>
+      <c r="AF11" s="687"/>
+      <c r="AG11" s="687"/>
+      <c r="AH11" s="687"/>
+      <c r="AI11" s="687"/>
+      <c r="AJ11" s="687"/>
+      <c r="AK11" s="687"/>
+      <c r="AL11" s="687"/>
+      <c r="AM11" s="687"/>
+      <c r="AN11" s="687"/>
+      <c r="AO11" s="687"/>
+      <c r="AP11" s="687"/>
+      <c r="AQ11" s="687"/>
     </row>
     <row r="12" spans="4:51" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D12" s="75"/>
-[...40 lines deleted...]
-      <c r="AQ12" s="588"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="687" t="s">
+        <v>246</v>
+      </c>
+      <c r="F12" s="687"/>
+      <c r="G12" s="687"/>
+      <c r="H12" s="687"/>
+      <c r="I12" s="687"/>
+      <c r="J12" s="687"/>
+      <c r="K12" s="687"/>
+      <c r="L12" s="687"/>
+      <c r="M12" s="687"/>
+      <c r="N12" s="687"/>
+      <c r="O12" s="687"/>
+      <c r="P12" s="687"/>
+      <c r="Q12" s="687"/>
+      <c r="R12" s="687"/>
+      <c r="S12" s="687"/>
+      <c r="T12" s="687"/>
+      <c r="U12" s="687"/>
+      <c r="V12" s="687"/>
+      <c r="W12" s="687"/>
+      <c r="X12" s="687"/>
+      <c r="Y12" s="687"/>
+      <c r="Z12" s="687"/>
+      <c r="AA12" s="687"/>
+      <c r="AB12" s="687"/>
+      <c r="AC12" s="687"/>
+      <c r="AD12" s="687"/>
+      <c r="AE12" s="687"/>
+      <c r="AF12" s="687"/>
+      <c r="AG12" s="687"/>
+      <c r="AH12" s="687"/>
+      <c r="AI12" s="687"/>
+      <c r="AJ12" s="687"/>
+      <c r="AK12" s="687"/>
+      <c r="AL12" s="687"/>
+      <c r="AM12" s="687"/>
+      <c r="AN12" s="687"/>
+      <c r="AO12" s="687"/>
+      <c r="AP12" s="687"/>
+      <c r="AQ12" s="687"/>
     </row>
     <row r="13" spans="4:51" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D13" s="75"/>
-[...40 lines deleted...]
-      <c r="AQ13" s="588"/>
+      <c r="D13" s="69"/>
+      <c r="E13" s="687" t="s">
+        <v>247</v>
+      </c>
+      <c r="F13" s="687"/>
+      <c r="G13" s="687"/>
+      <c r="H13" s="687"/>
+      <c r="I13" s="687"/>
+      <c r="J13" s="687"/>
+      <c r="K13" s="687"/>
+      <c r="L13" s="687"/>
+      <c r="M13" s="687"/>
+      <c r="N13" s="687"/>
+      <c r="O13" s="687"/>
+      <c r="P13" s="687"/>
+      <c r="Q13" s="687"/>
+      <c r="R13" s="687"/>
+      <c r="S13" s="687"/>
+      <c r="T13" s="687"/>
+      <c r="U13" s="687"/>
+      <c r="V13" s="687"/>
+      <c r="W13" s="687"/>
+      <c r="X13" s="687"/>
+      <c r="Y13" s="687"/>
+      <c r="Z13" s="687"/>
+      <c r="AA13" s="687"/>
+      <c r="AB13" s="687"/>
+      <c r="AC13" s="687"/>
+      <c r="AD13" s="687"/>
+      <c r="AE13" s="687"/>
+      <c r="AF13" s="687"/>
+      <c r="AG13" s="687"/>
+      <c r="AH13" s="687"/>
+      <c r="AI13" s="687"/>
+      <c r="AJ13" s="687"/>
+      <c r="AK13" s="687"/>
+      <c r="AL13" s="687"/>
+      <c r="AM13" s="687"/>
+      <c r="AN13" s="687"/>
+      <c r="AO13" s="687"/>
+      <c r="AP13" s="687"/>
+      <c r="AQ13" s="687"/>
     </row>
     <row r="14" spans="4:51" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D14" s="75"/>
-[...40 lines deleted...]
-      <c r="AQ14" s="589"/>
+      <c r="D14" s="69"/>
+      <c r="E14" s="688" t="s">
+        <v>248</v>
+      </c>
+      <c r="F14" s="688"/>
+      <c r="G14" s="688"/>
+      <c r="H14" s="688"/>
+      <c r="I14" s="688"/>
+      <c r="J14" s="688"/>
+      <c r="K14" s="688"/>
+      <c r="L14" s="688"/>
+      <c r="M14" s="688"/>
+      <c r="N14" s="688"/>
+      <c r="O14" s="688"/>
+      <c r="P14" s="688"/>
+      <c r="Q14" s="688"/>
+      <c r="R14" s="688"/>
+      <c r="S14" s="688"/>
+      <c r="T14" s="688"/>
+      <c r="U14" s="688"/>
+      <c r="V14" s="688"/>
+      <c r="W14" s="688"/>
+      <c r="X14" s="688"/>
+      <c r="Y14" s="688"/>
+      <c r="Z14" s="688"/>
+      <c r="AA14" s="688"/>
+      <c r="AB14" s="688"/>
+      <c r="AC14" s="688"/>
+      <c r="AD14" s="688"/>
+      <c r="AE14" s="688"/>
+      <c r="AF14" s="688"/>
+      <c r="AG14" s="688"/>
+      <c r="AH14" s="688"/>
+      <c r="AI14" s="688"/>
+      <c r="AJ14" s="688"/>
+      <c r="AK14" s="688"/>
+      <c r="AL14" s="688"/>
+      <c r="AM14" s="688"/>
+      <c r="AN14" s="688"/>
+      <c r="AO14" s="688"/>
+      <c r="AP14" s="688"/>
+      <c r="AQ14" s="688"/>
     </row>
     <row r="15" spans="4:51" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D15" s="76"/>
-[...40 lines deleted...]
-      <c r="AQ15" s="588"/>
+      <c r="D15" s="70"/>
+      <c r="E15" s="687" t="s">
+        <v>249</v>
+      </c>
+      <c r="F15" s="687"/>
+      <c r="G15" s="687"/>
+      <c r="H15" s="687"/>
+      <c r="I15" s="687"/>
+      <c r="J15" s="687"/>
+      <c r="K15" s="687"/>
+      <c r="L15" s="687"/>
+      <c r="M15" s="687"/>
+      <c r="N15" s="687"/>
+      <c r="O15" s="687"/>
+      <c r="P15" s="687"/>
+      <c r="Q15" s="687"/>
+      <c r="R15" s="687"/>
+      <c r="S15" s="687"/>
+      <c r="T15" s="687"/>
+      <c r="U15" s="687"/>
+      <c r="V15" s="687"/>
+      <c r="W15" s="687"/>
+      <c r="X15" s="687"/>
+      <c r="Y15" s="687"/>
+      <c r="Z15" s="687"/>
+      <c r="AA15" s="687"/>
+      <c r="AB15" s="687"/>
+      <c r="AC15" s="687"/>
+      <c r="AD15" s="687"/>
+      <c r="AE15" s="687"/>
+      <c r="AF15" s="687"/>
+      <c r="AG15" s="687"/>
+      <c r="AH15" s="687"/>
+      <c r="AI15" s="687"/>
+      <c r="AJ15" s="687"/>
+      <c r="AK15" s="687"/>
+      <c r="AL15" s="687"/>
+      <c r="AM15" s="687"/>
+      <c r="AN15" s="687"/>
+      <c r="AO15" s="687"/>
+      <c r="AP15" s="687"/>
+      <c r="AQ15" s="687"/>
     </row>
     <row r="16" spans="4:51" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D16" s="75"/>
-[...41 lines deleted...]
-      <c r="AY16" s="73"/>
+      <c r="D16" s="69"/>
+      <c r="E16" s="688" t="s">
+        <v>250</v>
+      </c>
+      <c r="F16" s="688"/>
+      <c r="G16" s="688"/>
+      <c r="H16" s="688"/>
+      <c r="I16" s="688"/>
+      <c r="J16" s="688"/>
+      <c r="K16" s="688"/>
+      <c r="L16" s="688"/>
+      <c r="M16" s="688"/>
+      <c r="N16" s="688"/>
+      <c r="O16" s="688"/>
+      <c r="P16" s="688"/>
+      <c r="Q16" s="688"/>
+      <c r="R16" s="688"/>
+      <c r="S16" s="688"/>
+      <c r="T16" s="688"/>
+      <c r="U16" s="688"/>
+      <c r="V16" s="688"/>
+      <c r="W16" s="688"/>
+      <c r="X16" s="688"/>
+      <c r="Y16" s="688"/>
+      <c r="Z16" s="688"/>
+      <c r="AA16" s="688"/>
+      <c r="AB16" s="688"/>
+      <c r="AC16" s="688"/>
+      <c r="AD16" s="688"/>
+      <c r="AE16" s="688"/>
+      <c r="AF16" s="688"/>
+      <c r="AG16" s="688"/>
+      <c r="AH16" s="688"/>
+      <c r="AI16" s="688"/>
+      <c r="AJ16" s="688"/>
+      <c r="AK16" s="688"/>
+      <c r="AL16" s="688"/>
+      <c r="AM16" s="688"/>
+      <c r="AN16" s="688"/>
+      <c r="AO16" s="688"/>
+      <c r="AP16" s="688"/>
+      <c r="AQ16" s="688"/>
+      <c r="AY16" s="67"/>
     </row>
     <row r="17" spans="3:62" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D17" s="611" t="s">
-[...40 lines deleted...]
-      <c r="AQ17" s="611"/>
+      <c r="D17" s="689" t="s">
+        <v>120</v>
+      </c>
+      <c r="E17" s="689"/>
+      <c r="F17" s="689"/>
+      <c r="G17" s="689"/>
+      <c r="H17" s="689"/>
+      <c r="I17" s="689"/>
+      <c r="J17" s="689"/>
+      <c r="K17" s="689"/>
+      <c r="L17" s="689"/>
+      <c r="M17" s="689"/>
+      <c r="N17" s="689"/>
+      <c r="O17" s="689"/>
+      <c r="P17" s="689"/>
+      <c r="Q17" s="689"/>
+      <c r="R17" s="689"/>
+      <c r="S17" s="689"/>
+      <c r="T17" s="689"/>
+      <c r="U17" s="689"/>
+      <c r="V17" s="689"/>
+      <c r="W17" s="689"/>
+      <c r="X17" s="689"/>
+      <c r="Y17" s="689"/>
+      <c r="Z17" s="689"/>
+      <c r="AA17" s="689"/>
+      <c r="AB17" s="689"/>
+      <c r="AC17" s="689"/>
+      <c r="AD17" s="689"/>
+      <c r="AE17" s="689"/>
+      <c r="AF17" s="689"/>
+      <c r="AG17" s="689"/>
+      <c r="AH17" s="689"/>
+      <c r="AI17" s="689"/>
+      <c r="AJ17" s="689"/>
+      <c r="AK17" s="689"/>
+      <c r="AL17" s="689"/>
+      <c r="AM17" s="689"/>
+      <c r="AN17" s="689"/>
+      <c r="AO17" s="689"/>
+      <c r="AP17" s="689"/>
+      <c r="AQ17" s="689"/>
     </row>
     <row r="18" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C18" s="8" t="s">
-        <v>227</v>
-[...13 lines deleted...]
-      <c r="BF18" s="590"/>
+        <v>174</v>
+      </c>
+      <c r="AH18" s="690" t="s">
+        <v>125</v>
+      </c>
+      <c r="AI18" s="690"/>
+      <c r="AJ18" s="690"/>
+      <c r="AK18" s="690"/>
+      <c r="AL18" s="690"/>
+      <c r="AM18" s="690"/>
+      <c r="AN18" s="690"/>
+      <c r="AO18" s="690"/>
+      <c r="AP18" s="690"/>
+      <c r="AQ18" s="690"/>
+      <c r="BF18" s="691"/>
     </row>
     <row r="19" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C19" s="591" t="s">
-[...13 lines deleted...]
-      <c r="O19" s="597" t="s">
+      <c r="C19" s="692" t="s">
+        <v>126</v>
+      </c>
+      <c r="D19" s="693"/>
+      <c r="E19" s="693"/>
+      <c r="F19" s="693"/>
+      <c r="G19" s="693"/>
+      <c r="H19" s="693"/>
+      <c r="I19" s="693"/>
+      <c r="J19" s="693"/>
+      <c r="K19" s="693"/>
+      <c r="L19" s="693"/>
+      <c r="M19" s="693"/>
+      <c r="N19" s="694"/>
+      <c r="O19" s="677" t="s">
+        <v>127</v>
+      </c>
+      <c r="P19" s="677"/>
+      <c r="Q19" s="677"/>
+      <c r="R19" s="677"/>
+      <c r="S19" s="71"/>
+      <c r="T19" s="71"/>
+      <c r="U19" s="71"/>
+      <c r="V19" s="676" t="s">
+        <v>128</v>
+      </c>
+      <c r="W19" s="677"/>
+      <c r="X19" s="677"/>
+      <c r="Y19" s="677"/>
+      <c r="Z19" s="72"/>
+      <c r="AA19" s="71"/>
+      <c r="AB19" s="73"/>
+      <c r="AC19" s="698" t="s">
+        <v>235</v>
+      </c>
+      <c r="AD19" s="698"/>
+      <c r="AE19" s="698"/>
+      <c r="AF19" s="698"/>
+      <c r="AG19" s="74"/>
+      <c r="AH19" s="75"/>
+      <c r="AI19" s="75"/>
+      <c r="AJ19" s="699" t="s">
         <v>163</v>
       </c>
-      <c r="P19" s="597"/>
-[...35 lines deleted...]
-      <c r="BF19" s="356"/>
+      <c r="AK19" s="698"/>
+      <c r="AL19" s="698"/>
+      <c r="AM19" s="700"/>
+      <c r="AN19" s="676" t="s">
+        <v>6</v>
+      </c>
+      <c r="AO19" s="677"/>
+      <c r="AP19" s="677"/>
+      <c r="AQ19" s="678"/>
+      <c r="BF19" s="370"/>
     </row>
     <row r="20" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C20" s="594"/>
-[...52 lines deleted...]
-      <c r="BF20" s="356"/>
+      <c r="C20" s="695"/>
+      <c r="D20" s="696"/>
+      <c r="E20" s="696"/>
+      <c r="F20" s="696"/>
+      <c r="G20" s="696"/>
+      <c r="H20" s="696"/>
+      <c r="I20" s="696"/>
+      <c r="J20" s="696"/>
+      <c r="K20" s="696"/>
+      <c r="L20" s="696"/>
+      <c r="M20" s="696"/>
+      <c r="N20" s="697"/>
+      <c r="O20" s="682"/>
+      <c r="P20" s="682"/>
+      <c r="Q20" s="682"/>
+      <c r="R20" s="683"/>
+      <c r="S20" s="679" t="s">
+        <v>129</v>
+      </c>
+      <c r="T20" s="680"/>
+      <c r="U20" s="680"/>
+      <c r="V20" s="685"/>
+      <c r="W20" s="682"/>
+      <c r="X20" s="682"/>
+      <c r="Y20" s="683"/>
+      <c r="Z20" s="679" t="s">
+        <v>129</v>
+      </c>
+      <c r="AA20" s="680"/>
+      <c r="AB20" s="681"/>
+      <c r="AC20" s="682" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD20" s="682"/>
+      <c r="AE20" s="682"/>
+      <c r="AF20" s="683"/>
+      <c r="AG20" s="679" t="s">
+        <v>129</v>
+      </c>
+      <c r="AH20" s="680"/>
+      <c r="AI20" s="680"/>
+      <c r="AJ20" s="684" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK20" s="682"/>
+      <c r="AL20" s="682"/>
+      <c r="AM20" s="683"/>
+      <c r="AN20" s="685" t="s">
+        <v>130</v>
+      </c>
+      <c r="AO20" s="682"/>
+      <c r="AP20" s="682"/>
+      <c r="AQ20" s="686"/>
+      <c r="BF20" s="370"/>
     </row>
     <row r="21" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C21" s="632" t="s">
-[...19 lines deleted...]
-      <c r="S21" s="613">
+      <c r="C21" s="670" t="s">
+        <v>175</v>
+      </c>
+      <c r="D21" s="646"/>
+      <c r="E21" s="646"/>
+      <c r="F21" s="646"/>
+      <c r="G21" s="646"/>
+      <c r="H21" s="646"/>
+      <c r="I21" s="646"/>
+      <c r="J21" s="646"/>
+      <c r="K21" s="646"/>
+      <c r="L21" s="646"/>
+      <c r="M21" s="646"/>
+      <c r="N21" s="647"/>
+      <c r="O21" s="671">
+        <v>1548557.105</v>
+      </c>
+      <c r="P21" s="671"/>
+      <c r="Q21" s="671"/>
+      <c r="R21" s="672"/>
+      <c r="S21" s="663">
         <v>100</v>
       </c>
-      <c r="T21" s="614"/>
-[...7 lines deleted...]
-      <c r="Z21" s="613">
+      <c r="T21" s="664"/>
+      <c r="U21" s="664"/>
+      <c r="V21" s="673">
+        <v>346466.17</v>
+      </c>
+      <c r="W21" s="671"/>
+      <c r="X21" s="671"/>
+      <c r="Y21" s="672"/>
+      <c r="Z21" s="663">
         <v>100</v>
       </c>
-      <c r="AA21" s="614"/>
-[...1 lines deleted...]
-      <c r="AC21" s="639">
+      <c r="AA21" s="664"/>
+      <c r="AB21" s="674"/>
+      <c r="AC21" s="675">
+        <v>1895023.2749999999</v>
+      </c>
+      <c r="AD21" s="666"/>
+      <c r="AE21" s="666"/>
+      <c r="AF21" s="667"/>
+      <c r="AG21" s="663">
+        <v>100</v>
+      </c>
+      <c r="AH21" s="664"/>
+      <c r="AI21" s="665"/>
+      <c r="AJ21" s="666">
         <v>1879931.301</v>
       </c>
-      <c r="AD21" s="616"/>
-[...2 lines deleted...]
-      <c r="AG21" s="613">
+      <c r="AK21" s="666"/>
+      <c r="AL21" s="666"/>
+      <c r="AM21" s="667"/>
+      <c r="AN21" s="663">
+        <v>100.8</v>
+      </c>
+      <c r="AO21" s="664"/>
+      <c r="AP21" s="664"/>
+      <c r="AQ21" s="665"/>
+      <c r="AR21" s="718"/>
+      <c r="AS21" s="577"/>
+      <c r="AT21" s="577"/>
+      <c r="BF21" s="76"/>
+    </row>
+    <row r="22" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C22" s="668"/>
+      <c r="D22" s="657" t="s">
+        <v>176</v>
+      </c>
+      <c r="E22" s="634"/>
+      <c r="F22" s="634"/>
+      <c r="G22" s="634"/>
+      <c r="H22" s="634"/>
+      <c r="I22" s="634"/>
+      <c r="J22" s="634"/>
+      <c r="K22" s="634"/>
+      <c r="L22" s="634"/>
+      <c r="M22" s="634"/>
+      <c r="N22" s="635"/>
+      <c r="O22" s="613">
+        <v>1402797.93</v>
+      </c>
+      <c r="P22" s="614"/>
+      <c r="Q22" s="614"/>
+      <c r="R22" s="615"/>
+      <c r="S22" s="630">
+        <v>90.6</v>
+      </c>
+      <c r="T22" s="631"/>
+      <c r="U22" s="631"/>
+      <c r="V22" s="638">
+        <v>306006.016</v>
+      </c>
+      <c r="W22" s="636"/>
+      <c r="X22" s="636"/>
+      <c r="Y22" s="637"/>
+      <c r="Z22" s="630">
+        <v>88.3</v>
+      </c>
+      <c r="AA22" s="631"/>
+      <c r="AB22" s="648"/>
+      <c r="AC22" s="639">
+        <v>1708803.946</v>
+      </c>
+      <c r="AD22" s="628"/>
+      <c r="AE22" s="628"/>
+      <c r="AF22" s="629"/>
+      <c r="AG22" s="630">
+        <v>90.2</v>
+      </c>
+      <c r="AH22" s="631"/>
+      <c r="AI22" s="632"/>
+      <c r="AJ22" s="628">
+        <v>1684616.9720000001</v>
+      </c>
+      <c r="AK22" s="628"/>
+      <c r="AL22" s="628"/>
+      <c r="AM22" s="629"/>
+      <c r="AN22" s="630">
+        <v>101.4</v>
+      </c>
+      <c r="AO22" s="631"/>
+      <c r="AP22" s="631"/>
+      <c r="AQ22" s="632"/>
+      <c r="AR22" s="718"/>
+      <c r="AS22" s="577"/>
+      <c r="AT22" s="577"/>
+      <c r="BF22" s="76"/>
+    </row>
+    <row r="23" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C23" s="668"/>
+      <c r="D23" s="81"/>
+      <c r="E23" s="82" t="s">
+        <v>177</v>
+      </c>
+      <c r="F23" s="83"/>
+      <c r="G23" s="83"/>
+      <c r="H23" s="83"/>
+      <c r="I23" s="83"/>
+      <c r="J23" s="83"/>
+      <c r="K23" s="83"/>
+      <c r="L23" s="83"/>
+      <c r="M23" s="83"/>
+      <c r="N23" s="84"/>
+      <c r="O23" s="599">
+        <v>1240372.3999999999</v>
+      </c>
+      <c r="P23" s="600"/>
+      <c r="Q23" s="600"/>
+      <c r="R23" s="601"/>
+      <c r="S23" s="576">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="T23" s="577"/>
+      <c r="U23" s="577"/>
+      <c r="V23" s="592">
+        <v>215966.37100000001</v>
+      </c>
+      <c r="W23" s="587"/>
+      <c r="X23" s="587"/>
+      <c r="Y23" s="588"/>
+      <c r="Z23" s="576">
+        <v>62.4</v>
+      </c>
+      <c r="AA23" s="577"/>
+      <c r="AB23" s="591"/>
+      <c r="AC23" s="593">
+        <v>1456338.7709999999</v>
+      </c>
+      <c r="AD23" s="584"/>
+      <c r="AE23" s="584"/>
+      <c r="AF23" s="585"/>
+      <c r="AG23" s="576">
+        <v>76.899999999999991</v>
+      </c>
+      <c r="AH23" s="577"/>
+      <c r="AI23" s="597"/>
+      <c r="AJ23" s="584">
+        <v>1426538.084</v>
+      </c>
+      <c r="AK23" s="584"/>
+      <c r="AL23" s="584"/>
+      <c r="AM23" s="585"/>
+      <c r="AN23" s="602">
+        <v>102.1</v>
+      </c>
+      <c r="AO23" s="603"/>
+      <c r="AP23" s="603"/>
+      <c r="AQ23" s="609"/>
+      <c r="AR23" s="718"/>
+      <c r="AS23" s="577"/>
+      <c r="AT23" s="577"/>
+      <c r="BF23" s="76"/>
+    </row>
+    <row r="24" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C24" s="668"/>
+      <c r="E24" s="78" t="s">
+        <v>178</v>
+      </c>
+      <c r="F24" s="85"/>
+      <c r="G24" s="85"/>
+      <c r="H24" s="85"/>
+      <c r="I24" s="85"/>
+      <c r="J24" s="85"/>
+      <c r="K24" s="85"/>
+      <c r="L24" s="85"/>
+      <c r="M24" s="85"/>
+      <c r="N24" s="86"/>
+      <c r="O24" s="586">
+        <v>70930.17</v>
+      </c>
+      <c r="P24" s="587"/>
+      <c r="Q24" s="587"/>
+      <c r="R24" s="588"/>
+      <c r="S24" s="576">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="T24" s="577"/>
+      <c r="U24" s="591"/>
+      <c r="V24" s="592">
+        <v>16381.68</v>
+      </c>
+      <c r="W24" s="587"/>
+      <c r="X24" s="587"/>
+      <c r="Y24" s="588"/>
+      <c r="Z24" s="576">
+        <v>4.7</v>
+      </c>
+      <c r="AA24" s="577"/>
+      <c r="AB24" s="591"/>
+      <c r="AC24" s="593">
+        <v>87311.85</v>
+      </c>
+      <c r="AD24" s="584"/>
+      <c r="AE24" s="584"/>
+      <c r="AF24" s="585"/>
+      <c r="AG24" s="576">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AH24" s="577"/>
+      <c r="AI24" s="597"/>
+      <c r="AJ24" s="584">
+        <v>87102.455000000002</v>
+      </c>
+      <c r="AK24" s="584"/>
+      <c r="AL24" s="584"/>
+      <c r="AM24" s="585"/>
+      <c r="AN24" s="576">
+        <v>100.2</v>
+      </c>
+      <c r="AO24" s="577"/>
+      <c r="AP24" s="577"/>
+      <c r="AQ24" s="597"/>
+      <c r="AR24" s="718"/>
+      <c r="AS24" s="577"/>
+      <c r="AT24" s="577"/>
+      <c r="BF24" s="76"/>
+    </row>
+    <row r="25" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C25" s="668"/>
+      <c r="E25" s="78" t="s">
+        <v>179</v>
+      </c>
+      <c r="F25" s="85"/>
+      <c r="G25" s="85"/>
+      <c r="H25" s="85"/>
+      <c r="I25" s="85"/>
+      <c r="J25" s="85"/>
+      <c r="K25" s="85"/>
+      <c r="L25" s="85"/>
+      <c r="M25" s="85"/>
+      <c r="N25" s="86"/>
+      <c r="O25" s="586">
+        <v>2398577.355</v>
+      </c>
+      <c r="P25" s="587"/>
+      <c r="Q25" s="587"/>
+      <c r="R25" s="588"/>
+      <c r="S25" s="576">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="T25" s="577"/>
+      <c r="U25" s="591"/>
+      <c r="V25" s="592">
+        <v>490556.77500000002</v>
+      </c>
+      <c r="W25" s="587"/>
+      <c r="X25" s="587"/>
+      <c r="Y25" s="588"/>
+      <c r="Z25" s="576">
+        <v>56.1</v>
+      </c>
+      <c r="AA25" s="577"/>
+      <c r="AB25" s="591"/>
+      <c r="AC25" s="593">
+        <v>2889134.13</v>
+      </c>
+      <c r="AD25" s="584"/>
+      <c r="AE25" s="584"/>
+      <c r="AF25" s="585"/>
+      <c r="AG25" s="576">
+        <v>69.899999999999991</v>
+      </c>
+      <c r="AH25" s="577"/>
+      <c r="AI25" s="597"/>
+      <c r="AJ25" s="584">
+        <v>2802816.7439999999</v>
+      </c>
+      <c r="AK25" s="584"/>
+      <c r="AL25" s="584"/>
+      <c r="AM25" s="585"/>
+      <c r="AN25" s="576">
+        <v>103.3</v>
+      </c>
+      <c r="AO25" s="577"/>
+      <c r="AP25" s="577"/>
+      <c r="AQ25" s="597"/>
+      <c r="AR25" s="718"/>
+      <c r="AS25" s="577"/>
+      <c r="AT25" s="577"/>
+      <c r="BF25" s="76"/>
+      <c r="BH25" s="87"/>
+      <c r="BJ25" s="88"/>
+    </row>
+    <row r="26" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C26" s="668"/>
+      <c r="E26" s="78" t="s">
+        <v>180</v>
+      </c>
+      <c r="F26" s="85"/>
+      <c r="G26" s="85"/>
+      <c r="H26" s="85"/>
+      <c r="I26" s="85"/>
+      <c r="J26" s="85"/>
+      <c r="K26" s="85"/>
+      <c r="L26" s="85"/>
+      <c r="M26" s="85"/>
+      <c r="N26" s="86"/>
+      <c r="O26" s="586">
+        <v>1269558.7720000001</v>
+      </c>
+      <c r="P26" s="587"/>
+      <c r="Q26" s="587"/>
+      <c r="R26" s="588"/>
+      <c r="S26" s="658"/>
+      <c r="T26" s="370"/>
+      <c r="U26" s="659"/>
+      <c r="V26" s="592">
+        <v>296030.853</v>
+      </c>
+      <c r="W26" s="587"/>
+      <c r="X26" s="587"/>
+      <c r="Y26" s="588"/>
+      <c r="Z26" s="658"/>
+      <c r="AA26" s="370"/>
+      <c r="AB26" s="659"/>
+      <c r="AC26" s="593">
+        <v>1565589.625</v>
+      </c>
+      <c r="AD26" s="584"/>
+      <c r="AE26" s="584"/>
+      <c r="AF26" s="585"/>
+      <c r="AG26" s="660"/>
+      <c r="AH26" s="661"/>
+      <c r="AI26" s="662"/>
+      <c r="AJ26" s="584">
+        <v>1521078.31</v>
+      </c>
+      <c r="AK26" s="584"/>
+      <c r="AL26" s="584"/>
+      <c r="AM26" s="585"/>
+      <c r="AN26" s="658"/>
+      <c r="AO26" s="370"/>
+      <c r="AP26" s="370"/>
+      <c r="AQ26" s="715"/>
+      <c r="AR26" s="716"/>
+      <c r="AS26" s="704"/>
+      <c r="AT26" s="704"/>
+      <c r="BF26" s="76"/>
+      <c r="BH26" s="87"/>
+      <c r="BI26" s="10"/>
+      <c r="BJ26" s="89"/>
+    </row>
+    <row r="27" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C27" s="668"/>
+      <c r="E27" s="78" t="s">
+        <v>181</v>
+      </c>
+      <c r="F27" s="85"/>
+      <c r="G27" s="85"/>
+      <c r="H27" s="85"/>
+      <c r="I27" s="85"/>
+      <c r="J27" s="85"/>
+      <c r="K27" s="85"/>
+      <c r="L27" s="85"/>
+      <c r="M27" s="85"/>
+      <c r="N27" s="86"/>
+      <c r="O27" s="586">
+        <v>40206.082000000002</v>
+      </c>
+      <c r="P27" s="587"/>
+      <c r="Q27" s="587"/>
+      <c r="R27" s="588"/>
+      <c r="S27" s="576">
+        <v>2.6</v>
+      </c>
+      <c r="T27" s="577"/>
+      <c r="U27" s="591"/>
+      <c r="V27" s="592">
+        <v>5058.7690000000002</v>
+      </c>
+      <c r="W27" s="587"/>
+      <c r="X27" s="587"/>
+      <c r="Y27" s="588"/>
+      <c r="Z27" s="576">
+        <v>1.5</v>
+      </c>
+      <c r="AA27" s="577"/>
+      <c r="AB27" s="591"/>
+      <c r="AC27" s="593">
+        <v>45264.851000000002</v>
+      </c>
+      <c r="AD27" s="584"/>
+      <c r="AE27" s="584"/>
+      <c r="AF27" s="585"/>
+      <c r="AG27" s="576">
+        <v>2.4</v>
+      </c>
+      <c r="AH27" s="577"/>
+      <c r="AI27" s="597"/>
+      <c r="AJ27" s="584">
+        <v>57478.63</v>
+      </c>
+      <c r="AK27" s="584"/>
+      <c r="AL27" s="584"/>
+      <c r="AM27" s="585"/>
+      <c r="AN27" s="576">
+        <v>78.8</v>
+      </c>
+      <c r="AO27" s="577"/>
+      <c r="AP27" s="577"/>
+      <c r="AQ27" s="597"/>
+      <c r="AR27" s="718"/>
+      <c r="AS27" s="577"/>
+      <c r="AT27" s="577"/>
+      <c r="BF27" s="76"/>
+    </row>
+    <row r="28" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C28" s="668"/>
+      <c r="E28" s="78" t="s">
+        <v>182</v>
+      </c>
+      <c r="F28" s="85"/>
+      <c r="G28" s="85"/>
+      <c r="H28" s="85"/>
+      <c r="I28" s="85"/>
+      <c r="J28" s="85"/>
+      <c r="K28" s="85"/>
+      <c r="L28" s="85"/>
+      <c r="M28" s="85"/>
+      <c r="N28" s="86"/>
+      <c r="O28" s="586">
+        <v>155818.973</v>
+      </c>
+      <c r="P28" s="587"/>
+      <c r="Q28" s="587"/>
+      <c r="R28" s="588"/>
+      <c r="S28" s="576">
+        <v>10.1</v>
+      </c>
+      <c r="T28" s="577"/>
+      <c r="U28" s="591"/>
+      <c r="V28" s="592">
+        <v>86820.36</v>
+      </c>
+      <c r="W28" s="587"/>
+      <c r="X28" s="587"/>
+      <c r="Y28" s="588"/>
+      <c r="Z28" s="576">
+        <v>25.1</v>
+      </c>
+      <c r="AA28" s="577"/>
+      <c r="AB28" s="591"/>
+      <c r="AC28" s="593">
+        <v>242639.33300000001</v>
+      </c>
+      <c r="AD28" s="584"/>
+      <c r="AE28" s="584"/>
+      <c r="AF28" s="585"/>
+      <c r="AG28" s="576">
+        <v>12.8</v>
+      </c>
+      <c r="AH28" s="577"/>
+      <c r="AI28" s="597"/>
+      <c r="AJ28" s="584">
+        <v>248237.603</v>
+      </c>
+      <c r="AK28" s="584"/>
+      <c r="AL28" s="584"/>
+      <c r="AM28" s="585"/>
+      <c r="AN28" s="576">
+        <v>97.7</v>
+      </c>
+      <c r="AO28" s="577"/>
+      <c r="AP28" s="577"/>
+      <c r="AQ28" s="597"/>
+      <c r="AR28" s="718"/>
+      <c r="AS28" s="577"/>
+      <c r="AT28" s="577"/>
+      <c r="BF28" s="76"/>
+    </row>
+    <row r="29" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C29" s="668"/>
+      <c r="D29" s="90"/>
+      <c r="E29" s="91" t="s">
+        <v>183</v>
+      </c>
+      <c r="F29" s="79"/>
+      <c r="G29" s="79"/>
+      <c r="H29" s="79"/>
+      <c r="I29" s="79"/>
+      <c r="J29" s="79"/>
+      <c r="K29" s="79"/>
+      <c r="L29" s="79"/>
+      <c r="M29" s="79"/>
+      <c r="N29" s="80"/>
+      <c r="O29" s="586">
+        <v>6606.5569999999998</v>
+      </c>
+      <c r="P29" s="587"/>
+      <c r="Q29" s="587"/>
+      <c r="R29" s="588"/>
+      <c r="S29" s="630">
+        <v>0.4</v>
+      </c>
+      <c r="T29" s="631"/>
+      <c r="U29" s="648"/>
+      <c r="V29" s="592">
+        <v>3219.2849999999999</v>
+      </c>
+      <c r="W29" s="587"/>
+      <c r="X29" s="587"/>
+      <c r="Y29" s="588"/>
+      <c r="Z29" s="630">
+        <v>0.9</v>
+      </c>
+      <c r="AA29" s="631"/>
+      <c r="AB29" s="648"/>
+      <c r="AC29" s="593">
+        <v>9825.8420000000006</v>
+      </c>
+      <c r="AD29" s="584"/>
+      <c r="AE29" s="584"/>
+      <c r="AF29" s="585"/>
+      <c r="AG29" s="630">
+        <v>0.5</v>
+      </c>
+      <c r="AH29" s="631"/>
+      <c r="AI29" s="632"/>
+      <c r="AJ29" s="584">
+        <v>9841.2849999999999</v>
+      </c>
+      <c r="AK29" s="584"/>
+      <c r="AL29" s="584"/>
+      <c r="AM29" s="585"/>
+      <c r="AN29" s="630">
+        <v>99.8</v>
+      </c>
+      <c r="AO29" s="631"/>
+      <c r="AP29" s="631"/>
+      <c r="AQ29" s="632"/>
+      <c r="AR29" s="718"/>
+      <c r="AS29" s="577"/>
+      <c r="AT29" s="577"/>
+      <c r="BF29" s="76"/>
+    </row>
+    <row r="30" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C30" s="668"/>
+      <c r="D30" s="657" t="s">
+        <v>184</v>
+      </c>
+      <c r="E30" s="634"/>
+      <c r="F30" s="634"/>
+      <c r="G30" s="634"/>
+      <c r="H30" s="634"/>
+      <c r="I30" s="634"/>
+      <c r="J30" s="634"/>
+      <c r="K30" s="634"/>
+      <c r="L30" s="634"/>
+      <c r="M30" s="634"/>
+      <c r="N30" s="635"/>
+      <c r="O30" s="613">
+        <v>145759.17499999999</v>
+      </c>
+      <c r="P30" s="614"/>
+      <c r="Q30" s="614"/>
+      <c r="R30" s="615"/>
+      <c r="S30" s="616">
+        <v>9.4</v>
+      </c>
+      <c r="T30" s="617"/>
+      <c r="U30" s="619"/>
+      <c r="V30" s="618">
+        <v>40460.154000000002</v>
+      </c>
+      <c r="W30" s="614"/>
+      <c r="X30" s="614"/>
+      <c r="Y30" s="615"/>
+      <c r="Z30" s="616">
+        <v>11.7</v>
+      </c>
+      <c r="AA30" s="617"/>
+      <c r="AB30" s="619"/>
+      <c r="AC30" s="620">
+        <v>186219.329</v>
+      </c>
+      <c r="AD30" s="621"/>
+      <c r="AE30" s="621"/>
+      <c r="AF30" s="622"/>
+      <c r="AG30" s="616">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="AH30" s="617"/>
+      <c r="AI30" s="623"/>
+      <c r="AJ30" s="621">
+        <v>195314.329</v>
+      </c>
+      <c r="AK30" s="621"/>
+      <c r="AL30" s="621"/>
+      <c r="AM30" s="622"/>
+      <c r="AN30" s="616">
+        <v>95.3</v>
+      </c>
+      <c r="AO30" s="617"/>
+      <c r="AP30" s="617"/>
+      <c r="AQ30" s="623"/>
+      <c r="AR30" s="718"/>
+      <c r="AS30" s="577"/>
+      <c r="AT30" s="577"/>
+      <c r="BF30" s="76"/>
+    </row>
+    <row r="31" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C31" s="668"/>
+      <c r="E31" s="91" t="s">
+        <v>185</v>
+      </c>
+      <c r="F31" s="79"/>
+      <c r="G31" s="79"/>
+      <c r="H31" s="79"/>
+      <c r="I31" s="79"/>
+      <c r="J31" s="79"/>
+      <c r="K31" s="79"/>
+      <c r="L31" s="79"/>
+      <c r="M31" s="79"/>
+      <c r="N31" s="80"/>
+      <c r="O31" s="613">
+        <v>131802</v>
+      </c>
+      <c r="P31" s="614"/>
+      <c r="Q31" s="614"/>
+      <c r="R31" s="615"/>
+      <c r="S31" s="616">
+        <v>8.5</v>
+      </c>
+      <c r="T31" s="617"/>
+      <c r="U31" s="619"/>
+      <c r="V31" s="618">
+        <v>38669.784</v>
+      </c>
+      <c r="W31" s="614"/>
+      <c r="X31" s="614"/>
+      <c r="Y31" s="615"/>
+      <c r="Z31" s="630">
+        <v>11.2</v>
+      </c>
+      <c r="AA31" s="631"/>
+      <c r="AB31" s="648"/>
+      <c r="AC31" s="639">
+        <v>170471.78400000001</v>
+      </c>
+      <c r="AD31" s="628"/>
+      <c r="AE31" s="628"/>
+      <c r="AF31" s="629"/>
+      <c r="AG31" s="630">
+        <v>9</v>
+      </c>
+      <c r="AH31" s="631"/>
+      <c r="AI31" s="632"/>
+      <c r="AJ31" s="628">
+        <v>163614.79399999999</v>
+      </c>
+      <c r="AK31" s="628"/>
+      <c r="AL31" s="628"/>
+      <c r="AM31" s="629"/>
+      <c r="AN31" s="630">
+        <v>104.2</v>
+      </c>
+      <c r="AO31" s="631"/>
+      <c r="AP31" s="631"/>
+      <c r="AQ31" s="632"/>
+      <c r="AR31" s="718"/>
+      <c r="AS31" s="577"/>
+      <c r="AT31" s="577"/>
+      <c r="BF31" s="76"/>
+    </row>
+    <row r="32" spans="3:62" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C32" s="669"/>
+      <c r="D32" s="649" t="s">
+        <v>186</v>
+      </c>
+      <c r="E32" s="650"/>
+      <c r="F32" s="650"/>
+      <c r="G32" s="650"/>
+      <c r="H32" s="650"/>
+      <c r="I32" s="650"/>
+      <c r="J32" s="650"/>
+      <c r="K32" s="650"/>
+      <c r="L32" s="650"/>
+      <c r="M32" s="650"/>
+      <c r="N32" s="651"/>
+      <c r="O32" s="652">
+        <v>0</v>
+      </c>
+      <c r="P32" s="652"/>
+      <c r="Q32" s="652"/>
+      <c r="R32" s="653"/>
+      <c r="S32" s="640">
+        <v>0</v>
+      </c>
+      <c r="T32" s="641"/>
+      <c r="U32" s="654"/>
+      <c r="V32" s="655">
+        <v>0</v>
+      </c>
+      <c r="W32" s="652"/>
+      <c r="X32" s="652"/>
+      <c r="Y32" s="653"/>
+      <c r="Z32" s="640">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="641"/>
+      <c r="AB32" s="654"/>
+      <c r="AC32" s="656">
+        <v>0</v>
+      </c>
+      <c r="AD32" s="643"/>
+      <c r="AE32" s="643"/>
+      <c r="AF32" s="644"/>
+      <c r="AG32" s="640">
+        <v>0</v>
+      </c>
+      <c r="AH32" s="641"/>
+      <c r="AI32" s="642"/>
+      <c r="AJ32" s="643">
+        <v>0</v>
+      </c>
+      <c r="AK32" s="643"/>
+      <c r="AL32" s="643"/>
+      <c r="AM32" s="644"/>
+      <c r="AN32" s="640">
+        <v>0</v>
+      </c>
+      <c r="AO32" s="641"/>
+      <c r="AP32" s="641"/>
+      <c r="AQ32" s="642"/>
+      <c r="AR32" s="718"/>
+      <c r="AS32" s="577"/>
+      <c r="AT32" s="577"/>
+      <c r="BF32" s="76"/>
+    </row>
+    <row r="33" spans="3:58" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C33" s="645" t="s">
+        <v>187</v>
+      </c>
+      <c r="D33" s="646"/>
+      <c r="E33" s="646"/>
+      <c r="F33" s="646"/>
+      <c r="G33" s="646"/>
+      <c r="H33" s="646"/>
+      <c r="I33" s="646"/>
+      <c r="J33" s="646"/>
+      <c r="K33" s="646"/>
+      <c r="L33" s="646"/>
+      <c r="M33" s="646"/>
+      <c r="N33" s="647"/>
+      <c r="O33" s="636">
+        <v>1548557.105</v>
+      </c>
+      <c r="P33" s="636"/>
+      <c r="Q33" s="636"/>
+      <c r="R33" s="637"/>
+      <c r="S33" s="630">
         <v>100</v>
       </c>
-      <c r="AH21" s="614"/>
-[...7 lines deleted...]
-      <c r="AN21" s="613">
+      <c r="T33" s="631"/>
+      <c r="U33" s="631"/>
+      <c r="V33" s="638">
+        <v>346466.17</v>
+      </c>
+      <c r="W33" s="636"/>
+      <c r="X33" s="636"/>
+      <c r="Y33" s="637"/>
+      <c r="Z33" s="630">
+        <v>100</v>
+      </c>
+      <c r="AA33" s="631"/>
+      <c r="AB33" s="648"/>
+      <c r="AC33" s="639">
+        <v>1895023.2749999999</v>
+      </c>
+      <c r="AD33" s="628"/>
+      <c r="AE33" s="628"/>
+      <c r="AF33" s="629"/>
+      <c r="AG33" s="630">
+        <v>100</v>
+      </c>
+      <c r="AH33" s="631"/>
+      <c r="AI33" s="632"/>
+      <c r="AJ33" s="628">
+        <v>1879931.301</v>
+      </c>
+      <c r="AK33" s="628"/>
+      <c r="AL33" s="628"/>
+      <c r="AM33" s="629"/>
+      <c r="AN33" s="630">
+        <v>100.8</v>
+      </c>
+      <c r="AO33" s="631"/>
+      <c r="AP33" s="631"/>
+      <c r="AQ33" s="632"/>
+      <c r="AR33" s="718"/>
+      <c r="AS33" s="577"/>
+      <c r="AT33" s="577"/>
+      <c r="BF33" s="76"/>
+    </row>
+    <row r="34" spans="3:58" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C34" s="633" t="s">
+        <v>188</v>
+      </c>
+      <c r="D34" s="634"/>
+      <c r="E34" s="634"/>
+      <c r="F34" s="634"/>
+      <c r="G34" s="634"/>
+      <c r="H34" s="634"/>
+      <c r="I34" s="634"/>
+      <c r="J34" s="634"/>
+      <c r="K34" s="634"/>
+      <c r="L34" s="634"/>
+      <c r="M34" s="634"/>
+      <c r="N34" s="635"/>
+      <c r="O34" s="636">
+        <v>720302.85600000003</v>
+      </c>
+      <c r="P34" s="636"/>
+      <c r="Q34" s="636"/>
+      <c r="R34" s="637"/>
+      <c r="S34" s="602">
+        <v>46.5</v>
+      </c>
+      <c r="T34" s="603"/>
+      <c r="U34" s="603"/>
+      <c r="V34" s="638">
+        <v>101361.333</v>
+      </c>
+      <c r="W34" s="636"/>
+      <c r="X34" s="636"/>
+      <c r="Y34" s="637"/>
+      <c r="Z34" s="602">
+        <v>29.3</v>
+      </c>
+      <c r="AA34" s="603"/>
+      <c r="AB34" s="605"/>
+      <c r="AC34" s="639">
+        <v>821664.18900000001</v>
+      </c>
+      <c r="AD34" s="628"/>
+      <c r="AE34" s="628"/>
+      <c r="AF34" s="629"/>
+      <c r="AG34" s="602">
+        <v>43.4</v>
+      </c>
+      <c r="AH34" s="603"/>
+      <c r="AI34" s="609"/>
+      <c r="AJ34" s="628">
+        <v>819999.62399999995</v>
+      </c>
+      <c r="AK34" s="628"/>
+      <c r="AL34" s="628"/>
+      <c r="AM34" s="629"/>
+      <c r="AN34" s="630">
+        <v>100.2</v>
+      </c>
+      <c r="AO34" s="631"/>
+      <c r="AP34" s="631"/>
+      <c r="AQ34" s="632"/>
+      <c r="AR34" s="718"/>
+      <c r="AS34" s="577"/>
+      <c r="AT34" s="577"/>
+      <c r="BF34" s="76"/>
+    </row>
+    <row r="35" spans="3:58" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C35" s="77"/>
+      <c r="D35" s="82" t="s">
+        <v>189</v>
+      </c>
+      <c r="E35" s="83"/>
+      <c r="F35" s="83"/>
+      <c r="G35" s="83"/>
+      <c r="H35" s="83"/>
+      <c r="I35" s="83"/>
+      <c r="J35" s="83"/>
+      <c r="K35" s="83"/>
+      <c r="L35" s="83"/>
+      <c r="M35" s="83"/>
+      <c r="N35" s="84"/>
+      <c r="O35" s="587">
+        <v>295814.96799999999</v>
+      </c>
+      <c r="P35" s="587"/>
+      <c r="Q35" s="587"/>
+      <c r="R35" s="588"/>
+      <c r="S35" s="602">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="T35" s="603"/>
+      <c r="U35" s="603"/>
+      <c r="V35" s="592">
+        <v>35417.834999999999</v>
+      </c>
+      <c r="W35" s="587"/>
+      <c r="X35" s="587"/>
+      <c r="Y35" s="588"/>
+      <c r="Z35" s="602">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="AA35" s="603"/>
+      <c r="AB35" s="605"/>
+      <c r="AC35" s="593">
+        <v>331232.80300000001</v>
+      </c>
+      <c r="AD35" s="584"/>
+      <c r="AE35" s="584"/>
+      <c r="AF35" s="585"/>
+      <c r="AG35" s="602">
+        <v>17.5</v>
+      </c>
+      <c r="AH35" s="603"/>
+      <c r="AI35" s="609"/>
+      <c r="AJ35" s="584">
+        <v>323044.13299999997</v>
+      </c>
+      <c r="AK35" s="584"/>
+      <c r="AL35" s="584"/>
+      <c r="AM35" s="585"/>
+      <c r="AN35" s="602">
+        <v>102.5</v>
+      </c>
+      <c r="AO35" s="603"/>
+      <c r="AP35" s="603"/>
+      <c r="AQ35" s="609"/>
+      <c r="AR35" s="718"/>
+      <c r="AS35" s="577"/>
+      <c r="AT35" s="577"/>
+      <c r="BF35" s="76"/>
+    </row>
+    <row r="36" spans="3:58" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C36" s="77"/>
+      <c r="D36" s="78" t="s">
+        <v>190</v>
+      </c>
+      <c r="E36" s="85"/>
+      <c r="F36" s="85"/>
+      <c r="G36" s="85"/>
+      <c r="H36" s="85"/>
+      <c r="I36" s="85"/>
+      <c r="J36" s="85"/>
+      <c r="K36" s="85"/>
+      <c r="L36" s="85"/>
+      <c r="M36" s="85"/>
+      <c r="N36" s="86"/>
+      <c r="O36" s="587">
+        <v>70496.558000000005</v>
+      </c>
+      <c r="P36" s="587"/>
+      <c r="Q36" s="587"/>
+      <c r="R36" s="588"/>
+      <c r="S36" s="576">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="T36" s="577"/>
+      <c r="U36" s="577"/>
+      <c r="V36" s="592">
+        <v>10591.005999999999</v>
+      </c>
+      <c r="W36" s="587"/>
+      <c r="X36" s="587"/>
+      <c r="Y36" s="588"/>
+      <c r="Z36" s="576">
+        <v>3.1</v>
+      </c>
+      <c r="AA36" s="577"/>
+      <c r="AB36" s="591"/>
+      <c r="AC36" s="593">
+        <v>81087.563999999998</v>
+      </c>
+      <c r="AD36" s="584"/>
+      <c r="AE36" s="584"/>
+      <c r="AF36" s="585"/>
+      <c r="AG36" s="576">
+        <v>4.3</v>
+      </c>
+      <c r="AH36" s="577"/>
+      <c r="AI36" s="597"/>
+      <c r="AJ36" s="584">
+        <v>80971.831000000006</v>
+      </c>
+      <c r="AK36" s="584"/>
+      <c r="AL36" s="584"/>
+      <c r="AM36" s="585"/>
+      <c r="AN36" s="576">
+        <v>100.1</v>
+      </c>
+      <c r="AO36" s="577"/>
+      <c r="AP36" s="577"/>
+      <c r="AQ36" s="597"/>
+      <c r="AR36" s="718"/>
+      <c r="AS36" s="577"/>
+      <c r="AT36" s="577"/>
+      <c r="BF36" s="76"/>
+    </row>
+    <row r="37" spans="3:58" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C37" s="93"/>
+      <c r="D37" s="91" t="s">
+        <v>191</v>
+      </c>
+      <c r="E37" s="85"/>
+      <c r="F37" s="85"/>
+      <c r="G37" s="85"/>
+      <c r="H37" s="85"/>
+      <c r="I37" s="85"/>
+      <c r="J37" s="85"/>
+      <c r="K37" s="85"/>
+      <c r="L37" s="85"/>
+      <c r="M37" s="85"/>
+      <c r="N37" s="86"/>
+      <c r="O37" s="625">
+        <v>353991.33</v>
+      </c>
+      <c r="P37" s="626"/>
+      <c r="Q37" s="626"/>
+      <c r="R37" s="627"/>
+      <c r="S37" s="576">
+        <v>22.9</v>
+      </c>
+      <c r="T37" s="577"/>
+      <c r="U37" s="577"/>
+      <c r="V37" s="592">
+        <v>55352.491999999998</v>
+      </c>
+      <c r="W37" s="587"/>
+      <c r="X37" s="587"/>
+      <c r="Y37" s="588"/>
+      <c r="Z37" s="576">
+        <v>16</v>
+      </c>
+      <c r="AA37" s="577"/>
+      <c r="AB37" s="591"/>
+      <c r="AC37" s="593">
+        <v>409343.82199999999</v>
+      </c>
+      <c r="AD37" s="584"/>
+      <c r="AE37" s="584"/>
+      <c r="AF37" s="585"/>
+      <c r="AG37" s="576">
+        <v>21.6</v>
+      </c>
+      <c r="AH37" s="577"/>
+      <c r="AI37" s="597"/>
+      <c r="AJ37" s="584">
+        <v>415983.66</v>
+      </c>
+      <c r="AK37" s="584"/>
+      <c r="AL37" s="584"/>
+      <c r="AM37" s="585"/>
+      <c r="AN37" s="576">
+        <v>98.4</v>
+      </c>
+      <c r="AO37" s="577"/>
+      <c r="AP37" s="577"/>
+      <c r="AQ37" s="597"/>
+      <c r="AR37" s="718"/>
+      <c r="AS37" s="577"/>
+      <c r="AT37" s="577"/>
+      <c r="BF37" s="76"/>
+    </row>
+    <row r="38" spans="3:58" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C38" s="624" t="s">
+        <v>192</v>
+      </c>
+      <c r="D38" s="611"/>
+      <c r="E38" s="611"/>
+      <c r="F38" s="611"/>
+      <c r="G38" s="611"/>
+      <c r="H38" s="611"/>
+      <c r="I38" s="611"/>
+      <c r="J38" s="611"/>
+      <c r="K38" s="611"/>
+      <c r="L38" s="611"/>
+      <c r="M38" s="611"/>
+      <c r="N38" s="612"/>
+      <c r="O38" s="614">
+        <v>828254.24899999995</v>
+      </c>
+      <c r="P38" s="614"/>
+      <c r="Q38" s="614"/>
+      <c r="R38" s="615"/>
+      <c r="S38" s="616">
+        <v>53.5</v>
+      </c>
+      <c r="T38" s="617"/>
+      <c r="U38" s="617"/>
+      <c r="V38" s="618">
+        <v>245104.837</v>
+      </c>
+      <c r="W38" s="614"/>
+      <c r="X38" s="614"/>
+      <c r="Y38" s="615"/>
+      <c r="Z38" s="616">
+        <v>70.7</v>
+      </c>
+      <c r="AA38" s="617"/>
+      <c r="AB38" s="619"/>
+      <c r="AC38" s="620">
+        <v>1073359.0859999999</v>
+      </c>
+      <c r="AD38" s="621"/>
+      <c r="AE38" s="621"/>
+      <c r="AF38" s="622"/>
+      <c r="AG38" s="616">
+        <v>56.6</v>
+      </c>
+      <c r="AH38" s="617"/>
+      <c r="AI38" s="623"/>
+      <c r="AJ38" s="621">
+        <v>1059931.6769999999</v>
+      </c>
+      <c r="AK38" s="621"/>
+      <c r="AL38" s="621"/>
+      <c r="AM38" s="622"/>
+      <c r="AN38" s="616">
+        <v>101.3</v>
+      </c>
+      <c r="AO38" s="617"/>
+      <c r="AP38" s="617"/>
+      <c r="AQ38" s="623"/>
+      <c r="AR38" s="718"/>
+      <c r="AS38" s="577"/>
+      <c r="AT38" s="577"/>
+      <c r="BF38" s="76"/>
+    </row>
+    <row r="39" spans="3:58" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C39" s="92"/>
+      <c r="D39" s="610" t="s">
+        <v>193</v>
+      </c>
+      <c r="E39" s="611"/>
+      <c r="F39" s="611"/>
+      <c r="G39" s="611"/>
+      <c r="H39" s="611"/>
+      <c r="I39" s="611"/>
+      <c r="J39" s="611"/>
+      <c r="K39" s="611"/>
+      <c r="L39" s="611"/>
+      <c r="M39" s="611"/>
+      <c r="N39" s="612"/>
+      <c r="O39" s="614">
+        <v>716006.85499999998</v>
+      </c>
+      <c r="P39" s="614"/>
+      <c r="Q39" s="614"/>
+      <c r="R39" s="615"/>
+      <c r="S39" s="616">
+        <v>46.2</v>
+      </c>
+      <c r="T39" s="617"/>
+      <c r="U39" s="617"/>
+      <c r="V39" s="618">
+        <v>235477.16399999999</v>
+      </c>
+      <c r="W39" s="614"/>
+      <c r="X39" s="614"/>
+      <c r="Y39" s="615"/>
+      <c r="Z39" s="616">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="AA39" s="617"/>
+      <c r="AB39" s="619"/>
+      <c r="AC39" s="620">
+        <v>951484.01899999997</v>
+      </c>
+      <c r="AD39" s="621"/>
+      <c r="AE39" s="621"/>
+      <c r="AF39" s="622"/>
+      <c r="AG39" s="616">
+        <v>50.2</v>
+      </c>
+      <c r="AH39" s="617"/>
+      <c r="AI39" s="623"/>
+      <c r="AJ39" s="621">
+        <v>936396.86899999995</v>
+      </c>
+      <c r="AK39" s="621"/>
+      <c r="AL39" s="621"/>
+      <c r="AM39" s="622"/>
+      <c r="AN39" s="616">
         <v>101.6</v>
       </c>
-      <c r="AO21" s="614"/>
-[...1166 lines deleted...]
-      <c r="BF39" s="82"/>
+      <c r="AO39" s="617"/>
+      <c r="AP39" s="617"/>
+      <c r="AQ39" s="623"/>
+      <c r="AR39" s="718"/>
+      <c r="AS39" s="577"/>
+      <c r="AT39" s="577"/>
+      <c r="BF39" s="76"/>
     </row>
     <row r="40" spans="3:58" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C40" s="98"/>
-[...35 lines deleted...]
-      <c r="AC40" s="673">
+      <c r="C40" s="92"/>
+      <c r="D40" s="610" t="s">
+        <v>194</v>
+      </c>
+      <c r="E40" s="611"/>
+      <c r="F40" s="611"/>
+      <c r="G40" s="611"/>
+      <c r="H40" s="611"/>
+      <c r="I40" s="611"/>
+      <c r="J40" s="611"/>
+      <c r="K40" s="611"/>
+      <c r="L40" s="611"/>
+      <c r="M40" s="611"/>
+      <c r="N40" s="612"/>
+      <c r="O40" s="613">
+        <v>112247.394</v>
+      </c>
+      <c r="P40" s="614"/>
+      <c r="Q40" s="614"/>
+      <c r="R40" s="615"/>
+      <c r="S40" s="616">
+        <v>7.2</v>
+      </c>
+      <c r="T40" s="617"/>
+      <c r="U40" s="617"/>
+      <c r="V40" s="618">
+        <v>9627.6730000000007</v>
+      </c>
+      <c r="W40" s="614"/>
+      <c r="X40" s="614"/>
+      <c r="Y40" s="615"/>
+      <c r="Z40" s="616">
+        <v>2.8</v>
+      </c>
+      <c r="AA40" s="617"/>
+      <c r="AB40" s="619"/>
+      <c r="AC40" s="620">
+        <v>121875.067</v>
+      </c>
+      <c r="AD40" s="621"/>
+      <c r="AE40" s="621"/>
+      <c r="AF40" s="622"/>
+      <c r="AG40" s="616">
+        <v>6.4</v>
+      </c>
+      <c r="AH40" s="617"/>
+      <c r="AI40" s="623"/>
+      <c r="AJ40" s="621">
         <v>123534.808</v>
       </c>
-      <c r="AD40" s="674"/>
-[...13 lines deleted...]
-      <c r="AN40" s="669">
+      <c r="AK40" s="621"/>
+      <c r="AL40" s="621"/>
+      <c r="AM40" s="622"/>
+      <c r="AN40" s="616">
+        <v>98.7</v>
+      </c>
+      <c r="AO40" s="617"/>
+      <c r="AP40" s="617"/>
+      <c r="AQ40" s="623"/>
+      <c r="AR40" s="718"/>
+      <c r="AS40" s="577"/>
+      <c r="AT40" s="577"/>
+      <c r="BF40" s="76"/>
+    </row>
+    <row r="41" spans="3:58" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C41" s="92"/>
+      <c r="D41" s="81"/>
+      <c r="E41" s="78" t="s">
+        <v>195</v>
+      </c>
+      <c r="F41" s="85"/>
+      <c r="G41" s="85"/>
+      <c r="H41" s="85"/>
+      <c r="I41" s="85"/>
+      <c r="J41" s="83"/>
+      <c r="K41" s="83"/>
+      <c r="L41" s="83"/>
+      <c r="M41" s="83"/>
+      <c r="N41" s="84"/>
+      <c r="O41" s="599">
+        <v>77630.803</v>
+      </c>
+      <c r="P41" s="600"/>
+      <c r="Q41" s="600"/>
+      <c r="R41" s="601"/>
+      <c r="S41" s="602">
+        <v>5</v>
+      </c>
+      <c r="T41" s="603"/>
+      <c r="U41" s="603"/>
+      <c r="V41" s="604">
+        <v>4457.8670000000002</v>
+      </c>
+      <c r="W41" s="600"/>
+      <c r="X41" s="600"/>
+      <c r="Y41" s="601"/>
+      <c r="Z41" s="602">
+        <v>1.3</v>
+      </c>
+      <c r="AA41" s="603"/>
+      <c r="AB41" s="605"/>
+      <c r="AC41" s="606">
+        <v>82088.67</v>
+      </c>
+      <c r="AD41" s="607"/>
+      <c r="AE41" s="607"/>
+      <c r="AF41" s="608"/>
+      <c r="AG41" s="602">
+        <v>4.3999999999999995</v>
+      </c>
+      <c r="AH41" s="603"/>
+      <c r="AI41" s="609"/>
+      <c r="AJ41" s="607">
+        <v>82035.342999999993</v>
+      </c>
+      <c r="AK41" s="607"/>
+      <c r="AL41" s="607"/>
+      <c r="AM41" s="608"/>
+      <c r="AN41" s="602">
         <v>100.1</v>
       </c>
-      <c r="AO40" s="670"/>
-[...70 lines deleted...]
-      <c r="BF41" s="82"/>
+      <c r="AO41" s="603"/>
+      <c r="AP41" s="603"/>
+      <c r="AQ41" s="609"/>
+      <c r="AR41" s="718"/>
+      <c r="AS41" s="577"/>
+      <c r="AT41" s="577"/>
+      <c r="BF41" s="76"/>
     </row>
     <row r="42" spans="3:58" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C42" s="100"/>
-[...35 lines deleted...]
-      <c r="AC42" s="653">
+      <c r="C42" s="94"/>
+      <c r="D42" s="78"/>
+      <c r="E42" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F42" s="85"/>
+      <c r="G42" s="85"/>
+      <c r="H42" s="85"/>
+      <c r="I42" s="85"/>
+      <c r="J42" s="85"/>
+      <c r="K42" s="85"/>
+      <c r="L42" s="85"/>
+      <c r="M42" s="85"/>
+      <c r="N42" s="86"/>
+      <c r="O42" s="586">
+        <v>34616.591</v>
+      </c>
+      <c r="P42" s="587"/>
+      <c r="Q42" s="587"/>
+      <c r="R42" s="588"/>
+      <c r="S42" s="576">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="T42" s="577"/>
+      <c r="U42" s="577"/>
+      <c r="V42" s="592">
+        <v>5169.8059999999996</v>
+      </c>
+      <c r="W42" s="587"/>
+      <c r="X42" s="587"/>
+      <c r="Y42" s="588"/>
+      <c r="Z42" s="576">
+        <v>1.5</v>
+      </c>
+      <c r="AA42" s="577"/>
+      <c r="AB42" s="591"/>
+      <c r="AC42" s="593">
+        <v>39786.396999999997</v>
+      </c>
+      <c r="AD42" s="584"/>
+      <c r="AE42" s="584"/>
+      <c r="AF42" s="585"/>
+      <c r="AG42" s="576">
+        <v>2.1</v>
+      </c>
+      <c r="AH42" s="577"/>
+      <c r="AI42" s="597"/>
+      <c r="AJ42" s="584">
         <v>41499.464999999997</v>
       </c>
-      <c r="AD42" s="654"/>
-[...22 lines deleted...]
-      <c r="BF42" s="82"/>
+      <c r="AK42" s="584"/>
+      <c r="AL42" s="584"/>
+      <c r="AM42" s="585"/>
+      <c r="AN42" s="576">
+        <v>95.9</v>
+      </c>
+      <c r="AO42" s="577"/>
+      <c r="AP42" s="577"/>
+      <c r="AQ42" s="597"/>
+      <c r="AR42" s="718"/>
+      <c r="AS42" s="577"/>
+      <c r="AT42" s="577"/>
+      <c r="BF42" s="76"/>
     </row>
     <row r="43" spans="3:58" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C43" s="98"/>
-[...30 lines deleted...]
-      <c r="Z43" s="647">
+      <c r="C43" s="92"/>
+      <c r="D43" s="95"/>
+      <c r="E43" s="78" t="s">
+        <v>197</v>
+      </c>
+      <c r="F43" s="96"/>
+      <c r="G43" s="96"/>
+      <c r="H43" s="96"/>
+      <c r="I43" s="96"/>
+      <c r="J43" s="96"/>
+      <c r="K43" s="96"/>
+      <c r="L43" s="96"/>
+      <c r="M43" s="96"/>
+      <c r="N43" s="86"/>
+      <c r="O43" s="586">
+        <v>17188.294000000002</v>
+      </c>
+      <c r="P43" s="587"/>
+      <c r="Q43" s="587"/>
+      <c r="R43" s="588"/>
+      <c r="S43" s="576">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="T43" s="577"/>
+      <c r="U43" s="591"/>
+      <c r="V43" s="592">
+        <v>2553.92</v>
+      </c>
+      <c r="W43" s="587"/>
+      <c r="X43" s="587"/>
+      <c r="Y43" s="588"/>
+      <c r="Z43" s="576">
         <v>0.7</v>
       </c>
-      <c r="AA43" s="648"/>
-[...1 lines deleted...]
-      <c r="AC43" s="653">
+      <c r="AA43" s="577"/>
+      <c r="AB43" s="591"/>
+      <c r="AC43" s="593">
+        <v>19742.214</v>
+      </c>
+      <c r="AD43" s="584"/>
+      <c r="AE43" s="584"/>
+      <c r="AF43" s="585"/>
+      <c r="AG43" s="576">
+        <v>1</v>
+      </c>
+      <c r="AH43" s="577"/>
+      <c r="AI43" s="597"/>
+      <c r="AJ43" s="584">
         <v>21736.082999999999</v>
       </c>
-      <c r="AD43" s="654"/>
-[...31 lines deleted...]
-      <c r="BF43" s="82"/>
+      <c r="AK43" s="584"/>
+      <c r="AL43" s="584"/>
+      <c r="AM43" s="585"/>
+      <c r="AN43" s="576">
+        <v>90.8</v>
+      </c>
+      <c r="AO43" s="577"/>
+      <c r="AP43" s="577"/>
+      <c r="AQ43" s="597"/>
+      <c r="AR43" s="719"/>
+      <c r="AS43" s="580"/>
+      <c r="AT43" s="580"/>
+      <c r="AV43" s="581"/>
+      <c r="AW43" s="582"/>
+      <c r="AX43" s="582"/>
+      <c r="AY43" s="582"/>
+      <c r="AZ43" s="582"/>
+      <c r="BA43" s="582"/>
+      <c r="BB43" s="582"/>
+      <c r="BC43" s="582"/>
+      <c r="BD43" s="582"/>
+      <c r="BF43" s="76"/>
     </row>
     <row r="44" spans="3:58" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C44" s="103"/>
-[...54 lines deleted...]
-      <c r="BF44" s="82"/>
+      <c r="C44" s="97"/>
+      <c r="D44" s="98"/>
+      <c r="E44" s="99" t="s">
+        <v>198</v>
+      </c>
+      <c r="F44" s="100"/>
+      <c r="G44" s="100"/>
+      <c r="H44" s="100"/>
+      <c r="I44" s="100"/>
+      <c r="J44" s="100"/>
+      <c r="K44" s="100"/>
+      <c r="L44" s="100"/>
+      <c r="M44" s="100"/>
+      <c r="N44" s="101"/>
+      <c r="O44" s="589"/>
+      <c r="P44" s="579"/>
+      <c r="Q44" s="579"/>
+      <c r="R44" s="590"/>
+      <c r="S44" s="578"/>
+      <c r="T44" s="579"/>
+      <c r="U44" s="590"/>
+      <c r="V44" s="578"/>
+      <c r="W44" s="579"/>
+      <c r="X44" s="579"/>
+      <c r="Y44" s="590"/>
+      <c r="Z44" s="578"/>
+      <c r="AA44" s="579"/>
+      <c r="AB44" s="590"/>
+      <c r="AC44" s="594"/>
+      <c r="AD44" s="595"/>
+      <c r="AE44" s="595"/>
+      <c r="AF44" s="596"/>
+      <c r="AG44" s="598"/>
+      <c r="AH44" s="186"/>
+      <c r="AI44" s="187"/>
+      <c r="AJ44" s="595"/>
+      <c r="AK44" s="595"/>
+      <c r="AL44" s="595"/>
+      <c r="AM44" s="596"/>
+      <c r="AN44" s="578"/>
+      <c r="AO44" s="579"/>
+      <c r="AP44" s="579"/>
+      <c r="AQ44" s="717"/>
+      <c r="AR44" s="719"/>
+      <c r="AS44" s="580"/>
+      <c r="AT44" s="580"/>
+      <c r="AV44" s="582"/>
+      <c r="AW44" s="582"/>
+      <c r="AX44" s="582"/>
+      <c r="AY44" s="582"/>
+      <c r="AZ44" s="582"/>
+      <c r="BA44" s="582"/>
+      <c r="BB44" s="582"/>
+      <c r="BC44" s="582"/>
+      <c r="BD44" s="582"/>
+      <c r="BF44" s="76"/>
     </row>
     <row r="45" spans="3:58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C45" s="41" t="s">
-[...3 lines deleted...]
-        <v>253</v>
+      <c r="C45" s="40" t="s">
+        <v>199</v>
+      </c>
+      <c r="D45" s="40" t="s">
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="14:35" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="N50" s="72"/>
-[...20 lines deleted...]
-      <c r="AI50" s="713"/>
+      <c r="N50" s="66"/>
+      <c r="O50" s="583"/>
+      <c r="P50" s="583"/>
+      <c r="Q50" s="583"/>
+      <c r="R50" s="583"/>
+      <c r="S50" s="583"/>
+      <c r="T50" s="583"/>
+      <c r="U50" s="583"/>
+      <c r="V50" s="583"/>
+      <c r="W50" s="583"/>
+      <c r="X50" s="583"/>
+      <c r="Y50" s="583"/>
+      <c r="Z50" s="583"/>
+      <c r="AA50" s="583"/>
+      <c r="AB50" s="583"/>
+      <c r="AC50" s="583"/>
+      <c r="AD50" s="583"/>
+      <c r="AE50" s="583"/>
+      <c r="AF50" s="583"/>
+      <c r="AG50" s="583"/>
+      <c r="AH50" s="583"/>
+      <c r="AI50" s="583"/>
     </row>
   </sheetData>
   <mergeCells count="245">
     <mergeCell ref="AN43:AQ44"/>
     <mergeCell ref="AR43:AT44"/>
     <mergeCell ref="AV43:BD44"/>
     <mergeCell ref="O50:U50"/>
     <mergeCell ref="V50:AB50"/>
     <mergeCell ref="AC50:AI50"/>
     <mergeCell ref="AJ42:AM42"/>
     <mergeCell ref="AN42:AQ42"/>
     <mergeCell ref="AR42:AT42"/>
     <mergeCell ref="O43:R44"/>
     <mergeCell ref="S43:U44"/>
     <mergeCell ref="V43:Y44"/>
     <mergeCell ref="Z43:AB44"/>
     <mergeCell ref="AC43:AF44"/>
     <mergeCell ref="AG43:AI44"/>
     <mergeCell ref="AJ43:AM44"/>
     <mergeCell ref="O42:R42"/>
     <mergeCell ref="S42:U42"/>
     <mergeCell ref="V42:Y42"/>
     <mergeCell ref="Z42:AB42"/>
     <mergeCell ref="AC42:AF42"/>
     <mergeCell ref="AG42:AI42"/>
     <mergeCell ref="AR40:AT40"/>
     <mergeCell ref="O41:R41"/>
     <mergeCell ref="S41:U41"/>
     <mergeCell ref="V41:Y41"/>
     <mergeCell ref="Z41:AB41"/>
     <mergeCell ref="AC41:AF41"/>
     <mergeCell ref="AG41:AI41"/>
     <mergeCell ref="AJ41:AM41"/>
     <mergeCell ref="AN41:AQ41"/>
     <mergeCell ref="AR41:AT41"/>
+    <mergeCell ref="AR39:AT39"/>
     <mergeCell ref="D40:N40"/>
     <mergeCell ref="O40:R40"/>
     <mergeCell ref="S40:U40"/>
     <mergeCell ref="V40:Y40"/>
     <mergeCell ref="Z40:AB40"/>
     <mergeCell ref="AC40:AF40"/>
     <mergeCell ref="AG40:AI40"/>
     <mergeCell ref="AJ40:AM40"/>
     <mergeCell ref="AN40:AQ40"/>
     <mergeCell ref="AR38:AT38"/>
     <mergeCell ref="D39:N39"/>
     <mergeCell ref="O39:R39"/>
     <mergeCell ref="S39:U39"/>
     <mergeCell ref="V39:Y39"/>
     <mergeCell ref="Z39:AB39"/>
     <mergeCell ref="AC39:AF39"/>
     <mergeCell ref="AG39:AI39"/>
     <mergeCell ref="AJ39:AM39"/>
     <mergeCell ref="AN39:AQ39"/>
-    <mergeCell ref="AR39:AT39"/>
+    <mergeCell ref="AR37:AT37"/>
     <mergeCell ref="C38:N38"/>
     <mergeCell ref="O38:R38"/>
     <mergeCell ref="S38:U38"/>
     <mergeCell ref="V38:Y38"/>
     <mergeCell ref="Z38:AB38"/>
     <mergeCell ref="AC38:AF38"/>
     <mergeCell ref="AG38:AI38"/>
     <mergeCell ref="AJ38:AM38"/>
     <mergeCell ref="AN38:AQ38"/>
+    <mergeCell ref="AN36:AQ36"/>
+    <mergeCell ref="AR36:AT36"/>
     <mergeCell ref="O37:R37"/>
     <mergeCell ref="S37:U37"/>
     <mergeCell ref="V37:Y37"/>
     <mergeCell ref="Z37:AB37"/>
     <mergeCell ref="AC37:AF37"/>
     <mergeCell ref="AG37:AI37"/>
     <mergeCell ref="AJ37:AM37"/>
     <mergeCell ref="AN37:AQ37"/>
-    <mergeCell ref="AR37:AT37"/>
+    <mergeCell ref="AJ35:AM35"/>
+    <mergeCell ref="AN35:AQ35"/>
+    <mergeCell ref="AR35:AT35"/>
     <mergeCell ref="O36:R36"/>
     <mergeCell ref="S36:U36"/>
     <mergeCell ref="V36:Y36"/>
     <mergeCell ref="Z36:AB36"/>
     <mergeCell ref="AC36:AF36"/>
     <mergeCell ref="AG36:AI36"/>
     <mergeCell ref="AJ36:AM36"/>
-    <mergeCell ref="AN36:AQ36"/>
-    <mergeCell ref="AR36:AT36"/>
+    <mergeCell ref="AG34:AI34"/>
+    <mergeCell ref="AJ34:AM34"/>
+    <mergeCell ref="AN34:AQ34"/>
+    <mergeCell ref="AR34:AT34"/>
     <mergeCell ref="O35:R35"/>
     <mergeCell ref="S35:U35"/>
     <mergeCell ref="V35:Y35"/>
     <mergeCell ref="Z35:AB35"/>
     <mergeCell ref="AC35:AF35"/>
     <mergeCell ref="AG35:AI35"/>
-    <mergeCell ref="AJ35:AM35"/>
-[...1 lines deleted...]
-    <mergeCell ref="AR35:AT35"/>
     <mergeCell ref="AG33:AI33"/>
     <mergeCell ref="AJ33:AM33"/>
     <mergeCell ref="AN33:AQ33"/>
     <mergeCell ref="AR33:AT33"/>
     <mergeCell ref="C34:N34"/>
     <mergeCell ref="O34:R34"/>
     <mergeCell ref="S34:U34"/>
     <mergeCell ref="V34:Y34"/>
     <mergeCell ref="Z34:AB34"/>
     <mergeCell ref="AC34:AF34"/>
-    <mergeCell ref="AG34:AI34"/>
-[...2 lines deleted...]
-    <mergeCell ref="AR34:AT34"/>
+    <mergeCell ref="AG32:AI32"/>
+    <mergeCell ref="AJ32:AM32"/>
+    <mergeCell ref="AN32:AQ32"/>
+    <mergeCell ref="AR32:AT32"/>
     <mergeCell ref="C33:N33"/>
     <mergeCell ref="O33:R33"/>
     <mergeCell ref="S33:U33"/>
     <mergeCell ref="V33:Y33"/>
     <mergeCell ref="Z33:AB33"/>
     <mergeCell ref="AC33:AF33"/>
     <mergeCell ref="D32:N32"/>
     <mergeCell ref="O32:R32"/>
     <mergeCell ref="S32:U32"/>
     <mergeCell ref="V32:Y32"/>
     <mergeCell ref="Z32:AB32"/>
     <mergeCell ref="AC32:AF32"/>
+    <mergeCell ref="AR30:AT30"/>
+    <mergeCell ref="O31:R31"/>
+    <mergeCell ref="S31:U31"/>
+    <mergeCell ref="V31:Y31"/>
+    <mergeCell ref="Z31:AB31"/>
     <mergeCell ref="AC31:AF31"/>
     <mergeCell ref="AG31:AI31"/>
     <mergeCell ref="AJ31:AM31"/>
     <mergeCell ref="AN31:AQ31"/>
     <mergeCell ref="AR31:AT31"/>
-    <mergeCell ref="AG32:AI32"/>
-[...6 lines deleted...]
-    <mergeCell ref="AN29:AQ29"/>
     <mergeCell ref="AR29:AT29"/>
     <mergeCell ref="D30:N30"/>
     <mergeCell ref="O30:R30"/>
     <mergeCell ref="S30:U30"/>
     <mergeCell ref="V30:Y30"/>
     <mergeCell ref="Z30:AB30"/>
     <mergeCell ref="AC30:AF30"/>
     <mergeCell ref="AG30:AI30"/>
     <mergeCell ref="AJ30:AM30"/>
     <mergeCell ref="AN30:AQ30"/>
-    <mergeCell ref="AR30:AT30"/>
+    <mergeCell ref="AN28:AQ28"/>
+    <mergeCell ref="AR28:AT28"/>
+    <mergeCell ref="O29:R29"/>
+    <mergeCell ref="S29:U29"/>
+    <mergeCell ref="V29:Y29"/>
+    <mergeCell ref="Z29:AB29"/>
+    <mergeCell ref="AC29:AF29"/>
+    <mergeCell ref="AG29:AI29"/>
+    <mergeCell ref="AJ29:AM29"/>
+    <mergeCell ref="AN29:AQ29"/>
     <mergeCell ref="AJ27:AM27"/>
     <mergeCell ref="AN27:AQ27"/>
     <mergeCell ref="AR27:AT27"/>
     <mergeCell ref="O28:R28"/>
     <mergeCell ref="S28:U28"/>
     <mergeCell ref="V28:Y28"/>
     <mergeCell ref="Z28:AB28"/>
     <mergeCell ref="AC28:AF28"/>
     <mergeCell ref="AG28:AI28"/>
     <mergeCell ref="AJ28:AM28"/>
     <mergeCell ref="O27:R27"/>
     <mergeCell ref="S27:U27"/>
     <mergeCell ref="V27:Y27"/>
     <mergeCell ref="Z27:AB27"/>
     <mergeCell ref="AC27:AF27"/>
     <mergeCell ref="AG27:AI27"/>
-    <mergeCell ref="AN28:AQ28"/>
-[...2 lines deleted...]
-    <mergeCell ref="AG24:AI24"/>
     <mergeCell ref="AN25:AQ26"/>
     <mergeCell ref="AR25:AT26"/>
     <mergeCell ref="O26:R26"/>
     <mergeCell ref="V26:Y26"/>
     <mergeCell ref="AC26:AF26"/>
     <mergeCell ref="AJ26:AM26"/>
     <mergeCell ref="AJ24:AM24"/>
     <mergeCell ref="AN24:AQ24"/>
     <mergeCell ref="AR24:AT24"/>
     <mergeCell ref="O25:R25"/>
     <mergeCell ref="S25:U26"/>
     <mergeCell ref="V25:Y25"/>
     <mergeCell ref="Z25:AB26"/>
     <mergeCell ref="AC25:AF25"/>
     <mergeCell ref="AG25:AI26"/>
     <mergeCell ref="AJ25:AM25"/>
+    <mergeCell ref="AG23:AI23"/>
+    <mergeCell ref="AJ23:AM23"/>
+    <mergeCell ref="AN23:AQ23"/>
+    <mergeCell ref="AR23:AT23"/>
+    <mergeCell ref="O24:R24"/>
+    <mergeCell ref="S24:U24"/>
+    <mergeCell ref="V24:Y24"/>
+    <mergeCell ref="Z24:AB24"/>
+    <mergeCell ref="AC24:AF24"/>
+    <mergeCell ref="AG24:AI24"/>
     <mergeCell ref="AC22:AF22"/>
     <mergeCell ref="AG22:AI22"/>
     <mergeCell ref="AJ22:AM22"/>
     <mergeCell ref="AN22:AQ22"/>
     <mergeCell ref="AR22:AT22"/>
     <mergeCell ref="O23:R23"/>
     <mergeCell ref="S23:U23"/>
     <mergeCell ref="V23:Y23"/>
     <mergeCell ref="Z23:AB23"/>
     <mergeCell ref="AC23:AF23"/>
-    <mergeCell ref="AG23:AI23"/>
-[...2 lines deleted...]
-    <mergeCell ref="AR23:AT23"/>
+    <mergeCell ref="AG21:AI21"/>
+    <mergeCell ref="AJ21:AM21"/>
+    <mergeCell ref="AN21:AQ21"/>
+    <mergeCell ref="AR21:AT21"/>
     <mergeCell ref="C22:C32"/>
     <mergeCell ref="D22:N22"/>
     <mergeCell ref="O22:R22"/>
     <mergeCell ref="S22:U22"/>
     <mergeCell ref="V22:Y22"/>
     <mergeCell ref="Z22:AB22"/>
     <mergeCell ref="C21:N21"/>
     <mergeCell ref="O21:R21"/>
     <mergeCell ref="S21:U21"/>
     <mergeCell ref="V21:Y21"/>
     <mergeCell ref="Z21:AB21"/>
-    <mergeCell ref="O24:R24"/>
-[...10 lines deleted...]
-    <mergeCell ref="Z31:AB31"/>
+    <mergeCell ref="AC21:AF21"/>
+    <mergeCell ref="AN19:AQ19"/>
+    <mergeCell ref="S20:U20"/>
+    <mergeCell ref="Z20:AB20"/>
+    <mergeCell ref="AC20:AF20"/>
+    <mergeCell ref="AG20:AI20"/>
+    <mergeCell ref="AJ20:AM20"/>
     <mergeCell ref="AN20:AQ20"/>
     <mergeCell ref="E15:AQ15"/>
     <mergeCell ref="E16:AQ16"/>
     <mergeCell ref="D17:AQ17"/>
     <mergeCell ref="AH18:AQ18"/>
-    <mergeCell ref="AG21:AI21"/>
-[...9 lines deleted...]
-    <mergeCell ref="E8:AQ8"/>
     <mergeCell ref="BF18:BF20"/>
     <mergeCell ref="C19:N20"/>
     <mergeCell ref="O19:R20"/>
     <mergeCell ref="V19:Y20"/>
     <mergeCell ref="AC19:AF19"/>
     <mergeCell ref="AJ19:AM19"/>
     <mergeCell ref="E9:AQ9"/>
     <mergeCell ref="E10:AQ10"/>
     <mergeCell ref="E11:AQ11"/>
     <mergeCell ref="E12:AQ12"/>
     <mergeCell ref="E13:AQ13"/>
     <mergeCell ref="E14:AQ14"/>
-    <mergeCell ref="AN19:AQ19"/>
-[...4 lines deleted...]
-    <mergeCell ref="AJ20:AM20"/>
+    <mergeCell ref="E3:AQ3"/>
+    <mergeCell ref="E4:AQ4"/>
+    <mergeCell ref="E5:AQ5"/>
+    <mergeCell ref="E6:AQ6"/>
+    <mergeCell ref="E7:AQ7"/>
+    <mergeCell ref="E8:AQ8"/>
   </mergeCells>
-  <phoneticPr fontId="5"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.51181102362204722" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ 明朝,標準"- &amp;12 28&amp;11 -</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>