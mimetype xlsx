--- v0 (2026-03-07)
+++ v1 (2026-07-21)
@@ -1,973 +1,1015 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B8677F0C-4E6E-4025-B7C9-D0329D11BF5F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BF4EF095-EA15-427A-B5E6-352DF4776976}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D4C57739-9FC5-4249-8C12-C45D91B2FBF2}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D4C57739-9FC5-4249-8C12-C45D91B2FBF2}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ｐ32～37" sheetId="1" r:id="rId1"/>
+    <sheet name="Ｐ32～37" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ32～37'!$B$2:$AI$143</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Ｐ32～37'!$2:$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="789" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="132">
   <si>
     <t>市町村別水道普及表</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>地域名</t>
     <rPh sb="0" eb="3">
       <t>チイキメイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>市町村名</t>
   </si>
   <si>
-    <t>行政区域　　　　　　　　　　　　　　　　　　　内総人口</t>
-[...11 lines deleted...]
-  <si>
     <t>上　　　水　　　道</t>
   </si>
   <si>
     <t>簡　　易　　水　　道</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　専</t>
     <rPh sb="1" eb="2">
       <t>セン</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　　　用　　　水　　　道</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>合　　計</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>普及率</t>
   </si>
   <si>
     <t>飲料水供給施設</t>
   </si>
   <si>
     <t>自己水源のみに</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>よるもの</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>左記以外のもの</t>
   </si>
   <si>
     <t>箇所数</t>
   </si>
   <si>
     <t>計画給水</t>
   </si>
   <si>
     <t>現在給水</t>
   </si>
   <si>
     <t>計画給　　　　　　　水人口</t>
     <rPh sb="11" eb="13">
       <t>ジンコウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>現在給　　　　　　　　　水人口</t>
     <rPh sb="13" eb="15">
       <t>ジンコウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>箇所数</t>
     <rPh sb="2" eb="3">
       <t>スウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>確認時　　　　　　　　　給水人口</t>
     <rPh sb="12" eb="14">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ジンコウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...9 lines deleted...]
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>計画給　　　　水人口</t>
     <rPh sb="8" eb="10">
       <t>ジンコウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>現在給　　　　　　水人口</t>
     <rPh sb="10" eb="12">
       <t>ジンコウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...2 lines deleted...]
-    <t>人　　口</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>①</t>
   </si>
   <si>
     <t>②</t>
   </si>
   <si>
     <t>③</t>
   </si>
   <si>
     <t>④</t>
   </si>
   <si>
     <t>⑤</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>⑥</t>
   </si>
   <si>
     <t>⑦</t>
   </si>
   <si>
     <t>⑧</t>
   </si>
   <si>
     <t>⑨</t>
   </si>
   <si>
     <t>⑩</t>
   </si>
   <si>
     <t>⑪</t>
   </si>
   <si>
     <t>⑫</t>
   </si>
   <si>
     <t>⑬</t>
   </si>
   <si>
     <t>②+⑤+⑧
  +⑪ヶ所</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>③+⑥+⑨</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>④+⑦+⑩</t>
   </si>
   <si>
     <t>⑭/①</t>
   </si>
   <si>
     <t>　　　人</t>
   </si>
   <si>
     <t>ヶ所</t>
   </si>
   <si>
     <t>=⑭  　人</t>
   </si>
   <si>
     <t xml:space="preserve">*100 </t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>京　葉　地　域</t>
     <rPh sb="0" eb="1">
       <t>キョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ハ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>チ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>イキ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　千葉市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>　市川市</t>
     <rPh sb="2" eb="3">
       <t>カワ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　船橋市</t>
     <rPh sb="1" eb="3">
       <t>フナバシ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　松戸市</t>
     <rPh sb="1" eb="3">
       <t>マツド</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　習志野市</t>
     <rPh sb="1" eb="4">
       <t>ナラシノ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　市原市</t>
     <rPh sb="1" eb="3">
       <t>イチハラ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　鎌ケ谷市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　浦安市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>京葉地域
 小　　　計</t>
     <rPh sb="5" eb="6">
       <t>ショウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>東　葛　飾　地　域</t>
     <rPh sb="0" eb="1">
       <t>ヒガシ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>カツシカ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>チ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>イキ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　野田市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　柏市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　流山市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　八千代市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　我孫子市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>東葛飾地域
 小　　　計</t>
     <rPh sb="1" eb="3">
       <t>カツシカ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ショウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>君　津　地　域</t>
     <rPh sb="0" eb="1">
       <t>キミ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ツ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>チ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>イキ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　木更津市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　君津市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　富津市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　袖ケ浦市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>君津地域
 小　　　計</t>
     <rPh sb="5" eb="6">
       <t>ショウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>印旛地域</t>
     <rPh sb="0" eb="1">
       <t>イン</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ハタ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>チ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>イキ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　成田市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　佐倉市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　四街道市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　八街市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>印　旛　地　域</t>
     <rPh sb="0" eb="1">
       <t>イン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ハタ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>チ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>イキ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　印西市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　白井市</t>
     <rPh sb="1" eb="3">
       <t>シロイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　富里市</t>
     <rPh sb="1" eb="3">
       <t>トミサト</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　酒々井町</t>
     <rPh sb="1" eb="4">
       <t>シスイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>マチ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　栄町</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>印旛地域
 小　　　計</t>
     <rPh sb="5" eb="6">
       <t>ショウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>香　取　地　域</t>
     <rPh sb="0" eb="1">
       <t>カオリ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>トリ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>チ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>イキ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　香取市</t>
     <rPh sb="1" eb="3">
       <t>カトリ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　神崎町</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　多古町</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>香取地域
 小　　　計</t>
     <rPh sb="5" eb="6">
       <t>ショウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>東　総　地　域</t>
     <rPh sb="0" eb="1">
       <t>トウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ソウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>チ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>イキ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　銚子市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　旭市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　東庄町</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>東総地域
 小　　　計</t>
     <rPh sb="2" eb="4">
       <t>チイキ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ショウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>九　十　九　里　地　域</t>
     <rPh sb="0" eb="1">
       <t>キュウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ジュウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>キュウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>サト</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>チ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>イキ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　茂原市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　東金市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　匝瑳市</t>
     <rPh sb="1" eb="3">
       <t>ソウサ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　山武市</t>
     <rPh sb="1" eb="2">
       <t>ヤマ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>タケイチ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　大網白里市</t>
     <rPh sb="5" eb="6">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　九十九里町</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　芝山町</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　横芝光町</t>
     <rPh sb="1" eb="3">
       <t>ヨコシバ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ヒカリ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>九　十　九　里　地　域</t>
   </si>
   <si>
     <t>　一宮町</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　睦沢町</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　長生村</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　白子町</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　長柄町</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　長南町</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>九十九里地域
 小　　　　　　計</t>
     <rPh sb="4" eb="6">
       <t>チイキ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ショウ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>南　房　総　地　域</t>
     <rPh sb="0" eb="1">
       <t>ミナミ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ボウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ソウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>チ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>イキ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　館山市</t>
     <rPh sb="1" eb="3">
       <t>タテヤマ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　勝浦市</t>
     <rPh sb="1" eb="4">
       <t>カツウラシ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　鴨川市</t>
     <rPh sb="1" eb="3">
       <t>カモガワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　南房総市</t>
     <rPh sb="1" eb="2">
       <t>ミナミ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ボウソウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　いすみ市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　大多喜町</t>
     <rPh sb="1" eb="5">
       <t>オオタキマチ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　御宿町</t>
     <rPh sb="1" eb="3">
       <t>オンジュク</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>マチ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　鋸南町</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>南房総地域
 小　　　　計</t>
     <rPh sb="6" eb="7">
       <t>ショウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
     <t>市</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>町</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>村</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>総　　計</t>
-    <phoneticPr fontId="5"/>
-[...4 lines deleted...]
-      <t>チュウ</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>行政区域
+内総人口
+※１</t>
+    <rPh sb="5" eb="6">
+      <t>ナイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...6 lines deleted...]
-    <t/>
+    <rPh sb="6" eb="7">
+      <t>ソウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ジンコウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>現在給水
+人口</t>
+    <rPh sb="2" eb="4">
+      <t>キュウスイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジンコウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>確認時
+給水人口</t>
+    <rPh sb="4" eb="6">
+      <t>キュウスイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ジンコウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>現在
+給水人口</t>
+    <rPh sb="3" eb="5">
+      <t>キュウスイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジンコウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>計画給水
+人口</t>
+    <rPh sb="5" eb="7">
+      <t>ジンコウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>現在給水
+人口</t>
+    <rPh sb="5" eb="7">
+      <t>ジンコウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>人口</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>人口※２</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>※１　令和７年４月１日現在（千葉県総合企画部統計課資料）</t>
+    <rPh sb="3" eb="5">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ゲンザイ</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>チバケン</t>
+    </rPh>
+    <rPh sb="17" eb="22">
+      <t>ソウゴウキカクブ</t>
+    </rPh>
+    <rPh sb="22" eb="25">
+      <t>トウケイカ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>シリョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>※２　茨城県の給水人口を除く。</t>
+    <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="\(#,##0\)"/>
     <numFmt numFmtId="177" formatCode="0.0%"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="92">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top style="thin">
@@ -2077,702 +2119,705 @@
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="211">
+  <cellXfs count="212">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="30" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="40" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="43" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="45" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="48" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="53" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="54" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="54" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="55" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="56" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="42" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="67" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="68" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="68" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="69" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="69" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="70" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="71" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="72" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="56" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="73" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="56" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="75" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="76" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="77" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="79" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="80" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="81" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="82" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="84" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="88" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="89" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="86" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="86" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="90" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="88" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="90" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="91" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="85" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="86" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="87" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="40" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="43" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="49" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="59" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="74" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="78" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="83" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="63" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="59" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="60" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="64" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="57" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="58" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="59" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="60" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="64" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="35" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="65" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="66" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="49" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="57" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="58" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="61" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="62" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="32" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="41" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="42" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="50" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="61" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="63" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="49" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="41" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="42" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="50" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...586 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3051,9452 +3096,9431 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5305AC2-D539-46EF-9B71-E27084EA958C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4D0D95C-E798-4DAD-9AB3-DD9419B2CEE6}">
   <dimension ref="B2:AM153"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A32" zoomScale="140" zoomScaleNormal="85" zoomScaleSheetLayoutView="140" workbookViewId="0">
+      <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.77734375" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.44140625" style="1" customWidth="1"/>
     <col min="3" max="4" width="1.21875" style="1" customWidth="1"/>
     <col min="5" max="6" width="5.44140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.44140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="1.88671875" style="2" customWidth="1"/>
     <col min="9" max="10" width="3.77734375" style="2" customWidth="1"/>
     <col min="11" max="12" width="8.109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="1.88671875" style="2" customWidth="1"/>
     <col min="14" max="15" width="3.77734375" style="2" customWidth="1"/>
     <col min="16" max="17" width="6.88671875" style="1" customWidth="1"/>
     <col min="18" max="18" width="5.6640625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.109375" style="1" customWidth="1"/>
     <col min="20" max="21" width="9.33203125" style="3" customWidth="1"/>
     <col min="22" max="22" width="7.44140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="5.6640625" style="1" customWidth="1"/>
-    <col min="24" max="26" width="7.44140625" style="1" customWidth="1"/>
+    <col min="24" max="24" width="8.109375" style="1" customWidth="1"/>
+    <col min="25" max="26" width="7.44140625" style="1" customWidth="1"/>
     <col min="27" max="28" width="8.44140625" style="1" customWidth="1"/>
-    <col min="29" max="29" width="6.21875" style="1" customWidth="1"/>
+    <col min="29" max="29" width="7.77734375" style="1" customWidth="1"/>
     <col min="30" max="30" width="4.33203125" style="2" customWidth="1"/>
     <col min="31" max="31" width="1.88671875" style="2" customWidth="1"/>
     <col min="32" max="32" width="4.33203125" style="2" customWidth="1"/>
     <col min="33" max="34" width="7.44140625" style="1" customWidth="1"/>
     <col min="35" max="35" width="2.44140625" style="1" customWidth="1"/>
     <col min="36" max="16384" width="10.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="3:34" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="3:34" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="AB3" s="6"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="6"/>
       <c r="AE3" s="6"/>
       <c r="AF3" s="6"/>
       <c r="AG3" s="6"/>
     </row>
     <row r="4" spans="3:34" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C5" s="189" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="190"/>
       <c r="E5" s="195" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="196"/>
       <c r="G5" s="201" t="s">
+        <v>122</v>
+      </c>
+      <c r="H5" s="203" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="I5" s="203"/>
       <c r="J5" s="203"/>
       <c r="K5" s="203"/>
       <c r="L5" s="203"/>
       <c r="M5" s="203" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N5" s="203"/>
       <c r="O5" s="203"/>
       <c r="P5" s="203"/>
       <c r="Q5" s="203"/>
       <c r="R5" s="208" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="S5" s="209"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="204" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="W5" s="204"/>
       <c r="X5" s="204"/>
       <c r="Y5" s="205"/>
       <c r="Z5" s="203" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="AA5" s="203"/>
       <c r="AB5" s="203"/>
       <c r="AC5" s="203" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD5" s="203" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="AE5" s="203"/>
       <c r="AF5" s="203"/>
       <c r="AG5" s="203"/>
       <c r="AH5" s="196"/>
     </row>
     <row r="6" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C6" s="191"/>
       <c r="D6" s="192"/>
       <c r="E6" s="197"/>
       <c r="F6" s="198"/>
       <c r="G6" s="202"/>
       <c r="H6" s="188"/>
       <c r="I6" s="188"/>
       <c r="J6" s="188"/>
       <c r="K6" s="188"/>
       <c r="L6" s="188"/>
       <c r="M6" s="188"/>
       <c r="N6" s="188"/>
       <c r="O6" s="188"/>
       <c r="P6" s="188"/>
       <c r="Q6" s="188"/>
       <c r="R6" s="206" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="S6" s="207"/>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
       <c r="V6" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="W6" s="188" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="X6" s="188"/>
       <c r="Y6" s="188"/>
       <c r="Z6" s="188"/>
       <c r="AA6" s="188"/>
       <c r="AB6" s="188"/>
       <c r="AC6" s="188"/>
       <c r="AD6" s="188"/>
       <c r="AE6" s="188"/>
       <c r="AF6" s="188"/>
       <c r="AG6" s="188"/>
       <c r="AH6" s="198"/>
     </row>
     <row r="7" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C7" s="191"/>
       <c r="D7" s="192"/>
       <c r="E7" s="197"/>
       <c r="F7" s="198"/>
       <c r="G7" s="202"/>
       <c r="H7" s="188" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I7" s="188"/>
       <c r="J7" s="188"/>
       <c r="K7" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="L7" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="L7" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M7" s="188" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="N7" s="188"/>
       <c r="O7" s="188"/>
       <c r="P7" s="187" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q7" s="187" t="s">
         <v>17</v>
       </c>
-      <c r="Q7" s="187" t="s">
+      <c r="R7" s="187" t="s">
         <v>18</v>
       </c>
-      <c r="R7" s="187" t="s">
+      <c r="S7" s="187" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="T7" s="11"/>
       <c r="U7" s="12"/>
       <c r="V7" s="187" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="W7" s="187" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="X7" s="187" t="s">
-        <v>20</v>
+        <v>124</v>
       </c>
       <c r="Y7" s="187" t="s">
-        <v>21</v>
+        <v>125</v>
       </c>
       <c r="Z7" s="188" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AA7" s="187" t="s">
-        <v>17</v>
+        <v>126</v>
       </c>
       <c r="AB7" s="187" t="s">
-        <v>18</v>
+        <v>127</v>
       </c>
       <c r="AC7" s="188"/>
       <c r="AD7" s="188" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AE7" s="188"/>
       <c r="AF7" s="188"/>
       <c r="AG7" s="187" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="AH7" s="210" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C8" s="191"/>
       <c r="D8" s="192"/>
       <c r="E8" s="197"/>
       <c r="F8" s="198"/>
       <c r="G8" s="202"/>
       <c r="H8" s="188"/>
       <c r="I8" s="188"/>
       <c r="J8" s="188"/>
       <c r="K8" s="13" t="s">
-        <v>24</v>
+        <v>128</v>
       </c>
       <c r="L8" s="13" t="s">
-        <v>24</v>
+        <v>129</v>
       </c>
       <c r="M8" s="188"/>
       <c r="N8" s="188"/>
       <c r="O8" s="188"/>
       <c r="P8" s="187"/>
       <c r="Q8" s="187"/>
       <c r="R8" s="187"/>
       <c r="S8" s="187"/>
       <c r="T8" s="11"/>
       <c r="U8" s="12"/>
       <c r="V8" s="187"/>
       <c r="W8" s="187"/>
       <c r="X8" s="187"/>
       <c r="Y8" s="187"/>
       <c r="Z8" s="188"/>
       <c r="AA8" s="187"/>
       <c r="AB8" s="187"/>
       <c r="AC8" s="188"/>
       <c r="AD8" s="188"/>
       <c r="AE8" s="188"/>
       <c r="AF8" s="188"/>
       <c r="AG8" s="187"/>
       <c r="AH8" s="210"/>
     </row>
     <row r="9" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C9" s="191"/>
       <c r="D9" s="192"/>
       <c r="E9" s="197"/>
       <c r="F9" s="198"/>
       <c r="G9" s="14" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H9" s="182" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="I9" s="183"/>
       <c r="J9" s="184"/>
       <c r="K9" s="10" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="L9" s="10" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="M9" s="182" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="N9" s="183"/>
       <c r="O9" s="184"/>
       <c r="P9" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q9" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="R9" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="S9" s="10" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="T9" s="17"/>
       <c r="U9" s="18"/>
       <c r="V9" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="W9" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="X9" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y9" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="W9" s="10" t="s">
+      <c r="Z9" s="185" t="s">
         <v>35</v>
       </c>
-      <c r="X9" s="10" t="s">
+      <c r="AA9" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="Y9" s="10" t="s">
+      <c r="AB9" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="Z9" s="185" t="s">
+      <c r="AC9" s="10" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="AD9" s="15"/>
       <c r="AE9" s="16"/>
       <c r="AF9" s="14"/>
       <c r="AG9" s="19"/>
       <c r="AH9" s="20"/>
     </row>
     <row r="10" spans="3:34" s="21" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C10" s="193"/>
       <c r="D10" s="194"/>
       <c r="E10" s="199"/>
       <c r="F10" s="200"/>
       <c r="G10" s="22" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="H10" s="23"/>
       <c r="I10" s="24"/>
       <c r="J10" s="22" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="K10" s="25" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="L10" s="25" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M10" s="23"/>
       <c r="N10" s="24"/>
       <c r="O10" s="22" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="P10" s="25" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="Q10" s="25" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="R10" s="25" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="S10" s="25" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="T10" s="26"/>
       <c r="U10" s="27"/>
       <c r="V10" s="25" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="W10" s="25" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="X10" s="25" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="Y10" s="25" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="Z10" s="186"/>
       <c r="AA10" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB10" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="AC10" s="25" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="AD10" s="28"/>
       <c r="AE10" s="29"/>
       <c r="AF10" s="30" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="AG10" s="25" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="AH10" s="31" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C11" s="167" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D11" s="177"/>
       <c r="E11" s="156" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F11" s="157"/>
       <c r="G11" s="32"/>
       <c r="H11" s="33"/>
       <c r="I11" s="34">
         <v>3</v>
       </c>
       <c r="J11" s="35">
         <v>2</v>
       </c>
       <c r="K11" s="36">
-        <v>988537</v>
+        <v>990000</v>
       </c>
       <c r="L11" s="34">
-        <v>953903</v>
+        <v>957473</v>
       </c>
       <c r="M11" s="37"/>
       <c r="N11" s="34" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O11" s="38" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P11" s="36" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q11" s="34" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R11" s="39"/>
       <c r="S11" s="39"/>
       <c r="T11" s="40"/>
       <c r="U11" s="41"/>
       <c r="V11" s="39"/>
       <c r="W11" s="39"/>
       <c r="X11" s="39"/>
       <c r="Y11" s="39"/>
       <c r="Z11" s="39"/>
       <c r="AA11" s="39"/>
       <c r="AB11" s="39"/>
       <c r="AC11" s="42"/>
       <c r="AD11" s="43"/>
       <c r="AE11" s="44"/>
       <c r="AF11" s="45">
         <v>0</v>
       </c>
       <c r="AG11" s="46">
         <v>0</v>
       </c>
       <c r="AH11" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C12" s="178"/>
       <c r="D12" s="179"/>
       <c r="E12" s="134"/>
       <c r="F12" s="135"/>
       <c r="G12" s="45">
-        <v>981909</v>
+        <v>985335</v>
       </c>
       <c r="H12" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I12" s="50"/>
       <c r="J12" s="51"/>
       <c r="K12" s="52"/>
       <c r="L12" s="9"/>
       <c r="M12" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N12" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O12" s="54" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P12" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q12" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R12" s="56">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="S12" s="56">
-        <v>30205</v>
+        <v>30030</v>
       </c>
       <c r="T12" s="40"/>
       <c r="U12" s="41"/>
       <c r="V12" s="56">
-        <v>3572</v>
+        <v>3456</v>
       </c>
       <c r="W12" s="56">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="X12" s="56">
-        <v>652434</v>
+        <v>629477</v>
       </c>
       <c r="Y12" s="56">
-        <v>147312</v>
+        <v>141108</v>
       </c>
       <c r="Z12" s="56">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="AA12" s="56">
-        <v>1018742</v>
+        <v>1020030</v>
       </c>
       <c r="AB12" s="56">
-        <v>957475</v>
+        <v>960929</v>
       </c>
       <c r="AC12" s="57">
         <v>0.97499999999999998</v>
       </c>
       <c r="AD12" s="56">
         <v>12</v>
       </c>
       <c r="AE12" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF12" s="9">
         <v>12</v>
       </c>
       <c r="AG12" s="19">
         <v>855</v>
       </c>
       <c r="AH12" s="20">
-        <v>797</v>
+        <v>644</v>
       </c>
     </row>
     <row r="13" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C13" s="178"/>
       <c r="D13" s="179"/>
       <c r="E13" s="132" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F13" s="133"/>
       <c r="G13" s="41"/>
       <c r="H13" s="17"/>
       <c r="I13" s="59">
         <v>1</v>
       </c>
       <c r="J13" s="60">
         <v>1</v>
       </c>
       <c r="K13" s="61">
-        <v>492151</v>
+        <v>494123</v>
       </c>
       <c r="L13" s="59">
-        <v>492151</v>
+        <v>494123</v>
       </c>
       <c r="M13" s="44"/>
       <c r="N13" s="62" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O13" s="63" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P13" s="64" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q13" s="65" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R13" s="19"/>
       <c r="S13" s="19"/>
       <c r="T13" s="40"/>
       <c r="U13" s="41"/>
       <c r="V13" s="19"/>
       <c r="W13" s="19"/>
       <c r="X13" s="19"/>
       <c r="Y13" s="19"/>
       <c r="Z13" s="43"/>
       <c r="AA13" s="43"/>
       <c r="AB13" s="43"/>
       <c r="AC13" s="66"/>
       <c r="AD13" s="43"/>
       <c r="AE13" s="44"/>
       <c r="AF13" s="45">
         <v>0</v>
       </c>
       <c r="AG13" s="67">
         <v>0</v>
       </c>
       <c r="AH13" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C14" s="178"/>
       <c r="D14" s="179"/>
       <c r="E14" s="134"/>
       <c r="F14" s="135"/>
       <c r="G14" s="45">
-        <v>498654</v>
+        <v>500648</v>
       </c>
       <c r="H14" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I14" s="50"/>
       <c r="J14" s="51"/>
       <c r="K14" s="52"/>
       <c r="L14" s="9"/>
       <c r="M14" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N14" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O14" s="54" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P14" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q14" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R14" s="56">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S14" s="56">
         <v>140</v>
       </c>
       <c r="T14" s="40"/>
       <c r="U14" s="41"/>
       <c r="V14" s="56">
         <v>140</v>
       </c>
       <c r="W14" s="56">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="X14" s="56">
         <v>9221</v>
       </c>
       <c r="Y14" s="56">
         <v>9221</v>
       </c>
       <c r="Z14" s="56">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="AA14" s="56">
-        <v>492291</v>
+        <v>494263</v>
       </c>
       <c r="AB14" s="56">
-        <v>492291</v>
+        <v>494263</v>
       </c>
       <c r="AC14" s="57">
         <v>0.98699999999999999</v>
       </c>
       <c r="AD14" s="56">
         <v>0</v>
       </c>
       <c r="AE14" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF14" s="9">
         <v>0</v>
       </c>
       <c r="AG14" s="19">
         <v>0</v>
       </c>
       <c r="AH14" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C15" s="178"/>
       <c r="D15" s="179"/>
       <c r="E15" s="132" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F15" s="133"/>
       <c r="G15" s="41"/>
       <c r="H15" s="17"/>
       <c r="I15" s="59">
         <v>2</v>
       </c>
       <c r="J15" s="60">
         <v>2</v>
       </c>
       <c r="K15" s="64">
-        <v>638188</v>
+        <v>640367</v>
       </c>
       <c r="L15" s="59">
-        <v>635369</v>
+        <v>637541</v>
       </c>
       <c r="M15" s="44"/>
       <c r="N15" s="62" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O15" s="63" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P15" s="64" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q15" s="65" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R15" s="19"/>
       <c r="S15" s="19"/>
       <c r="T15" s="40"/>
       <c r="U15" s="41"/>
       <c r="V15" s="19"/>
       <c r="W15" s="19"/>
       <c r="X15" s="19"/>
       <c r="Y15" s="19"/>
       <c r="Z15" s="43"/>
       <c r="AA15" s="43"/>
       <c r="AB15" s="43"/>
       <c r="AC15" s="66"/>
       <c r="AD15" s="43"/>
       <c r="AE15" s="44"/>
       <c r="AF15" s="45">
         <v>0</v>
       </c>
       <c r="AG15" s="67">
         <v>0</v>
       </c>
       <c r="AH15" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C16" s="178"/>
       <c r="D16" s="179"/>
       <c r="E16" s="134"/>
       <c r="F16" s="135"/>
       <c r="G16" s="45">
-        <v>647319</v>
+        <v>649493</v>
       </c>
       <c r="H16" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I16" s="50"/>
       <c r="J16" s="51"/>
       <c r="K16" s="69"/>
       <c r="L16" s="9"/>
       <c r="M16" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N16" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O16" s="54" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P16" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q16" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R16" s="56">
         <v>13</v>
       </c>
       <c r="S16" s="56">
         <v>3459</v>
       </c>
       <c r="T16" s="40"/>
       <c r="U16" s="41"/>
       <c r="V16" s="56">
-        <v>1463</v>
+        <v>2298</v>
       </c>
       <c r="W16" s="56">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X16" s="56">
-        <v>142958</v>
+        <v>143247</v>
       </c>
       <c r="Y16" s="56">
-        <v>19632</v>
+        <v>107388</v>
       </c>
       <c r="Z16" s="56">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AA16" s="56">
-        <v>641647</v>
+        <v>643826</v>
       </c>
       <c r="AB16" s="56">
-        <v>636832</v>
+        <v>639839</v>
       </c>
       <c r="AC16" s="57">
-        <v>0.98399999999999999</v>
+        <v>0.98499999999999999</v>
       </c>
       <c r="AD16" s="56">
         <v>10</v>
       </c>
       <c r="AE16" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF16" s="9">
         <v>10</v>
       </c>
       <c r="AG16" s="19">
         <v>1000</v>
       </c>
       <c r="AH16" s="68">
-        <v>666</v>
+        <v>651</v>
       </c>
     </row>
     <row r="17" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C17" s="178"/>
       <c r="D17" s="179"/>
       <c r="E17" s="132" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="F17" s="133"/>
       <c r="G17" s="41"/>
       <c r="H17" s="17"/>
       <c r="I17" s="59">
         <v>3</v>
       </c>
       <c r="J17" s="60">
         <v>2</v>
       </c>
       <c r="K17" s="64">
-        <v>488016</v>
+        <v>570022</v>
       </c>
       <c r="L17" s="59">
-        <v>463134</v>
+        <v>465110</v>
       </c>
       <c r="M17" s="44"/>
       <c r="N17" s="62" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O17" s="63" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P17" s="64" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q17" s="65" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R17" s="19"/>
       <c r="S17" s="19"/>
       <c r="T17" s="40"/>
       <c r="U17" s="41"/>
       <c r="V17" s="19"/>
       <c r="W17" s="19"/>
       <c r="X17" s="19"/>
       <c r="Y17" s="19"/>
       <c r="Z17" s="43"/>
       <c r="AA17" s="43"/>
       <c r="AB17" s="43"/>
       <c r="AC17" s="66"/>
       <c r="AD17" s="43"/>
       <c r="AE17" s="44"/>
       <c r="AF17" s="45">
         <v>0</v>
       </c>
       <c r="AG17" s="67">
         <v>0</v>
       </c>
       <c r="AH17" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C18" s="178"/>
       <c r="D18" s="179"/>
       <c r="E18" s="134"/>
       <c r="F18" s="135"/>
       <c r="G18" s="45">
-        <v>498344</v>
+        <v>500373</v>
       </c>
       <c r="H18" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I18" s="50"/>
       <c r="J18" s="51"/>
       <c r="K18" s="69"/>
       <c r="L18" s="9"/>
       <c r="M18" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N18" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O18" s="54" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P18" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q18" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R18" s="56">
         <v>6</v>
       </c>
       <c r="S18" s="56">
         <v>1512</v>
       </c>
       <c r="T18" s="40"/>
       <c r="U18" s="41"/>
       <c r="V18" s="56">
         <v>1512</v>
       </c>
       <c r="W18" s="56">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="X18" s="56">
-        <v>371683</v>
+        <v>61382</v>
       </c>
       <c r="Y18" s="56">
-        <v>371683</v>
+        <v>61382</v>
       </c>
       <c r="Z18" s="56">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AA18" s="56">
-        <v>489528</v>
+        <v>571534</v>
       </c>
       <c r="AB18" s="56">
-        <v>464646</v>
+        <v>466622</v>
       </c>
       <c r="AC18" s="57">
-        <v>0.93200000000000005</v>
+        <v>0.93300000000000005</v>
       </c>
       <c r="AD18" s="56">
         <v>2</v>
       </c>
       <c r="AE18" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF18" s="9">
         <v>2</v>
       </c>
       <c r="AG18" s="19">
         <v>325</v>
       </c>
       <c r="AH18" s="68">
         <v>162</v>
       </c>
     </row>
     <row r="19" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C19" s="178"/>
       <c r="D19" s="179"/>
       <c r="E19" s="132" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F19" s="133"/>
       <c r="G19" s="41"/>
       <c r="H19" s="17"/>
       <c r="I19" s="59">
         <v>2</v>
       </c>
       <c r="J19" s="60">
         <v>1</v>
       </c>
       <c r="K19" s="64">
-        <v>177417</v>
+        <v>177337</v>
       </c>
       <c r="L19" s="59">
-        <v>174748</v>
+        <v>174739</v>
       </c>
       <c r="M19" s="44"/>
       <c r="N19" s="62" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O19" s="63" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P19" s="64" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q19" s="65" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R19" s="19"/>
       <c r="S19" s="19"/>
       <c r="T19" s="40"/>
       <c r="U19" s="41"/>
       <c r="V19" s="19"/>
       <c r="W19" s="19"/>
       <c r="X19" s="19"/>
       <c r="Y19" s="19"/>
       <c r="Z19" s="43"/>
       <c r="AA19" s="43"/>
       <c r="AB19" s="43"/>
       <c r="AC19" s="66"/>
       <c r="AD19" s="43"/>
       <c r="AE19" s="44"/>
       <c r="AF19" s="45">
         <v>0</v>
       </c>
       <c r="AG19" s="67">
         <v>0</v>
       </c>
       <c r="AH19" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C20" s="178"/>
       <c r="D20" s="179"/>
       <c r="E20" s="134"/>
       <c r="F20" s="135"/>
       <c r="G20" s="45">
-        <v>175966</v>
+        <v>175948</v>
       </c>
       <c r="H20" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I20" s="50"/>
       <c r="J20" s="51"/>
       <c r="K20" s="69"/>
       <c r="L20" s="9"/>
       <c r="M20" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N20" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O20" s="54" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P20" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q20" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R20" s="56">
         <v>0</v>
       </c>
       <c r="S20" s="56">
         <v>0</v>
       </c>
       <c r="T20" s="40"/>
       <c r="U20" s="41"/>
       <c r="V20" s="56">
         <v>0</v>
       </c>
       <c r="W20" s="56">
         <v>16</v>
       </c>
       <c r="X20" s="56">
         <v>16216</v>
       </c>
       <c r="Y20" s="56">
-        <v>5371</v>
+        <v>5235</v>
       </c>
       <c r="Z20" s="56">
         <v>18</v>
       </c>
       <c r="AA20" s="56">
-        <v>177417</v>
+        <v>177337</v>
       </c>
       <c r="AB20" s="56">
-        <v>174748</v>
+        <v>174739</v>
       </c>
       <c r="AC20" s="57">
         <v>0.99299999999999999</v>
       </c>
       <c r="AD20" s="56">
         <v>0</v>
       </c>
       <c r="AE20" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF20" s="9">
         <v>0</v>
       </c>
       <c r="AG20" s="19">
         <v>0</v>
       </c>
       <c r="AH20" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C21" s="178"/>
       <c r="D21" s="179"/>
       <c r="E21" s="132" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F21" s="133"/>
       <c r="G21" s="41"/>
       <c r="H21" s="17"/>
       <c r="I21" s="59">
         <v>3</v>
       </c>
       <c r="J21" s="60">
         <v>2</v>
       </c>
       <c r="K21" s="64">
-        <v>249130</v>
+        <v>267543</v>
       </c>
       <c r="L21" s="59">
-        <v>244660</v>
+        <v>242830</v>
       </c>
       <c r="M21" s="44"/>
       <c r="N21" s="62" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O21" s="63" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P21" s="64" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q21" s="65" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R21" s="19"/>
       <c r="S21" s="19"/>
       <c r="T21" s="40"/>
       <c r="U21" s="41"/>
       <c r="V21" s="19"/>
       <c r="W21" s="19"/>
       <c r="X21" s="19"/>
       <c r="Y21" s="19"/>
       <c r="Z21" s="43"/>
       <c r="AA21" s="43"/>
       <c r="AB21" s="43"/>
       <c r="AC21" s="66"/>
       <c r="AD21" s="43"/>
       <c r="AE21" s="44"/>
       <c r="AF21" s="45">
         <v>0</v>
       </c>
       <c r="AG21" s="67">
         <v>0</v>
       </c>
       <c r="AH21" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C22" s="178"/>
       <c r="D22" s="179"/>
       <c r="E22" s="134"/>
       <c r="F22" s="135"/>
       <c r="G22" s="45">
-        <v>263402</v>
+        <v>261538</v>
       </c>
       <c r="H22" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I22" s="50"/>
       <c r="J22" s="51"/>
       <c r="K22" s="69"/>
       <c r="L22" s="9"/>
       <c r="M22" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N22" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O22" s="54" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P22" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q22" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R22" s="56">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="S22" s="56">
-        <v>10498</v>
+        <v>10639</v>
       </c>
       <c r="T22" s="40"/>
       <c r="U22" s="41"/>
       <c r="V22" s="56">
-        <v>5021</v>
+        <v>6151</v>
       </c>
       <c r="W22" s="56">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="X22" s="56">
-        <v>2077</v>
+        <v>1793</v>
       </c>
       <c r="Y22" s="56">
-        <v>1423</v>
+        <v>1444</v>
       </c>
       <c r="Z22" s="56">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="AA22" s="56">
-        <v>259628</v>
+        <v>278182</v>
       </c>
       <c r="AB22" s="56">
-        <v>249681</v>
+        <v>248981</v>
       </c>
       <c r="AC22" s="57">
-        <v>0.94799999999999995</v>
+        <v>0.95199999999999996</v>
       </c>
       <c r="AD22" s="56">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="AE22" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF22" s="9">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="AG22" s="19">
-        <v>594</v>
+        <v>614</v>
       </c>
       <c r="AH22" s="68">
-        <v>419</v>
+        <v>5063</v>
       </c>
     </row>
     <row r="23" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C23" s="178"/>
       <c r="D23" s="179"/>
       <c r="E23" s="132" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F23" s="133"/>
       <c r="G23" s="41"/>
       <c r="H23" s="17"/>
       <c r="I23" s="59">
         <v>1</v>
       </c>
       <c r="J23" s="60">
         <v>1</v>
       </c>
       <c r="K23" s="70">
-        <v>84018</v>
+        <v>84206</v>
       </c>
       <c r="L23" s="59">
-        <v>84018</v>
+        <v>84206</v>
       </c>
       <c r="M23" s="44"/>
       <c r="N23" s="62" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O23" s="63" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P23" s="64" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q23" s="65" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R23" s="19"/>
       <c r="S23" s="19"/>
       <c r="T23" s="40"/>
       <c r="U23" s="41"/>
       <c r="V23" s="19"/>
       <c r="W23" s="19"/>
       <c r="X23" s="19"/>
       <c r="Y23" s="19"/>
       <c r="Z23" s="43"/>
       <c r="AA23" s="43"/>
       <c r="AB23" s="43"/>
       <c r="AC23" s="66"/>
       <c r="AD23" s="43"/>
       <c r="AE23" s="44"/>
       <c r="AF23" s="45">
         <v>0</v>
       </c>
       <c r="AG23" s="67">
         <v>0</v>
       </c>
       <c r="AH23" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C24" s="178"/>
       <c r="D24" s="179"/>
       <c r="E24" s="134"/>
       <c r="F24" s="135"/>
       <c r="G24" s="45">
-        <v>109631</v>
+        <v>109847</v>
       </c>
       <c r="H24" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I24" s="50"/>
       <c r="J24" s="51"/>
       <c r="K24" s="71"/>
       <c r="L24" s="9"/>
       <c r="M24" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N24" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O24" s="54" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P24" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q24" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R24" s="56">
         <v>1</v>
       </c>
       <c r="S24" s="56">
         <v>100</v>
       </c>
       <c r="T24" s="40"/>
       <c r="U24" s="41"/>
       <c r="V24" s="56">
         <v>140</v>
       </c>
       <c r="W24" s="56">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="X24" s="56">
-        <v>7641</v>
+        <v>7471</v>
       </c>
       <c r="Y24" s="56">
-        <v>7144</v>
+        <v>7044</v>
       </c>
       <c r="Z24" s="56">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="AA24" s="56">
-        <v>84118</v>
+        <v>84306</v>
       </c>
       <c r="AB24" s="56">
-        <v>84158</v>
+        <v>84346</v>
       </c>
       <c r="AC24" s="57">
         <v>0.76800000000000002</v>
       </c>
       <c r="AD24" s="56">
         <v>0</v>
       </c>
       <c r="AE24" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF24" s="9">
         <v>0</v>
       </c>
       <c r="AG24" s="19">
         <v>0</v>
       </c>
       <c r="AH24" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C25" s="178"/>
       <c r="D25" s="179"/>
       <c r="E25" s="132" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="F25" s="133"/>
       <c r="G25" s="41"/>
       <c r="H25" s="17"/>
       <c r="I25" s="59">
         <v>1</v>
       </c>
       <c r="J25" s="60">
         <v>1</v>
       </c>
       <c r="K25" s="70">
-        <v>172056</v>
+        <v>172648</v>
       </c>
       <c r="L25" s="59">
-        <v>172056</v>
+        <v>172648</v>
       </c>
       <c r="M25" s="44"/>
       <c r="N25" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O25" s="51" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P25" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q25" s="73" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R25" s="19"/>
       <c r="S25" s="19"/>
       <c r="T25" s="40"/>
       <c r="U25" s="41"/>
       <c r="V25" s="19"/>
       <c r="W25" s="19"/>
       <c r="X25" s="19"/>
       <c r="Y25" s="19"/>
       <c r="Z25" s="43"/>
       <c r="AA25" s="43"/>
       <c r="AB25" s="43"/>
       <c r="AC25" s="66"/>
       <c r="AD25" s="43"/>
       <c r="AE25" s="44"/>
       <c r="AF25" s="45">
         <v>0</v>
       </c>
       <c r="AG25" s="67">
         <v>0</v>
       </c>
       <c r="AH25" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C26" s="178"/>
       <c r="D26" s="179"/>
       <c r="E26" s="134"/>
       <c r="F26" s="135"/>
       <c r="G26" s="45">
-        <v>172056</v>
+        <v>172648</v>
       </c>
       <c r="H26" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I26" s="50"/>
       <c r="J26" s="51"/>
       <c r="K26" s="50"/>
       <c r="L26" s="9"/>
       <c r="M26" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N26" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O26" s="54" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P26" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q26" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R26" s="56">
         <v>0</v>
       </c>
       <c r="S26" s="56">
         <v>0</v>
       </c>
       <c r="T26" s="40"/>
       <c r="U26" s="41"/>
       <c r="V26" s="56">
         <v>0</v>
       </c>
       <c r="W26" s="56">
         <v>9</v>
       </c>
       <c r="X26" s="56">
         <v>11936</v>
       </c>
       <c r="Y26" s="56">
         <v>8189</v>
       </c>
       <c r="Z26" s="56">
         <v>10</v>
       </c>
       <c r="AA26" s="56">
-        <v>172056</v>
+        <v>172648</v>
       </c>
       <c r="AB26" s="56">
-        <v>172056</v>
+        <v>172648</v>
       </c>
       <c r="AC26" s="57">
         <v>1</v>
       </c>
       <c r="AD26" s="56">
         <v>0</v>
       </c>
       <c r="AE26" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF26" s="9">
         <v>0</v>
       </c>
       <c r="AG26" s="19">
         <v>0</v>
       </c>
       <c r="AH26" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C27" s="178"/>
       <c r="D27" s="179"/>
       <c r="E27" s="136" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="F27" s="160"/>
       <c r="G27" s="58"/>
       <c r="H27" s="15"/>
       <c r="I27" s="52">
         <v>16</v>
       </c>
       <c r="J27" s="74">
         <v>12</v>
       </c>
       <c r="K27" s="19">
-        <v>3289513</v>
+        <v>3396246</v>
       </c>
       <c r="L27" s="19">
-        <v>3220039</v>
+        <v>3228670</v>
       </c>
       <c r="M27" s="49"/>
       <c r="N27" s="50">
         <v>0</v>
       </c>
       <c r="O27" s="75">
         <v>0</v>
       </c>
       <c r="P27" s="67">
         <v>0</v>
       </c>
       <c r="Q27" s="67">
         <v>0</v>
       </c>
       <c r="R27" s="19"/>
       <c r="S27" s="19"/>
       <c r="T27" s="40"/>
       <c r="U27" s="41"/>
       <c r="V27" s="19"/>
       <c r="W27" s="19"/>
       <c r="X27" s="19"/>
       <c r="Y27" s="19"/>
       <c r="Z27" s="19"/>
       <c r="AA27" s="19"/>
       <c r="AB27" s="19"/>
       <c r="AC27" s="76"/>
       <c r="AD27" s="19"/>
       <c r="AE27" s="49"/>
       <c r="AF27" s="9">
         <v>0</v>
       </c>
       <c r="AG27" s="67">
         <v>0</v>
       </c>
       <c r="AH27" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C28" s="180"/>
       <c r="D28" s="181"/>
       <c r="E28" s="161"/>
       <c r="F28" s="162"/>
       <c r="G28" s="77">
-        <v>3347281</v>
+        <v>3355830</v>
       </c>
       <c r="H28" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I28" s="79"/>
       <c r="J28" s="80"/>
       <c r="K28" s="79"/>
       <c r="L28" s="81"/>
       <c r="M28" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N28" s="79"/>
       <c r="O28" s="82"/>
       <c r="P28" s="83"/>
       <c r="Q28" s="83"/>
       <c r="R28" s="84">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="S28" s="84">
-        <v>45914</v>
+        <v>45880</v>
       </c>
       <c r="T28" s="40"/>
       <c r="U28" s="41"/>
       <c r="V28" s="84">
-        <v>11848</v>
+        <v>13697</v>
       </c>
       <c r="W28" s="84">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="X28" s="84">
-        <v>1214166</v>
+        <v>880743</v>
       </c>
       <c r="Y28" s="84">
-        <v>569975</v>
+        <v>341011</v>
       </c>
       <c r="Z28" s="84">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="AA28" s="84">
-        <v>3335427</v>
+        <v>3442126</v>
       </c>
       <c r="AB28" s="84">
-        <v>3231887</v>
+        <v>3242367</v>
       </c>
       <c r="AC28" s="85">
         <v>0.96599999999999997</v>
       </c>
       <c r="AD28" s="84">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="AE28" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF28" s="81">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="AG28" s="83">
-        <v>2774</v>
+        <v>2794</v>
       </c>
       <c r="AH28" s="86">
-        <v>2044</v>
+        <v>6520</v>
       </c>
     </row>
     <row r="29" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C29" s="167" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D29" s="177"/>
       <c r="E29" s="156" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F29" s="157"/>
       <c r="G29" s="32"/>
       <c r="H29" s="33"/>
       <c r="I29" s="34">
         <v>1</v>
       </c>
       <c r="J29" s="35" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K29" s="70">
         <v>165230</v>
       </c>
       <c r="L29" s="59">
-        <v>149208</v>
+        <v>148903</v>
       </c>
       <c r="M29" s="37"/>
       <c r="N29" s="34" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O29" s="38" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P29" s="36" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q29" s="34" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R29" s="39"/>
       <c r="S29" s="39"/>
       <c r="T29" s="40"/>
       <c r="U29" s="41"/>
       <c r="V29" s="39"/>
       <c r="W29" s="39"/>
       <c r="X29" s="39"/>
       <c r="Y29" s="39"/>
       <c r="Z29" s="39"/>
       <c r="AA29" s="39"/>
       <c r="AB29" s="39"/>
       <c r="AC29" s="42"/>
       <c r="AD29" s="39"/>
       <c r="AE29" s="37"/>
       <c r="AF29" s="45">
         <v>0</v>
       </c>
       <c r="AG29" s="46">
         <v>0</v>
       </c>
       <c r="AH29" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C30" s="178"/>
       <c r="D30" s="179"/>
       <c r="E30" s="134"/>
       <c r="F30" s="135"/>
       <c r="G30" s="45">
-        <v>152053</v>
+        <v>151733</v>
       </c>
       <c r="H30" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I30" s="50"/>
       <c r="J30" s="51"/>
       <c r="K30" s="50"/>
       <c r="L30" s="9"/>
       <c r="M30" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N30" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O30" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P30" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q30" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R30" s="56">
         <v>5</v>
       </c>
       <c r="S30" s="56">
         <v>1318</v>
       </c>
       <c r="T30" s="40"/>
       <c r="U30" s="41"/>
       <c r="V30" s="56">
         <v>210</v>
       </c>
       <c r="W30" s="56">
         <v>16</v>
       </c>
       <c r="X30" s="56">
         <v>18905</v>
       </c>
       <c r="Y30" s="56">
         <v>1416</v>
       </c>
       <c r="Z30" s="56">
         <v>22</v>
       </c>
       <c r="AA30" s="56">
         <v>166548</v>
       </c>
       <c r="AB30" s="56">
-        <v>149418</v>
+        <v>149113</v>
       </c>
       <c r="AC30" s="57">
         <v>0.98299999999999998</v>
       </c>
       <c r="AD30" s="56">
         <v>0</v>
       </c>
       <c r="AE30" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF30" s="9">
         <v>0</v>
       </c>
       <c r="AG30" s="19">
         <v>0</v>
       </c>
       <c r="AH30" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C31" s="178"/>
       <c r="D31" s="179"/>
       <c r="E31" s="132" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F31" s="133"/>
       <c r="G31" s="41"/>
       <c r="H31" s="17"/>
       <c r="I31" s="59">
         <v>1</v>
       </c>
       <c r="J31" s="60" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K31" s="70">
         <v>427150</v>
       </c>
       <c r="L31" s="59">
-        <v>411804</v>
+        <v>414047</v>
       </c>
       <c r="M31" s="44"/>
       <c r="N31" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O31" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P31" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q31" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R31" s="19"/>
       <c r="S31" s="19"/>
       <c r="T31" s="40"/>
       <c r="U31" s="41"/>
       <c r="V31" s="19"/>
       <c r="W31" s="19"/>
       <c r="X31" s="19"/>
       <c r="Y31" s="19"/>
       <c r="Z31" s="43"/>
       <c r="AA31" s="43"/>
       <c r="AB31" s="43"/>
       <c r="AC31" s="66"/>
       <c r="AD31" s="43"/>
       <c r="AE31" s="44"/>
       <c r="AF31" s="45">
         <v>0</v>
       </c>
       <c r="AG31" s="67">
         <v>0</v>
       </c>
       <c r="AH31" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C32" s="178"/>
       <c r="D32" s="179"/>
       <c r="E32" s="134"/>
       <c r="F32" s="135"/>
       <c r="G32" s="45">
-        <v>434462</v>
+        <v>436545</v>
       </c>
       <c r="H32" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I32" s="50"/>
       <c r="J32" s="51"/>
       <c r="K32" s="50"/>
       <c r="L32" s="9"/>
       <c r="M32" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N32" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O32" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P32" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q32" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R32" s="56">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="S32" s="56">
-        <v>34493</v>
+        <v>33993</v>
       </c>
       <c r="T32" s="40"/>
       <c r="U32" s="41"/>
       <c r="V32" s="56">
-        <v>10516</v>
+        <v>10140</v>
       </c>
       <c r="W32" s="56">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="X32" s="56">
-        <v>479840</v>
+        <v>480170</v>
       </c>
       <c r="Y32" s="56">
-        <v>7596</v>
+        <v>7789</v>
       </c>
       <c r="Z32" s="56">
         <v>65</v>
       </c>
       <c r="AA32" s="56">
-        <v>461643</v>
+        <v>461143</v>
       </c>
       <c r="AB32" s="56">
-        <v>422320</v>
+        <v>424187</v>
       </c>
       <c r="AC32" s="57">
         <v>0.97199999999999998</v>
       </c>
       <c r="AD32" s="56">
         <v>1</v>
       </c>
       <c r="AE32" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF32" s="9">
         <v>1</v>
       </c>
       <c r="AG32" s="19">
         <v>126</v>
       </c>
       <c r="AH32" s="68">
-        <v>51</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C33" s="178"/>
       <c r="D33" s="179"/>
       <c r="E33" s="132" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F33" s="133"/>
       <c r="G33" s="41"/>
       <c r="H33" s="17"/>
       <c r="I33" s="59">
         <v>2</v>
       </c>
       <c r="J33" s="60">
         <v>1</v>
       </c>
       <c r="K33" s="70">
         <v>212160</v>
       </c>
       <c r="L33" s="59">
-        <v>211055</v>
+        <v>213114</v>
       </c>
       <c r="M33" s="44"/>
       <c r="N33" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O33" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P33" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q33" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R33" s="19"/>
       <c r="S33" s="19"/>
       <c r="T33" s="40"/>
       <c r="U33" s="41"/>
       <c r="V33" s="19"/>
       <c r="W33" s="19"/>
       <c r="X33" s="19"/>
       <c r="Y33" s="19"/>
       <c r="Z33" s="43"/>
       <c r="AA33" s="43"/>
       <c r="AB33" s="43"/>
       <c r="AC33" s="66"/>
       <c r="AD33" s="43"/>
       <c r="AE33" s="44"/>
       <c r="AF33" s="45">
         <v>0</v>
       </c>
       <c r="AG33" s="67">
         <v>0</v>
       </c>
       <c r="AH33" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C34" s="178"/>
       <c r="D34" s="179"/>
       <c r="E34" s="134"/>
       <c r="F34" s="135"/>
       <c r="G34" s="45">
-        <v>211795</v>
+        <v>213816</v>
       </c>
       <c r="H34" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I34" s="50"/>
       <c r="J34" s="51"/>
       <c r="K34" s="50"/>
       <c r="L34" s="9"/>
       <c r="M34" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N34" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O34" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P34" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q34" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R34" s="56">
         <v>1</v>
       </c>
       <c r="S34" s="56">
         <v>90</v>
       </c>
       <c r="T34" s="40"/>
       <c r="U34" s="41"/>
       <c r="V34" s="56">
         <v>50</v>
       </c>
       <c r="W34" s="56">
         <v>12</v>
       </c>
       <c r="X34" s="56">
         <v>984</v>
       </c>
       <c r="Y34" s="56">
         <v>936</v>
       </c>
       <c r="Z34" s="56">
         <v>15</v>
       </c>
       <c r="AA34" s="56">
         <v>212250</v>
       </c>
       <c r="AB34" s="56">
-        <v>211105</v>
+        <v>213164</v>
       </c>
       <c r="AC34" s="57">
         <v>0.997</v>
       </c>
       <c r="AD34" s="56">
         <v>0</v>
       </c>
       <c r="AE34" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF34" s="9">
         <v>0</v>
       </c>
       <c r="AG34" s="19">
         <v>0</v>
       </c>
       <c r="AH34" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C35" s="178"/>
       <c r="D35" s="179"/>
       <c r="E35" s="132" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="F35" s="133"/>
       <c r="G35" s="41"/>
       <c r="H35" s="17"/>
       <c r="I35" s="59">
         <v>1</v>
       </c>
       <c r="J35" s="60" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K35" s="70">
         <v>203500</v>
       </c>
       <c r="L35" s="59">
-        <v>202016</v>
+        <v>203143</v>
       </c>
       <c r="M35" s="44"/>
       <c r="N35" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O35" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P35" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q35" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R35" s="19"/>
       <c r="S35" s="19"/>
       <c r="T35" s="40"/>
       <c r="U35" s="41"/>
       <c r="V35" s="19"/>
       <c r="W35" s="19"/>
       <c r="X35" s="19"/>
       <c r="Y35" s="19"/>
       <c r="Z35" s="43"/>
       <c r="AA35" s="43"/>
       <c r="AB35" s="43"/>
       <c r="AC35" s="66"/>
       <c r="AD35" s="43"/>
       <c r="AE35" s="44"/>
       <c r="AF35" s="45">
         <v>0</v>
       </c>
       <c r="AG35" s="67">
         <v>0</v>
       </c>
       <c r="AH35" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C36" s="178"/>
       <c r="D36" s="179"/>
       <c r="E36" s="134"/>
       <c r="F36" s="135"/>
       <c r="G36" s="45">
-        <v>203851</v>
+        <v>204781</v>
       </c>
       <c r="H36" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I36" s="50"/>
       <c r="J36" s="51"/>
       <c r="K36" s="50"/>
       <c r="L36" s="9"/>
       <c r="M36" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N36" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O36" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P36" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q36" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R36" s="56">
         <v>10</v>
       </c>
       <c r="S36" s="56">
-        <v>1257</v>
+        <v>1282</v>
       </c>
       <c r="T36" s="40"/>
       <c r="U36" s="41"/>
       <c r="V36" s="56">
-        <v>1080</v>
+        <v>1192</v>
       </c>
       <c r="W36" s="56">
         <v>19</v>
       </c>
       <c r="X36" s="56">
-        <v>2087</v>
+        <v>2354</v>
       </c>
       <c r="Y36" s="56">
-        <v>967</v>
+        <v>1253</v>
       </c>
       <c r="Z36" s="56">
         <v>30</v>
       </c>
       <c r="AA36" s="56">
-        <v>204757</v>
+        <v>204782</v>
       </c>
       <c r="AB36" s="56">
-        <v>203096</v>
+        <v>204335</v>
       </c>
       <c r="AC36" s="57">
-        <v>0.996</v>
+        <v>0.998</v>
       </c>
       <c r="AD36" s="56">
         <v>0</v>
       </c>
       <c r="AE36" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF36" s="9">
         <v>0</v>
       </c>
       <c r="AG36" s="19">
         <v>0</v>
       </c>
       <c r="AH36" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C37" s="178"/>
       <c r="D37" s="179"/>
       <c r="E37" s="132" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="F37" s="133"/>
       <c r="G37" s="41"/>
       <c r="H37" s="17"/>
       <c r="I37" s="59">
         <v>1</v>
       </c>
       <c r="J37" s="60" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K37" s="70">
         <v>136620</v>
       </c>
       <c r="L37" s="59">
-        <v>121889</v>
+        <v>121480</v>
       </c>
       <c r="M37" s="44"/>
       <c r="N37" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O37" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P37" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q37" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R37" s="19"/>
       <c r="S37" s="19"/>
       <c r="T37" s="40"/>
       <c r="U37" s="41"/>
       <c r="V37" s="19"/>
       <c r="W37" s="19"/>
       <c r="X37" s="19"/>
       <c r="Y37" s="19"/>
       <c r="Z37" s="43"/>
       <c r="AA37" s="43"/>
       <c r="AB37" s="43"/>
       <c r="AC37" s="66"/>
       <c r="AD37" s="43"/>
       <c r="AE37" s="44"/>
       <c r="AF37" s="45">
         <v>0</v>
       </c>
       <c r="AG37" s="67">
         <v>0</v>
       </c>
       <c r="AH37" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C38" s="178"/>
       <c r="D38" s="179"/>
       <c r="E38" s="134"/>
       <c r="F38" s="135"/>
       <c r="G38" s="45">
-        <v>130018</v>
+        <v>130010</v>
       </c>
       <c r="H38" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I38" s="50"/>
       <c r="J38" s="51"/>
       <c r="K38" s="50"/>
       <c r="L38" s="9"/>
       <c r="M38" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N38" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O38" s="54" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P38" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q38" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R38" s="56">
         <v>1</v>
       </c>
       <c r="S38" s="56">
         <v>0</v>
       </c>
       <c r="T38" s="40"/>
       <c r="U38" s="41"/>
       <c r="V38" s="56">
         <v>0</v>
       </c>
       <c r="W38" s="56">
         <v>15</v>
       </c>
       <c r="X38" s="56">
-        <v>11910</v>
+        <v>12140</v>
       </c>
       <c r="Y38" s="56">
-        <v>5694</v>
+        <v>5924</v>
       </c>
       <c r="Z38" s="56">
         <v>17</v>
       </c>
       <c r="AA38" s="56">
         <v>136620</v>
       </c>
       <c r="AB38" s="56">
-        <v>121889</v>
+        <v>121480</v>
       </c>
       <c r="AC38" s="57">
-        <v>0.93700000000000006</v>
+        <v>0.93400000000000005</v>
       </c>
       <c r="AD38" s="56">
         <v>0</v>
       </c>
       <c r="AE38" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF38" s="9">
         <v>0</v>
       </c>
       <c r="AG38" s="19">
         <v>0</v>
       </c>
       <c r="AH38" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C39" s="178"/>
       <c r="D39" s="179"/>
       <c r="E39" s="136" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F39" s="160"/>
       <c r="G39" s="58"/>
       <c r="H39" s="15"/>
       <c r="I39" s="52">
         <v>6</v>
       </c>
       <c r="J39" s="74">
         <v>1</v>
       </c>
       <c r="K39" s="19">
         <v>1144660</v>
       </c>
       <c r="L39" s="19">
-        <v>1095972</v>
+        <v>1100687</v>
       </c>
       <c r="M39" s="49"/>
       <c r="N39" s="50">
         <v>0</v>
       </c>
       <c r="O39" s="75">
         <v>0</v>
       </c>
       <c r="P39" s="67">
         <v>0</v>
       </c>
       <c r="Q39" s="67">
         <v>0</v>
       </c>
       <c r="R39" s="19"/>
       <c r="S39" s="19"/>
       <c r="T39" s="40"/>
       <c r="U39" s="41"/>
       <c r="V39" s="19"/>
       <c r="W39" s="19"/>
       <c r="X39" s="19"/>
       <c r="Y39" s="19"/>
       <c r="Z39" s="19"/>
       <c r="AA39" s="19"/>
       <c r="AB39" s="19"/>
       <c r="AC39" s="76"/>
       <c r="AD39" s="19"/>
       <c r="AE39" s="49"/>
       <c r="AF39" s="9">
         <v>0</v>
       </c>
       <c r="AG39" s="67">
         <v>0</v>
       </c>
       <c r="AH39" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C40" s="180"/>
       <c r="D40" s="181"/>
       <c r="E40" s="161"/>
       <c r="F40" s="162"/>
       <c r="G40" s="77">
-        <v>1132179</v>
+        <v>1136885</v>
       </c>
       <c r="H40" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I40" s="79"/>
       <c r="J40" s="80"/>
       <c r="K40" s="79"/>
       <c r="L40" s="81"/>
       <c r="M40" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N40" s="79"/>
       <c r="O40" s="82"/>
       <c r="P40" s="83"/>
       <c r="Q40" s="83"/>
       <c r="R40" s="84">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="S40" s="84">
-        <v>37158</v>
+        <v>36683</v>
       </c>
       <c r="T40" s="40"/>
       <c r="U40" s="41"/>
       <c r="V40" s="84">
-        <v>11856</v>
+        <v>11592</v>
       </c>
       <c r="W40" s="84">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="X40" s="84">
-        <v>513726</v>
+        <v>514553</v>
       </c>
       <c r="Y40" s="84">
-        <v>16609</v>
+        <v>17318</v>
       </c>
       <c r="Z40" s="84">
         <v>149</v>
       </c>
       <c r="AA40" s="84">
-        <v>1181818</v>
+        <v>1181343</v>
       </c>
       <c r="AB40" s="84">
-        <v>1107828</v>
+        <v>1112279</v>
       </c>
       <c r="AC40" s="85">
         <v>0.97799999999999998</v>
       </c>
       <c r="AD40" s="84">
         <v>1</v>
       </c>
       <c r="AE40" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF40" s="81">
         <v>1</v>
       </c>
       <c r="AG40" s="83">
         <v>126</v>
       </c>
       <c r="AH40" s="86">
-        <v>51</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C41" s="167" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D41" s="177"/>
       <c r="E41" s="156" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="F41" s="157"/>
       <c r="G41" s="32"/>
       <c r="H41" s="33"/>
       <c r="I41" s="34">
         <v>1</v>
       </c>
       <c r="J41" s="35">
         <v>1</v>
       </c>
       <c r="K41" s="70">
         <v>137935</v>
       </c>
       <c r="L41" s="59">
-        <v>136495</v>
+        <v>136513</v>
       </c>
       <c r="M41" s="37"/>
       <c r="N41" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O41" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P41" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q41" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R41" s="39"/>
       <c r="S41" s="39"/>
       <c r="T41" s="40"/>
       <c r="U41" s="41"/>
       <c r="V41" s="39"/>
       <c r="W41" s="39"/>
       <c r="X41" s="39"/>
       <c r="Y41" s="39"/>
       <c r="Z41" s="39"/>
       <c r="AA41" s="39"/>
       <c r="AB41" s="39"/>
       <c r="AC41" s="42"/>
       <c r="AD41" s="39"/>
       <c r="AE41" s="37"/>
       <c r="AF41" s="45">
         <v>0</v>
       </c>
       <c r="AG41" s="46">
         <v>0</v>
       </c>
       <c r="AH41" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C42" s="178"/>
       <c r="D42" s="179"/>
       <c r="E42" s="134"/>
       <c r="F42" s="135"/>
       <c r="G42" s="45">
-        <v>136827</v>
+        <v>136841</v>
       </c>
       <c r="H42" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I42" s="50"/>
       <c r="J42" s="51"/>
       <c r="K42" s="50"/>
       <c r="L42" s="9"/>
       <c r="M42" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N42" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O42" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P42" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q42" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R42" s="56">
         <v>9</v>
       </c>
       <c r="S42" s="56">
         <v>13995</v>
       </c>
       <c r="T42" s="40"/>
       <c r="U42" s="41"/>
       <c r="V42" s="56">
         <v>370</v>
       </c>
       <c r="W42" s="56">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="X42" s="56">
-        <v>33223</v>
+        <v>33078</v>
       </c>
       <c r="Y42" s="56">
         <v>1520</v>
       </c>
       <c r="Z42" s="56">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="AA42" s="56">
         <v>151930</v>
       </c>
       <c r="AB42" s="56">
-        <v>136865</v>
+        <v>136883</v>
       </c>
       <c r="AC42" s="57">
         <v>1</v>
       </c>
       <c r="AD42" s="56">
         <v>0</v>
       </c>
       <c r="AE42" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF42" s="9">
         <v>0</v>
       </c>
       <c r="AG42" s="19">
         <v>0</v>
       </c>
       <c r="AH42" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C43" s="178"/>
       <c r="D43" s="179"/>
       <c r="E43" s="132" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F43" s="133"/>
       <c r="G43" s="41"/>
       <c r="H43" s="17"/>
       <c r="I43" s="59">
         <v>1</v>
       </c>
       <c r="J43" s="60">
         <v>1</v>
       </c>
       <c r="K43" s="70">
         <v>81230</v>
       </c>
       <c r="L43" s="59">
-        <v>78562</v>
+        <v>77712</v>
       </c>
       <c r="M43" s="44"/>
       <c r="N43" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O43" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P43" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q43" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R43" s="19"/>
       <c r="S43" s="19"/>
       <c r="T43" s="40"/>
       <c r="U43" s="41"/>
       <c r="V43" s="19"/>
       <c r="W43" s="19"/>
       <c r="X43" s="19"/>
       <c r="Y43" s="19"/>
       <c r="Z43" s="43"/>
       <c r="AA43" s="43"/>
       <c r="AB43" s="43"/>
       <c r="AC43" s="66"/>
       <c r="AD43" s="43"/>
       <c r="AE43" s="44"/>
       <c r="AF43" s="45">
         <v>0</v>
       </c>
       <c r="AG43" s="67">
         <v>0</v>
       </c>
       <c r="AH43" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C44" s="178"/>
       <c r="D44" s="179"/>
       <c r="E44" s="134"/>
       <c r="F44" s="135"/>
       <c r="G44" s="45">
-        <v>79032</v>
+        <v>78171</v>
       </c>
       <c r="H44" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I44" s="50"/>
       <c r="J44" s="51"/>
       <c r="K44" s="50"/>
       <c r="L44" s="9"/>
       <c r="M44" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N44" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O44" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P44" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q44" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R44" s="56">
         <v>6</v>
       </c>
       <c r="S44" s="56">
         <v>11100</v>
       </c>
       <c r="T44" s="40"/>
       <c r="U44" s="41"/>
       <c r="V44" s="56">
         <v>150</v>
       </c>
       <c r="W44" s="56">
         <v>14</v>
       </c>
       <c r="X44" s="56">
         <v>24701</v>
       </c>
       <c r="Y44" s="56">
         <v>3512</v>
       </c>
       <c r="Z44" s="56">
         <v>21</v>
       </c>
       <c r="AA44" s="56">
         <v>92330</v>
       </c>
       <c r="AB44" s="56">
-        <v>78712</v>
+        <v>77862</v>
       </c>
       <c r="AC44" s="57">
-        <v>1</v>
+        <v>0.996</v>
       </c>
       <c r="AD44" s="56">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AE44" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF44" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AG44" s="19">
-        <v>141</v>
+        <v>0</v>
       </c>
       <c r="AH44" s="68">
-        <v>75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C45" s="178"/>
       <c r="D45" s="179"/>
       <c r="E45" s="132" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F45" s="133"/>
       <c r="G45" s="41"/>
       <c r="H45" s="17"/>
       <c r="I45" s="59">
         <v>1</v>
       </c>
       <c r="J45" s="60">
         <v>1</v>
       </c>
       <c r="K45" s="70">
         <v>40688</v>
       </c>
       <c r="L45" s="59">
-        <v>38439</v>
+        <v>37777</v>
       </c>
       <c r="M45" s="44"/>
       <c r="N45" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O45" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P45" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q45" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R45" s="19"/>
       <c r="S45" s="19"/>
       <c r="T45" s="40"/>
       <c r="U45" s="41"/>
       <c r="V45" s="19"/>
       <c r="W45" s="19"/>
       <c r="X45" s="19"/>
       <c r="Y45" s="19"/>
       <c r="Z45" s="43"/>
       <c r="AA45" s="43"/>
       <c r="AB45" s="43"/>
       <c r="AC45" s="66"/>
       <c r="AD45" s="43"/>
       <c r="AE45" s="44"/>
       <c r="AF45" s="45">
         <v>0</v>
       </c>
       <c r="AG45" s="67">
         <v>0</v>
       </c>
       <c r="AH45" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C46" s="178"/>
       <c r="D46" s="179"/>
       <c r="E46" s="134"/>
       <c r="F46" s="135"/>
       <c r="G46" s="45">
-        <v>39710</v>
+        <v>39032</v>
       </c>
       <c r="H46" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I46" s="50"/>
       <c r="J46" s="51"/>
       <c r="K46" s="50"/>
       <c r="L46" s="9"/>
       <c r="M46" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N46" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O46" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P46" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q46" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R46" s="56">
         <v>3</v>
       </c>
       <c r="S46" s="56">
         <v>21300</v>
       </c>
       <c r="T46" s="40"/>
       <c r="U46" s="41"/>
       <c r="V46" s="56">
         <v>10</v>
       </c>
       <c r="W46" s="56">
         <v>4</v>
       </c>
       <c r="X46" s="56">
         <v>11906</v>
       </c>
       <c r="Y46" s="56">
         <v>100</v>
       </c>
       <c r="Z46" s="56">
         <v>8</v>
       </c>
       <c r="AA46" s="56">
         <v>61988</v>
       </c>
       <c r="AB46" s="56">
-        <v>38449</v>
+        <v>37787</v>
       </c>
       <c r="AC46" s="57">
         <v>0.96799999999999997</v>
       </c>
       <c r="AD46" s="56">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AE46" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF46" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AG46" s="19">
-        <v>208</v>
+        <v>0</v>
       </c>
       <c r="AH46" s="68">
-        <v>138</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C47" s="178"/>
       <c r="D47" s="179"/>
       <c r="E47" s="132" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="F47" s="133"/>
       <c r="G47" s="41"/>
       <c r="H47" s="17"/>
       <c r="I47" s="59">
         <v>1</v>
       </c>
       <c r="J47" s="60">
         <v>1</v>
       </c>
       <c r="K47" s="70">
         <v>61647</v>
       </c>
       <c r="L47" s="59">
-        <v>64268</v>
+        <v>64218</v>
       </c>
       <c r="M47" s="44"/>
       <c r="N47" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O47" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P47" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q47" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R47" s="19"/>
       <c r="S47" s="19"/>
       <c r="T47" s="40"/>
       <c r="U47" s="41"/>
       <c r="V47" s="19"/>
       <c r="W47" s="19"/>
       <c r="X47" s="19"/>
       <c r="Y47" s="19"/>
       <c r="Z47" s="43"/>
       <c r="AA47" s="43"/>
       <c r="AB47" s="43"/>
       <c r="AC47" s="66"/>
       <c r="AD47" s="43"/>
       <c r="AE47" s="44"/>
       <c r="AF47" s="45">
         <v>0</v>
       </c>
       <c r="AG47" s="67">
         <v>0</v>
       </c>
       <c r="AH47" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C48" s="178"/>
       <c r="D48" s="179"/>
       <c r="E48" s="134"/>
       <c r="F48" s="135"/>
       <c r="G48" s="45">
-        <v>65040</v>
+        <v>64979</v>
       </c>
       <c r="H48" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I48" s="50"/>
       <c r="J48" s="51"/>
       <c r="K48" s="50"/>
       <c r="L48" s="9"/>
       <c r="M48" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N48" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O48" s="54" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P48" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q48" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R48" s="56">
         <v>3</v>
       </c>
       <c r="S48" s="56">
         <v>1303</v>
       </c>
       <c r="T48" s="40"/>
       <c r="U48" s="41"/>
       <c r="V48" s="56">
         <v>433</v>
       </c>
       <c r="W48" s="56">
         <v>11</v>
       </c>
       <c r="X48" s="56">
         <v>5959</v>
       </c>
       <c r="Y48" s="56">
         <v>509</v>
       </c>
       <c r="Z48" s="56">
         <v>15</v>
       </c>
       <c r="AA48" s="56">
         <v>62950</v>
       </c>
       <c r="AB48" s="56">
-        <v>64701</v>
+        <v>64651</v>
       </c>
       <c r="AC48" s="57">
         <v>0.995</v>
       </c>
       <c r="AD48" s="56">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE48" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF48" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG48" s="19">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="AH48" s="20">
-        <v>40</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C49" s="178"/>
       <c r="D49" s="179"/>
       <c r="E49" s="136" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="F49" s="160"/>
       <c r="G49" s="58"/>
       <c r="H49" s="15"/>
       <c r="I49" s="52">
         <v>4</v>
       </c>
       <c r="J49" s="74">
         <v>4</v>
       </c>
       <c r="K49" s="19">
         <v>321500</v>
       </c>
       <c r="L49" s="19">
-        <v>317764</v>
+        <v>316220</v>
       </c>
       <c r="M49" s="49"/>
       <c r="N49" s="50">
         <v>0</v>
       </c>
       <c r="O49" s="75">
         <v>0</v>
       </c>
       <c r="P49" s="67">
         <v>0</v>
       </c>
       <c r="Q49" s="67">
         <v>0</v>
       </c>
       <c r="R49" s="19"/>
       <c r="S49" s="19"/>
       <c r="T49" s="40"/>
       <c r="U49" s="41"/>
       <c r="V49" s="19"/>
       <c r="W49" s="19"/>
       <c r="X49" s="19"/>
       <c r="Y49" s="19"/>
       <c r="Z49" s="19"/>
       <c r="AA49" s="19"/>
       <c r="AB49" s="19"/>
       <c r="AC49" s="76"/>
       <c r="AD49" s="19"/>
       <c r="AE49" s="49"/>
       <c r="AF49" s="9">
         <v>0</v>
       </c>
       <c r="AG49" s="67">
         <v>0</v>
       </c>
       <c r="AH49" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C50" s="180"/>
       <c r="D50" s="181"/>
       <c r="E50" s="161"/>
       <c r="F50" s="162"/>
       <c r="G50" s="77">
-        <v>320609</v>
+        <v>319023</v>
       </c>
       <c r="H50" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I50" s="79"/>
       <c r="J50" s="80"/>
       <c r="K50" s="79"/>
       <c r="L50" s="81"/>
       <c r="M50" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N50" s="79"/>
       <c r="O50" s="82"/>
       <c r="P50" s="83"/>
       <c r="Q50" s="83"/>
       <c r="R50" s="84">
         <v>21</v>
       </c>
       <c r="S50" s="84">
         <v>47698</v>
       </c>
       <c r="T50" s="40"/>
       <c r="U50" s="41"/>
       <c r="V50" s="84">
         <v>963</v>
       </c>
       <c r="W50" s="84">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X50" s="84">
-        <v>75789</v>
+        <v>75644</v>
       </c>
       <c r="Y50" s="84">
         <v>5641</v>
       </c>
       <c r="Z50" s="84">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="AA50" s="84">
         <v>369198</v>
       </c>
       <c r="AB50" s="84">
-        <v>318727</v>
+        <v>317183</v>
       </c>
       <c r="AC50" s="85">
         <v>0.99399999999999999</v>
       </c>
       <c r="AD50" s="84">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AE50" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF50" s="81">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AG50" s="83">
-        <v>429</v>
+        <v>0</v>
       </c>
       <c r="AH50" s="86">
-        <v>253</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C51" s="150" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D51" s="151"/>
       <c r="E51" s="156" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="F51" s="157"/>
       <c r="G51" s="32"/>
       <c r="H51" s="33"/>
       <c r="I51" s="34">
         <v>3</v>
       </c>
       <c r="J51" s="35">
         <v>2</v>
       </c>
       <c r="K51" s="70">
-        <v>111615</v>
+        <v>120483</v>
       </c>
       <c r="L51" s="59">
-        <v>109585</v>
+        <v>110701</v>
       </c>
       <c r="M51" s="37"/>
       <c r="N51" s="59">
         <v>2</v>
       </c>
       <c r="O51" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P51" s="72">
         <v>6594</v>
       </c>
       <c r="Q51" s="59">
-        <v>3127</v>
+        <v>3113</v>
       </c>
       <c r="R51" s="39"/>
       <c r="S51" s="39"/>
       <c r="T51" s="40"/>
       <c r="U51" s="41"/>
       <c r="V51" s="39"/>
       <c r="W51" s="39"/>
       <c r="X51" s="39"/>
       <c r="Y51" s="39"/>
       <c r="Z51" s="39"/>
       <c r="AA51" s="39"/>
       <c r="AB51" s="39"/>
       <c r="AC51" s="42"/>
       <c r="AD51" s="39"/>
       <c r="AE51" s="37"/>
       <c r="AF51" s="45">
         <v>0</v>
       </c>
       <c r="AG51" s="46">
         <v>0</v>
       </c>
       <c r="AH51" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C52" s="152"/>
       <c r="D52" s="153"/>
       <c r="E52" s="134"/>
       <c r="F52" s="135"/>
       <c r="G52" s="45">
-        <v>133354</v>
+        <v>134107</v>
       </c>
       <c r="H52" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I52" s="50"/>
       <c r="J52" s="51"/>
       <c r="K52" s="50"/>
       <c r="L52" s="9"/>
       <c r="M52" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N52" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O52" s="54" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P52" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q52" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R52" s="56">
         <v>47</v>
       </c>
       <c r="S52" s="56">
         <v>8232</v>
       </c>
       <c r="T52" s="40"/>
       <c r="U52" s="41"/>
       <c r="V52" s="56">
         <v>4621</v>
       </c>
       <c r="W52" s="56">
         <v>22</v>
       </c>
       <c r="X52" s="56">
         <v>14018</v>
       </c>
       <c r="Y52" s="56">
         <v>5163</v>
       </c>
       <c r="Z52" s="56">
         <v>74</v>
       </c>
       <c r="AA52" s="56">
-        <v>126441</v>
+        <v>135309</v>
       </c>
       <c r="AB52" s="56">
-        <v>117333</v>
+        <v>118435</v>
       </c>
       <c r="AC52" s="57">
-        <v>0.88</v>
+        <v>0.88300000000000001</v>
       </c>
       <c r="AD52" s="56">
         <v>3</v>
       </c>
       <c r="AE52" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF52" s="9">
         <v>3</v>
       </c>
       <c r="AG52" s="19">
         <v>236</v>
       </c>
       <c r="AH52" s="20">
         <v>142</v>
       </c>
     </row>
     <row r="53" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C53" s="152"/>
       <c r="D53" s="153"/>
       <c r="E53" s="132" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="F53" s="133"/>
       <c r="G53" s="41"/>
       <c r="H53" s="17"/>
       <c r="I53" s="59">
         <v>1</v>
       </c>
       <c r="J53" s="60" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K53" s="70">
         <v>196000</v>
       </c>
       <c r="L53" s="59">
-        <v>161057</v>
+        <v>160250</v>
       </c>
       <c r="M53" s="44"/>
       <c r="N53" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O53" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P53" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q53" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R53" s="19"/>
       <c r="S53" s="19"/>
       <c r="T53" s="40"/>
       <c r="U53" s="41"/>
       <c r="V53" s="19"/>
       <c r="W53" s="19"/>
       <c r="X53" s="19"/>
       <c r="Y53" s="19"/>
       <c r="Z53" s="43"/>
       <c r="AA53" s="43"/>
       <c r="AB53" s="43"/>
       <c r="AC53" s="66"/>
       <c r="AD53" s="43"/>
       <c r="AE53" s="44"/>
       <c r="AF53" s="45">
         <v>0</v>
       </c>
       <c r="AG53" s="67">
         <v>0</v>
       </c>
       <c r="AH53" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C54" s="152"/>
       <c r="D54" s="153"/>
       <c r="E54" s="134"/>
       <c r="F54" s="135"/>
       <c r="G54" s="45">
-        <v>164695</v>
+        <v>163689</v>
       </c>
       <c r="H54" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I54" s="50"/>
       <c r="J54" s="51"/>
       <c r="K54" s="50"/>
       <c r="L54" s="9"/>
       <c r="M54" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N54" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O54" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P54" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q54" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R54" s="56">
         <v>3</v>
       </c>
       <c r="S54" s="56">
         <v>180</v>
       </c>
       <c r="T54" s="40"/>
       <c r="U54" s="41"/>
       <c r="V54" s="56">
         <v>130</v>
       </c>
       <c r="W54" s="56">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="X54" s="56">
-        <v>1287</v>
+        <v>652</v>
       </c>
       <c r="Y54" s="56">
-        <v>1000</v>
+        <v>640</v>
       </c>
       <c r="Z54" s="56">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="AA54" s="56">
         <v>196180</v>
       </c>
       <c r="AB54" s="56">
-        <v>161187</v>
+        <v>160380</v>
       </c>
       <c r="AC54" s="57">
-        <v>0.97899999999999998</v>
+        <v>0.98</v>
       </c>
       <c r="AD54" s="56">
         <v>2</v>
       </c>
       <c r="AE54" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF54" s="9">
         <v>2</v>
       </c>
       <c r="AG54" s="19">
         <v>118</v>
       </c>
       <c r="AH54" s="68">
         <v>118</v>
       </c>
     </row>
     <row r="55" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C55" s="152"/>
       <c r="D55" s="153"/>
       <c r="E55" s="132" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F55" s="133"/>
       <c r="G55" s="41"/>
       <c r="H55" s="17"/>
       <c r="I55" s="59">
         <v>1</v>
       </c>
       <c r="J55" s="60" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K55" s="70">
         <v>97550</v>
       </c>
       <c r="L55" s="59">
-        <v>94067</v>
+        <v>94042</v>
       </c>
       <c r="M55" s="44"/>
       <c r="N55" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O55" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P55" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q55" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R55" s="19"/>
       <c r="S55" s="19"/>
       <c r="T55" s="40"/>
       <c r="U55" s="41"/>
       <c r="V55" s="19"/>
       <c r="W55" s="19"/>
       <c r="X55" s="19"/>
       <c r="Y55" s="19"/>
       <c r="Z55" s="43"/>
       <c r="AA55" s="43"/>
       <c r="AB55" s="43"/>
       <c r="AC55" s="66"/>
       <c r="AD55" s="43"/>
       <c r="AE55" s="44"/>
       <c r="AF55" s="45">
         <v>0</v>
       </c>
       <c r="AG55" s="67">
         <v>0</v>
       </c>
       <c r="AH55" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C56" s="152"/>
       <c r="D56" s="153"/>
       <c r="E56" s="134"/>
       <c r="F56" s="135"/>
       <c r="G56" s="45">
-        <v>94857</v>
+        <v>94798</v>
       </c>
       <c r="H56" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I56" s="50"/>
       <c r="J56" s="51"/>
       <c r="K56" s="50"/>
       <c r="L56" s="9"/>
       <c r="M56" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N56" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O56" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P56" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q56" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R56" s="56">
         <v>4</v>
       </c>
       <c r="S56" s="56">
         <v>273</v>
       </c>
       <c r="T56" s="40"/>
       <c r="U56" s="41"/>
       <c r="V56" s="56">
         <v>275</v>
       </c>
       <c r="W56" s="56">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="X56" s="56">
-        <v>178</v>
+        <v>378</v>
       </c>
       <c r="Y56" s="56">
-        <v>203</v>
+        <v>303</v>
       </c>
       <c r="Z56" s="56">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AA56" s="56">
         <v>97823</v>
       </c>
       <c r="AB56" s="56">
-        <v>94342</v>
+        <v>94317</v>
       </c>
       <c r="AC56" s="57">
         <v>0.995</v>
       </c>
       <c r="AD56" s="56">
         <v>3</v>
       </c>
       <c r="AE56" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF56" s="9">
         <v>3</v>
       </c>
       <c r="AG56" s="19">
         <v>210</v>
       </c>
       <c r="AH56" s="68">
         <v>210</v>
       </c>
     </row>
     <row r="57" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C57" s="152"/>
       <c r="D57" s="153"/>
       <c r="E57" s="132" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="F57" s="133"/>
       <c r="G57" s="41"/>
       <c r="H57" s="17"/>
       <c r="I57" s="59">
         <v>1</v>
       </c>
       <c r="J57" s="60" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K57" s="70">
         <v>37760</v>
       </c>
       <c r="L57" s="59">
-        <v>35632</v>
+        <v>35130</v>
       </c>
       <c r="M57" s="44"/>
       <c r="N57" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O57" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P57" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q57" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R57" s="19"/>
       <c r="S57" s="19"/>
       <c r="T57" s="40"/>
       <c r="U57" s="41"/>
       <c r="V57" s="19"/>
       <c r="W57" s="19"/>
       <c r="X57" s="19"/>
       <c r="Y57" s="19"/>
       <c r="Z57" s="43"/>
       <c r="AA57" s="43"/>
       <c r="AB57" s="43"/>
       <c r="AC57" s="66"/>
       <c r="AD57" s="43"/>
       <c r="AE57" s="44"/>
       <c r="AF57" s="45">
         <v>1</v>
       </c>
       <c r="AG57" s="67">
         <v>74</v>
       </c>
       <c r="AH57" s="68">
         <v>77</v>
       </c>
     </row>
     <row r="58" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C58" s="173"/>
       <c r="D58" s="174"/>
       <c r="E58" s="134"/>
       <c r="F58" s="135"/>
       <c r="G58" s="45">
-        <v>65573</v>
+        <v>65321</v>
       </c>
       <c r="H58" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I58" s="50"/>
       <c r="J58" s="51"/>
       <c r="K58" s="50"/>
       <c r="L58" s="9"/>
       <c r="M58" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N58" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O58" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P58" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q58" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R58" s="56">
         <v>26</v>
       </c>
       <c r="S58" s="56">
         <v>4126</v>
       </c>
       <c r="T58" s="40"/>
       <c r="U58" s="41"/>
       <c r="V58" s="56">
-        <v>2463</v>
+        <v>2467</v>
       </c>
       <c r="W58" s="56">
         <v>2</v>
       </c>
       <c r="X58" s="56">
         <v>864</v>
       </c>
       <c r="Y58" s="56">
         <v>1026</v>
       </c>
       <c r="Z58" s="56">
         <v>29</v>
       </c>
       <c r="AA58" s="56">
         <v>41886</v>
       </c>
       <c r="AB58" s="56">
-        <v>38095</v>
+        <v>37597</v>
       </c>
       <c r="AC58" s="57">
-        <v>0.58099999999999996</v>
+        <v>0.57599999999999996</v>
       </c>
       <c r="AD58" s="56">
         <v>9</v>
       </c>
       <c r="AE58" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF58" s="9">
         <v>8</v>
       </c>
       <c r="AG58" s="67">
         <v>608</v>
       </c>
       <c r="AH58" s="68">
         <v>480</v>
       </c>
     </row>
     <row r="59" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C59" s="175" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D59" s="176"/>
       <c r="E59" s="132" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="F59" s="133"/>
       <c r="G59" s="58"/>
       <c r="H59" s="15"/>
       <c r="I59" s="59">
         <v>3</v>
       </c>
       <c r="J59" s="75">
         <v>2</v>
       </c>
       <c r="K59" s="72">
-        <v>116402</v>
+        <v>118297</v>
       </c>
       <c r="L59" s="59">
-        <v>95809</v>
+        <v>97702</v>
       </c>
       <c r="M59" s="49"/>
       <c r="N59" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O59" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P59" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q59" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R59" s="19"/>
       <c r="S59" s="19"/>
       <c r="T59" s="40"/>
       <c r="U59" s="41"/>
       <c r="V59" s="19"/>
       <c r="W59" s="19"/>
       <c r="X59" s="19"/>
       <c r="Y59" s="19"/>
       <c r="Z59" s="19"/>
       <c r="AA59" s="19"/>
       <c r="AB59" s="19"/>
       <c r="AC59" s="76"/>
       <c r="AD59" s="19"/>
       <c r="AE59" s="49"/>
       <c r="AF59" s="45">
         <v>0</v>
       </c>
       <c r="AG59" s="67">
         <v>0</v>
       </c>
       <c r="AH59" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C60" s="152"/>
       <c r="D60" s="153"/>
       <c r="E60" s="134"/>
       <c r="F60" s="135"/>
       <c r="G60" s="45">
-        <v>108364</v>
+        <v>109050</v>
       </c>
       <c r="H60" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I60" s="50"/>
       <c r="J60" s="51"/>
       <c r="K60" s="50"/>
       <c r="L60" s="9"/>
       <c r="M60" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N60" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O60" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P60" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q60" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R60" s="56">
         <v>9</v>
       </c>
       <c r="S60" s="56">
-        <v>985</v>
+        <v>2360</v>
       </c>
       <c r="T60" s="40"/>
       <c r="U60" s="41"/>
       <c r="V60" s="56">
-        <v>962</v>
+        <v>961</v>
       </c>
       <c r="W60" s="56">
         <v>13</v>
       </c>
       <c r="X60" s="56">
-        <v>3405</v>
+        <v>38274</v>
       </c>
       <c r="Y60" s="56">
         <v>1979</v>
       </c>
       <c r="Z60" s="56">
         <v>25</v>
       </c>
       <c r="AA60" s="56">
-        <v>117387</v>
+        <v>120657</v>
       </c>
       <c r="AB60" s="56">
-        <v>96771</v>
+        <v>98663</v>
       </c>
       <c r="AC60" s="57">
-        <v>0.89300000000000002</v>
+        <v>0.90500000000000003</v>
       </c>
       <c r="AD60" s="56">
         <v>1</v>
       </c>
       <c r="AE60" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF60" s="9">
         <v>1</v>
       </c>
       <c r="AG60" s="19">
         <v>78</v>
       </c>
       <c r="AH60" s="68">
         <v>78</v>
       </c>
     </row>
     <row r="61" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C61" s="152"/>
       <c r="D61" s="153"/>
       <c r="E61" s="132" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="F61" s="133"/>
       <c r="G61" s="41"/>
       <c r="H61" s="17"/>
       <c r="I61" s="59">
         <v>2</v>
       </c>
       <c r="J61" s="60">
         <v>1</v>
       </c>
       <c r="K61" s="70">
-        <v>56288</v>
+        <v>57515</v>
       </c>
       <c r="L61" s="59">
-        <v>54985</v>
+        <v>54415</v>
       </c>
       <c r="M61" s="44"/>
       <c r="N61" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O61" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P61" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q61" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R61" s="19"/>
       <c r="S61" s="19"/>
       <c r="T61" s="40"/>
       <c r="U61" s="41"/>
       <c r="V61" s="19"/>
       <c r="W61" s="19"/>
       <c r="X61" s="19"/>
       <c r="Y61" s="19"/>
       <c r="Z61" s="43"/>
       <c r="AA61" s="43"/>
       <c r="AB61" s="43"/>
       <c r="AC61" s="66"/>
       <c r="AD61" s="43"/>
       <c r="AE61" s="44"/>
       <c r="AF61" s="45">
         <v>0</v>
       </c>
       <c r="AG61" s="67">
         <v>0</v>
       </c>
       <c r="AH61" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C62" s="152"/>
       <c r="D62" s="153"/>
       <c r="E62" s="134"/>
       <c r="F62" s="135"/>
       <c r="G62" s="45">
-        <v>61615</v>
+        <v>61225</v>
       </c>
       <c r="H62" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I62" s="50"/>
       <c r="J62" s="51"/>
       <c r="K62" s="50"/>
       <c r="L62" s="9"/>
       <c r="M62" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N62" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O62" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P62" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q62" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R62" s="56">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S62" s="56">
-        <v>330</v>
+        <v>730</v>
       </c>
       <c r="T62" s="40"/>
       <c r="U62" s="41"/>
       <c r="V62" s="56">
-        <v>330</v>
+        <v>730</v>
       </c>
       <c r="W62" s="56">
         <v>5</v>
       </c>
       <c r="X62" s="56">
         <v>5189</v>
       </c>
       <c r="Y62" s="56">
-        <v>2988</v>
+        <v>5189</v>
       </c>
       <c r="Z62" s="56">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AA62" s="56">
-        <v>56618</v>
+        <v>58245</v>
       </c>
       <c r="AB62" s="56">
-        <v>55315</v>
+        <v>55145</v>
       </c>
       <c r="AC62" s="57">
-        <v>0.89800000000000002</v>
+        <v>0.90100000000000002</v>
       </c>
       <c r="AD62" s="56">
         <v>2</v>
       </c>
       <c r="AE62" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF62" s="9">
         <v>2</v>
       </c>
       <c r="AG62" s="19">
         <v>110</v>
       </c>
       <c r="AH62" s="68">
-        <v>68</v>
+        <v>110</v>
       </c>
     </row>
     <row r="63" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C63" s="152"/>
       <c r="D63" s="153"/>
       <c r="E63" s="132" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F63" s="133"/>
       <c r="G63" s="41"/>
       <c r="H63" s="17"/>
       <c r="I63" s="59">
         <v>1</v>
       </c>
       <c r="J63" s="60" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K63" s="70">
         <v>53000</v>
       </c>
       <c r="L63" s="59">
-        <v>39517</v>
+        <v>39054</v>
       </c>
       <c r="M63" s="44"/>
       <c r="N63" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O63" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P63" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q63" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R63" s="19"/>
       <c r="S63" s="19"/>
       <c r="T63" s="40"/>
       <c r="U63" s="41"/>
       <c r="V63" s="19"/>
       <c r="W63" s="19"/>
       <c r="X63" s="19"/>
       <c r="Y63" s="19"/>
       <c r="Z63" s="43"/>
       <c r="AA63" s="43"/>
       <c r="AB63" s="43"/>
       <c r="AC63" s="66"/>
       <c r="AD63" s="43"/>
       <c r="AE63" s="44"/>
       <c r="AF63" s="45">
         <v>0</v>
       </c>
       <c r="AG63" s="67">
         <v>0</v>
       </c>
       <c r="AH63" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C64" s="152"/>
       <c r="D64" s="153"/>
       <c r="E64" s="134"/>
       <c r="F64" s="135"/>
       <c r="G64" s="45">
-        <v>49435</v>
+        <v>49570</v>
       </c>
       <c r="H64" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I64" s="50"/>
       <c r="J64" s="51"/>
       <c r="K64" s="50"/>
       <c r="L64" s="9"/>
       <c r="M64" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N64" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O64" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P64" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q64" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R64" s="56">
         <v>8</v>
       </c>
       <c r="S64" s="56">
         <v>4461</v>
       </c>
       <c r="T64" s="40"/>
       <c r="U64" s="41"/>
       <c r="V64" s="56">
         <v>2187</v>
       </c>
       <c r="W64" s="56">
         <v>3</v>
       </c>
       <c r="X64" s="56">
         <v>1579</v>
       </c>
       <c r="Y64" s="56">
         <v>214</v>
       </c>
       <c r="Z64" s="56">
         <v>12</v>
       </c>
       <c r="AA64" s="56">
         <v>57461</v>
       </c>
       <c r="AB64" s="56">
-        <v>41704</v>
+        <v>41241</v>
       </c>
       <c r="AC64" s="57">
-        <v>0.84399999999999997</v>
+        <v>0.83199999999999996</v>
       </c>
       <c r="AD64" s="56">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE64" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF64" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG64" s="19">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="AH64" s="68">
-        <v>50</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C65" s="152"/>
       <c r="D65" s="153"/>
       <c r="E65" s="132" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="F65" s="133"/>
       <c r="G65" s="41"/>
       <c r="H65" s="17"/>
       <c r="I65" s="59">
         <v>1</v>
       </c>
       <c r="J65" s="60" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K65" s="70">
         <v>22700</v>
       </c>
       <c r="L65" s="59">
-        <v>18945</v>
+        <v>18885</v>
       </c>
       <c r="M65" s="44"/>
       <c r="N65" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O65" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P65" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q65" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R65" s="19"/>
       <c r="S65" s="19"/>
       <c r="T65" s="40"/>
       <c r="U65" s="41"/>
       <c r="V65" s="19"/>
       <c r="W65" s="19"/>
       <c r="X65" s="19"/>
       <c r="Y65" s="19"/>
       <c r="Z65" s="43"/>
       <c r="AA65" s="43"/>
       <c r="AB65" s="43"/>
       <c r="AC65" s="66"/>
       <c r="AD65" s="43"/>
       <c r="AE65" s="44"/>
       <c r="AF65" s="45">
         <v>0</v>
       </c>
       <c r="AG65" s="67">
         <v>0</v>
       </c>
       <c r="AH65" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C66" s="152"/>
       <c r="D66" s="153"/>
       <c r="E66" s="134"/>
       <c r="F66" s="135"/>
       <c r="G66" s="45">
-        <v>20152</v>
+        <v>20156</v>
       </c>
       <c r="H66" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I66" s="50"/>
       <c r="J66" s="51"/>
       <c r="K66" s="50"/>
       <c r="L66" s="9"/>
       <c r="M66" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N66" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O66" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P66" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q66" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R66" s="56">
         <v>1</v>
       </c>
       <c r="S66" s="56">
         <v>69</v>
       </c>
       <c r="T66" s="40"/>
       <c r="U66" s="41"/>
       <c r="V66" s="56">
         <v>85</v>
       </c>
       <c r="W66" s="56">
         <v>4</v>
       </c>
       <c r="X66" s="56">
         <v>0</v>
       </c>
       <c r="Y66" s="56">
         <v>0</v>
       </c>
       <c r="Z66" s="56">
         <v>6</v>
       </c>
       <c r="AA66" s="56">
         <v>22769</v>
       </c>
       <c r="AB66" s="56">
-        <v>19030</v>
+        <v>18970</v>
       </c>
       <c r="AC66" s="57">
-        <v>0.94399999999999995</v>
+        <v>0.94099999999999995</v>
       </c>
       <c r="AD66" s="56">
         <v>1</v>
       </c>
       <c r="AE66" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF66" s="9">
         <v>1</v>
       </c>
       <c r="AG66" s="19">
         <v>60</v>
       </c>
       <c r="AH66" s="68">
         <v>60</v>
       </c>
     </row>
     <row r="67" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C67" s="152"/>
       <c r="D67" s="153"/>
       <c r="E67" s="132" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="F67" s="133"/>
       <c r="G67" s="41"/>
       <c r="H67" s="17"/>
       <c r="I67" s="59">
         <v>1</v>
       </c>
       <c r="J67" s="60">
         <v>1</v>
       </c>
       <c r="K67" s="70">
         <v>17780</v>
       </c>
       <c r="L67" s="59">
-        <v>17391</v>
+        <v>17217</v>
       </c>
       <c r="M67" s="44"/>
       <c r="N67" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O67" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P67" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q67" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R67" s="19"/>
       <c r="S67" s="19"/>
       <c r="T67" s="40"/>
       <c r="U67" s="41"/>
       <c r="V67" s="19"/>
       <c r="W67" s="19"/>
       <c r="X67" s="19"/>
       <c r="Y67" s="19"/>
       <c r="Z67" s="43"/>
       <c r="AA67" s="43"/>
       <c r="AB67" s="43"/>
       <c r="AC67" s="66"/>
       <c r="AD67" s="43"/>
       <c r="AE67" s="44"/>
       <c r="AF67" s="45">
         <v>0</v>
       </c>
       <c r="AG67" s="67">
         <v>0</v>
       </c>
       <c r="AH67" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C68" s="152"/>
       <c r="D68" s="153"/>
       <c r="E68" s="134"/>
       <c r="F68" s="135"/>
       <c r="G68" s="45">
-        <v>19534</v>
+        <v>19294</v>
       </c>
       <c r="H68" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I68" s="50"/>
       <c r="J68" s="51"/>
       <c r="K68" s="50"/>
       <c r="L68" s="9"/>
       <c r="M68" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N68" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O68" s="54" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P68" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q68" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R68" s="56">
         <v>1</v>
       </c>
       <c r="S68" s="56">
         <v>290</v>
       </c>
       <c r="T68" s="40"/>
       <c r="U68" s="41"/>
       <c r="V68" s="56">
         <v>190</v>
       </c>
       <c r="W68" s="56">
         <v>2</v>
       </c>
       <c r="X68" s="56">
         <v>80</v>
       </c>
       <c r="Y68" s="56">
         <v>80</v>
       </c>
       <c r="Z68" s="56">
         <v>4</v>
       </c>
       <c r="AA68" s="56">
         <v>18070</v>
       </c>
       <c r="AB68" s="56">
-        <v>17581</v>
+        <v>17407</v>
       </c>
       <c r="AC68" s="57">
-        <v>0.9</v>
+        <v>0.90200000000000002</v>
       </c>
       <c r="AD68" s="56">
         <v>1</v>
       </c>
       <c r="AE68" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF68" s="9">
         <v>1</v>
       </c>
       <c r="AG68" s="19">
         <v>70</v>
       </c>
       <c r="AH68" s="20">
-        <v>66</v>
+        <v>62</v>
       </c>
     </row>
     <row r="69" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C69" s="152"/>
       <c r="D69" s="153"/>
       <c r="E69" s="136" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F69" s="160"/>
       <c r="G69" s="58"/>
       <c r="H69" s="15"/>
       <c r="I69" s="52">
         <v>14</v>
       </c>
       <c r="J69" s="74">
         <v>6</v>
       </c>
       <c r="K69" s="19">
-        <v>709095</v>
+        <v>721085</v>
       </c>
       <c r="L69" s="19">
-        <v>626988</v>
+        <v>627396</v>
       </c>
       <c r="M69" s="49"/>
       <c r="N69" s="50">
         <v>2</v>
       </c>
       <c r="O69" s="75">
         <v>0</v>
       </c>
       <c r="P69" s="67">
         <v>6594</v>
       </c>
       <c r="Q69" s="67">
-        <v>3127</v>
+        <v>3113</v>
       </c>
       <c r="R69" s="19"/>
       <c r="S69" s="19"/>
       <c r="T69" s="40"/>
       <c r="U69" s="41"/>
       <c r="V69" s="19"/>
       <c r="W69" s="19"/>
       <c r="X69" s="19"/>
       <c r="Y69" s="19"/>
       <c r="Z69" s="19"/>
       <c r="AA69" s="19"/>
       <c r="AB69" s="19"/>
       <c r="AC69" s="76"/>
       <c r="AD69" s="19"/>
       <c r="AE69" s="49"/>
       <c r="AF69" s="9">
         <v>1</v>
       </c>
       <c r="AG69" s="67">
         <v>74</v>
       </c>
       <c r="AH69" s="88">
         <v>77</v>
       </c>
     </row>
     <row r="70" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C70" s="154"/>
       <c r="D70" s="155"/>
       <c r="E70" s="161"/>
       <c r="F70" s="162"/>
       <c r="G70" s="77">
-        <v>717579</v>
+        <v>717210</v>
       </c>
       <c r="H70" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I70" s="79"/>
       <c r="J70" s="80"/>
       <c r="K70" s="79"/>
       <c r="L70" s="81"/>
       <c r="M70" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N70" s="79"/>
       <c r="O70" s="82"/>
       <c r="P70" s="83"/>
       <c r="Q70" s="83"/>
       <c r="R70" s="84">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="S70" s="84">
-        <v>18946</v>
+        <v>20721</v>
       </c>
       <c r="T70" s="40"/>
       <c r="U70" s="41"/>
       <c r="V70" s="84">
-        <v>11243</v>
+        <v>11646</v>
       </c>
       <c r="W70" s="84">
         <v>64</v>
       </c>
       <c r="X70" s="84">
-        <v>26600</v>
+        <v>61034</v>
       </c>
       <c r="Y70" s="84">
-        <v>12653</v>
+        <v>14594</v>
       </c>
       <c r="Z70" s="84">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="AA70" s="84">
-        <v>734635</v>
+        <v>748400</v>
       </c>
       <c r="AB70" s="84">
-        <v>641358</v>
+        <v>642155</v>
       </c>
       <c r="AC70" s="85">
-        <v>0.89400000000000002</v>
+        <v>0.89500000000000002</v>
       </c>
       <c r="AD70" s="84">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="AE70" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF70" s="81">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="AG70" s="83">
-        <v>1565</v>
+        <v>1490</v>
       </c>
       <c r="AH70" s="89">
-        <v>1272</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="71" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C71" s="167" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D71" s="168"/>
       <c r="E71" s="156" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="F71" s="157"/>
       <c r="G71" s="32"/>
       <c r="H71" s="33"/>
       <c r="I71" s="34">
         <v>3</v>
       </c>
       <c r="J71" s="35">
         <v>1</v>
       </c>
       <c r="K71" s="70">
         <v>58490</v>
       </c>
       <c r="L71" s="59">
-        <v>52060</v>
+        <v>51193</v>
       </c>
       <c r="M71" s="37"/>
       <c r="N71" s="59">
         <v>1</v>
       </c>
       <c r="O71" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P71" s="72">
         <v>4876</v>
       </c>
       <c r="Q71" s="59">
-        <v>2557</v>
+        <v>2488</v>
       </c>
       <c r="R71" s="39"/>
       <c r="S71" s="39"/>
       <c r="T71" s="40"/>
       <c r="U71" s="41"/>
       <c r="V71" s="39"/>
       <c r="W71" s="39"/>
       <c r="X71" s="39"/>
       <c r="Y71" s="39"/>
       <c r="Z71" s="39"/>
       <c r="AA71" s="39"/>
       <c r="AB71" s="39"/>
       <c r="AC71" s="42"/>
       <c r="AD71" s="39"/>
       <c r="AE71" s="37"/>
       <c r="AF71" s="45">
         <v>0</v>
       </c>
       <c r="AG71" s="46">
         <v>0</v>
       </c>
       <c r="AH71" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C72" s="169"/>
       <c r="D72" s="170"/>
       <c r="E72" s="134"/>
       <c r="F72" s="135"/>
       <c r="G72" s="45">
-        <v>68062</v>
+        <v>66972</v>
       </c>
       <c r="H72" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I72" s="50"/>
       <c r="J72" s="51"/>
       <c r="K72" s="50"/>
       <c r="L72" s="9"/>
       <c r="M72" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N72" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O72" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P72" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q72" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R72" s="56">
         <v>4</v>
       </c>
       <c r="S72" s="56">
         <v>891</v>
       </c>
       <c r="T72" s="40"/>
       <c r="U72" s="41"/>
       <c r="V72" s="56">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="W72" s="56">
         <v>3</v>
       </c>
       <c r="X72" s="56">
         <v>751</v>
       </c>
       <c r="Y72" s="56">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="Z72" s="56">
         <v>11</v>
       </c>
       <c r="AA72" s="56">
         <v>64257</v>
       </c>
       <c r="AB72" s="56">
-        <v>54695</v>
+        <v>53731</v>
       </c>
       <c r="AC72" s="57">
-        <v>0.80400000000000005</v>
+        <v>0.80200000000000005</v>
       </c>
       <c r="AD72" s="56">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AE72" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF72" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AG72" s="19">
-        <v>192</v>
+        <v>0</v>
       </c>
       <c r="AH72" s="20">
-        <v>111</v>
+        <v>0</v>
       </c>
     </row>
     <row r="73" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C73" s="169"/>
       <c r="D73" s="170"/>
       <c r="E73" s="132" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="F73" s="133"/>
       <c r="G73" s="41"/>
       <c r="H73" s="17"/>
       <c r="I73" s="59">
         <v>1</v>
       </c>
       <c r="J73" s="60" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K73" s="70">
         <v>10298</v>
       </c>
       <c r="L73" s="59">
-        <v>4718</v>
+        <v>4637</v>
       </c>
       <c r="M73" s="44"/>
       <c r="N73" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O73" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P73" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q73" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R73" s="19"/>
       <c r="S73" s="19"/>
       <c r="T73" s="40"/>
       <c r="U73" s="41"/>
       <c r="V73" s="19"/>
       <c r="W73" s="19"/>
       <c r="X73" s="19"/>
       <c r="Y73" s="19"/>
       <c r="Z73" s="43"/>
       <c r="AA73" s="43"/>
       <c r="AB73" s="43"/>
       <c r="AC73" s="66"/>
       <c r="AD73" s="43"/>
       <c r="AE73" s="44"/>
       <c r="AF73" s="45">
         <v>0</v>
       </c>
       <c r="AG73" s="67">
         <v>0</v>
       </c>
       <c r="AH73" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C74" s="169"/>
       <c r="D74" s="170"/>
       <c r="E74" s="134"/>
       <c r="F74" s="135"/>
       <c r="G74" s="45">
-        <v>5558</v>
+        <v>5497</v>
       </c>
       <c r="H74" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I74" s="50"/>
       <c r="J74" s="51"/>
       <c r="K74" s="50"/>
       <c r="L74" s="9"/>
       <c r="M74" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N74" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O74" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P74" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q74" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R74" s="56">
         <v>2</v>
       </c>
       <c r="S74" s="56">
         <v>850</v>
       </c>
       <c r="T74" s="40"/>
       <c r="U74" s="41"/>
       <c r="V74" s="56">
         <v>0</v>
       </c>
       <c r="W74" s="56">
         <v>0</v>
       </c>
       <c r="X74" s="56">
         <v>0</v>
       </c>
       <c r="Y74" s="56">
         <v>0</v>
       </c>
       <c r="Z74" s="56">
         <v>3</v>
       </c>
       <c r="AA74" s="56">
         <v>11148</v>
       </c>
       <c r="AB74" s="56">
-        <v>4718</v>
+        <v>4637</v>
       </c>
       <c r="AC74" s="57">
-        <v>0.84899999999999998</v>
+        <v>0.84399999999999997</v>
       </c>
       <c r="AD74" s="56">
         <v>0</v>
       </c>
       <c r="AE74" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF74" s="9">
         <v>0</v>
       </c>
       <c r="AG74" s="67">
         <v>0</v>
       </c>
       <c r="AH74" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C75" s="169"/>
       <c r="D75" s="170"/>
       <c r="E75" s="132" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F75" s="133"/>
       <c r="G75" s="41"/>
       <c r="H75" s="17"/>
       <c r="I75" s="59">
         <v>1</v>
       </c>
       <c r="J75" s="60" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K75" s="70">
         <v>24200</v>
       </c>
       <c r="L75" s="59">
-        <v>12119</v>
+        <v>11938</v>
       </c>
       <c r="M75" s="44"/>
       <c r="N75" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O75" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P75" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q75" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R75" s="19"/>
       <c r="S75" s="19"/>
       <c r="T75" s="40"/>
       <c r="U75" s="41"/>
       <c r="V75" s="19"/>
       <c r="W75" s="19"/>
       <c r="X75" s="19"/>
       <c r="Y75" s="19"/>
       <c r="Z75" s="43"/>
       <c r="AA75" s="43"/>
       <c r="AB75" s="43"/>
       <c r="AC75" s="66"/>
       <c r="AD75" s="43"/>
       <c r="AE75" s="44"/>
       <c r="AF75" s="45">
         <v>0</v>
       </c>
       <c r="AG75" s="56">
         <v>0</v>
       </c>
       <c r="AH75" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C76" s="169"/>
       <c r="D76" s="170"/>
       <c r="E76" s="134"/>
       <c r="F76" s="135"/>
       <c r="G76" s="45">
-        <v>12813</v>
+        <v>12600</v>
       </c>
       <c r="H76" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I76" s="50"/>
       <c r="J76" s="51"/>
       <c r="K76" s="50"/>
       <c r="L76" s="9"/>
       <c r="M76" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N76" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O76" s="54" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P76" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q76" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R76" s="56">
         <v>0</v>
       </c>
       <c r="S76" s="56">
         <v>0</v>
       </c>
       <c r="T76" s="40"/>
       <c r="U76" s="41"/>
       <c r="V76" s="56">
         <v>0</v>
       </c>
       <c r="W76" s="56">
         <v>1</v>
       </c>
       <c r="X76" s="56">
         <v>0</v>
       </c>
       <c r="Y76" s="56">
         <v>0</v>
       </c>
       <c r="Z76" s="56">
         <v>2</v>
       </c>
       <c r="AA76" s="56">
         <v>24200</v>
       </c>
       <c r="AB76" s="56">
-        <v>12119</v>
+        <v>11938</v>
       </c>
       <c r="AC76" s="57">
-        <v>0.94599999999999995</v>
+        <v>0.94699999999999995</v>
       </c>
       <c r="AD76" s="56">
         <v>0</v>
       </c>
       <c r="AE76" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF76" s="9">
         <v>0</v>
       </c>
       <c r="AG76" s="19">
         <v>0</v>
       </c>
       <c r="AH76" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C77" s="169"/>
       <c r="D77" s="170"/>
       <c r="E77" s="136" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="F77" s="160"/>
       <c r="G77" s="58"/>
       <c r="H77" s="15"/>
       <c r="I77" s="52">
         <v>5</v>
       </c>
       <c r="J77" s="74">
         <v>1</v>
       </c>
       <c r="K77" s="67">
         <v>92988</v>
       </c>
       <c r="L77" s="67">
-        <v>68897</v>
+        <v>67768</v>
       </c>
       <c r="M77" s="49"/>
       <c r="N77" s="50">
         <v>1</v>
       </c>
       <c r="O77" s="75">
         <v>0</v>
       </c>
       <c r="P77" s="67">
         <v>4876</v>
       </c>
       <c r="Q77" s="67">
-        <v>2557</v>
+        <v>2488</v>
       </c>
       <c r="R77" s="19"/>
       <c r="S77" s="19"/>
       <c r="T77" s="40"/>
       <c r="U77" s="41"/>
       <c r="V77" s="19"/>
       <c r="W77" s="19"/>
       <c r="X77" s="19"/>
       <c r="Y77" s="19"/>
       <c r="Z77" s="19"/>
       <c r="AA77" s="19"/>
       <c r="AB77" s="19"/>
       <c r="AC77" s="76"/>
       <c r="AD77" s="19"/>
       <c r="AE77" s="49"/>
       <c r="AF77" s="9">
         <v>0</v>
       </c>
       <c r="AG77" s="67">
         <v>0</v>
       </c>
       <c r="AH77" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C78" s="171"/>
       <c r="D78" s="172"/>
       <c r="E78" s="161"/>
       <c r="F78" s="162"/>
       <c r="G78" s="77">
-        <v>86433</v>
+        <v>85069</v>
       </c>
       <c r="H78" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I78" s="79"/>
       <c r="J78" s="80"/>
       <c r="K78" s="79"/>
       <c r="L78" s="81"/>
       <c r="M78" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N78" s="79"/>
       <c r="O78" s="82"/>
       <c r="P78" s="83"/>
       <c r="Q78" s="83"/>
       <c r="R78" s="84">
         <v>6</v>
       </c>
       <c r="S78" s="84">
         <v>1741</v>
       </c>
       <c r="T78" s="40"/>
       <c r="U78" s="41"/>
       <c r="V78" s="84">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="W78" s="84">
         <v>4</v>
       </c>
       <c r="X78" s="84">
         <v>751</v>
       </c>
       <c r="Y78" s="84">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="Z78" s="84">
         <v>16</v>
       </c>
       <c r="AA78" s="84">
         <v>99605</v>
       </c>
       <c r="AB78" s="84">
-        <v>71532</v>
+        <v>70306</v>
       </c>
       <c r="AC78" s="85">
-        <v>0.82799999999999996</v>
+        <v>0.82599999999999996</v>
       </c>
       <c r="AD78" s="84">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AE78" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF78" s="81">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AG78" s="83">
-        <v>192</v>
+        <v>0</v>
       </c>
       <c r="AH78" s="86">
-        <v>111</v>
+        <v>0</v>
       </c>
     </row>
     <row r="79" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C79" s="150" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="D79" s="151"/>
       <c r="E79" s="156" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="F79" s="157"/>
       <c r="G79" s="32"/>
       <c r="H79" s="33"/>
       <c r="I79" s="34">
         <v>1</v>
       </c>
       <c r="J79" s="35" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K79" s="70">
         <v>80000</v>
       </c>
       <c r="L79" s="59">
-        <v>53107</v>
+        <v>51994</v>
       </c>
       <c r="M79" s="37"/>
       <c r="N79" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O79" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P79" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q79" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R79" s="39"/>
       <c r="S79" s="39"/>
       <c r="T79" s="40"/>
       <c r="U79" s="41"/>
       <c r="V79" s="39"/>
       <c r="W79" s="39"/>
       <c r="X79" s="39"/>
       <c r="Y79" s="39"/>
       <c r="Z79" s="39"/>
       <c r="AA79" s="39"/>
       <c r="AB79" s="39"/>
       <c r="AC79" s="42"/>
       <c r="AD79" s="39"/>
       <c r="AE79" s="37"/>
       <c r="AF79" s="45">
         <v>0</v>
       </c>
       <c r="AG79" s="46">
         <v>0</v>
       </c>
       <c r="AH79" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C80" s="152"/>
       <c r="D80" s="153"/>
       <c r="E80" s="134"/>
       <c r="F80" s="135"/>
       <c r="G80" s="45">
-        <v>53741</v>
+        <v>52604</v>
       </c>
       <c r="H80" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I80" s="50"/>
       <c r="J80" s="51"/>
       <c r="K80" s="50"/>
       <c r="L80" s="9"/>
       <c r="M80" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N80" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O80" s="54" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P80" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q80" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R80" s="56">
         <v>1</v>
       </c>
       <c r="S80" s="56">
         <v>170</v>
       </c>
       <c r="T80" s="40"/>
       <c r="U80" s="41"/>
       <c r="V80" s="56">
         <v>217</v>
       </c>
       <c r="W80" s="56">
         <v>2</v>
       </c>
       <c r="X80" s="56">
         <v>1641</v>
       </c>
       <c r="Y80" s="56">
         <v>0</v>
       </c>
       <c r="Z80" s="56">
         <v>4</v>
       </c>
       <c r="AA80" s="56">
         <v>80170</v>
       </c>
       <c r="AB80" s="56">
-        <v>53324</v>
+        <v>52211</v>
       </c>
       <c r="AC80" s="57">
-        <v>0.99199999999999999</v>
+        <v>0.99299999999999999</v>
       </c>
       <c r="AD80" s="56">
         <v>0</v>
       </c>
       <c r="AE80" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF80" s="9">
         <v>0</v>
       </c>
       <c r="AG80" s="19">
         <v>0</v>
       </c>
       <c r="AH80" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C81" s="152"/>
       <c r="D81" s="153"/>
       <c r="E81" s="158" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F81" s="133"/>
       <c r="G81" s="41"/>
       <c r="H81" s="17"/>
       <c r="I81" s="59">
         <v>1</v>
       </c>
       <c r="J81" s="60" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K81" s="70">
         <v>58723</v>
       </c>
       <c r="L81" s="59">
-        <v>56273</v>
+        <v>55695</v>
       </c>
       <c r="M81" s="44"/>
       <c r="N81" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O81" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P81" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q81" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R81" s="19"/>
       <c r="S81" s="19"/>
       <c r="T81" s="40"/>
       <c r="U81" s="41"/>
       <c r="V81" s="19"/>
       <c r="W81" s="19"/>
       <c r="X81" s="19"/>
       <c r="Y81" s="19"/>
       <c r="Z81" s="43"/>
       <c r="AA81" s="43"/>
       <c r="AB81" s="43"/>
       <c r="AC81" s="66"/>
       <c r="AD81" s="43"/>
       <c r="AE81" s="44"/>
       <c r="AF81" s="45">
         <v>0</v>
       </c>
       <c r="AG81" s="67">
         <v>0</v>
       </c>
       <c r="AH81" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C82" s="152"/>
       <c r="D82" s="153"/>
       <c r="E82" s="159"/>
       <c r="F82" s="135"/>
       <c r="G82" s="45">
-        <v>61198</v>
+        <v>60428</v>
       </c>
       <c r="H82" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I82" s="50"/>
       <c r="J82" s="51"/>
       <c r="K82" s="50"/>
       <c r="L82" s="9"/>
       <c r="M82" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N82" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O82" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P82" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q82" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R82" s="56">
         <v>3</v>
       </c>
       <c r="S82" s="56">
         <v>319</v>
       </c>
       <c r="T82" s="40"/>
       <c r="U82" s="41"/>
       <c r="V82" s="56">
         <v>281</v>
       </c>
       <c r="W82" s="56">
         <v>1</v>
       </c>
       <c r="X82" s="56">
         <v>5570</v>
       </c>
       <c r="Y82" s="56">
         <v>2983</v>
       </c>
       <c r="Z82" s="56">
         <v>5</v>
       </c>
       <c r="AA82" s="56">
         <v>59042</v>
       </c>
       <c r="AB82" s="56">
-        <v>56554</v>
+        <v>55976</v>
       </c>
       <c r="AC82" s="57">
-        <v>0.92400000000000004</v>
+        <v>0.92600000000000005</v>
       </c>
       <c r="AD82" s="56">
         <v>1</v>
       </c>
       <c r="AE82" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF82" s="9">
         <v>1</v>
       </c>
       <c r="AG82" s="19">
         <v>91</v>
       </c>
       <c r="AH82" s="68">
         <v>80</v>
       </c>
     </row>
     <row r="83" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C83" s="152"/>
       <c r="D83" s="153"/>
       <c r="E83" s="132" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="F83" s="133"/>
       <c r="G83" s="41"/>
       <c r="H83" s="17"/>
       <c r="I83" s="59">
         <v>2</v>
       </c>
       <c r="J83" s="60" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K83" s="70">
         <v>17550</v>
       </c>
       <c r="L83" s="59">
-        <v>10964</v>
+        <v>10860</v>
       </c>
       <c r="M83" s="44"/>
       <c r="N83" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O83" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P83" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q83" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R83" s="19"/>
       <c r="S83" s="19"/>
       <c r="T83" s="40"/>
       <c r="U83" s="41"/>
       <c r="V83" s="19"/>
       <c r="W83" s="19"/>
       <c r="X83" s="19"/>
       <c r="Y83" s="19"/>
       <c r="Z83" s="43"/>
       <c r="AA83" s="43"/>
       <c r="AB83" s="43"/>
       <c r="AC83" s="66"/>
       <c r="AD83" s="43"/>
       <c r="AE83" s="44"/>
       <c r="AF83" s="45">
         <v>0</v>
       </c>
       <c r="AG83" s="67">
         <v>0</v>
       </c>
       <c r="AH83" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C84" s="152"/>
       <c r="D84" s="153"/>
       <c r="E84" s="134"/>
       <c r="F84" s="135"/>
       <c r="G84" s="45">
-        <v>12362</v>
+        <v>12081</v>
       </c>
       <c r="H84" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I84" s="50"/>
       <c r="J84" s="51"/>
       <c r="K84" s="50"/>
       <c r="L84" s="9"/>
       <c r="M84" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N84" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O84" s="54" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P84" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q84" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R84" s="56">
         <v>0</v>
       </c>
       <c r="S84" s="56">
         <v>0</v>
       </c>
       <c r="T84" s="40"/>
       <c r="U84" s="41"/>
       <c r="V84" s="56">
         <v>0</v>
       </c>
       <c r="W84" s="56">
         <v>0</v>
       </c>
       <c r="X84" s="56">
         <v>0</v>
       </c>
       <c r="Y84" s="56">
         <v>0</v>
       </c>
       <c r="Z84" s="56">
         <v>2</v>
       </c>
       <c r="AA84" s="56">
         <v>17550</v>
       </c>
       <c r="AB84" s="56">
-        <v>10964</v>
+        <v>10860</v>
       </c>
       <c r="AC84" s="57">
-        <v>0.88700000000000001</v>
+        <v>0.89900000000000002</v>
       </c>
       <c r="AD84" s="56">
         <v>1</v>
       </c>
       <c r="AE84" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF84" s="9">
         <v>1</v>
       </c>
       <c r="AG84" s="19">
         <v>90</v>
       </c>
       <c r="AH84" s="20">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="85" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C85" s="152"/>
       <c r="D85" s="153"/>
       <c r="E85" s="136" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="F85" s="160"/>
       <c r="G85" s="58"/>
       <c r="H85" s="15"/>
       <c r="I85" s="52">
         <v>4</v>
       </c>
       <c r="J85" s="74">
         <v>0</v>
       </c>
       <c r="K85" s="67">
         <v>156273</v>
       </c>
       <c r="L85" s="67">
-        <v>120344</v>
+        <v>118549</v>
       </c>
       <c r="M85" s="49"/>
       <c r="N85" s="50">
         <v>0</v>
       </c>
       <c r="O85" s="75">
         <v>0</v>
       </c>
       <c r="P85" s="67">
         <v>0</v>
       </c>
       <c r="Q85" s="67">
         <v>0</v>
       </c>
       <c r="R85" s="19"/>
       <c r="S85" s="19"/>
       <c r="T85" s="40"/>
       <c r="U85" s="41"/>
       <c r="V85" s="19"/>
       <c r="W85" s="19"/>
       <c r="X85" s="19"/>
       <c r="Y85" s="19"/>
       <c r="Z85" s="19"/>
       <c r="AA85" s="19"/>
       <c r="AB85" s="19"/>
       <c r="AC85" s="76"/>
       <c r="AD85" s="19"/>
       <c r="AE85" s="49"/>
       <c r="AF85" s="9">
         <v>0</v>
       </c>
       <c r="AG85" s="67">
         <v>0</v>
       </c>
       <c r="AH85" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C86" s="154"/>
       <c r="D86" s="155"/>
       <c r="E86" s="161"/>
       <c r="F86" s="162"/>
       <c r="G86" s="77">
-        <v>127301</v>
+        <v>125113</v>
       </c>
       <c r="H86" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I86" s="79"/>
       <c r="J86" s="80"/>
       <c r="K86" s="79"/>
       <c r="L86" s="81"/>
       <c r="M86" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N86" s="79"/>
       <c r="O86" s="82"/>
       <c r="P86" s="83"/>
       <c r="Q86" s="83"/>
       <c r="R86" s="84">
         <v>4</v>
       </c>
       <c r="S86" s="84">
         <v>489</v>
       </c>
       <c r="T86" s="40"/>
       <c r="U86" s="41"/>
       <c r="V86" s="84">
         <v>498</v>
       </c>
       <c r="W86" s="84">
         <v>3</v>
       </c>
       <c r="X86" s="84">
         <v>7211</v>
       </c>
       <c r="Y86" s="84">
         <v>2983</v>
       </c>
       <c r="Z86" s="84">
         <v>11</v>
       </c>
       <c r="AA86" s="84">
         <v>156762</v>
       </c>
       <c r="AB86" s="84">
-        <v>120842</v>
+        <v>119047</v>
       </c>
       <c r="AC86" s="85">
-        <v>0.94899999999999995</v>
+        <v>0.95199999999999996</v>
       </c>
       <c r="AD86" s="84">
         <v>2</v>
       </c>
       <c r="AE86" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF86" s="81">
         <v>2</v>
       </c>
       <c r="AG86" s="83">
         <v>181</v>
       </c>
       <c r="AH86" s="86">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="87" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C87" s="163" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D87" s="164"/>
       <c r="E87" s="156" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="F87" s="157"/>
       <c r="G87" s="32"/>
       <c r="H87" s="33"/>
       <c r="I87" s="34">
         <v>1</v>
       </c>
       <c r="J87" s="35">
         <v>1</v>
       </c>
       <c r="K87" s="70">
         <v>109440</v>
       </c>
       <c r="L87" s="59">
-        <v>85222</v>
+        <v>84531</v>
       </c>
       <c r="M87" s="37"/>
       <c r="N87" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O87" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P87" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q87" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R87" s="39"/>
       <c r="S87" s="39"/>
       <c r="T87" s="40"/>
       <c r="U87" s="41"/>
       <c r="V87" s="39"/>
       <c r="W87" s="39"/>
       <c r="X87" s="39"/>
       <c r="Y87" s="39"/>
       <c r="Z87" s="39"/>
       <c r="AA87" s="39"/>
       <c r="AB87" s="39"/>
       <c r="AC87" s="42"/>
       <c r="AD87" s="39"/>
       <c r="AE87" s="37"/>
       <c r="AF87" s="45">
         <v>0</v>
       </c>
       <c r="AG87" s="46">
         <v>0</v>
       </c>
       <c r="AH87" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C88" s="146"/>
       <c r="D88" s="147"/>
       <c r="E88" s="134"/>
       <c r="F88" s="135"/>
       <c r="G88" s="45">
-        <v>84695</v>
+        <v>84004</v>
       </c>
       <c r="H88" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I88" s="50"/>
       <c r="J88" s="51"/>
       <c r="K88" s="50"/>
       <c r="L88" s="9"/>
       <c r="M88" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N88" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O88" s="54" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P88" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q88" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R88" s="56">
         <v>0</v>
       </c>
       <c r="S88" s="56">
         <v>0</v>
       </c>
       <c r="T88" s="40"/>
       <c r="U88" s="41"/>
       <c r="V88" s="56">
         <v>0</v>
       </c>
       <c r="W88" s="56">
         <v>1</v>
       </c>
       <c r="X88" s="56">
         <v>700</v>
       </c>
       <c r="Y88" s="56">
         <v>400</v>
       </c>
       <c r="Z88" s="56">
         <v>2</v>
       </c>
       <c r="AA88" s="56">
         <v>109440</v>
       </c>
       <c r="AB88" s="56">
-        <v>85222</v>
+        <v>84531</v>
       </c>
       <c r="AC88" s="57">
         <v>1</v>
       </c>
       <c r="AD88" s="56">
         <v>0</v>
       </c>
       <c r="AE88" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF88" s="9">
         <v>0</v>
       </c>
       <c r="AG88" s="19">
         <v>0</v>
       </c>
       <c r="AH88" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C89" s="146"/>
       <c r="D89" s="147"/>
       <c r="E89" s="132" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="F89" s="133"/>
       <c r="G89" s="41"/>
       <c r="H89" s="17"/>
       <c r="I89" s="59">
         <v>1</v>
       </c>
       <c r="J89" s="60">
         <v>1</v>
       </c>
       <c r="K89" s="70">
         <v>57221</v>
       </c>
       <c r="L89" s="59">
-        <v>55987</v>
+        <v>55639</v>
       </c>
       <c r="M89" s="44"/>
       <c r="N89" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O89" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P89" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q89" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R89" s="19"/>
       <c r="S89" s="19"/>
       <c r="T89" s="40"/>
       <c r="U89" s="41"/>
       <c r="V89" s="19"/>
       <c r="W89" s="19"/>
       <c r="X89" s="19"/>
       <c r="Y89" s="19"/>
       <c r="Z89" s="43"/>
       <c r="AA89" s="43"/>
       <c r="AB89" s="43"/>
       <c r="AC89" s="66"/>
       <c r="AD89" s="43"/>
       <c r="AE89" s="44"/>
       <c r="AF89" s="45">
         <v>0</v>
       </c>
       <c r="AG89" s="67">
         <v>0</v>
       </c>
       <c r="AH89" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C90" s="146"/>
       <c r="D90" s="147"/>
       <c r="E90" s="134"/>
       <c r="F90" s="135"/>
       <c r="G90" s="45">
-        <v>56838</v>
+        <v>56484</v>
       </c>
       <c r="H90" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I90" s="50"/>
       <c r="J90" s="51"/>
       <c r="K90" s="50"/>
       <c r="L90" s="9"/>
       <c r="M90" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N90" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O90" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P90" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q90" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R90" s="56">
         <v>3</v>
       </c>
       <c r="S90" s="56">
         <v>2002</v>
       </c>
       <c r="T90" s="40"/>
       <c r="U90" s="41"/>
       <c r="V90" s="56">
         <v>120</v>
       </c>
       <c r="W90" s="56">
         <v>2</v>
       </c>
       <c r="X90" s="56">
         <v>7643</v>
       </c>
       <c r="Y90" s="56">
         <v>378</v>
       </c>
       <c r="Z90" s="56">
         <v>6</v>
       </c>
       <c r="AA90" s="56">
         <v>59223</v>
       </c>
       <c r="AB90" s="56">
-        <v>56107</v>
+        <v>55759</v>
       </c>
       <c r="AC90" s="57">
         <v>0.98699999999999999</v>
       </c>
       <c r="AD90" s="56">
         <v>2</v>
       </c>
       <c r="AE90" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF90" s="9">
         <v>2</v>
       </c>
       <c r="AG90" s="19">
         <v>146</v>
       </c>
       <c r="AH90" s="68">
         <v>84</v>
       </c>
     </row>
     <row r="91" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C91" s="146"/>
       <c r="D91" s="147"/>
       <c r="E91" s="132" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F91" s="133"/>
       <c r="G91" s="41"/>
       <c r="H91" s="17"/>
       <c r="I91" s="59">
         <v>1</v>
       </c>
       <c r="J91" s="60">
         <v>1</v>
       </c>
       <c r="K91" s="70">
         <v>35340</v>
       </c>
       <c r="L91" s="59">
-        <v>29528</v>
+        <v>29140</v>
       </c>
       <c r="M91" s="44"/>
       <c r="N91" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O91" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P91" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q91" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R91" s="19"/>
       <c r="S91" s="19"/>
       <c r="T91" s="40"/>
       <c r="U91" s="41"/>
       <c r="V91" s="19"/>
       <c r="W91" s="19"/>
       <c r="X91" s="19"/>
       <c r="Y91" s="19"/>
       <c r="Z91" s="43"/>
       <c r="AA91" s="43"/>
       <c r="AB91" s="43"/>
       <c r="AC91" s="66"/>
       <c r="AD91" s="43"/>
       <c r="AE91" s="44"/>
       <c r="AF91" s="45">
         <v>0</v>
       </c>
       <c r="AG91" s="67">
         <v>0</v>
       </c>
       <c r="AH91" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C92" s="146"/>
       <c r="D92" s="147"/>
       <c r="E92" s="134"/>
       <c r="F92" s="135"/>
       <c r="G92" s="45">
-        <v>32958</v>
+        <v>32388</v>
       </c>
       <c r="H92" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I92" s="50"/>
       <c r="J92" s="51"/>
       <c r="K92" s="50"/>
       <c r="L92" s="9"/>
       <c r="M92" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N92" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O92" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P92" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q92" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R92" s="56">
         <v>1</v>
       </c>
       <c r="S92" s="56">
         <v>180</v>
       </c>
       <c r="T92" s="40"/>
       <c r="U92" s="41"/>
       <c r="V92" s="56">
         <v>160</v>
       </c>
       <c r="W92" s="56">
         <v>1</v>
       </c>
       <c r="X92" s="56">
         <v>279</v>
       </c>
       <c r="Y92" s="56">
         <v>120</v>
       </c>
       <c r="Z92" s="56">
         <v>3</v>
       </c>
       <c r="AA92" s="56">
         <v>35520</v>
       </c>
       <c r="AB92" s="56">
-        <v>29688</v>
+        <v>29300</v>
       </c>
       <c r="AC92" s="57">
-        <v>0.90100000000000002</v>
+        <v>0.90500000000000003</v>
       </c>
       <c r="AD92" s="56">
         <v>0</v>
       </c>
       <c r="AE92" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF92" s="9">
         <v>0</v>
       </c>
       <c r="AG92" s="19">
         <v>0</v>
       </c>
       <c r="AH92" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C93" s="146"/>
       <c r="D93" s="147"/>
       <c r="E93" s="132" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="F93" s="133"/>
       <c r="G93" s="41"/>
       <c r="H93" s="17"/>
       <c r="I93" s="59">
         <v>2</v>
       </c>
       <c r="J93" s="60">
         <v>1</v>
       </c>
       <c r="K93" s="70">
         <v>68666</v>
       </c>
       <c r="L93" s="59">
-        <v>33480</v>
+        <v>33469</v>
       </c>
       <c r="M93" s="44"/>
       <c r="N93" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O93" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P93" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q93" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R93" s="19"/>
       <c r="S93" s="19"/>
       <c r="T93" s="40"/>
       <c r="U93" s="41"/>
       <c r="V93" s="19"/>
       <c r="W93" s="19"/>
       <c r="X93" s="19"/>
       <c r="Y93" s="19"/>
       <c r="Z93" s="43"/>
       <c r="AA93" s="43"/>
       <c r="AB93" s="43"/>
       <c r="AC93" s="66"/>
       <c r="AD93" s="43"/>
       <c r="AE93" s="44"/>
       <c r="AF93" s="45">
         <v>0</v>
       </c>
       <c r="AG93" s="67">
         <v>0</v>
       </c>
       <c r="AH93" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C94" s="146"/>
       <c r="D94" s="147"/>
       <c r="E94" s="134"/>
       <c r="F94" s="135"/>
       <c r="G94" s="45">
-        <v>46068</v>
+        <v>45736</v>
       </c>
       <c r="H94" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I94" s="50"/>
       <c r="J94" s="51"/>
       <c r="K94" s="50"/>
       <c r="L94" s="9"/>
       <c r="M94" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N94" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O94" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P94" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q94" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R94" s="56">
         <v>5</v>
       </c>
       <c r="S94" s="56">
         <v>3809</v>
       </c>
       <c r="T94" s="40"/>
       <c r="U94" s="41"/>
       <c r="V94" s="56">
-        <v>2533</v>
+        <v>2537</v>
       </c>
       <c r="W94" s="56">
         <v>3</v>
       </c>
       <c r="X94" s="56">
         <v>530</v>
       </c>
       <c r="Y94" s="56">
-        <v>525</v>
+        <v>593</v>
       </c>
       <c r="Z94" s="56">
         <v>10</v>
       </c>
       <c r="AA94" s="56">
         <v>72475</v>
       </c>
       <c r="AB94" s="56">
-        <v>36013</v>
+        <v>36006</v>
       </c>
       <c r="AC94" s="57">
-        <v>0.78200000000000003</v>
+        <v>0.78700000000000003</v>
       </c>
       <c r="AD94" s="56">
         <v>3</v>
       </c>
       <c r="AE94" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF94" s="9">
         <v>3</v>
       </c>
       <c r="AG94" s="19">
         <v>215</v>
       </c>
       <c r="AH94" s="68">
         <v>215</v>
       </c>
     </row>
     <row r="95" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C95" s="146"/>
       <c r="D95" s="147"/>
       <c r="E95" s="132" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="F95" s="133"/>
       <c r="G95" s="41"/>
       <c r="H95" s="17"/>
       <c r="I95" s="59">
         <v>1</v>
       </c>
       <c r="J95" s="60">
         <v>1</v>
       </c>
       <c r="K95" s="70">
         <v>66163</v>
       </c>
       <c r="L95" s="59">
-        <v>46850</v>
+        <v>46366</v>
       </c>
       <c r="M95" s="44"/>
       <c r="N95" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O95" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P95" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q95" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R95" s="19"/>
       <c r="S95" s="19"/>
       <c r="T95" s="40"/>
       <c r="U95" s="41"/>
       <c r="V95" s="19"/>
       <c r="W95" s="19"/>
       <c r="X95" s="19"/>
       <c r="Y95" s="19"/>
       <c r="Z95" s="43"/>
       <c r="AA95" s="43"/>
       <c r="AB95" s="43"/>
       <c r="AC95" s="66"/>
       <c r="AD95" s="43"/>
       <c r="AE95" s="44"/>
       <c r="AF95" s="45">
         <v>0</v>
       </c>
       <c r="AG95" s="67">
         <v>0</v>
       </c>
       <c r="AH95" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C96" s="146"/>
       <c r="D96" s="147"/>
       <c r="E96" s="134"/>
       <c r="F96" s="135"/>
       <c r="G96" s="45">
-        <v>47083</v>
+        <v>46600</v>
       </c>
       <c r="H96" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I96" s="50"/>
       <c r="J96" s="51"/>
       <c r="K96" s="50"/>
       <c r="L96" s="9"/>
       <c r="M96" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N96" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O96" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P96" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q96" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R96" s="56">
         <v>0</v>
       </c>
       <c r="S96" s="56">
         <v>0</v>
       </c>
       <c r="T96" s="40"/>
       <c r="U96" s="41"/>
       <c r="V96" s="56">
         <v>0</v>
       </c>
       <c r="W96" s="56">
         <v>0</v>
       </c>
       <c r="X96" s="56">
         <v>0</v>
       </c>
       <c r="Y96" s="56">
         <v>0</v>
       </c>
       <c r="Z96" s="56">
         <v>1</v>
       </c>
       <c r="AA96" s="56">
         <v>66163</v>
       </c>
       <c r="AB96" s="56">
-        <v>46850</v>
+        <v>46366</v>
       </c>
       <c r="AC96" s="57">
         <v>0.995</v>
       </c>
       <c r="AD96" s="56">
         <v>1</v>
       </c>
       <c r="AE96" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF96" s="9">
         <v>1</v>
       </c>
       <c r="AG96" s="19">
         <v>95</v>
       </c>
       <c r="AH96" s="68">
         <v>51</v>
       </c>
     </row>
     <row r="97" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C97" s="146"/>
       <c r="D97" s="147"/>
       <c r="E97" s="132" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="F97" s="133"/>
       <c r="G97" s="41"/>
       <c r="H97" s="17"/>
       <c r="I97" s="59">
         <v>1</v>
       </c>
       <c r="J97" s="60">
         <v>1</v>
       </c>
       <c r="K97" s="70">
         <v>15360</v>
       </c>
       <c r="L97" s="59">
-        <v>12390</v>
+        <v>12114</v>
       </c>
       <c r="M97" s="44"/>
       <c r="N97" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O97" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P97" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q97" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R97" s="19"/>
       <c r="S97" s="19"/>
       <c r="T97" s="40"/>
       <c r="U97" s="41"/>
       <c r="V97" s="19"/>
       <c r="W97" s="19"/>
       <c r="X97" s="19"/>
       <c r="Y97" s="19"/>
       <c r="Z97" s="43"/>
       <c r="AA97" s="43"/>
       <c r="AB97" s="43"/>
       <c r="AC97" s="66"/>
       <c r="AD97" s="43"/>
       <c r="AE97" s="44"/>
       <c r="AF97" s="45">
         <v>0</v>
       </c>
       <c r="AG97" s="67">
         <v>0</v>
       </c>
       <c r="AH97" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C98" s="146"/>
       <c r="D98" s="147"/>
       <c r="E98" s="134"/>
       <c r="F98" s="135"/>
       <c r="G98" s="45">
-        <v>13436</v>
+        <v>13142</v>
       </c>
       <c r="H98" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I98" s="50"/>
       <c r="J98" s="51"/>
       <c r="K98" s="50"/>
       <c r="L98" s="9"/>
       <c r="M98" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N98" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O98" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P98" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q98" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R98" s="56">
         <v>0</v>
       </c>
       <c r="S98" s="56">
         <v>0</v>
       </c>
       <c r="T98" s="40"/>
       <c r="U98" s="41"/>
       <c r="V98" s="56">
         <v>0</v>
       </c>
       <c r="W98" s="56">
         <v>0</v>
       </c>
       <c r="X98" s="56">
         <v>0</v>
       </c>
       <c r="Y98" s="56">
         <v>0</v>
       </c>
       <c r="Z98" s="56">
         <v>1</v>
       </c>
       <c r="AA98" s="56">
         <v>15360</v>
       </c>
       <c r="AB98" s="56">
-        <v>12390</v>
+        <v>12114</v>
       </c>
       <c r="AC98" s="57">
         <v>0.92200000000000004</v>
       </c>
       <c r="AD98" s="56">
         <v>0</v>
       </c>
       <c r="AE98" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF98" s="9">
         <v>0</v>
       </c>
       <c r="AG98" s="19">
         <v>0</v>
       </c>
       <c r="AH98" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C99" s="146"/>
       <c r="D99" s="147"/>
       <c r="E99" s="132" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F99" s="133"/>
       <c r="G99" s="41"/>
       <c r="H99" s="17"/>
       <c r="I99" s="59">
         <v>0</v>
       </c>
       <c r="J99" s="60" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K99" s="70">
         <v>0</v>
       </c>
       <c r="L99" s="59">
         <v>0</v>
       </c>
       <c r="M99" s="44"/>
       <c r="N99" s="59">
         <v>1</v>
       </c>
       <c r="O99" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P99" s="72">
         <v>3496</v>
       </c>
       <c r="Q99" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R99" s="19"/>
       <c r="S99" s="19"/>
       <c r="T99" s="40"/>
       <c r="U99" s="41"/>
       <c r="V99" s="19"/>
       <c r="W99" s="19"/>
       <c r="X99" s="19"/>
       <c r="Y99" s="19"/>
       <c r="Z99" s="43"/>
       <c r="AA99" s="43"/>
       <c r="AB99" s="43"/>
       <c r="AC99" s="66"/>
       <c r="AD99" s="43"/>
       <c r="AE99" s="44"/>
       <c r="AF99" s="45">
         <v>0</v>
       </c>
       <c r="AG99" s="67">
         <v>0</v>
       </c>
       <c r="AH99" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C100" s="146"/>
       <c r="D100" s="147"/>
       <c r="E100" s="134"/>
       <c r="F100" s="135"/>
       <c r="G100" s="45">
-        <v>6602</v>
+        <v>6515</v>
       </c>
       <c r="H100" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I100" s="50"/>
       <c r="J100" s="51"/>
       <c r="K100" s="50"/>
       <c r="L100" s="9"/>
       <c r="M100" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N100" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O100" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P100" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q100" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R100" s="56">
         <v>19</v>
       </c>
       <c r="S100" s="56">
-        <v>5142</v>
+        <v>5083</v>
       </c>
       <c r="T100" s="40"/>
       <c r="U100" s="41"/>
       <c r="V100" s="56">
-        <v>1493</v>
+        <v>1593</v>
       </c>
       <c r="W100" s="56">
         <v>1</v>
       </c>
       <c r="X100" s="56">
         <v>0</v>
       </c>
       <c r="Y100" s="56">
         <v>0</v>
       </c>
       <c r="Z100" s="56">
         <v>21</v>
       </c>
       <c r="AA100" s="56">
-        <v>8638</v>
+        <v>8579</v>
       </c>
       <c r="AB100" s="56">
-        <v>1493</v>
+        <v>1593</v>
       </c>
       <c r="AC100" s="57">
-        <v>0.22600000000000001</v>
+        <v>0.245</v>
       </c>
       <c r="AD100" s="56">
         <v>1</v>
       </c>
       <c r="AE100" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF100" s="9">
         <v>1</v>
       </c>
       <c r="AG100" s="19">
         <v>60</v>
       </c>
       <c r="AH100" s="68">
         <v>60</v>
       </c>
     </row>
     <row r="101" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C101" s="146"/>
       <c r="D101" s="147"/>
       <c r="E101" s="132" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="F101" s="133"/>
       <c r="G101" s="41"/>
       <c r="H101" s="17"/>
       <c r="I101" s="59">
         <v>2</v>
       </c>
       <c r="J101" s="60">
         <v>2</v>
       </c>
       <c r="K101" s="70">
         <v>19460</v>
       </c>
       <c r="L101" s="59">
-        <v>17045</v>
+        <v>16802</v>
       </c>
       <c r="M101" s="44"/>
       <c r="N101" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O101" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P101" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q101" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R101" s="19"/>
       <c r="S101" s="19"/>
       <c r="T101" s="40"/>
       <c r="U101" s="41"/>
       <c r="V101" s="19"/>
       <c r="W101" s="19"/>
       <c r="X101" s="19"/>
       <c r="Y101" s="19"/>
       <c r="Z101" s="43"/>
       <c r="AA101" s="43"/>
       <c r="AB101" s="43"/>
       <c r="AC101" s="66"/>
       <c r="AD101" s="43"/>
       <c r="AE101" s="44"/>
       <c r="AF101" s="45">
         <v>0</v>
       </c>
       <c r="AG101" s="67">
         <v>0</v>
       </c>
       <c r="AH101" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C102" s="165"/>
       <c r="D102" s="166"/>
       <c r="E102" s="134"/>
       <c r="F102" s="135"/>
       <c r="G102" s="45">
-        <v>20943</v>
+        <v>20695</v>
       </c>
       <c r="H102" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I102" s="50"/>
       <c r="J102" s="51"/>
       <c r="K102" s="50"/>
       <c r="L102" s="9"/>
       <c r="M102" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N102" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O102" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P102" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q102" s="73" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R102" s="56">
         <v>1</v>
       </c>
       <c r="S102" s="56">
         <v>130</v>
       </c>
       <c r="T102" s="40"/>
       <c r="U102" s="41"/>
       <c r="V102" s="56">
         <v>60</v>
       </c>
       <c r="W102" s="56">
         <v>0</v>
       </c>
       <c r="X102" s="56">
         <v>0</v>
       </c>
       <c r="Y102" s="56">
         <v>0</v>
       </c>
       <c r="Z102" s="56">
         <v>3</v>
       </c>
       <c r="AA102" s="56">
         <v>19590</v>
       </c>
       <c r="AB102" s="56">
-        <v>17105</v>
+        <v>16862</v>
       </c>
       <c r="AC102" s="57">
-        <v>0.81699999999999995</v>
+        <v>0.81499999999999995</v>
       </c>
       <c r="AD102" s="56">
         <v>0</v>
       </c>
       <c r="AE102" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF102" s="9">
         <v>0</v>
       </c>
       <c r="AG102" s="67">
         <v>0</v>
       </c>
       <c r="AH102" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C103" s="144" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D103" s="145"/>
       <c r="E103" s="132" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="F103" s="133"/>
       <c r="G103" s="41"/>
       <c r="H103" s="17"/>
       <c r="I103" s="59">
         <v>1</v>
       </c>
       <c r="J103" s="60">
         <v>1</v>
       </c>
       <c r="K103" s="70">
         <v>14600</v>
       </c>
       <c r="L103" s="59">
-        <v>12043</v>
+        <v>11999</v>
       </c>
       <c r="M103" s="49"/>
       <c r="N103" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O103" s="51" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P103" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q103" s="73" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R103" s="19"/>
       <c r="S103" s="19"/>
       <c r="T103" s="40"/>
       <c r="U103" s="41"/>
       <c r="V103" s="19"/>
       <c r="W103" s="19"/>
       <c r="X103" s="19"/>
       <c r="Y103" s="19"/>
       <c r="Z103" s="43"/>
       <c r="AA103" s="43"/>
       <c r="AB103" s="43"/>
       <c r="AC103" s="66"/>
       <c r="AD103" s="43"/>
       <c r="AE103" s="44"/>
       <c r="AF103" s="45">
         <v>0</v>
       </c>
       <c r="AG103" s="67">
         <v>0</v>
       </c>
       <c r="AH103" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C104" s="146"/>
       <c r="D104" s="147"/>
       <c r="E104" s="134"/>
       <c r="F104" s="135"/>
       <c r="G104" s="45">
-        <v>11913</v>
+        <v>11870</v>
       </c>
       <c r="H104" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I104" s="50"/>
       <c r="J104" s="51"/>
       <c r="K104" s="50"/>
       <c r="L104" s="9"/>
       <c r="M104" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N104" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O104" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P104" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q104" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R104" s="56">
         <v>0</v>
       </c>
       <c r="S104" s="56">
         <v>0</v>
       </c>
       <c r="T104" s="40"/>
       <c r="U104" s="41"/>
       <c r="V104" s="56">
         <v>0</v>
       </c>
       <c r="W104" s="56">
         <v>1</v>
       </c>
       <c r="X104" s="56">
         <v>498</v>
       </c>
       <c r="Y104" s="56">
         <v>0</v>
       </c>
       <c r="Z104" s="56">
         <v>2</v>
       </c>
       <c r="AA104" s="56">
         <v>14600</v>
       </c>
       <c r="AB104" s="56">
-        <v>12043</v>
+        <v>11999</v>
       </c>
       <c r="AC104" s="57">
         <v>1</v>
       </c>
       <c r="AD104" s="56">
         <v>0</v>
       </c>
       <c r="AE104" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF104" s="9">
         <v>0</v>
       </c>
       <c r="AG104" s="19">
         <v>0</v>
       </c>
       <c r="AH104" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C105" s="146"/>
       <c r="D105" s="147"/>
       <c r="E105" s="132" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F105" s="133"/>
       <c r="G105" s="41"/>
       <c r="H105" s="17"/>
       <c r="I105" s="59">
         <v>1</v>
       </c>
       <c r="J105" s="60">
         <v>1</v>
       </c>
       <c r="K105" s="70">
         <v>9930</v>
       </c>
       <c r="L105" s="59">
-        <v>6081</v>
+        <v>6017</v>
       </c>
       <c r="M105" s="44"/>
       <c r="N105" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O105" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P105" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q105" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R105" s="19"/>
       <c r="S105" s="19"/>
       <c r="T105" s="40"/>
       <c r="U105" s="41"/>
       <c r="V105" s="19"/>
       <c r="W105" s="19"/>
       <c r="X105" s="19"/>
       <c r="Y105" s="19"/>
       <c r="Z105" s="43"/>
       <c r="AA105" s="43"/>
       <c r="AB105" s="43"/>
       <c r="AC105" s="66"/>
       <c r="AD105" s="43"/>
       <c r="AE105" s="44"/>
       <c r="AF105" s="45">
         <v>0</v>
       </c>
       <c r="AG105" s="67">
         <v>0</v>
       </c>
       <c r="AH105" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C106" s="146"/>
       <c r="D106" s="147"/>
       <c r="E106" s="134"/>
       <c r="F106" s="135"/>
       <c r="G106" s="45">
-        <v>6388</v>
+        <v>6324</v>
       </c>
       <c r="H106" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I106" s="50"/>
       <c r="J106" s="51"/>
       <c r="K106" s="50"/>
       <c r="L106" s="9"/>
       <c r="M106" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N106" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O106" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P106" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q106" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R106" s="56">
         <v>1</v>
       </c>
       <c r="S106" s="56">
         <v>480</v>
       </c>
       <c r="T106" s="40"/>
       <c r="U106" s="41"/>
       <c r="V106" s="56">
         <v>0</v>
       </c>
       <c r="W106" s="56">
         <v>0</v>
       </c>
       <c r="X106" s="56">
         <v>0</v>
       </c>
       <c r="Y106" s="56">
         <v>0</v>
       </c>
       <c r="Z106" s="56">
         <v>2</v>
       </c>
       <c r="AA106" s="56">
         <v>10410</v>
       </c>
       <c r="AB106" s="56">
-        <v>6081</v>
+        <v>6017</v>
       </c>
       <c r="AC106" s="57">
-        <v>0.95199999999999996</v>
+        <v>0.95099999999999996</v>
       </c>
       <c r="AD106" s="56">
         <v>0</v>
       </c>
       <c r="AE106" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF106" s="9">
         <v>0</v>
       </c>
       <c r="AG106" s="19">
         <v>0</v>
       </c>
       <c r="AH106" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C107" s="146"/>
       <c r="D107" s="147"/>
       <c r="E107" s="132" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="F107" s="133"/>
       <c r="G107" s="41"/>
       <c r="H107" s="17"/>
       <c r="I107" s="59">
         <v>1</v>
       </c>
       <c r="J107" s="60">
         <v>1</v>
       </c>
       <c r="K107" s="70">
         <v>12350</v>
       </c>
       <c r="L107" s="59">
-        <v>12338</v>
+        <v>12110</v>
       </c>
       <c r="M107" s="44"/>
       <c r="N107" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O107" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P107" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q107" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R107" s="19"/>
       <c r="S107" s="19"/>
       <c r="T107" s="40"/>
       <c r="U107" s="41"/>
       <c r="V107" s="19"/>
       <c r="W107" s="19"/>
       <c r="X107" s="19"/>
       <c r="Y107" s="19"/>
       <c r="Z107" s="43"/>
       <c r="AA107" s="43"/>
       <c r="AB107" s="43"/>
       <c r="AC107" s="66"/>
       <c r="AD107" s="43"/>
       <c r="AE107" s="44"/>
       <c r="AF107" s="45">
         <v>0</v>
       </c>
       <c r="AG107" s="67">
         <v>0</v>
       </c>
       <c r="AH107" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C108" s="146"/>
       <c r="D108" s="147"/>
       <c r="E108" s="134"/>
       <c r="F108" s="135"/>
       <c r="G108" s="45">
-        <v>13155</v>
+        <v>12927</v>
       </c>
       <c r="H108" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I108" s="50"/>
       <c r="J108" s="51"/>
       <c r="K108" s="50"/>
       <c r="L108" s="9"/>
       <c r="M108" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N108" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O108" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P108" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q108" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R108" s="56">
         <v>0</v>
       </c>
       <c r="S108" s="56">
         <v>0</v>
       </c>
       <c r="T108" s="40"/>
       <c r="U108" s="41"/>
       <c r="V108" s="56">
         <v>0</v>
       </c>
       <c r="W108" s="56">
         <v>0</v>
       </c>
       <c r="X108" s="56">
         <v>0</v>
       </c>
       <c r="Y108" s="56">
         <v>0</v>
       </c>
       <c r="Z108" s="56">
         <v>1</v>
       </c>
       <c r="AA108" s="56">
         <v>12350</v>
       </c>
       <c r="AB108" s="56">
-        <v>12338</v>
+        <v>12110</v>
       </c>
       <c r="AC108" s="57">
-        <v>0.93799999999999994</v>
+        <v>0.93700000000000006</v>
       </c>
       <c r="AD108" s="56">
         <v>0</v>
       </c>
       <c r="AE108" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF108" s="9">
         <v>0</v>
       </c>
       <c r="AG108" s="19">
         <v>0</v>
       </c>
       <c r="AH108" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C109" s="146"/>
       <c r="D109" s="147"/>
       <c r="E109" s="132" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="F109" s="133"/>
       <c r="G109" s="41"/>
       <c r="H109" s="17"/>
       <c r="I109" s="59">
         <v>1</v>
       </c>
       <c r="J109" s="60">
         <v>1</v>
       </c>
       <c r="K109" s="70">
         <v>13140</v>
       </c>
       <c r="L109" s="59">
-        <v>9160</v>
+        <v>8985</v>
       </c>
       <c r="M109" s="44"/>
       <c r="N109" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O109" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P109" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q109" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R109" s="19"/>
       <c r="S109" s="19"/>
       <c r="T109" s="40"/>
       <c r="U109" s="41"/>
       <c r="V109" s="19"/>
       <c r="W109" s="19"/>
       <c r="X109" s="19"/>
       <c r="Y109" s="19"/>
       <c r="Z109" s="43"/>
       <c r="AA109" s="43"/>
       <c r="AB109" s="43"/>
       <c r="AC109" s="66"/>
       <c r="AD109" s="43"/>
       <c r="AE109" s="44"/>
       <c r="AF109" s="45">
         <v>0</v>
       </c>
       <c r="AG109" s="67">
         <v>0</v>
       </c>
       <c r="AH109" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C110" s="146"/>
       <c r="D110" s="147"/>
       <c r="E110" s="134"/>
       <c r="F110" s="135"/>
       <c r="G110" s="45">
-        <v>9721</v>
+        <v>9546</v>
       </c>
       <c r="H110" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I110" s="50"/>
       <c r="J110" s="51"/>
       <c r="K110" s="50"/>
       <c r="L110" s="9"/>
       <c r="M110" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N110" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O110" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P110" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q110" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R110" s="56">
         <v>0</v>
       </c>
       <c r="S110" s="56">
         <v>0</v>
       </c>
       <c r="T110" s="40"/>
       <c r="U110" s="41"/>
       <c r="V110" s="56">
         <v>0</v>
       </c>
       <c r="W110" s="56">
         <v>0</v>
       </c>
       <c r="X110" s="56">
         <v>0</v>
       </c>
       <c r="Y110" s="56">
         <v>0</v>
       </c>
       <c r="Z110" s="56">
         <v>1</v>
       </c>
       <c r="AA110" s="56">
         <v>13140</v>
       </c>
       <c r="AB110" s="56">
-        <v>9160</v>
+        <v>8985</v>
       </c>
       <c r="AC110" s="57">
-        <v>0.94199999999999995</v>
+        <v>0.94099999999999995</v>
       </c>
       <c r="AD110" s="56">
         <v>0</v>
       </c>
       <c r="AE110" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF110" s="9">
         <v>0</v>
       </c>
       <c r="AG110" s="19">
         <v>0</v>
       </c>
       <c r="AH110" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C111" s="146"/>
       <c r="D111" s="147"/>
       <c r="E111" s="132" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="F111" s="133"/>
       <c r="G111" s="41"/>
       <c r="H111" s="17"/>
       <c r="I111" s="59">
         <v>1</v>
       </c>
       <c r="J111" s="60">
         <v>1</v>
       </c>
       <c r="K111" s="70">
         <v>10050</v>
       </c>
       <c r="L111" s="59">
-        <v>6006</v>
+        <v>5919</v>
       </c>
       <c r="M111" s="44"/>
       <c r="N111" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O111" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P111" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q111" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R111" s="19"/>
       <c r="S111" s="19"/>
       <c r="T111" s="40"/>
       <c r="U111" s="41"/>
       <c r="V111" s="19"/>
       <c r="W111" s="19"/>
       <c r="X111" s="19"/>
       <c r="Y111" s="19"/>
       <c r="Z111" s="43"/>
       <c r="AA111" s="43"/>
       <c r="AB111" s="43"/>
       <c r="AC111" s="66"/>
       <c r="AD111" s="43"/>
       <c r="AE111" s="44"/>
       <c r="AF111" s="45">
         <v>0</v>
       </c>
       <c r="AG111" s="67">
         <v>0</v>
       </c>
       <c r="AH111" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C112" s="146"/>
       <c r="D112" s="147"/>
       <c r="E112" s="134"/>
       <c r="F112" s="135"/>
       <c r="G112" s="45">
-        <v>6250</v>
+        <v>6163</v>
       </c>
       <c r="H112" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I112" s="50"/>
       <c r="J112" s="51"/>
       <c r="K112" s="50"/>
       <c r="L112" s="9"/>
       <c r="M112" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N112" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O112" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P112" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q112" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R112" s="56">
         <v>1</v>
       </c>
       <c r="S112" s="56">
         <v>600</v>
       </c>
       <c r="T112" s="40"/>
       <c r="U112" s="41"/>
       <c r="V112" s="56">
         <v>0</v>
       </c>
       <c r="W112" s="56">
         <v>0</v>
       </c>
       <c r="X112" s="56">
         <v>0</v>
       </c>
       <c r="Y112" s="56">
         <v>0</v>
       </c>
       <c r="Z112" s="56">
         <v>2</v>
       </c>
       <c r="AA112" s="56">
         <v>10650</v>
       </c>
       <c r="AB112" s="56">
-        <v>6006</v>
+        <v>5919</v>
       </c>
       <c r="AC112" s="57">
-        <v>0.96099999999999997</v>
+        <v>0.96</v>
       </c>
       <c r="AD112" s="56">
         <v>0</v>
       </c>
       <c r="AE112" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF112" s="9">
         <v>0</v>
       </c>
       <c r="AG112" s="19">
         <v>0</v>
       </c>
       <c r="AH112" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C113" s="146"/>
       <c r="D113" s="147"/>
       <c r="E113" s="132" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F113" s="133"/>
       <c r="G113" s="41"/>
       <c r="H113" s="17"/>
       <c r="I113" s="59">
         <v>1</v>
       </c>
       <c r="J113" s="60">
         <v>1</v>
       </c>
       <c r="K113" s="70">
         <v>15610</v>
       </c>
       <c r="L113" s="59">
-        <v>7006</v>
+        <v>6817</v>
       </c>
       <c r="M113" s="44"/>
       <c r="N113" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O113" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P113" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q113" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R113" s="19"/>
       <c r="S113" s="19"/>
       <c r="T113" s="40"/>
       <c r="U113" s="41"/>
       <c r="V113" s="19"/>
       <c r="W113" s="19"/>
       <c r="X113" s="19"/>
       <c r="Y113" s="19"/>
       <c r="Z113" s="43"/>
       <c r="AA113" s="43"/>
       <c r="AB113" s="43"/>
       <c r="AC113" s="66"/>
       <c r="AD113" s="43"/>
       <c r="AE113" s="44"/>
       <c r="AF113" s="45">
         <v>0</v>
       </c>
       <c r="AG113" s="67">
         <v>0</v>
       </c>
       <c r="AH113" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C114" s="146"/>
       <c r="D114" s="147"/>
       <c r="E114" s="134"/>
       <c r="F114" s="135"/>
       <c r="G114" s="45">
-        <v>6641</v>
+        <v>6452</v>
       </c>
       <c r="H114" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I114" s="50"/>
       <c r="J114" s="51"/>
       <c r="K114" s="50"/>
       <c r="L114" s="9"/>
       <c r="M114" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N114" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O114" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P114" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q114" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R114" s="56">
         <v>2</v>
       </c>
       <c r="S114" s="56">
         <v>1518</v>
       </c>
       <c r="T114" s="40"/>
       <c r="U114" s="41"/>
       <c r="V114" s="56">
         <v>0</v>
       </c>
       <c r="W114" s="56">
         <v>1</v>
       </c>
       <c r="X114" s="56">
         <v>230</v>
       </c>
       <c r="Y114" s="56">
         <v>0</v>
       </c>
       <c r="Z114" s="56">
         <v>4</v>
       </c>
       <c r="AA114" s="56">
         <v>17128</v>
       </c>
       <c r="AB114" s="56">
-        <v>7006</v>
+        <v>6817</v>
       </c>
       <c r="AC114" s="57">
         <v>1</v>
       </c>
       <c r="AD114" s="56">
         <v>0</v>
       </c>
       <c r="AE114" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF114" s="9">
         <v>0</v>
       </c>
       <c r="AG114" s="19">
         <v>0</v>
       </c>
       <c r="AH114" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C115" s="146"/>
       <c r="D115" s="147"/>
       <c r="E115" s="136" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="F115" s="137"/>
       <c r="G115" s="58"/>
       <c r="H115" s="15"/>
       <c r="I115" s="52">
         <v>15</v>
       </c>
       <c r="J115" s="75">
         <v>14</v>
       </c>
       <c r="K115" s="67">
         <v>447330</v>
       </c>
       <c r="L115" s="52">
-        <v>333136</v>
+        <v>329908</v>
       </c>
       <c r="M115" s="49"/>
       <c r="N115" s="52">
         <v>1</v>
       </c>
       <c r="O115" s="75">
         <v>0</v>
       </c>
       <c r="P115" s="52">
         <v>3496</v>
       </c>
       <c r="Q115" s="19">
         <v>0</v>
       </c>
       <c r="R115" s="19"/>
       <c r="S115" s="19"/>
       <c r="T115" s="40"/>
       <c r="U115" s="41"/>
       <c r="V115" s="19"/>
       <c r="W115" s="19"/>
       <c r="X115" s="19"/>
       <c r="Y115" s="19"/>
       <c r="Z115" s="19"/>
       <c r="AA115" s="19"/>
       <c r="AB115" s="19"/>
       <c r="AC115" s="76"/>
       <c r="AD115" s="19"/>
       <c r="AE115" s="49"/>
       <c r="AF115" s="58">
         <v>0</v>
       </c>
       <c r="AG115" s="58">
         <v>0</v>
       </c>
       <c r="AH115" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C116" s="148"/>
       <c r="D116" s="149"/>
       <c r="E116" s="138"/>
       <c r="F116" s="139"/>
       <c r="G116" s="77">
-        <v>362691</v>
+        <v>358846</v>
       </c>
       <c r="H116" s="90" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I116" s="91"/>
       <c r="J116" s="92"/>
       <c r="K116" s="91"/>
       <c r="L116" s="93"/>
       <c r="M116" s="90" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N116" s="91"/>
       <c r="O116" s="94"/>
       <c r="P116" s="91"/>
       <c r="Q116" s="95"/>
       <c r="R116" s="96">
         <v>33</v>
       </c>
       <c r="S116" s="96">
-        <v>13861</v>
+        <v>13802</v>
       </c>
       <c r="T116" s="40"/>
       <c r="U116" s="41"/>
       <c r="V116" s="84">
-        <v>4366</v>
+        <v>4470</v>
       </c>
       <c r="W116" s="84">
         <v>10</v>
       </c>
       <c r="X116" s="84">
         <v>9880</v>
       </c>
       <c r="Y116" s="84">
-        <v>1423</v>
+        <v>1491</v>
       </c>
       <c r="Z116" s="84">
         <v>59</v>
       </c>
       <c r="AA116" s="84">
-        <v>464687</v>
+        <v>464628</v>
       </c>
       <c r="AB116" s="84">
-        <v>337502</v>
+        <v>334378</v>
       </c>
       <c r="AC116" s="85">
-        <v>0.93100000000000005</v>
+        <v>0.93200000000000005</v>
       </c>
       <c r="AD116" s="84">
         <v>7</v>
       </c>
       <c r="AE116" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF116" s="93">
         <v>7</v>
       </c>
       <c r="AG116" s="93">
         <v>516</v>
       </c>
       <c r="AH116" s="97">
         <v>410</v>
       </c>
     </row>
     <row r="117" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C117" s="150" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D117" s="151"/>
       <c r="E117" s="156" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F117" s="157"/>
       <c r="G117" s="32"/>
       <c r="H117" s="17"/>
       <c r="I117" s="98">
         <v>1</v>
       </c>
       <c r="J117" s="60">
         <v>1</v>
       </c>
       <c r="K117" s="70">
         <v>47768</v>
       </c>
       <c r="L117" s="59">
-        <v>43014</v>
+        <v>42362</v>
       </c>
       <c r="M117" s="44"/>
       <c r="N117" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O117" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P117" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q117" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R117" s="43"/>
       <c r="S117" s="43"/>
       <c r="T117" s="40"/>
       <c r="U117" s="41"/>
       <c r="V117" s="39"/>
       <c r="W117" s="39"/>
       <c r="X117" s="39"/>
       <c r="Y117" s="39"/>
       <c r="Z117" s="39"/>
       <c r="AA117" s="39"/>
       <c r="AB117" s="39"/>
       <c r="AC117" s="42"/>
       <c r="AD117" s="39"/>
       <c r="AE117" s="37"/>
       <c r="AF117" s="45">
         <v>0</v>
       </c>
       <c r="AG117" s="46">
         <v>0</v>
       </c>
       <c r="AH117" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C118" s="152"/>
       <c r="D118" s="153"/>
       <c r="E118" s="134"/>
       <c r="F118" s="135"/>
       <c r="G118" s="45">
-        <v>43097</v>
+        <v>42502</v>
       </c>
       <c r="H118" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I118" s="50"/>
       <c r="J118" s="51"/>
       <c r="K118" s="50"/>
       <c r="L118" s="9"/>
       <c r="M118" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N118" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O118" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P118" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q118" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R118" s="56">
         <v>0</v>
       </c>
       <c r="S118" s="56">
         <v>0</v>
       </c>
       <c r="T118" s="40"/>
       <c r="U118" s="41"/>
       <c r="V118" s="56">
         <v>0</v>
       </c>
       <c r="W118" s="56">
         <v>5</v>
       </c>
       <c r="X118" s="56">
-        <v>1018</v>
+        <v>1138</v>
       </c>
       <c r="Y118" s="56">
-        <v>264</v>
+        <v>364</v>
       </c>
       <c r="Z118" s="56">
         <v>6</v>
       </c>
       <c r="AA118" s="56">
         <v>47768</v>
       </c>
       <c r="AB118" s="56">
-        <v>43014</v>
+        <v>42362</v>
       </c>
       <c r="AC118" s="57">
-        <v>0.998</v>
+        <v>0.997</v>
       </c>
       <c r="AD118" s="56">
         <v>0</v>
       </c>
       <c r="AE118" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF118" s="9">
         <v>0</v>
       </c>
       <c r="AG118" s="19">
         <v>0</v>
       </c>
       <c r="AH118" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C119" s="152"/>
       <c r="D119" s="153"/>
       <c r="E119" s="132" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F119" s="133"/>
       <c r="G119" s="41"/>
       <c r="H119" s="17"/>
       <c r="I119" s="59">
         <v>1</v>
       </c>
       <c r="J119" s="60" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K119" s="70">
         <v>17262</v>
       </c>
       <c r="L119" s="59">
-        <v>15260</v>
+        <v>14839</v>
       </c>
       <c r="M119" s="44"/>
       <c r="N119" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O119" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P119" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q119" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R119" s="19"/>
       <c r="S119" s="19"/>
       <c r="T119" s="40"/>
       <c r="U119" s="41"/>
       <c r="V119" s="19"/>
       <c r="W119" s="19"/>
       <c r="X119" s="19"/>
       <c r="Y119" s="19"/>
       <c r="Z119" s="43"/>
       <c r="AA119" s="43"/>
       <c r="AB119" s="43"/>
       <c r="AC119" s="66"/>
       <c r="AD119" s="43"/>
       <c r="AE119" s="44"/>
       <c r="AF119" s="45">
         <v>0</v>
       </c>
       <c r="AG119" s="67">
         <v>0</v>
       </c>
       <c r="AH119" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C120" s="152"/>
       <c r="D120" s="153"/>
       <c r="E120" s="134"/>
       <c r="F120" s="135"/>
       <c r="G120" s="45">
-        <v>15468</v>
+        <v>15033</v>
       </c>
       <c r="H120" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I120" s="50"/>
       <c r="J120" s="51"/>
       <c r="K120" s="50"/>
       <c r="L120" s="9"/>
       <c r="M120" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N120" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O120" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P120" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q120" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R120" s="56">
         <v>1</v>
       </c>
       <c r="S120" s="56">
         <v>30</v>
       </c>
       <c r="T120" s="40"/>
       <c r="U120" s="41"/>
       <c r="V120" s="56">
         <v>3</v>
       </c>
       <c r="W120" s="56">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="X120" s="56">
         <v>135</v>
       </c>
       <c r="Y120" s="56">
         <v>118</v>
       </c>
       <c r="Z120" s="56">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AA120" s="56">
         <v>17292</v>
       </c>
       <c r="AB120" s="56">
-        <v>15263</v>
+        <v>14842</v>
       </c>
       <c r="AC120" s="57">
         <v>0.98699999999999999</v>
       </c>
       <c r="AD120" s="56">
         <v>0</v>
       </c>
       <c r="AE120" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF120" s="9">
         <v>0</v>
       </c>
       <c r="AG120" s="19">
         <v>0</v>
       </c>
       <c r="AH120" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C121" s="152"/>
       <c r="D121" s="153"/>
       <c r="E121" s="132" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="F121" s="133"/>
       <c r="G121" s="41"/>
       <c r="H121" s="17"/>
       <c r="I121" s="59">
         <v>1</v>
       </c>
       <c r="J121" s="60" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K121" s="70">
         <v>32630</v>
       </c>
       <c r="L121" s="59">
-        <v>30103</v>
+        <v>29546</v>
       </c>
       <c r="M121" s="44"/>
       <c r="N121" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O121" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P121" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q121" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R121" s="19"/>
       <c r="S121" s="19"/>
       <c r="T121" s="40"/>
       <c r="U121" s="41"/>
       <c r="V121" s="19"/>
       <c r="W121" s="19"/>
       <c r="X121" s="19"/>
       <c r="Y121" s="19"/>
       <c r="Z121" s="43"/>
       <c r="AA121" s="43"/>
       <c r="AB121" s="43"/>
       <c r="AC121" s="66"/>
       <c r="AD121" s="43"/>
       <c r="AE121" s="44"/>
       <c r="AF121" s="45">
         <v>0</v>
       </c>
       <c r="AG121" s="67">
         <v>0</v>
       </c>
       <c r="AH121" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C122" s="152"/>
       <c r="D122" s="153"/>
       <c r="E122" s="134"/>
       <c r="F122" s="135"/>
       <c r="G122" s="45">
-        <v>30290</v>
+        <v>29752</v>
       </c>
       <c r="H122" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I122" s="50"/>
       <c r="J122" s="51"/>
       <c r="K122" s="50"/>
       <c r="L122" s="9"/>
       <c r="M122" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N122" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O122" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P122" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q122" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R122" s="56">
         <v>1</v>
       </c>
       <c r="S122" s="56">
-        <v>0</v>
+        <v>470</v>
       </c>
       <c r="T122" s="40"/>
       <c r="U122" s="41"/>
       <c r="V122" s="56">
         <v>0</v>
       </c>
       <c r="W122" s="56">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="X122" s="56">
-        <v>4</v>
+        <v>7641</v>
       </c>
       <c r="Y122" s="56">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="Z122" s="56">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AA122" s="56">
-        <v>32630</v>
+        <v>33100</v>
       </c>
       <c r="AB122" s="56">
-        <v>30103</v>
+        <v>29546</v>
       </c>
       <c r="AC122" s="57">
-        <v>0.99399999999999999</v>
+        <v>0.99299999999999999</v>
       </c>
       <c r="AD122" s="56">
         <v>0</v>
       </c>
       <c r="AE122" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF122" s="9">
         <v>0</v>
       </c>
       <c r="AG122" s="19">
         <v>0</v>
       </c>
       <c r="AH122" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C123" s="152"/>
       <c r="D123" s="153"/>
       <c r="E123" s="132" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F123" s="133"/>
       <c r="G123" s="41"/>
       <c r="H123" s="17"/>
       <c r="I123" s="59">
         <v>2</v>
       </c>
       <c r="J123" s="60">
         <v>1</v>
       </c>
       <c r="K123" s="70">
         <v>35532</v>
       </c>
       <c r="L123" s="59">
-        <v>33171</v>
+        <v>32356</v>
       </c>
       <c r="M123" s="44"/>
       <c r="N123" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O123" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P123" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q123" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R123" s="19"/>
       <c r="S123" s="19"/>
       <c r="T123" s="40"/>
       <c r="U123" s="41"/>
       <c r="V123" s="19"/>
       <c r="W123" s="19"/>
       <c r="X123" s="19"/>
       <c r="Y123" s="19"/>
       <c r="Z123" s="43"/>
       <c r="AA123" s="43"/>
       <c r="AB123" s="43"/>
       <c r="AC123" s="66"/>
       <c r="AD123" s="43"/>
       <c r="AE123" s="44"/>
       <c r="AF123" s="45">
         <v>0</v>
       </c>
       <c r="AG123" s="67">
         <v>0</v>
       </c>
       <c r="AH123" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C124" s="152"/>
       <c r="D124" s="153"/>
       <c r="E124" s="134"/>
       <c r="F124" s="135"/>
       <c r="G124" s="45">
-        <v>33187</v>
+        <v>32500</v>
       </c>
       <c r="H124" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I124" s="50"/>
       <c r="J124" s="51"/>
       <c r="K124" s="50"/>
       <c r="L124" s="9"/>
       <c r="M124" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N124" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O124" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P124" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q124" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R124" s="56">
         <v>1</v>
       </c>
       <c r="S124" s="56">
         <v>0</v>
       </c>
       <c r="T124" s="40"/>
       <c r="U124" s="41"/>
       <c r="V124" s="56">
         <v>0</v>
       </c>
       <c r="W124" s="56">
         <v>1</v>
       </c>
       <c r="X124" s="56">
-        <v>0</v>
+        <v>293</v>
       </c>
       <c r="Y124" s="56">
-        <v>0</v>
+        <v>293</v>
       </c>
       <c r="Z124" s="56">
         <v>4</v>
       </c>
       <c r="AA124" s="56">
         <v>35532</v>
       </c>
       <c r="AB124" s="56">
-        <v>33171</v>
+        <v>32356</v>
       </c>
       <c r="AC124" s="57">
-        <v>1</v>
+        <v>0.996</v>
       </c>
       <c r="AD124" s="56">
         <v>1</v>
       </c>
       <c r="AE124" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF124" s="9">
         <v>1</v>
       </c>
       <c r="AG124" s="19">
         <v>88</v>
       </c>
       <c r="AH124" s="68">
-        <v>40</v>
+        <v>68</v>
       </c>
     </row>
     <row r="125" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C125" s="152"/>
       <c r="D125" s="153"/>
       <c r="E125" s="132" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="F125" s="133"/>
       <c r="G125" s="41"/>
       <c r="H125" s="17"/>
       <c r="I125" s="59">
         <v>1</v>
       </c>
       <c r="J125" s="60" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K125" s="70">
         <v>43050</v>
       </c>
       <c r="L125" s="59">
-        <v>33204</v>
+        <v>34059</v>
       </c>
       <c r="M125" s="44"/>
       <c r="N125" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O125" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P125" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q125" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R125" s="19"/>
       <c r="S125" s="19"/>
       <c r="T125" s="40"/>
       <c r="U125" s="41"/>
       <c r="V125" s="19"/>
       <c r="W125" s="19"/>
       <c r="X125" s="19"/>
       <c r="Y125" s="19"/>
       <c r="Z125" s="43"/>
       <c r="AA125" s="43"/>
       <c r="AB125" s="43"/>
       <c r="AC125" s="66"/>
       <c r="AD125" s="43"/>
       <c r="AE125" s="44"/>
       <c r="AF125" s="45">
         <v>0</v>
       </c>
       <c r="AG125" s="67">
         <v>0</v>
       </c>
       <c r="AH125" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C126" s="152"/>
       <c r="D126" s="153"/>
       <c r="E126" s="134"/>
       <c r="F126" s="135"/>
       <c r="G126" s="45">
-        <v>33378</v>
+        <v>32770</v>
       </c>
       <c r="H126" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I126" s="50"/>
       <c r="J126" s="51"/>
       <c r="K126" s="50"/>
       <c r="L126" s="9"/>
       <c r="M126" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N126" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O126" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P126" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q126" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R126" s="56">
         <v>1</v>
       </c>
       <c r="S126" s="56">
         <v>96</v>
       </c>
       <c r="T126" s="40"/>
       <c r="U126" s="41"/>
       <c r="V126" s="56">
         <v>90</v>
       </c>
       <c r="W126" s="56">
         <v>0</v>
       </c>
       <c r="X126" s="56">
         <v>0</v>
       </c>
       <c r="Y126" s="56">
         <v>0</v>
       </c>
       <c r="Z126" s="56">
         <v>2</v>
       </c>
       <c r="AA126" s="56">
         <v>43146</v>
       </c>
       <c r="AB126" s="56">
-        <v>33294</v>
+        <v>34149</v>
       </c>
       <c r="AC126" s="57">
-        <v>0.997</v>
+        <v>1</v>
       </c>
       <c r="AD126" s="56">
         <v>0</v>
       </c>
       <c r="AE126" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF126" s="9">
         <v>0</v>
       </c>
       <c r="AG126" s="19">
         <v>0</v>
       </c>
       <c r="AH126" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C127" s="152"/>
       <c r="D127" s="153"/>
       <c r="E127" s="132" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F127" s="133"/>
       <c r="G127" s="41"/>
       <c r="H127" s="17"/>
       <c r="I127" s="59">
         <v>1</v>
       </c>
       <c r="J127" s="60" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K127" s="70">
         <v>7729</v>
       </c>
       <c r="L127" s="59">
-        <v>7349</v>
+        <v>7195</v>
       </c>
       <c r="M127" s="44"/>
       <c r="N127" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O127" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P127" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q127" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R127" s="19"/>
       <c r="S127" s="19"/>
       <c r="T127" s="40"/>
       <c r="U127" s="41"/>
       <c r="V127" s="19"/>
       <c r="W127" s="19"/>
       <c r="X127" s="19"/>
       <c r="Y127" s="19"/>
       <c r="Z127" s="43"/>
       <c r="AA127" s="43"/>
       <c r="AB127" s="43"/>
       <c r="AC127" s="66"/>
       <c r="AD127" s="43"/>
       <c r="AE127" s="44"/>
       <c r="AF127" s="45">
         <v>0</v>
       </c>
       <c r="AG127" s="67">
         <v>0</v>
       </c>
       <c r="AH127" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C128" s="152"/>
       <c r="D128" s="153"/>
       <c r="E128" s="134"/>
       <c r="F128" s="135"/>
       <c r="G128" s="45">
-        <v>8143</v>
+        <v>7974</v>
       </c>
       <c r="H128" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I128" s="50"/>
       <c r="J128" s="51"/>
       <c r="K128" s="50"/>
       <c r="L128" s="9"/>
       <c r="M128" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N128" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O128" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P128" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q128" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R128" s="56">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="S128" s="56">
-        <v>237</v>
+        <v>332</v>
       </c>
       <c r="T128" s="40"/>
       <c r="U128" s="41"/>
       <c r="V128" s="56">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="W128" s="56">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X128" s="56">
-        <v>0</v>
+        <v>135</v>
       </c>
       <c r="Y128" s="56">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Z128" s="56">
         <v>5</v>
       </c>
       <c r="AA128" s="56">
-        <v>7966</v>
+        <v>8061</v>
       </c>
       <c r="AB128" s="56">
-        <v>7362</v>
+        <v>7206</v>
       </c>
       <c r="AC128" s="57">
         <v>0.90400000000000003</v>
       </c>
       <c r="AD128" s="56">
         <v>0</v>
       </c>
       <c r="AE128" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF128" s="9">
         <v>0</v>
       </c>
       <c r="AG128" s="19">
         <v>0</v>
       </c>
       <c r="AH128" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C129" s="152"/>
       <c r="D129" s="153"/>
       <c r="E129" s="132" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="F129" s="133"/>
       <c r="G129" s="41"/>
       <c r="H129" s="17"/>
       <c r="I129" s="59">
         <v>1</v>
       </c>
       <c r="J129" s="60" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K129" s="70">
         <v>12500</v>
       </c>
       <c r="L129" s="59">
-        <v>6777</v>
+        <v>6681</v>
       </c>
       <c r="M129" s="44"/>
       <c r="N129" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O129" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P129" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q129" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R129" s="19"/>
       <c r="S129" s="19"/>
       <c r="T129" s="40"/>
       <c r="U129" s="41"/>
       <c r="V129" s="19"/>
       <c r="W129" s="19"/>
       <c r="X129" s="19"/>
       <c r="Y129" s="19"/>
       <c r="Z129" s="43"/>
       <c r="AA129" s="43"/>
       <c r="AB129" s="43"/>
       <c r="AC129" s="66"/>
       <c r="AD129" s="43"/>
       <c r="AE129" s="44"/>
       <c r="AF129" s="45">
         <v>0</v>
       </c>
       <c r="AG129" s="67">
         <v>0</v>
       </c>
       <c r="AH129" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C130" s="152"/>
       <c r="D130" s="153"/>
       <c r="E130" s="134"/>
       <c r="F130" s="135"/>
       <c r="G130" s="45">
-        <v>6510</v>
+        <v>6412</v>
       </c>
       <c r="H130" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I130" s="50"/>
       <c r="J130" s="51"/>
       <c r="K130" s="50"/>
       <c r="L130" s="9"/>
       <c r="M130" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N130" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O130" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P130" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q130" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R130" s="56">
         <v>0</v>
       </c>
       <c r="S130" s="56">
         <v>0</v>
       </c>
       <c r="T130" s="40"/>
       <c r="U130" s="41"/>
       <c r="V130" s="56">
         <v>0</v>
       </c>
       <c r="W130" s="56">
         <v>0</v>
       </c>
       <c r="X130" s="56">
         <v>0</v>
       </c>
       <c r="Y130" s="56">
         <v>0</v>
       </c>
       <c r="Z130" s="56">
         <v>1</v>
       </c>
       <c r="AA130" s="56">
         <v>12500</v>
       </c>
       <c r="AB130" s="56">
-        <v>6777</v>
+        <v>6681</v>
       </c>
       <c r="AC130" s="57">
         <v>1</v>
       </c>
       <c r="AD130" s="56">
         <v>0</v>
       </c>
       <c r="AE130" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF130" s="9">
         <v>0</v>
       </c>
       <c r="AG130" s="19">
         <v>0</v>
       </c>
       <c r="AH130" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C131" s="152"/>
       <c r="D131" s="153"/>
       <c r="E131" s="132" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="F131" s="133"/>
       <c r="G131" s="41"/>
       <c r="H131" s="17"/>
       <c r="I131" s="59">
         <v>1</v>
       </c>
       <c r="J131" s="60" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K131" s="70">
         <v>6870</v>
       </c>
       <c r="L131" s="59">
-        <v>6302</v>
+        <v>6137</v>
       </c>
       <c r="M131" s="44"/>
       <c r="N131" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O131" s="87" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P131" s="72" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q131" s="59" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R131" s="19"/>
       <c r="S131" s="19"/>
       <c r="T131" s="40"/>
       <c r="U131" s="41"/>
       <c r="V131" s="19"/>
       <c r="W131" s="19"/>
       <c r="X131" s="19"/>
       <c r="Y131" s="19"/>
       <c r="Z131" s="43"/>
       <c r="AA131" s="43"/>
       <c r="AB131" s="43"/>
       <c r="AC131" s="66"/>
       <c r="AD131" s="43"/>
       <c r="AE131" s="44"/>
       <c r="AF131" s="45">
         <v>0</v>
       </c>
       <c r="AG131" s="67">
         <v>0</v>
       </c>
       <c r="AH131" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C132" s="152"/>
       <c r="D132" s="153"/>
       <c r="E132" s="134"/>
       <c r="F132" s="135"/>
       <c r="G132" s="45">
-        <v>6324</v>
+        <v>6159</v>
       </c>
       <c r="H132" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I132" s="50"/>
       <c r="J132" s="51"/>
       <c r="K132" s="50"/>
       <c r="L132" s="9"/>
       <c r="M132" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N132" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O132" s="75" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="P132" s="55" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q132" s="53" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="R132" s="56">
         <v>0</v>
       </c>
       <c r="S132" s="56">
         <v>0</v>
       </c>
       <c r="T132" s="40"/>
       <c r="U132" s="41"/>
       <c r="V132" s="56">
         <v>0</v>
       </c>
       <c r="W132" s="56">
         <v>0</v>
       </c>
       <c r="X132" s="56">
         <v>0</v>
       </c>
       <c r="Y132" s="56">
         <v>0</v>
       </c>
       <c r="Z132" s="56">
         <v>1</v>
       </c>
       <c r="AA132" s="56">
         <v>6870</v>
       </c>
       <c r="AB132" s="56">
-        <v>6302</v>
+        <v>6137</v>
       </c>
       <c r="AC132" s="57">
-        <v>0.997</v>
+        <v>0.996</v>
       </c>
       <c r="AD132" s="56">
         <v>0</v>
       </c>
       <c r="AE132" s="49" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF132" s="9">
         <v>0</v>
       </c>
       <c r="AG132" s="19">
         <v>0</v>
       </c>
       <c r="AH132" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C133" s="152"/>
       <c r="D133" s="153"/>
       <c r="E133" s="136" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="F133" s="137"/>
       <c r="G133" s="58"/>
       <c r="H133" s="15"/>
       <c r="I133" s="52">
         <v>9</v>
       </c>
       <c r="J133" s="60">
         <v>2</v>
       </c>
       <c r="K133" s="67">
         <v>203341</v>
       </c>
       <c r="L133" s="67">
-        <v>175180</v>
+        <v>173175</v>
       </c>
       <c r="M133" s="49"/>
       <c r="N133" s="52">
         <v>0</v>
       </c>
       <c r="O133" s="74">
         <v>0</v>
       </c>
       <c r="P133" s="67">
         <v>0</v>
       </c>
       <c r="Q133" s="67">
         <v>0</v>
       </c>
       <c r="R133" s="19"/>
       <c r="S133" s="19"/>
       <c r="T133" s="40"/>
       <c r="U133" s="41"/>
       <c r="V133" s="19"/>
       <c r="W133" s="19"/>
       <c r="X133" s="19"/>
       <c r="Y133" s="19"/>
       <c r="Z133" s="19"/>
       <c r="AA133" s="19"/>
       <c r="AB133" s="19"/>
       <c r="AC133" s="76"/>
       <c r="AD133" s="19"/>
       <c r="AE133" s="49"/>
       <c r="AF133" s="9">
         <v>0</v>
       </c>
       <c r="AG133" s="9">
         <v>0</v>
       </c>
       <c r="AH133" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C134" s="154"/>
       <c r="D134" s="155"/>
       <c r="E134" s="138"/>
       <c r="F134" s="139"/>
       <c r="G134" s="77">
-        <v>176397</v>
+        <v>173102</v>
       </c>
       <c r="H134" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I134" s="79"/>
       <c r="J134" s="80"/>
       <c r="K134" s="79"/>
       <c r="L134" s="81"/>
       <c r="M134" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N134" s="79"/>
       <c r="O134" s="82"/>
       <c r="P134" s="83"/>
       <c r="Q134" s="83"/>
       <c r="R134" s="84">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="S134" s="84">
-        <v>363</v>
+        <v>928</v>
       </c>
       <c r="T134" s="40"/>
       <c r="U134" s="41"/>
       <c r="V134" s="84">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="W134" s="84">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="X134" s="84">
-        <v>1157</v>
+        <v>9342</v>
       </c>
       <c r="Y134" s="84">
-        <v>438</v>
+        <v>784</v>
       </c>
       <c r="Z134" s="84">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="AA134" s="84">
-        <v>203704</v>
+        <v>204269</v>
       </c>
       <c r="AB134" s="84">
-        <v>175286</v>
+        <v>173279</v>
       </c>
       <c r="AC134" s="85">
-        <v>0.99399999999999999</v>
+        <v>1</v>
       </c>
       <c r="AD134" s="84">
         <v>1</v>
       </c>
       <c r="AE134" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF134" s="93">
         <v>1</v>
       </c>
       <c r="AG134" s="93">
         <v>88</v>
       </c>
       <c r="AH134" s="99">
-        <v>40</v>
+        <v>68</v>
       </c>
     </row>
     <row r="135" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C135" s="140" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="D135" s="129"/>
       <c r="E135" s="129"/>
       <c r="F135" s="141" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="G135" s="41"/>
       <c r="H135" s="44"/>
       <c r="I135" s="100">
         <v>55</v>
       </c>
       <c r="J135" s="87">
         <v>30</v>
       </c>
       <c r="K135" s="101">
-        <v>6134573</v>
+        <v>6253296</v>
       </c>
       <c r="L135" s="100">
-        <v>5791686</v>
+        <v>5798060</v>
       </c>
       <c r="M135" s="44"/>
       <c r="N135" s="100">
         <v>3</v>
       </c>
       <c r="O135" s="60">
         <v>0</v>
       </c>
       <c r="P135" s="56">
         <v>11470</v>
       </c>
       <c r="Q135" s="56">
-        <v>5684</v>
+        <v>5601</v>
       </c>
       <c r="R135" s="43"/>
       <c r="S135" s="43"/>
       <c r="T135" s="40"/>
       <c r="U135" s="41"/>
       <c r="V135" s="43"/>
       <c r="W135" s="43"/>
       <c r="X135" s="43"/>
       <c r="Y135" s="43"/>
       <c r="Z135" s="43"/>
       <c r="AA135" s="43"/>
       <c r="AB135" s="43"/>
       <c r="AC135" s="66"/>
       <c r="AD135" s="43"/>
       <c r="AE135" s="44"/>
       <c r="AF135" s="45">
         <v>1</v>
       </c>
       <c r="AG135" s="102">
         <v>74</v>
       </c>
       <c r="AH135" s="48">
         <v>77</v>
       </c>
     </row>
     <row r="136" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C136" s="140"/>
       <c r="D136" s="129"/>
       <c r="E136" s="129"/>
       <c r="F136" s="141"/>
       <c r="G136" s="103">
-        <v>6084025</v>
+        <v>6087271</v>
       </c>
       <c r="H136" s="17" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I136" s="3"/>
       <c r="J136" s="104"/>
       <c r="K136" s="3"/>
       <c r="L136" s="3"/>
       <c r="M136" s="15" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N136" s="52"/>
       <c r="O136" s="74"/>
       <c r="P136" s="19"/>
       <c r="Q136" s="19"/>
       <c r="R136" s="43">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="S136" s="43">
-        <v>156854</v>
+        <v>158590</v>
       </c>
       <c r="T136" s="40"/>
       <c r="U136" s="41"/>
       <c r="V136" s="43">
-        <v>39117</v>
+        <v>41081</v>
       </c>
       <c r="W136" s="43">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="X136" s="43">
-        <v>1848472</v>
+        <v>1558215</v>
       </c>
       <c r="Y136" s="43">
-        <v>609731</v>
+        <v>383795</v>
       </c>
       <c r="Z136" s="43">
-        <v>955</v>
+        <v>953</v>
       </c>
       <c r="AA136" s="43">
-        <v>6302897</v>
+        <v>6423356</v>
       </c>
       <c r="AB136" s="43">
-        <v>5836487</v>
+        <v>5844742</v>
       </c>
       <c r="AC136" s="66">
-        <v>0.95899999999999996</v>
+        <v>0.96</v>
       </c>
       <c r="AD136" s="43">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="AE136" s="15" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF136" s="93">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="AG136" s="95">
-        <v>5591</v>
+        <v>4915</v>
       </c>
       <c r="AH136" s="20">
-        <v>4075</v>
+        <v>8156</v>
       </c>
     </row>
     <row r="137" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C137" s="140"/>
       <c r="D137" s="129"/>
       <c r="E137" s="129"/>
       <c r="F137" s="142" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="G137" s="41"/>
       <c r="H137" s="37"/>
       <c r="I137" s="8">
         <v>17</v>
       </c>
       <c r="J137" s="38">
         <v>9</v>
       </c>
       <c r="K137" s="102">
         <v>217777</v>
       </c>
       <c r="L137" s="102">
-        <v>154296</v>
+        <v>152203</v>
       </c>
       <c r="M137" s="105"/>
       <c r="N137" s="106">
         <v>1</v>
       </c>
       <c r="O137" s="107">
         <v>0</v>
       </c>
       <c r="P137" s="102">
         <v>3496</v>
       </c>
       <c r="Q137" s="102">
         <v>0</v>
       </c>
       <c r="R137" s="39"/>
       <c r="S137" s="39"/>
       <c r="T137" s="40"/>
       <c r="U137" s="41"/>
       <c r="V137" s="39"/>
       <c r="W137" s="39"/>
       <c r="X137" s="39"/>
       <c r="Y137" s="39"/>
       <c r="Z137" s="39"/>
       <c r="AA137" s="39"/>
       <c r="AB137" s="39"/>
       <c r="AC137" s="42"/>
       <c r="AD137" s="39"/>
       <c r="AE137" s="37"/>
       <c r="AF137" s="45">
         <v>0</v>
       </c>
       <c r="AG137" s="56">
         <v>0</v>
       </c>
       <c r="AH137" s="108">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C138" s="140"/>
       <c r="D138" s="129"/>
       <c r="E138" s="129"/>
       <c r="F138" s="143"/>
       <c r="G138" s="103">
-        <v>173290</v>
+        <v>170880</v>
       </c>
       <c r="H138" s="109" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I138" s="110"/>
       <c r="J138" s="111"/>
       <c r="K138" s="110"/>
       <c r="L138" s="77"/>
       <c r="M138" s="15" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N138" s="52"/>
       <c r="O138" s="74"/>
       <c r="P138" s="19"/>
       <c r="Q138" s="19"/>
       <c r="R138" s="43">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="S138" s="43">
-        <v>9316</v>
+        <v>9352</v>
       </c>
       <c r="T138" s="40"/>
       <c r="U138" s="41"/>
       <c r="V138" s="84">
-        <v>1841</v>
+        <v>1939</v>
       </c>
       <c r="W138" s="84">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="X138" s="43">
-        <v>808</v>
+        <v>943</v>
       </c>
       <c r="Y138" s="96">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="Z138" s="84">
         <v>60</v>
       </c>
       <c r="AA138" s="84">
-        <v>230589</v>
+        <v>230625</v>
       </c>
       <c r="AB138" s="84">
-        <v>156137</v>
+        <v>154142</v>
       </c>
       <c r="AC138" s="85">
-        <v>0.90100000000000002</v>
+        <v>0.90200000000000002</v>
       </c>
       <c r="AD138" s="84">
         <v>4</v>
       </c>
       <c r="AE138" s="78" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF138" s="93">
         <v>4</v>
       </c>
       <c r="AG138" s="83">
         <v>280</v>
       </c>
       <c r="AH138" s="97">
-        <v>240</v>
+        <v>233</v>
       </c>
     </row>
     <row r="139" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C139" s="140"/>
       <c r="D139" s="129"/>
       <c r="E139" s="129"/>
       <c r="F139" s="141" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G139" s="41"/>
       <c r="H139" s="44"/>
       <c r="I139" s="100">
         <v>1</v>
       </c>
       <c r="J139" s="87">
         <v>1</v>
       </c>
       <c r="K139" s="56">
         <v>12350</v>
       </c>
       <c r="L139" s="100">
-        <v>12338</v>
+        <v>12110</v>
       </c>
       <c r="M139" s="105"/>
       <c r="N139" s="106">
         <v>0</v>
       </c>
       <c r="O139" s="107">
         <v>0</v>
       </c>
       <c r="P139" s="102">
         <v>0</v>
       </c>
       <c r="Q139" s="102">
         <v>0</v>
       </c>
       <c r="R139" s="112"/>
       <c r="S139" s="112"/>
       <c r="T139" s="40"/>
       <c r="U139" s="41"/>
       <c r="V139" s="43"/>
       <c r="W139" s="43"/>
       <c r="X139" s="112"/>
       <c r="Y139" s="43"/>
       <c r="Z139" s="43"/>
       <c r="AA139" s="43"/>
       <c r="AB139" s="43"/>
       <c r="AC139" s="66"/>
       <c r="AD139" s="43"/>
       <c r="AE139" s="44"/>
       <c r="AF139" s="45">
         <v>0</v>
       </c>
       <c r="AG139" s="56">
         <v>0</v>
       </c>
       <c r="AH139" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C140" s="140"/>
       <c r="D140" s="129"/>
       <c r="E140" s="129"/>
       <c r="F140" s="143"/>
       <c r="G140" s="103">
-        <v>13155</v>
+        <v>12927</v>
       </c>
       <c r="H140" s="17" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I140" s="3"/>
       <c r="J140" s="104"/>
       <c r="K140" s="3"/>
       <c r="L140" s="3"/>
       <c r="M140" s="90" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N140" s="91"/>
       <c r="O140" s="94"/>
       <c r="P140" s="95"/>
       <c r="Q140" s="95"/>
       <c r="R140" s="43">
         <v>0</v>
       </c>
       <c r="S140" s="43">
         <v>0</v>
       </c>
       <c r="T140" s="40"/>
       <c r="U140" s="41"/>
       <c r="V140" s="43">
         <v>0</v>
       </c>
       <c r="W140" s="43">
         <v>0</v>
       </c>
       <c r="X140" s="43">
         <v>0</v>
       </c>
       <c r="Y140" s="43">
         <v>0</v>
       </c>
       <c r="Z140" s="56">
         <v>1</v>
       </c>
       <c r="AA140" s="43">
         <v>12350</v>
       </c>
       <c r="AB140" s="43">
-        <v>12338</v>
+        <v>12110</v>
       </c>
       <c r="AC140" s="57">
-        <v>0.93799999999999994</v>
+        <v>0.93700000000000006</v>
       </c>
       <c r="AD140" s="43">
         <v>0</v>
       </c>
       <c r="AE140" s="15" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AF140" s="93">
         <v>0</v>
       </c>
       <c r="AG140" s="19">
         <v>0</v>
       </c>
       <c r="AH140" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="3:34" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C141" s="126" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="D141" s="127"/>
       <c r="E141" s="127"/>
       <c r="F141" s="128"/>
       <c r="G141" s="113">
-        <v>6270470</v>
+        <v>6271078</v>
       </c>
       <c r="H141" s="114"/>
       <c r="I141" s="115">
         <v>73</v>
       </c>
       <c r="J141" s="116">
         <v>40</v>
       </c>
       <c r="K141" s="117">
-        <v>6364700</v>
+        <v>6483423</v>
       </c>
       <c r="L141" s="115">
-        <v>5958320</v>
+        <v>5962373</v>
       </c>
       <c r="M141" s="114"/>
       <c r="N141" s="115">
         <v>4</v>
       </c>
       <c r="O141" s="118">
         <v>0</v>
       </c>
       <c r="P141" s="117">
         <v>14966</v>
       </c>
       <c r="Q141" s="115">
-        <v>5684</v>
+        <v>5601</v>
       </c>
       <c r="R141" s="117">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="S141" s="117">
-        <v>166170</v>
+        <v>167942</v>
       </c>
       <c r="T141" s="40"/>
       <c r="U141" s="41"/>
       <c r="V141" s="117">
-        <v>40958</v>
+        <v>43020</v>
       </c>
       <c r="W141" s="117">
         <v>567</v>
       </c>
       <c r="X141" s="117">
-        <v>1849280</v>
+        <v>1559158</v>
       </c>
       <c r="Y141" s="117">
-        <v>609811</v>
+        <v>383877</v>
       </c>
       <c r="Z141" s="117">
-        <v>1016</v>
+        <v>1014</v>
       </c>
       <c r="AA141" s="117">
-        <v>6545836</v>
+        <v>6666331</v>
       </c>
       <c r="AB141" s="117">
-        <v>6004962</v>
+        <v>6010994</v>
       </c>
       <c r="AC141" s="119">
-        <v>0.95799999999999996</v>
+        <v>0.95899999999999996</v>
       </c>
       <c r="AD141" s="117">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="AE141" s="114"/>
       <c r="AF141" s="113">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="AG141" s="117">
-        <v>5945</v>
+        <v>5269</v>
       </c>
       <c r="AH141" s="120">
-        <v>4392</v>
+        <v>8466</v>
       </c>
     </row>
     <row r="142" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C142" s="129"/>
       <c r="D142" s="129"/>
       <c r="G142" s="121" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
     </row>
     <row r="143" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G143" s="1" t="s">
-        <v>125</v>
+      <c r="G143" s="121" t="s">
+        <v>131</v>
       </c>
       <c r="P143" s="2"/>
       <c r="Q143" s="2"/>
     </row>
     <row r="144" spans="3:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F144" s="122"/>
       <c r="G144" s="122"/>
       <c r="H144" s="123"/>
       <c r="I144" s="123"/>
       <c r="J144" s="123"/>
       <c r="K144" s="122"/>
       <c r="L144" s="122"/>
       <c r="M144" s="123"/>
       <c r="N144" s="123"/>
       <c r="O144" s="123"/>
       <c r="P144" s="122"/>
       <c r="Q144" s="122"/>
       <c r="R144" s="122"/>
       <c r="S144" s="122"/>
       <c r="T144" s="124"/>
       <c r="U144" s="124"/>
       <c r="V144" s="122"/>
       <c r="W144" s="122"/>
       <c r="X144" s="122"/>
       <c r="Y144" s="122"/>
       <c r="Z144" s="122"/>
       <c r="AA144" s="122"/>
       <c r="AB144" s="122"/>
       <c r="AC144" s="122"/>
       <c r="AD144" s="123"/>
       <c r="AE144" s="123"/>
       <c r="AF144" s="123"/>
       <c r="AG144" s="122"/>
       <c r="AH144" s="122"/>
     </row>
     <row r="145" spans="2:39" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E145" s="130"/>
       <c r="F145" s="130"/>
-      <c r="G145" s="122" t="str">
-[...1 lines deleted...]
-        <v/>
+      <c r="G145" s="122" t="s">
+        <v>121</v>
       </c>
       <c r="H145" s="122"/>
-      <c r="I145" s="122" t="str">
-[...13 lines deleted...]
-        <v/>
+      <c r="I145" s="211" t="s">
+        <v>121</v>
+      </c>
+      <c r="J145" s="122" t="s">
+        <v>121</v>
+      </c>
+      <c r="K145" s="122" t="s">
+        <v>121</v>
+      </c>
+      <c r="L145" s="122" t="s">
+        <v>121</v>
       </c>
       <c r="M145" s="122"/>
-      <c r="N145" s="122" t="str">
-[...21 lines deleted...]
-        <v/>
+      <c r="N145" s="122" t="s">
+        <v>121</v>
+      </c>
+      <c r="O145" s="122" t="s">
+        <v>121</v>
+      </c>
+      <c r="P145" s="122" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q145" s="122" t="s">
+        <v>121</v>
+      </c>
+      <c r="R145" s="122" t="s">
+        <v>121</v>
+      </c>
+      <c r="S145" s="122" t="s">
+        <v>121</v>
       </c>
       <c r="T145" s="122"/>
       <c r="U145" s="122"/>
-      <c r="V145" s="122" t="str">
-[...25 lines deleted...]
-        <v/>
+      <c r="V145" s="122" t="s">
+        <v>121</v>
+      </c>
+      <c r="W145" s="122" t="s">
+        <v>121</v>
+      </c>
+      <c r="X145" s="122" t="s">
+        <v>121</v>
+      </c>
+      <c r="Y145" s="122" t="s">
+        <v>121</v>
+      </c>
+      <c r="Z145" s="122" t="s">
+        <v>121</v>
+      </c>
+      <c r="AA145" s="122" t="s">
+        <v>121</v>
+      </c>
+      <c r="AB145" s="122" t="s">
+        <v>121</v>
       </c>
       <c r="AC145" s="122"/>
-      <c r="AD145" s="122" t="str">
-[...1 lines deleted...]
-        <v/>
+      <c r="AD145" s="122" t="s">
+        <v>121</v>
       </c>
       <c r="AE145" s="122"/>
-      <c r="AF145" s="122" t="str">
-[...9 lines deleted...]
-        <v/>
+      <c r="AF145" s="122" t="s">
+        <v>121</v>
+      </c>
+      <c r="AG145" s="122" t="s">
+        <v>121</v>
+      </c>
+      <c r="AH145" s="122" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="148" spans="2:39" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K148" s="2"/>
       <c r="L148" s="2"/>
       <c r="P148" s="2"/>
       <c r="Q148" s="2"/>
       <c r="R148" s="2"/>
       <c r="S148" s="2"/>
       <c r="T148" s="6"/>
       <c r="U148" s="6"/>
       <c r="V148" s="2"/>
       <c r="W148" s="2"/>
       <c r="X148" s="2"/>
       <c r="Y148" s="2"/>
       <c r="Z148" s="2"/>
       <c r="AA148" s="2"/>
       <c r="AB148" s="2"/>
       <c r="AC148" s="2"/>
       <c r="AG148" s="2"/>
       <c r="AH148" s="2"/>
       <c r="AI148" s="2"/>
     </row>
     <row r="151" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="152" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -12520,166 +12544,166 @@
       <c r="R153" s="131"/>
       <c r="S153" s="131"/>
       <c r="T153" s="131"/>
       <c r="U153" s="131"/>
       <c r="V153" s="131"/>
       <c r="W153" s="131"/>
       <c r="X153" s="131"/>
       <c r="Y153" s="131"/>
       <c r="Z153" s="131"/>
       <c r="AA153" s="131"/>
       <c r="AB153" s="131"/>
       <c r="AC153" s="131"/>
       <c r="AD153" s="131"/>
       <c r="AE153" s="131"/>
       <c r="AF153" s="131"/>
       <c r="AG153" s="131"/>
       <c r="AH153" s="131"/>
       <c r="AI153" s="131"/>
       <c r="AJ153" s="125"/>
       <c r="AK153" s="125"/>
       <c r="AL153" s="125"/>
       <c r="AM153" s="125"/>
     </row>
   </sheetData>
   <mergeCells count="112">
-    <mergeCell ref="AC5:AC8"/>
-[...34 lines deleted...]
-    <mergeCell ref="Z5:AB6"/>
+    <mergeCell ref="C141:F141"/>
+    <mergeCell ref="C142:D142"/>
+    <mergeCell ref="E145:F145"/>
+    <mergeCell ref="B153:T153"/>
+    <mergeCell ref="U153:AI153"/>
+    <mergeCell ref="E131:F132"/>
+    <mergeCell ref="E133:F134"/>
+    <mergeCell ref="C135:E140"/>
+    <mergeCell ref="F135:F136"/>
+    <mergeCell ref="F137:F138"/>
+    <mergeCell ref="F139:F140"/>
+    <mergeCell ref="E113:F114"/>
+    <mergeCell ref="E115:F116"/>
+    <mergeCell ref="C117:D134"/>
+    <mergeCell ref="E117:F118"/>
+    <mergeCell ref="E119:F120"/>
+    <mergeCell ref="E121:F122"/>
+    <mergeCell ref="E123:F124"/>
+    <mergeCell ref="E125:F126"/>
+    <mergeCell ref="E127:F128"/>
+    <mergeCell ref="E129:F130"/>
+    <mergeCell ref="E95:F96"/>
+    <mergeCell ref="E97:F98"/>
+    <mergeCell ref="E99:F100"/>
+    <mergeCell ref="E101:F102"/>
+    <mergeCell ref="C103:D116"/>
+    <mergeCell ref="E103:F104"/>
+    <mergeCell ref="E105:F106"/>
+    <mergeCell ref="E107:F108"/>
+    <mergeCell ref="E109:F110"/>
+    <mergeCell ref="E111:F112"/>
+    <mergeCell ref="C79:D86"/>
+    <mergeCell ref="E79:F80"/>
+    <mergeCell ref="E81:F82"/>
+    <mergeCell ref="E83:F84"/>
+    <mergeCell ref="E85:F86"/>
+    <mergeCell ref="C87:D102"/>
+    <mergeCell ref="E87:F88"/>
+    <mergeCell ref="E89:F90"/>
+    <mergeCell ref="E91:F92"/>
+    <mergeCell ref="E93:F94"/>
+    <mergeCell ref="E67:F68"/>
+    <mergeCell ref="E69:F70"/>
+    <mergeCell ref="C71:D78"/>
+    <mergeCell ref="E71:F72"/>
+    <mergeCell ref="E73:F74"/>
+    <mergeCell ref="E75:F76"/>
+    <mergeCell ref="E77:F78"/>
+    <mergeCell ref="C51:D58"/>
+    <mergeCell ref="E51:F52"/>
+    <mergeCell ref="E53:F54"/>
+    <mergeCell ref="E55:F56"/>
+    <mergeCell ref="E57:F58"/>
+    <mergeCell ref="C59:D70"/>
+    <mergeCell ref="E59:F60"/>
+    <mergeCell ref="E61:F62"/>
+    <mergeCell ref="E63:F64"/>
+    <mergeCell ref="E65:F66"/>
     <mergeCell ref="E37:F38"/>
     <mergeCell ref="E39:F40"/>
     <mergeCell ref="C41:D50"/>
     <mergeCell ref="E41:F42"/>
     <mergeCell ref="E43:F44"/>
     <mergeCell ref="E45:F46"/>
     <mergeCell ref="E47:F48"/>
     <mergeCell ref="E49:F50"/>
     <mergeCell ref="E19:F20"/>
     <mergeCell ref="E21:F22"/>
     <mergeCell ref="E23:F24"/>
     <mergeCell ref="E25:F26"/>
     <mergeCell ref="E27:F28"/>
     <mergeCell ref="C29:D40"/>
     <mergeCell ref="E29:F30"/>
     <mergeCell ref="E31:F32"/>
     <mergeCell ref="E33:F34"/>
     <mergeCell ref="E35:F36"/>
-    <mergeCell ref="E67:F68"/>
-[...56 lines deleted...]
-    <mergeCell ref="F139:F140"/>
+    <mergeCell ref="AG7:AG8"/>
+    <mergeCell ref="AH7:AH8"/>
+    <mergeCell ref="H9:J9"/>
+    <mergeCell ref="M9:O9"/>
+    <mergeCell ref="Z9:Z10"/>
+    <mergeCell ref="C11:D28"/>
+    <mergeCell ref="E11:F12"/>
+    <mergeCell ref="E13:F14"/>
+    <mergeCell ref="E15:F16"/>
+    <mergeCell ref="E17:F18"/>
+    <mergeCell ref="X7:X8"/>
+    <mergeCell ref="Y7:Y8"/>
+    <mergeCell ref="Z7:Z8"/>
+    <mergeCell ref="AA7:AA8"/>
+    <mergeCell ref="AB7:AB8"/>
+    <mergeCell ref="AD7:AF8"/>
+    <mergeCell ref="V5:Y5"/>
+    <mergeCell ref="Z5:AB6"/>
+    <mergeCell ref="AC5:AC8"/>
+    <mergeCell ref="AD5:AH6"/>
+    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="W6:Y6"/>
+    <mergeCell ref="R7:R8"/>
+    <mergeCell ref="S7:S8"/>
+    <mergeCell ref="V7:V8"/>
+    <mergeCell ref="W7:W8"/>
+    <mergeCell ref="C5:D10"/>
+    <mergeCell ref="E5:F10"/>
+    <mergeCell ref="G5:G8"/>
+    <mergeCell ref="H5:L6"/>
+    <mergeCell ref="M5:Q6"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="H7:J8"/>
+    <mergeCell ref="M7:O8"/>
+    <mergeCell ref="P7:P8"/>
+    <mergeCell ref="Q7:Q8"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.51181102362204722" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" firstPageNumber="24" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="95" firstPageNumber="24" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C- &amp;"ＭＳ 明朝,標準"&amp;P+8&amp;"ＭＳ Ｐゴシック,標準" -</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="58" min="1" max="34" man="1"/>
     <brk id="102" min="1" max="34" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="20" min="1" max="188" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>