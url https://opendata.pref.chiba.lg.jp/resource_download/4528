--- v0 (2026-03-07)
+++ v1 (2026-07-21)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DF3D3F1E-030D-4C3F-B08C-AF984B3120DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C700AFAA-EEB5-4F17-84F2-E46C48E403F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{470BC548-DF1E-4696-812A-02207322A359}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{470BC548-DF1E-4696-812A-02207322A359}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ｐ42～P43" sheetId="1" r:id="rId1"/>
-    <sheet name="Ｐ44～p45" sheetId="2" r:id="rId2"/>
+    <sheet name="Ｐ42～P43" sheetId="3" r:id="rId1"/>
+    <sheet name="Ｐ44～p45" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ42～P43'!$C$2:$X$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Ｐ44～p45'!$B$3:$S$28</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="135">
   <si>
     <t>水道用水供給事業（その１）</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>整理
 番号</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>事業主体名</t>
   </si>
   <si>
     <t>創設認
 可年月</t>
     <rPh sb="0" eb="2">
       <t>ソウセツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ニン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>カ</t>
     </rPh>
     <rPh sb="5" eb="7">
@@ -87,55 +87,50 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>基    本    計    画</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>給水対象事業者名</t>
   </si>
   <si>
     <t>職員数
 ※１</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>河川水系名
 河   川   名</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>原水の
 種  別</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>浄水処理
-[...3 lines deleted...]
-  <si>
     <t>水道料金
 年間収入</t>
     <rPh sb="5" eb="7">
       <t>ネンカン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>シュウニュウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>年　　間　　実　　績</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>認　 可
 年月日</t>
     <rPh sb="0" eb="1">
       <t>ニン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>カ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
@@ -234,53 +229,50 @@
       <t>ヘンコウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>H23</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>H 3～H14</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　八匝水道企業団
 　山武郡市広域水道企業団
 　長生郡市広域市町村圏組合</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>利根川水系
 　　　利根川</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>表流水</t>
-  </si>
-[...1 lines deleted...]
-    <t>急</t>
   </si>
   <si>
     <t>(1-1)0149</t>
   </si>
   <si>
     <t>活炭</t>
   </si>
   <si>
     <t>(1-1)0150</t>
   </si>
   <si>
     <t>(1-1)0151</t>
   </si>
   <si>
     <t>(1-1)0152</t>
   </si>
   <si>
     <t>(1-1)0153</t>
   </si>
   <si>
     <t>12-502</t>
   </si>
   <si>
     <t>北千葉広域
 　　　水道企業団</t>
@@ -305,65 +297,50 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>R7</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>H22～H28</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　千葉県、松戸市、野田市
 　柏市、流山市、我孫子市
 　習志野市、八千代市</t>
     <rPh sb="32" eb="36">
       <t>ヤチヨシ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>利根川水系 　　　　
 　　　江戸川</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>急、前塩
-[...13 lines deleted...]
-  <si>
     <t>12-503</t>
   </si>
   <si>
     <t>東総広域
 　　　水道企業団</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>R2</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>H15～H28</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　銚子市、旭市、東庄町
 　</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>利根川水系
 　　　黒部川</t>
     <phoneticPr fontId="4"/>
   </si>
@@ -388,96 +365,84 @@
     <rPh sb="3" eb="5">
       <t>ヘンコウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>H22</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>H 7～H21</t>
   </si>
   <si>
     <t>　成田市、佐倉市、四街道市
 　八街市、印西市、白井市
 　富里市、酒々井町
 　長門川水道企業団</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>利根川水系 
 　　　利根川</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>急</t>
-[...5 lines deleted...]
-  <si>
     <t>利根川水系 
 　 西印旛沼</t>
     <rPh sb="9" eb="10">
       <t>ニシ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>インバ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ヌマ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>活炭、ｵｿﾞﾝ</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>12-506</t>
   </si>
   <si>
     <t>H 3. 3</t>
   </si>
   <si>
     <t>H26～H27</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　勝浦市、鴨川市、南房総市
 　いすみ市、大多喜町、御宿町
 　鋸南町、三芳水道企業団　</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>急、前塩
-[...3 lines deleted...]
-  <si>
     <t>南房総広域
 　　　水道企業団</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(1-1)0154</t>
   </si>
   <si>
     <t>活炭</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>12-50７</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>かずさ水道
 広域連合企業団</t>
     <rPh sb="3" eb="5">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コウイキ</t>
     </rPh>
     <rPh sb="8" eb="10">
@@ -514,64 +479,50 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　千葉県
 　かずさ水道広域連合企業団</t>
     <rPh sb="9" eb="11">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>コウイキ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>レンゴウ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>キギョウ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ダン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>小櫃川水系
 　　　小櫃川</t>
-    <phoneticPr fontId="4"/>
-[...12 lines deleted...]
-    </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>小櫃川水系
 　　　　笹川</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>合      計</t>
   </si>
   <si>
     <t>―</t>
   </si>
   <si>
     <t>構成団体</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>※１　下段の数値は技術職員数で内数</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve">  かずさ水道広域連合企業団……木更津市,君津市,富津市,袖ケ浦市</t>
     <rPh sb="5" eb="7">
       <t>スイドウ</t>
@@ -957,50 +908,145 @@
       <t>サンシュツ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>ゲンカ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>チョウキ</t>
     </rPh>
     <rPh sb="41" eb="43">
       <t>マエウ</t>
     </rPh>
     <rPh sb="43" eb="44">
       <t>キン</t>
     </rPh>
     <rPh sb="44" eb="45">
       <t>モド</t>
     </rPh>
     <rPh sb="45" eb="46">
       <t>ハイ</t>
     </rPh>
     <rPh sb="47" eb="49">
       <t>コウジョ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>事業主体名</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>浄水処理
+方法</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>急、前塩、
+中塩、後塩、
+酸、多濾</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>急、前塩、
+中塩、後塩、
+酸</t>
+    <rPh sb="9" eb="11">
+      <t>アトシオ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>活炭、ｵｿﾞﾝ、
+生物</t>
+    <rPh sb="0" eb="1">
+      <t>カツ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>スミ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>セイブツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>急、中塩、
+後塩</t>
+    <rPh sb="2" eb="4">
+      <t>ナカシオ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>アト</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>シオ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>急、前塩、中塩、後塩、苛性、多濾、酸</t>
+    <rPh sb="0" eb="1">
+      <t>キュウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>急、前塩、
+酸、中塩、
+多濾、苛性</t>
+    <rPh sb="6" eb="7">
+      <t>サン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>カセイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>急、前塩、
+中塩、後塩、
+酸、苛性</t>
+    <rPh sb="2" eb="3">
+      <t>マエ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ナカシオ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>アトシオ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>サン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>カセイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="\(0\)"/>
     <numFmt numFmtId="177" formatCode="#,##0.0;\-#,##0.0"/>
     <numFmt numFmtId="178" formatCode="#,##0.0;[Red]\-#,##0.0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
@@ -1701,51 +1747,51 @@
     </border>
     <border>
       <left style="hair">
         <color theme="1"/>
       </left>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="224">
+  <cellXfs count="223">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -2092,65 +2138,77 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="37" fontId="2" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="22" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="37" fontId="2" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="2" fillId="2" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2395,62 +2453,50 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="34" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_Ｐ　３４～３７　用水事業★" xfId="2" xr:uid="{15303FFE-D6A8-4E74-8CD1-AA4116897B5F}"/>
     <cellStyle name="標準_p40~45上水事業（その１）" xfId="3" xr:uid="{8555B87F-D47F-4F9B-9BF4-4A19473F5B2A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -2756,78 +2802,78 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0459569D-7D52-4607-AD2D-9A9362189F1E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63BAC917-EE84-4794-BBAD-EAD95195650D}">
   <sheetPr transitionEvaluation="1">
     <tabColor rgb="FFFFFF99"/>
   </sheetPr>
   <dimension ref="B1:AC95"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" defaultGridColor="0" view="pageBreakPreview" colorId="22" zoomScaleNormal="72" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+    <sheetView showGridLines="0" defaultGridColor="0" view="pageBreakPreview" colorId="22" zoomScale="80" zoomScaleNormal="72" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="AA10" sqref="AA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="20.25" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="3.3984375" style="1" customWidth="1"/>
     <col min="3" max="3" width="2.19921875" style="1" customWidth="1"/>
     <col min="4" max="4" width="5.59765625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12" style="1" customWidth="1"/>
     <col min="6" max="6" width="5.59765625" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.19921875" style="1" customWidth="1"/>
     <col min="8" max="8" width="6.19921875" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.69921875" style="1" customWidth="1"/>
     <col min="10" max="10" width="4.5" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.8984375" style="1" customWidth="1"/>
     <col min="12" max="12" width="18.3984375" style="1" customWidth="1"/>
     <col min="13" max="14" width="8.3984375" style="1" customWidth="1"/>
     <col min="15" max="15" width="5.59765625" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.19921875" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.3984375" style="1" customWidth="1"/>
-    <col min="18" max="18" width="9" style="1" customWidth="1"/>
+    <col min="18" max="18" width="9.59765625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.5" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="23" width="8.09765625" style="1" customWidth="1"/>
     <col min="24" max="24" width="2.19921875" style="1" customWidth="1"/>
     <col min="25" max="16384" width="12" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:27" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="59"/>
       <c r="J1" s="58"/>
       <c r="K1" s="58"/>
       <c r="L1" s="58"/>
       <c r="N1" s="59"/>
       <c r="O1" s="59"/>
       <c r="S1" s="59"/>
       <c r="T1" s="59"/>
       <c r="U1" s="59"/>
       <c r="V1" s="59"/>
       <c r="W1" s="59"/>
     </row>
     <row r="2" spans="2:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
@@ -2842,1209 +2888,1209 @@
     <row r="4" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="4"/>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
     </row>
     <row r="5" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="D5" s="146" t="s">
+      <c r="D5" s="149" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="148" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="139" t="s">
+      <c r="E5" s="151" t="s">
+        <v>126</v>
+      </c>
+      <c r="F5" s="142" t="s">
         <v>3</v>
       </c>
-      <c r="G5" s="141" t="s">
+      <c r="G5" s="144" t="s">
         <v>4</v>
       </c>
-      <c r="H5" s="142"/>
-[...3 lines deleted...]
-      <c r="L5" s="148" t="s">
+      <c r="H5" s="145"/>
+      <c r="I5" s="145"/>
+      <c r="J5" s="145"/>
+      <c r="K5" s="145"/>
+      <c r="L5" s="151" t="s">
         <v>5</v>
       </c>
       <c r="M5" s="5"/>
       <c r="N5" s="6"/>
-      <c r="O5" s="139" t="s">
+      <c r="O5" s="142" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="139" t="s">
+      <c r="P5" s="142" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="139" t="s">
+      <c r="Q5" s="142" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="140" t="s">
+      <c r="R5" s="143" t="s">
+        <v>127</v>
+      </c>
+      <c r="S5" s="143" t="s">
         <v>9</v>
       </c>
-      <c r="S5" s="140" t="s">
+      <c r="T5" s="144" t="s">
         <v>10</v>
       </c>
-      <c r="T5" s="141" t="s">
-[...4 lines deleted...]
-      <c r="W5" s="143"/>
+      <c r="U5" s="145"/>
+      <c r="V5" s="145"/>
+      <c r="W5" s="146"/>
     </row>
     <row r="6" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D6" s="96"/>
       <c r="E6" s="101"/>
-      <c r="F6" s="149"/>
-      <c r="G6" s="134" t="s">
+      <c r="F6" s="152"/>
+      <c r="G6" s="137" t="s">
+        <v>11</v>
+      </c>
+      <c r="H6" s="66" t="s">
         <v>12</v>
       </c>
-      <c r="H6" s="66" t="s">
+      <c r="I6" s="137" t="s">
         <v>13</v>
       </c>
-      <c r="I6" s="134" t="s">
+      <c r="J6" s="137" t="s">
         <v>14</v>
       </c>
-      <c r="J6" s="134" t="s">
+      <c r="K6" s="147" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="L6" s="101"/>
       <c r="M6" s="5"/>
       <c r="N6" s="6"/>
       <c r="O6" s="101"/>
       <c r="P6" s="101"/>
       <c r="Q6" s="101"/>
-      <c r="R6" s="133"/>
-[...1 lines deleted...]
-      <c r="T6" s="133" t="s">
+      <c r="R6" s="136"/>
+      <c r="S6" s="136"/>
+      <c r="T6" s="136" t="s">
+        <v>16</v>
+      </c>
+      <c r="U6" s="137" t="s">
         <v>17</v>
       </c>
-      <c r="U6" s="134" t="s">
+      <c r="V6" s="136" t="s">
         <v>18</v>
       </c>
-      <c r="V6" s="133" t="s">
+      <c r="W6" s="138" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="7" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D7" s="96"/>
       <c r="E7" s="101"/>
-      <c r="F7" s="149"/>
+      <c r="F7" s="152"/>
       <c r="G7" s="101"/>
       <c r="H7" s="101"/>
       <c r="I7" s="101"/>
       <c r="J7" s="101"/>
-      <c r="K7" s="145"/>
+      <c r="K7" s="148"/>
       <c r="L7" s="101"/>
       <c r="M7" s="5"/>
       <c r="N7" s="6"/>
       <c r="O7" s="101"/>
       <c r="P7" s="101"/>
       <c r="Q7" s="101"/>
-      <c r="R7" s="133" t="s">
-        <v>21</v>
+      <c r="R7" s="136" t="s">
+        <v>20</v>
       </c>
       <c r="S7" s="66"/>
       <c r="T7" s="66"/>
       <c r="U7" s="101"/>
       <c r="V7" s="66"/>
-      <c r="W7" s="136"/>
+      <c r="W7" s="139"/>
     </row>
     <row r="8" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="D8" s="147"/>
+      <c r="D8" s="150"/>
       <c r="E8" s="67"/>
-      <c r="F8" s="150"/>
+      <c r="F8" s="153"/>
       <c r="G8" s="67"/>
       <c r="H8" s="67"/>
       <c r="I8" s="7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="J8" s="67"/>
       <c r="K8" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L8" s="67"/>
       <c r="M8" s="5"/>
       <c r="N8" s="6"/>
       <c r="O8" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P8" s="67"/>
       <c r="Q8" s="67"/>
-      <c r="R8" s="137"/>
+      <c r="R8" s="140"/>
       <c r="S8" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="T8" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="T8" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U8" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="V8" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="W8" s="9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B9" s="10"/>
       <c r="D9" s="96" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="112" t="s">
         <v>27</v>
       </c>
-      <c r="E9" s="112" t="s">
+      <c r="F9" s="101" t="s">
         <v>28</v>
       </c>
-      <c r="F9" s="101" t="s">
+      <c r="G9" s="104" t="s">
         <v>29</v>
       </c>
-      <c r="G9" s="104" t="s">
+      <c r="H9" s="107" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="I9" s="81">
         <v>194100</v>
       </c>
       <c r="J9" s="104" t="s">
+        <v>31</v>
+      </c>
+      <c r="K9" s="104" t="s">
         <v>32</v>
       </c>
-      <c r="K9" s="104" t="s">
+      <c r="L9" s="131" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="M9" s="11"/>
       <c r="N9" s="12"/>
-      <c r="O9" s="131">
+      <c r="O9" s="134">
         <v>82</v>
       </c>
       <c r="P9" s="107" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q9" s="104" t="s">
         <v>35</v>
       </c>
-      <c r="Q9" s="104" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="R9" s="129" t="s">
+        <v>128</v>
       </c>
       <c r="S9" s="81">
-        <v>5528264</v>
+        <v>5528731</v>
       </c>
       <c r="T9" s="81">
-        <v>37575</v>
+        <v>37921</v>
       </c>
       <c r="U9" s="81">
-        <v>37556</v>
+        <v>37584</v>
       </c>
       <c r="V9" s="81">
-        <v>37556</v>
+        <v>37584</v>
       </c>
       <c r="W9" s="84">
-        <v>37556</v>
+        <v>37583</v>
       </c>
     </row>
     <row r="10" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B10" s="10"/>
       <c r="D10" s="96"/>
       <c r="E10" s="112"/>
       <c r="F10" s="101"/>
       <c r="G10" s="104"/>
       <c r="H10" s="107"/>
       <c r="I10" s="81"/>
       <c r="J10" s="104"/>
       <c r="K10" s="104"/>
-      <c r="L10" s="129"/>
+      <c r="L10" s="132"/>
       <c r="M10" s="13"/>
       <c r="N10" s="14"/>
-      <c r="O10" s="132"/>
+      <c r="O10" s="135"/>
       <c r="P10" s="104"/>
       <c r="Q10" s="104"/>
-      <c r="R10" s="126"/>
+      <c r="R10" s="130"/>
       <c r="S10" s="81"/>
       <c r="T10" s="81"/>
       <c r="U10" s="81"/>
       <c r="V10" s="81"/>
       <c r="W10" s="84"/>
     </row>
     <row r="11" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B11" s="10"/>
       <c r="D11" s="96"/>
       <c r="E11" s="112"/>
       <c r="F11" s="101"/>
       <c r="G11" s="104"/>
       <c r="H11" s="107"/>
       <c r="I11" s="81" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J11" s="104"/>
       <c r="K11" s="104"/>
-      <c r="L11" s="129"/>
+      <c r="L11" s="132"/>
       <c r="M11" s="13"/>
       <c r="N11" s="14"/>
       <c r="O11" s="15">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="P11" s="104"/>
       <c r="Q11" s="104"/>
-      <c r="R11" s="125" t="s">
+      <c r="R11" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="S11" s="81" t="s">
+        <v>36</v>
+      </c>
+      <c r="T11" s="81" t="s">
+        <v>38</v>
+      </c>
+      <c r="U11" s="81" t="s">
         <v>39</v>
       </c>
-      <c r="S11" s="81" t="s">
-[...2 lines deleted...]
-      <c r="T11" s="81" t="s">
+      <c r="V11" s="81" t="s">
         <v>40</v>
       </c>
-      <c r="U11" s="81" t="s">
+      <c r="W11" s="84" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="AA11" s="16"/>
     </row>
     <row r="12" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B12" s="10"/>
       <c r="D12" s="97"/>
-      <c r="E12" s="138"/>
+      <c r="E12" s="141"/>
       <c r="F12" s="102"/>
-      <c r="G12" s="126"/>
+      <c r="G12" s="128"/>
       <c r="H12" s="108"/>
       <c r="I12" s="82"/>
-      <c r="J12" s="126"/>
-[...1 lines deleted...]
-      <c r="L12" s="130"/>
+      <c r="J12" s="128"/>
+      <c r="K12" s="128"/>
+      <c r="L12" s="133"/>
       <c r="M12" s="13"/>
       <c r="N12" s="14"/>
       <c r="O12" s="17"/>
-      <c r="P12" s="126"/>
-[...1 lines deleted...]
-      <c r="R12" s="126"/>
+      <c r="P12" s="128"/>
+      <c r="Q12" s="128"/>
+      <c r="R12" s="128"/>
       <c r="S12" s="82"/>
       <c r="T12" s="82"/>
       <c r="U12" s="82"/>
       <c r="V12" s="82"/>
       <c r="W12" s="85"/>
       <c r="AA12" s="16"/>
     </row>
     <row r="13" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B13" s="10"/>
       <c r="D13" s="116" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="126" t="s">
+        <v>43</v>
+      </c>
+      <c r="F13" s="66" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="G13" s="103">
         <v>39897</v>
       </c>
       <c r="H13" s="118" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="I13" s="110">
         <v>525000</v>
       </c>
       <c r="J13" s="86" t="s">
+        <v>46</v>
+      </c>
+      <c r="K13" s="86" t="s">
+        <v>47</v>
+      </c>
+      <c r="L13" s="114" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="M13" s="19"/>
       <c r="N13" s="20"/>
       <c r="O13" s="115">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="P13" s="113" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="Q13" s="86" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="R13" s="113" t="s">
-        <v>52</v>
+        <v>129</v>
       </c>
       <c r="S13" s="110">
-        <v>11370365</v>
+        <v>11357670</v>
       </c>
       <c r="T13" s="110">
-        <v>174905</v>
+        <v>176395</v>
       </c>
       <c r="U13" s="110">
-        <v>170863</v>
+        <v>172247</v>
       </c>
       <c r="V13" s="110">
-        <v>167546</v>
+        <v>168838</v>
       </c>
       <c r="W13" s="111">
-        <v>167524</v>
+        <v>168820</v>
       </c>
       <c r="AA13" s="16"/>
     </row>
     <row r="14" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B14" s="10"/>
       <c r="D14" s="96"/>
       <c r="E14" s="99"/>
       <c r="F14" s="101"/>
       <c r="G14" s="104"/>
       <c r="H14" s="104"/>
       <c r="I14" s="81"/>
       <c r="J14" s="87"/>
       <c r="K14" s="87"/>
       <c r="L14" s="90"/>
       <c r="M14" s="22"/>
       <c r="N14" s="23"/>
       <c r="O14" s="93"/>
       <c r="P14" s="87"/>
       <c r="Q14" s="87"/>
       <c r="R14" s="76"/>
       <c r="S14" s="81"/>
       <c r="T14" s="81"/>
       <c r="U14" s="81"/>
       <c r="V14" s="81"/>
       <c r="W14" s="84"/>
       <c r="AA14" s="16"/>
     </row>
     <row r="15" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B15" s="10"/>
       <c r="D15" s="96"/>
       <c r="E15" s="99"/>
       <c r="F15" s="101"/>
       <c r="G15" s="104"/>
       <c r="H15" s="104"/>
       <c r="I15" s="81" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="J15" s="87"/>
       <c r="K15" s="87"/>
       <c r="L15" s="90"/>
       <c r="M15" s="22"/>
       <c r="N15" s="23"/>
       <c r="O15" s="24">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P15" s="87"/>
       <c r="Q15" s="87"/>
-      <c r="R15" s="127" t="s">
-        <v>53</v>
+      <c r="R15" s="113" t="s">
+        <v>130</v>
       </c>
       <c r="S15" s="81" t="s">
+        <v>36</v>
+      </c>
+      <c r="T15" s="81" t="s">
         <v>38</v>
       </c>
-      <c r="T15" s="81" t="s">
+      <c r="U15" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="V15" s="81" t="s">
         <v>40</v>
       </c>
-      <c r="U15" s="81" t="s">
+      <c r="W15" s="84" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="16" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B16" s="10"/>
       <c r="D16" s="97"/>
       <c r="E16" s="100"/>
       <c r="F16" s="102"/>
-      <c r="G16" s="126"/>
-      <c r="H16" s="126"/>
+      <c r="G16" s="128"/>
+      <c r="H16" s="128"/>
       <c r="I16" s="82"/>
       <c r="J16" s="76"/>
       <c r="K16" s="76"/>
       <c r="L16" s="91"/>
       <c r="M16" s="22"/>
       <c r="N16" s="23"/>
       <c r="O16" s="25"/>
       <c r="P16" s="76"/>
       <c r="Q16" s="76"/>
       <c r="R16" s="76"/>
       <c r="S16" s="82"/>
       <c r="T16" s="82"/>
       <c r="U16" s="82"/>
       <c r="V16" s="82"/>
       <c r="W16" s="85"/>
       <c r="AA16" s="16"/>
     </row>
     <row r="17" spans="2:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B17" s="10"/>
       <c r="D17" s="116" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="126" t="s">
+        <v>51</v>
       </c>
       <c r="F17" s="66" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="G17" s="103">
         <v>37435</v>
       </c>
       <c r="H17" s="118" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="I17" s="109">
         <v>45800</v>
       </c>
       <c r="J17" s="86" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="K17" s="86" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="L17" s="114" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="M17" s="19"/>
       <c r="N17" s="20"/>
       <c r="O17" s="115">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="P17" s="113" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="Q17" s="86" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>35</v>
+      </c>
+      <c r="R17" s="113" t="s">
+        <v>131</v>
       </c>
       <c r="S17" s="109">
-        <v>1529552</v>
+        <v>1529868</v>
       </c>
       <c r="T17" s="109">
-        <v>10050</v>
+        <v>9928</v>
       </c>
       <c r="U17" s="110">
-        <v>9805</v>
+        <v>9803</v>
       </c>
       <c r="V17" s="110">
-        <v>9805</v>
+        <v>9803</v>
       </c>
       <c r="W17" s="111">
-        <v>9711</v>
+        <v>9718</v>
       </c>
       <c r="AA17" s="16"/>
     </row>
     <row r="18" spans="2:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B18" s="10"/>
       <c r="D18" s="96"/>
       <c r="E18" s="99"/>
       <c r="F18" s="101"/>
       <c r="G18" s="104"/>
       <c r="H18" s="104"/>
       <c r="I18" s="78"/>
       <c r="J18" s="87"/>
       <c r="K18" s="87"/>
       <c r="L18" s="90"/>
       <c r="M18" s="22"/>
       <c r="N18" s="23"/>
       <c r="O18" s="93"/>
       <c r="P18" s="87"/>
       <c r="Q18" s="87"/>
       <c r="R18" s="76"/>
       <c r="S18" s="78"/>
       <c r="T18" s="78"/>
       <c r="U18" s="81"/>
       <c r="V18" s="81"/>
       <c r="W18" s="84"/>
     </row>
     <row r="19" spans="2:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B19" s="10"/>
       <c r="D19" s="96"/>
       <c r="E19" s="99"/>
       <c r="F19" s="101"/>
       <c r="G19" s="104"/>
       <c r="H19" s="104"/>
       <c r="I19" s="78" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="J19" s="87"/>
       <c r="K19" s="87"/>
       <c r="L19" s="90"/>
       <c r="M19" s="22"/>
       <c r="N19" s="23"/>
       <c r="O19" s="24">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="P19" s="87"/>
       <c r="Q19" s="87"/>
       <c r="R19" s="86" t="s">
+        <v>37</v>
+      </c>
+      <c r="S19" s="78" t="s">
+        <v>36</v>
+      </c>
+      <c r="T19" s="78" t="s">
+        <v>38</v>
+      </c>
+      <c r="U19" s="81" t="s">
         <v>39</v>
       </c>
-      <c r="S19" s="78" t="s">
-[...2 lines deleted...]
-      <c r="T19" s="78" t="s">
+      <c r="V19" s="81" t="s">
         <v>40</v>
       </c>
-      <c r="U19" s="81" t="s">
+      <c r="W19" s="84" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="AA19" s="16"/>
     </row>
     <row r="20" spans="2:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B20" s="10"/>
       <c r="D20" s="97"/>
       <c r="E20" s="100"/>
       <c r="F20" s="102"/>
-      <c r="G20" s="126"/>
-      <c r="H20" s="126"/>
+      <c r="G20" s="128"/>
+      <c r="H20" s="128"/>
       <c r="I20" s="79"/>
       <c r="J20" s="76"/>
       <c r="K20" s="76"/>
       <c r="L20" s="91"/>
       <c r="M20" s="22"/>
       <c r="N20" s="23"/>
       <c r="O20" s="25"/>
       <c r="P20" s="76"/>
       <c r="Q20" s="76"/>
       <c r="R20" s="76"/>
       <c r="S20" s="79"/>
       <c r="T20" s="79"/>
       <c r="U20" s="82"/>
       <c r="V20" s="82"/>
       <c r="W20" s="85"/>
       <c r="AA20" s="16"/>
     </row>
     <row r="21" spans="2:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B21" s="10"/>
       <c r="D21" s="116" t="s">
+        <v>56</v>
+      </c>
+      <c r="E21" s="126" t="s">
+        <v>57</v>
+      </c>
+      <c r="F21" s="66" t="s">
+        <v>58</v>
+      </c>
+      <c r="G21" s="127" t="s">
+        <v>59</v>
+      </c>
+      <c r="H21" s="118" t="s">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
       <c r="I21" s="109">
         <v>166700</v>
       </c>
       <c r="J21" s="86" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="K21" s="86" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="L21" s="114" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="M21" s="19"/>
       <c r="N21" s="20"/>
       <c r="O21" s="115">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="P21" s="113" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="Q21" s="86" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>35</v>
+      </c>
+      <c r="R21" s="124" t="s">
+        <v>132</v>
       </c>
       <c r="S21" s="109">
-        <v>3390251</v>
+        <v>3471672</v>
       </c>
       <c r="T21" s="109">
-        <v>23200</v>
+        <v>23699</v>
       </c>
       <c r="U21" s="110">
-        <v>22231</v>
+        <v>22711</v>
       </c>
       <c r="V21" s="110">
-        <v>22231</v>
+        <v>22711</v>
       </c>
       <c r="W21" s="111">
-        <v>22220</v>
+        <v>22700</v>
       </c>
       <c r="AA21" s="16"/>
     </row>
     <row r="22" spans="2:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B22" s="10"/>
       <c r="D22" s="96"/>
       <c r="E22" s="99"/>
       <c r="F22" s="101"/>
       <c r="G22" s="104"/>
       <c r="H22" s="104"/>
       <c r="I22" s="78"/>
       <c r="J22" s="87"/>
       <c r="K22" s="87"/>
       <c r="L22" s="90"/>
       <c r="M22" s="22"/>
       <c r="N22" s="23"/>
       <c r="O22" s="93"/>
       <c r="P22" s="94"/>
       <c r="Q22" s="87"/>
-      <c r="R22" s="120"/>
+      <c r="R22" s="125"/>
       <c r="S22" s="78"/>
       <c r="T22" s="78"/>
       <c r="U22" s="81"/>
       <c r="V22" s="81"/>
       <c r="W22" s="84"/>
       <c r="AA22" s="16"/>
     </row>
     <row r="23" spans="2:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B23" s="10"/>
       <c r="D23" s="96"/>
       <c r="E23" s="99"/>
       <c r="F23" s="101"/>
       <c r="G23" s="104"/>
       <c r="H23" s="104"/>
       <c r="I23" s="78" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="J23" s="87"/>
       <c r="K23" s="87"/>
       <c r="L23" s="90"/>
       <c r="M23" s="22"/>
       <c r="N23" s="23"/>
       <c r="O23" s="24">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="P23" s="94" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="Q23" s="87"/>
       <c r="R23" s="122" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="S23" s="78" t="s">
+        <v>36</v>
+      </c>
+      <c r="T23" s="78" t="s">
         <v>38</v>
       </c>
-      <c r="T23" s="78" t="s">
+      <c r="U23" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="V23" s="81" t="s">
         <v>40</v>
       </c>
-      <c r="U23" s="81" t="s">
+      <c r="W23" s="84" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="24" spans="2:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B24" s="10"/>
       <c r="D24" s="97"/>
       <c r="E24" s="100"/>
       <c r="F24" s="102"/>
-      <c r="G24" s="126"/>
-      <c r="H24" s="126"/>
+      <c r="G24" s="128"/>
+      <c r="H24" s="128"/>
       <c r="I24" s="79"/>
       <c r="J24" s="76"/>
       <c r="K24" s="76"/>
       <c r="L24" s="91"/>
       <c r="M24" s="22"/>
       <c r="N24" s="23"/>
       <c r="O24" s="25"/>
       <c r="P24" s="121"/>
       <c r="Q24" s="76"/>
       <c r="R24" s="123"/>
       <c r="S24" s="79"/>
       <c r="T24" s="79"/>
       <c r="U24" s="82"/>
       <c r="V24" s="82"/>
       <c r="W24" s="85"/>
       <c r="AA24" s="16"/>
       <c r="AB24" s="16"/>
       <c r="AC24" s="16"/>
     </row>
     <row r="25" spans="2:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B25" s="10"/>
       <c r="D25" s="116" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="E25" s="27"/>
       <c r="F25" s="66" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="G25" s="103">
         <v>40987</v>
       </c>
       <c r="H25" s="118" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="I25" s="109">
         <v>42330</v>
       </c>
       <c r="J25" s="86" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="K25" s="86" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="L25" s="114" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="M25" s="19"/>
       <c r="N25" s="20"/>
       <c r="O25" s="115">
         <v>30</v>
       </c>
       <c r="P25" s="113" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q25" s="86" t="s">
         <v>35</v>
       </c>
-      <c r="Q25" s="86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R25" s="113" t="s">
-        <v>76</v>
+        <v>133</v>
       </c>
       <c r="S25" s="109">
-        <v>2854377</v>
+        <v>2844852</v>
       </c>
       <c r="T25" s="109">
-        <v>12590</v>
+        <v>12464</v>
       </c>
       <c r="U25" s="110">
-        <v>12369</v>
+        <v>12270</v>
       </c>
       <c r="V25" s="110">
-        <v>12369</v>
+        <v>12270</v>
       </c>
       <c r="W25" s="111">
-        <v>12342</v>
+        <v>12243</v>
       </c>
       <c r="AA25" s="16"/>
       <c r="AB25" s="16"/>
       <c r="AC25" s="16"/>
     </row>
     <row r="26" spans="2:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B26" s="10"/>
       <c r="D26" s="96"/>
       <c r="E26" s="112" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="F26" s="101"/>
       <c r="G26" s="104"/>
       <c r="H26" s="104"/>
       <c r="I26" s="78"/>
       <c r="J26" s="87"/>
       <c r="K26" s="87"/>
       <c r="L26" s="90"/>
       <c r="M26" s="22"/>
       <c r="N26" s="23"/>
       <c r="O26" s="93"/>
       <c r="P26" s="94"/>
       <c r="Q26" s="87"/>
       <c r="R26" s="87"/>
       <c r="S26" s="78"/>
       <c r="T26" s="78"/>
       <c r="U26" s="81"/>
       <c r="V26" s="81"/>
       <c r="W26" s="84"/>
       <c r="AA26" s="16"/>
     </row>
     <row r="27" spans="2:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B27" s="10"/>
       <c r="D27" s="96"/>
       <c r="E27" s="99"/>
       <c r="F27" s="101"/>
       <c r="G27" s="104"/>
       <c r="H27" s="104"/>
       <c r="I27" s="78" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="J27" s="87"/>
       <c r="K27" s="87"/>
       <c r="L27" s="90"/>
       <c r="M27" s="22"/>
       <c r="N27" s="23"/>
       <c r="O27" s="24">
         <v>19</v>
       </c>
       <c r="P27" s="94"/>
       <c r="Q27" s="87"/>
       <c r="R27" s="113" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="S27" s="78" t="s">
+        <v>36</v>
+      </c>
+      <c r="T27" s="78" t="s">
         <v>38</v>
       </c>
-      <c r="T27" s="78" t="s">
+      <c r="U27" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="V27" s="81" t="s">
         <v>40</v>
       </c>
-      <c r="U27" s="81" t="s">
+      <c r="W27" s="84" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="AA27" s="16"/>
       <c r="AB27" s="16"/>
       <c r="AC27" s="16"/>
     </row>
     <row r="28" spans="2:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B28" s="10"/>
       <c r="D28" s="96"/>
       <c r="E28" s="21"/>
       <c r="F28" s="117"/>
       <c r="G28" s="105"/>
       <c r="H28" s="104"/>
       <c r="I28" s="119"/>
       <c r="J28" s="120"/>
       <c r="K28" s="87"/>
       <c r="L28" s="90"/>
       <c r="M28" s="22"/>
       <c r="N28" s="23"/>
       <c r="O28" s="26"/>
       <c r="P28" s="94"/>
       <c r="Q28" s="87"/>
       <c r="R28" s="87"/>
       <c r="S28" s="78"/>
       <c r="T28" s="78"/>
       <c r="U28" s="81"/>
       <c r="V28" s="81"/>
       <c r="W28" s="84"/>
       <c r="AA28" s="16"/>
       <c r="AB28" s="16"/>
       <c r="AC28" s="16"/>
     </row>
     <row r="29" spans="2:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B29" s="10"/>
       <c r="D29" s="95" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="E29" s="98" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="F29" s="101" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="G29" s="103">
         <v>43552</v>
       </c>
       <c r="H29" s="106" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="I29" s="78">
         <v>164000</v>
       </c>
       <c r="J29" s="87" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="K29" s="88" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="L29" s="89" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="M29" s="19"/>
       <c r="N29" s="20"/>
       <c r="O29" s="92">
         <v>75</v>
       </c>
       <c r="P29" s="75" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="Q29" s="88" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="R29" s="75" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="S29" s="77">
-        <v>5869789</v>
+        <v>5561693</v>
       </c>
       <c r="T29" s="77">
-        <v>52357</v>
+        <v>51852</v>
       </c>
       <c r="U29" s="80">
-        <v>51821</v>
+        <v>51339</v>
       </c>
       <c r="V29" s="80">
-        <v>51644</v>
+        <v>51212</v>
       </c>
       <c r="W29" s="83">
-        <v>51602</v>
+        <v>51187</v>
       </c>
       <c r="AA29" s="16"/>
     </row>
     <row r="30" spans="2:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B30" s="10"/>
       <c r="D30" s="96"/>
       <c r="E30" s="99"/>
       <c r="F30" s="101"/>
       <c r="G30" s="104"/>
       <c r="H30" s="107"/>
       <c r="I30" s="78"/>
       <c r="J30" s="87"/>
       <c r="K30" s="87"/>
       <c r="L30" s="90"/>
       <c r="M30" s="22"/>
       <c r="N30" s="23"/>
       <c r="O30" s="93"/>
       <c r="P30" s="87"/>
       <c r="Q30" s="87"/>
       <c r="R30" s="76"/>
       <c r="S30" s="78"/>
       <c r="T30" s="78"/>
       <c r="U30" s="81"/>
       <c r="V30" s="81"/>
       <c r="W30" s="84"/>
       <c r="AA30" s="16"/>
     </row>
     <row r="31" spans="2:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B31" s="10"/>
       <c r="D31" s="96"/>
       <c r="E31" s="99"/>
       <c r="F31" s="101"/>
       <c r="G31" s="104"/>
       <c r="H31" s="107"/>
       <c r="I31" s="78" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="J31" s="87"/>
       <c r="K31" s="87"/>
       <c r="L31" s="90"/>
       <c r="M31" s="22"/>
       <c r="N31" s="23"/>
       <c r="O31" s="24">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="P31" s="94" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="Q31" s="87"/>
       <c r="R31" s="86" t="s">
+        <v>37</v>
+      </c>
+      <c r="S31" s="78" t="s">
+        <v>36</v>
+      </c>
+      <c r="T31" s="78" t="s">
+        <v>38</v>
+      </c>
+      <c r="U31" s="81" t="s">
         <v>39</v>
       </c>
-      <c r="S31" s="78" t="s">
-[...2 lines deleted...]
-      <c r="T31" s="78" t="s">
+      <c r="V31" s="81" t="s">
         <v>40</v>
       </c>
-      <c r="U31" s="81" t="s">
+      <c r="W31" s="84" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="32" spans="2:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B32" s="10"/>
       <c r="D32" s="97"/>
       <c r="E32" s="100"/>
       <c r="F32" s="102"/>
       <c r="G32" s="105"/>
       <c r="H32" s="108"/>
       <c r="I32" s="79"/>
       <c r="J32" s="76"/>
       <c r="K32" s="76"/>
       <c r="L32" s="91"/>
       <c r="M32" s="22"/>
       <c r="N32" s="23"/>
       <c r="O32" s="25"/>
       <c r="P32" s="76"/>
       <c r="Q32" s="76"/>
       <c r="R32" s="76"/>
       <c r="S32" s="79"/>
       <c r="T32" s="79"/>
       <c r="U32" s="82"/>
       <c r="V32" s="82"/>
       <c r="W32" s="85"/>
       <c r="AA32" s="16"/>
     </row>
     <row r="33" spans="2:27" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B33" s="10"/>
       <c r="D33" s="68" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="E33" s="69"/>
       <c r="F33" s="66" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="G33" s="72" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="H33" s="66" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="I33" s="73">
         <v>1137930</v>
       </c>
       <c r="J33" s="66" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="K33" s="66" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="L33" s="66" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="M33" s="22"/>
       <c r="N33" s="23"/>
       <c r="O33" s="18">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="P33" s="66" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="Q33" s="66" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="R33" s="66" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="S33" s="60">
-        <v>30542598</v>
+        <v>30294486</v>
       </c>
       <c r="T33" s="60">
-        <v>310677</v>
+        <v>312259</v>
       </c>
       <c r="U33" s="60">
-        <v>304645</v>
+        <v>305954</v>
       </c>
       <c r="V33" s="60">
-        <v>301151</v>
+        <v>302418</v>
       </c>
       <c r="W33" s="62">
-        <v>300955</v>
+        <v>302251</v>
       </c>
       <c r="AA33" s="16"/>
     </row>
     <row r="34" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D34" s="70"/>
       <c r="E34" s="71"/>
       <c r="F34" s="67"/>
       <c r="G34" s="67"/>
       <c r="H34" s="67"/>
       <c r="I34" s="74"/>
       <c r="J34" s="67"/>
       <c r="K34" s="67"/>
       <c r="L34" s="67"/>
       <c r="M34" s="5"/>
       <c r="N34" s="6"/>
       <c r="O34" s="28">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="P34" s="67"/>
       <c r="Q34" s="67"/>
       <c r="R34" s="67"/>
       <c r="S34" s="61"/>
       <c r="T34" s="61"/>
       <c r="U34" s="61"/>
       <c r="V34" s="61"/>
       <c r="W34" s="63"/>
     </row>
     <row r="35" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D35" s="1" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="O35" s="29" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
     </row>
     <row r="36" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D36" s="1" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
     </row>
     <row r="37" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D37" s="30" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
     </row>
     <row r="38" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D38" s="30" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="O38" s="31"/>
     </row>
     <row r="39" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D39" s="30" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="O39" s="31"/>
     </row>
     <row r="40" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D40" s="30" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
     </row>
     <row r="41" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D41" s="30" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="42" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D42" s="31"/>
     </row>
     <row r="43" spans="2:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D43" s="31"/>
     </row>
     <row r="45" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="46" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="47" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C47" s="64"/>
       <c r="D47" s="65"/>
       <c r="E47" s="65"/>
       <c r="F47" s="65"/>
       <c r="G47" s="65"/>
       <c r="H47" s="65"/>
       <c r="I47" s="65"/>
       <c r="J47" s="65"/>
       <c r="K47" s="65"/>
       <c r="L47" s="65"/>
       <c r="M47" s="65"/>
       <c r="N47" s="64"/>
       <c r="O47" s="65"/>
       <c r="P47" s="65"/>
@@ -4347,773 +4393,756 @@
     <mergeCell ref="O29:O30"/>
     <mergeCell ref="P29:P30"/>
     <mergeCell ref="Q29:Q32"/>
     <mergeCell ref="P31:P32"/>
     <mergeCell ref="T33:T34"/>
     <mergeCell ref="U33:U34"/>
     <mergeCell ref="V33:V34"/>
     <mergeCell ref="W33:W34"/>
     <mergeCell ref="C47:M47"/>
     <mergeCell ref="N47:X47"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="P33:P34"/>
     <mergeCell ref="Q33:Q34"/>
     <mergeCell ref="R33:R34"/>
     <mergeCell ref="S33:S34"/>
     <mergeCell ref="D33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.51181102362204722" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="99" firstPageNumber="34" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="85" firstPageNumber="34" fitToHeight="0" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ 明朝,標準"- &amp;P+8 -</oddFooter>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="13" min="1" max="41" man="1"/>
     <brk id="28" min="3" max="47" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71335185-96E6-46BA-A9ED-6D52951503E1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{88A8918F-EDB5-40BC-94D2-0319720D5404}">
   <sheetPr transitionEvaluation="1">
     <tabColor rgb="FFFFFF99"/>
   </sheetPr>
-  <dimension ref="B1:S75"/>
+  <dimension ref="B2:S75"/>
   <sheetViews>
-    <sheetView showGridLines="0" defaultGridColor="0" view="pageBreakPreview" colorId="22" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView showGridLines="0" tabSelected="1" defaultGridColor="0" view="pageBreakPreview" colorId="22" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="A2" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="31.5" customHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="6.19921875" style="33" customWidth="1"/>
     <col min="2" max="2" width="2.19921875" style="33" customWidth="1"/>
     <col min="3" max="3" width="5.09765625" style="33" customWidth="1"/>
     <col min="4" max="4" width="13.5" style="33" customWidth="1"/>
     <col min="5" max="5" width="8.19921875" style="33" customWidth="1"/>
     <col min="6" max="7" width="7.8984375" style="33" customWidth="1"/>
     <col min="8" max="11" width="6.09765625" style="33" customWidth="1"/>
     <col min="12" max="12" width="6.69921875" style="33" customWidth="1"/>
     <col min="13" max="14" width="8.3984375" style="33" customWidth="1"/>
     <col min="15" max="16" width="9" style="33" customWidth="1"/>
     <col min="17" max="17" width="43.19921875" style="33" customWidth="1"/>
     <col min="18" max="18" width="13.5" style="33" customWidth="1"/>
     <col min="19" max="19" width="2.19921875" style="33" customWidth="1"/>
     <col min="20" max="16384" width="12" style="33"/>
   </cols>
   <sheetData>
-    <row r="1" spans="3:19" ht="31.5" customHeight="1" x14ac:dyDescent="0.45">
-[...15 lines deleted...]
-    </row>
     <row r="2" spans="3:19" ht="69" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C2" s="221"/>
-[...13 lines deleted...]
-      <c r="Q2" s="222"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
       <c r="R2" s="35"/>
       <c r="S2" s="35"/>
     </row>
     <row r="3" spans="3:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
       <c r="N3" s="35"/>
       <c r="O3" s="37"/>
       <c r="P3" s="37"/>
       <c r="Q3" s="37"/>
       <c r="R3" s="35"/>
       <c r="S3" s="35"/>
     </row>
     <row r="4" spans="3:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C4" s="38" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="D4" s="36"/>
       <c r="E4" s="36"/>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="35"/>
       <c r="I4" s="35"/>
       <c r="J4" s="35"/>
       <c r="K4" s="35"/>
       <c r="L4" s="35"/>
       <c r="M4" s="35"/>
       <c r="N4" s="35"/>
       <c r="O4" s="37"/>
       <c r="P4" s="37"/>
       <c r="Q4" s="37"/>
       <c r="R4" s="35"/>
       <c r="S4" s="35"/>
     </row>
     <row r="5" spans="3:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C5" s="36"/>
       <c r="D5" s="36"/>
       <c r="E5" s="36"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
       <c r="P5" s="34"/>
       <c r="Q5" s="34"/>
       <c r="R5" s="34"/>
       <c r="S5" s="34"/>
     </row>
     <row r="6" spans="3:19" ht="31.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C6" s="214" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="216" t="s">
+      <c r="C6" s="217" t="s">
+        <v>93</v>
+      </c>
+      <c r="D6" s="219" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="216" t="s">
-[...14 lines deleted...]
-      <c r="L6" s="219"/>
+      <c r="E6" s="219" t="s">
+        <v>94</v>
+      </c>
+      <c r="F6" s="207" t="s">
+        <v>95</v>
+      </c>
+      <c r="G6" s="207" t="s">
+        <v>96</v>
+      </c>
+      <c r="H6" s="220" t="s">
+        <v>97</v>
+      </c>
+      <c r="I6" s="221"/>
+      <c r="J6" s="221"/>
+      <c r="K6" s="221"/>
+      <c r="L6" s="222"/>
       <c r="M6" s="34"/>
       <c r="N6" s="39"/>
-      <c r="O6" s="204" t="s">
+      <c r="O6" s="207" t="s">
+        <v>98</v>
+      </c>
+      <c r="P6" s="209" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q6" s="211" t="s">
+        <v>100</v>
+      </c>
+      <c r="R6" s="214" t="s">
+        <v>101</v>
+      </c>
+      <c r="S6" s="34"/>
+    </row>
+    <row r="7" spans="3:19" ht="31.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="C7" s="218"/>
+      <c r="D7" s="208"/>
+      <c r="E7" s="208"/>
+      <c r="F7" s="208"/>
+      <c r="G7" s="208"/>
+      <c r="H7" s="213" t="s">
+        <v>102</v>
+      </c>
+      <c r="I7" s="213" t="s">
+        <v>103</v>
+      </c>
+      <c r="J7" s="213" t="s">
+        <v>104</v>
+      </c>
+      <c r="K7" s="213" t="s">
         <v>105</v>
       </c>
-      <c r="P6" s="206" t="s">
+      <c r="L7" s="213" t="s">
         <v>106</v>
-      </c>
-[...27 lines deleted...]
-        <v>113</v>
       </c>
       <c r="M7" s="41"/>
       <c r="N7" s="39"/>
-      <c r="O7" s="205"/>
-[...2 lines deleted...]
-      <c r="R7" s="212"/>
+      <c r="O7" s="208"/>
+      <c r="P7" s="210"/>
+      <c r="Q7" s="212"/>
+      <c r="R7" s="215"/>
       <c r="S7" s="34"/>
     </row>
     <row r="8" spans="3:19" ht="31.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C8" s="215"/>
-[...8 lines deleted...]
-      <c r="L8" s="205"/>
+      <c r="C8" s="218"/>
+      <c r="D8" s="208"/>
+      <c r="E8" s="208"/>
+      <c r="F8" s="208"/>
+      <c r="G8" s="208"/>
+      <c r="H8" s="208"/>
+      <c r="I8" s="208"/>
+      <c r="J8" s="208"/>
+      <c r="K8" s="208"/>
+      <c r="L8" s="208"/>
       <c r="M8" s="41"/>
       <c r="N8" s="39"/>
-      <c r="O8" s="205"/>
-[...2 lines deleted...]
-      <c r="R8" s="212"/>
+      <c r="O8" s="208"/>
+      <c r="P8" s="210"/>
+      <c r="Q8" s="212"/>
+      <c r="R8" s="215"/>
       <c r="S8" s="34"/>
     </row>
     <row r="9" spans="3:19" ht="31.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C9" s="42"/>
       <c r="D9" s="40"/>
       <c r="E9" s="43" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="F9" s="43" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G9" s="43" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H9" s="43" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="I9" s="43" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="J9" s="43" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="K9" s="43" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="L9" s="43" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="M9" s="44"/>
       <c r="N9" s="45"/>
       <c r="O9" s="43" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="P9" s="43" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-      <c r="R9" s="213"/>
+        <v>109</v>
+      </c>
+      <c r="Q9" s="213"/>
+      <c r="R9" s="216"/>
       <c r="S9" s="34"/>
     </row>
     <row r="10" spans="3:19" ht="37.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C10" s="199" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="203">
+      <c r="C10" s="202" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="204" t="s">
+        <v>110</v>
+      </c>
+      <c r="E10" s="206">
         <v>194100</v>
       </c>
-      <c r="F10" s="203">
-[...11 lines deleted...]
-      <c r="J10" s="197">
+      <c r="F10" s="206">
+        <v>110957</v>
+      </c>
+      <c r="G10" s="206">
+        <v>102970</v>
+      </c>
+      <c r="H10" s="200">
+        <v>57.2</v>
+      </c>
+      <c r="I10" s="200">
+        <v>92.8</v>
+      </c>
+      <c r="J10" s="200">
         <v>100</v>
       </c>
-      <c r="K10" s="197">
+      <c r="K10" s="200">
         <v>100</v>
       </c>
-      <c r="L10" s="197">
-        <v>99.9</v>
+      <c r="L10" s="200">
+        <v>99.1</v>
       </c>
       <c r="M10" s="46"/>
       <c r="N10" s="47"/>
-      <c r="O10" s="198">
-[...8 lines deleted...]
-      <c r="R10" s="196"/>
+      <c r="O10" s="201">
+        <v>147.10605508297567</v>
+      </c>
+      <c r="P10" s="201">
+        <v>139.3571878999449</v>
+      </c>
+      <c r="Q10" s="197" t="s">
+        <v>111</v>
+      </c>
+      <c r="R10" s="199"/>
       <c r="S10" s="48"/>
     </row>
     <row r="11" spans="3:19" ht="37.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C11" s="200"/>
-[...8 lines deleted...]
-      <c r="L11" s="177"/>
+      <c r="C11" s="203"/>
+      <c r="D11" s="205"/>
+      <c r="E11" s="177"/>
+      <c r="F11" s="177"/>
+      <c r="G11" s="177"/>
+      <c r="H11" s="180"/>
+      <c r="I11" s="180"/>
+      <c r="J11" s="180"/>
+      <c r="K11" s="180"/>
+      <c r="L11" s="180"/>
       <c r="M11" s="46"/>
       <c r="N11" s="47"/>
-      <c r="O11" s="193"/>
-[...2 lines deleted...]
-      <c r="R11" s="165"/>
+      <c r="O11" s="196"/>
+      <c r="P11" s="196"/>
+      <c r="Q11" s="198"/>
+      <c r="R11" s="168"/>
       <c r="S11" s="48"/>
     </row>
     <row r="12" spans="3:19" ht="37.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C12" s="170" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="186">
+      <c r="C12" s="173" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="187" t="s">
+        <v>112</v>
+      </c>
+      <c r="E12" s="189">
         <v>551250</v>
       </c>
-      <c r="F12" s="186">
-[...14 lines deleted...]
-      <c r="K12" s="192">
+      <c r="F12" s="189">
+        <v>504100</v>
+      </c>
+      <c r="G12" s="189">
+        <v>471910</v>
+      </c>
+      <c r="H12" s="195">
+        <v>91.4</v>
+      </c>
+      <c r="I12" s="195">
+        <v>93.6</v>
+      </c>
+      <c r="J12" s="195">
         <v>98</v>
       </c>
-      <c r="L12" s="192">
-        <v>97.7</v>
+      <c r="K12" s="195">
+        <v>98</v>
+      </c>
+      <c r="L12" s="195">
+        <v>97.6</v>
       </c>
       <c r="M12" s="46"/>
       <c r="N12" s="47"/>
-      <c r="O12" s="181">
-[...8 lines deleted...]
-      <c r="R12" s="165"/>
+      <c r="O12" s="184">
+        <v>67.276990997427845</v>
+      </c>
+      <c r="P12" s="184">
+        <v>63.373035098486532</v>
+      </c>
+      <c r="Q12" s="166" t="s">
+        <v>113</v>
+      </c>
+      <c r="R12" s="168"/>
       <c r="S12" s="48"/>
     </row>
     <row r="13" spans="3:19" ht="37.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C13" s="170"/>
-[...8 lines deleted...]
-      <c r="L13" s="177"/>
+      <c r="C13" s="173"/>
+      <c r="D13" s="175"/>
+      <c r="E13" s="177"/>
+      <c r="F13" s="177"/>
+      <c r="G13" s="177"/>
+      <c r="H13" s="180"/>
+      <c r="I13" s="180"/>
+      <c r="J13" s="180"/>
+      <c r="K13" s="180"/>
+      <c r="L13" s="180"/>
       <c r="M13" s="46"/>
       <c r="N13" s="47"/>
-      <c r="O13" s="193"/>
-[...2 lines deleted...]
-      <c r="R13" s="165"/>
+      <c r="O13" s="196"/>
+      <c r="P13" s="196"/>
+      <c r="Q13" s="166"/>
+      <c r="R13" s="168"/>
       <c r="S13" s="48"/>
     </row>
     <row r="14" spans="3:19" ht="37.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C14" s="170" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="186">
+      <c r="C14" s="173" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="187" t="s">
+        <v>114</v>
+      </c>
+      <c r="E14" s="189">
         <v>49400</v>
       </c>
-      <c r="F14" s="186">
-[...11 lines deleted...]
-      <c r="J14" s="192">
+      <c r="F14" s="189">
+        <v>29148</v>
+      </c>
+      <c r="G14" s="189">
+        <v>26858</v>
+      </c>
+      <c r="H14" s="195">
+        <v>59</v>
+      </c>
+      <c r="I14" s="195">
+        <v>92.1</v>
+      </c>
+      <c r="J14" s="195">
         <v>100</v>
       </c>
-      <c r="K14" s="192">
-[...3 lines deleted...]
-        <v>97.6</v>
+      <c r="K14" s="195">
+        <v>99.1</v>
+      </c>
+      <c r="L14" s="195">
+        <v>98.7</v>
       </c>
       <c r="M14" s="46"/>
       <c r="N14" s="47"/>
-      <c r="O14" s="181">
-[...8 lines deleted...]
-      <c r="R14" s="165"/>
+      <c r="O14" s="184">
+        <v>157.41941591328631</v>
+      </c>
+      <c r="P14" s="184">
+        <v>147.28700755884185</v>
+      </c>
+      <c r="Q14" s="166" t="s">
+        <v>115</v>
+      </c>
+      <c r="R14" s="168"/>
       <c r="S14" s="48"/>
     </row>
     <row r="15" spans="3:19" ht="37.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C15" s="170"/>
-[...8 lines deleted...]
-      <c r="L15" s="177"/>
+      <c r="C15" s="173"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="177"/>
+      <c r="F15" s="177"/>
+      <c r="G15" s="177"/>
+      <c r="H15" s="180"/>
+      <c r="I15" s="180"/>
+      <c r="J15" s="180"/>
+      <c r="K15" s="180"/>
+      <c r="L15" s="180"/>
       <c r="M15" s="46"/>
       <c r="N15" s="47"/>
-      <c r="O15" s="193"/>
-[...2 lines deleted...]
-      <c r="R15" s="165"/>
+      <c r="O15" s="196"/>
+      <c r="P15" s="196"/>
+      <c r="Q15" s="166"/>
+      <c r="R15" s="168"/>
       <c r="S15" s="48"/>
     </row>
     <row r="16" spans="3:19" ht="37.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C16" s="170" t="s">
-[...20 lines deleted...]
-      <c r="J16" s="192">
+      <c r="C16" s="173" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" s="187" t="s">
+        <v>116</v>
+      </c>
+      <c r="E16" s="189">
+        <v>64970</v>
+      </c>
+      <c r="F16" s="189">
+        <v>64462</v>
+      </c>
+      <c r="G16" s="189">
+        <v>62222</v>
+      </c>
+      <c r="H16" s="195">
+        <v>99.2</v>
+      </c>
+      <c r="I16" s="195">
+        <v>96.5</v>
+      </c>
+      <c r="J16" s="195">
         <v>100</v>
       </c>
-      <c r="K16" s="192">
+      <c r="K16" s="195">
         <v>100</v>
       </c>
-      <c r="L16" s="192">
+      <c r="L16" s="195">
         <v>95.8</v>
       </c>
       <c r="M16" s="46"/>
       <c r="N16" s="47"/>
-      <c r="O16" s="181">
-[...8 lines deleted...]
-      <c r="R16" s="165"/>
+      <c r="O16" s="184">
+        <v>152.93891160819973</v>
+      </c>
+      <c r="P16" s="184">
+        <v>151.59612030627679</v>
+      </c>
+      <c r="Q16" s="166" t="s">
+        <v>117</v>
+      </c>
+      <c r="R16" s="168"/>
       <c r="S16" s="48"/>
     </row>
     <row r="17" spans="2:19" ht="37.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C17" s="170"/>
-[...8 lines deleted...]
-      <c r="L17" s="156"/>
+      <c r="C17" s="173"/>
+      <c r="D17" s="175"/>
+      <c r="E17" s="177"/>
+      <c r="F17" s="177"/>
+      <c r="G17" s="177"/>
+      <c r="H17" s="180"/>
+      <c r="I17" s="159"/>
+      <c r="J17" s="159"/>
+      <c r="K17" s="159"/>
+      <c r="L17" s="159"/>
       <c r="M17" s="46"/>
       <c r="N17" s="47"/>
-      <c r="O17" s="193"/>
-[...2 lines deleted...]
-      <c r="R17" s="165"/>
+      <c r="O17" s="196"/>
+      <c r="P17" s="196"/>
+      <c r="Q17" s="166"/>
+      <c r="R17" s="168"/>
       <c r="S17" s="48"/>
     </row>
     <row r="18" spans="2:19" ht="37.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C18" s="170" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="186">
+      <c r="C18" s="173" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18" s="187" t="s">
+        <v>118</v>
+      </c>
+      <c r="E18" s="189">
         <v>58000</v>
       </c>
-      <c r="F18" s="186">
-[...11 lines deleted...]
-      <c r="J18" s="179">
+      <c r="F18" s="189">
+        <v>39400</v>
+      </c>
+      <c r="G18" s="191">
+        <v>33616</v>
+      </c>
+      <c r="H18" s="193">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="I18" s="182">
+        <v>85.3</v>
+      </c>
+      <c r="J18" s="182">
         <v>100</v>
       </c>
-      <c r="K18" s="179">
+      <c r="K18" s="182">
         <v>99.8</v>
       </c>
-      <c r="L18" s="179">
-        <v>98.2</v>
+      <c r="L18" s="182">
+        <v>98.4</v>
       </c>
       <c r="M18" s="46"/>
       <c r="N18" s="47"/>
-      <c r="O18" s="181">
-[...8 lines deleted...]
-      <c r="R18" s="167"/>
+      <c r="O18" s="184">
+        <v>232.36274978253147</v>
+      </c>
+      <c r="P18" s="184">
+        <v>219.22585282382391</v>
+      </c>
+      <c r="Q18" s="166" t="s">
+        <v>119</v>
+      </c>
+      <c r="R18" s="170"/>
       <c r="S18" s="48"/>
     </row>
     <row r="19" spans="2:19" ht="37.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C19" s="183"/>
-[...8 lines deleted...]
-      <c r="L19" s="178"/>
+      <c r="C19" s="186"/>
+      <c r="D19" s="188"/>
+      <c r="E19" s="190"/>
+      <c r="F19" s="190"/>
+      <c r="G19" s="192"/>
+      <c r="H19" s="194"/>
+      <c r="I19" s="183"/>
+      <c r="J19" s="183"/>
+      <c r="K19" s="181"/>
+      <c r="L19" s="181"/>
       <c r="M19" s="46"/>
       <c r="N19" s="47"/>
-      <c r="O19" s="182"/>
-[...2 lines deleted...]
-      <c r="R19" s="168"/>
+      <c r="O19" s="185"/>
+      <c r="P19" s="185"/>
+      <c r="Q19" s="169"/>
+      <c r="R19" s="171"/>
       <c r="S19" s="48"/>
     </row>
     <row r="20" spans="2:19" ht="37.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C20" s="169" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="173">
+      <c r="C20" s="172" t="s">
+        <v>120</v>
+      </c>
+      <c r="D20" s="174" t="s">
+        <v>121</v>
+      </c>
+      <c r="E20" s="176">
         <v>195000</v>
       </c>
-      <c r="F20" s="173">
-[...11 lines deleted...]
-      <c r="J20" s="178">
+      <c r="F20" s="176">
+        <v>155244</v>
+      </c>
+      <c r="G20" s="178">
+        <v>140655</v>
+      </c>
+      <c r="H20" s="179">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="I20" s="181">
+        <v>90.6</v>
+      </c>
+      <c r="J20" s="181">
+        <v>99.8</v>
+      </c>
+      <c r="K20" s="158">
         <v>99.7</v>
       </c>
-      <c r="K20" s="155">
-[...2 lines deleted...]
-      <c r="L20" s="157">
+      <c r="L20" s="160">
         <v>99</v>
       </c>
       <c r="M20" s="49"/>
       <c r="N20" s="50"/>
-      <c r="O20" s="158">
-[...8 lines deleted...]
-      <c r="R20" s="164"/>
+      <c r="O20" s="161">
+        <v>108.65531720527474</v>
+      </c>
+      <c r="P20" s="163">
+        <v>115.52774487526709</v>
+      </c>
+      <c r="Q20" s="165" t="s">
+        <v>122</v>
+      </c>
+      <c r="R20" s="167"/>
       <c r="S20" s="48"/>
     </row>
     <row r="21" spans="2:19" ht="37.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C21" s="170"/>
-[...8 lines deleted...]
-      <c r="L21" s="156"/>
+      <c r="C21" s="173"/>
+      <c r="D21" s="175"/>
+      <c r="E21" s="177"/>
+      <c r="F21" s="177"/>
+      <c r="G21" s="177"/>
+      <c r="H21" s="180"/>
+      <c r="I21" s="159"/>
+      <c r="J21" s="159"/>
+      <c r="K21" s="159"/>
+      <c r="L21" s="159"/>
       <c r="M21" s="46"/>
       <c r="N21" s="50"/>
-      <c r="O21" s="159"/>
-[...2 lines deleted...]
-      <c r="R21" s="165"/>
+      <c r="O21" s="162"/>
+      <c r="P21" s="164"/>
+      <c r="Q21" s="166"/>
+      <c r="R21" s="168"/>
       <c r="S21" s="48"/>
     </row>
     <row r="22" spans="2:19" ht="37.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C22" s="151" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="152"/>
+      <c r="C22" s="154" t="s">
+        <v>123</v>
+      </c>
+      <c r="D22" s="155"/>
       <c r="E22" s="51">
-        <v>1110920</v>
+        <v>1112720</v>
       </c>
       <c r="F22" s="51">
-        <v>900860</v>
+        <v>903311</v>
       </c>
       <c r="G22" s="51">
-        <v>832363</v>
+        <v>838231</v>
       </c>
       <c r="H22" s="52">
-        <v>81.099999999999994</v>
+        <v>81.2</v>
       </c>
       <c r="I22" s="52">
-        <v>92.4</v>
+        <v>92.8</v>
       </c>
       <c r="J22" s="52">
-        <v>98.9</v>
+        <v>98.8</v>
       </c>
       <c r="K22" s="52">
         <v>98.8</v>
       </c>
       <c r="L22" s="52">
-        <v>98.1</v>
+        <v>98</v>
       </c>
       <c r="M22" s="46"/>
       <c r="N22" s="47"/>
       <c r="O22" s="53">
-        <v>101.48559751457859</v>
+        <v>100.22956417017645</v>
       </c>
       <c r="P22" s="53">
-        <v>97.186336827764947</v>
+        <v>97.290599534823713</v>
       </c>
       <c r="Q22" s="54" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="R22" s="55" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="S22" s="56"/>
     </row>
     <row r="23" spans="2:19" ht="31.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C23" s="31" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="H23" s="50"/>
       <c r="I23" s="50"/>
       <c r="J23" s="50"/>
       <c r="K23" s="50"/>
       <c r="L23" s="50"/>
     </row>
     <row r="24" spans="2:19" ht="31.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C24" s="31"/>
     </row>
     <row r="28" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="29" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="30" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B30" s="153"/>
-[...16 lines deleted...]
-      <c r="S30" s="154"/>
+      <c r="B30" s="156"/>
+      <c r="C30" s="157"/>
+      <c r="D30" s="157"/>
+      <c r="E30" s="157"/>
+      <c r="F30" s="157"/>
+      <c r="G30" s="157"/>
+      <c r="H30" s="157"/>
+      <c r="I30" s="157"/>
+      <c r="J30" s="157"/>
+      <c r="K30" s="157"/>
+      <c r="L30" s="157"/>
+      <c r="M30" s="157"/>
+      <c r="N30" s="156"/>
+      <c r="O30" s="157"/>
+      <c r="P30" s="157"/>
+      <c r="Q30" s="157"/>
+      <c r="R30" s="157"/>
+      <c r="S30" s="157"/>
     </row>
     <row r="31" spans="2:19" ht="31.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="I31" s="57"/>
       <c r="P31" s="57"/>
     </row>
     <row r="32" spans="2:19" ht="31.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="I32" s="57"/>
       <c r="P32" s="57"/>
     </row>
     <row r="33" spans="9:16" ht="31.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="I33" s="57"/>
       <c r="P33" s="57"/>
     </row>
     <row r="34" spans="9:16" ht="31.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="I34" s="57"/>
       <c r="P34" s="57"/>
     </row>
     <row r="35" spans="9:16" ht="31.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="I35" s="57"/>
       <c r="P35" s="57"/>
     </row>
     <row r="36" spans="9:16" ht="31.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="I36" s="57"/>
     </row>
     <row r="37" spans="9:16" ht="31.5" customHeight="1" x14ac:dyDescent="0.45">