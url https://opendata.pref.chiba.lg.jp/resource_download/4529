--- v0 (2026-03-07)
+++ v1 (2026-06-06)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2EB6852-55DD-4188-A55C-51E981ECC35B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9744496E-5820-4EE9-B90B-6BEE456F5FE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3EDBE9B3-C45D-47EB-B1E2-24C546E6279C}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3EDBE9B3-C45D-47EB-B1E2-24C546E6279C}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ｐ46" sheetId="1" r:id="rId1"/>
+    <sheet name="Ｐ46" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_xlnm.Criteria">#REF!</definedName>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="_xlnm.Extract">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ46'!$C$1:$P$29</definedName>
     <definedName name="検算用印刷">#REF!</definedName>
     <definedName name="統計様式1_3出力">#REF!</definedName>
     <definedName name="普及表印刷">#REF!</definedName>
     <definedName name="普及表出力">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -143,57 +143,50 @@
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">
 ﾎﾟﾘｴﾁ
 ﾚﾝ管
 ※３　（④）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">
 ｽﾃﾝﾚｽ管
 ※４（⑤）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>その他
 (不詳)</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
-    <t xml:space="preserve">
-[...5 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">
 耐震適合率
 　</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（②＋③＋④＋⑤）/①</t>
     </r>
     <rPh sb="1" eb="3">
       <t>タイシン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>テキゴウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>リツ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
@@ -411,51 +404,70 @@
     <rPh sb="9" eb="12">
       <t>コウミツド</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ネツ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ユウ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>チャク</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ツギ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>※４　下段の数値は耐震継手を有するもので内数</t>
     <rPh sb="9" eb="11">
       <t>タイシン</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
-    <t>※５　下段の数値は経年管（布設後20年以上経過した管）の布設延長で内数</t>
+    <t xml:space="preserve">
+計
+〈法定耐用年数超過管〉
+※５</t>
+    <rPh sb="3" eb="9">
+      <t>ホウテイタイヨウネンスウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>チョウカ</t>
+    </rPh>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>※５　下段の数値は法定耐用年数超過管（布設後40年以上経過した管）の布設延長で内数</t>
+    <rPh sb="9" eb="15">
+      <t>ホウテイタイヨウネンスウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>チョウカ</t>
+    </rPh>
     <phoneticPr fontId="7"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="0.0%"/>
     <numFmt numFmtId="177" formatCode="\(#,##0\);\(\(#,##0\)\)"/>
     <numFmt numFmtId="178" formatCode="&quot;〈&quot;#,##0&quot;〉&quot;;\(&quot;〈&quot;#,##0&quot;〉&quot;\)"/>
     <numFmt numFmtId="179" formatCode="\(#,##0\);\(\-#,##0\)"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
@@ -772,51 +784,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
@@ -846,101 +858,102 @@
     <xf numFmtId="38" fontId="2" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="38" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="0" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="パーセント" xfId="2" builtinId="5"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -1240,58 +1253,58 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDFBFD40-0521-4FAF-A562-375BDDD337A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC3EF566-855A-48AE-AAF6-A60F6D1C2D04}">
   <sheetPr>
     <tabColor rgb="FFFFFF99"/>
   </sheetPr>
-  <dimension ref="A1:S28"/>
+  <dimension ref="A1:T28"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="T17" sqref="T17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.33203125" customWidth="1"/>
     <col min="2" max="2" width="4.109375" customWidth="1"/>
     <col min="3" max="3" width="6.6640625" customWidth="1"/>
     <col min="4" max="4" width="12.109375" customWidth="1"/>
     <col min="5" max="5" width="6.109375" customWidth="1"/>
     <col min="6" max="6" width="7.109375" customWidth="1"/>
     <col min="7" max="7" width="7.21875" customWidth="1"/>
     <col min="8" max="9" width="6.109375" customWidth="1"/>
     <col min="10" max="10" width="6.21875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.109375" customWidth="1"/>
     <col min="12" max="12" width="7.109375" customWidth="1"/>
     <col min="13" max="14" width="6.109375" customWidth="1"/>
     <col min="15" max="15" width="8" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.21875" customWidth="1"/>
     <col min="18" max="18" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="11.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
@@ -1329,808 +1342,821 @@
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
     </row>
     <row r="3" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="5"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
     </row>
     <row r="4" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="41" t="s">
+      <c r="C4" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="47" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="35" t="s">
+      <c r="F4" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="35" t="s">
+      <c r="G4" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="35" t="s">
+      <c r="H4" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="35" t="s">
+      <c r="I4" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="35" t="s">
+      <c r="J4" s="43" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="L4" s="35" t="s">
+      <c r="L4" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="35" t="s">
+      <c r="M4" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="N4" s="35" t="s">
+      <c r="N4" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="O4" s="37" t="s">
+      <c r="O4" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="P4" s="37" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="48"/>
-      <c r="D5" s="36"/>
-[...11 lines deleted...]
-      <c r="P5" s="40"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="44"/>
+      <c r="I5" s="44"/>
+      <c r="J5" s="44"/>
+      <c r="K5" s="44"/>
+      <c r="L5" s="44"/>
+      <c r="M5" s="44"/>
+      <c r="N5" s="44"/>
+      <c r="O5" s="36"/>
+      <c r="P5" s="38"/>
     </row>
     <row r="6" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="48"/>
-      <c r="D6" s="36"/>
-[...11 lines deleted...]
-      <c r="P6" s="40"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="36"/>
+      <c r="P6" s="38"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="48"/>
-      <c r="D7" s="36"/>
+      <c r="D7" s="44"/>
       <c r="E7" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="F7" s="6" t="s">
+      <c r="G7" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="K7" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="N7" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="O7" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="G7" s="6" t="s">
-[...23 lines deleted...]
-      <c r="O7" s="8" t="s">
+      <c r="P7" s="9" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
-      <c r="C8" s="41" t="s">
+      <c r="C8" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="D8" s="43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="10">
         <v>0</v>
       </c>
       <c r="F8" s="10">
-        <v>78983</v>
+        <v>78993</v>
       </c>
       <c r="G8" s="10">
         <v>6725</v>
       </c>
       <c r="H8" s="10">
         <v>0</v>
       </c>
       <c r="I8" s="11">
         <v>0</v>
       </c>
       <c r="J8" s="10">
         <v>0</v>
       </c>
       <c r="K8" s="10">
         <v>0</v>
       </c>
       <c r="L8" s="10">
         <v>0</v>
       </c>
       <c r="M8" s="10">
         <v>45</v>
       </c>
       <c r="N8" s="10">
         <v>0</v>
       </c>
       <c r="O8" s="12">
-        <v>85753</v>
+        <v>85763</v>
       </c>
       <c r="P8" s="13">
-        <v>0.78286473942602586</v>
+        <v>0.81122395438592398</v>
       </c>
     </row>
     <row r="9" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
-      <c r="C9" s="42"/>
-      <c r="D9" s="44"/>
+      <c r="C9" s="40"/>
+      <c r="D9" s="42"/>
       <c r="E9" s="14"/>
       <c r="F9" s="15">
-        <v>60363</v>
+        <v>62803</v>
       </c>
       <c r="G9" s="15">
         <v>6725</v>
       </c>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="15">
         <v>0</v>
       </c>
       <c r="M9" s="15">
         <v>45</v>
       </c>
       <c r="N9" s="14"/>
       <c r="O9" s="16">
-        <v>81332</v>
+        <v>51052</v>
       </c>
       <c r="P9" s="17"/>
     </row>
     <row r="10" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="D10" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="18">
-        <v>101136</v>
+        <v>106005</v>
       </c>
       <c r="G10" s="11">
         <v>13720</v>
       </c>
       <c r="H10" s="11">
         <v>0</v>
       </c>
       <c r="I10" s="11">
         <v>0</v>
       </c>
       <c r="J10" s="11">
         <v>0</v>
       </c>
       <c r="K10" s="11">
         <v>0</v>
       </c>
       <c r="L10" s="11">
         <v>0</v>
       </c>
       <c r="M10" s="11">
         <v>446</v>
       </c>
       <c r="N10" s="11">
         <v>0</v>
       </c>
       <c r="O10" s="19">
-        <v>115302</v>
+        <v>120171</v>
       </c>
       <c r="P10" s="20">
-        <v>0.91671436748712076</v>
+        <v>0.92008887335546841</v>
       </c>
     </row>
     <row r="11" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
-      <c r="C11" s="42"/>
-      <c r="D11" s="44"/>
+      <c r="C11" s="40"/>
+      <c r="D11" s="42"/>
       <c r="E11" s="14"/>
       <c r="F11" s="15">
-        <v>91533</v>
+        <v>96402</v>
       </c>
       <c r="G11" s="15">
         <v>13720</v>
       </c>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="15">
         <v>0</v>
       </c>
       <c r="M11" s="15">
         <v>446</v>
       </c>
       <c r="N11" s="14"/>
       <c r="O11" s="16">
-        <v>106332</v>
+        <v>95333</v>
       </c>
       <c r="P11" s="21"/>
     </row>
     <row r="12" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="46" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E12" s="11">
         <v>0</v>
       </c>
       <c r="F12" s="18">
         <v>32441</v>
       </c>
       <c r="G12" s="11">
         <v>252</v>
       </c>
       <c r="H12" s="11">
         <v>0</v>
       </c>
       <c r="I12" s="11">
         <v>0</v>
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="11">
         <v>0</v>
       </c>
       <c r="L12" s="11">
         <v>0</v>
       </c>
       <c r="M12" s="11">
         <v>0</v>
       </c>
       <c r="N12" s="11">
         <v>0</v>
       </c>
       <c r="O12" s="19">
         <v>32693</v>
       </c>
       <c r="P12" s="22">
-        <v>0.69605114244639521</v>
+        <v>0.59232863304071204</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
-      <c r="C13" s="42"/>
-      <c r="D13" s="44"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="42"/>
       <c r="E13" s="14"/>
       <c r="F13" s="15">
-        <v>22504</v>
+        <v>19113</v>
       </c>
       <c r="G13" s="15">
         <v>252</v>
       </c>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="15">
         <v>0</v>
       </c>
       <c r="M13" s="15">
         <v>0</v>
       </c>
       <c r="N13" s="14"/>
       <c r="O13" s="16">
-        <v>19958</v>
+        <v>18004</v>
       </c>
       <c r="P13" s="17"/>
     </row>
     <row r="14" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="D14" s="46" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="18">
         <v>62903</v>
       </c>
       <c r="G14" s="11">
         <v>3617</v>
       </c>
       <c r="H14" s="11">
         <v>0</v>
       </c>
       <c r="I14" s="11">
         <v>0</v>
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="11">
         <v>0</v>
       </c>
       <c r="L14" s="11">
         <v>0</v>
       </c>
       <c r="M14" s="11">
         <v>318</v>
       </c>
       <c r="N14" s="11">
         <v>0</v>
       </c>
       <c r="O14" s="19">
         <v>66838</v>
       </c>
       <c r="P14" s="20">
         <v>0.77312307370058952</v>
       </c>
     </row>
     <row r="15" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
-      <c r="C15" s="42"/>
-      <c r="D15" s="44"/>
+      <c r="C15" s="40"/>
+      <c r="D15" s="42"/>
       <c r="E15" s="14"/>
       <c r="F15" s="15">
         <v>47739</v>
       </c>
       <c r="G15" s="15">
         <v>3617</v>
       </c>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="15">
         <v>0</v>
       </c>
       <c r="M15" s="15">
         <v>318</v>
       </c>
       <c r="N15" s="14"/>
       <c r="O15" s="16">
-        <v>64436</v>
+        <v>234</v>
       </c>
       <c r="P15" s="21"/>
     </row>
     <row r="16" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16" s="46" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
       <c r="F16" s="18">
         <v>152500</v>
       </c>
       <c r="G16" s="11">
         <v>23127</v>
       </c>
       <c r="H16" s="11">
         <v>0</v>
       </c>
       <c r="I16" s="11">
         <v>0</v>
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="11">
         <v>0</v>
       </c>
       <c r="L16" s="11">
         <v>0</v>
       </c>
       <c r="M16" s="11">
         <v>82</v>
       </c>
       <c r="N16" s="11">
         <v>0</v>
       </c>
       <c r="O16" s="19">
         <v>175709</v>
       </c>
       <c r="P16" s="22">
         <v>0.94981475052501574</v>
       </c>
     </row>
-    <row r="17" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:20" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
-      <c r="C17" s="42"/>
-      <c r="D17" s="44"/>
+      <c r="C17" s="40"/>
+      <c r="D17" s="42"/>
       <c r="E17" s="14"/>
       <c r="F17" s="15">
         <v>143682</v>
       </c>
       <c r="G17" s="15">
         <v>23127</v>
       </c>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="15">
         <v>0</v>
       </c>
       <c r="M17" s="15">
         <v>82</v>
       </c>
       <c r="N17" s="14"/>
       <c r="O17" s="16">
-        <v>173450</v>
+        <v>0</v>
       </c>
       <c r="P17" s="17"/>
     </row>
-    <row r="18" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:20" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
       <c r="C18" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" s="46" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E18" s="11">
         <v>0</v>
       </c>
       <c r="F18" s="18">
         <v>72668</v>
       </c>
       <c r="G18" s="11">
         <v>16917</v>
       </c>
       <c r="H18" s="11">
         <v>0</v>
       </c>
       <c r="I18" s="11">
         <v>0</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="11">
         <v>0</v>
       </c>
       <c r="L18" s="11">
         <v>0</v>
       </c>
       <c r="M18" s="11">
         <v>59</v>
       </c>
       <c r="N18" s="11">
         <v>0</v>
       </c>
       <c r="O18" s="19">
         <v>89644</v>
       </c>
       <c r="P18" s="20">
         <v>0.45929454285841775</v>
       </c>
-    </row>
-    <row r="19" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="R18" s="52"/>
+      <c r="S18" s="52"/>
+      <c r="T18" s="52"/>
+    </row>
+    <row r="19" spans="1:20" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="1"/>
       <c r="B19" s="1"/>
       <c r="C19" s="49"/>
       <c r="D19" s="50"/>
       <c r="E19" s="14"/>
       <c r="F19" s="15">
         <v>24197</v>
       </c>
       <c r="G19" s="15">
         <v>16917</v>
       </c>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="14"/>
       <c r="L19" s="15">
         <v>0</v>
       </c>
       <c r="M19" s="15">
         <v>59</v>
       </c>
       <c r="N19" s="14"/>
       <c r="O19" s="16">
-        <v>81850</v>
+        <v>46568</v>
       </c>
       <c r="P19" s="23"/>
-    </row>
-    <row r="20" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="R19" s="52"/>
+      <c r="S19" s="52"/>
+      <c r="T19" s="52"/>
+    </row>
+    <row r="20" spans="1:20" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
-      <c r="C20" s="41" t="s">
-        <v>31</v>
+      <c r="C20" s="39" t="s">
+        <v>30</v>
       </c>
       <c r="D20" s="47"/>
       <c r="E20" s="10">
         <v>0</v>
       </c>
       <c r="F20" s="10">
-        <v>500631</v>
+        <v>505510</v>
       </c>
       <c r="G20" s="10">
         <v>64358</v>
       </c>
       <c r="H20" s="10">
         <v>0</v>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="10">
         <v>0</v>
       </c>
       <c r="K20" s="10">
         <v>0</v>
       </c>
       <c r="L20" s="10">
         <v>0</v>
       </c>
       <c r="M20" s="10">
         <v>950</v>
       </c>
       <c r="N20" s="10">
         <v>0</v>
       </c>
       <c r="O20" s="12">
-        <v>565939</v>
+        <v>570818</v>
       </c>
       <c r="P20" s="20">
-        <v>0.80454960693643662</v>
+        <v>0.80453664740775521</v>
       </c>
       <c r="R20" s="33"/>
       <c r="S20" s="34"/>
-    </row>
-    <row r="21" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T20" s="52"/>
+    </row>
+    <row r="21" spans="1:20" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="49"/>
       <c r="D21" s="51"/>
       <c r="E21" s="24"/>
       <c r="F21" s="25">
-        <v>390018</v>
+        <v>393936</v>
       </c>
       <c r="G21" s="25">
         <v>64358</v>
       </c>
       <c r="H21" s="24"/>
       <c r="I21" s="24"/>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
       <c r="L21" s="25">
         <v>0</v>
       </c>
       <c r="M21" s="26">
         <v>950</v>
       </c>
       <c r="N21" s="24"/>
       <c r="O21" s="27">
-        <v>527358</v>
+        <v>211191</v>
       </c>
       <c r="P21" s="23"/>
-    </row>
-    <row r="22" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="R21" s="52"/>
+      <c r="S21" s="52"/>
+      <c r="T21" s="52"/>
+    </row>
+    <row r="22" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="29"/>
       <c r="F22" s="30"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="29"/>
       <c r="L22" s="29"/>
       <c r="M22" s="29"/>
       <c r="N22" s="29"/>
       <c r="O22" s="30"/>
       <c r="P22" s="30"/>
-    </row>
-    <row r="23" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="R22" s="52"/>
+      <c r="S22" s="52"/>
+      <c r="T22" s="52"/>
+    </row>
+    <row r="23" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="31" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
     </row>
-    <row r="24" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="E24" s="32" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
     </row>
-    <row r="25" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="E25" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
     </row>
-    <row r="26" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:20" x14ac:dyDescent="0.2">
       <c r="E26" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F26" s="1"/>
+    </row>
+    <row r="27" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="E27" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="F26" s="1"/>
-[...4 lines deleted...]
-      </c>
       <c r="F27" s="1"/>
     </row>
-    <row r="28" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:20" x14ac:dyDescent="0.2">
       <c r="E28" s="1" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="27">
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="C20:D21"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
+    <mergeCell ref="O4:O6"/>
+    <mergeCell ref="P4:P6"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="I4:I6"/>
     <mergeCell ref="J4:J6"/>
     <mergeCell ref="K4:K6"/>
+    <mergeCell ref="L4:L6"/>
+    <mergeCell ref="M4:M6"/>
+    <mergeCell ref="N4:N6"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:E6"/>
     <mergeCell ref="F4:F6"/>
     <mergeCell ref="G4:G6"/>
     <mergeCell ref="H4:H6"/>
-    <mergeCell ref="O4:O6"/>
-[...5 lines deleted...]
-    <mergeCell ref="N4:N6"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.43307086614173229" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" firstPageNumber="38" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C- 46 -</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="16" max="24" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>