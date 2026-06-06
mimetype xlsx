--- v0 (2026-03-07)
+++ v1 (2026-06-06)
@@ -1,865 +1,829 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D13E0A79-13CA-42FE-AEAB-E55218AAB961}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C1EE0CA3-713B-4AEB-A77C-1C18AD4A527E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0B44FAF9-81CF-489B-9978-415F6767BB4D}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0B44FAF9-81CF-489B-9978-415F6767BB4D}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ｐ48～53" sheetId="1" r:id="rId1"/>
+    <sheet name="Ｐ48～53" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_xlnm.Extract" localSheetId="0">'Ｐ48～53'!#REF!</definedName>
     <definedName name="_xlnm.Extract">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ48～53'!$C$4:$Z$124</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ48～53'!$C$4:$AA$124</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Ｐ48～53'!$4:$12</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="627" uniqueCount="343">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="629" uniqueCount="358">
   <si>
     <t>上水道事業(その１)</t>
   </si>
   <si>
     <t>地　区</t>
     <rPh sb="0" eb="1">
       <t>チ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ク</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>整理
 番号</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>事業主体名</t>
   </si>
   <si>
     <t>創設
 認可
 年月</t>
     <rPh sb="3" eb="5">
       <t>ニンカ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ネンゲツ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>基　　本　　計　　画　※1</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>給水区域内
 現在人口
 ※２</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>現　    在
 給水人口
 ※２</t>
     <rPh sb="8" eb="10">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ジンコウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">給　 水
 普及率 </t>
     <rPh sb="5" eb="7">
       <t>フキュウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>リツ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>職員数
 ※３</t>
     <rPh sb="0" eb="3">
       <t>ショクインスウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>水道料金
 ※４</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>供　給
 単　価
 ※５</t>
     <rPh sb="0" eb="1">
       <t>トモ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>キュウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>タン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>アタイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>給  水
 原　価
 ※５</t>
     <rPh sb="5" eb="6">
       <t>ハラ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>アタイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>水　源　の　種　別</t>
   </si>
   <si>
     <t>浄水処理方法</t>
   </si>
   <si>
     <t>認　 可
 年月日</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>事業名</t>
     <rPh sb="0" eb="2">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>給水人口</t>
   </si>
   <si>
     <t>一人一
 日最大
 給水量</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>一日最大
 給 水 量</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>目標
 年度</t>
     <rPh sb="0" eb="2">
       <t>モクヒョウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>工  期
 （年度）</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>①</t>
   </si>
   <si>
     <t>②</t>
   </si>
   <si>
     <t xml:space="preserve"> ②/①</t>
   </si>
   <si>
     <t xml:space="preserve"> 10 m3</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve"> 20 m3</t>
   </si>
   <si>
     <t>高度処理等</t>
   </si>
   <si>
     <t>人</t>
   </si>
   <si>
     <t>㍑</t>
   </si>
   <si>
     <t>㎥</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>％</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>円</t>
   </si>
   <si>
     <t xml:space="preserve"> 円/㎥</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>京葉地域</t>
     <rPh sb="0" eb="2">
       <t>ケイヨウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>チイキ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12- 001</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>千葉県</t>
   </si>
   <si>
     <t xml:space="preserve"> S</t>
   </si>
   <si>
     <t xml:space="preserve"> H</t>
   </si>
   <si>
     <t>創設変更
 届出</t>
     <rPh sb="0" eb="2">
       <t>ソウセツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>トドケデ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R7</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H29～R3</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>表流水（利根川水系利根川・江戸川、養老川水系養老川）</t>
     <rPh sb="9" eb="12">
       <t>トネガワ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...19 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>9. 3</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>28.3.30</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>※６</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>地下水、受水</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>活炭、ｵｿﾞﾝ</t>
   </si>
   <si>
     <t>12- 002</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>千葉市</t>
   </si>
   <si>
     <t xml:space="preserve"> H</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>３拡</t>
     <rPh sb="1" eb="2">
       <t>カク</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H27</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H15～H26</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>消、マ濾</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>36. 3</t>
   </si>
   <si>
     <t>15.4.11</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12- 003</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>市原市</t>
   </si>
   <si>
     <t>１拡
 変更</t>
     <rPh sb="1" eb="2">
       <t>カク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヘンコウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R8</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H24～R7</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>表流水（養老川水系養老川）</t>
-    <phoneticPr fontId="4"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>50. 3</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>25.2.1</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>地下水</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>活炭、ｵｿﾞﾝ</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12- 004</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>松戸市</t>
   </si>
   <si>
     <t>５拡</t>
     <rPh sb="1" eb="2">
       <t>カク</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H24</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>S58～H21</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>地下水、受水</t>
     <rPh sb="0" eb="3">
       <t>チカスイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>34.10</t>
   </si>
   <si>
     <t>57.5.26</t>
   </si>
   <si>
     <t>12- 006</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>習志野市</t>
   </si>
   <si>
     <t>５拡
 変更</t>
     <rPh sb="1" eb="2">
       <t>カク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヘンコウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>S55</t>
-    <phoneticPr fontId="4"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>24. 4</t>
   </si>
   <si>
     <t>18.3.31</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　小　　　計</t>
     <rPh sb="1" eb="2">
       <t>ショウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>－</t>
   </si>
   <si>
     <t>－</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>東葛地域</t>
     <rPh sb="0" eb="1">
       <t>ヒガシ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>カズラ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>チイキ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-010</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>野田市</t>
   </si>
   <si>
     <t>事業統合
 変更</t>
     <rPh sb="0" eb="2">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>トウゴウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヘンコウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H22</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H9～H14</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>表流水（利根川水系江戸川）</t>
-    <phoneticPr fontId="4"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>47. 3</t>
   </si>
   <si>
     <t>15.6.6</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>活炭</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-011</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>柏　市</t>
   </si>
   <si>
     <t xml:space="preserve"> R</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>６拡
 ２次変更</t>
     <rPh sb="4" eb="5">
       <t>ジ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R11</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H14～H22</t>
   </si>
   <si>
     <t>29. 5</t>
   </si>
   <si>
     <t>2.3.26</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-012</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>流山市</t>
   </si>
   <si>
     <t>８拡</t>
     <rPh sb="1" eb="2">
       <t>カク</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R12</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R2～R12</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>37. 1</t>
   </si>
   <si>
     <t>4.2.28</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-013</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>八千代市</t>
   </si>
   <si>
     <t>３拡
 変更</t>
     <rPh sb="1" eb="2">
       <t>カク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヘンコウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R21</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R5～R21</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>40. 3</t>
   </si>
   <si>
     <t>2.3.30</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-014</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>我孫子市</t>
   </si>
   <si>
     <t>４拡</t>
     <rPh sb="1" eb="2">
       <t>カク</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H11</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H2～H11</t>
-    <phoneticPr fontId="4"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>41. 3</t>
   </si>
   <si>
     <t>2.4.4</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>君津地域</t>
     <rPh sb="0" eb="2">
       <t>キミツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>チイキ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-028</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>かずさ水道
 広域連合企業団</t>
     <rPh sb="3" eb="5">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コウイキ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>レンゴウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>キギョウ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ダン</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>創設</t>
     <rPh sb="0" eb="2">
       <t>ソウセツ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R10</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R元～R10</t>
     <rPh sb="1" eb="2">
       <t>ガン</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>31. 3</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>31.3.28</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>※７</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>※１　基本計画は、認可変更における軽微な変更内容（水道法第10条1項）も含む</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>※２　給水区域内現在人口及び現在給水人口の上段（）数値は、茨城県の給水人口を内数で記したものである</t>
     <rPh sb="3" eb="5">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>クイキナイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ゲンザイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ジンコウ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>オヨ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ゲンザイ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ジンコウ</t>
     </rPh>
     <rPh sb="38" eb="39">
       <t>ウチ</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>スウ</t>
     </rPh>
     <rPh sb="41" eb="42">
       <t>シル</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>※３　下段（）数値は技術職員数で内数</t>
     <rPh sb="3" eb="5">
       <t>ゲダン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>スウチ</t>
     </rPh>
     <rPh sb="10" eb="14">
       <t>ギジュツショクイン</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>スウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ウチスウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>※４　水道料金は、メータ使用料金及び消費税を含む（口径13mmにおける1ヶ月10m3及び20m3を使用した場合）</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>※5　供給単価及び給水原価は、地方公営企業決算状況調査表より算出（給水原価は長期前受金戻入を控除）</t>
     <rPh sb="3" eb="5">
       <t>キョウキュウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>タンカ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>オヨ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ゲンカ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>チホウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>コウエイ</t>
     </rPh>
     <rPh sb="19" eb="21">
@@ -882,55 +846,55 @@
     </rPh>
     <rPh sb="33" eb="35">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>ゲンカ</t>
     </rPh>
     <rPh sb="38" eb="40">
       <t>チョウキ</t>
     </rPh>
     <rPh sb="40" eb="42">
       <t>マエウ</t>
     </rPh>
     <rPh sb="42" eb="43">
       <t>キン</t>
     </rPh>
     <rPh sb="43" eb="44">
       <t>モド</t>
     </rPh>
     <rPh sb="44" eb="45">
       <t>ハイ</t>
     </rPh>
     <rPh sb="46" eb="48">
       <t>コウジョ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>※６　千葉県の基本計画一日最大給水量は分水を含む</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>※７　かずさ水道広域連合企業団の水道料金は区域によって異なり、本表は木更津市域の料金を記載した</t>
     <rPh sb="6" eb="8">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>コウイキ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>レンゴウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>キギョウ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ダン</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>リョウキン</t>
     </rPh>
     <rPh sb="21" eb="23">
@@ -938,909 +902,872 @@
     </rPh>
     <rPh sb="27" eb="28">
       <t>コト</t>
     </rPh>
     <rPh sb="31" eb="32">
       <t>ホン</t>
     </rPh>
     <rPh sb="32" eb="33">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="34" eb="37">
       <t>キサラヅ</t>
     </rPh>
     <rPh sb="37" eb="38">
       <t>シ</t>
     </rPh>
     <rPh sb="38" eb="39">
       <t>イキ</t>
     </rPh>
     <rPh sb="40" eb="42">
       <t>リョウキン</t>
     </rPh>
     <rPh sb="43" eb="45">
       <t>キサイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>印旛地域</t>
   </si>
   <si>
     <t>12-031</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>成田市</t>
   </si>
   <si>
     <t>H26</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H17～H26</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve"> 7. 2</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>17.3.29</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-033</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>佐倉市</t>
   </si>
   <si>
     <t>７拡
 変更</t>
     <rPh sb="1" eb="2">
       <t>カク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヘンコウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>S62～H11</t>
   </si>
   <si>
     <t>31. 7</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>62.5.21</t>
   </si>
   <si>
     <t>12-034</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>四街道市</t>
   </si>
   <si>
     <t>６拡</t>
     <rPh sb="1" eb="2">
       <t>カク</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H 7</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>S62～H 7</t>
   </si>
   <si>
     <t>34.12</t>
   </si>
   <si>
     <t>12-035</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>酒々井町</t>
   </si>
   <si>
     <t>２拡</t>
     <rPh sb="1" eb="2">
       <t>カク</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H10</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H元～H 5</t>
   </si>
   <si>
     <t>42. 3</t>
   </si>
   <si>
     <t>63.3.31</t>
   </si>
   <si>
     <t>12-036</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>八街市</t>
   </si>
   <si>
     <t>H</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>４拡
 変更</t>
     <rPh sb="1" eb="2">
       <t>カク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヘンコウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R9</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>S61～H 6</t>
   </si>
   <si>
     <t>32. 4</t>
   </si>
   <si>
     <t>31.2.18</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-037</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>富里市</t>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>１拡</t>
     <rPh sb="1" eb="2">
       <t>カク</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>S57～H27</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>48. 3</t>
   </si>
   <si>
     <t>57.3.24</t>
   </si>
   <si>
     <t>12-038</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>印西市</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>創設
 変更</t>
     <rPh sb="0" eb="2">
       <t>ソウセツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヘンコウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R5</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H27～R5</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>消</t>
   </si>
   <si>
     <t>52. 3</t>
   </si>
   <si>
     <t>27.1.19</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　</t>
   </si>
   <si>
     <t>12-039</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>長門川
 　　水道企業団</t>
     <rPh sb="0" eb="2">
       <t>ナガト</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ガワ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>３拡
 ２次変更</t>
     <rPh sb="1" eb="2">
       <t>カク</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ジ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヘンコウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>表流水（利根川水系長門川）</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>急</t>
   </si>
   <si>
     <t>35. 7</t>
   </si>
   <si>
     <t>3.1.19</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-040</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>白井市</t>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>１拡
 ２次変更</t>
     <rPh sb="1" eb="2">
       <t>カク</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H28～R7</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>受水</t>
-    <phoneticPr fontId="4"/>
-[...2 lines deleted...]
-    <t>(浄水受水)</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>59. 3</t>
   </si>
   <si>
     <t>28.3.9</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>香取地域</t>
     <rPh sb="0" eb="2">
       <t>カトリ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>チイキ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-050</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>香取市（佐原地区）</t>
     <rPh sb="0" eb="1">
       <t>カ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ト</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>サワラ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>チク</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H31～R9</t>
-    <phoneticPr fontId="4"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>27. 2</t>
   </si>
   <si>
     <t>31.3.15</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>活炭</t>
   </si>
   <si>
     <t>12-052</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>香取市（小見川・
 　　　山田地区）</t>
     <rPh sb="0" eb="1">
       <t>カ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ト</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>オミガワ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ヤマダ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>チク</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H30～R7</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>表流水(利根川水系利根川･清水川）</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>54. 4</t>
   </si>
   <si>
     <t>30.3.5</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-053</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>多古町</t>
   </si>
   <si>
     <t>H13</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H 5～H12</t>
   </si>
   <si>
     <t>57. 4</t>
   </si>
   <si>
     <t>5.3.29</t>
   </si>
   <si>
     <t>12-054</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>神崎町</t>
   </si>
   <si>
     <t>H 4～H10</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>表流水（利根川水系利根川）</t>
-    <phoneticPr fontId="4"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve"> 4.10</t>
   </si>
   <si>
     <t>4.10.1</t>
   </si>
   <si>
     <t>東総地域</t>
     <rPh sb="0" eb="1">
       <t>ヒガシ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ソウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>チイキ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-060</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>銚子市</t>
   </si>
   <si>
     <t>６拡
 変更</t>
     <rPh sb="1" eb="2">
       <t>カク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヘンコウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H12～H25</t>
   </si>
   <si>
     <t>表流水(利根川水系黒部川･高田川支流）</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>急、中塩</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12. 3</t>
   </si>
   <si>
     <t>12.3.28</t>
   </si>
   <si>
     <t>12-061</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>東庄町(第１)</t>
   </si>
   <si>
     <t>H 2</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>S54～S57</t>
   </si>
   <si>
-    <t>（浄水受水）</t>
-[...1 lines deleted...]
-  <si>
     <t>46. 3</t>
   </si>
   <si>
     <t>54.3.31</t>
   </si>
   <si>
     <t>12-066</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>東庄町(第２)</t>
   </si>
   <si>
     <t>H 4</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>S58～S62</t>
   </si>
   <si>
     <t>58. 3</t>
   </si>
   <si>
     <t>58.3.31</t>
   </si>
   <si>
     <t>12-062</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>旭　市　</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>合併
 創設</t>
     <rPh sb="0" eb="2">
       <t>ガッペイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ソウセツ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>17. 7</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>17.7.1</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>九十九里地域</t>
     <rPh sb="0" eb="4">
       <t>クジュウクリ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チイキ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-070</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>八匝水道企業団</t>
     <rPh sb="0" eb="2">
       <t>ハッソウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>S49～S60</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>49. 3</t>
   </si>
   <si>
     <t>49.3.30</t>
   </si>
   <si>
     <t>12-071</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>山武郡市広域
 　　　水道企業団</t>
     <rPh sb="0" eb="2">
       <t>サンブ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>グンシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コウイキ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>スイドウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>S49～S54</t>
   </si>
   <si>
     <t>49. 7</t>
   </si>
   <si>
     <t>49.7.22</t>
   </si>
   <si>
     <t>12-072</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>長生郡市広域
 　　市町村圏組合</t>
     <rPh sb="0" eb="2">
       <t>チョウセイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>グンシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コウイキ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>シチョウソン</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H14</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H 4～H13</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-073</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>山武市</t>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>拡張</t>
     <rPh sb="0" eb="2">
       <t>カクチョウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R3～R6</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>地下水</t>
     <rPh sb="0" eb="3">
       <t>チカスイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...6 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>10. 3</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>3.3.18</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>南房総地域</t>
     <rPh sb="0" eb="3">
       <t>ミナミボウソウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>チイキ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-080</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>勝浦市</t>
   </si>
   <si>
     <t>H12</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>表流水（夷隅川水系夷隅川）</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>10. 4</t>
   </si>
   <si>
     <t>31.3.8</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-082</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>大多喜町</t>
   </si>
   <si>
     <t>H31</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>表流水(養老川水系養老川）</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>30. 8</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>29.3.21</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-083</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>いすみ市　</t>
     <rPh sb="3" eb="4">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H18</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H17</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>表流水（夷隅川水系大野川・上山田川・奥山田川・海老川）</t>
     <rPh sb="13" eb="14">
       <t>ウエ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ヤマダ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>カワ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>オク</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ヤマダ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>カワ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>エビ</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>カワ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>18. 3</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>17.12.5</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-084</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>御宿町</t>
   </si>
   <si>
     <t>３拡</t>
     <rPh sb="1" eb="2">
       <t>カクダイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H 7～H12</t>
   </si>
   <si>
     <t>表流水（夷隅川水系上落合川）</t>
-    <phoneticPr fontId="4"/>
-[...15 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>48. 3</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>7.3.30</t>
   </si>
   <si>
     <t>活炭</t>
     <rPh sb="0" eb="1">
       <t>カツ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>スミ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-092</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>鴨川市</t>
   </si>
   <si>
     <t>H39</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H30～H39</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>表流水（洲貝川水系洲貝川、二タ間川水系袋倉川、待崎川水系待崎川・待崎川水系保台ダム、大風沢川水系第一奥谷ダム、大風沢川水系第二奥谷ダム、大風沢川水系大風沢川・二タ間川水系坂本ダム</t>
     <rPh sb="37" eb="38">
       <t>ホ</t>
     </rPh>
     <rPh sb="38" eb="39">
       <t>ダイ</t>
     </rPh>
     <rPh sb="42" eb="43">
       <t>オオ</t>
     </rPh>
     <rPh sb="43" eb="44">
       <t>フウ</t>
     </rPh>
     <rPh sb="44" eb="45">
       <t>サワ</t>
     </rPh>
     <rPh sb="45" eb="46">
       <t>カワ</t>
     </rPh>
     <rPh sb="46" eb="48">
       <t>スイケイ</t>
     </rPh>
     <rPh sb="48" eb="50">
@@ -1857,242 +1784,588 @@
     </rPh>
     <rPh sb="57" eb="58">
       <t>サワ</t>
     </rPh>
     <rPh sb="58" eb="59">
       <t>カワ</t>
     </rPh>
     <rPh sb="59" eb="61">
       <t>スイケイ</t>
     </rPh>
     <rPh sb="61" eb="63">
       <t>ダイニ</t>
     </rPh>
     <rPh sb="63" eb="65">
       <t>オクタニ</t>
     </rPh>
     <rPh sb="71" eb="72">
       <t>カワ</t>
     </rPh>
     <rPh sb="77" eb="78">
       <t>カワ</t>
     </rPh>
     <rPh sb="85" eb="87">
       <t>サカモト</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>17. 2</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>31.3.22</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>湧水、受水</t>
     <rPh sb="0" eb="1">
       <t>ワ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ミズ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-093</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>南房総市　</t>
     <rPh sb="0" eb="1">
       <t>ミナミ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ボウソウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H27～R7</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>表流水（三原川水系三原川、長尾川水系長尾川・馬喰川、平久里川水系大谷川）</t>
     <rPh sb="4" eb="6">
       <t>ミハラ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>カワ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>スイケイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ミハラ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>カワ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ナガオ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>カワ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>スイケイ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ナガオ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>カワ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>ウマ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ク</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>カワ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>28.3.10</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-094</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>鋸南町</t>
   </si>
   <si>
     <t>４拡
 ３次変更</t>
     <rPh sb="1" eb="2">
       <t>カク</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ジ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヘンコウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H30</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>表流水(元名川水系元名川、小磯川水系小磯川）</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>34. 3</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>30.9.18</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-097</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>三芳水道企業団</t>
     <rPh sb="0" eb="2">
       <t>ミヨシ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>H16～H26</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>表流水（平久里川水系増間川、汐入川水系作名川、巴川水系金丸川、蟹田川水系蟹田川)</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>17.2.25</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>合            計</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>急、前塩、中塩、後塩、
+苛性、酸、多濾、消</t>
+    <rPh sb="0" eb="1">
+      <t>キュウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>マエ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ナカシオ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>アト</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>カセイ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>サン</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>ロ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>消、急、前塩、中塩、
+後塩、苛性、酸、マ濾</t>
+    <rPh sb="4" eb="6">
+      <t>マエシオ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ナカシオ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>アトシオ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>カセイ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>サン</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ロ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>前塩、マ濾</t>
+    <rPh sb="0" eb="2">
+      <t>マエシオ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>H18～H31</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>事業
+統合
+変更</t>
+    <rPh sb="0" eb="2">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>トウゴウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ヘンコウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>消、急、前塩、中塩、
+後塩、マ濾</t>
+    <rPh sb="4" eb="6">
+      <t>マエシオ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ナカシオ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>アトシオ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>前塩、消、マ濾</t>
+    <rPh sb="0" eb="2">
+      <t>マエシオ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>後塩</t>
+    <rPh sb="0" eb="2">
+      <t>アトシオ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>前塩、マ濾</t>
+    <rPh sb="0" eb="2">
+      <t>ゼンエン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>消</t>
+    <rPh sb="0" eb="1">
+      <t>ショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>表流水(利根川水系利根川）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>消、急、前塩、
+中塩、後塩、酸</t>
+    <rPh sb="4" eb="6">
+      <t>マエシオ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ナカシオ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>アトシオ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>サン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>急、前塩、中塩、酸</t>
+    <rPh sb="2" eb="4">
+      <t>マエシオ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ナカシオ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>サン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>消、急、前塩、
+中塩、後塩、酸</t>
+    <rPh sb="11" eb="13">
+      <t>アトシオ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>サン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>生物、活炭</t>
+    <rPh sb="0" eb="2">
+      <t>セイブツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>消</t>
+    <rPh sb="0" eb="1">
+      <t>ケ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>消、急、前塩、マ濾</t>
+    <rPh sb="2" eb="3">
+      <t>キュウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>マエシオ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>前塩、マ濾</t>
+    <rPh sb="0" eb="2">
+      <t>マエシオ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ロ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>消、急、前塩、中塩、
+後塩、マ濾、酸</t>
+    <rPh sb="4" eb="6">
+      <t>マエシオ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ナカシオ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>アトシオ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>サン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>消、急、前塩、中塩、
+後塩、マ濾、酸、苛性</t>
+    <rPh sb="4" eb="6">
+      <t>マエシオ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ナカシオ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>アトシオ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>サン</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>カセイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>消、急、前塩、
+中塩、後塩</t>
+    <rPh sb="0" eb="1">
+      <t>ケ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>マエシオ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ナカシオ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>アトシオ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>急、前塩、中塩、後塩、</t>
+    <rPh sb="2" eb="3">
+      <t>マエ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ナカ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>エン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>アトシオ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>活炭</t>
+    <rPh sb="0" eb="2">
+      <t>アトシオ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>急、前塩、中塩、後塩</t>
+    <rPh sb="2" eb="4">
+      <t>マエシオ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ナカシオ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>アトシオ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>急、消、前塩、中塩、
+後塩、苛性、酸、多濾</t>
+    <rPh sb="2" eb="3">
+      <t>ケ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>マエシオ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ナカシオ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>アトシオ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>カセイ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>サン</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>オオ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ロ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>消、急、マ濾、前塩、
+中塩、後塩、苛性</t>
+    <rPh sb="0" eb="1">
+      <t>ケ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ロ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>マエシオ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ナカシオ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>アトシオ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>カセイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0.0;\-#,##0.0"/>
     <numFmt numFmtId="177" formatCode="\(#,##0\)"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
@@ -2124,50 +2397,62 @@
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8.6999999999999993"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
@@ -2752,806 +3037,834 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="239">
+  <cellXfs count="248">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="11" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="10" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="12" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="37" fontId="11" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="11" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="10" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="11" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="10" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="13" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="12" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="13" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="12" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="13" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="12" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="13" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="12" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="13" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="12" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="13" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="12" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="13" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="12" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="12" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="13" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="12" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="13" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="13" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="12" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="37" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="18" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="18" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="18" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="18" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="39" fontId="8" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="39" fontId="7" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="11" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="10" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="39" fontId="11" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="39" fontId="10" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="10" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="10" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="2" applyBorder="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="39" fontId="7" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="2" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="47" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="49" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="2" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="2" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="2" applyBorder="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="2" applyBorder="1">
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="39" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...125 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="39" fontId="7" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="41" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="39" fontId="7" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="41" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="37" fontId="12" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="12" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="12" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="11" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="39" fontId="12" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="12" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="12" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="11" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="44" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="2" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="47" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="48" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="49" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="2" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="2" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="16" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_p16~17財務状況＆p40~45上水事業（その１）" xfId="2" xr:uid="{D59C38F7-C5CA-4BF4-9E76-325D87B0AD63}"/>
     <cellStyle name="標準_p40~45上水事業（その１）" xfId="1" xr:uid="{A327DF05-676F-4895-A7BE-7CBC85EC09CD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3852,114 +4165,150 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D339A2E-6399-4A6C-85A9-496EB05D15FC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57681C04-5BCD-4DF2-BB44-5B34339D90DF}">
   <sheetPr transitionEvaluation="1">
     <tabColor rgb="FFCCFFCC"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="A2:AO134"/>
+  <dimension ref="A1:AO134"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="115" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="115" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.33203125" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="2.44140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="3.109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="5.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.44140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="6.21875" style="1" customWidth="1"/>
     <col min="8" max="8" width="6.88671875" style="1" customWidth="1"/>
     <col min="9" max="9" width="6.33203125" style="1" customWidth="1"/>
     <col min="10" max="10" width="7.44140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="5.6640625" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.44140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="5.6640625" style="3" customWidth="1"/>
     <col min="14" max="14" width="8.77734375" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="17" width="2.44140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="6.88671875" style="1" customWidth="1"/>
     <col min="19" max="20" width="5.21875" style="1" customWidth="1"/>
     <col min="21" max="22" width="5.6640625" style="1" customWidth="1"/>
     <col min="23" max="24" width="6.21875" style="1" customWidth="1"/>
-    <col min="25" max="25" width="32.77734375" style="1" customWidth="1"/>
-    <col min="26" max="26" width="12.109375" style="1" customWidth="1"/>
+    <col min="25" max="25" width="28.77734375" style="1" customWidth="1"/>
+    <col min="26" max="26" width="16.109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="2.44140625" style="2" customWidth="1"/>
     <col min="28" max="16384" width="13.33203125" style="2"/>
   </cols>
   <sheetData>
+    <row r="1" spans="1:41" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="239"/>
+      <c r="B1" s="240"/>
+      <c r="C1" s="240"/>
+      <c r="D1" s="239"/>
+      <c r="E1" s="239"/>
+      <c r="F1" s="239"/>
+      <c r="G1" s="239"/>
+      <c r="H1" s="239"/>
+      <c r="I1" s="239"/>
+      <c r="J1" s="239"/>
+      <c r="K1" s="239"/>
+      <c r="L1" s="239"/>
+      <c r="M1" s="241"/>
+      <c r="N1" s="239"/>
+      <c r="O1" s="239"/>
+      <c r="P1" s="239"/>
+      <c r="Q1" s="239"/>
+      <c r="R1" s="239"/>
+      <c r="S1" s="239"/>
+      <c r="T1" s="239"/>
+      <c r="U1" s="239"/>
+      <c r="V1" s="239"/>
+      <c r="W1" s="239"/>
+      <c r="X1" s="239"/>
+      <c r="Y1" s="239"/>
+      <c r="Z1" s="239"/>
+      <c r="AA1" s="240"/>
+      <c r="AB1" s="240"/>
+      <c r="AC1" s="240"/>
+    </row>
     <row r="2" spans="1:41" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="2"/>
-[...22 lines deleted...]
-      <c r="Z2" s="6"/>
+      <c r="A2" s="240"/>
+      <c r="B2" s="240"/>
+      <c r="C2" s="240"/>
+      <c r="D2" s="242"/>
+      <c r="E2" s="243"/>
+      <c r="F2" s="243"/>
+      <c r="G2" s="244"/>
+      <c r="H2" s="244"/>
+      <c r="I2" s="244"/>
+      <c r="J2" s="245"/>
+      <c r="K2" s="245"/>
+      <c r="L2" s="245"/>
+      <c r="M2" s="246"/>
+      <c r="N2" s="244"/>
+      <c r="O2" s="245"/>
+      <c r="P2" s="245"/>
+      <c r="Q2" s="245"/>
+      <c r="R2" s="245"/>
+      <c r="S2" s="245"/>
+      <c r="T2" s="245"/>
+      <c r="U2" s="245"/>
+      <c r="V2" s="246"/>
+      <c r="W2" s="247"/>
+      <c r="X2" s="247"/>
+      <c r="Y2" s="245"/>
+      <c r="Z2" s="245"/>
+      <c r="AA2" s="240"/>
+      <c r="AB2" s="240"/>
+      <c r="AC2" s="240"/>
     </row>
     <row r="3" spans="1:41" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="D3" s="4"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="7"/>
       <c r="L3" s="6"/>
       <c r="M3" s="8"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="6"/>
@@ -4072,6419 +4421,6422 @@
       <c r="S6" s="10"/>
       <c r="T6" s="10"/>
       <c r="U6" s="10"/>
       <c r="V6" s="10"/>
       <c r="W6" s="10"/>
       <c r="X6" s="10"/>
       <c r="Y6" s="10"/>
       <c r="Z6" s="10"/>
       <c r="AA6" s="8"/>
       <c r="AB6" s="8"/>
       <c r="AC6" s="8"/>
       <c r="AD6" s="8"/>
       <c r="AE6" s="8"/>
       <c r="AF6" s="8"/>
       <c r="AG6" s="8"/>
       <c r="AH6" s="8"/>
       <c r="AI6" s="8"/>
       <c r="AJ6" s="8"/>
       <c r="AK6" s="8"/>
       <c r="AL6" s="8"/>
       <c r="AM6" s="8"/>
       <c r="AN6" s="8"/>
       <c r="AO6" s="8"/>
     </row>
     <row r="7" spans="1:41" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D7" s="110" t="s">
+      <c r="D7" s="153" t="s">
         <v>1</v>
       </c>
-      <c r="E7" s="113" t="s">
+      <c r="E7" s="221" t="s">
         <v>2</v>
       </c>
-      <c r="F7" s="116" t="s">
+      <c r="F7" s="228" t="s">
         <v>3</v>
       </c>
-      <c r="G7" s="119" t="s">
+      <c r="G7" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="122" t="s">
+      <c r="H7" s="234" t="s">
         <v>5</v>
       </c>
-      <c r="I7" s="123"/>
-[...5 lines deleted...]
-      <c r="O7" s="106" t="s">
+      <c r="I7" s="235"/>
+      <c r="J7" s="235"/>
+      <c r="K7" s="235"/>
+      <c r="L7" s="235"/>
+      <c r="M7" s="235"/>
+      <c r="N7" s="236"/>
+      <c r="O7" s="219" t="s">
         <v>6</v>
       </c>
       <c r="P7" s="12"/>
       <c r="Q7" s="13"/>
-      <c r="R7" s="106" t="s">
+      <c r="R7" s="219" t="s">
         <v>7</v>
       </c>
-      <c r="S7" s="106" t="s">
+      <c r="S7" s="219" t="s">
         <v>8</v>
       </c>
-      <c r="T7" s="106" t="s">
+      <c r="T7" s="219" t="s">
         <v>9</v>
       </c>
-      <c r="U7" s="144" t="s">
+      <c r="U7" s="220" t="s">
         <v>10</v>
       </c>
-      <c r="V7" s="113"/>
-      <c r="W7" s="106" t="s">
+      <c r="V7" s="221"/>
+      <c r="W7" s="219" t="s">
         <v>11</v>
       </c>
-      <c r="X7" s="106" t="s">
+      <c r="X7" s="219" t="s">
         <v>12</v>
       </c>
-      <c r="Y7" s="136" t="s">
+      <c r="Y7" s="211" t="s">
         <v>13</v>
       </c>
-      <c r="Z7" s="139" t="s">
+      <c r="Z7" s="214" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:41" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D8" s="111"/>
-[...3 lines deleted...]
-      <c r="H8" s="140" t="s">
+      <c r="D8" s="154"/>
+      <c r="E8" s="226"/>
+      <c r="F8" s="229"/>
+      <c r="G8" s="232"/>
+      <c r="H8" s="215" t="s">
         <v>15</v>
       </c>
-      <c r="I8" s="142" t="s">
+      <c r="I8" s="216" t="s">
         <v>16</v>
       </c>
-      <c r="J8" s="109" t="s">
+      <c r="J8" s="132" t="s">
         <v>17</v>
       </c>
-      <c r="K8" s="143" t="s">
+      <c r="K8" s="217" t="s">
         <v>18</v>
       </c>
-      <c r="L8" s="143" t="s">
+      <c r="L8" s="217" t="s">
         <v>19</v>
       </c>
-      <c r="M8" s="143" t="s">
+      <c r="M8" s="217" t="s">
         <v>20</v>
       </c>
-      <c r="N8" s="140" t="s">
+      <c r="N8" s="215" t="s">
         <v>21</v>
       </c>
-      <c r="O8" s="108"/>
+      <c r="O8" s="218"/>
       <c r="P8" s="16"/>
       <c r="Q8" s="14"/>
-      <c r="R8" s="108"/>
-[...7 lines deleted...]
-      <c r="Z8" s="125"/>
+      <c r="R8" s="218"/>
+      <c r="S8" s="127"/>
+      <c r="T8" s="218"/>
+      <c r="U8" s="222"/>
+      <c r="V8" s="223"/>
+      <c r="W8" s="127"/>
+      <c r="X8" s="127"/>
+      <c r="Y8" s="212"/>
+      <c r="Z8" s="209"/>
     </row>
     <row r="9" spans="1:41" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D9" s="111"/>
-[...10 lines deleted...]
-      <c r="O9" s="108"/>
+      <c r="D9" s="154"/>
+      <c r="E9" s="226"/>
+      <c r="F9" s="229"/>
+      <c r="G9" s="232"/>
+      <c r="H9" s="127"/>
+      <c r="I9" s="127"/>
+      <c r="J9" s="127"/>
+      <c r="K9" s="127"/>
+      <c r="L9" s="127"/>
+      <c r="M9" s="127"/>
+      <c r="N9" s="127"/>
+      <c r="O9" s="218"/>
       <c r="P9" s="16"/>
       <c r="Q9" s="14"/>
-      <c r="R9" s="108"/>
-[...7 lines deleted...]
-      <c r="Z9" s="125"/>
+      <c r="R9" s="218"/>
+      <c r="S9" s="127"/>
+      <c r="T9" s="218"/>
+      <c r="U9" s="224"/>
+      <c r="V9" s="225"/>
+      <c r="W9" s="127"/>
+      <c r="X9" s="127"/>
+      <c r="Y9" s="212"/>
+      <c r="Z9" s="209"/>
     </row>
     <row r="10" spans="1:41" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D10" s="111"/>
-[...10 lines deleted...]
-      <c r="O10" s="108" t="s">
+      <c r="D10" s="154"/>
+      <c r="E10" s="226"/>
+      <c r="F10" s="229"/>
+      <c r="G10" s="232"/>
+      <c r="H10" s="127"/>
+      <c r="I10" s="127"/>
+      <c r="J10" s="127"/>
+      <c r="K10" s="127"/>
+      <c r="L10" s="127"/>
+      <c r="M10" s="127"/>
+      <c r="N10" s="127"/>
+      <c r="O10" s="218" t="s">
         <v>22</v>
       </c>
       <c r="P10" s="16"/>
       <c r="Q10" s="14"/>
-      <c r="R10" s="108" t="s">
+      <c r="R10" s="218" t="s">
         <v>23</v>
       </c>
-      <c r="S10" s="108" t="s">
+      <c r="S10" s="218" t="s">
         <v>24</v>
       </c>
-      <c r="T10" s="108"/>
-      <c r="U10" s="109" t="s">
+      <c r="T10" s="218"/>
+      <c r="U10" s="132" t="s">
         <v>25</v>
       </c>
-      <c r="V10" s="109" t="s">
+      <c r="V10" s="132" t="s">
         <v>26</v>
       </c>
-      <c r="W10" s="107"/>
-[...2 lines deleted...]
-      <c r="Z10" s="125" t="s">
+      <c r="W10" s="127"/>
+      <c r="X10" s="127"/>
+      <c r="Y10" s="212"/>
+      <c r="Z10" s="209" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:41" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D11" s="111"/>
-[...10 lines deleted...]
-      <c r="O11" s="108"/>
+      <c r="D11" s="154"/>
+      <c r="E11" s="226"/>
+      <c r="F11" s="229"/>
+      <c r="G11" s="232"/>
+      <c r="H11" s="127"/>
+      <c r="I11" s="127"/>
+      <c r="J11" s="127"/>
+      <c r="K11" s="127"/>
+      <c r="L11" s="127"/>
+      <c r="M11" s="127"/>
+      <c r="N11" s="127"/>
+      <c r="O11" s="218"/>
       <c r="P11" s="16"/>
       <c r="Q11" s="14"/>
-      <c r="R11" s="108"/>
-[...7 lines deleted...]
-      <c r="Z11" s="125"/>
+      <c r="R11" s="218"/>
+      <c r="S11" s="218"/>
+      <c r="T11" s="218"/>
+      <c r="U11" s="218"/>
+      <c r="V11" s="218"/>
+      <c r="W11" s="127"/>
+      <c r="X11" s="127"/>
+      <c r="Y11" s="212"/>
+      <c r="Z11" s="209"/>
     </row>
     <row r="12" spans="1:41" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D12" s="112"/>
-[...4 lines deleted...]
-      <c r="I12" s="141"/>
+      <c r="D12" s="155"/>
+      <c r="E12" s="227"/>
+      <c r="F12" s="230"/>
+      <c r="G12" s="233"/>
+      <c r="H12" s="111"/>
+      <c r="I12" s="111"/>
       <c r="J12" s="17" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="17" t="s">
         <v>29</v>
       </c>
       <c r="L12" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="M12" s="141"/>
-      <c r="N12" s="141"/>
+      <c r="M12" s="111"/>
+      <c r="N12" s="111"/>
       <c r="O12" s="17" t="s">
         <v>28</v>
       </c>
       <c r="P12" s="18"/>
       <c r="Q12" s="19"/>
       <c r="R12" s="17" t="s">
         <v>28</v>
       </c>
       <c r="S12" s="17" t="s">
         <v>31</v>
       </c>
       <c r="T12" s="17" t="s">
         <v>28</v>
       </c>
       <c r="U12" s="17" t="s">
         <v>32</v>
       </c>
       <c r="V12" s="17" t="s">
         <v>32</v>
       </c>
       <c r="W12" s="17" t="s">
         <v>33</v>
       </c>
       <c r="X12" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="Y12" s="138"/>
-      <c r="Z12" s="126"/>
+      <c r="Y12" s="213"/>
+      <c r="Z12" s="210"/>
     </row>
     <row r="13" spans="1:41" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="127"/>
-[...1 lines deleted...]
-      <c r="D13" s="110" t="s">
+      <c r="A13" s="141"/>
+      <c r="B13" s="141"/>
+      <c r="D13" s="153" t="s">
         <v>34</v>
       </c>
-      <c r="E13" s="128" t="s">
+      <c r="E13" s="156" t="s">
         <v>35</v>
       </c>
-      <c r="F13" s="130" t="s">
+      <c r="F13" s="157" t="s">
         <v>36</v>
       </c>
       <c r="G13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H13" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="I13" s="132" t="s">
+      <c r="I13" s="158" t="s">
         <v>39</v>
       </c>
-      <c r="J13" s="134">
+      <c r="J13" s="150">
         <v>3023100</v>
       </c>
-      <c r="K13" s="134">
+      <c r="K13" s="150">
         <v>376</v>
       </c>
       <c r="L13" s="23">
         <v>1135900</v>
       </c>
-      <c r="M13" s="135" t="s">
+      <c r="M13" s="162" t="s">
         <v>40</v>
       </c>
-      <c r="N13" s="132" t="s">
+      <c r="N13" s="158" t="s">
         <v>41</v>
       </c>
-      <c r="O13" s="134">
-        <v>3194888</v>
+      <c r="O13" s="150">
+        <v>3205918</v>
       </c>
       <c r="P13" s="24"/>
       <c r="Q13" s="25"/>
-      <c r="R13" s="134">
-[...2 lines deleted...]
-      <c r="S13" s="154">
+      <c r="R13" s="150">
+        <v>3093756</v>
+      </c>
+      <c r="S13" s="159">
         <v>96.5</v>
       </c>
       <c r="T13" s="26">
-        <v>1025</v>
-[...1 lines deleted...]
-      <c r="U13" s="156">
+        <v>1022</v>
+      </c>
+      <c r="U13" s="207">
         <v>1040</v>
       </c>
-      <c r="V13" s="134">
+      <c r="V13" s="150">
         <v>2690</v>
       </c>
-      <c r="W13" s="149">
-[...3 lines deleted...]
-        <v>190.09777047374448</v>
+      <c r="W13" s="160">
+        <v>197.56694283837754</v>
+      </c>
+      <c r="X13" s="160">
+        <v>195.12483518588451</v>
       </c>
       <c r="Y13" s="27" t="s">
         <v>42</v>
       </c>
       <c r="Z13" s="28" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="14" spans="1:41" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="141"/>
+      <c r="B14" s="141"/>
+      <c r="D14" s="154"/>
+      <c r="E14" s="142"/>
+      <c r="F14" s="148"/>
+      <c r="G14" s="29" t="s">
         <v>43</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="G14" s="29" t="s">
+      <c r="H14" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="H14" s="30" t="s">
+      <c r="I14" s="138"/>
+      <c r="J14" s="138"/>
+      <c r="K14" s="138"/>
+      <c r="L14" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="I14" s="133"/>
-[...7 lines deleted...]
-      <c r="O14" s="133"/>
+      <c r="M14" s="138"/>
+      <c r="N14" s="138"/>
+      <c r="O14" s="138"/>
       <c r="P14" s="32"/>
       <c r="Q14" s="33"/>
-      <c r="R14" s="153"/>
-      <c r="S14" s="155"/>
+      <c r="R14" s="146"/>
+      <c r="S14" s="206"/>
       <c r="T14" s="34">
-        <v>697</v>
-[...4 lines deleted...]
-      <c r="X14" s="133"/>
+        <v>682</v>
+      </c>
+      <c r="U14" s="208"/>
+      <c r="V14" s="147"/>
+      <c r="W14" s="138"/>
+      <c r="X14" s="138"/>
       <c r="Y14" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z14" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="Z14" s="37" t="s">
+    </row>
+    <row r="15" spans="1:41" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="141"/>
+      <c r="B15" s="141"/>
+      <c r="D15" s="154"/>
+      <c r="E15" s="142" t="s">
         <v>48</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="E15" s="129" t="s">
+      <c r="F15" s="148" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G15" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H15" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="I15" s="140" t="s">
         <v>51</v>
       </c>
-      <c r="I15" s="150" t="s">
+      <c r="J15" s="130">
+        <v>78100</v>
+      </c>
+      <c r="K15" s="130">
+        <v>431</v>
+      </c>
+      <c r="L15" s="131">
+        <v>33700</v>
+      </c>
+      <c r="M15" s="139" t="s">
         <v>52</v>
       </c>
-      <c r="J15" s="151">
-[...8 lines deleted...]
-      <c r="M15" s="162" t="s">
+      <c r="N15" s="140" t="s">
         <v>53</v>
       </c>
-      <c r="N15" s="150" t="s">
-[...3 lines deleted...]
-        <v>53914</v>
+      <c r="O15" s="130">
+        <v>53601</v>
       </c>
       <c r="P15" s="24"/>
       <c r="Q15" s="25"/>
-      <c r="R15" s="151">
-[...3 lines deleted...]
-        <v>83.6</v>
+      <c r="R15" s="130">
+        <v>44884</v>
+      </c>
+      <c r="S15" s="133">
+        <v>83.7</v>
       </c>
       <c r="T15" s="41">
         <v>26</v>
       </c>
-      <c r="U15" s="151">
+      <c r="U15" s="130">
         <v>1040</v>
       </c>
-      <c r="V15" s="151">
+      <c r="V15" s="130">
         <v>2690</v>
       </c>
-      <c r="W15" s="159">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="W15" s="110">
+        <v>201.03653348459602</v>
+      </c>
+      <c r="X15" s="110">
+        <v>414.91385117169494</v>
+      </c>
+      <c r="Y15" s="163" t="s">
+        <v>46</v>
       </c>
       <c r="Z15" s="37" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:41" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="141"/>
+      <c r="B16" s="141"/>
+      <c r="D16" s="154"/>
+      <c r="E16" s="142"/>
+      <c r="F16" s="148"/>
+      <c r="G16" s="29" t="s">
         <v>55</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="G16" s="29" t="s">
+      <c r="H16" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="H16" s="30" t="s">
-[...8 lines deleted...]
-      <c r="O16" s="133"/>
+      <c r="I16" s="138"/>
+      <c r="J16" s="138"/>
+      <c r="K16" s="138"/>
+      <c r="L16" s="138"/>
+      <c r="M16" s="138"/>
+      <c r="N16" s="138"/>
+      <c r="O16" s="138"/>
       <c r="P16" s="32"/>
       <c r="Q16" s="33"/>
-      <c r="R16" s="153"/>
-      <c r="S16" s="133"/>
+      <c r="R16" s="146"/>
+      <c r="S16" s="138"/>
       <c r="T16" s="43">
-        <v>12</v>
-[...5 lines deleted...]
-      <c r="Y16" s="161"/>
+        <v>13</v>
+      </c>
+      <c r="U16" s="147"/>
+      <c r="V16" s="147"/>
+      <c r="W16" s="138"/>
+      <c r="X16" s="138"/>
+      <c r="Y16" s="167"/>
       <c r="Z16" s="37"/>
     </row>
-    <row r="17" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="E17" s="129" t="s">
+    <row r="17" spans="1:26" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="141"/>
+      <c r="B17" s="141"/>
+      <c r="D17" s="154"/>
+      <c r="E17" s="142" t="s">
+        <v>57</v>
+      </c>
+      <c r="F17" s="148" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="G17" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H17" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="I17" s="150" t="s">
+      <c r="I17" s="140" t="s">
+        <v>59</v>
+      </c>
+      <c r="J17" s="130">
+        <v>47281</v>
+      </c>
+      <c r="K17" s="130">
+        <v>444</v>
+      </c>
+      <c r="L17" s="131">
+        <v>20970</v>
+      </c>
+      <c r="M17" s="139" t="s">
         <v>60</v>
       </c>
-      <c r="J17" s="151">
-[...8 lines deleted...]
-      <c r="M17" s="162" t="s">
+      <c r="N17" s="140" t="s">
         <v>61</v>
       </c>
-      <c r="N17" s="150" t="s">
-[...3 lines deleted...]
-        <v>52950</v>
+      <c r="O17" s="130">
+        <v>51831</v>
       </c>
       <c r="P17" s="24"/>
       <c r="Q17" s="25"/>
-      <c r="R17" s="151">
-[...3 lines deleted...]
-        <v>81.099999999999994</v>
+      <c r="R17" s="130">
+        <v>41986</v>
+      </c>
+      <c r="S17" s="133">
+        <v>81</v>
       </c>
       <c r="T17" s="40">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="U17" s="151">
+        <v>50</v>
+      </c>
+      <c r="U17" s="130">
         <v>1040</v>
       </c>
-      <c r="V17" s="151">
+      <c r="V17" s="130">
         <v>2690</v>
       </c>
-      <c r="W17" s="159">
-[...3 lines deleted...]
-        <v>562.62729238067766</v>
+      <c r="W17" s="110">
+        <v>195.84745361445377</v>
+      </c>
+      <c r="X17" s="110">
+        <v>603.62020333204816</v>
       </c>
       <c r="Y17" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z17" s="37" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="141"/>
+      <c r="B18" s="141"/>
+      <c r="D18" s="154"/>
+      <c r="E18" s="142"/>
+      <c r="F18" s="148"/>
+      <c r="G18" s="29" t="s">
         <v>63</v>
       </c>
-      <c r="Z17" s="37" t="s">
+      <c r="H18" s="30" t="s">
         <v>64</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="O18" s="133"/>
+      <c r="I18" s="138"/>
+      <c r="J18" s="138"/>
+      <c r="K18" s="138"/>
+      <c r="L18" s="138"/>
+      <c r="M18" s="138"/>
+      <c r="N18" s="138"/>
+      <c r="O18" s="138"/>
       <c r="P18" s="32"/>
       <c r="Q18" s="33"/>
-      <c r="R18" s="153"/>
-      <c r="S18" s="133"/>
+      <c r="R18" s="146"/>
+      <c r="S18" s="138"/>
       <c r="T18" s="43">
         <v>28</v>
       </c>
-      <c r="U18" s="158"/>
-[...2 lines deleted...]
-      <c r="X18" s="133"/>
+      <c r="U18" s="147"/>
+      <c r="V18" s="147"/>
+      <c r="W18" s="138"/>
+      <c r="X18" s="138"/>
       <c r="Y18" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="Z18" s="37" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="141"/>
+      <c r="B19" s="141"/>
+      <c r="D19" s="154"/>
+      <c r="E19" s="142" t="s">
         <v>67</v>
       </c>
-      <c r="Z18" s="37" t="s">
+      <c r="F19" s="148" t="s">
         <v>68</v>
-      </c>
-[...9 lines deleted...]
-        <v>70</v>
       </c>
       <c r="G19" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H19" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="I19" s="150" t="s">
+      <c r="I19" s="140" t="s">
+        <v>69</v>
+      </c>
+      <c r="J19" s="130">
+        <v>105500</v>
+      </c>
+      <c r="K19" s="130">
+        <v>429</v>
+      </c>
+      <c r="L19" s="131">
+        <v>45300</v>
+      </c>
+      <c r="M19" s="139" t="s">
+        <v>70</v>
+      </c>
+      <c r="N19" s="140" t="s">
         <v>71</v>
       </c>
-      <c r="J19" s="151">
-[...15 lines deleted...]
-        <v>80912</v>
+      <c r="O19" s="130">
+        <v>81415</v>
       </c>
       <c r="P19" s="24"/>
       <c r="Q19" s="25"/>
-      <c r="R19" s="151">
-[...2 lines deleted...]
-      <c r="S19" s="163">
+      <c r="R19" s="130">
+        <v>81369</v>
+      </c>
+      <c r="S19" s="133">
         <v>99.9</v>
       </c>
       <c r="T19" s="40">
         <v>21</v>
       </c>
-      <c r="U19" s="151">
+      <c r="U19" s="130">
         <v>1001</v>
       </c>
-      <c r="V19" s="151">
+      <c r="V19" s="130">
         <v>2761</v>
       </c>
-      <c r="W19" s="159">
-[...5 lines deleted...]
-      <c r="Y19" s="160" t="s">
+      <c r="W19" s="110">
+        <v>159.42198903772314</v>
+      </c>
+      <c r="X19" s="110">
+        <v>184.71129460665469</v>
+      </c>
+      <c r="Y19" s="163" t="s">
+        <v>72</v>
+      </c>
+      <c r="Z19" s="37" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="141"/>
+      <c r="B20" s="141"/>
+      <c r="D20" s="154"/>
+      <c r="E20" s="142"/>
+      <c r="F20" s="148"/>
+      <c r="G20" s="29" t="s">
+        <v>73</v>
+      </c>
+      <c r="H20" s="30" t="s">
         <v>74</v>
       </c>
-      <c r="Z19" s="37" t="s">
-[...21 lines deleted...]
-      <c r="O20" s="133"/>
+      <c r="I20" s="138"/>
+      <c r="J20" s="138"/>
+      <c r="K20" s="138"/>
+      <c r="L20" s="138"/>
+      <c r="M20" s="138"/>
+      <c r="N20" s="138"/>
+      <c r="O20" s="138"/>
       <c r="P20" s="32"/>
       <c r="Q20" s="33"/>
-      <c r="R20" s="153"/>
-      <c r="S20" s="133"/>
+      <c r="R20" s="146"/>
+      <c r="S20" s="138"/>
       <c r="T20" s="43">
         <v>11</v>
       </c>
-      <c r="U20" s="158"/>
-[...3 lines deleted...]
-      <c r="Y20" s="161"/>
+      <c r="U20" s="147"/>
+      <c r="V20" s="147"/>
+      <c r="W20" s="138"/>
+      <c r="X20" s="138"/>
+      <c r="Y20" s="167"/>
       <c r="Z20" s="37"/>
     </row>
     <row r="21" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="127"/>
-[...6 lines deleted...]
-        <v>78</v>
+      <c r="A21" s="141"/>
+      <c r="B21" s="141"/>
+      <c r="D21" s="154"/>
+      <c r="E21" s="142" t="s">
+        <v>75</v>
+      </c>
+      <c r="F21" s="148" t="s">
+        <v>76</v>
       </c>
       <c r="G21" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H21" s="39" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="J21" s="151">
+        <v>50</v>
+      </c>
+      <c r="I21" s="140" t="s">
+        <v>77</v>
+      </c>
+      <c r="J21" s="130">
         <v>116500</v>
       </c>
-      <c r="K21" s="151">
+      <c r="K21" s="130">
         <v>432</v>
       </c>
-      <c r="L21" s="152">
+      <c r="L21" s="131">
         <v>50300</v>
       </c>
-      <c r="M21" s="162" t="s">
-[...6 lines deleted...]
-        <v>112094</v>
+      <c r="M21" s="139" t="s">
+        <v>285</v>
+      </c>
+      <c r="N21" s="140" t="s">
+        <v>335</v>
+      </c>
+      <c r="O21" s="130">
+        <v>112148</v>
       </c>
       <c r="P21" s="24"/>
       <c r="Q21" s="25"/>
-      <c r="R21" s="151">
-[...2 lines deleted...]
-      <c r="S21" s="163">
+      <c r="R21" s="130">
+        <v>111076</v>
+      </c>
+      <c r="S21" s="133">
         <v>99</v>
       </c>
       <c r="T21" s="40">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U21" s="151">
+        <v>35</v>
+      </c>
+      <c r="U21" s="130">
         <v>1023</v>
       </c>
-      <c r="V21" s="151">
+      <c r="V21" s="130">
         <v>2101</v>
       </c>
-      <c r="W21" s="159">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="W21" s="110">
+        <v>147.47290965300289</v>
+      </c>
+      <c r="X21" s="110">
+        <v>150.97382299374911</v>
+      </c>
+      <c r="Y21" s="163" t="s">
+        <v>46</v>
       </c>
       <c r="Z21" s="37" t="s">
-        <v>55</v>
+        <v>334</v>
       </c>
     </row>
     <row r="22" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="127"/>
-[...3 lines deleted...]
-      <c r="F22" s="131"/>
+      <c r="A22" s="141"/>
+      <c r="B22" s="141"/>
+      <c r="D22" s="154"/>
+      <c r="E22" s="142"/>
+      <c r="F22" s="148"/>
       <c r="G22" s="29" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="H22" s="30" t="s">
-        <v>83</v>
-[...7 lines deleted...]
-      <c r="O22" s="133"/>
+        <v>80</v>
+      </c>
+      <c r="I22" s="138"/>
+      <c r="J22" s="138"/>
+      <c r="K22" s="138"/>
+      <c r="L22" s="138"/>
+      <c r="M22" s="138"/>
+      <c r="N22" s="138"/>
+      <c r="O22" s="138"/>
       <c r="P22" s="32"/>
       <c r="Q22" s="33"/>
-      <c r="R22" s="153"/>
-      <c r="S22" s="133"/>
+      <c r="R22" s="146"/>
+      <c r="S22" s="138"/>
       <c r="T22" s="43">
-        <v>12</v>
-[...5 lines deleted...]
-      <c r="Y22" s="161"/>
+        <v>11</v>
+      </c>
+      <c r="U22" s="147"/>
+      <c r="V22" s="147"/>
+      <c r="W22" s="138"/>
+      <c r="X22" s="138"/>
+      <c r="Y22" s="167"/>
       <c r="Z22" s="37"/>
     </row>
     <row r="23" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="127"/>
-[...14 lines deleted...]
-      <c r="J23" s="151">
+      <c r="B23" s="141"/>
+      <c r="D23" s="154"/>
+      <c r="E23" s="202" t="s">
+        <v>81</v>
+      </c>
+      <c r="F23" s="203"/>
+      <c r="G23" s="136" t="s">
+        <v>82</v>
+      </c>
+      <c r="H23" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="I23" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="J23" s="130">
         <v>3370481</v>
       </c>
-      <c r="K23" s="151">
+      <c r="K23" s="130">
         <v>382</v>
       </c>
-      <c r="L23" s="152">
+      <c r="L23" s="131">
         <v>1286170</v>
       </c>
-      <c r="M23" s="109" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="M23" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="N23" s="132" t="s">
+        <v>82</v>
       </c>
       <c r="O23" s="44"/>
       <c r="P23" s="45"/>
       <c r="Q23" s="46"/>
       <c r="R23" s="47"/>
-      <c r="S23" s="163">
+      <c r="S23" s="133">
         <v>96.2</v>
       </c>
       <c r="T23" s="40">
         <v>1154</v>
       </c>
-      <c r="U23" s="170" t="s">
-[...15 lines deleted...]
-        <v>85</v>
+      <c r="U23" s="108" t="s">
+        <v>83</v>
+      </c>
+      <c r="V23" s="108" t="s">
+        <v>83</v>
+      </c>
+      <c r="W23" s="110">
+        <v>195.09127344117698</v>
+      </c>
+      <c r="X23" s="110">
+        <v>201.89957501546954</v>
+      </c>
+      <c r="Y23" s="108" t="s">
+        <v>82</v>
+      </c>
+      <c r="Z23" s="112" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="24" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="127"/>
-[...10 lines deleted...]
-      <c r="N24" s="141"/>
+      <c r="B24" s="141"/>
+      <c r="D24" s="155"/>
+      <c r="E24" s="204"/>
+      <c r="F24" s="205"/>
+      <c r="G24" s="137"/>
+      <c r="H24" s="111"/>
+      <c r="I24" s="111"/>
+      <c r="J24" s="111"/>
+      <c r="K24" s="111"/>
+      <c r="L24" s="111"/>
+      <c r="M24" s="111"/>
+      <c r="N24" s="111"/>
       <c r="O24" s="48">
-        <v>3494758</v>
+        <v>3504913</v>
       </c>
       <c r="P24" s="49"/>
       <c r="Q24" s="50"/>
       <c r="R24" s="51">
-        <v>3362620</v>
-[...1 lines deleted...]
-      <c r="S24" s="175"/>
+        <v>3373071</v>
+      </c>
+      <c r="S24" s="201"/>
       <c r="T24" s="52">
-        <v>760</v>
-[...18 lines deleted...]
-        <v>89</v>
+        <v>745</v>
+      </c>
+      <c r="U24" s="109"/>
+      <c r="V24" s="109"/>
+      <c r="W24" s="111"/>
+      <c r="X24" s="111"/>
+      <c r="Y24" s="109"/>
+      <c r="Z24" s="113"/>
+    </row>
+    <row r="25" spans="1:26" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="141"/>
+      <c r="B25" s="141"/>
+      <c r="D25" s="153" t="s">
+        <v>84</v>
+      </c>
+      <c r="E25" s="156" t="s">
+        <v>85</v>
+      </c>
+      <c r="F25" s="157" t="s">
+        <v>86</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H25" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="I25" s="132" t="s">
-[...2 lines deleted...]
-      <c r="J25" s="134">
+      <c r="I25" s="158" t="s">
+        <v>336</v>
+      </c>
+      <c r="J25" s="150">
         <v>165230</v>
       </c>
-      <c r="K25" s="134">
+      <c r="K25" s="150">
         <v>366</v>
       </c>
-      <c r="L25" s="176">
+      <c r="L25" s="161">
         <v>60440</v>
       </c>
-      <c r="M25" s="135" t="s">
-[...6 lines deleted...]
-        <v>152053</v>
+      <c r="M25" s="162" t="s">
+        <v>88</v>
+      </c>
+      <c r="N25" s="158" t="s">
+        <v>89</v>
+      </c>
+      <c r="O25" s="150">
+        <v>151733</v>
       </c>
       <c r="P25" s="24"/>
       <c r="Q25" s="25"/>
-      <c r="R25" s="134">
-[...2 lines deleted...]
-      <c r="S25" s="154">
+      <c r="R25" s="150">
+        <v>148903</v>
+      </c>
+      <c r="S25" s="159">
         <v>98.1</v>
       </c>
       <c r="T25" s="22">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="U25" s="134">
+        <v>25</v>
+      </c>
+      <c r="U25" s="150">
         <v>1628</v>
       </c>
-      <c r="V25" s="134">
+      <c r="V25" s="150">
         <v>2783</v>
       </c>
-      <c r="W25" s="149">
-[...3 lines deleted...]
-        <v>182.51782954429962</v>
+      <c r="W25" s="160">
+        <v>194.39769133003838</v>
+      </c>
+      <c r="X25" s="160">
+        <v>185.03021935318696</v>
       </c>
       <c r="Y25" s="27" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="Z25" s="28" t="s">
-        <v>94</v>
+        <v>337</v>
       </c>
     </row>
     <row r="26" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="127"/>
-[...3 lines deleted...]
-      <c r="F26" s="174"/>
+      <c r="A26" s="141"/>
+      <c r="B26" s="141"/>
+      <c r="D26" s="154"/>
+      <c r="E26" s="142"/>
+      <c r="F26" s="145"/>
       <c r="G26" s="29" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="H26" s="30" t="s">
-        <v>96</v>
-[...7 lines deleted...]
-      <c r="O26" s="133"/>
+        <v>92</v>
+      </c>
+      <c r="I26" s="138"/>
+      <c r="J26" s="138"/>
+      <c r="K26" s="138"/>
+      <c r="L26" s="138"/>
+      <c r="M26" s="138"/>
+      <c r="N26" s="138"/>
+      <c r="O26" s="138"/>
       <c r="P26" s="32"/>
       <c r="Q26" s="33"/>
-      <c r="R26" s="153"/>
-      <c r="S26" s="133"/>
+      <c r="R26" s="146"/>
+      <c r="S26" s="138"/>
       <c r="T26" s="43">
-        <v>9</v>
-[...4 lines deleted...]
-      <c r="X26" s="133"/>
+        <v>8</v>
+      </c>
+      <c r="U26" s="147"/>
+      <c r="V26" s="147"/>
+      <c r="W26" s="138"/>
+      <c r="X26" s="138"/>
       <c r="Y26" s="36" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Z26" s="37" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="127"/>
-[...6 lines deleted...]
-        <v>99</v>
+      <c r="A27" s="141"/>
+      <c r="B27" s="141"/>
+      <c r="D27" s="154"/>
+      <c r="E27" s="142" t="s">
+        <v>94</v>
+      </c>
+      <c r="F27" s="148" t="s">
+        <v>95</v>
       </c>
       <c r="G27" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H27" s="39" t="s">
-        <v>100</v>
-[...4 lines deleted...]
-      <c r="J27" s="151">
+        <v>96</v>
+      </c>
+      <c r="I27" s="140" t="s">
+        <v>97</v>
+      </c>
+      <c r="J27" s="130">
         <v>427150</v>
       </c>
-      <c r="K27" s="151">
+      <c r="K27" s="130">
         <v>313</v>
       </c>
-      <c r="L27" s="152">
+      <c r="L27" s="131">
         <v>133570</v>
       </c>
-      <c r="M27" s="162" t="s">
-[...6 lines deleted...]
-        <v>434462</v>
+      <c r="M27" s="139" t="s">
+        <v>98</v>
+      </c>
+      <c r="N27" s="140" t="s">
+        <v>99</v>
+      </c>
+      <c r="O27" s="130">
+        <v>436545</v>
       </c>
       <c r="P27" s="24"/>
       <c r="Q27" s="25"/>
-      <c r="R27" s="151">
-[...2 lines deleted...]
-      <c r="S27" s="163">
+      <c r="R27" s="130">
+        <v>414047</v>
+      </c>
+      <c r="S27" s="133">
         <v>94.8</v>
       </c>
       <c r="T27" s="40">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="U27" s="151">
+        <v>84</v>
+      </c>
+      <c r="U27" s="130">
         <v>1166</v>
       </c>
-      <c r="V27" s="151">
+      <c r="V27" s="130">
         <v>2266</v>
       </c>
-      <c r="W27" s="159">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="W27" s="110">
+        <v>184.57325121206102</v>
+      </c>
+      <c r="X27" s="110">
+        <v>147.16512112586781</v>
+      </c>
+      <c r="Y27" s="163" t="s">
+        <v>46</v>
       </c>
       <c r="Z27" s="37" t="s">
-        <v>55</v>
+        <v>338</v>
       </c>
     </row>
     <row r="28" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="127"/>
-[...3 lines deleted...]
-      <c r="F28" s="174"/>
+      <c r="A28" s="141"/>
+      <c r="B28" s="141"/>
+      <c r="D28" s="154"/>
+      <c r="E28" s="142"/>
+      <c r="F28" s="145"/>
       <c r="G28" s="29" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="H28" s="30" t="s">
-        <v>105</v>
-[...7 lines deleted...]
-      <c r="O28" s="133"/>
+        <v>101</v>
+      </c>
+      <c r="I28" s="138"/>
+      <c r="J28" s="138"/>
+      <c r="K28" s="138"/>
+      <c r="L28" s="138"/>
+      <c r="M28" s="138"/>
+      <c r="N28" s="138"/>
+      <c r="O28" s="138"/>
       <c r="P28" s="32"/>
       <c r="Q28" s="33"/>
-      <c r="R28" s="153"/>
-      <c r="S28" s="133"/>
+      <c r="R28" s="146"/>
+      <c r="S28" s="138"/>
       <c r="T28" s="43">
         <v>38</v>
       </c>
-      <c r="U28" s="158"/>
-[...3 lines deleted...]
-      <c r="Y28" s="161"/>
+      <c r="U28" s="147"/>
+      <c r="V28" s="147"/>
+      <c r="W28" s="138"/>
+      <c r="X28" s="138"/>
+      <c r="Y28" s="167"/>
       <c r="Z28" s="37"/>
     </row>
     <row r="29" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="127"/>
-[...6 lines deleted...]
-        <v>107</v>
+      <c r="A29" s="141"/>
+      <c r="B29" s="141"/>
+      <c r="D29" s="154"/>
+      <c r="E29" s="142" t="s">
+        <v>102</v>
+      </c>
+      <c r="F29" s="148" t="s">
+        <v>103</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H29" s="39" t="s">
-        <v>100</v>
-[...4 lines deleted...]
-      <c r="J29" s="151">
+        <v>96</v>
+      </c>
+      <c r="I29" s="140" t="s">
+        <v>104</v>
+      </c>
+      <c r="J29" s="130">
         <v>211800</v>
       </c>
-      <c r="K29" s="151">
+      <c r="K29" s="130">
         <v>304</v>
       </c>
-      <c r="L29" s="152">
+      <c r="L29" s="131">
         <v>64400</v>
       </c>
-      <c r="M29" s="162" t="s">
-[...6 lines deleted...]
-        <v>211241</v>
+      <c r="M29" s="139" t="s">
+        <v>105</v>
+      </c>
+      <c r="N29" s="140" t="s">
+        <v>106</v>
+      </c>
+      <c r="O29" s="130">
+        <v>213282</v>
       </c>
       <c r="P29" s="24"/>
       <c r="Q29" s="25"/>
-      <c r="R29" s="151">
-[...2 lines deleted...]
-      <c r="S29" s="163">
+      <c r="R29" s="130">
+        <v>212527</v>
+      </c>
+      <c r="S29" s="133">
         <v>99.6</v>
       </c>
       <c r="T29" s="40">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="U29" s="151">
+        <v>24</v>
+      </c>
+      <c r="U29" s="130">
         <v>1133</v>
       </c>
-      <c r="V29" s="151">
+      <c r="V29" s="130">
         <v>2673</v>
       </c>
-      <c r="W29" s="159">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="W29" s="110">
+        <v>170.99404146649732</v>
+      </c>
+      <c r="X29" s="110">
+        <v>144.3412602383932</v>
+      </c>
+      <c r="Y29" s="163" t="s">
+        <v>46</v>
       </c>
       <c r="Z29" s="37" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="127"/>
-[...3 lines deleted...]
-      <c r="F30" s="174"/>
+      <c r="A30" s="141"/>
+      <c r="B30" s="141"/>
+      <c r="D30" s="154"/>
+      <c r="E30" s="142"/>
+      <c r="F30" s="145"/>
       <c r="G30" s="29" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="H30" s="30" t="s">
-        <v>112</v>
-[...7 lines deleted...]
-      <c r="O30" s="133"/>
+        <v>108</v>
+      </c>
+      <c r="I30" s="138"/>
+      <c r="J30" s="138"/>
+      <c r="K30" s="138"/>
+      <c r="L30" s="138"/>
+      <c r="M30" s="138"/>
+      <c r="N30" s="138"/>
+      <c r="O30" s="138"/>
       <c r="P30" s="32"/>
       <c r="Q30" s="33"/>
-      <c r="R30" s="153"/>
-      <c r="S30" s="133"/>
+      <c r="R30" s="146"/>
+      <c r="S30" s="138"/>
       <c r="T30" s="43">
-        <v>6</v>
-[...5 lines deleted...]
-      <c r="Y30" s="161"/>
+        <v>7</v>
+      </c>
+      <c r="U30" s="147"/>
+      <c r="V30" s="147"/>
+      <c r="W30" s="138"/>
+      <c r="X30" s="138"/>
+      <c r="Y30" s="167"/>
       <c r="Z30" s="37"/>
     </row>
     <row r="31" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="127"/>
-[...6 lines deleted...]
-        <v>114</v>
+      <c r="A31" s="141"/>
+      <c r="B31" s="141"/>
+      <c r="D31" s="154"/>
+      <c r="E31" s="142" t="s">
+        <v>109</v>
+      </c>
+      <c r="F31" s="148" t="s">
+        <v>110</v>
       </c>
       <c r="G31" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H31" s="39" t="s">
-        <v>100</v>
-[...4 lines deleted...]
-      <c r="J31" s="151">
+        <v>96</v>
+      </c>
+      <c r="I31" s="140" t="s">
+        <v>111</v>
+      </c>
+      <c r="J31" s="130">
         <v>203500</v>
       </c>
-      <c r="K31" s="151">
+      <c r="K31" s="130">
         <v>292</v>
       </c>
-      <c r="L31" s="152">
+      <c r="L31" s="131">
         <v>59400</v>
       </c>
-      <c r="M31" s="162" t="s">
-[...6 lines deleted...]
-        <v>203851</v>
+      <c r="M31" s="139" t="s">
+        <v>112</v>
+      </c>
+      <c r="N31" s="140" t="s">
+        <v>113</v>
+      </c>
+      <c r="O31" s="130">
+        <v>204781</v>
       </c>
       <c r="P31" s="24"/>
       <c r="Q31" s="25"/>
-      <c r="R31" s="151">
-[...3 lines deleted...]
-        <v>99.1</v>
+      <c r="R31" s="130">
+        <v>203143</v>
+      </c>
+      <c r="S31" s="133">
+        <v>99.2</v>
       </c>
       <c r="T31" s="40">
         <v>38</v>
       </c>
-      <c r="U31" s="151">
+      <c r="U31" s="130">
         <v>1320</v>
       </c>
-      <c r="V31" s="151">
+      <c r="V31" s="130">
         <v>2420</v>
       </c>
-      <c r="W31" s="159">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="W31" s="110">
+        <v>164.61185912723261</v>
+      </c>
+      <c r="X31" s="110">
+        <v>181.16528861757206</v>
+      </c>
+      <c r="Y31" s="163" t="s">
+        <v>46</v>
       </c>
       <c r="Z31" s="37" t="s">
-        <v>94</v>
+        <v>334</v>
       </c>
     </row>
     <row r="32" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="127"/>
-[...3 lines deleted...]
-      <c r="F32" s="174"/>
+      <c r="A32" s="141"/>
+      <c r="B32" s="141"/>
+      <c r="D32" s="154"/>
+      <c r="E32" s="142"/>
+      <c r="F32" s="145"/>
       <c r="G32" s="29" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="H32" s="30" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="O32" s="133"/>
+        <v>115</v>
+      </c>
+      <c r="I32" s="138"/>
+      <c r="J32" s="138"/>
+      <c r="K32" s="138"/>
+      <c r="L32" s="138"/>
+      <c r="M32" s="138"/>
+      <c r="N32" s="138"/>
+      <c r="O32" s="138"/>
       <c r="P32" s="32"/>
       <c r="Q32" s="33"/>
-      <c r="R32" s="153"/>
-      <c r="S32" s="133"/>
+      <c r="R32" s="146"/>
+      <c r="S32" s="138"/>
       <c r="T32" s="43">
-        <v>16</v>
-[...5 lines deleted...]
-      <c r="Y32" s="161"/>
+        <v>15</v>
+      </c>
+      <c r="U32" s="147"/>
+      <c r="V32" s="147"/>
+      <c r="W32" s="138"/>
+      <c r="X32" s="138"/>
+      <c r="Y32" s="167"/>
       <c r="Z32" s="37"/>
     </row>
     <row r="33" spans="1:28" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B33" s="127"/>
-[...5 lines deleted...]
-        <v>121</v>
+      <c r="B33" s="141"/>
+      <c r="D33" s="154"/>
+      <c r="E33" s="142" t="s">
+        <v>116</v>
+      </c>
+      <c r="F33" s="148" t="s">
+        <v>117</v>
       </c>
       <c r="G33" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H33" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="I33" s="150" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="151">
+      <c r="I33" s="140" t="s">
+        <v>118</v>
+      </c>
+      <c r="J33" s="130">
         <v>137000</v>
       </c>
-      <c r="K33" s="151">
+      <c r="K33" s="130">
         <v>409</v>
       </c>
-      <c r="L33" s="152">
+      <c r="L33" s="131">
         <v>56000</v>
       </c>
-      <c r="M33" s="162" t="s">
-[...3 lines deleted...]
-        <v>124</v>
+      <c r="M33" s="139" t="s">
+        <v>119</v>
+      </c>
+      <c r="N33" s="140" t="s">
+        <v>120</v>
       </c>
       <c r="O33" s="54">
-        <v>289</v>
+        <v>269</v>
       </c>
       <c r="P33" s="24"/>
       <c r="Q33" s="25"/>
       <c r="R33" s="54">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>93.7</v>
+        <v>248</v>
+      </c>
+      <c r="S33" s="133">
+        <v>93.4</v>
       </c>
       <c r="T33" s="40">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="U33" s="151">
+        <v>22</v>
+      </c>
+      <c r="U33" s="130">
         <v>1100</v>
       </c>
-      <c r="V33" s="151">
+      <c r="V33" s="130">
         <v>2695</v>
       </c>
-      <c r="W33" s="159">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="W33" s="110">
+        <v>166.46472019464721</v>
+      </c>
+      <c r="X33" s="110">
+        <v>174.20362446513968</v>
+      </c>
+      <c r="Y33" s="163" t="s">
+        <v>46</v>
       </c>
       <c r="Z33" s="37" t="s">
-        <v>125</v>
+        <v>339</v>
       </c>
     </row>
     <row r="34" spans="1:28" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="127"/>
-[...2 lines deleted...]
-      <c r="F34" s="174"/>
+      <c r="B34" s="141"/>
+      <c r="D34" s="154"/>
+      <c r="E34" s="142"/>
+      <c r="F34" s="145"/>
       <c r="G34" s="29" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="H34" s="30" t="s">
-        <v>127</v>
-[...6 lines deleted...]
-      <c r="N34" s="133"/>
+        <v>122</v>
+      </c>
+      <c r="I34" s="138"/>
+      <c r="J34" s="138"/>
+      <c r="K34" s="138"/>
+      <c r="L34" s="138"/>
+      <c r="M34" s="138"/>
+      <c r="N34" s="138"/>
       <c r="O34" s="35">
-        <v>130307</v>
+        <v>130279</v>
       </c>
       <c r="P34" s="32"/>
       <c r="Q34" s="33"/>
       <c r="R34" s="35">
-        <v>122122</v>
-[...1 lines deleted...]
-      <c r="S34" s="133"/>
+        <v>121728</v>
+      </c>
+      <c r="S34" s="138"/>
       <c r="T34" s="43">
-        <v>3</v>
-[...5 lines deleted...]
-      <c r="Y34" s="161"/>
+        <v>4</v>
+      </c>
+      <c r="U34" s="147"/>
+      <c r="V34" s="147"/>
+      <c r="W34" s="138"/>
+      <c r="X34" s="138"/>
+      <c r="Y34" s="167"/>
       <c r="Z34" s="37" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:28" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="127"/>
-[...14 lines deleted...]
-      <c r="J35" s="181">
+      <c r="B35" s="141"/>
+      <c r="D35" s="154"/>
+      <c r="E35" s="134" t="s">
+        <v>81</v>
+      </c>
+      <c r="F35" s="135"/>
+      <c r="G35" s="136" t="s">
+        <v>82</v>
+      </c>
+      <c r="H35" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="I35" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="J35" s="200">
         <v>1144680</v>
       </c>
-      <c r="K35" s="151">
+      <c r="K35" s="130">
         <v>327</v>
       </c>
-      <c r="L35" s="152">
+      <c r="L35" s="131">
         <v>373810</v>
       </c>
-      <c r="M35" s="109" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="M35" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="N35" s="132" t="s">
+        <v>82</v>
       </c>
       <c r="O35" s="54">
-        <v>289</v>
+        <v>269</v>
       </c>
       <c r="P35" s="24"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="54">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="S35" s="163">
+        <v>248</v>
+      </c>
+      <c r="S35" s="133">
         <v>96.8</v>
       </c>
       <c r="T35" s="40">
-        <v>189</v>
-[...17 lines deleted...]
-        <v>85</v>
+        <v>193</v>
+      </c>
+      <c r="U35" s="108" t="s">
+        <v>83</v>
+      </c>
+      <c r="V35" s="108" t="s">
+        <v>83</v>
+      </c>
+      <c r="W35" s="110">
+        <v>177.72612427801295</v>
+      </c>
+      <c r="X35" s="110">
+        <v>161.04269408716053</v>
+      </c>
+      <c r="Y35" s="108" t="s">
+        <v>82</v>
+      </c>
+      <c r="Z35" s="112" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="36" spans="1:28" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B36" s="127"/>
-[...10 lines deleted...]
-      <c r="N36" s="141"/>
+      <c r="B36" s="141"/>
+      <c r="D36" s="155"/>
+      <c r="E36" s="121"/>
+      <c r="F36" s="122"/>
+      <c r="G36" s="137"/>
+      <c r="H36" s="111"/>
+      <c r="I36" s="111"/>
+      <c r="J36" s="111"/>
+      <c r="K36" s="111"/>
+      <c r="L36" s="111"/>
+      <c r="M36" s="111"/>
+      <c r="N36" s="111"/>
       <c r="O36" s="48">
-        <v>1131914</v>
+        <v>1136620</v>
       </c>
       <c r="P36" s="56"/>
       <c r="Q36" s="57"/>
       <c r="R36" s="48">
-        <v>1095597</v>
-[...1 lines deleted...]
-      <c r="S36" s="141"/>
+        <v>1100348</v>
+      </c>
+      <c r="S36" s="111"/>
       <c r="T36" s="52">
         <v>72</v>
       </c>
-      <c r="U36" s="171"/>
-[...4 lines deleted...]
-      <c r="Z36" s="173"/>
+      <c r="U36" s="109"/>
+      <c r="V36" s="109"/>
+      <c r="W36" s="111"/>
+      <c r="X36" s="111"/>
+      <c r="Y36" s="109"/>
+      <c r="Z36" s="113"/>
     </row>
     <row r="37" spans="1:28" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="127"/>
-[...8 lines deleted...]
-        <v>130</v>
+      <c r="A37" s="141"/>
+      <c r="B37" s="141"/>
+      <c r="D37" s="154" t="s">
+        <v>123</v>
+      </c>
+      <c r="E37" s="191" t="s">
+        <v>124</v>
+      </c>
+      <c r="F37" s="193" t="s">
+        <v>125</v>
       </c>
       <c r="G37" s="58" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="H37" s="59" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>50</v>
+      </c>
+      <c r="I37" s="190" t="s">
+        <v>126</v>
       </c>
       <c r="J37" s="188">
         <v>321500</v>
       </c>
       <c r="K37" s="188">
         <v>397</v>
       </c>
-      <c r="L37" s="194">
+      <c r="L37" s="189">
         <v>127500</v>
       </c>
-      <c r="M37" s="195" t="s">
-[...3 lines deleted...]
-        <v>133</v>
+      <c r="M37" s="184" t="s">
+        <v>127</v>
+      </c>
+      <c r="N37" s="190" t="s">
+        <v>128</v>
       </c>
       <c r="O37" s="188">
-        <v>320591</v>
+        <v>319005</v>
       </c>
       <c r="P37" s="61"/>
       <c r="Q37" s="62"/>
       <c r="R37" s="188">
-        <v>317764</v>
-[...1 lines deleted...]
-      <c r="S37" s="190">
+        <v>316220</v>
+      </c>
+      <c r="S37" s="196">
         <v>99.1</v>
       </c>
       <c r="T37" s="60">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="U37" s="63">
         <v>2035</v>
       </c>
       <c r="V37" s="63">
         <v>4290</v>
       </c>
-      <c r="W37" s="191">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="W37" s="197">
+        <v>270.14365010773605</v>
+      </c>
+      <c r="X37" s="197">
+        <v>275.30937941187267</v>
+      </c>
+      <c r="Y37" s="198" t="s">
+        <v>46</v>
       </c>
       <c r="Z37" s="64" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="38" spans="1:28" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="127"/>
-[...3 lines deleted...]
-      <c r="F38" s="185"/>
+      <c r="A38" s="141"/>
+      <c r="B38" s="141"/>
+      <c r="D38" s="154"/>
+      <c r="E38" s="192"/>
+      <c r="F38" s="194"/>
       <c r="G38" s="65" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="H38" s="66" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="O38" s="187"/>
+        <v>130</v>
+      </c>
+      <c r="I38" s="185"/>
+      <c r="J38" s="185"/>
+      <c r="K38" s="185"/>
+      <c r="L38" s="185"/>
+      <c r="M38" s="185"/>
+      <c r="N38" s="185"/>
+      <c r="O38" s="185"/>
       <c r="P38" s="67"/>
       <c r="Q38" s="68"/>
-      <c r="R38" s="189"/>
-      <c r="S38" s="187"/>
+      <c r="R38" s="195"/>
+      <c r="S38" s="185"/>
       <c r="T38" s="69">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="U38" s="70" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="V38" s="70" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      <c r="Y38" s="193"/>
+        <v>131</v>
+      </c>
+      <c r="W38" s="185"/>
+      <c r="X38" s="185"/>
+      <c r="Y38" s="199"/>
       <c r="Z38" s="64"/>
     </row>
     <row r="39" spans="1:28" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B39" s="127"/>
-[...14 lines deleted...]
-      <c r="J39" s="151">
+      <c r="B39" s="141"/>
+      <c r="D39" s="154"/>
+      <c r="E39" s="134" t="s">
+        <v>81</v>
+      </c>
+      <c r="F39" s="135"/>
+      <c r="G39" s="136" t="s">
+        <v>82</v>
+      </c>
+      <c r="H39" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="I39" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="J39" s="130">
         <v>321500</v>
       </c>
-      <c r="K39" s="151">
+      <c r="K39" s="130">
         <v>397</v>
       </c>
-      <c r="L39" s="152">
+      <c r="L39" s="131">
         <v>127500</v>
       </c>
-      <c r="M39" s="109" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="M39" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="N39" s="132" t="s">
+        <v>82</v>
       </c>
       <c r="O39" s="71"/>
       <c r="P39" s="72"/>
       <c r="Q39" s="73"/>
       <c r="R39" s="71"/>
-      <c r="S39" s="163">
+      <c r="S39" s="133">
         <v>99.1</v>
       </c>
       <c r="T39" s="40">
-        <v>97</v>
-[...17 lines deleted...]
-        <v>85</v>
+        <v>100</v>
+      </c>
+      <c r="U39" s="108" t="s">
+        <v>83</v>
+      </c>
+      <c r="V39" s="108" t="s">
+        <v>83</v>
+      </c>
+      <c r="W39" s="110">
+        <v>270.14365010773605</v>
+      </c>
+      <c r="X39" s="110">
+        <v>275.30937941187267</v>
+      </c>
+      <c r="Y39" s="108" t="s">
+        <v>82</v>
+      </c>
+      <c r="Z39" s="112" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:28" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="127"/>
-[...10 lines deleted...]
-      <c r="N40" s="141"/>
+      <c r="B40" s="141"/>
+      <c r="D40" s="155"/>
+      <c r="E40" s="121"/>
+      <c r="F40" s="122"/>
+      <c r="G40" s="137"/>
+      <c r="H40" s="111"/>
+      <c r="I40" s="111"/>
+      <c r="J40" s="111"/>
+      <c r="K40" s="111"/>
+      <c r="L40" s="111"/>
+      <c r="M40" s="111"/>
+      <c r="N40" s="111"/>
       <c r="O40" s="48">
-        <v>320591</v>
+        <v>319005</v>
       </c>
       <c r="P40" s="56"/>
       <c r="Q40" s="57"/>
       <c r="R40" s="48">
-        <v>317764</v>
-[...1 lines deleted...]
-      <c r="S40" s="141"/>
+        <v>316220</v>
+      </c>
+      <c r="S40" s="111"/>
       <c r="T40" s="52">
-        <v>46</v>
-[...6 lines deleted...]
-      <c r="Z40" s="173"/>
+        <v>50</v>
+      </c>
+      <c r="U40" s="109"/>
+      <c r="V40" s="109"/>
+      <c r="W40" s="111"/>
+      <c r="X40" s="111"/>
+      <c r="Y40" s="109"/>
+      <c r="Z40" s="113"/>
     </row>
     <row r="41" spans="1:28" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="3"/>
       <c r="D41" s="74"/>
       <c r="E41" s="75" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="G41" s="76"/>
       <c r="H41" s="77"/>
       <c r="I41" s="77"/>
       <c r="J41" s="77"/>
       <c r="K41" s="77"/>
       <c r="L41" s="77"/>
       <c r="M41" s="77"/>
       <c r="N41" s="77"/>
       <c r="O41" s="78"/>
       <c r="P41" s="78"/>
       <c r="Q41" s="78"/>
       <c r="R41" s="78"/>
       <c r="S41" s="75"/>
       <c r="U41" s="76"/>
       <c r="V41" s="77"/>
       <c r="W41" s="77"/>
       <c r="X41" s="77"/>
       <c r="Y41" s="77"/>
       <c r="Z41" s="77"/>
       <c r="AA41" s="77"/>
       <c r="AB41" s="77"/>
     </row>
     <row r="42" spans="1:28" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="3"/>
       <c r="D42" s="74"/>
       <c r="E42" s="75" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="G42" s="76"/>
       <c r="H42" s="77"/>
       <c r="I42" s="77"/>
       <c r="J42" s="77"/>
       <c r="K42" s="77"/>
       <c r="L42" s="77"/>
       <c r="M42" s="77"/>
       <c r="N42" s="77"/>
       <c r="O42" s="78"/>
       <c r="P42" s="78"/>
       <c r="Q42" s="78"/>
       <c r="R42" s="78"/>
       <c r="S42" s="75"/>
       <c r="U42" s="76"/>
       <c r="V42" s="77"/>
       <c r="W42" s="77"/>
       <c r="X42" s="77"/>
       <c r="Y42" s="77"/>
       <c r="Z42" s="77"/>
       <c r="AA42" s="77"/>
       <c r="AB42" s="77"/>
     </row>
     <row r="43" spans="1:28" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="3"/>
       <c r="D43" s="74"/>
       <c r="E43" s="1" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="G43" s="76"/>
       <c r="H43" s="77"/>
       <c r="I43" s="77"/>
       <c r="J43" s="77"/>
       <c r="K43" s="77"/>
       <c r="L43" s="77"/>
       <c r="M43" s="77"/>
       <c r="N43" s="77"/>
       <c r="O43" s="78"/>
       <c r="P43" s="78"/>
       <c r="Q43" s="78"/>
       <c r="R43" s="78"/>
       <c r="U43" s="76"/>
       <c r="V43" s="77"/>
       <c r="W43" s="77"/>
       <c r="X43" s="77"/>
       <c r="Y43" s="77"/>
       <c r="Z43" s="77"/>
       <c r="AA43" s="77"/>
       <c r="AB43" s="77"/>
     </row>
     <row r="44" spans="1:28" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="3"/>
       <c r="D44" s="74"/>
       <c r="E44" s="1" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="G44" s="76"/>
       <c r="H44" s="77"/>
       <c r="I44" s="77"/>
       <c r="J44" s="77"/>
       <c r="K44" s="77"/>
       <c r="L44" s="77"/>
       <c r="M44" s="77"/>
       <c r="N44" s="77"/>
       <c r="O44" s="78"/>
       <c r="P44" s="78"/>
       <c r="Q44" s="78"/>
       <c r="R44" s="78"/>
       <c r="U44" s="76"/>
       <c r="V44" s="77"/>
       <c r="W44" s="77"/>
       <c r="X44" s="77"/>
       <c r="Y44" s="77"/>
       <c r="Z44" s="77"/>
       <c r="AA44" s="77"/>
       <c r="AB44" s="77"/>
     </row>
     <row r="45" spans="1:28" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="3"/>
       <c r="D45" s="74"/>
       <c r="E45" s="1" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="G45" s="76"/>
       <c r="H45" s="77"/>
       <c r="I45" s="77"/>
       <c r="J45" s="77"/>
       <c r="K45" s="77"/>
       <c r="L45" s="77"/>
       <c r="M45" s="77"/>
       <c r="N45" s="77"/>
       <c r="O45" s="78"/>
       <c r="P45" s="78"/>
       <c r="Q45" s="78"/>
       <c r="R45" s="78"/>
       <c r="U45" s="76"/>
       <c r="V45" s="77"/>
       <c r="W45" s="77"/>
       <c r="X45" s="77"/>
       <c r="Y45" s="77"/>
       <c r="Z45" s="77"/>
       <c r="AA45" s="77"/>
       <c r="AB45" s="77"/>
     </row>
     <row r="46" spans="1:28" s="1" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="3"/>
       <c r="D46" s="74"/>
       <c r="E46" s="1" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="G46" s="76"/>
       <c r="H46" s="77"/>
       <c r="I46" s="77"/>
       <c r="J46" s="77"/>
       <c r="K46" s="77"/>
       <c r="L46" s="77"/>
       <c r="M46" s="77"/>
       <c r="N46" s="77"/>
       <c r="O46" s="78"/>
       <c r="P46" s="78"/>
       <c r="Q46" s="78"/>
       <c r="R46" s="78"/>
       <c r="U46" s="76"/>
       <c r="V46" s="77"/>
       <c r="W46" s="77"/>
       <c r="X46" s="77"/>
       <c r="Y46" s="77"/>
       <c r="Z46" s="77"/>
       <c r="AA46" s="77"/>
       <c r="AB46" s="77"/>
     </row>
     <row r="47" spans="1:28" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="3"/>
       <c r="D47" s="74"/>
       <c r="E47" s="1" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="G47" s="76"/>
       <c r="H47" s="77"/>
       <c r="I47" s="77"/>
       <c r="J47" s="77"/>
       <c r="K47" s="77"/>
       <c r="L47" s="77"/>
       <c r="M47" s="77"/>
       <c r="N47" s="77"/>
       <c r="O47" s="78"/>
       <c r="P47" s="78"/>
       <c r="Q47" s="78"/>
       <c r="R47" s="78"/>
       <c r="U47" s="76"/>
       <c r="V47" s="77"/>
       <c r="W47" s="77"/>
       <c r="X47" s="77"/>
       <c r="Y47" s="77"/>
       <c r="Z47" s="77"/>
       <c r="AA47" s="77"/>
       <c r="AB47" s="77"/>
     </row>
     <row r="48" spans="1:28" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="127"/>
-[...8 lines deleted...]
-        <v>146</v>
+      <c r="A48" s="141"/>
+      <c r="B48" s="141"/>
+      <c r="D48" s="175" t="s">
+        <v>139</v>
+      </c>
+      <c r="E48" s="156" t="s">
+        <v>140</v>
+      </c>
+      <c r="F48" s="157" t="s">
+        <v>141</v>
       </c>
       <c r="G48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H48" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="I48" s="132" t="s">
-[...2 lines deleted...]
-      <c r="J48" s="134">
+      <c r="I48" s="158" t="s">
+        <v>104</v>
+      </c>
+      <c r="J48" s="150">
         <v>80000</v>
       </c>
-      <c r="K48" s="134">
+      <c r="K48" s="150">
         <v>550</v>
       </c>
-      <c r="L48" s="176">
+      <c r="L48" s="161">
         <v>44010</v>
       </c>
-      <c r="M48" s="135" t="s">
-[...6 lines deleted...]
-        <v>85697</v>
+      <c r="M48" s="162" t="s">
+        <v>142</v>
+      </c>
+      <c r="N48" s="158" t="s">
+        <v>143</v>
+      </c>
+      <c r="O48" s="150">
+        <v>86460</v>
       </c>
       <c r="P48" s="24"/>
       <c r="Q48" s="25"/>
-      <c r="R48" s="134">
-[...3 lines deleted...]
-        <v>91</v>
+      <c r="R48" s="150">
+        <v>78881</v>
+      </c>
+      <c r="S48" s="159">
+        <v>91.2</v>
       </c>
       <c r="T48" s="22">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="U48" s="134">
+        <v>18</v>
+      </c>
+      <c r="U48" s="150">
         <v>1089</v>
       </c>
-      <c r="V48" s="134">
+      <c r="V48" s="150">
         <v>2739</v>
       </c>
-      <c r="W48" s="149">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="W48" s="160">
+        <v>209.37492818723632</v>
+      </c>
+      <c r="X48" s="160">
+        <v>256.00151938910824</v>
+      </c>
+      <c r="Y48" s="170" t="s">
+        <v>46</v>
       </c>
       <c r="Z48" s="28" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="49" spans="1:27" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="127"/>
-[...3 lines deleted...]
-      <c r="F49" s="174"/>
+      <c r="A49" s="141"/>
+      <c r="B49" s="141"/>
+      <c r="D49" s="186"/>
+      <c r="E49" s="143"/>
+      <c r="F49" s="145"/>
       <c r="G49" s="29" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="H49" s="30" t="s">
-        <v>150</v>
-[...7 lines deleted...]
-      <c r="O49" s="133"/>
+        <v>145</v>
+      </c>
+      <c r="I49" s="138"/>
+      <c r="J49" s="138"/>
+      <c r="K49" s="138"/>
+      <c r="L49" s="138"/>
+      <c r="M49" s="138"/>
+      <c r="N49" s="138"/>
+      <c r="O49" s="138"/>
       <c r="P49" s="32"/>
       <c r="Q49" s="33"/>
-      <c r="R49" s="153"/>
-      <c r="S49" s="133"/>
+      <c r="R49" s="146"/>
+      <c r="S49" s="138"/>
       <c r="T49" s="43">
-        <v>8</v>
-[...5 lines deleted...]
-      <c r="Y49" s="161"/>
+        <v>9</v>
+      </c>
+      <c r="U49" s="147"/>
+      <c r="V49" s="147"/>
+      <c r="W49" s="138"/>
+      <c r="X49" s="138"/>
+      <c r="Y49" s="167"/>
       <c r="Z49" s="37"/>
     </row>
     <row r="50" spans="1:27" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="127"/>
-[...6 lines deleted...]
-        <v>152</v>
+      <c r="A50" s="141"/>
+      <c r="B50" s="141"/>
+      <c r="D50" s="186"/>
+      <c r="E50" s="142" t="s">
+        <v>146</v>
+      </c>
+      <c r="F50" s="148" t="s">
+        <v>147</v>
       </c>
       <c r="G50" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H50" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="I50" s="150" t="s">
-[...2 lines deleted...]
-      <c r="J50" s="151">
+      <c r="I50" s="140" t="s">
+        <v>148</v>
+      </c>
+      <c r="J50" s="130">
         <v>196000</v>
       </c>
-      <c r="K50" s="151">
+      <c r="K50" s="130">
         <v>431</v>
       </c>
-      <c r="L50" s="152">
+      <c r="L50" s="131">
         <v>84500</v>
       </c>
-      <c r="M50" s="162" t="s">
-[...6 lines deleted...]
-        <v>164695</v>
+      <c r="M50" s="139" t="s">
+        <v>119</v>
+      </c>
+      <c r="N50" s="140" t="s">
+        <v>149</v>
+      </c>
+      <c r="O50" s="130">
+        <v>163689</v>
       </c>
       <c r="P50" s="24"/>
       <c r="Q50" s="25"/>
-      <c r="R50" s="151">
-[...3 lines deleted...]
-        <v>97.8</v>
+      <c r="R50" s="130">
+        <v>160250</v>
+      </c>
+      <c r="S50" s="133">
+        <v>97.9</v>
       </c>
       <c r="T50" s="40">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="U50" s="151">
+        <v>26</v>
+      </c>
+      <c r="U50" s="130">
         <v>1580</v>
       </c>
-      <c r="V50" s="151">
+      <c r="V50" s="130">
         <v>3098</v>
       </c>
-      <c r="W50" s="159">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="W50" s="110">
+        <v>193.3972867179844</v>
+      </c>
+      <c r="X50" s="110">
+        <v>209.99268559307905</v>
+      </c>
+      <c r="Y50" s="163" t="s">
+        <v>46</v>
       </c>
       <c r="Z50" s="37" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:27" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="127"/>
-[...3 lines deleted...]
-      <c r="F51" s="174"/>
+      <c r="A51" s="141"/>
+      <c r="B51" s="141"/>
+      <c r="D51" s="186"/>
+      <c r="E51" s="143"/>
+      <c r="F51" s="145"/>
       <c r="G51" s="29" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="H51" s="30" t="s">
-        <v>156</v>
-[...7 lines deleted...]
-      <c r="O51" s="133"/>
+        <v>151</v>
+      </c>
+      <c r="I51" s="138"/>
+      <c r="J51" s="138"/>
+      <c r="K51" s="138"/>
+      <c r="L51" s="138"/>
+      <c r="M51" s="138"/>
+      <c r="N51" s="138"/>
+      <c r="O51" s="138"/>
       <c r="P51" s="32"/>
       <c r="Q51" s="33"/>
-      <c r="R51" s="153"/>
-      <c r="S51" s="133"/>
+      <c r="R51" s="146"/>
+      <c r="S51" s="138"/>
       <c r="T51" s="43">
         <v>14</v>
       </c>
-      <c r="U51" s="158"/>
-[...3 lines deleted...]
-      <c r="Y51" s="161"/>
+      <c r="U51" s="147"/>
+      <c r="V51" s="147"/>
+      <c r="W51" s="138"/>
+      <c r="X51" s="138"/>
+      <c r="Y51" s="167"/>
       <c r="Z51" s="37"/>
     </row>
     <row r="52" spans="1:27" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="127"/>
-[...6 lines deleted...]
-        <v>158</v>
+      <c r="A52" s="141"/>
+      <c r="B52" s="141"/>
+      <c r="D52" s="186"/>
+      <c r="E52" s="142" t="s">
+        <v>152</v>
+      </c>
+      <c r="F52" s="148" t="s">
+        <v>153</v>
       </c>
       <c r="G52" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H52" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="I52" s="150" t="s">
-[...2 lines deleted...]
-      <c r="J52" s="151">
+      <c r="I52" s="140" t="s">
+        <v>154</v>
+      </c>
+      <c r="J52" s="130">
         <v>101300</v>
       </c>
-      <c r="K52" s="151">
+      <c r="K52" s="130">
         <v>431</v>
       </c>
-      <c r="L52" s="152">
+      <c r="L52" s="131">
         <v>43700</v>
       </c>
-      <c r="M52" s="162" t="s">
-[...6 lines deleted...]
-        <v>96544</v>
+      <c r="M52" s="139" t="s">
+        <v>155</v>
+      </c>
+      <c r="N52" s="140" t="s">
+        <v>156</v>
+      </c>
+      <c r="O52" s="130">
+        <v>96441</v>
       </c>
       <c r="P52" s="24"/>
       <c r="Q52" s="25"/>
-      <c r="R52" s="151">
-[...2 lines deleted...]
-      <c r="S52" s="163">
+      <c r="R52" s="130">
+        <v>96165</v>
+      </c>
+      <c r="S52" s="133">
         <v>99.7</v>
       </c>
       <c r="T52" s="40">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="U52" s="151">
+        <v>17</v>
+      </c>
+      <c r="U52" s="130">
         <v>1320</v>
       </c>
-      <c r="V52" s="151">
+      <c r="V52" s="130">
         <v>2310</v>
       </c>
-      <c r="W52" s="159">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="W52" s="110">
+        <v>143.26873856577694</v>
+      </c>
+      <c r="X52" s="110">
+        <v>172.65809596667845</v>
+      </c>
+      <c r="Y52" s="163" t="s">
+        <v>46</v>
       </c>
       <c r="Z52" s="37" t="s">
-        <v>55</v>
+        <v>334</v>
       </c>
     </row>
     <row r="53" spans="1:27" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="127"/>
-[...3 lines deleted...]
-      <c r="F53" s="174"/>
+      <c r="A53" s="141"/>
+      <c r="B53" s="141"/>
+      <c r="D53" s="186"/>
+      <c r="E53" s="143"/>
+      <c r="F53" s="145"/>
       <c r="G53" s="29" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="H53" s="30" t="s">
-        <v>156</v>
-[...7 lines deleted...]
-      <c r="O53" s="133"/>
+        <v>151</v>
+      </c>
+      <c r="I53" s="138"/>
+      <c r="J53" s="138"/>
+      <c r="K53" s="138"/>
+      <c r="L53" s="138"/>
+      <c r="M53" s="138"/>
+      <c r="N53" s="138"/>
+      <c r="O53" s="138"/>
       <c r="P53" s="32"/>
       <c r="Q53" s="33"/>
-      <c r="R53" s="153"/>
-      <c r="S53" s="133"/>
+      <c r="R53" s="146"/>
+      <c r="S53" s="138"/>
       <c r="T53" s="43">
-        <v>10</v>
-[...5 lines deleted...]
-      <c r="Y53" s="161"/>
+        <v>9</v>
+      </c>
+      <c r="U53" s="147"/>
+      <c r="V53" s="147"/>
+      <c r="W53" s="138"/>
+      <c r="X53" s="138"/>
+      <c r="Y53" s="167"/>
       <c r="Z53" s="37"/>
     </row>
     <row r="54" spans="1:27" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="127"/>
-[...6 lines deleted...]
-        <v>164</v>
+      <c r="A54" s="141"/>
+      <c r="B54" s="141"/>
+      <c r="D54" s="186"/>
+      <c r="E54" s="142" t="s">
+        <v>158</v>
+      </c>
+      <c r="F54" s="148" t="s">
+        <v>159</v>
       </c>
       <c r="G54" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H54" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="I54" s="150" t="s">
-[...2 lines deleted...]
-      <c r="J54" s="151">
+      <c r="I54" s="140" t="s">
+        <v>160</v>
+      </c>
+      <c r="J54" s="130">
         <v>22700</v>
       </c>
-      <c r="K54" s="151">
+      <c r="K54" s="130">
         <v>401</v>
       </c>
-      <c r="L54" s="152">
+      <c r="L54" s="131">
         <v>9100</v>
       </c>
-      <c r="M54" s="162" t="s">
-[...6 lines deleted...]
-        <v>20042</v>
+      <c r="M54" s="139" t="s">
+        <v>161</v>
+      </c>
+      <c r="N54" s="140" t="s">
+        <v>162</v>
+      </c>
+      <c r="O54" s="130">
+        <v>20046</v>
       </c>
       <c r="P54" s="24"/>
       <c r="Q54" s="25"/>
-      <c r="R54" s="151">
-[...3 lines deleted...]
-        <v>94.5</v>
+      <c r="R54" s="130">
+        <v>18885</v>
+      </c>
+      <c r="S54" s="133">
+        <v>94.2</v>
       </c>
       <c r="T54" s="40">
         <v>8</v>
       </c>
-      <c r="U54" s="151">
+      <c r="U54" s="130">
         <v>1815</v>
       </c>
-      <c r="V54" s="151">
+      <c r="V54" s="130">
         <v>3300</v>
       </c>
-      <c r="W54" s="159">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="W54" s="110">
+        <v>211.44288618515424</v>
+      </c>
+      <c r="X54" s="110">
+        <v>204.86053063372651</v>
+      </c>
+      <c r="Y54" s="163" t="s">
+        <v>46</v>
       </c>
       <c r="Z54" s="37" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="55" spans="1:27" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="127"/>
-[...3 lines deleted...]
-      <c r="F55" s="174"/>
+      <c r="A55" s="141"/>
+      <c r="B55" s="141"/>
+      <c r="D55" s="186"/>
+      <c r="E55" s="143"/>
+      <c r="F55" s="145"/>
       <c r="G55" s="29" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="H55" s="30" t="s">
-        <v>169</v>
-[...7 lines deleted...]
-      <c r="O55" s="133"/>
+        <v>164</v>
+      </c>
+      <c r="I55" s="138"/>
+      <c r="J55" s="138"/>
+      <c r="K55" s="138"/>
+      <c r="L55" s="138"/>
+      <c r="M55" s="138"/>
+      <c r="N55" s="138"/>
+      <c r="O55" s="138"/>
       <c r="P55" s="32"/>
       <c r="Q55" s="33"/>
-      <c r="R55" s="153"/>
-      <c r="S55" s="133"/>
+      <c r="R55" s="146"/>
+      <c r="S55" s="138"/>
       <c r="T55" s="43">
         <v>2</v>
       </c>
-      <c r="U55" s="158"/>
-[...3 lines deleted...]
-      <c r="Y55" s="201"/>
+      <c r="U55" s="147"/>
+      <c r="V55" s="147"/>
+      <c r="W55" s="138"/>
+      <c r="X55" s="138"/>
+      <c r="Y55" s="164"/>
       <c r="Z55" s="37"/>
     </row>
     <row r="56" spans="1:27" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="127"/>
-[...6 lines deleted...]
-        <v>171</v>
+      <c r="A56" s="141"/>
+      <c r="B56" s="141"/>
+      <c r="D56" s="186"/>
+      <c r="E56" s="142" t="s">
+        <v>165</v>
+      </c>
+      <c r="F56" s="148" t="s">
+        <v>166</v>
       </c>
       <c r="G56" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H56" s="39" t="s">
-        <v>172</v>
-[...4 lines deleted...]
-      <c r="J56" s="151">
+        <v>167</v>
+      </c>
+      <c r="I56" s="140" t="s">
+        <v>168</v>
+      </c>
+      <c r="J56" s="130">
         <v>37760</v>
       </c>
-      <c r="K56" s="151">
+      <c r="K56" s="130">
         <v>301</v>
       </c>
-      <c r="L56" s="152">
+      <c r="L56" s="131">
         <v>11380</v>
       </c>
-      <c r="M56" s="195" t="s">
-[...6 lines deleted...]
-        <v>65573</v>
+      <c r="M56" s="184" t="s">
+        <v>169</v>
+      </c>
+      <c r="N56" s="140" t="s">
+        <v>170</v>
+      </c>
+      <c r="O56" s="130">
+        <v>65321</v>
       </c>
       <c r="P56" s="24"/>
       <c r="Q56" s="25"/>
-      <c r="R56" s="151">
-[...3 lines deleted...]
-        <v>54.3</v>
+      <c r="R56" s="130">
+        <v>35130</v>
+      </c>
+      <c r="S56" s="133">
+        <v>53.8</v>
       </c>
       <c r="T56" s="40">
         <v>10</v>
       </c>
-      <c r="U56" s="151">
+      <c r="U56" s="130">
         <v>2080</v>
       </c>
-      <c r="V56" s="151">
+      <c r="V56" s="130">
         <v>3970</v>
       </c>
-      <c r="W56" s="159">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="W56" s="110">
+        <v>228.66738035508149</v>
+      </c>
+      <c r="X56" s="110">
+        <v>306.92395993886356</v>
+      </c>
+      <c r="Y56" s="163" t="s">
+        <v>46</v>
       </c>
       <c r="Z56" s="37" t="s">
-        <v>55</v>
+        <v>334</v>
       </c>
     </row>
     <row r="57" spans="1:27" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="127"/>
-[...3 lines deleted...]
-      <c r="F57" s="131"/>
+      <c r="A57" s="141"/>
+      <c r="B57" s="141"/>
+      <c r="D57" s="186"/>
+      <c r="E57" s="183"/>
+      <c r="F57" s="148"/>
       <c r="G57" s="29" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="H57" s="30" t="s">
-        <v>177</v>
-[...7 lines deleted...]
-      <c r="O57" s="133"/>
+        <v>172</v>
+      </c>
+      <c r="I57" s="138"/>
+      <c r="J57" s="138"/>
+      <c r="K57" s="138"/>
+      <c r="L57" s="138"/>
+      <c r="M57" s="185"/>
+      <c r="N57" s="138"/>
+      <c r="O57" s="138"/>
       <c r="P57" s="32"/>
       <c r="Q57" s="33"/>
-      <c r="R57" s="153"/>
-      <c r="S57" s="133"/>
+      <c r="R57" s="146"/>
+      <c r="S57" s="138"/>
       <c r="T57" s="43">
         <v>5</v>
       </c>
-      <c r="U57" s="158"/>
-[...3 lines deleted...]
-      <c r="Y57" s="201"/>
+      <c r="U57" s="147"/>
+      <c r="V57" s="147"/>
+      <c r="W57" s="138"/>
+      <c r="X57" s="138"/>
+      <c r="Y57" s="164"/>
       <c r="Z57" s="37"/>
     </row>
     <row r="58" spans="1:27" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="127"/>
-[...6 lines deleted...]
-        <v>179</v>
+      <c r="A58" s="141"/>
+      <c r="B58" s="141"/>
+      <c r="D58" s="186"/>
+      <c r="E58" s="181" t="s">
+        <v>173</v>
+      </c>
+      <c r="F58" s="182" t="s">
+        <v>174</v>
       </c>
       <c r="G58" s="79" t="s">
         <v>37</v>
       </c>
       <c r="H58" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="I58" s="150" t="s">
-[...2 lines deleted...]
-      <c r="J58" s="151">
+      <c r="I58" s="140" t="s">
+        <v>175</v>
+      </c>
+      <c r="J58" s="130">
         <v>53000</v>
       </c>
-      <c r="K58" s="151">
+      <c r="K58" s="130">
         <v>420</v>
       </c>
-      <c r="L58" s="152">
+      <c r="L58" s="131">
         <v>22270</v>
       </c>
-      <c r="M58" s="162" t="s">
-[...6 lines deleted...]
-        <v>49435</v>
+      <c r="M58" s="139" t="s">
+        <v>52</v>
+      </c>
+      <c r="N58" s="140" t="s">
+        <v>176</v>
+      </c>
+      <c r="O58" s="130">
+        <v>49570</v>
       </c>
       <c r="P58" s="24"/>
       <c r="Q58" s="25"/>
-      <c r="R58" s="151">
-[...3 lines deleted...]
-        <v>79.900000000000006</v>
+      <c r="R58" s="130">
+        <v>39054</v>
+      </c>
+      <c r="S58" s="133">
+        <v>78.8</v>
       </c>
       <c r="T58" s="40">
         <v>9</v>
       </c>
-      <c r="U58" s="151">
+      <c r="U58" s="130">
         <v>2068</v>
       </c>
-      <c r="V58" s="151">
+      <c r="V58" s="130">
         <v>4158</v>
       </c>
-      <c r="W58" s="159">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="W58" s="110">
+        <v>231.68317899362421</v>
+      </c>
+      <c r="X58" s="110">
+        <v>231.09601412646421</v>
+      </c>
+      <c r="Y58" s="163" t="s">
+        <v>46</v>
       </c>
       <c r="Z58" s="81" t="s">
-        <v>55</v>
+        <v>340</v>
       </c>
     </row>
     <row r="59" spans="1:27" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="127"/>
-[...3 lines deleted...]
-      <c r="F59" s="174"/>
+      <c r="A59" s="141"/>
+      <c r="B59" s="141"/>
+      <c r="D59" s="186"/>
+      <c r="E59" s="143"/>
+      <c r="F59" s="145"/>
       <c r="G59" s="29" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="H59" s="30" t="s">
-        <v>183</v>
-[...7 lines deleted...]
-      <c r="O59" s="133"/>
+        <v>178</v>
+      </c>
+      <c r="I59" s="138"/>
+      <c r="J59" s="138"/>
+      <c r="K59" s="138"/>
+      <c r="L59" s="138"/>
+      <c r="M59" s="138"/>
+      <c r="N59" s="138"/>
+      <c r="O59" s="138"/>
       <c r="P59" s="32"/>
       <c r="Q59" s="33"/>
-      <c r="R59" s="153"/>
-      <c r="S59" s="133"/>
+      <c r="R59" s="146"/>
+      <c r="S59" s="138"/>
       <c r="T59" s="43">
         <v>2</v>
       </c>
-      <c r="U59" s="158"/>
-[...3 lines deleted...]
-      <c r="Y59" s="201"/>
+      <c r="U59" s="147"/>
+      <c r="V59" s="147"/>
+      <c r="W59" s="138"/>
+      <c r="X59" s="138"/>
+      <c r="Y59" s="164"/>
       <c r="Z59" s="37"/>
     </row>
     <row r="60" spans="1:27" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="127"/>
-[...6 lines deleted...]
-        <v>185</v>
+      <c r="A60" s="141"/>
+      <c r="B60" s="141"/>
+      <c r="D60" s="186"/>
+      <c r="E60" s="142" t="s">
+        <v>179</v>
+      </c>
+      <c r="F60" s="148" t="s">
+        <v>180</v>
       </c>
       <c r="G60" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H60" s="39" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="J60" s="151">
+        <v>50</v>
+      </c>
+      <c r="I60" s="140" t="s">
+        <v>181</v>
+      </c>
+      <c r="J60" s="130">
         <v>38710</v>
       </c>
-      <c r="K60" s="151">
+      <c r="K60" s="130">
         <v>498</v>
       </c>
-      <c r="L60" s="152">
+      <c r="L60" s="131">
         <v>19290</v>
       </c>
-      <c r="M60" s="162" t="s">
-[...6 lines deleted...]
-        <v>24394</v>
+      <c r="M60" s="139" t="s">
+        <v>182</v>
+      </c>
+      <c r="N60" s="140" t="s">
+        <v>183</v>
+      </c>
+      <c r="O60" s="130">
+        <v>24009</v>
       </c>
       <c r="P60" s="24"/>
       <c r="Q60" s="25"/>
-      <c r="R60" s="151">
-[...3 lines deleted...]
-        <v>74.400000000000006</v>
+      <c r="R60" s="130">
+        <v>18152</v>
+      </c>
+      <c r="S60" s="133">
+        <v>75.599999999999994</v>
       </c>
       <c r="T60" s="40">
         <v>7</v>
       </c>
-      <c r="U60" s="151">
+      <c r="U60" s="130">
         <v>2420</v>
       </c>
-      <c r="V60" s="151">
+      <c r="V60" s="130">
         <v>3960</v>
       </c>
-      <c r="W60" s="159">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="W60" s="110">
+        <v>248.7968378123019</v>
+      </c>
+      <c r="X60" s="110">
+        <v>296.79415880305692</v>
+      </c>
+      <c r="Y60" s="163" t="s">
+        <v>46</v>
       </c>
       <c r="Z60" s="37" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
     </row>
     <row r="61" spans="1:27" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="127"/>
-[...3 lines deleted...]
-      <c r="F61" s="174"/>
+      <c r="A61" s="141"/>
+      <c r="B61" s="141"/>
+      <c r="D61" s="186"/>
+      <c r="E61" s="143"/>
+      <c r="F61" s="145"/>
       <c r="G61" s="29" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="H61" s="30" t="s">
-        <v>191</v>
-[...7 lines deleted...]
-      <c r="O61" s="133"/>
+        <v>186</v>
+      </c>
+      <c r="I61" s="138"/>
+      <c r="J61" s="138"/>
+      <c r="K61" s="138"/>
+      <c r="L61" s="138"/>
+      <c r="M61" s="138"/>
+      <c r="N61" s="138"/>
+      <c r="O61" s="138"/>
       <c r="P61" s="32"/>
       <c r="Q61" s="33"/>
-      <c r="R61" s="153"/>
-      <c r="S61" s="133"/>
+      <c r="R61" s="146"/>
+      <c r="S61" s="138"/>
       <c r="T61" s="43">
-        <v>1</v>
-[...5 lines deleted...]
-      <c r="Y61" s="201"/>
+        <v>2</v>
+      </c>
+      <c r="U61" s="147"/>
+      <c r="V61" s="147"/>
+      <c r="W61" s="138"/>
+      <c r="X61" s="138"/>
+      <c r="Y61" s="164"/>
       <c r="Z61" s="37"/>
       <c r="AA61" s="1" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
     </row>
     <row r="62" spans="1:27" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="127"/>
-[...6 lines deleted...]
-        <v>194</v>
+      <c r="A62" s="141"/>
+      <c r="B62" s="141"/>
+      <c r="D62" s="186"/>
+      <c r="E62" s="142" t="s">
+        <v>188</v>
+      </c>
+      <c r="F62" s="144" t="s">
+        <v>189</v>
       </c>
       <c r="G62" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H62" s="39" t="s">
-        <v>100</v>
-[...4 lines deleted...]
-      <c r="J62" s="151">
+        <v>96</v>
+      </c>
+      <c r="I62" s="140" t="s">
+        <v>190</v>
+      </c>
+      <c r="J62" s="130">
         <v>18240</v>
       </c>
-      <c r="K62" s="151">
+      <c r="K62" s="130">
         <v>499</v>
       </c>
-      <c r="L62" s="152">
+      <c r="L62" s="131">
         <v>9100</v>
       </c>
-      <c r="M62" s="162" t="s">
-[...6 lines deleted...]
-        <v>20312</v>
+      <c r="M62" s="139" t="s">
+        <v>105</v>
+      </c>
+      <c r="N62" s="140" t="s">
+        <v>106</v>
+      </c>
+      <c r="O62" s="130">
+        <v>20076</v>
       </c>
       <c r="P62" s="24"/>
       <c r="Q62" s="25"/>
-      <c r="R62" s="151">
-[...3 lines deleted...]
-        <v>87.7</v>
+      <c r="R62" s="130">
+        <v>17640</v>
+      </c>
+      <c r="S62" s="133">
+        <v>87.9</v>
       </c>
       <c r="T62" s="40">
         <v>8</v>
       </c>
-      <c r="U62" s="151">
+      <c r="U62" s="130">
         <v>2090</v>
       </c>
-      <c r="V62" s="151">
+      <c r="V62" s="130">
         <v>4070</v>
       </c>
-      <c r="W62" s="159">
-[...3 lines deleted...]
-        <v>204.37726174102315</v>
+      <c r="W62" s="110">
+        <v>215.9605763047355</v>
+      </c>
+      <c r="X62" s="110">
+        <v>247.46988721101528</v>
       </c>
       <c r="Y62" s="42" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="Z62" s="37" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:27" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="127"/>
-[...3 lines deleted...]
-      <c r="F63" s="174"/>
+      <c r="A63" s="141"/>
+      <c r="B63" s="141"/>
+      <c r="D63" s="186"/>
+      <c r="E63" s="143"/>
+      <c r="F63" s="145"/>
       <c r="G63" s="29" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="H63" s="30" t="s">
-        <v>199</v>
-[...7 lines deleted...]
-      <c r="O63" s="133"/>
+        <v>194</v>
+      </c>
+      <c r="I63" s="138"/>
+      <c r="J63" s="138"/>
+      <c r="K63" s="138"/>
+      <c r="L63" s="138"/>
+      <c r="M63" s="138"/>
+      <c r="N63" s="138"/>
+      <c r="O63" s="138"/>
       <c r="P63" s="32"/>
       <c r="Q63" s="33"/>
-      <c r="R63" s="153"/>
-      <c r="S63" s="133"/>
+      <c r="R63" s="146"/>
+      <c r="S63" s="138"/>
       <c r="T63" s="43">
         <v>4</v>
       </c>
-      <c r="U63" s="158"/>
-[...2 lines deleted...]
-      <c r="X63" s="133"/>
+      <c r="U63" s="147"/>
+      <c r="V63" s="147"/>
+      <c r="W63" s="138"/>
+      <c r="X63" s="138"/>
       <c r="Y63" s="36" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Z63" s="37" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="64" spans="1:27" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="127"/>
-[...6 lines deleted...]
-        <v>201</v>
+      <c r="A64" s="141"/>
+      <c r="B64" s="141"/>
+      <c r="D64" s="186"/>
+      <c r="E64" s="142" t="s">
+        <v>195</v>
+      </c>
+      <c r="F64" s="148" t="s">
+        <v>196</v>
       </c>
       <c r="G64" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H64" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="I64" s="150" t="s">
-[...2 lines deleted...]
-      <c r="J64" s="151">
+      <c r="I64" s="140" t="s">
+        <v>197</v>
+      </c>
+      <c r="J64" s="130">
         <v>20700</v>
       </c>
-      <c r="K64" s="151">
+      <c r="K64" s="130">
         <v>277</v>
       </c>
-      <c r="L64" s="152">
+      <c r="L64" s="131">
         <v>5740</v>
       </c>
-      <c r="M64" s="162" t="s">
+      <c r="M64" s="139" t="s">
         <v>40</v>
       </c>
-      <c r="N64" s="150" t="s">
-[...3 lines deleted...]
-        <v>23794</v>
+      <c r="N64" s="140" t="s">
+        <v>198</v>
+      </c>
+      <c r="O64" s="130">
+        <v>23734</v>
       </c>
       <c r="P64" s="24"/>
       <c r="Q64" s="25"/>
-      <c r="R64" s="151">
-[...3 lines deleted...]
-        <v>81.5</v>
+      <c r="R64" s="130">
+        <v>19167</v>
+      </c>
+      <c r="S64" s="133">
+        <v>80.8</v>
       </c>
       <c r="T64" s="40">
         <v>6</v>
       </c>
-      <c r="U64" s="151">
+      <c r="U64" s="130">
         <v>1985</v>
       </c>
-      <c r="V64" s="151">
+      <c r="V64" s="130">
         <v>3883</v>
       </c>
-      <c r="W64" s="159">
-[...9 lines deleted...]
-        <v>205</v>
+      <c r="W64" s="110">
+        <v>232.39581782577329</v>
+      </c>
+      <c r="X64" s="110">
+        <v>315.59211204379142</v>
+      </c>
+      <c r="Y64" s="163" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z64" s="168" t="s">
+        <v>341</v>
       </c>
     </row>
     <row r="65" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="127"/>
-[...3 lines deleted...]
-      <c r="F65" s="174"/>
+      <c r="A65" s="141"/>
+      <c r="B65" s="141"/>
+      <c r="D65" s="186"/>
+      <c r="E65" s="143"/>
+      <c r="F65" s="145"/>
       <c r="G65" s="29" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="H65" s="30" t="s">
-        <v>207</v>
-[...7 lines deleted...]
-      <c r="O65" s="158"/>
+        <v>201</v>
+      </c>
+      <c r="I65" s="138"/>
+      <c r="J65" s="138"/>
+      <c r="K65" s="138"/>
+      <c r="L65" s="138"/>
+      <c r="M65" s="138"/>
+      <c r="N65" s="138"/>
+      <c r="O65" s="147"/>
       <c r="P65" s="32"/>
       <c r="Q65" s="33"/>
-      <c r="R65" s="158"/>
-      <c r="S65" s="133"/>
+      <c r="R65" s="147"/>
+      <c r="S65" s="138"/>
       <c r="T65" s="43">
         <v>3</v>
       </c>
-      <c r="U65" s="158"/>
-[...4 lines deleted...]
-      <c r="Z65" s="207"/>
+      <c r="U65" s="147"/>
+      <c r="V65" s="147"/>
+      <c r="W65" s="138"/>
+      <c r="X65" s="138"/>
+      <c r="Y65" s="164"/>
+      <c r="Z65" s="169"/>
     </row>
     <row r="66" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B66" s="127"/>
-[...14 lines deleted...]
-      <c r="J66" s="151">
+      <c r="B66" s="141"/>
+      <c r="D66" s="186"/>
+      <c r="E66" s="134" t="s">
+        <v>81</v>
+      </c>
+      <c r="F66" s="135"/>
+      <c r="G66" s="136" t="s">
+        <v>82</v>
+      </c>
+      <c r="H66" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="I66" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="J66" s="130">
         <v>568410</v>
       </c>
-      <c r="K66" s="151">
+      <c r="K66" s="130">
         <v>438</v>
       </c>
-      <c r="L66" s="152">
+      <c r="L66" s="131">
         <v>249090</v>
       </c>
-      <c r="M66" s="109" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="M66" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="N66" s="132" t="s">
+        <v>82</v>
       </c>
       <c r="O66" s="71"/>
       <c r="P66" s="72"/>
       <c r="Q66" s="73"/>
       <c r="R66" s="71"/>
-      <c r="S66" s="163">
-        <v>88.1</v>
+      <c r="S66" s="133">
+        <v>88</v>
       </c>
       <c r="T66" s="40">
-        <v>110</v>
-[...17 lines deleted...]
-        <v>85</v>
+        <v>109</v>
+      </c>
+      <c r="U66" s="108" t="s">
+        <v>83</v>
+      </c>
+      <c r="V66" s="108" t="s">
+        <v>83</v>
+      </c>
+      <c r="W66" s="110">
+        <v>197.05004885537167</v>
+      </c>
+      <c r="X66" s="110">
+        <v>226.86450086966616</v>
+      </c>
+      <c r="Y66" s="108" t="s">
+        <v>82</v>
+      </c>
+      <c r="Z66" s="112" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="67" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B67" s="127"/>
-[...10 lines deleted...]
-      <c r="N67" s="141"/>
+      <c r="B67" s="141"/>
+      <c r="D67" s="187"/>
+      <c r="E67" s="121"/>
+      <c r="F67" s="122"/>
+      <c r="G67" s="137"/>
+      <c r="H67" s="111"/>
+      <c r="I67" s="111"/>
+      <c r="J67" s="111"/>
+      <c r="K67" s="111"/>
+      <c r="L67" s="111"/>
+      <c r="M67" s="111"/>
+      <c r="N67" s="111"/>
       <c r="O67" s="48">
-        <v>550486</v>
+        <v>549346</v>
       </c>
       <c r="P67" s="56"/>
       <c r="Q67" s="57"/>
       <c r="R67" s="48">
-        <v>484753</v>
-[...1 lines deleted...]
-      <c r="S67" s="141"/>
+        <v>483324</v>
+      </c>
+      <c r="S67" s="111"/>
       <c r="T67" s="52">
-        <v>49</v>
-[...17 lines deleted...]
-        <v>210</v>
+        <v>50</v>
+      </c>
+      <c r="U67" s="109"/>
+      <c r="V67" s="109"/>
+      <c r="W67" s="111"/>
+      <c r="X67" s="111"/>
+      <c r="Y67" s="109"/>
+      <c r="Z67" s="113"/>
+    </row>
+    <row r="68" spans="1:26" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="141"/>
+      <c r="D68" s="153" t="s">
+        <v>202</v>
+      </c>
+      <c r="E68" s="156" t="s">
+        <v>203</v>
+      </c>
+      <c r="F68" s="157" t="s">
+        <v>204</v>
       </c>
       <c r="G68" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H68" s="21" t="s">
-        <v>172</v>
-[...4 lines deleted...]
-      <c r="J68" s="134">
+        <v>167</v>
+      </c>
+      <c r="I68" s="158" t="s">
+        <v>111</v>
+      </c>
+      <c r="J68" s="150">
         <v>29400</v>
       </c>
-      <c r="K68" s="134">
+      <c r="K68" s="150">
         <v>507</v>
       </c>
-      <c r="L68" s="176">
+      <c r="L68" s="161">
         <v>14900</v>
       </c>
-      <c r="M68" s="135" t="s">
-[...3 lines deleted...]
-        <v>211</v>
+      <c r="M68" s="162" t="s">
+        <v>169</v>
+      </c>
+      <c r="N68" s="158" t="s">
+        <v>205</v>
       </c>
       <c r="O68" s="54">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="P68" s="24"/>
       <c r="Q68" s="25"/>
       <c r="R68" s="54">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="S68" s="154">
+        <v>93</v>
+      </c>
+      <c r="S68" s="159">
         <v>77.8</v>
       </c>
       <c r="T68" s="22">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="U68" s="134">
+        <v>30</v>
+      </c>
+      <c r="U68" s="150">
         <v>2310</v>
       </c>
-      <c r="V68" s="134">
+      <c r="V68" s="150">
         <v>4730</v>
       </c>
-      <c r="W68" s="149">
-[...3 lines deleted...]
-        <v>265.16277282971038</v>
+      <c r="W68" s="160">
+        <v>240.18754882217621</v>
+      </c>
+      <c r="X68" s="160">
+        <v>293.9157714441331</v>
       </c>
       <c r="Y68" s="27" t="s">
-        <v>212</v>
+        <v>342</v>
       </c>
       <c r="Z68" s="28" t="s">
-        <v>64</v>
+        <v>343</v>
       </c>
     </row>
     <row r="69" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B69" s="127"/>
-[...2 lines deleted...]
-      <c r="F69" s="174"/>
+      <c r="B69" s="141"/>
+      <c r="D69" s="154"/>
+      <c r="E69" s="143"/>
+      <c r="F69" s="145"/>
       <c r="G69" s="29" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="H69" s="30" t="s">
-        <v>214</v>
-[...6 lines deleted...]
-      <c r="N69" s="133"/>
+        <v>207</v>
+      </c>
+      <c r="I69" s="138"/>
+      <c r="J69" s="138"/>
+      <c r="K69" s="138"/>
+      <c r="L69" s="138"/>
+      <c r="M69" s="138"/>
+      <c r="N69" s="138"/>
       <c r="O69" s="35">
-        <v>32540</v>
+        <v>32007</v>
       </c>
       <c r="P69" s="32"/>
       <c r="Q69" s="33"/>
       <c r="R69" s="35">
-        <v>25326</v>
-[...1 lines deleted...]
-      <c r="S69" s="133"/>
+        <v>24903</v>
+      </c>
+      <c r="S69" s="138"/>
       <c r="T69" s="43">
-        <v>15</v>
-[...4 lines deleted...]
-      <c r="X69" s="133"/>
+        <v>19</v>
+      </c>
+      <c r="U69" s="147"/>
+      <c r="V69" s="147"/>
+      <c r="W69" s="138"/>
+      <c r="X69" s="138"/>
       <c r="Y69" s="36" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="Z69" s="37" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
     </row>
     <row r="70" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="127"/>
-[...6 lines deleted...]
-        <v>217</v>
+      <c r="A70" s="141"/>
+      <c r="B70" s="141"/>
+      <c r="D70" s="154"/>
+      <c r="E70" s="142" t="s">
+        <v>209</v>
+      </c>
+      <c r="F70" s="144" t="s">
+        <v>210</v>
       </c>
       <c r="G70" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H70" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="I70" s="150" t="s">
-[...2 lines deleted...]
-      <c r="J70" s="151">
+      <c r="I70" s="140" t="s">
+        <v>181</v>
+      </c>
+      <c r="J70" s="130">
         <v>29200</v>
       </c>
-      <c r="K70" s="151">
+      <c r="K70" s="130">
         <v>473</v>
       </c>
-      <c r="L70" s="152">
+      <c r="L70" s="131">
         <v>13800</v>
       </c>
-      <c r="M70" s="162" t="s">
-[...6 lines deleted...]
-        <v>29692</v>
+      <c r="M70" s="139" t="s">
+        <v>60</v>
+      </c>
+      <c r="N70" s="140" t="s">
+        <v>211</v>
+      </c>
+      <c r="O70" s="130">
+        <v>29236</v>
       </c>
       <c r="P70" s="24"/>
       <c r="Q70" s="25"/>
-      <c r="R70" s="151">
-[...8 lines deleted...]
-      <c r="U70" s="151">
+      <c r="R70" s="130">
+        <v>26367</v>
+      </c>
+      <c r="S70" s="133">
+        <v>90.2</v>
+      </c>
+      <c r="T70" s="108" t="s">
+        <v>212</v>
+      </c>
+      <c r="U70" s="130">
         <v>2310</v>
       </c>
-      <c r="V70" s="151">
+      <c r="V70" s="130">
         <v>4730</v>
       </c>
-      <c r="W70" s="209" t="s">
-[...6 lines deleted...]
-        <v>220</v>
+      <c r="W70" s="173" t="s">
+        <v>82</v>
+      </c>
+      <c r="X70" s="173" t="s">
+        <v>82</v>
+      </c>
+      <c r="Y70" s="163" t="s">
+        <v>213</v>
       </c>
       <c r="Z70" s="37" t="s">
-        <v>197</v>
+        <v>344</v>
       </c>
     </row>
     <row r="71" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="127"/>
-[...3 lines deleted...]
-      <c r="F71" s="174"/>
+      <c r="A71" s="141"/>
+      <c r="B71" s="141"/>
+      <c r="D71" s="154"/>
+      <c r="E71" s="143"/>
+      <c r="F71" s="145"/>
       <c r="G71" s="29" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="H71" s="30" t="s">
-        <v>222</v>
-[...7 lines deleted...]
-      <c r="O71" s="133"/>
+        <v>215</v>
+      </c>
+      <c r="I71" s="138"/>
+      <c r="J71" s="138"/>
+      <c r="K71" s="138"/>
+      <c r="L71" s="138"/>
+      <c r="M71" s="138"/>
+      <c r="N71" s="138"/>
+      <c r="O71" s="138"/>
       <c r="P71" s="32"/>
       <c r="Q71" s="33"/>
-      <c r="R71" s="153"/>
-[...6 lines deleted...]
-      <c r="Y71" s="201"/>
+      <c r="R71" s="146"/>
+      <c r="S71" s="138"/>
+      <c r="T71" s="172"/>
+      <c r="U71" s="147"/>
+      <c r="V71" s="147"/>
+      <c r="W71" s="180"/>
+      <c r="X71" s="180"/>
+      <c r="Y71" s="164"/>
       <c r="Z71" s="37" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="127"/>
-[...6 lines deleted...]
-        <v>224</v>
+      <c r="A72" s="141"/>
+      <c r="B72" s="141"/>
+      <c r="D72" s="154"/>
+      <c r="E72" s="142" t="s">
+        <v>216</v>
+      </c>
+      <c r="F72" s="148" t="s">
+        <v>217</v>
       </c>
       <c r="G72" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H72" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="I72" s="150" t="s">
-[...2 lines deleted...]
-      <c r="J72" s="151">
+      <c r="I72" s="140" t="s">
+        <v>175</v>
+      </c>
+      <c r="J72" s="130">
         <v>24200</v>
       </c>
-      <c r="K72" s="151">
+      <c r="K72" s="130">
         <v>467</v>
       </c>
-      <c r="L72" s="152">
+      <c r="L72" s="131">
         <v>11300</v>
       </c>
-      <c r="M72" s="162" t="s">
-[...6 lines deleted...]
-        <v>12813</v>
+      <c r="M72" s="139" t="s">
+        <v>218</v>
+      </c>
+      <c r="N72" s="140" t="s">
+        <v>219</v>
+      </c>
+      <c r="O72" s="130">
+        <v>12600</v>
       </c>
       <c r="P72" s="24"/>
       <c r="Q72" s="25"/>
-      <c r="R72" s="151">
-[...3 lines deleted...]
-        <v>94.6</v>
+      <c r="R72" s="130">
+        <v>11938</v>
+      </c>
+      <c r="S72" s="133">
+        <v>94.7</v>
       </c>
       <c r="T72" s="40">
         <v>5</v>
       </c>
-      <c r="U72" s="151">
+      <c r="U72" s="130">
         <v>1980</v>
       </c>
-      <c r="V72" s="151">
+      <c r="V72" s="130">
         <v>3960</v>
       </c>
-      <c r="W72" s="159">
-[...6 lines deleted...]
-        <v>67</v>
+      <c r="W72" s="110">
+        <v>214.74962734852332</v>
+      </c>
+      <c r="X72" s="110">
+        <v>193.0621304198267</v>
+      </c>
+      <c r="Y72" s="163" t="s">
+        <v>65</v>
       </c>
       <c r="Z72" s="37" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
     </row>
     <row r="73" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="127"/>
-[...3 lines deleted...]
-      <c r="F73" s="174"/>
+      <c r="A73" s="141"/>
+      <c r="B73" s="141"/>
+      <c r="D73" s="154"/>
+      <c r="E73" s="143"/>
+      <c r="F73" s="145"/>
       <c r="G73" s="29" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="H73" s="30" t="s">
-        <v>228</v>
-[...7 lines deleted...]
-      <c r="O73" s="133"/>
+        <v>221</v>
+      </c>
+      <c r="I73" s="138"/>
+      <c r="J73" s="138"/>
+      <c r="K73" s="138"/>
+      <c r="L73" s="138"/>
+      <c r="M73" s="138"/>
+      <c r="N73" s="138"/>
+      <c r="O73" s="138"/>
       <c r="P73" s="32"/>
       <c r="Q73" s="33"/>
-      <c r="R73" s="153"/>
-      <c r="S73" s="133"/>
+      <c r="R73" s="146"/>
+      <c r="S73" s="138"/>
       <c r="T73" s="43">
         <v>1</v>
       </c>
-      <c r="U73" s="158"/>
-[...3 lines deleted...]
-      <c r="Y73" s="201"/>
+      <c r="U73" s="147"/>
+      <c r="V73" s="147"/>
+      <c r="W73" s="138"/>
+      <c r="X73" s="138"/>
+      <c r="Y73" s="164"/>
       <c r="Z73" s="37"/>
     </row>
-    <row r="74" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>230</v>
+    <row r="74" spans="1:26" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="141"/>
+      <c r="B74" s="141"/>
+      <c r="D74" s="154"/>
+      <c r="E74" s="142" t="s">
+        <v>222</v>
+      </c>
+      <c r="F74" s="148" t="s">
+        <v>223</v>
       </c>
       <c r="G74" s="38" t="s">
         <v>38</v>
       </c>
       <c r="H74" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="I74" s="150" t="s">
-[...2 lines deleted...]
-      <c r="J74" s="151">
+      <c r="I74" s="140" t="s">
+        <v>126</v>
+      </c>
+      <c r="J74" s="130">
         <v>10500</v>
       </c>
-      <c r="K74" s="151">
+      <c r="K74" s="130">
         <v>368</v>
       </c>
-      <c r="L74" s="152">
+      <c r="L74" s="131">
         <v>3864</v>
       </c>
-      <c r="M74" s="162" t="s">
-[...6 lines deleted...]
-        <v>5910</v>
+      <c r="M74" s="139" t="s">
+        <v>218</v>
+      </c>
+      <c r="N74" s="140" t="s">
+        <v>224</v>
+      </c>
+      <c r="O74" s="130">
+        <v>5848</v>
       </c>
       <c r="P74" s="24"/>
       <c r="Q74" s="25"/>
-      <c r="R74" s="151">
-[...3 lines deleted...]
-        <v>82.6</v>
+      <c r="R74" s="130">
+        <v>4802</v>
+      </c>
+      <c r="S74" s="133">
+        <v>82.1</v>
       </c>
       <c r="T74" s="40">
         <v>8</v>
       </c>
-      <c r="U74" s="211">
+      <c r="U74" s="179">
         <v>2200</v>
       </c>
-      <c r="V74" s="211">
+      <c r="V74" s="179">
         <v>4400</v>
       </c>
-      <c r="W74" s="212">
-[...3 lines deleted...]
-        <v>231.98159557045932</v>
+      <c r="W74" s="178">
+        <v>221.2357024147033</v>
+      </c>
+      <c r="X74" s="178">
+        <v>230.49956007429856</v>
       </c>
       <c r="Y74" s="42" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>225</v>
+      </c>
+      <c r="Z74" s="237" t="s">
+        <v>345</v>
       </c>
     </row>
     <row r="75" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="127"/>
-[...3 lines deleted...]
-      <c r="F75" s="174"/>
+      <c r="A75" s="141"/>
+      <c r="B75" s="141"/>
+      <c r="D75" s="154"/>
+      <c r="E75" s="143"/>
+      <c r="F75" s="145"/>
       <c r="G75" s="29" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H75" s="30" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-      <c r="O75" s="133"/>
+        <v>227</v>
+      </c>
+      <c r="I75" s="138"/>
+      <c r="J75" s="138"/>
+      <c r="K75" s="138"/>
+      <c r="L75" s="138"/>
+      <c r="M75" s="138"/>
+      <c r="N75" s="138"/>
+      <c r="O75" s="138"/>
       <c r="P75" s="32"/>
       <c r="Q75" s="33"/>
-      <c r="R75" s="153"/>
-      <c r="S75" s="133"/>
+      <c r="R75" s="146"/>
+      <c r="S75" s="138"/>
       <c r="T75" s="43">
         <v>3</v>
       </c>
-      <c r="U75" s="158"/>
-[...2 lines deleted...]
-      <c r="X75" s="133"/>
+      <c r="U75" s="147"/>
+      <c r="V75" s="147"/>
+      <c r="W75" s="138"/>
+      <c r="X75" s="138"/>
       <c r="Y75" s="36" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="Z75" s="37" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="76" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B76" s="127"/>
-[...14 lines deleted...]
-      <c r="J76" s="151">
+      <c r="B76" s="141"/>
+      <c r="D76" s="154"/>
+      <c r="E76" s="134" t="s">
+        <v>81</v>
+      </c>
+      <c r="F76" s="135"/>
+      <c r="G76" s="136" t="s">
+        <v>82</v>
+      </c>
+      <c r="H76" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="I76" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="J76" s="130">
         <v>93300</v>
       </c>
-      <c r="K76" s="151">
+      <c r="K76" s="130">
         <v>470</v>
       </c>
-      <c r="L76" s="152">
+      <c r="L76" s="131">
         <v>43864</v>
       </c>
-      <c r="M76" s="109" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="M76" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="N76" s="132" t="s">
+        <v>82</v>
       </c>
       <c r="O76" s="54">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="P76" s="24"/>
       <c r="Q76" s="25"/>
       <c r="R76" s="54">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>85.4</v>
+        <v>93</v>
+      </c>
+      <c r="S76" s="133">
+        <v>85.3</v>
       </c>
       <c r="T76" s="40">
-        <v>41</v>
-[...17 lines deleted...]
-        <v>85</v>
+        <v>43</v>
+      </c>
+      <c r="U76" s="108" t="s">
+        <v>83</v>
+      </c>
+      <c r="V76" s="108" t="s">
+        <v>83</v>
+      </c>
+      <c r="W76" s="110">
+        <v>234.61568436034898</v>
+      </c>
+      <c r="X76" s="110">
+        <v>272.64472764909601</v>
+      </c>
+      <c r="Y76" s="108" t="s">
+        <v>82</v>
+      </c>
+      <c r="Z76" s="112" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="77" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B77" s="127"/>
-[...10 lines deleted...]
-      <c r="N77" s="141"/>
+      <c r="B77" s="141"/>
+      <c r="D77" s="155"/>
+      <c r="E77" s="121"/>
+      <c r="F77" s="122"/>
+      <c r="G77" s="137"/>
+      <c r="H77" s="111"/>
+      <c r="I77" s="111"/>
+      <c r="J77" s="111"/>
+      <c r="K77" s="111"/>
+      <c r="L77" s="111"/>
+      <c r="M77" s="111"/>
+      <c r="N77" s="111"/>
       <c r="O77" s="48">
-        <v>80955</v>
+        <v>79691</v>
       </c>
       <c r="P77" s="56"/>
       <c r="Q77" s="57"/>
       <c r="R77" s="48">
-        <v>69140</v>
-[...1 lines deleted...]
-      <c r="S77" s="141"/>
+        <v>68010</v>
+      </c>
+      <c r="S77" s="111"/>
       <c r="T77" s="52">
-        <v>19</v>
-[...6 lines deleted...]
-      <c r="Z77" s="173"/>
+        <v>23</v>
+      </c>
+      <c r="U77" s="109"/>
+      <c r="V77" s="109"/>
+      <c r="W77" s="111"/>
+      <c r="X77" s="111"/>
+      <c r="Y77" s="109"/>
+      <c r="Z77" s="113"/>
     </row>
     <row r="78" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="127"/>
-[...8 lines deleted...]
-        <v>238</v>
+      <c r="A78" s="141"/>
+      <c r="B78" s="141"/>
+      <c r="D78" s="175" t="s">
+        <v>228</v>
+      </c>
+      <c r="E78" s="156" t="s">
+        <v>229</v>
+      </c>
+      <c r="F78" s="157" t="s">
+        <v>230</v>
       </c>
       <c r="G78" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H78" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="I78" s="132" t="s">
-[...2 lines deleted...]
-      <c r="J78" s="134">
+      <c r="I78" s="158" t="s">
+        <v>231</v>
+      </c>
+      <c r="J78" s="150">
         <v>80000</v>
       </c>
-      <c r="K78" s="134">
+      <c r="K78" s="150">
         <v>611</v>
       </c>
-      <c r="L78" s="176">
+      <c r="L78" s="161">
         <v>48900</v>
       </c>
-      <c r="M78" s="135" t="s">
-[...6 lines deleted...]
-        <v>53741</v>
+      <c r="M78" s="162" t="s">
+        <v>142</v>
+      </c>
+      <c r="N78" s="158" t="s">
+        <v>232</v>
+      </c>
+      <c r="O78" s="150">
+        <v>52604</v>
       </c>
       <c r="P78" s="24"/>
       <c r="Q78" s="25"/>
-      <c r="R78" s="134">
-[...2 lines deleted...]
-      <c r="S78" s="154">
+      <c r="R78" s="150">
+        <v>51994</v>
+      </c>
+      <c r="S78" s="159">
         <v>98.8</v>
       </c>
       <c r="T78" s="22">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="U78" s="134">
+        <v>43</v>
+      </c>
+      <c r="U78" s="150">
         <v>1364</v>
       </c>
-      <c r="V78" s="134">
+      <c r="V78" s="150">
         <v>3069</v>
       </c>
-      <c r="W78" s="149">
-[...3 lines deleted...]
-        <v>245.45162067673394</v>
+      <c r="W78" s="160">
+        <v>233.65188717440009</v>
+      </c>
+      <c r="X78" s="160">
+        <v>258.97594117884449</v>
       </c>
       <c r="Y78" s="27" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="Z78" s="28" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
     </row>
     <row r="79" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="127"/>
-[...3 lines deleted...]
-      <c r="F79" s="174"/>
+      <c r="A79" s="141"/>
+      <c r="B79" s="141"/>
+      <c r="D79" s="176"/>
+      <c r="E79" s="143"/>
+      <c r="F79" s="145"/>
       <c r="G79" s="29" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="H79" s="30" t="s">
-        <v>244</v>
-[...7 lines deleted...]
-      <c r="O79" s="133"/>
+        <v>236</v>
+      </c>
+      <c r="I79" s="138"/>
+      <c r="J79" s="138"/>
+      <c r="K79" s="138"/>
+      <c r="L79" s="138"/>
+      <c r="M79" s="138"/>
+      <c r="N79" s="138"/>
+      <c r="O79" s="138"/>
       <c r="P79" s="32"/>
       <c r="Q79" s="33"/>
-      <c r="R79" s="153"/>
-      <c r="S79" s="133"/>
+      <c r="R79" s="146"/>
+      <c r="S79" s="138"/>
       <c r="T79" s="43">
-        <v>18</v>
-[...4 lines deleted...]
-      <c r="X79" s="133"/>
+        <v>21</v>
+      </c>
+      <c r="U79" s="147"/>
+      <c r="V79" s="147"/>
+      <c r="W79" s="138"/>
+      <c r="X79" s="138"/>
       <c r="Y79" s="36" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="Z79" s="37" t="s">
-        <v>97</v>
+        <v>346</v>
       </c>
     </row>
     <row r="80" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="127"/>
-[...6 lines deleted...]
-        <v>246</v>
+      <c r="A80" s="141"/>
+      <c r="B80" s="141"/>
+      <c r="D80" s="176"/>
+      <c r="E80" s="142" t="s">
+        <v>237</v>
+      </c>
+      <c r="F80" s="148" t="s">
+        <v>238</v>
       </c>
       <c r="G80" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H80" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="I80" s="150" t="s">
-[...2 lines deleted...]
-      <c r="J80" s="151">
+      <c r="I80" s="140" t="s">
+        <v>175</v>
+      </c>
+      <c r="J80" s="130">
         <v>11500</v>
       </c>
-      <c r="K80" s="151">
+      <c r="K80" s="130">
         <v>445</v>
       </c>
-      <c r="L80" s="152">
+      <c r="L80" s="131">
         <v>5115</v>
       </c>
-      <c r="M80" s="162" t="s">
-[...6 lines deleted...]
-        <v>8332</v>
+      <c r="M80" s="139" t="s">
+        <v>239</v>
+      </c>
+      <c r="N80" s="140" t="s">
+        <v>240</v>
+      </c>
+      <c r="O80" s="130">
+        <v>8143</v>
       </c>
       <c r="P80" s="24"/>
       <c r="Q80" s="25"/>
-      <c r="R80" s="151">
-[...3 lines deleted...]
-        <v>88.3</v>
+      <c r="R80" s="130">
+        <v>7298</v>
+      </c>
+      <c r="S80" s="133">
+        <v>89.6</v>
       </c>
       <c r="T80" s="40">
         <v>4</v>
       </c>
-      <c r="U80" s="151">
+      <c r="U80" s="130">
         <v>2310</v>
       </c>
-      <c r="V80" s="151">
+      <c r="V80" s="130">
         <v>4620</v>
       </c>
-      <c r="W80" s="159">
-[...9 lines deleted...]
-        <v>249</v>
+      <c r="W80" s="110">
+        <v>222.14134257343815</v>
+      </c>
+      <c r="X80" s="110">
+        <v>251.44096503930493</v>
+      </c>
+      <c r="Y80" s="163" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z80" s="168" t="s">
+        <v>341</v>
       </c>
     </row>
     <row r="81" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="127"/>
-[...3 lines deleted...]
-      <c r="F81" s="174"/>
+      <c r="A81" s="141"/>
+      <c r="B81" s="141"/>
+      <c r="D81" s="176"/>
+      <c r="E81" s="143"/>
+      <c r="F81" s="145"/>
       <c r="G81" s="29" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="H81" s="30" t="s">
-        <v>251</v>
-[...7 lines deleted...]
-      <c r="O81" s="133"/>
+        <v>242</v>
+      </c>
+      <c r="I81" s="138"/>
+      <c r="J81" s="138"/>
+      <c r="K81" s="138"/>
+      <c r="L81" s="138"/>
+      <c r="M81" s="138"/>
+      <c r="N81" s="138"/>
+      <c r="O81" s="138"/>
       <c r="P81" s="32"/>
       <c r="Q81" s="33"/>
-      <c r="R81" s="153"/>
-      <c r="S81" s="133"/>
+      <c r="R81" s="146"/>
+      <c r="S81" s="138"/>
       <c r="T81" s="43">
         <v>0</v>
       </c>
-      <c r="U81" s="158"/>
-[...4 lines deleted...]
-      <c r="Z81" s="207"/>
+      <c r="U81" s="147"/>
+      <c r="V81" s="147"/>
+      <c r="W81" s="138"/>
+      <c r="X81" s="138"/>
+      <c r="Y81" s="167"/>
+      <c r="Z81" s="169"/>
     </row>
     <row r="82" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="127"/>
-[...6 lines deleted...]
-        <v>253</v>
+      <c r="A82" s="141"/>
+      <c r="B82" s="141"/>
+      <c r="D82" s="176"/>
+      <c r="E82" s="142" t="s">
+        <v>243</v>
+      </c>
+      <c r="F82" s="148" t="s">
+        <v>244</v>
       </c>
       <c r="G82" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H82" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="I82" s="150" t="s">
-[...2 lines deleted...]
-      <c r="J82" s="151">
+      <c r="I82" s="140" t="s">
+        <v>126</v>
+      </c>
+      <c r="J82" s="130">
         <v>6050</v>
       </c>
-      <c r="K82" s="151">
+      <c r="K82" s="130">
         <v>501</v>
       </c>
-      <c r="L82" s="152">
+      <c r="L82" s="131">
         <v>3030</v>
       </c>
-      <c r="M82" s="162" t="s">
-[...6 lines deleted...]
-        <v>4030</v>
+      <c r="M82" s="139" t="s">
+        <v>245</v>
+      </c>
+      <c r="N82" s="140" t="s">
+        <v>246</v>
+      </c>
+      <c r="O82" s="130">
+        <v>3938</v>
       </c>
       <c r="P82" s="24"/>
       <c r="Q82" s="25"/>
-      <c r="R82" s="151">
-[...8 lines deleted...]
-      <c r="U82" s="151">
+      <c r="R82" s="130">
+        <v>3562</v>
+      </c>
+      <c r="S82" s="133">
+        <v>90.5</v>
+      </c>
+      <c r="T82" s="108" t="s">
+        <v>212</v>
+      </c>
+      <c r="U82" s="130">
         <v>2310</v>
       </c>
-      <c r="V82" s="151">
+      <c r="V82" s="130">
         <v>4620</v>
       </c>
-      <c r="W82" s="209" t="s">
-[...9 lines deleted...]
-        <v>249</v>
+      <c r="W82" s="173" t="s">
+        <v>82</v>
+      </c>
+      <c r="X82" s="173" t="s">
+        <v>82</v>
+      </c>
+      <c r="Y82" s="163" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z82" s="168" t="s">
+        <v>341</v>
       </c>
     </row>
     <row r="83" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="127"/>
-[...3 lines deleted...]
-      <c r="F83" s="174"/>
+      <c r="A83" s="141"/>
+      <c r="B83" s="141"/>
+      <c r="D83" s="176"/>
+      <c r="E83" s="143"/>
+      <c r="F83" s="145"/>
       <c r="G83" s="29" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="H83" s="30" t="s">
-        <v>257</v>
-[...7 lines deleted...]
-      <c r="O83" s="133"/>
+        <v>248</v>
+      </c>
+      <c r="I83" s="138"/>
+      <c r="J83" s="138"/>
+      <c r="K83" s="138"/>
+      <c r="L83" s="138"/>
+      <c r="M83" s="138"/>
+      <c r="N83" s="138"/>
+      <c r="O83" s="138"/>
       <c r="P83" s="32"/>
       <c r="Q83" s="33"/>
-      <c r="R83" s="153"/>
-[...7 lines deleted...]
-      <c r="Z83" s="207"/>
+      <c r="R83" s="146"/>
+      <c r="S83" s="138"/>
+      <c r="T83" s="172"/>
+      <c r="U83" s="147"/>
+      <c r="V83" s="147"/>
+      <c r="W83" s="174"/>
+      <c r="X83" s="174"/>
+      <c r="Y83" s="167"/>
+      <c r="Z83" s="169"/>
     </row>
     <row r="84" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A84" s="127"/>
-[...6 lines deleted...]
-        <v>259</v>
+      <c r="A84" s="141"/>
+      <c r="B84" s="141"/>
+      <c r="D84" s="176"/>
+      <c r="E84" s="142" t="s">
+        <v>249</v>
+      </c>
+      <c r="F84" s="148" t="s">
+        <v>250</v>
       </c>
       <c r="G84" s="38" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="H84" s="39" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="J84" s="151">
+        <v>50</v>
+      </c>
+      <c r="I84" s="140" t="s">
+        <v>251</v>
+      </c>
+      <c r="J84" s="130">
         <v>58723</v>
       </c>
-      <c r="K84" s="151">
+      <c r="K84" s="130">
         <v>459</v>
       </c>
-      <c r="L84" s="152">
+      <c r="L84" s="131">
         <v>26979</v>
       </c>
-      <c r="M84" s="162" t="s">
-[...6 lines deleted...]
-        <v>61198</v>
+      <c r="M84" s="139" t="s">
+        <v>142</v>
+      </c>
+      <c r="N84" s="140" t="s">
+        <v>143</v>
+      </c>
+      <c r="O84" s="130">
+        <v>60428</v>
       </c>
       <c r="P84" s="24"/>
       <c r="Q84" s="25"/>
-      <c r="R84" s="151">
-[...3 lines deleted...]
-        <v>92</v>
+      <c r="R84" s="130">
+        <v>55695</v>
+      </c>
+      <c r="S84" s="133">
+        <v>92.2</v>
       </c>
       <c r="T84" s="40">
         <v>11</v>
       </c>
-      <c r="U84" s="151">
+      <c r="U84" s="130">
         <v>2310</v>
       </c>
-      <c r="V84" s="151">
+      <c r="V84" s="130">
         <v>4620</v>
       </c>
-      <c r="W84" s="159">
-[...9 lines deleted...]
-        <v>249</v>
+      <c r="W84" s="110">
+        <v>227.09995586782765</v>
+      </c>
+      <c r="X84" s="110">
+        <v>220.59553914803891</v>
+      </c>
+      <c r="Y84" s="163" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z84" s="168" t="s">
+        <v>341</v>
       </c>
     </row>
     <row r="85" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="127"/>
-[...3 lines deleted...]
-      <c r="F85" s="174"/>
+      <c r="A85" s="141"/>
+      <c r="B85" s="141"/>
+      <c r="D85" s="176"/>
+      <c r="E85" s="143"/>
+      <c r="F85" s="145"/>
       <c r="G85" s="29" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="H85" s="30" t="s">
-        <v>262</v>
-[...7 lines deleted...]
-      <c r="O85" s="133"/>
+        <v>253</v>
+      </c>
+      <c r="I85" s="138"/>
+      <c r="J85" s="138"/>
+      <c r="K85" s="138"/>
+      <c r="L85" s="138"/>
+      <c r="M85" s="138"/>
+      <c r="N85" s="138"/>
+      <c r="O85" s="138"/>
       <c r="P85" s="32"/>
       <c r="Q85" s="33"/>
-      <c r="R85" s="153"/>
-      <c r="S85" s="133"/>
+      <c r="R85" s="146"/>
+      <c r="S85" s="138"/>
       <c r="T85" s="43">
         <v>7</v>
       </c>
-      <c r="U85" s="158"/>
-[...4 lines deleted...]
-      <c r="Z85" s="207"/>
+      <c r="U85" s="147"/>
+      <c r="V85" s="147"/>
+      <c r="W85" s="138"/>
+      <c r="X85" s="138"/>
+      <c r="Y85" s="167"/>
+      <c r="Z85" s="169"/>
     </row>
     <row r="86" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B86" s="127"/>
-[...14 lines deleted...]
-      <c r="J86" s="151">
+      <c r="B86" s="141"/>
+      <c r="D86" s="176"/>
+      <c r="E86" s="134" t="s">
+        <v>81</v>
+      </c>
+      <c r="F86" s="135"/>
+      <c r="G86" s="136" t="s">
+        <v>82</v>
+      </c>
+      <c r="H86" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="I86" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="J86" s="130">
         <v>156273</v>
       </c>
-      <c r="K86" s="151">
+      <c r="K86" s="130">
         <v>538</v>
       </c>
-      <c r="L86" s="152">
+      <c r="L86" s="131">
         <v>84024</v>
       </c>
-      <c r="M86" s="109" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="M86" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="N86" s="132" t="s">
+        <v>82</v>
       </c>
       <c r="O86" s="71"/>
       <c r="P86" s="72"/>
       <c r="Q86" s="73"/>
       <c r="R86" s="71"/>
-      <c r="S86" s="163">
-        <v>94.5</v>
+      <c r="S86" s="133">
+        <v>94.8</v>
       </c>
       <c r="T86" s="40">
-        <v>56</v>
-[...17 lines deleted...]
-        <v>85</v>
+        <v>58</v>
+      </c>
+      <c r="U86" s="108" t="s">
+        <v>83</v>
+      </c>
+      <c r="V86" s="108" t="s">
+        <v>83</v>
+      </c>
+      <c r="W86" s="110">
+        <v>229.95557144282023</v>
+      </c>
+      <c r="X86" s="110">
+        <v>243.52519213660727</v>
+      </c>
+      <c r="Y86" s="108" t="s">
+        <v>82</v>
+      </c>
+      <c r="Z86" s="112" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="87" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B87" s="127"/>
-[...10 lines deleted...]
-      <c r="N87" s="141"/>
+      <c r="B87" s="141"/>
+      <c r="D87" s="177"/>
+      <c r="E87" s="121"/>
+      <c r="F87" s="122"/>
+      <c r="G87" s="137"/>
+      <c r="H87" s="111"/>
+      <c r="I87" s="111"/>
+      <c r="J87" s="111"/>
+      <c r="K87" s="111"/>
+      <c r="L87" s="111"/>
+      <c r="M87" s="111"/>
+      <c r="N87" s="111"/>
       <c r="O87" s="48">
-        <v>127301</v>
+        <v>125113</v>
       </c>
       <c r="P87" s="56"/>
       <c r="Q87" s="57"/>
       <c r="R87" s="48">
-        <v>120344</v>
-[...1 lines deleted...]
-      <c r="S87" s="141"/>
+        <v>118549</v>
+      </c>
+      <c r="S87" s="111"/>
       <c r="T87" s="52">
-        <v>25</v>
-[...6 lines deleted...]
-      <c r="Z87" s="173"/>
+        <v>28</v>
+      </c>
+      <c r="U87" s="109"/>
+      <c r="V87" s="109"/>
+      <c r="W87" s="111"/>
+      <c r="X87" s="111"/>
+      <c r="Y87" s="109"/>
+      <c r="Z87" s="113"/>
     </row>
     <row r="88" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="3"/>
-      <c r="D88" s="83"/>
-[...1 lines deleted...]
-      <c r="F88" s="84"/>
+      <c r="D88" s="82"/>
+      <c r="E88" s="83"/>
+      <c r="F88" s="83"/>
       <c r="G88" s="76"/>
       <c r="H88" s="77"/>
       <c r="I88" s="77"/>
       <c r="J88" s="77"/>
       <c r="K88" s="77"/>
       <c r="L88" s="77"/>
       <c r="M88" s="77"/>
       <c r="N88" s="77"/>
       <c r="O88" s="78"/>
       <c r="P88" s="78"/>
       <c r="Q88" s="78"/>
       <c r="R88" s="78"/>
       <c r="S88" s="77"/>
       <c r="T88" s="77"/>
-      <c r="U88" s="85"/>
-      <c r="V88" s="85"/>
+      <c r="U88" s="84"/>
+      <c r="V88" s="84"/>
       <c r="W88" s="77"/>
       <c r="X88" s="77"/>
-      <c r="Y88" s="85"/>
-      <c r="Z88" s="85"/>
+      <c r="Y88" s="84"/>
+      <c r="Z88" s="84"/>
     </row>
     <row r="89" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="3"/>
-      <c r="D89" s="83"/>
-[...1 lines deleted...]
-      <c r="F89" s="86"/>
+      <c r="D89" s="82"/>
+      <c r="E89" s="83"/>
+      <c r="F89" s="85"/>
       <c r="G89" s="76"/>
       <c r="H89" s="77"/>
       <c r="I89" s="77"/>
       <c r="J89" s="77"/>
       <c r="K89" s="77"/>
       <c r="L89" s="77"/>
       <c r="M89" s="77"/>
       <c r="N89" s="77"/>
       <c r="O89" s="78"/>
       <c r="P89" s="78"/>
       <c r="Q89" s="78"/>
       <c r="R89" s="78"/>
       <c r="S89" s="77"/>
       <c r="T89" s="77"/>
-      <c r="U89" s="85"/>
-      <c r="V89" s="85"/>
+      <c r="U89" s="84"/>
+      <c r="V89" s="84"/>
       <c r="W89" s="77"/>
       <c r="X89" s="77"/>
-      <c r="Y89" s="85"/>
-      <c r="Z89" s="85"/>
+      <c r="Y89" s="84"/>
+      <c r="Z89" s="84"/>
     </row>
     <row r="90" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="127"/>
-[...8 lines deleted...]
-        <v>265</v>
+      <c r="A90" s="141"/>
+      <c r="B90" s="141"/>
+      <c r="D90" s="153" t="s">
+        <v>254</v>
+      </c>
+      <c r="E90" s="156" t="s">
+        <v>255</v>
+      </c>
+      <c r="F90" s="166" t="s">
+        <v>256</v>
       </c>
       <c r="G90" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H90" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="I90" s="132" t="s">
-[...2 lines deleted...]
-      <c r="J90" s="134">
+      <c r="I90" s="158" t="s">
+        <v>126</v>
+      </c>
+      <c r="J90" s="150">
         <v>46000</v>
       </c>
-      <c r="K90" s="134">
+      <c r="K90" s="150">
         <v>443</v>
       </c>
-      <c r="L90" s="176">
+      <c r="L90" s="161">
         <v>20400</v>
       </c>
-      <c r="M90" s="135" t="s">
-[...6 lines deleted...]
-        <v>42204</v>
+      <c r="M90" s="162" t="s">
+        <v>78</v>
+      </c>
+      <c r="N90" s="158" t="s">
+        <v>257</v>
+      </c>
+      <c r="O90" s="150">
+        <v>41494</v>
       </c>
       <c r="P90" s="24"/>
       <c r="Q90" s="25"/>
-      <c r="R90" s="134">
-[...3 lines deleted...]
-        <v>89.3</v>
+      <c r="R90" s="150">
+        <v>37152</v>
+      </c>
+      <c r="S90" s="159">
+        <v>89.5</v>
       </c>
       <c r="T90" s="22">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="U90" s="134">
+        <v>20</v>
+      </c>
+      <c r="U90" s="150">
         <v>2266</v>
       </c>
-      <c r="V90" s="134">
+      <c r="V90" s="150">
         <v>4532</v>
       </c>
-      <c r="W90" s="149">
-[...9 lines deleted...]
-        <v>249</v>
+      <c r="W90" s="160">
+        <v>225.96953428063182</v>
+      </c>
+      <c r="X90" s="160">
+        <v>280.84265629353393</v>
+      </c>
+      <c r="Y90" s="170" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z90" s="171" t="s">
+        <v>341</v>
       </c>
     </row>
     <row r="91" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A91" s="127"/>
-[...3 lines deleted...]
-      <c r="F91" s="174"/>
+      <c r="A91" s="141"/>
+      <c r="B91" s="141"/>
+      <c r="D91" s="154"/>
+      <c r="E91" s="143"/>
+      <c r="F91" s="145"/>
       <c r="G91" s="29" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="H91" s="30" t="s">
-        <v>268</v>
-[...7 lines deleted...]
-      <c r="O91" s="133"/>
+        <v>259</v>
+      </c>
+      <c r="I91" s="138"/>
+      <c r="J91" s="138"/>
+      <c r="K91" s="138"/>
+      <c r="L91" s="138"/>
+      <c r="M91" s="138"/>
+      <c r="N91" s="138"/>
+      <c r="O91" s="138"/>
       <c r="P91" s="32"/>
       <c r="Q91" s="33"/>
-      <c r="R91" s="153"/>
-      <c r="S91" s="133"/>
+      <c r="R91" s="146"/>
+      <c r="S91" s="138"/>
       <c r="T91" s="43">
         <v>10</v>
       </c>
-      <c r="U91" s="158"/>
-[...4 lines deleted...]
-      <c r="Z91" s="207"/>
+      <c r="U91" s="147"/>
+      <c r="V91" s="147"/>
+      <c r="W91" s="138"/>
+      <c r="X91" s="138"/>
+      <c r="Y91" s="167"/>
+      <c r="Z91" s="169"/>
     </row>
     <row r="92" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A92" s="127"/>
-[...6 lines deleted...]
-        <v>270</v>
+      <c r="A92" s="141"/>
+      <c r="B92" s="141"/>
+      <c r="D92" s="154"/>
+      <c r="E92" s="142" t="s">
+        <v>260</v>
+      </c>
+      <c r="F92" s="144" t="s">
+        <v>261</v>
       </c>
       <c r="G92" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H92" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="I92" s="150" t="s">
-[...2 lines deleted...]
-      <c r="J92" s="151">
+      <c r="I92" s="140" t="s">
+        <v>126</v>
+      </c>
+      <c r="J92" s="130">
         <v>198000</v>
       </c>
-      <c r="K92" s="151">
+      <c r="K92" s="130">
         <v>439</v>
       </c>
-      <c r="L92" s="152">
+      <c r="L92" s="131">
         <v>87000</v>
       </c>
-      <c r="M92" s="162" t="s">
-[...6 lines deleted...]
-        <v>160524</v>
+      <c r="M92" s="139" t="s">
+        <v>78</v>
+      </c>
+      <c r="N92" s="140" t="s">
+        <v>262</v>
+      </c>
+      <c r="O92" s="130">
+        <v>159027</v>
       </c>
       <c r="P92" s="24"/>
       <c r="Q92" s="25"/>
-      <c r="R92" s="151">
-[...3 lines deleted...]
-        <v>93.3</v>
+      <c r="R92" s="130">
+        <v>148509</v>
+      </c>
+      <c r="S92" s="133">
+        <v>93.4</v>
       </c>
       <c r="T92" s="40">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="U92" s="151">
+        <v>59</v>
+      </c>
+      <c r="U92" s="130">
         <v>2079</v>
       </c>
-      <c r="V92" s="151">
+      <c r="V92" s="130">
         <v>4306</v>
       </c>
-      <c r="W92" s="159">
-[...9 lines deleted...]
-        <v>249</v>
+      <c r="W92" s="110">
+        <v>234.59422523796658</v>
+      </c>
+      <c r="X92" s="110">
+        <v>278.61062467224968</v>
+      </c>
+      <c r="Y92" s="163" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z92" s="37" t="s">
+        <v>347</v>
       </c>
     </row>
     <row r="93" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A93" s="127"/>
-[...3 lines deleted...]
-      <c r="F93" s="174"/>
+      <c r="A93" s="141"/>
+      <c r="B93" s="141"/>
+      <c r="D93" s="154"/>
+      <c r="E93" s="143"/>
+      <c r="F93" s="145"/>
       <c r="G93" s="29" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="H93" s="30" t="s">
-        <v>273</v>
-[...7 lines deleted...]
-      <c r="O93" s="133"/>
+        <v>264</v>
+      </c>
+      <c r="I93" s="138"/>
+      <c r="J93" s="138"/>
+      <c r="K93" s="138"/>
+      <c r="L93" s="138"/>
+      <c r="M93" s="138"/>
+      <c r="N93" s="138"/>
+      <c r="O93" s="138"/>
       <c r="P93" s="32"/>
       <c r="Q93" s="33"/>
-      <c r="R93" s="153"/>
-      <c r="S93" s="133"/>
+      <c r="R93" s="146"/>
+      <c r="S93" s="138"/>
       <c r="T93" s="43">
-        <v>26</v>
-[...6 lines deleted...]
-      <c r="Z93" s="207"/>
+        <v>28</v>
+      </c>
+      <c r="U93" s="147"/>
+      <c r="V93" s="147"/>
+      <c r="W93" s="138"/>
+      <c r="X93" s="138"/>
+      <c r="Y93" s="167"/>
+      <c r="Z93" s="81"/>
     </row>
     <row r="94" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A94" s="127"/>
-[...6 lines deleted...]
-        <v>275</v>
+      <c r="A94" s="141"/>
+      <c r="B94" s="141"/>
+      <c r="D94" s="154"/>
+      <c r="E94" s="142" t="s">
+        <v>265</v>
+      </c>
+      <c r="F94" s="144" t="s">
+        <v>266</v>
       </c>
       <c r="G94" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H94" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="I94" s="150" t="s">
-[...2 lines deleted...]
-      <c r="J94" s="151">
+      <c r="I94" s="140" t="s">
+        <v>160</v>
+      </c>
+      <c r="J94" s="130">
         <v>185380</v>
       </c>
-      <c r="K94" s="151">
+      <c r="K94" s="130">
         <v>585</v>
       </c>
-      <c r="L94" s="152">
+      <c r="L94" s="131">
         <v>108410</v>
       </c>
-      <c r="M94" s="162" t="s">
-[...6 lines deleted...]
-        <v>138877</v>
+      <c r="M94" s="139" t="s">
+        <v>267</v>
+      </c>
+      <c r="N94" s="140" t="s">
+        <v>268</v>
+      </c>
+      <c r="O94" s="130">
+        <v>137395</v>
       </c>
       <c r="P94" s="24"/>
       <c r="Q94" s="25"/>
-      <c r="R94" s="151">
-[...2 lines deleted...]
-      <c r="S94" s="163">
+      <c r="R94" s="130">
+        <v>136487</v>
+      </c>
+      <c r="S94" s="133">
         <v>99.3</v>
       </c>
       <c r="T94" s="40">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="U94" s="151">
+        <v>66</v>
+      </c>
+      <c r="U94" s="130">
         <v>1881</v>
       </c>
-      <c r="V94" s="151">
+      <c r="V94" s="130">
         <v>3943</v>
       </c>
-      <c r="W94" s="159">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="W94" s="110">
+        <v>225.06749095453182</v>
+      </c>
+      <c r="X94" s="110">
+        <v>266.3294504512466</v>
+      </c>
+      <c r="Y94" s="163" t="s">
+        <v>46</v>
       </c>
       <c r="Z94" s="37" t="s">
-        <v>55</v>
+        <v>348</v>
       </c>
     </row>
     <row r="95" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A95" s="127"/>
-[...3 lines deleted...]
-      <c r="F95" s="174"/>
+      <c r="A95" s="141"/>
+      <c r="B95" s="141"/>
+      <c r="D95" s="154"/>
+      <c r="E95" s="143"/>
+      <c r="F95" s="145"/>
       <c r="G95" s="29" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="H95" s="30" t="s">
-        <v>228</v>
-[...7 lines deleted...]
-      <c r="O95" s="133"/>
+        <v>221</v>
+      </c>
+      <c r="I95" s="138"/>
+      <c r="J95" s="138"/>
+      <c r="K95" s="138"/>
+      <c r="L95" s="138"/>
+      <c r="M95" s="138"/>
+      <c r="N95" s="138"/>
+      <c r="O95" s="138"/>
       <c r="P95" s="32"/>
       <c r="Q95" s="33"/>
-      <c r="R95" s="153"/>
-      <c r="S95" s="133"/>
+      <c r="R95" s="146"/>
+      <c r="S95" s="138"/>
       <c r="T95" s="43">
-        <v>31</v>
-[...5 lines deleted...]
-      <c r="Y95" s="201"/>
+        <v>29</v>
+      </c>
+      <c r="U95" s="147"/>
+      <c r="V95" s="147"/>
+      <c r="W95" s="138"/>
+      <c r="X95" s="138"/>
+      <c r="Y95" s="164"/>
       <c r="Z95" s="37"/>
     </row>
     <row r="96" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A96" s="127"/>
-[...6 lines deleted...]
-        <v>279</v>
+      <c r="A96" s="141"/>
+      <c r="B96" s="141"/>
+      <c r="D96" s="154"/>
+      <c r="E96" s="142" t="s">
+        <v>269</v>
+      </c>
+      <c r="F96" s="148" t="s">
+        <v>270</v>
       </c>
       <c r="G96" s="38" t="s">
         <v>38</v>
       </c>
       <c r="H96" s="39" t="s">
-        <v>100</v>
-[...4 lines deleted...]
-      <c r="J96" s="151">
+        <v>96</v>
+      </c>
+      <c r="I96" s="140" t="s">
+        <v>271</v>
+      </c>
+      <c r="J96" s="130">
         <v>18210</v>
       </c>
-      <c r="K96" s="151">
+      <c r="K96" s="130">
         <v>272</v>
       </c>
-      <c r="L96" s="152">
+      <c r="L96" s="131">
         <v>4960</v>
       </c>
-      <c r="M96" s="162" t="s">
+      <c r="M96" s="139" t="s">
         <v>40</v>
       </c>
-      <c r="N96" s="150" t="s">
-[...3 lines deleted...]
-        <v>13814</v>
+      <c r="N96" s="140" t="s">
+        <v>272</v>
+      </c>
+      <c r="O96" s="130">
+        <v>13859</v>
       </c>
       <c r="P96" s="24"/>
       <c r="Q96" s="25"/>
-      <c r="R96" s="151">
-[...3 lines deleted...]
-        <v>56.5</v>
+      <c r="R96" s="130">
+        <v>7869</v>
+      </c>
+      <c r="S96" s="133">
+        <v>56.8</v>
       </c>
       <c r="T96" s="40">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="U96" s="151">
+        <v>7</v>
+      </c>
+      <c r="U96" s="130">
         <v>2332</v>
       </c>
-      <c r="V96" s="151">
+      <c r="V96" s="130">
         <v>4312</v>
       </c>
-      <c r="W96" s="159">
-[...6 lines deleted...]
-        <v>282</v>
+      <c r="W96" s="110">
+        <v>217.09256388458269</v>
+      </c>
+      <c r="X96" s="110">
+        <v>416.49414078778483</v>
+      </c>
+      <c r="Y96" s="163" t="s">
+        <v>273</v>
       </c>
       <c r="Z96" s="37" t="s">
-        <v>283</v>
+        <v>349</v>
       </c>
     </row>
     <row r="97" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A97" s="127"/>
-[...5 lines deleted...]
-        <v>284</v>
+      <c r="A97" s="141"/>
+      <c r="B97" s="141"/>
+      <c r="D97" s="154"/>
+      <c r="E97" s="143"/>
+      <c r="F97" s="145"/>
+      <c r="G97" s="86" t="s">
+        <v>274</v>
       </c>
       <c r="H97" s="30" t="s">
-        <v>285</v>
-[...7 lines deleted...]
-      <c r="O97" s="133"/>
+        <v>275</v>
+      </c>
+      <c r="I97" s="138"/>
+      <c r="J97" s="138"/>
+      <c r="K97" s="138"/>
+      <c r="L97" s="138"/>
+      <c r="M97" s="138"/>
+      <c r="N97" s="138"/>
+      <c r="O97" s="138"/>
       <c r="P97" s="32"/>
       <c r="Q97" s="33"/>
-      <c r="R97" s="153"/>
-      <c r="S97" s="133"/>
+      <c r="R97" s="146"/>
+      <c r="S97" s="138"/>
       <c r="T97" s="43">
         <v>2</v>
       </c>
-      <c r="U97" s="158"/>
-[...3 lines deleted...]
-      <c r="Y97" s="201"/>
+      <c r="U97" s="147"/>
+      <c r="V97" s="147"/>
+      <c r="W97" s="138"/>
+      <c r="X97" s="138"/>
+      <c r="Y97" s="164"/>
       <c r="Z97" s="37"/>
     </row>
     <row r="98" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B98" s="127"/>
-[...14 lines deleted...]
-      <c r="J98" s="151">
+      <c r="B98" s="141"/>
+      <c r="D98" s="154"/>
+      <c r="E98" s="134" t="s">
+        <v>81</v>
+      </c>
+      <c r="F98" s="135"/>
+      <c r="G98" s="136" t="s">
+        <v>82</v>
+      </c>
+      <c r="H98" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="I98" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="J98" s="130">
         <v>447590</v>
       </c>
-      <c r="K98" s="151">
+      <c r="K98" s="130">
         <v>493</v>
       </c>
-      <c r="L98" s="152">
+      <c r="L98" s="131">
         <v>220770</v>
       </c>
-      <c r="M98" s="109" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="M98" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="N98" s="132" t="s">
+        <v>82</v>
       </c>
       <c r="O98" s="71"/>
       <c r="P98" s="72"/>
       <c r="Q98" s="73"/>
       <c r="R98" s="71"/>
-      <c r="S98" s="163">
+      <c r="S98" s="133">
         <v>93.8</v>
       </c>
       <c r="T98" s="40">
-        <v>145</v>
-[...17 lines deleted...]
-        <v>85</v>
+        <v>152</v>
+      </c>
+      <c r="U98" s="108" t="s">
+        <v>83</v>
+      </c>
+      <c r="V98" s="108" t="s">
+        <v>83</v>
+      </c>
+      <c r="W98" s="110">
+        <v>229.176115371523</v>
+      </c>
+      <c r="X98" s="110">
+        <v>275.66891848883455</v>
+      </c>
+      <c r="Y98" s="130" t="s">
+        <v>82</v>
+      </c>
+      <c r="Z98" s="151" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="99" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B99" s="127"/>
-[...10 lines deleted...]
-      <c r="N99" s="141"/>
+      <c r="B99" s="141"/>
+      <c r="D99" s="155"/>
+      <c r="E99" s="121"/>
+      <c r="F99" s="122"/>
+      <c r="G99" s="137"/>
+      <c r="H99" s="111"/>
+      <c r="I99" s="111"/>
+      <c r="J99" s="111"/>
+      <c r="K99" s="111"/>
+      <c r="L99" s="111"/>
+      <c r="M99" s="111"/>
+      <c r="N99" s="111"/>
       <c r="O99" s="48">
-        <v>355419</v>
+        <v>351775</v>
       </c>
       <c r="P99" s="56"/>
       <c r="Q99" s="57"/>
       <c r="R99" s="48">
-        <v>333250</v>
-[...1 lines deleted...]
-      <c r="S99" s="141"/>
+        <v>330017</v>
+      </c>
+      <c r="S99" s="111"/>
       <c r="T99" s="52">
         <v>69</v>
       </c>
-      <c r="U99" s="171"/>
-[...16 lines deleted...]
-        <v>288</v>
+      <c r="U99" s="109"/>
+      <c r="V99" s="109"/>
+      <c r="W99" s="111"/>
+      <c r="X99" s="111"/>
+      <c r="Y99" s="165"/>
+      <c r="Z99" s="152"/>
+    </row>
+    <row r="100" spans="1:26" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="141"/>
+      <c r="B100" s="141"/>
+      <c r="D100" s="153" t="s">
+        <v>276</v>
+      </c>
+      <c r="E100" s="156" t="s">
+        <v>277</v>
+      </c>
+      <c r="F100" s="157" t="s">
+        <v>278</v>
       </c>
       <c r="G100" s="20" t="s">
         <v>37</v>
       </c>
       <c r="H100" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="I100" s="132" t="s">
-[...2 lines deleted...]
-      <c r="J100" s="134">
+      <c r="I100" s="158" t="s">
+        <v>231</v>
+      </c>
+      <c r="J100" s="150">
         <v>17262</v>
       </c>
-      <c r="K100" s="134">
+      <c r="K100" s="150">
         <v>697</v>
       </c>
-      <c r="L100" s="176">
+      <c r="L100" s="161">
         <v>12036</v>
       </c>
-      <c r="M100" s="135" t="s">
-[...6 lines deleted...]
-        <v>15468</v>
+      <c r="M100" s="162" t="s">
+        <v>279</v>
+      </c>
+      <c r="N100" s="158" t="s">
+        <v>155</v>
+      </c>
+      <c r="O100" s="150">
+        <v>15030</v>
       </c>
       <c r="P100" s="24"/>
       <c r="Q100" s="25"/>
-      <c r="R100" s="134">
-[...2 lines deleted...]
-      <c r="S100" s="154">
+      <c r="R100" s="150">
+        <v>14839</v>
+      </c>
+      <c r="S100" s="159">
         <v>98.7</v>
       </c>
       <c r="T100" s="22">
         <v>10</v>
       </c>
-      <c r="U100" s="134">
+      <c r="U100" s="150">
         <v>2442</v>
       </c>
-      <c r="V100" s="134">
+      <c r="V100" s="150">
         <v>4862</v>
       </c>
-      <c r="W100" s="149">
-[...6 lines deleted...]
-        <v>290</v>
+      <c r="W100" s="160">
+        <v>313.35595231280797</v>
+      </c>
+      <c r="X100" s="160">
+        <v>360.5774084269575</v>
+      </c>
+      <c r="Y100" s="87" t="s">
+        <v>280</v>
       </c>
       <c r="Z100" s="81" t="s">
-        <v>94</v>
+        <v>350</v>
       </c>
     </row>
     <row r="101" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A101" s="127"/>
-[...3 lines deleted...]
-      <c r="F101" s="174"/>
+      <c r="A101" s="141"/>
+      <c r="B101" s="141"/>
+      <c r="D101" s="154"/>
+      <c r="E101" s="143"/>
+      <c r="F101" s="145"/>
       <c r="G101" s="29" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="H101" s="30" t="s">
-        <v>292</v>
-[...7 lines deleted...]
-      <c r="O101" s="133"/>
+        <v>282</v>
+      </c>
+      <c r="I101" s="138"/>
+      <c r="J101" s="138"/>
+      <c r="K101" s="138"/>
+      <c r="L101" s="138"/>
+      <c r="M101" s="138"/>
+      <c r="N101" s="138"/>
+      <c r="O101" s="138"/>
       <c r="P101" s="32"/>
       <c r="Q101" s="33"/>
-      <c r="R101" s="153"/>
-      <c r="S101" s="133"/>
+      <c r="R101" s="146"/>
+      <c r="S101" s="138"/>
       <c r="T101" s="43">
         <v>5</v>
       </c>
-      <c r="U101" s="158"/>
-[...2 lines deleted...]
-      <c r="X101" s="133"/>
+      <c r="U101" s="147"/>
+      <c r="V101" s="147"/>
+      <c r="W101" s="138"/>
+      <c r="X101" s="138"/>
       <c r="Y101" s="36" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="Z101" s="37" t="s">
-        <v>97</v>
-[...10 lines deleted...]
-        <v>294</v>
+        <v>93</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="141"/>
+      <c r="B102" s="141"/>
+      <c r="D102" s="154"/>
+      <c r="E102" s="142" t="s">
+        <v>283</v>
+      </c>
+      <c r="F102" s="148" t="s">
+        <v>284</v>
       </c>
       <c r="G102" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H102" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="I102" s="150" t="s">
-[...2 lines deleted...]
-      <c r="J102" s="151">
+      <c r="I102" s="140" t="s">
+        <v>77</v>
+      </c>
+      <c r="J102" s="130">
         <v>7729</v>
       </c>
-      <c r="K102" s="151">
+      <c r="K102" s="130">
         <v>484</v>
       </c>
-      <c r="L102" s="152">
+      <c r="L102" s="131">
         <v>3740</v>
       </c>
-      <c r="M102" s="162" t="s">
+      <c r="M102" s="139" t="s">
         <v>40</v>
       </c>
-      <c r="N102" s="150" t="s">
-[...3 lines deleted...]
-        <v>7921</v>
+      <c r="N102" s="140" t="s">
+        <v>285</v>
+      </c>
+      <c r="O102" s="130">
+        <v>7744</v>
       </c>
       <c r="P102" s="24"/>
       <c r="Q102" s="25"/>
-      <c r="R102" s="151">
-[...3 lines deleted...]
-        <v>92.8</v>
+      <c r="R102" s="130">
+        <v>7195</v>
+      </c>
+      <c r="S102" s="133">
+        <v>92.9</v>
       </c>
       <c r="T102" s="40">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="U102" s="151">
+        <v>14</v>
+      </c>
+      <c r="U102" s="130">
         <v>2409</v>
       </c>
-      <c r="V102" s="151">
+      <c r="V102" s="130">
         <v>4994</v>
       </c>
-      <c r="W102" s="159">
-[...3 lines deleted...]
-        <v>462.3056994818653</v>
+      <c r="W102" s="110">
+        <v>284.86005749213894</v>
+      </c>
+      <c r="X102" s="110">
+        <v>473.20907836157784</v>
       </c>
       <c r="Y102" s="42" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="Z102" s="37" t="s">
-        <v>94</v>
+        <v>351</v>
       </c>
     </row>
     <row r="103" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A103" s="127"/>
-[...3 lines deleted...]
-      <c r="F103" s="174"/>
+      <c r="A103" s="141"/>
+      <c r="B103" s="141"/>
+      <c r="D103" s="154"/>
+      <c r="E103" s="143"/>
+      <c r="F103" s="145"/>
       <c r="G103" s="29" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="H103" s="30" t="s">
-        <v>298</v>
-[...7 lines deleted...]
-      <c r="O103" s="133"/>
+        <v>288</v>
+      </c>
+      <c r="I103" s="138"/>
+      <c r="J103" s="138"/>
+      <c r="K103" s="138"/>
+      <c r="L103" s="138"/>
+      <c r="M103" s="138"/>
+      <c r="N103" s="138"/>
+      <c r="O103" s="138"/>
       <c r="P103" s="32"/>
       <c r="Q103" s="33"/>
-      <c r="R103" s="153"/>
-      <c r="S103" s="133"/>
+      <c r="R103" s="146"/>
+      <c r="S103" s="138"/>
       <c r="T103" s="43">
         <v>3</v>
       </c>
-      <c r="U103" s="158"/>
-[...2 lines deleted...]
-      <c r="X103" s="133"/>
+      <c r="U103" s="147"/>
+      <c r="V103" s="147"/>
+      <c r="W103" s="138"/>
+      <c r="X103" s="138"/>
       <c r="Y103" s="36" t="s">
-        <v>47</v>
-[...11 lines deleted...]
-        <v>300</v>
+        <v>46</v>
+      </c>
+      <c r="Z103" s="37" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="141"/>
+      <c r="B104" s="141"/>
+      <c r="D104" s="154"/>
+      <c r="E104" s="142" t="s">
+        <v>289</v>
+      </c>
+      <c r="F104" s="148" t="s">
+        <v>290</v>
       </c>
       <c r="G104" s="38" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="H104" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="I104" s="150" t="s">
-[...2 lines deleted...]
-      <c r="J104" s="151">
+      <c r="I104" s="140" t="s">
+        <v>251</v>
+      </c>
+      <c r="J104" s="130">
         <v>43050</v>
       </c>
-      <c r="K104" s="151">
+      <c r="K104" s="130">
         <v>582</v>
       </c>
-      <c r="L104" s="152">
+      <c r="L104" s="131">
         <v>25060</v>
       </c>
-      <c r="M104" s="162" t="s">
-[...6 lines deleted...]
-        <v>33378</v>
+      <c r="M104" s="139" t="s">
+        <v>291</v>
+      </c>
+      <c r="N104" s="140" t="s">
+        <v>292</v>
+      </c>
+      <c r="O104" s="130">
+        <v>32770</v>
       </c>
       <c r="P104" s="24"/>
       <c r="Q104" s="25"/>
-      <c r="R104" s="151">
-[...3 lines deleted...]
-        <v>99.5</v>
+      <c r="R104" s="130">
+        <v>34059</v>
+      </c>
+      <c r="S104" s="133">
+        <v>100</v>
       </c>
       <c r="T104" s="40">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="U104" s="151">
+        <v>27</v>
+      </c>
+      <c r="U104" s="130">
         <v>1947</v>
       </c>
-      <c r="V104" s="151">
+      <c r="V104" s="130">
         <v>4037</v>
       </c>
-      <c r="W104" s="159">
-[...3 lines deleted...]
-        <v>364.01918162210029</v>
+      <c r="W104" s="110">
+        <v>211.27199331921432</v>
+      </c>
+      <c r="X104" s="110">
+        <v>358.10503388823298</v>
       </c>
       <c r="Y104" s="42" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="Z104" s="37" t="s">
-        <v>197</v>
+        <v>352</v>
       </c>
     </row>
     <row r="105" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A105" s="127"/>
-[...3 lines deleted...]
-      <c r="F105" s="174"/>
+      <c r="A105" s="141"/>
+      <c r="B105" s="141"/>
+      <c r="D105" s="154"/>
+      <c r="E105" s="143"/>
+      <c r="F105" s="145"/>
       <c r="G105" s="29" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="H105" s="30" t="s">
-        <v>305</v>
-[...7 lines deleted...]
-      <c r="O105" s="133"/>
+        <v>295</v>
+      </c>
+      <c r="I105" s="138"/>
+      <c r="J105" s="138"/>
+      <c r="K105" s="138"/>
+      <c r="L105" s="138"/>
+      <c r="M105" s="138"/>
+      <c r="N105" s="138"/>
+      <c r="O105" s="138"/>
       <c r="P105" s="32"/>
       <c r="Q105" s="33"/>
-      <c r="R105" s="153"/>
-      <c r="S105" s="133"/>
+      <c r="R105" s="146"/>
+      <c r="S105" s="138"/>
       <c r="T105" s="43">
         <v>8</v>
       </c>
-      <c r="U105" s="158"/>
-[...2 lines deleted...]
-      <c r="X105" s="133"/>
+      <c r="U105" s="147"/>
+      <c r="V105" s="147"/>
+      <c r="W105" s="138"/>
+      <c r="X105" s="138"/>
       <c r="Y105" s="36" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="Z105" s="37" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="106" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A106" s="127"/>
-[...6 lines deleted...]
-        <v>307</v>
+      <c r="A106" s="141"/>
+      <c r="B106" s="141"/>
+      <c r="D106" s="154"/>
+      <c r="E106" s="142" t="s">
+        <v>296</v>
+      </c>
+      <c r="F106" s="148" t="s">
+        <v>297</v>
       </c>
       <c r="G106" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H106" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="I106" s="150" t="s">
-[...2 lines deleted...]
-      <c r="J106" s="151">
+      <c r="I106" s="140" t="s">
+        <v>298</v>
+      </c>
+      <c r="J106" s="130">
         <v>12500</v>
       </c>
-      <c r="K106" s="151">
+      <c r="K106" s="130">
         <v>615</v>
       </c>
-      <c r="L106" s="152">
+      <c r="L106" s="131">
         <v>7690</v>
       </c>
-      <c r="M106" s="162" t="s">
-[...6 lines deleted...]
-        <v>6510</v>
+      <c r="M106" s="139" t="s">
+        <v>279</v>
+      </c>
+      <c r="N106" s="140" t="s">
+        <v>299</v>
+      </c>
+      <c r="O106" s="130">
+        <v>6412</v>
       </c>
       <c r="P106" s="24"/>
       <c r="Q106" s="25"/>
-      <c r="R106" s="151">
-[...2 lines deleted...]
-      <c r="S106" s="163">
+      <c r="R106" s="130">
+        <v>6681</v>
+      </c>
+      <c r="S106" s="133">
         <v>100</v>
       </c>
       <c r="T106" s="40">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="U106" s="151">
+        <v>3</v>
+      </c>
+      <c r="U106" s="130">
         <v>2420</v>
       </c>
-      <c r="V106" s="151">
+      <c r="V106" s="130">
         <v>4730</v>
       </c>
-      <c r="W106" s="159">
-[...3 lines deleted...]
-        <v>377.7799829552751</v>
+      <c r="W106" s="110">
+        <v>257.86530055928938</v>
+      </c>
+      <c r="X106" s="110">
+        <v>404.65056163932883</v>
       </c>
       <c r="Y106" s="42" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="Z106" s="37" t="s">
-        <v>311</v>
+        <v>353</v>
       </c>
     </row>
     <row r="107" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A107" s="127"/>
-[...3 lines deleted...]
-      <c r="F107" s="174"/>
+      <c r="A107" s="141"/>
+      <c r="B107" s="141"/>
+      <c r="D107" s="154"/>
+      <c r="E107" s="143"/>
+      <c r="F107" s="145"/>
       <c r="G107" s="29" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="H107" s="30" t="s">
-        <v>313</v>
-[...7 lines deleted...]
-      <c r="O107" s="133"/>
+        <v>302</v>
+      </c>
+      <c r="I107" s="138"/>
+      <c r="J107" s="138"/>
+      <c r="K107" s="138"/>
+      <c r="L107" s="138"/>
+      <c r="M107" s="138"/>
+      <c r="N107" s="138"/>
+      <c r="O107" s="138"/>
       <c r="P107" s="32"/>
       <c r="Q107" s="33"/>
-      <c r="R107" s="153"/>
-      <c r="S107" s="133"/>
+      <c r="R107" s="146"/>
+      <c r="S107" s="138"/>
       <c r="T107" s="43">
         <v>0</v>
       </c>
-      <c r="U107" s="158"/>
-[...2 lines deleted...]
-      <c r="X107" s="133"/>
+      <c r="U107" s="147"/>
+      <c r="V107" s="147"/>
+      <c r="W107" s="138"/>
+      <c r="X107" s="138"/>
       <c r="Y107" s="36" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="Z107" s="37" t="s">
-        <v>314</v>
-[...10 lines deleted...]
-        <v>316</v>
+        <v>354</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26" s="1" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="141"/>
+      <c r="B108" s="141"/>
+      <c r="D108" s="154"/>
+      <c r="E108" s="142" t="s">
+        <v>304</v>
+      </c>
+      <c r="F108" s="148" t="s">
+        <v>305</v>
       </c>
       <c r="G108" s="38" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="H108" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="I108" s="221" t="s">
-[...2 lines deleted...]
-      <c r="J108" s="151">
+      <c r="I108" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="J108" s="130">
         <v>32630</v>
       </c>
-      <c r="K108" s="151">
+      <c r="K108" s="130">
         <v>659</v>
       </c>
-      <c r="L108" s="152">
+      <c r="L108" s="131">
         <v>21500</v>
       </c>
-      <c r="M108" s="162" t="s">
-[...6 lines deleted...]
-        <v>30224</v>
+      <c r="M108" s="139" t="s">
+        <v>306</v>
+      </c>
+      <c r="N108" s="140" t="s">
+        <v>307</v>
+      </c>
+      <c r="O108" s="130">
+        <v>29694</v>
       </c>
       <c r="P108" s="24"/>
       <c r="Q108" s="25"/>
-      <c r="R108" s="151">
-[...3 lines deleted...]
-        <v>99.6</v>
+      <c r="R108" s="130">
+        <v>29546</v>
+      </c>
+      <c r="S108" s="133">
+        <v>99.5</v>
       </c>
       <c r="T108" s="40">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="U108" s="151">
+        <v>21</v>
+      </c>
+      <c r="U108" s="130">
         <v>2145</v>
       </c>
-      <c r="V108" s="151">
+      <c r="V108" s="130">
         <v>4565</v>
       </c>
-      <c r="W108" s="159">
-[...6 lines deleted...]
-        <v>319</v>
+      <c r="W108" s="110">
+        <v>273.09362934362935</v>
+      </c>
+      <c r="X108" s="110">
+        <v>310.28525706157285</v>
+      </c>
+      <c r="Y108" s="238" t="s">
+        <v>308</v>
       </c>
       <c r="Z108" s="37" t="s">
-        <v>197</v>
+        <v>355</v>
       </c>
     </row>
     <row r="109" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A109" s="127"/>
-[...5 lines deleted...]
-        <v>320</v>
+      <c r="A109" s="141"/>
+      <c r="B109" s="141"/>
+      <c r="D109" s="154"/>
+      <c r="E109" s="143"/>
+      <c r="F109" s="145"/>
+      <c r="G109" s="88" t="s">
+        <v>309</v>
       </c>
       <c r="H109" s="30" t="s">
-        <v>321</v>
-[...7 lines deleted...]
-      <c r="O109" s="133"/>
+        <v>310</v>
+      </c>
+      <c r="I109" s="138"/>
+      <c r="J109" s="138"/>
+      <c r="K109" s="138"/>
+      <c r="L109" s="138"/>
+      <c r="M109" s="138"/>
+      <c r="N109" s="138"/>
+      <c r="O109" s="138"/>
       <c r="P109" s="32"/>
       <c r="Q109" s="33"/>
-      <c r="R109" s="153"/>
-      <c r="S109" s="133"/>
+      <c r="R109" s="146"/>
+      <c r="S109" s="138"/>
       <c r="T109" s="43">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="X109" s="133"/>
+        <v>5</v>
+      </c>
+      <c r="U109" s="147"/>
+      <c r="V109" s="147"/>
+      <c r="W109" s="138"/>
+      <c r="X109" s="138"/>
       <c r="Y109" s="36" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
       <c r="Z109" s="37" t="s">
-        <v>314</v>
-[...10 lines deleted...]
-        <v>324</v>
+        <v>303</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="141"/>
+      <c r="B110" s="141"/>
+      <c r="D110" s="154"/>
+      <c r="E110" s="142" t="s">
+        <v>312</v>
+      </c>
+      <c r="F110" s="148" t="s">
+        <v>313</v>
       </c>
       <c r="G110" s="38" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="H110" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="I110" s="150" t="s">
-[...2 lines deleted...]
-      <c r="J110" s="151">
+      <c r="I110" s="140" t="s">
+        <v>251</v>
+      </c>
+      <c r="J110" s="130">
         <v>25900</v>
       </c>
-      <c r="K110" s="151">
+      <c r="K110" s="130">
         <v>544</v>
       </c>
-      <c r="L110" s="152">
+      <c r="L110" s="131">
         <v>14100</v>
       </c>
-      <c r="M110" s="162" t="s">
+      <c r="M110" s="139" t="s">
         <v>40</v>
       </c>
-      <c r="N110" s="150" t="s">
-[...3 lines deleted...]
-        <v>26528</v>
+      <c r="N110" s="140" t="s">
+        <v>314</v>
+      </c>
+      <c r="O110" s="130">
+        <v>25982</v>
       </c>
       <c r="P110" s="24"/>
       <c r="Q110" s="25"/>
-      <c r="R110" s="151">
-[...3 lines deleted...]
-        <v>96.3</v>
+      <c r="R110" s="130">
+        <v>24789</v>
+      </c>
+      <c r="S110" s="133">
+        <v>95.4</v>
       </c>
       <c r="T110" s="40">
-        <v>36</v>
-[...11 lines deleted...]
-        <v>443.3962140392764</v>
+        <v>37</v>
+      </c>
+      <c r="U110" s="130">
+        <v>2178</v>
+      </c>
+      <c r="V110" s="130">
+        <v>4598</v>
+      </c>
+      <c r="W110" s="110">
+        <v>264.605234928127</v>
+      </c>
+      <c r="X110" s="110">
+        <v>481.23592040334694</v>
       </c>
       <c r="Y110" s="42" t="s">
-        <v>326</v>
+        <v>315</v>
       </c>
       <c r="Z110" s="37" t="s">
-        <v>197</v>
+        <v>356</v>
       </c>
     </row>
     <row r="111" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A111" s="127"/>
-[...3 lines deleted...]
-      <c r="F111" s="174"/>
+      <c r="A111" s="141"/>
+      <c r="B111" s="141"/>
+      <c r="D111" s="154"/>
+      <c r="E111" s="143"/>
+      <c r="F111" s="145"/>
       <c r="G111" s="29" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="H111" s="30" t="s">
-        <v>327</v>
-[...7 lines deleted...]
-      <c r="O111" s="133"/>
+        <v>316</v>
+      </c>
+      <c r="I111" s="138"/>
+      <c r="J111" s="138"/>
+      <c r="K111" s="138"/>
+      <c r="L111" s="138"/>
+      <c r="M111" s="138"/>
+      <c r="N111" s="138"/>
+      <c r="O111" s="138"/>
       <c r="P111" s="32"/>
       <c r="Q111" s="33"/>
-      <c r="R111" s="153"/>
-      <c r="S111" s="133"/>
+      <c r="R111" s="146"/>
+      <c r="S111" s="138"/>
       <c r="T111" s="43">
         <v>15</v>
       </c>
-      <c r="U111" s="158"/>
-[...2 lines deleted...]
-      <c r="X111" s="133"/>
+      <c r="U111" s="147"/>
+      <c r="V111" s="147"/>
+      <c r="W111" s="138"/>
+      <c r="X111" s="138"/>
       <c r="Y111" s="36" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="Z111" s="37" t="s">
-        <v>97</v>
-[...10 lines deleted...]
-        <v>329</v>
+        <v>93</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="141"/>
+      <c r="B112" s="141"/>
+      <c r="D112" s="154"/>
+      <c r="E112" s="142" t="s">
+        <v>317</v>
+      </c>
+      <c r="F112" s="148" t="s">
+        <v>318</v>
       </c>
       <c r="G112" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H112" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="I112" s="150" t="s">
-[...2 lines deleted...]
-      <c r="J112" s="151">
+      <c r="I112" s="140" t="s">
+        <v>319</v>
+      </c>
+      <c r="J112" s="130">
         <v>6870</v>
       </c>
-      <c r="K112" s="151">
+      <c r="K112" s="130">
         <v>587</v>
       </c>
-      <c r="L112" s="152">
+      <c r="L112" s="131">
         <v>4032</v>
       </c>
-      <c r="M112" s="162" t="s">
-[...6 lines deleted...]
-        <v>6324</v>
+      <c r="M112" s="139" t="s">
+        <v>169</v>
+      </c>
+      <c r="N112" s="140" t="s">
+        <v>320</v>
+      </c>
+      <c r="O112" s="130">
+        <v>6159</v>
       </c>
       <c r="P112" s="24"/>
       <c r="Q112" s="25"/>
-      <c r="R112" s="151">
-[...3 lines deleted...]
-        <v>99.7</v>
+      <c r="R112" s="130">
+        <v>6137</v>
+      </c>
+      <c r="S112" s="133">
+        <v>99.6</v>
       </c>
       <c r="T112" s="40">
         <v>12</v>
       </c>
-      <c r="U112" s="151">
+      <c r="U112" s="130">
         <v>2552</v>
       </c>
-      <c r="V112" s="151">
+      <c r="V112" s="130">
         <v>5005</v>
       </c>
-      <c r="W112" s="159">
-[...3 lines deleted...]
-        <v>477.08093368750144</v>
+      <c r="W112" s="110">
+        <v>289.42557502085566</v>
+      </c>
+      <c r="X112" s="110">
+        <v>518.05029197950182</v>
       </c>
       <c r="Y112" s="42" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="Z112" s="37" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
     </row>
     <row r="113" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A113" s="127"/>
-[...3 lines deleted...]
-      <c r="F113" s="174"/>
+      <c r="A113" s="141"/>
+      <c r="B113" s="141"/>
+      <c r="D113" s="154"/>
+      <c r="E113" s="143"/>
+      <c r="F113" s="145"/>
       <c r="G113" s="29" t="s">
-        <v>333</v>
+        <v>322</v>
       </c>
       <c r="H113" s="30" t="s">
-        <v>334</v>
-[...7 lines deleted...]
-      <c r="O113" s="133"/>
+        <v>323</v>
+      </c>
+      <c r="I113" s="138"/>
+      <c r="J113" s="138"/>
+      <c r="K113" s="138"/>
+      <c r="L113" s="138"/>
+      <c r="M113" s="138"/>
+      <c r="N113" s="138"/>
+      <c r="O113" s="138"/>
       <c r="P113" s="32"/>
       <c r="Q113" s="33"/>
-      <c r="R113" s="153"/>
-      <c r="S113" s="133"/>
+      <c r="R113" s="146"/>
+      <c r="S113" s="138"/>
       <c r="T113" s="43">
         <v>4</v>
       </c>
-      <c r="U113" s="158"/>
-[...2 lines deleted...]
-      <c r="X113" s="133"/>
+      <c r="U113" s="147"/>
+      <c r="V113" s="147"/>
+      <c r="W113" s="138"/>
+      <c r="X113" s="138"/>
       <c r="Y113" s="36" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="Z113" s="37" t="s">
-        <v>314</v>
-[...10 lines deleted...]
-        <v>336</v>
+        <v>303</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="141"/>
+      <c r="B114" s="141"/>
+      <c r="D114" s="154"/>
+      <c r="E114" s="142" t="s">
+        <v>324</v>
+      </c>
+      <c r="F114" s="144" t="s">
+        <v>325</v>
       </c>
       <c r="G114" s="38" t="s">
         <v>37</v>
       </c>
       <c r="H114" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="I114" s="150" t="s">
-[...2 lines deleted...]
-      <c r="J114" s="151">
+      <c r="I114" s="140" t="s">
+        <v>111</v>
+      </c>
+      <c r="J114" s="130">
         <v>57400</v>
       </c>
-      <c r="K114" s="151">
+      <c r="K114" s="130">
         <v>523</v>
       </c>
-      <c r="L114" s="152">
+      <c r="L114" s="131">
         <v>30000</v>
       </c>
-      <c r="M114" s="162" t="s">
-[...6 lines deleted...]
-        <v>50780</v>
+      <c r="M114" s="139" t="s">
+        <v>142</v>
+      </c>
+      <c r="N114" s="140" t="s">
+        <v>326</v>
+      </c>
+      <c r="O114" s="130">
+        <v>50124</v>
       </c>
       <c r="P114" s="24"/>
       <c r="Q114" s="25"/>
-      <c r="R114" s="151">
-[...3 lines deleted...]
-        <v>99.7</v>
+      <c r="R114" s="130">
+        <v>49929</v>
+      </c>
+      <c r="S114" s="133">
+        <v>99.6</v>
       </c>
       <c r="T114" s="55">
-        <v>44</v>
-[...11 lines deleted...]
-        <v>346.29513500105679</v>
+        <v>42</v>
+      </c>
+      <c r="U114" s="130">
+        <v>2178</v>
+      </c>
+      <c r="V114" s="130">
+        <v>4598</v>
+      </c>
+      <c r="W114" s="110">
+        <v>255.864392503685</v>
+      </c>
+      <c r="X114" s="110">
+        <v>351.88566013897662</v>
       </c>
       <c r="Y114" s="42" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="Z114" s="37" t="s">
-        <v>64</v>
+        <v>357</v>
       </c>
     </row>
     <row r="115" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A115" s="127"/>
-[...3 lines deleted...]
-      <c r="F115" s="174"/>
+      <c r="A115" s="141"/>
+      <c r="B115" s="141"/>
+      <c r="D115" s="154"/>
+      <c r="E115" s="143"/>
+      <c r="F115" s="145"/>
       <c r="G115" s="29" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="H115" s="30" t="s">
-        <v>339</v>
-[...7 lines deleted...]
-      <c r="O115" s="133"/>
+        <v>328</v>
+      </c>
+      <c r="I115" s="138"/>
+      <c r="J115" s="138"/>
+      <c r="K115" s="138"/>
+      <c r="L115" s="138"/>
+      <c r="M115" s="138"/>
+      <c r="N115" s="138"/>
+      <c r="O115" s="138"/>
       <c r="P115" s="32"/>
       <c r="Q115" s="33"/>
-      <c r="R115" s="153"/>
-      <c r="S115" s="133"/>
+      <c r="R115" s="146"/>
+      <c r="S115" s="138"/>
       <c r="T115" s="43">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="X115" s="133"/>
+        <v>20</v>
+      </c>
+      <c r="U115" s="147"/>
+      <c r="V115" s="147"/>
+      <c r="W115" s="138"/>
+      <c r="X115" s="138"/>
       <c r="Y115" s="36" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="Z115" s="37"/>
+        <v>46</v>
+      </c>
+      <c r="Z115" s="37" t="s">
+        <v>303</v>
+      </c>
     </row>
     <row r="116" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D116" s="111"/>
-[...13 lines deleted...]
-      <c r="J116" s="151">
+      <c r="D116" s="154"/>
+      <c r="E116" s="134" t="s">
+        <v>81</v>
+      </c>
+      <c r="F116" s="135"/>
+      <c r="G116" s="136" t="s">
+        <v>82</v>
+      </c>
+      <c r="H116" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="I116" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="J116" s="130">
         <v>203341</v>
       </c>
-      <c r="K116" s="151">
+      <c r="K116" s="130">
         <v>581</v>
       </c>
-      <c r="L116" s="152">
+      <c r="L116" s="131">
         <v>118158</v>
       </c>
-      <c r="M116" s="109" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="M116" s="132" t="s">
+        <v>82</v>
+      </c>
+      <c r="N116" s="132" t="s">
+        <v>82</v>
       </c>
       <c r="O116" s="71"/>
       <c r="P116" s="72"/>
       <c r="Q116" s="73"/>
       <c r="R116" s="71"/>
-      <c r="S116" s="163">
-        <v>98.9</v>
+      <c r="S116" s="133">
+        <v>99.6</v>
       </c>
       <c r="T116" s="40">
-        <v>175</v>
-[...17 lines deleted...]
-        <v>85</v>
+        <v>166</v>
+      </c>
+      <c r="U116" s="108" t="s">
+        <v>83</v>
+      </c>
+      <c r="V116" s="108" t="s">
+        <v>83</v>
+      </c>
+      <c r="W116" s="110">
+        <v>260.23523331793092</v>
+      </c>
+      <c r="X116" s="110">
+        <v>378.71483956194982</v>
+      </c>
+      <c r="Y116" s="108" t="s">
+        <v>82</v>
+      </c>
+      <c r="Z116" s="112" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="117" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D117" s="112"/>
-[...9 lines deleted...]
-      <c r="N117" s="141"/>
+      <c r="D117" s="155"/>
+      <c r="E117" s="121"/>
+      <c r="F117" s="122"/>
+      <c r="G117" s="137"/>
+      <c r="H117" s="111"/>
+      <c r="I117" s="111"/>
+      <c r="J117" s="111"/>
+      <c r="K117" s="111"/>
+      <c r="L117" s="111"/>
+      <c r="M117" s="111"/>
+      <c r="N117" s="111"/>
       <c r="O117" s="48">
-        <v>177133</v>
+        <v>173915</v>
       </c>
       <c r="P117" s="56"/>
       <c r="Q117" s="57"/>
       <c r="R117" s="48">
-        <v>175180</v>
-[...1 lines deleted...]
-      <c r="S117" s="141"/>
+        <v>173175</v>
+      </c>
+      <c r="S117" s="111"/>
       <c r="T117" s="52">
-        <v>65</v>
-[...6 lines deleted...]
-      <c r="Z117" s="173"/>
+        <v>60</v>
+      </c>
+      <c r="U117" s="109"/>
+      <c r="V117" s="109"/>
+      <c r="W117" s="111"/>
+      <c r="X117" s="111"/>
+      <c r="Y117" s="109"/>
+      <c r="Z117" s="113"/>
     </row>
     <row r="118" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D118" s="226" t="s">
-[...11 lines deleted...]
-        <v>85</v>
+      <c r="D118" s="114" t="s">
+        <v>329</v>
+      </c>
+      <c r="E118" s="115"/>
+      <c r="F118" s="116"/>
+      <c r="G118" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="H118" s="126" t="s">
+        <v>82</v>
+      </c>
+      <c r="I118" s="126" t="s">
+        <v>82</v>
       </c>
       <c r="J118" s="53" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="K118" s="90"/>
+        <v>330</v>
+      </c>
+      <c r="K118" s="89"/>
       <c r="L118" s="53" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="M118" s="91"/>
+        <v>331</v>
+      </c>
+      <c r="M118" s="90"/>
       <c r="N118" s="53"/>
-      <c r="O118" s="92">
-        <v>384</v>
+      <c r="O118" s="91">
+        <v>362</v>
       </c>
       <c r="P118" s="56"/>
       <c r="Q118" s="57"/>
-      <c r="R118" s="93">
-[...14 lines deleted...]
-        <v>86</v>
+      <c r="R118" s="92">
+        <v>341</v>
+      </c>
+      <c r="S118" s="93"/>
+      <c r="T118" s="128">
+        <v>1975</v>
+      </c>
+      <c r="U118" s="94"/>
+      <c r="V118" s="94"/>
+      <c r="W118" s="95"/>
+      <c r="X118" s="95"/>
+      <c r="Y118" s="104" t="s">
+        <v>82</v>
+      </c>
+      <c r="Z118" s="106" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="119" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D119" s="229"/>
-[...5 lines deleted...]
-      <c r="J119" s="95">
+      <c r="D119" s="117"/>
+      <c r="E119" s="118"/>
+      <c r="F119" s="119"/>
+      <c r="G119" s="124"/>
+      <c r="H119" s="127"/>
+      <c r="I119" s="127"/>
+      <c r="J119" s="94">
         <v>6305575</v>
       </c>
-      <c r="K119" s="95">
+      <c r="K119" s="94">
         <v>397</v>
       </c>
-      <c r="L119" s="95">
+      <c r="L119" s="94">
         <v>2503386</v>
       </c>
       <c r="M119" s="15" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="N119" s="15" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>6238557</v>
+        <v>82</v>
+      </c>
+      <c r="O119" s="94">
+        <v>6240378</v>
       </c>
       <c r="P119" s="56"/>
       <c r="Q119" s="57"/>
-      <c r="R119" s="95">
-[...5 lines deleted...]
-      <c r="T119" s="238"/>
+      <c r="R119" s="94">
+        <v>5962714</v>
+      </c>
+      <c r="S119" s="93">
+        <v>95.6</v>
+      </c>
+      <c r="T119" s="129"/>
       <c r="U119" s="15" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="V119" s="15" t="s">
-        <v>85</v>
-[...8 lines deleted...]
-      <c r="Z119" s="224"/>
+        <v>82</v>
+      </c>
+      <c r="W119" s="95">
+        <v>202.01</v>
+      </c>
+      <c r="X119" s="95">
+        <v>213.36</v>
+      </c>
+      <c r="Y119" s="104"/>
+      <c r="Z119" s="106"/>
     </row>
     <row r="120" spans="1:26" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D120" s="232"/>
-[...10 lines deleted...]
-      <c r="O120" s="100"/>
+      <c r="D120" s="120"/>
+      <c r="E120" s="121"/>
+      <c r="F120" s="122"/>
+      <c r="G120" s="125"/>
+      <c r="H120" s="111"/>
+      <c r="I120" s="111"/>
+      <c r="J120" s="96"/>
+      <c r="K120" s="97"/>
+      <c r="L120" s="97"/>
+      <c r="M120" s="98"/>
+      <c r="N120" s="97"/>
+      <c r="O120" s="99"/>
       <c r="P120" s="72"/>
       <c r="Q120" s="73"/>
-      <c r="R120" s="100"/>
-[...4 lines deleted...]
-        <v>1105</v>
+      <c r="R120" s="99"/>
+      <c r="S120" s="100" t="s">
+        <v>330</v>
+      </c>
+      <c r="T120" s="101">
+        <v>1097</v>
       </c>
       <c r="U120" s="48"/>
       <c r="V120" s="48"/>
-      <c r="W120" s="103"/>
-[...2 lines deleted...]
-      <c r="Z120" s="225"/>
+      <c r="W120" s="102"/>
+      <c r="X120" s="102"/>
+      <c r="Y120" s="105"/>
+      <c r="Z120" s="107"/>
     </row>
     <row r="121" spans="1:26" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M121" s="3"/>
       <c r="U121" s="75"/>
       <c r="V121" s="75"/>
       <c r="W121" s="75"/>
     </row>
     <row r="122" spans="1:26" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F122" s="86"/>
+      <c r="F122" s="85"/>
       <c r="M122" s="3"/>
       <c r="U122" s="75"/>
       <c r="V122" s="75"/>
       <c r="W122" s="75"/>
     </row>
     <row r="123" spans="1:26" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F123" s="104"/>
+      <c r="F123" s="103"/>
       <c r="M123" s="3"/>
       <c r="U123" s="75"/>
       <c r="V123" s="75"/>
       <c r="W123" s="75"/>
     </row>
     <row r="124" spans="1:26" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M124" s="3"/>
     </row>
     <row r="125" spans="1:26" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F125" s="86"/>
+      <c r="F125" s="85"/>
       <c r="M125" s="3"/>
     </row>
     <row r="126" spans="1:26" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F126" s="86"/>
+      <c r="F126" s="85"/>
       <c r="M126" s="3"/>
     </row>
     <row r="127" spans="1:26" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M127" s="3"/>
     </row>
     <row r="128" spans="1:26" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M128" s="3"/>
     </row>
     <row r="129" spans="13:13" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M129" s="3"/>
     </row>
     <row r="130" spans="13:13" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M130" s="3"/>
     </row>
     <row r="131" spans="13:13" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M131" s="3"/>
     </row>
     <row r="132" spans="13:13" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M132" s="3"/>
     </row>
     <row r="133" spans="13:13" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M133" s="3"/>
     </row>
     <row r="134" spans="13:13" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M134" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="881">
-    <mergeCell ref="Y118:Y120"/>
+  <mergeCells count="880">
     <mergeCell ref="Z118:Z120"/>
-    <mergeCell ref="V116:V117"/>
     <mergeCell ref="W116:W117"/>
     <mergeCell ref="X116:X117"/>
     <mergeCell ref="Y116:Y117"/>
     <mergeCell ref="Z116:Z117"/>
     <mergeCell ref="D118:F120"/>
     <mergeCell ref="G118:G120"/>
     <mergeCell ref="H118:H120"/>
     <mergeCell ref="I118:I120"/>
     <mergeCell ref="T118:T119"/>
-    <mergeCell ref="K116:K117"/>
+    <mergeCell ref="Y118:Y120"/>
     <mergeCell ref="L116:L117"/>
     <mergeCell ref="M116:M117"/>
     <mergeCell ref="N116:N117"/>
     <mergeCell ref="S116:S117"/>
     <mergeCell ref="U116:U117"/>
+    <mergeCell ref="V116:V117"/>
     <mergeCell ref="E116:F117"/>
     <mergeCell ref="G116:G117"/>
     <mergeCell ref="H116:H117"/>
     <mergeCell ref="I116:I117"/>
     <mergeCell ref="J116:J117"/>
+    <mergeCell ref="K116:K117"/>
+    <mergeCell ref="R114:R115"/>
+    <mergeCell ref="S114:S115"/>
+    <mergeCell ref="U114:U115"/>
+    <mergeCell ref="V114:V115"/>
+    <mergeCell ref="W114:W115"/>
+    <mergeCell ref="X114:X115"/>
+    <mergeCell ref="J114:J115"/>
     <mergeCell ref="K114:K115"/>
     <mergeCell ref="L114:L115"/>
     <mergeCell ref="M114:M115"/>
     <mergeCell ref="N114:N115"/>
+    <mergeCell ref="O114:O115"/>
+    <mergeCell ref="S112:S113"/>
+    <mergeCell ref="U112:U113"/>
+    <mergeCell ref="V112:V113"/>
+    <mergeCell ref="W112:W113"/>
     <mergeCell ref="X112:X113"/>
-    <mergeCell ref="J112:J113"/>
+    <mergeCell ref="A114:A115"/>
+    <mergeCell ref="B114:B115"/>
+    <mergeCell ref="E114:E115"/>
+    <mergeCell ref="F114:F115"/>
+    <mergeCell ref="I114:I115"/>
     <mergeCell ref="K112:K113"/>
     <mergeCell ref="L112:L113"/>
     <mergeCell ref="M112:M113"/>
     <mergeCell ref="N112:N113"/>
     <mergeCell ref="O112:O113"/>
-    <mergeCell ref="A114:A115"/>
-[...4 lines deleted...]
-    <mergeCell ref="J114:J115"/>
     <mergeCell ref="R112:R113"/>
-    <mergeCell ref="S112:S113"/>
-[...7 lines deleted...]
-    <mergeCell ref="R114:R115"/>
+    <mergeCell ref="A112:A113"/>
+    <mergeCell ref="B112:B113"/>
+    <mergeCell ref="E112:E113"/>
+    <mergeCell ref="F112:F113"/>
+    <mergeCell ref="I112:I113"/>
+    <mergeCell ref="J112:J113"/>
+    <mergeCell ref="R110:R111"/>
     <mergeCell ref="S110:S111"/>
     <mergeCell ref="U110:U111"/>
     <mergeCell ref="V110:V111"/>
     <mergeCell ref="W110:W111"/>
     <mergeCell ref="X110:X111"/>
-    <mergeCell ref="A112:A113"/>
-[...3 lines deleted...]
-    <mergeCell ref="I112:I113"/>
+    <mergeCell ref="J110:J111"/>
     <mergeCell ref="K110:K111"/>
     <mergeCell ref="L110:L111"/>
     <mergeCell ref="M110:M111"/>
     <mergeCell ref="N110:N111"/>
     <mergeCell ref="O110:O111"/>
-    <mergeCell ref="R110:R111"/>
+    <mergeCell ref="S108:S109"/>
+    <mergeCell ref="U108:U109"/>
+    <mergeCell ref="V108:V109"/>
+    <mergeCell ref="W108:W109"/>
+    <mergeCell ref="X108:X109"/>
     <mergeCell ref="A110:A111"/>
     <mergeCell ref="B110:B111"/>
     <mergeCell ref="E110:E111"/>
     <mergeCell ref="F110:F111"/>
     <mergeCell ref="I110:I111"/>
-    <mergeCell ref="J110:J111"/>
-[...6 lines deleted...]
-    <mergeCell ref="J108:J109"/>
     <mergeCell ref="K108:K109"/>
     <mergeCell ref="L108:L109"/>
     <mergeCell ref="M108:M109"/>
     <mergeCell ref="N108:N109"/>
     <mergeCell ref="O108:O109"/>
+    <mergeCell ref="R108:R109"/>
+    <mergeCell ref="A108:A109"/>
+    <mergeCell ref="B108:B109"/>
+    <mergeCell ref="E108:E109"/>
+    <mergeCell ref="F108:F109"/>
+    <mergeCell ref="I108:I109"/>
+    <mergeCell ref="J108:J109"/>
+    <mergeCell ref="R106:R107"/>
     <mergeCell ref="S106:S107"/>
     <mergeCell ref="U106:U107"/>
     <mergeCell ref="V106:V107"/>
     <mergeCell ref="W106:W107"/>
     <mergeCell ref="X106:X107"/>
-    <mergeCell ref="A108:A109"/>
-[...3 lines deleted...]
-    <mergeCell ref="I108:I109"/>
+    <mergeCell ref="J106:J107"/>
     <mergeCell ref="K106:K107"/>
     <mergeCell ref="L106:L107"/>
     <mergeCell ref="M106:M107"/>
     <mergeCell ref="N106:N107"/>
     <mergeCell ref="O106:O107"/>
-    <mergeCell ref="R106:R107"/>
+    <mergeCell ref="S104:S105"/>
+    <mergeCell ref="U104:U105"/>
+    <mergeCell ref="V104:V105"/>
+    <mergeCell ref="W104:W105"/>
+    <mergeCell ref="X104:X105"/>
     <mergeCell ref="A106:A107"/>
     <mergeCell ref="B106:B107"/>
     <mergeCell ref="E106:E107"/>
     <mergeCell ref="F106:F107"/>
     <mergeCell ref="I106:I107"/>
-    <mergeCell ref="J106:J107"/>
-[...7 lines deleted...]
-    <mergeCell ref="J104:J105"/>
     <mergeCell ref="K104:K105"/>
     <mergeCell ref="L104:L105"/>
     <mergeCell ref="M104:M105"/>
     <mergeCell ref="N104:N105"/>
     <mergeCell ref="O104:O105"/>
-    <mergeCell ref="O100:O101"/>
+    <mergeCell ref="R104:R105"/>
+    <mergeCell ref="A104:A105"/>
+    <mergeCell ref="B104:B105"/>
+    <mergeCell ref="E104:E105"/>
+    <mergeCell ref="F104:F105"/>
+    <mergeCell ref="I104:I105"/>
+    <mergeCell ref="J104:J105"/>
+    <mergeCell ref="R102:R103"/>
     <mergeCell ref="S102:S103"/>
     <mergeCell ref="U102:U103"/>
     <mergeCell ref="V102:V103"/>
     <mergeCell ref="W102:W103"/>
     <mergeCell ref="X102:X103"/>
-    <mergeCell ref="A104:A105"/>
-[...3 lines deleted...]
-    <mergeCell ref="I104:I105"/>
+    <mergeCell ref="J102:J103"/>
     <mergeCell ref="K102:K103"/>
     <mergeCell ref="L102:L103"/>
     <mergeCell ref="M102:M103"/>
     <mergeCell ref="N102:N103"/>
     <mergeCell ref="O102:O103"/>
-    <mergeCell ref="R102:R103"/>
+    <mergeCell ref="S100:S101"/>
+    <mergeCell ref="U100:U101"/>
+    <mergeCell ref="V100:V101"/>
+    <mergeCell ref="W100:W101"/>
+    <mergeCell ref="X100:X101"/>
     <mergeCell ref="A102:A103"/>
     <mergeCell ref="B102:B103"/>
     <mergeCell ref="E102:E103"/>
     <mergeCell ref="F102:F103"/>
     <mergeCell ref="I102:I103"/>
-    <mergeCell ref="J102:J103"/>
-    <mergeCell ref="R104:R105"/>
+    <mergeCell ref="K100:K101"/>
+    <mergeCell ref="L100:L101"/>
+    <mergeCell ref="M100:M101"/>
+    <mergeCell ref="N100:N101"/>
+    <mergeCell ref="O100:O101"/>
+    <mergeCell ref="R100:R101"/>
+    <mergeCell ref="X98:X99"/>
+    <mergeCell ref="Y98:Y99"/>
     <mergeCell ref="Z98:Z99"/>
     <mergeCell ref="A100:A101"/>
     <mergeCell ref="B100:B101"/>
     <mergeCell ref="D100:D117"/>
     <mergeCell ref="E100:E101"/>
     <mergeCell ref="F100:F101"/>
     <mergeCell ref="I100:I101"/>
-    <mergeCell ref="L98:L99"/>
+    <mergeCell ref="J100:J101"/>
     <mergeCell ref="M98:M99"/>
     <mergeCell ref="N98:N99"/>
     <mergeCell ref="S98:S99"/>
     <mergeCell ref="U98:U99"/>
     <mergeCell ref="V98:V99"/>
-    <mergeCell ref="R100:R101"/>
-[...9 lines deleted...]
-    <mergeCell ref="N100:N101"/>
+    <mergeCell ref="W98:W99"/>
+    <mergeCell ref="X96:X97"/>
     <mergeCell ref="Y96:Y97"/>
     <mergeCell ref="B98:B99"/>
     <mergeCell ref="E98:F99"/>
     <mergeCell ref="G98:G99"/>
     <mergeCell ref="H98:H99"/>
     <mergeCell ref="I98:I99"/>
     <mergeCell ref="J98:J99"/>
     <mergeCell ref="K98:K99"/>
-    <mergeCell ref="N96:N97"/>
+    <mergeCell ref="L98:L99"/>
     <mergeCell ref="O96:O97"/>
     <mergeCell ref="R96:R97"/>
     <mergeCell ref="S96:S97"/>
     <mergeCell ref="U96:U97"/>
     <mergeCell ref="V96:V97"/>
-    <mergeCell ref="W98:W99"/>
-[...6 lines deleted...]
-    <mergeCell ref="F96:F97"/>
+    <mergeCell ref="W96:W97"/>
     <mergeCell ref="I96:I97"/>
     <mergeCell ref="J96:J97"/>
     <mergeCell ref="K96:K97"/>
     <mergeCell ref="L96:L97"/>
     <mergeCell ref="M96:M97"/>
-    <mergeCell ref="R94:R95"/>
+    <mergeCell ref="N96:N97"/>
     <mergeCell ref="S94:S95"/>
     <mergeCell ref="U94:U95"/>
     <mergeCell ref="V94:V95"/>
     <mergeCell ref="W94:W95"/>
     <mergeCell ref="X94:X95"/>
-    <mergeCell ref="J94:J95"/>
+    <mergeCell ref="Y94:Y95"/>
     <mergeCell ref="K94:K95"/>
     <mergeCell ref="L94:L95"/>
     <mergeCell ref="M94:M95"/>
     <mergeCell ref="N94:N95"/>
     <mergeCell ref="O94:O95"/>
-    <mergeCell ref="W96:W97"/>
-    <mergeCell ref="X96:X97"/>
+    <mergeCell ref="R94:R95"/>
+    <mergeCell ref="V92:V93"/>
+    <mergeCell ref="W92:W93"/>
+    <mergeCell ref="X92:X93"/>
+    <mergeCell ref="Y92:Y93"/>
     <mergeCell ref="A94:A95"/>
     <mergeCell ref="B94:B95"/>
     <mergeCell ref="E94:E95"/>
     <mergeCell ref="F94:F95"/>
     <mergeCell ref="I94:I95"/>
+    <mergeCell ref="J94:J95"/>
     <mergeCell ref="M92:M93"/>
     <mergeCell ref="N92:N93"/>
     <mergeCell ref="O92:O93"/>
     <mergeCell ref="R92:R93"/>
-    <mergeCell ref="D90:D99"/>
-[...11 lines deleted...]
-    <mergeCell ref="Z92:Z93"/>
     <mergeCell ref="S92:S93"/>
     <mergeCell ref="U92:U93"/>
-    <mergeCell ref="L86:L87"/>
-[...2 lines deleted...]
-    <mergeCell ref="S86:S87"/>
     <mergeCell ref="Y90:Y91"/>
     <mergeCell ref="Z90:Z91"/>
     <mergeCell ref="A92:A93"/>
     <mergeCell ref="B92:B93"/>
     <mergeCell ref="E92:E93"/>
     <mergeCell ref="F92:F93"/>
     <mergeCell ref="I92:I93"/>
     <mergeCell ref="J92:J93"/>
     <mergeCell ref="K92:K93"/>
     <mergeCell ref="L92:L93"/>
     <mergeCell ref="R90:R91"/>
     <mergeCell ref="S90:S91"/>
     <mergeCell ref="U90:U91"/>
     <mergeCell ref="V90:V91"/>
     <mergeCell ref="W90:W91"/>
     <mergeCell ref="X90:X91"/>
     <mergeCell ref="J90:J91"/>
     <mergeCell ref="K90:K91"/>
     <mergeCell ref="L90:L91"/>
     <mergeCell ref="M90:M91"/>
+    <mergeCell ref="N90:N91"/>
+    <mergeCell ref="O90:O91"/>
+    <mergeCell ref="A90:A91"/>
+    <mergeCell ref="B90:B91"/>
+    <mergeCell ref="D90:D99"/>
+    <mergeCell ref="E90:E91"/>
+    <mergeCell ref="F90:F91"/>
+    <mergeCell ref="I90:I91"/>
+    <mergeCell ref="A96:A97"/>
+    <mergeCell ref="B96:B97"/>
+    <mergeCell ref="E96:E97"/>
+    <mergeCell ref="F96:F97"/>
+    <mergeCell ref="U86:U87"/>
+    <mergeCell ref="V86:V87"/>
+    <mergeCell ref="W86:W87"/>
+    <mergeCell ref="X86:X87"/>
+    <mergeCell ref="Y86:Y87"/>
+    <mergeCell ref="Z86:Z87"/>
+    <mergeCell ref="J86:J87"/>
+    <mergeCell ref="K86:K87"/>
+    <mergeCell ref="L86:L87"/>
+    <mergeCell ref="M86:M87"/>
+    <mergeCell ref="N86:N87"/>
+    <mergeCell ref="S86:S87"/>
     <mergeCell ref="V84:V85"/>
     <mergeCell ref="W84:W85"/>
     <mergeCell ref="X84:X85"/>
     <mergeCell ref="Y84:Y85"/>
     <mergeCell ref="Z84:Z85"/>
     <mergeCell ref="B86:B87"/>
     <mergeCell ref="E86:F87"/>
     <mergeCell ref="G86:G87"/>
     <mergeCell ref="H86:H87"/>
     <mergeCell ref="I86:I87"/>
     <mergeCell ref="M84:M85"/>
     <mergeCell ref="N84:N85"/>
     <mergeCell ref="O84:O85"/>
     <mergeCell ref="R84:R85"/>
     <mergeCell ref="S84:S85"/>
     <mergeCell ref="U84:U85"/>
-    <mergeCell ref="U86:U87"/>
-[...6 lines deleted...]
-    <mergeCell ref="K86:K87"/>
+    <mergeCell ref="Y82:Y83"/>
+    <mergeCell ref="Z82:Z83"/>
     <mergeCell ref="A84:A85"/>
     <mergeCell ref="B84:B85"/>
     <mergeCell ref="E84:E85"/>
     <mergeCell ref="F84:F85"/>
     <mergeCell ref="I84:I85"/>
     <mergeCell ref="J84:J85"/>
     <mergeCell ref="K84:K85"/>
     <mergeCell ref="L84:L85"/>
     <mergeCell ref="S82:S83"/>
+    <mergeCell ref="T82:T83"/>
+    <mergeCell ref="U82:U83"/>
+    <mergeCell ref="V82:V83"/>
+    <mergeCell ref="W82:W83"/>
+    <mergeCell ref="X82:X83"/>
     <mergeCell ref="K82:K83"/>
     <mergeCell ref="L82:L83"/>
     <mergeCell ref="M82:M83"/>
     <mergeCell ref="N82:N83"/>
     <mergeCell ref="O82:O83"/>
     <mergeCell ref="R82:R83"/>
     <mergeCell ref="W80:W81"/>
     <mergeCell ref="X80:X81"/>
     <mergeCell ref="Y80:Y81"/>
     <mergeCell ref="Z80:Z81"/>
     <mergeCell ref="A82:A83"/>
     <mergeCell ref="B82:B83"/>
     <mergeCell ref="E82:E83"/>
     <mergeCell ref="F82:F83"/>
     <mergeCell ref="I82:I83"/>
     <mergeCell ref="J82:J83"/>
     <mergeCell ref="N80:N81"/>
     <mergeCell ref="O80:O81"/>
     <mergeCell ref="R80:R81"/>
     <mergeCell ref="S80:S81"/>
     <mergeCell ref="U80:U81"/>
     <mergeCell ref="V80:V81"/>
-    <mergeCell ref="Y82:Y83"/>
-[...5 lines deleted...]
-    <mergeCell ref="X82:X83"/>
+    <mergeCell ref="X78:X79"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="B80:B81"/>
+    <mergeCell ref="E80:E81"/>
+    <mergeCell ref="F80:F81"/>
+    <mergeCell ref="I80:I81"/>
+    <mergeCell ref="J80:J81"/>
+    <mergeCell ref="K80:K81"/>
+    <mergeCell ref="L80:L81"/>
+    <mergeCell ref="M80:M81"/>
+    <mergeCell ref="O78:O79"/>
     <mergeCell ref="R78:R79"/>
     <mergeCell ref="S78:S79"/>
     <mergeCell ref="U78:U79"/>
     <mergeCell ref="V78:V79"/>
     <mergeCell ref="W78:W79"/>
     <mergeCell ref="I78:I79"/>
     <mergeCell ref="J78:J79"/>
     <mergeCell ref="K78:K79"/>
     <mergeCell ref="L78:L79"/>
     <mergeCell ref="M78:M79"/>
     <mergeCell ref="N78:N79"/>
+    <mergeCell ref="V76:V77"/>
+    <mergeCell ref="W76:W77"/>
+    <mergeCell ref="X76:X77"/>
     <mergeCell ref="Y76:Y77"/>
     <mergeCell ref="Z76:Z77"/>
     <mergeCell ref="A78:A79"/>
     <mergeCell ref="B78:B79"/>
     <mergeCell ref="D78:D87"/>
     <mergeCell ref="E78:E79"/>
     <mergeCell ref="F78:F79"/>
     <mergeCell ref="K76:K77"/>
     <mergeCell ref="L76:L77"/>
     <mergeCell ref="M76:M77"/>
     <mergeCell ref="N76:N77"/>
     <mergeCell ref="S76:S77"/>
     <mergeCell ref="U76:U77"/>
-    <mergeCell ref="X78:X79"/>
-[...9 lines deleted...]
-    <mergeCell ref="O78:O79"/>
+    <mergeCell ref="S74:S75"/>
+    <mergeCell ref="U74:U75"/>
+    <mergeCell ref="V74:V75"/>
     <mergeCell ref="W74:W75"/>
     <mergeCell ref="X74:X75"/>
     <mergeCell ref="B76:B77"/>
     <mergeCell ref="E76:F77"/>
     <mergeCell ref="G76:G77"/>
     <mergeCell ref="H76:H77"/>
     <mergeCell ref="I76:I77"/>
     <mergeCell ref="K74:K75"/>
     <mergeCell ref="L74:L75"/>
     <mergeCell ref="M74:M75"/>
     <mergeCell ref="N74:N75"/>
     <mergeCell ref="O74:O75"/>
     <mergeCell ref="R74:R75"/>
-    <mergeCell ref="V76:V77"/>
-[...1 lines deleted...]
-    <mergeCell ref="X76:X77"/>
     <mergeCell ref="A74:A75"/>
     <mergeCell ref="B74:B75"/>
     <mergeCell ref="E74:E75"/>
     <mergeCell ref="F74:F75"/>
     <mergeCell ref="I74:I75"/>
     <mergeCell ref="J74:J75"/>
     <mergeCell ref="S72:S73"/>
     <mergeCell ref="U72:U73"/>
     <mergeCell ref="V72:V73"/>
-    <mergeCell ref="A72:A73"/>
-[...7 lines deleted...]
-    <mergeCell ref="V74:V75"/>
     <mergeCell ref="W72:W73"/>
     <mergeCell ref="X72:X73"/>
     <mergeCell ref="Y72:Y73"/>
     <mergeCell ref="K72:K73"/>
     <mergeCell ref="L72:L73"/>
     <mergeCell ref="M72:M73"/>
     <mergeCell ref="N72:N73"/>
     <mergeCell ref="O72:O73"/>
     <mergeCell ref="R72:R73"/>
+    <mergeCell ref="A72:A73"/>
+    <mergeCell ref="B72:B73"/>
+    <mergeCell ref="E72:E73"/>
+    <mergeCell ref="F72:F73"/>
+    <mergeCell ref="I72:I73"/>
+    <mergeCell ref="J72:J73"/>
+    <mergeCell ref="T70:T71"/>
     <mergeCell ref="U70:U71"/>
     <mergeCell ref="V70:V71"/>
     <mergeCell ref="W70:W71"/>
     <mergeCell ref="X70:X71"/>
     <mergeCell ref="Y70:Y71"/>
     <mergeCell ref="L70:L71"/>
     <mergeCell ref="M70:M71"/>
     <mergeCell ref="N70:N71"/>
     <mergeCell ref="O70:O71"/>
     <mergeCell ref="R70:R71"/>
     <mergeCell ref="S70:S71"/>
     <mergeCell ref="V68:V69"/>
     <mergeCell ref="W68:W69"/>
     <mergeCell ref="X68:X69"/>
     <mergeCell ref="A70:A71"/>
     <mergeCell ref="B70:B71"/>
     <mergeCell ref="E70:E71"/>
     <mergeCell ref="F70:F71"/>
     <mergeCell ref="I70:I71"/>
     <mergeCell ref="J70:J71"/>
     <mergeCell ref="K70:K71"/>
     <mergeCell ref="K68:K69"/>
     <mergeCell ref="L68:L69"/>
     <mergeCell ref="M68:M69"/>
     <mergeCell ref="N68:N69"/>
     <mergeCell ref="S68:S69"/>
     <mergeCell ref="U68:U69"/>
     <mergeCell ref="B68:B69"/>
     <mergeCell ref="D68:D77"/>
     <mergeCell ref="E68:E69"/>
     <mergeCell ref="F68:F69"/>
     <mergeCell ref="I68:I69"/>
     <mergeCell ref="J68:J69"/>
     <mergeCell ref="J76:J77"/>
-    <mergeCell ref="T70:T71"/>
+    <mergeCell ref="U66:U67"/>
+    <mergeCell ref="V66:V67"/>
+    <mergeCell ref="W66:W67"/>
+    <mergeCell ref="X66:X67"/>
+    <mergeCell ref="Y66:Y67"/>
+    <mergeCell ref="Z66:Z67"/>
+    <mergeCell ref="J66:J67"/>
+    <mergeCell ref="K66:K67"/>
+    <mergeCell ref="L66:L67"/>
+    <mergeCell ref="M66:M67"/>
+    <mergeCell ref="N66:N67"/>
+    <mergeCell ref="S66:S67"/>
+    <mergeCell ref="V64:V65"/>
+    <mergeCell ref="W64:W65"/>
+    <mergeCell ref="X64:X65"/>
+    <mergeCell ref="Y64:Y65"/>
     <mergeCell ref="Z64:Z65"/>
     <mergeCell ref="B66:B67"/>
     <mergeCell ref="E66:F67"/>
     <mergeCell ref="G66:G67"/>
     <mergeCell ref="H66:H67"/>
     <mergeCell ref="I66:I67"/>
     <mergeCell ref="M64:M65"/>
     <mergeCell ref="N64:N65"/>
     <mergeCell ref="O64:O65"/>
     <mergeCell ref="R64:R65"/>
     <mergeCell ref="S64:S65"/>
     <mergeCell ref="U64:U65"/>
-    <mergeCell ref="U66:U67"/>
-[...19 lines deleted...]
-    <mergeCell ref="Y64:Y65"/>
+    <mergeCell ref="W62:W63"/>
+    <mergeCell ref="X62:X63"/>
     <mergeCell ref="A64:A65"/>
     <mergeCell ref="B64:B65"/>
     <mergeCell ref="E64:E65"/>
     <mergeCell ref="F64:F65"/>
     <mergeCell ref="I64:I65"/>
     <mergeCell ref="J64:J65"/>
     <mergeCell ref="K64:K65"/>
     <mergeCell ref="L64:L65"/>
     <mergeCell ref="N62:N63"/>
+    <mergeCell ref="O62:O63"/>
+    <mergeCell ref="R62:R63"/>
+    <mergeCell ref="S62:S63"/>
+    <mergeCell ref="U62:U63"/>
+    <mergeCell ref="V62:V63"/>
     <mergeCell ref="Y60:Y61"/>
     <mergeCell ref="A62:A63"/>
     <mergeCell ref="B62:B63"/>
     <mergeCell ref="E62:E63"/>
     <mergeCell ref="F62:F63"/>
     <mergeCell ref="I62:I63"/>
     <mergeCell ref="J62:J63"/>
     <mergeCell ref="K62:K63"/>
     <mergeCell ref="L62:L63"/>
     <mergeCell ref="M62:M63"/>
     <mergeCell ref="R60:R61"/>
     <mergeCell ref="S60:S61"/>
     <mergeCell ref="U60:U61"/>
     <mergeCell ref="V60:V61"/>
     <mergeCell ref="W60:W61"/>
     <mergeCell ref="X60:X61"/>
     <mergeCell ref="J60:J61"/>
     <mergeCell ref="K60:K61"/>
     <mergeCell ref="L60:L61"/>
     <mergeCell ref="M60:M61"/>
     <mergeCell ref="N60:N61"/>
     <mergeCell ref="O60:O61"/>
-    <mergeCell ref="W62:W63"/>
-    <mergeCell ref="X62:X63"/>
+    <mergeCell ref="U58:U59"/>
+    <mergeCell ref="V58:V59"/>
+    <mergeCell ref="W58:W59"/>
+    <mergeCell ref="X58:X59"/>
+    <mergeCell ref="Y58:Y59"/>
     <mergeCell ref="A60:A61"/>
     <mergeCell ref="B60:B61"/>
     <mergeCell ref="E60:E61"/>
     <mergeCell ref="F60:F61"/>
     <mergeCell ref="I60:I61"/>
     <mergeCell ref="L58:L59"/>
     <mergeCell ref="M58:M59"/>
     <mergeCell ref="N58:N59"/>
     <mergeCell ref="O58:O59"/>
-    <mergeCell ref="O54:O55"/>
+    <mergeCell ref="R58:R59"/>
+    <mergeCell ref="S58:S59"/>
     <mergeCell ref="W56:W57"/>
     <mergeCell ref="X56:X57"/>
     <mergeCell ref="Y56:Y57"/>
     <mergeCell ref="A58:A59"/>
     <mergeCell ref="B58:B59"/>
     <mergeCell ref="E58:E59"/>
     <mergeCell ref="F58:F59"/>
     <mergeCell ref="I58:I59"/>
     <mergeCell ref="J58:J59"/>
     <mergeCell ref="K58:K59"/>
     <mergeCell ref="N56:N57"/>
     <mergeCell ref="O56:O57"/>
     <mergeCell ref="R56:R57"/>
     <mergeCell ref="S56:S57"/>
     <mergeCell ref="U56:U57"/>
     <mergeCell ref="V56:V57"/>
-    <mergeCell ref="U58:U59"/>
-[...5 lines deleted...]
-    <mergeCell ref="S58:S59"/>
+    <mergeCell ref="Y54:Y55"/>
     <mergeCell ref="A56:A57"/>
     <mergeCell ref="B56:B57"/>
     <mergeCell ref="E56:E57"/>
     <mergeCell ref="F56:F57"/>
     <mergeCell ref="I56:I57"/>
     <mergeCell ref="J56:J57"/>
     <mergeCell ref="K56:K57"/>
     <mergeCell ref="L56:L57"/>
     <mergeCell ref="M56:M57"/>
+    <mergeCell ref="R54:R55"/>
+    <mergeCell ref="S54:S55"/>
+    <mergeCell ref="U54:U55"/>
+    <mergeCell ref="V54:V55"/>
+    <mergeCell ref="W54:W55"/>
+    <mergeCell ref="X54:X55"/>
+    <mergeCell ref="J54:J55"/>
+    <mergeCell ref="K54:K55"/>
+    <mergeCell ref="L54:L55"/>
+    <mergeCell ref="M54:M55"/>
+    <mergeCell ref="N54:N55"/>
+    <mergeCell ref="O54:O55"/>
+    <mergeCell ref="U52:U53"/>
+    <mergeCell ref="V52:V53"/>
+    <mergeCell ref="W52:W53"/>
+    <mergeCell ref="X52:X53"/>
     <mergeCell ref="Y52:Y53"/>
     <mergeCell ref="A54:A55"/>
     <mergeCell ref="B54:B55"/>
     <mergeCell ref="E54:E55"/>
     <mergeCell ref="F54:F55"/>
     <mergeCell ref="I54:I55"/>
     <mergeCell ref="L52:L53"/>
     <mergeCell ref="M52:M53"/>
     <mergeCell ref="N52:N53"/>
     <mergeCell ref="O52:O53"/>
     <mergeCell ref="R52:R53"/>
     <mergeCell ref="S52:S53"/>
-    <mergeCell ref="Y54:Y55"/>
-[...10 lines deleted...]
-    <mergeCell ref="N54:N55"/>
     <mergeCell ref="W50:W51"/>
     <mergeCell ref="X50:X51"/>
     <mergeCell ref="Y50:Y51"/>
     <mergeCell ref="A52:A53"/>
     <mergeCell ref="B52:B53"/>
     <mergeCell ref="E52:E53"/>
     <mergeCell ref="F52:F53"/>
     <mergeCell ref="I52:I53"/>
     <mergeCell ref="J52:J53"/>
     <mergeCell ref="K52:K53"/>
     <mergeCell ref="N50:N51"/>
     <mergeCell ref="O50:O51"/>
     <mergeCell ref="R50:R51"/>
     <mergeCell ref="S50:S51"/>
     <mergeCell ref="U50:U51"/>
     <mergeCell ref="V50:V51"/>
-    <mergeCell ref="D48:D67"/>
-[...6 lines deleted...]
-    <mergeCell ref="X52:X53"/>
     <mergeCell ref="Y48:Y49"/>
     <mergeCell ref="A50:A51"/>
     <mergeCell ref="B50:B51"/>
     <mergeCell ref="E50:E51"/>
     <mergeCell ref="F50:F51"/>
     <mergeCell ref="I50:I51"/>
     <mergeCell ref="J50:J51"/>
     <mergeCell ref="K50:K51"/>
     <mergeCell ref="L50:L51"/>
     <mergeCell ref="M50:M51"/>
     <mergeCell ref="R48:R49"/>
     <mergeCell ref="S48:S49"/>
     <mergeCell ref="U48:U49"/>
     <mergeCell ref="V48:V49"/>
     <mergeCell ref="W48:W49"/>
     <mergeCell ref="X48:X49"/>
     <mergeCell ref="J48:J49"/>
     <mergeCell ref="K48:K49"/>
     <mergeCell ref="L48:L49"/>
     <mergeCell ref="M48:M49"/>
     <mergeCell ref="N48:N49"/>
     <mergeCell ref="O48:O49"/>
     <mergeCell ref="A48:A49"/>
     <mergeCell ref="B48:B49"/>
+    <mergeCell ref="D48:D67"/>
+    <mergeCell ref="E48:E49"/>
+    <mergeCell ref="F48:F49"/>
+    <mergeCell ref="I48:I49"/>
+    <mergeCell ref="U39:U40"/>
+    <mergeCell ref="V39:V40"/>
+    <mergeCell ref="W39:W40"/>
     <mergeCell ref="X39:X40"/>
     <mergeCell ref="Y39:Y40"/>
     <mergeCell ref="Z39:Z40"/>
     <mergeCell ref="J39:J40"/>
     <mergeCell ref="K39:K40"/>
     <mergeCell ref="L39:L40"/>
     <mergeCell ref="M39:M40"/>
     <mergeCell ref="N39:N40"/>
     <mergeCell ref="S39:S40"/>
+    <mergeCell ref="R37:R38"/>
+    <mergeCell ref="S37:S38"/>
+    <mergeCell ref="W37:W38"/>
+    <mergeCell ref="X37:X38"/>
+    <mergeCell ref="Y37:Y38"/>
+    <mergeCell ref="B39:B40"/>
+    <mergeCell ref="E39:F40"/>
+    <mergeCell ref="G39:G40"/>
+    <mergeCell ref="H39:H40"/>
+    <mergeCell ref="I39:I40"/>
     <mergeCell ref="J37:J38"/>
     <mergeCell ref="K37:K38"/>
     <mergeCell ref="L37:L38"/>
     <mergeCell ref="M37:M38"/>
     <mergeCell ref="N37:N38"/>
     <mergeCell ref="O37:O38"/>
-    <mergeCell ref="U39:U40"/>
-[...1 lines deleted...]
-    <mergeCell ref="W39:W40"/>
+    <mergeCell ref="W35:W36"/>
+    <mergeCell ref="X35:X36"/>
     <mergeCell ref="Y35:Y36"/>
     <mergeCell ref="Z35:Z36"/>
     <mergeCell ref="A37:A38"/>
     <mergeCell ref="B37:B38"/>
     <mergeCell ref="D37:D40"/>
     <mergeCell ref="E37:E38"/>
     <mergeCell ref="F37:F38"/>
     <mergeCell ref="I37:I38"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="S35:S36"/>
     <mergeCell ref="U35:U36"/>
     <mergeCell ref="V35:V36"/>
-    <mergeCell ref="R37:R38"/>
-[...8 lines deleted...]
-    <mergeCell ref="I39:I40"/>
     <mergeCell ref="W33:W34"/>
     <mergeCell ref="X33:X34"/>
     <mergeCell ref="Y33:Y34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="E35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="S33:S34"/>
     <mergeCell ref="U33:U34"/>
     <mergeCell ref="V33:V34"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="K33:K34"/>
-    <mergeCell ref="W35:W36"/>
-    <mergeCell ref="X35:X36"/>
+    <mergeCell ref="S31:S32"/>
+    <mergeCell ref="U31:U32"/>
+    <mergeCell ref="V31:V32"/>
     <mergeCell ref="W31:W32"/>
     <mergeCell ref="X31:X32"/>
     <mergeCell ref="Y31:Y32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="M31:M32"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="O31:O32"/>
     <mergeCell ref="R31:R32"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="S29:S30"/>
     <mergeCell ref="U29:U30"/>
     <mergeCell ref="V29:V30"/>
-    <mergeCell ref="A29:A30"/>
-[...7 lines deleted...]
-    <mergeCell ref="V31:V32"/>
     <mergeCell ref="W29:W30"/>
     <mergeCell ref="X29:X30"/>
     <mergeCell ref="Y29:Y30"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="M29:M30"/>
     <mergeCell ref="N29:N30"/>
     <mergeCell ref="O29:O30"/>
     <mergeCell ref="R29:R30"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="S27:S28"/>
+    <mergeCell ref="U27:U28"/>
     <mergeCell ref="V27:V28"/>
     <mergeCell ref="W27:W28"/>
     <mergeCell ref="X27:X28"/>
     <mergeCell ref="Y27:Y28"/>
     <mergeCell ref="K27:K28"/>
     <mergeCell ref="L27:L28"/>
     <mergeCell ref="M27:M28"/>
     <mergeCell ref="N27:N28"/>
     <mergeCell ref="O27:O28"/>
     <mergeCell ref="R27:R28"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:B28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="I27:I28"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="R25:R26"/>
     <mergeCell ref="S25:S26"/>
     <mergeCell ref="U25:U26"/>
-    <mergeCell ref="S27:S28"/>
-    <mergeCell ref="U27:U28"/>
+    <mergeCell ref="V25:V26"/>
+    <mergeCell ref="W25:W26"/>
+    <mergeCell ref="X25:X26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="O25:O26"/>
+    <mergeCell ref="W23:W24"/>
+    <mergeCell ref="X23:X24"/>
+    <mergeCell ref="Y23:Y24"/>
     <mergeCell ref="Z23:Z24"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="D25:D36"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="I25:I26"/>
     <mergeCell ref="L23:L24"/>
     <mergeCell ref="M23:M24"/>
     <mergeCell ref="N23:N24"/>
     <mergeCell ref="S23:S24"/>
     <mergeCell ref="U23:U24"/>
     <mergeCell ref="V23:V24"/>
-    <mergeCell ref="V25:V26"/>
-[...9 lines deleted...]
-    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="W21:W22"/>
+    <mergeCell ref="X21:X22"/>
     <mergeCell ref="Y21:Y22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="E23:F24"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="H23:H24"/>
     <mergeCell ref="I23:I24"/>
     <mergeCell ref="J23:J24"/>
     <mergeCell ref="K23:K24"/>
     <mergeCell ref="N21:N22"/>
     <mergeCell ref="O21:O22"/>
     <mergeCell ref="R21:R22"/>
     <mergeCell ref="S21:S22"/>
     <mergeCell ref="U21:U22"/>
     <mergeCell ref="V21:V22"/>
-    <mergeCell ref="W23:W24"/>
-[...1 lines deleted...]
-    <mergeCell ref="Y23:Y24"/>
     <mergeCell ref="Y19:Y20"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="I21:I22"/>
     <mergeCell ref="J21:J22"/>
     <mergeCell ref="K21:K22"/>
     <mergeCell ref="L21:L22"/>
     <mergeCell ref="M21:M22"/>
     <mergeCell ref="R19:R20"/>
     <mergeCell ref="S19:S20"/>
     <mergeCell ref="U19:U20"/>
     <mergeCell ref="V19:V20"/>
     <mergeCell ref="W19:W20"/>
     <mergeCell ref="X19:X20"/>
     <mergeCell ref="J19:J20"/>
     <mergeCell ref="K19:K20"/>
     <mergeCell ref="L19:L20"/>
     <mergeCell ref="M19:M20"/>
     <mergeCell ref="N19:N20"/>
     <mergeCell ref="O19:O20"/>
-    <mergeCell ref="W21:W22"/>
-    <mergeCell ref="X21:X22"/>
+    <mergeCell ref="S17:S18"/>
+    <mergeCell ref="U17:U18"/>
+    <mergeCell ref="V17:V18"/>
+    <mergeCell ref="W17:W18"/>
+    <mergeCell ref="X17:X18"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="I19:I20"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="L17:L18"/>
     <mergeCell ref="M17:M18"/>
     <mergeCell ref="N17:N18"/>
+    <mergeCell ref="O17:O18"/>
+    <mergeCell ref="R17:R18"/>
+    <mergeCell ref="V15:V16"/>
+    <mergeCell ref="W15:W16"/>
+    <mergeCell ref="X15:X16"/>
     <mergeCell ref="Y15:Y16"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="M15:M16"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="O15:O16"/>
     <mergeCell ref="R15:R16"/>
     <mergeCell ref="S15:S16"/>
     <mergeCell ref="U15:U16"/>
-    <mergeCell ref="S17:S18"/>
-[...5 lines deleted...]
-    <mergeCell ref="R17:R18"/>
     <mergeCell ref="W13:W14"/>
     <mergeCell ref="X13:X14"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="J15:J16"/>
     <mergeCell ref="K15:K16"/>
     <mergeCell ref="L15:L16"/>
     <mergeCell ref="N13:N14"/>
     <mergeCell ref="O13:O14"/>
     <mergeCell ref="R13:R14"/>
     <mergeCell ref="S13:S14"/>
     <mergeCell ref="U13:U14"/>
     <mergeCell ref="V13:V14"/>
-    <mergeCell ref="V15:V16"/>
-[...1 lines deleted...]
-    <mergeCell ref="X15:X16"/>
     <mergeCell ref="Z10:Z12"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="D13:D24"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="Y7:Y12"/>
     <mergeCell ref="Z7:Z9"/>
     <mergeCell ref="H8:H12"/>
     <mergeCell ref="I8:I12"/>
     <mergeCell ref="J8:J11"/>
     <mergeCell ref="K8:K11"/>
     <mergeCell ref="L8:L11"/>
     <mergeCell ref="M8:M12"/>
     <mergeCell ref="N8:N12"/>
     <mergeCell ref="O10:O11"/>
     <mergeCell ref="R7:R9"/>
     <mergeCell ref="S7:S9"/>
     <mergeCell ref="T7:T11"/>
     <mergeCell ref="U7:V9"/>
     <mergeCell ref="W7:W11"/>
     <mergeCell ref="X7:X11"/>
     <mergeCell ref="R10:R11"/>
     <mergeCell ref="S10:S11"/>
     <mergeCell ref="U10:U11"/>
     <mergeCell ref="V10:V11"/>
     <mergeCell ref="D7:D12"/>
     <mergeCell ref="E7:E12"/>
     <mergeCell ref="F7:F12"/>
     <mergeCell ref="G7:G12"/>
     <mergeCell ref="H7:N7"/>
     <mergeCell ref="O7:O9"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="15"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="40" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ 明朝,標準"- &amp;P+8 -</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="47" min="2" max="25" man="1"/>
-    <brk id="89" min="2" max="25" man="1"/>
+    <brk id="47" min="2" max="26" man="1"/>
+    <brk id="89" min="2" max="26" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="16" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>