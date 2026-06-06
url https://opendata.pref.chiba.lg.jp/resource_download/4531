--- v0 (2026-04-22)
+++ v1 (2026-06-06)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F68E624A-2DA9-44EA-9BAF-45BABC7151B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8CF9E07D-BBA5-4D3B-886A-BDA07FD03DBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8B8635BC-579B-49C0-8EA3-70AD975D9B34}"/>
+    <workbookView xWindow="28680" yWindow="-3210" windowWidth="29040" windowHeight="15720" xr2:uid="{8B8635BC-579B-49C0-8EA3-70AD975D9B34}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ｐ54～59" sheetId="1" r:id="rId1"/>
+    <sheet name="Ｐ54～59" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ｐ54～59'!$F$1:$L$1</definedName>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_xlnm.Criteria">#REF!</definedName>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="_xlnm.Extract">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ54～59'!$B$2:$AB$124</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Ｐ54～59'!$2:$10</definedName>
     <definedName name="検算用印刷">#REF!</definedName>
     <definedName name="統計様式1_3出力">#REF!</definedName>
     <definedName name="普及表印刷">#REF!</definedName>
     <definedName name="普及表出力">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
@@ -1564,79 +1564,76 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="163">
+  <cellXfs count="165">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -1844,259 +1841,268 @@
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="32" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="41" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="41" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...148 lines deleted...]
-      <alignment horizontal="distributed" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_p46~51上水事業（その２）" xfId="2" xr:uid="{AB81C330-B1DE-437A-82BE-81E83BF6EFE7}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2397,7236 +2403,7238 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4A2D159-C2FC-4AA4-8F71-E5F4772A0741}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17214452-2996-4350-BE8F-F95EEF6F0DCF}">
   <sheetPr transitionEvaluation="1">
     <tabColor rgb="FFFFFF99"/>
   </sheetPr>
   <dimension ref="A1:AJ124"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A24" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AE44" sqref="AE44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="3.3984375" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.19921875" style="1" customWidth="1"/>
     <col min="3" max="3" width="3.8984375" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.69921875" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.59765625" style="1" customWidth="1"/>
     <col min="6" max="9" width="7.19921875" style="1" customWidth="1"/>
     <col min="10" max="12" width="7.8984375" style="1" customWidth="1"/>
     <col min="13" max="16" width="4.19921875" style="1" customWidth="1"/>
     <col min="17" max="19" width="7.19921875" style="1" customWidth="1"/>
     <col min="20" max="22" width="6.09765625" style="1" customWidth="1"/>
     <col min="23" max="27" width="7" style="1" customWidth="1"/>
     <col min="28" max="29" width="2.19921875" style="1" customWidth="1"/>
     <col min="30" max="30" width="9" style="1" customWidth="1"/>
     <col min="31" max="31" width="9" style="4" customWidth="1"/>
     <col min="32" max="32" width="5.296875" style="1" customWidth="1"/>
     <col min="33" max="33" width="12" style="4"/>
     <col min="34" max="16384" width="12" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="38.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
     </row>
     <row r="2" spans="1:36" ht="22.5" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="3" spans="1:36" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C3" s="5" t="s">
         <v>0</v>
       </c>
+      <c r="AE3" s="95"/>
+      <c r="AG3" s="95"/>
     </row>
     <row r="4" spans="1:36" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="E4" s="6"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="7"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
       <c r="AA4" s="2"/>
       <c r="AB4" s="2"/>
       <c r="AC4" s="2"/>
       <c r="AD4" s="2"/>
-      <c r="AE4" s="8"/>
-      <c r="AG4" s="9"/>
+      <c r="AE4" s="96"/>
+      <c r="AG4" s="97"/>
     </row>
     <row r="5" spans="1:36" ht="11.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C5" s="97" t="s">
+      <c r="C5" s="132" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="100" t="s">
+      <c r="D5" s="137" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="103" t="s">
+      <c r="E5" s="160" t="s">
         <v>3</v>
       </c>
-      <c r="F5" s="106" t="s">
+      <c r="F5" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="107"/>
-[...2 lines deleted...]
-      <c r="J5" s="112" t="s">
+      <c r="G5" s="123"/>
+      <c r="H5" s="123"/>
+      <c r="I5" s="162"/>
+      <c r="J5" s="164" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="100" t="s">
+      <c r="K5" s="137" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="100" t="s">
+      <c r="L5" s="137" t="s">
         <v>7</v>
       </c>
-      <c r="M5" s="10"/>
-[...3 lines deleted...]
-      <c r="Q5" s="100" t="s">
+      <c r="M5" s="9"/>
+      <c r="N5" s="9"/>
+      <c r="O5" s="9"/>
+      <c r="P5" s="9"/>
+      <c r="Q5" s="137" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="113" t="s">
+      <c r="R5" s="154" t="s">
         <v>9</v>
       </c>
-      <c r="S5" s="113" t="s">
+      <c r="S5" s="154" t="s">
         <v>10</v>
       </c>
-      <c r="T5" s="113" t="s">
+      <c r="T5" s="154" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="113" t="s">
+      <c r="U5" s="154" t="s">
         <v>12</v>
       </c>
-      <c r="V5" s="113" t="s">
+      <c r="V5" s="154" t="s">
         <v>13</v>
       </c>
-      <c r="W5" s="114" t="s">
+      <c r="W5" s="155" t="s">
         <v>14</v>
       </c>
-      <c r="X5" s="114"/>
-[...7 lines deleted...]
-      <c r="AG5" s="9"/>
+      <c r="X5" s="155"/>
+      <c r="Y5" s="155"/>
+      <c r="Z5" s="155"/>
+      <c r="AA5" s="156"/>
+      <c r="AB5" s="10"/>
+      <c r="AC5" s="10"/>
+      <c r="AD5" s="10"/>
+      <c r="AE5" s="93"/>
+      <c r="AG5" s="97"/>
     </row>
     <row r="6" spans="1:36" ht="11.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C6" s="98"/>
-[...19 lines deleted...]
-      <c r="W6" s="116" t="s">
+      <c r="C6" s="133"/>
+      <c r="D6" s="135"/>
+      <c r="E6" s="158"/>
+      <c r="F6" s="125"/>
+      <c r="G6" s="101"/>
+      <c r="H6" s="101"/>
+      <c r="I6" s="163"/>
+      <c r="J6" s="163"/>
+      <c r="K6" s="135"/>
+      <c r="L6" s="135"/>
+      <c r="M6" s="9"/>
+      <c r="N6" s="9"/>
+      <c r="O6" s="9"/>
+      <c r="P6" s="9"/>
+      <c r="Q6" s="135"/>
+      <c r="R6" s="135"/>
+      <c r="S6" s="135"/>
+      <c r="T6" s="135"/>
+      <c r="U6" s="135"/>
+      <c r="V6" s="135"/>
+      <c r="W6" s="109" t="s">
         <v>15</v>
       </c>
-      <c r="X6" s="116" t="s">
+      <c r="X6" s="109" t="s">
         <v>16</v>
       </c>
-      <c r="Y6" s="116" t="s">
+      <c r="Y6" s="109" t="s">
         <v>17</v>
       </c>
-      <c r="Z6" s="116" t="s">
+      <c r="Z6" s="109" t="s">
         <v>18</v>
       </c>
-      <c r="AA6" s="117" t="s">
+      <c r="AA6" s="157" t="s">
         <v>19</v>
       </c>
-      <c r="AB6" s="11"/>
-[...3 lines deleted...]
-      <c r="AG6" s="9"/>
+      <c r="AB6" s="10"/>
+      <c r="AC6" s="10"/>
+      <c r="AD6" s="10"/>
+      <c r="AE6" s="93"/>
+      <c r="AG6" s="97"/>
     </row>
     <row r="7" spans="1:36" ht="11.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C7" s="98"/>
-[...20 lines deleted...]
-      <c r="X7" s="101" t="s">
+      <c r="C7" s="133"/>
+      <c r="D7" s="135"/>
+      <c r="E7" s="158"/>
+      <c r="F7" s="125"/>
+      <c r="G7" s="101"/>
+      <c r="H7" s="101"/>
+      <c r="I7" s="163"/>
+      <c r="J7" s="163"/>
+      <c r="K7" s="135"/>
+      <c r="L7" s="135"/>
+      <c r="M7" s="9"/>
+      <c r="N7" s="9"/>
+      <c r="O7" s="9"/>
+      <c r="P7" s="9"/>
+      <c r="Q7" s="135"/>
+      <c r="R7" s="135"/>
+      <c r="S7" s="135"/>
+      <c r="T7" s="135"/>
+      <c r="U7" s="135"/>
+      <c r="V7" s="135"/>
+      <c r="W7" s="135"/>
+      <c r="X7" s="135" t="s">
         <v>20</v>
       </c>
-      <c r="Y7" s="101" t="s">
+      <c r="Y7" s="135" t="s">
         <v>21</v>
       </c>
-      <c r="Z7" s="101" t="s">
+      <c r="Z7" s="135" t="s">
         <v>22</v>
       </c>
-      <c r="AA7" s="104" t="s">
+      <c r="AA7" s="158" t="s">
         <v>23</v>
       </c>
-      <c r="AB7" s="11"/>
-[...3 lines deleted...]
-      <c r="AG7" s="9"/>
+      <c r="AB7" s="10"/>
+      <c r="AC7" s="10"/>
+      <c r="AD7" s="10"/>
+      <c r="AE7" s="93"/>
+      <c r="AG7" s="97"/>
     </row>
     <row r="8" spans="1:36" ht="11.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C8" s="98"/>
-[...3 lines deleted...]
-      <c r="G8" s="12" t="s">
+      <c r="C8" s="133"/>
+      <c r="D8" s="135"/>
+      <c r="E8" s="158"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="H8" s="12" t="s">
+      <c r="H8" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="I8" s="12" t="s">
+      <c r="I8" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="111"/>
-[...21 lines deleted...]
-      <c r="AG8" s="9"/>
+      <c r="J8" s="163"/>
+      <c r="K8" s="135"/>
+      <c r="L8" s="135"/>
+      <c r="M8" s="9"/>
+      <c r="N8" s="9"/>
+      <c r="O8" s="9"/>
+      <c r="P8" s="9"/>
+      <c r="Q8" s="135"/>
+      <c r="R8" s="135"/>
+      <c r="S8" s="135"/>
+      <c r="T8" s="135"/>
+      <c r="U8" s="135"/>
+      <c r="V8" s="135"/>
+      <c r="W8" s="135"/>
+      <c r="X8" s="135"/>
+      <c r="Y8" s="135"/>
+      <c r="Z8" s="135"/>
+      <c r="AA8" s="158"/>
+      <c r="AB8" s="10"/>
+      <c r="AC8" s="10"/>
+      <c r="AD8" s="10"/>
+      <c r="AE8" s="93"/>
+      <c r="AG8" s="97"/>
     </row>
     <row r="9" spans="1:36" ht="11.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C9" s="98"/>
-[...2 lines deleted...]
-      <c r="F9" s="14" t="s">
+      <c r="C9" s="133"/>
+      <c r="D9" s="135"/>
+      <c r="E9" s="158"/>
+      <c r="F9" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="G9" s="15"/>
-[...2 lines deleted...]
-      <c r="J9" s="16" t="s">
+      <c r="G9" s="14"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="K9" s="17" t="s">
+      <c r="K9" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="L9" s="17" t="s">
+      <c r="L9" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="M9" s="18"/>
-[...3 lines deleted...]
-      <c r="Q9" s="17" t="s">
+      <c r="M9" s="17"/>
+      <c r="N9" s="17"/>
+      <c r="O9" s="17"/>
+      <c r="P9" s="17"/>
+      <c r="Q9" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="R9" s="17" t="s">
+      <c r="R9" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="S9" s="17" t="s">
+      <c r="S9" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="T9" s="17" t="s">
+      <c r="T9" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="U9" s="17" t="s">
+      <c r="U9" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="V9" s="17" t="s">
+      <c r="V9" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="W9" s="17" t="s">
+      <c r="W9" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="X9" s="17" t="s">
+      <c r="X9" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="Y9" s="17" t="s">
+      <c r="Y9" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="Z9" s="17" t="s">
+      <c r="Z9" s="16" t="s">
         <v>40</v>
       </c>
-      <c r="AA9" s="19" t="s">
+      <c r="AA9" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="AB9" s="11"/>
-[...3 lines deleted...]
-      <c r="AG9" s="9"/>
+      <c r="AB9" s="10"/>
+      <c r="AC9" s="10"/>
+      <c r="AD9" s="9"/>
+      <c r="AE9" s="94"/>
+      <c r="AG9" s="97"/>
     </row>
     <row r="10" spans="1:36" ht="11.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C10" s="99"/>
-[...2 lines deleted...]
-      <c r="F10" s="20" t="s">
+      <c r="C10" s="134"/>
+      <c r="D10" s="159"/>
+      <c r="E10" s="161"/>
+      <c r="F10" s="19" t="s">
         <v>42</v>
       </c>
-      <c r="G10" s="21" t="s">
+      <c r="G10" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="H10" s="21" t="s">
+      <c r="H10" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="I10" s="21" t="s">
+      <c r="I10" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="J10" s="21" t="s">
+      <c r="J10" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="K10" s="21" t="s">
+      <c r="K10" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="L10" s="21" t="s">
+      <c r="L10" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="M10" s="18"/>
-[...3 lines deleted...]
-      <c r="Q10" s="21" t="s">
+      <c r="M10" s="17"/>
+      <c r="N10" s="17"/>
+      <c r="O10" s="17"/>
+      <c r="P10" s="17"/>
+      <c r="Q10" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="R10" s="21" t="s">
+      <c r="R10" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="S10" s="21" t="s">
+      <c r="S10" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="T10" s="22" t="s">
+      <c r="T10" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="U10" s="22" t="s">
+      <c r="U10" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="V10" s="22" t="s">
+      <c r="V10" s="21" t="s">
         <v>48</v>
       </c>
-      <c r="W10" s="21" t="s">
+      <c r="W10" s="20" t="s">
         <v>49</v>
       </c>
-      <c r="X10" s="21" t="s">
+      <c r="X10" s="20" t="s">
         <v>49</v>
       </c>
-      <c r="Y10" s="21" t="s">
+      <c r="Y10" s="20" t="s">
         <v>49</v>
       </c>
-      <c r="Z10" s="21" t="s">
+      <c r="Z10" s="20" t="s">
         <v>49</v>
       </c>
-      <c r="AA10" s="23" t="s">
+      <c r="AA10" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="AB10" s="11"/>
-[...3 lines deleted...]
-      <c r="AG10" s="9"/>
+      <c r="AB10" s="10"/>
+      <c r="AC10" s="10"/>
+      <c r="AD10" s="9"/>
+      <c r="AE10" s="94"/>
+      <c r="AG10" s="97"/>
     </row>
     <row r="11" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A11" s="118"/>
-[...1 lines deleted...]
-      <c r="C11" s="97" t="s">
+      <c r="A11" s="108"/>
+      <c r="B11" s="24"/>
+      <c r="C11" s="132" t="s">
         <v>50</v>
       </c>
-      <c r="D11" s="100" t="s">
+      <c r="D11" s="137" t="s">
         <v>51</v>
       </c>
-      <c r="E11" s="122" t="s">
+      <c r="E11" s="139" t="s">
         <v>52</v>
       </c>
-      <c r="F11" s="26"/>
-[...39 lines deleted...]
-      <c r="AJ11" s="25"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="26"/>
+      <c r="H11" s="26"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="27">
+        <v>4284</v>
+      </c>
+      <c r="K11" s="27">
+        <v>4284</v>
+      </c>
+      <c r="L11" s="27">
+        <v>4284</v>
+      </c>
+      <c r="M11" s="28"/>
+      <c r="N11" s="28"/>
+      <c r="O11" s="28"/>
+      <c r="P11" s="28"/>
+      <c r="Q11" s="26"/>
+      <c r="R11" s="27">
+        <v>11910</v>
+      </c>
+      <c r="S11" s="27">
+        <v>11738</v>
+      </c>
+      <c r="T11" s="29"/>
+      <c r="U11" s="29"/>
+      <c r="V11" s="29"/>
+      <c r="W11" s="30"/>
+      <c r="X11" s="30"/>
+      <c r="Y11" s="30"/>
+      <c r="Z11" s="31"/>
+      <c r="AA11" s="32"/>
+      <c r="AB11" s="33"/>
+      <c r="AC11" s="33"/>
+      <c r="AD11" s="93"/>
+      <c r="AE11" s="93"/>
+      <c r="AF11" s="24"/>
+      <c r="AG11" s="97"/>
+      <c r="AH11" s="34"/>
+      <c r="AI11" s="24"/>
+      <c r="AJ11" s="24"/>
     </row>
     <row r="12" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A12" s="118"/>
-[...28 lines deleted...]
-      <c r="Q12" s="37">
+      <c r="A12" s="108"/>
+      <c r="C12" s="133"/>
+      <c r="D12" s="110"/>
+      <c r="E12" s="131"/>
+      <c r="F12" s="35">
+        <v>322306</v>
+      </c>
+      <c r="G12" s="36">
+        <v>234044</v>
+      </c>
+      <c r="H12" s="36">
+        <v>202</v>
+      </c>
+      <c r="I12" s="36">
+        <v>88060</v>
+      </c>
+      <c r="J12" s="36">
+        <v>311435</v>
+      </c>
+      <c r="K12" s="36">
+        <v>307482</v>
+      </c>
+      <c r="L12" s="36">
+        <v>299345</v>
+      </c>
+      <c r="M12" s="37"/>
+      <c r="N12" s="28"/>
+      <c r="O12" s="28"/>
+      <c r="P12" s="28"/>
+      <c r="Q12" s="36">
         <v>1266000</v>
       </c>
-      <c r="R12" s="37">
-[...34 lines deleted...]
-      <c r="AH12" s="35"/>
+      <c r="R12" s="36">
+        <v>991586</v>
+      </c>
+      <c r="S12" s="36">
+        <v>864984</v>
+      </c>
+      <c r="T12" s="38">
+        <v>317</v>
+      </c>
+      <c r="U12" s="38">
+        <v>276</v>
+      </c>
+      <c r="V12" s="38">
+        <v>237.89321512227713</v>
+      </c>
+      <c r="W12" s="39">
+        <v>78.3</v>
+      </c>
+      <c r="X12" s="39">
+        <v>87.2</v>
+      </c>
+      <c r="Y12" s="39">
+        <v>98.7</v>
+      </c>
+      <c r="Z12" s="39">
+        <v>96.2</v>
+      </c>
+      <c r="AA12" s="40">
+        <v>98</v>
+      </c>
+      <c r="AB12" s="10"/>
+      <c r="AC12" s="10"/>
+      <c r="AD12" s="93"/>
+      <c r="AE12" s="93"/>
+      <c r="AG12" s="97"/>
+      <c r="AH12" s="34"/>
     </row>
     <row r="13" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="118"/>
-[...2 lines deleted...]
-      <c r="D13" s="116" t="s">
+      <c r="A13" s="108"/>
+      <c r="B13" s="24"/>
+      <c r="C13" s="133"/>
+      <c r="D13" s="109" t="s">
         <v>53</v>
       </c>
-      <c r="E13" s="120" t="s">
+      <c r="E13" s="130" t="s">
         <v>54</v>
       </c>
-      <c r="F13" s="42"/>
-[...39 lines deleted...]
-      <c r="AJ13" s="25"/>
+      <c r="F13" s="41"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="43"/>
+      <c r="I13" s="43"/>
+      <c r="J13" s="27">
+        <v>0</v>
+      </c>
+      <c r="K13" s="27">
+        <v>0</v>
+      </c>
+      <c r="L13" s="27">
+        <v>0</v>
+      </c>
+      <c r="M13" s="28"/>
+      <c r="N13" s="28"/>
+      <c r="O13" s="28"/>
+      <c r="P13" s="28"/>
+      <c r="Q13" s="42"/>
+      <c r="R13" s="27">
+        <v>0</v>
+      </c>
+      <c r="S13" s="27">
+        <v>0</v>
+      </c>
+      <c r="T13" s="44"/>
+      <c r="U13" s="44"/>
+      <c r="V13" s="45"/>
+      <c r="W13" s="43"/>
+      <c r="X13" s="43"/>
+      <c r="Y13" s="43"/>
+      <c r="Z13" s="46"/>
+      <c r="AA13" s="47"/>
+      <c r="AB13" s="33"/>
+      <c r="AC13" s="33"/>
+      <c r="AD13" s="93"/>
+      <c r="AE13" s="93"/>
+      <c r="AF13" s="24"/>
+      <c r="AG13" s="97"/>
+      <c r="AH13" s="34"/>
+      <c r="AI13" s="24"/>
+      <c r="AJ13" s="24"/>
     </row>
     <row r="14" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A14" s="118"/>
-[...46 lines deleted...]
-      <c r="W14" s="40">
+      <c r="A14" s="108"/>
+      <c r="C14" s="133"/>
+      <c r="D14" s="110"/>
+      <c r="E14" s="131"/>
+      <c r="F14" s="48">
+        <v>4743</v>
+      </c>
+      <c r="G14" s="36">
+        <v>0</v>
+      </c>
+      <c r="H14" s="36">
+        <v>456</v>
+      </c>
+      <c r="I14" s="36">
+        <v>4287</v>
+      </c>
+      <c r="J14" s="36">
+        <v>4549</v>
+      </c>
+      <c r="K14" s="36">
+        <v>4536</v>
+      </c>
+      <c r="L14" s="36">
+        <v>4513</v>
+      </c>
+      <c r="M14" s="37"/>
+      <c r="N14" s="28"/>
+      <c r="O14" s="28"/>
+      <c r="P14" s="28"/>
+      <c r="Q14" s="36">
+        <v>14706</v>
+      </c>
+      <c r="R14" s="36">
+        <v>14027</v>
+      </c>
+      <c r="S14" s="36">
+        <v>12463</v>
+      </c>
+      <c r="T14" s="38">
+        <v>313</v>
+      </c>
+      <c r="U14" s="38">
+        <v>278</v>
+      </c>
+      <c r="V14" s="38">
+        <v>244.95411612033701</v>
+      </c>
+      <c r="W14" s="39">
         <v>95.4</v>
       </c>
-      <c r="X14" s="40">
-[...8 lines deleted...]
-      <c r="AA14" s="41">
+      <c r="X14" s="39">
+        <v>88.9</v>
+      </c>
+      <c r="Y14" s="39">
+        <v>99.7</v>
+      </c>
+      <c r="Z14" s="39">
+        <v>99.2</v>
+      </c>
+      <c r="AA14" s="40">
+        <v>95.9</v>
+      </c>
+      <c r="AB14" s="10"/>
+      <c r="AC14" s="10"/>
+      <c r="AD14" s="93"/>
+      <c r="AE14" s="93"/>
+      <c r="AG14" s="97"/>
+      <c r="AH14" s="34"/>
+    </row>
+    <row r="15" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="108"/>
+      <c r="B15" s="24"/>
+      <c r="C15" s="133"/>
+      <c r="D15" s="109" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15" s="130" t="s">
+        <v>56</v>
+      </c>
+      <c r="F15" s="41"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="43"/>
+      <c r="I15" s="43"/>
+      <c r="J15" s="27">
+        <v>0</v>
+      </c>
+      <c r="K15" s="27">
+        <v>0</v>
+      </c>
+      <c r="L15" s="27">
+        <v>0</v>
+      </c>
+      <c r="M15" s="28"/>
+      <c r="N15" s="28"/>
+      <c r="O15" s="28"/>
+      <c r="P15" s="28"/>
+      <c r="Q15" s="42"/>
+      <c r="R15" s="27">
+        <v>0</v>
+      </c>
+      <c r="S15" s="27">
+        <v>0</v>
+      </c>
+      <c r="T15" s="44"/>
+      <c r="U15" s="44"/>
+      <c r="V15" s="44"/>
+      <c r="W15" s="43"/>
+      <c r="X15" s="43"/>
+      <c r="Y15" s="43"/>
+      <c r="Z15" s="46"/>
+      <c r="AA15" s="47"/>
+      <c r="AB15" s="33"/>
+      <c r="AC15" s="33"/>
+      <c r="AD15" s="93"/>
+      <c r="AE15" s="93"/>
+      <c r="AF15" s="24"/>
+      <c r="AG15" s="97"/>
+      <c r="AH15" s="34"/>
+      <c r="AI15" s="24"/>
+      <c r="AJ15" s="24"/>
+    </row>
+    <row r="16" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="108"/>
+      <c r="C16" s="133"/>
+      <c r="D16" s="110"/>
+      <c r="E16" s="131"/>
+      <c r="F16" s="48">
+        <v>6040</v>
+      </c>
+      <c r="G16" s="36">
+        <v>4111</v>
+      </c>
+      <c r="H16" s="36">
+        <v>1929</v>
+      </c>
+      <c r="I16" s="36">
+        <v>0</v>
+      </c>
+      <c r="J16" s="36">
+        <v>5932</v>
+      </c>
+      <c r="K16" s="36">
+        <v>4587</v>
+      </c>
+      <c r="L16" s="36">
+        <v>4435</v>
+      </c>
+      <c r="M16" s="37"/>
+      <c r="N16" s="28"/>
+      <c r="O16" s="28"/>
+      <c r="P16" s="28"/>
+      <c r="Q16" s="36">
+        <v>30846</v>
+      </c>
+      <c r="R16" s="36">
+        <v>17714</v>
+      </c>
+      <c r="S16" s="36">
+        <v>16252</v>
+      </c>
+      <c r="T16" s="38">
+        <v>422</v>
+      </c>
+      <c r="U16" s="38">
+        <v>387</v>
+      </c>
+      <c r="V16" s="38">
+        <v>238.89241619352569</v>
+      </c>
+      <c r="W16" s="39">
+        <v>57.4</v>
+      </c>
+      <c r="X16" s="39">
+        <v>91.7</v>
+      </c>
+      <c r="Y16" s="39">
+        <v>77.3</v>
+      </c>
+      <c r="Z16" s="39">
+        <v>74.8</v>
+      </c>
+      <c r="AA16" s="40">
+        <v>98.2</v>
+      </c>
+      <c r="AB16" s="10"/>
+      <c r="AC16" s="10"/>
+      <c r="AD16" s="93"/>
+      <c r="AE16" s="93"/>
+      <c r="AG16" s="97"/>
+      <c r="AH16" s="34"/>
+    </row>
+    <row r="17" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="108"/>
+      <c r="B17" s="49"/>
+      <c r="C17" s="133"/>
+      <c r="D17" s="109" t="s">
+        <v>57</v>
+      </c>
+      <c r="E17" s="130" t="s">
+        <v>58</v>
+      </c>
+      <c r="F17" s="41"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="43"/>
+      <c r="I17" s="43"/>
+      <c r="J17" s="27">
+        <v>0</v>
+      </c>
+      <c r="K17" s="27">
+        <v>0</v>
+      </c>
+      <c r="L17" s="27">
+        <v>0</v>
+      </c>
+      <c r="M17" s="28"/>
+      <c r="N17" s="28"/>
+      <c r="O17" s="28"/>
+      <c r="P17" s="28"/>
+      <c r="Q17" s="42"/>
+      <c r="R17" s="27">
+        <v>0</v>
+      </c>
+      <c r="S17" s="27">
+        <v>0</v>
+      </c>
+      <c r="T17" s="44"/>
+      <c r="U17" s="44"/>
+      <c r="V17" s="44"/>
+      <c r="W17" s="43"/>
+      <c r="X17" s="43"/>
+      <c r="Y17" s="43"/>
+      <c r="Z17" s="46"/>
+      <c r="AA17" s="47"/>
+      <c r="AB17" s="28"/>
+      <c r="AC17" s="28"/>
+      <c r="AD17" s="93"/>
+      <c r="AE17" s="93"/>
+      <c r="AF17" s="24"/>
+      <c r="AG17" s="97"/>
+      <c r="AH17" s="34"/>
+      <c r="AI17" s="49"/>
+      <c r="AJ17" s="49"/>
+    </row>
+    <row r="18" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="108"/>
+      <c r="C18" s="133"/>
+      <c r="D18" s="110"/>
+      <c r="E18" s="131"/>
+      <c r="F18" s="48">
+        <v>7804</v>
+      </c>
+      <c r="G18" s="36">
+        <v>0</v>
+      </c>
+      <c r="H18" s="36">
+        <v>2340</v>
+      </c>
+      <c r="I18" s="36">
+        <v>5464</v>
+      </c>
+      <c r="J18" s="36">
+        <v>7553</v>
+      </c>
+      <c r="K18" s="36">
+        <v>7237</v>
+      </c>
+      <c r="L18" s="36">
+        <v>7165</v>
+      </c>
+      <c r="M18" s="37"/>
+      <c r="N18" s="28"/>
+      <c r="O18" s="28"/>
+      <c r="P18" s="28"/>
+      <c r="Q18" s="36">
+        <v>31300</v>
+      </c>
+      <c r="R18" s="36">
+        <v>23127</v>
+      </c>
+      <c r="S18" s="36">
+        <v>20693</v>
+      </c>
+      <c r="T18" s="38">
+        <v>284</v>
+      </c>
+      <c r="U18" s="38">
+        <v>254</v>
+      </c>
+      <c r="V18" s="38">
+        <v>219.83398140417989</v>
+      </c>
+      <c r="W18" s="39">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="X18" s="39">
+        <v>89.5</v>
+      </c>
+      <c r="Y18" s="39">
+        <v>95.8</v>
+      </c>
+      <c r="Z18" s="39">
+        <v>94.9</v>
+      </c>
+      <c r="AA18" s="40">
+        <v>96.8</v>
+      </c>
+      <c r="AB18" s="10"/>
+      <c r="AC18" s="10"/>
+      <c r="AD18" s="93"/>
+      <c r="AE18" s="93"/>
+      <c r="AG18" s="97"/>
+      <c r="AH18" s="34"/>
+    </row>
+    <row r="19" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="108"/>
+      <c r="B19" s="24"/>
+      <c r="C19" s="133"/>
+      <c r="D19" s="109" t="s">
+        <v>59</v>
+      </c>
+      <c r="E19" s="130" t="s">
+        <v>60</v>
+      </c>
+      <c r="F19" s="41"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="43"/>
+      <c r="I19" s="43"/>
+      <c r="J19" s="27">
+        <v>0</v>
+      </c>
+      <c r="K19" s="27">
+        <v>0</v>
+      </c>
+      <c r="L19" s="27">
+        <v>0</v>
+      </c>
+      <c r="M19" s="28"/>
+      <c r="N19" s="28"/>
+      <c r="O19" s="28"/>
+      <c r="P19" s="28"/>
+      <c r="Q19" s="42"/>
+      <c r="R19" s="27">
+        <v>0</v>
+      </c>
+      <c r="S19" s="27">
+        <v>0</v>
+      </c>
+      <c r="T19" s="45"/>
+      <c r="U19" s="44"/>
+      <c r="V19" s="44"/>
+      <c r="W19" s="43"/>
+      <c r="X19" s="43"/>
+      <c r="Y19" s="43"/>
+      <c r="Z19" s="46"/>
+      <c r="AA19" s="47"/>
+      <c r="AB19" s="33"/>
+      <c r="AC19" s="33"/>
+      <c r="AD19" s="93"/>
+      <c r="AE19" s="93"/>
+      <c r="AF19" s="24"/>
+      <c r="AG19" s="97"/>
+      <c r="AH19" s="34"/>
+      <c r="AI19" s="24"/>
+      <c r="AJ19" s="24"/>
+    </row>
+    <row r="20" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="108"/>
+      <c r="C20" s="133"/>
+      <c r="D20" s="110"/>
+      <c r="E20" s="131"/>
+      <c r="F20" s="48">
+        <v>11213</v>
+      </c>
+      <c r="G20" s="36">
+        <v>0</v>
+      </c>
+      <c r="H20" s="36">
+        <v>4577</v>
+      </c>
+      <c r="I20" s="36">
+        <v>6636</v>
+      </c>
+      <c r="J20" s="36">
+        <v>11300</v>
+      </c>
+      <c r="K20" s="36">
+        <v>11177</v>
+      </c>
+      <c r="L20" s="36">
+        <v>11053</v>
+      </c>
+      <c r="M20" s="37"/>
+      <c r="N20" s="28"/>
+      <c r="O20" s="28"/>
+      <c r="P20" s="28"/>
+      <c r="Q20" s="36">
+        <v>50000</v>
+      </c>
+      <c r="R20" s="36">
+        <v>33140</v>
+      </c>
+      <c r="S20" s="36">
+        <v>30959</v>
+      </c>
+      <c r="T20" s="38">
+        <v>298</v>
+      </c>
+      <c r="U20" s="38">
+        <v>279</v>
+      </c>
+      <c r="V20" s="38">
+        <v>239.32768234214066</v>
+      </c>
+      <c r="W20" s="39">
+        <v>66.3</v>
+      </c>
+      <c r="X20" s="39">
+        <v>93.4</v>
+      </c>
+      <c r="Y20" s="39">
+        <v>98.9</v>
+      </c>
+      <c r="Z20" s="39">
+        <v>97.8</v>
+      </c>
+      <c r="AA20" s="40">
+        <v>100</v>
+      </c>
+      <c r="AB20" s="10"/>
+      <c r="AC20" s="10"/>
+      <c r="AD20" s="93"/>
+      <c r="AE20" s="93"/>
+      <c r="AG20" s="97"/>
+      <c r="AH20" s="34"/>
+    </row>
+    <row r="21" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A21" s="108"/>
+      <c r="B21" s="24"/>
+      <c r="C21" s="133"/>
+      <c r="D21" s="113" t="s">
+        <v>61</v>
+      </c>
+      <c r="E21" s="114"/>
+      <c r="F21" s="41" t="s">
+        <v>62</v>
+      </c>
+      <c r="G21" s="42"/>
+      <c r="H21" s="27"/>
+      <c r="I21" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="J21" s="46">
+        <v>4284</v>
+      </c>
+      <c r="K21" s="28">
+        <v>4284</v>
+      </c>
+      <c r="L21" s="43">
+        <v>4284</v>
+      </c>
+      <c r="M21" s="28"/>
+      <c r="N21" s="28"/>
+      <c r="O21" s="28"/>
+      <c r="P21" s="28"/>
+      <c r="Q21" s="50" t="s">
+        <v>62</v>
+      </c>
+      <c r="R21" s="51">
+        <v>11910</v>
+      </c>
+      <c r="S21" s="51">
+        <v>11738</v>
+      </c>
+      <c r="T21" s="45"/>
+      <c r="U21" s="45"/>
+      <c r="V21" s="45"/>
+      <c r="W21" s="51"/>
+      <c r="X21" s="43"/>
+      <c r="Y21" s="43"/>
+      <c r="Z21" s="52"/>
+      <c r="AA21" s="53"/>
+      <c r="AB21" s="33"/>
+      <c r="AC21" s="33"/>
+      <c r="AD21" s="93"/>
+      <c r="AE21" s="93"/>
+      <c r="AF21" s="24"/>
+      <c r="AG21" s="97"/>
+      <c r="AH21" s="34"/>
+      <c r="AI21" s="24"/>
+      <c r="AJ21" s="24"/>
+    </row>
+    <row r="22" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="108"/>
+      <c r="C22" s="134"/>
+      <c r="D22" s="115"/>
+      <c r="E22" s="116"/>
+      <c r="F22" s="54">
+        <v>352106</v>
+      </c>
+      <c r="G22" s="55">
+        <v>238155</v>
+      </c>
+      <c r="H22" s="55">
+        <v>9504</v>
+      </c>
+      <c r="I22" s="55">
+        <v>104447</v>
+      </c>
+      <c r="J22" s="56">
+        <v>340769</v>
+      </c>
+      <c r="K22" s="57">
+        <v>335019</v>
+      </c>
+      <c r="L22" s="55">
+        <v>326511</v>
+      </c>
+      <c r="M22" s="37"/>
+      <c r="N22" s="28"/>
+      <c r="O22" s="28"/>
+      <c r="P22" s="28"/>
+      <c r="Q22" s="55">
+        <v>1392852</v>
+      </c>
+      <c r="R22" s="55">
+        <v>1079594</v>
+      </c>
+      <c r="S22" s="55">
+        <v>945351</v>
+      </c>
+      <c r="T22" s="58">
+        <v>316.53173028376813</v>
+      </c>
+      <c r="U22" s="58">
+        <v>276.78447878213558</v>
+      </c>
+      <c r="V22" s="59">
+        <v>237.6112012035307</v>
+      </c>
+      <c r="W22" s="60">
+        <v>77.509599009801477</v>
+      </c>
+      <c r="X22" s="60">
+        <v>87.565418110882419</v>
+      </c>
+      <c r="Y22" s="60">
+        <v>98.333589332653247</v>
+      </c>
+      <c r="Z22" s="61">
+        <v>95.86788116608173</v>
+      </c>
+      <c r="AA22" s="62">
+        <v>97.99691002141401</v>
+      </c>
+      <c r="AB22" s="10"/>
+      <c r="AC22" s="10"/>
+      <c r="AD22" s="93"/>
+      <c r="AE22" s="93"/>
+      <c r="AG22" s="97"/>
+      <c r="AH22" s="34"/>
+    </row>
+    <row r="23" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="108"/>
+      <c r="B23" s="24"/>
+      <c r="C23" s="147" t="s">
+        <v>63</v>
+      </c>
+      <c r="D23" s="137" t="s">
+        <v>64</v>
+      </c>
+      <c r="E23" s="139" t="s">
+        <v>65</v>
+      </c>
+      <c r="F23" s="25"/>
+      <c r="G23" s="26"/>
+      <c r="H23" s="31"/>
+      <c r="I23" s="31"/>
+      <c r="J23" s="27">
+        <v>0</v>
+      </c>
+      <c r="K23" s="27">
+        <v>0</v>
+      </c>
+      <c r="L23" s="27">
+        <v>0</v>
+      </c>
+      <c r="M23" s="28"/>
+      <c r="N23" s="28"/>
+      <c r="O23" s="28"/>
+      <c r="P23" s="28"/>
+      <c r="Q23" s="42"/>
+      <c r="R23" s="27">
+        <v>0</v>
+      </c>
+      <c r="S23" s="27">
+        <v>0</v>
+      </c>
+      <c r="T23" s="29"/>
+      <c r="U23" s="29"/>
+      <c r="V23" s="29"/>
+      <c r="W23" s="30"/>
+      <c r="X23" s="30"/>
+      <c r="Y23" s="30"/>
+      <c r="Z23" s="31"/>
+      <c r="AA23" s="32"/>
+      <c r="AB23" s="33"/>
+      <c r="AC23" s="33"/>
+      <c r="AD23" s="93"/>
+      <c r="AE23" s="93"/>
+      <c r="AF23" s="24"/>
+      <c r="AG23" s="97"/>
+      <c r="AH23" s="34"/>
+      <c r="AI23" s="24"/>
+      <c r="AJ23" s="24"/>
+    </row>
+    <row r="24" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A24" s="108"/>
+      <c r="C24" s="148"/>
+      <c r="D24" s="110"/>
+      <c r="E24" s="131"/>
+      <c r="F24" s="48">
+        <v>15388</v>
+      </c>
+      <c r="G24" s="36">
+        <v>985</v>
+      </c>
+      <c r="H24" s="63">
+        <v>286</v>
+      </c>
+      <c r="I24" s="63">
+        <v>14117</v>
+      </c>
+      <c r="J24" s="36">
+        <v>15236</v>
+      </c>
+      <c r="K24" s="36">
+        <v>14250</v>
+      </c>
+      <c r="L24" s="36">
+        <v>14218</v>
+      </c>
+      <c r="M24" s="37"/>
+      <c r="N24" s="28"/>
+      <c r="O24" s="28"/>
+      <c r="P24" s="28"/>
+      <c r="Q24" s="36">
+        <v>64862</v>
+      </c>
+      <c r="R24" s="36">
+        <v>45175</v>
+      </c>
+      <c r="S24" s="36">
+        <v>41742</v>
+      </c>
+      <c r="T24" s="38">
+        <v>303</v>
+      </c>
+      <c r="U24" s="38">
+        <v>280</v>
+      </c>
+      <c r="V24" s="38">
+        <v>215.53058491052232</v>
+      </c>
+      <c r="W24" s="39">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="X24" s="39">
+        <v>92.4</v>
+      </c>
+      <c r="Y24" s="39">
+        <v>93.5</v>
+      </c>
+      <c r="Z24" s="39">
+        <v>93.3</v>
+      </c>
+      <c r="AA24" s="40">
+        <v>99</v>
+      </c>
+      <c r="AB24" s="10"/>
+      <c r="AC24" s="10"/>
+      <c r="AD24" s="93"/>
+      <c r="AE24" s="93"/>
+      <c r="AG24" s="97"/>
+      <c r="AH24" s="34"/>
+    </row>
+    <row r="25" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="108"/>
+      <c r="B25" s="24"/>
+      <c r="C25" s="148"/>
+      <c r="D25" s="109" t="s">
+        <v>66</v>
+      </c>
+      <c r="E25" s="130" t="s">
+        <v>67</v>
+      </c>
+      <c r="F25" s="41"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="43"/>
+      <c r="I25" s="43"/>
+      <c r="J25" s="27">
+        <v>0</v>
+      </c>
+      <c r="K25" s="27">
+        <v>0</v>
+      </c>
+      <c r="L25" s="27">
+        <v>0</v>
+      </c>
+      <c r="M25" s="28"/>
+      <c r="N25" s="28"/>
+      <c r="O25" s="28"/>
+      <c r="P25" s="28"/>
+      <c r="Q25" s="42"/>
+      <c r="R25" s="27">
+        <v>0</v>
+      </c>
+      <c r="S25" s="27">
+        <v>0</v>
+      </c>
+      <c r="T25" s="44"/>
+      <c r="U25" s="44"/>
+      <c r="V25" s="45"/>
+      <c r="W25" s="43"/>
+      <c r="X25" s="43"/>
+      <c r="Y25" s="43"/>
+      <c r="Z25" s="46"/>
+      <c r="AA25" s="47"/>
+      <c r="AB25" s="33"/>
+      <c r="AC25" s="33"/>
+      <c r="AD25" s="93"/>
+      <c r="AE25" s="93"/>
+      <c r="AF25" s="24"/>
+      <c r="AG25" s="97"/>
+      <c r="AH25" s="34"/>
+      <c r="AI25" s="24"/>
+      <c r="AJ25" s="24"/>
+    </row>
+    <row r="26" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="108"/>
+      <c r="C26" s="148"/>
+      <c r="D26" s="110"/>
+      <c r="E26" s="131"/>
+      <c r="F26" s="48">
+        <v>42204</v>
+      </c>
+      <c r="G26" s="36">
+        <v>0</v>
+      </c>
+      <c r="H26" s="36">
+        <v>6788</v>
+      </c>
+      <c r="I26" s="36">
+        <v>35416</v>
+      </c>
+      <c r="J26" s="36">
+        <v>42204</v>
+      </c>
+      <c r="K26" s="36">
+        <v>40774</v>
+      </c>
+      <c r="L26" s="36">
+        <v>39882</v>
+      </c>
+      <c r="M26" s="37"/>
+      <c r="N26" s="28"/>
+      <c r="O26" s="28"/>
+      <c r="P26" s="28"/>
+      <c r="Q26" s="36">
+        <v>136500</v>
+      </c>
+      <c r="R26" s="36">
+        <v>124765</v>
+      </c>
+      <c r="S26" s="36">
+        <v>115627</v>
+      </c>
+      <c r="T26" s="38">
+        <v>301</v>
+      </c>
+      <c r="U26" s="38">
+        <v>279</v>
+      </c>
+      <c r="V26" s="38">
+        <v>232.45326096425225</v>
+      </c>
+      <c r="W26" s="39">
+        <v>91.4</v>
+      </c>
+      <c r="X26" s="39">
+        <v>92.7</v>
+      </c>
+      <c r="Y26" s="39">
+        <v>96.6</v>
+      </c>
+      <c r="Z26" s="39">
+        <v>94.5</v>
+      </c>
+      <c r="AA26" s="40">
+        <v>100</v>
+      </c>
+      <c r="AB26" s="10"/>
+      <c r="AC26" s="10"/>
+      <c r="AD26" s="93"/>
+      <c r="AE26" s="93"/>
+      <c r="AG26" s="97"/>
+      <c r="AH26" s="34"/>
+    </row>
+    <row r="27" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="108"/>
+      <c r="B27" s="24"/>
+      <c r="C27" s="148"/>
+      <c r="D27" s="109" t="s">
+        <v>68</v>
+      </c>
+      <c r="E27" s="130" t="s">
+        <v>69</v>
+      </c>
+      <c r="F27" s="41"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="27">
+        <v>8</v>
+      </c>
+      <c r="K27" s="27">
+        <v>8</v>
+      </c>
+      <c r="L27" s="27">
+        <v>8</v>
+      </c>
+      <c r="M27" s="28"/>
+      <c r="N27" s="28"/>
+      <c r="O27" s="28"/>
+      <c r="P27" s="28"/>
+      <c r="Q27" s="42"/>
+      <c r="R27" s="27">
+        <v>0</v>
+      </c>
+      <c r="S27" s="27">
+        <v>0</v>
+      </c>
+      <c r="T27" s="44"/>
+      <c r="U27" s="44"/>
+      <c r="V27" s="45"/>
+      <c r="W27" s="43"/>
+      <c r="X27" s="43"/>
+      <c r="Y27" s="43"/>
+      <c r="Z27" s="46"/>
+      <c r="AA27" s="47"/>
+      <c r="AB27" s="33"/>
+      <c r="AC27" s="33"/>
+      <c r="AD27" s="93"/>
+      <c r="AE27" s="93"/>
+      <c r="AF27" s="24"/>
+      <c r="AG27" s="97"/>
+      <c r="AH27" s="34"/>
+      <c r="AI27" s="24"/>
+      <c r="AJ27" s="24"/>
+    </row>
+    <row r="28" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A28" s="108"/>
+      <c r="C28" s="148"/>
+      <c r="D28" s="110"/>
+      <c r="E28" s="131"/>
+      <c r="F28" s="48">
+        <v>20443</v>
+      </c>
+      <c r="G28" s="36">
+        <v>0</v>
+      </c>
+      <c r="H28" s="36">
+        <v>4043</v>
+      </c>
+      <c r="I28" s="36">
+        <v>16400</v>
+      </c>
+      <c r="J28" s="36">
+        <v>20044</v>
+      </c>
+      <c r="K28" s="36">
+        <v>19840</v>
+      </c>
+      <c r="L28" s="36">
+        <v>19273</v>
+      </c>
+      <c r="M28" s="37"/>
+      <c r="N28" s="28"/>
+      <c r="O28" s="28"/>
+      <c r="P28" s="28"/>
+      <c r="Q28" s="36">
+        <v>68900</v>
+      </c>
+      <c r="R28" s="36">
+        <v>58770</v>
+      </c>
+      <c r="S28" s="36">
+        <v>54937</v>
+      </c>
+      <c r="T28" s="38">
+        <v>277</v>
+      </c>
+      <c r="U28" s="38">
+        <v>258</v>
+      </c>
+      <c r="V28" s="38">
+        <v>222.79844411066287</v>
+      </c>
+      <c r="W28" s="39">
+        <v>85.3</v>
+      </c>
+      <c r="X28" s="39">
+        <v>93.5</v>
+      </c>
+      <c r="Y28" s="39">
+        <v>99</v>
+      </c>
+      <c r="Z28" s="39">
         <v>96.2</v>
       </c>
-      <c r="AB14" s="11"/>
-[...240 lines deleted...]
-      <c r="AA18" s="41">
+      <c r="AA28" s="40">
+        <v>98.1</v>
+      </c>
+      <c r="AB28" s="10"/>
+      <c r="AC28" s="10"/>
+      <c r="AD28" s="93"/>
+      <c r="AE28" s="93"/>
+      <c r="AG28" s="97"/>
+      <c r="AH28" s="34"/>
+    </row>
+    <row r="29" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="108"/>
+      <c r="B29" s="24"/>
+      <c r="C29" s="148"/>
+      <c r="D29" s="109" t="s">
+        <v>70</v>
+      </c>
+      <c r="E29" s="130" t="s">
+        <v>71</v>
+      </c>
+      <c r="F29" s="41"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="43"/>
+      <c r="I29" s="43"/>
+      <c r="J29" s="27">
+        <v>0</v>
+      </c>
+      <c r="K29" s="27">
+        <v>0</v>
+      </c>
+      <c r="L29" s="27">
+        <v>0</v>
+      </c>
+      <c r="M29" s="28"/>
+      <c r="N29" s="28"/>
+      <c r="O29" s="28"/>
+      <c r="P29" s="28"/>
+      <c r="Q29" s="42"/>
+      <c r="R29" s="27">
+        <v>0</v>
+      </c>
+      <c r="S29" s="27">
+        <v>0</v>
+      </c>
+      <c r="T29" s="44"/>
+      <c r="U29" s="44"/>
+      <c r="V29" s="45"/>
+      <c r="W29" s="43"/>
+      <c r="X29" s="43"/>
+      <c r="Y29" s="43"/>
+      <c r="Z29" s="46"/>
+      <c r="AA29" s="47"/>
+      <c r="AB29" s="33"/>
+      <c r="AC29" s="33"/>
+      <c r="AD29" s="93"/>
+      <c r="AE29" s="93"/>
+      <c r="AF29" s="24"/>
+      <c r="AG29" s="97"/>
+      <c r="AH29" s="34"/>
+      <c r="AI29" s="24"/>
+      <c r="AJ29" s="24"/>
+    </row>
+    <row r="30" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="108"/>
+      <c r="C30" s="148"/>
+      <c r="D30" s="110"/>
+      <c r="E30" s="131"/>
+      <c r="F30" s="48">
+        <v>19390</v>
+      </c>
+      <c r="G30" s="36">
+        <v>0</v>
+      </c>
+      <c r="H30" s="36">
+        <v>9020</v>
+      </c>
+      <c r="I30" s="36">
+        <v>10370</v>
+      </c>
+      <c r="J30" s="36">
+        <v>19544</v>
+      </c>
+      <c r="K30" s="36">
+        <v>18936</v>
+      </c>
+      <c r="L30" s="36">
+        <v>18764</v>
+      </c>
+      <c r="M30" s="37"/>
+      <c r="N30" s="28"/>
+      <c r="O30" s="28"/>
+      <c r="P30" s="28"/>
+      <c r="Q30" s="36">
+        <v>77800</v>
+      </c>
+      <c r="R30" s="36">
+        <v>58758</v>
+      </c>
+      <c r="S30" s="36">
+        <v>53545</v>
+      </c>
+      <c r="T30" s="38">
+        <v>289</v>
+      </c>
+      <c r="U30" s="38">
+        <v>264</v>
+      </c>
+      <c r="V30" s="38">
+        <v>221.18166439067588</v>
+      </c>
+      <c r="W30" s="39">
+        <v>75.5</v>
+      </c>
+      <c r="X30" s="39">
+        <v>91.1</v>
+      </c>
+      <c r="Y30" s="39">
         <v>96.9</v>
       </c>
-      <c r="AB18" s="11"/>
-[...118 lines deleted...]
-      <c r="AA20" s="41">
+      <c r="Z30" s="39">
+        <v>96</v>
+      </c>
+      <c r="AA30" s="40">
         <v>100</v>
       </c>
-      <c r="AB20" s="11"/>
-[...10 lines deleted...]
-      <c r="D21" s="123" t="s">
+      <c r="AB30" s="10"/>
+      <c r="AC30" s="10"/>
+      <c r="AD30" s="93"/>
+      <c r="AE30" s="93"/>
+      <c r="AG30" s="97"/>
+      <c r="AH30" s="34"/>
+    </row>
+    <row r="31" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="108"/>
+      <c r="B31" s="24"/>
+      <c r="C31" s="148"/>
+      <c r="D31" s="109" t="s">
+        <v>72</v>
+      </c>
+      <c r="E31" s="130" t="s">
+        <v>73</v>
+      </c>
+      <c r="F31" s="41"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="43"/>
+      <c r="I31" s="43"/>
+      <c r="J31" s="27">
+        <v>0</v>
+      </c>
+      <c r="K31" s="27">
+        <v>0</v>
+      </c>
+      <c r="L31" s="27">
+        <v>0</v>
+      </c>
+      <c r="M31" s="28"/>
+      <c r="N31" s="28"/>
+      <c r="O31" s="28"/>
+      <c r="P31" s="28"/>
+      <c r="Q31" s="42"/>
+      <c r="R31" s="27">
+        <v>0</v>
+      </c>
+      <c r="S31" s="27">
+        <v>0</v>
+      </c>
+      <c r="T31" s="44"/>
+      <c r="U31" s="44"/>
+      <c r="V31" s="45"/>
+      <c r="W31" s="43"/>
+      <c r="X31" s="43"/>
+      <c r="Y31" s="43"/>
+      <c r="Z31" s="46"/>
+      <c r="AA31" s="47"/>
+      <c r="AB31" s="33"/>
+      <c r="AC31" s="33"/>
+      <c r="AD31" s="93"/>
+      <c r="AE31" s="93"/>
+      <c r="AF31" s="24"/>
+      <c r="AG31" s="97"/>
+      <c r="AH31" s="34"/>
+      <c r="AI31" s="24"/>
+      <c r="AJ31" s="24"/>
+    </row>
+    <row r="32" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="108"/>
+      <c r="C32" s="148"/>
+      <c r="D32" s="110"/>
+      <c r="E32" s="131"/>
+      <c r="F32" s="48">
+        <v>12792</v>
+      </c>
+      <c r="G32" s="36">
+        <v>0</v>
+      </c>
+      <c r="H32" s="36">
+        <v>1746</v>
+      </c>
+      <c r="I32" s="36">
+        <v>11046</v>
+      </c>
+      <c r="J32" s="36">
+        <v>12764</v>
+      </c>
+      <c r="K32" s="36">
+        <v>11926</v>
+      </c>
+      <c r="L32" s="36">
+        <v>11919</v>
+      </c>
+      <c r="M32" s="37"/>
+      <c r="N32" s="28"/>
+      <c r="O32" s="28"/>
+      <c r="P32" s="28"/>
+      <c r="Q32" s="36">
+        <v>56000</v>
+      </c>
+      <c r="R32" s="36">
+        <v>39229</v>
+      </c>
+      <c r="S32" s="36">
+        <v>34970</v>
+      </c>
+      <c r="T32" s="38">
+        <v>322</v>
+      </c>
+      <c r="U32" s="38">
+        <v>287</v>
+      </c>
+      <c r="V32" s="38">
+        <v>247.57645160825666</v>
+      </c>
+      <c r="W32" s="39">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="X32" s="39">
+        <v>89.1</v>
+      </c>
+      <c r="Y32" s="39">
+        <v>93.4</v>
+      </c>
+      <c r="Z32" s="39">
+        <v>93.4</v>
+      </c>
+      <c r="AA32" s="40">
+        <v>99.8</v>
+      </c>
+      <c r="AB32" s="10"/>
+      <c r="AC32" s="10"/>
+      <c r="AD32" s="93"/>
+      <c r="AE32" s="93"/>
+      <c r="AG32" s="97"/>
+      <c r="AH32" s="34"/>
+    </row>
+    <row r="33" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A33" s="108"/>
+      <c r="B33" s="24"/>
+      <c r="C33" s="148"/>
+      <c r="D33" s="113" t="s">
         <v>61</v>
       </c>
-      <c r="E21" s="124"/>
-[...589 lines deleted...]
-      <c r="X30" s="40">
+      <c r="E33" s="114"/>
+      <c r="F33" s="35"/>
+      <c r="G33" s="50"/>
+      <c r="H33" s="52"/>
+      <c r="I33" s="52"/>
+      <c r="J33" s="51">
+        <v>8</v>
+      </c>
+      <c r="K33" s="51">
+        <v>8</v>
+      </c>
+      <c r="L33" s="51">
+        <v>8</v>
+      </c>
+      <c r="M33" s="28"/>
+      <c r="N33" s="28"/>
+      <c r="O33" s="28"/>
+      <c r="P33" s="28"/>
+      <c r="Q33" s="42"/>
+      <c r="R33" s="43">
+        <v>0</v>
+      </c>
+      <c r="S33" s="43">
+        <v>0</v>
+      </c>
+      <c r="T33" s="44"/>
+      <c r="U33" s="44"/>
+      <c r="V33" s="44"/>
+      <c r="W33" s="43"/>
+      <c r="X33" s="43"/>
+      <c r="Y33" s="43"/>
+      <c r="Z33" s="46"/>
+      <c r="AA33" s="47"/>
+      <c r="AB33" s="33"/>
+      <c r="AC33" s="33"/>
+      <c r="AD33" s="93"/>
+      <c r="AE33" s="93"/>
+      <c r="AF33" s="24"/>
+      <c r="AG33" s="97"/>
+      <c r="AH33" s="34"/>
+      <c r="AI33" s="24"/>
+      <c r="AJ33" s="24"/>
+    </row>
+    <row r="34" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A34" s="108"/>
+      <c r="C34" s="149"/>
+      <c r="D34" s="115"/>
+      <c r="E34" s="116"/>
+      <c r="F34" s="56">
+        <v>110217</v>
+      </c>
+      <c r="G34" s="55">
+        <v>985</v>
+      </c>
+      <c r="H34" s="56">
+        <v>21883</v>
+      </c>
+      <c r="I34" s="56">
+        <v>87349</v>
+      </c>
+      <c r="J34" s="55">
+        <v>109792</v>
+      </c>
+      <c r="K34" s="55">
+        <v>105726</v>
+      </c>
+      <c r="L34" s="55">
+        <v>104056</v>
+      </c>
+      <c r="M34" s="37"/>
+      <c r="N34" s="28"/>
+      <c r="O34" s="28"/>
+      <c r="P34" s="28"/>
+      <c r="Q34" s="55">
+        <v>404062</v>
+      </c>
+      <c r="R34" s="55">
+        <v>326697</v>
+      </c>
+      <c r="S34" s="55">
+        <v>300821</v>
+      </c>
+      <c r="T34" s="58">
+        <v>296.90334330593595</v>
+      </c>
+      <c r="U34" s="58">
+        <v>273.36806174046757</v>
+      </c>
+      <c r="V34" s="59">
+        <v>227.8905438184911</v>
+      </c>
+      <c r="W34" s="60">
+        <v>80.853185897213791</v>
+      </c>
+      <c r="X34" s="60">
+        <v>92.079510984184125</v>
+      </c>
+      <c r="Y34" s="60">
+        <v>96.296903460837896</v>
+      </c>
+      <c r="Z34" s="61">
+        <v>94.775956284153011</v>
+      </c>
+      <c r="AA34" s="62">
+        <v>99.621655461498676</v>
+      </c>
+      <c r="AB34" s="10"/>
+      <c r="AC34" s="10"/>
+      <c r="AD34" s="93"/>
+      <c r="AE34" s="93"/>
+      <c r="AG34" s="97"/>
+      <c r="AH34" s="34"/>
+    </row>
+    <row r="35" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A35" s="108"/>
+      <c r="B35" s="24"/>
+      <c r="C35" s="147" t="s">
+        <v>74</v>
+      </c>
+      <c r="D35" s="109" t="s">
+        <v>75</v>
+      </c>
+      <c r="E35" s="150" t="s">
+        <v>76</v>
+      </c>
+      <c r="F35" s="41"/>
+      <c r="G35" s="42"/>
+      <c r="H35" s="43"/>
+      <c r="I35" s="43"/>
+      <c r="J35" s="27">
+        <v>0</v>
+      </c>
+      <c r="K35" s="27">
+        <v>0</v>
+      </c>
+      <c r="L35" s="27">
+        <v>0</v>
+      </c>
+      <c r="M35" s="28"/>
+      <c r="N35" s="28"/>
+      <c r="O35" s="28"/>
+      <c r="P35" s="28"/>
+      <c r="Q35" s="42"/>
+      <c r="R35" s="27">
+        <v>0</v>
+      </c>
+      <c r="S35" s="27">
+        <v>0</v>
+      </c>
+      <c r="T35" s="44"/>
+      <c r="U35" s="44"/>
+      <c r="V35" s="45"/>
+      <c r="W35" s="43"/>
+      <c r="X35" s="43"/>
+      <c r="Y35" s="43"/>
+      <c r="Z35" s="46"/>
+      <c r="AA35" s="47"/>
+      <c r="AB35" s="33"/>
+      <c r="AC35" s="33"/>
+      <c r="AD35" s="93"/>
+      <c r="AE35" s="93"/>
+      <c r="AF35" s="24"/>
+      <c r="AG35" s="97"/>
+      <c r="AH35" s="34"/>
+      <c r="AI35" s="24"/>
+      <c r="AJ35" s="24"/>
+    </row>
+    <row r="36" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A36" s="108"/>
+      <c r="C36" s="148"/>
+      <c r="D36" s="135"/>
+      <c r="E36" s="151"/>
+      <c r="F36" s="64">
+        <v>40004</v>
+      </c>
+      <c r="G36" s="50">
+        <v>0</v>
+      </c>
+      <c r="H36" s="50">
+        <v>7571</v>
+      </c>
+      <c r="I36" s="50">
+        <v>32433</v>
+      </c>
+      <c r="J36" s="36">
+        <v>38884</v>
+      </c>
+      <c r="K36" s="36">
+        <v>32988</v>
+      </c>
+      <c r="L36" s="36">
+        <v>32143</v>
+      </c>
+      <c r="M36" s="37"/>
+      <c r="N36" s="28"/>
+      <c r="O36" s="28"/>
+      <c r="P36" s="28"/>
+      <c r="Q36" s="36">
+        <v>129590</v>
+      </c>
+      <c r="R36" s="36">
+        <v>116898</v>
+      </c>
+      <c r="S36" s="36">
+        <v>106532</v>
+      </c>
+      <c r="T36" s="38">
+        <v>370</v>
+      </c>
+      <c r="U36" s="38">
+        <v>337</v>
+      </c>
+      <c r="V36" s="38">
+        <v>227.42966358604164</v>
+      </c>
+      <c r="W36" s="39">
+        <v>90.2</v>
+      </c>
+      <c r="X36" s="39">
         <v>91.1</v>
       </c>
-      <c r="Y30" s="40">
-[...141 lines deleted...]
-      <c r="D33" s="123" t="s">
+      <c r="Y36" s="39">
+        <v>84.8</v>
+      </c>
+      <c r="Z36" s="39">
+        <v>82.7</v>
+      </c>
+      <c r="AA36" s="40">
+        <v>97.2</v>
+      </c>
+      <c r="AB36" s="10"/>
+      <c r="AC36" s="10"/>
+      <c r="AD36" s="93"/>
+      <c r="AE36" s="93"/>
+      <c r="AG36" s="97"/>
+      <c r="AH36" s="34"/>
+    </row>
+    <row r="37" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A37" s="108"/>
+      <c r="B37" s="24"/>
+      <c r="C37" s="148"/>
+      <c r="D37" s="113" t="s">
         <v>61</v>
       </c>
-      <c r="E33" s="124"/>
-[...284 lines deleted...]
-      <c r="AJ37" s="25"/>
+      <c r="E37" s="114"/>
+      <c r="F37" s="65"/>
+      <c r="G37" s="66"/>
+      <c r="H37" s="67"/>
+      <c r="I37" s="67"/>
+      <c r="J37" s="51">
+        <v>0</v>
+      </c>
+      <c r="K37" s="51">
+        <v>0</v>
+      </c>
+      <c r="L37" s="51">
+        <v>0</v>
+      </c>
+      <c r="M37" s="28"/>
+      <c r="N37" s="28"/>
+      <c r="O37" s="28"/>
+      <c r="P37" s="28"/>
+      <c r="Q37" s="42"/>
+      <c r="R37" s="43">
+        <v>0</v>
+      </c>
+      <c r="S37" s="27">
+        <v>0</v>
+      </c>
+      <c r="T37" s="44"/>
+      <c r="U37" s="44"/>
+      <c r="V37" s="44"/>
+      <c r="W37" s="43"/>
+      <c r="X37" s="43"/>
+      <c r="Y37" s="43"/>
+      <c r="Z37" s="46"/>
+      <c r="AA37" s="47"/>
+      <c r="AB37" s="33"/>
+      <c r="AC37" s="33"/>
+      <c r="AD37" s="93"/>
+      <c r="AE37" s="93"/>
+      <c r="AF37" s="24"/>
+      <c r="AG37" s="97"/>
+      <c r="AH37" s="34"/>
+      <c r="AI37" s="24"/>
+      <c r="AJ37" s="24"/>
     </row>
     <row r="38" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A38" s="118"/>
-[...66 lines deleted...]
-      <c r="AH38" s="35"/>
+      <c r="A38" s="108"/>
+      <c r="C38" s="149"/>
+      <c r="D38" s="152"/>
+      <c r="E38" s="153"/>
+      <c r="F38" s="35">
+        <v>40004</v>
+      </c>
+      <c r="G38" s="50">
+        <v>0</v>
+      </c>
+      <c r="H38" s="35">
+        <v>7571</v>
+      </c>
+      <c r="I38" s="35">
+        <v>32433</v>
+      </c>
+      <c r="J38" s="50">
+        <v>38884</v>
+      </c>
+      <c r="K38" s="50">
+        <v>32988</v>
+      </c>
+      <c r="L38" s="50">
+        <v>32143</v>
+      </c>
+      <c r="M38" s="37"/>
+      <c r="N38" s="28"/>
+      <c r="O38" s="28"/>
+      <c r="P38" s="28"/>
+      <c r="Q38" s="50">
+        <v>129590</v>
+      </c>
+      <c r="R38" s="50">
+        <v>116898</v>
+      </c>
+      <c r="S38" s="50">
+        <v>106532</v>
+      </c>
+      <c r="T38" s="45">
+        <v>369.67301245967997</v>
+      </c>
+      <c r="U38" s="45">
+        <v>336.89047767160542</v>
+      </c>
+      <c r="V38" s="45">
+        <v>227.42966358604164</v>
+      </c>
+      <c r="W38" s="68">
+        <v>90.206034416235823</v>
+      </c>
+      <c r="X38" s="68">
+        <v>91.132440247052983</v>
+      </c>
+      <c r="Y38" s="68">
+        <v>84.836950930974169</v>
+      </c>
+      <c r="Z38" s="69">
+        <v>82.663820594589026</v>
+      </c>
+      <c r="AA38" s="70">
+        <v>97.200279972002804</v>
+      </c>
+      <c r="AB38" s="10"/>
+      <c r="AC38" s="10"/>
+      <c r="AD38" s="93"/>
+      <c r="AE38" s="93"/>
+      <c r="AG38" s="97"/>
+      <c r="AH38" s="34"/>
     </row>
     <row r="39" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A39" s="72"/>
-      <c r="C39" s="106" t="s">
+      <c r="A39" s="71"/>
+      <c r="C39" s="122" t="s">
         <v>77</v>
       </c>
-      <c r="D39" s="107"/>
-[...5 lines deleted...]
-      <c r="J39" s="146" t="s">
+      <c r="D39" s="123"/>
+      <c r="E39" s="124"/>
+      <c r="F39" s="72"/>
+      <c r="G39" s="73"/>
+      <c r="H39" s="72"/>
+      <c r="I39" s="72"/>
+      <c r="J39" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="K39" s="146" t="s">
+      <c r="K39" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="L39" s="146" t="s">
+      <c r="L39" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="M39" s="75"/>
-[...4 lines deleted...]
-      <c r="R39" s="146" t="s">
+      <c r="M39" s="74"/>
+      <c r="N39" s="9"/>
+      <c r="O39" s="9"/>
+      <c r="P39" s="9"/>
+      <c r="Q39" s="73"/>
+      <c r="R39" s="105" t="s">
         <v>79</v>
       </c>
-      <c r="S39" s="146" t="s">
+      <c r="S39" s="105" t="s">
         <v>80</v>
       </c>
-      <c r="T39" s="134"/>
-[...11 lines deleted...]
-      <c r="AG39" s="9"/>
+      <c r="T39" s="102"/>
+      <c r="U39" s="102"/>
+      <c r="V39" s="102"/>
+      <c r="W39" s="30"/>
+      <c r="X39" s="30"/>
+      <c r="Y39" s="30"/>
+      <c r="Z39" s="72"/>
+      <c r="AA39" s="75"/>
+      <c r="AB39" s="10"/>
+      <c r="AC39" s="10"/>
+      <c r="AD39" s="28"/>
+      <c r="AE39" s="93"/>
+      <c r="AG39" s="97"/>
     </row>
     <row r="40" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A40" s="72"/>
-[...29 lines deleted...]
-      <c r="AG40" s="9"/>
+      <c r="A40" s="71"/>
+      <c r="C40" s="125"/>
+      <c r="D40" s="101"/>
+      <c r="E40" s="126"/>
+      <c r="F40" s="76"/>
+      <c r="G40" s="14"/>
+      <c r="H40" s="76"/>
+      <c r="I40" s="76"/>
+      <c r="J40" s="106"/>
+      <c r="K40" s="106"/>
+      <c r="L40" s="106"/>
+      <c r="M40" s="9"/>
+      <c r="N40" s="9"/>
+      <c r="O40" s="9"/>
+      <c r="P40" s="9"/>
+      <c r="Q40" s="14"/>
+      <c r="R40" s="106"/>
+      <c r="S40" s="106"/>
+      <c r="T40" s="103"/>
+      <c r="U40" s="103"/>
+      <c r="V40" s="103"/>
+      <c r="W40" s="51"/>
+      <c r="X40" s="51"/>
+      <c r="Y40" s="51"/>
+      <c r="Z40" s="76"/>
+      <c r="AA40" s="77"/>
+      <c r="AB40" s="10"/>
+      <c r="AC40" s="10"/>
+      <c r="AD40" s="28"/>
+      <c r="AE40" s="93"/>
+      <c r="AG40" s="97"/>
     </row>
     <row r="41" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A41" s="72"/>
-[...29 lines deleted...]
-      <c r="AG41" s="9"/>
+      <c r="A41" s="71"/>
+      <c r="C41" s="127"/>
+      <c r="D41" s="128"/>
+      <c r="E41" s="129"/>
+      <c r="F41" s="78"/>
+      <c r="G41" s="79"/>
+      <c r="H41" s="78"/>
+      <c r="I41" s="78"/>
+      <c r="J41" s="107"/>
+      <c r="K41" s="107"/>
+      <c r="L41" s="107"/>
+      <c r="M41" s="9"/>
+      <c r="N41" s="10"/>
+      <c r="O41" s="10"/>
+      <c r="P41" s="10"/>
+      <c r="Q41" s="79"/>
+      <c r="R41" s="107"/>
+      <c r="S41" s="107"/>
+      <c r="T41" s="79"/>
+      <c r="U41" s="79"/>
+      <c r="V41" s="79"/>
+      <c r="W41" s="80"/>
+      <c r="X41" s="80"/>
+      <c r="Y41" s="80"/>
+      <c r="Z41" s="78"/>
+      <c r="AA41" s="81"/>
+      <c r="AB41" s="10"/>
+      <c r="AC41" s="10"/>
+      <c r="AD41" s="28"/>
+      <c r="AE41" s="93"/>
+      <c r="AG41" s="97"/>
     </row>
     <row r="42" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A42" s="24"/>
-[...30 lines deleted...]
-      <c r="AH42" s="35"/>
+      <c r="A42" s="23"/>
+      <c r="C42" s="82"/>
+      <c r="D42" s="83"/>
+      <c r="E42" s="83"/>
+      <c r="F42" s="84"/>
+      <c r="G42" s="84"/>
+      <c r="H42" s="84"/>
+      <c r="I42" s="84"/>
+      <c r="J42" s="84"/>
+      <c r="K42" s="84"/>
+      <c r="L42" s="84"/>
+      <c r="M42" s="37"/>
+      <c r="N42" s="28"/>
+      <c r="O42" s="28"/>
+      <c r="P42" s="28"/>
+      <c r="Q42" s="84"/>
+      <c r="R42" s="84"/>
+      <c r="S42" s="84"/>
+      <c r="T42" s="85"/>
+      <c r="U42" s="85"/>
+      <c r="V42" s="85"/>
+      <c r="W42" s="86"/>
+      <c r="X42" s="86"/>
+      <c r="Y42" s="86"/>
+      <c r="Z42" s="86"/>
+      <c r="AA42" s="86"/>
+      <c r="AB42" s="10"/>
+      <c r="AC42" s="10"/>
+      <c r="AD42" s="93"/>
+      <c r="AE42" s="93"/>
+      <c r="AG42" s="97"/>
+      <c r="AH42" s="34"/>
     </row>
     <row r="43" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A43" s="72"/>
-[...2 lines deleted...]
-      <c r="E43" s="136" t="s">
+      <c r="A43" s="71"/>
+      <c r="C43" s="10"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="144" t="s">
         <v>81</v>
       </c>
-      <c r="F43" s="137" t="s">
+      <c r="F43" s="145" t="s">
         <v>82</v>
       </c>
-      <c r="G43" s="137"/>
-      <c r="H43" s="138" t="s">
+      <c r="G43" s="145"/>
+      <c r="H43" s="146" t="s">
         <v>83</v>
       </c>
-      <c r="I43" s="139" t="s">
+      <c r="I43" s="99" t="s">
         <v>84</v>
       </c>
       <c r="J43" s="140" t="s">
         <v>85</v>
       </c>
       <c r="K43" s="140"/>
-      <c r="L43" s="138" t="s">
+      <c r="L43" s="146" t="s">
         <v>83</v>
       </c>
-      <c r="M43" s="88"/>
-[...3 lines deleted...]
-      <c r="Q43" s="139" t="s">
+      <c r="M43" s="87"/>
+      <c r="N43" s="9"/>
+      <c r="O43" s="88"/>
+      <c r="P43" s="88"/>
+      <c r="Q43" s="99" t="s">
         <v>86</v>
       </c>
       <c r="R43" s="140" t="s">
         <v>87</v>
       </c>
       <c r="S43" s="140"/>
       <c r="T43" s="140"/>
-      <c r="U43" s="139" t="s">
+      <c r="U43" s="99" t="s">
         <v>88</v>
       </c>
-      <c r="V43" s="11"/>
-      <c r="W43" s="139" t="s">
+      <c r="V43" s="10"/>
+      <c r="W43" s="99" t="s">
         <v>89</v>
       </c>
-      <c r="X43" s="149" t="s">
+      <c r="X43" s="141" t="s">
         <v>90</v>
       </c>
-      <c r="Y43" s="149"/>
-[...1 lines deleted...]
-      <c r="AA43" s="139" t="s">
+      <c r="Y43" s="141"/>
+      <c r="Z43" s="141"/>
+      <c r="AA43" s="99" t="s">
         <v>88</v>
       </c>
-      <c r="AB43" s="11"/>
-[...3 lines deleted...]
-      <c r="AG43" s="9"/>
+      <c r="AB43" s="10"/>
+      <c r="AC43" s="10"/>
+      <c r="AD43" s="10"/>
+      <c r="AE43" s="93"/>
+      <c r="AG43" s="97"/>
     </row>
     <row r="44" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A44" s="72"/>
-[...3 lines deleted...]
-      <c r="F44" s="150" t="s">
+      <c r="A44" s="71"/>
+      <c r="C44" s="10"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="144"/>
+      <c r="F44" s="142" t="s">
         <v>91</v>
       </c>
-      <c r="G44" s="150"/>
-[...2 lines deleted...]
-      <c r="J44" s="150" t="s">
+      <c r="G44" s="142"/>
+      <c r="H44" s="146"/>
+      <c r="I44" s="99"/>
+      <c r="J44" s="142" t="s">
         <v>92</v>
       </c>
-      <c r="K44" s="150"/>
-[...5 lines deleted...]
-      <c r="R44" s="150" t="s">
+      <c r="K44" s="142"/>
+      <c r="L44" s="146"/>
+      <c r="M44" s="9"/>
+      <c r="O44" s="9"/>
+      <c r="P44" s="9"/>
+      <c r="Q44" s="99"/>
+      <c r="R44" s="142" t="s">
         <v>93</v>
       </c>
-      <c r="S44" s="150"/>
-[...4 lines deleted...]
-      <c r="X44" s="151" t="s">
+      <c r="S44" s="142"/>
+      <c r="T44" s="142"/>
+      <c r="U44" s="99"/>
+      <c r="V44" s="10"/>
+      <c r="W44" s="99"/>
+      <c r="X44" s="143" t="s">
         <v>93</v>
       </c>
-      <c r="Y44" s="151"/>
-[...6 lines deleted...]
-      <c r="AG44" s="9"/>
+      <c r="Y44" s="143"/>
+      <c r="Z44" s="143"/>
+      <c r="AA44" s="99"/>
+      <c r="AB44" s="10"/>
+      <c r="AC44" s="10"/>
+      <c r="AD44" s="10"/>
+      <c r="AE44" s="93"/>
+      <c r="AG44" s="97"/>
     </row>
     <row r="45" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A45" s="118"/>
-[...1 lines deleted...]
-      <c r="C45" s="98" t="s">
+      <c r="A45" s="108"/>
+      <c r="B45" s="24"/>
+      <c r="C45" s="133" t="s">
         <v>94</v>
       </c>
-      <c r="D45" s="101" t="s">
+      <c r="D45" s="135" t="s">
         <v>95</v>
       </c>
-      <c r="E45" s="152" t="s">
+      <c r="E45" s="136" t="s">
         <v>96</v>
       </c>
-      <c r="F45" s="65"/>
-[...39 lines deleted...]
-      <c r="AJ45" s="25"/>
+      <c r="F45" s="64"/>
+      <c r="G45" s="50"/>
+      <c r="H45" s="52"/>
+      <c r="I45" s="52"/>
+      <c r="J45" s="90">
+        <v>0</v>
+      </c>
+      <c r="K45" s="90">
+        <v>0</v>
+      </c>
+      <c r="L45" s="90">
+        <v>0</v>
+      </c>
+      <c r="M45" s="28"/>
+      <c r="N45" s="28"/>
+      <c r="O45" s="28"/>
+      <c r="P45" s="28"/>
+      <c r="Q45" s="50"/>
+      <c r="R45" s="90">
+        <v>0</v>
+      </c>
+      <c r="S45" s="90">
+        <v>0</v>
+      </c>
+      <c r="T45" s="45"/>
+      <c r="U45" s="45"/>
+      <c r="V45" s="45"/>
+      <c r="W45" s="51"/>
+      <c r="X45" s="51"/>
+      <c r="Y45" s="51"/>
+      <c r="Z45" s="52"/>
+      <c r="AA45" s="53"/>
+      <c r="AB45" s="33"/>
+      <c r="AC45" s="33"/>
+      <c r="AD45" s="93"/>
+      <c r="AE45" s="93"/>
+      <c r="AF45" s="24"/>
+      <c r="AG45" s="97"/>
+      <c r="AH45" s="34"/>
+      <c r="AI45" s="24"/>
+      <c r="AJ45" s="24"/>
     </row>
     <row r="46" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A46" s="118"/>
-[...28 lines deleted...]
-      <c r="Q46" s="37">
+      <c r="A46" s="108"/>
+      <c r="C46" s="133"/>
+      <c r="D46" s="110"/>
+      <c r="E46" s="131"/>
+      <c r="F46" s="48">
+        <v>8422</v>
+      </c>
+      <c r="G46" s="36">
+        <v>0</v>
+      </c>
+      <c r="H46" s="63">
+        <v>4702</v>
+      </c>
+      <c r="I46" s="63">
+        <v>3720</v>
+      </c>
+      <c r="J46" s="36">
+        <v>8363</v>
+      </c>
+      <c r="K46" s="36">
+        <v>7564</v>
+      </c>
+      <c r="L46" s="36">
+        <v>7398</v>
+      </c>
+      <c r="M46" s="37"/>
+      <c r="N46" s="28"/>
+      <c r="O46" s="28"/>
+      <c r="P46" s="28"/>
+      <c r="Q46" s="36">
         <v>35700</v>
       </c>
-      <c r="R46" s="37">
-[...5 lines deleted...]
-      <c r="T46" s="39">
+      <c r="R46" s="36">
+        <v>24922</v>
+      </c>
+      <c r="S46" s="36">
+        <v>22912</v>
+      </c>
+      <c r="T46" s="38">
+        <v>316</v>
+      </c>
+      <c r="U46" s="38">
+        <v>290</v>
+      </c>
+      <c r="V46" s="38">
+        <v>211.5550162000572</v>
+      </c>
+      <c r="W46" s="39">
+        <v>69.8</v>
+      </c>
+      <c r="X46" s="39">
+        <v>91.9</v>
+      </c>
+      <c r="Y46" s="39">
+        <v>90.4</v>
+      </c>
+      <c r="Z46" s="39">
+        <v>88.5</v>
+      </c>
+      <c r="AA46" s="40">
+        <v>99.3</v>
+      </c>
+      <c r="AB46" s="10"/>
+      <c r="AC46" s="10"/>
+      <c r="AD46" s="93"/>
+      <c r="AE46" s="93"/>
+      <c r="AG46" s="97"/>
+      <c r="AH46" s="34"/>
+    </row>
+    <row r="47" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A47" s="108"/>
+      <c r="B47" s="24"/>
+      <c r="C47" s="133"/>
+      <c r="D47" s="109" t="s">
+        <v>97</v>
+      </c>
+      <c r="E47" s="130" t="s">
+        <v>98</v>
+      </c>
+      <c r="F47" s="41"/>
+      <c r="G47" s="42"/>
+      <c r="H47" s="43"/>
+      <c r="I47" s="43"/>
+      <c r="J47" s="27">
+        <v>0</v>
+      </c>
+      <c r="K47" s="27">
+        <v>0</v>
+      </c>
+      <c r="L47" s="27">
+        <v>0</v>
+      </c>
+      <c r="M47" s="28"/>
+      <c r="N47" s="28"/>
+      <c r="O47" s="28"/>
+      <c r="P47" s="28"/>
+      <c r="Q47" s="42"/>
+      <c r="R47" s="27">
+        <v>0</v>
+      </c>
+      <c r="S47" s="27">
+        <v>0</v>
+      </c>
+      <c r="T47" s="44"/>
+      <c r="U47" s="44"/>
+      <c r="V47" s="45"/>
+      <c r="W47" s="43"/>
+      <c r="X47" s="43"/>
+      <c r="Y47" s="43"/>
+      <c r="Z47" s="46"/>
+      <c r="AA47" s="47"/>
+      <c r="AB47" s="33"/>
+      <c r="AC47" s="33"/>
+      <c r="AD47" s="93"/>
+      <c r="AE47" s="93"/>
+      <c r="AF47" s="24"/>
+      <c r="AG47" s="97"/>
+      <c r="AH47" s="34"/>
+      <c r="AI47" s="24"/>
+      <c r="AJ47" s="24"/>
+    </row>
+    <row r="48" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A48" s="108"/>
+      <c r="C48" s="133"/>
+      <c r="D48" s="110"/>
+      <c r="E48" s="131"/>
+      <c r="F48" s="48">
+        <v>17361</v>
+      </c>
+      <c r="G48" s="36">
+        <v>0</v>
+      </c>
+      <c r="H48" s="36">
+        <v>8646</v>
+      </c>
+      <c r="I48" s="36">
+        <v>8715</v>
+      </c>
+      <c r="J48" s="36">
+        <v>17116</v>
+      </c>
+      <c r="K48" s="36">
+        <v>16312</v>
+      </c>
+      <c r="L48" s="36">
+        <v>16256</v>
+      </c>
+      <c r="M48" s="37"/>
+      <c r="N48" s="28"/>
+      <c r="O48" s="28"/>
+      <c r="P48" s="28"/>
+      <c r="Q48" s="36">
+        <v>63870</v>
+      </c>
+      <c r="R48" s="36">
+        <v>51278</v>
+      </c>
+      <c r="S48" s="36">
+        <v>46893</v>
+      </c>
+      <c r="T48" s="38">
+        <v>320</v>
+      </c>
+      <c r="U48" s="38">
+        <v>293</v>
+      </c>
+      <c r="V48" s="38">
+        <v>230.18827602419165</v>
+      </c>
+      <c r="W48" s="39">
+        <v>80.3</v>
+      </c>
+      <c r="X48" s="39">
+        <v>91.4</v>
+      </c>
+      <c r="Y48" s="39">
+        <v>95.3</v>
+      </c>
+      <c r="Z48" s="39">
+        <v>95</v>
+      </c>
+      <c r="AA48" s="40">
+        <v>98.6</v>
+      </c>
+      <c r="AB48" s="10"/>
+      <c r="AC48" s="10"/>
+      <c r="AD48" s="93"/>
+      <c r="AE48" s="93"/>
+      <c r="AG48" s="97"/>
+      <c r="AH48" s="34"/>
+    </row>
+    <row r="49" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A49" s="108"/>
+      <c r="B49" s="24"/>
+      <c r="C49" s="133"/>
+      <c r="D49" s="109" t="s">
+        <v>99</v>
+      </c>
+      <c r="E49" s="130" t="s">
+        <v>100</v>
+      </c>
+      <c r="F49" s="41"/>
+      <c r="G49" s="42"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="27">
+        <v>0</v>
+      </c>
+      <c r="K49" s="27">
+        <v>0</v>
+      </c>
+      <c r="L49" s="27">
+        <v>0</v>
+      </c>
+      <c r="M49" s="28"/>
+      <c r="N49" s="28"/>
+      <c r="O49" s="28"/>
+      <c r="P49" s="28"/>
+      <c r="Q49" s="42"/>
+      <c r="R49" s="27">
+        <v>0</v>
+      </c>
+      <c r="S49" s="27">
+        <v>0</v>
+      </c>
+      <c r="T49" s="44"/>
+      <c r="U49" s="44"/>
+      <c r="V49" s="45"/>
+      <c r="W49" s="43"/>
+      <c r="X49" s="43"/>
+      <c r="Y49" s="43"/>
+      <c r="Z49" s="46"/>
+      <c r="AA49" s="47"/>
+      <c r="AB49" s="33"/>
+      <c r="AC49" s="33"/>
+      <c r="AD49" s="93"/>
+      <c r="AE49" s="93"/>
+      <c r="AF49" s="24"/>
+      <c r="AG49" s="97"/>
+      <c r="AH49" s="34"/>
+      <c r="AI49" s="24"/>
+      <c r="AJ49" s="24"/>
+    </row>
+    <row r="50" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A50" s="108"/>
+      <c r="C50" s="133"/>
+      <c r="D50" s="110"/>
+      <c r="E50" s="131"/>
+      <c r="F50" s="48">
+        <v>9748</v>
+      </c>
+      <c r="G50" s="36">
+        <v>0</v>
+      </c>
+      <c r="H50" s="36">
+        <v>8014</v>
+      </c>
+      <c r="I50" s="36">
+        <v>1734</v>
+      </c>
+      <c r="J50" s="36">
+        <v>9570</v>
+      </c>
+      <c r="K50" s="36">
+        <v>8895</v>
+      </c>
+      <c r="L50" s="36">
+        <v>8849</v>
+      </c>
+      <c r="M50" s="37"/>
+      <c r="N50" s="28"/>
+      <c r="O50" s="28"/>
+      <c r="P50" s="28"/>
+      <c r="Q50" s="36">
+        <v>41030</v>
+      </c>
+      <c r="R50" s="36">
+        <v>30200</v>
+      </c>
+      <c r="S50" s="36">
+        <v>26219</v>
+      </c>
+      <c r="T50" s="38">
+        <v>314</v>
+      </c>
+      <c r="U50" s="38">
+        <v>273</v>
+      </c>
+      <c r="V50" s="38">
+        <v>227.519909060412</v>
+      </c>
+      <c r="W50" s="39">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="X50" s="39">
+        <v>86.8</v>
+      </c>
+      <c r="Y50" s="39">
+        <v>92.9</v>
+      </c>
+      <c r="Z50" s="39">
+        <v>92.5</v>
+      </c>
+      <c r="AA50" s="40">
+        <v>98.2</v>
+      </c>
+      <c r="AB50" s="10"/>
+      <c r="AC50" s="10"/>
+      <c r="AD50" s="93"/>
+      <c r="AE50" s="93"/>
+      <c r="AG50" s="97"/>
+      <c r="AH50" s="34"/>
+    </row>
+    <row r="51" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A51" s="108"/>
+      <c r="B51" s="24"/>
+      <c r="C51" s="133"/>
+      <c r="D51" s="109" t="s">
+        <v>101</v>
+      </c>
+      <c r="E51" s="130" t="s">
+        <v>102</v>
+      </c>
+      <c r="F51" s="41"/>
+      <c r="G51" s="42"/>
+      <c r="H51" s="43"/>
+      <c r="I51" s="43"/>
+      <c r="J51" s="27">
+        <v>0</v>
+      </c>
+      <c r="K51" s="27">
+        <v>0</v>
+      </c>
+      <c r="L51" s="27">
+        <v>0</v>
+      </c>
+      <c r="M51" s="28"/>
+      <c r="N51" s="28"/>
+      <c r="O51" s="28"/>
+      <c r="P51" s="28"/>
+      <c r="Q51" s="42"/>
+      <c r="R51" s="27">
+        <v>0</v>
+      </c>
+      <c r="S51" s="27">
+        <v>0</v>
+      </c>
+      <c r="T51" s="44"/>
+      <c r="U51" s="44"/>
+      <c r="V51" s="45"/>
+      <c r="W51" s="43"/>
+      <c r="X51" s="43"/>
+      <c r="Y51" s="43"/>
+      <c r="Z51" s="46"/>
+      <c r="AA51" s="47"/>
+      <c r="AB51" s="33"/>
+      <c r="AC51" s="33"/>
+      <c r="AD51" s="93"/>
+      <c r="AE51" s="93"/>
+      <c r="AF51" s="24"/>
+      <c r="AG51" s="97"/>
+      <c r="AH51" s="34"/>
+      <c r="AI51" s="24"/>
+      <c r="AJ51" s="24"/>
+    </row>
+    <row r="52" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A52" s="108"/>
+      <c r="C52" s="133"/>
+      <c r="D52" s="110"/>
+      <c r="E52" s="131"/>
+      <c r="F52" s="48">
+        <v>2238</v>
+      </c>
+      <c r="G52" s="36">
+        <v>0</v>
+      </c>
+      <c r="H52" s="36">
+        <v>2092</v>
+      </c>
+      <c r="I52" s="36">
+        <v>146</v>
+      </c>
+      <c r="J52" s="36">
+        <v>2154</v>
+      </c>
+      <c r="K52" s="36">
+        <v>1983</v>
+      </c>
+      <c r="L52" s="36">
+        <v>1938</v>
+      </c>
+      <c r="M52" s="37"/>
+      <c r="N52" s="28"/>
+      <c r="O52" s="28"/>
+      <c r="P52" s="28"/>
+      <c r="Q52" s="36">
+        <v>7900</v>
+      </c>
+      <c r="R52" s="36">
+        <v>6572</v>
+      </c>
+      <c r="S52" s="36">
+        <v>5901</v>
+      </c>
+      <c r="T52" s="38">
+        <v>348</v>
+      </c>
+      <c r="U52" s="38">
+        <v>312</v>
+      </c>
+      <c r="V52" s="38">
+        <v>228.63691920455821</v>
+      </c>
+      <c r="W52" s="39">
+        <v>83.2</v>
+      </c>
+      <c r="X52" s="39">
+        <v>89.8</v>
+      </c>
+      <c r="Y52" s="39">
+        <v>92.1</v>
+      </c>
+      <c r="Z52" s="39">
+        <v>90</v>
+      </c>
+      <c r="AA52" s="40">
+        <v>96.2</v>
+      </c>
+      <c r="AB52" s="10"/>
+      <c r="AC52" s="10"/>
+      <c r="AD52" s="93"/>
+      <c r="AE52" s="93"/>
+      <c r="AG52" s="97"/>
+      <c r="AH52" s="34"/>
+    </row>
+    <row r="53" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A53" s="108"/>
+      <c r="B53" s="24"/>
+      <c r="C53" s="133"/>
+      <c r="D53" s="109" t="s">
+        <v>103</v>
+      </c>
+      <c r="E53" s="130" t="s">
+        <v>104</v>
+      </c>
+      <c r="F53" s="41"/>
+      <c r="G53" s="42"/>
+      <c r="H53" s="43"/>
+      <c r="I53" s="43"/>
+      <c r="J53" s="27">
+        <v>0</v>
+      </c>
+      <c r="K53" s="27">
+        <v>0</v>
+      </c>
+      <c r="L53" s="27">
+        <v>0</v>
+      </c>
+      <c r="M53" s="28"/>
+      <c r="N53" s="28"/>
+      <c r="O53" s="28"/>
+      <c r="P53" s="28"/>
+      <c r="Q53" s="42"/>
+      <c r="R53" s="27">
+        <v>0</v>
+      </c>
+      <c r="S53" s="27">
+        <v>0</v>
+      </c>
+      <c r="T53" s="44"/>
+      <c r="U53" s="44"/>
+      <c r="V53" s="45"/>
+      <c r="W53" s="43"/>
+      <c r="X53" s="43"/>
+      <c r="Y53" s="43"/>
+      <c r="Z53" s="46"/>
+      <c r="AA53" s="47"/>
+      <c r="AB53" s="33"/>
+      <c r="AC53" s="33"/>
+      <c r="AD53" s="93"/>
+      <c r="AE53" s="93"/>
+      <c r="AF53" s="24"/>
+      <c r="AG53" s="97"/>
+      <c r="AH53" s="34"/>
+      <c r="AI53" s="24"/>
+      <c r="AJ53" s="24"/>
+    </row>
+    <row r="54" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A54" s="108"/>
+      <c r="C54" s="133"/>
+      <c r="D54" s="110"/>
+      <c r="E54" s="131"/>
+      <c r="F54" s="48">
+        <v>3600</v>
+      </c>
+      <c r="G54" s="36">
+        <v>0</v>
+      </c>
+      <c r="H54" s="36">
+        <v>1702</v>
+      </c>
+      <c r="I54" s="36">
+        <v>1898</v>
+      </c>
+      <c r="J54" s="36">
+        <v>3578</v>
+      </c>
+      <c r="K54" s="36">
+        <v>3252</v>
+      </c>
+      <c r="L54" s="36">
+        <v>3101</v>
+      </c>
+      <c r="M54" s="37"/>
+      <c r="N54" s="28"/>
+      <c r="O54" s="28"/>
+      <c r="P54" s="28"/>
+      <c r="Q54" s="36">
+        <v>13528</v>
+      </c>
+      <c r="R54" s="36">
+        <v>11126</v>
+      </c>
+      <c r="S54" s="36">
+        <v>9803</v>
+      </c>
+      <c r="T54" s="38">
+        <v>317</v>
+      </c>
+      <c r="U54" s="38">
+        <v>279</v>
+      </c>
+      <c r="V54" s="38">
+        <v>222.65635662451405</v>
+      </c>
+      <c r="W54" s="39">
+        <v>82.2</v>
+      </c>
+      <c r="X54" s="39">
+        <v>88.1</v>
+      </c>
+      <c r="Y54" s="39">
+        <v>90.9</v>
+      </c>
+      <c r="Z54" s="39">
+        <v>86.7</v>
+      </c>
+      <c r="AA54" s="40">
+        <v>99.4</v>
+      </c>
+      <c r="AB54" s="10"/>
+      <c r="AC54" s="10"/>
+      <c r="AD54" s="93"/>
+      <c r="AE54" s="93"/>
+      <c r="AG54" s="97"/>
+      <c r="AH54" s="34"/>
+    </row>
+    <row r="55" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A55" s="108"/>
+      <c r="B55" s="24"/>
+      <c r="C55" s="133"/>
+      <c r="D55" s="109" t="s">
+        <v>105</v>
+      </c>
+      <c r="E55" s="130" t="s">
+        <v>106</v>
+      </c>
+      <c r="F55" s="41"/>
+      <c r="G55" s="42"/>
+      <c r="H55" s="43"/>
+      <c r="I55" s="43"/>
+      <c r="J55" s="27">
+        <v>0</v>
+      </c>
+      <c r="K55" s="27">
+        <v>0</v>
+      </c>
+      <c r="L55" s="27">
+        <v>0</v>
+      </c>
+      <c r="M55" s="28"/>
+      <c r="N55" s="28"/>
+      <c r="O55" s="28"/>
+      <c r="P55" s="28"/>
+      <c r="Q55" s="42"/>
+      <c r="R55" s="27">
+        <v>0</v>
+      </c>
+      <c r="S55" s="27">
+        <v>0</v>
+      </c>
+      <c r="T55" s="44"/>
+      <c r="U55" s="44"/>
+      <c r="V55" s="45"/>
+      <c r="W55" s="43"/>
+      <c r="X55" s="43"/>
+      <c r="Y55" s="43"/>
+      <c r="Z55" s="46"/>
+      <c r="AA55" s="47"/>
+      <c r="AB55" s="33"/>
+      <c r="AC55" s="33"/>
+      <c r="AD55" s="93"/>
+      <c r="AE55" s="93"/>
+      <c r="AF55" s="24"/>
+      <c r="AG55" s="97"/>
+      <c r="AH55" s="34"/>
+      <c r="AI55" s="24"/>
+      <c r="AJ55" s="24"/>
+    </row>
+    <row r="56" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A56" s="108"/>
+      <c r="C56" s="133"/>
+      <c r="D56" s="110"/>
+      <c r="E56" s="131"/>
+      <c r="F56" s="48">
+        <v>4786</v>
+      </c>
+      <c r="G56" s="36">
+        <v>0</v>
+      </c>
+      <c r="H56" s="36">
+        <v>2049</v>
+      </c>
+      <c r="I56" s="36">
+        <v>2737</v>
+      </c>
+      <c r="J56" s="36">
+        <v>4606</v>
+      </c>
+      <c r="K56" s="36">
+        <v>3712</v>
+      </c>
+      <c r="L56" s="36">
+        <v>3709</v>
+      </c>
+      <c r="M56" s="37"/>
+      <c r="N56" s="28"/>
+      <c r="O56" s="28"/>
+      <c r="P56" s="28"/>
+      <c r="Q56" s="36">
+        <v>22270</v>
+      </c>
+      <c r="R56" s="36">
+        <v>14070</v>
+      </c>
+      <c r="S56" s="36">
+        <v>12619</v>
+      </c>
+      <c r="T56" s="38">
+        <v>360</v>
+      </c>
+      <c r="U56" s="38">
+        <v>323</v>
+      </c>
+      <c r="V56" s="38">
+        <v>232.76517024899138</v>
+      </c>
+      <c r="W56" s="39">
+        <v>63.2</v>
+      </c>
+      <c r="X56" s="39">
+        <v>89.7</v>
+      </c>
+      <c r="Y56" s="39">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="Z56" s="39">
+        <v>80.5</v>
+      </c>
+      <c r="AA56" s="40">
+        <v>96.2</v>
+      </c>
+      <c r="AB56" s="10"/>
+      <c r="AC56" s="10"/>
+      <c r="AD56" s="93"/>
+      <c r="AE56" s="93"/>
+      <c r="AG56" s="97"/>
+      <c r="AH56" s="34"/>
+    </row>
+    <row r="57" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A57" s="108"/>
+      <c r="B57" s="24"/>
+      <c r="C57" s="133"/>
+      <c r="D57" s="109" t="s">
+        <v>107</v>
+      </c>
+      <c r="E57" s="130" t="s">
+        <v>108</v>
+      </c>
+      <c r="F57" s="41"/>
+      <c r="G57" s="42"/>
+      <c r="H57" s="43"/>
+      <c r="I57" s="43"/>
+      <c r="J57" s="27">
+        <v>0</v>
+      </c>
+      <c r="K57" s="27">
+        <v>0</v>
+      </c>
+      <c r="L57" s="27">
+        <v>0</v>
+      </c>
+      <c r="M57" s="28"/>
+      <c r="N57" s="28"/>
+      <c r="O57" s="28"/>
+      <c r="P57" s="28"/>
+      <c r="Q57" s="42"/>
+      <c r="R57" s="27">
+        <v>0</v>
+      </c>
+      <c r="S57" s="27">
+        <v>0</v>
+      </c>
+      <c r="T57" s="44"/>
+      <c r="U57" s="44"/>
+      <c r="V57" s="45"/>
+      <c r="W57" s="43"/>
+      <c r="X57" s="43"/>
+      <c r="Y57" s="43"/>
+      <c r="Z57" s="46"/>
+      <c r="AA57" s="47"/>
+      <c r="AB57" s="33"/>
+      <c r="AC57" s="33"/>
+      <c r="AD57" s="93"/>
+      <c r="AE57" s="93"/>
+      <c r="AF57" s="24"/>
+      <c r="AG57" s="97"/>
+      <c r="AH57" s="34"/>
+      <c r="AI57" s="24"/>
+      <c r="AJ57" s="24"/>
+    </row>
+    <row r="58" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A58" s="108"/>
+      <c r="C58" s="133"/>
+      <c r="D58" s="110"/>
+      <c r="E58" s="131"/>
+      <c r="F58" s="48">
+        <v>1727</v>
+      </c>
+      <c r="G58" s="36">
+        <v>0</v>
+      </c>
+      <c r="H58" s="36">
+        <v>186</v>
+      </c>
+      <c r="I58" s="36">
+        <v>1541</v>
+      </c>
+      <c r="J58" s="36">
+        <v>1712</v>
+      </c>
+      <c r="K58" s="36">
+        <v>1683</v>
+      </c>
+      <c r="L58" s="36">
+        <v>1672</v>
+      </c>
+      <c r="M58" s="37"/>
+      <c r="N58" s="28"/>
+      <c r="O58" s="28"/>
+      <c r="P58" s="28"/>
+      <c r="Q58" s="36">
+        <v>7920</v>
+      </c>
+      <c r="R58" s="36">
+        <v>5237</v>
+      </c>
+      <c r="S58" s="36">
+        <v>4690</v>
+      </c>
+      <c r="T58" s="38">
+        <v>289</v>
+      </c>
+      <c r="U58" s="38">
+        <v>258</v>
+      </c>
+      <c r="V58" s="38">
+        <v>219.15393299806203</v>
+      </c>
+      <c r="W58" s="39">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="X58" s="39">
+        <v>89.6</v>
+      </c>
+      <c r="Y58" s="39">
+        <v>98.3</v>
+      </c>
+      <c r="Z58" s="39">
+        <v>97.7</v>
+      </c>
+      <c r="AA58" s="40">
+        <v>99.1</v>
+      </c>
+      <c r="AB58" s="10"/>
+      <c r="AC58" s="10"/>
+      <c r="AD58" s="93"/>
+      <c r="AE58" s="93"/>
+      <c r="AG58" s="97"/>
+      <c r="AH58" s="34"/>
+    </row>
+    <row r="59" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A59" s="108"/>
+      <c r="B59" s="24"/>
+      <c r="C59" s="133"/>
+      <c r="D59" s="109" t="s">
+        <v>109</v>
+      </c>
+      <c r="E59" s="111" t="s">
+        <v>110</v>
+      </c>
+      <c r="F59" s="41"/>
+      <c r="G59" s="42"/>
+      <c r="H59" s="43"/>
+      <c r="I59" s="43"/>
+      <c r="J59" s="27">
+        <v>0</v>
+      </c>
+      <c r="K59" s="27">
+        <v>0</v>
+      </c>
+      <c r="L59" s="27">
+        <v>0</v>
+      </c>
+      <c r="M59" s="28"/>
+      <c r="N59" s="28"/>
+      <c r="O59" s="28"/>
+      <c r="P59" s="28"/>
+      <c r="Q59" s="42"/>
+      <c r="R59" s="27">
+        <v>0</v>
+      </c>
+      <c r="S59" s="27">
+        <v>0</v>
+      </c>
+      <c r="T59" s="44"/>
+      <c r="U59" s="44"/>
+      <c r="V59" s="45"/>
+      <c r="W59" s="43"/>
+      <c r="X59" s="43"/>
+      <c r="Y59" s="43"/>
+      <c r="Z59" s="46"/>
+      <c r="AA59" s="47"/>
+      <c r="AB59" s="33"/>
+      <c r="AC59" s="33"/>
+      <c r="AD59" s="93"/>
+      <c r="AE59" s="93"/>
+      <c r="AF59" s="24"/>
+      <c r="AG59" s="97"/>
+      <c r="AH59" s="34"/>
+      <c r="AI59" s="24"/>
+      <c r="AJ59" s="24"/>
+    </row>
+    <row r="60" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A60" s="108"/>
+      <c r="C60" s="133"/>
+      <c r="D60" s="110"/>
+      <c r="E60" s="112"/>
+      <c r="F60" s="48">
+        <v>2417</v>
+      </c>
+      <c r="G60" s="36">
+        <v>1980</v>
+      </c>
+      <c r="H60" s="36">
+        <v>0</v>
+      </c>
+      <c r="I60" s="36">
+        <v>437</v>
+      </c>
+      <c r="J60" s="36">
+        <v>2346</v>
+      </c>
+      <c r="K60" s="36">
+        <v>2240</v>
+      </c>
+      <c r="L60" s="36">
+        <v>2193</v>
+      </c>
+      <c r="M60" s="37"/>
+      <c r="N60" s="28"/>
+      <c r="O60" s="28"/>
+      <c r="P60" s="28"/>
+      <c r="Q60" s="36">
+        <v>9500</v>
+      </c>
+      <c r="R60" s="36">
+        <v>7518</v>
+      </c>
+      <c r="S60" s="36">
+        <v>6427</v>
+      </c>
+      <c r="T60" s="38">
+        <v>426</v>
+      </c>
+      <c r="U60" s="38">
+        <v>364</v>
+      </c>
+      <c r="V60" s="38">
+        <v>251.76280557885252</v>
+      </c>
+      <c r="W60" s="39">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="X60" s="39">
+        <v>85.5</v>
+      </c>
+      <c r="Y60" s="39">
+        <v>95.5</v>
+      </c>
+      <c r="Z60" s="39">
+        <v>93.5</v>
+      </c>
+      <c r="AA60" s="40">
+        <v>97.1</v>
+      </c>
+      <c r="AB60" s="10"/>
+      <c r="AC60" s="10"/>
+      <c r="AD60" s="93"/>
+      <c r="AE60" s="93"/>
+      <c r="AG60" s="97"/>
+      <c r="AH60" s="34"/>
+    </row>
+    <row r="61" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A61" s="108"/>
+      <c r="B61" s="24"/>
+      <c r="C61" s="133"/>
+      <c r="D61" s="109" t="s">
+        <v>111</v>
+      </c>
+      <c r="E61" s="130" t="s">
+        <v>112</v>
+      </c>
+      <c r="F61" s="41"/>
+      <c r="G61" s="42"/>
+      <c r="H61" s="43"/>
+      <c r="I61" s="43"/>
+      <c r="J61" s="27">
+        <v>0</v>
+      </c>
+      <c r="K61" s="27">
+        <v>0</v>
+      </c>
+      <c r="L61" s="27">
+        <v>0</v>
+      </c>
+      <c r="M61" s="28"/>
+      <c r="N61" s="28"/>
+      <c r="O61" s="28"/>
+      <c r="P61" s="28"/>
+      <c r="Q61" s="42"/>
+      <c r="R61" s="27">
+        <v>0</v>
+      </c>
+      <c r="S61" s="27">
+        <v>0</v>
+      </c>
+      <c r="T61" s="44"/>
+      <c r="U61" s="44"/>
+      <c r="V61" s="45"/>
+      <c r="W61" s="43"/>
+      <c r="X61" s="43"/>
+      <c r="Y61" s="43"/>
+      <c r="Z61" s="46"/>
+      <c r="AA61" s="47"/>
+      <c r="AB61" s="33"/>
+      <c r="AC61" s="33"/>
+      <c r="AD61" s="93"/>
+      <c r="AE61" s="93"/>
+      <c r="AF61" s="24"/>
+      <c r="AG61" s="97"/>
+      <c r="AH61" s="34"/>
+      <c r="AI61" s="24"/>
+      <c r="AJ61" s="24"/>
+    </row>
+    <row r="62" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A62" s="108"/>
+      <c r="C62" s="133"/>
+      <c r="D62" s="110"/>
+      <c r="E62" s="131"/>
+      <c r="F62" s="48">
+        <v>1770</v>
+      </c>
+      <c r="G62" s="36">
+        <v>0</v>
+      </c>
+      <c r="H62" s="36">
+        <v>0</v>
+      </c>
+      <c r="I62" s="36">
+        <v>1770</v>
+      </c>
+      <c r="J62" s="36">
+        <v>1770</v>
+      </c>
+      <c r="K62" s="36">
+        <v>1753</v>
+      </c>
+      <c r="L62" s="36">
+        <v>1746</v>
+      </c>
+      <c r="M62" s="37"/>
+      <c r="N62" s="28"/>
+      <c r="O62" s="28"/>
+      <c r="P62" s="28"/>
+      <c r="Q62" s="36">
+        <v>5465</v>
+      </c>
+      <c r="R62" s="36">
+        <v>5465</v>
+      </c>
+      <c r="S62" s="36">
+        <v>4849</v>
+      </c>
+      <c r="T62" s="38">
+        <v>285</v>
+      </c>
+      <c r="U62" s="38">
+        <v>253</v>
+      </c>
+      <c r="V62" s="38">
+        <v>238.28054926025112</v>
+      </c>
+      <c r="W62" s="39">
+        <v>100</v>
+      </c>
+      <c r="X62" s="39">
+        <v>88.7</v>
+      </c>
+      <c r="Y62" s="39">
+        <v>99</v>
+      </c>
+      <c r="Z62" s="39">
+        <v>98.6</v>
+      </c>
+      <c r="AA62" s="40">
+        <v>100</v>
+      </c>
+      <c r="AB62" s="10"/>
+      <c r="AC62" s="10"/>
+      <c r="AD62" s="93"/>
+      <c r="AE62" s="93"/>
+      <c r="AG62" s="97"/>
+      <c r="AH62" s="34"/>
+    </row>
+    <row r="63" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A63" s="108"/>
+      <c r="B63" s="24"/>
+      <c r="C63" s="133"/>
+      <c r="D63" s="113" t="s">
+        <v>61</v>
+      </c>
+      <c r="E63" s="114"/>
+      <c r="F63" s="35"/>
+      <c r="G63" s="50"/>
+      <c r="H63" s="52"/>
+      <c r="I63" s="52"/>
+      <c r="J63" s="51">
+        <v>0</v>
+      </c>
+      <c r="K63" s="51">
+        <v>0</v>
+      </c>
+      <c r="L63" s="43">
+        <v>0</v>
+      </c>
+      <c r="M63" s="28"/>
+      <c r="N63" s="28"/>
+      <c r="O63" s="28"/>
+      <c r="P63" s="28"/>
+      <c r="Q63" s="42"/>
+      <c r="R63" s="43">
+        <v>0</v>
+      </c>
+      <c r="S63" s="43">
+        <v>0</v>
+      </c>
+      <c r="T63" s="44"/>
+      <c r="U63" s="44"/>
+      <c r="V63" s="44"/>
+      <c r="W63" s="43"/>
+      <c r="X63" s="43"/>
+      <c r="Y63" s="43"/>
+      <c r="Z63" s="46"/>
+      <c r="AA63" s="47"/>
+      <c r="AB63" s="33"/>
+      <c r="AC63" s="33"/>
+      <c r="AD63" s="93"/>
+      <c r="AE63" s="93"/>
+      <c r="AF63" s="24"/>
+      <c r="AG63" s="97"/>
+      <c r="AH63" s="34"/>
+      <c r="AI63" s="24"/>
+      <c r="AJ63" s="24"/>
+    </row>
+    <row r="64" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A64" s="108"/>
+      <c r="C64" s="134"/>
+      <c r="D64" s="115"/>
+      <c r="E64" s="116"/>
+      <c r="F64" s="56">
+        <v>52069</v>
+      </c>
+      <c r="G64" s="56">
+        <v>1980</v>
+      </c>
+      <c r="H64" s="56">
+        <v>27391</v>
+      </c>
+      <c r="I64" s="56">
+        <v>22698</v>
+      </c>
+      <c r="J64" s="55">
+        <v>51215</v>
+      </c>
+      <c r="K64" s="55">
+        <v>47394</v>
+      </c>
+      <c r="L64" s="55">
+        <v>46862</v>
+      </c>
+      <c r="M64" s="37"/>
+      <c r="N64" s="28"/>
+      <c r="O64" s="28"/>
+      <c r="P64" s="28"/>
+      <c r="Q64" s="55">
+        <v>207183</v>
+      </c>
+      <c r="R64" s="55">
+        <v>156388</v>
+      </c>
+      <c r="S64" s="55">
+        <v>140313</v>
+      </c>
+      <c r="T64" s="58">
+        <v>323.56762751280718</v>
+      </c>
+      <c r="U64" s="58">
+        <v>290.31264429896032</v>
+      </c>
+      <c r="V64" s="59">
+        <v>226.91038077296457</v>
+      </c>
+      <c r="W64" s="60">
+        <v>75.483027082337841</v>
+      </c>
+      <c r="X64" s="60">
+        <v>89.721078343606933</v>
+      </c>
+      <c r="Y64" s="60">
+        <v>92.53929512838036</v>
+      </c>
+      <c r="Z64" s="61">
+        <v>91.50053695206482</v>
+      </c>
+      <c r="AA64" s="62">
+        <v>98.359868635848585</v>
+      </c>
+      <c r="AB64" s="10"/>
+      <c r="AC64" s="10"/>
+      <c r="AD64" s="93"/>
+      <c r="AE64" s="93"/>
+      <c r="AG64" s="97"/>
+      <c r="AH64" s="34"/>
+    </row>
+    <row r="65" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A65" s="108"/>
+      <c r="B65" s="24"/>
+      <c r="C65" s="132" t="s">
+        <v>113</v>
+      </c>
+      <c r="D65" s="137" t="s">
+        <v>114</v>
+      </c>
+      <c r="E65" s="139" t="s">
+        <v>115</v>
+      </c>
+      <c r="F65" s="25"/>
+      <c r="G65" s="26"/>
+      <c r="H65" s="31"/>
+      <c r="I65" s="31"/>
+      <c r="J65" s="27">
+        <v>0</v>
+      </c>
+      <c r="K65" s="27">
+        <v>0</v>
+      </c>
+      <c r="L65" s="27">
+        <v>0</v>
+      </c>
+      <c r="M65" s="28"/>
+      <c r="N65" s="28"/>
+      <c r="O65" s="28"/>
+      <c r="P65" s="28"/>
+      <c r="Q65" s="50"/>
+      <c r="R65" s="27">
+        <v>0</v>
+      </c>
+      <c r="S65" s="27">
+        <v>0</v>
+      </c>
+      <c r="T65" s="29"/>
+      <c r="U65" s="29"/>
+      <c r="V65" s="29"/>
+      <c r="W65" s="30"/>
+      <c r="X65" s="30"/>
+      <c r="Y65" s="30"/>
+      <c r="Z65" s="31"/>
+      <c r="AA65" s="32"/>
+      <c r="AB65" s="33"/>
+      <c r="AC65" s="33"/>
+      <c r="AD65" s="93"/>
+      <c r="AE65" s="93"/>
+      <c r="AF65" s="24"/>
+      <c r="AG65" s="97"/>
+      <c r="AH65" s="34"/>
+      <c r="AI65" s="24"/>
+      <c r="AJ65" s="24"/>
+    </row>
+    <row r="66" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A66" s="108"/>
+      <c r="C66" s="133"/>
+      <c r="D66" s="110"/>
+      <c r="E66" s="131"/>
+      <c r="F66" s="48">
+        <v>3210</v>
+      </c>
+      <c r="G66" s="36">
+        <v>3003</v>
+      </c>
+      <c r="H66" s="63">
+        <v>207</v>
+      </c>
+      <c r="I66" s="63">
+        <v>0</v>
+      </c>
+      <c r="J66" s="36">
+        <v>3158</v>
+      </c>
+      <c r="K66" s="36">
+        <v>2701</v>
+      </c>
+      <c r="L66" s="36">
+        <v>2594</v>
+      </c>
+      <c r="M66" s="37"/>
+      <c r="N66" s="28"/>
+      <c r="O66" s="28"/>
+      <c r="P66" s="28"/>
+      <c r="Q66" s="36">
+        <v>16100</v>
+      </c>
+      <c r="R66" s="36">
+        <v>9583</v>
+      </c>
+      <c r="S66" s="36">
+        <v>8652</v>
+      </c>
+      <c r="T66" s="38">
+        <v>385</v>
+      </c>
+      <c r="U66" s="38">
+        <v>347</v>
+      </c>
+      <c r="V66" s="38">
+        <v>234.44388886413532</v>
+      </c>
+      <c r="W66" s="39">
+        <v>59.5</v>
+      </c>
+      <c r="X66" s="39">
+        <v>90.3</v>
+      </c>
+      <c r="Y66" s="39">
+        <v>85.5</v>
+      </c>
+      <c r="Z66" s="39">
+        <v>82.1</v>
+      </c>
+      <c r="AA66" s="40">
+        <v>98.4</v>
+      </c>
+      <c r="AB66" s="10"/>
+      <c r="AC66" s="10"/>
+      <c r="AD66" s="93"/>
+      <c r="AE66" s="93"/>
+      <c r="AG66" s="97"/>
+      <c r="AH66" s="34"/>
+    </row>
+    <row r="67" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A67" s="108"/>
+      <c r="B67" s="24"/>
+      <c r="C67" s="133"/>
+      <c r="D67" s="109" t="s">
+        <v>116</v>
+      </c>
+      <c r="E67" s="111" t="s">
+        <v>117</v>
+      </c>
+      <c r="F67" s="41"/>
+      <c r="G67" s="42"/>
+      <c r="H67" s="43"/>
+      <c r="I67" s="43"/>
+      <c r="J67" s="27">
+        <v>0</v>
+      </c>
+      <c r="K67" s="27">
+        <v>0</v>
+      </c>
+      <c r="L67" s="27">
+        <v>0</v>
+      </c>
+      <c r="M67" s="28"/>
+      <c r="N67" s="28"/>
+      <c r="O67" s="28"/>
+      <c r="P67" s="28"/>
+      <c r="Q67" s="42"/>
+      <c r="R67" s="27">
+        <v>0</v>
+      </c>
+      <c r="S67" s="27">
+        <v>0</v>
+      </c>
+      <c r="T67" s="44"/>
+      <c r="U67" s="44"/>
+      <c r="V67" s="45"/>
+      <c r="W67" s="43"/>
+      <c r="X67" s="43"/>
+      <c r="Y67" s="43"/>
+      <c r="Z67" s="46"/>
+      <c r="AA67" s="47"/>
+      <c r="AB67" s="33"/>
+      <c r="AC67" s="33"/>
+      <c r="AD67" s="93"/>
+      <c r="AE67" s="93"/>
+      <c r="AF67" s="24"/>
+      <c r="AG67" s="97"/>
+      <c r="AH67" s="34"/>
+      <c r="AI67" s="24"/>
+      <c r="AJ67" s="24"/>
+    </row>
+    <row r="68" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A68" s="108"/>
+      <c r="C68" s="133"/>
+      <c r="D68" s="110"/>
+      <c r="E68" s="112"/>
+      <c r="F68" s="48">
+        <v>4033</v>
+      </c>
+      <c r="G68" s="36">
+        <v>4033</v>
+      </c>
+      <c r="H68" s="36">
+        <v>0</v>
+      </c>
+      <c r="I68" s="36">
+        <v>0</v>
+      </c>
+      <c r="J68" s="36">
+        <v>3942</v>
+      </c>
+      <c r="K68" s="36">
+        <v>3109</v>
+      </c>
+      <c r="L68" s="36">
+        <v>2988</v>
+      </c>
+      <c r="M68" s="37"/>
+      <c r="N68" s="28"/>
+      <c r="O68" s="28"/>
+      <c r="P68" s="28"/>
+      <c r="Q68" s="36">
+        <v>15200</v>
+      </c>
+      <c r="R68" s="36">
+        <v>12535</v>
+      </c>
+      <c r="S68" s="36">
+        <v>10800</v>
+      </c>
+      <c r="T68" s="38">
+        <v>475</v>
+      </c>
+      <c r="U68" s="38">
+        <v>410</v>
+      </c>
+      <c r="V68" s="38">
+        <v>241.79248552180471</v>
+      </c>
+      <c r="W68" s="39">
+        <v>82.5</v>
+      </c>
+      <c r="X68" s="39">
+        <v>86.2</v>
+      </c>
+      <c r="Y68" s="39">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="Z68" s="39">
+        <v>75.8</v>
+      </c>
+      <c r="AA68" s="40">
+        <v>97.7</v>
+      </c>
+      <c r="AB68" s="10"/>
+      <c r="AC68" s="10"/>
+      <c r="AD68" s="93"/>
+      <c r="AE68" s="93"/>
+      <c r="AG68" s="97"/>
+      <c r="AH68" s="34"/>
+    </row>
+    <row r="69" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A69" s="108"/>
+      <c r="B69" s="24"/>
+      <c r="C69" s="133"/>
+      <c r="D69" s="109" t="s">
+        <v>118</v>
+      </c>
+      <c r="E69" s="130" t="s">
+        <v>119</v>
+      </c>
+      <c r="F69" s="41"/>
+      <c r="G69" s="42"/>
+      <c r="H69" s="43"/>
+      <c r="I69" s="43"/>
+      <c r="J69" s="27">
+        <v>0</v>
+      </c>
+      <c r="K69" s="27">
+        <v>0</v>
+      </c>
+      <c r="L69" s="27">
+        <v>0</v>
+      </c>
+      <c r="M69" s="28"/>
+      <c r="N69" s="28"/>
+      <c r="O69" s="28"/>
+      <c r="P69" s="28"/>
+      <c r="Q69" s="42"/>
+      <c r="R69" s="27">
+        <v>0</v>
+      </c>
+      <c r="S69" s="27">
+        <v>0</v>
+      </c>
+      <c r="T69" s="44"/>
+      <c r="U69" s="44"/>
+      <c r="V69" s="45"/>
+      <c r="W69" s="43"/>
+      <c r="X69" s="43"/>
+      <c r="Y69" s="43"/>
+      <c r="Z69" s="46"/>
+      <c r="AA69" s="47"/>
+      <c r="AB69" s="33"/>
+      <c r="AC69" s="33"/>
+      <c r="AD69" s="93"/>
+      <c r="AE69" s="93"/>
+      <c r="AF69" s="24"/>
+      <c r="AG69" s="97"/>
+      <c r="AH69" s="34"/>
+      <c r="AI69" s="24"/>
+      <c r="AJ69" s="24"/>
+    </row>
+    <row r="70" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A70" s="108"/>
+      <c r="C70" s="133"/>
+      <c r="D70" s="110"/>
+      <c r="E70" s="131"/>
+      <c r="F70" s="48">
+        <v>1833</v>
+      </c>
+      <c r="G70" s="36">
+        <v>0</v>
+      </c>
+      <c r="H70" s="36">
+        <v>1833</v>
+      </c>
+      <c r="I70" s="36">
+        <v>0</v>
+      </c>
+      <c r="J70" s="36">
+        <v>1833</v>
+      </c>
+      <c r="K70" s="36">
+        <v>1269</v>
+      </c>
+      <c r="L70" s="36">
+        <v>1221</v>
+      </c>
+      <c r="M70" s="37"/>
+      <c r="N70" s="28"/>
+      <c r="O70" s="28"/>
+      <c r="P70" s="28"/>
+      <c r="Q70" s="36">
+        <v>10300</v>
+      </c>
+      <c r="R70" s="36">
+        <v>5585</v>
+      </c>
+      <c r="S70" s="36">
+        <v>5022</v>
+      </c>
+      <c r="T70" s="38">
+        <v>468</v>
+      </c>
+      <c r="U70" s="38">
+        <v>421</v>
+      </c>
+      <c r="V70" s="38">
+        <v>222.84084206757746</v>
+      </c>
+      <c r="W70" s="39">
+        <v>54.2</v>
+      </c>
+      <c r="X70" s="39">
+        <v>89.9</v>
+      </c>
+      <c r="Y70" s="39">
+        <v>69.2</v>
+      </c>
+      <c r="Z70" s="39">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="AA70" s="40">
+        <v>100</v>
+      </c>
+      <c r="AB70" s="10"/>
+      <c r="AC70" s="10"/>
+      <c r="AD70" s="93"/>
+      <c r="AE70" s="93"/>
+      <c r="AG70" s="97"/>
+      <c r="AH70" s="34"/>
+    </row>
+    <row r="71" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A71" s="108"/>
+      <c r="B71" s="24"/>
+      <c r="C71" s="133"/>
+      <c r="D71" s="109" t="s">
+        <v>120</v>
+      </c>
+      <c r="E71" s="130" t="s">
+        <v>121</v>
+      </c>
+      <c r="F71" s="41"/>
+      <c r="G71" s="42"/>
+      <c r="H71" s="43"/>
+      <c r="I71" s="43"/>
+      <c r="J71" s="27">
+        <v>0</v>
+      </c>
+      <c r="K71" s="27">
+        <v>0</v>
+      </c>
+      <c r="L71" s="27">
+        <v>0</v>
+      </c>
+      <c r="M71" s="28"/>
+      <c r="N71" s="28"/>
+      <c r="O71" s="28"/>
+      <c r="P71" s="28"/>
+      <c r="Q71" s="42"/>
+      <c r="R71" s="27">
+        <v>0</v>
+      </c>
+      <c r="S71" s="27">
+        <v>0</v>
+      </c>
+      <c r="T71" s="44"/>
+      <c r="U71" s="44"/>
+      <c r="V71" s="45"/>
+      <c r="W71" s="43"/>
+      <c r="X71" s="43"/>
+      <c r="Y71" s="43"/>
+      <c r="Z71" s="46"/>
+      <c r="AA71" s="47"/>
+      <c r="AB71" s="33"/>
+      <c r="AC71" s="33"/>
+      <c r="AD71" s="93"/>
+      <c r="AE71" s="93"/>
+      <c r="AF71" s="24"/>
+      <c r="AG71" s="97"/>
+      <c r="AH71" s="34"/>
+      <c r="AI71" s="24"/>
+      <c r="AJ71" s="24"/>
+    </row>
+    <row r="72" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A72" s="108"/>
+      <c r="C72" s="133"/>
+      <c r="D72" s="110"/>
+      <c r="E72" s="131"/>
+      <c r="F72" s="48">
+        <v>548</v>
+      </c>
+      <c r="G72" s="36">
+        <v>386</v>
+      </c>
+      <c r="H72" s="36">
+        <v>162</v>
+      </c>
+      <c r="I72" s="36">
+        <v>0</v>
+      </c>
+      <c r="J72" s="36">
+        <v>522</v>
+      </c>
+      <c r="K72" s="36">
+        <v>514</v>
+      </c>
+      <c r="L72" s="36">
+        <v>511</v>
+      </c>
+      <c r="M72" s="37"/>
+      <c r="N72" s="28"/>
+      <c r="O72" s="28"/>
+      <c r="P72" s="28"/>
+      <c r="Q72" s="36">
+        <v>3864</v>
+      </c>
+      <c r="R72" s="36">
+        <v>1749</v>
+      </c>
+      <c r="S72" s="36">
+        <v>1430</v>
+      </c>
+      <c r="T72" s="38">
+        <v>364</v>
+      </c>
+      <c r="U72" s="38">
+        <v>298</v>
+      </c>
+      <c r="V72" s="38">
+        <v>246.47264553011587</v>
+      </c>
+      <c r="W72" s="39">
+        <v>45.3</v>
+      </c>
+      <c r="X72" s="39">
+        <v>81.8</v>
+      </c>
+      <c r="Y72" s="39">
+        <v>98.5</v>
+      </c>
+      <c r="Z72" s="39">
+        <v>97.9</v>
+      </c>
+      <c r="AA72" s="40">
+        <v>95.3</v>
+      </c>
+      <c r="AB72" s="10"/>
+      <c r="AC72" s="10"/>
+      <c r="AD72" s="93"/>
+      <c r="AE72" s="93"/>
+      <c r="AG72" s="97"/>
+      <c r="AH72" s="34"/>
+    </row>
+    <row r="73" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A73" s="108"/>
+      <c r="B73" s="24"/>
+      <c r="C73" s="133"/>
+      <c r="D73" s="113" t="s">
+        <v>61</v>
+      </c>
+      <c r="E73" s="114"/>
+      <c r="F73" s="35"/>
+      <c r="G73" s="50"/>
+      <c r="H73" s="52"/>
+      <c r="I73" s="52" t="s">
+        <v>62</v>
+      </c>
+      <c r="J73" s="51">
+        <v>0</v>
+      </c>
+      <c r="K73" s="51">
+        <v>0</v>
+      </c>
+      <c r="L73" s="51">
+        <v>0</v>
+      </c>
+      <c r="M73" s="28"/>
+      <c r="N73" s="28"/>
+      <c r="O73" s="28"/>
+      <c r="P73" s="28"/>
+      <c r="Q73" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="R73" s="43">
+        <v>0</v>
+      </c>
+      <c r="S73" s="43">
+        <v>0</v>
+      </c>
+      <c r="T73" s="44"/>
+      <c r="U73" s="44"/>
+      <c r="V73" s="44"/>
+      <c r="W73" s="43"/>
+      <c r="X73" s="43"/>
+      <c r="Y73" s="43"/>
+      <c r="Z73" s="46"/>
+      <c r="AA73" s="47"/>
+      <c r="AB73" s="33"/>
+      <c r="AC73" s="33"/>
+      <c r="AD73" s="93"/>
+      <c r="AE73" s="93"/>
+      <c r="AF73" s="24"/>
+      <c r="AG73" s="97"/>
+      <c r="AH73" s="34"/>
+      <c r="AI73" s="24"/>
+      <c r="AJ73" s="24"/>
+    </row>
+    <row r="74" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A74" s="108"/>
+      <c r="C74" s="134"/>
+      <c r="D74" s="115"/>
+      <c r="E74" s="116"/>
+      <c r="F74" s="56">
+        <v>9624</v>
+      </c>
+      <c r="G74" s="55">
+        <v>7422</v>
+      </c>
+      <c r="H74" s="56">
+        <v>2202</v>
+      </c>
+      <c r="I74" s="56">
+        <v>0</v>
+      </c>
+      <c r="J74" s="55">
+        <v>9455</v>
+      </c>
+      <c r="K74" s="55">
+        <v>7593</v>
+      </c>
+      <c r="L74" s="55">
+        <v>7314</v>
+      </c>
+      <c r="M74" s="37"/>
+      <c r="N74" s="28"/>
+      <c r="O74" s="28"/>
+      <c r="P74" s="28"/>
+      <c r="Q74" s="55">
+        <v>45464</v>
+      </c>
+      <c r="R74" s="91">
+        <v>29452</v>
+      </c>
+      <c r="S74" s="91">
+        <v>25904</v>
+      </c>
+      <c r="T74" s="58">
+        <v>433.05396265255109</v>
+      </c>
+      <c r="U74" s="58">
+        <v>380.88677531305831</v>
+      </c>
+      <c r="V74" s="59">
+        <v>236.10548811315016</v>
+      </c>
+      <c r="W74" s="60">
+        <v>64.780925567481958</v>
+      </c>
+      <c r="X74" s="60">
+        <v>87.953279913078902</v>
+      </c>
+      <c r="Y74" s="60">
+        <v>80.306716023268109</v>
+      </c>
+      <c r="Z74" s="61">
+        <v>77.355896351136963</v>
+      </c>
+      <c r="AA74" s="62">
+        <v>98.243973399833749</v>
+      </c>
+      <c r="AB74" s="10"/>
+      <c r="AC74" s="10"/>
+      <c r="AD74" s="93"/>
+      <c r="AE74" s="93"/>
+      <c r="AG74" s="97"/>
+      <c r="AH74" s="34"/>
+    </row>
+    <row r="75" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A75" s="108"/>
+      <c r="B75" s="24"/>
+      <c r="C75" s="132" t="s">
+        <v>122</v>
+      </c>
+      <c r="D75" s="137" t="s">
+        <v>123</v>
+      </c>
+      <c r="E75" s="139" t="s">
+        <v>124</v>
+      </c>
+      <c r="F75" s="25"/>
+      <c r="G75" s="26"/>
+      <c r="H75" s="31"/>
+      <c r="I75" s="31"/>
+      <c r="J75" s="27">
+        <v>2</v>
+      </c>
+      <c r="K75" s="27">
+        <v>2</v>
+      </c>
+      <c r="L75" s="27">
+        <v>2</v>
+      </c>
+      <c r="M75" s="28"/>
+      <c r="N75" s="28"/>
+      <c r="O75" s="28"/>
+      <c r="P75" s="28"/>
+      <c r="Q75" s="42"/>
+      <c r="R75" s="27">
+        <v>0</v>
+      </c>
+      <c r="S75" s="27">
+        <v>0</v>
+      </c>
+      <c r="T75" s="29"/>
+      <c r="U75" s="29"/>
+      <c r="V75" s="29"/>
+      <c r="W75" s="30"/>
+      <c r="X75" s="30"/>
+      <c r="Y75" s="30"/>
+      <c r="Z75" s="31"/>
+      <c r="AA75" s="32"/>
+      <c r="AB75" s="33"/>
+      <c r="AC75" s="33"/>
+      <c r="AD75" s="93"/>
+      <c r="AE75" s="93"/>
+      <c r="AF75" s="24"/>
+      <c r="AG75" s="97"/>
+      <c r="AH75" s="34"/>
+      <c r="AI75" s="24"/>
+      <c r="AJ75" s="24"/>
+    </row>
+    <row r="76" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A76" s="108"/>
+      <c r="C76" s="133"/>
+      <c r="D76" s="110"/>
+      <c r="E76" s="131"/>
+      <c r="F76" s="48">
+        <v>9302</v>
+      </c>
+      <c r="G76" s="36">
+        <v>7598</v>
+      </c>
+      <c r="H76" s="63">
+        <v>0</v>
+      </c>
+      <c r="I76" s="63">
+        <v>1704</v>
+      </c>
+      <c r="J76" s="36">
+        <v>8796</v>
+      </c>
+      <c r="K76" s="36">
+        <v>7984</v>
+      </c>
+      <c r="L76" s="36">
+        <v>7682</v>
+      </c>
+      <c r="M76" s="37"/>
+      <c r="N76" s="28"/>
+      <c r="O76" s="28"/>
+      <c r="P76" s="28"/>
+      <c r="Q76" s="36">
+        <v>39800</v>
+      </c>
+      <c r="R76" s="36">
+        <v>27763</v>
+      </c>
+      <c r="S76" s="36">
+        <v>24104</v>
+      </c>
+      <c r="T76" s="38">
+        <v>534</v>
+      </c>
+      <c r="U76" s="38">
+        <v>463</v>
+      </c>
+      <c r="V76" s="38">
+        <v>287.01941899513167</v>
+      </c>
+      <c r="W76" s="39">
+        <v>69.8</v>
+      </c>
+      <c r="X76" s="39">
+        <v>86.8</v>
+      </c>
+      <c r="Y76" s="39">
+        <v>90.8</v>
+      </c>
+      <c r="Z76" s="39">
+        <v>87.3</v>
+      </c>
+      <c r="AA76" s="40">
+        <v>94.6</v>
+      </c>
+      <c r="AB76" s="10"/>
+      <c r="AC76" s="10"/>
+      <c r="AD76" s="93"/>
+      <c r="AE76" s="93"/>
+      <c r="AG76" s="97"/>
+      <c r="AH76" s="34"/>
+    </row>
+    <row r="77" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A77" s="108"/>
+      <c r="B77" s="24"/>
+      <c r="C77" s="133"/>
+      <c r="D77" s="109" t="s">
+        <v>125</v>
+      </c>
+      <c r="E77" s="130" t="s">
+        <v>126</v>
+      </c>
+      <c r="F77" s="41"/>
+      <c r="G77" s="42"/>
+      <c r="H77" s="43"/>
+      <c r="I77" s="43"/>
+      <c r="J77" s="27">
+        <v>0</v>
+      </c>
+      <c r="K77" s="27">
+        <v>0</v>
+      </c>
+      <c r="L77" s="27">
+        <v>0</v>
+      </c>
+      <c r="M77" s="28"/>
+      <c r="N77" s="28"/>
+      <c r="O77" s="28"/>
+      <c r="P77" s="28"/>
+      <c r="Q77" s="42"/>
+      <c r="R77" s="27">
+        <v>0</v>
+      </c>
+      <c r="S77" s="27">
+        <v>0</v>
+      </c>
+      <c r="T77" s="44"/>
+      <c r="U77" s="44"/>
+      <c r="V77" s="45"/>
+      <c r="W77" s="43"/>
+      <c r="X77" s="43"/>
+      <c r="Y77" s="43"/>
+      <c r="Z77" s="46"/>
+      <c r="AA77" s="47"/>
+      <c r="AB77" s="33"/>
+      <c r="AC77" s="33"/>
+      <c r="AD77" s="93"/>
+      <c r="AE77" s="93"/>
+      <c r="AF77" s="24"/>
+      <c r="AG77" s="97"/>
+      <c r="AH77" s="34"/>
+      <c r="AI77" s="24"/>
+      <c r="AJ77" s="24"/>
+    </row>
+    <row r="78" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A78" s="108"/>
+      <c r="C78" s="133"/>
+      <c r="D78" s="110"/>
+      <c r="E78" s="131"/>
+      <c r="F78" s="48">
+        <v>797</v>
+      </c>
+      <c r="G78" s="36">
+        <v>0</v>
+      </c>
+      <c r="H78" s="36">
+        <v>0</v>
+      </c>
+      <c r="I78" s="36">
+        <v>797</v>
+      </c>
+      <c r="J78" s="36">
+        <v>796</v>
+      </c>
+      <c r="K78" s="36">
+        <v>747</v>
+      </c>
+      <c r="L78" s="36">
+        <v>732</v>
+      </c>
+      <c r="M78" s="37"/>
+      <c r="N78" s="28"/>
+      <c r="O78" s="28"/>
+      <c r="P78" s="28"/>
+      <c r="Q78" s="36">
+        <v>5115</v>
+      </c>
+      <c r="R78" s="36">
+        <v>2508</v>
+      </c>
+      <c r="S78" s="36">
+        <v>2181</v>
+      </c>
+      <c r="T78" s="38">
+        <v>344</v>
+      </c>
+      <c r="U78" s="38">
+        <v>299</v>
+      </c>
+      <c r="V78" s="38">
+        <v>239.88557570661129</v>
+      </c>
+      <c r="W78" s="39">
+        <v>49</v>
+      </c>
+      <c r="X78" s="39">
+        <v>87</v>
+      </c>
+      <c r="Y78" s="39">
+        <v>93.8</v>
+      </c>
+      <c r="Z78" s="39">
+        <v>92</v>
+      </c>
+      <c r="AA78" s="40">
+        <v>99.9</v>
+      </c>
+      <c r="AB78" s="10"/>
+      <c r="AC78" s="10"/>
+      <c r="AD78" s="93"/>
+      <c r="AE78" s="93"/>
+      <c r="AG78" s="97"/>
+      <c r="AH78" s="34"/>
+    </row>
+    <row r="79" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A79" s="108"/>
+      <c r="B79" s="24"/>
+      <c r="C79" s="133"/>
+      <c r="D79" s="109" t="s">
+        <v>127</v>
+      </c>
+      <c r="E79" s="130" t="s">
+        <v>128</v>
+      </c>
+      <c r="F79" s="41"/>
+      <c r="G79" s="42"/>
+      <c r="H79" s="43"/>
+      <c r="I79" s="43"/>
+      <c r="J79" s="27">
+        <v>0</v>
+      </c>
+      <c r="K79" s="27">
+        <v>0</v>
+      </c>
+      <c r="L79" s="27">
+        <v>0</v>
+      </c>
+      <c r="M79" s="28"/>
+      <c r="N79" s="28"/>
+      <c r="O79" s="28"/>
+      <c r="P79" s="28"/>
+      <c r="Q79" s="42"/>
+      <c r="R79" s="27">
+        <v>0</v>
+      </c>
+      <c r="S79" s="27">
+        <v>0</v>
+      </c>
+      <c r="T79" s="44"/>
+      <c r="U79" s="44"/>
+      <c r="V79" s="45"/>
+      <c r="W79" s="43"/>
+      <c r="X79" s="43"/>
+      <c r="Y79" s="43"/>
+      <c r="Z79" s="46"/>
+      <c r="AA79" s="47"/>
+      <c r="AB79" s="33"/>
+      <c r="AC79" s="33"/>
+      <c r="AD79" s="93"/>
+      <c r="AE79" s="93"/>
+      <c r="AF79" s="24"/>
+      <c r="AG79" s="97"/>
+      <c r="AH79" s="34"/>
+      <c r="AI79" s="24"/>
+      <c r="AJ79" s="24"/>
+    </row>
+    <row r="80" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A80" s="108"/>
+      <c r="C80" s="133"/>
+      <c r="D80" s="110"/>
+      <c r="E80" s="131"/>
+      <c r="F80" s="48">
+        <v>897</v>
+      </c>
+      <c r="G80" s="36">
+        <v>0</v>
+      </c>
+      <c r="H80" s="36">
+        <v>0</v>
+      </c>
+      <c r="I80" s="36">
+        <v>897</v>
+      </c>
+      <c r="J80" s="36">
+        <v>897</v>
+      </c>
+      <c r="K80" s="36">
+        <v>830</v>
+      </c>
+      <c r="L80" s="36">
+        <v>814</v>
+      </c>
+      <c r="M80" s="37"/>
+      <c r="N80" s="28"/>
+      <c r="O80" s="28"/>
+      <c r="P80" s="28"/>
+      <c r="Q80" s="36">
+        <v>3030</v>
+      </c>
+      <c r="R80" s="36">
+        <v>3119</v>
+      </c>
+      <c r="S80" s="36">
+        <v>2458</v>
+      </c>
+      <c r="T80" s="38">
+        <v>876</v>
+      </c>
+      <c r="U80" s="38">
+        <v>690</v>
+      </c>
+      <c r="V80" s="38">
+        <v>239.97600239976003</v>
+      </c>
+      <c r="W80" s="39">
+        <v>102.9</v>
+      </c>
+      <c r="X80" s="39">
+        <v>78.8</v>
+      </c>
+      <c r="Y80" s="39">
+        <v>92.5</v>
+      </c>
+      <c r="Z80" s="39">
+        <v>90.7</v>
+      </c>
+      <c r="AA80" s="40">
+        <v>100</v>
+      </c>
+      <c r="AB80" s="10"/>
+      <c r="AC80" s="10"/>
+      <c r="AD80" s="93"/>
+      <c r="AE80" s="93"/>
+      <c r="AG80" s="97"/>
+      <c r="AH80" s="34"/>
+    </row>
+    <row r="81" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A81" s="108"/>
+      <c r="B81" s="24"/>
+      <c r="C81" s="133"/>
+      <c r="D81" s="109" t="s">
+        <v>129</v>
+      </c>
+      <c r="E81" s="130" t="s">
+        <v>130</v>
+      </c>
+      <c r="F81" s="41"/>
+      <c r="G81" s="42"/>
+      <c r="H81" s="43"/>
+      <c r="I81" s="43"/>
+      <c r="J81" s="27">
+        <v>0</v>
+      </c>
+      <c r="K81" s="27">
+        <v>0</v>
+      </c>
+      <c r="L81" s="27">
+        <v>0</v>
+      </c>
+      <c r="M81" s="28"/>
+      <c r="N81" s="28"/>
+      <c r="O81" s="28"/>
+      <c r="P81" s="28"/>
+      <c r="Q81" s="42"/>
+      <c r="R81" s="27">
+        <v>0</v>
+      </c>
+      <c r="S81" s="27">
+        <v>0</v>
+      </c>
+      <c r="T81" s="44"/>
+      <c r="U81" s="44"/>
+      <c r="V81" s="45"/>
+      <c r="W81" s="43"/>
+      <c r="X81" s="43"/>
+      <c r="Y81" s="43"/>
+      <c r="Z81" s="46"/>
+      <c r="AA81" s="47"/>
+      <c r="AB81" s="33"/>
+      <c r="AC81" s="33"/>
+      <c r="AD81" s="93"/>
+      <c r="AE81" s="93"/>
+      <c r="AF81" s="24"/>
+      <c r="AG81" s="97"/>
+      <c r="AH81" s="34"/>
+      <c r="AI81" s="24"/>
+      <c r="AJ81" s="24"/>
+    </row>
+    <row r="82" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A82" s="108"/>
+      <c r="C82" s="133"/>
+      <c r="D82" s="110"/>
+      <c r="E82" s="131"/>
+      <c r="F82" s="48">
+        <v>6309</v>
+      </c>
+      <c r="G82" s="36">
+        <v>0</v>
+      </c>
+      <c r="H82" s="36">
+        <v>0</v>
+      </c>
+      <c r="I82" s="36">
+        <v>6309</v>
+      </c>
+      <c r="J82" s="36">
+        <v>6309</v>
+      </c>
+      <c r="K82" s="36">
+        <v>5792</v>
+      </c>
+      <c r="L82" s="36">
+        <v>5710</v>
+      </c>
+      <c r="M82" s="37"/>
+      <c r="N82" s="28"/>
+      <c r="O82" s="28"/>
+      <c r="P82" s="28"/>
+      <c r="Q82" s="36">
+        <v>26979</v>
+      </c>
+      <c r="R82" s="36">
+        <v>18712</v>
+      </c>
+      <c r="S82" s="36">
+        <v>17285</v>
+      </c>
+      <c r="T82" s="38">
+        <v>336</v>
+      </c>
+      <c r="U82" s="38">
         <v>310</v>
       </c>
-      <c r="U46" s="39">
-[...31 lines deleted...]
-      <c r="D47" s="116" t="s">
+      <c r="V82" s="38">
+        <v>211.72063599816514</v>
+      </c>
+      <c r="W82" s="39">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="X82" s="39">
+        <v>92.4</v>
+      </c>
+      <c r="Y82" s="39">
+        <v>91.8</v>
+      </c>
+      <c r="Z82" s="39">
+        <v>90.5</v>
+      </c>
+      <c r="AA82" s="40">
+        <v>100</v>
+      </c>
+      <c r="AB82" s="10"/>
+      <c r="AC82" s="10"/>
+      <c r="AD82" s="93"/>
+      <c r="AE82" s="93"/>
+      <c r="AG82" s="97"/>
+      <c r="AH82" s="34"/>
+    </row>
+    <row r="83" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A83" s="108"/>
+      <c r="B83" s="24"/>
+      <c r="C83" s="133"/>
+      <c r="D83" s="113" t="s">
+        <v>61</v>
+      </c>
+      <c r="E83" s="114"/>
+      <c r="F83" s="35"/>
+      <c r="G83" s="50"/>
+      <c r="H83" s="52"/>
+      <c r="I83" s="52"/>
+      <c r="J83" s="51">
+        <v>2</v>
+      </c>
+      <c r="K83" s="51">
+        <v>2</v>
+      </c>
+      <c r="L83" s="51">
+        <v>2</v>
+      </c>
+      <c r="M83" s="28"/>
+      <c r="N83" s="28"/>
+      <c r="O83" s="28"/>
+      <c r="P83" s="28"/>
+      <c r="Q83" s="42"/>
+      <c r="R83" s="43">
+        <v>0</v>
+      </c>
+      <c r="S83" s="43">
+        <v>0</v>
+      </c>
+      <c r="T83" s="44"/>
+      <c r="U83" s="44"/>
+      <c r="V83" s="44"/>
+      <c r="W83" s="43"/>
+      <c r="X83" s="43"/>
+      <c r="Y83" s="43"/>
+      <c r="Z83" s="46"/>
+      <c r="AA83" s="47"/>
+      <c r="AB83" s="33"/>
+      <c r="AC83" s="33"/>
+      <c r="AD83" s="93"/>
+      <c r="AE83" s="93"/>
+      <c r="AF83" s="24"/>
+      <c r="AG83" s="97"/>
+      <c r="AH83" s="34"/>
+      <c r="AI83" s="24"/>
+      <c r="AJ83" s="24"/>
+    </row>
+    <row r="84" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A84" s="108"/>
+      <c r="C84" s="134"/>
+      <c r="D84" s="115"/>
+      <c r="E84" s="116"/>
+      <c r="F84" s="56">
+        <v>17305</v>
+      </c>
+      <c r="G84" s="55">
+        <v>7598</v>
+      </c>
+      <c r="H84" s="56">
+        <v>0</v>
+      </c>
+      <c r="I84" s="56">
+        <v>9707</v>
+      </c>
+      <c r="J84" s="55">
+        <v>16798</v>
+      </c>
+      <c r="K84" s="55">
+        <v>15353</v>
+      </c>
+      <c r="L84" s="55">
+        <v>14938</v>
+      </c>
+      <c r="M84" s="37"/>
+      <c r="N84" s="28"/>
+      <c r="O84" s="28"/>
+      <c r="P84" s="28"/>
+      <c r="Q84" s="55">
+        <v>74924</v>
+      </c>
+      <c r="R84" s="55">
+        <v>52102</v>
+      </c>
+      <c r="S84" s="55">
+        <v>46028</v>
+      </c>
+      <c r="T84" s="58">
+        <v>439.49759171313127</v>
+      </c>
+      <c r="U84" s="58">
+        <v>388.21008872465546</v>
+      </c>
+      <c r="V84" s="59">
+        <v>247.32851348560916</v>
+      </c>
+      <c r="W84" s="60">
+        <v>69.539800331002084</v>
+      </c>
+      <c r="X84" s="60">
+        <v>88.342098192007995</v>
+      </c>
+      <c r="Y84" s="60">
+        <v>91.398809523809518</v>
+      </c>
+      <c r="Z84" s="61">
+        <v>88.928571428571416</v>
+      </c>
+      <c r="AA84" s="62">
+        <v>97.081768275065002</v>
+      </c>
+      <c r="AB84" s="10"/>
+      <c r="AC84" s="10"/>
+      <c r="AD84" s="93"/>
+      <c r="AE84" s="93"/>
+      <c r="AG84" s="98"/>
+      <c r="AH84" s="34"/>
+    </row>
+    <row r="85" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A85" s="71"/>
+      <c r="C85" s="122" t="s">
+        <v>77</v>
+      </c>
+      <c r="D85" s="123"/>
+      <c r="E85" s="124"/>
+      <c r="F85" s="72"/>
+      <c r="G85" s="73"/>
+      <c r="H85" s="72"/>
+      <c r="I85" s="72"/>
+      <c r="J85" s="105" t="s">
+        <v>78</v>
+      </c>
+      <c r="K85" s="105" t="s">
+        <v>78</v>
+      </c>
+      <c r="L85" s="105" t="s">
+        <v>78</v>
+      </c>
+      <c r="M85" s="74"/>
+      <c r="N85" s="9"/>
+      <c r="O85" s="9"/>
+      <c r="P85" s="9"/>
+      <c r="Q85" s="73"/>
+      <c r="R85" s="105" t="s">
+        <v>79</v>
+      </c>
+      <c r="S85" s="105" t="s">
+        <v>80</v>
+      </c>
+      <c r="T85" s="102"/>
+      <c r="U85" s="102"/>
+      <c r="V85" s="102"/>
+      <c r="W85" s="30"/>
+      <c r="X85" s="30"/>
+      <c r="Y85" s="30"/>
+      <c r="Z85" s="72"/>
+      <c r="AA85" s="75"/>
+      <c r="AB85" s="10"/>
+      <c r="AC85" s="10"/>
+      <c r="AD85" s="28"/>
+      <c r="AE85" s="93"/>
+      <c r="AG85" s="97"/>
+    </row>
+    <row r="86" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A86" s="71"/>
+      <c r="C86" s="125"/>
+      <c r="D86" s="101"/>
+      <c r="E86" s="126"/>
+      <c r="F86" s="76"/>
+      <c r="G86" s="14"/>
+      <c r="H86" s="76"/>
+      <c r="I86" s="76"/>
+      <c r="J86" s="106"/>
+      <c r="K86" s="106"/>
+      <c r="L86" s="106"/>
+      <c r="M86" s="9"/>
+      <c r="N86" s="9"/>
+      <c r="O86" s="9"/>
+      <c r="P86" s="9"/>
+      <c r="Q86" s="14"/>
+      <c r="R86" s="106"/>
+      <c r="S86" s="106"/>
+      <c r="T86" s="103"/>
+      <c r="U86" s="103"/>
+      <c r="V86" s="103"/>
+      <c r="W86" s="51"/>
+      <c r="X86" s="51"/>
+      <c r="Y86" s="51"/>
+      <c r="Z86" s="76"/>
+      <c r="AA86" s="77"/>
+      <c r="AB86" s="10"/>
+      <c r="AC86" s="10"/>
+      <c r="AD86" s="28"/>
+      <c r="AE86" s="93"/>
+      <c r="AG86" s="97"/>
+    </row>
+    <row r="87" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A87" s="71"/>
+      <c r="C87" s="127"/>
+      <c r="D87" s="128"/>
+      <c r="E87" s="129"/>
+      <c r="F87" s="78"/>
+      <c r="G87" s="79"/>
+      <c r="H87" s="78"/>
+      <c r="I87" s="78"/>
+      <c r="J87" s="107"/>
+      <c r="K87" s="107"/>
+      <c r="L87" s="107"/>
+      <c r="M87" s="9"/>
+      <c r="N87" s="10"/>
+      <c r="O87" s="10"/>
+      <c r="P87" s="10"/>
+      <c r="Q87" s="79"/>
+      <c r="R87" s="107"/>
+      <c r="S87" s="107"/>
+      <c r="T87" s="79"/>
+      <c r="U87" s="79"/>
+      <c r="V87" s="79"/>
+      <c r="W87" s="80"/>
+      <c r="X87" s="80"/>
+      <c r="Y87" s="80"/>
+      <c r="Z87" s="78"/>
+      <c r="AA87" s="81"/>
+      <c r="AB87" s="10"/>
+      <c r="AC87" s="10"/>
+      <c r="AD87" s="28"/>
+      <c r="AE87" s="93"/>
+      <c r="AG87" s="97"/>
+    </row>
+    <row r="88" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A88" s="108"/>
+      <c r="B88" s="24"/>
+      <c r="C88" s="132" t="s">
+        <v>131</v>
+      </c>
+      <c r="D88" s="137" t="s">
+        <v>132</v>
+      </c>
+      <c r="E88" s="138" t="s">
+        <v>133</v>
+      </c>
+      <c r="F88" s="25"/>
+      <c r="G88" s="26"/>
+      <c r="H88" s="31"/>
+      <c r="I88" s="31"/>
+      <c r="J88" s="92">
+        <v>0</v>
+      </c>
+      <c r="K88" s="92">
+        <v>0</v>
+      </c>
+      <c r="L88" s="92">
+        <v>0</v>
+      </c>
+      <c r="M88" s="28"/>
+      <c r="N88" s="28"/>
+      <c r="O88" s="28"/>
+      <c r="P88" s="28"/>
+      <c r="Q88" s="26"/>
+      <c r="R88" s="92">
+        <v>0</v>
+      </c>
+      <c r="S88" s="92">
+        <v>0</v>
+      </c>
+      <c r="T88" s="29"/>
+      <c r="U88" s="29"/>
+      <c r="V88" s="29"/>
+      <c r="W88" s="30"/>
+      <c r="X88" s="30"/>
+      <c r="Y88" s="30"/>
+      <c r="Z88" s="31"/>
+      <c r="AA88" s="32"/>
+      <c r="AB88" s="33"/>
+      <c r="AC88" s="33"/>
+      <c r="AD88" s="93"/>
+      <c r="AE88" s="93"/>
+      <c r="AF88" s="24"/>
+      <c r="AG88" s="97"/>
+      <c r="AH88" s="34"/>
+      <c r="AI88" s="24"/>
+      <c r="AJ88" s="24"/>
+    </row>
+    <row r="89" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A89" s="108"/>
+      <c r="C89" s="133"/>
+      <c r="D89" s="110"/>
+      <c r="E89" s="112"/>
+      <c r="F89" s="48">
+        <v>4110</v>
+      </c>
+      <c r="G89" s="36">
+        <v>0</v>
+      </c>
+      <c r="H89" s="63">
+        <v>0</v>
+      </c>
+      <c r="I89" s="63">
+        <v>4110</v>
+      </c>
+      <c r="J89" s="36">
+        <v>4110</v>
+      </c>
+      <c r="K89" s="36">
+        <v>3938</v>
+      </c>
+      <c r="L89" s="36">
+        <v>3733</v>
+      </c>
+      <c r="M89" s="37"/>
+      <c r="N89" s="28"/>
+      <c r="O89" s="28"/>
+      <c r="P89" s="28"/>
+      <c r="Q89" s="36">
+        <v>20400</v>
+      </c>
+      <c r="R89" s="36">
+        <v>13208</v>
+      </c>
+      <c r="S89" s="36">
+        <v>11260</v>
+      </c>
+      <c r="T89" s="38">
+        <v>356</v>
+      </c>
+      <c r="U89" s="38">
+        <v>303</v>
+      </c>
+      <c r="V89" s="38">
+        <v>214.74166106214531</v>
+      </c>
+      <c r="W89" s="39">
+        <v>64.7</v>
+      </c>
+      <c r="X89" s="39">
+        <v>85.3</v>
+      </c>
+      <c r="Y89" s="39">
+        <v>95.8</v>
+      </c>
+      <c r="Z89" s="39">
+        <v>90.8</v>
+      </c>
+      <c r="AA89" s="40">
+        <v>100</v>
+      </c>
+      <c r="AB89" s="10"/>
+      <c r="AC89" s="10"/>
+      <c r="AD89" s="93"/>
+      <c r="AE89" s="93"/>
+      <c r="AG89" s="97"/>
+      <c r="AH89" s="34"/>
+    </row>
+    <row r="90" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A90" s="108"/>
+      <c r="B90" s="24"/>
+      <c r="C90" s="133"/>
+      <c r="D90" s="109" t="s">
+        <v>134</v>
+      </c>
+      <c r="E90" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="F90" s="41"/>
+      <c r="G90" s="42"/>
+      <c r="H90" s="43"/>
+      <c r="I90" s="43"/>
+      <c r="J90" s="27">
+        <v>0</v>
+      </c>
+      <c r="K90" s="27">
+        <v>0</v>
+      </c>
+      <c r="L90" s="27">
+        <v>0</v>
+      </c>
+      <c r="M90" s="28"/>
+      <c r="N90" s="28"/>
+      <c r="O90" s="28"/>
+      <c r="P90" s="28"/>
+      <c r="Q90" s="42"/>
+      <c r="R90" s="27">
+        <v>0</v>
+      </c>
+      <c r="S90" s="27">
+        <v>0</v>
+      </c>
+      <c r="T90" s="44"/>
+      <c r="U90" s="44"/>
+      <c r="V90" s="45"/>
+      <c r="W90" s="43"/>
+      <c r="X90" s="43"/>
+      <c r="Y90" s="43"/>
+      <c r="Z90" s="46"/>
+      <c r="AA90" s="47"/>
+      <c r="AB90" s="33"/>
+      <c r="AC90" s="33"/>
+      <c r="AD90" s="93"/>
+      <c r="AE90" s="93"/>
+      <c r="AF90" s="24"/>
+      <c r="AG90" s="97"/>
+      <c r="AH90" s="34"/>
+      <c r="AI90" s="24"/>
+      <c r="AJ90" s="24"/>
+    </row>
+    <row r="91" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A91" s="108"/>
+      <c r="C91" s="133"/>
+      <c r="D91" s="110"/>
+      <c r="E91" s="112"/>
+      <c r="F91" s="48">
+        <v>17777</v>
+      </c>
+      <c r="G91" s="36">
+        <v>0</v>
+      </c>
+      <c r="H91" s="36">
+        <v>0</v>
+      </c>
+      <c r="I91" s="36">
+        <v>17777</v>
+      </c>
+      <c r="J91" s="36">
+        <v>17777</v>
+      </c>
+      <c r="K91" s="36">
+        <v>16207</v>
+      </c>
+      <c r="L91" s="36">
+        <v>15732</v>
+      </c>
+      <c r="M91" s="37"/>
+      <c r="N91" s="28"/>
+      <c r="O91" s="28"/>
+      <c r="P91" s="28"/>
+      <c r="Q91" s="36">
+        <v>53130</v>
+      </c>
+      <c r="R91" s="36">
+        <v>52660</v>
+      </c>
+      <c r="S91" s="36">
+        <v>48704</v>
+      </c>
+      <c r="T91" s="38">
+        <v>355</v>
+      </c>
+      <c r="U91" s="38">
+        <v>328</v>
+      </c>
+      <c r="V91" s="38">
+        <v>232.66889318178863</v>
+      </c>
+      <c r="W91" s="39">
+        <v>99.1</v>
+      </c>
+      <c r="X91" s="39">
+        <v>92.5</v>
+      </c>
+      <c r="Y91" s="39">
+        <v>91.2</v>
+      </c>
+      <c r="Z91" s="39">
+        <v>88.5</v>
+      </c>
+      <c r="AA91" s="40">
+        <v>100</v>
+      </c>
+      <c r="AB91" s="10"/>
+      <c r="AC91" s="10"/>
+      <c r="AD91" s="93"/>
+      <c r="AE91" s="93"/>
+      <c r="AG91" s="97"/>
+      <c r="AH91" s="34"/>
+    </row>
+    <row r="92" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A92" s="108"/>
+      <c r="B92" s="24"/>
+      <c r="C92" s="133"/>
+      <c r="D92" s="109" t="s">
+        <v>136</v>
+      </c>
+      <c r="E92" s="111" t="s">
+        <v>137</v>
+      </c>
+      <c r="F92" s="41"/>
+      <c r="G92" s="42"/>
+      <c r="H92" s="43"/>
+      <c r="I92" s="43"/>
+      <c r="J92" s="27">
+        <v>0</v>
+      </c>
+      <c r="K92" s="27">
+        <v>0</v>
+      </c>
+      <c r="L92" s="27">
+        <v>0</v>
+      </c>
+      <c r="M92" s="28"/>
+      <c r="N92" s="28"/>
+      <c r="O92" s="28"/>
+      <c r="P92" s="28"/>
+      <c r="Q92" s="42"/>
+      <c r="R92" s="27">
+        <v>0</v>
+      </c>
+      <c r="S92" s="27">
+        <v>0</v>
+      </c>
+      <c r="T92" s="44"/>
+      <c r="U92" s="44"/>
+      <c r="V92" s="45"/>
+      <c r="W92" s="43"/>
+      <c r="X92" s="43"/>
+      <c r="Y92" s="43"/>
+      <c r="Z92" s="46"/>
+      <c r="AA92" s="47"/>
+      <c r="AB92" s="33"/>
+      <c r="AC92" s="33"/>
+      <c r="AD92" s="93"/>
+      <c r="AE92" s="93"/>
+      <c r="AF92" s="24"/>
+      <c r="AG92" s="97"/>
+      <c r="AH92" s="34"/>
+      <c r="AI92" s="24"/>
+      <c r="AJ92" s="24"/>
+    </row>
+    <row r="93" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A93" s="108"/>
+      <c r="C93" s="133"/>
+      <c r="D93" s="110"/>
+      <c r="E93" s="112"/>
+      <c r="F93" s="48">
+        <v>19315</v>
+      </c>
+      <c r="G93" s="36">
+        <v>0</v>
+      </c>
+      <c r="H93" s="36">
+        <v>3618</v>
+      </c>
+      <c r="I93" s="36">
+        <v>15697</v>
+      </c>
+      <c r="J93" s="36">
+        <v>19315</v>
+      </c>
+      <c r="K93" s="36">
+        <v>16635</v>
+      </c>
+      <c r="L93" s="36">
+        <v>16069</v>
+      </c>
+      <c r="M93" s="37"/>
+      <c r="N93" s="28"/>
+      <c r="O93" s="28"/>
+      <c r="P93" s="28"/>
+      <c r="Q93" s="36">
+        <v>64491</v>
+      </c>
+      <c r="R93" s="36">
+        <v>57000</v>
+      </c>
+      <c r="S93" s="36">
+        <v>52918</v>
+      </c>
+      <c r="T93" s="38">
+        <v>418</v>
+      </c>
+      <c r="U93" s="38">
+        <v>388</v>
+      </c>
+      <c r="V93" s="38">
+        <v>238.22831839772789</v>
+      </c>
+      <c r="W93" s="39">
+        <v>88.4</v>
+      </c>
+      <c r="X93" s="39">
+        <v>92.8</v>
+      </c>
+      <c r="Y93" s="39">
+        <v>86.1</v>
+      </c>
+      <c r="Z93" s="39">
+        <v>83.2</v>
+      </c>
+      <c r="AA93" s="40">
+        <v>100</v>
+      </c>
+      <c r="AB93" s="10"/>
+      <c r="AC93" s="10"/>
+      <c r="AD93" s="93"/>
+      <c r="AE93" s="93"/>
+      <c r="AG93" s="97"/>
+      <c r="AH93" s="34"/>
+    </row>
+    <row r="94" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A94" s="108"/>
+      <c r="B94" s="24"/>
+      <c r="C94" s="133"/>
+      <c r="D94" s="109" t="s">
+        <v>138</v>
+      </c>
+      <c r="E94" s="130" t="s">
+        <v>139</v>
+      </c>
+      <c r="F94" s="41"/>
+      <c r="G94" s="42"/>
+      <c r="H94" s="43"/>
+      <c r="I94" s="43"/>
+      <c r="J94" s="27">
+        <v>0</v>
+      </c>
+      <c r="K94" s="27">
+        <v>0</v>
+      </c>
+      <c r="L94" s="27">
+        <v>0</v>
+      </c>
+      <c r="M94" s="28"/>
+      <c r="N94" s="28"/>
+      <c r="O94" s="28"/>
+      <c r="P94" s="28"/>
+      <c r="Q94" s="42"/>
+      <c r="R94" s="27">
+        <v>0</v>
+      </c>
+      <c r="S94" s="27">
+        <v>0</v>
+      </c>
+      <c r="T94" s="44"/>
+      <c r="U94" s="44"/>
+      <c r="V94" s="45"/>
+      <c r="W94" s="43"/>
+      <c r="X94" s="43"/>
+      <c r="Y94" s="43"/>
+      <c r="Z94" s="46"/>
+      <c r="AA94" s="47"/>
+      <c r="AB94" s="33"/>
+      <c r="AC94" s="33"/>
+      <c r="AD94" s="93"/>
+      <c r="AE94" s="93"/>
+      <c r="AF94" s="24"/>
+      <c r="AG94" s="97"/>
+      <c r="AH94" s="34"/>
+      <c r="AI94" s="24"/>
+      <c r="AJ94" s="24"/>
+    </row>
+    <row r="95" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A95" s="108"/>
+      <c r="C95" s="133"/>
+      <c r="D95" s="110"/>
+      <c r="E95" s="131"/>
+      <c r="F95" s="48">
+        <v>634</v>
+      </c>
+      <c r="G95" s="36">
+        <v>0</v>
+      </c>
+      <c r="H95" s="36">
+        <v>634</v>
+      </c>
+      <c r="I95" s="36">
+        <v>0</v>
+      </c>
+      <c r="J95" s="36">
+        <v>631</v>
+      </c>
+      <c r="K95" s="36">
+        <v>629</v>
+      </c>
+      <c r="L95" s="36">
+        <v>600</v>
+      </c>
+      <c r="M95" s="37"/>
+      <c r="N95" s="28"/>
+      <c r="O95" s="28"/>
+      <c r="P95" s="28"/>
+      <c r="Q95" s="36">
+        <v>3306</v>
+      </c>
+      <c r="R95" s="36">
+        <v>2004</v>
+      </c>
+      <c r="S95" s="36">
+        <v>1729</v>
+      </c>
+      <c r="T95" s="38">
+        <v>255</v>
+      </c>
+      <c r="U95" s="38">
+        <v>220</v>
+      </c>
+      <c r="V95" s="38">
+        <v>176.52066284031147</v>
+      </c>
+      <c r="W95" s="39">
+        <v>60.6</v>
+      </c>
+      <c r="X95" s="39">
+        <v>86.3</v>
+      </c>
+      <c r="Y95" s="39">
+        <v>99.7</v>
+      </c>
+      <c r="Z95" s="39">
+        <v>95.1</v>
+      </c>
+      <c r="AA95" s="40">
+        <v>99.5</v>
+      </c>
+      <c r="AB95" s="10"/>
+      <c r="AC95" s="10"/>
+      <c r="AD95" s="93"/>
+      <c r="AE95" s="93"/>
+      <c r="AG95" s="97"/>
+      <c r="AH95" s="34"/>
+    </row>
+    <row r="96" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A96" s="108"/>
+      <c r="B96" s="24"/>
+      <c r="C96" s="133"/>
+      <c r="D96" s="113" t="s">
+        <v>61</v>
+      </c>
+      <c r="E96" s="114"/>
+      <c r="F96" s="35"/>
+      <c r="G96" s="50"/>
+      <c r="H96" s="52"/>
+      <c r="I96" s="52"/>
+      <c r="J96" s="51">
+        <v>0</v>
+      </c>
+      <c r="K96" s="51">
+        <v>0</v>
+      </c>
+      <c r="L96" s="51">
+        <v>0</v>
+      </c>
+      <c r="M96" s="28"/>
+      <c r="N96" s="28"/>
+      <c r="O96" s="28"/>
+      <c r="P96" s="28"/>
+      <c r="Q96" s="42"/>
+      <c r="R96" s="43">
+        <v>0</v>
+      </c>
+      <c r="S96" s="43">
+        <v>0</v>
+      </c>
+      <c r="T96" s="44"/>
+      <c r="U96" s="44"/>
+      <c r="V96" s="44"/>
+      <c r="W96" s="43"/>
+      <c r="X96" s="43"/>
+      <c r="Y96" s="43"/>
+      <c r="Z96" s="46"/>
+      <c r="AA96" s="47"/>
+      <c r="AB96" s="33"/>
+      <c r="AC96" s="33"/>
+      <c r="AD96" s="93"/>
+      <c r="AE96" s="93"/>
+      <c r="AF96" s="24"/>
+      <c r="AG96" s="97"/>
+      <c r="AH96" s="34"/>
+      <c r="AI96" s="24"/>
+      <c r="AJ96" s="24"/>
+    </row>
+    <row r="97" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A97" s="108"/>
+      <c r="C97" s="134"/>
+      <c r="D97" s="115"/>
+      <c r="E97" s="116"/>
+      <c r="F97" s="56">
+        <v>41836</v>
+      </c>
+      <c r="G97" s="55">
+        <v>0</v>
+      </c>
+      <c r="H97" s="56">
+        <v>4252</v>
+      </c>
+      <c r="I97" s="56">
+        <v>37584</v>
+      </c>
+      <c r="J97" s="55">
+        <v>41833</v>
+      </c>
+      <c r="K97" s="55">
+        <v>37409</v>
+      </c>
+      <c r="L97" s="55">
+        <v>36134</v>
+      </c>
+      <c r="M97" s="37"/>
+      <c r="N97" s="28"/>
+      <c r="O97" s="28"/>
+      <c r="P97" s="28"/>
+      <c r="Q97" s="55">
+        <v>141327</v>
+      </c>
+      <c r="R97" s="55">
+        <v>124872</v>
+      </c>
+      <c r="S97" s="56">
+        <v>114611</v>
+      </c>
+      <c r="T97" s="58">
+        <v>378.38050767081694</v>
+      </c>
+      <c r="U97" s="58">
+        <v>347.28804547677726</v>
+      </c>
+      <c r="V97" s="59">
+        <v>231.61114863281637</v>
+      </c>
+      <c r="W97" s="60">
+        <v>88.356789573117666</v>
+      </c>
+      <c r="X97" s="60">
+        <v>91.782785572426164</v>
+      </c>
+      <c r="Y97" s="60">
+        <v>89.424616929218558</v>
+      </c>
+      <c r="Z97" s="61">
+        <v>86.376783878756001</v>
+      </c>
+      <c r="AA97" s="62">
+        <v>99.992829142365423</v>
+      </c>
+      <c r="AB97" s="10"/>
+      <c r="AC97" s="10"/>
+      <c r="AD97" s="93"/>
+      <c r="AE97" s="93"/>
+      <c r="AG97" s="97"/>
+      <c r="AH97" s="34"/>
+    </row>
+    <row r="98" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A98" s="108"/>
+      <c r="B98" s="24"/>
+      <c r="C98" s="132" t="s">
+        <v>140</v>
+      </c>
+      <c r="D98" s="135" t="s">
+        <v>141</v>
+      </c>
+      <c r="E98" s="136" t="s">
+        <v>142</v>
+      </c>
+      <c r="F98" s="25"/>
+      <c r="G98" s="26"/>
+      <c r="H98" s="31"/>
+      <c r="I98" s="31"/>
+      <c r="J98" s="27">
+        <v>0</v>
+      </c>
+      <c r="K98" s="27">
+        <v>0</v>
+      </c>
+      <c r="L98" s="27">
+        <v>0</v>
+      </c>
+      <c r="M98" s="28"/>
+      <c r="N98" s="28"/>
+      <c r="O98" s="28"/>
+      <c r="P98" s="28"/>
+      <c r="Q98" s="42"/>
+      <c r="R98" s="27">
+        <v>0</v>
+      </c>
+      <c r="S98" s="27">
+        <v>0</v>
+      </c>
+      <c r="T98" s="29"/>
+      <c r="U98" s="29"/>
+      <c r="V98" s="29"/>
+      <c r="W98" s="30"/>
+      <c r="X98" s="30"/>
+      <c r="Y98" s="30"/>
+      <c r="Z98" s="31"/>
+      <c r="AA98" s="32"/>
+      <c r="AB98" s="33"/>
+      <c r="AC98" s="33"/>
+      <c r="AD98" s="93"/>
+      <c r="AE98" s="93"/>
+      <c r="AF98" s="24"/>
+      <c r="AG98" s="97"/>
+      <c r="AH98" s="34"/>
+      <c r="AI98" s="24"/>
+      <c r="AJ98" s="24"/>
+    </row>
+    <row r="99" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A99" s="108"/>
+      <c r="C99" s="133"/>
+      <c r="D99" s="110"/>
+      <c r="E99" s="131"/>
+      <c r="F99" s="48">
+        <v>2916</v>
+      </c>
+      <c r="G99" s="36">
+        <v>1898</v>
+      </c>
+      <c r="H99" s="63">
+        <v>0</v>
+      </c>
+      <c r="I99" s="63">
+        <v>1018</v>
+      </c>
+      <c r="J99" s="36">
+        <v>2685</v>
+      </c>
+      <c r="K99" s="36">
+        <v>1946</v>
+      </c>
+      <c r="L99" s="36">
+        <v>1921</v>
+      </c>
+      <c r="M99" s="37"/>
+      <c r="N99" s="28"/>
+      <c r="O99" s="28"/>
+      <c r="P99" s="28"/>
+      <c r="Q99" s="36">
+        <v>21730</v>
+      </c>
+      <c r="R99" s="36">
+        <v>9914</v>
+      </c>
+      <c r="S99" s="36">
+        <v>7356</v>
+      </c>
+      <c r="T99" s="38">
+        <v>668</v>
+      </c>
+      <c r="U99" s="38">
+        <v>496</v>
+      </c>
+      <c r="V99" s="38">
+        <v>295.96204743701111</v>
+      </c>
+      <c r="W99" s="39">
+        <v>45.6</v>
+      </c>
+      <c r="X99" s="39">
+        <v>74.2</v>
+      </c>
+      <c r="Y99" s="39">
+        <v>72.5</v>
+      </c>
+      <c r="Z99" s="39">
+        <v>71.5</v>
+      </c>
+      <c r="AA99" s="40">
+        <v>92.1</v>
+      </c>
+      <c r="AB99" s="10"/>
+      <c r="AC99" s="10"/>
+      <c r="AD99" s="93"/>
+      <c r="AE99" s="93"/>
+      <c r="AG99" s="97"/>
+      <c r="AH99" s="34"/>
+    </row>
+    <row r="100" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A100" s="108"/>
+      <c r="B100" s="24"/>
+      <c r="C100" s="133"/>
+      <c r="D100" s="109" t="s">
+        <v>143</v>
+      </c>
+      <c r="E100" s="130" t="s">
+        <v>144</v>
+      </c>
+      <c r="F100" s="41"/>
+      <c r="G100" s="42"/>
+      <c r="H100" s="43"/>
+      <c r="I100" s="43"/>
+      <c r="J100" s="27">
+        <v>0</v>
+      </c>
+      <c r="K100" s="27">
+        <v>0</v>
+      </c>
+      <c r="L100" s="27">
+        <v>0</v>
+      </c>
+      <c r="M100" s="28"/>
+      <c r="N100" s="28"/>
+      <c r="O100" s="28"/>
+      <c r="P100" s="28"/>
+      <c r="Q100" s="42"/>
+      <c r="R100" s="27">
+        <v>0</v>
+      </c>
+      <c r="S100" s="27">
+        <v>0</v>
+      </c>
+      <c r="T100" s="44"/>
+      <c r="U100" s="44"/>
+      <c r="V100" s="45"/>
+      <c r="W100" s="43"/>
+      <c r="X100" s="43"/>
+      <c r="Y100" s="43"/>
+      <c r="Z100" s="46"/>
+      <c r="AA100" s="47"/>
+      <c r="AB100" s="33"/>
+      <c r="AC100" s="33"/>
+      <c r="AD100" s="93"/>
+      <c r="AE100" s="93"/>
+      <c r="AF100" s="24"/>
+      <c r="AG100" s="97"/>
+      <c r="AH100" s="34"/>
+      <c r="AI100" s="24"/>
+      <c r="AJ100" s="24"/>
+    </row>
+    <row r="101" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A101" s="108"/>
+      <c r="C101" s="133"/>
+      <c r="D101" s="110"/>
+      <c r="E101" s="131"/>
+      <c r="F101" s="48">
+        <v>1205</v>
+      </c>
+      <c r="G101" s="36">
+        <v>284</v>
+      </c>
+      <c r="H101" s="36">
+        <v>249</v>
+      </c>
+      <c r="I101" s="36">
+        <v>672</v>
+      </c>
+      <c r="J101" s="36">
+        <v>1123</v>
+      </c>
+      <c r="K101" s="36">
+        <v>1015</v>
+      </c>
+      <c r="L101" s="36">
+        <v>964</v>
+      </c>
+      <c r="M101" s="37"/>
+      <c r="N101" s="28"/>
+      <c r="O101" s="28"/>
+      <c r="P101" s="28"/>
+      <c r="Q101" s="36">
+        <v>4577</v>
+      </c>
+      <c r="R101" s="36">
+        <v>3677</v>
+      </c>
+      <c r="S101" s="36">
+        <v>3077</v>
+      </c>
+      <c r="T101" s="38">
+        <v>511</v>
+      </c>
+      <c r="U101" s="38">
+        <v>428</v>
+      </c>
+      <c r="V101" s="38">
+        <v>240.27340142983618</v>
+      </c>
+      <c r="W101" s="39">
+        <v>80.3</v>
+      </c>
+      <c r="X101" s="39">
+        <v>83.7</v>
+      </c>
+      <c r="Y101" s="39">
+        <v>90.4</v>
+      </c>
+      <c r="Z101" s="39">
+        <v>85.8</v>
+      </c>
+      <c r="AA101" s="40">
+        <v>93.2</v>
+      </c>
+      <c r="AB101" s="10"/>
+      <c r="AC101" s="10"/>
+      <c r="AD101" s="93"/>
+      <c r="AE101" s="93"/>
+      <c r="AG101" s="97"/>
+      <c r="AH101" s="34"/>
+    </row>
+    <row r="102" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A102" s="108"/>
+      <c r="B102" s="24"/>
+      <c r="C102" s="133"/>
+      <c r="D102" s="109" t="s">
+        <v>145</v>
+      </c>
+      <c r="E102" s="130" t="s">
+        <v>146</v>
+      </c>
+      <c r="F102" s="41"/>
+      <c r="G102" s="42"/>
+      <c r="H102" s="43"/>
+      <c r="I102" s="43"/>
+      <c r="J102" s="27">
+        <v>0</v>
+      </c>
+      <c r="K102" s="27">
+        <v>0</v>
+      </c>
+      <c r="L102" s="27">
+        <v>0</v>
+      </c>
+      <c r="M102" s="28"/>
+      <c r="N102" s="28"/>
+      <c r="O102" s="28"/>
+      <c r="P102" s="28"/>
+      <c r="Q102" s="42"/>
+      <c r="R102" s="27">
+        <v>0</v>
+      </c>
+      <c r="S102" s="27">
+        <v>0</v>
+      </c>
+      <c r="T102" s="44"/>
+      <c r="U102" s="44"/>
+      <c r="V102" s="45"/>
+      <c r="W102" s="43"/>
+      <c r="X102" s="43"/>
+      <c r="Y102" s="43"/>
+      <c r="Z102" s="46"/>
+      <c r="AA102" s="47"/>
+      <c r="AB102" s="33"/>
+      <c r="AC102" s="33"/>
+      <c r="AD102" s="93"/>
+      <c r="AE102" s="93"/>
+      <c r="AF102" s="24"/>
+      <c r="AG102" s="97"/>
+      <c r="AH102" s="34"/>
+      <c r="AI102" s="24"/>
+      <c r="AJ102" s="24"/>
+    </row>
+    <row r="103" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A103" s="108"/>
+      <c r="C103" s="133"/>
+      <c r="D103" s="110"/>
+      <c r="E103" s="131"/>
+      <c r="F103" s="48">
+        <v>5064</v>
+      </c>
+      <c r="G103" s="36">
+        <v>2370</v>
+      </c>
+      <c r="H103" s="36">
+        <v>0</v>
+      </c>
+      <c r="I103" s="36">
+        <v>2694</v>
+      </c>
+      <c r="J103" s="36">
+        <v>4858</v>
+      </c>
+      <c r="K103" s="36">
+        <v>3970</v>
+      </c>
+      <c r="L103" s="36">
+        <v>3820</v>
+      </c>
+      <c r="M103" s="37"/>
+      <c r="N103" s="28"/>
+      <c r="O103" s="28"/>
+      <c r="P103" s="28"/>
+      <c r="Q103" s="36">
+        <v>25060</v>
+      </c>
+      <c r="R103" s="36">
+        <v>14799</v>
+      </c>
+      <c r="S103" s="36">
+        <v>13310</v>
+      </c>
+      <c r="T103" s="38">
+        <v>435</v>
+      </c>
+      <c r="U103" s="38">
+        <v>391</v>
+      </c>
+      <c r="V103" s="38">
+        <v>236.33445105532019</v>
+      </c>
+      <c r="W103" s="39">
+        <v>59.1</v>
+      </c>
+      <c r="X103" s="39">
+        <v>89.9</v>
+      </c>
+      <c r="Y103" s="39">
+        <v>81.7</v>
+      </c>
+      <c r="Z103" s="39">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="AA103" s="40">
+        <v>95.9</v>
+      </c>
+      <c r="AB103" s="10"/>
+      <c r="AC103" s="10"/>
+      <c r="AD103" s="93"/>
+      <c r="AE103" s="93"/>
+      <c r="AG103" s="97"/>
+      <c r="AH103" s="34"/>
+    </row>
+    <row r="104" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A104" s="108"/>
+      <c r="B104" s="24"/>
+      <c r="C104" s="133"/>
+      <c r="D104" s="109" t="s">
+        <v>147</v>
+      </c>
+      <c r="E104" s="130" t="s">
+        <v>148</v>
+      </c>
+      <c r="F104" s="41"/>
+      <c r="G104" s="42"/>
+      <c r="H104" s="43"/>
+      <c r="I104" s="43"/>
+      <c r="J104" s="27">
+        <v>0</v>
+      </c>
+      <c r="K104" s="27">
+        <v>0</v>
+      </c>
+      <c r="L104" s="27">
+        <v>0</v>
+      </c>
+      <c r="M104" s="28"/>
+      <c r="N104" s="28"/>
+      <c r="O104" s="28"/>
+      <c r="P104" s="28"/>
+      <c r="Q104" s="42"/>
+      <c r="R104" s="27">
+        <v>0</v>
+      </c>
+      <c r="S104" s="27">
+        <v>0</v>
+      </c>
+      <c r="T104" s="44"/>
+      <c r="U104" s="44"/>
+      <c r="V104" s="45"/>
+      <c r="W104" s="43"/>
+      <c r="X104" s="43"/>
+      <c r="Y104" s="43"/>
+      <c r="Z104" s="46"/>
+      <c r="AA104" s="47"/>
+      <c r="AB104" s="33"/>
+      <c r="AC104" s="33"/>
+      <c r="AD104" s="93"/>
+      <c r="AE104" s="93"/>
+      <c r="AF104" s="24"/>
+      <c r="AG104" s="97"/>
+      <c r="AH104" s="34"/>
+      <c r="AI104" s="24"/>
+      <c r="AJ104" s="24"/>
+    </row>
+    <row r="105" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A105" s="108"/>
+      <c r="C105" s="133"/>
+      <c r="D105" s="110"/>
+      <c r="E105" s="131"/>
+      <c r="F105" s="48">
+        <v>1066</v>
+      </c>
+      <c r="G105" s="36">
+        <v>677</v>
+      </c>
+      <c r="H105" s="36">
+        <v>0</v>
+      </c>
+      <c r="I105" s="36">
+        <v>389</v>
+      </c>
+      <c r="J105" s="36">
+        <v>937</v>
+      </c>
+      <c r="K105" s="36">
+        <v>851</v>
+      </c>
+      <c r="L105" s="36">
+        <v>851</v>
+      </c>
+      <c r="M105" s="37"/>
+      <c r="N105" s="28"/>
+      <c r="O105" s="28"/>
+      <c r="P105" s="28"/>
+      <c r="Q105" s="36">
+        <v>7590</v>
+      </c>
+      <c r="R105" s="36">
+        <v>3814</v>
+      </c>
+      <c r="S105" s="36">
+        <v>2567</v>
+      </c>
+      <c r="T105" s="38">
+        <v>571</v>
+      </c>
+      <c r="U105" s="38">
+        <v>384</v>
+      </c>
+      <c r="V105" s="38">
+        <v>254.6579648276753</v>
+      </c>
+      <c r="W105" s="39">
+        <v>50.3</v>
+      </c>
+      <c r="X105" s="39">
+        <v>67.3</v>
+      </c>
+      <c r="Y105" s="39">
+        <v>90.8</v>
+      </c>
+      <c r="Z105" s="39">
+        <v>90.8</v>
+      </c>
+      <c r="AA105" s="40">
+        <v>87.9</v>
+      </c>
+      <c r="AB105" s="10"/>
+      <c r="AC105" s="10"/>
+      <c r="AD105" s="93"/>
+      <c r="AE105" s="93"/>
+      <c r="AG105" s="97"/>
+      <c r="AH105" s="34"/>
+    </row>
+    <row r="106" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A106" s="108"/>
+      <c r="B106" s="24"/>
+      <c r="C106" s="133"/>
+      <c r="D106" s="109" t="s">
+        <v>149</v>
+      </c>
+      <c r="E106" s="130" t="s">
+        <v>150</v>
+      </c>
+      <c r="F106" s="41"/>
+      <c r="G106" s="42"/>
+      <c r="H106" s="43"/>
+      <c r="I106" s="43"/>
+      <c r="J106" s="27">
+        <v>0</v>
+      </c>
+      <c r="K106" s="27">
+        <v>0</v>
+      </c>
+      <c r="L106" s="27">
+        <v>0</v>
+      </c>
+      <c r="M106" s="28"/>
+      <c r="N106" s="28"/>
+      <c r="O106" s="28"/>
+      <c r="P106" s="28"/>
+      <c r="Q106" s="42"/>
+      <c r="R106" s="27">
+        <v>0</v>
+      </c>
+      <c r="S106" s="27">
+        <v>0</v>
+      </c>
+      <c r="T106" s="44"/>
+      <c r="U106" s="44"/>
+      <c r="V106" s="45"/>
+      <c r="W106" s="43"/>
+      <c r="X106" s="43"/>
+      <c r="Y106" s="43"/>
+      <c r="Z106" s="46"/>
+      <c r="AA106" s="47"/>
+      <c r="AB106" s="33"/>
+      <c r="AC106" s="33"/>
+      <c r="AD106" s="93"/>
+      <c r="AE106" s="93"/>
+      <c r="AF106" s="24"/>
+      <c r="AG106" s="97"/>
+      <c r="AH106" s="34"/>
+      <c r="AI106" s="24"/>
+      <c r="AJ106" s="24"/>
+    </row>
+    <row r="107" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A107" s="108"/>
+      <c r="C107" s="133"/>
+      <c r="D107" s="110"/>
+      <c r="E107" s="131"/>
+      <c r="F107" s="48">
+        <v>6221</v>
+      </c>
+      <c r="G107" s="36">
+        <v>5050</v>
+      </c>
+      <c r="H107" s="36">
+        <v>13</v>
+      </c>
+      <c r="I107" s="36">
+        <v>1158</v>
+      </c>
+      <c r="J107" s="36">
+        <v>5693</v>
+      </c>
+      <c r="K107" s="36">
+        <v>3944</v>
+      </c>
+      <c r="L107" s="36">
+        <v>3937</v>
+      </c>
+      <c r="M107" s="37"/>
+      <c r="N107" s="28"/>
+      <c r="O107" s="28"/>
+      <c r="P107" s="28"/>
+      <c r="Q107" s="36">
+        <v>25008</v>
+      </c>
+      <c r="R107" s="36">
+        <v>19004</v>
+      </c>
+      <c r="S107" s="36">
+        <v>15597</v>
+      </c>
+      <c r="T107" s="38">
+        <v>643</v>
+      </c>
+      <c r="U107" s="38">
+        <v>528</v>
+      </c>
+      <c r="V107" s="38">
+        <v>262.51148661617964</v>
+      </c>
+      <c r="W107" s="39">
+        <v>76</v>
+      </c>
+      <c r="X107" s="39">
+        <v>82.1</v>
+      </c>
+      <c r="Y107" s="39">
+        <v>69.3</v>
+      </c>
+      <c r="Z107" s="39">
+        <v>69.2</v>
+      </c>
+      <c r="AA107" s="40">
+        <v>91.5</v>
+      </c>
+      <c r="AB107" s="10"/>
+      <c r="AC107" s="10"/>
+      <c r="AD107" s="93"/>
+      <c r="AE107" s="93"/>
+      <c r="AG107" s="97"/>
+      <c r="AH107" s="34"/>
+    </row>
+    <row r="108" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A108" s="108"/>
+      <c r="B108" s="24"/>
+      <c r="C108" s="133"/>
+      <c r="D108" s="109" t="s">
+        <v>151</v>
+      </c>
+      <c r="E108" s="130" t="s">
+        <v>152</v>
+      </c>
+      <c r="F108" s="41"/>
+      <c r="G108" s="42"/>
+      <c r="H108" s="43"/>
+      <c r="I108" s="43"/>
+      <c r="J108" s="27">
+        <v>0</v>
+      </c>
+      <c r="K108" s="27">
+        <v>0</v>
+      </c>
+      <c r="L108" s="27">
+        <v>0</v>
+      </c>
+      <c r="M108" s="28"/>
+      <c r="N108" s="28"/>
+      <c r="O108" s="28"/>
+      <c r="P108" s="28"/>
+      <c r="Q108" s="42"/>
+      <c r="R108" s="27">
+        <v>0</v>
+      </c>
+      <c r="S108" s="27">
+        <v>0</v>
+      </c>
+      <c r="T108" s="44"/>
+      <c r="U108" s="44"/>
+      <c r="V108" s="45"/>
+      <c r="W108" s="43"/>
+      <c r="X108" s="43"/>
+      <c r="Y108" s="43"/>
+      <c r="Z108" s="46"/>
+      <c r="AA108" s="47"/>
+      <c r="AB108" s="33"/>
+      <c r="AC108" s="33"/>
+      <c r="AD108" s="93"/>
+      <c r="AE108" s="93"/>
+      <c r="AF108" s="24"/>
+      <c r="AG108" s="97"/>
+      <c r="AH108" s="34"/>
+      <c r="AI108" s="24"/>
+      <c r="AJ108" s="24"/>
+    </row>
+    <row r="109" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A109" s="108"/>
+      <c r="C109" s="133"/>
+      <c r="D109" s="110"/>
+      <c r="E109" s="131"/>
+      <c r="F109" s="48">
+        <v>4445</v>
+      </c>
+      <c r="G109" s="36">
+        <v>2994</v>
+      </c>
+      <c r="H109" s="36">
+        <v>0</v>
+      </c>
+      <c r="I109" s="36">
+        <v>1451</v>
+      </c>
+      <c r="J109" s="36">
+        <v>4285</v>
+      </c>
+      <c r="K109" s="36">
+        <v>2987</v>
+      </c>
+      <c r="L109" s="36">
+        <v>2983</v>
+      </c>
+      <c r="M109" s="37"/>
+      <c r="N109" s="28"/>
+      <c r="O109" s="28"/>
+      <c r="P109" s="28"/>
+      <c r="Q109" s="36">
+        <v>25510</v>
+      </c>
+      <c r="R109" s="36">
+        <v>15435</v>
+      </c>
+      <c r="S109" s="36">
+        <v>11740</v>
+      </c>
+      <c r="T109" s="38">
+        <v>623</v>
+      </c>
+      <c r="U109" s="38">
+        <v>474</v>
+      </c>
+      <c r="V109" s="38">
+        <v>259.28424947654094</v>
+      </c>
+      <c r="W109" s="39">
+        <v>60.5</v>
+      </c>
+      <c r="X109" s="39">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="Y109" s="39">
+        <v>69.7</v>
+      </c>
+      <c r="Z109" s="39">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="AA109" s="40">
+        <v>96.4</v>
+      </c>
+      <c r="AB109" s="10"/>
+      <c r="AC109" s="10"/>
+      <c r="AD109" s="93"/>
+      <c r="AE109" s="93"/>
+      <c r="AG109" s="97"/>
+      <c r="AH109" s="34"/>
+    </row>
+    <row r="110" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A110" s="108"/>
+      <c r="B110" s="24"/>
+      <c r="C110" s="133"/>
+      <c r="D110" s="109" t="s">
+        <v>153</v>
+      </c>
+      <c r="E110" s="130" t="s">
+        <v>154</v>
+      </c>
+      <c r="F110" s="41"/>
+      <c r="G110" s="42"/>
+      <c r="H110" s="43"/>
+      <c r="I110" s="43"/>
+      <c r="J110" s="27">
+        <v>0</v>
+      </c>
+      <c r="K110" s="27">
+        <v>0</v>
+      </c>
+      <c r="L110" s="27">
+        <v>0</v>
+      </c>
+      <c r="M110" s="28"/>
+      <c r="N110" s="28"/>
+      <c r="O110" s="28"/>
+      <c r="P110" s="28"/>
+      <c r="Q110" s="42"/>
+      <c r="R110" s="27">
+        <v>0</v>
+      </c>
+      <c r="S110" s="27">
+        <v>0</v>
+      </c>
+      <c r="T110" s="44"/>
+      <c r="U110" s="44"/>
+      <c r="V110" s="45"/>
+      <c r="W110" s="43"/>
+      <c r="X110" s="43"/>
+      <c r="Y110" s="43"/>
+      <c r="Z110" s="46"/>
+      <c r="AA110" s="47"/>
+      <c r="AB110" s="33"/>
+      <c r="AC110" s="33"/>
+      <c r="AD110" s="93"/>
+      <c r="AE110" s="93"/>
+      <c r="AF110" s="24"/>
+      <c r="AG110" s="97"/>
+      <c r="AH110" s="34"/>
+      <c r="AI110" s="24"/>
+      <c r="AJ110" s="24"/>
+    </row>
+    <row r="111" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A111" s="108"/>
+      <c r="C111" s="133"/>
+      <c r="D111" s="110"/>
+      <c r="E111" s="131"/>
+      <c r="F111" s="48">
+        <v>1180</v>
+      </c>
+      <c r="G111" s="36">
+        <v>777</v>
+      </c>
+      <c r="H111" s="36">
+        <v>0</v>
+      </c>
+      <c r="I111" s="36">
+        <v>403</v>
+      </c>
+      <c r="J111" s="36">
+        <v>1101</v>
+      </c>
+      <c r="K111" s="36">
+        <v>894</v>
+      </c>
+      <c r="L111" s="36">
+        <v>839</v>
+      </c>
+      <c r="M111" s="37"/>
+      <c r="N111" s="28"/>
+      <c r="O111" s="28"/>
+      <c r="P111" s="28"/>
+      <c r="Q111" s="36">
+        <v>8120</v>
+      </c>
+      <c r="R111" s="36">
+        <v>4103</v>
+      </c>
+      <c r="S111" s="36">
+        <v>3016</v>
+      </c>
+      <c r="T111" s="38">
+        <v>669</v>
+      </c>
+      <c r="U111" s="38">
+        <v>492</v>
+      </c>
+      <c r="V111" s="38">
+        <v>272.76724828739219</v>
+      </c>
+      <c r="W111" s="39">
+        <v>50.5</v>
+      </c>
+      <c r="X111" s="39">
+        <v>73.5</v>
+      </c>
+      <c r="Y111" s="39">
+        <v>81.2</v>
+      </c>
+      <c r="Z111" s="39">
+        <v>76.2</v>
+      </c>
+      <c r="AA111" s="40">
+        <v>93.3</v>
+      </c>
+      <c r="AB111" s="10"/>
+      <c r="AC111" s="10"/>
+      <c r="AD111" s="93"/>
+      <c r="AE111" s="93"/>
+      <c r="AG111" s="97"/>
+      <c r="AH111" s="34"/>
+    </row>
+    <row r="112" spans="1:36" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A112" s="108"/>
+      <c r="B112" s="24"/>
+      <c r="C112" s="133"/>
+      <c r="D112" s="109" t="s">
+        <v>155</v>
+      </c>
+      <c r="E112" s="111" t="s">
+        <v>156</v>
+      </c>
+      <c r="F112" s="41"/>
+      <c r="G112" s="42"/>
+      <c r="H112" s="43"/>
+      <c r="I112" s="43"/>
+      <c r="J112" s="27">
+        <v>0</v>
+      </c>
+      <c r="K112" s="27">
+        <v>0</v>
+      </c>
+      <c r="L112" s="27">
+        <v>0</v>
+      </c>
+      <c r="M112" s="28"/>
+      <c r="N112" s="28"/>
+      <c r="O112" s="28"/>
+      <c r="P112" s="28"/>
+      <c r="Q112" s="42"/>
+      <c r="R112" s="27">
+        <v>0</v>
+      </c>
+      <c r="S112" s="27">
+        <v>0</v>
+      </c>
+      <c r="T112" s="44"/>
+      <c r="U112" s="44"/>
+      <c r="V112" s="45"/>
+      <c r="W112" s="43"/>
+      <c r="X112" s="43"/>
+      <c r="Y112" s="43"/>
+      <c r="Z112" s="46"/>
+      <c r="AA112" s="47"/>
+      <c r="AB112" s="33"/>
+      <c r="AC112" s="33"/>
+      <c r="AD112" s="93"/>
+      <c r="AE112" s="93"/>
+      <c r="AF112" s="24"/>
+      <c r="AG112" s="97"/>
+      <c r="AH112" s="34"/>
+      <c r="AI112" s="24"/>
+      <c r="AJ112" s="24"/>
+    </row>
+    <row r="113" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A113" s="108"/>
+      <c r="C113" s="133"/>
+      <c r="D113" s="110"/>
+      <c r="E113" s="112"/>
+      <c r="F113" s="48">
+        <v>7763</v>
+      </c>
+      <c r="G113" s="36">
+        <v>2565</v>
+      </c>
+      <c r="H113" s="36">
+        <v>787</v>
+      </c>
+      <c r="I113" s="36">
+        <v>4411</v>
+      </c>
+      <c r="J113" s="36">
+        <v>7527</v>
+      </c>
+      <c r="K113" s="36">
+        <v>6077</v>
+      </c>
+      <c r="L113" s="36">
+        <v>5699</v>
+      </c>
+      <c r="M113" s="37"/>
+      <c r="N113" s="28"/>
+      <c r="O113" s="28"/>
+      <c r="P113" s="28"/>
+      <c r="Q113" s="36">
+        <v>28850</v>
+      </c>
+      <c r="R113" s="36">
+        <v>24352</v>
+      </c>
+      <c r="S113" s="36">
+        <v>20622</v>
+      </c>
+      <c r="T113" s="38">
+        <v>488</v>
+      </c>
+      <c r="U113" s="38">
+        <v>413</v>
+      </c>
+      <c r="V113" s="38">
+        <v>217.18511519234022</v>
+      </c>
+      <c r="W113" s="39">
+        <v>84.4</v>
+      </c>
+      <c r="X113" s="39">
+        <v>84.7</v>
+      </c>
+      <c r="Y113" s="39">
+        <v>80.7</v>
+      </c>
+      <c r="Z113" s="39">
+        <v>75.7</v>
+      </c>
+      <c r="AA113" s="40">
         <v>97</v>
       </c>
-      <c r="E47" s="120" t="s">
-[...972 lines deleted...]
-      <c r="D63" s="123" t="s">
+      <c r="AB113" s="10"/>
+      <c r="AC113" s="10"/>
+      <c r="AD113" s="93"/>
+      <c r="AE113" s="93"/>
+      <c r="AG113" s="97"/>
+      <c r="AH113" s="34"/>
+    </row>
+    <row r="114" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A114" s="71"/>
+      <c r="C114" s="133"/>
+      <c r="D114" s="113" t="s">
         <v>61</v>
       </c>
-      <c r="E63" s="124"/>
-[...1338 lines deleted...]
-      <c r="C85" s="106" t="s">
+      <c r="E114" s="114"/>
+      <c r="F114" s="35"/>
+      <c r="G114" s="50"/>
+      <c r="H114" s="52"/>
+      <c r="I114" s="52"/>
+      <c r="J114" s="51">
+        <v>0</v>
+      </c>
+      <c r="K114" s="51">
+        <v>0</v>
+      </c>
+      <c r="L114" s="51">
+        <v>0</v>
+      </c>
+      <c r="M114" s="28"/>
+      <c r="N114" s="28"/>
+      <c r="O114" s="28"/>
+      <c r="P114" s="28"/>
+      <c r="Q114" s="42"/>
+      <c r="R114" s="43">
+        <v>0</v>
+      </c>
+      <c r="S114" s="43">
+        <v>0</v>
+      </c>
+      <c r="T114" s="44"/>
+      <c r="U114" s="44"/>
+      <c r="V114" s="44"/>
+      <c r="W114" s="43"/>
+      <c r="X114" s="43"/>
+      <c r="Y114" s="43"/>
+      <c r="Z114" s="46"/>
+      <c r="AA114" s="47"/>
+      <c r="AB114" s="10"/>
+      <c r="AC114" s="10"/>
+      <c r="AD114" s="93"/>
+      <c r="AE114" s="93"/>
+      <c r="AF114" s="24"/>
+      <c r="AG114" s="97"/>
+      <c r="AH114" s="34"/>
+    </row>
+    <row r="115" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A115" s="71"/>
+      <c r="C115" s="134"/>
+      <c r="D115" s="115"/>
+      <c r="E115" s="116"/>
+      <c r="F115" s="56">
+        <v>29860</v>
+      </c>
+      <c r="G115" s="55">
+        <v>16615</v>
+      </c>
+      <c r="H115" s="56">
+        <v>1049</v>
+      </c>
+      <c r="I115" s="56">
+        <v>12196</v>
+      </c>
+      <c r="J115" s="55">
+        <v>28209</v>
+      </c>
+      <c r="K115" s="55">
+        <v>21684</v>
+      </c>
+      <c r="L115" s="55">
+        <v>21014</v>
+      </c>
+      <c r="M115" s="37"/>
+      <c r="N115" s="28"/>
+      <c r="O115" s="28"/>
+      <c r="P115" s="28"/>
+      <c r="Q115" s="55">
+        <v>146445</v>
+      </c>
+      <c r="R115" s="55">
+        <v>95098</v>
+      </c>
+      <c r="S115" s="55">
+        <v>77285</v>
+      </c>
+      <c r="T115" s="58">
+        <v>549.14392955103222</v>
+      </c>
+      <c r="U115" s="58">
+        <v>446.28226653298293</v>
+      </c>
+      <c r="V115" s="59">
+        <v>245.83573113743918</v>
+      </c>
+      <c r="W115" s="60">
+        <v>64.93768991771654</v>
+      </c>
+      <c r="X115" s="60">
+        <v>81.268796399503671</v>
+      </c>
+      <c r="Y115" s="60">
+        <v>76.869084334786777</v>
+      </c>
+      <c r="Z115" s="61">
+        <v>74.493955829699743</v>
+      </c>
+      <c r="AA115" s="62">
+        <v>94.470864032150033</v>
+      </c>
+      <c r="AB115" s="10"/>
+      <c r="AC115" s="10"/>
+      <c r="AD115" s="93"/>
+      <c r="AE115" s="93"/>
+      <c r="AG115" s="97"/>
+      <c r="AH115" s="34"/>
+    </row>
+    <row r="116" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A116" s="71"/>
+      <c r="C116" s="117" t="s">
+        <v>157</v>
+      </c>
+      <c r="D116" s="118"/>
+      <c r="E116" s="119"/>
+      <c r="F116" s="35"/>
+      <c r="G116" s="50"/>
+      <c r="H116" s="52"/>
+      <c r="I116" s="52"/>
+      <c r="J116" s="51">
+        <v>4294</v>
+      </c>
+      <c r="K116" s="51">
+        <v>4294</v>
+      </c>
+      <c r="L116" s="51">
+        <v>4294</v>
+      </c>
+      <c r="M116" s="28"/>
+      <c r="N116" s="28"/>
+      <c r="O116" s="28"/>
+      <c r="P116" s="28"/>
+      <c r="Q116" s="50"/>
+      <c r="R116" s="51">
+        <v>11910</v>
+      </c>
+      <c r="S116" s="51">
+        <v>11738</v>
+      </c>
+      <c r="T116" s="45"/>
+      <c r="U116" s="45"/>
+      <c r="V116" s="45"/>
+      <c r="W116" s="51"/>
+      <c r="X116" s="51"/>
+      <c r="Y116" s="51"/>
+      <c r="Z116" s="52"/>
+      <c r="AA116" s="53"/>
+      <c r="AB116" s="10"/>
+      <c r="AC116" s="10"/>
+      <c r="AD116" s="93"/>
+      <c r="AE116" s="93"/>
+      <c r="AF116" s="24"/>
+      <c r="AG116" s="97"/>
+      <c r="AH116" s="34"/>
+    </row>
+    <row r="117" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A117" s="71"/>
+      <c r="C117" s="120"/>
+      <c r="D117" s="121"/>
+      <c r="E117" s="116"/>
+      <c r="F117" s="56">
+        <v>653021</v>
+      </c>
+      <c r="G117" s="55">
+        <v>272755</v>
+      </c>
+      <c r="H117" s="56">
+        <v>73852</v>
+      </c>
+      <c r="I117" s="56">
+        <v>306414</v>
+      </c>
+      <c r="J117" s="55">
+        <v>636955</v>
+      </c>
+      <c r="K117" s="55">
+        <v>603166</v>
+      </c>
+      <c r="L117" s="55">
+        <v>588972</v>
+      </c>
+      <c r="M117" s="37"/>
+      <c r="N117" s="28"/>
+      <c r="O117" s="28"/>
+      <c r="P117" s="28"/>
+      <c r="Q117" s="55">
+        <v>2541847</v>
+      </c>
+      <c r="R117" s="55">
+        <v>1981101</v>
+      </c>
+      <c r="S117" s="55">
+        <v>1756845</v>
+      </c>
+      <c r="T117" s="58">
+        <v>330.25078848323096</v>
+      </c>
+      <c r="U117" s="58">
+        <v>292.66575451729227</v>
+      </c>
+      <c r="V117" s="59">
+        <v>234.49283306731414</v>
+      </c>
+      <c r="W117" s="60">
+        <v>77.939427510782508</v>
+      </c>
+      <c r="X117" s="60">
+        <v>88.680233869954122</v>
+      </c>
+      <c r="Y117" s="60">
+        <v>94.730752016767269</v>
+      </c>
+      <c r="Z117" s="61">
+        <v>92.517259286174323</v>
+      </c>
+      <c r="AA117" s="62">
+        <v>98.197301465037114</v>
+      </c>
+      <c r="AB117" s="10"/>
+      <c r="AC117" s="10"/>
+      <c r="AD117" s="93"/>
+      <c r="AE117" s="93"/>
+      <c r="AG117" s="97"/>
+      <c r="AH117" s="34"/>
+    </row>
+    <row r="118" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A118" s="71"/>
+      <c r="C118" s="122" t="s">
         <v>77</v>
       </c>
-      <c r="D85" s="107"/>
-[...5 lines deleted...]
-      <c r="J85" s="146" t="s">
+      <c r="D118" s="123"/>
+      <c r="E118" s="124"/>
+      <c r="F118" s="72"/>
+      <c r="G118" s="73"/>
+      <c r="H118" s="72"/>
+      <c r="I118" s="72"/>
+      <c r="J118" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="K85" s="146" t="s">
+      <c r="K118" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="L85" s="146" t="s">
+      <c r="L118" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="M85" s="75"/>
-[...4 lines deleted...]
-      <c r="R85" s="146" t="s">
+      <c r="M118" s="74"/>
+      <c r="N118" s="9"/>
+      <c r="O118" s="9"/>
+      <c r="P118" s="9"/>
+      <c r="Q118" s="73"/>
+      <c r="R118" s="105" t="s">
         <v>79</v>
       </c>
-      <c r="S85" s="146" t="s">
+      <c r="S118" s="105" t="s">
         <v>80</v>
       </c>
-      <c r="T85" s="134"/>
-[...1944 lines deleted...]
-      <c r="AG118" s="9"/>
+      <c r="T118" s="102"/>
+      <c r="U118" s="102"/>
+      <c r="V118" s="102"/>
+      <c r="W118" s="30"/>
+      <c r="X118" s="30"/>
+      <c r="Y118" s="30"/>
+      <c r="Z118" s="72"/>
+      <c r="AA118" s="75"/>
+      <c r="AB118" s="10"/>
+      <c r="AC118" s="10"/>
+      <c r="AD118" s="28"/>
+      <c r="AE118" s="93"/>
+      <c r="AG118" s="97"/>
     </row>
     <row r="119" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A119" s="72"/>
-[...29 lines deleted...]
-      <c r="AG119" s="9"/>
+      <c r="A119" s="71"/>
+      <c r="C119" s="125"/>
+      <c r="D119" s="101"/>
+      <c r="E119" s="126"/>
+      <c r="F119" s="76"/>
+      <c r="G119" s="14"/>
+      <c r="H119" s="76"/>
+      <c r="I119" s="76"/>
+      <c r="J119" s="106"/>
+      <c r="K119" s="106"/>
+      <c r="L119" s="106"/>
+      <c r="M119" s="9"/>
+      <c r="N119" s="9"/>
+      <c r="O119" s="9"/>
+      <c r="P119" s="9"/>
+      <c r="Q119" s="14"/>
+      <c r="R119" s="106"/>
+      <c r="S119" s="106"/>
+      <c r="T119" s="103"/>
+      <c r="U119" s="103"/>
+      <c r="V119" s="103"/>
+      <c r="W119" s="51"/>
+      <c r="X119" s="51"/>
+      <c r="Y119" s="51"/>
+      <c r="Z119" s="76"/>
+      <c r="AA119" s="77"/>
+      <c r="AB119" s="10"/>
+      <c r="AC119" s="10"/>
+      <c r="AD119" s="28"/>
+      <c r="AE119" s="93"/>
+      <c r="AG119" s="97"/>
     </row>
     <row r="120" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A120" s="72"/>
-[...29 lines deleted...]
-      <c r="AG120" s="9"/>
+      <c r="A120" s="71"/>
+      <c r="C120" s="127"/>
+      <c r="D120" s="128"/>
+      <c r="E120" s="129"/>
+      <c r="F120" s="78"/>
+      <c r="G120" s="79"/>
+      <c r="H120" s="78"/>
+      <c r="I120" s="78"/>
+      <c r="J120" s="107"/>
+      <c r="K120" s="107"/>
+      <c r="L120" s="107"/>
+      <c r="M120" s="9"/>
+      <c r="N120" s="10"/>
+      <c r="O120" s="10"/>
+      <c r="P120" s="10"/>
+      <c r="Q120" s="79"/>
+      <c r="R120" s="107"/>
+      <c r="S120" s="107"/>
+      <c r="T120" s="79"/>
+      <c r="U120" s="79"/>
+      <c r="V120" s="79"/>
+      <c r="W120" s="80"/>
+      <c r="X120" s="80"/>
+      <c r="Y120" s="80"/>
+      <c r="Z120" s="78"/>
+      <c r="AA120" s="81"/>
+      <c r="AB120" s="10"/>
+      <c r="AC120" s="10"/>
+      <c r="AD120" s="28"/>
+      <c r="AE120" s="93"/>
+      <c r="AG120" s="97"/>
     </row>
     <row r="121" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A121" s="72"/>
-[...29 lines deleted...]
-      <c r="AG121" s="9"/>
+      <c r="A121" s="71"/>
+      <c r="C121" s="10"/>
+      <c r="D121" s="9"/>
+      <c r="E121" s="10"/>
+      <c r="F121" s="10"/>
+      <c r="G121" s="10"/>
+      <c r="H121" s="10"/>
+      <c r="I121" s="10"/>
+      <c r="J121" s="10"/>
+      <c r="K121" s="10"/>
+      <c r="L121" s="10"/>
+      <c r="M121" s="10"/>
+      <c r="N121" s="10"/>
+      <c r="O121" s="10"/>
+      <c r="P121" s="10"/>
+      <c r="Q121" s="10"/>
+      <c r="R121" s="10"/>
+      <c r="S121" s="10"/>
+      <c r="T121" s="10"/>
+      <c r="U121" s="10"/>
+      <c r="V121" s="10"/>
+      <c r="W121" s="28"/>
+      <c r="X121" s="28"/>
+      <c r="Y121" s="28"/>
+      <c r="Z121" s="10"/>
+      <c r="AA121" s="10"/>
+      <c r="AB121" s="10"/>
+      <c r="AC121" s="10"/>
+      <c r="AD121" s="10"/>
+      <c r="AE121" s="93"/>
+      <c r="AG121" s="97"/>
     </row>
     <row r="122" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A122" s="72"/>
-[...29 lines deleted...]
-      <c r="AG122" s="9"/>
+      <c r="A122" s="71"/>
+      <c r="C122" s="10"/>
+      <c r="D122" s="9"/>
+      <c r="E122" s="10"/>
+      <c r="F122" s="99"/>
+      <c r="G122" s="104"/>
+      <c r="H122" s="104"/>
+      <c r="I122" s="10"/>
+      <c r="J122" s="99"/>
+      <c r="K122" s="104"/>
+      <c r="L122" s="104"/>
+      <c r="M122" s="87"/>
+      <c r="N122" s="88"/>
+      <c r="O122" s="88"/>
+      <c r="P122" s="88"/>
+      <c r="Q122" s="99"/>
+      <c r="R122" s="104"/>
+      <c r="S122" s="104"/>
+      <c r="T122" s="104"/>
+      <c r="U122" s="99"/>
+      <c r="V122" s="10"/>
+      <c r="W122" s="99"/>
+      <c r="X122" s="100"/>
+      <c r="Y122" s="100"/>
+      <c r="Z122" s="100"/>
+      <c r="AA122" s="99"/>
+      <c r="AB122" s="10"/>
+      <c r="AC122" s="10"/>
+      <c r="AD122" s="10"/>
+      <c r="AE122" s="93"/>
+      <c r="AG122" s="97"/>
     </row>
     <row r="123" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A123" s="72"/>
-[...29 lines deleted...]
-      <c r="AG123" s="9"/>
+      <c r="A123" s="71"/>
+      <c r="C123" s="10"/>
+      <c r="D123" s="9"/>
+      <c r="E123" s="10"/>
+      <c r="F123" s="99"/>
+      <c r="G123" s="101"/>
+      <c r="H123" s="101"/>
+      <c r="I123" s="10"/>
+      <c r="J123" s="99"/>
+      <c r="K123" s="101"/>
+      <c r="L123" s="101"/>
+      <c r="M123" s="9"/>
+      <c r="N123" s="9"/>
+      <c r="O123" s="9"/>
+      <c r="P123" s="9"/>
+      <c r="Q123" s="99"/>
+      <c r="R123" s="101"/>
+      <c r="S123" s="101"/>
+      <c r="T123" s="101"/>
+      <c r="U123" s="99"/>
+      <c r="V123" s="10"/>
+      <c r="W123" s="99"/>
+      <c r="X123" s="99"/>
+      <c r="Y123" s="99"/>
+      <c r="Z123" s="99"/>
+      <c r="AA123" s="99"/>
+      <c r="AB123" s="10"/>
+      <c r="AC123" s="10"/>
+      <c r="AD123" s="10"/>
+      <c r="AE123" s="93"/>
+      <c r="AG123" s="97"/>
     </row>
     <row r="124" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A124" s="72"/>
-[...28 lines deleted...]
-      <c r="AG124" s="9"/>
+      <c r="A124" s="71"/>
+      <c r="C124" s="10"/>
+      <c r="D124" s="9"/>
+      <c r="E124" s="10"/>
+      <c r="G124" s="10"/>
+      <c r="H124" s="10"/>
+      <c r="I124" s="10"/>
+      <c r="J124" s="10"/>
+      <c r="K124" s="88"/>
+      <c r="L124" s="10"/>
+      <c r="M124" s="10"/>
+      <c r="N124" s="10"/>
+      <c r="O124" s="10"/>
+      <c r="P124" s="10"/>
+      <c r="Q124" s="10"/>
+      <c r="R124" s="10"/>
+      <c r="S124" s="10"/>
+      <c r="T124" s="10"/>
+      <c r="U124" s="10"/>
+      <c r="V124" s="10"/>
+      <c r="W124" s="10"/>
+      <c r="X124" s="10"/>
+      <c r="Y124" s="10"/>
+      <c r="Z124" s="10"/>
+      <c r="AA124" s="10"/>
+      <c r="AB124" s="10"/>
+      <c r="AC124" s="10"/>
+      <c r="AD124" s="10"/>
+      <c r="AE124" s="89"/>
+      <c r="AG124" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="220">
-    <mergeCell ref="W122:W123"/>
-[...105 lines deleted...]
-    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="C5:C10"/>
+    <mergeCell ref="D5:D10"/>
+    <mergeCell ref="E5:E10"/>
+    <mergeCell ref="F5:I7"/>
+    <mergeCell ref="J5:J8"/>
+    <mergeCell ref="K5:K8"/>
+    <mergeCell ref="V5:V8"/>
+    <mergeCell ref="W5:AA5"/>
+    <mergeCell ref="W6:W8"/>
+    <mergeCell ref="X6:X8"/>
+    <mergeCell ref="Y6:Y8"/>
+    <mergeCell ref="Z6:Z8"/>
+    <mergeCell ref="AA6:AA8"/>
+    <mergeCell ref="L5:L8"/>
+    <mergeCell ref="Q5:Q8"/>
+    <mergeCell ref="R5:R8"/>
+    <mergeCell ref="S5:S8"/>
+    <mergeCell ref="T5:T8"/>
+    <mergeCell ref="U5:U8"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="C11:C22"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="D21:E22"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="C23:C34"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="D33:E34"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="C35:C38"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="D37:E38"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="T39:T40"/>
+    <mergeCell ref="U39:U40"/>
+    <mergeCell ref="V39:V40"/>
+    <mergeCell ref="E43:E44"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:H44"/>
+    <mergeCell ref="I43:I44"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="L43:L44"/>
+    <mergeCell ref="Q43:Q44"/>
+    <mergeCell ref="C39:E41"/>
+    <mergeCell ref="J39:J41"/>
+    <mergeCell ref="K39:K41"/>
+    <mergeCell ref="L39:L41"/>
+    <mergeCell ref="R39:R41"/>
+    <mergeCell ref="S39:S41"/>
+    <mergeCell ref="R43:T43"/>
+    <mergeCell ref="U43:U44"/>
+    <mergeCell ref="W43:W44"/>
+    <mergeCell ref="X43:Z43"/>
+    <mergeCell ref="AA43:AA44"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="R44:T44"/>
+    <mergeCell ref="X44:Z44"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="D51:D52"/>
+    <mergeCell ref="E51:E52"/>
     <mergeCell ref="A53:A54"/>
     <mergeCell ref="D53:D54"/>
     <mergeCell ref="E53:E54"/>
     <mergeCell ref="A45:A46"/>
     <mergeCell ref="C45:C64"/>
     <mergeCell ref="D45:D46"/>
     <mergeCell ref="E45:E46"/>
     <mergeCell ref="A47:A48"/>
     <mergeCell ref="D47:D48"/>
     <mergeCell ref="E47:E48"/>
     <mergeCell ref="A49:A50"/>
     <mergeCell ref="D49:D50"/>
     <mergeCell ref="E49:E50"/>
     <mergeCell ref="A59:A60"/>
     <mergeCell ref="D59:D60"/>
     <mergeCell ref="E59:E60"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="D61:D62"/>
     <mergeCell ref="E61:E62"/>
     <mergeCell ref="A55:A56"/>
     <mergeCell ref="D55:D56"/>
     <mergeCell ref="E55:E56"/>
     <mergeCell ref="A57:A58"/>
     <mergeCell ref="D57:D58"/>
-    <mergeCell ref="W43:W44"/>
-[...87 lines deleted...]
-    <mergeCell ref="U5:U8"/>
+    <mergeCell ref="E57:E58"/>
+    <mergeCell ref="D69:D70"/>
+    <mergeCell ref="E69:E70"/>
+    <mergeCell ref="A71:A72"/>
+    <mergeCell ref="D71:D72"/>
+    <mergeCell ref="E71:E72"/>
+    <mergeCell ref="A73:A74"/>
+    <mergeCell ref="D73:E74"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="D63:E64"/>
+    <mergeCell ref="A65:A66"/>
+    <mergeCell ref="C65:C74"/>
+    <mergeCell ref="D65:D66"/>
+    <mergeCell ref="E65:E66"/>
+    <mergeCell ref="A67:A68"/>
+    <mergeCell ref="D67:D68"/>
+    <mergeCell ref="E67:E68"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="A81:A82"/>
+    <mergeCell ref="D81:D82"/>
+    <mergeCell ref="E81:E82"/>
+    <mergeCell ref="A83:A84"/>
+    <mergeCell ref="D83:E84"/>
+    <mergeCell ref="C85:E87"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="C75:C84"/>
+    <mergeCell ref="D75:D76"/>
+    <mergeCell ref="E75:E76"/>
+    <mergeCell ref="A77:A78"/>
+    <mergeCell ref="D77:D78"/>
+    <mergeCell ref="E77:E78"/>
+    <mergeCell ref="A79:A80"/>
+    <mergeCell ref="D79:D80"/>
+    <mergeCell ref="E79:E80"/>
+    <mergeCell ref="D92:D93"/>
+    <mergeCell ref="E92:E93"/>
+    <mergeCell ref="A94:A95"/>
+    <mergeCell ref="D94:D95"/>
+    <mergeCell ref="E94:E95"/>
+    <mergeCell ref="A96:A97"/>
+    <mergeCell ref="D96:E97"/>
+    <mergeCell ref="U85:U86"/>
+    <mergeCell ref="V85:V86"/>
+    <mergeCell ref="A88:A89"/>
+    <mergeCell ref="C88:C97"/>
+    <mergeCell ref="D88:D89"/>
+    <mergeCell ref="E88:E89"/>
+    <mergeCell ref="A90:A91"/>
+    <mergeCell ref="D90:D91"/>
+    <mergeCell ref="E90:E91"/>
+    <mergeCell ref="A92:A93"/>
+    <mergeCell ref="J85:J87"/>
+    <mergeCell ref="K85:K87"/>
+    <mergeCell ref="L85:L87"/>
+    <mergeCell ref="R85:R87"/>
+    <mergeCell ref="S85:S87"/>
+    <mergeCell ref="T85:T86"/>
+    <mergeCell ref="A104:A105"/>
+    <mergeCell ref="D104:D105"/>
+    <mergeCell ref="E104:E105"/>
+    <mergeCell ref="A106:A107"/>
+    <mergeCell ref="D106:D107"/>
+    <mergeCell ref="E106:E107"/>
+    <mergeCell ref="A98:A99"/>
+    <mergeCell ref="C98:C115"/>
+    <mergeCell ref="D98:D99"/>
+    <mergeCell ref="E98:E99"/>
+    <mergeCell ref="A100:A101"/>
+    <mergeCell ref="D100:D101"/>
+    <mergeCell ref="E100:E101"/>
+    <mergeCell ref="A102:A103"/>
+    <mergeCell ref="D102:D103"/>
+    <mergeCell ref="E102:E103"/>
+    <mergeCell ref="A112:A113"/>
+    <mergeCell ref="D112:D113"/>
+    <mergeCell ref="E112:E113"/>
+    <mergeCell ref="D114:E115"/>
+    <mergeCell ref="C116:E117"/>
+    <mergeCell ref="C118:E120"/>
+    <mergeCell ref="A108:A109"/>
+    <mergeCell ref="D108:D109"/>
+    <mergeCell ref="E108:E109"/>
+    <mergeCell ref="A110:A111"/>
+    <mergeCell ref="D110:D111"/>
+    <mergeCell ref="E110:E111"/>
+    <mergeCell ref="F122:F123"/>
+    <mergeCell ref="G122:H122"/>
+    <mergeCell ref="J122:J123"/>
+    <mergeCell ref="K122:L122"/>
+    <mergeCell ref="Q122:Q123"/>
+    <mergeCell ref="R122:T122"/>
+    <mergeCell ref="U122:U123"/>
+    <mergeCell ref="J118:J120"/>
+    <mergeCell ref="K118:K120"/>
+    <mergeCell ref="L118:L120"/>
+    <mergeCell ref="R118:R120"/>
+    <mergeCell ref="S118:S120"/>
+    <mergeCell ref="T118:T119"/>
+    <mergeCell ref="W122:W123"/>
+    <mergeCell ref="X122:Z122"/>
+    <mergeCell ref="AA122:AA123"/>
+    <mergeCell ref="G123:H123"/>
+    <mergeCell ref="K123:L123"/>
+    <mergeCell ref="R123:T123"/>
+    <mergeCell ref="X123:Z123"/>
+    <mergeCell ref="U118:U119"/>
+    <mergeCell ref="V118:V119"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="46" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ Ｐ明朝,標準"- &amp;P+8 -</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="44" min="1" max="27" man="1"/>
     <brk id="87" min="1" max="27" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="14" min="1" max="124" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>