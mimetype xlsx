--- v0 (2026-03-07)
+++ v1 (2026-06-06)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{91EB4E4B-7958-41B5-B17B-3DAFFEEFA7B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFC7B0B3-2D43-488C-8D8D-ED99DE1BFB40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ｐ70～71" sheetId="4" r:id="rId1"/>
+    <sheet name="Ｐ70～71" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_xlnm.Extract">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ70～71'!$A$3:$Y$58</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="164">
   <si>
     <t>事業主体名</t>
   </si>
   <si>
     <t>給水人口</t>
   </si>
   <si>
     <t>①</t>
   </si>
   <si>
     <t>②</t>
   </si>
   <si>
     <t xml:space="preserve"> ②/①</t>
   </si>
   <si>
     <t>人</t>
   </si>
   <si>
     <t>円</t>
   </si>
   <si>
     <t>－</t>
   </si>
   <si>
@@ -730,76 +730,59 @@
   <si>
     <t>H17</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>H8～H12</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>H22</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>H13～H15</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>－</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>有収水量　④</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>㎥</t>
-[...2 lines deleted...]
-  <si>
     <t>㎥/日</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ℓ</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>％</t>
-[...7 lines deleted...]
-  <si>
     <t>ｍ／人</t>
-    <phoneticPr fontId="4"/>
-[...2 lines deleted...]
-    <t>㎥</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>滑川･高岡地区</t>
     <rPh sb="0" eb="2">
       <t>ナメカワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タカオカ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>チク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>Ｈ</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>17. 3</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>17.3.18</t>
@@ -865,64 +848,55 @@
     <rPh sb="0" eb="2">
       <t>ナリタ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>成田市　</t>
     <rPh sb="0" eb="2">
       <t>ナリタ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>一人一日
 最大
 給水量</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>ℓ</t>
-[...2 lines deleted...]
-  <si>
     <t>H26</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>H17～H20</t>
-    <phoneticPr fontId="4"/>
-[...3 lines deleted...]
-番号</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>①　ｍ</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>職員数</t>
     <rPh sb="0" eb="3">
       <t>ショクインスウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>※　職員数欄の(　)は当該簡易水道事業以外の事業または業務と兼任している職員数</t>
     <rPh sb="2" eb="4">
       <t>ショクイン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>スウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ラン</t>
     </rPh>
     <rPh sb="11" eb="13">
@@ -1074,91 +1048,83 @@
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>消、マ濾・マイクロ法</t>
     <rPh sb="0" eb="1">
       <t>ショウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>有効水量</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>芝山町</t>
     <rPh sb="0" eb="2">
       <t>シバヤマ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>マチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>－</t>
-[...2 lines deleted...]
-  <si>
     <t>Ｒ</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve">  4. 3</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve"> 4.3.29</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve"> 8.3.29</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>R20</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>R4～R20</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>専</t>
     <rPh sb="0" eb="1">
       <t>セン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>12409
 -001</t>
-    <phoneticPr fontId="4"/>
-[...2 lines deleted...]
-    <t>－</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>※　芝山町は給水を開始していないため、給水普及率等は空欄としている。</t>
     <rPh sb="2" eb="5">
       <t>シバヤママチ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>カイシ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>フキュウリツ</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>ナド</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>クウラン</t>
     </rPh>
@@ -1240,108 +1206,113 @@
     <t xml:space="preserve"> 鋼管
 ※２</t>
     <rPh sb="1" eb="3">
       <t>コウカン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>硬質塩化
 ビニール管
 ※３</t>
     <rPh sb="9" eb="10">
       <t>カン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ポリエチレン管
 ※４</t>
     <rPh sb="6" eb="7">
       <t>カン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>計
-[...8 lines deleted...]
-  <si>
     <t>※２　下段の数値は溶接継手を有するもので内数</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>※４　下段の数値は高密度、熱融着継手を有するもので内数</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>※３　下段の数値はRRロング継手を有するもので内数</t>
     <rPh sb="14" eb="15">
       <t>ツギ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>テ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ユウ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ウチスウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>－</t>
-[...3 lines deleted...]
-    <t>⑦=②/366</t>
+    <t>計
+〈法定耐用年数超過管〉
+※５</t>
+    <rPh sb="3" eb="11">
+      <t>ホウテイタイヨウネンスウチョウカ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>※５　下段の数値は法定耐用年数超過管（布設後40年以上経過した管）の布設延長で内数</t>
+    <rPh sb="9" eb="15">
+      <t>ホウテイタイヨウネンスウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>チョウカ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>⑦=②/365</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="176" formatCode="\(General\);\(\-General\)"/>
     <numFmt numFmtId="177" formatCode="0.0%"/>
     <numFmt numFmtId="178" formatCode="\(#,##0\)"/>
     <numFmt numFmtId="179" formatCode="\(#,##0\);\(\-#,##0\)"/>
     <numFmt numFmtId="180" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="181" formatCode="#,##0.0_);[Red]\(#,##0.0\)"/>
     <numFmt numFmtId="182" formatCode="#,##0.00_);[Red]\(#,##0.00\)"/>
     <numFmt numFmtId="183" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="184" formatCode="#,##0.0"/>
     <numFmt numFmtId="185" formatCode="&quot;〈&quot;#,##0&quot;〉&quot;;\(&quot;〈&quot;#,##0&quot;〉&quot;\)"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1386,50 +1357,56 @@
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="3"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="96">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
@@ -2566,51 +2543,51 @@
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="321">
+  <cellXfs count="323">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="185" fontId="5" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
@@ -2887,56 +2864,50 @@
     <xf numFmtId="178" fontId="5" fillId="0" borderId="31" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="31" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="33" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="185" fontId="5" fillId="0" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="185" fontId="5" fillId="0" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="23" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="80" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="24" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="31" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="27" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="27" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="29" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2965,56 +2936,50 @@
     </xf>
     <xf numFmtId="180" fontId="5" fillId="0" borderId="31" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="23" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="23" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="31" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="81" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="74" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="83" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="87" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="94" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="180" fontId="5" fillId="0" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="5" fillId="0" borderId="27" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="80" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="80" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="80" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="80" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3525,50 +3490,68 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="78" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="5" fillId="0" borderId="46" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="5" fillId="0" borderId="47" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="5" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="5" fillId="0" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="5" fillId="0" borderId="49" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="5" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="5" fillId="0" borderId="16" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="5" fillId="0" borderId="94" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="80" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="23" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="5" fillId="0" borderId="95" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="31" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="パーセント" xfId="1" builtinId="5"/>
     <cellStyle name="桁区切り" xfId="2" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_Ｐ　６２～６３　簡易水道★" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準_p40~45上水事業（その１）" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="標準_上水事業　その１" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="未定義" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -3848,2645 +3831,2644 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr codeName="Sheet1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48025B3A-4BA2-48D1-9277-89E57F7D1BBB}">
   <dimension ref="A1:Y59"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A28" zoomScale="130" zoomScaleNormal="85" zoomScaleSheetLayoutView="130" workbookViewId="0">
       <pane xSplit="3" topLeftCell="D1" activePane="topRight" state="frozen"/>
       <selection activeCell="A20" sqref="A20"/>
-      <selection pane="topRight" activeCell="E59" sqref="E59"/>
+      <selection pane="topRight" activeCell="G72" sqref="G72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="8.33203125" style="1" customWidth="1"/>
     <col min="2" max="3" width="13.33203125" style="1" customWidth="1"/>
     <col min="4" max="11" width="8.33203125" style="1" customWidth="1"/>
     <col min="12" max="13" width="3.33203125" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.33203125" style="1" customWidth="1"/>
     <col min="15" max="15" width="10" style="1" customWidth="1"/>
     <col min="16" max="24" width="8.33203125" style="1" customWidth="1"/>
     <col min="25" max="25" width="16.77734375" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.33203125" style="1" customWidth="1"/>
     <col min="27" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="4"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="6"/>
     </row>
     <row r="2" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="3" spans="1:25" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
     </row>
     <row r="4" spans="1:25" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="E4" s="8"/>
     </row>
     <row r="5" spans="1:25" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
     </row>
     <row r="6" spans="1:25" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="215" t="s">
+      <c r="A6" s="211" t="s">
         <v>75</v>
       </c>
-      <c r="B6" s="218" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="218" t="s">
+      <c r="B6" s="214" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="214" t="s">
         <v>26</v>
       </c>
-      <c r="D6" s="218" t="s">
+      <c r="D6" s="214" t="s">
         <v>27</v>
       </c>
-      <c r="E6" s="218" t="s">
+      <c r="E6" s="214" t="s">
         <v>28</v>
       </c>
-      <c r="F6" s="255" t="s">
+      <c r="F6" s="251" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="256"/>
-[...3 lines deleted...]
-      <c r="K6" s="256"/>
+      <c r="G6" s="252"/>
+      <c r="H6" s="252"/>
+      <c r="I6" s="252"/>
+      <c r="J6" s="252"/>
+      <c r="K6" s="252"/>
       <c r="L6" s="25"/>
       <c r="N6" s="9"/>
-      <c r="O6" s="218" t="s">
-[...2 lines deleted...]
-      <c r="P6" s="218" t="s">
+      <c r="O6" s="214" t="s">
+        <v>125</v>
+      </c>
+      <c r="P6" s="214" t="s">
         <v>29</v>
       </c>
-      <c r="Q6" s="218" t="s">
+      <c r="Q6" s="214" t="s">
         <v>30</v>
       </c>
-      <c r="R6" s="218" t="s">
+      <c r="R6" s="214" t="s">
         <v>31</v>
       </c>
-      <c r="S6" s="218" t="s">
-[...6 lines deleted...]
-      <c r="V6" s="218" t="s">
+      <c r="S6" s="214" t="s">
+        <v>115</v>
+      </c>
+      <c r="T6" s="253" t="s">
+        <v>117</v>
+      </c>
+      <c r="U6" s="254"/>
+      <c r="V6" s="214" t="s">
         <v>70</v>
       </c>
-      <c r="W6" s="218" t="s">
+      <c r="W6" s="214" t="s">
         <v>71</v>
       </c>
-      <c r="X6" s="218" t="s">
+      <c r="X6" s="214" t="s">
         <v>77</v>
       </c>
-      <c r="Y6" s="252" t="s">
+      <c r="Y6" s="248" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:25" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="216"/>
-[...4 lines deleted...]
-      <c r="F7" s="230" t="s">
+      <c r="A7" s="212"/>
+      <c r="B7" s="109"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="109"/>
+      <c r="E7" s="109"/>
+      <c r="F7" s="226" t="s">
         <v>79</v>
       </c>
-      <c r="G7" s="230" t="s">
+      <c r="G7" s="226" t="s">
         <v>32</v>
       </c>
-      <c r="H7" s="230" t="s">
+      <c r="H7" s="226" t="s">
         <v>1</v>
       </c>
-      <c r="I7" s="230" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="230" t="s">
+      <c r="I7" s="226" t="s">
+        <v>111</v>
+      </c>
+      <c r="J7" s="226" t="s">
         <v>80</v>
       </c>
-      <c r="K7" s="230" t="s">
+      <c r="K7" s="226" t="s">
         <v>33</v>
       </c>
       <c r="L7" s="25"/>
-      <c r="N7" s="230" t="s">
+      <c r="N7" s="226" t="s">
         <v>81</v>
       </c>
-      <c r="O7" s="111"/>
-[...9 lines deleted...]
-      <c r="Y7" s="253"/>
+      <c r="O7" s="109"/>
+      <c r="P7" s="109"/>
+      <c r="Q7" s="109"/>
+      <c r="R7" s="109"/>
+      <c r="S7" s="109"/>
+      <c r="T7" s="255"/>
+      <c r="U7" s="256"/>
+      <c r="V7" s="109"/>
+      <c r="W7" s="109"/>
+      <c r="X7" s="109"/>
+      <c r="Y7" s="249"/>
     </row>
     <row r="8" spans="1:25" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="216"/>
-[...9 lines deleted...]
-      <c r="K8" s="111"/>
+      <c r="A8" s="212"/>
+      <c r="B8" s="109"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="109"/>
+      <c r="E8" s="109"/>
+      <c r="F8" s="109"/>
+      <c r="G8" s="109"/>
+      <c r="H8" s="109"/>
+      <c r="I8" s="109"/>
+      <c r="J8" s="109"/>
+      <c r="K8" s="109"/>
       <c r="L8" s="25"/>
-      <c r="N8" s="111"/>
+      <c r="N8" s="109"/>
       <c r="O8" s="27" t="s">
         <v>2</v>
       </c>
       <c r="P8" s="27" t="s">
         <v>3</v>
       </c>
       <c r="Q8" s="10"/>
       <c r="R8" s="10" t="s">
         <v>4</v>
       </c>
       <c r="S8" s="10"/>
       <c r="T8" s="11" t="s">
         <v>82</v>
       </c>
       <c r="U8" s="26" t="s">
         <v>83</v>
       </c>
-      <c r="V8" s="111"/>
-[...2 lines deleted...]
-      <c r="Y8" s="254" t="s">
+      <c r="V8" s="109"/>
+      <c r="W8" s="109"/>
+      <c r="X8" s="109"/>
+      <c r="Y8" s="250" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="217"/>
-[...3 lines deleted...]
-      <c r="E9" s="206"/>
+      <c r="A9" s="213"/>
+      <c r="B9" s="202"/>
+      <c r="C9" s="202"/>
+      <c r="D9" s="202"/>
+      <c r="E9" s="202"/>
       <c r="F9" s="12"/>
       <c r="G9" s="13"/>
       <c r="H9" s="14" t="s">
         <v>5</v>
       </c>
       <c r="I9" s="14" t="s">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="J9" s="14" t="s">
         <v>85</v>
       </c>
       <c r="K9" s="15"/>
       <c r="L9" s="25"/>
       <c r="N9" s="15"/>
       <c r="O9" s="16" t="s">
         <v>5</v>
       </c>
       <c r="P9" s="16" t="s">
         <v>5</v>
       </c>
       <c r="Q9" s="14" t="s">
         <v>86</v>
       </c>
       <c r="R9" s="14" t="s">
         <v>87</v>
       </c>
       <c r="S9" s="14" t="s">
         <v>5</v>
       </c>
       <c r="T9" s="14" t="s">
         <v>6</v>
       </c>
       <c r="U9" s="14" t="s">
         <v>6</v>
       </c>
       <c r="V9" s="16" t="s">
         <v>88</v>
       </c>
       <c r="W9" s="16" t="s">
         <v>88</v>
       </c>
-      <c r="X9" s="206"/>
-      <c r="Y9" s="122"/>
+      <c r="X9" s="202"/>
+      <c r="Y9" s="120"/>
     </row>
     <row r="10" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="249" t="s">
-[...8 lines deleted...]
-      <c r="D10" s="230" t="s">
+      <c r="A10" s="245" t="s">
+        <v>120</v>
+      </c>
+      <c r="B10" s="183" t="s">
+        <v>107</v>
+      </c>
+      <c r="C10" s="187" t="s">
+        <v>108</v>
+      </c>
+      <c r="D10" s="226" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="28" t="s">
         <v>89</v>
       </c>
       <c r="F10" s="28" t="s">
         <v>90</v>
       </c>
-      <c r="G10" s="219" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="232">
+      <c r="G10" s="215" t="s">
+        <v>104</v>
+      </c>
+      <c r="H10" s="228">
         <v>4876</v>
       </c>
-      <c r="I10" s="232">
+      <c r="I10" s="228">
         <v>267</v>
       </c>
-      <c r="J10" s="232">
+      <c r="J10" s="228">
         <v>1300</v>
       </c>
-      <c r="K10" s="250" t="s">
+      <c r="K10" s="246" t="s">
         <v>91</v>
       </c>
       <c r="L10" s="17"/>
       <c r="M10" s="18"/>
-      <c r="N10" s="250" t="s">
+      <c r="N10" s="246" t="s">
         <v>92</v>
       </c>
-      <c r="O10" s="196">
-[...5 lines deleted...]
-      <c r="Q10" s="281">
+      <c r="O10" s="192">
+        <v>3800</v>
+      </c>
+      <c r="P10" s="192">
+        <v>2488</v>
+      </c>
+      <c r="Q10" s="277">
         <v>29.05</v>
       </c>
-      <c r="R10" s="184">
-[...5 lines deleted...]
-      <c r="T10" s="274">
+      <c r="R10" s="180">
+        <v>0.65473684210526317</v>
+      </c>
+      <c r="S10" s="194" t="s">
+        <v>123</v>
+      </c>
+      <c r="T10" s="270">
         <v>2310</v>
       </c>
-      <c r="U10" s="274">
+      <c r="U10" s="270">
         <v>4730</v>
       </c>
-      <c r="V10" s="276">
-[...5 lines deleted...]
-      <c r="X10" s="269" t="s">
+      <c r="V10" s="272">
+        <v>250.79</v>
+      </c>
+      <c r="W10" s="274">
+        <v>468.85</v>
+      </c>
+      <c r="X10" s="265" t="s">
         <v>34</v>
       </c>
       <c r="Y10" s="19" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
     </row>
     <row r="11" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="249"/>
-[...2 lines deleted...]
-      <c r="D11" s="247"/>
+      <c r="A11" s="245"/>
+      <c r="B11" s="183"/>
+      <c r="C11" s="241"/>
+      <c r="D11" s="243"/>
       <c r="E11" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="20" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-      <c r="K11" s="247"/>
+        <v>137</v>
+      </c>
+      <c r="G11" s="216"/>
+      <c r="H11" s="244"/>
+      <c r="I11" s="244"/>
+      <c r="J11" s="244"/>
+      <c r="K11" s="243"/>
       <c r="L11" s="25"/>
       <c r="M11" s="18"/>
-      <c r="N11" s="247"/>
-[...9 lines deleted...]
-      <c r="X11" s="270"/>
+      <c r="N11" s="243"/>
+      <c r="O11" s="193"/>
+      <c r="P11" s="193"/>
+      <c r="Q11" s="278"/>
+      <c r="R11" s="241"/>
+      <c r="S11" s="276"/>
+      <c r="T11" s="271"/>
+      <c r="U11" s="271"/>
+      <c r="V11" s="273"/>
+      <c r="W11" s="274"/>
+      <c r="X11" s="266"/>
       <c r="Y11" s="19"/>
     </row>
     <row r="12" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="249" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="191" t="s">
+      <c r="A12" s="245" t="s">
+        <v>121</v>
+      </c>
+      <c r="B12" s="183" t="s">
+        <v>109</v>
+      </c>
+      <c r="C12" s="187" t="s">
         <v>38</v>
       </c>
-      <c r="D12" s="230" t="s">
+      <c r="D12" s="226" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="28" t="s">
         <v>90</v>
       </c>
       <c r="F12" s="28" t="s">
         <v>90</v>
       </c>
-      <c r="G12" s="219" t="s">
+      <c r="G12" s="215" t="s">
         <v>39</v>
       </c>
-      <c r="H12" s="232">
+      <c r="H12" s="228">
         <v>3374</v>
       </c>
-      <c r="I12" s="232">
+      <c r="I12" s="228">
         <v>372</v>
       </c>
-      <c r="J12" s="232">
+      <c r="J12" s="228">
         <v>1255</v>
       </c>
-      <c r="K12" s="250" t="s">
+      <c r="K12" s="246" t="s">
         <v>93</v>
       </c>
       <c r="L12" s="17"/>
       <c r="M12" s="18"/>
-      <c r="N12" s="250" t="s">
+      <c r="N12" s="246" t="s">
         <v>94</v>
       </c>
-      <c r="O12" s="283">
-[...5 lines deleted...]
-      <c r="Q12" s="285">
+      <c r="O12" s="279">
+        <v>2765</v>
+      </c>
+      <c r="P12" s="192">
+        <v>1197</v>
+      </c>
+      <c r="Q12" s="281">
         <v>10.5</v>
       </c>
-      <c r="R12" s="184">
-[...2 lines deleted...]
-      <c r="S12" s="198" t="s">
+      <c r="R12" s="180">
+        <v>0.43291139240506327</v>
+      </c>
+      <c r="S12" s="194" t="s">
+        <v>124</v>
+      </c>
+      <c r="T12" s="270">
+        <v>2332</v>
+      </c>
+      <c r="U12" s="270">
+        <v>4312</v>
+      </c>
+      <c r="V12" s="267">
+        <v>207.63</v>
+      </c>
+      <c r="W12" s="267">
+        <v>742.72</v>
+      </c>
+      <c r="X12" s="265" t="s">
+        <v>34</v>
+      </c>
+      <c r="Y12" s="19" t="s">
         <v>130</v>
-      </c>
-[...16 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="13" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="251"/>
-[...2 lines deleted...]
-      <c r="D13" s="231"/>
+      <c r="A13" s="247"/>
+      <c r="B13" s="242"/>
+      <c r="C13" s="225"/>
+      <c r="D13" s="227"/>
       <c r="E13" s="30" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="30" t="s">
         <v>41</v>
       </c>
-      <c r="G13" s="231"/>
-[...3 lines deleted...]
-      <c r="K13" s="231"/>
+      <c r="G13" s="227"/>
+      <c r="H13" s="229"/>
+      <c r="I13" s="229"/>
+      <c r="J13" s="229"/>
+      <c r="K13" s="227"/>
       <c r="L13" s="25"/>
       <c r="M13" s="18"/>
-      <c r="N13" s="111"/>
-[...9 lines deleted...]
-      <c r="X13" s="273"/>
+      <c r="N13" s="109"/>
+      <c r="O13" s="280"/>
+      <c r="P13" s="197"/>
+      <c r="Q13" s="263"/>
+      <c r="R13" s="282"/>
+      <c r="S13" s="276"/>
+      <c r="T13" s="275"/>
+      <c r="U13" s="275"/>
+      <c r="V13" s="273"/>
+      <c r="W13" s="268"/>
+      <c r="X13" s="269"/>
       <c r="Y13" s="21"/>
     </row>
     <row r="14" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="240" t="s">
-[...8 lines deleted...]
-      <c r="D14" s="111" t="s">
+      <c r="A14" s="236" t="s">
+        <v>122</v>
+      </c>
+      <c r="B14" s="221" t="s">
+        <v>110</v>
+      </c>
+      <c r="C14" s="309" t="s">
+        <v>100</v>
+      </c>
+      <c r="D14" s="109" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="31" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="F14" s="31" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="G14" s="142" t="s">
+        <v>101</v>
+      </c>
+      <c r="G14" s="138" t="s">
         <v>39</v>
       </c>
-      <c r="H14" s="144">
+      <c r="H14" s="140">
         <v>3220</v>
       </c>
-      <c r="I14" s="144">
+      <c r="I14" s="140">
         <v>244</v>
       </c>
-      <c r="J14" s="138">
+      <c r="J14" s="134">
         <v>785</v>
       </c>
-      <c r="K14" s="140" t="s">
-        <v>117</v>
+      <c r="K14" s="136" t="s">
+        <v>112</v>
       </c>
       <c r="L14" s="25"/>
       <c r="M14" s="18"/>
-      <c r="N14" s="230" t="s">
-[...8 lines deleted...]
-      <c r="Q14" s="281">
+      <c r="N14" s="226" t="s">
+        <v>113</v>
+      </c>
+      <c r="O14" s="228">
+        <v>2749</v>
+      </c>
+      <c r="P14" s="299">
+        <v>1916</v>
+      </c>
+      <c r="Q14" s="277">
         <v>11.6</v>
       </c>
-      <c r="R14" s="184">
-[...5 lines deleted...]
-      <c r="T14" s="232">
+      <c r="R14" s="180">
+        <v>0.69698072026191338</v>
+      </c>
+      <c r="S14" s="194" t="s">
+        <v>124</v>
+      </c>
+      <c r="T14" s="228">
         <v>1991</v>
       </c>
-      <c r="U14" s="232">
+      <c r="U14" s="228">
         <v>3982</v>
       </c>
-      <c r="V14" s="271">
-[...6 lines deleted...]
-        <v>152</v>
+      <c r="V14" s="267">
+        <v>225</v>
+      </c>
+      <c r="W14" s="267">
+        <v>742.72</v>
+      </c>
+      <c r="X14" s="187" t="s">
+        <v>144</v>
       </c>
       <c r="Y14" s="19" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
     </row>
     <row r="15" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="240"/>
-[...2 lines deleted...]
-      <c r="D15" s="111"/>
+      <c r="A15" s="236"/>
+      <c r="B15" s="237"/>
+      <c r="C15" s="309"/>
+      <c r="D15" s="109"/>
       <c r="E15" s="32" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="F15" s="32" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-      <c r="K15" s="235"/>
+        <v>103</v>
+      </c>
+      <c r="G15" s="109"/>
+      <c r="H15" s="287"/>
+      <c r="I15" s="229"/>
+      <c r="J15" s="297"/>
+      <c r="K15" s="231"/>
       <c r="L15" s="10"/>
       <c r="M15" s="33"/>
-      <c r="N15" s="111"/>
-[...9 lines deleted...]
-      <c r="X15" s="286"/>
+      <c r="N15" s="109"/>
+      <c r="O15" s="287"/>
+      <c r="P15" s="300"/>
+      <c r="Q15" s="301"/>
+      <c r="R15" s="282"/>
+      <c r="S15" s="195"/>
+      <c r="T15" s="287"/>
+      <c r="U15" s="287"/>
+      <c r="V15" s="288"/>
+      <c r="W15" s="268"/>
+      <c r="X15" s="282"/>
       <c r="Y15" s="21"/>
     </row>
     <row r="16" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="223" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="227" t="s">
+      <c r="A16" s="219" t="s">
+        <v>141</v>
+      </c>
+      <c r="B16" s="221" t="s">
+        <v>133</v>
+      </c>
+      <c r="C16" s="223" t="s">
         <v>95</v>
       </c>
-      <c r="D16" s="142" t="s">
+      <c r="D16" s="138" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="34" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="F16" s="34" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="G16" s="142" t="s">
+        <v>134</v>
+      </c>
+      <c r="G16" s="138" t="s">
         <v>39</v>
       </c>
-      <c r="H16" s="144">
+      <c r="H16" s="140">
         <v>3496</v>
       </c>
-      <c r="I16" s="144">
+      <c r="I16" s="140">
         <v>695</v>
       </c>
-      <c r="J16" s="138">
+      <c r="J16" s="134">
         <v>2430</v>
       </c>
-      <c r="K16" s="140" t="s">
-        <v>145</v>
+      <c r="K16" s="136" t="s">
+        <v>138</v>
       </c>
       <c r="L16" s="10"/>
       <c r="M16" s="33"/>
-      <c r="N16" s="142" t="s">
-[...8 lines deleted...]
-      <c r="Q16" s="148">
+      <c r="N16" s="138" t="s">
+        <v>139</v>
+      </c>
+      <c r="O16" s="140">
+        <v>2231</v>
+      </c>
+      <c r="P16" s="142" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q16" s="144">
         <v>9.89</v>
       </c>
-      <c r="R16" s="146" t="s">
-[...5 lines deleted...]
-      <c r="T16" s="151">
+      <c r="R16" s="142" t="s">
+        <v>95</v>
+      </c>
+      <c r="S16" s="117" t="s">
+        <v>143</v>
+      </c>
+      <c r="T16" s="147">
         <v>2145</v>
       </c>
-      <c r="U16" s="151">
+      <c r="U16" s="147">
         <v>3905</v>
       </c>
-      <c r="V16" s="146" t="s">
-[...6 lines deleted...]
-        <v>152</v>
+      <c r="V16" s="142" t="s">
+        <v>95</v>
+      </c>
+      <c r="W16" s="142" t="s">
+        <v>95</v>
+      </c>
+      <c r="X16" s="295" t="s">
+        <v>144</v>
       </c>
       <c r="Y16" s="29" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="224"/>
-[...2 lines deleted...]
-      <c r="D17" s="206"/>
+      <c r="A17" s="220"/>
+      <c r="B17" s="222"/>
+      <c r="C17" s="224"/>
+      <c r="D17" s="202"/>
       <c r="E17" s="35" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="F17" s="32" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-      <c r="K17" s="141"/>
+        <v>136</v>
+      </c>
+      <c r="G17" s="202"/>
+      <c r="H17" s="204"/>
+      <c r="I17" s="204"/>
+      <c r="J17" s="135"/>
+      <c r="K17" s="137"/>
       <c r="L17" s="25"/>
       <c r="M17" s="18"/>
-      <c r="N17" s="143"/>
-[...9 lines deleted...]
-      <c r="X17" s="300"/>
+      <c r="N17" s="139"/>
+      <c r="O17" s="141"/>
+      <c r="P17" s="143"/>
+      <c r="Q17" s="145"/>
+      <c r="R17" s="143"/>
+      <c r="S17" s="146"/>
+      <c r="T17" s="148"/>
+      <c r="U17" s="148"/>
+      <c r="V17" s="294"/>
+      <c r="W17" s="143"/>
+      <c r="X17" s="296"/>
       <c r="Y17" s="22"/>
     </row>
     <row r="18" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="242" t="s">
+      <c r="A18" s="238" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="243"/>
-[...4 lines deleted...]
-      <c r="E18" s="205" t="s">
+      <c r="B18" s="239"/>
+      <c r="C18" s="239"/>
+      <c r="D18" s="201" t="s">
+        <v>95</v>
+      </c>
+      <c r="E18" s="201" t="s">
         <v>7</v>
       </c>
-      <c r="F18" s="205" t="s">
+      <c r="F18" s="201" t="s">
         <v>7</v>
       </c>
-      <c r="G18" s="205" t="s">
+      <c r="G18" s="201" t="s">
         <v>7</v>
       </c>
-      <c r="H18" s="207">
+      <c r="H18" s="203">
         <v>14966</v>
       </c>
-      <c r="I18" s="207">
+      <c r="I18" s="203">
         <v>385</v>
       </c>
-      <c r="J18" s="207">
+      <c r="J18" s="203">
         <v>5770</v>
       </c>
-      <c r="K18" s="205" t="s">
+      <c r="K18" s="201" t="s">
         <v>7</v>
       </c>
       <c r="L18" s="36"/>
       <c r="M18" s="18"/>
-      <c r="N18" s="234" t="s">
-[...8 lines deleted...]
-      <c r="Q18" s="267">
+      <c r="N18" s="230" t="s">
+        <v>95</v>
+      </c>
+      <c r="O18" s="197">
+        <v>11545</v>
+      </c>
+      <c r="P18" s="197">
+        <v>5601</v>
+      </c>
+      <c r="Q18" s="263">
         <v>61.04</v>
       </c>
-      <c r="R18" s="265">
-[...5 lines deleted...]
-      <c r="T18" s="289" t="s">
+      <c r="R18" s="261">
+        <v>0.48514508445214377</v>
+      </c>
+      <c r="S18" s="260" t="s">
+        <v>126</v>
+      </c>
+      <c r="T18" s="285" t="s">
         <v>95</v>
       </c>
-      <c r="U18" s="289" t="s">
+      <c r="U18" s="285" t="s">
         <v>95</v>
       </c>
-      <c r="V18" s="297" t="s">
+      <c r="V18" s="293" t="s">
         <v>95</v>
       </c>
-      <c r="W18" s="293" t="s">
+      <c r="W18" s="289" t="s">
         <v>95</v>
       </c>
-      <c r="X18" s="295" t="s">
+      <c r="X18" s="291" t="s">
         <v>95</v>
       </c>
-      <c r="Y18" s="287" t="s">
+      <c r="Y18" s="283" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="224"/>
-[...9 lines deleted...]
-      <c r="K19" s="206"/>
+      <c r="A19" s="220"/>
+      <c r="B19" s="240"/>
+      <c r="C19" s="240"/>
+      <c r="D19" s="202"/>
+      <c r="E19" s="202"/>
+      <c r="F19" s="202"/>
+      <c r="G19" s="202"/>
+      <c r="H19" s="204"/>
+      <c r="I19" s="141"/>
+      <c r="J19" s="204"/>
+      <c r="K19" s="202"/>
       <c r="L19" s="25"/>
       <c r="M19" s="18"/>
-      <c r="N19" s="206"/>
-[...10 lines deleted...]
-      <c r="Y19" s="288"/>
+      <c r="N19" s="202"/>
+      <c r="O19" s="170"/>
+      <c r="P19" s="170"/>
+      <c r="Q19" s="264"/>
+      <c r="R19" s="262"/>
+      <c r="S19" s="118"/>
+      <c r="T19" s="286"/>
+      <c r="U19" s="286"/>
+      <c r="V19" s="143"/>
+      <c r="W19" s="290"/>
+      <c r="X19" s="292"/>
+      <c r="Y19" s="284"/>
     </row>
     <row r="20" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="37"/>
       <c r="N20" s="38" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="V20" s="2"/>
       <c r="W20" s="37"/>
     </row>
     <row r="21" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="37"/>
       <c r="N21" s="8" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="V21" s="2"/>
       <c r="W21" s="37"/>
     </row>
     <row r="22" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="37"/>
       <c r="N22" s="37" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="V22" s="2"/>
       <c r="W22" s="37"/>
     </row>
     <row r="23" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="37"/>
       <c r="N23" s="37" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="V23" s="2"/>
       <c r="W23" s="37"/>
     </row>
     <row r="24" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="N24" s="37" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
     </row>
     <row r="25" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="215" t="s">
-[...5 lines deleted...]
-      <c r="C25" s="218" t="s">
+      <c r="A25" s="211" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="214" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="214" t="s">
         <v>26</v>
       </c>
-      <c r="D25" s="236" t="s">
+      <c r="D25" s="232" t="s">
         <v>8</v>
       </c>
-      <c r="E25" s="237"/>
-[...2 lines deleted...]
-      <c r="H25" s="307" t="s">
+      <c r="E25" s="233"/>
+      <c r="F25" s="233"/>
+      <c r="G25" s="233"/>
+      <c r="H25" s="303" t="s">
         <v>72</v>
       </c>
-      <c r="I25" s="309" t="s">
-[...2 lines deleted...]
-      <c r="J25" s="261" t="s">
+      <c r="I25" s="305" t="s">
+        <v>132</v>
+      </c>
+      <c r="J25" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="K25" s="311"/>
-      <c r="N25" s="307" t="s">
+      <c r="K25" s="307"/>
+      <c r="N25" s="303" t="s">
         <v>9</v>
       </c>
-      <c r="O25" s="306" t="s">
+      <c r="O25" s="302" t="s">
         <v>73</v>
       </c>
-      <c r="P25" s="306" t="s">
+      <c r="P25" s="302" t="s">
         <v>74</v>
       </c>
-      <c r="Q25" s="306" t="s">
+      <c r="Q25" s="302" t="s">
         <v>43</v>
       </c>
-      <c r="R25" s="306" t="s">
+      <c r="R25" s="302" t="s">
         <v>44</v>
       </c>
-      <c r="S25" s="306" t="s">
+      <c r="S25" s="302" t="s">
         <v>45</v>
       </c>
-      <c r="T25" s="261" t="s">
+      <c r="T25" s="257" t="s">
         <v>46</v>
       </c>
-      <c r="U25" s="262"/>
-[...2 lines deleted...]
-      <c r="X25" s="263"/>
+      <c r="U25" s="258"/>
+      <c r="V25" s="258"/>
+      <c r="W25" s="258"/>
+      <c r="X25" s="259"/>
     </row>
     <row r="26" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="216"/>
-[...7 lines deleted...]
-      <c r="I26" s="310"/>
+      <c r="A26" s="212"/>
+      <c r="B26" s="109"/>
+      <c r="C26" s="109"/>
+      <c r="D26" s="234"/>
+      <c r="E26" s="235"/>
+      <c r="F26" s="235"/>
+      <c r="G26" s="235"/>
+      <c r="H26" s="304"/>
+      <c r="I26" s="306"/>
       <c r="J26" s="10" t="s">
         <v>47</v>
       </c>
       <c r="K26" s="26" t="s">
         <v>48</v>
       </c>
       <c r="L26" s="25"/>
-      <c r="N26" s="308"/>
-[...4 lines deleted...]
-      <c r="S26" s="111"/>
+      <c r="N26" s="304"/>
+      <c r="O26" s="308"/>
+      <c r="P26" s="109"/>
+      <c r="Q26" s="109"/>
+      <c r="R26" s="109"/>
+      <c r="S26" s="109"/>
       <c r="T26" s="26" t="s">
         <v>10</v>
       </c>
       <c r="U26" s="26" t="s">
         <v>49</v>
       </c>
       <c r="V26" s="26" t="s">
         <v>50</v>
       </c>
       <c r="W26" s="26" t="s">
         <v>51</v>
       </c>
       <c r="X26" s="39" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:25" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="216"/>
-[...1 lines deleted...]
-      <c r="C27" s="111"/>
+      <c r="A27" s="212"/>
+      <c r="B27" s="109"/>
+      <c r="C27" s="109"/>
       <c r="D27" s="40" t="s">
         <v>2</v>
       </c>
       <c r="E27" s="41" t="s">
         <v>53</v>
       </c>
       <c r="F27" s="41" t="s">
         <v>37</v>
       </c>
       <c r="G27" s="42" t="s">
         <v>54</v>
       </c>
       <c r="H27" s="43" t="s">
         <v>3</v>
       </c>
       <c r="I27" s="40" t="s">
         <v>11</v>
       </c>
       <c r="J27" s="44"/>
       <c r="K27" s="44"/>
       <c r="L27" s="45"/>
       <c r="N27" s="46" t="s">
         <v>12</v>
       </c>
       <c r="O27" s="44" t="s">
         <v>13</v>
       </c>
       <c r="P27" s="47" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="Q27" s="40" t="s">
         <v>14</v>
       </c>
       <c r="R27" s="40" t="s">
         <v>15</v>
       </c>
       <c r="S27" s="40" t="s">
         <v>16</v>
       </c>
       <c r="T27" s="40" t="s">
         <v>17</v>
       </c>
       <c r="U27" s="44" t="s">
         <v>18</v>
       </c>
       <c r="V27" s="44" t="s">
         <v>19</v>
       </c>
       <c r="W27" s="44" t="s">
         <v>20</v>
       </c>
       <c r="X27" s="48" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:25" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="217"/>
-[...1 lines deleted...]
-      <c r="C28" s="206"/>
+      <c r="A28" s="213"/>
+      <c r="B28" s="202"/>
+      <c r="C28" s="202"/>
       <c r="D28" s="49" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="E28" s="14" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="F28" s="14" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="G28" s="14" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="H28" s="14" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="I28" s="14" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="J28" s="14" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="K28" s="16" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="L28" s="45"/>
       <c r="N28" s="50" t="s">
+        <v>97</v>
+      </c>
+      <c r="O28" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="P28" s="49" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q28" s="49" t="s">
         <v>98</v>
       </c>
-      <c r="O28" s="51" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R28" s="49" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="S28" s="49" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="T28" s="49" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="U28" s="51" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="V28" s="51" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="W28" s="51" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="X28" s="52" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="249" t="s">
-[...30 lines deleted...]
-        <v>74144</v>
+      <c r="A29" s="245" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" s="183" t="s">
+        <v>107</v>
+      </c>
+      <c r="C29" s="187" t="s">
+        <v>108</v>
+      </c>
+      <c r="D29" s="199">
+        <v>336071</v>
+      </c>
+      <c r="E29" s="310">
+        <v>0</v>
+      </c>
+      <c r="F29" s="198">
+        <v>336071</v>
+      </c>
+      <c r="G29" s="198">
+        <v>0</v>
+      </c>
+      <c r="H29" s="198">
+        <v>324464</v>
+      </c>
+      <c r="I29" s="198">
+        <v>242143</v>
+      </c>
+      <c r="J29" s="198">
+        <v>147704</v>
+      </c>
+      <c r="K29" s="198">
+        <v>86825</v>
       </c>
       <c r="L29" s="76"/>
       <c r="M29" s="77"/>
-      <c r="N29" s="203">
+      <c r="N29" s="199">
         <v>1300</v>
       </c>
-      <c r="O29" s="202">
-[...27 lines deleted...]
-        <v>0.95410954379770252</v>
+      <c r="O29" s="198">
+        <v>1117</v>
+      </c>
+      <c r="P29" s="192">
+        <v>888.9424657534247</v>
+      </c>
+      <c r="Q29" s="192">
+        <v>448.95498392282957</v>
+      </c>
+      <c r="R29" s="192">
+        <v>357.29198784301633</v>
+      </c>
+      <c r="S29" s="192">
+        <v>162.64810817953574</v>
+      </c>
+      <c r="T29" s="180">
+        <v>0.85923076923076924</v>
+      </c>
+      <c r="U29" s="182">
+        <v>0.79588182632050131</v>
+      </c>
+      <c r="V29" s="180">
+        <v>0.74628618275062875</v>
+      </c>
+      <c r="W29" s="180">
+        <v>0.72281978894422805</v>
+      </c>
+      <c r="X29" s="178">
+        <v>0.96546265521273777</v>
       </c>
     </row>
     <row r="30" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="249"/>
-[...9 lines deleted...]
-      <c r="K30" s="197"/>
+      <c r="A30" s="245"/>
+      <c r="B30" s="183"/>
+      <c r="C30" s="241"/>
+      <c r="D30" s="200"/>
+      <c r="E30" s="314"/>
+      <c r="F30" s="315"/>
+      <c r="G30" s="193"/>
+      <c r="H30" s="193"/>
+      <c r="I30" s="193"/>
+      <c r="J30" s="193"/>
+      <c r="K30" s="193"/>
       <c r="L30" s="78"/>
       <c r="M30" s="77"/>
-      <c r="N30" s="204"/>
-[...9 lines deleted...]
-      <c r="X30" s="183"/>
+      <c r="N30" s="200"/>
+      <c r="O30" s="193"/>
+      <c r="P30" s="193"/>
+      <c r="Q30" s="193"/>
+      <c r="R30" s="193"/>
+      <c r="S30" s="193"/>
+      <c r="T30" s="181"/>
+      <c r="U30" s="183"/>
+      <c r="V30" s="181"/>
+      <c r="W30" s="181"/>
+      <c r="X30" s="179"/>
     </row>
     <row r="31" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="249" t="s">
-[...5 lines deleted...]
-      <c r="C31" s="191" t="s">
+      <c r="A31" s="245" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" s="183" t="s">
+        <v>109</v>
+      </c>
+      <c r="C31" s="187" t="s">
         <v>38</v>
       </c>
-      <c r="D31" s="203">
-[...21 lines deleted...]
-        <v>107252</v>
+      <c r="D31" s="199">
+        <v>208039</v>
+      </c>
+      <c r="E31" s="310">
+        <v>0</v>
+      </c>
+      <c r="F31" s="198">
+        <v>208039</v>
+      </c>
+      <c r="G31" s="198">
+        <v>0</v>
+      </c>
+      <c r="H31" s="198">
+        <v>193498</v>
+      </c>
+      <c r="I31" s="198">
+        <v>189787</v>
+      </c>
+      <c r="J31" s="198">
+        <v>76978</v>
+      </c>
+      <c r="K31" s="198">
+        <v>112416</v>
       </c>
       <c r="L31" s="76"/>
       <c r="M31" s="77"/>
-      <c r="N31" s="203">
+      <c r="N31" s="199">
         <v>1381</v>
       </c>
-      <c r="O31" s="203">
-[...27 lines deleted...]
-        <v>0.92193590948163839</v>
+      <c r="O31" s="199">
+        <v>760</v>
+      </c>
+      <c r="P31" s="192">
+        <v>530.13150684931509</v>
+      </c>
+      <c r="Q31" s="192">
+        <v>634.92063492063494</v>
+      </c>
+      <c r="R31" s="192">
+        <v>442.88346436868432</v>
+      </c>
+      <c r="S31" s="192">
+        <v>176.18933177693091</v>
+      </c>
+      <c r="T31" s="180">
+        <v>0.55032585083272989</v>
+      </c>
+      <c r="U31" s="182">
+        <v>0.69736842105263153</v>
+      </c>
+      <c r="V31" s="180">
+        <v>0.98082150719904082</v>
+      </c>
+      <c r="W31" s="180">
+        <v>0.97879047845455769</v>
+      </c>
+      <c r="X31" s="178">
+        <v>0.93010445156917698</v>
       </c>
     </row>
     <row r="32" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="251"/>
-[...9 lines deleted...]
-      <c r="K32" s="201"/>
+      <c r="A32" s="247"/>
+      <c r="B32" s="242"/>
+      <c r="C32" s="282"/>
+      <c r="D32" s="210"/>
+      <c r="E32" s="311"/>
+      <c r="F32" s="298"/>
+      <c r="G32" s="197"/>
+      <c r="H32" s="197"/>
+      <c r="I32" s="197"/>
+      <c r="J32" s="197"/>
+      <c r="K32" s="197"/>
       <c r="L32" s="78"/>
       <c r="M32" s="77"/>
-      <c r="N32" s="214"/>
-[...9 lines deleted...]
-      <c r="X32" s="188"/>
+      <c r="N32" s="210"/>
+      <c r="O32" s="210"/>
+      <c r="P32" s="197"/>
+      <c r="Q32" s="197"/>
+      <c r="R32" s="197"/>
+      <c r="S32" s="197"/>
+      <c r="T32" s="188"/>
+      <c r="U32" s="183"/>
+      <c r="V32" s="181"/>
+      <c r="W32" s="188"/>
+      <c r="X32" s="184"/>
     </row>
     <row r="33" spans="1:24" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="240" t="s">
-[...30 lines deleted...]
-        <v>30919</v>
+      <c r="A33" s="236" t="s">
+        <v>122</v>
+      </c>
+      <c r="B33" s="221" t="s">
+        <v>110</v>
+      </c>
+      <c r="C33" s="221" t="s">
+        <v>100</v>
+      </c>
+      <c r="D33" s="132">
+        <v>181227</v>
+      </c>
+      <c r="E33" s="132">
+        <v>0</v>
+      </c>
+      <c r="F33" s="132">
+        <v>181227</v>
+      </c>
+      <c r="G33" s="132">
+        <v>0</v>
+      </c>
+      <c r="H33" s="132">
+        <v>160393</v>
+      </c>
+      <c r="I33" s="132">
+        <v>162225</v>
+      </c>
+      <c r="J33" s="132">
+        <v>124743</v>
+      </c>
+      <c r="K33" s="132">
+        <v>36977</v>
       </c>
       <c r="L33" s="79"/>
       <c r="M33" s="80"/>
-      <c r="N33" s="198">
+      <c r="N33" s="194">
         <v>920</v>
       </c>
-      <c r="O33" s="198">
-[...27 lines deleted...]
-        <v>0.89677985015144268</v>
+      <c r="O33" s="194">
+        <v>502</v>
+      </c>
+      <c r="P33" s="194">
+        <v>439.43287671232878</v>
+      </c>
+      <c r="Q33" s="194">
+        <v>262.00417536534451</v>
+      </c>
+      <c r="R33" s="194">
+        <v>229.3491005805474</v>
+      </c>
+      <c r="S33" s="194">
+        <v>178.37246546744072</v>
+      </c>
+      <c r="T33" s="180">
+        <v>0.54565217391304344</v>
+      </c>
+      <c r="U33" s="182">
+        <v>0.87450199203187251</v>
+      </c>
+      <c r="V33" s="180">
+        <v>1.0114219448479671</v>
+      </c>
+      <c r="W33" s="180">
+        <v>1.0082734283915133</v>
+      </c>
+      <c r="X33" s="178">
+        <v>0.88503920497497612</v>
       </c>
     </row>
     <row r="34" spans="1:24" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="240"/>
-[...9 lines deleted...]
-      <c r="K34" s="200"/>
+      <c r="A34" s="236"/>
+      <c r="B34" s="237"/>
+      <c r="C34" s="237"/>
+      <c r="D34" s="196"/>
+      <c r="E34" s="196"/>
+      <c r="F34" s="196"/>
+      <c r="G34" s="196"/>
+      <c r="H34" s="196"/>
+      <c r="I34" s="196"/>
+      <c r="J34" s="196"/>
+      <c r="K34" s="196"/>
       <c r="L34" s="79"/>
       <c r="M34" s="81"/>
-      <c r="N34" s="199"/>
-[...9 lines deleted...]
-      <c r="X34" s="188"/>
+      <c r="N34" s="195"/>
+      <c r="O34" s="195"/>
+      <c r="P34" s="195"/>
+      <c r="Q34" s="195"/>
+      <c r="R34" s="195"/>
+      <c r="S34" s="195"/>
+      <c r="T34" s="188"/>
+      <c r="U34" s="187"/>
+      <c r="V34" s="188"/>
+      <c r="W34" s="188"/>
+      <c r="X34" s="184"/>
     </row>
     <row r="35" spans="1:24" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="223" t="s">
-[...5 lines deleted...]
-      <c r="C35" s="227" t="s">
+      <c r="A35" s="219" t="s">
+        <v>141</v>
+      </c>
+      <c r="B35" s="221" t="s">
+        <v>133</v>
+      </c>
+      <c r="C35" s="223" t="s">
         <v>95</v>
       </c>
-      <c r="D35" s="136">
-[...20 lines deleted...]
-      <c r="K35" s="136">
+      <c r="D35" s="132">
+        <v>0</v>
+      </c>
+      <c r="E35" s="132">
+        <v>0</v>
+      </c>
+      <c r="F35" s="132">
+        <v>0</v>
+      </c>
+      <c r="G35" s="132">
+        <v>0</v>
+      </c>
+      <c r="H35" s="132">
+        <v>0</v>
+      </c>
+      <c r="I35" s="132">
+        <v>0</v>
+      </c>
+      <c r="J35" s="132">
+        <v>0</v>
+      </c>
+      <c r="K35" s="132">
         <v>0</v>
       </c>
       <c r="L35" s="82"/>
       <c r="M35" s="80"/>
-      <c r="N35" s="119">
-[...30 lines deleted...]
-        <v>140</v>
+      <c r="N35" s="117">
+        <v>0</v>
+      </c>
+      <c r="O35" s="117">
+        <v>0</v>
+      </c>
+      <c r="P35" s="117">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="108" t="s">
+        <v>95</v>
+      </c>
+      <c r="R35" s="108" t="s">
+        <v>95</v>
+      </c>
+      <c r="S35" s="108" t="s">
+        <v>95</v>
+      </c>
+      <c r="T35" s="108" t="s">
+        <v>95</v>
+      </c>
+      <c r="U35" s="108" t="s">
+        <v>95</v>
+      </c>
+      <c r="V35" s="108" t="s">
+        <v>95</v>
+      </c>
+      <c r="W35" s="108" t="s">
+        <v>95</v>
+      </c>
+      <c r="X35" s="119" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:24" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="224"/>
-[...9 lines deleted...]
-      <c r="K36" s="137"/>
+      <c r="A36" s="220"/>
+      <c r="B36" s="222"/>
+      <c r="C36" s="224"/>
+      <c r="D36" s="133"/>
+      <c r="E36" s="133"/>
+      <c r="F36" s="133"/>
+      <c r="G36" s="133"/>
+      <c r="H36" s="133"/>
+      <c r="I36" s="133"/>
+      <c r="J36" s="133"/>
+      <c r="K36" s="133"/>
       <c r="L36" s="79"/>
       <c r="M36" s="80"/>
-      <c r="N36" s="120"/>
-[...9 lines deleted...]
-      <c r="X36" s="122"/>
+      <c r="N36" s="118"/>
+      <c r="O36" s="118"/>
+      <c r="P36" s="118"/>
+      <c r="Q36" s="109"/>
+      <c r="R36" s="109"/>
+      <c r="S36" s="109"/>
+      <c r="T36" s="109"/>
+      <c r="U36" s="109"/>
+      <c r="V36" s="109"/>
+      <c r="W36" s="109"/>
+      <c r="X36" s="120"/>
     </row>
     <row r="37" spans="1:24" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="240" t="s">
+      <c r="A37" s="236" t="s">
         <v>42</v>
       </c>
-      <c r="B37" s="239"/>
-[...23 lines deleted...]
-        <v>212315</v>
+      <c r="B37" s="235"/>
+      <c r="C37" s="235"/>
+      <c r="D37" s="312">
+        <v>725337</v>
+      </c>
+      <c r="E37" s="205">
+        <v>0</v>
+      </c>
+      <c r="F37" s="205">
+        <v>725337</v>
+      </c>
+      <c r="G37" s="205">
+        <v>0</v>
+      </c>
+      <c r="H37" s="205">
+        <v>678355</v>
+      </c>
+      <c r="I37" s="205">
+        <v>594155</v>
+      </c>
+      <c r="J37" s="205">
+        <v>349425</v>
+      </c>
+      <c r="K37" s="207">
+        <v>236218</v>
       </c>
       <c r="L37" s="23"/>
-      <c r="N37" s="211">
+      <c r="N37" s="207">
         <v>3601</v>
       </c>
-      <c r="O37" s="213">
-[...27 lines deleted...]
-        <v>0.93082013008084197</v>
+      <c r="O37" s="209">
+        <v>2379</v>
+      </c>
+      <c r="P37" s="197">
+        <v>1858.5068493150684</v>
+      </c>
+      <c r="Q37" s="169">
+        <v>424.74558114622391</v>
+      </c>
+      <c r="R37" s="169">
+        <v>331.8169700616084</v>
+      </c>
+      <c r="S37" s="169">
+        <v>170.92104394274017</v>
+      </c>
+      <c r="T37" s="185">
+        <v>0.66064981949458479</v>
+      </c>
+      <c r="U37" s="185">
+        <v>0.78121347175917122</v>
+      </c>
+      <c r="V37" s="185">
+        <v>0.8758762005144799</v>
+      </c>
+      <c r="W37" s="185">
+        <v>0.86332819836221453</v>
+      </c>
+      <c r="X37" s="190">
+        <v>0.93522734949409725</v>
       </c>
     </row>
     <row r="38" spans="1:24" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="224"/>
-[...9 lines deleted...]
-      <c r="K38" s="212"/>
+      <c r="A38" s="220"/>
+      <c r="B38" s="240"/>
+      <c r="C38" s="240"/>
+      <c r="D38" s="313"/>
+      <c r="E38" s="206"/>
+      <c r="F38" s="206"/>
+      <c r="G38" s="206"/>
+      <c r="H38" s="206"/>
+      <c r="I38" s="206"/>
+      <c r="J38" s="206"/>
+      <c r="K38" s="208"/>
       <c r="L38" s="54"/>
       <c r="M38" s="55"/>
-      <c r="N38" s="212"/>
-[...9 lines deleted...]
-      <c r="X38" s="195"/>
+      <c r="N38" s="208"/>
+      <c r="O38" s="206"/>
+      <c r="P38" s="170"/>
+      <c r="Q38" s="170"/>
+      <c r="R38" s="170"/>
+      <c r="S38" s="170"/>
+      <c r="T38" s="189"/>
+      <c r="U38" s="186"/>
+      <c r="V38" s="189"/>
+      <c r="W38" s="189"/>
+      <c r="X38" s="191"/>
     </row>
     <row r="39" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="40" spans="1:24" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="215" t="s">
-[...5 lines deleted...]
-      <c r="C40" s="218" t="s">
+      <c r="A40" s="211" t="s">
+        <v>75</v>
+      </c>
+      <c r="B40" s="214" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="214" t="s">
         <v>26</v>
       </c>
-      <c r="D40" s="131" t="s">
+      <c r="D40" s="129" t="s">
         <v>55</v>
       </c>
-      <c r="E40" s="162" t="s">
-[...5 lines deleted...]
-      <c r="G40" s="162" t="s">
+      <c r="E40" s="158" t="s">
+        <v>154</v>
+      </c>
+      <c r="F40" s="158" t="s">
+        <v>155</v>
+      </c>
+      <c r="G40" s="158" t="s">
         <v>56</v>
       </c>
-      <c r="H40" s="162" t="s">
-[...2 lines deleted...]
-      <c r="I40" s="162" t="s">
+      <c r="H40" s="158" t="s">
+        <v>156</v>
+      </c>
+      <c r="I40" s="158" t="s">
         <v>57</v>
       </c>
-      <c r="J40" s="162" t="s">
-[...3 lines deleted...]
-        <v>165</v>
+      <c r="J40" s="158" t="s">
+        <v>105</v>
+      </c>
+      <c r="K40" s="158" t="s">
+        <v>157</v>
       </c>
       <c r="L40" s="56"/>
-      <c r="N40" s="162" t="s">
-[...5 lines deleted...]
-      <c r="P40" s="162" t="s">
+      <c r="N40" s="158" t="s">
+        <v>106</v>
+      </c>
+      <c r="O40" s="158" t="s">
+        <v>161</v>
+      </c>
+      <c r="P40" s="158" t="s">
         <v>58</v>
       </c>
-      <c r="Q40" s="162" t="s">
-[...5 lines deleted...]
-      <c r="S40" s="162" t="s">
+      <c r="Q40" s="158" t="s">
+        <v>151</v>
+      </c>
+      <c r="R40" s="158" t="s">
+        <v>152</v>
+      </c>
+      <c r="S40" s="158" t="s">
         <v>59</v>
       </c>
-      <c r="T40" s="130" t="s">
+      <c r="T40" s="128" t="s">
         <v>60</v>
       </c>
-      <c r="U40" s="131"/>
-      <c r="V40" s="130" t="s">
+      <c r="U40" s="129"/>
+      <c r="V40" s="128" t="s">
         <v>61</v>
       </c>
-      <c r="W40" s="178"/>
-      <c r="X40" s="179"/>
+      <c r="W40" s="174"/>
+      <c r="X40" s="175"/>
     </row>
     <row r="41" spans="1:24" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="216"/>
-[...9 lines deleted...]
-      <c r="K41" s="163"/>
+      <c r="A41" s="212"/>
+      <c r="B41" s="109"/>
+      <c r="C41" s="109"/>
+      <c r="D41" s="217"/>
+      <c r="E41" s="159"/>
+      <c r="F41" s="159"/>
+      <c r="G41" s="159"/>
+      <c r="H41" s="159"/>
+      <c r="I41" s="159"/>
+      <c r="J41" s="159"/>
+      <c r="K41" s="159"/>
       <c r="L41" s="56"/>
-      <c r="N41" s="163"/>
-[...9 lines deleted...]
-      <c r="X41" s="181"/>
+      <c r="N41" s="159"/>
+      <c r="O41" s="159"/>
+      <c r="P41" s="159"/>
+      <c r="Q41" s="173"/>
+      <c r="R41" s="159"/>
+      <c r="S41" s="159"/>
+      <c r="T41" s="130"/>
+      <c r="U41" s="131"/>
+      <c r="V41" s="130"/>
+      <c r="W41" s="176"/>
+      <c r="X41" s="177"/>
     </row>
     <row r="42" spans="1:24" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="216"/>
-[...9 lines deleted...]
-      <c r="K42" s="163"/>
+      <c r="A42" s="212"/>
+      <c r="B42" s="109"/>
+      <c r="C42" s="109"/>
+      <c r="D42" s="218"/>
+      <c r="E42" s="159"/>
+      <c r="F42" s="159"/>
+      <c r="G42" s="159"/>
+      <c r="H42" s="159"/>
+      <c r="I42" s="159"/>
+      <c r="J42" s="159"/>
+      <c r="K42" s="159"/>
       <c r="L42" s="56"/>
-      <c r="N42" s="163"/>
-[...4 lines deleted...]
-      <c r="S42" s="163"/>
+      <c r="N42" s="159"/>
+      <c r="O42" s="159"/>
+      <c r="P42" s="172"/>
+      <c r="Q42" s="173"/>
+      <c r="R42" s="159"/>
+      <c r="S42" s="159"/>
       <c r="T42" s="58" t="s">
         <v>62</v>
       </c>
       <c r="U42" s="59" t="s">
         <v>63</v>
       </c>
       <c r="V42" s="57" t="s">
         <v>64</v>
       </c>
       <c r="W42" s="57" t="s">
         <v>65</v>
       </c>
       <c r="X42" s="60" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="43" spans="1:24" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="217"/>
-[...1 lines deleted...]
-      <c r="C43" s="206"/>
+      <c r="A43" s="213"/>
+      <c r="B43" s="202"/>
+      <c r="C43" s="202"/>
       <c r="D43" s="61" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="E43" s="62" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="F43" s="62" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="G43" s="62" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="H43" s="62" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="I43" s="62" t="s">
         <v>22</v>
       </c>
       <c r="J43" s="62" t="s">
         <v>22</v>
       </c>
       <c r="K43" s="62" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="L43" s="63"/>
       <c r="N43" s="62" t="s">
         <v>22</v>
       </c>
       <c r="O43" s="62" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="P43" s="62" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="Q43" s="64" t="s">
         <v>23</v>
       </c>
       <c r="R43" s="64" t="s">
         <v>23</v>
       </c>
       <c r="S43" s="64"/>
       <c r="T43" s="62" t="s">
         <v>67</v>
       </c>
       <c r="U43" s="62" t="s">
         <v>67</v>
       </c>
       <c r="V43" s="65"/>
       <c r="W43" s="65"/>
       <c r="X43" s="66" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
     </row>
     <row r="44" spans="1:24" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="249" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="A44" s="245" t="s">
+        <v>120</v>
+      </c>
+      <c r="B44" s="183" t="s">
+        <v>107</v>
+      </c>
+      <c r="C44" s="187" t="s">
+        <v>108</v>
       </c>
       <c r="D44" s="86">
         <v>0</v>
       </c>
       <c r="E44" s="69">
-        <v>14755</v>
+        <v>14632</v>
       </c>
       <c r="F44" s="69">
         <v>290</v>
       </c>
       <c r="G44" s="69">
         <v>0</v>
       </c>
       <c r="H44" s="93">
-        <v>77202</v>
+        <v>76875</v>
       </c>
       <c r="I44" s="86">
         <v>0</v>
       </c>
       <c r="J44" s="89">
         <v>0</v>
       </c>
       <c r="K44" s="69">
-        <v>8537</v>
+        <v>9029</v>
       </c>
       <c r="L44" s="83"/>
       <c r="M44" s="77"/>
       <c r="N44" s="89">
         <v>0</v>
       </c>
       <c r="O44" s="84">
-        <v>100784</v>
-[...10 lines deleted...]
-      <c r="S44" s="112" t="s">
+        <v>100826</v>
+      </c>
+      <c r="P44" s="162">
+        <v>20.678014766201805</v>
+      </c>
+      <c r="Q44" s="164">
+        <v>0</v>
+      </c>
+      <c r="R44" s="126">
+        <v>7.3344177097177318E-2</v>
+      </c>
+      <c r="S44" s="110" t="s">
         <v>24</v>
       </c>
-      <c r="T44" s="112">
+      <c r="T44" s="110">
         <v>1</v>
       </c>
-      <c r="U44" s="112" t="s">
+      <c r="U44" s="110" t="s">
         <v>68</v>
       </c>
-      <c r="V44" s="112" t="s">
+      <c r="V44" s="110" t="s">
         <v>69</v>
       </c>
-      <c r="W44" s="125">
+      <c r="W44" s="123">
         <v>4</v>
       </c>
-      <c r="X44" s="123">
+      <c r="X44" s="121">
         <v>879</v>
       </c>
     </row>
     <row r="45" spans="1:24" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="249"/>
-[...1 lines deleted...]
-      <c r="C45" s="245"/>
+      <c r="A45" s="245"/>
+      <c r="B45" s="183"/>
+      <c r="C45" s="241"/>
       <c r="D45" s="87"/>
       <c r="E45" s="98">
-        <v>3297</v>
+        <v>3338</v>
       </c>
       <c r="F45" s="98">
         <v>106</v>
       </c>
       <c r="G45" s="95"/>
       <c r="H45" s="101">
         <v>0</v>
       </c>
       <c r="I45" s="87"/>
       <c r="J45" s="94"/>
       <c r="K45" s="99">
-        <v>3459</v>
+        <v>3951</v>
       </c>
       <c r="L45" s="2"/>
       <c r="N45" s="94"/>
       <c r="O45" s="103">
-        <v>89663</v>
-[...9 lines deleted...]
-      <c r="X45" s="124"/>
+        <v>6312</v>
+      </c>
+      <c r="P45" s="163"/>
+      <c r="Q45" s="127"/>
+      <c r="R45" s="127"/>
+      <c r="S45" s="111"/>
+      <c r="T45" s="111"/>
+      <c r="U45" s="111"/>
+      <c r="V45" s="111"/>
+      <c r="W45" s="124"/>
+      <c r="X45" s="122"/>
     </row>
     <row r="46" spans="1:24" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="249" t="s">
-[...5 lines deleted...]
-      <c r="C46" s="191" t="s">
+      <c r="A46" s="245" t="s">
+        <v>121</v>
+      </c>
+      <c r="B46" s="183" t="s">
+        <v>109</v>
+      </c>
+      <c r="C46" s="187" t="s">
         <v>38</v>
       </c>
       <c r="D46" s="86">
         <v>0</v>
       </c>
       <c r="E46" s="89">
         <v>10460</v>
       </c>
       <c r="F46" s="89">
         <v>109</v>
       </c>
       <c r="G46" s="89">
         <v>0</v>
       </c>
       <c r="H46" s="93">
         <v>35983</v>
       </c>
       <c r="I46" s="86">
         <v>0</v>
       </c>
       <c r="J46" s="84">
         <v>0</v>
       </c>
       <c r="K46" s="84">
         <v>6791</v>
       </c>
       <c r="L46" s="67"/>
       <c r="N46" s="84">
         <v>0</v>
       </c>
       <c r="O46" s="84">
         <v>53343</v>
       </c>
-      <c r="P46" s="171">
+      <c r="P46" s="167">
         <v>15.810017783046829</v>
       </c>
-      <c r="Q46" s="168">
-[...5 lines deleted...]
-      <c r="S46" s="112" t="s">
+      <c r="Q46" s="164">
+        <v>0</v>
+      </c>
+      <c r="R46" s="126">
+        <v>0.30710683688581447</v>
+      </c>
+      <c r="S46" s="110" t="s">
         <v>24</v>
       </c>
-      <c r="T46" s="112">
+      <c r="T46" s="110">
         <v>1</v>
       </c>
-      <c r="U46" s="112" t="s">
+      <c r="U46" s="110" t="s">
         <v>68</v>
       </c>
-      <c r="V46" s="112" t="s">
+      <c r="V46" s="110" t="s">
         <v>69</v>
       </c>
-      <c r="W46" s="125">
+      <c r="W46" s="123">
         <v>1</v>
       </c>
-      <c r="X46" s="123">
+      <c r="X46" s="121">
         <v>740</v>
       </c>
     </row>
     <row r="47" spans="1:24" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="251"/>
-[...1 lines deleted...]
-      <c r="C47" s="286"/>
+      <c r="A47" s="247"/>
+      <c r="B47" s="242"/>
+      <c r="C47" s="282"/>
       <c r="D47" s="88"/>
       <c r="E47" s="99">
-        <v>10460</v>
+        <v>9511</v>
       </c>
       <c r="F47" s="99">
         <v>80</v>
       </c>
       <c r="G47" s="85"/>
       <c r="H47" s="101">
         <v>0</v>
       </c>
       <c r="I47" s="88"/>
       <c r="J47" s="91"/>
       <c r="K47" s="99">
         <v>6791</v>
       </c>
       <c r="L47" s="2"/>
       <c r="N47" s="91"/>
       <c r="O47" s="103">
-        <v>52045</v>
-[...9 lines deleted...]
-      <c r="X47" s="124"/>
+        <v>0</v>
+      </c>
+      <c r="P47" s="168"/>
+      <c r="Q47" s="127"/>
+      <c r="R47" s="127"/>
+      <c r="S47" s="111"/>
+      <c r="T47" s="111"/>
+      <c r="U47" s="111"/>
+      <c r="V47" s="125"/>
+      <c r="W47" s="124"/>
+      <c r="X47" s="122"/>
     </row>
     <row r="48" spans="1:24" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="240" t="s">
-[...6 lines deleted...]
-        <v>104</v>
+      <c r="A48" s="236" t="s">
+        <v>122</v>
+      </c>
+      <c r="B48" s="221" t="s">
+        <v>110</v>
+      </c>
+      <c r="C48" s="221" t="s">
+        <v>100</v>
       </c>
       <c r="D48" s="90">
         <v>0</v>
       </c>
       <c r="E48" s="90">
         <v>4750</v>
       </c>
       <c r="F48" s="90">
         <v>204</v>
       </c>
       <c r="G48" s="90">
         <v>0</v>
       </c>
       <c r="H48" s="90">
         <v>0</v>
       </c>
       <c r="I48" s="90">
         <v>0</v>
       </c>
       <c r="J48" s="90">
         <v>0</v>
       </c>
       <c r="K48" s="90">
         <v>41087</v>
       </c>
       <c r="L48" s="45"/>
       <c r="M48" s="92"/>
       <c r="N48" s="90">
         <v>0</v>
       </c>
       <c r="O48" s="84">
         <v>46041</v>
       </c>
-      <c r="P48" s="169">
+      <c r="P48" s="165">
         <v>14.298447204968944</v>
       </c>
-      <c r="Q48" s="168">
-[...2 lines deleted...]
-      <c r="R48" s="128">
+      <c r="Q48" s="164">
+        <v>0</v>
+      </c>
+      <c r="R48" s="126">
         <v>1</v>
       </c>
-      <c r="S48" s="112" t="s">
-[...2 lines deleted...]
-      <c r="T48" s="127">
+      <c r="S48" s="110" t="s">
+        <v>128</v>
+      </c>
+      <c r="T48" s="125">
         <v>1</v>
       </c>
-      <c r="U48" s="127" t="s">
+      <c r="U48" s="125" t="s">
         <v>68</v>
       </c>
-      <c r="V48" s="112" t="s">
+      <c r="V48" s="110" t="s">
         <v>68</v>
       </c>
-      <c r="W48" s="159">
+      <c r="W48" s="155">
         <v>1</v>
       </c>
-      <c r="X48" s="157">
+      <c r="X48" s="153">
         <v>640</v>
       </c>
     </row>
     <row r="49" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="240"/>
-[...1 lines deleted...]
-      <c r="C49" s="241"/>
+      <c r="A49" s="236"/>
+      <c r="B49" s="237"/>
+      <c r="C49" s="237"/>
       <c r="D49" s="91"/>
       <c r="E49" s="100">
         <v>4750</v>
       </c>
       <c r="F49" s="100">
         <v>204</v>
       </c>
       <c r="G49" s="94"/>
       <c r="H49" s="96">
         <v>0</v>
       </c>
       <c r="I49" s="91"/>
       <c r="J49" s="91"/>
       <c r="K49" s="100">
         <v>41087</v>
       </c>
       <c r="L49" s="43"/>
       <c r="M49" s="97"/>
       <c r="N49" s="91"/>
       <c r="O49" s="102">
         <v>0</v>
       </c>
-      <c r="P49" s="175"/>
-[...7 lines deleted...]
-      <c r="X49" s="158"/>
+      <c r="P49" s="171"/>
+      <c r="Q49" s="126"/>
+      <c r="R49" s="127"/>
+      <c r="S49" s="125"/>
+      <c r="T49" s="125"/>
+      <c r="U49" s="125"/>
+      <c r="V49" s="125"/>
+      <c r="W49" s="156"/>
+      <c r="X49" s="154"/>
     </row>
     <row r="50" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="223" t="s">
-[...5 lines deleted...]
-      <c r="C50" s="227" t="s">
+      <c r="A50" s="219" t="s">
+        <v>141</v>
+      </c>
+      <c r="B50" s="221" t="s">
+        <v>133</v>
+      </c>
+      <c r="C50" s="223" t="s">
         <v>95</v>
       </c>
       <c r="D50" s="90">
         <v>0</v>
       </c>
       <c r="E50" s="90">
-        <v>2098</v>
+        <v>6783</v>
       </c>
       <c r="F50" s="90">
         <v>0</v>
       </c>
       <c r="G50" s="90">
         <v>0</v>
       </c>
       <c r="H50" s="90">
         <v>0</v>
       </c>
       <c r="I50" s="90">
         <v>0</v>
       </c>
       <c r="J50" s="90">
         <v>0</v>
       </c>
       <c r="K50" s="90">
-        <v>1104</v>
+        <v>2820</v>
       </c>
       <c r="L50" s="45"/>
       <c r="M50" s="92"/>
       <c r="N50" s="90">
         <v>0</v>
       </c>
       <c r="O50" s="84">
-        <v>3202</v>
-[...1 lines deleted...]
-      <c r="P50" s="134" t="s">
+        <v>9603</v>
+      </c>
+      <c r="P50" s="317">
+        <v>2.7468535469107551</v>
+      </c>
+      <c r="Q50" s="318">
+        <v>0</v>
+      </c>
+      <c r="R50" s="319">
+        <v>0</v>
+      </c>
+      <c r="S50" s="108" t="s">
         <v>95</v>
       </c>
-      <c r="Q50" s="110" t="s">
+      <c r="T50" s="110">
+        <v>1</v>
+      </c>
+      <c r="U50" s="110" t="s">
+        <v>140</v>
+      </c>
+      <c r="V50" s="110" t="s">
         <v>95</v>
       </c>
-      <c r="R50" s="108" t="s">
-[...11 lines deleted...]
-      <c r="V50" s="112" t="s">
+      <c r="W50" s="113" t="s">
         <v>95</v>
       </c>
-      <c r="W50" s="115" t="s">
-[...3 lines deleted...]
-        <v>149</v>
+      <c r="X50" s="115" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="51" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="224"/>
-[...1 lines deleted...]
-      <c r="C51" s="228"/>
+      <c r="A51" s="220"/>
+      <c r="B51" s="222"/>
+      <c r="C51" s="224"/>
       <c r="D51" s="53"/>
       <c r="E51" s="68">
         <v>0</v>
       </c>
       <c r="F51" s="68">
         <v>0</v>
       </c>
       <c r="G51" s="53"/>
       <c r="H51" s="68">
         <v>0</v>
       </c>
       <c r="I51" s="53"/>
       <c r="J51" s="53"/>
       <c r="K51" s="68">
         <v>0</v>
       </c>
       <c r="L51" s="45"/>
       <c r="M51" s="92"/>
       <c r="N51" s="53"/>
       <c r="O51" s="3">
         <v>0</v>
       </c>
-      <c r="P51" s="135"/>
-[...7 lines deleted...]
-      <c r="X51" s="118"/>
+      <c r="P51" s="320"/>
+      <c r="Q51" s="321"/>
+      <c r="R51" s="322"/>
+      <c r="S51" s="109"/>
+      <c r="T51" s="111"/>
+      <c r="U51" s="111"/>
+      <c r="V51" s="112"/>
+      <c r="W51" s="114"/>
+      <c r="X51" s="116"/>
     </row>
     <row r="52" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="240" t="s">
+      <c r="A52" s="236" t="s">
         <v>42</v>
       </c>
-      <c r="B52" s="239"/>
-[...1 lines deleted...]
-      <c r="D52" s="320">
+      <c r="B52" s="235"/>
+      <c r="C52" s="235"/>
+      <c r="D52" s="316">
         <v>0</v>
       </c>
       <c r="E52" s="69">
-        <v>32063</v>
+        <v>36625</v>
       </c>
       <c r="F52" s="69">
         <v>603</v>
       </c>
       <c r="G52" s="70">
         <v>0</v>
       </c>
       <c r="H52" s="70">
-        <v>113185</v>
+        <v>112858</v>
       </c>
       <c r="I52" s="70">
         <v>0</v>
       </c>
       <c r="J52" s="70">
         <v>0</v>
       </c>
       <c r="K52" s="69">
-        <v>57519</v>
+        <v>59727</v>
       </c>
       <c r="L52" s="67"/>
       <c r="N52" s="70">
         <v>0</v>
       </c>
       <c r="O52" s="70">
-        <v>203370</v>
-[...10 lines deleted...]
-      <c r="S52" s="161" t="s">
+        <v>209813</v>
+      </c>
+      <c r="P52" s="165">
+        <v>14.019310436990512</v>
+      </c>
+      <c r="Q52" s="160">
+        <v>0</v>
+      </c>
+      <c r="R52" s="160">
+        <v>0.3327629841811518</v>
+      </c>
+      <c r="S52" s="157" t="s">
         <v>95</v>
       </c>
-      <c r="T52" s="161">
+      <c r="T52" s="157">
         <v>4</v>
       </c>
-      <c r="U52" s="161" t="s">
+      <c r="U52" s="157" t="s">
         <v>95</v>
       </c>
-      <c r="V52" s="161" t="s">
+      <c r="V52" s="157" t="s">
         <v>95</v>
       </c>
-      <c r="W52" s="155">
+      <c r="W52" s="151">
         <v>6</v>
       </c>
-      <c r="X52" s="153">
+      <c r="X52" s="149">
         <v>2259</v>
       </c>
     </row>
     <row r="53" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="224"/>
-[...2 lines deleted...]
-      <c r="D53" s="317"/>
+      <c r="A53" s="220"/>
+      <c r="B53" s="240"/>
+      <c r="C53" s="240"/>
+      <c r="D53" s="313"/>
       <c r="E53" s="68">
-        <v>18507</v>
+        <v>17599</v>
       </c>
       <c r="F53" s="68">
         <v>390</v>
       </c>
       <c r="G53" s="53"/>
       <c r="H53" s="68">
         <v>0</v>
       </c>
       <c r="I53" s="53"/>
       <c r="J53" s="53"/>
       <c r="K53" s="68">
-        <v>51337</v>
+        <v>51829</v>
       </c>
       <c r="L53" s="2"/>
       <c r="N53" s="53"/>
       <c r="O53" s="3">
-        <v>141708</v>
-[...9 lines deleted...]
-      <c r="X53" s="154"/>
+        <v>6312</v>
+      </c>
+      <c r="P53" s="166"/>
+      <c r="Q53" s="161"/>
+      <c r="R53" s="161"/>
+      <c r="S53" s="112"/>
+      <c r="T53" s="112"/>
+      <c r="U53" s="112"/>
+      <c r="V53" s="112"/>
+      <c r="W53" s="152"/>
+      <c r="X53" s="150"/>
       <c r="Y53" s="1" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
     </row>
     <row r="54" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B54" s="104" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="C54" s="105"/>
       <c r="D54" s="105"/>
       <c r="E54" s="105"/>
       <c r="F54" s="105"/>
       <c r="G54" s="105"/>
       <c r="H54" s="105"/>
       <c r="I54" s="105"/>
       <c r="N54" s="71"/>
       <c r="O54" s="72"/>
       <c r="P54" s="73"/>
       <c r="Q54" s="74"/>
       <c r="R54" s="75"/>
       <c r="S54" s="74"/>
       <c r="T54" s="74"/>
       <c r="U54" s="74"/>
       <c r="V54" s="74"/>
       <c r="W54" s="74"/>
     </row>
     <row r="55" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B55" s="104" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="C55" s="105"/>
       <c r="D55" s="105"/>
       <c r="E55" s="105"/>
       <c r="F55" s="105"/>
       <c r="G55" s="105"/>
       <c r="H55" s="105"/>
       <c r="I55" s="105"/>
       <c r="N55" s="24"/>
       <c r="P55" s="73"/>
       <c r="Q55" s="74"/>
       <c r="R55" s="75"/>
       <c r="S55" s="74"/>
       <c r="T55" s="74"/>
       <c r="U55" s="74"/>
       <c r="V55" s="74"/>
       <c r="W55" s="74"/>
     </row>
     <row r="56" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B56" s="104" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="C56" s="105"/>
       <c r="D56" s="105"/>
       <c r="E56" s="105"/>
       <c r="F56" s="105"/>
       <c r="G56" s="105"/>
       <c r="H56" s="105"/>
       <c r="I56" s="105"/>
     </row>
     <row r="57" spans="1:25" x14ac:dyDescent="0.15">
       <c r="B57" s="104" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="C57" s="105"/>
       <c r="D57" s="105"/>
       <c r="E57" s="105"/>
       <c r="F57" s="105"/>
       <c r="G57" s="105"/>
       <c r="H57" s="105"/>
       <c r="I57" s="105"/>
     </row>
     <row r="58" spans="1:25" x14ac:dyDescent="0.15">
       <c r="B58" s="106" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="C58" s="105"/>
       <c r="D58" s="105"/>
       <c r="E58" s="105"/>
       <c r="F58" s="105"/>
       <c r="G58" s="105"/>
       <c r="H58" s="105"/>
       <c r="I58" s="105"/>
     </row>
     <row r="59" spans="1:25" x14ac:dyDescent="0.15">
       <c r="B59" s="105"/>
       <c r="C59" s="105"/>
       <c r="D59" s="105"/>
       <c r="E59" s="107"/>
       <c r="F59" s="105"/>
       <c r="G59" s="105"/>
       <c r="H59" s="105"/>
       <c r="I59" s="105"/>
     </row>
   </sheetData>
   <mergeCells count="325">
+    <mergeCell ref="T52:T53"/>
+    <mergeCell ref="U52:U53"/>
+    <mergeCell ref="V52:V53"/>
+    <mergeCell ref="W52:W53"/>
+    <mergeCell ref="X52:X53"/>
+    <mergeCell ref="A52:C53"/>
+    <mergeCell ref="D52:D53"/>
+    <mergeCell ref="P52:P53"/>
+    <mergeCell ref="Q52:Q53"/>
+    <mergeCell ref="R52:R53"/>
+    <mergeCell ref="S52:S53"/>
+    <mergeCell ref="S50:S51"/>
+    <mergeCell ref="T50:T51"/>
+    <mergeCell ref="U50:U51"/>
+    <mergeCell ref="V50:V51"/>
+    <mergeCell ref="W50:W51"/>
+    <mergeCell ref="X50:X51"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="B50:B51"/>
+    <mergeCell ref="C50:C51"/>
+    <mergeCell ref="P50:P51"/>
+    <mergeCell ref="Q50:Q51"/>
+    <mergeCell ref="R50:R51"/>
+    <mergeCell ref="S48:S49"/>
+    <mergeCell ref="T48:T49"/>
+    <mergeCell ref="U48:U49"/>
+    <mergeCell ref="V48:V49"/>
+    <mergeCell ref="W48:W49"/>
+    <mergeCell ref="X48:X49"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="B48:B49"/>
+    <mergeCell ref="C48:C49"/>
+    <mergeCell ref="P48:P49"/>
+    <mergeCell ref="Q48:Q49"/>
+    <mergeCell ref="R48:R49"/>
+    <mergeCell ref="S46:S47"/>
+    <mergeCell ref="T46:T47"/>
+    <mergeCell ref="U46:U47"/>
+    <mergeCell ref="V46:V47"/>
+    <mergeCell ref="W46:W47"/>
+    <mergeCell ref="X46:X47"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="B46:B47"/>
+    <mergeCell ref="C46:C47"/>
+    <mergeCell ref="P46:P47"/>
+    <mergeCell ref="Q46:Q47"/>
+    <mergeCell ref="R46:R47"/>
+    <mergeCell ref="S44:S45"/>
+    <mergeCell ref="T44:T45"/>
+    <mergeCell ref="U44:U45"/>
+    <mergeCell ref="V44:V45"/>
+    <mergeCell ref="W44:W45"/>
+    <mergeCell ref="X44:X45"/>
     <mergeCell ref="A44:A45"/>
     <mergeCell ref="B44:B45"/>
     <mergeCell ref="C44:C45"/>
-    <mergeCell ref="A52:C53"/>
-[...158 lines deleted...]
-    <mergeCell ref="D40:D42"/>
+    <mergeCell ref="P44:P45"/>
+    <mergeCell ref="Q44:Q45"/>
+    <mergeCell ref="R44:R45"/>
+    <mergeCell ref="P40:P42"/>
+    <mergeCell ref="Q40:Q42"/>
+    <mergeCell ref="R40:R42"/>
+    <mergeCell ref="S40:S42"/>
+    <mergeCell ref="T40:U41"/>
+    <mergeCell ref="V40:X41"/>
+    <mergeCell ref="H40:H42"/>
+    <mergeCell ref="I40:I42"/>
+    <mergeCell ref="J40:J42"/>
+    <mergeCell ref="K40:K42"/>
+    <mergeCell ref="N40:N42"/>
+    <mergeCell ref="O40:O42"/>
+    <mergeCell ref="V37:V38"/>
+    <mergeCell ref="W37:W38"/>
+    <mergeCell ref="X37:X38"/>
+    <mergeCell ref="A40:A43"/>
     <mergeCell ref="B40:B43"/>
     <mergeCell ref="C40:C43"/>
-    <mergeCell ref="G14:G15"/>
-[...11 lines deleted...]
-    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="D40:D42"/>
+    <mergeCell ref="E40:E42"/>
+    <mergeCell ref="F40:F42"/>
+    <mergeCell ref="G40:G42"/>
+    <mergeCell ref="P37:P38"/>
+    <mergeCell ref="Q37:Q38"/>
+    <mergeCell ref="R37:R38"/>
+    <mergeCell ref="S37:S38"/>
+    <mergeCell ref="T37:T38"/>
+    <mergeCell ref="U37:U38"/>
+    <mergeCell ref="H37:H38"/>
     <mergeCell ref="I37:I38"/>
     <mergeCell ref="J37:J38"/>
     <mergeCell ref="K37:K38"/>
+    <mergeCell ref="N37:N38"/>
     <mergeCell ref="O37:O38"/>
-    <mergeCell ref="O31:O32"/>
-[...11 lines deleted...]
-    <mergeCell ref="N37:N38"/>
+    <mergeCell ref="T35:T36"/>
+    <mergeCell ref="U35:U36"/>
+    <mergeCell ref="V35:V36"/>
+    <mergeCell ref="W35:W36"/>
+    <mergeCell ref="X35:X36"/>
+    <mergeCell ref="A37:C38"/>
+    <mergeCell ref="D37:D38"/>
+    <mergeCell ref="E37:E38"/>
+    <mergeCell ref="F37:F38"/>
+    <mergeCell ref="G37:G38"/>
+    <mergeCell ref="N35:N36"/>
     <mergeCell ref="O35:O36"/>
-    <mergeCell ref="W37:W38"/>
-[...96 lines deleted...]
-    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="P35:P36"/>
+    <mergeCell ref="Q35:Q36"/>
+    <mergeCell ref="R35:R36"/>
+    <mergeCell ref="S35:S36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
-    <mergeCell ref="N35:N36"/>
-[...23 lines deleted...]
-    <mergeCell ref="P50:P51"/>
+    <mergeCell ref="T33:T34"/>
+    <mergeCell ref="U33:U34"/>
+    <mergeCell ref="V33:V34"/>
+    <mergeCell ref="W33:W34"/>
+    <mergeCell ref="X33:X34"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="O33:O34"/>
+    <mergeCell ref="P33:P34"/>
+    <mergeCell ref="Q33:Q34"/>
+    <mergeCell ref="R33:R34"/>
+    <mergeCell ref="S33:S34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="T31:T32"/>
+    <mergeCell ref="U31:U32"/>
+    <mergeCell ref="V31:V32"/>
+    <mergeCell ref="W31:W32"/>
+    <mergeCell ref="X31:X32"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="O31:O32"/>
+    <mergeCell ref="P31:P32"/>
+    <mergeCell ref="Q31:Q32"/>
+    <mergeCell ref="R31:R32"/>
+    <mergeCell ref="S31:S32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="T29:T30"/>
+    <mergeCell ref="U29:U30"/>
+    <mergeCell ref="V29:V30"/>
+    <mergeCell ref="W29:W30"/>
+    <mergeCell ref="X29:X30"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="O29:O30"/>
+    <mergeCell ref="P29:P30"/>
+    <mergeCell ref="Q29:Q30"/>
+    <mergeCell ref="R29:R30"/>
+    <mergeCell ref="S29:S30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="P25:P26"/>
+    <mergeCell ref="Q25:Q26"/>
+    <mergeCell ref="R25:R26"/>
+    <mergeCell ref="S25:S26"/>
+    <mergeCell ref="T25:X25"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="Y18:Y19"/>
+    <mergeCell ref="A25:A28"/>
+    <mergeCell ref="B25:B28"/>
+    <mergeCell ref="C25:C28"/>
+    <mergeCell ref="D25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="O25:O26"/>
+    <mergeCell ref="S18:S19"/>
+    <mergeCell ref="T18:T19"/>
+    <mergeCell ref="U18:U19"/>
+    <mergeCell ref="V18:V19"/>
+    <mergeCell ref="W18:W19"/>
+    <mergeCell ref="X18:X19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="N18:N19"/>
+    <mergeCell ref="O18:O19"/>
+    <mergeCell ref="P18:P19"/>
+    <mergeCell ref="Q18:Q19"/>
+    <mergeCell ref="R18:R19"/>
+    <mergeCell ref="W16:W17"/>
+    <mergeCell ref="X16:X17"/>
+    <mergeCell ref="A18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="Q16:Q17"/>
+    <mergeCell ref="R16:R17"/>
+    <mergeCell ref="S16:S17"/>
+    <mergeCell ref="T16:T17"/>
+    <mergeCell ref="U16:U17"/>
+    <mergeCell ref="V16:V17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="N16:N17"/>
+    <mergeCell ref="O16:O17"/>
+    <mergeCell ref="P16:P17"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="S14:S15"/>
+    <mergeCell ref="T14:T15"/>
+    <mergeCell ref="U14:U15"/>
+    <mergeCell ref="V14:V15"/>
+    <mergeCell ref="W14:W15"/>
+    <mergeCell ref="X14:X15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="N14:N15"/>
+    <mergeCell ref="O14:O15"/>
+    <mergeCell ref="P14:P15"/>
+    <mergeCell ref="Q14:Q15"/>
+    <mergeCell ref="R14:R15"/>
+    <mergeCell ref="W12:W13"/>
+    <mergeCell ref="X12:X13"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="Q12:Q13"/>
+    <mergeCell ref="R12:R13"/>
+    <mergeCell ref="S12:S13"/>
+    <mergeCell ref="T12:T13"/>
+    <mergeCell ref="U12:U13"/>
+    <mergeCell ref="V12:V13"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="N12:N13"/>
+    <mergeCell ref="O12:O13"/>
+    <mergeCell ref="P12:P13"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="S10:S11"/>
+    <mergeCell ref="T10:T11"/>
+    <mergeCell ref="U10:U11"/>
+    <mergeCell ref="V10:V11"/>
+    <mergeCell ref="W10:W11"/>
+    <mergeCell ref="X10:X11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="N10:N11"/>
+    <mergeCell ref="O10:O11"/>
+    <mergeCell ref="P10:P11"/>
+    <mergeCell ref="Q10:Q11"/>
+    <mergeCell ref="R10:R11"/>
+    <mergeCell ref="N7:N8"/>
+    <mergeCell ref="Y8:Y9"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="V6:V8"/>
+    <mergeCell ref="W6:W8"/>
+    <mergeCell ref="X6:X9"/>
+    <mergeCell ref="Y6:Y7"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="O6:O7"/>
+    <mergeCell ref="P6:P7"/>
+    <mergeCell ref="Q6:Q7"/>
+    <mergeCell ref="R6:R7"/>
+    <mergeCell ref="S6:S7"/>
+    <mergeCell ref="T6:U7"/>
+    <mergeCell ref="A6:A9"/>
+    <mergeCell ref="B6:B9"/>
+    <mergeCell ref="C6:C9"/>
+    <mergeCell ref="D6:D9"/>
+    <mergeCell ref="E6:E9"/>
+    <mergeCell ref="F6:K6"/>
   </mergeCells>
-  <phoneticPr fontId="4"/>
+  <phoneticPr fontId="14"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="83" firstPageNumber="62" fitToWidth="2" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ 明朝,標準"&amp;12- &amp;P+8 -</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="12" min="2" max="50" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>