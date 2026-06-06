--- v0 (2026-03-07)
+++ v1 (2026-06-06)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1C2AE6F5-91DC-44A1-A1E3-1FACA1628D43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9C95EF22-419C-4865-820A-95944ACBF4D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{50C63B3E-0C78-4383-BF57-31CAB6FF8B67}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{50C63B3E-0C78-4383-BF57-31CAB6FF8B67}"/>
   </bookViews>
   <sheets>
     <sheet name="Ｐ74" sheetId="1" r:id="rId1"/>
-    <sheet name="P75" sheetId="2" r:id="rId2"/>
-    <sheet name="Ｐ76" sheetId="3" r:id="rId3"/>
+    <sheet name="P75" sheetId="4" r:id="rId2"/>
+    <sheet name="Ｐ76" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ74'!$B$2:$R$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'P75'!$A$1:$O$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Ｐ76'!$B$2:$J$70</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Ｐ76'!$4:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -1863,51 +1863,51 @@
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="124">
+  <cellXfs count="128">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="255" wrapText="1" indent="1"/>
     </xf>
@@ -2088,178 +2088,184 @@
     <xf numFmtId="178" fontId="10" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="10" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" textRotation="255"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="179" fontId="8" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="179" fontId="8" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2568,94 +2574,94 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C9394C0-5A4B-4A32-9ED9-88CC312B3B57}">
   <dimension ref="C2:W56"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A5" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.77734375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.77734375" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="3.88671875" style="1" customWidth="1"/>
     <col min="4" max="4" width="3.21875" style="1" customWidth="1"/>
     <col min="5" max="9" width="7.44140625" style="1" customWidth="1"/>
     <col min="10" max="17" width="5.109375" style="1" customWidth="1"/>
     <col min="18" max="22" width="7.44140625" style="1" customWidth="1"/>
     <col min="23" max="24" width="3.88671875" style="1" customWidth="1"/>
     <col min="25" max="25" width="2.44140625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="3.77734375" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="3:21" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="3:21" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="2"/>
     </row>
     <row r="4" spans="3:21" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="3:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="3:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="7" spans="3:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D7" s="3"/>
     </row>
     <row r="8" spans="3:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="3:21" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D9" s="86"/>
-[...12 lines deleted...]
-      <c r="Q9" s="86"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="78"/>
+      <c r="G9" s="78"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="78"/>
+      <c r="K9" s="78"/>
+      <c r="L9" s="78"/>
+      <c r="M9" s="78"/>
+      <c r="N9" s="78"/>
+      <c r="O9" s="78"/>
+      <c r="P9" s="78"/>
+      <c r="Q9" s="78"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
     </row>
     <row r="10" spans="3:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="3:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="3:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="3:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="3:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="15" spans="3:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="3:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="17" spans="7:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" spans="7:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
     </row>
     <row r="19" spans="7:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="7:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
     </row>
@@ -2689,2560 +2695,2751 @@
     <row r="44" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="45" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="46" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="47" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="48" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="49" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="50" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="51" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="52" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="53" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="54" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="55" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="56" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D9:Q9"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EBD49AD3-FDF9-4C37-8070-EECD7AA067FB}">
-  <dimension ref="B2:T43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{363BD5A0-85F1-4C9F-9126-61DF65A0D733}">
+  <dimension ref="B2:U45"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A19" zoomScale="122" zoomScaleNormal="100" zoomScaleSheetLayoutView="122" workbookViewId="0">
+      <selection activeCell="E40" sqref="E40"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.88671875" customWidth="1"/>
     <col min="2" max="3" width="4.33203125" customWidth="1"/>
     <col min="4" max="4" width="9.33203125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.21875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.33203125" bestFit="1" customWidth="1"/>
     <col min="8" max="13" width="4.88671875" customWidth="1"/>
     <col min="14" max="15" width="6.6640625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="10.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:20" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:20" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="2:20" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="2:20" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C5" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="2:20" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C6" s="3"/>
     </row>
     <row r="7" spans="2:20" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="2:20" s="1" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C8" s="87" t="s">
+      <c r="C8" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="D8" s="87"/>
-[...10 lines deleted...]
-      <c r="O8" s="87"/>
+      <c r="D8" s="85"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="85"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="85"/>
+      <c r="I8" s="85"/>
+      <c r="J8" s="85"/>
+      <c r="K8" s="85"/>
+      <c r="L8" s="85"/>
+      <c r="M8" s="85"/>
+      <c r="N8" s="85"/>
+      <c r="O8" s="85"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
       <c r="S8" s="4"/>
       <c r="T8" s="4"/>
     </row>
     <row r="9" spans="2:20" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C9" s="87" t="s">
+      <c r="C9" s="85" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="87"/>
-[...10 lines deleted...]
-      <c r="O9" s="87"/>
+      <c r="D9" s="85"/>
+      <c r="E9" s="85"/>
+      <c r="F9" s="85"/>
+      <c r="G9" s="85"/>
+      <c r="H9" s="85"/>
+      <c r="I9" s="85"/>
+      <c r="J9" s="85"/>
+      <c r="K9" s="85"/>
+      <c r="L9" s="85"/>
+      <c r="M9" s="85"/>
+      <c r="N9" s="85"/>
+      <c r="O9" s="85"/>
     </row>
     <row r="10" spans="2:20" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C10" s="87"/>
-[...11 lines deleted...]
-      <c r="O10" s="87"/>
+      <c r="C10" s="85"/>
+      <c r="D10" s="85"/>
+      <c r="E10" s="85"/>
+      <c r="F10" s="85"/>
+      <c r="G10" s="85"/>
+      <c r="H10" s="85"/>
+      <c r="I10" s="85"/>
+      <c r="J10" s="85"/>
+      <c r="K10" s="85"/>
+      <c r="L10" s="85"/>
+      <c r="M10" s="85"/>
+      <c r="N10" s="85"/>
+      <c r="O10" s="85"/>
     </row>
     <row r="11" spans="2:20" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
     </row>
     <row r="12" spans="2:20" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="2:20" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C13" s="87" t="s">
+      <c r="C13" s="85" t="s">
         <v>7</v>
       </c>
-      <c r="D13" s="87"/>
-[...10 lines deleted...]
-      <c r="O13" s="87"/>
+      <c r="D13" s="85"/>
+      <c r="E13" s="85"/>
+      <c r="F13" s="85"/>
+      <c r="G13" s="85"/>
+      <c r="H13" s="85"/>
+      <c r="I13" s="85"/>
+      <c r="J13" s="85"/>
+      <c r="K13" s="85"/>
+      <c r="L13" s="85"/>
+      <c r="M13" s="85"/>
+      <c r="N13" s="85"/>
+      <c r="O13" s="85"/>
     </row>
     <row r="14" spans="2:20" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C14" s="87"/>
-[...11 lines deleted...]
-      <c r="O14" s="87"/>
+      <c r="C14" s="85"/>
+      <c r="D14" s="85"/>
+      <c r="E14" s="85"/>
+      <c r="F14" s="85"/>
+      <c r="G14" s="85"/>
+      <c r="H14" s="85"/>
+      <c r="I14" s="85"/>
+      <c r="J14" s="85"/>
+      <c r="K14" s="85"/>
+      <c r="L14" s="85"/>
+      <c r="M14" s="85"/>
+      <c r="N14" s="85"/>
+      <c r="O14" s="85"/>
     </row>
     <row r="15" spans="2:20" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C15" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="2:20" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="17" spans="2:20" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B18" s="88" t="s">
+    <row r="17" spans="2:21" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="18" spans="2:21" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="C18" s="89"/>
-      <c r="D18" s="92" t="s">
+      <c r="C18" s="87"/>
+      <c r="D18" s="90" t="s">
         <v>10</v>
       </c>
-      <c r="E18" s="93"/>
-      <c r="F18" s="94" t="s">
+      <c r="E18" s="91"/>
+      <c r="F18" s="92" t="s">
         <v>11</v>
       </c>
-      <c r="G18" s="93"/>
-      <c r="H18" s="94" t="s">
+      <c r="G18" s="91"/>
+      <c r="H18" s="92" t="s">
         <v>12</v>
       </c>
-      <c r="I18" s="93"/>
-[...1 lines deleted...]
-      <c r="K18" s="94" t="s">
+      <c r="I18" s="91"/>
+      <c r="J18" s="91"/>
+      <c r="K18" s="92" t="s">
         <v>13</v>
       </c>
-      <c r="L18" s="93"/>
-[...6 lines deleted...]
-      <c r="C19" s="91"/>
+      <c r="L18" s="91"/>
+      <c r="M18" s="91"/>
+      <c r="N18" s="91"/>
+      <c r="O18" s="93"/>
+    </row>
+    <row r="19" spans="2:21" ht="105.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="88"/>
+      <c r="C19" s="89"/>
       <c r="D19" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="10" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="10" t="s">
         <v>17</v>
       </c>
       <c r="J19" s="10" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="10" t="s">
         <v>19</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>20</v>
       </c>
       <c r="M19" s="10" t="s">
         <v>21</v>
       </c>
       <c r="N19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="O19" s="11" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="20" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q19" s="115"/>
+      <c r="R19" s="115"/>
+      <c r="S19" s="115"/>
+      <c r="T19" s="115"/>
+      <c r="U19" s="115"/>
+    </row>
+    <row r="20" spans="2:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="12"/>
       <c r="C20" s="13"/>
       <c r="D20" s="14"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="15"/>
       <c r="O20" s="16"/>
-      <c r="Q20" s="78"/>
-[...2 lines deleted...]
-    <row r="21" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q20" s="116"/>
+      <c r="R20" s="116"/>
+      <c r="S20" s="115"/>
+      <c r="T20" s="115"/>
+      <c r="U20" s="115"/>
+    </row>
+    <row r="21" spans="2:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="17"/>
       <c r="C21" s="1">
-        <v>939</v>
-[...22 lines deleted...]
-      <c r="K21" s="96">
+        <v>937</v>
+      </c>
+      <c r="D21" s="83">
+        <v>167942</v>
+      </c>
+      <c r="E21" s="84">
+        <v>1559158</v>
+      </c>
+      <c r="F21" s="84">
+        <v>43020</v>
+      </c>
+      <c r="G21" s="84">
+        <v>383877</v>
+      </c>
+      <c r="H21" s="81">
+        <v>371</v>
+      </c>
+      <c r="I21" s="81">
+        <v>106</v>
+      </c>
+      <c r="J21" s="81">
+        <v>460</v>
+      </c>
+      <c r="K21" s="81">
         <v>4</v>
       </c>
-      <c r="L21" s="96">
-[...13 lines deleted...]
-    <row r="22" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L21" s="81">
+        <v>115</v>
+      </c>
+      <c r="M21" s="81">
+        <v>70</v>
+      </c>
+      <c r="N21" s="81">
+        <v>690</v>
+      </c>
+      <c r="O21" s="82">
+        <v>58</v>
+      </c>
+      <c r="Q21" s="117"/>
+      <c r="R21" s="115"/>
+      <c r="S21" s="115"/>
+      <c r="T21" s="115"/>
+      <c r="U21" s="115"/>
+    </row>
+    <row r="22" spans="2:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="21">
         <v>9</v>
       </c>
-      <c r="D22" s="98"/>
-[...13 lines deleted...]
-    <row r="23" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D22" s="83"/>
+      <c r="E22" s="84"/>
+      <c r="F22" s="84"/>
+      <c r="G22" s="84"/>
+      <c r="H22" s="81"/>
+      <c r="I22" s="81"/>
+      <c r="J22" s="81"/>
+      <c r="K22" s="81"/>
+      <c r="L22" s="81"/>
+      <c r="M22" s="81"/>
+      <c r="N22" s="81"/>
+      <c r="O22" s="82"/>
+      <c r="Q22" s="118"/>
+      <c r="R22" s="115"/>
+      <c r="S22" s="115"/>
+      <c r="T22" s="115"/>
+      <c r="U22" s="115"/>
+    </row>
+    <row r="23" spans="2:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="17"/>
       <c r="C23" s="1"/>
       <c r="D23" s="22"/>
       <c r="E23" s="18"/>
       <c r="F23" s="18"/>
       <c r="G23" s="18"/>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
       <c r="N23" s="18"/>
       <c r="O23" s="19"/>
-      <c r="Q23" s="80"/>
-[...5 lines deleted...]
-      <c r="C24" s="101"/>
+      <c r="Q23" s="118"/>
+      <c r="R23" s="115"/>
+      <c r="S23" s="115"/>
+      <c r="T23" s="115"/>
+      <c r="U23" s="115"/>
+    </row>
+    <row r="24" spans="2:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="79">
+        <v>357511.06599999999</v>
+      </c>
+      <c r="C24" s="80"/>
       <c r="D24" s="22"/>
       <c r="E24" s="18"/>
       <c r="F24" s="18"/>
       <c r="G24" s="18"/>
       <c r="H24" s="18"/>
       <c r="I24" s="18"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="23"/>
       <c r="M24" s="18"/>
       <c r="N24" s="18"/>
       <c r="O24" s="19"/>
-      <c r="Q24" s="80"/>
-[...1 lines deleted...]
-    <row r="25" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q24" s="118"/>
+      <c r="R24" s="115"/>
+      <c r="S24" s="115"/>
+      <c r="T24" s="115"/>
+      <c r="U24" s="115"/>
+    </row>
+    <row r="25" spans="2:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="24"/>
       <c r="C25" s="25"/>
       <c r="D25" s="26"/>
       <c r="E25" s="27"/>
       <c r="F25" s="27"/>
       <c r="G25" s="27"/>
       <c r="H25" s="27"/>
       <c r="I25" s="27"/>
       <c r="J25" s="27"/>
       <c r="K25" s="27"/>
       <c r="L25" s="27"/>
       <c r="M25" s="27"/>
       <c r="N25" s="27"/>
       <c r="O25" s="28"/>
-    </row>
-    <row r="26" spans="2:20" x14ac:dyDescent="0.2">
+      <c r="Q25" s="115"/>
+      <c r="R25" s="115"/>
+      <c r="S25" s="115"/>
+      <c r="T25" s="115"/>
+      <c r="U25" s="115"/>
+    </row>
+    <row r="26" spans="2:21" x14ac:dyDescent="0.2">
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
-      <c r="Q26" s="80"/>
-[...4 lines deleted...]
-    <row r="27" spans="2:20" x14ac:dyDescent="0.2">
+      <c r="Q26" s="118"/>
+      <c r="R26" s="118"/>
+      <c r="S26" s="118"/>
+      <c r="T26" s="118"/>
+      <c r="U26" s="115"/>
+    </row>
+    <row r="27" spans="2:21" x14ac:dyDescent="0.2">
       <c r="B27" s="1"/>
       <c r="C27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
-    </row>
-[...11 lines deleted...]
-    <row r="32" spans="2:20" x14ac:dyDescent="0.2">
+      <c r="Q27" s="115"/>
+      <c r="R27" s="115"/>
+      <c r="S27" s="115"/>
+      <c r="T27" s="115"/>
+      <c r="U27" s="115"/>
+    </row>
+    <row r="28" spans="2:21" x14ac:dyDescent="0.2">
+      <c r="Q28" s="115"/>
+      <c r="R28" s="115"/>
+      <c r="S28" s="115"/>
+      <c r="T28" s="115"/>
+      <c r="U28" s="115"/>
+    </row>
+    <row r="29" spans="2:21" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q29" s="119"/>
+      <c r="R29" s="120"/>
+      <c r="S29" s="120"/>
+      <c r="T29" s="115"/>
+      <c r="U29" s="115"/>
+    </row>
+    <row r="30" spans="2:21" x14ac:dyDescent="0.2">
+      <c r="Q30" s="121"/>
+      <c r="R30" s="115"/>
+      <c r="S30" s="115"/>
+      <c r="T30" s="115"/>
+      <c r="U30" s="115"/>
+    </row>
+    <row r="31" spans="2:21" x14ac:dyDescent="0.2">
+      <c r="Q31" s="121"/>
+      <c r="R31" s="115"/>
+      <c r="S31" s="115"/>
+      <c r="T31" s="115"/>
+      <c r="U31" s="115"/>
+    </row>
+    <row r="32" spans="2:21" x14ac:dyDescent="0.2">
       <c r="L32" s="29"/>
-      <c r="Q32" s="83"/>
-[...1 lines deleted...]
-    <row r="33" spans="12:19" x14ac:dyDescent="0.2">
+      <c r="Q32" s="121"/>
+      <c r="R32" s="115"/>
+      <c r="S32" s="115"/>
+      <c r="T32" s="115"/>
+      <c r="U32" s="115"/>
+    </row>
+    <row r="33" spans="12:21" x14ac:dyDescent="0.2">
       <c r="L33" s="29"/>
-      <c r="Q33" s="29"/>
-[...34 lines deleted...]
-      <c r="Q43" s="83"/>
+      <c r="Q33" s="122"/>
+      <c r="R33" s="115"/>
+      <c r="S33" s="115"/>
+      <c r="T33" s="115"/>
+      <c r="U33" s="115"/>
+    </row>
+    <row r="34" spans="12:21" x14ac:dyDescent="0.2">
+      <c r="Q34" s="121"/>
+      <c r="R34" s="115"/>
+      <c r="S34" s="122"/>
+      <c r="T34" s="115"/>
+      <c r="U34" s="115"/>
+    </row>
+    <row r="35" spans="12:21" x14ac:dyDescent="0.2">
+      <c r="Q35" s="121"/>
+      <c r="R35" s="115"/>
+      <c r="S35" s="121"/>
+      <c r="T35" s="115"/>
+      <c r="U35" s="115"/>
+    </row>
+    <row r="36" spans="12:21" x14ac:dyDescent="0.2">
+      <c r="Q36" s="121"/>
+      <c r="R36" s="115"/>
+      <c r="S36" s="121"/>
+      <c r="T36" s="115"/>
+      <c r="U36" s="115"/>
+    </row>
+    <row r="37" spans="12:21" x14ac:dyDescent="0.2">
+      <c r="Q37" s="121"/>
+      <c r="R37" s="115"/>
+      <c r="S37" s="121"/>
+      <c r="T37" s="115"/>
+      <c r="U37" s="115"/>
+    </row>
+    <row r="38" spans="12:21" x14ac:dyDescent="0.2">
+      <c r="Q38" s="121"/>
+      <c r="R38" s="115"/>
+      <c r="S38" s="121"/>
+      <c r="T38" s="115"/>
+      <c r="U38" s="115"/>
+    </row>
+    <row r="39" spans="12:21" x14ac:dyDescent="0.2">
+      <c r="Q39" s="121"/>
+      <c r="R39" s="115"/>
+      <c r="S39" s="121"/>
+      <c r="T39" s="115"/>
+      <c r="U39" s="115"/>
+    </row>
+    <row r="40" spans="12:21" x14ac:dyDescent="0.2">
+      <c r="Q40" s="121"/>
+      <c r="R40" s="115"/>
+      <c r="S40" s="121"/>
+      <c r="T40" s="115"/>
+      <c r="U40" s="115"/>
+    </row>
+    <row r="41" spans="12:21" x14ac:dyDescent="0.2">
+      <c r="Q41" s="121"/>
+      <c r="R41" s="115"/>
+      <c r="S41" s="121"/>
+      <c r="T41" s="115"/>
+      <c r="U41" s="115"/>
+    </row>
+    <row r="42" spans="12:21" x14ac:dyDescent="0.2">
+      <c r="Q42" s="115"/>
+      <c r="R42" s="115"/>
+      <c r="S42" s="115"/>
+      <c r="T42" s="115"/>
+      <c r="U42" s="115"/>
+    </row>
+    <row r="43" spans="12:21" x14ac:dyDescent="0.2">
+      <c r="Q43" s="121"/>
+      <c r="R43" s="115"/>
+      <c r="S43" s="115"/>
+      <c r="T43" s="115"/>
+      <c r="U43" s="115"/>
+    </row>
+    <row r="44" spans="12:21" x14ac:dyDescent="0.2">
+      <c r="Q44" s="115"/>
+      <c r="R44" s="115"/>
+      <c r="S44" s="115"/>
+      <c r="T44" s="115"/>
+      <c r="U44" s="115"/>
+    </row>
+    <row r="45" spans="12:21" x14ac:dyDescent="0.2">
+      <c r="Q45" s="115"/>
+      <c r="R45" s="115"/>
+      <c r="S45" s="115"/>
+      <c r="T45" s="115"/>
+      <c r="U45" s="115"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="J21:J22"/>
     <mergeCell ref="K21:K22"/>
     <mergeCell ref="L21:L22"/>
     <mergeCell ref="M21:M22"/>
     <mergeCell ref="N21:N22"/>
     <mergeCell ref="O21:O22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="G21:G22"/>
     <mergeCell ref="H21:H22"/>
     <mergeCell ref="I21:I22"/>
     <mergeCell ref="C8:O8"/>
     <mergeCell ref="C9:O10"/>
     <mergeCell ref="C13:O14"/>
     <mergeCell ref="B18:C19"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="H18:J18"/>
     <mergeCell ref="K18:O18"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.70866141732283472" right="0.19685039370078741" top="0.51181102362204722" bottom="0.51181102362204722" header="0" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" firstPageNumber="68" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ 明朝,標準"&amp;12- 75 -</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D71C8A81-5E47-4E42-90F6-570F1E63D679}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52BFBB20-6895-4511-BC52-A0757F7681CF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:O71"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="5" topLeftCell="D6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G2" sqref="G2"/>
       <selection pane="topRight" activeCell="G2" sqref="G2"/>
       <selection pane="bottomLeft" activeCell="G2" sqref="G2"/>
-      <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
+      <selection pane="bottomRight" activeCell="E73" sqref="E73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6.6640625" style="32" customWidth="1"/>
     <col min="2" max="2" width="3.6640625" style="74" customWidth="1"/>
     <col min="3" max="3" width="10.6640625" style="32" customWidth="1"/>
     <col min="4" max="4" width="10.6640625" style="75" customWidth="1"/>
     <col min="5" max="10" width="10.6640625" style="32" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="32" customWidth="1"/>
     <col min="12" max="16384" width="9" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="37.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B1" s="104"/>
-[...7 lines deleted...]
-      <c r="J1" s="106"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="106"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
     </row>
     <row r="2" spans="2:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B2" s="33" t="s">
         <v>26</v>
       </c>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
+      <c r="L2" s="123"/>
+      <c r="M2" s="123"/>
+      <c r="N2" s="123"/>
+      <c r="O2" s="123"/>
     </row>
     <row r="3" spans="2:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B3" s="33"/>
       <c r="C3" s="31"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
+      <c r="L3" s="123"/>
+      <c r="M3" s="123"/>
+      <c r="N3" s="123"/>
+      <c r="O3" s="123"/>
     </row>
     <row r="4" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B4" s="107" t="s">
+      <c r="B4" s="108" t="s">
         <v>27</v>
       </c>
-      <c r="C4" s="109" t="s">
+      <c r="C4" s="110" t="s">
         <v>28</v>
       </c>
-      <c r="D4" s="110" t="s">
+      <c r="D4" s="111" t="s">
         <v>29</v>
       </c>
-      <c r="E4" s="112" t="s">
+      <c r="E4" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="F4" s="112"/>
-      <c r="G4" s="112" t="s">
+      <c r="F4" s="113"/>
+      <c r="G4" s="113" t="s">
         <v>31</v>
       </c>
-      <c r="H4" s="112"/>
-      <c r="I4" s="112" t="s">
+      <c r="H4" s="113"/>
+      <c r="I4" s="113" t="s">
         <v>32</v>
       </c>
-      <c r="J4" s="113"/>
-[...3 lines deleted...]
-      <c r="O4" s="30"/>
+      <c r="J4" s="114"/>
+      <c r="L4" s="124"/>
+      <c r="M4" s="124"/>
+      <c r="N4" s="124"/>
+      <c r="O4" s="125"/>
     </row>
     <row r="5" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B5" s="108"/>
-[...1 lines deleted...]
-      <c r="D5" s="111"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="110"/>
+      <c r="D5" s="112"/>
       <c r="E5" s="34" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="34" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="34" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="L5" s="114"/>
-[...1 lines deleted...]
-      <c r="N5" s="114"/>
+      <c r="L5" s="124"/>
+      <c r="M5" s="124"/>
+      <c r="N5" s="124"/>
+      <c r="O5" s="123"/>
     </row>
     <row r="6" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B6" s="115" t="s">
+      <c r="B6" s="96" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="36" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="37">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E6" s="38">
-        <v>30205</v>
+        <v>30030</v>
       </c>
       <c r="F6" s="38">
-        <v>652434</v>
+        <v>629477</v>
       </c>
       <c r="G6" s="38">
-        <v>3572</v>
+        <v>3456</v>
       </c>
       <c r="H6" s="38">
-        <v>147312</v>
+        <v>141108</v>
       </c>
       <c r="I6" s="38">
-        <v>57456.359999999971</v>
+        <v>57394.359999999971</v>
       </c>
       <c r="J6" s="39">
-        <v>64983.152000000016</v>
-[...3 lines deleted...]
-      <c r="N6" s="84"/>
+        <v>62626.252000000022</v>
+      </c>
+      <c r="L6" s="126"/>
+      <c r="M6" s="126"/>
+      <c r="N6" s="126"/>
+      <c r="O6" s="123"/>
     </row>
     <row r="7" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B7" s="115"/>
+      <c r="B7" s="96"/>
       <c r="C7" s="40" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="41">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E7" s="42">
         <v>140</v>
       </c>
       <c r="F7" s="42">
         <v>9221</v>
       </c>
       <c r="G7" s="42">
         <v>140</v>
       </c>
       <c r="H7" s="42">
         <v>9221</v>
       </c>
       <c r="I7" s="42">
         <v>227.10000000000002</v>
       </c>
       <c r="J7" s="43">
-        <v>6350.8</v>
-[...3 lines deleted...]
-      <c r="N7" s="84"/>
+        <v>6523.8</v>
+      </c>
+      <c r="L7" s="126"/>
+      <c r="M7" s="126"/>
+      <c r="N7" s="126"/>
+      <c r="O7" s="123"/>
     </row>
     <row r="8" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B8" s="115"/>
+      <c r="B8" s="96"/>
       <c r="C8" s="40" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="41">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E8" s="42">
         <v>3459</v>
       </c>
       <c r="F8" s="42">
-        <v>142958</v>
+        <v>143247</v>
       </c>
       <c r="G8" s="42">
-        <v>1463</v>
+        <v>2298</v>
       </c>
       <c r="H8" s="42">
-        <v>19632</v>
+        <v>107388</v>
       </c>
       <c r="I8" s="42">
-        <v>1217</v>
+        <v>873.7</v>
       </c>
       <c r="J8" s="43">
-        <v>18181.3</v>
-[...3 lines deleted...]
-      <c r="N8" s="84"/>
+        <v>14603.4</v>
+      </c>
+      <c r="L8" s="126"/>
+      <c r="M8" s="126"/>
+      <c r="N8" s="126"/>
+      <c r="O8" s="123"/>
     </row>
     <row r="9" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B9" s="115"/>
+      <c r="B9" s="96"/>
       <c r="C9" s="40" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="41">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E9" s="42">
         <v>1512</v>
       </c>
       <c r="F9" s="42">
-        <v>371683</v>
+        <v>61382</v>
       </c>
       <c r="G9" s="42">
         <v>1512</v>
       </c>
       <c r="H9" s="42">
-        <v>371683</v>
+        <v>61382</v>
       </c>
       <c r="I9" s="42">
         <v>742.77</v>
       </c>
       <c r="J9" s="43">
-        <v>6700.9000000000015</v>
-[...3 lines deleted...]
-      <c r="N9" s="84"/>
+        <v>6383.9000000000015</v>
+      </c>
+      <c r="L9" s="126"/>
+      <c r="M9" s="126"/>
+      <c r="N9" s="126"/>
+      <c r="O9" s="123"/>
     </row>
     <row r="10" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B10" s="115"/>
+      <c r="B10" s="96"/>
       <c r="C10" s="40" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="41">
         <v>16</v>
       </c>
       <c r="E10" s="42">
         <v>0</v>
       </c>
       <c r="F10" s="42">
         <v>16216</v>
       </c>
       <c r="G10" s="42">
         <v>0</v>
       </c>
       <c r="H10" s="42">
-        <v>5371</v>
+        <v>5235</v>
       </c>
       <c r="I10" s="42">
         <v>0</v>
       </c>
       <c r="J10" s="43">
-        <v>13122.1</v>
-[...3 lines deleted...]
-      <c r="N10" s="84"/>
+        <v>12735.1</v>
+      </c>
+      <c r="L10" s="126"/>
+      <c r="M10" s="126"/>
+      <c r="N10" s="126"/>
+      <c r="O10" s="123"/>
     </row>
     <row r="11" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B11" s="115"/>
+      <c r="B11" s="96"/>
       <c r="C11" s="40" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="41">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E11" s="42">
-        <v>10498</v>
+        <v>10639</v>
       </c>
       <c r="F11" s="42">
-        <v>2077</v>
+        <v>1793</v>
       </c>
       <c r="G11" s="42">
-        <v>5021</v>
+        <v>6151</v>
       </c>
       <c r="H11" s="42">
-        <v>1423</v>
+        <v>1444</v>
       </c>
       <c r="I11" s="42">
-        <v>13823.9</v>
+        <v>15097</v>
       </c>
       <c r="J11" s="43">
-        <v>3635.6000000000004</v>
-[...3 lines deleted...]
-      <c r="N11" s="84"/>
+        <v>3307</v>
+      </c>
+      <c r="L11" s="126"/>
+      <c r="M11" s="126"/>
+      <c r="N11" s="126"/>
+      <c r="O11" s="123"/>
     </row>
     <row r="12" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B12" s="115"/>
+      <c r="B12" s="96"/>
       <c r="C12" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="41">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E12" s="42">
         <v>100</v>
       </c>
       <c r="F12" s="42">
-        <v>7641</v>
+        <v>7471</v>
       </c>
       <c r="G12" s="42">
         <v>140</v>
       </c>
       <c r="H12" s="42">
-        <v>7144</v>
+        <v>7044</v>
       </c>
       <c r="I12" s="42">
         <v>65</v>
       </c>
       <c r="J12" s="43">
-        <v>4693.5</v>
-[...3 lines deleted...]
-      <c r="N12" s="84"/>
+        <v>4656</v>
+      </c>
+      <c r="L12" s="126"/>
+      <c r="M12" s="126"/>
+      <c r="N12" s="126"/>
+      <c r="O12" s="123"/>
     </row>
     <row r="13" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B13" s="44"/>
       <c r="C13" s="45" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="46">
         <v>9</v>
       </c>
       <c r="E13" s="47">
         <v>0</v>
       </c>
       <c r="F13" s="47">
         <v>11936</v>
       </c>
       <c r="G13" s="47">
         <v>0</v>
       </c>
       <c r="H13" s="47">
         <v>8189</v>
       </c>
       <c r="I13" s="47">
         <v>0</v>
       </c>
       <c r="J13" s="48">
         <v>14584</v>
       </c>
-      <c r="L13" s="84"/>
-[...1 lines deleted...]
-      <c r="N13" s="84"/>
+      <c r="L13" s="126"/>
+      <c r="M13" s="126"/>
+      <c r="N13" s="126"/>
+      <c r="O13" s="123"/>
     </row>
     <row r="14" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B14" s="49"/>
       <c r="C14" s="50"/>
       <c r="D14" s="51">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E14" s="52">
-        <v>45914</v>
+        <v>45880</v>
       </c>
       <c r="F14" s="52">
-        <v>1214166</v>
+        <v>880743</v>
       </c>
       <c r="G14" s="52">
-        <v>11848</v>
+        <v>13697</v>
       </c>
       <c r="H14" s="52">
-        <v>569975</v>
+        <v>341011</v>
       </c>
       <c r="I14" s="52">
-        <v>73532.129999999961</v>
+        <v>74399.929999999964</v>
       </c>
       <c r="J14" s="53">
-        <v>132251.35200000004</v>
-[...3 lines deleted...]
-      <c r="N14" s="85"/>
+        <v>125419.45200000002</v>
+      </c>
+      <c r="L14" s="127"/>
+      <c r="M14" s="127"/>
+      <c r="N14" s="127"/>
+      <c r="O14" s="123"/>
     </row>
     <row r="15" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B15" s="102" t="s">
+      <c r="B15" s="104" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="36" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="37">
         <v>21</v>
       </c>
       <c r="E15" s="38">
         <v>1318</v>
       </c>
       <c r="F15" s="38">
         <v>18905</v>
       </c>
       <c r="G15" s="38">
         <v>210</v>
       </c>
       <c r="H15" s="38">
         <v>1416</v>
       </c>
       <c r="I15" s="38">
         <v>549</v>
       </c>
       <c r="J15" s="39">
         <v>11577</v>
       </c>
-      <c r="L15" s="84"/>
-[...1 lines deleted...]
-      <c r="N15" s="84"/>
+      <c r="L15" s="126"/>
+      <c r="M15" s="126"/>
+      <c r="N15" s="126"/>
+      <c r="O15" s="123"/>
     </row>
     <row r="16" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B16" s="103"/>
+      <c r="B16" s="98"/>
       <c r="C16" s="40" t="s">
         <v>45</v>
       </c>
       <c r="D16" s="41">
         <v>64</v>
       </c>
       <c r="E16" s="42">
-        <v>34493</v>
+        <v>33993</v>
       </c>
       <c r="F16" s="42">
-        <v>479840</v>
+        <v>480170</v>
       </c>
       <c r="G16" s="42">
-        <v>10516</v>
+        <v>10140</v>
       </c>
       <c r="H16" s="42">
-        <v>7596</v>
+        <v>7789</v>
       </c>
       <c r="I16" s="42">
-        <v>7566.8</v>
+        <v>7094.7</v>
       </c>
       <c r="J16" s="43">
-        <v>14473.800000000003</v>
-[...6 lines deleted...]
-      <c r="B17" s="103"/>
+        <v>14429.800000000003</v>
+      </c>
+      <c r="L16" s="126"/>
+      <c r="M16" s="126"/>
+      <c r="N16" s="126"/>
+      <c r="O16" s="123"/>
+    </row>
+    <row r="17" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B17" s="98"/>
       <c r="C17" s="40" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="41">
         <v>13</v>
       </c>
       <c r="E17" s="42">
         <v>90</v>
       </c>
       <c r="F17" s="42">
         <v>984</v>
       </c>
       <c r="G17" s="42">
         <v>50</v>
       </c>
       <c r="H17" s="42">
         <v>936</v>
       </c>
       <c r="I17" s="42">
         <v>230</v>
       </c>
       <c r="J17" s="43">
         <v>2149</v>
       </c>
-      <c r="L17" s="84"/>
-[...4 lines deleted...]
-      <c r="B18" s="103"/>
+      <c r="L17" s="126"/>
+      <c r="M17" s="126"/>
+      <c r="N17" s="126"/>
+      <c r="O17" s="123"/>
+    </row>
+    <row r="18" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B18" s="98"/>
       <c r="C18" s="40" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="41">
         <v>29</v>
       </c>
       <c r="E18" s="42">
-        <v>1257</v>
+        <v>1282</v>
       </c>
       <c r="F18" s="42">
-        <v>2087</v>
+        <v>2354</v>
       </c>
       <c r="G18" s="42">
-        <v>1080</v>
+        <v>1192</v>
       </c>
       <c r="H18" s="42">
-        <v>967</v>
+        <v>1253</v>
       </c>
       <c r="I18" s="42">
         <v>1244.7</v>
       </c>
       <c r="J18" s="43">
         <v>3121.1500000000005</v>
       </c>
-      <c r="L18" s="84"/>
-[...4 lines deleted...]
-      <c r="B19" s="103"/>
+      <c r="L18" s="126"/>
+      <c r="M18" s="126"/>
+      <c r="N18" s="126"/>
+      <c r="O18" s="123"/>
+    </row>
+    <row r="19" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="98"/>
       <c r="C19" s="45" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="46">
         <v>16</v>
       </c>
       <c r="E19" s="47">
         <v>0</v>
       </c>
       <c r="F19" s="47">
-        <v>11910</v>
+        <v>12140</v>
       </c>
       <c r="G19" s="47">
         <v>0</v>
       </c>
       <c r="H19" s="47">
-        <v>5694</v>
+        <v>5924</v>
       </c>
       <c r="I19" s="47">
         <v>90</v>
       </c>
       <c r="J19" s="48">
-        <v>4686.43</v>
-[...5 lines deleted...]
-    <row r="20" spans="2:14" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>4718.43</v>
+      </c>
+      <c r="L19" s="126"/>
+      <c r="M19" s="126"/>
+      <c r="N19" s="126"/>
+      <c r="O19" s="123"/>
+    </row>
+    <row r="20" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B20" s="49"/>
       <c r="C20" s="50"/>
       <c r="D20" s="51">
         <v>143</v>
       </c>
       <c r="E20" s="52">
-        <v>37158</v>
+        <v>36683</v>
       </c>
       <c r="F20" s="52">
-        <v>513726</v>
+        <v>514553</v>
       </c>
       <c r="G20" s="52">
-        <v>11856</v>
+        <v>11592</v>
       </c>
       <c r="H20" s="52">
-        <v>16609</v>
+        <v>17318</v>
       </c>
       <c r="I20" s="52">
-        <v>9680.5</v>
+        <v>9208.4</v>
       </c>
       <c r="J20" s="53">
-        <v>36007.380000000005</v>
-[...6 lines deleted...]
-      <c r="B21" s="102" t="s">
+        <v>35995.380000000005</v>
+      </c>
+      <c r="L20" s="127"/>
+      <c r="M20" s="127"/>
+      <c r="N20" s="127"/>
+      <c r="O20" s="123"/>
+    </row>
+    <row r="21" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B21" s="104" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="36" t="s">
         <v>50</v>
       </c>
       <c r="D21" s="37">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E21" s="38">
         <v>13995</v>
       </c>
       <c r="F21" s="38">
-        <v>33223</v>
+        <v>33078</v>
       </c>
       <c r="G21" s="38">
         <v>370</v>
       </c>
       <c r="H21" s="38">
         <v>1520</v>
       </c>
       <c r="I21" s="38">
         <v>1034</v>
       </c>
       <c r="J21" s="39">
-        <v>3467</v>
-[...6 lines deleted...]
-      <c r="B22" s="103"/>
+        <v>3437</v>
+      </c>
+      <c r="L21" s="126"/>
+      <c r="M21" s="126"/>
+      <c r="N21" s="126"/>
+      <c r="O21" s="123"/>
+    </row>
+    <row r="22" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B22" s="98"/>
       <c r="C22" s="40" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="41">
         <v>20</v>
       </c>
       <c r="E22" s="42">
         <v>11100</v>
       </c>
       <c r="F22" s="42">
         <v>24701</v>
       </c>
       <c r="G22" s="42">
         <v>150</v>
       </c>
       <c r="H22" s="42">
         <v>3512</v>
       </c>
       <c r="I22" s="42">
         <v>5314</v>
       </c>
       <c r="J22" s="43">
         <v>6821</v>
       </c>
-      <c r="L22" s="84"/>
-[...4 lines deleted...]
-      <c r="B23" s="103"/>
+      <c r="L22" s="126"/>
+      <c r="M22" s="126"/>
+      <c r="N22" s="126"/>
+      <c r="O22" s="123"/>
+    </row>
+    <row r="23" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B23" s="98"/>
       <c r="C23" s="40" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="41">
         <v>7</v>
       </c>
       <c r="E23" s="42">
         <v>21300</v>
       </c>
       <c r="F23" s="42">
         <v>11906</v>
       </c>
       <c r="G23" s="42">
         <v>10</v>
       </c>
       <c r="H23" s="42">
         <v>100</v>
       </c>
       <c r="I23" s="42">
         <v>1310</v>
       </c>
       <c r="J23" s="43">
         <v>514</v>
       </c>
-      <c r="L23" s="84"/>
-[...4 lines deleted...]
-      <c r="B24" s="103"/>
+      <c r="L23" s="126"/>
+      <c r="M23" s="126"/>
+      <c r="N23" s="126"/>
+      <c r="O23" s="123"/>
+    </row>
+    <row r="24" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B24" s="98"/>
       <c r="C24" s="45" t="s">
         <v>53</v>
       </c>
       <c r="D24" s="46">
         <v>14</v>
       </c>
       <c r="E24" s="47">
         <v>1303</v>
       </c>
       <c r="F24" s="47">
         <v>5959</v>
       </c>
       <c r="G24" s="47">
         <v>433</v>
       </c>
       <c r="H24" s="47">
         <v>509</v>
       </c>
       <c r="I24" s="47">
         <v>997</v>
       </c>
       <c r="J24" s="48">
         <v>2136</v>
       </c>
-      <c r="L24" s="84"/>
-[...3 lines deleted...]
-    <row r="25" spans="2:14" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L24" s="126"/>
+      <c r="M24" s="126"/>
+      <c r="N24" s="126"/>
+      <c r="O24" s="123"/>
+    </row>
+    <row r="25" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B25" s="49"/>
       <c r="C25" s="50"/>
       <c r="D25" s="51">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E25" s="52">
         <v>47698</v>
       </c>
       <c r="F25" s="52">
-        <v>75789</v>
+        <v>75644</v>
       </c>
       <c r="G25" s="52">
         <v>963</v>
       </c>
       <c r="H25" s="52">
         <v>5641</v>
       </c>
       <c r="I25" s="52">
         <v>8655</v>
       </c>
       <c r="J25" s="53">
-        <v>12938</v>
-[...6 lines deleted...]
-      <c r="B26" s="117" t="s">
+        <v>12908</v>
+      </c>
+      <c r="L25" s="127"/>
+      <c r="M25" s="127"/>
+      <c r="N25" s="127"/>
+      <c r="O25" s="123"/>
+    </row>
+    <row r="26" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B26" s="95" t="s">
         <v>54</v>
       </c>
       <c r="C26" s="36" t="s">
         <v>55</v>
       </c>
       <c r="D26" s="37">
         <v>69</v>
       </c>
       <c r="E26" s="38">
         <v>8232</v>
       </c>
       <c r="F26" s="38">
         <v>14018</v>
       </c>
       <c r="G26" s="38">
         <v>4621</v>
       </c>
       <c r="H26" s="38">
         <v>5163</v>
       </c>
       <c r="I26" s="38">
         <v>15651.493999999999</v>
       </c>
       <c r="J26" s="39">
         <v>37009.400000000009</v>
       </c>
-      <c r="L26" s="84"/>
-[...4 lines deleted...]
-      <c r="B27" s="115"/>
+      <c r="L26" s="126"/>
+      <c r="M26" s="126"/>
+      <c r="N26" s="126"/>
+      <c r="O26" s="123"/>
+    </row>
+    <row r="27" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B27" s="96"/>
       <c r="C27" s="40" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="41">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E27" s="42">
         <v>180</v>
       </c>
       <c r="F27" s="42">
-        <v>1287</v>
+        <v>652</v>
       </c>
       <c r="G27" s="42">
         <v>130</v>
       </c>
       <c r="H27" s="42">
-        <v>1000</v>
+        <v>640</v>
       </c>
       <c r="I27" s="42">
-        <v>1146</v>
+        <v>1180</v>
       </c>
       <c r="J27" s="43">
-        <v>1771.4</v>
-[...6 lines deleted...]
-      <c r="B28" s="115"/>
+        <v>1453.4</v>
+      </c>
+      <c r="L27" s="126"/>
+      <c r="M27" s="126"/>
+      <c r="N27" s="126"/>
+      <c r="O27" s="123"/>
+    </row>
+    <row r="28" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B28" s="96"/>
       <c r="C28" s="40" t="s">
         <v>57</v>
       </c>
       <c r="D28" s="41">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E28" s="42">
         <v>273</v>
       </c>
       <c r="F28" s="42">
-        <v>178</v>
+        <v>378</v>
       </c>
       <c r="G28" s="42">
         <v>275</v>
       </c>
       <c r="H28" s="42">
-        <v>203</v>
+        <v>303</v>
       </c>
       <c r="I28" s="42">
         <v>219.2</v>
       </c>
       <c r="J28" s="43">
-        <v>722.8</v>
-[...6 lines deleted...]
-      <c r="B29" s="115"/>
+        <v>783.2</v>
+      </c>
+      <c r="L28" s="126"/>
+      <c r="M28" s="126"/>
+      <c r="N28" s="126"/>
+      <c r="O28" s="123"/>
+    </row>
+    <row r="29" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B29" s="96"/>
       <c r="C29" s="40" t="s">
         <v>58</v>
       </c>
       <c r="D29" s="41">
         <v>28</v>
       </c>
       <c r="E29" s="42">
         <v>4126</v>
       </c>
       <c r="F29" s="42">
         <v>864</v>
       </c>
       <c r="G29" s="42">
-        <v>2463</v>
+        <v>2467</v>
       </c>
       <c r="H29" s="42">
         <v>1026</v>
       </c>
       <c r="I29" s="42">
         <v>4511</v>
       </c>
       <c r="J29" s="43">
         <v>258</v>
       </c>
-      <c r="L29" s="84"/>
-[...4 lines deleted...]
-      <c r="B30" s="115"/>
+      <c r="L29" s="126"/>
+      <c r="M29" s="126"/>
+      <c r="N29" s="126"/>
+      <c r="O29" s="123"/>
+    </row>
+    <row r="30" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B30" s="96"/>
       <c r="C30" s="40" t="s">
         <v>59</v>
       </c>
       <c r="D30" s="41">
         <v>22</v>
       </c>
       <c r="E30" s="42">
-        <v>985</v>
+        <v>2360</v>
       </c>
       <c r="F30" s="42">
-        <v>3405</v>
+        <v>38274</v>
       </c>
       <c r="G30" s="42">
-        <v>962</v>
+        <v>961</v>
       </c>
       <c r="H30" s="42">
         <v>1979</v>
       </c>
       <c r="I30" s="42">
         <v>962.4</v>
       </c>
       <c r="J30" s="43">
         <v>2739.5</v>
       </c>
-      <c r="L30" s="84"/>
-[...4 lines deleted...]
-      <c r="B31" s="115"/>
+      <c r="L30" s="126"/>
+      <c r="M30" s="126"/>
+      <c r="N30" s="126"/>
+      <c r="O30" s="123"/>
+    </row>
+    <row r="31" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B31" s="96"/>
       <c r="C31" s="40" t="s">
         <v>60</v>
       </c>
       <c r="D31" s="41">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E31" s="42">
-        <v>330</v>
+        <v>730</v>
       </c>
       <c r="F31" s="42">
         <v>5189</v>
       </c>
       <c r="G31" s="42">
-        <v>330</v>
+        <v>730</v>
       </c>
       <c r="H31" s="42">
-        <v>2988</v>
+        <v>5189</v>
       </c>
       <c r="I31" s="42">
-        <v>387</v>
+        <v>415</v>
       </c>
       <c r="J31" s="43">
         <v>2014</v>
       </c>
-      <c r="L31" s="84"/>
-[...4 lines deleted...]
-      <c r="B32" s="115"/>
+      <c r="L31" s="126"/>
+      <c r="M31" s="126"/>
+      <c r="N31" s="126"/>
+      <c r="O31" s="123"/>
+    </row>
+    <row r="32" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B32" s="96"/>
       <c r="C32" s="40" t="s">
         <v>61</v>
       </c>
       <c r="D32" s="41">
         <v>11</v>
       </c>
       <c r="E32" s="42">
         <v>4461</v>
       </c>
       <c r="F32" s="42">
         <v>1579</v>
       </c>
       <c r="G32" s="42">
         <v>2187</v>
       </c>
       <c r="H32" s="42">
         <v>214</v>
       </c>
       <c r="I32" s="42">
         <v>2053.1999999999998</v>
       </c>
       <c r="J32" s="43">
         <v>282</v>
       </c>
-      <c r="L32" s="84"/>
-[...3 lines deleted...]
-    <row r="33" spans="2:14" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L32" s="126"/>
+      <c r="M32" s="126"/>
+      <c r="N32" s="126"/>
+      <c r="O32" s="123"/>
+    </row>
+    <row r="33" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B33" s="44"/>
       <c r="C33" s="40" t="s">
         <v>62</v>
       </c>
       <c r="D33" s="41">
         <v>5</v>
       </c>
       <c r="E33" s="42">
         <v>69</v>
       </c>
       <c r="F33" s="42">
         <v>0</v>
       </c>
       <c r="G33" s="42">
         <v>85</v>
       </c>
       <c r="H33" s="42">
         <v>0</v>
       </c>
       <c r="I33" s="42">
         <v>31</v>
       </c>
       <c r="J33" s="43">
-        <v>1343</v>
-[...5 lines deleted...]
-    <row r="34" spans="2:14" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+        <v>1261</v>
+      </c>
+      <c r="L33" s="126"/>
+      <c r="M33" s="126"/>
+      <c r="N33" s="126"/>
+      <c r="O33" s="123"/>
+    </row>
+    <row r="34" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B34" s="44"/>
       <c r="C34" s="45" t="s">
         <v>63</v>
       </c>
       <c r="D34" s="46">
         <v>3</v>
       </c>
       <c r="E34" s="47">
         <v>290</v>
       </c>
       <c r="F34" s="47">
         <v>80</v>
       </c>
       <c r="G34" s="47">
         <v>190</v>
       </c>
       <c r="H34" s="47">
         <v>80</v>
       </c>
       <c r="I34" s="47">
         <v>73</v>
       </c>
       <c r="J34" s="48">
         <v>1033</v>
       </c>
-      <c r="L34" s="84"/>
-[...3 lines deleted...]
-    <row r="35" spans="2:14" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L34" s="126"/>
+      <c r="M34" s="126"/>
+      <c r="N34" s="126"/>
+      <c r="O34" s="123"/>
+    </row>
+    <row r="35" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B35" s="49"/>
       <c r="C35" s="50"/>
       <c r="D35" s="51">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E35" s="52">
-        <v>18946</v>
+        <v>20721</v>
       </c>
       <c r="F35" s="52">
-        <v>26600</v>
+        <v>61034</v>
       </c>
       <c r="G35" s="52">
-        <v>11243</v>
+        <v>11646</v>
       </c>
       <c r="H35" s="52">
-        <v>12653</v>
+        <v>14594</v>
       </c>
       <c r="I35" s="52">
-        <v>25034.294000000002</v>
+        <v>25096.294000000002</v>
       </c>
       <c r="J35" s="53">
-        <v>47173.100000000013</v>
-[...6 lines deleted...]
-      <c r="B36" s="118" t="s">
+        <v>46833.500000000007</v>
+      </c>
+      <c r="L35" s="127"/>
+      <c r="M35" s="127"/>
+      <c r="N35" s="127"/>
+      <c r="O35" s="123"/>
+    </row>
+    <row r="36" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B36" s="97" t="s">
         <v>64</v>
       </c>
       <c r="C36" s="36" t="s">
         <v>65</v>
       </c>
       <c r="D36" s="37">
         <v>7</v>
       </c>
       <c r="E36" s="38">
         <v>891</v>
       </c>
       <c r="F36" s="38">
         <v>751</v>
       </c>
       <c r="G36" s="38">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="H36" s="38">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="I36" s="38">
         <v>192</v>
       </c>
       <c r="J36" s="39">
         <v>189</v>
       </c>
-      <c r="L36" s="84"/>
-[...4 lines deleted...]
-      <c r="B37" s="103"/>
+      <c r="L36" s="126"/>
+      <c r="M36" s="126"/>
+      <c r="N36" s="126"/>
+      <c r="O36" s="123"/>
+    </row>
+    <row r="37" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B37" s="98"/>
       <c r="C37" s="40" t="s">
         <v>66</v>
       </c>
       <c r="D37" s="41">
         <v>2</v>
       </c>
       <c r="E37" s="42">
         <v>850</v>
       </c>
       <c r="F37" s="42">
         <v>0</v>
       </c>
       <c r="G37" s="42">
         <v>0</v>
       </c>
       <c r="H37" s="42">
         <v>0</v>
       </c>
       <c r="I37" s="42">
         <v>1440</v>
       </c>
       <c r="J37" s="43">
         <v>0</v>
       </c>
-      <c r="L37" s="84"/>
-[...4 lines deleted...]
-      <c r="B38" s="103"/>
+      <c r="L37" s="126"/>
+      <c r="M37" s="126"/>
+      <c r="N37" s="126"/>
+      <c r="O37" s="123"/>
+    </row>
+    <row r="38" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B38" s="98"/>
       <c r="C38" s="45" t="s">
         <v>67</v>
       </c>
       <c r="D38" s="46">
         <v>1</v>
       </c>
       <c r="E38" s="47">
         <v>0</v>
       </c>
       <c r="F38" s="47">
         <v>0</v>
       </c>
       <c r="G38" s="47">
         <v>0</v>
       </c>
       <c r="H38" s="47">
         <v>0</v>
       </c>
       <c r="I38" s="47">
         <v>0</v>
       </c>
       <c r="J38" s="48">
         <v>117</v>
       </c>
-      <c r="L38" s="84"/>
-[...4 lines deleted...]
-      <c r="B39" s="119"/>
+      <c r="L38" s="126"/>
+      <c r="M38" s="126"/>
+      <c r="N38" s="126"/>
+      <c r="O38" s="123"/>
+    </row>
+    <row r="39" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B39" s="99"/>
       <c r="C39" s="50"/>
       <c r="D39" s="51">
         <v>10</v>
       </c>
       <c r="E39" s="52">
         <v>1741</v>
       </c>
       <c r="F39" s="52">
         <v>751</v>
       </c>
       <c r="G39" s="52">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="H39" s="52">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="I39" s="52">
         <v>1632</v>
       </c>
       <c r="J39" s="53">
         <v>306</v>
       </c>
-      <c r="L39" s="85"/>
-[...4 lines deleted...]
-      <c r="B40" s="118" t="s">
+      <c r="L39" s="127"/>
+      <c r="M39" s="127"/>
+      <c r="N39" s="127"/>
+      <c r="O39" s="123"/>
+    </row>
+    <row r="40" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B40" s="97" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="36" t="s">
         <v>69</v>
       </c>
       <c r="D40" s="37">
         <v>3</v>
       </c>
       <c r="E40" s="38">
         <v>170</v>
       </c>
       <c r="F40" s="38">
         <v>1641</v>
       </c>
       <c r="G40" s="38">
         <v>217</v>
       </c>
       <c r="H40" s="38">
         <v>0</v>
       </c>
       <c r="I40" s="38">
         <v>35</v>
       </c>
       <c r="J40" s="39">
         <v>202</v>
       </c>
-      <c r="L40" s="84"/>
-[...4 lines deleted...]
-      <c r="B41" s="103"/>
+      <c r="L40" s="126"/>
+      <c r="M40" s="126"/>
+      <c r="N40" s="126"/>
+      <c r="O40" s="123"/>
+    </row>
+    <row r="41" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B41" s="98"/>
       <c r="C41" s="40" t="s">
         <v>70</v>
       </c>
       <c r="D41" s="41">
         <v>4</v>
       </c>
       <c r="E41" s="42">
         <v>319</v>
       </c>
       <c r="F41" s="42">
         <v>5570</v>
       </c>
       <c r="G41" s="42">
         <v>281</v>
       </c>
       <c r="H41" s="42">
         <v>2983</v>
       </c>
       <c r="I41" s="42">
         <v>90</v>
       </c>
       <c r="J41" s="43">
         <v>465</v>
       </c>
-      <c r="L41" s="84"/>
-[...4 lines deleted...]
-      <c r="B42" s="103"/>
+      <c r="L41" s="126"/>
+      <c r="M41" s="126"/>
+      <c r="N41" s="126"/>
+      <c r="O41" s="123"/>
+    </row>
+    <row r="42" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B42" s="98"/>
       <c r="C42" s="54" t="s">
         <v>71</v>
       </c>
       <c r="D42" s="55">
         <v>0</v>
       </c>
       <c r="E42" s="56">
         <v>0</v>
       </c>
       <c r="F42" s="56">
         <v>0</v>
       </c>
       <c r="G42" s="56">
         <v>0</v>
       </c>
       <c r="H42" s="56">
         <v>0</v>
       </c>
       <c r="I42" s="56">
         <v>0</v>
       </c>
       <c r="J42" s="57">
         <v>0</v>
       </c>
-      <c r="L42" s="84"/>
-[...4 lines deleted...]
-      <c r="B43" s="119"/>
+      <c r="L42" s="126"/>
+      <c r="M42" s="126"/>
+      <c r="N42" s="126"/>
+      <c r="O42" s="123"/>
+    </row>
+    <row r="43" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B43" s="99"/>
       <c r="C43" s="58"/>
       <c r="D43" s="59">
         <v>7</v>
       </c>
       <c r="E43" s="60">
         <v>489</v>
       </c>
       <c r="F43" s="60">
         <v>7211</v>
       </c>
       <c r="G43" s="60">
         <v>498</v>
       </c>
       <c r="H43" s="60">
         <v>2983</v>
       </c>
       <c r="I43" s="60">
         <v>125</v>
       </c>
       <c r="J43" s="61">
         <v>667</v>
       </c>
-      <c r="L43" s="85"/>
-[...4 lines deleted...]
-      <c r="B44" s="117" t="s">
+      <c r="L43" s="127"/>
+      <c r="M43" s="127"/>
+      <c r="N43" s="127"/>
+      <c r="O43" s="123"/>
+    </row>
+    <row r="44" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B44" s="95" t="s">
         <v>72</v>
       </c>
       <c r="C44" s="36" t="s">
         <v>73</v>
       </c>
       <c r="D44" s="37">
         <v>1</v>
       </c>
       <c r="E44" s="38">
         <v>0</v>
       </c>
       <c r="F44" s="38">
         <v>700</v>
       </c>
       <c r="G44" s="38">
         <v>0</v>
       </c>
       <c r="H44" s="38">
         <v>400</v>
       </c>
       <c r="I44" s="38">
         <v>0</v>
       </c>
       <c r="J44" s="39">
         <v>340</v>
       </c>
-      <c r="L44" s="84"/>
-[...4 lines deleted...]
-      <c r="B45" s="120"/>
+      <c r="L44" s="126"/>
+      <c r="M44" s="126"/>
+      <c r="N44" s="126"/>
+      <c r="O44" s="123"/>
+    </row>
+    <row r="45" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B45" s="100"/>
       <c r="C45" s="40" t="s">
         <v>74</v>
       </c>
       <c r="D45" s="41">
         <v>5</v>
       </c>
       <c r="E45" s="42">
         <v>2002</v>
       </c>
       <c r="F45" s="42">
         <v>7643</v>
       </c>
       <c r="G45" s="42">
         <v>120</v>
       </c>
       <c r="H45" s="42">
         <v>378</v>
       </c>
       <c r="I45" s="42">
         <v>357</v>
       </c>
       <c r="J45" s="43">
         <v>425</v>
       </c>
-      <c r="L45" s="84"/>
-[...4 lines deleted...]
-      <c r="B46" s="120"/>
+      <c r="L45" s="126"/>
+      <c r="M45" s="126"/>
+      <c r="N45" s="126"/>
+      <c r="O45" s="123"/>
+    </row>
+    <row r="46" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B46" s="100"/>
       <c r="C46" s="40" t="s">
         <v>75</v>
       </c>
       <c r="D46" s="41">
         <v>2</v>
       </c>
       <c r="E46" s="42">
         <v>180</v>
       </c>
       <c r="F46" s="42">
         <v>279</v>
       </c>
       <c r="G46" s="42">
         <v>160</v>
       </c>
       <c r="H46" s="42">
         <v>120</v>
       </c>
       <c r="I46" s="42">
         <v>36</v>
       </c>
       <c r="J46" s="43">
         <v>50</v>
       </c>
-      <c r="L46" s="84"/>
-[...4 lines deleted...]
-      <c r="B47" s="120"/>
+      <c r="L46" s="126"/>
+      <c r="M46" s="126"/>
+      <c r="N46" s="126"/>
+      <c r="O46" s="123"/>
+    </row>
+    <row r="47" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B47" s="100"/>
       <c r="C47" s="40" t="s">
         <v>76</v>
       </c>
       <c r="D47" s="41">
         <v>8</v>
       </c>
       <c r="E47" s="42">
         <v>3809</v>
       </c>
       <c r="F47" s="42">
         <v>530</v>
       </c>
       <c r="G47" s="42">
-        <v>2533</v>
+        <v>2537</v>
       </c>
       <c r="H47" s="42">
-        <v>525</v>
+        <v>593</v>
       </c>
       <c r="I47" s="42">
         <v>1208</v>
       </c>
       <c r="J47" s="43">
         <v>631</v>
       </c>
-      <c r="L47" s="84"/>
-[...4 lines deleted...]
-      <c r="B48" s="120"/>
+      <c r="L47" s="126"/>
+      <c r="M47" s="126"/>
+      <c r="N47" s="126"/>
+      <c r="O47" s="123"/>
+    </row>
+    <row r="48" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B48" s="100"/>
       <c r="C48" s="40" t="s">
         <v>77</v>
       </c>
       <c r="D48" s="41">
         <v>0</v>
       </c>
       <c r="E48" s="42">
         <v>0</v>
       </c>
       <c r="F48" s="42">
         <v>0</v>
       </c>
       <c r="G48" s="42">
         <v>0</v>
       </c>
       <c r="H48" s="42">
         <v>0</v>
       </c>
       <c r="I48" s="42">
         <v>0</v>
       </c>
       <c r="J48" s="43">
         <v>0</v>
       </c>
-      <c r="L48" s="84"/>
-[...4 lines deleted...]
-      <c r="B49" s="120"/>
+      <c r="L48" s="126"/>
+      <c r="M48" s="126"/>
+      <c r="N48" s="126"/>
+      <c r="O48" s="123"/>
+    </row>
+    <row r="49" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B49" s="100"/>
       <c r="C49" s="40" t="s">
         <v>78</v>
       </c>
       <c r="D49" s="41">
         <v>0</v>
       </c>
       <c r="E49" s="42">
         <v>0</v>
       </c>
       <c r="F49" s="42">
         <v>0</v>
       </c>
       <c r="G49" s="42">
         <v>0</v>
       </c>
       <c r="H49" s="42">
         <v>0</v>
       </c>
       <c r="I49" s="42">
         <v>0</v>
       </c>
       <c r="J49" s="43">
         <v>0</v>
       </c>
-      <c r="L49" s="84"/>
-[...4 lines deleted...]
-      <c r="B50" s="120"/>
+      <c r="L49" s="126"/>
+      <c r="M49" s="126"/>
+      <c r="N49" s="126"/>
+      <c r="O49" s="123"/>
+    </row>
+    <row r="50" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B50" s="100"/>
       <c r="C50" s="40" t="s">
         <v>79</v>
       </c>
       <c r="D50" s="41">
         <v>20</v>
       </c>
       <c r="E50" s="42">
-        <v>5142</v>
+        <v>5083</v>
       </c>
       <c r="F50" s="42">
         <v>0</v>
       </c>
       <c r="G50" s="42">
-        <v>1493</v>
+        <v>1593</v>
       </c>
       <c r="H50" s="42">
         <v>0</v>
       </c>
       <c r="I50" s="42">
-        <v>4751</v>
+        <v>4711</v>
       </c>
       <c r="J50" s="43">
         <v>108</v>
       </c>
-      <c r="L50" s="84"/>
-[...4 lines deleted...]
-      <c r="B51" s="120"/>
+      <c r="L50" s="126"/>
+      <c r="M50" s="126"/>
+      <c r="N50" s="126"/>
+      <c r="O50" s="123"/>
+    </row>
+    <row r="51" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B51" s="100"/>
       <c r="C51" s="40" t="s">
         <v>80</v>
       </c>
       <c r="D51" s="41">
         <v>1</v>
       </c>
       <c r="E51" s="42">
         <v>130</v>
       </c>
       <c r="F51" s="42">
         <v>0</v>
       </c>
       <c r="G51" s="42">
         <v>60</v>
       </c>
       <c r="H51" s="42">
         <v>0</v>
       </c>
       <c r="I51" s="42">
         <v>48</v>
       </c>
       <c r="J51" s="43">
         <v>0</v>
       </c>
-      <c r="L51" s="84"/>
-[...4 lines deleted...]
-      <c r="B52" s="120"/>
+      <c r="L51" s="126"/>
+      <c r="M51" s="126"/>
+      <c r="N51" s="126"/>
+      <c r="O51" s="123"/>
+    </row>
+    <row r="52" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B52" s="100"/>
       <c r="C52" s="40" t="s">
         <v>81</v>
       </c>
       <c r="D52" s="41">
         <v>1</v>
       </c>
       <c r="E52" s="42">
         <v>0</v>
       </c>
       <c r="F52" s="42">
         <v>498</v>
       </c>
       <c r="G52" s="42">
         <v>0</v>
       </c>
       <c r="H52" s="42">
         <v>0</v>
       </c>
       <c r="I52" s="42">
         <v>0</v>
       </c>
       <c r="J52" s="43">
         <v>113</v>
       </c>
-      <c r="L52" s="84"/>
-[...4 lines deleted...]
-      <c r="B53" s="120"/>
+      <c r="L52" s="126"/>
+      <c r="M52" s="126"/>
+      <c r="N52" s="126"/>
+      <c r="O52" s="123"/>
+    </row>
+    <row r="53" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B53" s="100"/>
       <c r="C53" s="40" t="s">
         <v>82</v>
       </c>
       <c r="D53" s="41">
         <v>1</v>
       </c>
       <c r="E53" s="42">
         <v>480</v>
       </c>
       <c r="F53" s="42">
         <v>0</v>
       </c>
       <c r="G53" s="42">
         <v>0</v>
       </c>
       <c r="H53" s="42">
         <v>0</v>
       </c>
       <c r="I53" s="42">
         <v>448</v>
       </c>
       <c r="J53" s="43">
         <v>0</v>
       </c>
-      <c r="L53" s="84"/>
-[...4 lines deleted...]
-      <c r="B54" s="120"/>
+      <c r="L53" s="126"/>
+      <c r="M53" s="126"/>
+      <c r="N53" s="126"/>
+      <c r="O53" s="123"/>
+    </row>
+    <row r="54" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B54" s="100"/>
       <c r="C54" s="40" t="s">
         <v>83</v>
       </c>
       <c r="D54" s="41">
         <v>0</v>
       </c>
       <c r="E54" s="42">
         <v>0</v>
       </c>
       <c r="F54" s="42">
         <v>0</v>
       </c>
       <c r="G54" s="42">
         <v>0</v>
       </c>
       <c r="H54" s="42">
         <v>0</v>
       </c>
       <c r="I54" s="42">
         <v>0</v>
       </c>
       <c r="J54" s="43">
         <v>0</v>
       </c>
-      <c r="L54" s="84"/>
-[...4 lines deleted...]
-      <c r="B55" s="120"/>
+      <c r="L54" s="126"/>
+      <c r="M54" s="126"/>
+      <c r="N54" s="126"/>
+      <c r="O54" s="123"/>
+    </row>
+    <row r="55" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B55" s="100"/>
       <c r="C55" s="40" t="s">
         <v>84</v>
       </c>
       <c r="D55" s="41">
         <v>0</v>
       </c>
       <c r="E55" s="42">
         <v>0</v>
       </c>
       <c r="F55" s="42">
         <v>0</v>
       </c>
       <c r="G55" s="42">
         <v>0</v>
       </c>
       <c r="H55" s="42">
         <v>0</v>
       </c>
       <c r="I55" s="42">
         <v>0</v>
       </c>
       <c r="J55" s="43">
         <v>0</v>
       </c>
-      <c r="L55" s="84"/>
-[...4 lines deleted...]
-      <c r="B56" s="120"/>
+      <c r="L55" s="126"/>
+      <c r="M55" s="126"/>
+      <c r="N55" s="126"/>
+      <c r="O55" s="123"/>
+    </row>
+    <row r="56" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B56" s="100"/>
       <c r="C56" s="40" t="s">
         <v>85</v>
       </c>
       <c r="D56" s="41">
         <v>1</v>
       </c>
       <c r="E56" s="42">
         <v>600</v>
       </c>
       <c r="F56" s="42">
         <v>0</v>
       </c>
       <c r="G56" s="42">
         <v>0</v>
       </c>
       <c r="H56" s="42">
         <v>0</v>
       </c>
       <c r="I56" s="42">
         <v>270</v>
       </c>
       <c r="J56" s="43">
         <v>0</v>
       </c>
-      <c r="L56" s="84"/>
-[...4 lines deleted...]
-      <c r="B57" s="120"/>
+      <c r="L56" s="126"/>
+      <c r="M56" s="126"/>
+      <c r="N56" s="126"/>
+      <c r="O56" s="123"/>
+    </row>
+    <row r="57" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B57" s="100"/>
       <c r="C57" s="45" t="s">
         <v>86</v>
       </c>
       <c r="D57" s="46">
         <v>3</v>
       </c>
       <c r="E57" s="47">
         <v>1518</v>
       </c>
       <c r="F57" s="47">
         <v>230</v>
       </c>
       <c r="G57" s="47">
         <v>0</v>
       </c>
       <c r="H57" s="47">
         <v>0</v>
       </c>
       <c r="I57" s="47">
-        <v>1642.3</v>
+        <v>1642.25</v>
       </c>
       <c r="J57" s="48">
         <v>71.599999999999909</v>
       </c>
-      <c r="L57" s="84"/>
-[...3 lines deleted...]
-    <row r="58" spans="2:14" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L57" s="126"/>
+      <c r="M57" s="126"/>
+      <c r="N57" s="126"/>
+      <c r="O57" s="123"/>
+    </row>
+    <row r="58" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B58" s="49"/>
       <c r="C58" s="50"/>
       <c r="D58" s="51">
         <v>43</v>
       </c>
       <c r="E58" s="52">
-        <v>13861</v>
+        <v>13802</v>
       </c>
       <c r="F58" s="52">
         <v>9880</v>
       </c>
       <c r="G58" s="52">
-        <v>4366</v>
+        <v>4470</v>
       </c>
       <c r="H58" s="52">
-        <v>1423</v>
+        <v>1491</v>
       </c>
       <c r="I58" s="52">
-        <v>8760.2999999999993</v>
+        <v>8720.25</v>
       </c>
       <c r="J58" s="53">
         <v>1738.6</v>
       </c>
-      <c r="L58" s="85"/>
-[...4 lines deleted...]
-      <c r="B59" s="117" t="s">
+      <c r="L58" s="127"/>
+      <c r="M58" s="127"/>
+      <c r="N58" s="127"/>
+      <c r="O58" s="123"/>
+    </row>
+    <row r="59" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B59" s="95" t="s">
         <v>87</v>
       </c>
       <c r="C59" s="36" t="s">
         <v>88</v>
       </c>
       <c r="D59" s="37">
         <v>5</v>
       </c>
       <c r="E59" s="38">
         <v>0</v>
       </c>
       <c r="F59" s="38">
-        <v>1018</v>
+        <v>1138</v>
       </c>
       <c r="G59" s="38">
         <v>0</v>
       </c>
       <c r="H59" s="38">
-        <v>264</v>
+        <v>364</v>
       </c>
       <c r="I59" s="38">
         <v>0</v>
       </c>
       <c r="J59" s="39">
-        <v>792.76</v>
-[...6 lines deleted...]
-      <c r="B60" s="121"/>
+        <v>815.26</v>
+      </c>
+      <c r="L59" s="126"/>
+      <c r="M59" s="126"/>
+      <c r="N59" s="126"/>
+      <c r="O59" s="123"/>
+    </row>
+    <row r="60" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B60" s="101"/>
       <c r="C60" s="62" t="s">
         <v>89</v>
       </c>
       <c r="D60" s="63">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E60" s="64">
         <v>30</v>
       </c>
       <c r="F60" s="64">
         <v>135</v>
       </c>
       <c r="G60" s="64">
         <v>3</v>
       </c>
       <c r="H60" s="64">
         <v>118</v>
       </c>
       <c r="I60" s="64">
         <v>312</v>
       </c>
       <c r="J60" s="65">
-        <v>506</v>
-[...6 lines deleted...]
-      <c r="B61" s="121"/>
+        <v>610</v>
+      </c>
+      <c r="L60" s="126"/>
+      <c r="M60" s="126"/>
+      <c r="N60" s="126"/>
+      <c r="O60" s="123"/>
+    </row>
+    <row r="61" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B61" s="101"/>
       <c r="C61" s="40" t="s">
         <v>90</v>
       </c>
       <c r="D61" s="41">
+        <v>8</v>
+      </c>
+      <c r="E61" s="42">
+        <v>470</v>
+      </c>
+      <c r="F61" s="42">
+        <v>7641</v>
+      </c>
+      <c r="G61" s="42">
+        <v>0</v>
+      </c>
+      <c r="H61" s="42">
         <v>7</v>
-      </c>
-[...10 lines deleted...]
-        <v>56</v>
       </c>
       <c r="I61" s="42">
         <v>133</v>
       </c>
       <c r="J61" s="43">
-        <v>2810</v>
-[...6 lines deleted...]
-      <c r="B62" s="121"/>
+        <v>3125</v>
+      </c>
+      <c r="L61" s="126"/>
+      <c r="M61" s="126"/>
+      <c r="N61" s="126"/>
+      <c r="O61" s="123"/>
+    </row>
+    <row r="62" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B62" s="101"/>
       <c r="C62" s="40" t="s">
         <v>91</v>
       </c>
       <c r="D62" s="41">
         <v>2</v>
       </c>
       <c r="E62" s="42">
         <v>0</v>
       </c>
       <c r="F62" s="42">
-        <v>0</v>
+        <v>293</v>
       </c>
       <c r="G62" s="42">
         <v>0</v>
       </c>
       <c r="H62" s="42">
-        <v>0</v>
+        <v>293</v>
       </c>
       <c r="I62" s="42">
         <v>0</v>
       </c>
       <c r="J62" s="43">
-        <v>336</v>
-[...6 lines deleted...]
-      <c r="B63" s="121"/>
+        <v>373</v>
+      </c>
+      <c r="L62" s="126"/>
+      <c r="M62" s="126"/>
+      <c r="N62" s="126"/>
+      <c r="O62" s="123"/>
+    </row>
+    <row r="63" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B63" s="101"/>
       <c r="C63" s="40" t="s">
         <v>92</v>
       </c>
       <c r="D63" s="41">
         <v>1</v>
       </c>
       <c r="E63" s="42">
         <v>96</v>
       </c>
       <c r="F63" s="42">
         <v>0</v>
       </c>
       <c r="G63" s="42">
         <v>90</v>
       </c>
       <c r="H63" s="42">
         <v>0</v>
       </c>
       <c r="I63" s="42">
         <v>47</v>
       </c>
       <c r="J63" s="43">
         <v>0</v>
       </c>
-      <c r="L63" s="84"/>
-[...4 lines deleted...]
-      <c r="B64" s="121"/>
+      <c r="L63" s="126"/>
+      <c r="M63" s="126"/>
+      <c r="N63" s="126"/>
+      <c r="O63" s="123"/>
+    </row>
+    <row r="64" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B64" s="101"/>
       <c r="C64" s="40" t="s">
         <v>93</v>
       </c>
       <c r="D64" s="41">
         <v>4</v>
       </c>
       <c r="E64" s="42">
-        <v>237</v>
+        <v>332</v>
       </c>
       <c r="F64" s="42">
-        <v>0</v>
+        <v>135</v>
       </c>
       <c r="G64" s="42">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="H64" s="42">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I64" s="42">
-        <v>391</v>
+        <v>337</v>
       </c>
       <c r="J64" s="43">
-        <v>0</v>
-[...6 lines deleted...]
-      <c r="B65" s="121"/>
+        <v>54</v>
+      </c>
+      <c r="L64" s="126"/>
+      <c r="M64" s="126"/>
+      <c r="N64" s="126"/>
+      <c r="O64" s="123"/>
+    </row>
+    <row r="65" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B65" s="101"/>
       <c r="C65" s="40" t="s">
         <v>94</v>
       </c>
       <c r="D65" s="41">
         <v>0</v>
       </c>
       <c r="E65" s="42">
         <v>0</v>
       </c>
       <c r="F65" s="42">
         <v>0</v>
       </c>
       <c r="G65" s="42">
         <v>0</v>
       </c>
       <c r="H65" s="42">
         <v>0</v>
       </c>
       <c r="I65" s="42">
         <v>0</v>
       </c>
       <c r="J65" s="43">
         <v>0</v>
       </c>
-      <c r="L65" s="84"/>
-[...4 lines deleted...]
-      <c r="B66" s="121"/>
+      <c r="L65" s="126"/>
+      <c r="M65" s="126"/>
+      <c r="N65" s="126"/>
+      <c r="O65" s="123"/>
+    </row>
+    <row r="66" spans="2:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B66" s="101"/>
       <c r="C66" s="54" t="s">
         <v>95</v>
       </c>
       <c r="D66" s="55">
         <v>0</v>
       </c>
       <c r="E66" s="56">
         <v>0</v>
       </c>
       <c r="F66" s="56">
         <v>0</v>
       </c>
       <c r="G66" s="56">
         <v>0</v>
       </c>
       <c r="H66" s="56">
         <v>0</v>
       </c>
       <c r="I66" s="56">
         <v>0</v>
       </c>
       <c r="J66" s="57">
         <v>0</v>
       </c>
-      <c r="L66" s="84"/>
-[...3 lines deleted...]
-    <row r="67" spans="2:14" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="L66" s="126"/>
+      <c r="M66" s="126"/>
+      <c r="N66" s="126"/>
+      <c r="O66" s="123"/>
+    </row>
+    <row r="67" spans="2:15" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B67" s="66"/>
       <c r="C67" s="67"/>
       <c r="D67" s="68">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E67" s="69">
-        <v>363</v>
+        <v>928</v>
       </c>
       <c r="F67" s="69">
-        <v>1157</v>
+        <v>9342</v>
       </c>
       <c r="G67" s="69">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="H67" s="69">
-        <v>438</v>
+        <v>784</v>
       </c>
       <c r="I67" s="69">
-        <v>883</v>
+        <v>829</v>
       </c>
       <c r="J67" s="70">
-        <v>4444.76</v>
-[...6 lines deleted...]
-      <c r="B68" s="122" t="s">
+        <v>4977.26</v>
+      </c>
+      <c r="L67" s="127"/>
+      <c r="M67" s="127"/>
+      <c r="N67" s="127"/>
+      <c r="O67" s="123"/>
+    </row>
+    <row r="68" spans="2:15" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B68" s="102" t="s">
         <v>96</v>
       </c>
-      <c r="C68" s="123"/>
+      <c r="C68" s="103"/>
       <c r="D68" s="71">
-        <v>939</v>
+        <v>937</v>
       </c>
       <c r="E68" s="72">
-        <v>166170</v>
+        <v>167942</v>
       </c>
       <c r="F68" s="72">
-        <v>1849280</v>
+        <v>1559158</v>
       </c>
       <c r="G68" s="72">
-        <v>40958</v>
+        <v>43020</v>
       </c>
       <c r="H68" s="72">
-        <v>609811</v>
+        <v>383877</v>
       </c>
       <c r="I68" s="72">
-        <v>128302.22399999997</v>
+        <v>128665.87399999995</v>
       </c>
       <c r="J68" s="73">
-        <v>235526.19200000007</v>
-[...5 lines deleted...]
-    <row r="69" spans="2:14" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>228845.19200000004</v>
+      </c>
+      <c r="L68" s="126"/>
+      <c r="M68" s="126"/>
+      <c r="N68" s="126"/>
+      <c r="O68" s="123"/>
+    </row>
+    <row r="69" spans="2:15" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C69" s="32" t="s">
         <v>97</v>
       </c>
       <c r="F69" s="76"/>
       <c r="G69" s="76"/>
       <c r="H69" s="76"/>
       <c r="I69" s="76"/>
       <c r="J69" s="76"/>
-    </row>
-    <row r="70" spans="2:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L69" s="123"/>
+      <c r="M69" s="123"/>
+      <c r="N69" s="123"/>
+      <c r="O69" s="123"/>
+    </row>
+    <row r="70" spans="2:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C70" s="32" t="s">
         <v>98</v>
       </c>
       <c r="F70" s="77"/>
       <c r="G70" s="77"/>
       <c r="H70" s="77"/>
       <c r="I70" s="77"/>
       <c r="J70" s="77"/>
-    </row>
-[...5 lines deleted...]
-      <c r="J71" s="116"/>
+      <c r="L70" s="123"/>
+      <c r="M70" s="123"/>
+      <c r="N70" s="123"/>
+      <c r="O70" s="123"/>
+    </row>
+    <row r="71" spans="2:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="F71" s="94"/>
+      <c r="G71" s="94"/>
+      <c r="H71" s="94"/>
+      <c r="I71" s="94"/>
+      <c r="J71" s="94"/>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="F71:J71"/>
     <mergeCell ref="B26:B32"/>
     <mergeCell ref="B36:B39"/>
     <mergeCell ref="B40:B43"/>
     <mergeCell ref="B44:B57"/>
     <mergeCell ref="B59:B66"/>
     <mergeCell ref="B68:C68"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="B6:B12"/>
     <mergeCell ref="B15:B19"/>
     <mergeCell ref="B21:B24"/>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>