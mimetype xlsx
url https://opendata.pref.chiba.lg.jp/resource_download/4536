--- v0 (2026-03-07)
+++ v1 (2026-06-06)
@@ -1,152 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29530"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{575201FE-4792-416F-97B4-1DB824A97588}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{971940DD-2860-47A1-8B87-BD14C8CB15F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-3210" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ｐ84～86" sheetId="1" r:id="rId1"/>
+    <sheet name="Ｐ84～86" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ84～86'!$B$2:$AE$39</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Ｐ84～86'!$3:$7</definedName>
     <definedName name="Print_Titles_MI" localSheetId="0">'Ｐ84～86'!$3:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="170">
   <si>
     <t>水利権取得状況</t>
   </si>
   <si>
     <t>地　　　　　　　　表　　　　　　　　水</t>
   </si>
   <si>
     <t>河川・湖名</t>
   </si>
   <si>
     <t>配分水量</t>
   </si>
   <si>
     <t>水利権水量</t>
   </si>
   <si>
     <t>ダム等の手当水源</t>
   </si>
   <si>
     <t>浄　　水　　場</t>
   </si>
   <si>
     <t>備　　考</t>
   </si>
   <si>
     <t>（　建　設　中　）</t>
   </si>
   <si>
     <t>〃</t>
   </si>
   <si>
     <t>―</t>
   </si>
   <si>
     <t>　利根川水系利根川</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>〃</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　利根川水系江戸川</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　利根川水系利根川</t>
-[...2 lines deleted...]
-  <si>
     <t>　利根川水系黒部川</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　小櫃川水系小櫃川</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　小櫃川水系笹川</t>
-    <phoneticPr fontId="2"/>
-[...10 lines deleted...]
-    <t>〃</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　九十九里
 　  地域水道
         企業団</t>
     <rPh sb="9" eb="11">
       <t>チイキ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>キギョウ</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>ダン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　東総広域
   水道企業団</t>
     <rPh sb="8" eb="10">
       <t>スイドウ</t>
@@ -298,59 +282,51 @@
   <si>
     <t>　保台浄水場</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　北千葉導水路</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　北千葉浄水場</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　市原市</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　新井浄水場</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　洲貝川水系洲貝川</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　自流</t>
-[...2 lines deleted...]
-  <si>
     <t>　江見浄水場</t>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>　奈良俣ダム</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　野田市</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　上花輪浄水場</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　平久里川水系大谷川</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　鋸南町</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　元名川水系元名川</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　鋸山ダム</t>
     <phoneticPr fontId="2"/>
@@ -403,54 +379,50 @@
   <si>
     <t>　（７～８月）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　黒部川総合開発</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　亀山ダム</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　大風沢川水系大風沢川</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　奥谷浄水場</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　片倉ダム</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　奈良俣ダム</t>
-[...2 lines deleted...]
-  <si>
     <t>　利根川水系清水川</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　城山第２浄水場</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　大風沢川水系横手川</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　神崎町</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　二夕間川水系二夕間川</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　坂本ダム</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　坂本浄水場</t>
@@ -465,54 +437,50 @@
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　利根川河口堰</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　本城浄水場</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　三芳水道
 　　　企業団</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　平久里川水系増間川</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　増間ダム</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　増間浄水場</t>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>　房総導水路</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　大多喜浄水場</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　汐入川水系作名川</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　作名ダム</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　作名浄水場</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　利根川水系高田川</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　三原川水系三原川</t>
     <phoneticPr fontId="2"/>
@@ -664,80 +632,72 @@
       <t>ハネ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　岬ダム</t>
     <rPh sb="1" eb="2">
       <t>ミサキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　南房総市</t>
     <rPh sb="1" eb="2">
       <t>ミナミ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ボウソウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>シ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　自流</t>
-[...2 lines deleted...]
-  <si>
     <t>　白浜浄水場</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　白浜ダム</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　富山浄水場</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　（思川開発）</t>
     <rPh sb="2" eb="3">
       <t>オモ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>カワ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>カイハツ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>　</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　鴨川市</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　北千葉
 　  広域水道
         企業団</t>
     <rPh sb="10" eb="12">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>クワダ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ダン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
@@ -919,264 +879,211 @@
     </rPh>
     <rPh sb="91" eb="92">
       <t>シ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　夏期
 　5/１～9/30
 ※渇水等緊急時に活用</t>
     <rPh sb="15" eb="17">
       <t>カッスイ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>トウ</t>
     </rPh>
     <rPh sb="18" eb="21">
       <t>キンキュウジ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>カツヨウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　利根川水系江戸川</t>
-[...6 lines deleted...]
-  <si>
     <t>　湯西川ダム</t>
     <rPh sb="1" eb="2">
       <t>ユ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ニシカワ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　奈良俣ダム</t>
     <rPh sb="1" eb="3">
       <t>ナラ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>マタ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　房総導水路</t>
     <rPh sb="1" eb="3">
       <t>ボウソウ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ドウスイロ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　八ッ場ダム</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　利根川水系西印旛沼</t>
     <rPh sb="6" eb="7">
       <t>ニシ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　八ッ場ダム</t>
-[...2 lines deleted...]
-  <si>
     <t>　八ッ場ダム〔冬期〕</t>
     <rPh sb="7" eb="9">
       <t>トウキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　城山第２浄水場</t>
     <rPh sb="5" eb="8">
       <t>ジョウスイジョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　［東金ダム］</t>
-[...13 lines deleted...]
-  <si>
     <t>　［東金・長柄ダム］</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　通年取水量</t>
     <rPh sb="1" eb="3">
       <t>ツウネン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シュスイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>リョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　夏期のみ
 　7/2～8/29</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　</t>
-[...2 lines deleted...]
-  <si>
     <t>　夏期のみ
 　7/1～8/31</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　９～６月</t>
-    <phoneticPr fontId="2"/>
-[...11 lines deleted...]
-    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　 ダム注水量
 　 9/1～4/30</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　 ダム注水量
 　 通年</t>
     <rPh sb="10" eb="12">
       <t>ツウネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　光　  0.041</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　東金 0.063</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　長柄 0.031</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　光　  0.319</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　東金 0.546</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　東金 0.073</t>
-[...18 lines deleted...]
-  <si>
     <t>　八ッ場ダム</t>
-  </si>
-[...15 lines deleted...]
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　第一奥谷ダム</t>
     <rPh sb="1" eb="3">
       <t>ダイイチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　第二奥谷ダム</t>
     <rPh sb="1" eb="3">
       <t>ダイニ</t>
     </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>（令和7年3月31日現在）</t>
+    <rPh sb="1" eb="3">
+      <t>レイワ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>千葉県</t>
+    <rPh sb="0" eb="3">
+      <t>チバケン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>－</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　房総導水路
+　［東金ダム］</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　房総導水路
+　［東金・長柄ダム］</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="0.000"/>
     <numFmt numFmtId="177" formatCode="\(General\);\(\-General\)"/>
     <numFmt numFmtId="178" formatCode="0.0000"/>
     <numFmt numFmtId="179" formatCode="0.00_ "/>
     <numFmt numFmtId="180" formatCode="0.000_ "/>
     <numFmt numFmtId="181" formatCode="#,##0.000;\-#,##0.000"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
@@ -1212,51 +1119,51 @@
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="46">
+  <borders count="44">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
@@ -1665,111 +1572,50 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="8"/>
-      </bottom>
-[...59 lines deleted...]
-        <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="hair">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color theme="1"/>
       </left>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top style="hair">
         <color indexed="8"/>
@@ -1777,56 +1623,87 @@
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="160">
+  <cellXfs count="155">
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -2069,294 +1946,279 @@
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="181" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="6" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="180" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="6" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="6" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="180" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...2 lines deleted...]
-      <alignment vertical="center"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...53 lines deleted...]
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="未定義" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>887897</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>258417</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>57978</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="テキスト ボックス 3">
+        <xdr:cNvPr id="3" name="テキスト ボックス 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67294F95-EED9-40DD-B3F2-C645D1CE93D7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="13013636" y="8839200"/>
-          <a:ext cx="919368" cy="503583"/>
+          <a:off x="13003697" y="7908897"/>
+          <a:ext cx="922681" cy="503583"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
@@ -2393,63 +2255,63 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400">
             <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
             <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>901148</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>16566</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>30</xdr:col>
       <xdr:colOff>57979</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>41411</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="テキスト ボックス 6">
+        <xdr:cNvPr id="4" name="テキスト ボックス 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18BB5050-6C35-4912-9BE2-3FF4A06AD2DD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="19964400" y="8902149"/>
-          <a:ext cx="906118" cy="329645"/>
+          <a:off x="19951148" y="8886246"/>
+          <a:ext cx="909431" cy="329645"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
@@ -2473,76 +2335,169 @@
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" baseline="0">
               <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
             </a:rPr>
             <a:t>  </a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400">
               <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
             </a:rPr>
             <a:t>)</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400">
             <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
             <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>18</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>258417</xdr:rowOff>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>16564</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>182218</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>152400</xdr:rowOff>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>140804</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>207064</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="テキスト ボックス 2">
+        <xdr:cNvPr id="5" name="テキスト ボックス 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0110220-9D1B-4DDE-8A6C-ACDEC1D72790}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B60D5625-EEA4-4FC2-B5F8-872B948C7444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="13026557" y="8838537"/>
-          <a:ext cx="915061" cy="505488"/>
+          <a:off x="17176804" y="12518998"/>
+          <a:ext cx="901480" cy="329646"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800">
+              <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+            </a:rPr>
+            <a:t>(</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800">
+              <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+            </a:rPr>
+            <a:t>　　　　</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" baseline="0">
+              <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+            </a:rPr>
+            <a:t>  </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800">
+              <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+            </a:rPr>
+            <a:t>)</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800">
+            <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+            <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>887897</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>258417</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>57978</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="テキスト ボックス 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{041DE2FA-98C9-44CE-8FE8-045BC3E44432}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13003697" y="7908897"/>
+          <a:ext cx="922681" cy="503583"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
@@ -2857,58 +2812,58 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4163B0B0-1B15-47BE-B59B-B071B74C7E8A}">
   <sheetPr transitionEvaluation="1">
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="B2:AE239"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" defaultGridColor="0" view="pageBreakPreview" colorId="22" zoomScaleNormal="87" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView showGridLines="0" tabSelected="1" defaultGridColor="0" view="pageBreakPreview" colorId="22" zoomScale="70" zoomScaleNormal="87" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="R54" sqref="R54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="24" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="7" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5" style="2" customWidth="1"/>
     <col min="5" max="5" width="6" style="1" customWidth="1"/>
     <col min="6" max="6" width="3" style="1" customWidth="1"/>
     <col min="7" max="7" width="5.5" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.1640625" style="2" customWidth="1"/>
     <col min="9" max="9" width="10.6640625" style="2" customWidth="1"/>
     <col min="10" max="10" width="8.5" style="2" customWidth="1"/>
     <col min="11" max="11" width="2" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.5" style="1" customWidth="1"/>
     <col min="13" max="13" width="7" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.5" style="1" customWidth="1"/>
     <col min="15" max="15" width="6" style="1" customWidth="1"/>
     <col min="16" max="16" width="3" style="1" customWidth="1"/>
     <col min="17" max="17" width="5.5" style="1" customWidth="1"/>
     <col min="18" max="18" width="12.1640625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.6640625" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.5" style="1" customWidth="1"/>
     <col min="21" max="21" width="2" style="1" customWidth="1"/>
@@ -2917,1816 +2872,1770 @@
     <col min="24" max="24" width="13.5" style="1" customWidth="1"/>
     <col min="25" max="25" width="6" style="1" customWidth="1"/>
     <col min="26" max="26" width="3" style="1" customWidth="1"/>
     <col min="27" max="27" width="5.5" style="1" customWidth="1"/>
     <col min="28" max="28" width="12.1640625" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.6640625" style="1" customWidth="1"/>
     <col min="30" max="30" width="8.5" style="1" customWidth="1"/>
     <col min="31" max="31" width="2" style="1" customWidth="1"/>
     <col min="32" max="16384" width="10.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="3:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="3:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="W3" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="3:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="4"/>
-      <c r="I4" s="139" t="s">
-[...2 lines deleted...]
-      <c r="J4" s="139"/>
+      <c r="I4" s="154" t="s">
+        <v>165</v>
+      </c>
+      <c r="J4" s="154"/>
     </row>
     <row r="5" spans="3:30" s="6" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C5" s="135" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="138" t="s">
+      <c r="C5" s="151" t="s">
+        <v>138</v>
+      </c>
+      <c r="D5" s="152" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="138"/>
-[...4 lines deleted...]
-      <c r="J5" s="132" t="s">
+      <c r="E5" s="152"/>
+      <c r="F5" s="152"/>
+      <c r="G5" s="152"/>
+      <c r="H5" s="152"/>
+      <c r="I5" s="152"/>
+      <c r="J5" s="148" t="s">
         <v>7</v>
       </c>
       <c r="K5" s="5"/>
-      <c r="M5" s="135" t="s">
-[...2 lines deleted...]
-      <c r="N5" s="138" t="s">
+      <c r="M5" s="151" t="s">
+        <v>138</v>
+      </c>
+      <c r="N5" s="152" t="s">
         <v>1</v>
       </c>
-      <c r="O5" s="138"/>
-[...4 lines deleted...]
-      <c r="T5" s="132" t="s">
+      <c r="O5" s="152"/>
+      <c r="P5" s="152"/>
+      <c r="Q5" s="152"/>
+      <c r="R5" s="152"/>
+      <c r="S5" s="152"/>
+      <c r="T5" s="148" t="s">
         <v>7</v>
       </c>
-      <c r="W5" s="135" t="s">
-[...2 lines deleted...]
-      <c r="X5" s="138" t="s">
+      <c r="W5" s="151" t="s">
+        <v>138</v>
+      </c>
+      <c r="X5" s="152" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="138"/>
-[...4 lines deleted...]
-      <c r="AD5" s="132" t="s">
+      <c r="Y5" s="152"/>
+      <c r="Z5" s="152"/>
+      <c r="AA5" s="152"/>
+      <c r="AB5" s="152"/>
+      <c r="AC5" s="152"/>
+      <c r="AD5" s="148" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="3:30" s="6" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C6" s="136"/>
-      <c r="D6" s="140" t="s">
+      <c r="C6" s="134"/>
+      <c r="D6" s="153" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="141" t="s">
+      <c r="F6" s="107" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="141"/>
+      <c r="G6" s="107"/>
       <c r="H6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="J6" s="133"/>
+      <c r="J6" s="149"/>
       <c r="K6" s="5"/>
-      <c r="M6" s="136"/>
-      <c r="N6" s="140" t="s">
+      <c r="M6" s="134"/>
+      <c r="N6" s="153" t="s">
         <v>2</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="P6" s="141" t="s">
+      <c r="P6" s="107" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="141"/>
+      <c r="Q6" s="107"/>
       <c r="R6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="S6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="T6" s="133"/>
-[...1 lines deleted...]
-      <c r="X6" s="140" t="s">
+      <c r="T6" s="149"/>
+      <c r="W6" s="134"/>
+      <c r="X6" s="153" t="s">
         <v>2</v>
       </c>
       <c r="Y6" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="Z6" s="141" t="s">
+      <c r="Z6" s="107" t="s">
         <v>4</v>
       </c>
-      <c r="AA6" s="141"/>
+      <c r="AA6" s="107"/>
       <c r="AB6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="AC6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="AD6" s="133"/>
+      <c r="AD6" s="149"/>
     </row>
     <row r="7" spans="3:30" s="6" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C7" s="137"/>
-      <c r="D7" s="140"/>
+      <c r="C7" s="135"/>
+      <c r="D7" s="153"/>
       <c r="E7" s="9" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="11" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="I7" s="12"/>
-      <c r="J7" s="134"/>
+      <c r="J7" s="150"/>
       <c r="K7" s="5"/>
-      <c r="M7" s="137"/>
-      <c r="N7" s="140"/>
+      <c r="M7" s="135"/>
+      <c r="N7" s="153"/>
       <c r="O7" s="9" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="P7" s="10"/>
       <c r="Q7" s="11" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="R7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="S7" s="12"/>
-      <c r="T7" s="134"/>
-[...1 lines deleted...]
-      <c r="X7" s="140"/>
+      <c r="T7" s="150"/>
+      <c r="W7" s="135"/>
+      <c r="X7" s="153"/>
       <c r="Y7" s="9" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="Z7" s="10"/>
       <c r="AA7" s="11" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="AB7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="AC7" s="12"/>
-      <c r="AD7" s="134"/>
+      <c r="AD7" s="150"/>
     </row>
     <row r="8" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C8" s="125" t="s">
-        <v>21</v>
+      <c r="C8" s="116" t="s">
+        <v>17</v>
       </c>
       <c r="D8" s="13"/>
       <c r="E8" s="14"/>
       <c r="F8" s="15"/>
       <c r="G8" s="16"/>
       <c r="H8" s="13"/>
       <c r="I8" s="13" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="J8" s="65" t="s">
-        <v>175</v>
-[...24 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="M8" s="133" t="s">
+        <v>166</v>
+      </c>
+      <c r="N8" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="O8" s="19">
+        <v>1.33</v>
+      </c>
+      <c r="P8" s="20"/>
+      <c r="Q8" s="21">
+        <v>1.33</v>
+      </c>
+      <c r="R8" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="S8" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="T8" s="22"/>
       <c r="W8" s="118" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="X8" s="18" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="Y8" s="24">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="Z8" s="25"/>
       <c r="AA8" s="26">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="AB8" s="18" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="AC8" s="18" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="AD8" s="27"/>
     </row>
     <row r="9" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C9" s="126"/>
+      <c r="C9" s="132"/>
       <c r="D9" s="28" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="29">
         <v>0.13500000000000001</v>
       </c>
       <c r="F9" s="30"/>
       <c r="G9" s="31">
         <v>0.13500000000000001</v>
       </c>
       <c r="H9" s="28" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="I9" s="28" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="J9" s="70" t="s">
-        <v>176</v>
-[...11 lines deleted...]
-      <c r="W9" s="128"/>
+        <v>158</v>
+      </c>
+      <c r="M9" s="134"/>
+      <c r="N9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="O9" s="90">
+        <v>3.48</v>
+      </c>
+      <c r="P9" s="91"/>
+      <c r="Q9" s="93">
+        <v>3.48</v>
+      </c>
+      <c r="R9" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="S9" s="32" t="s">
+        <v>104</v>
+      </c>
+      <c r="T9" s="34"/>
+      <c r="W9" s="136"/>
       <c r="X9" s="18" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="Y9" s="24">
         <v>5.3999999999999999E-2</v>
       </c>
       <c r="Z9" s="25"/>
       <c r="AA9" s="26">
         <v>5.3999999999999999E-2</v>
       </c>
       <c r="AB9" s="18" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="AC9" s="18" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="AD9" s="27"/>
     </row>
     <row r="10" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C10" s="126"/>
+      <c r="C10" s="132"/>
       <c r="D10" s="32"/>
       <c r="E10" s="35"/>
       <c r="F10" s="10"/>
       <c r="G10" s="36"/>
       <c r="H10" s="32"/>
       <c r="I10" s="32" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="J10" s="34" t="s">
-        <v>177</v>
-[...8 lines deleted...]
-      <c r="P10" s="20"/>
+        <v>159</v>
+      </c>
+      <c r="M10" s="134"/>
+      <c r="N10" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="O10" s="90">
+        <v>0.63900000000000001</v>
+      </c>
+      <c r="P10" s="25"/>
       <c r="Q10" s="21">
-        <v>1.33</v>
+        <v>0.63900000000000001</v>
       </c>
       <c r="R10" s="18" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-      <c r="W10" s="128"/>
+        <v>32</v>
+      </c>
+      <c r="S10" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="T10" s="27"/>
+      <c r="W10" s="136"/>
       <c r="X10" s="18" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="Y10" s="24">
         <v>1.4200000000000001E-2</v>
       </c>
       <c r="Z10" s="25"/>
       <c r="AA10" s="26">
         <v>1.4200000000000001E-2</v>
       </c>
       <c r="AB10" s="18" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="AC10" s="18" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="AD10" s="27"/>
     </row>
     <row r="11" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C11" s="126"/>
+      <c r="C11" s="132"/>
       <c r="D11" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="37">
         <v>0.86499999999999999</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="38">
         <v>0.86499999999999999</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="J11" s="65" t="s">
-        <v>178</v>
-[...18 lines deleted...]
-      <c r="T11" s="34"/>
+        <v>160</v>
+      </c>
+      <c r="M11" s="134"/>
+      <c r="N11" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="O11" s="19">
+        <v>1.51</v>
+      </c>
+      <c r="P11" s="25"/>
+      <c r="Q11" s="21">
+        <v>1.51</v>
+      </c>
+      <c r="R11" s="18" t="s">
+        <v>143</v>
+      </c>
+      <c r="S11" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="T11" s="27"/>
       <c r="W11" s="119"/>
       <c r="X11" s="32" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="Y11" s="39">
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="Z11" s="40"/>
       <c r="AA11" s="41">
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="AB11" s="32" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="AC11" s="32" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="AD11" s="34"/>
     </row>
     <row r="12" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C12" s="126"/>
+      <c r="C12" s="132"/>
       <c r="D12" s="32"/>
       <c r="E12" s="35"/>
       <c r="F12" s="10"/>
       <c r="G12" s="36"/>
       <c r="H12" s="32"/>
       <c r="I12" s="32" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="J12" s="34" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="M12" s="151"/>
+        <v>161</v>
+      </c>
+      <c r="M12" s="134"/>
       <c r="N12" s="7" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>0.63900000000000001</v>
+        <v>9</v>
+      </c>
+      <c r="O12" s="19">
+        <v>1.4E-2</v>
       </c>
       <c r="P12" s="25"/>
       <c r="Q12" s="21">
-        <v>0.63900000000000001</v>
+        <v>1.4E-2</v>
       </c>
       <c r="R12" s="18" t="s">
-        <v>36</v>
+        <v>144</v>
       </c>
       <c r="S12" s="7" t="s">
         <v>9</v>
       </c>
       <c r="T12" s="27"/>
-      <c r="W12" s="123" t="s">
-        <v>38</v>
+      <c r="W12" s="137" t="s">
+        <v>34</v>
       </c>
       <c r="X12" s="32" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="Y12" s="39">
         <v>2.5999999999999999E-2</v>
       </c>
       <c r="Z12" s="40"/>
       <c r="AA12" s="41">
         <v>2.5999999999999999E-2</v>
       </c>
       <c r="AB12" s="32" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="AC12" s="32" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="AD12" s="34"/>
     </row>
     <row r="13" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C13" s="126"/>
-[...12 lines deleted...]
-      <c r="N13" s="7" t="s">
+      <c r="C13" s="132"/>
+      <c r="D13" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="O13" s="19">
-[...9 lines deleted...]
-      <c r="S13" s="7" t="s">
+      <c r="E13" s="29">
+        <v>0.2</v>
+      </c>
+      <c r="F13" s="30"/>
+      <c r="G13" s="31" t="s">
+        <v>167</v>
+      </c>
+      <c r="H13" s="104" t="s">
+        <v>168</v>
+      </c>
+      <c r="I13" s="28"/>
+      <c r="J13" s="70"/>
+      <c r="M13" s="134"/>
+      <c r="N13" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="T13" s="27"/>
-      <c r="W13" s="124"/>
+      <c r="O13" s="89">
+        <v>0.5</v>
+      </c>
+      <c r="P13" s="78"/>
+      <c r="Q13" s="97" t="s">
+        <v>10</v>
+      </c>
+      <c r="R13" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="S13" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="T13" s="65"/>
+      <c r="W13" s="138"/>
       <c r="X13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="Y13" s="24">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="Z13" s="25"/>
       <c r="AA13" s="26">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="AB13" s="18" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="AC13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="AD13" s="27"/>
     </row>
     <row r="14" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C14" s="126"/>
-      <c r="D14" s="48" t="s">
+      <c r="C14" s="117"/>
+      <c r="D14" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="E14" s="29">
-[...32 lines deleted...]
-      <c r="T14" s="27"/>
+      <c r="E14" s="37">
+        <v>0.8</v>
+      </c>
+      <c r="F14" s="15"/>
+      <c r="G14" s="38">
+        <v>0.61799999999999999</v>
+      </c>
+      <c r="H14" s="104" t="s">
+        <v>169</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J14" s="65"/>
+      <c r="M14" s="134"/>
+      <c r="N14" s="32"/>
+      <c r="O14" s="90"/>
+      <c r="P14" s="91"/>
+      <c r="Q14" s="93"/>
+      <c r="R14" s="32"/>
+      <c r="S14" s="32"/>
+      <c r="T14" s="34"/>
       <c r="W14" s="23" t="s">
-        <v>136</v>
+        <v>71</v>
       </c>
       <c r="X14" s="18" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="Y14" s="24">
         <v>6.3700000000000007E-2</v>
       </c>
       <c r="Z14" s="25"/>
       <c r="AA14" s="26">
         <v>6.3700000000000007E-2</v>
       </c>
       <c r="AB14" s="18" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="AC14" s="18" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="AD14" s="27"/>
     </row>
     <row r="15" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C15" s="126"/>
-[...28 lines deleted...]
-      <c r="T15" s="65"/>
+      <c r="C15" s="124" t="s">
+        <v>128</v>
+      </c>
+      <c r="D15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="43">
+        <v>4.32</v>
+      </c>
+      <c r="F15" s="44"/>
+      <c r="G15" s="58">
+        <v>4.32</v>
+      </c>
+      <c r="H15" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="I15" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="J15" s="46"/>
+      <c r="M15" s="135"/>
+      <c r="N15" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="O15" s="19">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="P15" s="20"/>
+      <c r="Q15" s="21">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="R15" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="S15" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="T15" s="27"/>
       <c r="W15" s="42"/>
       <c r="X15" s="18" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="Y15" s="24">
         <v>5.7500000000000002E-2</v>
       </c>
       <c r="Z15" s="25"/>
       <c r="AA15" s="26">
         <v>5.7500000000000002E-2</v>
       </c>
       <c r="AB15" s="18" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="AC15" s="18" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="AD15" s="27"/>
     </row>
     <row r="16" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C16" s="126"/>
-      <c r="D16" s="8" t="s">
+      <c r="C16" s="125"/>
+      <c r="D16" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="E16" s="37">
-[...14 lines deleted...]
-      </c>
+      <c r="E16" s="43">
+        <v>1.044</v>
+      </c>
+      <c r="F16" s="44"/>
+      <c r="G16" s="58">
+        <v>1.044</v>
+      </c>
+      <c r="H16" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="J16" s="46"/>
       <c r="K16" s="52"/>
-      <c r="M16" s="151"/>
-[...6 lines deleted...]
-      <c r="T16" s="34"/>
+      <c r="M16" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="N16" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="O16" s="49">
+        <v>0.35099999999999998</v>
+      </c>
+      <c r="P16" s="50"/>
+      <c r="Q16" s="51" t="s">
+        <v>10</v>
+      </c>
+      <c r="R16" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="S16" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="T16" s="27"/>
       <c r="W16" s="42"/>
       <c r="X16" s="18" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="Y16" s="24">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="Z16" s="25"/>
       <c r="AA16" s="26">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="AB16" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC16" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="AD16" s="27"/>
+    </row>
+    <row r="17" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C17" s="125"/>
+      <c r="D17" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="37">
+        <v>0.505</v>
+      </c>
+      <c r="F17" s="15"/>
+      <c r="G17" s="38">
+        <v>0.505</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I17" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="J17" s="17"/>
+      <c r="K17" s="54"/>
+      <c r="M17" s="55" t="s">
         <v>51</v>
       </c>
-      <c r="AC16" s="18" t="s">
+      <c r="N17" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="O17" s="19">
+        <v>0.5</v>
+      </c>
+      <c r="P17" s="25"/>
+      <c r="Q17" s="26">
+        <v>0.26600000000000001</v>
+      </c>
+      <c r="R17" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="S17" s="18" t="s">
         <v>52</v>
-      </c>
-[...33 lines deleted...]
-        <v>44</v>
       </c>
       <c r="T17" s="27"/>
       <c r="W17" s="53" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="X17" s="18" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="Y17" s="24">
         <v>1.66E-2</v>
       </c>
       <c r="Z17" s="25"/>
       <c r="AA17" s="26">
         <v>1.66E-2</v>
       </c>
       <c r="AB17" s="18" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="AC17" s="18" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="AD17" s="27"/>
     </row>
     <row r="18" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C18" s="125" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="18" t="s">
+      <c r="C18" s="125"/>
+      <c r="D18" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="37">
+        <v>0.35</v>
+      </c>
+      <c r="F18" s="15"/>
+      <c r="G18" s="58">
+        <v>0.35</v>
+      </c>
+      <c r="H18" s="18" t="s">
+        <v>146</v>
+      </c>
+      <c r="I18" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="J18" s="17"/>
+      <c r="K18" s="54"/>
+      <c r="M18" s="55" t="s">
+        <v>55</v>
+      </c>
+      <c r="N18" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="E18" s="43">
-[...25 lines deleted...]
-        <v>10</v>
+      <c r="O18" s="24">
+        <v>0.13700000000000001</v>
+      </c>
+      <c r="P18" s="25"/>
+      <c r="Q18" s="26">
+        <v>0.13700000000000001</v>
       </c>
       <c r="R18" s="18" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>26</v>
+      </c>
+      <c r="S18" s="18" t="s">
+        <v>56</v>
       </c>
       <c r="T18" s="27"/>
       <c r="W18" s="42"/>
       <c r="X18" s="18" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="Y18" s="56">
         <v>3.09E-2</v>
       </c>
       <c r="Z18" s="44"/>
       <c r="AA18" s="57">
         <v>3.09E-2</v>
       </c>
       <c r="AB18" s="18" t="s">
-        <v>190</v>
+        <v>163</v>
       </c>
       <c r="AC18" s="18" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="AD18" s="27"/>
     </row>
     <row r="19" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C19" s="126"/>
-      <c r="D19" s="7" t="s">
+      <c r="C19" s="139"/>
+      <c r="D19" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="E19" s="43">
-[...4 lines deleted...]
-        <v>1.044</v>
+      <c r="E19" s="37">
+        <v>0.313</v>
+      </c>
+      <c r="F19" s="15"/>
+      <c r="G19" s="45" t="s">
+        <v>10</v>
       </c>
       <c r="H19" s="18" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-        <v>55</v>
+        <v>126</v>
+      </c>
+      <c r="I19" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="J19" s="17"/>
+      <c r="M19" s="59" t="s">
+        <v>62</v>
       </c>
       <c r="N19" s="18" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>0.5</v>
+        <v>63</v>
+      </c>
+      <c r="O19" s="60">
+        <v>0.1</v>
       </c>
       <c r="P19" s="25"/>
-      <c r="Q19" s="26">
-        <v>0.26600000000000001</v>
+      <c r="Q19" s="61">
+        <v>0.1</v>
       </c>
       <c r="R19" s="18" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="S19" s="18" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="T19" s="27"/>
       <c r="W19" s="42"/>
       <c r="X19" s="7" t="s">
         <v>9</v>
       </c>
       <c r="Y19" s="24">
         <v>1.5389999999999999E-2</v>
       </c>
       <c r="Z19" s="25"/>
       <c r="AA19" s="26">
         <v>1.5389999999999999E-2</v>
       </c>
       <c r="AB19" s="18" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="AC19" s="7" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="AD19" s="27"/>
     </row>
     <row r="20" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C20" s="126"/>
-[...18 lines deleted...]
-        <v>61</v>
+      <c r="C20" s="140" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="43">
+        <v>0.122</v>
+      </c>
+      <c r="F20" s="44"/>
+      <c r="G20" s="58">
+        <v>0.122</v>
+      </c>
+      <c r="H20" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="I20" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="J20" s="46"/>
+      <c r="M20" s="118" t="s">
+        <v>111</v>
       </c>
       <c r="N20" s="18" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="O20" s="24">
-        <v>0.13700000000000001</v>
+        <v>5.1999999999999998E-2</v>
       </c>
       <c r="P20" s="25"/>
       <c r="Q20" s="26">
-        <v>0.13700000000000001</v>
+        <v>5.1999999999999998E-2</v>
       </c>
       <c r="R20" s="18" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="S20" s="18" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="T20" s="27"/>
       <c r="W20" s="42"/>
       <c r="X20" s="18" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="Y20" s="24">
         <v>1.5100000000000001E-2</v>
       </c>
       <c r="Z20" s="25"/>
       <c r="AA20" s="26">
         <v>1.5100000000000001E-2</v>
       </c>
       <c r="AB20" s="18" t="s">
-        <v>191</v>
+        <v>164</v>
       </c>
       <c r="AC20" s="7" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="AD20" s="22" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
     </row>
     <row r="21" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C21" s="126"/>
-      <c r="D21" s="8" t="s">
+      <c r="C21" s="141"/>
+      <c r="D21" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="E21" s="43">
+        <v>0.56799999999999995</v>
+      </c>
+      <c r="F21" s="44"/>
+      <c r="G21" s="58">
+        <v>0.372</v>
+      </c>
+      <c r="H21" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="I21" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="E21" s="37">
-[...9 lines deleted...]
-      <c r="I21" s="8" t="s">
+      <c r="J21" s="46"/>
+      <c r="M21" s="142"/>
+      <c r="N21" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="J21" s="17"/>
-[...7 lines deleted...]
-        <v>0.1</v>
+      <c r="O21" s="24">
+        <v>0.16200000000000001</v>
       </c>
       <c r="P21" s="25"/>
-      <c r="Q21" s="61">
-        <v>0.1</v>
+      <c r="Q21" s="26">
+        <v>0.13900000000000001</v>
       </c>
       <c r="R21" s="18" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="S21" s="18" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="T21" s="27"/>
+        <v>106</v>
+      </c>
+      <c r="T21" s="22"/>
       <c r="W21" s="47"/>
       <c r="X21" s="18" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="Y21" s="24">
         <v>1.8499999999999999E-2</v>
       </c>
       <c r="Z21" s="25"/>
       <c r="AA21" s="26">
         <v>1.8499999999999999E-2</v>
       </c>
       <c r="AB21" s="18" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="AC21" s="18" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="AD21" s="27" t="s">
-        <v>169</v>
+        <v>71</v>
       </c>
     </row>
     <row r="22" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C22" s="142"/>
-      <c r="D22" s="8" t="s">
+      <c r="C22" s="140" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="43">
+        <v>0.505</v>
+      </c>
+      <c r="F22" s="44"/>
+      <c r="G22" s="58">
+        <v>0.505</v>
+      </c>
+      <c r="H22" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="I22" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="J22" s="46"/>
+      <c r="M22" s="142"/>
+      <c r="N22" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="E22" s="37">
-[...18 lines deleted...]
-      </c>
       <c r="O22" s="24">
-        <v>5.1999999999999998E-2</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="P22" s="25"/>
       <c r="Q22" s="26">
-        <v>5.1999999999999998E-2</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="R22" s="18" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="S22" s="18" t="s">
-        <v>73</v>
+        <v>149</v>
       </c>
       <c r="T22" s="27"/>
-      <c r="W22" s="120" t="s">
-        <v>130</v>
+      <c r="W22" s="145" t="s">
+        <v>122</v>
       </c>
       <c r="X22" s="18" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="Y22" s="24">
         <v>0.14899999999999999</v>
       </c>
       <c r="Z22" s="25"/>
       <c r="AA22" s="26">
         <v>0.14899999999999999</v>
       </c>
       <c r="AB22" s="18" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="AC22" s="18" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="AD22" s="27"/>
     </row>
     <row r="23" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C23" s="129" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="C23" s="144"/>
+      <c r="D23" s="7" t="s">
+        <v>12</v>
       </c>
       <c r="E23" s="43">
-        <v>0.122</v>
+        <v>0.52200000000000002</v>
       </c>
       <c r="F23" s="44"/>
-      <c r="G23" s="58">
-        <v>0.122</v>
+      <c r="G23" s="45" t="s">
+        <v>10</v>
       </c>
       <c r="H23" s="18" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>136</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>85</v>
       </c>
       <c r="J23" s="46"/>
-      <c r="M23" s="143"/>
+      <c r="M23" s="142"/>
       <c r="N23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="O23" s="24">
-        <v>0.16200000000000001</v>
+        <v>0.13300000000000001</v>
       </c>
       <c r="P23" s="25"/>
       <c r="Q23" s="26">
-        <v>0.13900000000000001</v>
+        <v>0.13300000000000001</v>
       </c>
       <c r="R23" s="18" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-      <c r="W23" s="121"/>
+        <v>70</v>
+      </c>
+      <c r="S23" s="67" t="s">
+        <v>79</v>
+      </c>
+      <c r="T23" s="27"/>
+      <c r="W23" s="146"/>
       <c r="X23" s="13" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="Y23" s="62">
         <v>4.6300000000000001E-2</v>
       </c>
       <c r="Z23" s="63"/>
       <c r="AA23" s="64">
         <v>4.6300000000000001E-2</v>
       </c>
       <c r="AB23" s="13" t="s">
-        <v>131</v>
+        <v>26</v>
       </c>
       <c r="AC23" s="13" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="AD23" s="65" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
     </row>
     <row r="24" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C24" s="131"/>
+      <c r="C24" s="141"/>
       <c r="D24" s="18" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="E24" s="43">
-        <v>0.56799999999999995</v>
+        <v>0.54</v>
       </c>
       <c r="F24" s="44"/>
       <c r="G24" s="58">
-        <v>0.372</v>
+        <v>0.54</v>
       </c>
       <c r="H24" s="18" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>146</v>
+      </c>
+      <c r="I24" s="94" t="s">
+        <v>23</v>
       </c>
       <c r="J24" s="46"/>
       <c r="M24" s="143"/>
-      <c r="N24" s="7" t="s">
-        <v>9</v>
+      <c r="N24" s="18" t="s">
+        <v>78</v>
       </c>
       <c r="O24" s="24">
-        <v>2.8000000000000001E-2</v>
+        <v>6.2E-2</v>
       </c>
       <c r="P24" s="25"/>
       <c r="Q24" s="26">
-        <v>2.8000000000000001E-2</v>
+        <v>6.2E-2</v>
       </c>
       <c r="R24" s="18" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="S24" s="18" t="s">
-        <v>162</v>
+        <v>79</v>
       </c>
       <c r="T24" s="27"/>
-      <c r="W24" s="121"/>
+      <c r="W24" s="146"/>
       <c r="X24" s="32" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="Y24" s="32">
         <v>1.6199999999999999E-2</v>
       </c>
       <c r="Z24" s="10"/>
       <c r="AA24" s="66">
         <v>1.6199999999999999E-2</v>
       </c>
       <c r="AB24" s="32"/>
       <c r="AC24" s="32"/>
       <c r="AD24" s="34" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C25" s="129" t="s">
-[...21 lines deleted...]
-        <v>9</v>
+      <c r="C25" s="116" t="s">
+        <v>129</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="37">
+        <v>0.5</v>
+      </c>
+      <c r="F25" s="15"/>
+      <c r="G25" s="38">
+        <v>0.5</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J25" s="17"/>
+      <c r="M25" s="55" t="s">
+        <v>81</v>
+      </c>
+      <c r="N25" s="18" t="s">
+        <v>11</v>
       </c>
       <c r="O25" s="24">
-        <v>0.13300000000000001</v>
+        <v>0.02</v>
       </c>
       <c r="P25" s="25"/>
       <c r="Q25" s="26">
-        <v>0.13300000000000001</v>
+        <v>0.02</v>
       </c>
       <c r="R25" s="18" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-      <c r="W25" s="121"/>
+        <v>27</v>
+      </c>
+      <c r="S25" s="18" t="s">
+        <v>137</v>
+      </c>
+      <c r="T25" s="87"/>
+      <c r="W25" s="146"/>
       <c r="X25" s="13" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="Y25" s="62">
         <v>1.6199999999999999E-2</v>
       </c>
       <c r="Z25" s="63"/>
       <c r="AA25" s="64">
         <v>1.6199999999999999E-2</v>
       </c>
       <c r="AB25" s="13" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="AC25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AD25" s="65" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
     </row>
     <row r="26" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C26" s="130"/>
-[...17 lines deleted...]
-      <c r="M26" s="144"/>
+      <c r="C26" s="117"/>
+      <c r="D26" s="32"/>
+      <c r="E26" s="35"/>
+      <c r="F26" s="10"/>
+      <c r="G26" s="36"/>
+      <c r="H26" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="I26" s="96"/>
+      <c r="J26" s="88"/>
+      <c r="M26" s="113" t="s">
+        <v>86</v>
+      </c>
       <c r="N26" s="18" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="O26" s="24">
-        <v>6.2E-2</v>
+        <v>0.12</v>
       </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="26">
-        <v>6.2E-2</v>
+        <v>0.12</v>
       </c>
       <c r="R26" s="18" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="S26" s="18" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="T26" s="27"/>
-      <c r="W26" s="121"/>
+      <c r="W26" s="146"/>
       <c r="X26" s="32"/>
       <c r="Y26" s="32">
         <v>7.1800000000000003E-2</v>
       </c>
       <c r="Z26" s="10"/>
       <c r="AA26" s="66">
         <v>7.1800000000000003E-2</v>
       </c>
       <c r="AB26" s="32" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="AC26" s="32"/>
       <c r="AD26" s="34" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
     </row>
     <row r="27" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C27" s="131"/>
+      <c r="C27" s="116" t="s">
+        <v>140</v>
+      </c>
       <c r="D27" s="18" t="s">
-        <v>159</v>
+        <v>15</v>
       </c>
       <c r="E27" s="43">
-        <v>0.54</v>
+        <v>1.6</v>
       </c>
       <c r="F27" s="44"/>
       <c r="G27" s="58">
-        <v>0.54</v>
+        <v>1.6</v>
       </c>
       <c r="H27" s="18" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>74</v>
+      </c>
+      <c r="I27" s="67" t="s">
+        <v>139</v>
       </c>
       <c r="J27" s="46"/>
-      <c r="M27" s="55" t="s">
+      <c r="M27" s="114"/>
+      <c r="N27" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="O27" s="100">
+        <v>0.4</v>
+      </c>
+      <c r="P27" s="44"/>
+      <c r="Q27" s="26">
+        <v>0.23300000000000001</v>
+      </c>
+      <c r="R27" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="S27" s="18" t="s">
         <v>88</v>
       </c>
-      <c r="N27" s="18" t="s">
-[...16 lines deleted...]
-      <c r="W27" s="122"/>
+      <c r="T27" s="27"/>
+      <c r="W27" s="147"/>
       <c r="X27" s="18" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="Y27" s="24">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="Z27" s="25"/>
       <c r="AA27" s="26">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="AB27" s="18" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="AC27" s="18" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="AD27" s="27"/>
     </row>
-    <row r="28" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-[...39 lines deleted...]
-      <c r="T28" s="27"/>
+    <row r="28" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C28" s="117"/>
+      <c r="D28" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="43">
+        <v>0.45</v>
+      </c>
+      <c r="F28" s="44"/>
+      <c r="G28" s="58">
+        <v>0.45</v>
+      </c>
+      <c r="H28" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="I28" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="J28" s="46"/>
+      <c r="M28" s="114"/>
+      <c r="N28" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="O28" s="13">
+        <v>0.19400000000000001</v>
+      </c>
+      <c r="P28" s="15"/>
+      <c r="Q28" s="68">
+        <v>0.19400000000000001</v>
+      </c>
+      <c r="R28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="S28" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="T28" s="98" t="s">
+        <v>155</v>
+      </c>
       <c r="W28" s="118" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="X28" s="18" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="Y28" s="24">
         <v>3.7499999999999999E-2</v>
       </c>
       <c r="Z28" s="25"/>
       <c r="AA28" s="26">
         <v>3.7499999999999999E-2</v>
       </c>
       <c r="AB28" s="18" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="AC28" s="18" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="AD28" s="27"/>
     </row>
     <row r="29" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C29" s="157"/>
-[...26 lines deleted...]
-      <c r="T29" s="27"/>
+      <c r="C29" s="120" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="19">
+        <v>1.06</v>
+      </c>
+      <c r="F29" s="20"/>
+      <c r="G29" s="21">
+        <v>1.06</v>
+      </c>
+      <c r="H29" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="I29" s="67" t="s">
+        <v>131</v>
+      </c>
+      <c r="J29" s="46"/>
+      <c r="M29" s="115"/>
+      <c r="N29" s="32"/>
+      <c r="O29" s="39">
+        <v>9.1999999999999998E-2</v>
+      </c>
+      <c r="P29" s="40"/>
+      <c r="Q29" s="41">
+        <v>9.1999999999999998E-2</v>
+      </c>
+      <c r="R29" s="32"/>
+      <c r="S29" s="32"/>
+      <c r="T29" s="34" t="s">
+        <v>151</v>
+      </c>
       <c r="W29" s="119"/>
       <c r="X29" s="18" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="Y29" s="56">
         <v>4.0500000000000001E-2</v>
       </c>
       <c r="Z29" s="25"/>
       <c r="AA29" s="57">
         <v>4.0500000000000001E-2</v>
       </c>
       <c r="AB29" s="18" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="AC29" s="7" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="AD29" s="27"/>
     </row>
-    <row r="30" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-[...11 lines deleted...]
-        <v>1.99</v>
+    <row r="30" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C30" s="121"/>
+      <c r="D30" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="19">
+        <v>0.47</v>
+      </c>
+      <c r="F30" s="25"/>
+      <c r="G30" s="21">
+        <v>0.47</v>
       </c>
       <c r="H30" s="18" t="s">
-        <v>80</v>
-[...26 lines deleted...]
-        <v>96</v>
+        <v>27</v>
+      </c>
+      <c r="I30" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="J30" s="27"/>
+      <c r="M30" s="113" t="s">
+        <v>101</v>
+      </c>
+      <c r="N30" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="O30" s="24">
+        <v>5.1999999999999998E-2</v>
+      </c>
+      <c r="P30" s="25"/>
+      <c r="Q30" s="26">
+        <v>5.1999999999999998E-2</v>
+      </c>
+      <c r="R30" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="S30" s="18" t="s">
+        <v>102</v>
+      </c>
+      <c r="T30" s="27"/>
+      <c r="W30" s="124" t="s">
+        <v>89</v>
       </c>
       <c r="X30" s="18" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="Y30" s="24">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="Z30" s="25"/>
       <c r="AA30" s="26">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="AB30" s="18" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="AC30" s="18" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="AD30" s="27"/>
     </row>
     <row r="31" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C31" s="157"/>
-[...13 lines deleted...]
-      <c r="I31" s="7" t="s">
+      <c r="C31" s="121"/>
+      <c r="D31" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="J31" s="46"/>
-[...14 lines deleted...]
-      <c r="W31" s="126"/>
+      <c r="E31" s="89">
+        <v>0.47</v>
+      </c>
+      <c r="F31" s="78"/>
+      <c r="G31" s="92">
+        <v>0.47</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I31" s="107" t="s">
+        <v>9</v>
+      </c>
+      <c r="J31" s="65"/>
+      <c r="M31" s="114"/>
+      <c r="N31" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="O31" s="24">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="P31" s="25"/>
+      <c r="Q31" s="26">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="R31" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="S31" s="18" t="s">
+        <v>103</v>
+      </c>
+      <c r="T31" s="27"/>
+      <c r="W31" s="125"/>
       <c r="X31" s="28" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="Y31" s="28">
         <v>4.6300000000000001E-2</v>
       </c>
       <c r="Z31" s="30"/>
       <c r="AA31" s="69">
         <v>4.6300000000000001E-2</v>
       </c>
       <c r="AB31" s="28" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="AC31" s="28" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>96</v>
+      </c>
+      <c r="AD31" s="99" t="s">
+        <v>156</v>
       </c>
     </row>
     <row r="32" spans="3:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C32" s="118" t="s">
-[...39 lines deleted...]
-      <c r="W32" s="127"/>
+      <c r="C32" s="121"/>
+      <c r="D32" s="32"/>
+      <c r="E32" s="90"/>
+      <c r="F32" s="91"/>
+      <c r="G32" s="93"/>
+      <c r="H32" s="32" t="s">
+        <v>148</v>
+      </c>
+      <c r="I32" s="127"/>
+      <c r="J32" s="34"/>
+      <c r="M32" s="123"/>
+      <c r="N32" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="O32" s="62">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="P32" s="63"/>
+      <c r="Q32" s="64">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="R32" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="S32" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="T32" s="95" t="s">
+        <v>152</v>
+      </c>
+      <c r="W32" s="126"/>
       <c r="X32" s="71"/>
       <c r="Y32" s="72">
         <v>0.08</v>
       </c>
       <c r="Z32" s="73"/>
       <c r="AA32" s="74">
         <v>0.08</v>
       </c>
       <c r="AB32" s="71" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="AC32" s="71"/>
       <c r="AD32" s="75" t="s">
-        <v>172</v>
+        <v>151</v>
       </c>
     </row>
     <row r="33" spans="2:31" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C33" s="143"/>
+      <c r="C33" s="121"/>
       <c r="D33" s="7" t="s">
-        <v>186</v>
+        <v>9</v>
       </c>
       <c r="E33" s="19">
-        <v>0.47</v>
-[...1 lines deleted...]
-      <c r="F33" s="25"/>
+        <v>0.99</v>
+      </c>
+      <c r="F33" s="20"/>
       <c r="G33" s="21">
-        <v>0.47</v>
+        <v>0.99</v>
       </c>
       <c r="H33" s="18" t="s">
-        <v>31</v>
+        <v>162</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J33" s="27"/>
-      <c r="M33" s="153"/>
-[...10 lines deleted...]
-      <c r="R33" s="7" t="s">
+      <c r="M33" s="103" t="s">
+        <v>24</v>
+      </c>
+      <c r="N33" s="101" t="s">
+        <v>29</v>
+      </c>
+      <c r="O33" s="80">
+        <v>1.2200000000000001E-2</v>
+      </c>
+      <c r="P33" s="81"/>
+      <c r="Q33" s="82">
+        <v>1.2200000000000001E-2</v>
+      </c>
+      <c r="R33" s="79" t="s">
+        <v>26</v>
+      </c>
+      <c r="S33" s="79" t="s">
+        <v>30</v>
+      </c>
+      <c r="T33" s="83" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="34" spans="2:31" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C34" s="121"/>
+      <c r="D34" s="107" t="s">
         <v>9</v>
       </c>
-      <c r="S33" s="18" t="s">
-[...6 lines deleted...]
-      <c r="D34" s="8" t="s">
+      <c r="E34" s="128">
+        <v>1.46</v>
+      </c>
+      <c r="F34" s="130" t="s">
+        <v>134</v>
+      </c>
+      <c r="G34" s="105">
+        <v>1.46</v>
+      </c>
+      <c r="H34" s="107" t="s">
+        <v>130</v>
+      </c>
+      <c r="I34" s="107" t="s">
         <v>9</v>
       </c>
-      <c r="E34" s="89">
-[...32 lines deleted...]
-      </c>
+      <c r="J34" s="109" t="s">
+        <v>142</v>
+      </c>
+      <c r="M34" s="102"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
       <c r="W34" s="6" t="s">
-        <v>115</v>
-[...9 lines deleted...]
-      <c r="AD34" s="111"/>
+        <v>107</v>
+      </c>
+      <c r="X34" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="Y34" s="112"/>
+      <c r="Z34" s="112"/>
+      <c r="AA34" s="112"/>
+      <c r="AB34" s="112"/>
+      <c r="AC34" s="112"/>
+      <c r="AD34" s="112"/>
     </row>
     <row r="35" spans="2:31" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C35" s="143"/>
-[...37 lines deleted...]
-      <c r="AD35" s="111"/>
+      <c r="C35" s="122"/>
+      <c r="D35" s="108"/>
+      <c r="E35" s="129"/>
+      <c r="F35" s="131"/>
+      <c r="G35" s="106"/>
+      <c r="H35" s="108"/>
+      <c r="I35" s="108"/>
+      <c r="J35" s="110"/>
+      <c r="M35"/>
+      <c r="N35"/>
+      <c r="O35"/>
+      <c r="P35"/>
+      <c r="Q35"/>
+      <c r="R35"/>
+      <c r="S35"/>
+      <c r="T35"/>
+      <c r="X35" s="112"/>
+      <c r="Y35" s="112"/>
+      <c r="Z35" s="112"/>
+      <c r="AA35" s="112"/>
+      <c r="AB35" s="112"/>
+      <c r="AC35" s="112"/>
+      <c r="AD35" s="112"/>
     </row>
     <row r="36" spans="2:31" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C36" s="155"/>
-[...31 lines deleted...]
-      <c r="AD36" s="111"/>
+      <c r="D36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
+      <c r="M36"/>
+      <c r="X36" s="112"/>
+      <c r="Y36" s="112"/>
+      <c r="Z36" s="112"/>
+      <c r="AA36" s="112"/>
+      <c r="AB36" s="112"/>
+      <c r="AC36" s="112"/>
+      <c r="AD36" s="112"/>
     </row>
     <row r="37" spans="2:31" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C37" s="84"/>
-[...6 lines deleted...]
-      <c r="J37" s="84"/>
+      <c r="D37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5"/>
       <c r="M37"/>
-      <c r="N37"/>
-[...12 lines deleted...]
-      <c r="AD37" s="111"/>
+      <c r="X37" s="112"/>
+      <c r="Y37" s="112"/>
+      <c r="Z37" s="112"/>
+      <c r="AA37" s="112"/>
+      <c r="AB37" s="112"/>
+      <c r="AC37" s="112"/>
+      <c r="AD37" s="112"/>
     </row>
     <row r="38" spans="2:31" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
-      <c r="M38"/>
       <c r="X38" s="77"/>
       <c r="Y38" s="77"/>
       <c r="Z38" s="77"/>
       <c r="AA38" s="77"/>
       <c r="AB38" s="77"/>
       <c r="AC38" s="77"/>
       <c r="AD38" s="77"/>
     </row>
     <row r="39" spans="2:31" s="6" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
       <c r="J39" s="5"/>
-      <c r="M39"/>
       <c r="X39" s="77"/>
       <c r="Y39" s="77"/>
       <c r="Z39" s="77"/>
       <c r="AA39" s="77"/>
       <c r="AB39" s="77"/>
       <c r="AC39" s="77"/>
       <c r="AD39" s="77"/>
     </row>
     <row r="40" spans="2:31" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="X40" s="77"/>
       <c r="Y40" s="77"/>
       <c r="Z40" s="77"/>
       <c r="AA40" s="77"/>
       <c r="AB40" s="77"/>
       <c r="AC40" s="77"/>
       <c r="AD40" s="77"/>
     </row>
     <row r="41" spans="2:31" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
@@ -5863,93 +5772,121 @@
     <row r="224" spans="4:10" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D224" s="5"/>
       <c r="H224" s="5"/>
       <c r="I224" s="5"/>
       <c r="J224" s="5"/>
     </row>
     <row r="225" spans="2:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D225" s="5"/>
       <c r="H225" s="5"/>
       <c r="I225" s="5"/>
       <c r="J225" s="5"/>
     </row>
     <row r="226" spans="2:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D226" s="5"/>
       <c r="H226" s="5"/>
       <c r="I226" s="5"/>
       <c r="J226" s="5"/>
     </row>
     <row r="227" spans="2:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D227" s="5"/>
       <c r="H227" s="5"/>
       <c r="I227" s="5"/>
       <c r="J227" s="5"/>
     </row>
     <row r="228" spans="2:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D228" s="5"/>
-[...2 lines deleted...]
-      <c r="J228" s="5"/>
+      <c r="C228" s="1"/>
+      <c r="D228" s="2"/>
+      <c r="E228" s="1"/>
+      <c r="F228" s="1"/>
+      <c r="G228" s="1"/>
+      <c r="H228" s="2"/>
+      <c r="I228" s="2"/>
+      <c r="J228" s="2"/>
     </row>
     <row r="229" spans="2:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D229" s="5"/>
-[...2 lines deleted...]
-      <c r="J229" s="5"/>
+      <c r="C229" s="1"/>
+      <c r="D229" s="2"/>
+      <c r="E229" s="1"/>
+      <c r="F229" s="1"/>
+      <c r="G229" s="1"/>
+      <c r="H229" s="2"/>
+      <c r="I229" s="2"/>
+      <c r="J229" s="2"/>
+      <c r="N229" s="1"/>
+      <c r="O229" s="1"/>
+      <c r="P229" s="1"/>
+      <c r="Q229" s="1"/>
+      <c r="R229" s="1"/>
+      <c r="S229" s="1"/>
+      <c r="T229" s="1"/>
     </row>
     <row r="230" spans="2:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D230" s="5"/>
-[...2 lines deleted...]
-      <c r="J230" s="5"/>
+      <c r="C230" s="1"/>
+      <c r="D230" s="2"/>
+      <c r="E230" s="1"/>
+      <c r="F230" s="1"/>
+      <c r="G230" s="1"/>
+      <c r="H230" s="2"/>
+      <c r="I230" s="2"/>
+      <c r="J230" s="2"/>
+      <c r="N230" s="1"/>
+      <c r="O230" s="1"/>
+      <c r="P230" s="1"/>
+      <c r="Q230" s="1"/>
+      <c r="R230" s="1"/>
+      <c r="S230" s="1"/>
+      <c r="T230" s="1"/>
     </row>
     <row r="231" spans="2:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C231" s="1"/>
       <c r="D231" s="2"/>
       <c r="E231" s="1"/>
       <c r="F231" s="1"/>
       <c r="G231" s="1"/>
       <c r="H231" s="2"/>
       <c r="I231" s="2"/>
       <c r="J231" s="2"/>
+      <c r="M231" s="1"/>
       <c r="N231" s="1"/>
       <c r="O231" s="1"/>
       <c r="P231" s="1"/>
       <c r="Q231" s="1"/>
       <c r="R231" s="1"/>
       <c r="S231" s="1"/>
       <c r="T231" s="1"/>
     </row>
     <row r="232" spans="2:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C232" s="1"/>
       <c r="D232" s="2"/>
       <c r="E232" s="1"/>
       <c r="F232" s="1"/>
       <c r="G232" s="1"/>
       <c r="H232" s="2"/>
       <c r="I232" s="2"/>
       <c r="J232" s="2"/>
+      <c r="M232" s="1"/>
       <c r="N232" s="1"/>
       <c r="O232" s="1"/>
       <c r="P232" s="1"/>
       <c r="Q232" s="1"/>
       <c r="R232" s="1"/>
       <c r="S232" s="1"/>
       <c r="T232" s="1"/>
     </row>
     <row r="233" spans="2:30" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C233" s="1"/>
       <c r="D233" s="2"/>
       <c r="E233" s="1"/>
       <c r="F233" s="1"/>
       <c r="G233" s="1"/>
       <c r="H233" s="2"/>
       <c r="I233" s="2"/>
       <c r="J233" s="2"/>
       <c r="M233" s="1"/>
       <c r="N233" s="1"/>
       <c r="O233" s="1"/>
       <c r="P233" s="1"/>
       <c r="Q233" s="1"/>
       <c r="R233" s="1"/>
       <c r="S233" s="1"/>
       <c r="T233" s="1"/>
@@ -6067,91 +6004,92 @@
       <c r="E239" s="1"/>
       <c r="F239" s="1"/>
       <c r="G239" s="1"/>
       <c r="H239" s="2"/>
       <c r="I239" s="2"/>
       <c r="J239" s="2"/>
       <c r="K239" s="1"/>
       <c r="M239" s="1"/>
       <c r="N239" s="1"/>
       <c r="O239" s="1"/>
       <c r="P239" s="1"/>
       <c r="Q239" s="1"/>
       <c r="R239" s="1"/>
       <c r="S239" s="1"/>
       <c r="T239" s="1"/>
       <c r="W239" s="1"/>
       <c r="X239" s="1"/>
       <c r="Y239" s="1"/>
       <c r="Z239" s="1"/>
       <c r="AA239" s="1"/>
       <c r="AB239" s="1"/>
       <c r="AC239" s="1"/>
       <c r="AD239" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="40">
-[...15 lines deleted...]
-    <mergeCell ref="C25:C27"/>
+  <mergeCells count="41">
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="C5:C7"/>
+    <mergeCell ref="D5:I5"/>
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="M5:M7"/>
     <mergeCell ref="T5:T7"/>
     <mergeCell ref="W5:W7"/>
-    <mergeCell ref="N5:S5"/>
-[...3 lines deleted...]
-    <mergeCell ref="M5:M7"/>
+    <mergeCell ref="X5:AC5"/>
+    <mergeCell ref="AD5:AD7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="P6:Q6"/>
-    <mergeCell ref="C5:C7"/>
-[...2 lines deleted...]
-    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="X6:X7"/>
+    <mergeCell ref="Z6:AA6"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="M20:M24"/>
+    <mergeCell ref="C22:C24"/>
+    <mergeCell ref="W22:W27"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="C8:C14"/>
+    <mergeCell ref="M8:M15"/>
+    <mergeCell ref="W8:W11"/>
+    <mergeCell ref="W12:W13"/>
+    <mergeCell ref="C15:C19"/>
+    <mergeCell ref="M26:M29"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="W28:W29"/>
+    <mergeCell ref="C29:C35"/>
+    <mergeCell ref="M30:M32"/>
+    <mergeCell ref="W30:W32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="F34:F35"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="J34:J35"/>
     <mergeCell ref="X34:AD37"/>
-    <mergeCell ref="O8:O9"/>
-[...6 lines deleted...]
-    <mergeCell ref="W8:W11"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="76" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ 明朝,標準"&amp;11- &amp;P+8 -</oddFooter>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="11" min="1" max="39" man="1"/>
     <brk id="21" min="1" max="39" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>