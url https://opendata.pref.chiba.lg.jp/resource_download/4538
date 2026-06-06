--- v0 (2026-03-07)
+++ v1 (2026-06-06)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F3B99D49-9551-4EED-8175-8036BE474DB2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{97C50FCB-B5B6-4CF1-A85B-FA765AE6627D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ｐ96～97" sheetId="10" r:id="rId1"/>
+    <sheet name="Ｐ96～97" sheetId="11" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ96～97'!$B$2:$Q$74</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Ｐ96～97'!$B$2:$Q$70</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="291">
   <si>
     <t>住　　　　　　　　所</t>
   </si>
   <si>
     <t>ファクシミリ</t>
   </si>
   <si>
     <t xml:space="preserve"> 0478-86-3821</t>
   </si>
   <si>
     <t xml:space="preserve"> 043-486-5111</t>
   </si>
   <si>
     <t xml:space="preserve"> 043-291-5461</t>
   </si>
   <si>
     <t xml:space="preserve"> 047-341-0430</t>
   </si>
   <si>
     <t xml:space="preserve"> 047-475-3321</t>
   </si>
   <si>
     <t xml:space="preserve"> 04-7124-5145</t>
   </si>
   <si>
@@ -96,123 +96,95 @@
   <si>
     <t xml:space="preserve"> 047-492-1111</t>
   </si>
   <si>
     <t xml:space="preserve"> 0478-86-6077</t>
   </si>
   <si>
     <t xml:space="preserve"> 0479-73-3171</t>
   </si>
   <si>
     <t xml:space="preserve">         73-4774</t>
   </si>
   <si>
     <t xml:space="preserve">         55-7856</t>
   </si>
   <si>
     <t xml:space="preserve">         25-9465</t>
   </si>
   <si>
     <t xml:space="preserve"> 0475-89-3647</t>
   </si>
   <si>
     <t xml:space="preserve">         89-3822</t>
   </si>
   <si>
-    <t xml:space="preserve">         73-4580</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">         22-2220</t>
-  </si>
-[...12 lines deleted...]
-    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　水道部</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　水道課</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>事業主体名</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>郵便番号</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>担当部局</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>電 話 番 号</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　北千葉広域
 　　　　　　水道企業団</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>271-0041</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　印旛郡市広域
 　　　市町村圏事務組合</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>285-8533</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>　南房総広域
-[...3 lines deleted...]
-  <si>
     <t>　千葉市</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>266-0004</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　千葉市緑区平川町2210</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　水道局</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　市原市</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>290-8501</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　市原市国分寺台中央1-1-1</t>
@@ -351,79 +323,51 @@
 　　　　　　水道企業団</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　多古町</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　神崎町</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　銚子市</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　八匝水道企業団</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　山武郡市広域
 　　　　　　　水道企業団</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>　勝浦市</t>
-[...22 lines deleted...]
-  <si>
     <t>　香取郡多古町多古584</t>
-    <phoneticPr fontId="3"/>
-[...2 lines deleted...]
-    <t>　夷隅郡御宿町須賀1522</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　安房郡鋸南町下佐久間3458</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>289-2292</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve"> 0479-76-5406</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>283-0062</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　企画財政課</t>
     <rPh sb="1" eb="3">
       <t>キカク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ザイセイ</t>
@@ -436,67 +380,55 @@
   <si>
     <t xml:space="preserve"> 0475-55-7852</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>297-0029</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve"> 0475-23-9481</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>289-2504</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>289-0692</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　まちづくり課　</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>299-5192</t>
-[...6 lines deleted...]
-  <si>
     <t>289-2104</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>289-0215</t>
-    <phoneticPr fontId="3"/>
-[...2 lines deleted...]
-    <t xml:space="preserve"> 0470-82-2067</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　長生郡市広域
 　　　　　　市町村圏組合</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　富里市</t>
     <rPh sb="3" eb="4">
       <t>シ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　白井市復1123　　　　　</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　富里市七栄651-122</t>
     <rPh sb="3" eb="4">
       <t>シ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
@@ -560,175 +492,125 @@
     <t xml:space="preserve"> 0478-55-8383</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　旭市</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　総務班</t>
     <rPh sb="1" eb="3">
       <t>ソウム</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ハン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　山武市</t>
     <rPh sb="3" eb="4">
       <t>シ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>　いすみ市</t>
-[...36 lines deleted...]
-  <si>
     <t>　上下水道局</t>
     <rPh sb="1" eb="3">
       <t>ジョウゲ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　香取市</t>
     <rPh sb="1" eb="3">
       <t>カトリ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>シ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　東庄町</t>
     <rPh sb="1" eb="2">
       <t>ヒガシ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ショウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>マチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>298-0228</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve"> 0470-82-5651</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">         82-5654</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　　 274-9801</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t xml:space="preserve"> 0470-73-6620</t>
-[...6 lines deleted...]
-  <si>
     <t>　香取郡東庄町笹川い4713-131</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　野田市中根324番地</t>
     <rPh sb="9" eb="11">
       <t>バンチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">      7124-3362</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">         52-0330</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　山武市埴谷1884番地2</t>
     <rPh sb="3" eb="4">
       <t>シ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>バンチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>298-0292</t>
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">      7093-7857</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　香取郡東庄町笹川ろ１番地</t>
     <rPh sb="11" eb="13">
       <t>バンチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>289-0602</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve"> 043-485-1191</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　館山市北条1145-1</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　企画財政課</t>
     <rPh sb="1" eb="3">
@@ -761,57 +643,50 @@
   </si>
   <si>
     <t>　上下水道課</t>
     <rPh sb="1" eb="3">
       <t>ジョウゲ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　香取郡神崎町古原甲718-4</t>
     <rPh sb="4" eb="7">
       <t>コウザキマチ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>フル</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ハラ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>コウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>　勝浦市沢倉515-2</t>
-[...5 lines deleted...]
-  <si>
     <t>　水道局</t>
     <rPh sb="3" eb="4">
       <t>キョク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve"> 0470-22-3729</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>整理番号</t>
     <rPh sb="0" eb="2">
       <t>セイリ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　生活環境課</t>
     <rPh sb="1" eb="3">
       <t>セイカツ</t>
     </rPh>
@@ -878,101 +753,84 @@
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　佐倉市海隣寺町97</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　八街市榎戸415番地</t>
     <rPh sb="9" eb="11">
       <t>バンチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　印旛郡栄町安食台1－2</t>
     <rPh sb="1" eb="4">
       <t>インバグン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　鴨川市横渚1342－2</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>　夷隅郡大多喜町大多喜93番地</t>
-[...5 lines deleted...]
-  <si>
     <t>　茂原市高師395－2</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　匝瑳市生尾10番地</t>
     <rPh sb="1" eb="3">
       <t>ソウサ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>バンチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　香取市玉造734－1</t>
     <rPh sb="1" eb="3">
       <t>カトリ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>タマツクリ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　水道課</t>
     <rPh sb="1" eb="3">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>カ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>　環境水道課</t>
-[...8 lines deleted...]
-  <si>
     <t>262-8512</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve"> 0478-72-3322</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>287-0041</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve"> 04-7093-1000</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>295-8601</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　南房総市千倉町瀬戸２２９６番地６</t>
     <rPh sb="1" eb="2">
       <t>ミナミ</t>
     </rPh>
     <rPh sb="2" eb="4">
@@ -1035,54 +893,50 @@
     <t>　松戸市二ツ木2003-1</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　上下水道部</t>
     <rPh sb="1" eb="3">
       <t>ジョウゲ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　東金市東金769番地2</t>
     <rPh sb="4" eb="6">
       <t>トウガネ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>バンチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">283-0802 </t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t xml:space="preserve">         82-4461</t>
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve"> 047-483-6155</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">         54-2069</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　経営管理室</t>
     <rPh sb="1" eb="3">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>カンリシツ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　建設水道課</t>
     <rPh sb="1" eb="3">
       <t>ケンセツ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
@@ -1168,100 +1022,80 @@
   <si>
     <t>12-060</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-062</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-070</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-071</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-072</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-073</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>12-080</t>
-[...14 lines deleted...]
-  <si>
     <t>12-092</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-093</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-094</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-097</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-031
 12211-001
 12211-002</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-050
 12-052
 12236-001</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>12-061
 12-066</t>
-    <phoneticPr fontId="3"/>
-[...2 lines deleted...]
-    <t xml:space="preserve">          62-8100</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>288-0831</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　銚子市本城町5-1496</t>
     <rPh sb="4" eb="5">
       <t>ホン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>シロ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">         25-1569</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　かずさ水道広域
 　　　　　　連合企業団</t>
     <rPh sb="4" eb="6">
       <t>スイドウ</t>
@@ -1384,70 +1218,50 @@
   </si>
   <si>
     <t xml:space="preserve">         72-4546</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">         86-6086</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　芝山町</t>
     <rPh sb="1" eb="4">
       <t>シバヤママチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve"> 043-211-8363</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　流山市おおたかの森西1-19</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>　水道課</t>
-[...18 lines deleted...]
-  <si>
     <t>12409-001</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>289-1692</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　山武郡芝山町小池992</t>
     <rPh sb="1" eb="3">
       <t>サンム</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>グン</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>シバヤママチ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>コイケ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　まちづくり課</t>
@@ -1556,66 +1370,387 @@
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　業務係</t>
     <rPh sb="1" eb="4">
       <t>ギョウムガカリ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　水道課</t>
     <rPh sb="1" eb="4">
       <t>スイドウカ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve"> 0476-33-4615</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve"> 043-421-3333</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>（R7.3現在）</t>
+    <t>（R8.3現在）</t>
     <rPh sb="5" eb="7">
       <t>ゲンザイ</t>
     </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>　九十九里地域
+　　　　　　水道企業団</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>※1</t>
+    </r>
+    <rPh sb="14" eb="16">
+      <t>スイドウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>キギョウ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>ダン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>　南房総広域
+　　　　　　水道企業団</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>※1</t>
+    </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>　鴨川市</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>※2</t>
+    </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>　南房総市</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>※2</t>
+    </r>
+    <rPh sb="1" eb="2">
+      <t>ミナミ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ボウソウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>　鋸南町</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>※2</t>
+    </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">         55-0421</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>　三芳水道企業団</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>※2</t>
+    </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>12-099</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>　夷隅郡市広域
+　　市町村圏事務組合</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>※3</t>
+    </r>
+    <rPh sb="1" eb="5">
+      <t>イスミグンシ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コウイキ</t>
+    </rPh>
+    <rPh sb="10" eb="14">
+      <t>シチョウソンケン</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ジム</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>クミアイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>298-0124</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　いすみ市弥正88-1</t>
+    <rPh sb="4" eb="5">
+      <t>シ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ヤマサ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　水道局</t>
+    <rPh sb="1" eb="4">
+      <t>スイドウキョク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 0470-64-4320</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">        64-4330</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>※１　九十九里・南房総地域における用水供給事業は</t>
+    <rPh sb="3" eb="7">
+      <t>クジュウクリ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ミナミ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ボウソウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>チイキ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ヨウスイ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>キョウキュウ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ジギョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">        令和８年４月より、県企業局が事業を担う。</t>
+    <rPh sb="17" eb="21">
+      <t>ケンキギョウキョク</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>ニナ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>※２　鴨川市、南房総市、鋸南町、三芳水道企業団水道事業は</t>
+    <rPh sb="3" eb="6">
+      <t>カモガワシ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ミナミ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ボウソウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>シ</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>キョナンマチ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ミヨシ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>スイドウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>キギョウ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ダン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>スイドウ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ジギョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">        令和８年４月に、安房郡市広域市町村圏事務組合へ事業統合予定。</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>12-100</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　安房郡市広域
+　　市町村圏事務組合</t>
+    <rPh sb="1" eb="5">
+      <t>アワグンシ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コウイキ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>シチョウソン</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ケン</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ジム</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>クミアイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　水道部</t>
+    <rPh sb="1" eb="4">
+      <t>スイドウブ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 0470-29-3309</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">         22-2220</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>※３　勝浦市、大多喜町、いすみ市、御宿町水道事業は</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">        令和７年４月１日に、夷隅郡市広域市町村圏事務組合へ事業統合された。</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="&quot;12-&quot;@"/>
     <numFmt numFmtId="177" formatCode="&quot;12-&quot;#"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1631,60 +1766,68 @@
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="33">
+  <borders count="40">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
@@ -2020,427 +2163,558 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right style="hair">
+        <color indexed="8"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="111">
+  <cellXfs count="121">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="37" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="6" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="18" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="19" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...163 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="6" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="37" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="未定義" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFCCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -2716,1966 +2990,1775 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01772D86-E774-4A36-AC92-3EE209DB1146}">
   <dimension ref="B1:Q77"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="G10" sqref="G10:G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="2.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.6640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.6640625" style="4" customWidth="1"/>
     <col min="8" max="8" width="13.6640625" style="3" customWidth="1"/>
     <col min="9" max="9" width="7.6640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.6640625" style="1" customWidth="1"/>
     <col min="12" max="12" width="17.44140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="26.109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="11.88671875" style="1" customWidth="1"/>
     <col min="16" max="16" width="13.6640625" style="1" customWidth="1"/>
     <col min="17" max="17" width="2.44140625" style="1" customWidth="1"/>
     <col min="18" max="16384" width="10.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C1" s="16"/>
     </row>
     <row r="2" spans="3:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="3" spans="3:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="3:16" ht="22.2" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C3" s="5" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
-      <c r="H3" s="3" t="s">
-        <v>299</v>
+      <c r="H3" s="105" t="s">
+        <v>265</v>
       </c>
       <c r="K3" s="7"/>
       <c r="L3" s="8"/>
       <c r="M3" s="7"/>
       <c r="N3" s="9"/>
       <c r="O3" s="10"/>
       <c r="P3" s="7"/>
     </row>
     <row r="4" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C4" s="75" t="s">
-[...8 lines deleted...]
-      <c r="F4" s="73" t="s">
+      <c r="C4" s="87" t="s">
+        <v>135</v>
+      </c>
+      <c r="D4" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="73" t="s">
-        <v>31</v>
+      <c r="G4" s="57" t="s">
+        <v>27</v>
       </c>
       <c r="H4" s="11" t="s">
-        <v>32</v>
-[...10 lines deleted...]
-      <c r="N4" s="73" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="87" t="s">
+        <v>135</v>
+      </c>
+      <c r="L4" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="M4" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="N4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="O4" s="73" t="s">
-        <v>31</v>
+      <c r="O4" s="57" t="s">
+        <v>27</v>
       </c>
       <c r="P4" s="11" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C5" s="76"/>
-[...3 lines deleted...]
-      <c r="G5" s="74"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="67"/>
+      <c r="E5" s="67"/>
+      <c r="F5" s="67"/>
+      <c r="G5" s="67"/>
       <c r="H5" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="K5" s="76"/>
-[...3 lines deleted...]
-      <c r="O5" s="74"/>
+      <c r="K5" s="88"/>
+      <c r="L5" s="67"/>
+      <c r="M5" s="67"/>
+      <c r="N5" s="67"/>
+      <c r="O5" s="67"/>
       <c r="P5" s="12" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="3:16" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C6" s="104" t="s">
+    <row r="6" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C6" s="52" t="s">
+        <v>128</v>
+      </c>
+      <c r="D6" s="54" t="s">
+        <v>266</v>
+      </c>
+      <c r="E6" s="57" t="s">
+        <v>166</v>
+      </c>
+      <c r="F6" s="63" t="s">
+        <v>165</v>
+      </c>
+      <c r="G6" s="63" t="s">
+        <v>125</v>
+      </c>
+      <c r="H6" s="106" t="s">
+        <v>126</v>
+      </c>
+      <c r="K6" s="60" t="s">
+        <v>202</v>
+      </c>
+      <c r="L6" s="54" t="s">
+        <v>109</v>
+      </c>
+      <c r="M6" s="57" t="s">
+        <v>153</v>
+      </c>
+      <c r="N6" s="63" t="s">
+        <v>149</v>
+      </c>
+      <c r="O6" s="63" t="s">
+        <v>262</v>
+      </c>
+      <c r="P6" s="36" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="7" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C7" s="53"/>
+      <c r="D7" s="56"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="107" t="s">
+        <v>168</v>
+      </c>
+      <c r="K7" s="61"/>
+      <c r="L7" s="55"/>
+      <c r="M7" s="58"/>
+      <c r="N7" s="64"/>
+      <c r="O7" s="64"/>
+      <c r="P7" s="37"/>
+    </row>
+    <row r="8" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C8" s="91" t="s">
+        <v>129</v>
+      </c>
+      <c r="D8" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" s="38" t="s">
+        <v>137</v>
+      </c>
+      <c r="G8" s="38" t="s">
+        <v>169</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="K8" s="62"/>
+      <c r="L8" s="56"/>
+      <c r="M8" s="59"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="30" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="9" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C9" s="92"/>
+      <c r="D9" s="66"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="39"/>
+      <c r="H9" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="K9" s="40" t="s">
+        <v>189</v>
+      </c>
+      <c r="L9" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="M9" s="44" t="s">
+        <v>80</v>
+      </c>
+      <c r="N9" s="45" t="s">
+        <v>78</v>
+      </c>
+      <c r="O9" s="46" t="s">
+        <v>136</v>
+      </c>
+      <c r="P9" s="13" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="10" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C10" s="50">
+        <v>503</v>
+      </c>
+      <c r="D10" s="65" t="s">
+        <v>72</v>
+      </c>
+      <c r="E10" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="F10" s="38" t="s">
+        <v>121</v>
+      </c>
+      <c r="G10" s="38" t="s">
+        <v>101</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="K10" s="41"/>
+      <c r="L10" s="43"/>
+      <c r="M10" s="44"/>
+      <c r="N10" s="45"/>
+      <c r="O10" s="47"/>
+      <c r="P10" s="13" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="11" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C11" s="51"/>
+      <c r="D11" s="66"/>
+      <c r="E11" s="44"/>
+      <c r="F11" s="39"/>
+      <c r="G11" s="39"/>
+      <c r="H11" s="13" t="s">
+        <v>228</v>
+      </c>
+      <c r="K11" s="50" t="s">
+        <v>190</v>
+      </c>
+      <c r="L11" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="44" t="s">
+        <v>91</v>
+      </c>
+      <c r="N11" s="45" t="s">
+        <v>132</v>
+      </c>
+      <c r="O11" s="49" t="s">
+        <v>89</v>
+      </c>
+      <c r="P11" s="13" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="12" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C12" s="40">
+        <v>505</v>
+      </c>
+      <c r="D12" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="F12" s="38" t="s">
+        <v>138</v>
+      </c>
+      <c r="G12" s="38" t="s">
+        <v>100</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="K12" s="51"/>
+      <c r="L12" s="43"/>
+      <c r="M12" s="44"/>
+      <c r="N12" s="45"/>
+      <c r="O12" s="45"/>
+      <c r="P12" s="13" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="13" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C13" s="41"/>
+      <c r="D13" s="56"/>
+      <c r="E13" s="59"/>
+      <c r="F13" s="39"/>
+      <c r="G13" s="39"/>
+      <c r="H13" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="K13" s="50" t="s">
+        <v>191</v>
+      </c>
+      <c r="L13" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="M13" s="44" t="s">
+        <v>204</v>
+      </c>
+      <c r="N13" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="O13" s="45" t="s">
+        <v>133</v>
+      </c>
+      <c r="P13" s="13" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="14" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C14" s="50">
+        <v>506</v>
+      </c>
+      <c r="D14" s="65" t="s">
+        <v>267</v>
+      </c>
+      <c r="E14" s="44" t="s">
+        <v>111</v>
+      </c>
+      <c r="F14" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="G14" s="38" t="s">
+        <v>160</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="K14" s="51"/>
+      <c r="L14" s="43"/>
+      <c r="M14" s="44"/>
+      <c r="N14" s="45"/>
+      <c r="O14" s="45"/>
+      <c r="P14" s="13" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="15" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C15" s="51"/>
+      <c r="D15" s="66"/>
+      <c r="E15" s="44"/>
+      <c r="F15" s="39"/>
+      <c r="G15" s="39"/>
+      <c r="H15" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="K15" s="68" t="s">
+        <v>203</v>
+      </c>
+      <c r="L15" s="42" t="s">
+        <v>110</v>
+      </c>
+      <c r="M15" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="N15" s="45" t="s">
+        <v>115</v>
+      </c>
+      <c r="O15" s="49" t="s">
+        <v>89</v>
+      </c>
+      <c r="P15" s="13" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C16" s="68" t="s">
+        <v>217</v>
+      </c>
+      <c r="D16" s="65" t="s">
+        <v>207</v>
+      </c>
+      <c r="E16" s="44" t="s">
+        <v>209</v>
+      </c>
+      <c r="F16" s="38" t="s">
+        <v>141</v>
+      </c>
+      <c r="G16" s="38" t="s">
+        <v>257</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="K16" s="51"/>
+      <c r="L16" s="42"/>
+      <c r="M16" s="44"/>
+      <c r="N16" s="45"/>
+      <c r="O16" s="45"/>
+      <c r="P16" s="13" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="17" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C17" s="51"/>
+      <c r="D17" s="66"/>
+      <c r="E17" s="44"/>
+      <c r="F17" s="39"/>
+      <c r="G17" s="39"/>
+      <c r="H17" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="K17" s="50" t="s">
+        <v>192</v>
+      </c>
+      <c r="L17" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="44" t="s">
+        <v>87</v>
+      </c>
+      <c r="N17" s="45" t="s">
+        <v>254</v>
+      </c>
+      <c r="O17" s="45" t="s">
+        <v>131</v>
+      </c>
+      <c r="P17" s="13" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="18" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C18" s="93" t="s">
+        <v>171</v>
+      </c>
+      <c r="D18" s="65" t="s">
+        <v>211</v>
+      </c>
+      <c r="E18" s="44" t="s">
         <v>151</v>
       </c>
-      <c r="D6" s="107" t="s">
+      <c r="F18" s="94" t="s">
+        <v>140</v>
+      </c>
+      <c r="G18" s="38" t="s">
+        <v>102</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="K18" s="51"/>
+      <c r="L18" s="42"/>
+      <c r="M18" s="44"/>
+      <c r="N18" s="45"/>
+      <c r="O18" s="45"/>
+      <c r="P18" s="13" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="19" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C19" s="51"/>
+      <c r="D19" s="66"/>
+      <c r="E19" s="44"/>
+      <c r="F19" s="95"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="K19" s="50" t="s">
+        <v>193</v>
+      </c>
+      <c r="L19" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="M19" s="44" t="s">
+        <v>90</v>
+      </c>
+      <c r="N19" s="45" t="s">
+        <v>148</v>
+      </c>
+      <c r="O19" s="45" t="s">
+        <v>106</v>
+      </c>
+      <c r="P19" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C20" s="89" t="s">
+        <v>172</v>
+      </c>
+      <c r="D20" s="65" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="F20" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="G20" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="K20" s="51"/>
+      <c r="L20" s="42"/>
+      <c r="M20" s="44"/>
+      <c r="N20" s="45"/>
+      <c r="O20" s="45"/>
+      <c r="P20" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C21" s="90"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="59"/>
+      <c r="F21" s="39"/>
+      <c r="G21" s="39"/>
+      <c r="H21" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="K21" s="50" t="s">
+        <v>194</v>
+      </c>
+      <c r="L21" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="M21" s="44" t="s">
+        <v>82</v>
+      </c>
+      <c r="N21" s="45" t="s">
+        <v>161</v>
+      </c>
+      <c r="O21" s="49" t="s">
+        <v>83</v>
+      </c>
+      <c r="P21" s="13" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="22" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C22" s="40" t="s">
+        <v>173</v>
+      </c>
+      <c r="D22" s="65" t="s">
+        <v>37</v>
+      </c>
+      <c r="E22" s="83" t="s">
+        <v>38</v>
+      </c>
+      <c r="F22" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="G22" s="38" t="s">
+        <v>164</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="K22" s="51"/>
+      <c r="L22" s="42"/>
+      <c r="M22" s="44"/>
+      <c r="N22" s="45"/>
+      <c r="O22" s="45"/>
+      <c r="P22" s="13" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C23" s="41"/>
+      <c r="D23" s="56"/>
+      <c r="E23" s="59"/>
+      <c r="F23" s="39"/>
+      <c r="G23" s="39"/>
+      <c r="H23" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="K23" s="50" t="s">
+        <v>195</v>
+      </c>
+      <c r="L23" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="M23" s="44" t="s">
+        <v>85</v>
+      </c>
+      <c r="N23" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="O23" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="P23" s="13" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="24" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C24" s="40" t="s">
+        <v>174</v>
+      </c>
+      <c r="D24" s="65" t="s">
+        <v>40</v>
+      </c>
+      <c r="E24" s="83" t="s">
+        <v>41</v>
+      </c>
+      <c r="F24" s="85" t="s">
+        <v>163</v>
+      </c>
+      <c r="G24" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="K24" s="51"/>
+      <c r="L24" s="42"/>
+      <c r="M24" s="44"/>
+      <c r="N24" s="45"/>
+      <c r="O24" s="45"/>
+      <c r="P24" s="13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C25" s="41"/>
+      <c r="D25" s="56"/>
+      <c r="E25" s="59"/>
+      <c r="F25" s="86"/>
+      <c r="G25" s="39"/>
+      <c r="H25" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="K25" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="L25" s="42" t="s">
+        <v>107</v>
+      </c>
+      <c r="M25" s="44" t="s">
+        <v>215</v>
+      </c>
+      <c r="N25" s="45" t="s">
+        <v>119</v>
+      </c>
+      <c r="O25" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="P25" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C26" s="40" t="s">
+        <v>175</v>
+      </c>
+      <c r="D26" s="65" t="s">
+        <v>42</v>
+      </c>
+      <c r="E26" s="83" t="s">
+        <v>214</v>
+      </c>
+      <c r="F26" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G26" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="K26" s="51"/>
+      <c r="L26" s="42"/>
+      <c r="M26" s="44"/>
+      <c r="N26" s="45"/>
+      <c r="O26" s="45"/>
+      <c r="P26" s="13" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="27" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C27" s="41"/>
+      <c r="D27" s="56"/>
+      <c r="E27" s="59"/>
+      <c r="F27" s="39"/>
+      <c r="G27" s="39"/>
+      <c r="H27" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="K27" s="50" t="s">
+        <v>197</v>
+      </c>
+      <c r="L27" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="M27" s="44" t="s">
+        <v>255</v>
+      </c>
+      <c r="N27" s="45" t="s">
+        <v>146</v>
+      </c>
+      <c r="O27" s="49" t="s">
+        <v>245</v>
+      </c>
+      <c r="P27" s="13" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="28" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C28" s="40" t="s">
+        <v>176</v>
+      </c>
+      <c r="D28" s="65" t="s">
+        <v>45</v>
+      </c>
+      <c r="E28" s="83" t="s">
+        <v>46</v>
+      </c>
+      <c r="F28" s="38" t="s">
+        <v>116</v>
+      </c>
+      <c r="G28" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="K28" s="51"/>
+      <c r="L28" s="42"/>
+      <c r="M28" s="44"/>
+      <c r="N28" s="45"/>
+      <c r="O28" s="45"/>
+      <c r="P28" s="13" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="29" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C29" s="41"/>
+      <c r="D29" s="56"/>
+      <c r="E29" s="59"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="K29" s="40" t="s">
+        <v>198</v>
+      </c>
+      <c r="L29" s="65" t="s">
+        <v>269</v>
+      </c>
+      <c r="M29" s="83" t="s">
+        <v>155</v>
+      </c>
+      <c r="N29" s="46" t="s">
+        <v>156</v>
+      </c>
+      <c r="O29" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="P29" s="13" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="30" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C30" s="40" t="s">
+        <v>177</v>
+      </c>
+      <c r="D30" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="E30" s="83" t="s">
+        <v>48</v>
+      </c>
+      <c r="F30" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="G30" s="38" t="s">
+        <v>248</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>256</v>
+      </c>
+      <c r="K30" s="70"/>
+      <c r="L30" s="55"/>
+      <c r="M30" s="58"/>
+      <c r="N30" s="64"/>
+      <c r="O30" s="103"/>
+      <c r="P30" s="107" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="31" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C31" s="41"/>
+      <c r="D31" s="56"/>
+      <c r="E31" s="59"/>
+      <c r="F31" s="39"/>
+      <c r="G31" s="39"/>
+      <c r="H31" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="K31" s="40" t="s">
+        <v>199</v>
+      </c>
+      <c r="L31" s="65" t="s">
+        <v>270</v>
+      </c>
+      <c r="M31" s="83" t="s">
+        <v>99</v>
+      </c>
+      <c r="N31" s="46" t="s">
+        <v>79</v>
+      </c>
+      <c r="O31" s="102" t="s">
+        <v>170</v>
+      </c>
+      <c r="P31" s="30" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="32" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C32" s="40" t="s">
+        <v>178</v>
+      </c>
+      <c r="D32" s="65" t="s">
+        <v>50</v>
+      </c>
+      <c r="E32" s="83" t="s">
+        <v>210</v>
+      </c>
+      <c r="F32" s="38" t="s">
+        <v>238</v>
+      </c>
+      <c r="G32" s="85" t="s">
+        <v>108</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="K32" s="41"/>
+      <c r="L32" s="56"/>
+      <c r="M32" s="59"/>
+      <c r="N32" s="47"/>
+      <c r="O32" s="104"/>
+      <c r="P32" s="13" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="33" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C33" s="41"/>
+      <c r="D33" s="56"/>
+      <c r="E33" s="59"/>
+      <c r="F33" s="39"/>
+      <c r="G33" s="86"/>
+      <c r="H33" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="K33" s="70" t="s">
+        <v>200</v>
+      </c>
+      <c r="L33" s="42" t="s">
+        <v>272</v>
+      </c>
+      <c r="M33" s="44" t="s">
+        <v>162</v>
+      </c>
+      <c r="N33" s="49" t="s">
+        <v>124</v>
+      </c>
+      <c r="O33" s="49" t="s">
+        <v>261</v>
+      </c>
+      <c r="P33" s="13" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="34" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C34" s="40" t="s">
+        <v>179</v>
+      </c>
+      <c r="D34" s="65" t="s">
+        <v>51</v>
+      </c>
+      <c r="E34" s="83" t="s">
+        <v>246</v>
+      </c>
+      <c r="F34" s="38" t="s">
+        <v>247</v>
+      </c>
+      <c r="G34" s="38" t="s">
+        <v>108</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="K34" s="70"/>
+      <c r="L34" s="79"/>
+      <c r="M34" s="84"/>
+      <c r="N34" s="71"/>
+      <c r="O34" s="71"/>
+      <c r="P34" s="28" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C35" s="41"/>
+      <c r="D35" s="56"/>
+      <c r="E35" s="59"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="39"/>
+      <c r="H35" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="K35" s="40" t="s">
+        <v>273</v>
+      </c>
+      <c r="L35" s="108" t="s">
+        <v>274</v>
+      </c>
+      <c r="M35" s="109" t="s">
+        <v>275</v>
+      </c>
+      <c r="N35" s="110" t="s">
+        <v>276</v>
+      </c>
+      <c r="O35" s="110" t="s">
+        <v>277</v>
+      </c>
+      <c r="P35" s="111" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="36" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C36" s="50" t="s">
+        <v>180</v>
+      </c>
+      <c r="D36" s="65" t="s">
+        <v>52</v>
+      </c>
+      <c r="E36" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="F36" s="38" t="s">
+        <v>251</v>
+      </c>
+      <c r="G36" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="K36" s="41"/>
+      <c r="L36" s="56"/>
+      <c r="M36" s="59"/>
+      <c r="N36" s="47"/>
+      <c r="O36" s="47"/>
+      <c r="P36" s="26" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="37" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C37" s="51"/>
+      <c r="D37" s="66"/>
+      <c r="E37" s="44"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="K37" s="73" t="s">
+        <v>239</v>
+      </c>
+      <c r="L37" s="56" t="s">
+        <v>236</v>
+      </c>
+      <c r="M37" s="59" t="s">
+        <v>240</v>
+      </c>
+      <c r="N37" s="77" t="s">
+        <v>241</v>
+      </c>
+      <c r="O37" s="77" t="s">
+        <v>242</v>
+      </c>
+      <c r="P37" s="26" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="38" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C38" s="96" t="s">
+        <v>201</v>
+      </c>
+      <c r="D38" s="65" t="s">
+        <v>54</v>
+      </c>
+      <c r="E38" s="83" t="s">
+        <v>55</v>
+      </c>
+      <c r="F38" s="46" t="s">
+        <v>142</v>
+      </c>
+      <c r="G38" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="H38" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="K38" s="74"/>
+      <c r="L38" s="75"/>
+      <c r="M38" s="76"/>
+      <c r="N38" s="78"/>
+      <c r="O38" s="78"/>
+      <c r="P38" s="12" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="39" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C39" s="61"/>
+      <c r="D39" s="55"/>
+      <c r="E39" s="58"/>
+      <c r="F39" s="64"/>
+      <c r="G39" s="64"/>
+      <c r="H39" s="37"/>
+      <c r="K39" s="80"/>
+      <c r="L39" s="81"/>
+      <c r="M39" s="72"/>
+      <c r="N39" s="69"/>
+      <c r="O39" s="69"/>
+      <c r="P39" s="17"/>
+    </row>
+    <row r="40" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C40" s="62"/>
+      <c r="D40" s="56"/>
+      <c r="E40" s="59"/>
+      <c r="F40" s="47"/>
+      <c r="G40" s="47"/>
+      <c r="H40" s="30" t="s">
+        <v>230</v>
+      </c>
+      <c r="K40" s="32"/>
+      <c r="L40" s="33"/>
+      <c r="M40" s="34"/>
+      <c r="N40" s="35"/>
+      <c r="O40" s="35"/>
+      <c r="P40" s="7"/>
+    </row>
+    <row r="41" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C41" s="50" t="s">
+        <v>181</v>
+      </c>
+      <c r="D41" s="65" t="s">
+        <v>56</v>
+      </c>
+      <c r="E41" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="F41" s="38" t="s">
+        <v>143</v>
+      </c>
+      <c r="G41" s="38" t="s">
+        <v>164</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="K41" s="25" t="s">
+        <v>280</v>
+      </c>
+      <c r="L41" s="27"/>
+      <c r="M41" s="27"/>
+      <c r="N41" s="27"/>
+      <c r="O41" s="27"/>
+      <c r="P41" s="31"/>
+    </row>
+    <row r="42" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C42" s="51"/>
+      <c r="D42" s="66"/>
+      <c r="E42" s="44"/>
+      <c r="F42" s="39"/>
+      <c r="G42" s="39"/>
+      <c r="H42" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="K42" s="25" t="s">
+        <v>281</v>
+      </c>
+      <c r="L42" s="25"/>
+      <c r="M42" s="25"/>
+      <c r="N42" s="25"/>
+      <c r="O42" s="25"/>
+      <c r="P42" s="7"/>
+    </row>
+    <row r="43" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C43" s="50" t="s">
+        <v>182</v>
+      </c>
+      <c r="D43" s="65" t="s">
+        <v>58</v>
+      </c>
+      <c r="E43" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="F43" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="G43" s="38" t="s">
+        <v>164</v>
+      </c>
+      <c r="H43" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="L43" s="25"/>
+      <c r="M43" s="25"/>
+      <c r="N43" s="25"/>
+      <c r="O43" s="25"/>
+      <c r="P43" s="7"/>
+    </row>
+    <row r="44" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C44" s="51"/>
+      <c r="D44" s="66"/>
+      <c r="E44" s="44"/>
+      <c r="F44" s="39"/>
+      <c r="G44" s="39"/>
+      <c r="H44" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="K44" s="25" t="s">
+        <v>282</v>
+      </c>
+      <c r="L44" s="24"/>
+      <c r="M44" s="25"/>
+      <c r="N44" s="25"/>
+      <c r="O44" s="27"/>
+      <c r="P44" s="7"/>
+    </row>
+    <row r="45" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C45" s="50" t="s">
+        <v>183</v>
+      </c>
+      <c r="D45" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="E45" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="F45" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G45" s="38" t="s">
+        <v>131</v>
+      </c>
+      <c r="H45" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="K45" s="25" t="s">
+        <v>283</v>
+      </c>
+      <c r="L45" s="24"/>
+      <c r="M45" s="25"/>
+      <c r="N45" s="25"/>
+      <c r="O45" s="25"/>
+      <c r="P45" s="7"/>
+    </row>
+    <row r="46" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C46" s="51"/>
+      <c r="D46" s="66"/>
+      <c r="E46" s="44"/>
+      <c r="F46" s="39"/>
+      <c r="G46" s="39"/>
+      <c r="H46" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="K46" s="87" t="s">
+        <v>135</v>
+      </c>
+      <c r="L46" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="M46" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="E6" s="73" t="s">
-[...92 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="N46" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="P46" s="11" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="47" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C47" s="50" t="s">
+        <v>184</v>
+      </c>
+      <c r="D47" s="65" t="s">
+        <v>64</v>
+      </c>
+      <c r="E47" s="44" t="s">
+        <v>65</v>
+      </c>
+      <c r="F47" s="38" t="s">
+        <v>144</v>
+      </c>
+      <c r="G47" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="H47" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="K47" s="112"/>
+      <c r="L47" s="58"/>
+      <c r="M47" s="58"/>
+      <c r="N47" s="58"/>
+      <c r="O47" s="58"/>
+      <c r="P47" s="30" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C48" s="51"/>
+      <c r="D48" s="66"/>
+      <c r="E48" s="44"/>
+      <c r="F48" s="39"/>
+      <c r="G48" s="39"/>
+      <c r="H48" s="13" t="s">
+        <v>227</v>
+      </c>
+      <c r="K48" s="113" t="s">
+        <v>284</v>
+      </c>
+      <c r="L48" s="114" t="s">
+        <v>285</v>
+      </c>
+      <c r="M48" s="115" t="s">
+        <v>162</v>
+      </c>
+      <c r="N48" s="115" t="s">
+        <v>124</v>
+      </c>
+      <c r="O48" s="115" t="s">
+        <v>286</v>
+      </c>
+      <c r="P48" s="116" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="49" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C49" s="50" t="s">
+        <v>185</v>
+      </c>
+      <c r="D49" s="65" t="s">
+        <v>93</v>
+      </c>
+      <c r="E49" s="44" t="s">
+        <v>66</v>
+      </c>
+      <c r="F49" s="82" t="s">
+        <v>95</v>
+      </c>
+      <c r="G49" s="38" t="s">
+        <v>131</v>
+      </c>
+      <c r="H49" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K49" s="117"/>
+      <c r="L49" s="118"/>
+      <c r="M49" s="119"/>
+      <c r="N49" s="119"/>
+      <c r="O49" s="119"/>
+      <c r="P49" s="120" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="50" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C50" s="51"/>
+      <c r="D50" s="66"/>
+      <c r="E50" s="44"/>
+      <c r="F50" s="39"/>
+      <c r="G50" s="39"/>
+      <c r="H50" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="K50" s="23"/>
+      <c r="L50" s="18"/>
+      <c r="M50" s="25"/>
+      <c r="N50" s="25"/>
+      <c r="O50" s="25"/>
+      <c r="P50" s="7"/>
+    </row>
+    <row r="51" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C51" s="50" t="s">
+        <v>186</v>
+      </c>
+      <c r="D51" s="65" t="s">
+        <v>67</v>
+      </c>
+      <c r="E51" s="44" t="s">
+        <v>258</v>
+      </c>
+      <c r="F51" s="38" t="s">
+        <v>259</v>
+      </c>
+      <c r="G51" s="38" t="s">
         <v>150</v>
       </c>
-      <c r="K10" s="109"/>
-[...41 lines deleted...]
-      <c r="E12" s="52" t="s">
+      <c r="H51" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="K51" s="25" t="s">
+        <v>289</v>
+      </c>
+      <c r="L51" s="18"/>
+      <c r="M51" s="25"/>
+      <c r="N51" s="25"/>
+      <c r="O51" s="25"/>
+      <c r="P51" s="7"/>
+    </row>
+    <row r="52" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C52" s="51"/>
+      <c r="D52" s="66"/>
+      <c r="E52" s="44"/>
+      <c r="F52" s="39"/>
+      <c r="G52" s="39"/>
+      <c r="H52" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="K52" s="23" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="53" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C53" s="50" t="s">
+        <v>187</v>
+      </c>
+      <c r="D53" s="65" t="s">
+        <v>68</v>
+      </c>
+      <c r="E53" s="44" t="s">
+        <v>69</v>
+      </c>
+      <c r="F53" s="82" t="s">
         <v>145</v>
       </c>
-      <c r="F12" s="56" t="s">
-[...79 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="G53" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="H53" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="K53" s="23"/>
+    </row>
+    <row r="54" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C54" s="51"/>
+      <c r="D54" s="66"/>
+      <c r="E54" s="44"/>
+      <c r="F54" s="39"/>
+      <c r="G54" s="39"/>
+      <c r="H54" s="13" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="55" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C55" s="97" t="s">
+        <v>188</v>
+      </c>
+      <c r="D55" s="65" t="s">
+        <v>70</v>
+      </c>
+      <c r="E55" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="F55" s="82" t="s">
+        <v>94</v>
+      </c>
+      <c r="G55" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="H55" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="56" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C56" s="98"/>
+      <c r="D56" s="99"/>
+      <c r="E56" s="100"/>
+      <c r="F56" s="101"/>
+      <c r="G56" s="101"/>
+      <c r="H56" s="29" t="s">
         <v>250</v>
       </c>
-      <c r="K15" s="57" t="s">
-[...1068 lines deleted...]
-      <c r="P56" s="7"/>
     </row>
     <row r="57" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C57" s="57" t="s">
-[...22 lines deleted...]
-      <c r="P57" s="7"/>
+      <c r="C57" s="23"/>
+      <c r="D57" s="18"/>
+      <c r="E57" s="25"/>
+      <c r="F57" s="25"/>
+      <c r="G57" s="25"/>
+      <c r="H57" s="7"/>
     </row>
     <row r="58" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C58" s="58"/>
-[...12 lines deleted...]
-      <c r="P58" s="7"/>
+      <c r="C58" s="23"/>
+      <c r="D58" s="24"/>
+      <c r="E58" s="25"/>
+      <c r="F58" s="27"/>
+      <c r="G58" s="25"/>
+      <c r="H58" s="7"/>
     </row>
     <row r="59" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C59" s="49" t="s">
-[...22 lines deleted...]
-      <c r="P59" s="7"/>
+      <c r="C59" s="23"/>
+      <c r="D59" s="18"/>
+      <c r="E59" s="25"/>
+      <c r="F59" s="25"/>
+      <c r="G59" s="25"/>
+      <c r="H59" s="7"/>
     </row>
     <row r="60" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C60" s="50"/>
-[...12 lines deleted...]
-      <c r="P60" s="7"/>
+      <c r="C60" s="23"/>
+      <c r="D60" s="24"/>
+      <c r="E60" s="25"/>
+      <c r="F60" s="27"/>
+      <c r="G60" s="25"/>
+      <c r="H60" s="7"/>
     </row>
     <row r="61" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C61" s="24"/>
-[...3 lines deleted...]
-      <c r="G61" s="26"/>
+      <c r="C61" s="23"/>
+      <c r="D61" s="18"/>
+      <c r="E61" s="25"/>
+      <c r="F61" s="25"/>
+      <c r="G61" s="25"/>
       <c r="H61" s="7"/>
-      <c r="K61" s="82"/>
-[...4 lines deleted...]
-      <c r="P61" s="7"/>
     </row>
     <row r="62" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C62" s="24"/>
-[...10 lines deleted...]
-      <c r="P62" s="7"/>
+      <c r="C62" s="32"/>
+      <c r="D62" s="20"/>
+      <c r="E62" s="21"/>
+      <c r="F62" s="21"/>
+      <c r="G62" s="21"/>
+      <c r="H62" s="21"/>
     </row>
     <row r="63" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C63" s="24"/>
-[...10 lines deleted...]
-      <c r="P63" s="7"/>
+      <c r="C63" s="32"/>
+      <c r="D63" s="20"/>
+      <c r="E63" s="21"/>
+      <c r="F63" s="21"/>
+      <c r="G63" s="21"/>
+      <c r="H63" s="21"/>
     </row>
     <row r="64" spans="3:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C64" s="24"/>
-[...10 lines deleted...]
-      <c r="P64" s="7"/>
+      <c r="D64" s="19"/>
+      <c r="E64" s="19"/>
+      <c r="F64" s="19"/>
+      <c r="G64" s="19"/>
+      <c r="H64" s="19"/>
     </row>
     <row r="65" spans="2:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C65" s="24"/>
-[...10 lines deleted...]
-      <c r="P65" s="7"/>
+      <c r="C65" s="15"/>
+      <c r="D65" s="22"/>
+      <c r="E65" s="22"/>
+      <c r="F65" s="22"/>
+      <c r="G65" s="22"/>
+      <c r="H65" s="22"/>
     </row>
     <row r="66" spans="2:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C66" s="82"/>
-[...58 lines deleted...]
-      <c r="H70" s="20"/>
+      <c r="D66" s="19"/>
+      <c r="E66" s="19"/>
+      <c r="F66" s="19"/>
+      <c r="G66" s="19"/>
+      <c r="H66" s="19"/>
     </row>
     <row r="75" spans="2:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="14"/>
       <c r="I75" s="15"/>
       <c r="J75" s="14"/>
-      <c r="Q75" s="15"/>
     </row>
     <row r="76" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="77" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q77" s="15"/>
+    </row>
   </sheetData>
-  <mergeCells count="284">
-[...246 lines deleted...]
-    <mergeCell ref="F49:F50"/>
+  <mergeCells count="233">
+    <mergeCell ref="C55:C56"/>
+    <mergeCell ref="D55:D56"/>
+    <mergeCell ref="E55:E56"/>
+    <mergeCell ref="F55:F56"/>
+    <mergeCell ref="G55:G56"/>
+    <mergeCell ref="C62:C63"/>
     <mergeCell ref="C51:C52"/>
     <mergeCell ref="D51:D52"/>
     <mergeCell ref="E51:E52"/>
     <mergeCell ref="F51:F52"/>
     <mergeCell ref="G51:G52"/>
     <mergeCell ref="C53:C54"/>
     <mergeCell ref="D53:D54"/>
     <mergeCell ref="E53:E54"/>
     <mergeCell ref="F53:F54"/>
     <mergeCell ref="G53:G54"/>
-    <mergeCell ref="C59:C60"/>
-[...25 lines deleted...]
-    <mergeCell ref="P40:P41"/>
+    <mergeCell ref="L48:L49"/>
+    <mergeCell ref="M48:M49"/>
+    <mergeCell ref="N48:N49"/>
+    <mergeCell ref="O48:O49"/>
+    <mergeCell ref="C49:C50"/>
+    <mergeCell ref="D49:D50"/>
+    <mergeCell ref="E49:E50"/>
+    <mergeCell ref="F49:F50"/>
+    <mergeCell ref="G49:G50"/>
+    <mergeCell ref="L46:L47"/>
+    <mergeCell ref="M46:M47"/>
+    <mergeCell ref="N46:N47"/>
+    <mergeCell ref="O46:O47"/>
+    <mergeCell ref="C47:C48"/>
+    <mergeCell ref="D47:D48"/>
+    <mergeCell ref="E47:E48"/>
+    <mergeCell ref="F47:F48"/>
+    <mergeCell ref="G47:G48"/>
+    <mergeCell ref="K48:K49"/>
+    <mergeCell ref="C45:C46"/>
+    <mergeCell ref="D45:D46"/>
+    <mergeCell ref="E45:E46"/>
+    <mergeCell ref="F45:F46"/>
+    <mergeCell ref="G45:G46"/>
+    <mergeCell ref="K46:K47"/>
+    <mergeCell ref="C41:C42"/>
+    <mergeCell ref="D41:D42"/>
+    <mergeCell ref="E41:E42"/>
+    <mergeCell ref="F41:F42"/>
+    <mergeCell ref="G41:G42"/>
+    <mergeCell ref="C43:C44"/>
+    <mergeCell ref="D43:D44"/>
+    <mergeCell ref="E43:E44"/>
+    <mergeCell ref="F43:F44"/>
+    <mergeCell ref="G43:G44"/>
+    <mergeCell ref="H38:H39"/>
+    <mergeCell ref="K39:K40"/>
+    <mergeCell ref="L39:L40"/>
+    <mergeCell ref="M39:M40"/>
+    <mergeCell ref="N39:N40"/>
+    <mergeCell ref="O39:O40"/>
+    <mergeCell ref="K37:K38"/>
+    <mergeCell ref="L37:L38"/>
+    <mergeCell ref="M37:M38"/>
+    <mergeCell ref="N37:N38"/>
+    <mergeCell ref="O37:O38"/>
+    <mergeCell ref="C38:C40"/>
+    <mergeCell ref="D38:D40"/>
+    <mergeCell ref="E38:E40"/>
+    <mergeCell ref="F38:F40"/>
+    <mergeCell ref="G38:G40"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="O35:O36"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="O33:O34"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="F34:F35"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="O31:O32"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="O29:O30"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="O27:O28"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="O25:O26"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="O23:O24"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="O21:O22"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="O19:O20"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="O17:O18"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="O15:O16"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="O13:O14"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="O11:O12"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="L9:L10"/>
+    <mergeCell ref="M9:M10"/>
+    <mergeCell ref="N9:N10"/>
+    <mergeCell ref="O9:O10"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="L6:L8"/>
+    <mergeCell ref="M6:M8"/>
+    <mergeCell ref="N6:N8"/>
+    <mergeCell ref="O6:O8"/>
+    <mergeCell ref="P6:P7"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="M4:M5"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:O5"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="K6:K8"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="K4:K5"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="88" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ 明朝,標準"- &amp;P+8 -</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="74" max="16383" man="1"/>
     <brk id="142" min="1" max="8" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="9" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>