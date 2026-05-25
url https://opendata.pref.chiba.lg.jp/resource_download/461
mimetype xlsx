--- v0 (2026-03-09)
+++ v1 (2026-05-25)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Dstfs01\32230_施設設備課$\01_所属全体フォルダ\600_水質管理室\16 ホームページ関係（放射性物質測定、年間広報計画含む）\放射線　HP更新\R7\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1448B80-934B-46F3-8571-A00B5601A545}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3597D4B6-28FE-4FDF-AB83-D7BD4BDA5562}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2508" yWindow="756" windowWidth="18252" windowHeight="11112" tabRatio="366" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="5136" yWindow="1848" windowWidth="17280" windowHeight="8880" tabRatio="366" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="R7HP" sheetId="19" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'R7HP'!$A$6:$G$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'R7HP'!$6:$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="31">
   <si>
     <t>項目</t>
   </si>
   <si>
     <t>南八幡</t>
   </si>
   <si>
     <t>印旛沼</t>
   </si>
   <si>
     <t>佐倉</t>
   </si>
   <si>
     <t>Cs-137</t>
   </si>
   <si>
     <t>浄水場</t>
   </si>
   <si>
     <t>Cs-134</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
@@ -204,50 +204,62 @@
     <rPh sb="11" eb="13">
       <t>ガツブン</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>シセツ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ツゴウ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>ガツ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ヘンコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>&lt;6.7</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>&lt;10</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>&lt;10</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>&lt;7.0</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>-</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="[$-411]ge\.m\.d;@"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
@@ -601,51 +613,51 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color theme="9" tint="-0.499984740745262"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -683,100 +695,139 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="176" fontId="6" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="パーセント 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFFF"/>
       <color rgb="FF99FFCC"/>
       <color rgb="FF99FF33"/>
       <color rgb="FF33CC33"/>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -1061,153 +1112,153 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:G71"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="81" zoomScaleNormal="70" zoomScaleSheetLayoutView="81" workbookViewId="0">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.44140625" customWidth="1"/>
     <col min="3" max="3" width="10.6640625" customWidth="1"/>
     <col min="4" max="7" width="12.109375" customWidth="1"/>
     <col min="8" max="9" width="3.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="27"/>
-[...4 lines deleted...]
-      <c r="G1" s="27"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
     </row>
     <row r="2" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="27"/>
-[...5 lines deleted...]
-      <c r="G2" s="27"/>
+      <c r="A2" s="33"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
     </row>
     <row r="3" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="28" t="s">
+      <c r="A4" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="28"/>
-[...4 lines deleted...]
-      <c r="G4" s="28"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
     </row>
     <row r="5" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
     </row>
     <row r="6" spans="1:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="29" t="s">
+      <c r="A6" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="32" t="s">
+      <c r="B6" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="33"/>
+      <c r="C6" s="39"/>
       <c r="D6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="G6" s="36" t="s">
+      <c r="G6" s="42" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="30"/>
-[...1 lines deleted...]
-      <c r="C7" s="35"/>
+      <c r="A7" s="36"/>
+      <c r="B7" s="40"/>
+      <c r="C7" s="41"/>
       <c r="D7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="37"/>
+      <c r="G7" s="43"/>
     </row>
     <row r="8" spans="1:7" ht="34.200000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="31"/>
+      <c r="A8" s="37"/>
       <c r="B8" s="12"/>
       <c r="C8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="14" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21">
         <v>45772</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="11" t="s">
@@ -1243,94 +1294,94 @@
       </c>
       <c r="G10" s="7">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="23"/>
       <c r="B11" s="26"/>
       <c r="C11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="10">
         <v>41</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="10">
         <v>60</v>
       </c>
       <c r="G11" s="10">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="38">
+      <c r="A12" s="27">
         <v>45792</v>
       </c>
-      <c r="B12" s="41" t="s">
+      <c r="B12" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D12" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="16" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="39"/>
-      <c r="B13" s="42"/>
+      <c r="A13" s="28"/>
+      <c r="B13" s="31"/>
       <c r="C13" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D13" s="18">
         <v>49</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="18">
         <v>51</v>
       </c>
       <c r="G13" s="18">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="40"/>
-      <c r="B14" s="43"/>
+      <c r="A14" s="29"/>
+      <c r="B14" s="32"/>
       <c r="C14" s="19" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="20">
         <v>49</v>
       </c>
       <c r="E14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="20">
         <v>51</v>
       </c>
       <c r="G14" s="20">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="21">
         <v>45813</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>6</v>
@@ -1365,94 +1416,94 @@
       </c>
       <c r="G16" s="7">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="23"/>
       <c r="B17" s="26"/>
       <c r="C17" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="10">
         <v>69</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="10">
         <v>46</v>
       </c>
       <c r="G17" s="10">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="38">
+      <c r="A18" s="27">
         <v>45841</v>
       </c>
-      <c r="B18" s="41" t="s">
+      <c r="B18" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D18" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="16" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="39"/>
-      <c r="B19" s="42"/>
+      <c r="A19" s="28"/>
+      <c r="B19" s="31"/>
       <c r="C19" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D19" s="18">
         <v>41</v>
       </c>
       <c r="E19" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="18">
         <v>55</v>
       </c>
       <c r="G19" s="18">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="40"/>
-      <c r="B20" s="43"/>
+      <c r="A20" s="29"/>
+      <c r="B20" s="32"/>
       <c r="C20" s="19" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="20">
         <v>41</v>
       </c>
       <c r="E20" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="20">
         <v>55</v>
       </c>
       <c r="G20" s="20">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="21">
         <v>45876</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>6</v>
@@ -1487,94 +1538,94 @@
       </c>
       <c r="G22" s="7">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="23"/>
       <c r="B23" s="26"/>
       <c r="C23" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="10">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="10">
         <v>43</v>
       </c>
       <c r="G23" s="10">
         <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="38">
+      <c r="A24" s="27">
         <v>45904</v>
       </c>
-      <c r="B24" s="41" t="s">
+      <c r="B24" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D24" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E24" s="16" t="s">
         <v>26</v>
       </c>
       <c r="F24" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G24" s="16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="39"/>
-      <c r="B25" s="42"/>
+      <c r="A25" s="28"/>
+      <c r="B25" s="31"/>
       <c r="C25" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D25" s="18">
         <v>68</v>
       </c>
       <c r="E25" s="18" t="s">
         <v>26</v>
       </c>
       <c r="F25" s="18">
         <v>51</v>
       </c>
       <c r="G25" s="18">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="40"/>
-      <c r="B26" s="43"/>
+      <c r="A26" s="29"/>
+      <c r="B26" s="32"/>
       <c r="C26" s="19" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="20">
         <v>68</v>
       </c>
       <c r="E26" s="20" t="s">
         <v>26</v>
       </c>
       <c r="F26" s="20">
         <v>51</v>
       </c>
       <c r="G26" s="20">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="21">
         <v>45916</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="11" t="s">
         <v>6</v>
@@ -1609,94 +1660,94 @@
       </c>
       <c r="G28" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="23"/>
       <c r="B29" s="26"/>
       <c r="C29" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="10" t="s">
         <v>26</v>
       </c>
       <c r="E29" s="10">
         <v>53</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="38">
+      <c r="A30" s="27">
         <v>45932</v>
       </c>
-      <c r="B30" s="41" t="s">
+      <c r="B30" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>26</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>26</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G30" s="16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="39"/>
-      <c r="B31" s="42"/>
+      <c r="A31" s="28"/>
+      <c r="B31" s="31"/>
       <c r="C31" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D31" s="18" t="s">
         <v>26</v>
       </c>
       <c r="E31" s="18" t="s">
         <v>26</v>
       </c>
       <c r="F31" s="18">
         <v>36</v>
       </c>
       <c r="G31" s="18">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="40"/>
-      <c r="B32" s="43"/>
+      <c r="A32" s="29"/>
+      <c r="B32" s="32"/>
       <c r="C32" s="19" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="20" t="s">
         <v>26</v>
       </c>
       <c r="E32" s="20" t="s">
         <v>26</v>
       </c>
       <c r="F32" s="20">
         <v>36</v>
       </c>
       <c r="G32" s="20">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="21">
         <v>45936</v>
       </c>
       <c r="B33" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="11" t="s">
         <v>6</v>
@@ -1731,94 +1782,94 @@
       </c>
       <c r="G34" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="23"/>
       <c r="B35" s="26"/>
       <c r="C35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="10">
         <v>100</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>26</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="38">
+      <c r="A36" s="27">
         <v>45967</v>
       </c>
-      <c r="B36" s="41" t="s">
+      <c r="B36" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>26</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G36" s="16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="39"/>
-      <c r="B37" s="42"/>
+      <c r="A37" s="28"/>
+      <c r="B37" s="31"/>
       <c r="C37" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D37" s="18">
         <v>86</v>
       </c>
       <c r="E37" s="18" t="s">
         <v>26</v>
       </c>
       <c r="F37" s="18">
         <v>49</v>
       </c>
       <c r="G37" s="18">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="40"/>
-      <c r="B38" s="43"/>
+      <c r="A38" s="29"/>
+      <c r="B38" s="32"/>
       <c r="C38" s="19" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="20">
         <v>86</v>
       </c>
       <c r="E38" s="20" t="s">
         <v>26</v>
       </c>
       <c r="F38" s="20">
         <v>49</v>
       </c>
       <c r="G38" s="20">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="21">
         <v>45995</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="11" t="s">
         <v>6</v>
@@ -1853,160 +1904,349 @@
       </c>
       <c r="G40" s="7">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="23"/>
       <c r="B41" s="26"/>
       <c r="C41" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="10">
         <v>110</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F41" s="10">
         <v>40</v>
       </c>
       <c r="G41" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="38">
+      <c r="A42" s="27">
         <v>46030</v>
       </c>
-      <c r="B42" s="41" t="s">
+      <c r="B42" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D42" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E42" s="16" t="s">
         <v>26</v>
       </c>
       <c r="F42" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G42" s="16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="39"/>
-      <c r="B43" s="42"/>
+      <c r="A43" s="28"/>
+      <c r="B43" s="31"/>
       <c r="C43" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D43" s="18">
         <v>95</v>
       </c>
       <c r="E43" s="18" t="s">
         <v>26</v>
       </c>
       <c r="F43" s="18">
         <v>43</v>
       </c>
       <c r="G43" s="18">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="40"/>
-      <c r="B44" s="43"/>
+      <c r="A44" s="29"/>
+      <c r="B44" s="32"/>
       <c r="C44" s="19" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="20">
         <v>95</v>
       </c>
       <c r="E44" s="20" t="s">
         <v>26</v>
       </c>
       <c r="F44" s="20">
         <v>43</v>
       </c>
       <c r="G44" s="20">
         <v>13</v>
       </c>
     </row>
-    <row r="45" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" t="s">
+    <row r="45" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="21">
+        <v>46058</v>
+      </c>
+      <c r="B45" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="F45" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="G45" s="8" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="22"/>
+      <c r="B46" s="25"/>
+      <c r="C46" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D46" s="7">
+        <v>73</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F46" s="7">
+        <v>53</v>
+      </c>
+      <c r="G46" s="7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="23"/>
+      <c r="B47" s="26"/>
+      <c r="C47" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="10">
+        <v>73</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="F47" s="10">
+        <v>53</v>
+      </c>
+      <c r="G47" s="10" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="27">
+        <v>46064</v>
+      </c>
+      <c r="B48" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C48" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D48" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="E48" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="F48" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="G48" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="28"/>
+      <c r="B49" s="31"/>
+      <c r="C49" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="D49" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="E49" s="18">
+        <v>37</v>
+      </c>
+      <c r="F49" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="G49" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="29"/>
+      <c r="B50" s="32"/>
+      <c r="C50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="E50" s="20">
+        <v>37</v>
+      </c>
+      <c r="F50" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="G50" s="20" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" s="48" customFormat="1" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="44">
+        <v>46086</v>
+      </c>
+      <c r="B51" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C51" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="D51" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="E51" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="F51" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="G51" s="47" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" s="48" customFormat="1" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="49"/>
+      <c r="B52" s="50"/>
+      <c r="C52" s="51" t="s">
+        <v>4</v>
+      </c>
+      <c r="D52" s="52">
+        <v>76</v>
+      </c>
+      <c r="E52" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="F52" s="52">
+        <v>50</v>
+      </c>
+      <c r="G52" s="52">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" s="48" customFormat="1" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="53"/>
+      <c r="B53" s="54"/>
+      <c r="C53" s="55" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="56">
+        <v>76</v>
+      </c>
+      <c r="E53" s="56" t="s">
+        <v>26</v>
+      </c>
+      <c r="F53" s="56">
+        <v>50</v>
+      </c>
+      <c r="G53" s="56">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="46" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="1" t="s">
+    <row r="55" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="48" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...7 lines deleted...]
-    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="29">
-[...16 lines deleted...]
-    <mergeCell ref="B39:B41"/>
+  <mergeCells count="35">
+    <mergeCell ref="A48:A50"/>
+    <mergeCell ref="B48:B50"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="B9:B11"/>
     <mergeCell ref="A36:A38"/>
     <mergeCell ref="B36:B38"/>
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="B15:B17"/>
     <mergeCell ref="A12:A14"/>
     <mergeCell ref="B12:B14"/>
     <mergeCell ref="A30:A32"/>
     <mergeCell ref="B30:B32"/>
     <mergeCell ref="A33:A35"/>
     <mergeCell ref="B33:B35"/>
+    <mergeCell ref="A1:G2"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A6:A8"/>
+    <mergeCell ref="B6:C7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="A39:A41"/>
+    <mergeCell ref="B39:B41"/>
+    <mergeCell ref="A51:A53"/>
+    <mergeCell ref="B51:B53"/>
+    <mergeCell ref="A18:A20"/>
+    <mergeCell ref="B18:B20"/>
+    <mergeCell ref="A24:A26"/>
+    <mergeCell ref="B24:B26"/>
+    <mergeCell ref="A27:A29"/>
+    <mergeCell ref="B27:B29"/>
+    <mergeCell ref="A21:A23"/>
+    <mergeCell ref="B21:B23"/>
+    <mergeCell ref="A45:A47"/>
+    <mergeCell ref="B45:B47"/>
+    <mergeCell ref="A42:A44"/>
+    <mergeCell ref="B42:B44"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>