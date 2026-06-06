--- v0 (2026-04-22)
+++ v1 (2026-06-06)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BBCE8AFF-4BEF-4B67-92D2-B57B01288AEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{20AFB904-0B20-4A1E-B34E-A3679D9A2B40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{8B78548A-3D7B-4DCF-8F4F-91BC176FD3B0}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{A7F5EE36-B6B6-45A9-95D9-7E54D3F3AABD}"/>
   </bookViews>
   <sheets>
-    <sheet name="令和8年3月1日現在" sheetId="4" r:id="rId1"/>
+    <sheet name="令和８年４月１日現在" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">令和8年3月1日現在!$B$1:$K$66</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">令和8年3月1日現在!$1:$5</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">令和８年４月１日現在!$B$1:$K$66</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">令和８年４月１日現在!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="73">
   <si>
     <t>区分</t>
   </si>
   <si>
     <t>世帯数</t>
@@ -275,51 +275,51 @@
   </si>
   <si>
     <t>御宿町</t>
   </si>
   <si>
     <t>鋸南町</t>
   </si>
   <si>
     <t>うち外国人</t>
     <rPh sb="2" eb="4">
       <t>ガイコク</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ジン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>市 区 町 村 別 人 口 と 世 帯</t>
     <rPh sb="2" eb="3">
       <t>ク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　令和８年３月１日現在　</t>
+    <t>　令和８年４月１日現在　</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#,##0.0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="#,##0.00_ "/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
@@ -1155,93 +1155,93 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="18" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="18" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="18" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="18" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="18" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="18" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="18" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
-    <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{987B583F-D750-49B9-BA25-87B70528B5FC}"/>
-[...38 lines deleted...]
-    <cellStyle name="入力 2" xfId="40" xr:uid="{05CFFCB7-B9F2-42CE-9030-F8BED95A7F41}"/>
+    <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{CF883460-2DB1-4961-AEB6-0BD8CE54496B}"/>
+    <cellStyle name="20% - アクセント 2 2" xfId="2" xr:uid="{A0C7B152-084A-4758-BC6B-C8AFE726C460}"/>
+    <cellStyle name="20% - アクセント 3 2" xfId="3" xr:uid="{EA242FB2-48BB-4A97-8471-BED10A6A995E}"/>
+    <cellStyle name="20% - アクセント 4 2" xfId="4" xr:uid="{C3E6BA48-B277-4BDE-8BFD-D88F0EA643F6}"/>
+    <cellStyle name="20% - アクセント 5 2" xfId="5" xr:uid="{78016C1F-8F6A-42AE-9946-D18DDA60E9DB}"/>
+    <cellStyle name="20% - アクセント 6 2" xfId="6" xr:uid="{7A858287-6521-4BDC-91BA-F59ACEE6F110}"/>
+    <cellStyle name="40% - アクセント 1 2" xfId="7" xr:uid="{C4B1379A-C279-459D-8819-6E4B7E78F29B}"/>
+    <cellStyle name="40% - アクセント 2 2" xfId="8" xr:uid="{6BC434B9-7AB2-4876-8CC7-2E739569A8C0}"/>
+    <cellStyle name="40% - アクセント 3 2" xfId="9" xr:uid="{463D3C0E-06B1-41AB-AE39-E2098518BE1E}"/>
+    <cellStyle name="40% - アクセント 4 2" xfId="10" xr:uid="{26850A50-BE68-481F-B123-6B67D7E14A19}"/>
+    <cellStyle name="40% - アクセント 5 2" xfId="11" xr:uid="{1E1C9FE6-E2EE-4649-A3EA-220A77EDFB51}"/>
+    <cellStyle name="40% - アクセント 6 2" xfId="12" xr:uid="{1B160BF7-6344-44C4-A4BC-CFF64486D6C3}"/>
+    <cellStyle name="60% - アクセント 1 2" xfId="13" xr:uid="{6CD713BA-C3B0-47CB-A697-A65D926F8653}"/>
+    <cellStyle name="60% - アクセント 2 2" xfId="14" xr:uid="{413FB4E9-52A8-4032-B4C7-A63F44496148}"/>
+    <cellStyle name="60% - アクセント 3 2" xfId="15" xr:uid="{2248B052-C8DB-4CE3-86E9-F3C2DE029BC9}"/>
+    <cellStyle name="60% - アクセント 4 2" xfId="16" xr:uid="{EFF55DC2-9484-473C-B491-9BE73A69B9AC}"/>
+    <cellStyle name="60% - アクセント 5 2" xfId="17" xr:uid="{98FDA29F-70EF-4609-A3BB-FD8ECA673120}"/>
+    <cellStyle name="60% - アクセント 6 2" xfId="18" xr:uid="{015B34B0-B89E-4792-AC8F-843B300518A2}"/>
+    <cellStyle name="アクセント 1 2" xfId="19" xr:uid="{1B70BA49-B7F8-4204-8281-D6FBCC3F37C1}"/>
+    <cellStyle name="アクセント 2 2" xfId="20" xr:uid="{16A38EF6-8905-4BF6-84A9-0BD720111DB6}"/>
+    <cellStyle name="アクセント 3 2" xfId="21" xr:uid="{476414EA-E67C-4CF2-BCE4-BA87C79C524B}"/>
+    <cellStyle name="アクセント 4 2" xfId="22" xr:uid="{07CB64C9-09C6-43A4-AA1A-8A3C4CB8AABF}"/>
+    <cellStyle name="アクセント 5 2" xfId="23" xr:uid="{7E71A862-F001-4346-BF3D-1EEE9EB60296}"/>
+    <cellStyle name="アクセント 6 2" xfId="24" xr:uid="{3096126F-9F60-43E7-A7E0-8E99A719B269}"/>
+    <cellStyle name="タイトル 2" xfId="25" xr:uid="{5A2B7C46-D73A-4AF2-8F84-C2B1FC1C0DD8}"/>
+    <cellStyle name="チェック セル 2" xfId="26" xr:uid="{C1E73C4A-5B76-4F5F-87B3-0501E2F1FD3F}"/>
+    <cellStyle name="どちらでもない 2" xfId="27" xr:uid="{43B56649-BA21-4D5D-B11A-0DE9B6F5E8B7}"/>
+    <cellStyle name="メモ 2" xfId="28" xr:uid="{2FDD7095-D28C-4B5C-938A-FF560C1ED574}"/>
+    <cellStyle name="リンク セル 2" xfId="29" xr:uid="{BCF1FDAF-E947-4A7F-8F72-5E114D917326}"/>
+    <cellStyle name="悪い 2" xfId="30" xr:uid="{32253770-E584-4AEB-A68E-7B2480BF89BF}"/>
+    <cellStyle name="計算 2" xfId="31" xr:uid="{F0BF8E2D-2524-4DD2-ABB1-F5FF1A2AFC5F}"/>
+    <cellStyle name="警告文 2" xfId="32" xr:uid="{80797AF5-5DD6-43B1-ACF4-8D9AD9BE1902}"/>
+    <cellStyle name="見出し 1 2" xfId="33" xr:uid="{DB6BDD72-2822-43A9-8040-0CF2653234CE}"/>
+    <cellStyle name="見出し 2 2" xfId="34" xr:uid="{5C57F767-D851-4699-B691-B4E89D4BD14D}"/>
+    <cellStyle name="見出し 3 2" xfId="35" xr:uid="{B74D8F70-D8A9-44BC-A56B-F7C6F750C773}"/>
+    <cellStyle name="見出し 4 2" xfId="36" xr:uid="{44F6C5C6-F38B-4ECD-85DF-CC7CF4937A7E}"/>
+    <cellStyle name="集計 2" xfId="37" xr:uid="{004754BC-3904-478F-BEB4-78C9F659966A}"/>
+    <cellStyle name="出力 2" xfId="38" xr:uid="{FB9FA3FD-7E1B-4228-9253-752FA6DBF8AF}"/>
+    <cellStyle name="説明文 2" xfId="39" xr:uid="{D4976D98-C821-4055-A4AA-8ED03FEF0A13}"/>
+    <cellStyle name="入力 2" xfId="40" xr:uid="{BACCC253-5FA3-4023-8EA3-AB406DC85726}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="41" xr:uid="{CA240C3A-7D8B-4C3F-A890-D7B696AD6AA7}"/>
-    <cellStyle name="良い 2" xfId="42" xr:uid="{02E3A704-7C82-4E1A-A282-2F0AE936B513}"/>
+    <cellStyle name="標準 2" xfId="41" xr:uid="{EBF0861E-15A6-482C-AA45-7BE9C8977C86}"/>
+    <cellStyle name="良い 2" xfId="42" xr:uid="{BBF728DF-06CE-4885-9BDE-B90FB612F162}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1506,56 +1506,56 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29479C21-F77F-4535-A22E-80D7B17DD570}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3283E332-09A6-4424-91A3-5E4DA8C750BC}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:K83"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="N17" sqref="N17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="6.77734375" customWidth="1"/>
     <col min="2" max="2" width="11.77734375" style="13" customWidth="1"/>
     <col min="3" max="4" width="12.6640625" style="13" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
     <col min="6" max="7" width="12.6640625" style="13" customWidth="1"/>
     <col min="8" max="8" width="12.6640625" style="14" customWidth="1"/>
     <col min="9" max="9" width="8.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.33203125" style="4" customWidth="1"/>
     <col min="11" max="11" width="12.6640625" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
@@ -1628,2055 +1628,2055 @@
         <v>6</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="37"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="1"/>
       <c r="B6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="8">
-        <v>6269548</v>
+        <v>6275486</v>
       </c>
       <c r="D6" s="8">
-        <v>3103462</v>
+        <v>3105579</v>
       </c>
       <c r="E6" s="8">
-        <v>3166086</v>
+        <v>3169907</v>
       </c>
       <c r="F6" s="8">
-        <v>255855</v>
+        <v>259164</v>
       </c>
       <c r="G6" s="8">
-        <v>131330</v>
+        <v>132964</v>
       </c>
       <c r="H6" s="8">
-        <v>124525</v>
+        <v>126200</v>
       </c>
       <c r="I6" s="8">
-        <v>-3327</v>
+        <v>5938</v>
       </c>
       <c r="J6" s="9">
-        <v>-0.05</v>
+        <v>0.09</v>
       </c>
       <c r="K6" s="16">
-        <v>2958604</v>
+        <v>2973421</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="1"/>
       <c r="B7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="8">
-        <v>986931</v>
+        <v>988732</v>
       </c>
       <c r="D7" s="8">
-        <v>485235</v>
+        <v>485851</v>
       </c>
       <c r="E7" s="8">
-        <v>501696</v>
+        <v>502881</v>
       </c>
       <c r="F7" s="8">
-        <v>44120</v>
+        <v>44642</v>
       </c>
       <c r="G7" s="8">
-        <v>22328</v>
+        <v>22521</v>
       </c>
       <c r="H7" s="8">
-        <v>21792</v>
+        <v>22121</v>
       </c>
       <c r="I7" s="8">
-        <v>-241</v>
+        <v>1801</v>
       </c>
       <c r="J7" s="9">
-        <v>-0.02</v>
+        <v>0.18</v>
       </c>
       <c r="K7" s="16">
-        <v>484347</v>
+        <v>486913</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="1"/>
       <c r="B8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="8">
-        <v>221770</v>
+        <v>222392</v>
       </c>
       <c r="D8" s="8">
-        <v>110421</v>
+        <v>110643</v>
       </c>
       <c r="E8" s="8">
-        <v>111349</v>
+        <v>111749</v>
       </c>
       <c r="F8" s="8">
-        <v>9790</v>
+        <v>9913</v>
       </c>
       <c r="G8" s="8">
-        <v>4624</v>
+        <v>4685</v>
       </c>
       <c r="H8" s="8">
-        <v>5166</v>
+        <v>5228</v>
       </c>
       <c r="I8" s="8">
-        <v>-16</v>
+        <v>622</v>
       </c>
       <c r="J8" s="9">
-        <v>-0.01</v>
+        <v>0.28000000000000003</v>
       </c>
       <c r="K8" s="16">
-        <v>121716</v>
+        <v>122529</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="1"/>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="8">
-        <v>177321</v>
+        <v>177595</v>
       </c>
       <c r="D9" s="8">
-        <v>86904</v>
+        <v>86977</v>
       </c>
       <c r="E9" s="8">
-        <v>90417</v>
+        <v>90618</v>
       </c>
       <c r="F9" s="8">
-        <v>8270</v>
+        <v>8383</v>
       </c>
       <c r="G9" s="8">
-        <v>4413</v>
+        <v>4431</v>
       </c>
       <c r="H9" s="8">
-        <v>3857</v>
+        <v>3952</v>
       </c>
       <c r="I9" s="8">
-        <v>-17</v>
+        <v>274</v>
       </c>
       <c r="J9" s="9">
-        <v>-0.01</v>
+        <v>0.15</v>
       </c>
       <c r="K9" s="16">
-        <v>87390</v>
+        <v>87908</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="1"/>
       <c r="B10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="8">
-        <v>160451</v>
+        <v>160575</v>
       </c>
       <c r="D10" s="8">
-        <v>80057</v>
+        <v>80031</v>
       </c>
       <c r="E10" s="8">
-        <v>80394</v>
+        <v>80544</v>
       </c>
       <c r="F10" s="8">
-        <v>6299</v>
+        <v>6392</v>
       </c>
       <c r="G10" s="8">
-        <v>3279</v>
+        <v>3311</v>
       </c>
       <c r="H10" s="8">
-        <v>3020</v>
+        <v>3081</v>
       </c>
       <c r="I10" s="8">
-        <v>-107</v>
+        <v>124</v>
       </c>
       <c r="J10" s="9">
-        <v>-7.0000000000000007E-2</v>
+        <v>0.08</v>
       </c>
       <c r="K10" s="16">
-        <v>79681</v>
+        <v>79992</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="1"/>
       <c r="B11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="8">
-        <v>143970</v>
+        <v>144057</v>
       </c>
       <c r="D11" s="8">
-        <v>71428</v>
+        <v>71474</v>
       </c>
       <c r="E11" s="8">
-        <v>72542</v>
+        <v>72583</v>
       </c>
       <c r="F11" s="8">
-        <v>6285</v>
+        <v>6435</v>
       </c>
       <c r="G11" s="8">
-        <v>3415</v>
+        <v>3484</v>
       </c>
       <c r="H11" s="8">
-        <v>2870</v>
+        <v>2951</v>
       </c>
       <c r="I11" s="8">
-        <v>-78</v>
+        <v>87</v>
       </c>
       <c r="J11" s="9">
-        <v>-0.05</v>
+        <v>0.06</v>
       </c>
       <c r="K11" s="16">
-        <v>67841</v>
+        <v>68145</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="1"/>
       <c r="B12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="8">
-        <v>128040</v>
+        <v>127964</v>
       </c>
       <c r="D12" s="8">
-        <v>62165</v>
+        <v>62107</v>
       </c>
       <c r="E12" s="8">
-        <v>65875</v>
+        <v>65857</v>
       </c>
       <c r="F12" s="8">
-        <v>2275</v>
+        <v>2233</v>
       </c>
       <c r="G12" s="8">
-        <v>1126</v>
+        <v>1091</v>
       </c>
       <c r="H12" s="8">
-        <v>1149</v>
+        <v>1142</v>
       </c>
       <c r="I12" s="8">
-        <v>-66</v>
+        <v>-76</v>
       </c>
       <c r="J12" s="9">
-        <v>-0.05</v>
+        <v>-0.06</v>
       </c>
       <c r="K12" s="16">
-        <v>53606</v>
+        <v>53758</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="1"/>
       <c r="B13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="8">
-        <v>155379</v>
+        <v>156149</v>
       </c>
       <c r="D13" s="8">
-        <v>74260</v>
+        <v>74619</v>
       </c>
       <c r="E13" s="8">
-        <v>81119</v>
+        <v>81530</v>
       </c>
       <c r="F13" s="8">
-        <v>11201</v>
+        <v>11286</v>
       </c>
       <c r="G13" s="8">
-        <v>5471</v>
+        <v>5519</v>
       </c>
       <c r="H13" s="8">
-        <v>5730</v>
+        <v>5767</v>
       </c>
       <c r="I13" s="8">
-        <v>43</v>
+        <v>770</v>
       </c>
       <c r="J13" s="9">
-        <v>0.03</v>
+        <v>0.5</v>
       </c>
       <c r="K13" s="16">
-        <v>74113</v>
+        <v>74581</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="1"/>
       <c r="B14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="8">
-        <v>51763</v>
+        <v>51615</v>
       </c>
       <c r="D14" s="8">
-        <v>25291</v>
+        <v>25226</v>
       </c>
       <c r="E14" s="8">
-        <v>26472</v>
+        <v>26389</v>
       </c>
       <c r="F14" s="8">
-        <v>2778</v>
+        <v>2823</v>
       </c>
       <c r="G14" s="8">
-        <v>1535</v>
+        <v>1559</v>
       </c>
       <c r="H14" s="8">
-        <v>1243</v>
+        <v>1264</v>
       </c>
       <c r="I14" s="8">
-        <v>-106</v>
+        <v>-148</v>
       </c>
       <c r="J14" s="9">
-        <v>-0.2</v>
+        <v>-0.28999999999999998</v>
       </c>
       <c r="K14" s="16">
-        <v>24954</v>
+        <v>24997</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="1"/>
       <c r="B15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="8">
-        <v>502917</v>
+        <v>504763</v>
       </c>
       <c r="D15" s="8">
-        <v>253616</v>
+        <v>254705</v>
       </c>
       <c r="E15" s="8">
-        <v>249301</v>
+        <v>250058</v>
       </c>
       <c r="F15" s="8">
-        <v>25653</v>
+        <v>25976</v>
       </c>
       <c r="G15" s="8">
-        <v>13183</v>
+        <v>13366</v>
       </c>
       <c r="H15" s="8">
-        <v>12470</v>
+        <v>12610</v>
       </c>
       <c r="I15" s="8">
-        <v>-173</v>
+        <v>1846</v>
       </c>
       <c r="J15" s="9">
-        <v>-0.03</v>
+        <v>0.37</v>
       </c>
       <c r="K15" s="16">
-        <v>258267</v>
+        <v>260478</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="1"/>
       <c r="B16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="8">
-        <v>650861</v>
+        <v>652226</v>
       </c>
       <c r="D16" s="8">
-        <v>321027</v>
+        <v>321656</v>
       </c>
       <c r="E16" s="8">
-        <v>329834</v>
+        <v>330570</v>
       </c>
       <c r="F16" s="8">
-        <v>27072</v>
+        <v>27476</v>
       </c>
       <c r="G16" s="8">
-        <v>13488</v>
+        <v>13695</v>
       </c>
       <c r="H16" s="8">
-        <v>13584</v>
+        <v>13781</v>
       </c>
       <c r="I16" s="8">
-        <v>103</v>
+        <v>1365</v>
       </c>
       <c r="J16" s="9">
-        <v>0.02</v>
+        <v>0.21</v>
       </c>
       <c r="K16" s="16">
-        <v>310071</v>
+        <v>311978</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="1"/>
       <c r="B17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="8">
-        <v>41933</v>
+        <v>41795</v>
       </c>
       <c r="D17" s="8">
-        <v>20277</v>
+        <v>20187</v>
       </c>
       <c r="E17" s="8">
-        <v>21656</v>
+        <v>21608</v>
       </c>
       <c r="F17" s="8">
-        <v>646</v>
+        <v>667</v>
       </c>
       <c r="G17" s="8">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="H17" s="8">
-        <v>424</v>
+        <v>439</v>
       </c>
       <c r="I17" s="8">
-        <v>-70</v>
+        <v>-138</v>
       </c>
       <c r="J17" s="9">
-        <v>-0.17</v>
+        <v>-0.33</v>
       </c>
       <c r="K17" s="16">
-        <v>20223</v>
+        <v>20231</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="1"/>
       <c r="B18" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="8">
-        <v>136833</v>
+        <v>136852</v>
       </c>
       <c r="D18" s="8">
-        <v>68852</v>
+        <v>68804</v>
       </c>
       <c r="E18" s="8">
-        <v>67981</v>
+        <v>68048</v>
       </c>
       <c r="F18" s="8">
-        <v>3842</v>
+        <v>3940</v>
       </c>
       <c r="G18" s="8">
-        <v>1972</v>
+        <v>2018</v>
       </c>
       <c r="H18" s="8">
-        <v>1870</v>
+        <v>1922</v>
       </c>
       <c r="I18" s="8">
-        <v>-35</v>
+        <v>19</v>
       </c>
       <c r="J18" s="9">
-        <v>-0.03</v>
+        <v>0.01</v>
       </c>
       <c r="K18" s="16">
-        <v>62878</v>
+        <v>63141</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="1"/>
       <c r="B19" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="8">
-        <v>500855</v>
+        <v>501825</v>
       </c>
       <c r="D19" s="8">
-        <v>247600</v>
+        <v>247956</v>
       </c>
       <c r="E19" s="8">
-        <v>253255</v>
+        <v>253869</v>
       </c>
       <c r="F19" s="8">
-        <v>27466</v>
+        <v>27889</v>
       </c>
       <c r="G19" s="8">
-        <v>13967</v>
+        <v>14157</v>
       </c>
       <c r="H19" s="8">
-        <v>13499</v>
+        <v>13732</v>
       </c>
       <c r="I19" s="8">
-        <v>-220</v>
+        <v>970</v>
       </c>
       <c r="J19" s="9">
-        <v>-0.04</v>
+        <v>0.19</v>
       </c>
       <c r="K19" s="16">
-        <v>247991</v>
+        <v>249510</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="1"/>
       <c r="B20" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="8">
-        <v>151393</v>
+        <v>151320</v>
       </c>
       <c r="D20" s="8">
-        <v>75609</v>
+        <v>75540</v>
       </c>
       <c r="E20" s="8">
-        <v>75784</v>
+        <v>75780</v>
       </c>
       <c r="F20" s="8">
-        <v>6308</v>
+        <v>6402</v>
       </c>
       <c r="G20" s="8">
-        <v>3456</v>
+        <v>3504</v>
       </c>
       <c r="H20" s="8">
-        <v>2852</v>
+        <v>2898</v>
       </c>
       <c r="I20" s="8">
-        <v>-89</v>
+        <v>-73</v>
       </c>
       <c r="J20" s="9">
-        <v>-0.06</v>
+        <v>-0.05</v>
       </c>
       <c r="K20" s="16">
-        <v>67959</v>
+        <v>68108</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="1"/>
       <c r="B21" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="8">
-        <v>83286</v>
+        <v>83114</v>
       </c>
       <c r="D21" s="8">
-        <v>40958</v>
+        <v>40872</v>
       </c>
       <c r="E21" s="8">
-        <v>42328</v>
+        <v>42242</v>
       </c>
       <c r="F21" s="8">
-        <v>2001</v>
+        <v>2017</v>
       </c>
       <c r="G21" s="8">
-        <v>924</v>
+        <v>933</v>
       </c>
       <c r="H21" s="8">
-        <v>1077</v>
+        <v>1084</v>
       </c>
       <c r="I21" s="8">
-        <v>-95</v>
+        <v>-172</v>
       </c>
       <c r="J21" s="9">
-        <v>-0.11</v>
+        <v>-0.21</v>
       </c>
       <c r="K21" s="16">
-        <v>38513</v>
+        <v>38607</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="1"/>
       <c r="B22" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="8">
-        <v>133921</v>
+        <v>134215</v>
       </c>
       <c r="D22" s="8">
-        <v>66806</v>
+        <v>66818</v>
       </c>
       <c r="E22" s="8">
-        <v>67115</v>
+        <v>67397</v>
       </c>
       <c r="F22" s="8">
-        <v>11627</v>
+        <v>11584</v>
       </c>
       <c r="G22" s="8">
-        <v>6238</v>
+        <v>6208</v>
       </c>
       <c r="H22" s="8">
-        <v>5389</v>
+        <v>5376</v>
       </c>
       <c r="I22" s="8">
-        <v>-261</v>
+        <v>294</v>
       </c>
       <c r="J22" s="9">
-        <v>-0.19</v>
+        <v>0.22</v>
       </c>
       <c r="K22" s="16">
-        <v>65812</v>
+        <v>66358</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="1"/>
       <c r="B23" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="8">
-        <v>163087</v>
+        <v>162988</v>
       </c>
       <c r="D23" s="8">
-        <v>79148</v>
+        <v>79050</v>
       </c>
       <c r="E23" s="8">
-        <v>83939</v>
+        <v>83938</v>
       </c>
       <c r="F23" s="8">
-        <v>5866</v>
+        <v>5892</v>
       </c>
       <c r="G23" s="8">
-        <v>2933</v>
+        <v>2948</v>
       </c>
       <c r="H23" s="8">
-        <v>2933</v>
+        <v>2944</v>
       </c>
       <c r="I23" s="8">
-        <v>-138</v>
+        <v>-99</v>
       </c>
       <c r="J23" s="9">
-        <v>-0.08</v>
+        <v>-0.06</v>
       </c>
       <c r="K23" s="16">
-        <v>73062</v>
+        <v>73279</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="1"/>
       <c r="B24" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="8">
-        <v>56207</v>
+        <v>56120</v>
       </c>
       <c r="D24" s="8">
-        <v>28252</v>
+        <v>28201</v>
       </c>
       <c r="E24" s="8">
-        <v>27955</v>
+        <v>27919</v>
       </c>
       <c r="F24" s="8">
-        <v>2461</v>
+        <v>2506</v>
       </c>
       <c r="G24" s="8">
-        <v>1281</v>
+        <v>1297</v>
       </c>
       <c r="H24" s="8">
-        <v>1180</v>
+        <v>1209</v>
       </c>
       <c r="I24" s="8">
-        <v>-158</v>
+        <v>-87</v>
       </c>
       <c r="J24" s="9">
-        <v>-0.28000000000000003</v>
+        <v>-0.15</v>
       </c>
       <c r="K24" s="16">
-        <v>26632</v>
+        <v>26703</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="1"/>
       <c r="B25" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="8">
-        <v>59827</v>
+        <v>59594</v>
       </c>
       <c r="D25" s="8">
-        <v>29550</v>
+        <v>29437</v>
       </c>
       <c r="E25" s="8">
-        <v>30277</v>
+        <v>30157</v>
       </c>
       <c r="F25" s="8">
-        <v>2018</v>
+        <v>2053</v>
       </c>
       <c r="G25" s="8">
-        <v>1162</v>
+        <v>1182</v>
       </c>
       <c r="H25" s="8">
-        <v>856</v>
+        <v>871</v>
       </c>
       <c r="I25" s="8">
-        <v>-88</v>
+        <v>-233</v>
       </c>
       <c r="J25" s="9">
-        <v>-0.15</v>
+        <v>-0.39</v>
       </c>
       <c r="K25" s="16">
-        <v>25351</v>
+        <v>25379</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="1"/>
       <c r="B26" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="8">
-        <v>175802</v>
+        <v>175828</v>
       </c>
       <c r="D26" s="8">
-        <v>87367</v>
+        <v>87305</v>
       </c>
       <c r="E26" s="8">
-        <v>88435</v>
+        <v>88523</v>
       </c>
       <c r="F26" s="8">
-        <v>6972</v>
+        <v>7074</v>
       </c>
       <c r="G26" s="8">
-        <v>3274</v>
+        <v>3330</v>
       </c>
       <c r="H26" s="8">
-        <v>3698</v>
+        <v>3744</v>
       </c>
       <c r="I26" s="8">
-        <v>-28</v>
+        <v>26</v>
       </c>
       <c r="J26" s="9">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
       <c r="K26" s="16">
-        <v>83876</v>
+        <v>84205</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="1"/>
       <c r="B27" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="8">
-        <v>438175</v>
+        <v>438987</v>
       </c>
       <c r="D27" s="8">
-        <v>215995</v>
+        <v>216349</v>
       </c>
       <c r="E27" s="8">
-        <v>222180</v>
+        <v>222638</v>
       </c>
       <c r="F27" s="8">
-        <v>15211</v>
+        <v>15591</v>
       </c>
       <c r="G27" s="8">
-        <v>7850</v>
+        <v>8028</v>
       </c>
       <c r="H27" s="8">
-        <v>7361</v>
+        <v>7563</v>
       </c>
       <c r="I27" s="8">
-        <v>39</v>
+        <v>812</v>
       </c>
       <c r="J27" s="9">
-        <v>0.01</v>
+        <v>0.19</v>
       </c>
       <c r="K27" s="16">
-        <v>204398</v>
+        <v>205560</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="1"/>
       <c r="B28" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="8">
-        <v>14705</v>
+        <v>14669</v>
       </c>
       <c r="D28" s="8">
-        <v>7503</v>
+        <v>7495</v>
       </c>
       <c r="E28" s="8">
-        <v>7202</v>
+        <v>7174</v>
       </c>
       <c r="F28" s="8">
-        <v>225</v>
+        <v>237</v>
       </c>
       <c r="G28" s="8">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="H28" s="8">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I28" s="8">
-        <v>-56</v>
+        <v>-36</v>
       </c>
       <c r="J28" s="9">
-        <v>-0.38</v>
+        <v>-0.24</v>
       </c>
       <c r="K28" s="16">
-        <v>7510</v>
+        <v>7545</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="1"/>
       <c r="B29" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="8">
-        <v>260056</v>
+        <v>260095</v>
       </c>
       <c r="D29" s="8">
-        <v>133714</v>
+        <v>133833</v>
       </c>
       <c r="E29" s="8">
-        <v>126342</v>
+        <v>126262</v>
       </c>
       <c r="F29" s="8">
-        <v>8251</v>
+        <v>8454</v>
       </c>
       <c r="G29" s="8">
-        <v>4304</v>
+        <v>4451</v>
       </c>
       <c r="H29" s="8">
-        <v>3947</v>
+        <v>4003</v>
       </c>
       <c r="I29" s="8">
-        <v>-357</v>
+        <v>39</v>
       </c>
       <c r="J29" s="9">
-        <v>-0.14000000000000001</v>
+        <v>0.01</v>
       </c>
       <c r="K29" s="16">
-        <v>122813</v>
+        <v>123445</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="1"/>
       <c r="B30" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="8">
-        <v>215891</v>
+        <v>216350</v>
       </c>
       <c r="D30" s="8">
-        <v>105973</v>
+        <v>106190</v>
       </c>
       <c r="E30" s="8">
-        <v>109918</v>
+        <v>110160</v>
       </c>
       <c r="F30" s="8">
-        <v>4715</v>
+        <v>4817</v>
       </c>
       <c r="G30" s="8">
-        <v>2289</v>
+        <v>2340</v>
       </c>
       <c r="H30" s="8">
-        <v>2426</v>
+        <v>2477</v>
       </c>
       <c r="I30" s="8">
-        <v>140</v>
+        <v>459</v>
       </c>
       <c r="J30" s="9">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="K30" s="16">
-        <v>92970</v>
+        <v>93496</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="1"/>
       <c r="B31" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="8">
-        <v>206230</v>
+        <v>206518</v>
       </c>
       <c r="D31" s="8">
-        <v>100986</v>
+        <v>101066</v>
       </c>
       <c r="E31" s="8">
-        <v>105244</v>
+        <v>105452</v>
       </c>
       <c r="F31" s="8">
-        <v>8934</v>
+        <v>9069</v>
       </c>
       <c r="G31" s="8">
-        <v>4389</v>
+        <v>4444</v>
       </c>
       <c r="H31" s="8">
-        <v>4545</v>
+        <v>4625</v>
       </c>
       <c r="I31" s="8">
-        <v>11</v>
+        <v>288</v>
       </c>
       <c r="J31" s="9">
-        <v>0.01</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="K31" s="16">
-        <v>94364</v>
+        <v>94886</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="1"/>
       <c r="B32" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="8">
-        <v>130665</v>
+        <v>130689</v>
       </c>
       <c r="D32" s="8">
-        <v>63308</v>
+        <v>63348</v>
       </c>
       <c r="E32" s="8">
-        <v>67357</v>
+        <v>67341</v>
       </c>
       <c r="F32" s="8">
-        <v>4760</v>
+        <v>4721</v>
       </c>
       <c r="G32" s="8">
-        <v>2223</v>
+        <v>2238</v>
       </c>
       <c r="H32" s="8">
-        <v>2537</v>
+        <v>2483</v>
       </c>
       <c r="I32" s="8">
-        <v>-69</v>
+        <v>24</v>
       </c>
       <c r="J32" s="9">
-        <v>-0.05</v>
+        <v>0.02</v>
       </c>
       <c r="K32" s="16">
-        <v>61251</v>
+        <v>61430</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="1"/>
       <c r="B33" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="8">
-        <v>29282</v>
+        <v>29267</v>
       </c>
       <c r="D33" s="8">
-        <v>13870</v>
+        <v>13849</v>
       </c>
       <c r="E33" s="8">
-        <v>15412</v>
+        <v>15418</v>
       </c>
       <c r="F33" s="8">
-        <v>828</v>
+        <v>871</v>
       </c>
       <c r="G33" s="8">
-        <v>316</v>
+        <v>333</v>
       </c>
       <c r="H33" s="8">
-        <v>512</v>
+        <v>538</v>
       </c>
       <c r="I33" s="8">
-        <v>-101</v>
+        <v>-15</v>
       </c>
       <c r="J33" s="9">
-        <v>-0.34</v>
+        <v>-0.05</v>
       </c>
       <c r="K33" s="16">
-        <v>14306</v>
+        <v>14445</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="1"/>
       <c r="B34" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="8">
-        <v>109970</v>
+        <v>110136</v>
       </c>
       <c r="D34" s="8">
-        <v>53333</v>
+        <v>53412</v>
       </c>
       <c r="E34" s="8">
-        <v>56637</v>
+        <v>56724</v>
       </c>
       <c r="F34" s="8">
-        <v>2914</v>
+        <v>3010</v>
       </c>
       <c r="G34" s="8">
-        <v>1474</v>
+        <v>1540</v>
       </c>
       <c r="H34" s="8">
-        <v>1440</v>
+        <v>1470</v>
       </c>
       <c r="I34" s="8">
-        <v>-25</v>
+        <v>166</v>
       </c>
       <c r="J34" s="9">
-        <v>-0.02</v>
+        <v>0.15</v>
       </c>
       <c r="K34" s="16">
-        <v>50730</v>
+        <v>50979</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="1"/>
       <c r="B35" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="8">
-        <v>77554</v>
+        <v>77295</v>
       </c>
       <c r="D35" s="8">
-        <v>39401</v>
+        <v>39248</v>
       </c>
       <c r="E35" s="8">
-        <v>38153</v>
+        <v>38047</v>
       </c>
       <c r="F35" s="8">
-        <v>1571</v>
+        <v>1527</v>
       </c>
       <c r="G35" s="8">
-        <v>738</v>
+        <v>714</v>
       </c>
       <c r="H35" s="8">
-        <v>833</v>
+        <v>813</v>
       </c>
       <c r="I35" s="8">
-        <v>-79</v>
+        <v>-259</v>
       </c>
       <c r="J35" s="9">
-        <v>-0.1</v>
+        <v>-0.33</v>
       </c>
       <c r="K35" s="16">
-        <v>35659</v>
+        <v>35627</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="1"/>
       <c r="B36" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="8">
-        <v>38383</v>
+        <v>38280</v>
       </c>
       <c r="D36" s="8">
-        <v>19490</v>
+        <v>19439</v>
       </c>
       <c r="E36" s="8">
-        <v>18893</v>
+        <v>18841</v>
       </c>
       <c r="F36" s="8">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="G36" s="8">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="H36" s="8">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="I36" s="8">
-        <v>-100</v>
+        <v>-103</v>
       </c>
       <c r="J36" s="9">
-        <v>-0.26</v>
+        <v>-0.27</v>
       </c>
       <c r="K36" s="16">
-        <v>17509</v>
+        <v>17531</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="1"/>
       <c r="B37" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="8">
-        <v>172374</v>
+        <v>173030</v>
       </c>
       <c r="D37" s="8">
-        <v>83163</v>
+        <v>83428</v>
       </c>
       <c r="E37" s="8">
-        <v>89211</v>
+        <v>89602</v>
       </c>
       <c r="F37" s="8">
-        <v>5944</v>
+        <v>6024</v>
       </c>
       <c r="G37" s="8">
-        <v>2911</v>
+        <v>2970</v>
       </c>
       <c r="H37" s="8">
-        <v>3033</v>
+        <v>3054</v>
       </c>
       <c r="I37" s="8">
-        <v>-199</v>
+        <v>656</v>
       </c>
       <c r="J37" s="9">
-        <v>-0.12</v>
+        <v>0.38</v>
       </c>
       <c r="K37" s="16">
-        <v>85695</v>
+        <v>86567</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="1"/>
       <c r="B38" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="8">
-        <v>95078</v>
+        <v>95033</v>
       </c>
       <c r="D38" s="8">
-        <v>47101</v>
+        <v>47087</v>
       </c>
       <c r="E38" s="8">
-        <v>47977</v>
+        <v>47946</v>
       </c>
       <c r="F38" s="8">
-        <v>4120</v>
+        <v>4136</v>
       </c>
       <c r="G38" s="8">
-        <v>2448</v>
+        <v>2451</v>
       </c>
       <c r="H38" s="8">
-        <v>1672</v>
+        <v>1685</v>
       </c>
       <c r="I38" s="8">
-        <v>28</v>
+        <v>-45</v>
       </c>
       <c r="J38" s="9">
-        <v>0.03</v>
+        <v>-0.05</v>
       </c>
       <c r="K38" s="16">
-        <v>41457</v>
+        <v>41570</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="1"/>
       <c r="B39" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="8">
-        <v>65033</v>
+        <v>65014</v>
       </c>
       <c r="D39" s="8">
-        <v>32859</v>
+        <v>32871</v>
       </c>
       <c r="E39" s="8">
-        <v>32174</v>
+        <v>32143</v>
       </c>
       <c r="F39" s="8">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="G39" s="8">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="H39" s="8">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="I39" s="8">
-        <v>-26</v>
+        <v>-19</v>
       </c>
       <c r="J39" s="9">
-        <v>-0.04</v>
+        <v>-0.03</v>
       </c>
       <c r="K39" s="16">
-        <v>27649</v>
+        <v>27737</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="1"/>
       <c r="B40" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="8">
-        <v>65165</v>
+        <v>65116</v>
       </c>
       <c r="D40" s="8">
-        <v>33243</v>
+        <v>33205</v>
       </c>
       <c r="E40" s="8">
-        <v>31922</v>
+        <v>31911</v>
       </c>
       <c r="F40" s="8">
-        <v>4769</v>
+        <v>4830</v>
       </c>
       <c r="G40" s="8">
-        <v>2795</v>
+        <v>2800</v>
       </c>
       <c r="H40" s="8">
-        <v>1974</v>
+        <v>2030</v>
       </c>
       <c r="I40" s="8">
-        <v>-159</v>
+        <v>-49</v>
       </c>
       <c r="J40" s="9">
-        <v>-0.24</v>
+        <v>-0.08</v>
       </c>
       <c r="K40" s="16">
-        <v>30226</v>
+        <v>30298</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="1"/>
       <c r="B41" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="8">
-        <v>109586</v>
+        <v>109657</v>
       </c>
       <c r="D41" s="8">
-        <v>53942</v>
+        <v>53975</v>
       </c>
       <c r="E41" s="8">
-        <v>55644</v>
+        <v>55682</v>
       </c>
       <c r="F41" s="8">
-        <v>3637</v>
+        <v>3644</v>
       </c>
       <c r="G41" s="8">
-        <v>1849</v>
+        <v>1866</v>
       </c>
       <c r="H41" s="8">
-        <v>1788</v>
+        <v>1778</v>
       </c>
       <c r="I41" s="8">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="J41" s="9">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="K41" s="16">
-        <v>42954</v>
+        <v>43037</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="1"/>
       <c r="B42" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="8">
-        <v>60877</v>
+        <v>60894</v>
       </c>
       <c r="D42" s="8">
-        <v>30149</v>
+        <v>30146</v>
       </c>
       <c r="E42" s="8">
-        <v>30728</v>
+        <v>30748</v>
       </c>
       <c r="F42" s="8">
-        <v>1971</v>
+        <v>2023</v>
       </c>
       <c r="G42" s="8">
-        <v>1178</v>
+        <v>1200</v>
       </c>
       <c r="H42" s="8">
-        <v>793</v>
+        <v>823</v>
       </c>
       <c r="I42" s="8">
-        <v>-14</v>
+        <v>17</v>
       </c>
       <c r="J42" s="9">
-        <v>-0.02</v>
+        <v>0.03</v>
       </c>
       <c r="K42" s="16">
-        <v>25480</v>
+        <v>25563</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="1"/>
       <c r="B43" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="8">
-        <v>49688</v>
+        <v>49775</v>
       </c>
       <c r="D43" s="8">
-        <v>25360</v>
+        <v>25359</v>
       </c>
       <c r="E43" s="8">
-        <v>24328</v>
+        <v>24416</v>
       </c>
       <c r="F43" s="8">
-        <v>4861</v>
+        <v>4951</v>
       </c>
       <c r="G43" s="8">
-        <v>2699</v>
+        <v>2709</v>
       </c>
       <c r="H43" s="8">
-        <v>2162</v>
+        <v>2242</v>
       </c>
       <c r="I43" s="8">
-        <v>-58</v>
+        <v>87</v>
       </c>
       <c r="J43" s="9">
-        <v>-0.12</v>
+        <v>0.18</v>
       </c>
       <c r="K43" s="16">
-        <v>23984</v>
+        <v>24192</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="1"/>
       <c r="B44" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="8">
-        <v>31953</v>
+        <v>31785</v>
       </c>
       <c r="D44" s="8">
-        <v>15190</v>
+        <v>15125</v>
       </c>
       <c r="E44" s="8">
-        <v>16763</v>
+        <v>16660</v>
       </c>
       <c r="F44" s="8">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="G44" s="8">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="H44" s="8">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="I44" s="8">
-        <v>-52</v>
+        <v>-168</v>
       </c>
       <c r="J44" s="9">
-        <v>-0.16</v>
+        <v>-0.53</v>
       </c>
       <c r="K44" s="16">
-        <v>14330</v>
+        <v>14317</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="1"/>
       <c r="B45" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="8">
-        <v>31923</v>
+        <v>31872</v>
       </c>
       <c r="D45" s="8">
-        <v>15778</v>
+        <v>15762</v>
       </c>
       <c r="E45" s="8">
-        <v>16145</v>
+        <v>16110</v>
       </c>
       <c r="F45" s="8">
-        <v>718</v>
+        <v>776</v>
       </c>
       <c r="G45" s="8">
-        <v>394</v>
+        <v>423</v>
       </c>
       <c r="H45" s="8">
-        <v>324</v>
+        <v>353</v>
       </c>
       <c r="I45" s="8">
-        <v>-91</v>
+        <v>-51</v>
       </c>
       <c r="J45" s="9">
-        <v>-0.28000000000000003</v>
+        <v>-0.16</v>
       </c>
       <c r="K45" s="16">
-        <v>13105</v>
+        <v>13171</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="1"/>
       <c r="B46" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="8">
-        <v>66281</v>
+        <v>66056</v>
       </c>
       <c r="D46" s="8">
-        <v>32761</v>
+        <v>32650</v>
       </c>
       <c r="E46" s="8">
-        <v>33520</v>
+        <v>33406</v>
       </c>
       <c r="F46" s="8">
-        <v>1835</v>
+        <v>1815</v>
       </c>
       <c r="G46" s="8">
-        <v>990</v>
+        <v>982</v>
       </c>
       <c r="H46" s="8">
-        <v>845</v>
+        <v>833</v>
       </c>
       <c r="I46" s="8">
-        <v>-95</v>
+        <v>-225</v>
       </c>
       <c r="J46" s="9">
-        <v>-0.14000000000000001</v>
+        <v>-0.34</v>
       </c>
       <c r="K46" s="16">
-        <v>28229</v>
+        <v>28239</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="1"/>
       <c r="B47" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="8">
-        <v>44875</v>
+        <v>44609</v>
       </c>
       <c r="D47" s="8">
-        <v>22614</v>
+        <v>22455</v>
       </c>
       <c r="E47" s="8">
-        <v>22261</v>
+        <v>22154</v>
       </c>
       <c r="F47" s="8">
-        <v>2051</v>
+        <v>1986</v>
       </c>
       <c r="G47" s="8">
-        <v>1341</v>
+        <v>1304</v>
       </c>
       <c r="H47" s="8">
-        <v>710</v>
+        <v>682</v>
       </c>
       <c r="I47" s="8">
-        <v>-111</v>
+        <v>-266</v>
       </c>
       <c r="J47" s="9">
-        <v>-0.25</v>
+        <v>-0.59</v>
       </c>
       <c r="K47" s="16">
-        <v>19831</v>
+        <v>19732</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="1"/>
       <c r="B48" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C48" s="8">
-        <v>32313</v>
+        <v>32179</v>
       </c>
       <c r="D48" s="8">
-        <v>15721</v>
+        <v>15650</v>
       </c>
       <c r="E48" s="8">
-        <v>16592</v>
+        <v>16529</v>
       </c>
       <c r="F48" s="8">
         <v>597</v>
       </c>
       <c r="G48" s="8">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="H48" s="8">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="I48" s="8">
-        <v>-51</v>
+        <v>-134</v>
       </c>
       <c r="J48" s="9">
-        <v>-0.16</v>
+        <v>-0.41</v>
       </c>
       <c r="K48" s="16">
-        <v>14343</v>
+        <v>14321</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="1"/>
       <c r="B49" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="8">
-        <v>46179</v>
+        <v>46055</v>
       </c>
       <c r="D49" s="8">
-        <v>22749</v>
+        <v>22666</v>
       </c>
       <c r="E49" s="8">
-        <v>23430</v>
+        <v>23389</v>
       </c>
       <c r="F49" s="8">
-        <v>1008</v>
+        <v>1003</v>
       </c>
       <c r="G49" s="8">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="H49" s="8">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="I49" s="8">
-        <v>-50</v>
+        <v>-124</v>
       </c>
       <c r="J49" s="9">
-        <v>-0.11</v>
+        <v>-0.27</v>
       </c>
       <c r="K49" s="16">
-        <v>20401</v>
+        <v>20408</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="1"/>
       <c r="B50" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="8">
-        <v>19990</v>
+        <v>19903</v>
       </c>
       <c r="D50" s="8">
-        <v>9748</v>
+        <v>9669</v>
       </c>
       <c r="E50" s="8">
-        <v>10242</v>
+        <v>10234</v>
       </c>
       <c r="F50" s="8">
-        <v>1079</v>
+        <v>1068</v>
       </c>
       <c r="G50" s="8">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="H50" s="8">
-        <v>587</v>
+        <v>578</v>
       </c>
       <c r="I50" s="8">
-        <v>-48</v>
+        <v>-87</v>
       </c>
       <c r="J50" s="9">
-        <v>-0.24</v>
+        <v>-0.44</v>
       </c>
       <c r="K50" s="16">
-        <v>9641</v>
+        <v>9593</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="1"/>
       <c r="B51" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="8">
-        <v>19225</v>
+        <v>19176</v>
       </c>
       <c r="D51" s="8">
-        <v>9459</v>
+        <v>9426</v>
       </c>
       <c r="E51" s="8">
-        <v>9766</v>
+        <v>9750</v>
       </c>
       <c r="F51" s="8">
-        <v>641</v>
+        <v>654</v>
       </c>
       <c r="G51" s="8">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="H51" s="8">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="I51" s="8">
-        <v>13</v>
+        <v>-49</v>
       </c>
       <c r="J51" s="9">
-        <v>7.0000000000000007E-2</v>
+        <v>-0.25</v>
       </c>
       <c r="K51" s="16">
-        <v>8659</v>
+        <v>8662</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="1"/>
       <c r="B52" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="8">
-        <v>5496</v>
+        <v>5464</v>
       </c>
       <c r="D52" s="8">
-        <v>2776</v>
+        <v>2749</v>
       </c>
       <c r="E52" s="8">
-        <v>2720</v>
+        <v>2715</v>
       </c>
       <c r="F52" s="8">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="G52" s="8">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="H52" s="8">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="I52" s="8">
-        <v>-5</v>
+        <v>-32</v>
       </c>
       <c r="J52" s="9">
-        <v>-0.09</v>
+        <v>-0.57999999999999996</v>
       </c>
       <c r="K52" s="16">
-        <v>2404</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="1"/>
       <c r="B53" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="8">
-        <v>12416</v>
+        <v>12385</v>
       </c>
       <c r="D53" s="8">
-        <v>6372</v>
+        <v>6351</v>
       </c>
       <c r="E53" s="8">
-        <v>6044</v>
+        <v>6034</v>
       </c>
       <c r="F53" s="8">
-        <v>565</v>
+        <v>550</v>
       </c>
       <c r="G53" s="8">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="H53" s="8">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="I53" s="8">
-        <v>-10</v>
+        <v>-31</v>
       </c>
       <c r="J53" s="9">
-        <v>-0.08</v>
+        <v>-0.25</v>
       </c>
       <c r="K53" s="16">
-        <v>5100</v>
+        <v>5096</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="1"/>
       <c r="B54" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="8">
-        <v>11877</v>
+        <v>11834</v>
       </c>
       <c r="D54" s="8">
-        <v>5991</v>
+        <v>5964</v>
       </c>
       <c r="E54" s="8">
-        <v>5886</v>
+        <v>5870</v>
       </c>
       <c r="F54" s="8">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="G54" s="8">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="H54" s="8">
         <v>83</v>
       </c>
       <c r="I54" s="8">
-        <v>-28</v>
+        <v>-43</v>
       </c>
       <c r="J54" s="9">
-        <v>-0.24</v>
+        <v>-0.36</v>
       </c>
       <c r="K54" s="16">
-        <v>4703</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="1"/>
       <c r="B55" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C55" s="8">
-        <v>12836</v>
+        <v>12769</v>
       </c>
       <c r="D55" s="8">
-        <v>6341</v>
+        <v>6306</v>
       </c>
       <c r="E55" s="8">
-        <v>6495</v>
+        <v>6463</v>
       </c>
       <c r="F55" s="8">
-        <v>369</v>
+        <v>355</v>
       </c>
       <c r="G55" s="8">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="H55" s="8">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="I55" s="8">
-        <v>-35</v>
+        <v>-67</v>
       </c>
       <c r="J55" s="9">
-        <v>-0.27</v>
+        <v>-0.52</v>
       </c>
       <c r="K55" s="16">
-        <v>5982</v>
+        <v>5966</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="1"/>
       <c r="B56" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="8">
-        <v>6490</v>
+        <v>6486</v>
       </c>
       <c r="D56" s="8">
         <v>3248</v>
       </c>
       <c r="E56" s="8">
-        <v>3242</v>
+        <v>3238</v>
       </c>
       <c r="F56" s="8">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="G56" s="8">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="H56" s="8">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="I56" s="8">
-        <v>-19</v>
+        <v>-4</v>
       </c>
       <c r="J56" s="9">
-        <v>-0.28999999999999998</v>
+        <v>-0.06</v>
       </c>
       <c r="K56" s="16">
-        <v>2603</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="1"/>
       <c r="B57" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="8">
-        <v>20454</v>
+        <v>20394</v>
       </c>
       <c r="D57" s="8">
-        <v>10022</v>
+        <v>9988</v>
       </c>
       <c r="E57" s="8">
-        <v>10432</v>
+        <v>10406</v>
       </c>
       <c r="F57" s="8">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="G57" s="8">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="H57" s="8">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="I57" s="8">
-        <v>-28</v>
+        <v>-60</v>
       </c>
       <c r="J57" s="9">
-        <v>-0.14000000000000001</v>
+        <v>-0.28999999999999998</v>
       </c>
       <c r="K57" s="16">
-        <v>8462</v>
+        <v>8456</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="1"/>
       <c r="B58" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="8">
-        <v>11900</v>
+        <v>11872</v>
       </c>
       <c r="D58" s="8">
-        <v>5810</v>
+        <v>5812</v>
       </c>
       <c r="E58" s="8">
-        <v>6090</v>
+        <v>6060</v>
       </c>
       <c r="F58" s="8">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="G58" s="8">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="H58" s="8">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="I58" s="8">
-        <v>12</v>
+        <v>-28</v>
       </c>
       <c r="J58" s="9">
-        <v>0.1</v>
+        <v>-0.24</v>
       </c>
       <c r="K58" s="16">
-        <v>5356</v>
+        <v>5373</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="1"/>
       <c r="B59" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C59" s="8">
-        <v>6251</v>
+        <v>6227</v>
       </c>
       <c r="D59" s="8">
-        <v>3027</v>
+        <v>3013</v>
       </c>
       <c r="E59" s="8">
-        <v>3224</v>
+        <v>3214</v>
       </c>
       <c r="F59" s="8">
         <v>55</v>
       </c>
       <c r="G59" s="8">
         <v>14</v>
       </c>
       <c r="H59" s="8">
         <v>41</v>
       </c>
       <c r="I59" s="8">
-        <v>-10</v>
+        <v>-24</v>
       </c>
       <c r="J59" s="9">
-        <v>-0.16</v>
+        <v>-0.38</v>
       </c>
       <c r="K59" s="16">
-        <v>2496</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="1"/>
       <c r="B60" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="8">
-        <v>12783</v>
+        <v>12772</v>
       </c>
       <c r="D60" s="8">
         <v>6289</v>
       </c>
       <c r="E60" s="8">
-        <v>6494</v>
+        <v>6483</v>
       </c>
       <c r="F60" s="8">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="G60" s="8">
         <v>44</v>
       </c>
       <c r="H60" s="8">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="I60" s="8">
-        <v>-20</v>
+        <v>-11</v>
       </c>
       <c r="J60" s="9">
-        <v>-0.16</v>
+        <v>-0.09</v>
       </c>
       <c r="K60" s="16">
-        <v>5595</v>
+        <v>5606</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="1"/>
       <c r="B61" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="8">
-        <v>9484</v>
+        <v>9469</v>
       </c>
       <c r="D61" s="8">
-        <v>4727</v>
+        <v>4737</v>
       </c>
       <c r="E61" s="8">
-        <v>4757</v>
+        <v>4732</v>
       </c>
       <c r="F61" s="8">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="G61" s="8">
-        <v>149</v>
+        <v>172</v>
       </c>
       <c r="H61" s="8">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="I61" s="8">
-        <v>-19</v>
+        <v>-15</v>
       </c>
       <c r="J61" s="9">
-        <v>-0.2</v>
+        <v>-0.16</v>
       </c>
       <c r="K61" s="16">
-        <v>4248</v>
+        <v>4254</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="1"/>
       <c r="B62" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C62" s="8">
-        <v>6032</v>
+        <v>6014</v>
       </c>
       <c r="D62" s="8">
-        <v>2988</v>
+        <v>2980</v>
       </c>
       <c r="E62" s="8">
-        <v>3044</v>
+        <v>3034</v>
       </c>
       <c r="F62" s="8">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="G62" s="8">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="H62" s="8">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="I62" s="8">
-        <v>-4</v>
+        <v>-18</v>
       </c>
       <c r="J62" s="9">
-        <v>-7.0000000000000007E-2</v>
+        <v>-0.3</v>
       </c>
       <c r="K62" s="16">
-        <v>2503</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="1"/>
       <c r="B63" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="8">
-        <v>6322</v>
+        <v>6317</v>
       </c>
       <c r="D63" s="8">
-        <v>3135</v>
+        <v>3136</v>
       </c>
       <c r="E63" s="8">
-        <v>3187</v>
+        <v>3181</v>
       </c>
       <c r="F63" s="8">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="G63" s="8">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H63" s="8">
         <v>38</v>
       </c>
       <c r="I63" s="8">
-        <v>-4</v>
+        <v>-5</v>
       </c>
       <c r="J63" s="9">
-        <v>-0.06</v>
+        <v>-0.08</v>
       </c>
       <c r="K63" s="16">
         <v>2534</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="1"/>
       <c r="B64" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C64" s="8">
-        <v>7844</v>
+        <v>7815</v>
       </c>
       <c r="D64" s="8">
-        <v>3803</v>
+        <v>3786</v>
       </c>
       <c r="E64" s="8">
-        <v>4041</v>
+        <v>4029</v>
       </c>
       <c r="F64" s="8">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="G64" s="8">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H64" s="8">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I64" s="8">
-        <v>-28</v>
+        <v>-29</v>
       </c>
       <c r="J64" s="9">
-        <v>-0.36</v>
+        <v>-0.37</v>
       </c>
       <c r="K64" s="16">
-        <v>3282</v>
+        <v>3278</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="1"/>
       <c r="B65" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="8">
-        <v>6257</v>
+        <v>6234</v>
       </c>
       <c r="D65" s="8">
-        <v>3007</v>
+        <v>2999</v>
       </c>
       <c r="E65" s="8">
-        <v>3250</v>
+        <v>3235</v>
       </c>
       <c r="F65" s="8">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="G65" s="8">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H65" s="8">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I65" s="8">
-        <v>-25</v>
+        <v>-23</v>
       </c>
       <c r="J65" s="9">
-        <v>-0.4</v>
+        <v>-0.37</v>
       </c>
       <c r="K65" s="16">
-        <v>3037</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="66" spans="1:11" ht="13.8" thickBot="1">
       <c r="A66" s="1"/>
       <c r="B66" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="11">
-        <v>6039</v>
+        <v>6007</v>
       </c>
       <c r="D66" s="11">
-        <v>2928</v>
+        <v>2910</v>
       </c>
       <c r="E66" s="11">
-        <v>3111</v>
+        <v>3097</v>
       </c>
       <c r="F66" s="11">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G66" s="11">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H66" s="11">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I66" s="11">
-        <v>-21</v>
+        <v>-32</v>
       </c>
       <c r="J66" s="12">
-        <v>-0.35</v>
+        <v>-0.53</v>
       </c>
       <c r="K66" s="17">
-        <v>2869</v>
+        <v>2865</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="1"/>
       <c r="J67" s="15"/>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="1"/>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="1"/>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="1"/>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="1"/>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="1"/>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="1"/>
     </row>
     <row r="74" spans="1:11">
@@ -3723,46 +3723,46 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>令和8年3月1日現在</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>令和8年3月1日現在!Print_Titles</vt:lpstr>
+      <vt:lpstr>令和８年４月１日現在</vt:lpstr>
+      <vt:lpstr>令和８年４月１日現在!Print_Area</vt:lpstr>
+      <vt:lpstr>令和８年４月１日現在!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>