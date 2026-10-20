--- v0 (2026-04-22)
+++ v1 (2026-10-20)
@@ -1,67 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B9013A13-2416-46E2-BDEE-FA6A1D2804BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D85DF796-1C6A-4609-ABAA-C15A1897022D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="676" xr2:uid="{816B0C27-1B9C-43EE-9D7C-42E4D8C4487C}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="676" xr2:uid="{0BC1F928-4444-463A-88F6-14D9E063DD92}"/>
   </bookViews>
   <sheets>
-    <sheet name="令和8年2月中（総数）" sheetId="11" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="2月中（外国人）" sheetId="13" r:id="rId3"/>
+    <sheet name="令和8年3月中（総数）" sheetId="11" r:id="rId1"/>
+    <sheet name="3月中（日本人）" sheetId="12" r:id="rId2"/>
+    <sheet name="3月中（外国人）" sheetId="13" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'2月中（外国人）'!$B$1:$M$65</definedName>
-[...4 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'令和8年2月中（総数）'!$1:$4</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'3月中（外国人）'!$B$1:$M$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'3月中（日本人）'!$B$1:$M$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'令和8年3月中（総数）'!$B$1:$M$65</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'3月中（外国人）'!$1:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'3月中（日本人）'!$1:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'令和8年3月中（総数）'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="77">
   <si>
     <t>区分</t>
   </si>
   <si>
     <t>自 然 動 態</t>
@@ -325,51 +326,51 @@
       <t>ク</t>
     </rPh>
     <rPh sb="18" eb="21">
       <t>ニホンジン</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>市 区 町 村 別 人 口 動 態（外国人）</t>
     <rPh sb="2" eb="3">
       <t>ク</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ガイコク</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ジン</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>県内間の移動</t>
     <phoneticPr fontId="18"/>
   </si>
   <si>
-    <t>令和８年２月中　</t>
+    <t>令和８年３月中　</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="184" formatCode="#,##0_ "/>
   </numFmts>
   <fonts count="27">
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
@@ -1373,134 +1374,134 @@
     </xf>
     <xf numFmtId="3" fontId="20" fillId="23" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="23" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="23" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="23" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="23" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="23" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="23" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="85">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 1 2" xfId="2" xr:uid="{E915BC22-E632-40F6-B0B1-332A9B4ECEBB}"/>
+    <cellStyle name="20% - アクセント 1 2" xfId="2" xr:uid="{56E6ED46-223B-4B28-8912-291A31B0FC1E}"/>
     <cellStyle name="20% - アクセント 2" xfId="3" builtinId="34" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 2 2" xfId="4" xr:uid="{94EF7A7F-11C8-4077-9C6B-B3B633D7CE57}"/>
+    <cellStyle name="20% - アクセント 2 2" xfId="4" xr:uid="{8B4373F2-3576-47A0-9D4F-D19E682F8EE7}"/>
     <cellStyle name="20% - アクセント 3" xfId="5" builtinId="38" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 3 2" xfId="6" xr:uid="{5F3796C2-D943-4D4D-B0B5-616255C727DD}"/>
+    <cellStyle name="20% - アクセント 3 2" xfId="6" xr:uid="{65692365-B3E5-490E-AE44-D24D6369F6F1}"/>
     <cellStyle name="20% - アクセント 4" xfId="7" builtinId="42" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 4 2" xfId="8" xr:uid="{B6CDC7B0-AC05-439D-98B6-BC5844354BB5}"/>
+    <cellStyle name="20% - アクセント 4 2" xfId="8" xr:uid="{FAFD7C9A-599C-4621-9165-1D5D072505D6}"/>
     <cellStyle name="20% - アクセント 5" xfId="9" builtinId="46" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 5 2" xfId="10" xr:uid="{8B5FE364-97A3-4CB8-A1E7-115BAD0EB7EB}"/>
+    <cellStyle name="20% - アクセント 5 2" xfId="10" xr:uid="{86AA46E5-4CD1-4A15-BE76-F2FBA960A9A2}"/>
     <cellStyle name="20% - アクセント 6" xfId="11" builtinId="50" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 6 2" xfId="12" xr:uid="{BA299D5E-7240-4B1E-B338-82731D71DB44}"/>
+    <cellStyle name="20% - アクセント 6 2" xfId="12" xr:uid="{4A9F5526-039E-45C0-9F2B-5B1C1F42E2B9}"/>
     <cellStyle name="40% - アクセント 1" xfId="13" builtinId="31" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 1 2" xfId="14" xr:uid="{454EEB2D-D675-490F-AB4F-4E7D7CB57338}"/>
+    <cellStyle name="40% - アクセント 1 2" xfId="14" xr:uid="{2810256F-E2BC-431F-91C6-98F0CB18AD0D}"/>
     <cellStyle name="40% - アクセント 2" xfId="15" builtinId="35" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 2 2" xfId="16" xr:uid="{BB4718B4-FEB3-4466-B871-7F0ADD85AB4E}"/>
+    <cellStyle name="40% - アクセント 2 2" xfId="16" xr:uid="{B58E48EE-38E1-41A5-A021-627B8CA17800}"/>
     <cellStyle name="40% - アクセント 3" xfId="17" builtinId="39" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 3 2" xfId="18" xr:uid="{FA1989E1-C1C8-4912-928F-66D3AEDDA0ED}"/>
+    <cellStyle name="40% - アクセント 3 2" xfId="18" xr:uid="{72A363FF-D522-4057-9ABE-21208C0FBE0B}"/>
     <cellStyle name="40% - アクセント 4" xfId="19" builtinId="43" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 4 2" xfId="20" xr:uid="{C9DD04EF-1E27-4A1F-8ED8-13CD3A53FE1F}"/>
+    <cellStyle name="40% - アクセント 4 2" xfId="20" xr:uid="{0C19876A-960A-41ED-9FDD-874C6658E8BA}"/>
     <cellStyle name="40% - アクセント 5" xfId="21" builtinId="47" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 5 2" xfId="22" xr:uid="{4EDE1C6D-A390-4500-B7B6-E8CCD7E000A0}"/>
+    <cellStyle name="40% - アクセント 5 2" xfId="22" xr:uid="{8D32FF1B-39E6-4CC1-9373-240F34BAD20B}"/>
     <cellStyle name="40% - アクセント 6" xfId="23" builtinId="51" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 6 2" xfId="24" xr:uid="{50FF27FF-F711-4BFD-99CB-5B7D7E137C24}"/>
+    <cellStyle name="40% - アクセント 6 2" xfId="24" xr:uid="{0F82035F-371D-4AB9-B55B-5CF2153C84A0}"/>
     <cellStyle name="60% - アクセント 1" xfId="25" builtinId="32" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 1 2" xfId="26" xr:uid="{44D460A5-7DF6-4358-8E2A-F0CCA9322EB9}"/>
+    <cellStyle name="60% - アクセント 1 2" xfId="26" xr:uid="{AF004FF4-7022-48CF-90A3-8F32820E9F4F}"/>
     <cellStyle name="60% - アクセント 2" xfId="27" builtinId="36" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 2 2" xfId="28" xr:uid="{D2507CAD-0552-4AB9-8E59-548464F98FF0}"/>
+    <cellStyle name="60% - アクセント 2 2" xfId="28" xr:uid="{CE0C69F8-24A6-40D9-A38C-32E79F737D42}"/>
     <cellStyle name="60% - アクセント 3" xfId="29" builtinId="40" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 3 2" xfId="30" xr:uid="{8FDF9906-EFA3-4D66-930C-F27875D8EAB4}"/>
+    <cellStyle name="60% - アクセント 3 2" xfId="30" xr:uid="{3DE3960D-BDBE-4FB1-9DB4-52C86ED5888C}"/>
     <cellStyle name="60% - アクセント 4" xfId="31" builtinId="44" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 4 2" xfId="32" xr:uid="{51BD308B-01FE-4442-8B93-7C5A6F072E11}"/>
+    <cellStyle name="60% - アクセント 4 2" xfId="32" xr:uid="{3DB0E83E-6671-444B-A203-FEC93F448144}"/>
     <cellStyle name="60% - アクセント 5" xfId="33" builtinId="48" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 5 2" xfId="34" xr:uid="{79EA130C-35BF-483F-A16B-4693E72BFC48}"/>
+    <cellStyle name="60% - アクセント 5 2" xfId="34" xr:uid="{9F2CD725-D33C-42EB-AB3A-FB8733DF468C}"/>
     <cellStyle name="60% - アクセント 6" xfId="35" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 6 2" xfId="36" xr:uid="{BE01DBDD-2F6B-4AA1-A4E1-E8B4D3D34BE8}"/>
+    <cellStyle name="60% - アクセント 6 2" xfId="36" xr:uid="{B99D149D-6425-4339-9DFD-1DB00650A7B5}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
-    <cellStyle name="アクセント 1 2" xfId="38" xr:uid="{0CA7CA99-99E1-451B-BEA3-2B1F89694EFB}"/>
+    <cellStyle name="アクセント 1 2" xfId="38" xr:uid="{1241294F-4A96-4124-BACF-D09542C7E3CF}"/>
     <cellStyle name="アクセント 2" xfId="39" builtinId="33" customBuiltin="1"/>
-    <cellStyle name="アクセント 2 2" xfId="40" xr:uid="{95C535E0-0808-47B7-A8DB-D972052C2CA6}"/>
+    <cellStyle name="アクセント 2 2" xfId="40" xr:uid="{97DD83E7-B898-4E3B-B2A4-3E0DEBCF15E9}"/>
     <cellStyle name="アクセント 3" xfId="41" builtinId="37" customBuiltin="1"/>
-    <cellStyle name="アクセント 3 2" xfId="42" xr:uid="{D22974F9-C481-4013-A3B3-5F53551B56C8}"/>
+    <cellStyle name="アクセント 3 2" xfId="42" xr:uid="{C67767CA-6AD1-4C90-9636-0A468F554565}"/>
     <cellStyle name="アクセント 4" xfId="43" builtinId="41" customBuiltin="1"/>
-    <cellStyle name="アクセント 4 2" xfId="44" xr:uid="{1CBB12A4-DFE6-4933-8849-492409646852}"/>
+    <cellStyle name="アクセント 4 2" xfId="44" xr:uid="{674CD58C-0DDC-4CC4-BFE8-FD7A7A66ECCF}"/>
     <cellStyle name="アクセント 5" xfId="45" builtinId="45" customBuiltin="1"/>
-    <cellStyle name="アクセント 5 2" xfId="46" xr:uid="{DD5DEC62-A095-417A-B643-823FFF267B46}"/>
+    <cellStyle name="アクセント 5 2" xfId="46" xr:uid="{0BF07FCF-D3B4-4E03-AE99-F83ACBC4F6D2}"/>
     <cellStyle name="アクセント 6" xfId="47" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="アクセント 6 2" xfId="48" xr:uid="{6C5C7780-E859-41E4-A6E1-1BDC7DFA185C}"/>
+    <cellStyle name="アクセント 6 2" xfId="48" xr:uid="{E2E18908-FE1D-4D92-A436-CBAA9E2D4BB2}"/>
     <cellStyle name="タイトル" xfId="49" builtinId="15" customBuiltin="1"/>
-    <cellStyle name="タイトル 2" xfId="50" xr:uid="{D5206B60-8AA3-4572-A20F-99CB47594066}"/>
+    <cellStyle name="タイトル 2" xfId="50" xr:uid="{82930574-A2B1-4598-B76B-DC04C7EB80C5}"/>
     <cellStyle name="チェック セル" xfId="51" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="チェック セル 2" xfId="52" xr:uid="{8A874262-EA2B-4ECF-B1F6-E8EFCD3E2A85}"/>
+    <cellStyle name="チェック セル 2" xfId="52" xr:uid="{EA505601-FCFA-4AFC-9DA4-6CA792DA54F0}"/>
     <cellStyle name="どちらでもない" xfId="53" builtinId="28" customBuiltin="1"/>
-    <cellStyle name="どちらでもない 2" xfId="54" xr:uid="{CDDF8E08-DD20-419B-ABED-CB9DEA9B8CCD}"/>
+    <cellStyle name="どちらでもない 2" xfId="54" xr:uid="{93FEA925-8A6D-471E-9D72-8BFE32A73B57}"/>
     <cellStyle name="メモ" xfId="55" builtinId="10" customBuiltin="1"/>
-    <cellStyle name="メモ 2" xfId="56" xr:uid="{B9070B0B-DA74-4D4D-B1FC-9DB7717CDECD}"/>
+    <cellStyle name="メモ 2" xfId="56" xr:uid="{C0B091E5-3D3A-4B50-B60E-5E21CC628A65}"/>
     <cellStyle name="リンク セル" xfId="57" builtinId="24" customBuiltin="1"/>
-    <cellStyle name="リンク セル 2" xfId="58" xr:uid="{6C135A4E-A7AD-4ABD-9FFD-E0D8C834F4FA}"/>
+    <cellStyle name="リンク セル 2" xfId="58" xr:uid="{38ADD169-721E-4A5E-9F1D-7A80D12CA421}"/>
     <cellStyle name="悪い" xfId="59" builtinId="27" customBuiltin="1"/>
-    <cellStyle name="悪い 2" xfId="60" xr:uid="{865EE86F-F85E-4D0A-AB42-2A1DA92B3F2D}"/>
+    <cellStyle name="悪い 2" xfId="60" xr:uid="{6791A2E9-D9D1-4CCA-8583-0527CE1CF957}"/>
     <cellStyle name="計算" xfId="61" builtinId="22" customBuiltin="1"/>
-    <cellStyle name="計算 2" xfId="62" xr:uid="{F26952E4-6165-4B39-B014-99EF4729A173}"/>
+    <cellStyle name="計算 2" xfId="62" xr:uid="{A837A189-2A87-453D-B879-15CAE362E98F}"/>
     <cellStyle name="警告文" xfId="63" builtinId="11" customBuiltin="1"/>
-    <cellStyle name="警告文 2" xfId="64" xr:uid="{78F215F5-3458-4DF9-B29C-755C5F5172E2}"/>
+    <cellStyle name="警告文 2" xfId="64" xr:uid="{790E93C3-6A41-430B-9712-348B15748EBC}"/>
     <cellStyle name="見出し 1" xfId="65" builtinId="16" customBuiltin="1"/>
-    <cellStyle name="見出し 1 2" xfId="66" xr:uid="{92A499EF-A293-4CE2-83AE-C0BFC443507A}"/>
+    <cellStyle name="見出し 1 2" xfId="66" xr:uid="{6F89C224-A4D2-4EE1-AA32-D6993EF13541}"/>
     <cellStyle name="見出し 2" xfId="67" builtinId="17" customBuiltin="1"/>
-    <cellStyle name="見出し 2 2" xfId="68" xr:uid="{B2308525-C5A2-4675-9342-AF5A53415313}"/>
+    <cellStyle name="見出し 2 2" xfId="68" xr:uid="{9276DA1B-5BAD-4329-B348-FE7D8CDD3517}"/>
     <cellStyle name="見出し 3" xfId="69" builtinId="18" customBuiltin="1"/>
-    <cellStyle name="見出し 3 2" xfId="70" xr:uid="{FF4EA699-FCF3-4CCB-AB37-0BA687F3734F}"/>
+    <cellStyle name="見出し 3 2" xfId="70" xr:uid="{573CA29A-0AAB-435A-9761-AF7D70569AA8}"/>
     <cellStyle name="見出し 4" xfId="71" builtinId="19" customBuiltin="1"/>
-    <cellStyle name="見出し 4 2" xfId="72" xr:uid="{F95E8E71-D89A-46DF-B080-F67976957A32}"/>
+    <cellStyle name="見出し 4 2" xfId="72" xr:uid="{D9F69A64-8826-4EBE-AA73-57B9AB5D0B0F}"/>
     <cellStyle name="集計" xfId="73" builtinId="25" customBuiltin="1"/>
-    <cellStyle name="集計 2" xfId="74" xr:uid="{9B5E482A-DD24-435F-AC4A-8AB57695D46A}"/>
+    <cellStyle name="集計 2" xfId="74" xr:uid="{4EA62369-AA51-47D9-86CC-819657708BF0}"/>
     <cellStyle name="出力" xfId="75" builtinId="21" customBuiltin="1"/>
-    <cellStyle name="出力 2" xfId="76" xr:uid="{DC7AEF51-5A17-4113-AEF0-A92138AA5C97}"/>
-    <cellStyle name="出力 3" xfId="77" xr:uid="{5FA4781A-8F9E-4BEF-A404-A3DE1E350CDB}"/>
+    <cellStyle name="出力 2" xfId="76" xr:uid="{7A35C718-9ABC-4381-9506-AF5E9325252F}"/>
+    <cellStyle name="出力 3" xfId="77" xr:uid="{78884028-ECA6-49AE-A7EE-0F017E019F47}"/>
     <cellStyle name="説明文" xfId="78" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="説明文 2" xfId="79" xr:uid="{0FF584A8-D43B-4C64-B56F-61B180466015}"/>
+    <cellStyle name="説明文 2" xfId="79" xr:uid="{96CA9515-C43F-494D-B8FA-955FA720052D}"/>
     <cellStyle name="入力" xfId="80" builtinId="20" customBuiltin="1"/>
-    <cellStyle name="入力 2" xfId="81" xr:uid="{C41115C9-4037-4D6F-A867-1CD47CD9D232}"/>
+    <cellStyle name="入力 2" xfId="81" xr:uid="{5EDFE678-BD80-4FDB-986F-D25B0EFC4AB7}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="82" xr:uid="{31717DF2-52AC-40EC-86D0-59983623E6BE}"/>
+    <cellStyle name="標準 2" xfId="82" xr:uid="{14CE849F-EBDF-415B-B132-0A188821A012}"/>
     <cellStyle name="良い" xfId="83" builtinId="26" customBuiltin="1"/>
-    <cellStyle name="良い 2" xfId="84" xr:uid="{5F3B452C-FE5A-48A2-8372-75250BFFB0C9}"/>
+    <cellStyle name="良い 2" xfId="84" xr:uid="{F79A8F21-C447-41A3-AAA6-B7A6DB49E3F8}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1841,63 +1842,66 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9DC2337E-E882-4E7E-8BFB-47EF095E9A02}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB8B504F-1E0E-4788-803E-7D98DE3D796A}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:N78"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="Q17" sqref="Q17"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="1"/>
     <col min="2" max="2" width="11.6640625" customWidth="1"/>
     <col min="3" max="3" width="8.6640625" style="6" customWidth="1"/>
     <col min="4" max="4" width="9.77734375" style="6" customWidth="1"/>
-    <col min="5" max="7" width="7.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="7.44140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.5546875" style="6" customWidth="1"/>
     <col min="8" max="9" width="9.44140625" style="6" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="6" customWidth="1"/>
     <col min="11" max="12" width="9.33203125" style="6" customWidth="1"/>
     <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1"/>
       <c r="B1" s="18" t="s">
         <v>72</v>
       </c>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
       <c r="J1" s="18"/>
       <c r="K1" s="18"/>
       <c r="L1" s="18"/>
       <c r="M1" s="18"/>
       <c r="N1" s="1"/>
     </row>
     <row r="2" spans="1:14" ht="13.8" thickBot="1">
@@ -1964,2478 +1968,2478 @@
       </c>
       <c r="H4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>68</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="M4" s="28"/>
       <c r="N4" s="1"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="1"/>
       <c r="B5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="14">
-        <v>-3327</v>
+        <v>5938</v>
       </c>
       <c r="D5" s="14">
-        <v>-3880</v>
+        <v>-4053</v>
       </c>
       <c r="E5" s="14">
-        <v>2504</v>
+        <v>2680</v>
       </c>
       <c r="F5" s="14">
-        <v>6384</v>
+        <v>6733</v>
       </c>
       <c r="G5" s="14">
-        <v>1182</v>
+        <v>10893</v>
       </c>
       <c r="H5" s="14">
-        <v>14278</v>
+        <v>41124</v>
       </c>
       <c r="I5" s="14">
-        <v>13096</v>
+        <v>30231</v>
       </c>
       <c r="J5" s="14">
-        <v>-310</v>
+        <v>-488</v>
       </c>
       <c r="K5" s="14">
-        <v>9336</v>
+        <v>17055</v>
       </c>
       <c r="L5" s="14">
-        <v>9646</v>
+        <v>17543</v>
       </c>
       <c r="M5" s="15">
-        <v>-319</v>
+        <v>-414</v>
       </c>
       <c r="N5" s="1"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="1"/>
       <c r="B6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="14">
-        <v>-241</v>
+        <v>1801</v>
       </c>
       <c r="D6" s="14">
-        <v>-621</v>
+        <v>-603</v>
       </c>
       <c r="E6" s="14">
-        <v>370</v>
+        <v>426</v>
       </c>
       <c r="F6" s="14">
-        <v>991</v>
+        <v>1029</v>
       </c>
       <c r="G6" s="14">
-        <v>231</v>
+        <v>1867</v>
       </c>
       <c r="H6" s="14">
-        <v>2020</v>
+        <v>6766</v>
       </c>
       <c r="I6" s="14">
-        <v>1789</v>
+        <v>4899</v>
       </c>
       <c r="J6" s="14">
-        <v>195</v>
+        <v>610</v>
       </c>
       <c r="K6" s="14">
-        <v>2237</v>
+        <v>4206</v>
       </c>
       <c r="L6" s="14">
-        <v>2042</v>
+        <v>3596</v>
       </c>
       <c r="M6" s="15">
-        <v>-46</v>
+        <v>-73</v>
       </c>
       <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="1"/>
       <c r="B7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="14">
-        <v>-16</v>
+        <v>622</v>
       </c>
       <c r="D7" s="14">
-        <v>-83</v>
+        <v>-105</v>
       </c>
       <c r="E7" s="14">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="F7" s="14">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="G7" s="14">
-        <v>25</v>
+        <v>454</v>
       </c>
       <c r="H7" s="14">
-        <v>535</v>
+        <v>1952</v>
       </c>
       <c r="I7" s="14">
-        <v>510</v>
+        <v>1498</v>
       </c>
       <c r="J7" s="14">
-        <v>44</v>
+        <v>291</v>
       </c>
       <c r="K7" s="14">
-        <v>656</v>
+        <v>1265</v>
       </c>
       <c r="L7" s="14">
-        <v>612</v>
+        <v>974</v>
       </c>
       <c r="M7" s="15">
-        <v>-2</v>
+        <v>-18</v>
       </c>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="1"/>
       <c r="B8" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="14">
-        <v>-17</v>
+        <v>274</v>
       </c>
       <c r="D8" s="14">
-        <v>-140</v>
+        <v>-117</v>
       </c>
       <c r="E8" s="14">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="F8" s="14">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="G8" s="14">
-        <v>60</v>
+        <v>377</v>
       </c>
       <c r="H8" s="14">
-        <v>426</v>
+        <v>1187</v>
       </c>
       <c r="I8" s="14">
-        <v>366</v>
+        <v>810</v>
       </c>
       <c r="J8" s="14">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="K8" s="14">
-        <v>424</v>
+        <v>694</v>
       </c>
       <c r="L8" s="14">
-        <v>353</v>
+        <v>668</v>
       </c>
       <c r="M8" s="15">
-        <v>-8</v>
+        <v>-12</v>
       </c>
       <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="1"/>
       <c r="B9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="14">
-        <v>-107</v>
+        <v>124</v>
       </c>
       <c r="D9" s="14">
-        <v>-113</v>
+        <v>-130</v>
       </c>
       <c r="E9" s="14">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="F9" s="14">
-        <v>159</v>
+        <v>191</v>
       </c>
       <c r="G9" s="14">
-        <v>-24</v>
+        <v>227</v>
       </c>
       <c r="H9" s="14">
-        <v>276</v>
+        <v>1046</v>
       </c>
       <c r="I9" s="14">
-        <v>300</v>
+        <v>819</v>
       </c>
       <c r="J9" s="14">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="K9" s="14">
-        <v>374</v>
+        <v>619</v>
       </c>
       <c r="L9" s="14">
-        <v>337</v>
+        <v>564</v>
       </c>
       <c r="M9" s="15">
-        <v>-7</v>
+        <v>-28</v>
       </c>
       <c r="N9" s="1"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="1"/>
       <c r="B10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="14">
-        <v>-78</v>
+        <v>87</v>
       </c>
       <c r="D10" s="14">
-        <v>-132</v>
+        <v>-117</v>
       </c>
       <c r="E10" s="14">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="F10" s="14">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="G10" s="14">
-        <v>46</v>
+        <v>191</v>
       </c>
       <c r="H10" s="14">
-        <v>223</v>
+        <v>734</v>
       </c>
       <c r="I10" s="14">
-        <v>177</v>
+        <v>543</v>
       </c>
       <c r="J10" s="14">
         <v>22</v>
       </c>
       <c r="K10" s="14">
-        <v>301</v>
+        <v>574</v>
       </c>
       <c r="L10" s="14">
-        <v>279</v>
+        <v>552</v>
       </c>
       <c r="M10" s="15">
-        <v>-14</v>
+        <v>-9</v>
       </c>
       <c r="N10" s="1"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="1"/>
       <c r="B11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="14">
-        <v>-66</v>
+        <v>-76</v>
       </c>
       <c r="D11" s="14">
-        <v>-68</v>
+        <v>-42</v>
       </c>
       <c r="E11" s="14">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="F11" s="14">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="G11" s="14">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="H11" s="14">
-        <v>173</v>
+        <v>498</v>
       </c>
       <c r="I11" s="14">
-        <v>154</v>
+        <v>488</v>
       </c>
       <c r="J11" s="14">
-        <v>-18</v>
+        <v>-44</v>
       </c>
       <c r="K11" s="14">
-        <v>232</v>
+        <v>430</v>
       </c>
       <c r="L11" s="14">
-        <v>250</v>
+        <v>474</v>
       </c>
       <c r="M11" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N11" s="1"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="1"/>
       <c r="B12" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="14">
-        <v>43</v>
+        <v>770</v>
       </c>
       <c r="D12" s="14">
-        <v>-85</v>
+        <v>-92</v>
       </c>
       <c r="E12" s="14">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F12" s="14">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="G12" s="14">
-        <v>105</v>
+        <v>608</v>
       </c>
       <c r="H12" s="14">
-        <v>387</v>
+        <v>1349</v>
       </c>
       <c r="I12" s="14">
-        <v>282</v>
+        <v>741</v>
       </c>
       <c r="J12" s="14">
-        <v>39</v>
+        <v>260</v>
       </c>
       <c r="K12" s="14">
-        <v>250</v>
+        <v>624</v>
       </c>
       <c r="L12" s="14">
-        <v>211</v>
+        <v>364</v>
       </c>
       <c r="M12" s="15">
-        <v>-16</v>
+        <v>-6</v>
       </c>
       <c r="N12" s="1"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="1"/>
       <c r="B13" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="14">
-        <v>-106</v>
+        <v>-148</v>
       </c>
       <c r="D13" s="14">
-        <v>-82</v>
+        <v>-98</v>
       </c>
       <c r="E13" s="14">
         <v>10</v>
       </c>
       <c r="F13" s="14">
-        <v>92</v>
+        <v>108</v>
       </c>
       <c r="G13" s="14">
-        <v>-21</v>
+        <v>20</v>
       </c>
       <c r="H13" s="14">
-        <v>71</v>
+        <v>210</v>
       </c>
       <c r="I13" s="14">
-        <v>92</v>
+        <v>190</v>
       </c>
       <c r="J13" s="14">
-        <v>1</v>
+        <v>-61</v>
       </c>
       <c r="K13" s="14">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="L13" s="14">
-        <v>33</v>
+        <v>138</v>
       </c>
       <c r="M13" s="15">
-        <v>-4</v>
+        <v>-9</v>
       </c>
       <c r="N13" s="1"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="1"/>
       <c r="B14" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="14">
-        <v>-173</v>
+        <v>1846</v>
       </c>
       <c r="D14" s="14">
-        <v>-143</v>
+        <v>-144</v>
       </c>
       <c r="E14" s="14">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="F14" s="14">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="G14" s="14">
-        <v>51</v>
+        <v>2049</v>
       </c>
       <c r="H14" s="14">
-        <v>1564</v>
+        <v>4946</v>
       </c>
       <c r="I14" s="14">
-        <v>1513</v>
+        <v>2897</v>
       </c>
       <c r="J14" s="14">
-        <v>-53</v>
+        <v>12</v>
       </c>
       <c r="K14" s="14">
-        <v>637</v>
+        <v>1081</v>
       </c>
       <c r="L14" s="14">
-        <v>690</v>
+        <v>1069</v>
       </c>
       <c r="M14" s="15">
-        <v>-28</v>
+        <v>-71</v>
       </c>
       <c r="N14" s="1"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="1"/>
       <c r="B15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="14">
-        <v>103</v>
+        <v>1365</v>
       </c>
       <c r="D15" s="14">
-        <v>-228</v>
+        <v>-317</v>
       </c>
       <c r="E15" s="14">
-        <v>308</v>
+        <v>278</v>
       </c>
       <c r="F15" s="14">
-        <v>536</v>
+        <v>595</v>
       </c>
       <c r="G15" s="14">
-        <v>240</v>
+        <v>1487</v>
       </c>
       <c r="H15" s="14">
-        <v>1562</v>
+        <v>4809</v>
       </c>
       <c r="I15" s="14">
-        <v>1322</v>
+        <v>3322</v>
       </c>
       <c r="J15" s="14">
-        <v>81</v>
+        <v>160</v>
       </c>
       <c r="K15" s="14">
-        <v>969</v>
+        <v>1656</v>
       </c>
       <c r="L15" s="14">
-        <v>888</v>
+        <v>1496</v>
       </c>
       <c r="M15" s="15">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="N15" s="1"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="1"/>
       <c r="B16" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="14">
-        <v>-70</v>
+        <v>-138</v>
       </c>
       <c r="D16" s="14">
-        <v>-74</v>
+        <v>-59</v>
       </c>
       <c r="E16" s="14">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F16" s="14">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="G16" s="14">
-        <v>5</v>
+        <v>-20</v>
       </c>
       <c r="H16" s="14">
-        <v>61</v>
+        <v>183</v>
       </c>
       <c r="I16" s="14">
-        <v>56</v>
+        <v>203</v>
       </c>
       <c r="J16" s="14">
-        <v>-2</v>
+        <v>-59</v>
       </c>
       <c r="K16" s="14">
-        <v>43</v>
+        <v>136</v>
       </c>
       <c r="L16" s="14">
-        <v>45</v>
+        <v>195</v>
       </c>
       <c r="M16" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N16" s="1"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="1"/>
       <c r="B17" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="14">
-        <v>-35</v>
+        <v>19</v>
       </c>
       <c r="D17" s="14">
-        <v>-54</v>
+        <v>-82</v>
       </c>
       <c r="E17" s="14">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="F17" s="14">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="G17" s="14">
-        <v>12</v>
+        <v>59</v>
       </c>
       <c r="H17" s="14">
-        <v>253</v>
+        <v>712</v>
       </c>
       <c r="I17" s="14">
-        <v>241</v>
+        <v>653</v>
       </c>
       <c r="J17" s="14">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="K17" s="14">
-        <v>199</v>
+        <v>417</v>
       </c>
       <c r="L17" s="14">
-        <v>176</v>
+        <v>369</v>
       </c>
       <c r="M17" s="15">
-        <v>-16</v>
+        <v>-6</v>
       </c>
       <c r="N17" s="1"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="1"/>
       <c r="B18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="14">
-        <v>-220</v>
+        <v>970</v>
       </c>
       <c r="D18" s="14">
-        <v>-280</v>
+        <v>-273</v>
       </c>
       <c r="E18" s="14">
-        <v>216</v>
+        <v>233</v>
       </c>
       <c r="F18" s="14">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="G18" s="14">
-        <v>251</v>
+        <v>1322</v>
       </c>
       <c r="H18" s="14">
-        <v>1410</v>
+        <v>3931</v>
       </c>
       <c r="I18" s="14">
-        <v>1159</v>
+        <v>2609</v>
       </c>
       <c r="J18" s="14">
-        <v>-151</v>
+        <v>-39</v>
       </c>
       <c r="K18" s="14">
-        <v>502</v>
+        <v>1041</v>
       </c>
       <c r="L18" s="14">
-        <v>653</v>
+        <v>1080</v>
       </c>
       <c r="M18" s="15">
         <v>-40</v>
       </c>
       <c r="N18" s="1"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="1"/>
       <c r="B19" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="14">
-        <v>-89</v>
+        <v>-73</v>
       </c>
       <c r="D19" s="14">
-        <v>-123</v>
+        <v>-119</v>
       </c>
       <c r="E19" s="14">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F19" s="14">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G19" s="14">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="H19" s="14">
-        <v>344</v>
+        <v>684</v>
       </c>
       <c r="I19" s="14">
-        <v>320</v>
+        <v>646</v>
       </c>
       <c r="J19" s="14">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="K19" s="14">
-        <v>144</v>
+        <v>222</v>
       </c>
       <c r="L19" s="14">
-        <v>129</v>
+        <v>188</v>
       </c>
       <c r="M19" s="15">
-        <v>-5</v>
+        <v>-26</v>
       </c>
       <c r="N19" s="1"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="1"/>
       <c r="B20" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="14">
-        <v>-95</v>
+        <v>-172</v>
       </c>
       <c r="D20" s="14">
-        <v>-91</v>
+        <v>-104</v>
       </c>
       <c r="E20" s="14">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="F20" s="14">
-        <v>113</v>
+        <v>134</v>
       </c>
       <c r="G20" s="14">
-        <v>25</v>
+        <v>-26</v>
       </c>
       <c r="H20" s="14">
-        <v>120</v>
+        <v>229</v>
       </c>
       <c r="I20" s="14">
-        <v>95</v>
+        <v>255</v>
       </c>
       <c r="J20" s="14">
-        <v>-22</v>
+        <v>-42</v>
       </c>
       <c r="K20" s="14">
-        <v>107</v>
+        <v>248</v>
       </c>
       <c r="L20" s="14">
-        <v>129</v>
+        <v>290</v>
       </c>
       <c r="M20" s="15">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="N20" s="1"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="1"/>
       <c r="B21" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="14">
-        <v>-261</v>
+        <v>294</v>
       </c>
       <c r="D21" s="14">
-        <v>-56</v>
+        <v>-37</v>
       </c>
       <c r="E21" s="14">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="F21" s="14">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G21" s="14">
-        <v>-56</v>
+        <v>416</v>
       </c>
       <c r="H21" s="14">
-        <v>500</v>
+        <v>1438</v>
       </c>
       <c r="I21" s="14">
-        <v>556</v>
+        <v>1022</v>
       </c>
       <c r="J21" s="14">
-        <v>-140</v>
+        <v>-51</v>
       </c>
       <c r="K21" s="14">
-        <v>188</v>
+        <v>540</v>
       </c>
       <c r="L21" s="14">
-        <v>328</v>
+        <v>591</v>
       </c>
       <c r="M21" s="15">
-        <v>-9</v>
+        <v>-34</v>
       </c>
       <c r="N21" s="1"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="1"/>
       <c r="B22" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="14">
-        <v>-138</v>
+        <v>-99</v>
       </c>
       <c r="D22" s="14">
-        <v>-145</v>
+        <v>-142</v>
       </c>
       <c r="E22" s="14">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F22" s="14">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="G22" s="14">
-        <v>8</v>
+        <v>62</v>
       </c>
       <c r="H22" s="14">
-        <v>204</v>
+        <v>601</v>
       </c>
       <c r="I22" s="14">
-        <v>196</v>
+        <v>539</v>
       </c>
       <c r="J22" s="14">
-        <v>-7</v>
+        <v>-16</v>
       </c>
       <c r="K22" s="14">
-        <v>222</v>
+        <v>405</v>
       </c>
       <c r="L22" s="14">
-        <v>229</v>
+        <v>421</v>
       </c>
       <c r="M22" s="15">
-        <v>6</v>
+        <v>-3</v>
       </c>
       <c r="N22" s="1"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="1"/>
       <c r="B23" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="14">
-        <v>-158</v>
+        <v>-87</v>
       </c>
       <c r="D23" s="14">
-        <v>-41</v>
+        <v>-38</v>
       </c>
       <c r="E23" s="14">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F23" s="14">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="G23" s="14">
-        <v>-25</v>
+        <v>36</v>
       </c>
       <c r="H23" s="14">
-        <v>83</v>
+        <v>256</v>
       </c>
       <c r="I23" s="14">
-        <v>108</v>
+        <v>220</v>
       </c>
       <c r="J23" s="14">
-        <v>-86</v>
+        <v>-67</v>
       </c>
       <c r="K23" s="14">
-        <v>115</v>
+        <v>165</v>
       </c>
       <c r="L23" s="14">
-        <v>201</v>
+        <v>232</v>
       </c>
       <c r="M23" s="15">
-        <v>-6</v>
+        <v>-18</v>
       </c>
       <c r="N23" s="1"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="1"/>
       <c r="B24" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="14">
-        <v>-88</v>
+        <v>-233</v>
       </c>
       <c r="D24" s="14">
-        <v>-70</v>
+        <v>-86</v>
       </c>
       <c r="E24" s="14">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F24" s="14">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="G24" s="14">
-        <v>-7</v>
+        <v>-39</v>
       </c>
       <c r="H24" s="14">
-        <v>80</v>
+        <v>219</v>
       </c>
       <c r="I24" s="14">
-        <v>87</v>
+        <v>258</v>
       </c>
       <c r="J24" s="14">
-        <v>-10</v>
+        <v>-104</v>
       </c>
       <c r="K24" s="14">
-        <v>58</v>
+        <v>133</v>
       </c>
       <c r="L24" s="14">
-        <v>68</v>
+        <v>237</v>
       </c>
       <c r="M24" s="15">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="N24" s="1"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="1"/>
       <c r="B25" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="14">
-        <v>-28</v>
+        <v>26</v>
       </c>
       <c r="D25" s="14">
-        <v>-84</v>
+        <v>-89</v>
       </c>
       <c r="E25" s="14">
         <v>64</v>
       </c>
       <c r="F25" s="14">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="G25" s="14">
-        <v>31</v>
+        <v>176</v>
       </c>
       <c r="H25" s="14">
-        <v>394</v>
+        <v>1163</v>
       </c>
       <c r="I25" s="14">
-        <v>363</v>
+        <v>987</v>
       </c>
       <c r="J25" s="14">
-        <v>37</v>
+        <v>-44</v>
       </c>
       <c r="K25" s="14">
-        <v>337</v>
+        <v>524</v>
       </c>
       <c r="L25" s="14">
-        <v>300</v>
+        <v>568</v>
       </c>
       <c r="M25" s="15">
-        <v>-12</v>
+        <v>-17</v>
       </c>
       <c r="N25" s="1"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="1"/>
       <c r="B26" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C26" s="14">
-        <v>39</v>
+        <v>812</v>
       </c>
       <c r="D26" s="14">
-        <v>-199</v>
+        <v>-227</v>
       </c>
       <c r="E26" s="14">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="F26" s="14">
-        <v>401</v>
+        <v>442</v>
       </c>
       <c r="G26" s="14">
-        <v>193</v>
+        <v>955</v>
       </c>
       <c r="H26" s="14">
-        <v>1082</v>
+        <v>3134</v>
       </c>
       <c r="I26" s="14">
-        <v>889</v>
+        <v>2179</v>
       </c>
       <c r="J26" s="14">
-        <v>68</v>
+        <v>109</v>
       </c>
       <c r="K26" s="14">
-        <v>567</v>
+        <v>921</v>
       </c>
       <c r="L26" s="14">
-        <v>499</v>
+        <v>812</v>
       </c>
       <c r="M26" s="15">
-        <v>-23</v>
+        <v>-25</v>
       </c>
       <c r="N26" s="1"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="1"/>
       <c r="B27" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="14">
-        <v>-56</v>
+        <v>-36</v>
       </c>
       <c r="D27" s="14">
-        <v>-27</v>
+        <v>-39</v>
       </c>
       <c r="E27" s="14">
         <v>2</v>
       </c>
       <c r="F27" s="14">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="G27" s="14">
-        <v>-18</v>
+        <v>16</v>
       </c>
       <c r="H27" s="14">
-        <v>25</v>
+        <v>95</v>
       </c>
       <c r="I27" s="14">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="J27" s="14">
-        <v>-11</v>
+        <v>-15</v>
       </c>
       <c r="K27" s="14">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="L27" s="14">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="M27" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N27" s="1"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="1"/>
       <c r="B28" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="14">
-        <v>-357</v>
+        <v>39</v>
       </c>
       <c r="D28" s="14">
-        <v>-231</v>
+        <v>-194</v>
       </c>
       <c r="E28" s="14">
-        <v>76</v>
+        <v>110</v>
       </c>
       <c r="F28" s="14">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="G28" s="14">
-        <v>-25</v>
+        <v>421</v>
       </c>
       <c r="H28" s="14">
-        <v>415</v>
+        <v>1330</v>
       </c>
       <c r="I28" s="14">
-        <v>440</v>
+        <v>909</v>
       </c>
       <c r="J28" s="14">
-        <v>-85</v>
+        <v>-183</v>
       </c>
       <c r="K28" s="14">
-        <v>333</v>
+        <v>572</v>
       </c>
       <c r="L28" s="14">
-        <v>418</v>
+        <v>755</v>
       </c>
       <c r="M28" s="15">
-        <v>-16</v>
+        <v>-5</v>
       </c>
       <c r="N28" s="1"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="1"/>
       <c r="B29" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="14">
-        <v>140</v>
+        <v>459</v>
       </c>
       <c r="D29" s="14">
-        <v>-28</v>
+        <v>-35</v>
       </c>
       <c r="E29" s="14">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="F29" s="14">
-        <v>173</v>
+        <v>194</v>
       </c>
       <c r="G29" s="14">
-        <v>180</v>
+        <v>493</v>
       </c>
       <c r="H29" s="14">
-        <v>577</v>
+        <v>1703</v>
       </c>
       <c r="I29" s="14">
-        <v>397</v>
+        <v>1210</v>
       </c>
       <c r="J29" s="14">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="K29" s="14">
-        <v>281</v>
+        <v>454</v>
       </c>
       <c r="L29" s="14">
-        <v>286</v>
+        <v>457</v>
       </c>
       <c r="M29" s="15">
-        <v>-7</v>
+        <v>4</v>
       </c>
       <c r="N29" s="1"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="1"/>
       <c r="B30" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="14">
-        <v>11</v>
+        <v>288</v>
       </c>
       <c r="D30" s="14">
-        <v>-105</v>
+        <v>-85</v>
       </c>
       <c r="E30" s="14">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="F30" s="14">
         <v>182</v>
       </c>
       <c r="G30" s="14">
-        <v>83</v>
+        <v>353</v>
       </c>
       <c r="H30" s="14">
-        <v>459</v>
+        <v>1236</v>
       </c>
       <c r="I30" s="14">
-        <v>376</v>
+        <v>883</v>
       </c>
       <c r="J30" s="14">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="K30" s="14">
-        <v>403</v>
+        <v>603</v>
       </c>
       <c r="L30" s="14">
-        <v>355</v>
+        <v>574</v>
       </c>
       <c r="M30" s="15">
-        <v>-15</v>
+        <v>-9</v>
       </c>
       <c r="N30" s="1"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="1"/>
       <c r="B31" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="14">
-        <v>-69</v>
+        <v>24</v>
       </c>
       <c r="D31" s="14">
-        <v>-105</v>
+        <v>-103</v>
       </c>
       <c r="E31" s="14">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="F31" s="14">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="G31" s="14">
-        <v>28</v>
+        <v>206</v>
       </c>
       <c r="H31" s="14">
-        <v>228</v>
+        <v>817</v>
       </c>
       <c r="I31" s="14">
-        <v>200</v>
+        <v>611</v>
       </c>
       <c r="J31" s="14">
-        <v>16</v>
+        <v>-71</v>
       </c>
       <c r="K31" s="14">
-        <v>150</v>
+        <v>257</v>
       </c>
       <c r="L31" s="14">
-        <v>134</v>
+        <v>328</v>
       </c>
       <c r="M31" s="15">
         <v>-8</v>
       </c>
       <c r="N31" s="1"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="1"/>
       <c r="B32" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="14">
-        <v>-101</v>
+        <v>-15</v>
       </c>
       <c r="D32" s="14">
-        <v>-33</v>
+        <v>-44</v>
       </c>
       <c r="E32" s="14">
+        <v>7</v>
+      </c>
+      <c r="F32" s="14">
+        <v>51</v>
+      </c>
+      <c r="G32" s="14">
+        <v>71</v>
+      </c>
+      <c r="H32" s="14">
+        <v>302</v>
+      </c>
+      <c r="I32" s="14">
+        <v>231</v>
+      </c>
+      <c r="J32" s="14">
+        <v>-50</v>
+      </c>
+      <c r="K32" s="14">
+        <v>114</v>
+      </c>
+      <c r="L32" s="14">
+        <v>164</v>
+      </c>
+      <c r="M32" s="15">
         <v>8</v>
-      </c>
-[...22 lines deleted...]
-        <v>-2</v>
       </c>
       <c r="N32" s="1"/>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="1"/>
       <c r="B33" s="4" t="s">
         <v>65</v>
       </c>
       <c r="C33" s="14">
-        <v>-25</v>
+        <v>166</v>
       </c>
       <c r="D33" s="14">
-        <v>-50</v>
+        <v>-67</v>
       </c>
       <c r="E33" s="14">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F33" s="14">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="G33" s="14">
-        <v>29</v>
+        <v>174</v>
       </c>
       <c r="H33" s="14">
-        <v>211</v>
+        <v>536</v>
       </c>
       <c r="I33" s="14">
-        <v>182</v>
+        <v>362</v>
       </c>
       <c r="J33" s="14">
-        <v>-5</v>
+        <v>65</v>
       </c>
       <c r="K33" s="14">
-        <v>192</v>
+        <v>371</v>
       </c>
       <c r="L33" s="14">
-        <v>197</v>
+        <v>306</v>
       </c>
       <c r="M33" s="15">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="N33" s="1"/>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="1"/>
       <c r="B34" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C34" s="14">
-        <v>-79</v>
+        <v>-259</v>
       </c>
       <c r="D34" s="14">
-        <v>-82</v>
+        <v>-95</v>
       </c>
       <c r="E34" s="14">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F34" s="14">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="G34" s="14">
-        <v>4</v>
+        <v>-88</v>
       </c>
       <c r="H34" s="14">
-        <v>91</v>
+        <v>191</v>
       </c>
       <c r="I34" s="14">
-        <v>87</v>
+        <v>279</v>
       </c>
       <c r="J34" s="14">
-        <v>1</v>
+        <v>-72</v>
       </c>
       <c r="K34" s="14">
-        <v>101</v>
+        <v>174</v>
       </c>
       <c r="L34" s="14">
-        <v>100</v>
+        <v>246</v>
       </c>
       <c r="M34" s="15">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="N34" s="1"/>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="1"/>
       <c r="B35" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C35" s="14">
-        <v>-100</v>
+        <v>-103</v>
       </c>
       <c r="D35" s="14">
-        <v>-64</v>
+        <v>-58</v>
       </c>
       <c r="E35" s="14">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F35" s="14">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="G35" s="14">
-        <v>-5</v>
+        <v>-18</v>
       </c>
       <c r="H35" s="14">
-        <v>46</v>
+        <v>98</v>
       </c>
       <c r="I35" s="14">
-        <v>51</v>
+        <v>116</v>
       </c>
       <c r="J35" s="14">
-        <v>-31</v>
+        <v>-33</v>
       </c>
       <c r="K35" s="14">
-        <v>34</v>
+        <v>83</v>
       </c>
       <c r="L35" s="14">
-        <v>65</v>
+        <v>116</v>
       </c>
       <c r="M35" s="15">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="N35" s="1"/>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="1"/>
       <c r="B36" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C36" s="14">
-        <v>-199</v>
+        <v>656</v>
       </c>
       <c r="D36" s="14">
-        <v>-34</v>
+        <v>-48</v>
       </c>
       <c r="E36" s="14">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="F36" s="14">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="G36" s="14">
-        <v>-89</v>
+        <v>728</v>
       </c>
       <c r="H36" s="14">
-        <v>476</v>
+        <v>1944</v>
       </c>
       <c r="I36" s="14">
-        <v>565</v>
+        <v>1216</v>
       </c>
       <c r="J36" s="14">
-        <v>-67</v>
+        <v>-36</v>
       </c>
       <c r="K36" s="14">
-        <v>145</v>
+        <v>328</v>
       </c>
       <c r="L36" s="14">
-        <v>212</v>
+        <v>364</v>
       </c>
       <c r="M36" s="15">
-        <v>-9</v>
+        <v>12</v>
       </c>
       <c r="N36" s="1"/>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="1"/>
       <c r="B37" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C37" s="14">
-        <v>28</v>
+        <v>-45</v>
       </c>
       <c r="D37" s="14">
-        <v>-62</v>
+        <v>-58</v>
       </c>
       <c r="E37" s="14">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F37" s="14">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="G37" s="14">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="H37" s="14">
-        <v>131</v>
+        <v>329</v>
       </c>
       <c r="I37" s="14">
-        <v>98</v>
+        <v>311</v>
       </c>
       <c r="J37" s="14">
-        <v>49</v>
+        <v>-7</v>
       </c>
       <c r="K37" s="14">
-        <v>173</v>
+        <v>300</v>
       </c>
       <c r="L37" s="14">
-        <v>124</v>
+        <v>307</v>
       </c>
       <c r="M37" s="15">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="N37" s="1"/>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="1"/>
       <c r="B38" s="4" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="14">
-        <v>-26</v>
+        <v>-19</v>
       </c>
       <c r="D38" s="14">
-        <v>-35</v>
+        <v>-37</v>
       </c>
       <c r="E38" s="14">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="F38" s="14">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="G38" s="14">
+        <v>46</v>
+      </c>
+      <c r="H38" s="14">
+        <v>286</v>
+      </c>
+      <c r="I38" s="14">
+        <v>240</v>
+      </c>
+      <c r="J38" s="14">
+        <v>-34</v>
+      </c>
+      <c r="K38" s="14">
+        <v>184</v>
+      </c>
+      <c r="L38" s="14">
+        <v>218</v>
+      </c>
+      <c r="M38" s="15">
         <v>6</v>
-      </c>
-[...16 lines deleted...]
-        <v>-4</v>
       </c>
       <c r="N38" s="1"/>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="1"/>
       <c r="B39" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C39" s="14">
-        <v>-159</v>
+        <v>-49</v>
       </c>
       <c r="D39" s="14">
-        <v>-67</v>
+        <v>-62</v>
       </c>
       <c r="E39" s="14">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F39" s="14">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="G39" s="14">
-        <v>-60</v>
+        <v>93</v>
       </c>
       <c r="H39" s="14">
-        <v>214</v>
+        <v>348</v>
       </c>
       <c r="I39" s="14">
-        <v>274</v>
+        <v>255</v>
       </c>
       <c r="J39" s="14">
-        <v>-34</v>
+        <v>-40</v>
       </c>
       <c r="K39" s="14">
-        <v>110</v>
+        <v>170</v>
       </c>
       <c r="L39" s="14">
-        <v>144</v>
+        <v>210</v>
       </c>
       <c r="M39" s="15">
-        <v>2</v>
+        <v>-40</v>
       </c>
       <c r="N39" s="1"/>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="1"/>
       <c r="B40" s="4" t="s">
         <v>40</v>
       </c>
       <c r="C40" s="14">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="D40" s="14">
-        <v>-19</v>
+        <v>-26</v>
       </c>
       <c r="E40" s="14">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="F40" s="14">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="G40" s="14">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="H40" s="14">
-        <v>281</v>
+        <v>580</v>
       </c>
       <c r="I40" s="14">
-        <v>234</v>
+        <v>558</v>
       </c>
       <c r="J40" s="14">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="K40" s="14">
-        <v>153</v>
+        <v>292</v>
       </c>
       <c r="L40" s="14">
-        <v>153</v>
+        <v>217</v>
       </c>
       <c r="M40" s="15">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="N40" s="1"/>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="1"/>
       <c r="B41" s="4" t="s">
         <v>41</v>
       </c>
       <c r="C41" s="14">
-        <v>-14</v>
+        <v>17</v>
       </c>
       <c r="D41" s="14">
-        <v>-24</v>
+        <v>-32</v>
       </c>
       <c r="E41" s="14">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F41" s="14">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="G41" s="14">
-        <v>-2</v>
+        <v>54</v>
       </c>
       <c r="H41" s="14">
+        <v>286</v>
+      </c>
+      <c r="I41" s="14">
+        <v>232</v>
+      </c>
+      <c r="J41" s="14">
+        <v>7</v>
+      </c>
+      <c r="K41" s="14">
         <v>125</v>
       </c>
-      <c r="I41" s="14">
-[...7 lines deleted...]
-      </c>
       <c r="L41" s="14">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="M41" s="15">
-        <v>-5</v>
+        <v>-12</v>
       </c>
       <c r="N41" s="1"/>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="1"/>
       <c r="B42" s="4" t="s">
         <v>42</v>
       </c>
       <c r="C42" s="14">
-        <v>-58</v>
+        <v>87</v>
       </c>
       <c r="D42" s="14">
-        <v>-16</v>
+        <v>-32</v>
       </c>
       <c r="E42" s="14">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F42" s="14">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="G42" s="14">
-        <v>-37</v>
+        <v>138</v>
       </c>
       <c r="H42" s="14">
-        <v>248</v>
+        <v>468</v>
       </c>
       <c r="I42" s="14">
-        <v>285</v>
+        <v>330</v>
       </c>
       <c r="J42" s="14">
-        <v>11</v>
+        <v>-25</v>
       </c>
       <c r="K42" s="14">
-        <v>134</v>
+        <v>244</v>
       </c>
       <c r="L42" s="14">
-        <v>123</v>
+        <v>269</v>
       </c>
       <c r="M42" s="15">
-        <v>-16</v>
+        <v>6</v>
       </c>
       <c r="N42" s="1"/>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="1"/>
       <c r="B43" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C43" s="14">
-        <v>-52</v>
+        <v>-168</v>
       </c>
       <c r="D43" s="14">
-        <v>-50</v>
+        <v>-68</v>
       </c>
       <c r="E43" s="14">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F43" s="14">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="G43" s="14">
-        <v>12</v>
+        <v>-37</v>
       </c>
       <c r="H43" s="14">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="I43" s="14">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="J43" s="14">
-        <v>-11</v>
+        <v>-65</v>
       </c>
       <c r="K43" s="14">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="L43" s="14">
-        <v>31</v>
+        <v>125</v>
       </c>
       <c r="M43" s="15">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="N43" s="1"/>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="1"/>
       <c r="B44" s="4" t="s">
         <v>44</v>
       </c>
       <c r="C44" s="14">
-        <v>-91</v>
+        <v>-51</v>
       </c>
       <c r="D44" s="14">
-        <v>-47</v>
+        <v>-45</v>
       </c>
       <c r="E44" s="14">
         <v>5</v>
       </c>
       <c r="F44" s="14">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="G44" s="14">
-        <v>-29</v>
+        <v>27</v>
       </c>
       <c r="H44" s="14">
-        <v>32</v>
+        <v>121</v>
       </c>
       <c r="I44" s="14">
-        <v>61</v>
+        <v>94</v>
       </c>
       <c r="J44" s="14">
-        <v>-14</v>
+        <v>-34</v>
       </c>
       <c r="K44" s="14">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="L44" s="14">
-        <v>40</v>
+        <v>96</v>
       </c>
       <c r="M44" s="15">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="N44" s="1"/>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" s="1"/>
       <c r="B45" s="4" t="s">
         <v>45</v>
       </c>
       <c r="C45" s="14">
+        <v>-225</v>
+      </c>
+      <c r="D45" s="14">
+        <v>-96</v>
+      </c>
+      <c r="E45" s="14">
+        <v>20</v>
+      </c>
+      <c r="F45" s="14">
+        <v>116</v>
+      </c>
+      <c r="G45" s="14">
+        <v>-32</v>
+      </c>
+      <c r="H45" s="14">
+        <v>240</v>
+      </c>
+      <c r="I45" s="14">
+        <v>272</v>
+      </c>
+      <c r="J45" s="14">
         <v>-95</v>
       </c>
-      <c r="D45" s="14">
-[...19 lines deleted...]
-      </c>
       <c r="K45" s="14">
-        <v>59</v>
+        <v>105</v>
       </c>
       <c r="L45" s="14">
-        <v>75</v>
+        <v>200</v>
       </c>
       <c r="M45" s="15">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="N45" s="1"/>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="1"/>
       <c r="B46" s="4" t="s">
         <v>46</v>
       </c>
       <c r="C46" s="14">
-        <v>-111</v>
+        <v>-266</v>
       </c>
       <c r="D46" s="14">
-        <v>-62</v>
+        <v>-66</v>
       </c>
       <c r="E46" s="14">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F46" s="14">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="G46" s="14">
-        <v>25</v>
+        <v>-56</v>
       </c>
       <c r="H46" s="14">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="I46" s="14">
-        <v>58</v>
+        <v>157</v>
       </c>
       <c r="J46" s="14">
-        <v>-31</v>
+        <v>-98</v>
       </c>
       <c r="K46" s="14">
-        <v>51</v>
+        <v>102</v>
       </c>
       <c r="L46" s="14">
-        <v>82</v>
+        <v>200</v>
       </c>
       <c r="M46" s="15">
-        <v>-43</v>
+        <v>-46</v>
       </c>
       <c r="N46" s="1"/>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" s="1"/>
       <c r="B47" s="4" t="s">
         <v>47</v>
       </c>
       <c r="C47" s="14">
-        <v>-51</v>
+        <v>-134</v>
       </c>
       <c r="D47" s="14">
-        <v>-57</v>
+        <v>-53</v>
       </c>
       <c r="E47" s="14">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F47" s="14">
+        <v>59</v>
+      </c>
+      <c r="G47" s="14">
+        <v>-25</v>
+      </c>
+      <c r="H47" s="14">
         <v>65</v>
       </c>
-      <c r="G47" s="14">
-[...4 lines deleted...]
-      </c>
       <c r="I47" s="14">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="J47" s="14">
+        <v>-52</v>
+      </c>
+      <c r="K47" s="14">
+        <v>62</v>
+      </c>
+      <c r="L47" s="14">
+        <v>114</v>
+      </c>
+      <c r="M47" s="15">
         <v>-4</v>
-      </c>
-[...7 lines deleted...]
-        <v>-1</v>
       </c>
       <c r="N47" s="1"/>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" s="1"/>
       <c r="B48" s="4" t="s">
         <v>70</v>
       </c>
       <c r="C48" s="14">
-        <v>-50</v>
+        <v>-124</v>
       </c>
       <c r="D48" s="14">
-        <v>-51</v>
+        <v>-46</v>
       </c>
       <c r="E48" s="14">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F48" s="14">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G48" s="14">
-        <v>0</v>
+        <v>-25</v>
       </c>
       <c r="H48" s="14">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="I48" s="14">
-        <v>57</v>
+        <v>135</v>
       </c>
       <c r="J48" s="14">
-        <v>3</v>
+        <v>-38</v>
       </c>
       <c r="K48" s="14">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="L48" s="14">
-        <v>65</v>
+        <v>145</v>
       </c>
       <c r="M48" s="15">
-        <v>-2</v>
+        <v>-15</v>
       </c>
       <c r="N48" s="1"/>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="1"/>
       <c r="B49" s="4" t="s">
         <v>48</v>
       </c>
       <c r="C49" s="14">
-        <v>-48</v>
+        <v>-87</v>
       </c>
       <c r="D49" s="14">
         <v>-19</v>
       </c>
       <c r="E49" s="14">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F49" s="14">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G49" s="14">
-        <v>-17</v>
+        <v>-42</v>
       </c>
       <c r="H49" s="14">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="I49" s="14">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="J49" s="14">
-        <v>-12</v>
+        <v>-23</v>
       </c>
       <c r="K49" s="14">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="L49" s="14">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="M49" s="15">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="N49" s="1"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="1"/>
       <c r="B50" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C50" s="14">
-        <v>13</v>
+        <v>-49</v>
       </c>
       <c r="D50" s="14">
-        <v>-16</v>
+        <v>-20</v>
       </c>
       <c r="E50" s="14">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F50" s="14">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G50" s="14">
-        <v>18</v>
+        <v>-9</v>
       </c>
       <c r="H50" s="14">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="I50" s="14">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="J50" s="14">
-        <v>10</v>
+        <v>-20</v>
       </c>
       <c r="K50" s="14">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L50" s="14">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="M50" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N50" s="1"/>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" s="1"/>
       <c r="B51" s="4" t="s">
         <v>50</v>
       </c>
       <c r="C51" s="14">
-        <v>-5</v>
+        <v>-32</v>
       </c>
       <c r="D51" s="14">
-        <v>-10</v>
+        <v>-4</v>
       </c>
       <c r="E51" s="14">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F51" s="14">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="G51" s="14">
-        <v>5</v>
+        <v>-9</v>
       </c>
       <c r="H51" s="14">
         <v>13</v>
       </c>
       <c r="I51" s="14">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="J51" s="14">
-        <v>1</v>
+        <v>-13</v>
       </c>
       <c r="K51" s="14">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="L51" s="14">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="M51" s="15">
-        <v>-1</v>
+        <v>-6</v>
       </c>
       <c r="N51" s="1"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="1"/>
       <c r="B52" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C52" s="14">
-        <v>-10</v>
+        <v>-31</v>
       </c>
       <c r="D52" s="14">
-        <v>-8</v>
+        <v>-19</v>
       </c>
       <c r="E52" s="14">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F52" s="14">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G52" s="14">
-        <v>7</v>
+        <v>-12</v>
       </c>
       <c r="H52" s="14">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="I52" s="14">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="J52" s="14">
-        <v>-10</v>
+        <v>3</v>
       </c>
       <c r="K52" s="14">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="L52" s="14">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="M52" s="15">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="N52" s="1"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="1"/>
       <c r="B53" s="4" t="s">
         <v>52</v>
       </c>
       <c r="C53" s="14">
-        <v>-28</v>
+        <v>-43</v>
       </c>
       <c r="D53" s="14">
-        <v>-23</v>
+        <v>-22</v>
       </c>
       <c r="E53" s="14">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F53" s="14">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G53" s="14">
-        <v>0</v>
+        <v>-9</v>
       </c>
       <c r="H53" s="14">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="I53" s="14">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="J53" s="14">
-        <v>-3</v>
+        <v>-16</v>
       </c>
       <c r="K53" s="14">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="L53" s="14">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="M53" s="15">
-        <v>-2</v>
+        <v>4</v>
       </c>
       <c r="N53" s="1"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="1"/>
       <c r="B54" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C54" s="14">
-        <v>-35</v>
+        <v>-67</v>
       </c>
       <c r="D54" s="14">
-        <v>-14</v>
+        <v>-15</v>
       </c>
       <c r="E54" s="14">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F54" s="14">
+        <v>21</v>
+      </c>
+      <c r="G54" s="14">
+        <v>-21</v>
+      </c>
+      <c r="H54" s="14">
         <v>14</v>
       </c>
-      <c r="G54" s="14">
-[...4 lines deleted...]
-      </c>
       <c r="I54" s="14">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="J54" s="14">
-        <v>-16</v>
+        <v>-26</v>
       </c>
       <c r="K54" s="14">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="L54" s="14">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="M54" s="15">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="N54" s="1"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="1"/>
       <c r="B55" s="4" t="s">
         <v>54</v>
       </c>
       <c r="C55" s="14">
-        <v>-19</v>
+        <v>-4</v>
       </c>
       <c r="D55" s="14">
-        <v>-13</v>
+        <v>-8</v>
       </c>
       <c r="E55" s="14">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F55" s="14">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G55" s="14">
         <v>-2</v>
       </c>
       <c r="H55" s="14">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="I55" s="14">
+        <v>18</v>
+      </c>
+      <c r="J55" s="14">
         <v>9</v>
       </c>
-      <c r="J55" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="K55" s="14">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="L55" s="14">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="M55" s="15">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="N55" s="1"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="1"/>
       <c r="B56" s="4" t="s">
         <v>55</v>
       </c>
       <c r="C56" s="14">
-        <v>-28</v>
+        <v>-60</v>
       </c>
       <c r="D56" s="14">
-        <v>-28</v>
+        <v>-23</v>
       </c>
       <c r="E56" s="14">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F56" s="14">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G56" s="14">
-        <v>19</v>
+        <v>-14</v>
       </c>
       <c r="H56" s="14">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I56" s="14">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="J56" s="14">
-        <v>-17</v>
+        <v>-18</v>
       </c>
       <c r="K56" s="14">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="L56" s="14">
-        <v>39</v>
+        <v>76</v>
       </c>
       <c r="M56" s="15">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="N56" s="1"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="1"/>
       <c r="B57" s="4" t="s">
         <v>56</v>
       </c>
       <c r="C57" s="14">
-        <v>12</v>
+        <v>-28</v>
       </c>
       <c r="D57" s="14">
-        <v>-14</v>
+        <v>-4</v>
       </c>
       <c r="E57" s="14">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F57" s="14">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G57" s="14">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="H57" s="14">
-        <v>102</v>
+        <v>117</v>
       </c>
       <c r="I57" s="14">
-        <v>66</v>
+        <v>106</v>
       </c>
       <c r="J57" s="14">
-        <v>-11</v>
+        <v>-35</v>
       </c>
       <c r="K57" s="14">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="L57" s="14">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="M57" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N57" s="1"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="1"/>
       <c r="B58" s="4" t="s">
         <v>57</v>
       </c>
       <c r="C58" s="14">
-        <v>-10</v>
+        <v>-24</v>
       </c>
       <c r="D58" s="14">
         <v>-8</v>
       </c>
       <c r="E58" s="14">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F58" s="14">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G58" s="14">
-        <v>2</v>
+        <v>-5</v>
       </c>
       <c r="H58" s="14">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I58" s="14">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="J58" s="14">
-        <v>-4</v>
+        <v>-11</v>
       </c>
       <c r="K58" s="14">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="L58" s="14">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="M58" s="15">
         <v>0</v>
       </c>
       <c r="N58" s="1"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="1"/>
       <c r="B59" s="4" t="s">
         <v>58</v>
       </c>
       <c r="C59" s="14">
-        <v>-20</v>
+        <v>-11</v>
       </c>
       <c r="D59" s="14">
-        <v>-22</v>
+        <v>-11</v>
       </c>
       <c r="E59" s="14">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F59" s="14">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="G59" s="14">
-        <v>-15</v>
+        <v>3</v>
       </c>
       <c r="H59" s="14">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="I59" s="14">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="J59" s="14">
-        <v>17</v>
+        <v>-2</v>
       </c>
       <c r="K59" s="14">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="L59" s="14">
-        <v>5</v>
+        <v>41</v>
       </c>
       <c r="M59" s="15">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N59" s="1"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="1"/>
       <c r="B60" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C60" s="14">
-        <v>-19</v>
+        <v>-15</v>
       </c>
       <c r="D60" s="14">
-        <v>-11</v>
+        <v>-15</v>
       </c>
       <c r="E60" s="14">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F60" s="14">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G60" s="14">
-        <v>-5</v>
+        <v>27</v>
       </c>
       <c r="H60" s="14">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="I60" s="14">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="J60" s="14">
-        <v>-3</v>
+        <v>-26</v>
       </c>
       <c r="K60" s="14">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="L60" s="14">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="M60" s="15">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N60" s="1"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="1"/>
       <c r="B61" s="4" t="s">
         <v>60</v>
       </c>
       <c r="C61" s="14">
-        <v>-4</v>
+        <v>-18</v>
       </c>
       <c r="D61" s="14">
-        <v>-7</v>
+        <v>-16</v>
       </c>
       <c r="E61" s="14">
         <v>0</v>
       </c>
       <c r="F61" s="14">
+        <v>16</v>
+      </c>
+      <c r="G61" s="14">
         <v>7</v>
       </c>
-      <c r="G61" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="H61" s="14">
+        <v>16</v>
+      </c>
+      <c r="I61" s="14">
         <v>9</v>
       </c>
-      <c r="I61" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="J61" s="14">
-        <v>0</v>
+        <v>-11</v>
       </c>
       <c r="K61" s="14">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L61" s="14">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="M61" s="15">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="N61" s="1"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="1"/>
       <c r="B62" s="4" t="s">
         <v>61</v>
       </c>
       <c r="C62" s="14">
-        <v>-4</v>
+        <v>-5</v>
       </c>
       <c r="D62" s="14">
-        <v>-9</v>
+        <v>-10</v>
       </c>
       <c r="E62" s="14">
         <v>2</v>
       </c>
       <c r="F62" s="14">
+        <v>12</v>
+      </c>
+      <c r="G62" s="14">
+        <v>-1</v>
+      </c>
+      <c r="H62" s="14">
         <v>11</v>
       </c>
-      <c r="G62" s="14">
-[...4 lines deleted...]
-      </c>
       <c r="I62" s="14">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="J62" s="14">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K62" s="14">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="L62" s="14">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="M62" s="15">
         <v>0</v>
       </c>
       <c r="N62" s="1"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="1"/>
       <c r="B63" s="4" t="s">
         <v>62</v>
       </c>
       <c r="C63" s="14">
-        <v>-28</v>
+        <v>-29</v>
       </c>
       <c r="D63" s="14">
-        <v>-9</v>
+        <v>-14</v>
       </c>
       <c r="E63" s="14">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F63" s="14">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G63" s="14">
-        <v>-6</v>
+        <v>-12</v>
       </c>
       <c r="H63" s="14">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="I63" s="14">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="J63" s="14">
-        <v>-13</v>
+        <v>-3</v>
       </c>
       <c r="K63" s="14">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="L63" s="14">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="M63" s="15">
         <v>0</v>
       </c>
       <c r="N63" s="1"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="1"/>
       <c r="B64" s="4" t="s">
         <v>63</v>
       </c>
       <c r="C64" s="14">
-        <v>-25</v>
+        <v>-23</v>
       </c>
       <c r="D64" s="14">
-        <v>-16</v>
+        <v>-17</v>
       </c>
       <c r="E64" s="14">
         <v>0</v>
       </c>
       <c r="F64" s="14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G64" s="14">
-        <v>5</v>
+        <v>-1</v>
       </c>
       <c r="H64" s="14">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="I64" s="14">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="J64" s="14">
-        <v>-14</v>
+        <v>-5</v>
       </c>
       <c r="K64" s="14">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="L64" s="14">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="M64" s="15">
         <v>0</v>
       </c>
       <c r="N64" s="1"/>
     </row>
     <row r="65" spans="1:14" ht="13.8" thickBot="1">
       <c r="A65" s="1"/>
       <c r="B65" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C65" s="16">
+        <v>-32</v>
+      </c>
+      <c r="D65" s="16">
         <v>-21</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15</v>
       </c>
       <c r="E65" s="16">
         <v>1</v>
       </c>
       <c r="F65" s="16">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G65" s="16">
         <v>1</v>
       </c>
       <c r="H65" s="16">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="I65" s="16">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="J65" s="16">
-        <v>-7</v>
+        <v>-12</v>
       </c>
       <c r="K65" s="16">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="L65" s="16">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="M65" s="17">
         <v>0</v>
       </c>
       <c r="N65" s="1"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="1"/>
       <c r="N66" s="1"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="1"/>
       <c r="N67" s="1"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="1"/>
       <c r="N68" s="1"/>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="1"/>
       <c r="N69" s="1"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="1"/>
       <c r="N70" s="1"/>
@@ -4470,55 +4474,57 @@
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="1"/>
       <c r="N78" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="M3:M4"/>
   </mergeCells>
   <phoneticPr fontId="18"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="83" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C- &amp;P -&amp;R【千葉県毎月常住人口調査 】</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17A4A25C-C861-4B5C-870A-5A43185A0DA4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D438E6F-F46B-4352-9261-BD8C32DA2EBA}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:N78"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="K2" sqref="K2:M2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="2" max="2" width="11.6640625" customWidth="1"/>
     <col min="3" max="3" width="8.33203125" style="6" customWidth="1"/>
     <col min="4" max="4" width="9.21875" style="6" customWidth="1"/>
     <col min="5" max="7" width="7.6640625" style="6" customWidth="1"/>
     <col min="8" max="8" width="9.21875" style="6" customWidth="1"/>
     <col min="9" max="9" width="8.77734375" style="6" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="6" customWidth="1"/>
     <col min="11" max="12" width="8.88671875" style="6" customWidth="1"/>
     <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1"/>
       <c r="B1" s="18" t="s">
         <v>73</v>
       </c>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
@@ -4593,2478 +4599,2478 @@
       </c>
       <c r="H4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>68</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="M4" s="28"/>
       <c r="N4" s="1"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="1"/>
       <c r="B5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="10">
-        <v>-3599</v>
+        <v>2629</v>
       </c>
       <c r="D5" s="10">
-        <v>-4008</v>
+        <v>-4157</v>
       </c>
       <c r="E5" s="10">
-        <v>2348</v>
+        <v>2539</v>
       </c>
       <c r="F5" s="10">
-        <v>6356</v>
+        <v>6696</v>
       </c>
       <c r="G5" s="10">
-        <v>513</v>
+        <v>6893</v>
       </c>
       <c r="H5" s="10">
-        <v>9621</v>
+        <v>31051</v>
       </c>
       <c r="I5" s="10">
-        <v>9108</v>
+        <v>24158</v>
       </c>
       <c r="J5" s="10">
-        <v>-259</v>
+        <v>-327</v>
       </c>
       <c r="K5" s="10">
-        <v>8162</v>
+        <v>14952</v>
       </c>
       <c r="L5" s="10">
-        <v>8421</v>
+        <v>15279</v>
       </c>
       <c r="M5" s="11">
-        <v>155</v>
+        <v>220</v>
       </c>
       <c r="N5" s="1"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="1"/>
       <c r="B6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="10">
-        <v>-359</v>
+        <v>1279</v>
       </c>
       <c r="D6" s="10">
-        <v>-645</v>
+        <v>-627</v>
       </c>
       <c r="E6" s="10">
-        <v>341</v>
+        <v>397</v>
       </c>
       <c r="F6" s="10">
-        <v>986</v>
+        <v>1024</v>
       </c>
       <c r="G6" s="10">
-        <v>94</v>
+        <v>1275</v>
       </c>
       <c r="H6" s="10">
-        <v>1446</v>
+        <v>5247</v>
       </c>
       <c r="I6" s="10">
-        <v>1352</v>
+        <v>3972</v>
       </c>
       <c r="J6" s="10">
-        <v>170</v>
+        <v>608</v>
       </c>
       <c r="K6" s="10">
-        <v>1965</v>
+        <v>3681</v>
       </c>
       <c r="L6" s="10">
-        <v>1795</v>
+        <v>3073</v>
       </c>
       <c r="M6" s="11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="1"/>
       <c r="B7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="10">
-        <v>-16</v>
+        <v>499</v>
       </c>
       <c r="D7" s="10">
-        <v>-90</v>
+        <v>-109</v>
       </c>
       <c r="E7" s="10">
-        <v>114</v>
+        <v>89</v>
       </c>
       <c r="F7" s="10">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="G7" s="10">
-        <v>3</v>
+        <v>302</v>
       </c>
       <c r="H7" s="10">
-        <v>400</v>
+        <v>1500</v>
       </c>
       <c r="I7" s="10">
-        <v>397</v>
+        <v>1198</v>
       </c>
       <c r="J7" s="10">
-        <v>63</v>
+        <v>298</v>
       </c>
       <c r="K7" s="10">
-        <v>593</v>
+        <v>1124</v>
       </c>
       <c r="L7" s="10">
-        <v>530</v>
+        <v>826</v>
       </c>
       <c r="M7" s="11">
         <v>8</v>
       </c>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="1"/>
       <c r="B8" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="10">
-        <v>-32</v>
+        <v>161</v>
       </c>
       <c r="D8" s="10">
-        <v>-142</v>
+        <v>-123</v>
       </c>
       <c r="E8" s="10">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="F8" s="10">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="G8" s="10">
-        <v>43</v>
+        <v>235</v>
       </c>
       <c r="H8" s="10">
-        <v>317</v>
+        <v>884</v>
       </c>
       <c r="I8" s="10">
-        <v>274</v>
+        <v>649</v>
       </c>
       <c r="J8" s="10">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="K8" s="10">
-        <v>367</v>
+        <v>592</v>
       </c>
       <c r="L8" s="10">
-        <v>304</v>
+        <v>555</v>
       </c>
       <c r="M8" s="11">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="1"/>
       <c r="B9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="10">
-        <v>-125</v>
+        <v>31</v>
       </c>
       <c r="D9" s="10">
-        <v>-115</v>
+        <v>-131</v>
       </c>
       <c r="E9" s="10">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="F9" s="10">
-        <v>157</v>
+        <v>190</v>
       </c>
       <c r="G9" s="10">
-        <v>-30</v>
+        <v>122</v>
       </c>
       <c r="H9" s="10">
-        <v>197</v>
+        <v>826</v>
       </c>
       <c r="I9" s="10">
-        <v>227</v>
+        <v>704</v>
       </c>
       <c r="J9" s="10">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K9" s="10">
-        <v>324</v>
+        <v>528</v>
       </c>
       <c r="L9" s="10">
-        <v>307</v>
+        <v>474</v>
       </c>
       <c r="M9" s="11">
-        <v>3</v>
+        <v>-14</v>
       </c>
       <c r="N9" s="1"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="1"/>
       <c r="B10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="10">
-        <v>-107</v>
+        <v>-63</v>
       </c>
       <c r="D10" s="10">
-        <v>-134</v>
+        <v>-122</v>
       </c>
       <c r="E10" s="10">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="F10" s="10">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="G10" s="10">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="H10" s="10">
-        <v>130</v>
+        <v>505</v>
       </c>
       <c r="I10" s="10">
-        <v>130</v>
+        <v>434</v>
       </c>
       <c r="J10" s="10">
-        <v>24</v>
+        <v>-20</v>
       </c>
       <c r="K10" s="10">
-        <v>268</v>
+        <v>472</v>
       </c>
       <c r="L10" s="10">
-        <v>244</v>
+        <v>492</v>
       </c>
       <c r="M10" s="11">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="N10" s="1"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="1"/>
       <c r="B11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="10">
-        <v>-67</v>
+        <v>-34</v>
       </c>
       <c r="D11" s="10">
-        <v>-71</v>
+        <v>-42</v>
       </c>
       <c r="E11" s="10">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="F11" s="10">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="G11" s="10">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="H11" s="10">
-        <v>140</v>
+        <v>452</v>
       </c>
       <c r="I11" s="10">
-        <v>121</v>
+        <v>442</v>
       </c>
       <c r="J11" s="10">
-        <v>-17</v>
+        <v>-8</v>
       </c>
       <c r="K11" s="10">
-        <v>216</v>
+        <v>418</v>
       </c>
       <c r="L11" s="10">
-        <v>233</v>
+        <v>426</v>
       </c>
       <c r="M11" s="11">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="N11" s="1"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="1"/>
       <c r="B12" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="10">
-        <v>-12</v>
+        <v>685</v>
       </c>
       <c r="D12" s="10">
-        <v>-93</v>
+        <v>-100</v>
       </c>
       <c r="E12" s="10">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F12" s="10">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="G12" s="10">
-        <v>59</v>
+        <v>535</v>
       </c>
       <c r="H12" s="10">
-        <v>262</v>
+        <v>1080</v>
       </c>
       <c r="I12" s="10">
-        <v>203</v>
+        <v>545</v>
       </c>
       <c r="J12" s="10">
-        <v>20</v>
+        <v>247</v>
       </c>
       <c r="K12" s="10">
-        <v>197</v>
+        <v>547</v>
       </c>
       <c r="L12" s="10">
-        <v>177</v>
+        <v>300</v>
       </c>
       <c r="M12" s="11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N12" s="1"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="1"/>
       <c r="B13" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="10">
-        <v>-111</v>
+        <v>-193</v>
       </c>
       <c r="D13" s="10">
-        <v>-83</v>
+        <v>-98</v>
       </c>
       <c r="E13" s="10">
         <v>9</v>
       </c>
       <c r="F13" s="10">
-        <v>92</v>
+        <v>107</v>
       </c>
       <c r="G13" s="10">
-        <v>-20</v>
+        <v>-28</v>
       </c>
       <c r="H13" s="10">
-        <v>44</v>
+        <v>113</v>
       </c>
       <c r="I13" s="10">
-        <v>64</v>
+        <v>141</v>
       </c>
       <c r="J13" s="10">
-        <v>-8</v>
+        <v>-70</v>
       </c>
       <c r="K13" s="10">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="L13" s="10">
-        <v>31</v>
+        <v>131</v>
       </c>
       <c r="M13" s="11">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N13" s="1"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="1"/>
       <c r="B14" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="10">
-        <v>-178</v>
+        <v>1523</v>
       </c>
       <c r="D14" s="10">
-        <v>-161</v>
+        <v>-154</v>
       </c>
       <c r="E14" s="10">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="F14" s="10">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="G14" s="10">
-        <v>20</v>
+        <v>1651</v>
       </c>
       <c r="H14" s="10">
-        <v>1203</v>
+        <v>4048</v>
       </c>
       <c r="I14" s="10">
-        <v>1183</v>
+        <v>2397</v>
       </c>
       <c r="J14" s="10">
-        <v>-52</v>
+        <v>10</v>
       </c>
       <c r="K14" s="10">
-        <v>574</v>
+        <v>953</v>
       </c>
       <c r="L14" s="10">
-        <v>626</v>
+        <v>943</v>
       </c>
       <c r="M14" s="11">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="N14" s="1"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="1"/>
       <c r="B15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="10">
-        <v>73</v>
+        <v>961</v>
       </c>
       <c r="D15" s="10">
-        <v>-243</v>
+        <v>-331</v>
       </c>
       <c r="E15" s="10">
-        <v>290</v>
+        <v>261</v>
       </c>
       <c r="F15" s="10">
-        <v>533</v>
+        <v>592</v>
       </c>
       <c r="G15" s="10">
-        <v>215</v>
+        <v>1080</v>
       </c>
       <c r="H15" s="10">
-        <v>1254</v>
+        <v>3817</v>
       </c>
       <c r="I15" s="10">
-        <v>1039</v>
+        <v>2737</v>
       </c>
       <c r="J15" s="10">
-        <v>66</v>
+        <v>170</v>
       </c>
       <c r="K15" s="10">
-        <v>850</v>
+        <v>1454</v>
       </c>
       <c r="L15" s="10">
-        <v>784</v>
+        <v>1284</v>
       </c>
       <c r="M15" s="11">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="N15" s="1"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="1"/>
       <c r="B16" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="10">
-        <v>-71</v>
+        <v>-159</v>
       </c>
       <c r="D16" s="10">
-        <v>-74</v>
+        <v>-59</v>
       </c>
       <c r="E16" s="10">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F16" s="10">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="G16" s="10">
-        <v>3</v>
+        <v>-39</v>
       </c>
       <c r="H16" s="10">
-        <v>50</v>
+        <v>154</v>
       </c>
       <c r="I16" s="10">
-        <v>47</v>
+        <v>193</v>
       </c>
       <c r="J16" s="10">
-        <v>-1</v>
+        <v>-65</v>
       </c>
       <c r="K16" s="10">
-        <v>42</v>
+        <v>125</v>
       </c>
       <c r="L16" s="10">
-        <v>43</v>
+        <v>190</v>
       </c>
       <c r="M16" s="11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N16" s="1"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="1"/>
       <c r="B17" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="10">
-        <v>-48</v>
+        <v>-79</v>
       </c>
       <c r="D17" s="10">
-        <v>-54</v>
+        <v>-81</v>
       </c>
       <c r="E17" s="10">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="F17" s="10">
-        <v>119</v>
+        <v>135</v>
       </c>
       <c r="G17" s="10">
-        <v>-5</v>
+        <v>-32</v>
       </c>
       <c r="H17" s="10">
-        <v>168</v>
+        <v>535</v>
       </c>
       <c r="I17" s="10">
-        <v>173</v>
+        <v>567</v>
       </c>
       <c r="J17" s="10">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="K17" s="10">
-        <v>186</v>
+        <v>388</v>
       </c>
       <c r="L17" s="10">
-        <v>168</v>
+        <v>356</v>
       </c>
       <c r="M17" s="11">
-        <v>-7</v>
+        <v>2</v>
       </c>
       <c r="N17" s="1"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="1"/>
       <c r="B18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="10">
-        <v>-272</v>
+        <v>547</v>
       </c>
       <c r="D18" s="10">
-        <v>-298</v>
+        <v>-290</v>
       </c>
       <c r="E18" s="10">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="F18" s="10">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="G18" s="10">
-        <v>147</v>
+        <v>858</v>
       </c>
       <c r="H18" s="10">
-        <v>986</v>
+        <v>2812</v>
       </c>
       <c r="I18" s="10">
-        <v>839</v>
+        <v>1954</v>
       </c>
       <c r="J18" s="10">
-        <v>-137</v>
+        <v>-44</v>
       </c>
       <c r="K18" s="10">
-        <v>426</v>
+        <v>869</v>
       </c>
       <c r="L18" s="10">
-        <v>563</v>
+        <v>913</v>
       </c>
       <c r="M18" s="11">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="N18" s="1"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="1"/>
       <c r="B19" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="10">
-        <v>-156</v>
+        <v>-167</v>
       </c>
       <c r="D19" s="10">
-        <v>-126</v>
+        <v>-121</v>
       </c>
       <c r="E19" s="10">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="F19" s="10">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G19" s="10">
-        <v>-38</v>
+        <v>-51</v>
       </c>
       <c r="H19" s="10">
-        <v>203</v>
+        <v>493</v>
       </c>
       <c r="I19" s="10">
-        <v>241</v>
+        <v>544</v>
       </c>
       <c r="J19" s="10">
-        <v>-4</v>
+        <v>13</v>
       </c>
       <c r="K19" s="10">
-        <v>113</v>
+        <v>189</v>
       </c>
       <c r="L19" s="10">
-        <v>117</v>
+        <v>176</v>
       </c>
       <c r="M19" s="11">
-        <v>12</v>
+        <v>-8</v>
       </c>
       <c r="N19" s="1"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="1"/>
       <c r="B20" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="10">
-        <v>-102</v>
+        <v>-188</v>
       </c>
       <c r="D20" s="10">
-        <v>-90</v>
+        <v>-105</v>
       </c>
       <c r="E20" s="10">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="F20" s="10">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="G20" s="10">
-        <v>2</v>
+        <v>-35</v>
       </c>
       <c r="H20" s="10">
-        <v>81</v>
+        <v>182</v>
       </c>
       <c r="I20" s="10">
-        <v>79</v>
+        <v>217</v>
       </c>
       <c r="J20" s="10">
-        <v>-15</v>
+        <v>-48</v>
       </c>
       <c r="K20" s="10">
-        <v>101</v>
+        <v>230</v>
       </c>
       <c r="L20" s="10">
-        <v>116</v>
+        <v>278</v>
       </c>
       <c r="M20" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N20" s="1"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="1"/>
       <c r="B21" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="10">
-        <v>-195</v>
+        <v>337</v>
       </c>
       <c r="D21" s="10">
-        <v>-65</v>
+        <v>-45</v>
       </c>
       <c r="E21" s="10">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="F21" s="10">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="G21" s="10">
-        <v>-30</v>
+        <v>378</v>
       </c>
       <c r="H21" s="10">
-        <v>182</v>
+        <v>1001</v>
       </c>
       <c r="I21" s="10">
-        <v>212</v>
+        <v>623</v>
       </c>
       <c r="J21" s="10">
-        <v>-106</v>
+        <v>-6</v>
       </c>
       <c r="K21" s="10">
-        <v>145</v>
+        <v>438</v>
       </c>
       <c r="L21" s="10">
-        <v>251</v>
+        <v>444</v>
       </c>
       <c r="M21" s="11">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="N21" s="1"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="1"/>
       <c r="B22" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="10">
-        <v>-139</v>
+        <v>-125</v>
       </c>
       <c r="D22" s="10">
-        <v>-146</v>
+        <v>-143</v>
       </c>
       <c r="E22" s="10">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F22" s="10">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="G22" s="10">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H22" s="10">
-        <v>150</v>
+        <v>459</v>
       </c>
       <c r="I22" s="10">
-        <v>144</v>
+        <v>451</v>
       </c>
       <c r="J22" s="10">
-        <v>-4</v>
+        <v>11</v>
       </c>
       <c r="K22" s="10">
-        <v>186</v>
+        <v>354</v>
       </c>
       <c r="L22" s="10">
-        <v>190</v>
+        <v>343</v>
       </c>
       <c r="M22" s="11">
-        <v>5</v>
+        <v>-1</v>
       </c>
       <c r="N22" s="1"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="1"/>
       <c r="B23" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="10">
-        <v>-157</v>
+        <v>-132</v>
       </c>
       <c r="D23" s="10">
-        <v>-41</v>
+        <v>-39</v>
       </c>
       <c r="E23" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F23" s="10">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="G23" s="10">
-        <v>-28</v>
+        <v>-23</v>
       </c>
       <c r="H23" s="10">
-        <v>44</v>
+        <v>148</v>
       </c>
       <c r="I23" s="10">
-        <v>72</v>
+        <v>171</v>
       </c>
       <c r="J23" s="10">
-        <v>-92</v>
+        <v>-71</v>
       </c>
       <c r="K23" s="10">
-        <v>103</v>
+        <v>144</v>
       </c>
       <c r="L23" s="10">
-        <v>195</v>
+        <v>215</v>
       </c>
       <c r="M23" s="11">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N23" s="1"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="1"/>
       <c r="B24" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="10">
-        <v>-79</v>
+        <v>-268</v>
       </c>
       <c r="D24" s="10">
-        <v>-69</v>
+        <v>-86</v>
       </c>
       <c r="E24" s="10">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F24" s="10">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="G24" s="10">
-        <v>0</v>
+        <v>-71</v>
       </c>
       <c r="H24" s="10">
-        <v>35</v>
+        <v>134</v>
       </c>
       <c r="I24" s="10">
-        <v>35</v>
+        <v>205</v>
       </c>
       <c r="J24" s="10">
-        <v>-10</v>
+        <v>-111</v>
       </c>
       <c r="K24" s="10">
-        <v>49</v>
+        <v>120</v>
       </c>
       <c r="L24" s="10">
-        <v>59</v>
+        <v>231</v>
       </c>
       <c r="M24" s="11">
         <v>0</v>
       </c>
       <c r="N24" s="1"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="1"/>
       <c r="B25" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="10">
-        <v>-49</v>
+        <v>-76</v>
       </c>
       <c r="D25" s="10">
-        <v>-85</v>
+        <v>-94</v>
       </c>
       <c r="E25" s="10">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="F25" s="10">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="G25" s="10">
-        <v>7</v>
+        <v>79</v>
       </c>
       <c r="H25" s="10">
-        <v>278</v>
+        <v>937</v>
       </c>
       <c r="I25" s="10">
-        <v>271</v>
+        <v>858</v>
       </c>
       <c r="J25" s="10">
-        <v>27</v>
+        <v>-63</v>
       </c>
       <c r="K25" s="10">
-        <v>297</v>
+        <v>430</v>
       </c>
       <c r="L25" s="10">
-        <v>270</v>
+        <v>493</v>
       </c>
       <c r="M25" s="11">
         <v>2</v>
       </c>
       <c r="N25" s="1"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="1"/>
       <c r="B26" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C26" s="10">
-        <v>14</v>
+        <v>432</v>
       </c>
       <c r="D26" s="10">
-        <v>-212</v>
+        <v>-230</v>
       </c>
       <c r="E26" s="10">
-        <v>189</v>
+        <v>208</v>
       </c>
       <c r="F26" s="10">
-        <v>401</v>
+        <v>438</v>
       </c>
       <c r="G26" s="10">
-        <v>137</v>
+        <v>532</v>
       </c>
       <c r="H26" s="10">
-        <v>827</v>
+        <v>2385</v>
       </c>
       <c r="I26" s="10">
-        <v>690</v>
+        <v>1853</v>
       </c>
       <c r="J26" s="10">
-        <v>75</v>
+        <v>113</v>
       </c>
       <c r="K26" s="10">
-        <v>511</v>
+        <v>825</v>
       </c>
       <c r="L26" s="10">
-        <v>436</v>
+        <v>712</v>
       </c>
       <c r="M26" s="11">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="N26" s="1"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="1"/>
       <c r="B27" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="10">
-        <v>-61</v>
+        <v>-48</v>
       </c>
       <c r="D27" s="10">
-        <v>-27</v>
+        <v>-39</v>
       </c>
       <c r="E27" s="10">
         <v>2</v>
       </c>
       <c r="F27" s="10">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="G27" s="10">
-        <v>-22</v>
+        <v>12</v>
       </c>
       <c r="H27" s="10">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="I27" s="10">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="J27" s="10">
-        <v>-12</v>
+        <v>-23</v>
       </c>
       <c r="K27" s="10">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="L27" s="10">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="M27" s="11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N27" s="1"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="1"/>
       <c r="B28" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="10">
-        <v>-339</v>
+        <v>-164</v>
       </c>
       <c r="D28" s="10">
-        <v>-233</v>
+        <v>-193</v>
       </c>
       <c r="E28" s="10">
-        <v>74</v>
+        <v>106</v>
       </c>
       <c r="F28" s="10">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="G28" s="10">
-        <v>-47</v>
+        <v>186</v>
       </c>
       <c r="H28" s="10">
-        <v>219</v>
+        <v>920</v>
       </c>
       <c r="I28" s="10">
-        <v>266</v>
+        <v>734</v>
       </c>
       <c r="J28" s="10">
-        <v>-62</v>
+        <v>-166</v>
       </c>
       <c r="K28" s="10">
-        <v>311</v>
+        <v>521</v>
       </c>
       <c r="L28" s="10">
-        <v>373</v>
+        <v>687</v>
       </c>
       <c r="M28" s="11">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="N28" s="1"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="1"/>
       <c r="B29" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="10">
-        <v>109</v>
+        <v>357</v>
       </c>
       <c r="D29" s="10">
-        <v>-32</v>
+        <v>-34</v>
       </c>
       <c r="E29" s="10">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="F29" s="10">
-        <v>173</v>
+        <v>193</v>
       </c>
       <c r="G29" s="10">
-        <v>150</v>
+        <v>397</v>
       </c>
       <c r="H29" s="10">
-        <v>501</v>
+        <v>1504</v>
       </c>
       <c r="I29" s="10">
-        <v>351</v>
+        <v>1107</v>
       </c>
       <c r="J29" s="10">
         <v>-14</v>
       </c>
       <c r="K29" s="10">
-        <v>260</v>
+        <v>423</v>
       </c>
       <c r="L29" s="10">
-        <v>274</v>
+        <v>437</v>
       </c>
       <c r="M29" s="11">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="N29" s="1"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="1"/>
       <c r="B30" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="10">
-        <v>-12</v>
+        <v>153</v>
       </c>
       <c r="D30" s="10">
-        <v>-108</v>
+        <v>-87</v>
       </c>
       <c r="E30" s="10">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="F30" s="10">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="G30" s="10">
-        <v>61</v>
+        <v>208</v>
       </c>
       <c r="H30" s="10">
-        <v>334</v>
+        <v>943</v>
       </c>
       <c r="I30" s="10">
-        <v>273</v>
+        <v>735</v>
       </c>
       <c r="J30" s="10">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="K30" s="10">
-        <v>340</v>
+        <v>534</v>
       </c>
       <c r="L30" s="10">
-        <v>306</v>
+        <v>504</v>
       </c>
       <c r="M30" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N30" s="1"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="1"/>
       <c r="B31" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="10">
-        <v>-73</v>
+        <v>63</v>
       </c>
       <c r="D31" s="10">
         <v>-106</v>
       </c>
       <c r="E31" s="10">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="F31" s="10">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="G31" s="10">
-        <v>0</v>
+        <v>158</v>
       </c>
       <c r="H31" s="10">
-        <v>169</v>
+        <v>577</v>
       </c>
       <c r="I31" s="10">
-        <v>169</v>
+        <v>419</v>
       </c>
       <c r="J31" s="10">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="K31" s="10">
-        <v>142</v>
+        <v>230</v>
       </c>
       <c r="L31" s="10">
-        <v>109</v>
+        <v>223</v>
       </c>
       <c r="M31" s="11">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="N31" s="1"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="1"/>
       <c r="B32" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="10">
-        <v>-78</v>
+        <v>-58</v>
       </c>
       <c r="D32" s="10">
-        <v>-35</v>
+        <v>-44</v>
       </c>
       <c r="E32" s="10">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F32" s="10">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="G32" s="10">
-        <v>-29</v>
+        <v>26</v>
       </c>
       <c r="H32" s="10">
-        <v>28</v>
+        <v>222</v>
       </c>
       <c r="I32" s="10">
-        <v>57</v>
+        <v>196</v>
       </c>
       <c r="J32" s="10">
-        <v>-14</v>
+        <v>-45</v>
       </c>
       <c r="K32" s="10">
-        <v>19</v>
+        <v>108</v>
       </c>
       <c r="L32" s="10">
-        <v>33</v>
+        <v>153</v>
       </c>
       <c r="M32" s="11">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N32" s="1"/>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="1"/>
       <c r="B33" s="4" t="s">
         <v>65</v>
       </c>
       <c r="C33" s="10">
-        <v>-48</v>
+        <v>70</v>
       </c>
       <c r="D33" s="10">
-        <v>-52</v>
+        <v>-68</v>
       </c>
       <c r="E33" s="10">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F33" s="10">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="G33" s="10">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="H33" s="10">
-        <v>145</v>
+        <v>395</v>
       </c>
       <c r="I33" s="10">
-        <v>125</v>
+        <v>306</v>
       </c>
       <c r="J33" s="10">
-        <v>-17</v>
+        <v>44</v>
       </c>
       <c r="K33" s="10">
-        <v>160</v>
+        <v>324</v>
       </c>
       <c r="L33" s="10">
-        <v>177</v>
+        <v>280</v>
       </c>
       <c r="M33" s="11">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N33" s="1"/>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="1"/>
       <c r="B34" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C34" s="10">
-        <v>-91</v>
+        <v>-215</v>
       </c>
       <c r="D34" s="10">
-        <v>-83</v>
+        <v>-97</v>
       </c>
       <c r="E34" s="10">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F34" s="10">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="G34" s="10">
-        <v>-13</v>
+        <v>-60</v>
       </c>
       <c r="H34" s="10">
-        <v>60</v>
+        <v>154</v>
       </c>
       <c r="I34" s="10">
-        <v>73</v>
+        <v>214</v>
       </c>
       <c r="J34" s="10">
-        <v>5</v>
+        <v>-60</v>
       </c>
       <c r="K34" s="10">
-        <v>98</v>
+        <v>170</v>
       </c>
       <c r="L34" s="10">
-        <v>93</v>
+        <v>230</v>
       </c>
       <c r="M34" s="11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N34" s="1"/>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="1"/>
       <c r="B35" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C35" s="10">
-        <v>-83</v>
+        <v>-106</v>
       </c>
       <c r="D35" s="10">
-        <v>-63</v>
+        <v>-58</v>
       </c>
       <c r="E35" s="10">
+        <v>12</v>
+      </c>
+      <c r="F35" s="10">
+        <v>70</v>
+      </c>
+      <c r="G35" s="10">
+        <v>-22</v>
+      </c>
+      <c r="H35" s="10">
+        <v>73</v>
+      </c>
+      <c r="I35" s="10">
+        <v>95</v>
+      </c>
+      <c r="J35" s="10">
+        <v>-34</v>
+      </c>
+      <c r="K35" s="10">
+        <v>72</v>
+      </c>
+      <c r="L35" s="10">
+        <v>106</v>
+      </c>
+      <c r="M35" s="11">
         <v>8</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="N35" s="1"/>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="1"/>
       <c r="B36" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C36" s="10">
-        <v>-190</v>
+        <v>576</v>
       </c>
       <c r="D36" s="10">
-        <v>-36</v>
+        <v>-48</v>
       </c>
       <c r="E36" s="10">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F36" s="10">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="G36" s="10">
-        <v>-92</v>
+        <v>652</v>
       </c>
       <c r="H36" s="10">
-        <v>394</v>
+        <v>1728</v>
       </c>
       <c r="I36" s="10">
-        <v>486</v>
+        <v>1076</v>
       </c>
       <c r="J36" s="10">
-        <v>-63</v>
+        <v>-43</v>
       </c>
       <c r="K36" s="10">
-        <v>131</v>
+        <v>288</v>
       </c>
       <c r="L36" s="10">
-        <v>194</v>
+        <v>331</v>
       </c>
       <c r="M36" s="11">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="N36" s="1"/>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="1"/>
       <c r="B37" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C37" s="10">
-        <v>-22</v>
+        <v>-61</v>
       </c>
       <c r="D37" s="10">
-        <v>-67</v>
+        <v>-58</v>
       </c>
       <c r="E37" s="10">
         <v>40</v>
       </c>
       <c r="F37" s="10">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="G37" s="10">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H37" s="10">
-        <v>76</v>
+        <v>264</v>
       </c>
       <c r="I37" s="10">
-        <v>69</v>
+        <v>264</v>
       </c>
       <c r="J37" s="10">
-        <v>33</v>
+        <v>-11</v>
       </c>
       <c r="K37" s="10">
-        <v>139</v>
+        <v>270</v>
       </c>
       <c r="L37" s="10">
-        <v>106</v>
+        <v>281</v>
       </c>
       <c r="M37" s="11">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="N37" s="1"/>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="1"/>
       <c r="B38" s="4" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="10">
         <v>-20</v>
       </c>
       <c r="D38" s="10">
-        <v>-35</v>
+        <v>-38</v>
       </c>
       <c r="E38" s="10">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="F38" s="10">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="G38" s="10">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="H38" s="10">
-        <v>57</v>
+        <v>255</v>
       </c>
       <c r="I38" s="10">
-        <v>50</v>
+        <v>215</v>
       </c>
       <c r="J38" s="10">
-        <v>8</v>
+        <v>-33</v>
       </c>
       <c r="K38" s="10">
-        <v>123</v>
+        <v>166</v>
       </c>
       <c r="L38" s="10">
-        <v>115</v>
+        <v>199</v>
       </c>
       <c r="M38" s="11">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="N38" s="1"/>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="1"/>
       <c r="B39" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C39" s="10">
-        <v>-94</v>
+        <v>-110</v>
       </c>
       <c r="D39" s="10">
-        <v>-70</v>
+        <v>-62</v>
       </c>
       <c r="E39" s="10">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F39" s="10">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="G39" s="10">
-        <v>-10</v>
+        <v>-20</v>
       </c>
       <c r="H39" s="10">
-        <v>55</v>
+        <v>110</v>
       </c>
       <c r="I39" s="10">
-        <v>65</v>
+        <v>130</v>
       </c>
       <c r="J39" s="10">
-        <v>-16</v>
+        <v>-24</v>
       </c>
       <c r="K39" s="10">
-        <v>85</v>
+        <v>141</v>
       </c>
       <c r="L39" s="10">
-        <v>101</v>
+        <v>165</v>
       </c>
       <c r="M39" s="11">
-        <v>2</v>
+        <v>-4</v>
       </c>
       <c r="N39" s="1"/>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="1"/>
       <c r="B40" s="4" t="s">
         <v>40</v>
       </c>
       <c r="C40" s="10">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="D40" s="10">
-        <v>-20</v>
+        <v>-28</v>
       </c>
       <c r="E40" s="10">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="F40" s="10">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="G40" s="10">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H40" s="10">
-        <v>111</v>
+        <v>380</v>
       </c>
       <c r="I40" s="10">
-        <v>102</v>
+        <v>373</v>
       </c>
       <c r="J40" s="10">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="K40" s="10">
-        <v>140</v>
+        <v>275</v>
       </c>
       <c r="L40" s="10">
-        <v>114</v>
+        <v>197</v>
       </c>
       <c r="M40" s="11">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="N40" s="1"/>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="1"/>
       <c r="B41" s="4" t="s">
         <v>41</v>
       </c>
       <c r="C41" s="10">
-        <v>-4</v>
+        <v>-35</v>
       </c>
       <c r="D41" s="10">
-        <v>-24</v>
+        <v>-33</v>
       </c>
       <c r="E41" s="10">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F41" s="10">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="G41" s="10">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H41" s="10">
-        <v>68</v>
+        <v>164</v>
       </c>
       <c r="I41" s="10">
-        <v>58</v>
+        <v>164</v>
       </c>
       <c r="J41" s="10">
-        <v>10</v>
+        <v>-1</v>
       </c>
       <c r="K41" s="10">
-        <v>73</v>
+        <v>102</v>
       </c>
       <c r="L41" s="10">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="M41" s="11">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N41" s="1"/>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="1"/>
       <c r="B42" s="4" t="s">
         <v>42</v>
       </c>
       <c r="C42" s="10">
-        <v>9</v>
+        <v>-3</v>
       </c>
       <c r="D42" s="10">
-        <v>-18</v>
+        <v>-33</v>
       </c>
       <c r="E42" s="10">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F42" s="10">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="G42" s="10">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="H42" s="10">
-        <v>58</v>
+        <v>152</v>
       </c>
       <c r="I42" s="10">
-        <v>50</v>
+        <v>135</v>
       </c>
       <c r="J42" s="10">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="K42" s="10">
-        <v>92</v>
+        <v>183</v>
       </c>
       <c r="L42" s="10">
-        <v>75</v>
+        <v>171</v>
       </c>
       <c r="M42" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N42" s="1"/>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="1"/>
       <c r="B43" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C43" s="10">
-        <v>-54</v>
+        <v>-180</v>
       </c>
       <c r="D43" s="10">
-        <v>-50</v>
+        <v>-68</v>
       </c>
       <c r="E43" s="10">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F43" s="10">
+        <v>76</v>
+      </c>
+      <c r="G43" s="10">
+        <v>-49</v>
+      </c>
+      <c r="H43" s="10">
+        <v>36</v>
+      </c>
+      <c r="I43" s="10">
+        <v>85</v>
+      </c>
+      <c r="J43" s="10">
+        <v>-65</v>
+      </c>
+      <c r="K43" s="10">
         <v>56</v>
       </c>
-      <c r="G43" s="10">
-[...13 lines deleted...]
-      </c>
       <c r="L43" s="10">
-        <v>30</v>
+        <v>121</v>
       </c>
       <c r="M43" s="11">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="N43" s="1"/>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="1"/>
       <c r="B44" s="4" t="s">
         <v>44</v>
       </c>
       <c r="C44" s="10">
-        <v>-70</v>
+        <v>-109</v>
       </c>
       <c r="D44" s="10">
-        <v>-48</v>
+        <v>-45</v>
       </c>
       <c r="E44" s="10">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F44" s="10">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="G44" s="10">
-        <v>-9</v>
+        <v>-25</v>
       </c>
       <c r="H44" s="10">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="I44" s="10">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="J44" s="10">
-        <v>-14</v>
+        <v>-40</v>
       </c>
       <c r="K44" s="10">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="L44" s="10">
-        <v>34</v>
+        <v>94</v>
       </c>
       <c r="M44" s="11">
         <v>1</v>
       </c>
       <c r="N44" s="1"/>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" s="1"/>
       <c r="B45" s="4" t="s">
         <v>45</v>
       </c>
       <c r="C45" s="10">
-        <v>-133</v>
+        <v>-205</v>
       </c>
       <c r="D45" s="10">
-        <v>-98</v>
+        <v>-97</v>
       </c>
       <c r="E45" s="10">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F45" s="10">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="G45" s="10">
-        <v>-13</v>
+        <v>-35</v>
       </c>
       <c r="H45" s="10">
-        <v>49</v>
+        <v>126</v>
       </c>
       <c r="I45" s="10">
-        <v>62</v>
+        <v>161</v>
       </c>
       <c r="J45" s="10">
-        <v>-22</v>
+        <v>-75</v>
       </c>
       <c r="K45" s="10">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="L45" s="10">
-        <v>67</v>
+        <v>168</v>
       </c>
       <c r="M45" s="11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N45" s="1"/>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="1"/>
       <c r="B46" s="4" t="s">
         <v>46</v>
       </c>
       <c r="C46" s="10">
-        <v>-84</v>
+        <v>-201</v>
       </c>
       <c r="D46" s="10">
-        <v>-62</v>
+        <v>-71</v>
       </c>
       <c r="E46" s="10">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F46" s="10">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="G46" s="10">
-        <v>-6</v>
+        <v>-47</v>
       </c>
       <c r="H46" s="10">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="I46" s="10">
-        <v>32</v>
+        <v>89</v>
       </c>
       <c r="J46" s="10">
-        <v>-16</v>
+        <v>-86</v>
       </c>
       <c r="K46" s="10">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="L46" s="10">
-        <v>59</v>
+        <v>173</v>
       </c>
       <c r="M46" s="11">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N46" s="1"/>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" s="1"/>
       <c r="B47" s="4" t="s">
         <v>47</v>
       </c>
       <c r="C47" s="10">
-        <v>-60</v>
+        <v>-134</v>
       </c>
       <c r="D47" s="10">
-        <v>-57</v>
+        <v>-53</v>
       </c>
       <c r="E47" s="10">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F47" s="10">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="G47" s="10">
-        <v>4</v>
+        <v>-31</v>
       </c>
       <c r="H47" s="10">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I47" s="10">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="J47" s="10">
-        <v>-6</v>
+        <v>-48</v>
       </c>
       <c r="K47" s="10">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="L47" s="10">
-        <v>33</v>
+        <v>105</v>
       </c>
       <c r="M47" s="11">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="N47" s="1"/>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" s="1"/>
       <c r="B48" s="4" t="s">
         <v>70</v>
       </c>
       <c r="C48" s="10">
-        <v>-49</v>
+        <v>-119</v>
       </c>
       <c r="D48" s="10">
-        <v>-51</v>
+        <v>-47</v>
       </c>
       <c r="E48" s="10">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F48" s="10">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G48" s="10">
-        <v>-5</v>
+        <v>-25</v>
       </c>
       <c r="H48" s="10">
-        <v>40</v>
+        <v>95</v>
       </c>
       <c r="I48" s="10">
-        <v>45</v>
+        <v>120</v>
       </c>
       <c r="J48" s="10">
-        <v>4</v>
+        <v>-39</v>
       </c>
       <c r="K48" s="10">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="L48" s="10">
-        <v>61</v>
+        <v>140</v>
       </c>
       <c r="M48" s="11">
-        <v>3</v>
+        <v>-8</v>
       </c>
       <c r="N48" s="1"/>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="1"/>
       <c r="B49" s="4" t="s">
         <v>48</v>
       </c>
       <c r="C49" s="10">
-        <v>-70</v>
+        <v>-76</v>
       </c>
       <c r="D49" s="10">
-        <v>-19</v>
+        <v>-21</v>
       </c>
       <c r="E49" s="10">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F49" s="10">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G49" s="10">
-        <v>-54</v>
+        <v>-42</v>
       </c>
       <c r="H49" s="10">
-        <v>23</v>
+        <v>57</v>
       </c>
       <c r="I49" s="10">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="J49" s="10">
-        <v>1</v>
+        <v>-13</v>
       </c>
       <c r="K49" s="10">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="L49" s="10">
-        <v>37</v>
+        <v>71</v>
       </c>
       <c r="M49" s="11">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N49" s="1"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="1"/>
       <c r="B50" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C50" s="10">
-        <v>-13</v>
+        <v>-62</v>
       </c>
       <c r="D50" s="10">
-        <v>-16</v>
+        <v>-20</v>
       </c>
       <c r="E50" s="10">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F50" s="10">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G50" s="10">
-        <v>0</v>
+        <v>-15</v>
       </c>
       <c r="H50" s="10">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="I50" s="10">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="J50" s="10">
-        <v>2</v>
+        <v>-28</v>
       </c>
       <c r="K50" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="L50" s="10">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="M50" s="11">
         <v>1</v>
       </c>
       <c r="N50" s="1"/>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" s="1"/>
       <c r="B51" s="4" t="s">
         <v>50</v>
       </c>
       <c r="C51" s="10">
-        <v>-2</v>
+        <v>-31</v>
       </c>
       <c r="D51" s="10">
-        <v>-10</v>
+        <v>-4</v>
       </c>
       <c r="E51" s="10">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F51" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="G51" s="10">
+        <v>-14</v>
+      </c>
+      <c r="H51" s="10">
         <v>5</v>
       </c>
-      <c r="H51" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="I51" s="10">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="J51" s="10">
-        <v>3</v>
+        <v>-14</v>
       </c>
       <c r="K51" s="10">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L51" s="10">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="M51" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N51" s="1"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="1"/>
       <c r="B52" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C52" s="10">
-        <v>-8</v>
+        <v>-16</v>
       </c>
       <c r="D52" s="10">
-        <v>-8</v>
+        <v>-19</v>
       </c>
       <c r="E52" s="10">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F52" s="10">
+        <v>20</v>
+      </c>
+      <c r="G52" s="10">
+        <v>-9</v>
+      </c>
+      <c r="H52" s="10">
         <v>13</v>
       </c>
-      <c r="G52" s="10">
-[...4 lines deleted...]
-      </c>
       <c r="I52" s="10">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="J52" s="10">
-        <v>-9</v>
+        <v>12</v>
       </c>
       <c r="K52" s="10">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="L52" s="10">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="M52" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N52" s="1"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="1"/>
       <c r="B53" s="4" t="s">
         <v>52</v>
       </c>
       <c r="C53" s="10">
-        <v>-25</v>
+        <v>-39</v>
       </c>
       <c r="D53" s="10">
-        <v>-23</v>
+        <v>-22</v>
       </c>
       <c r="E53" s="10">
+        <v>0</v>
+      </c>
+      <c r="F53" s="10">
+        <v>22</v>
+      </c>
+      <c r="G53" s="10">
+        <v>-4</v>
+      </c>
+      <c r="H53" s="10">
+        <v>22</v>
+      </c>
+      <c r="I53" s="10">
+        <v>26</v>
+      </c>
+      <c r="J53" s="10">
+        <v>-15</v>
+      </c>
+      <c r="K53" s="10">
+        <v>19</v>
+      </c>
+      <c r="L53" s="10">
+        <v>34</v>
+      </c>
+      <c r="M53" s="11">
         <v>2</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="N53" s="1"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="1"/>
       <c r="B54" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C54" s="10">
-        <v>-34</v>
+        <v>-53</v>
       </c>
       <c r="D54" s="10">
-        <v>-14</v>
+        <v>-15</v>
       </c>
       <c r="E54" s="10">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F54" s="10">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G54" s="10">
-        <v>-3</v>
+        <v>-11</v>
       </c>
       <c r="H54" s="10">
         <v>13</v>
       </c>
       <c r="I54" s="10">
+        <v>24</v>
+      </c>
+      <c r="J54" s="10">
+        <v>-27</v>
+      </c>
+      <c r="K54" s="10">
         <v>16</v>
       </c>
-      <c r="J54" s="10">
-[...4 lines deleted...]
-      </c>
       <c r="L54" s="10">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="M54" s="11">
         <v>0</v>
       </c>
       <c r="N54" s="1"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="1"/>
       <c r="B55" s="4" t="s">
         <v>54</v>
       </c>
       <c r="C55" s="10">
-        <v>-17</v>
+        <v>-10</v>
       </c>
       <c r="D55" s="10">
-        <v>-13</v>
+        <v>-8</v>
       </c>
       <c r="E55" s="10">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F55" s="10">
+        <v>11</v>
+      </c>
+      <c r="G55" s="10">
+        <v>-5</v>
+      </c>
+      <c r="H55" s="10">
+        <v>11</v>
+      </c>
+      <c r="I55" s="10">
+        <v>16</v>
+      </c>
+      <c r="J55" s="10">
+        <v>3</v>
+      </c>
+      <c r="K55" s="10">
+        <v>17</v>
+      </c>
+      <c r="L55" s="10">
         <v>14</v>
       </c>
-      <c r="G55" s="10">
-[...16 lines deleted...]
-      </c>
       <c r="M55" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N55" s="1"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="1"/>
       <c r="B56" s="4" t="s">
         <v>55</v>
       </c>
       <c r="C56" s="10">
-        <v>-37</v>
+        <v>-66</v>
       </c>
       <c r="D56" s="10">
-        <v>-28</v>
+        <v>-23</v>
       </c>
       <c r="E56" s="10">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F56" s="10">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G56" s="10">
-        <v>7</v>
+        <v>-22</v>
       </c>
       <c r="H56" s="10">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="I56" s="10">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="J56" s="10">
-        <v>-16</v>
+        <v>-21</v>
       </c>
       <c r="K56" s="10">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="L56" s="10">
-        <v>36</v>
+        <v>72</v>
       </c>
       <c r="M56" s="11">
         <v>0</v>
       </c>
       <c r="N56" s="1"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="1"/>
       <c r="B57" s="4" t="s">
         <v>56</v>
       </c>
       <c r="C57" s="10">
-        <v>-18</v>
+        <v>-36</v>
       </c>
       <c r="D57" s="10">
-        <v>-14</v>
+        <v>-4</v>
       </c>
       <c r="E57" s="10">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F57" s="10">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G57" s="10">
-        <v>3</v>
+        <v>-13</v>
       </c>
       <c r="H57" s="10">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="I57" s="10">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="J57" s="10">
-        <v>-8</v>
+        <v>-19</v>
       </c>
       <c r="K57" s="10">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="L57" s="10">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="M57" s="11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N57" s="1"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="1"/>
       <c r="B58" s="4" t="s">
         <v>57</v>
       </c>
       <c r="C58" s="10">
-        <v>-10</v>
+        <v>-24</v>
       </c>
       <c r="D58" s="10">
-        <v>-8</v>
+        <v>-7</v>
       </c>
       <c r="E58" s="10">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F58" s="10">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G58" s="10">
-        <v>2</v>
+        <v>-6</v>
       </c>
       <c r="H58" s="10">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I58" s="10">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="J58" s="10">
-        <v>-4</v>
+        <v>-11</v>
       </c>
       <c r="K58" s="10">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="L58" s="10">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="M58" s="11">
         <v>0</v>
       </c>
       <c r="N58" s="1"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="1"/>
       <c r="B59" s="4" t="s">
         <v>58</v>
       </c>
       <c r="C59" s="10">
-        <v>-19</v>
+        <v>-15</v>
       </c>
       <c r="D59" s="10">
-        <v>-21</v>
+        <v>-11</v>
       </c>
       <c r="E59" s="10">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F59" s="10">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="G59" s="10">
-        <v>-14</v>
+        <v>0</v>
       </c>
       <c r="H59" s="10">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="I59" s="10">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="J59" s="10">
-        <v>16</v>
+        <v>-4</v>
       </c>
       <c r="K59" s="10">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="L59" s="10">
-        <v>5</v>
+        <v>39</v>
       </c>
       <c r="M59" s="11">
         <v>0</v>
       </c>
       <c r="N59" s="1"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="1"/>
       <c r="B60" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C60" s="10">
-        <v>-5</v>
+        <v>-28</v>
       </c>
       <c r="D60" s="10">
-        <v>-11</v>
+        <v>-15</v>
       </c>
       <c r="E60" s="10">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F60" s="10">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G60" s="10">
-        <v>3</v>
+        <v>-10</v>
       </c>
       <c r="H60" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I60" s="10">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="J60" s="10">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="K60" s="10">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="L60" s="10">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="M60" s="11">
         <v>0</v>
       </c>
       <c r="N60" s="1"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="1"/>
       <c r="B61" s="4" t="s">
         <v>60</v>
       </c>
       <c r="C61" s="10">
-        <v>-6</v>
+        <v>-27</v>
       </c>
       <c r="D61" s="10">
-        <v>-7</v>
+        <v>-16</v>
       </c>
       <c r="E61" s="10">
         <v>0</v>
       </c>
       <c r="F61" s="10">
+        <v>16</v>
+      </c>
+      <c r="G61" s="10">
+        <v>-2</v>
+      </c>
+      <c r="H61" s="10">
         <v>7</v>
       </c>
-      <c r="G61" s="10">
-[...4 lines deleted...]
-      </c>
       <c r="I61" s="10">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="J61" s="10">
-        <v>1</v>
+        <v>-11</v>
       </c>
       <c r="K61" s="10">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L61" s="10">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="M61" s="11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N61" s="1"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="1"/>
       <c r="B62" s="4" t="s">
         <v>61</v>
       </c>
       <c r="C62" s="10">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D62" s="10">
-        <v>-9</v>
+        <v>-10</v>
       </c>
       <c r="E62" s="10">
         <v>2</v>
       </c>
       <c r="F62" s="10">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G62" s="10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H62" s="10">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I62" s="10">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J62" s="10">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K62" s="10">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="L62" s="10">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="M62" s="11">
         <v>0</v>
       </c>
       <c r="N62" s="1"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="1"/>
       <c r="B63" s="4" t="s">
         <v>62</v>
       </c>
       <c r="C63" s="10">
-        <v>-24</v>
+        <v>-32</v>
       </c>
       <c r="D63" s="10">
-        <v>-9</v>
+        <v>-14</v>
       </c>
       <c r="E63" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F63" s="10">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G63" s="10">
-        <v>-2</v>
+        <v>-13</v>
       </c>
       <c r="H63" s="10">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="I63" s="10">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="J63" s="10">
-        <v>-13</v>
+        <v>-5</v>
       </c>
       <c r="K63" s="10">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="L63" s="10">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M63" s="11">
         <v>0</v>
       </c>
       <c r="N63" s="1"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="1"/>
       <c r="B64" s="4" t="s">
         <v>63</v>
       </c>
       <c r="C64" s="10">
-        <v>-24</v>
+        <v>-27</v>
       </c>
       <c r="D64" s="10">
-        <v>-16</v>
+        <v>-17</v>
       </c>
       <c r="E64" s="10">
         <v>0</v>
       </c>
       <c r="F64" s="10">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G64" s="10">
-        <v>6</v>
+        <v>-2</v>
       </c>
       <c r="H64" s="10">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I64" s="10">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="J64" s="10">
-        <v>-14</v>
+        <v>-8</v>
       </c>
       <c r="K64" s="10">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="L64" s="10">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="M64" s="11">
         <v>0</v>
       </c>
       <c r="N64" s="1"/>
     </row>
     <row r="65" spans="1:14" ht="13.8" thickBot="1">
       <c r="A65" s="1"/>
       <c r="B65" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C65" s="12">
-        <v>-23</v>
+        <v>-34</v>
       </c>
       <c r="D65" s="12">
-        <v>-15</v>
+        <v>-21</v>
       </c>
       <c r="E65" s="12">
         <v>1</v>
       </c>
       <c r="F65" s="12">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G65" s="12">
         <v>-1</v>
       </c>
       <c r="H65" s="12">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="I65" s="12">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="J65" s="12">
-        <v>-7</v>
+        <v>-12</v>
       </c>
       <c r="K65" s="12">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="L65" s="12">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="M65" s="13">
         <v>0</v>
       </c>
       <c r="N65" s="1"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="1"/>
       <c r="N66" s="1"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="1"/>
       <c r="N67" s="1"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="1"/>
       <c r="N68" s="1"/>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="1"/>
       <c r="N69" s="1"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="1"/>
       <c r="N70" s="1"/>
@@ -7099,59 +7105,60 @@
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="1"/>
       <c r="N78" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="M3:M4"/>
   </mergeCells>
   <phoneticPr fontId="18"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="83" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C- &amp;P -&amp;R【千葉県毎月常住人口調査 】</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39190512-121E-4C18-8ED3-8567C3498CE3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8D7FC68-676B-496C-8990-3D74E58B11D3}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:N78"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="R20" sqref="R20"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="6.77734375" customWidth="1"/>
     <col min="2" max="2" width="11.6640625" customWidth="1"/>
     <col min="3" max="3" width="8.44140625" style="6" customWidth="1"/>
     <col min="4" max="6" width="7.6640625" style="6" customWidth="1"/>
     <col min="7" max="9" width="8.6640625" style="6" customWidth="1"/>
     <col min="10" max="12" width="8.44140625" style="6" customWidth="1"/>
     <col min="13" max="13" width="7.33203125" style="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1"/>
       <c r="B1" s="18" t="s">
         <v>74</v>
       </c>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
       <c r="J1" s="18"/>
       <c r="K1" s="18"/>
       <c r="L1" s="18"/>
       <c r="M1" s="18"/>
       <c r="N1" s="1"/>
@@ -7220,2469 +7227,2469 @@
       </c>
       <c r="H4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>68</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="M4" s="28"/>
       <c r="N4" s="1"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="1"/>
       <c r="B5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="10">
-        <v>272</v>
+        <v>3309</v>
       </c>
       <c r="D5" s="10">
-        <v>128</v>
+        <v>104</v>
       </c>
       <c r="E5" s="10">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="F5" s="10">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="G5" s="10">
-        <v>669</v>
+        <v>4000</v>
       </c>
       <c r="H5" s="10">
-        <v>4657</v>
+        <v>10073</v>
       </c>
       <c r="I5" s="10">
-        <v>3988</v>
+        <v>6073</v>
       </c>
       <c r="J5" s="10">
-        <v>-51</v>
+        <v>-161</v>
       </c>
       <c r="K5" s="10">
-        <v>1174</v>
+        <v>2103</v>
       </c>
       <c r="L5" s="10">
-        <v>1225</v>
+        <v>2264</v>
       </c>
       <c r="M5" s="11">
-        <v>-474</v>
+        <v>-634</v>
       </c>
       <c r="N5" s="1"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="1"/>
       <c r="B6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="10">
-        <v>118</v>
+        <v>522</v>
       </c>
       <c r="D6" s="10">
         <v>24</v>
       </c>
       <c r="E6" s="10">
         <v>29</v>
       </c>
       <c r="F6" s="10">
         <v>5</v>
       </c>
       <c r="G6" s="10">
-        <v>137</v>
+        <v>592</v>
       </c>
       <c r="H6" s="10">
-        <v>574</v>
+        <v>1519</v>
       </c>
       <c r="I6" s="10">
-        <v>437</v>
+        <v>927</v>
       </c>
       <c r="J6" s="10">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="K6" s="10">
-        <v>272</v>
+        <v>525</v>
       </c>
       <c r="L6" s="10">
-        <v>247</v>
+        <v>523</v>
       </c>
       <c r="M6" s="11">
-        <v>-68</v>
+        <v>-96</v>
       </c>
       <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="1"/>
       <c r="B7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="10">
-        <v>0</v>
+        <v>123</v>
       </c>
       <c r="D7" s="10">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E7" s="10">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F7" s="10">
         <v>1</v>
       </c>
       <c r="G7" s="10">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="H7" s="10">
-        <v>135</v>
+        <v>452</v>
       </c>
       <c r="I7" s="10">
-        <v>113</v>
+        <v>300</v>
       </c>
       <c r="J7" s="10">
-        <v>-19</v>
+        <v>-7</v>
       </c>
       <c r="K7" s="10">
-        <v>63</v>
+        <v>141</v>
       </c>
       <c r="L7" s="10">
-        <v>82</v>
+        <v>148</v>
       </c>
       <c r="M7" s="11">
-        <v>-10</v>
+        <v>-26</v>
       </c>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="1"/>
       <c r="B8" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="10">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D8" s="10">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E8" s="10">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F8" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G8" s="10">
-        <v>17</v>
+        <v>142</v>
       </c>
       <c r="H8" s="10">
-        <v>109</v>
+        <v>303</v>
       </c>
       <c r="I8" s="10">
-        <v>92</v>
+        <v>161</v>
       </c>
       <c r="J8" s="10">
-        <v>8</v>
+        <v>-11</v>
       </c>
       <c r="K8" s="10">
-        <v>57</v>
+        <v>102</v>
       </c>
       <c r="L8" s="10">
-        <v>49</v>
+        <v>113</v>
       </c>
       <c r="M8" s="11">
-        <v>-12</v>
+        <v>-24</v>
       </c>
       <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="1"/>
       <c r="B9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="10">
-        <v>18</v>
+        <v>93</v>
       </c>
       <c r="D9" s="10">
+        <v>1</v>
+      </c>
+      <c r="E9" s="10">
         <v>2</v>
       </c>
-      <c r="E9" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G9" s="10">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="H9" s="10">
-        <v>79</v>
+        <v>220</v>
       </c>
       <c r="I9" s="10">
-        <v>73</v>
+        <v>115</v>
       </c>
       <c r="J9" s="10">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="K9" s="10">
-        <v>50</v>
+        <v>91</v>
       </c>
       <c r="L9" s="10">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="M9" s="11">
-        <v>-10</v>
+        <v>-14</v>
       </c>
       <c r="N9" s="1"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="1"/>
       <c r="B10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="10">
-        <v>29</v>
+        <v>150</v>
       </c>
       <c r="D10" s="10">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E10" s="10">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F10" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G10" s="10">
-        <v>46</v>
+        <v>120</v>
       </c>
       <c r="H10" s="10">
-        <v>93</v>
+        <v>229</v>
       </c>
       <c r="I10" s="10">
-        <v>47</v>
+        <v>109</v>
       </c>
       <c r="J10" s="10">
-        <v>-2</v>
+        <v>42</v>
       </c>
       <c r="K10" s="10">
-        <v>33</v>
+        <v>102</v>
       </c>
       <c r="L10" s="10">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="M10" s="11">
         <v>-17</v>
       </c>
       <c r="N10" s="1"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="1"/>
       <c r="B11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="10">
-        <v>1</v>
+        <v>-42</v>
       </c>
       <c r="D11" s="10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E11" s="10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F11" s="10">
         <v>0</v>
       </c>
       <c r="G11" s="10">
         <v>0</v>
       </c>
       <c r="H11" s="10">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="I11" s="10">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="J11" s="10">
-        <v>-1</v>
+        <v>-36</v>
       </c>
       <c r="K11" s="10">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="L11" s="10">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="M11" s="11">
-        <v>-1</v>
+        <v>-6</v>
       </c>
       <c r="N11" s="1"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="1"/>
       <c r="B12" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="10">
-        <v>55</v>
+        <v>85</v>
       </c>
       <c r="D12" s="10">
         <v>8</v>
       </c>
       <c r="E12" s="10">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F12" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G12" s="10">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="H12" s="10">
-        <v>125</v>
+        <v>269</v>
       </c>
       <c r="I12" s="10">
-        <v>79</v>
+        <v>196</v>
       </c>
       <c r="J12" s="10">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="K12" s="10">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="L12" s="10">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="M12" s="11">
-        <v>-18</v>
+        <v>-9</v>
       </c>
       <c r="N12" s="1"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="1"/>
       <c r="B13" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="10">
-        <v>5</v>
+        <v>45</v>
       </c>
       <c r="D13" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E13" s="10">
         <v>1</v>
       </c>
       <c r="F13" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G13" s="10">
-        <v>-1</v>
+        <v>48</v>
       </c>
       <c r="H13" s="10">
-        <v>27</v>
+        <v>97</v>
       </c>
       <c r="I13" s="10">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="J13" s="10">
         <v>9</v>
       </c>
       <c r="K13" s="10">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="L13" s="10">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="M13" s="11">
-        <v>-4</v>
+        <v>-12</v>
       </c>
       <c r="N13" s="1"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="1"/>
       <c r="B14" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="10">
-        <v>5</v>
+        <v>323</v>
       </c>
       <c r="D14" s="10">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E14" s="10">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="F14" s="10">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G14" s="10">
-        <v>31</v>
+        <v>398</v>
       </c>
       <c r="H14" s="10">
-        <v>361</v>
+        <v>898</v>
       </c>
       <c r="I14" s="10">
-        <v>330</v>
+        <v>500</v>
       </c>
       <c r="J14" s="10">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="K14" s="10">
-        <v>63</v>
+        <v>128</v>
       </c>
       <c r="L14" s="10">
-        <v>64</v>
+        <v>126</v>
       </c>
       <c r="M14" s="11">
-        <v>-43</v>
+        <v>-87</v>
       </c>
       <c r="N14" s="1"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="1"/>
       <c r="B15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="10">
-        <v>30</v>
+        <v>404</v>
       </c>
       <c r="D15" s="10">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E15" s="10">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F15" s="10">
         <v>3</v>
       </c>
       <c r="G15" s="10">
-        <v>25</v>
+        <v>407</v>
       </c>
       <c r="H15" s="10">
-        <v>308</v>
+        <v>992</v>
       </c>
       <c r="I15" s="10">
-        <v>283</v>
+        <v>585</v>
       </c>
       <c r="J15" s="10">
-        <v>15</v>
+        <v>-10</v>
       </c>
       <c r="K15" s="10">
-        <v>119</v>
+        <v>202</v>
       </c>
       <c r="L15" s="10">
-        <v>104</v>
+        <v>212</v>
       </c>
       <c r="M15" s="11">
-        <v>-25</v>
+        <v>-7</v>
       </c>
       <c r="N15" s="1"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="1"/>
       <c r="B16" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="10">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="D16" s="10">
         <v>0</v>
       </c>
       <c r="E16" s="10">
         <v>0</v>
       </c>
       <c r="F16" s="10">
         <v>0</v>
       </c>
       <c r="G16" s="10">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="H16" s="10">
+        <v>29</v>
+      </c>
+      <c r="I16" s="10">
+        <v>10</v>
+      </c>
+      <c r="J16" s="10">
+        <v>6</v>
+      </c>
+      <c r="K16" s="10">
         <v>11</v>
       </c>
-      <c r="I16" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="L16" s="10">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M16" s="11">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="N16" s="1"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="1"/>
       <c r="B17" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="10">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="D17" s="10">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="E17" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F17" s="10">
         <v>1</v>
       </c>
       <c r="G17" s="10">
-        <v>17</v>
+        <v>91</v>
       </c>
       <c r="H17" s="10">
-        <v>85</v>
+        <v>177</v>
       </c>
       <c r="I17" s="10">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="J17" s="10">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="K17" s="10">
+        <v>29</v>
+      </c>
+      <c r="L17" s="10">
         <v>13</v>
       </c>
-      <c r="L17" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="M17" s="11">
-        <v>-9</v>
+        <v>-8</v>
       </c>
       <c r="N17" s="1"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="1"/>
       <c r="B18" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="10">
-        <v>52</v>
+        <v>423</v>
       </c>
       <c r="D18" s="10">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E18" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F18" s="10">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G18" s="10">
-        <v>104</v>
+        <v>464</v>
       </c>
       <c r="H18" s="10">
-        <v>424</v>
+        <v>1119</v>
       </c>
       <c r="I18" s="10">
-        <v>320</v>
+        <v>655</v>
       </c>
       <c r="J18" s="10">
-        <v>-14</v>
+        <v>5</v>
       </c>
       <c r="K18" s="10">
-        <v>76</v>
+        <v>172</v>
       </c>
       <c r="L18" s="10">
-        <v>90</v>
+        <v>167</v>
       </c>
       <c r="M18" s="11">
-        <v>-56</v>
+        <v>-63</v>
       </c>
       <c r="N18" s="1"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="1"/>
       <c r="B19" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="10">
-        <v>67</v>
+        <v>94</v>
       </c>
       <c r="D19" s="10">
+        <v>2</v>
+      </c>
+      <c r="E19" s="10">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="10">
-        <v>62</v>
+        <v>89</v>
       </c>
       <c r="H19" s="10">
-        <v>141</v>
+        <v>191</v>
       </c>
       <c r="I19" s="10">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="J19" s="10">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K19" s="10">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L19" s="10">
         <v>12</v>
       </c>
       <c r="M19" s="11">
-        <v>-17</v>
+        <v>-18</v>
       </c>
       <c r="N19" s="1"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="1"/>
       <c r="B20" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="10">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D20" s="10">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="E20" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F20" s="10">
         <v>1</v>
       </c>
       <c r="G20" s="10">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="H20" s="10">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="I20" s="10">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="J20" s="10">
-        <v>-7</v>
+        <v>6</v>
       </c>
       <c r="K20" s="10">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="L20" s="10">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="M20" s="11">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="N20" s="1"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="1"/>
       <c r="B21" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="10">
-        <v>-66</v>
+        <v>-43</v>
       </c>
       <c r="D21" s="10">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E21" s="10">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F21" s="10">
         <v>3</v>
       </c>
       <c r="G21" s="10">
-        <v>-26</v>
+        <v>38</v>
       </c>
       <c r="H21" s="10">
-        <v>318</v>
+        <v>437</v>
       </c>
       <c r="I21" s="10">
-        <v>344</v>
+        <v>399</v>
       </c>
       <c r="J21" s="10">
-        <v>-34</v>
+        <v>-45</v>
       </c>
       <c r="K21" s="10">
-        <v>43</v>
+        <v>102</v>
       </c>
       <c r="L21" s="10">
-        <v>77</v>
+        <v>147</v>
       </c>
       <c r="M21" s="11">
-        <v>-15</v>
+        <v>-44</v>
       </c>
       <c r="N21" s="1"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="1"/>
       <c r="B22" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="10">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="D22" s="10">
         <v>1</v>
       </c>
       <c r="E22" s="10">
         <v>1</v>
       </c>
       <c r="F22" s="10">
         <v>0</v>
       </c>
       <c r="G22" s="10">
-        <v>2</v>
+        <v>54</v>
       </c>
       <c r="H22" s="10">
-        <v>54</v>
+        <v>142</v>
       </c>
       <c r="I22" s="10">
-        <v>52</v>
+        <v>88</v>
       </c>
       <c r="J22" s="10">
-        <v>-3</v>
+        <v>-27</v>
       </c>
       <c r="K22" s="10">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="L22" s="10">
-        <v>39</v>
+        <v>78</v>
       </c>
       <c r="M22" s="11">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="N22" s="1"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="1"/>
       <c r="B23" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="10">
-        <v>-1</v>
+        <v>45</v>
       </c>
       <c r="D23" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E23" s="10">
         <v>2</v>
       </c>
       <c r="F23" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G23" s="10">
-        <v>3</v>
+        <v>59</v>
       </c>
       <c r="H23" s="10">
-        <v>39</v>
+        <v>108</v>
       </c>
       <c r="I23" s="10">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="J23" s="10">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K23" s="10">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="L23" s="10">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="M23" s="11">
-        <v>-10</v>
+        <v>-19</v>
       </c>
       <c r="N23" s="1"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="1"/>
       <c r="B24" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="10">
-        <v>-9</v>
+        <v>35</v>
       </c>
       <c r="D24" s="10">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="E24" s="10">
         <v>0</v>
       </c>
       <c r="F24" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G24" s="10">
-        <v>-7</v>
+        <v>32</v>
       </c>
       <c r="H24" s="10">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="I24" s="10">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J24" s="10">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="K24" s="10">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="L24" s="10">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="M24" s="11">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="N24" s="1"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="1"/>
       <c r="B25" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="10">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="D25" s="10">
+        <v>5</v>
+      </c>
+      <c r="E25" s="10">
+        <v>6</v>
+      </c>
+      <c r="F25" s="10">
         <v>1</v>
       </c>
-      <c r="E25" s="10">
-[...4 lines deleted...]
-      </c>
       <c r="G25" s="10">
-        <v>24</v>
+        <v>97</v>
       </c>
       <c r="H25" s="10">
-        <v>116</v>
+        <v>226</v>
       </c>
       <c r="I25" s="10">
-        <v>92</v>
+        <v>129</v>
       </c>
       <c r="J25" s="10">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="K25" s="10">
-        <v>40</v>
+        <v>94</v>
       </c>
       <c r="L25" s="10">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="M25" s="11">
-        <v>-14</v>
+        <v>-19</v>
       </c>
       <c r="N25" s="1"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="1"/>
       <c r="B26" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C26" s="10">
-        <v>25</v>
+        <v>380</v>
       </c>
       <c r="D26" s="10">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="E26" s="10">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="F26" s="10">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G26" s="10">
-        <v>56</v>
+        <v>423</v>
       </c>
       <c r="H26" s="10">
-        <v>255</v>
+        <v>749</v>
       </c>
       <c r="I26" s="10">
-        <v>199</v>
+        <v>326</v>
       </c>
       <c r="J26" s="10">
-        <v>-7</v>
+        <v>-4</v>
       </c>
       <c r="K26" s="10">
-        <v>56</v>
+        <v>96</v>
       </c>
       <c r="L26" s="10">
-        <v>63</v>
+        <v>100</v>
       </c>
       <c r="M26" s="11">
-        <v>-37</v>
+        <v>-42</v>
       </c>
       <c r="N26" s="1"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="1"/>
       <c r="B27" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="10">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D27" s="10">
         <v>0</v>
       </c>
       <c r="E27" s="10">
         <v>0</v>
       </c>
       <c r="F27" s="10">
         <v>0</v>
       </c>
       <c r="G27" s="10">
         <v>4</v>
       </c>
       <c r="H27" s="10">
+        <v>16</v>
+      </c>
+      <c r="I27" s="10">
+        <v>12</v>
+      </c>
+      <c r="J27" s="10">
         <v>8</v>
       </c>
-      <c r="I27" s="10">
-[...2 lines deleted...]
-      <c r="J27" s="10">
+      <c r="K27" s="10">
+        <v>9</v>
+      </c>
+      <c r="L27" s="10">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="M27" s="11">
         <v>0</v>
       </c>
       <c r="N27" s="1"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="1"/>
       <c r="B28" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="10">
-        <v>-18</v>
+        <v>203</v>
       </c>
       <c r="D28" s="10">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="E28" s="10">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F28" s="10">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G28" s="10">
-        <v>22</v>
+        <v>235</v>
       </c>
       <c r="H28" s="10">
-        <v>196</v>
+        <v>410</v>
       </c>
       <c r="I28" s="10">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J28" s="10">
-        <v>-23</v>
+        <v>-17</v>
       </c>
       <c r="K28" s="10">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="L28" s="10">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="M28" s="11">
-        <v>-19</v>
+        <v>-14</v>
       </c>
       <c r="N28" s="1"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="1"/>
       <c r="B29" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="10">
+        <v>102</v>
+      </c>
+      <c r="D29" s="10">
+        <v>-1</v>
+      </c>
+      <c r="E29" s="10">
+        <v>0</v>
+      </c>
+      <c r="F29" s="10">
+        <v>1</v>
+      </c>
+      <c r="G29" s="10">
+        <v>96</v>
+      </c>
+      <c r="H29" s="10">
+        <v>199</v>
+      </c>
+      <c r="I29" s="10">
+        <v>103</v>
+      </c>
+      <c r="J29" s="10">
+        <v>11</v>
+      </c>
+      <c r="K29" s="10">
         <v>31</v>
       </c>
-      <c r="D29" s="10">
-[...22 lines deleted...]
-      </c>
       <c r="L29" s="10">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="M29" s="11">
-        <v>-12</v>
+        <v>-4</v>
       </c>
       <c r="N29" s="1"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="1"/>
       <c r="B30" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="10">
-        <v>23</v>
+        <v>135</v>
       </c>
       <c r="D30" s="10">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E30" s="10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F30" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G30" s="10">
-        <v>22</v>
+        <v>145</v>
       </c>
       <c r="H30" s="10">
-        <v>125</v>
+        <v>293</v>
       </c>
       <c r="I30" s="10">
-        <v>103</v>
+        <v>148</v>
       </c>
       <c r="J30" s="10">
-        <v>14</v>
+        <v>-1</v>
       </c>
       <c r="K30" s="10">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="L30" s="10">
-        <v>49</v>
+        <v>70</v>
       </c>
       <c r="M30" s="11">
-        <v>-16</v>
+        <v>-11</v>
       </c>
       <c r="N30" s="1"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="1"/>
       <c r="B31" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="10">
-        <v>4</v>
+        <v>-39</v>
       </c>
       <c r="D31" s="10">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E31" s="10">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F31" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G31" s="10">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="H31" s="10">
-        <v>59</v>
+        <v>240</v>
       </c>
       <c r="I31" s="10">
-        <v>31</v>
+        <v>192</v>
       </c>
       <c r="J31" s="10">
-        <v>-17</v>
+        <v>-78</v>
       </c>
       <c r="K31" s="10">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="L31" s="10">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="M31" s="11">
-        <v>-8</v>
+        <v>-12</v>
       </c>
       <c r="N31" s="1"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="1"/>
       <c r="B32" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="10">
-        <v>-23</v>
+        <v>43</v>
       </c>
       <c r="D32" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E32" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F32" s="10">
         <v>0</v>
       </c>
       <c r="G32" s="10">
-        <v>-20</v>
+        <v>45</v>
       </c>
       <c r="H32" s="10">
-        <v>16</v>
+        <v>80</v>
       </c>
       <c r="I32" s="10">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="J32" s="10">
-        <v>-3</v>
+        <v>-5</v>
       </c>
       <c r="K32" s="10">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="L32" s="10">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="M32" s="11">
-        <v>-2</v>
+        <v>3</v>
       </c>
       <c r="N32" s="1"/>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="1"/>
       <c r="B33" s="4" t="s">
         <v>65</v>
       </c>
       <c r="C33" s="10">
-        <v>23</v>
+        <v>96</v>
       </c>
       <c r="D33" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E33" s="10">
         <v>2</v>
       </c>
       <c r="F33" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G33" s="10">
-        <v>9</v>
+        <v>85</v>
       </c>
       <c r="H33" s="10">
-        <v>66</v>
+        <v>141</v>
       </c>
       <c r="I33" s="10">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="J33" s="10">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="K33" s="10">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="L33" s="10">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="M33" s="11">
-        <v>0</v>
+        <v>-11</v>
       </c>
       <c r="N33" s="1"/>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="1"/>
       <c r="B34" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C34" s="10">
-        <v>12</v>
+        <v>-44</v>
       </c>
       <c r="D34" s="10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E34" s="10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F34" s="10">
         <v>0</v>
       </c>
       <c r="G34" s="10">
-        <v>17</v>
+        <v>-28</v>
       </c>
       <c r="H34" s="10">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I34" s="10">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c r="J34" s="10">
-        <v>-4</v>
+        <v>-12</v>
       </c>
       <c r="K34" s="10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L34" s="10">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="M34" s="11">
-        <v>-2</v>
+        <v>-6</v>
       </c>
       <c r="N34" s="1"/>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="1"/>
       <c r="B35" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C35" s="10">
-        <v>-17</v>
+        <v>3</v>
       </c>
       <c r="D35" s="10">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="E35" s="10">
         <v>0</v>
       </c>
       <c r="F35" s="10">
+        <v>0</v>
+      </c>
+      <c r="G35" s="10">
+        <v>4</v>
+      </c>
+      <c r="H35" s="10">
+        <v>25</v>
+      </c>
+      <c r="I35" s="10">
+        <v>21</v>
+      </c>
+      <c r="J35" s="10">
         <v>1</v>
       </c>
-      <c r="G35" s="10">
-[...10 lines deleted...]
-      </c>
       <c r="K35" s="10">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="L35" s="10">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M35" s="11">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="N35" s="1"/>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="1"/>
       <c r="B36" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C36" s="10">
-        <v>-9</v>
+        <v>80</v>
       </c>
       <c r="D36" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E36" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F36" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G36" s="10">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="H36" s="10">
-        <v>82</v>
+        <v>216</v>
       </c>
       <c r="I36" s="10">
-        <v>79</v>
+        <v>140</v>
       </c>
       <c r="J36" s="10">
-        <v>-4</v>
+        <v>7</v>
       </c>
       <c r="K36" s="10">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="L36" s="10">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="M36" s="11">
-        <v>-10</v>
+        <v>-3</v>
       </c>
       <c r="N36" s="1"/>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="1"/>
       <c r="B37" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C37" s="10">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="D37" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E37" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F37" s="10">
         <v>0</v>
       </c>
       <c r="G37" s="10">
+        <v>18</v>
+      </c>
+      <c r="H37" s="10">
+        <v>65</v>
+      </c>
+      <c r="I37" s="10">
+        <v>47</v>
+      </c>
+      <c r="J37" s="10">
+        <v>4</v>
+      </c>
+      <c r="K37" s="10">
+        <v>30</v>
+      </c>
+      <c r="L37" s="10">
         <v>26</v>
       </c>
-      <c r="H37" s="10">
-[...13 lines deleted...]
-      </c>
       <c r="M37" s="11">
-        <v>3</v>
+        <v>-6</v>
       </c>
       <c r="N37" s="1"/>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="1"/>
       <c r="B38" s="4" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="10">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D38" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E38" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F38" s="10">
         <v>0</v>
       </c>
       <c r="G38" s="10">
-        <v>-1</v>
+        <v>6</v>
       </c>
       <c r="H38" s="10">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="I38" s="10">
         <v>25</v>
       </c>
       <c r="J38" s="10">
         <v>-1</v>
       </c>
       <c r="K38" s="10">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="L38" s="10">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="M38" s="11">
-        <v>-4</v>
+        <v>-5</v>
       </c>
       <c r="N38" s="1"/>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="1"/>
       <c r="B39" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C39" s="10">
-        <v>-65</v>
+        <v>61</v>
       </c>
       <c r="D39" s="10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E39" s="10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F39" s="10">
         <v>0</v>
       </c>
       <c r="G39" s="10">
-        <v>-50</v>
+        <v>113</v>
       </c>
       <c r="H39" s="10">
-        <v>159</v>
+        <v>238</v>
       </c>
       <c r="I39" s="10">
-        <v>209</v>
+        <v>125</v>
       </c>
       <c r="J39" s="10">
-        <v>-18</v>
+        <v>-16</v>
       </c>
       <c r="K39" s="10">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="L39" s="10">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M39" s="11">
-        <v>0</v>
+        <v>-36</v>
       </c>
       <c r="N39" s="1"/>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="1"/>
       <c r="B40" s="4" t="s">
         <v>40</v>
       </c>
       <c r="C40" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D40" s="10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E40" s="10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F40" s="10">
         <v>0</v>
       </c>
       <c r="G40" s="10">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="H40" s="10">
-        <v>170</v>
+        <v>200</v>
       </c>
       <c r="I40" s="10">
-        <v>132</v>
+        <v>185</v>
       </c>
       <c r="J40" s="10">
-        <v>-26</v>
+        <v>-3</v>
       </c>
       <c r="K40" s="10">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="L40" s="10">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="M40" s="11">
-        <v>-3</v>
+        <v>-7</v>
       </c>
       <c r="N40" s="1"/>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="1"/>
       <c r="B41" s="4" t="s">
         <v>41</v>
       </c>
       <c r="C41" s="10">
-        <v>-10</v>
+        <v>52</v>
       </c>
       <c r="D41" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E41" s="10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F41" s="10">
         <v>1</v>
       </c>
       <c r="G41" s="10">
-        <v>-12</v>
+        <v>54</v>
       </c>
       <c r="H41" s="10">
-        <v>57</v>
+        <v>122</v>
       </c>
       <c r="I41" s="10">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="J41" s="10">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K41" s="10">
+        <v>23</v>
+      </c>
+      <c r="L41" s="10">
         <v>15</v>
       </c>
-      <c r="L41" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="M41" s="11">
-        <v>-5</v>
+        <v>-11</v>
       </c>
       <c r="N41" s="1"/>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="1"/>
       <c r="B42" s="4" t="s">
         <v>42</v>
       </c>
       <c r="C42" s="10">
-        <v>-67</v>
+        <v>90</v>
       </c>
       <c r="D42" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E42" s="10">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F42" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G42" s="10">
-        <v>-45</v>
+        <v>121</v>
       </c>
       <c r="H42" s="10">
-        <v>190</v>
+        <v>316</v>
       </c>
       <c r="I42" s="10">
-        <v>235</v>
+        <v>195</v>
       </c>
       <c r="J42" s="10">
-        <v>-6</v>
+        <v>-37</v>
       </c>
       <c r="K42" s="10">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="L42" s="10">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="M42" s="11">
-        <v>-18</v>
+        <v>5</v>
       </c>
       <c r="N42" s="1"/>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="1"/>
       <c r="B43" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C43" s="10">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D43" s="10">
         <v>0</v>
       </c>
       <c r="E43" s="10">
         <v>0</v>
       </c>
       <c r="F43" s="10">
         <v>0</v>
       </c>
       <c r="G43" s="10">
+        <v>12</v>
+      </c>
+      <c r="H43" s="10">
+        <v>18</v>
+      </c>
+      <c r="I43" s="10">
+        <v>6</v>
+      </c>
+      <c r="J43" s="10">
+        <v>0</v>
+      </c>
+      <c r="K43" s="10">
         <v>4</v>
       </c>
-      <c r="H43" s="10">
-[...10 lines deleted...]
-      </c>
       <c r="L43" s="10">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M43" s="11">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="N43" s="1"/>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="1"/>
       <c r="B44" s="4" t="s">
         <v>44</v>
       </c>
       <c r="C44" s="10">
-        <v>-21</v>
+        <v>58</v>
       </c>
       <c r="D44" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E44" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F44" s="10">
         <v>0</v>
       </c>
       <c r="G44" s="10">
-        <v>-20</v>
+        <v>52</v>
       </c>
       <c r="H44" s="10">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="I44" s="10">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="J44" s="10">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="K44" s="10">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L44" s="10">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M44" s="11">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="N44" s="1"/>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" s="1"/>
       <c r="B45" s="4" t="s">
         <v>45</v>
       </c>
       <c r="C45" s="10">
-        <v>38</v>
+        <v>-20</v>
       </c>
       <c r="D45" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E45" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F45" s="10">
         <v>0</v>
       </c>
       <c r="G45" s="10">
-        <v>39</v>
+        <v>3</v>
       </c>
       <c r="H45" s="10">
-        <v>98</v>
+        <v>114</v>
       </c>
       <c r="I45" s="10">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="J45" s="10">
-        <v>6</v>
+        <v>-20</v>
       </c>
       <c r="K45" s="10">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="L45" s="10">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="M45" s="11">
-        <v>-7</v>
+        <v>-4</v>
       </c>
       <c r="N45" s="1"/>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="1"/>
       <c r="B46" s="4" t="s">
         <v>46</v>
       </c>
       <c r="C46" s="10">
-        <v>-27</v>
+        <v>-65</v>
       </c>
       <c r="D46" s="10">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="E46" s="10">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F46" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G46" s="10">
-        <v>31</v>
+        <v>-9</v>
       </c>
       <c r="H46" s="10">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I46" s="10">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J46" s="10">
-        <v>-15</v>
+        <v>-12</v>
       </c>
       <c r="K46" s="10">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="L46" s="10">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M46" s="11">
-        <v>-43</v>
+        <v>-49</v>
       </c>
       <c r="N46" s="1"/>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" s="1"/>
       <c r="B47" s="4" t="s">
         <v>47</v>
       </c>
       <c r="C47" s="10">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="D47" s="10">
         <v>0</v>
       </c>
       <c r="E47" s="10">
         <v>0</v>
       </c>
       <c r="F47" s="10">
         <v>0</v>
       </c>
       <c r="G47" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H47" s="10">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I47" s="10">
         <v>20</v>
       </c>
       <c r="J47" s="10">
-        <v>2</v>
+        <v>-4</v>
       </c>
       <c r="K47" s="10">
         <v>5</v>
       </c>
       <c r="L47" s="10">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="M47" s="11">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="N47" s="1"/>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" s="1"/>
       <c r="B48" s="4" t="s">
         <v>70</v>
       </c>
       <c r="C48" s="10">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D48" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E48" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F48" s="10">
         <v>0</v>
       </c>
       <c r="G48" s="10">
+        <v>0</v>
+      </c>
+      <c r="H48" s="10">
+        <v>15</v>
+      </c>
+      <c r="I48" s="10">
+        <v>15</v>
+      </c>
+      <c r="J48" s="10">
+        <v>1</v>
+      </c>
+      <c r="K48" s="10">
+        <v>6</v>
+      </c>
+      <c r="L48" s="10">
         <v>5</v>
       </c>
-      <c r="H48" s="10">
-[...13 lines deleted...]
-      </c>
       <c r="M48" s="11">
-        <v>-5</v>
+        <v>-7</v>
       </c>
       <c r="N48" s="1"/>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="1"/>
       <c r="B49" s="4" t="s">
         <v>48</v>
       </c>
       <c r="C49" s="10">
-        <v>22</v>
+        <v>-11</v>
       </c>
       <c r="D49" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E49" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F49" s="10">
         <v>0</v>
       </c>
       <c r="G49" s="10">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="H49" s="10">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="I49" s="10">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="J49" s="10">
-        <v>-13</v>
+        <v>-10</v>
       </c>
       <c r="K49" s="10">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="L49" s="10">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="M49" s="11">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="N49" s="1"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="1"/>
       <c r="B50" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C50" s="10">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="D50" s="10">
         <v>0</v>
       </c>
       <c r="E50" s="10">
         <v>0</v>
       </c>
       <c r="F50" s="10">
         <v>0</v>
       </c>
       <c r="G50" s="10">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="H50" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I50" s="10">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="J50" s="10">
         <v>8</v>
       </c>
       <c r="K50" s="10">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="L50" s="10">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M50" s="11">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N50" s="1"/>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" s="1"/>
       <c r="B51" s="4" t="s">
         <v>50</v>
       </c>
       <c r="C51" s="10">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D51" s="10">
         <v>0</v>
       </c>
       <c r="E51" s="10">
         <v>0</v>
       </c>
       <c r="F51" s="10">
         <v>0</v>
       </c>
       <c r="G51" s="10">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H51" s="10">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I51" s="10">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J51" s="10">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="K51" s="10">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L51" s="10">
         <v>3</v>
       </c>
       <c r="M51" s="11">
-        <v>-1</v>
+        <v>-7</v>
       </c>
       <c r="N51" s="1"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="1"/>
       <c r="B52" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C52" s="10">
-        <v>-2</v>
+        <v>-15</v>
       </c>
       <c r="D52" s="10">
         <v>0</v>
       </c>
       <c r="E52" s="10">
         <v>0</v>
       </c>
       <c r="F52" s="10">
         <v>0</v>
       </c>
       <c r="G52" s="10">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="H52" s="10">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="I52" s="10">
+        <v>16</v>
+      </c>
+      <c r="J52" s="10">
+        <v>-9</v>
+      </c>
+      <c r="K52" s="10">
+        <v>1</v>
+      </c>
+      <c r="L52" s="10">
         <v>10</v>
       </c>
-      <c r="J52" s="10">
-[...7 lines deleted...]
-      </c>
       <c r="M52" s="11">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="N52" s="1"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="1"/>
       <c r="B53" s="4" t="s">
         <v>52</v>
       </c>
       <c r="C53" s="10">
-        <v>-3</v>
+        <v>-4</v>
       </c>
       <c r="D53" s="10">
         <v>0</v>
       </c>
       <c r="E53" s="10">
         <v>0</v>
       </c>
       <c r="F53" s="10">
         <v>0</v>
       </c>
       <c r="G53" s="10">
-        <v>-3</v>
+        <v>-5</v>
       </c>
       <c r="H53" s="10">
         <v>5</v>
       </c>
       <c r="I53" s="10">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="J53" s="10">
+        <v>-1</v>
+      </c>
+      <c r="K53" s="10">
+        <v>1</v>
+      </c>
+      <c r="L53" s="10">
         <v>2</v>
       </c>
-      <c r="K53" s="10">
-[...4 lines deleted...]
-      </c>
       <c r="M53" s="11">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="N53" s="1"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="1"/>
       <c r="B54" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C54" s="10">
-        <v>-1</v>
+        <v>-14</v>
       </c>
       <c r="D54" s="10">
         <v>0</v>
       </c>
       <c r="E54" s="10">
         <v>0</v>
       </c>
       <c r="F54" s="10">
         <v>0</v>
       </c>
       <c r="G54" s="10">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="H54" s="10">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I54" s="10">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="J54" s="10">
         <v>1</v>
       </c>
       <c r="K54" s="10">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L54" s="10">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M54" s="11">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="N54" s="1"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="1"/>
       <c r="B55" s="4" t="s">
         <v>54</v>
       </c>
       <c r="C55" s="10">
-        <v>-2</v>
+        <v>6</v>
       </c>
       <c r="D55" s="10">
         <v>0</v>
       </c>
       <c r="E55" s="10">
         <v>0</v>
       </c>
       <c r="F55" s="10">
         <v>0</v>
       </c>
       <c r="G55" s="10">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H55" s="10">
         <v>5</v>
       </c>
       <c r="I55" s="10">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J55" s="10">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="K55" s="10">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="L55" s="10">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M55" s="11">
         <v>-3</v>
       </c>
       <c r="N55" s="1"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="1"/>
       <c r="B56" s="4" t="s">
         <v>55</v>
       </c>
       <c r="C56" s="10">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D56" s="10">
         <v>0</v>
       </c>
       <c r="E56" s="10">
         <v>0</v>
       </c>
       <c r="F56" s="10">
         <v>0</v>
       </c>
       <c r="G56" s="10">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="H56" s="10">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I56" s="10">
         <v>7</v>
       </c>
       <c r="J56" s="10">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="K56" s="10">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="L56" s="10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M56" s="11">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="N56" s="1"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="1"/>
       <c r="B57" s="4" t="s">
         <v>56</v>
       </c>
       <c r="C57" s="10">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="D57" s="10">
         <v>0</v>
       </c>
       <c r="E57" s="10">
         <v>0</v>
       </c>
       <c r="F57" s="10">
         <v>0</v>
       </c>
       <c r="G57" s="10">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H57" s="10">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="I57" s="10">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="J57" s="10">
-        <v>-3</v>
+        <v>-16</v>
       </c>
       <c r="K57" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L57" s="10">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="M57" s="11">
         <v>0</v>
       </c>
       <c r="N57" s="1"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="1"/>
       <c r="B58" s="4" t="s">
         <v>57</v>
       </c>
       <c r="C58" s="10">
         <v>0</v>
       </c>
       <c r="D58" s="10">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="E58" s="10">
         <v>0</v>
       </c>
       <c r="F58" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G58" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H58" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I58" s="10">
         <v>0</v>
       </c>
       <c r="J58" s="10">
         <v>0</v>
       </c>
       <c r="K58" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L58" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M58" s="11">
         <v>0</v>
       </c>
       <c r="N58" s="1"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="1"/>
       <c r="B59" s="4" t="s">
         <v>58</v>
       </c>
       <c r="C59" s="10">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="D59" s="10">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="E59" s="10">
         <v>0</v>
       </c>
       <c r="F59" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G59" s="10">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="H59" s="10">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I59" s="10">
         <v>2</v>
       </c>
       <c r="J59" s="10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K59" s="10">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L59" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M59" s="11">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N59" s="1"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="1"/>
       <c r="B60" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C60" s="10">
-        <v>-14</v>
+        <v>13</v>
       </c>
       <c r="D60" s="10">
         <v>0</v>
       </c>
       <c r="E60" s="10">
         <v>0</v>
       </c>
       <c r="F60" s="10">
         <v>0</v>
       </c>
       <c r="G60" s="10">
-        <v>-8</v>
+        <v>37</v>
       </c>
       <c r="H60" s="10">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="I60" s="10">
-        <v>74</v>
+        <v>42</v>
       </c>
       <c r="J60" s="10">
-        <v>-6</v>
+        <v>-23</v>
       </c>
       <c r="K60" s="10">
         <v>0</v>
       </c>
       <c r="L60" s="10">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="M60" s="11">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="N60" s="1"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="1"/>
       <c r="B61" s="4" t="s">
         <v>60</v>
       </c>
       <c r="C61" s="10">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D61" s="10">
         <v>0</v>
       </c>
       <c r="E61" s="10">
         <v>0</v>
       </c>
       <c r="F61" s="10">
         <v>0</v>
       </c>
       <c r="G61" s="10">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="H61" s="10">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="I61" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J61" s="10">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="K61" s="10">
         <v>2</v>
       </c>
       <c r="L61" s="10">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M61" s="11">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="N61" s="1"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="1"/>
       <c r="B62" s="4" t="s">
         <v>61</v>
       </c>
       <c r="C62" s="10">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D62" s="10">
         <v>0</v>
       </c>
       <c r="E62" s="10">
         <v>0</v>
       </c>
       <c r="F62" s="10">
         <v>0</v>
       </c>
       <c r="G62" s="10">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="H62" s="10">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I62" s="10">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J62" s="10">
         <v>0</v>
       </c>
       <c r="K62" s="10">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L62" s="10">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M62" s="11">
         <v>0</v>
       </c>
       <c r="N62" s="1"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="1"/>
       <c r="B63" s="4" t="s">
         <v>62</v>
       </c>
       <c r="C63" s="10">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="D63" s="10">
         <v>0</v>
       </c>
       <c r="E63" s="10">
         <v>0</v>
       </c>
       <c r="F63" s="10">
         <v>0</v>
       </c>
       <c r="G63" s="10">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="H63" s="10">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I63" s="10">
+        <v>3</v>
+      </c>
+      <c r="J63" s="10">
+        <v>2</v>
+      </c>
+      <c r="K63" s="10">
         <v>4</v>
       </c>
-      <c r="J63" s="10">
-[...4 lines deleted...]
-      </c>
       <c r="L63" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M63" s="11">
         <v>0</v>
       </c>
       <c r="N63" s="1"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="1"/>
       <c r="B64" s="4" t="s">
         <v>63</v>
       </c>
       <c r="C64" s="10">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="D64" s="10">
         <v>0</v>
       </c>
       <c r="E64" s="10">
         <v>0</v>
       </c>
       <c r="F64" s="10">
         <v>0</v>
       </c>
       <c r="G64" s="10">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="H64" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I64" s="10">
         <v>1</v>
       </c>
       <c r="J64" s="10">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K64" s="10">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L64" s="10">
         <v>0</v>
       </c>
       <c r="M64" s="11">
         <v>0</v>
       </c>
       <c r="N64" s="1"/>
     </row>
     <row r="65" spans="1:14" ht="13.8" thickBot="1">
       <c r="A65" s="1"/>
       <c r="B65" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C65" s="12">
         <v>2</v>
       </c>
       <c r="D65" s="12">
         <v>0</v>
       </c>
       <c r="E65" s="12">
         <v>0</v>
       </c>
       <c r="F65" s="12">
         <v>0</v>
       </c>
       <c r="G65" s="12">
         <v>2</v>
       </c>
       <c r="H65" s="12">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I65" s="12">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J65" s="12">
         <v>0</v>
       </c>
       <c r="K65" s="12">
         <v>0</v>
       </c>
       <c r="L65" s="12">
         <v>0</v>
       </c>
       <c r="M65" s="13">
         <v>0</v>
       </c>
       <c r="N65" s="1"/>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="1"/>
       <c r="N66" s="1"/>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="1"/>
       <c r="N67" s="1"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="1"/>
@@ -9748,51 +9755,51 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
-      <vt:lpstr>令和8年2月中（総数）</vt:lpstr>
-[...7 lines deleted...]
-      <vt:lpstr>'令和8年2月中（総数）'!Print_Titles</vt:lpstr>
+      <vt:lpstr>令和8年3月中（総数）</vt:lpstr>
+      <vt:lpstr>3月中（日本人）</vt:lpstr>
+      <vt:lpstr>3月中（外国人）</vt:lpstr>
+      <vt:lpstr>'3月中（外国人）'!Print_Area</vt:lpstr>
+      <vt:lpstr>'3月中（日本人）'!Print_Area</vt:lpstr>
+      <vt:lpstr>'令和8年3月中（総数）'!Print_Area</vt:lpstr>
+      <vt:lpstr>'3月中（外国人）'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'3月中（日本人）'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'令和8年3月中（総数）'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>