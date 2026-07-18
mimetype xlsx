--- v0 (2026-04-22)
+++ v1 (2026-07-18)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{41FA18F4-0871-464D-B637-42D2336B786A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EE8FD8FD-2257-4DD1-9CD7-0397284A5D74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="654" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="用語の定義" sheetId="34" r:id="rId1"/>
     <sheet name="令和8年" sheetId="33" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">令和8年!$A$1:$AS$50</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="797" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="713" uniqueCount="90">
   <si>
     <t>区分</t>
   </si>
   <si>
     <t xml:space="preserve"> 　　　　　　　　　　　新　　　　　　　　　　　 設 　　　　　　　　　　　住　　　　　　　　　　　 宅</t>
   </si>
   <si>
     <t>　　利　　　 用 　　　関　　　 係 　　　別</t>
   </si>
   <si>
     <t>　構　　　造　　　別</t>
   </si>
   <si>
     <t>月</t>
   </si>
   <si>
     <t>着工床面積</t>
   </si>
   <si>
     <t>工事費予定額</t>
   </si>
   <si>
     <t>着工戸数合計</t>
   </si>
   <si>
@@ -2616,51 +2616,51 @@
       </c>
     </row>
     <row r="44" spans="3:5" s="146" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E44" s="146" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="45" spans="3:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D45" s="145" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet27"/>
   <dimension ref="A1:AY50"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="AQ12" sqref="AQ12"/>
+      <selection activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2" style="31" customWidth="1"/>
     <col min="2" max="2" width="10" style="31" customWidth="1"/>
     <col min="3" max="3" width="1.5" style="31" customWidth="1"/>
     <col min="4" max="4" width="11.59765625" style="31" customWidth="1"/>
     <col min="5" max="5" width="1" style="31" customWidth="1"/>
     <col min="6" max="6" width="1.5" style="31" customWidth="1"/>
     <col min="7" max="7" width="14.3984375" style="31" customWidth="1"/>
     <col min="8" max="8" width="1" style="31" customWidth="1"/>
     <col min="9" max="9" width="1.5" style="31" customWidth="1"/>
     <col min="10" max="10" width="10.5" style="31" customWidth="1"/>
     <col min="11" max="11" width="1" style="31" customWidth="1"/>
     <col min="12" max="12" width="1.5" style="31" customWidth="1"/>
     <col min="13" max="13" width="13" style="31" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="1" style="31" customWidth="1"/>
     <col min="15" max="15" width="1.5" style="31" customWidth="1"/>
     <col min="16" max="16" width="10" style="31" customWidth="1"/>
     <col min="17" max="17" width="1" style="31" customWidth="1"/>
     <col min="18" max="18" width="1.69921875" style="31" customWidth="1"/>
     <col min="19" max="19" width="10" style="31" customWidth="1"/>
     <col min="20" max="20" width="1" style="31" customWidth="1"/>
     <col min="21" max="21" width="1.3984375" style="31" customWidth="1"/>
@@ -3627,822 +3627,906 @@
         <v>22</v>
       </c>
       <c r="AN12" s="52">
         <v>4541</v>
       </c>
       <c r="AO12" s="57" t="s">
         <v>23</v>
       </c>
       <c r="AP12" s="51" t="s">
         <v>22</v>
       </c>
       <c r="AQ12" s="52">
         <v>3318</v>
       </c>
       <c r="AR12" s="87" t="s">
         <v>23</v>
       </c>
       <c r="AS12" s="1"/>
       <c r="AX12" s="1"/>
       <c r="AY12" s="1"/>
     </row>
     <row r="13" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A13" s="1"/>
       <c r="B13" s="88"/>
       <c r="C13" s="126"/>
-      <c r="D13" s="108"/>
+      <c r="D13" s="108">
+        <v>619775</v>
+      </c>
       <c r="E13" s="107"/>
       <c r="F13" s="137"/>
-      <c r="G13" s="138"/>
+      <c r="G13" s="138">
+        <v>212600.64</v>
+      </c>
       <c r="H13" s="107"/>
       <c r="I13" s="110"/>
-      <c r="J13" s="108"/>
+      <c r="J13" s="108">
+        <v>3634</v>
+      </c>
       <c r="K13" s="107"/>
       <c r="L13" s="111"/>
-      <c r="M13" s="108"/>
+      <c r="M13" s="108">
+        <v>264780</v>
+      </c>
       <c r="N13" s="107"/>
       <c r="O13" s="110"/>
-      <c r="P13" s="108"/>
+      <c r="P13" s="108">
+        <v>819</v>
+      </c>
       <c r="Q13" s="107"/>
       <c r="R13" s="111"/>
-      <c r="S13" s="108"/>
+      <c r="S13" s="108">
+        <v>1747</v>
+      </c>
       <c r="T13" s="107"/>
       <c r="U13" s="137"/>
-      <c r="V13" s="108"/>
+      <c r="V13" s="108">
+        <v>18</v>
+      </c>
       <c r="W13" s="107"/>
       <c r="X13" s="137"/>
-      <c r="Y13" s="108"/>
+      <c r="Y13" s="108">
+        <v>1050</v>
+      </c>
       <c r="Z13" s="112"/>
       <c r="AA13" s="107"/>
-      <c r="AB13" s="108"/>
+      <c r="AB13" s="108">
+        <v>931</v>
+      </c>
       <c r="AC13" s="107"/>
       <c r="AD13" s="139"/>
-      <c r="AE13" s="108"/>
+      <c r="AE13" s="108">
+        <v>119</v>
+      </c>
       <c r="AF13" s="107"/>
       <c r="AG13" s="140"/>
-      <c r="AH13" s="108"/>
+      <c r="AH13" s="108">
+        <v>3334</v>
+      </c>
       <c r="AI13" s="114"/>
       <c r="AJ13" s="107"/>
-      <c r="AK13" s="108"/>
+      <c r="AK13" s="108">
+        <v>300</v>
+      </c>
       <c r="AL13" s="107"/>
       <c r="AM13" s="140"/>
-      <c r="AN13" s="108"/>
+      <c r="AN13" s="108">
+        <v>2712</v>
+      </c>
       <c r="AO13" s="114"/>
       <c r="AP13" s="107"/>
-      <c r="AQ13" s="108"/>
+      <c r="AQ13" s="108">
+        <v>922</v>
+      </c>
       <c r="AR13" s="134"/>
       <c r="AS13" s="1"/>
       <c r="AX13" s="1"/>
       <c r="AY13" s="1"/>
     </row>
     <row r="14" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A14" s="1"/>
       <c r="B14" s="84" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="96"/>
-      <c r="D14" s="97" t="s">
-        <v>88</v>
+      <c r="D14" s="97">
+        <v>18.100000000000001</v>
       </c>
       <c r="E14" s="96"/>
       <c r="F14" s="96"/>
-      <c r="G14" s="97" t="s">
-        <v>88</v>
+      <c r="G14" s="97">
+        <v>54.3</v>
       </c>
       <c r="H14" s="96"/>
       <c r="I14" s="96"/>
-      <c r="J14" s="97" t="s">
-        <v>88</v>
+      <c r="J14" s="97">
+        <v>3.9</v>
       </c>
       <c r="K14" s="96"/>
       <c r="L14" s="96"/>
-      <c r="M14" s="97" t="s">
-        <v>88</v>
+      <c r="M14" s="97">
+        <v>-2.2000000000000002</v>
       </c>
       <c r="N14" s="96"/>
       <c r="O14" s="96"/>
-      <c r="P14" s="97" t="s">
-        <v>88</v>
+      <c r="P14" s="97">
+        <v>-2.4</v>
       </c>
       <c r="Q14" s="96"/>
       <c r="R14" s="96"/>
-      <c r="S14" s="97" t="s">
-        <v>88</v>
+      <c r="S14" s="97">
+        <v>6.9</v>
       </c>
       <c r="T14" s="96"/>
       <c r="U14" s="96"/>
-      <c r="V14" s="97" t="s">
-        <v>88</v>
+      <c r="V14" s="97">
+        <v>-18.2</v>
       </c>
       <c r="W14" s="96"/>
       <c r="X14" s="96"/>
-      <c r="Y14" s="97" t="s">
-        <v>88</v>
+      <c r="Y14" s="97">
+        <v>4.7</v>
       </c>
       <c r="Z14" s="96"/>
       <c r="AA14" s="96"/>
-      <c r="AB14" s="97" t="s">
-        <v>88</v>
+      <c r="AB14" s="97">
+        <v>0.1</v>
       </c>
       <c r="AC14" s="96"/>
       <c r="AD14" s="96"/>
-      <c r="AE14" s="97" t="s">
-        <v>88</v>
+      <c r="AE14" s="97">
+        <v>63</v>
       </c>
       <c r="AF14" s="96"/>
       <c r="AG14" s="96"/>
-      <c r="AH14" s="97" t="s">
-        <v>88</v>
+      <c r="AH14" s="97">
+        <v>4.2</v>
       </c>
       <c r="AI14" s="96"/>
       <c r="AJ14" s="96"/>
-      <c r="AK14" s="97" t="s">
-        <v>88</v>
+      <c r="AK14" s="97">
+        <v>0.7</v>
       </c>
       <c r="AL14" s="96"/>
       <c r="AM14" s="96"/>
-      <c r="AN14" s="97" t="s">
-        <v>88</v>
+      <c r="AN14" s="97">
+        <v>8.3000000000000007</v>
       </c>
       <c r="AO14" s="96"/>
       <c r="AP14" s="96"/>
-      <c r="AQ14" s="97" t="s">
-        <v>88</v>
+      <c r="AQ14" s="97">
+        <v>-7.2</v>
       </c>
       <c r="AR14" s="85"/>
       <c r="AS14" s="1"/>
       <c r="AX14" s="1"/>
       <c r="AY14" s="1"/>
     </row>
     <row r="15" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A15" s="1"/>
       <c r="B15" s="86"/>
       <c r="C15" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="D15" s="52" t="s">
-        <v>88</v>
+      <c r="D15" s="52">
+        <v>1484331</v>
       </c>
       <c r="E15" s="51" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="G15" s="54" t="s">
-        <v>88</v>
+      <c r="G15" s="54">
+        <v>565011.25</v>
       </c>
       <c r="H15" s="51" t="s">
         <v>23</v>
       </c>
       <c r="I15" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="J15" s="52" t="s">
-        <v>88</v>
+      <c r="J15" s="52">
+        <v>11493</v>
       </c>
       <c r="K15" s="51" t="s">
         <v>23</v>
       </c>
       <c r="L15" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="M15" s="52" t="s">
-        <v>88</v>
+      <c r="M15" s="52">
+        <v>863931</v>
       </c>
       <c r="N15" s="51" t="s">
         <v>23</v>
       </c>
       <c r="O15" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="P15" s="52" t="s">
-        <v>88</v>
+      <c r="P15" s="52">
+        <v>2218</v>
       </c>
       <c r="Q15" s="51" t="s">
         <v>23</v>
       </c>
       <c r="R15" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="S15" s="52" t="s">
-        <v>88</v>
+      <c r="S15" s="52">
+        <v>4415</v>
       </c>
       <c r="T15" s="51" t="s">
         <v>23</v>
       </c>
       <c r="U15" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="V15" s="52" t="s">
-        <v>88</v>
+      <c r="V15" s="52">
+        <v>46</v>
       </c>
       <c r="W15" s="51" t="s">
         <v>23</v>
       </c>
       <c r="X15" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="Y15" s="52" t="s">
-        <v>88</v>
+      <c r="Y15" s="52">
+        <v>4814</v>
       </c>
       <c r="Z15" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AA15" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="AB15" s="52" t="s">
-        <v>88</v>
+      <c r="AB15" s="52">
+        <v>2462</v>
       </c>
       <c r="AC15" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AD15" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="AE15" s="52" t="s">
-        <v>88</v>
+      <c r="AE15" s="52">
+        <v>2352</v>
       </c>
       <c r="AF15" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AG15" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="AH15" s="52" t="s">
-        <v>88</v>
+      <c r="AH15" s="52">
+        <v>10608</v>
       </c>
       <c r="AI15" s="57" t="s">
         <v>23</v>
       </c>
       <c r="AJ15" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="AK15" s="52" t="s">
-        <v>88</v>
+      <c r="AK15" s="52">
+        <v>885</v>
       </c>
       <c r="AL15" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AM15" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="AN15" s="52" t="s">
-        <v>88</v>
+      <c r="AN15" s="52">
+        <v>7253</v>
       </c>
       <c r="AO15" s="57" t="s">
         <v>23</v>
       </c>
       <c r="AP15" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="AQ15" s="52" t="s">
-        <v>88</v>
+      <c r="AQ15" s="52">
+        <v>4240</v>
       </c>
       <c r="AR15" s="87" t="s">
         <v>87</v>
       </c>
       <c r="AS15" s="1"/>
       <c r="AX15" s="1"/>
       <c r="AY15" s="1"/>
     </row>
     <row r="16" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A16" s="1"/>
       <c r="B16" s="88"/>
       <c r="C16" s="126"/>
-      <c r="D16" s="127"/>
+      <c r="D16" s="127">
+        <v>368454</v>
+      </c>
       <c r="E16" s="126"/>
       <c r="F16" s="109"/>
-      <c r="G16" s="128"/>
+      <c r="G16" s="128">
+        <v>133764.25</v>
+      </c>
       <c r="H16" s="126"/>
       <c r="I16" s="129"/>
-      <c r="J16" s="127"/>
+      <c r="J16" s="127">
+        <v>3703</v>
+      </c>
       <c r="K16" s="126"/>
       <c r="L16" s="130"/>
-      <c r="M16" s="127"/>
+      <c r="M16" s="127">
+        <v>278355</v>
+      </c>
       <c r="N16" s="126"/>
       <c r="O16" s="129"/>
-      <c r="P16" s="127"/>
+      <c r="P16" s="127">
+        <v>736</v>
+      </c>
       <c r="Q16" s="126"/>
       <c r="R16" s="130"/>
-      <c r="S16" s="127"/>
+      <c r="S16" s="127">
+        <v>1405</v>
+      </c>
       <c r="T16" s="126"/>
       <c r="U16" s="109"/>
-      <c r="V16" s="127"/>
+      <c r="V16" s="127">
+        <v>21</v>
+      </c>
       <c r="W16" s="126"/>
       <c r="X16" s="109"/>
-      <c r="Y16" s="127"/>
+      <c r="Y16" s="127">
+        <v>1541</v>
+      </c>
       <c r="Z16" s="131"/>
       <c r="AA16" s="126"/>
-      <c r="AB16" s="127"/>
+      <c r="AB16" s="127">
+        <v>761</v>
+      </c>
       <c r="AC16" s="126"/>
       <c r="AD16" s="132"/>
-      <c r="AE16" s="127"/>
+      <c r="AE16" s="127">
+        <v>780</v>
+      </c>
       <c r="AF16" s="126"/>
       <c r="AG16" s="113"/>
-      <c r="AH16" s="127"/>
+      <c r="AH16" s="127">
+        <v>3285</v>
+      </c>
       <c r="AI16" s="133"/>
       <c r="AJ16" s="126"/>
-      <c r="AK16" s="127"/>
+      <c r="AK16" s="127">
+        <v>418</v>
+      </c>
       <c r="AL16" s="126"/>
       <c r="AM16" s="113"/>
-      <c r="AN16" s="127"/>
+      <c r="AN16" s="127">
+        <v>2332</v>
+      </c>
       <c r="AO16" s="133"/>
       <c r="AP16" s="126"/>
-      <c r="AQ16" s="127"/>
+      <c r="AQ16" s="127">
+        <v>1371</v>
+      </c>
       <c r="AR16" s="134"/>
       <c r="AS16" s="1"/>
       <c r="AX16" s="1"/>
       <c r="AY16" s="1"/>
     </row>
     <row r="17" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A17" s="1"/>
       <c r="B17" s="84" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="96"/>
-      <c r="D17" s="97" t="s">
-        <v>88</v>
+      <c r="D17" s="97">
+        <v>18.3</v>
       </c>
       <c r="E17" s="96"/>
       <c r="F17" s="96"/>
-      <c r="G17" s="97" t="s">
-        <v>88</v>
+      <c r="G17" s="97">
+        <v>48.8</v>
       </c>
       <c r="H17" s="96"/>
       <c r="I17" s="96"/>
-      <c r="J17" s="97" t="s">
-        <v>88</v>
+      <c r="J17" s="97">
+        <v>22.4</v>
       </c>
       <c r="K17" s="96"/>
       <c r="L17" s="96"/>
-      <c r="M17" s="97" t="s">
-        <v>88</v>
+      <c r="M17" s="97">
+        <v>26</v>
       </c>
       <c r="N17" s="96"/>
       <c r="O17" s="96"/>
-      <c r="P17" s="97" t="s">
-        <v>88</v>
+      <c r="P17" s="97">
+        <v>6.1</v>
       </c>
       <c r="Q17" s="96"/>
       <c r="R17" s="96"/>
-      <c r="S17" s="97" t="s">
-        <v>88</v>
+      <c r="S17" s="97">
+        <v>-6.6</v>
       </c>
       <c r="T17" s="96"/>
       <c r="U17" s="96"/>
-      <c r="V17" s="97" t="s">
-        <v>88</v>
+      <c r="V17" s="97">
+        <v>-16</v>
       </c>
       <c r="W17" s="96"/>
       <c r="X17" s="96"/>
-      <c r="Y17" s="97" t="s">
-        <v>88</v>
+      <c r="Y17" s="97">
+        <v>92.1</v>
       </c>
       <c r="Z17" s="96"/>
       <c r="AA17" s="96"/>
-      <c r="AB17" s="97" t="s">
-        <v>88</v>
+      <c r="AB17" s="97">
+        <v>9</v>
       </c>
       <c r="AC17" s="96"/>
       <c r="AD17" s="96"/>
-      <c r="AE17" s="97" t="s">
-        <v>88</v>
+      <c r="AE17" s="97">
+        <v>650</v>
       </c>
       <c r="AF17" s="96"/>
       <c r="AG17" s="96"/>
-      <c r="AH17" s="97" t="s">
-        <v>88</v>
+      <c r="AH17" s="97">
+        <v>19</v>
       </c>
       <c r="AI17" s="96"/>
       <c r="AJ17" s="96"/>
-      <c r="AK17" s="97" t="s">
-        <v>88</v>
+      <c r="AK17" s="97">
+        <v>57.1</v>
       </c>
       <c r="AL17" s="96"/>
       <c r="AM17" s="96"/>
-      <c r="AN17" s="97" t="s">
-        <v>88</v>
+      <c r="AN17" s="97">
+        <v>13.6</v>
       </c>
       <c r="AO17" s="96"/>
       <c r="AP17" s="96"/>
-      <c r="AQ17" s="97" t="s">
-        <v>88</v>
+      <c r="AQ17" s="97">
+        <v>40.9</v>
       </c>
       <c r="AR17" s="85"/>
       <c r="AS17" s="1"/>
       <c r="AX17" s="1"/>
       <c r="AY17" s="1"/>
     </row>
     <row r="18" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A18" s="1"/>
       <c r="B18" s="86"/>
       <c r="C18" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="D18" s="52" t="s">
-        <v>88</v>
+      <c r="D18" s="52">
+        <v>1852785</v>
       </c>
       <c r="E18" s="51" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="G18" s="54" t="s">
-        <v>88</v>
+      <c r="G18" s="54">
+        <v>698775.5</v>
       </c>
       <c r="H18" s="51" t="s">
         <v>23</v>
       </c>
       <c r="I18" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="J18" s="52" t="s">
-        <v>88</v>
+      <c r="J18" s="52">
+        <v>15196</v>
       </c>
       <c r="K18" s="51" t="s">
         <v>23</v>
       </c>
       <c r="L18" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="M18" s="52" t="s">
-        <v>88</v>
+      <c r="M18" s="52">
+        <v>1142286</v>
       </c>
       <c r="N18" s="51" t="s">
         <v>23</v>
       </c>
       <c r="O18" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="P18" s="52" t="s">
-        <v>88</v>
+      <c r="P18" s="52">
+        <v>2954</v>
       </c>
       <c r="Q18" s="51" t="s">
         <v>23</v>
       </c>
       <c r="R18" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="S18" s="52" t="s">
-        <v>88</v>
+      <c r="S18" s="52">
+        <v>5820</v>
       </c>
       <c r="T18" s="51" t="s">
         <v>23</v>
       </c>
       <c r="U18" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="V18" s="52" t="s">
-        <v>88</v>
+      <c r="V18" s="52">
+        <v>67</v>
       </c>
       <c r="W18" s="51" t="s">
         <v>23</v>
       </c>
       <c r="X18" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="Y18" s="52" t="s">
-        <v>88</v>
+      <c r="Y18" s="52">
+        <v>6355</v>
       </c>
       <c r="Z18" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AA18" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="AB18" s="52" t="s">
-        <v>88</v>
+      <c r="AB18" s="52">
+        <v>3223</v>
       </c>
       <c r="AC18" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AD18" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="AE18" s="52" t="s">
-        <v>88</v>
+      <c r="AE18" s="52">
+        <v>3132</v>
       </c>
       <c r="AF18" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AG18" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="AH18" s="52" t="s">
-        <v>88</v>
+      <c r="AH18" s="52">
+        <v>13893</v>
       </c>
       <c r="AI18" s="57" t="s">
         <v>23</v>
       </c>
       <c r="AJ18" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="AK18" s="52" t="s">
-        <v>88</v>
+      <c r="AK18" s="52">
+        <v>1303</v>
       </c>
       <c r="AL18" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AM18" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="AN18" s="52" t="s">
-        <v>88</v>
+      <c r="AN18" s="52">
+        <v>9585</v>
       </c>
       <c r="AO18" s="57" t="s">
         <v>23</v>
       </c>
       <c r="AP18" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="AQ18" s="52" t="s">
-        <v>88</v>
+      <c r="AQ18" s="52">
+        <v>5611</v>
       </c>
       <c r="AR18" s="87" t="s">
         <v>87</v>
       </c>
       <c r="AS18" s="1"/>
       <c r="AT18" s="45"/>
       <c r="AX18" s="1"/>
       <c r="AY18" s="1"/>
     </row>
     <row r="19" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A19" s="1"/>
       <c r="B19" s="88"/>
       <c r="C19" s="126"/>
-      <c r="D19" s="127"/>
+      <c r="D19" s="127">
+        <v>622198</v>
+      </c>
       <c r="E19" s="126"/>
       <c r="F19" s="109"/>
-      <c r="G19" s="128"/>
+      <c r="G19" s="128">
+        <v>229721.63</v>
+      </c>
       <c r="H19" s="126"/>
       <c r="I19" s="129"/>
-      <c r="J19" s="127"/>
+      <c r="J19" s="127">
+        <v>4165</v>
+      </c>
       <c r="K19" s="126"/>
       <c r="L19" s="130"/>
-      <c r="M19" s="127"/>
+      <c r="M19" s="127">
+        <v>276556</v>
+      </c>
       <c r="N19" s="126"/>
       <c r="O19" s="129"/>
-      <c r="P19" s="127"/>
+      <c r="P19" s="127">
+        <v>679</v>
+      </c>
       <c r="Q19" s="126"/>
       <c r="R19" s="130"/>
-      <c r="S19" s="127"/>
+      <c r="S19" s="127">
+        <v>2090</v>
+      </c>
       <c r="T19" s="126"/>
       <c r="U19" s="109"/>
-      <c r="V19" s="127"/>
+      <c r="V19" s="127">
+        <v>6</v>
+      </c>
       <c r="W19" s="126"/>
       <c r="X19" s="109"/>
-      <c r="Y19" s="135"/>
+      <c r="Y19" s="135">
+        <v>1390</v>
+      </c>
       <c r="Z19" s="131"/>
       <c r="AA19" s="126"/>
-      <c r="AB19" s="127"/>
+      <c r="AB19" s="127">
+        <v>809</v>
+      </c>
       <c r="AC19" s="126"/>
       <c r="AD19" s="132"/>
-      <c r="AE19" s="127"/>
+      <c r="AE19" s="127">
+        <v>581</v>
+      </c>
       <c r="AF19" s="126"/>
       <c r="AG19" s="113"/>
-      <c r="AH19" s="127"/>
+      <c r="AH19" s="127">
+        <v>3865</v>
+      </c>
       <c r="AI19" s="133"/>
       <c r="AJ19" s="126"/>
-      <c r="AK19" s="127"/>
+      <c r="AK19" s="127">
+        <v>300</v>
+      </c>
       <c r="AL19" s="126"/>
       <c r="AM19" s="113"/>
-      <c r="AN19" s="127"/>
+      <c r="AN19" s="127">
+        <v>2399</v>
+      </c>
       <c r="AO19" s="133"/>
       <c r="AP19" s="126"/>
-      <c r="AQ19" s="127"/>
+      <c r="AQ19" s="127">
+        <v>1766</v>
+      </c>
       <c r="AR19" s="134"/>
       <c r="AS19" s="1"/>
       <c r="AX19" s="1"/>
       <c r="AY19" s="1"/>
     </row>
     <row r="20" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A20" s="1"/>
       <c r="B20" s="84" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="96"/>
-      <c r="D20" s="97" t="s">
-        <v>88</v>
+      <c r="D20" s="97">
+        <v>113.3</v>
       </c>
       <c r="E20" s="96"/>
       <c r="F20" s="96"/>
-      <c r="G20" s="97" t="s">
-        <v>88</v>
+      <c r="G20" s="97">
+        <v>186</v>
       </c>
       <c r="H20" s="96"/>
       <c r="I20" s="96"/>
-      <c r="J20" s="97" t="s">
-        <v>88</v>
+      <c r="J20" s="97">
+        <v>49</v>
       </c>
       <c r="K20" s="96"/>
       <c r="L20" s="96"/>
-      <c r="M20" s="97" t="s">
-        <v>88</v>
+      <c r="M20" s="97">
+        <v>42.8</v>
       </c>
       <c r="N20" s="96"/>
       <c r="O20" s="96"/>
-      <c r="P20" s="97" t="s">
-        <v>88</v>
+      <c r="P20" s="97">
+        <v>15.1</v>
       </c>
       <c r="Q20" s="96"/>
       <c r="R20" s="96"/>
-      <c r="S20" s="97" t="s">
-        <v>88</v>
+      <c r="S20" s="97">
+        <v>53.7</v>
       </c>
       <c r="T20" s="96"/>
       <c r="U20" s="96"/>
-      <c r="V20" s="97" t="s">
-        <v>88</v>
+      <c r="V20" s="97">
+        <v>-64.7</v>
       </c>
       <c r="W20" s="96"/>
       <c r="X20" s="96"/>
-      <c r="Y20" s="97" t="s">
-        <v>88</v>
+      <c r="Y20" s="97">
+        <v>67.7</v>
       </c>
       <c r="Z20" s="96"/>
       <c r="AA20" s="96"/>
-      <c r="AB20" s="97" t="s">
-        <v>88</v>
+      <c r="AB20" s="97">
+        <v>31.5</v>
       </c>
       <c r="AC20" s="96"/>
       <c r="AD20" s="96"/>
-      <c r="AE20" s="97" t="s">
-        <v>88</v>
+      <c r="AE20" s="97">
+        <v>171.5</v>
       </c>
       <c r="AF20" s="96"/>
       <c r="AG20" s="96"/>
-      <c r="AH20" s="97" t="s">
-        <v>88</v>
+      <c r="AH20" s="97">
+        <v>50.7</v>
       </c>
       <c r="AI20" s="96"/>
       <c r="AJ20" s="96"/>
-      <c r="AK20" s="97" t="s">
-        <v>88</v>
+      <c r="AK20" s="97">
+        <v>29.3</v>
       </c>
       <c r="AL20" s="96"/>
       <c r="AM20" s="96"/>
-      <c r="AN20" s="97" t="s">
-        <v>88</v>
+      <c r="AN20" s="97">
+        <v>22.1</v>
       </c>
       <c r="AO20" s="96"/>
       <c r="AP20" s="96"/>
-      <c r="AQ20" s="97" t="s">
-        <v>88</v>
+      <c r="AQ20" s="97">
+        <v>112.5</v>
       </c>
       <c r="AR20" s="85"/>
       <c r="AS20" s="1"/>
       <c r="AX20" s="1"/>
       <c r="AY20" s="1"/>
     </row>
     <row r="21" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A21" s="1"/>
       <c r="B21" s="86"/>
       <c r="C21" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="D21" s="52" t="s">
-        <v>88</v>
+      <c r="D21" s="52">
+        <v>2474983</v>
       </c>
       <c r="E21" s="51" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="G21" s="54" t="s">
-        <v>88</v>
+      <c r="G21" s="54">
+        <v>928497.13</v>
       </c>
       <c r="H21" s="51" t="s">
         <v>23</v>
       </c>
       <c r="I21" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="J21" s="52" t="s">
-        <v>88</v>
+      <c r="J21" s="52">
+        <v>19361</v>
       </c>
       <c r="K21" s="51" t="s">
         <v>23</v>
       </c>
       <c r="L21" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="M21" s="52" t="s">
-        <v>88</v>
+      <c r="M21" s="52">
+        <v>1418842</v>
       </c>
       <c r="N21" s="51" t="s">
         <v>23</v>
       </c>
       <c r="O21" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="P21" s="52" t="s">
-        <v>88</v>
+      <c r="P21" s="52">
+        <v>3633</v>
       </c>
       <c r="Q21" s="51" t="s">
         <v>23</v>
       </c>
       <c r="R21" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="S21" s="52" t="s">
-        <v>88</v>
+      <c r="S21" s="52">
+        <v>7910</v>
       </c>
       <c r="T21" s="51" t="s">
         <v>23</v>
       </c>
       <c r="U21" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="V21" s="52" t="s">
-        <v>88</v>
+      <c r="V21" s="52">
+        <v>73</v>
       </c>
       <c r="W21" s="51" t="s">
         <v>23</v>
       </c>
       <c r="X21" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="Y21" s="52" t="s">
-        <v>88</v>
+      <c r="Y21" s="52">
+        <v>7745</v>
       </c>
       <c r="Z21" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AA21" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="AB21" s="52" t="s">
-        <v>88</v>
+      <c r="AB21" s="52">
+        <v>4032</v>
       </c>
       <c r="AC21" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AD21" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="AE21" s="52" t="s">
-        <v>88</v>
+      <c r="AE21" s="52">
+        <v>3713</v>
       </c>
       <c r="AF21" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AG21" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="AH21" s="52" t="s">
-        <v>88</v>
+      <c r="AH21" s="52">
+        <v>17758</v>
       </c>
       <c r="AI21" s="57" t="s">
         <v>23</v>
       </c>
       <c r="AJ21" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="AK21" s="52" t="s">
-        <v>88</v>
+      <c r="AK21" s="52">
+        <v>1603</v>
       </c>
       <c r="AL21" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AM21" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="AN21" s="52" t="s">
-        <v>88</v>
+      <c r="AN21" s="52">
+        <v>11984</v>
       </c>
       <c r="AO21" s="57" t="s">
         <v>23</v>
       </c>
       <c r="AP21" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="AQ21" s="52" t="s">
-        <v>88</v>
+      <c r="AQ21" s="52">
+        <v>7377</v>
       </c>
       <c r="AR21" s="87" t="s">
         <v>23</v>
       </c>
       <c r="AS21" s="1"/>
       <c r="AX21" s="1"/>
       <c r="AY21" s="1"/>
     </row>
     <row r="22" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A22" s="1"/>
       <c r="B22" s="88"/>
       <c r="C22" s="126"/>
       <c r="D22" s="127"/>
       <c r="E22" s="126"/>
       <c r="F22" s="109"/>
       <c r="G22" s="128"/>
       <c r="H22" s="126"/>
       <c r="I22" s="129"/>
       <c r="J22" s="127"/>
       <c r="K22" s="126"/>
       <c r="L22" s="130"/>
       <c r="M22" s="127"/>
       <c r="N22" s="126"/>
       <c r="O22" s="129"/>
       <c r="P22" s="127"/>