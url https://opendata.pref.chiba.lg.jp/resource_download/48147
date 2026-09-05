--- v1 (2026-07-18)
+++ v2 (2026-09-05)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EE8FD8FD-2257-4DD1-9CD7-0397284A5D74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A9B8D262-8D27-4966-9CB3-521DDE3A8C65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="654" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="654" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="用語の定義" sheetId="34" r:id="rId1"/>
     <sheet name="令和8年" sheetId="33" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">令和8年!$A$1:$AS$50</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="713" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="629" uniqueCount="90">
   <si>
     <t>区分</t>
   </si>
   <si>
     <t xml:space="preserve"> 　　　　　　　　　　　新　　　　　　　　　　　 設 　　　　　　　　　　　住　　　　　　　　　　　 宅</t>
   </si>
   <si>
     <t>　　利　　　 用 　　　関　　　 係 　　　別</t>
   </si>
   <si>
     <t>　構　　　造　　　別</t>
   </si>
   <si>
     <t>月</t>
   </si>
   <si>
     <t>着工床面積</t>
   </si>
   <si>
     <t>工事費予定額</t>
   </si>
   <si>
     <t>着工戸数合計</t>
   </si>
   <si>
@@ -2616,51 +2616,51 @@
       </c>
     </row>
     <row r="44" spans="3:5" s="146" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E44" s="146" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="45" spans="3:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D45" s="145" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet27"/>
   <dimension ref="A1:AY50"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="D18" sqref="D18"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2" style="31" customWidth="1"/>
     <col min="2" max="2" width="10" style="31" customWidth="1"/>
     <col min="3" max="3" width="1.5" style="31" customWidth="1"/>
     <col min="4" max="4" width="11.59765625" style="31" customWidth="1"/>
     <col min="5" max="5" width="1" style="31" customWidth="1"/>
     <col min="6" max="6" width="1.5" style="31" customWidth="1"/>
     <col min="7" max="7" width="14.3984375" style="31" customWidth="1"/>
     <col min="8" max="8" width="1" style="31" customWidth="1"/>
     <col min="9" max="9" width="1.5" style="31" customWidth="1"/>
     <col min="10" max="10" width="10.5" style="31" customWidth="1"/>
     <col min="11" max="11" width="1" style="31" customWidth="1"/>
     <col min="12" max="12" width="1.5" style="31" customWidth="1"/>
     <col min="13" max="13" width="13" style="31" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="1" style="31" customWidth="1"/>
     <col min="15" max="15" width="1.5" style="31" customWidth="1"/>
     <col min="16" max="16" width="10" style="31" customWidth="1"/>
     <col min="17" max="17" width="1" style="31" customWidth="1"/>
     <col min="18" max="18" width="1.69921875" style="31" customWidth="1"/>
     <col min="19" max="19" width="10" style="31" customWidth="1"/>
     <col min="20" max="20" width="1" style="31" customWidth="1"/>
     <col min="21" max="21" width="1.3984375" style="31" customWidth="1"/>
@@ -4495,560 +4495,616 @@
         <v>22</v>
       </c>
       <c r="AN21" s="52">
         <v>11984</v>
       </c>
       <c r="AO21" s="57" t="s">
         <v>23</v>
       </c>
       <c r="AP21" s="51" t="s">
         <v>22</v>
       </c>
       <c r="AQ21" s="52">
         <v>7377</v>
       </c>
       <c r="AR21" s="87" t="s">
         <v>23</v>
       </c>
       <c r="AS21" s="1"/>
       <c r="AX21" s="1"/>
       <c r="AY21" s="1"/>
     </row>
     <row r="22" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A22" s="1"/>
       <c r="B22" s="88"/>
       <c r="C22" s="126"/>
-      <c r="D22" s="127"/>
+      <c r="D22" s="127">
+        <v>330677</v>
+      </c>
       <c r="E22" s="126"/>
       <c r="F22" s="109"/>
-      <c r="G22" s="128"/>
+      <c r="G22" s="128">
+        <v>96760.55</v>
+      </c>
       <c r="H22" s="126"/>
       <c r="I22" s="129"/>
-      <c r="J22" s="127"/>
+      <c r="J22" s="127">
+        <v>3775</v>
+      </c>
       <c r="K22" s="126"/>
       <c r="L22" s="130"/>
-      <c r="M22" s="127"/>
+      <c r="M22" s="127">
+        <v>276416</v>
+      </c>
       <c r="N22" s="126"/>
       <c r="O22" s="129"/>
-      <c r="P22" s="127"/>
+      <c r="P22" s="127">
+        <v>826</v>
+      </c>
       <c r="Q22" s="126"/>
       <c r="R22" s="130"/>
-      <c r="S22" s="127"/>
+      <c r="S22" s="127">
+        <v>1934</v>
+      </c>
       <c r="T22" s="126"/>
       <c r="U22" s="109"/>
-      <c r="V22" s="127"/>
+      <c r="V22" s="127">
+        <v>20</v>
+      </c>
       <c r="W22" s="126"/>
       <c r="X22" s="109"/>
-      <c r="Y22" s="127"/>
+      <c r="Y22" s="127">
+        <v>995</v>
+      </c>
       <c r="Z22" s="131"/>
       <c r="AA22" s="126"/>
-      <c r="AB22" s="127"/>
+      <c r="AB22" s="127">
+        <v>924</v>
+      </c>
       <c r="AC22" s="126"/>
       <c r="AD22" s="132"/>
-      <c r="AE22" s="127"/>
+      <c r="AE22" s="127">
+        <v>71</v>
+      </c>
       <c r="AF22" s="126"/>
       <c r="AG22" s="113"/>
-      <c r="AH22" s="136"/>
+      <c r="AH22" s="136">
+        <v>3459</v>
+      </c>
       <c r="AI22" s="133"/>
       <c r="AJ22" s="126"/>
-      <c r="AK22" s="127"/>
+      <c r="AK22" s="127">
+        <v>316</v>
+      </c>
       <c r="AL22" s="126"/>
       <c r="AM22" s="113"/>
-      <c r="AN22" s="127"/>
+      <c r="AN22" s="127">
+        <v>2520</v>
+      </c>
       <c r="AO22" s="133"/>
       <c r="AP22" s="126"/>
-      <c r="AQ22" s="127"/>
+      <c r="AQ22" s="127">
+        <v>1255</v>
+      </c>
       <c r="AR22" s="134"/>
       <c r="AS22" s="1"/>
       <c r="AX22" s="1"/>
       <c r="AY22" s="1"/>
     </row>
     <row r="23" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A23" s="1"/>
       <c r="B23" s="84" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="96"/>
-      <c r="D23" s="97" t="s">
-        <v>88</v>
+      <c r="D23" s="97">
+        <v>0</v>
       </c>
       <c r="E23" s="96"/>
       <c r="F23" s="96"/>
-      <c r="G23" s="97" t="s">
-        <v>88</v>
+      <c r="G23" s="97">
+        <v>-16.399999999999999</v>
       </c>
       <c r="H23" s="96"/>
       <c r="I23" s="96"/>
-      <c r="J23" s="97" t="s">
-        <v>88</v>
+      <c r="J23" s="97">
+        <v>26.8</v>
       </c>
       <c r="K23" s="96"/>
       <c r="L23" s="96"/>
-      <c r="M23" s="97" t="s">
-        <v>88</v>
+      <c r="M23" s="97">
+        <v>23.2</v>
       </c>
       <c r="N23" s="96"/>
       <c r="O23" s="96"/>
-      <c r="P23" s="97" t="s">
-        <v>88</v>
+      <c r="P23" s="97">
+        <v>14.6</v>
       </c>
       <c r="Q23" s="96"/>
       <c r="R23" s="96"/>
-      <c r="S23" s="97" t="s">
-        <v>88</v>
+      <c r="S23" s="97">
+        <v>34</v>
       </c>
       <c r="T23" s="96"/>
       <c r="U23" s="96"/>
-      <c r="V23" s="97" t="s">
-        <v>88</v>
+      <c r="V23" s="97">
+        <v>122.2</v>
       </c>
       <c r="W23" s="96"/>
       <c r="X23" s="96"/>
-      <c r="Y23" s="97" t="s">
-        <v>88</v>
+      <c r="Y23" s="97">
+        <v>23.8</v>
       </c>
       <c r="Z23" s="96"/>
       <c r="AA23" s="96"/>
-      <c r="AB23" s="97" t="s">
-        <v>88</v>
+      <c r="AB23" s="97">
+        <v>22.1</v>
       </c>
       <c r="AC23" s="96"/>
       <c r="AD23" s="96"/>
-      <c r="AE23" s="97" t="s">
-        <v>88</v>
+      <c r="AE23" s="97">
+        <v>51.1</v>
       </c>
       <c r="AF23" s="96"/>
       <c r="AG23" s="96"/>
-      <c r="AH23" s="97" t="s">
-        <v>88</v>
+      <c r="AH23" s="97">
+        <v>30.2</v>
       </c>
       <c r="AI23" s="96"/>
       <c r="AJ23" s="96"/>
-      <c r="AK23" s="97" t="s">
-        <v>88</v>
+      <c r="AK23" s="97">
+        <v>-1.3</v>
       </c>
       <c r="AL23" s="96"/>
       <c r="AM23" s="96"/>
-      <c r="AN23" s="97" t="s">
-        <v>88</v>
+      <c r="AN23" s="97">
+        <v>18.399999999999999</v>
       </c>
       <c r="AO23" s="96"/>
       <c r="AP23" s="96"/>
-      <c r="AQ23" s="97" t="s">
-        <v>88</v>
+      <c r="AQ23" s="97">
+        <v>48</v>
       </c>
       <c r="AR23" s="85"/>
       <c r="AS23" s="1"/>
       <c r="AX23" s="1"/>
       <c r="AY23" s="1"/>
     </row>
     <row r="24" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A24" s="1"/>
       <c r="B24" s="86"/>
       <c r="C24" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="D24" s="52" t="s">
-        <v>88</v>
+      <c r="D24" s="52">
+        <v>2805660</v>
       </c>
       <c r="E24" s="51" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="G24" s="54" t="s">
-        <v>88</v>
+      <c r="G24" s="54">
+        <v>1025257.68</v>
       </c>
       <c r="H24" s="51" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="J24" s="52" t="s">
-        <v>88</v>
+      <c r="J24" s="52">
+        <v>23136</v>
       </c>
       <c r="K24" s="51" t="s">
         <v>23</v>
       </c>
       <c r="L24" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="M24" s="52" t="s">
-        <v>88</v>
+      <c r="M24" s="52">
+        <v>1695258</v>
       </c>
       <c r="N24" s="51" t="s">
         <v>23</v>
       </c>
       <c r="O24" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="P24" s="52" t="s">
-        <v>88</v>
+      <c r="P24" s="52">
+        <v>4459</v>
       </c>
       <c r="Q24" s="51" t="s">
         <v>23</v>
       </c>
       <c r="R24" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="S24" s="52" t="s">
-        <v>88</v>
+      <c r="S24" s="52">
+        <v>9844</v>
       </c>
       <c r="T24" s="51" t="s">
         <v>23</v>
       </c>
       <c r="U24" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="V24" s="52" t="s">
-        <v>88</v>
+      <c r="V24" s="52">
+        <v>93</v>
       </c>
       <c r="W24" s="51" t="s">
         <v>23</v>
       </c>
       <c r="X24" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="Y24" s="52" t="s">
-        <v>88</v>
+      <c r="Y24" s="52">
+        <v>8740</v>
       </c>
       <c r="Z24" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AA24" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="AB24" s="52" t="s">
-        <v>88</v>
+      <c r="AB24" s="52">
+        <v>4956</v>
       </c>
       <c r="AC24" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AD24" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="AE24" s="52" t="s">
-        <v>88</v>
+      <c r="AE24" s="52">
+        <v>3784</v>
       </c>
       <c r="AF24" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AG24" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="AH24" s="52" t="s">
-        <v>88</v>
+      <c r="AH24" s="52">
+        <v>21217</v>
       </c>
       <c r="AI24" s="57" t="s">
         <v>23</v>
       </c>
       <c r="AJ24" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="AK24" s="52" t="s">
-        <v>88</v>
+      <c r="AK24" s="52">
+        <v>1919</v>
       </c>
       <c r="AL24" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AM24" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="AN24" s="52" t="s">
-        <v>88</v>
+      <c r="AN24" s="52">
+        <v>14504</v>
       </c>
       <c r="AO24" s="57" t="s">
         <v>23</v>
       </c>
       <c r="AP24" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="AQ24" s="52" t="s">
-        <v>88</v>
+      <c r="AQ24" s="52">
+        <v>8632</v>
       </c>
       <c r="AR24" s="87" t="s">
         <v>23</v>
       </c>
       <c r="AS24" s="1"/>
       <c r="AX24" s="1"/>
       <c r="AY24" s="1"/>
     </row>
     <row r="25" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A25" s="1"/>
       <c r="B25" s="84"/>
       <c r="C25" s="126"/>
-      <c r="D25" s="127"/>
+      <c r="D25" s="127">
+        <v>577478</v>
+      </c>
       <c r="E25" s="126"/>
       <c r="F25" s="109"/>
-      <c r="G25" s="128"/>
+      <c r="G25" s="128">
+        <v>162042.75</v>
+      </c>
       <c r="H25" s="126"/>
       <c r="I25" s="129"/>
-      <c r="J25" s="127"/>
+      <c r="J25" s="127">
+        <v>4582</v>
+      </c>
       <c r="K25" s="126"/>
       <c r="L25" s="130"/>
-      <c r="M25" s="127"/>
+      <c r="M25" s="127">
+        <v>330876</v>
+      </c>
       <c r="N25" s="126"/>
       <c r="O25" s="129"/>
-      <c r="P25" s="127"/>
+      <c r="P25" s="127">
+        <v>795</v>
+      </c>
       <c r="Q25" s="126"/>
       <c r="R25" s="130"/>
-      <c r="S25" s="127"/>
+      <c r="S25" s="127">
+        <v>1979</v>
+      </c>
       <c r="T25" s="126"/>
       <c r="U25" s="109"/>
-      <c r="V25" s="127"/>
+      <c r="V25" s="127">
+        <v>15</v>
+      </c>
       <c r="W25" s="126"/>
       <c r="X25" s="109"/>
-      <c r="Y25" s="127"/>
+      <c r="Y25" s="127">
+        <v>1793</v>
+      </c>
       <c r="Z25" s="131"/>
       <c r="AA25" s="126"/>
-      <c r="AB25" s="127"/>
+      <c r="AB25" s="127">
+        <v>888</v>
+      </c>
       <c r="AC25" s="126"/>
       <c r="AD25" s="132"/>
-      <c r="AE25" s="127"/>
+      <c r="AE25" s="127">
+        <v>905</v>
+      </c>
       <c r="AF25" s="126"/>
       <c r="AG25" s="113"/>
-      <c r="AH25" s="127"/>
+      <c r="AH25" s="127">
+        <v>4320</v>
+      </c>
       <c r="AI25" s="133"/>
       <c r="AJ25" s="126"/>
-      <c r="AK25" s="127"/>
+      <c r="AK25" s="127">
+        <v>262</v>
+      </c>
       <c r="AL25" s="126"/>
       <c r="AM25" s="113"/>
-      <c r="AN25" s="127"/>
+      <c r="AN25" s="127">
+        <v>2858</v>
+      </c>
       <c r="AO25" s="133"/>
       <c r="AP25" s="126"/>
-      <c r="AQ25" s="127"/>
+      <c r="AQ25" s="127">
+        <v>1724</v>
+      </c>
       <c r="AR25" s="134"/>
       <c r="AS25" s="1"/>
       <c r="AX25" s="1"/>
       <c r="AY25" s="1"/>
     </row>
     <row r="26" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A26" s="1"/>
       <c r="B26" s="84" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="96"/>
-      <c r="D26" s="97" t="s">
-        <v>88</v>
+      <c r="D26" s="97">
+        <v>47.7</v>
       </c>
       <c r="E26" s="96"/>
       <c r="F26" s="96"/>
-      <c r="G26" s="97" t="s">
-        <v>88</v>
+      <c r="G26" s="97">
+        <v>31</v>
       </c>
       <c r="H26" s="96"/>
       <c r="I26" s="96"/>
-      <c r="J26" s="97" t="s">
-        <v>88</v>
+      <c r="J26" s="97">
+        <v>48.2</v>
       </c>
       <c r="K26" s="96"/>
       <c r="L26" s="96"/>
-      <c r="M26" s="97" t="s">
-        <v>88</v>
+      <c r="M26" s="97">
+        <v>36.200000000000003</v>
       </c>
       <c r="N26" s="96"/>
       <c r="O26" s="96"/>
-      <c r="P26" s="97" t="s">
-        <v>88</v>
+      <c r="P26" s="97">
+        <v>-0.9</v>
       </c>
       <c r="Q26" s="96"/>
       <c r="R26" s="96"/>
-      <c r="S26" s="97" t="s">
-        <v>88</v>
+      <c r="S26" s="97">
+        <v>46.3</v>
       </c>
       <c r="T26" s="96"/>
       <c r="U26" s="96"/>
-      <c r="V26" s="97" t="s">
-        <v>88</v>
+      <c r="V26" s="97">
+        <v>-60.5</v>
       </c>
       <c r="W26" s="96"/>
       <c r="X26" s="96"/>
-      <c r="Y26" s="97" t="s">
-        <v>88</v>
+      <c r="Y26" s="97">
+        <v>99.4</v>
       </c>
       <c r="Z26" s="96"/>
       <c r="AA26" s="96"/>
-      <c r="AB26" s="97" t="s">
-        <v>88</v>
+      <c r="AB26" s="97">
+        <v>11.3</v>
       </c>
       <c r="AC26" s="96"/>
       <c r="AD26" s="96"/>
-      <c r="AE26" s="97" t="s">
-        <v>88</v>
+      <c r="AE26" s="97">
+        <v>796</v>
       </c>
       <c r="AF26" s="96"/>
       <c r="AG26" s="96"/>
-      <c r="AH26" s="97" t="s">
-        <v>88</v>
+      <c r="AH26" s="97">
+        <v>55.1</v>
       </c>
       <c r="AI26" s="96"/>
       <c r="AJ26" s="96"/>
-      <c r="AK26" s="97" t="s">
-        <v>88</v>
+      <c r="AK26" s="97">
+        <v>-14.7</v>
       </c>
       <c r="AL26" s="96"/>
       <c r="AM26" s="96"/>
-      <c r="AN26" s="97" t="s">
-        <v>88</v>
+      <c r="AN26" s="97">
+        <v>25.2</v>
       </c>
       <c r="AO26" s="96"/>
       <c r="AP26" s="96"/>
-      <c r="AQ26" s="97" t="s">
-        <v>88</v>
+      <c r="AQ26" s="97">
+        <v>112.8</v>
       </c>
       <c r="AR26" s="85"/>
       <c r="AS26" s="1"/>
       <c r="AX26" s="1"/>
       <c r="AY26" s="1"/>
     </row>
     <row r="27" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A27" s="1"/>
       <c r="B27" s="86"/>
       <c r="C27" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="D27" s="52" t="s">
-        <v>88</v>
+      <c r="D27" s="52">
+        <v>3383138</v>
       </c>
       <c r="E27" s="51" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="G27" s="54" t="s">
-        <v>88</v>
+      <c r="G27" s="54">
+        <v>1187300.4300000002</v>
       </c>
       <c r="H27" s="51" t="s">
         <v>23</v>
       </c>
       <c r="I27" s="56" t="e">
         <v>#REF!</v>
       </c>
-      <c r="J27" s="52" t="s">
-        <v>88</v>
+      <c r="J27" s="52">
+        <v>27718</v>
       </c>
       <c r="K27" s="51" t="s">
         <v>23</v>
       </c>
       <c r="L27" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="M27" s="52" t="s">
-        <v>88</v>
+      <c r="M27" s="52">
+        <v>2026134</v>
       </c>
       <c r="N27" s="51" t="s">
         <v>23</v>
       </c>
       <c r="O27" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="P27" s="52" t="s">
-        <v>88</v>
+      <c r="P27" s="52">
+        <v>5254</v>
       </c>
       <c r="Q27" s="51" t="s">
         <v>23</v>
       </c>
       <c r="R27" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="S27" s="52" t="s">
-        <v>88</v>
+      <c r="S27" s="52">
+        <v>11823</v>
       </c>
       <c r="T27" s="51" t="s">
         <v>23</v>
       </c>
       <c r="U27" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="V27" s="52" t="s">
-        <v>88</v>
+      <c r="V27" s="52">
+        <v>108</v>
       </c>
       <c r="W27" s="51" t="s">
         <v>23</v>
       </c>
       <c r="X27" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="Y27" s="52" t="s">
-        <v>88</v>
+      <c r="Y27" s="52">
+        <v>10533</v>
       </c>
       <c r="Z27" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AA27" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="AB27" s="52" t="s">
-        <v>88</v>
+      <c r="AB27" s="52">
+        <v>5844</v>
       </c>
       <c r="AC27" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AD27" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="AE27" s="52" t="s">
-        <v>88</v>
+      <c r="AE27" s="52">
+        <v>4689</v>
       </c>
       <c r="AF27" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AG27" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="AH27" s="52" t="s">
-        <v>88</v>
+      <c r="AH27" s="52">
+        <v>25537</v>
       </c>
       <c r="AI27" s="57" t="s">
         <v>23</v>
       </c>
       <c r="AJ27" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="AK27" s="52" t="s">
-        <v>88</v>
+      <c r="AK27" s="52">
+        <v>2181</v>
       </c>
       <c r="AL27" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AM27" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="AN27" s="52" t="s">
-        <v>88</v>
+      <c r="AN27" s="52">
+        <v>17362</v>
       </c>
       <c r="AO27" s="57" t="s">
         <v>23</v>
       </c>
       <c r="AP27" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="AQ27" s="52" t="s">
-        <v>88</v>
+      <c r="AQ27" s="52">
+        <v>10356</v>
       </c>
       <c r="AR27" s="87" t="s">
         <v>23</v>
       </c>
       <c r="AS27" s="1"/>
       <c r="AX27" s="1"/>
       <c r="AY27" s="1"/>
     </row>
     <row r="28" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A28" s="1"/>
       <c r="B28" s="84"/>
       <c r="C28" s="126"/>
       <c r="D28" s="127"/>
       <c r="E28" s="126"/>
       <c r="F28" s="109"/>
       <c r="G28" s="128"/>
       <c r="H28" s="126"/>
       <c r="I28" s="129"/>
       <c r="J28" s="127"/>
       <c r="K28" s="126"/>
       <c r="L28" s="130"/>
       <c r="M28" s="135"/>
       <c r="N28" s="126"/>
       <c r="O28" s="129"/>
       <c r="P28" s="127"/>
@@ -6324,194 +6380,194 @@
       <c r="AN42" s="17" t="s">
         <v>88</v>
       </c>
       <c r="AO42" s="58" t="s">
         <v>23</v>
       </c>
       <c r="AP42" s="18" t="s">
         <v>22</v>
       </c>
       <c r="AQ42" s="17" t="s">
         <v>88</v>
       </c>
       <c r="AR42" s="90" t="s">
         <v>23</v>
       </c>
       <c r="AS42" s="1"/>
       <c r="AX42" s="1"/>
       <c r="AY42" s="1"/>
     </row>
     <row r="43" spans="1:51" ht="15" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A43" s="1"/>
       <c r="B43" s="84" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="27"/>
-      <c r="D43" s="22" t="s">
-        <v>88</v>
+      <c r="D43" s="22">
+        <v>2805660</v>
       </c>
       <c r="E43" s="23"/>
       <c r="F43" s="21"/>
-      <c r="G43" s="24" t="s">
-        <v>88</v>
+      <c r="G43" s="24">
+        <v>1025257.68</v>
       </c>
       <c r="H43" s="25"/>
       <c r="I43" s="26"/>
-      <c r="J43" s="22" t="s">
-        <v>88</v>
+      <c r="J43" s="22">
+        <v>23136</v>
       </c>
       <c r="K43" s="23"/>
       <c r="L43" s="21"/>
-      <c r="M43" s="22" t="s">
-        <v>88</v>
+      <c r="M43" s="22">
+        <v>1695258</v>
       </c>
       <c r="N43" s="25"/>
       <c r="O43" s="26"/>
-      <c r="P43" s="22" t="s">
-        <v>88</v>
+      <c r="P43" s="22">
+        <v>4459</v>
       </c>
       <c r="Q43" s="23"/>
       <c r="R43" s="21"/>
-      <c r="S43" s="22" t="s">
-        <v>88</v>
+      <c r="S43" s="22">
+        <v>9844</v>
       </c>
       <c r="T43" s="23"/>
       <c r="U43" s="21"/>
-      <c r="V43" s="22" t="s">
-        <v>88</v>
+      <c r="V43" s="22">
+        <v>93</v>
       </c>
       <c r="W43" s="23"/>
       <c r="X43" s="21"/>
-      <c r="Y43" s="22" t="s">
-        <v>88</v>
+      <c r="Y43" s="22">
+        <v>8740</v>
       </c>
       <c r="Z43" s="27"/>
       <c r="AA43" s="26"/>
-      <c r="AB43" s="42" t="s">
-        <v>88</v>
+      <c r="AB43" s="42">
+        <v>4956</v>
       </c>
       <c r="AC43" s="43"/>
       <c r="AD43" s="1"/>
-      <c r="AE43" s="42" t="s">
-        <v>88</v>
+      <c r="AE43" s="42">
+        <v>3784</v>
       </c>
       <c r="AF43" s="1"/>
       <c r="AG43" s="26"/>
-      <c r="AH43" s="22" t="s">
-        <v>88</v>
+      <c r="AH43" s="22">
+        <v>21217</v>
       </c>
       <c r="AI43" s="59"/>
       <c r="AJ43" s="27"/>
-      <c r="AK43" s="22" t="s">
-        <v>88</v>
+      <c r="AK43" s="22">
+        <v>1919</v>
       </c>
       <c r="AL43" s="25"/>
       <c r="AM43" s="26"/>
-      <c r="AN43" s="22" t="s">
-        <v>88</v>
+      <c r="AN43" s="22">
+        <v>14504</v>
       </c>
       <c r="AO43" s="59"/>
       <c r="AP43" s="27"/>
-      <c r="AQ43" s="22" t="s">
-        <v>88</v>
+      <c r="AQ43" s="22">
+        <v>8632</v>
       </c>
       <c r="AR43" s="92"/>
       <c r="AS43" s="1"/>
       <c r="AX43" s="1"/>
       <c r="AY43" s="1"/>
     </row>
     <row r="44" spans="1:51" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="1"/>
       <c r="B44" s="89"/>
       <c r="C44" s="96"/>
-      <c r="D44" s="97" t="s">
-        <v>88</v>
+      <c r="D44" s="97">
+        <v>21.6</v>
       </c>
       <c r="E44" s="96"/>
       <c r="F44" s="96"/>
-      <c r="G44" s="97" t="s">
-        <v>88</v>
+      <c r="G44" s="97">
+        <v>56.8</v>
       </c>
       <c r="H44" s="96"/>
       <c r="I44" s="96"/>
-      <c r="J44" s="97" t="s">
-        <v>88</v>
+      <c r="J44" s="97">
+        <v>25.7</v>
       </c>
       <c r="K44" s="96"/>
       <c r="L44" s="96"/>
-      <c r="M44" s="97" t="s">
-        <v>88</v>
+      <c r="M44" s="97">
+        <v>21.8</v>
       </c>
       <c r="N44" s="96"/>
       <c r="O44" s="96"/>
-      <c r="P44" s="97" t="s">
-        <v>88</v>
+      <c r="P44" s="97">
+        <v>7.5</v>
       </c>
       <c r="Q44" s="96"/>
       <c r="R44" s="96"/>
-      <c r="S44" s="97" t="s">
-        <v>88</v>
+      <c r="S44" s="97">
+        <v>20.6</v>
       </c>
       <c r="T44" s="96"/>
       <c r="U44" s="96"/>
-      <c r="V44" s="97" t="s">
-        <v>88</v>
+      <c r="V44" s="97">
+        <v>-29</v>
       </c>
       <c r="W44" s="96"/>
       <c r="X44" s="96"/>
-      <c r="Y44" s="97" t="s">
-        <v>88</v>
+      <c r="Y44" s="97">
+        <v>46.4</v>
       </c>
       <c r="Z44" s="96"/>
       <c r="AA44" s="96"/>
-      <c r="AB44" s="97" t="s">
-        <v>88</v>
+      <c r="AB44" s="97">
+        <v>13</v>
       </c>
       <c r="AC44" s="96"/>
       <c r="AD44" s="96"/>
-      <c r="AE44" s="97" t="s">
-        <v>88</v>
+      <c r="AE44" s="97">
+        <v>138.69999999999999</v>
       </c>
       <c r="AF44" s="96"/>
       <c r="AG44" s="96"/>
-      <c r="AH44" s="97" t="s">
-        <v>88</v>
+      <c r="AH44" s="97">
+        <v>27.8</v>
       </c>
       <c r="AI44" s="96"/>
       <c r="AJ44" s="96"/>
-      <c r="AK44" s="97" t="s">
-        <v>88</v>
+      <c r="AK44" s="97">
+        <v>6.3</v>
       </c>
       <c r="AL44" s="96"/>
       <c r="AM44" s="96"/>
-      <c r="AN44" s="97" t="s">
-        <v>88</v>
+      <c r="AN44" s="97">
+        <v>15.2</v>
       </c>
       <c r="AO44" s="96"/>
       <c r="AP44" s="96"/>
-      <c r="AQ44" s="97" t="s">
-        <v>88</v>
+      <c r="AQ44" s="97">
+        <v>48.4</v>
       </c>
       <c r="AR44" s="85"/>
       <c r="AS44" s="1"/>
       <c r="AX44" s="1"/>
       <c r="AY44" s="1"/>
     </row>
     <row r="45" spans="1:51" ht="15" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A45" s="1"/>
       <c r="B45" s="91" t="s">
         <v>25</v>
       </c>
       <c r="C45" s="27"/>
       <c r="D45" s="22" t="s">
         <v>88</v>
       </c>
       <c r="E45" s="23"/>
       <c r="F45" s="21"/>
       <c r="G45" s="24" t="s">
         <v>88</v>
       </c>
       <c r="H45" s="25"/>
       <c r="I45" s="26"/>
       <c r="J45" s="22" t="s">
         <v>88</v>
       </c>