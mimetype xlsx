--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A9B8D262-8D27-4966-9CB3-521DDE3A8C65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C207C2E-E333-47AA-B91F-5CE039633A13}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="654" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="用語の定義" sheetId="34" r:id="rId1"/>
     <sheet name="令和8年" sheetId="33" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">令和8年!$A$1:$AS$50</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="629" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="601" uniqueCount="90">
   <si>
     <t>区分</t>
   </si>
   <si>
     <t xml:space="preserve"> 　　　　　　　　　　　新　　　　　　　　　　　 設 　　　　　　　　　　　住　　　　　　　　　　　 宅</t>
   </si>
   <si>
     <t>　　利　　　 用 　　　関　　　 係 　　　別</t>
   </si>
   <si>
     <t>　構　　　造　　　別</t>
   </si>
   <si>
     <t>月</t>
   </si>
   <si>
     <t>着工床面積</t>
   </si>
   <si>
     <t>工事費予定額</t>
   </si>
   <si>
     <t>着工戸数合計</t>
   </si>
   <si>
@@ -2616,51 +2616,51 @@
       </c>
     </row>
     <row r="44" spans="3:5" s="146" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E44" s="146" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="45" spans="3:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D45" s="145" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet27"/>
   <dimension ref="A1:AY50"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+      <selection activeCell="G27" sqref="G27:G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2" style="31" customWidth="1"/>
     <col min="2" max="2" width="10" style="31" customWidth="1"/>
     <col min="3" max="3" width="1.5" style="31" customWidth="1"/>
     <col min="4" max="4" width="11.59765625" style="31" customWidth="1"/>
     <col min="5" max="5" width="1" style="31" customWidth="1"/>
     <col min="6" max="6" width="1.5" style="31" customWidth="1"/>
     <col min="7" max="7" width="14.3984375" style="31" customWidth="1"/>
     <col min="8" max="8" width="1" style="31" customWidth="1"/>
     <col min="9" max="9" width="1.5" style="31" customWidth="1"/>
     <col min="10" max="10" width="10.5" style="31" customWidth="1"/>
     <col min="11" max="11" width="1" style="31" customWidth="1"/>
     <col min="12" max="12" width="1.5" style="31" customWidth="1"/>
     <col min="13" max="13" width="13" style="31" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="1" style="31" customWidth="1"/>
     <col min="15" max="15" width="1.5" style="31" customWidth="1"/>
     <col min="16" max="16" width="10" style="31" customWidth="1"/>
     <col min="17" max="17" width="1" style="31" customWidth="1"/>
     <col min="18" max="18" width="1.69921875" style="31" customWidth="1"/>
     <col min="19" max="19" width="10" style="31" customWidth="1"/>
     <col min="20" max="20" width="1" style="31" customWidth="1"/>
     <col min="21" max="21" width="1.3984375" style="31" customWidth="1"/>
@@ -5073,299 +5073,327 @@
         <v>22</v>
       </c>
       <c r="AN27" s="52">
         <v>17362</v>
       </c>
       <c r="AO27" s="57" t="s">
         <v>23</v>
       </c>
       <c r="AP27" s="51" t="s">
         <v>22</v>
       </c>
       <c r="AQ27" s="52">
         <v>10356</v>
       </c>
       <c r="AR27" s="87" t="s">
         <v>23</v>
       </c>
       <c r="AS27" s="1"/>
       <c r="AX27" s="1"/>
       <c r="AY27" s="1"/>
     </row>
     <row r="28" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A28" s="1"/>
       <c r="B28" s="84"/>
       <c r="C28" s="126"/>
-      <c r="D28" s="127"/>
+      <c r="D28" s="127">
+        <v>328336</v>
+      </c>
       <c r="E28" s="126"/>
       <c r="F28" s="109"/>
-      <c r="G28" s="128"/>
+      <c r="G28" s="128">
+        <v>91953.7</v>
+      </c>
       <c r="H28" s="126"/>
       <c r="I28" s="129"/>
-      <c r="J28" s="127"/>
+      <c r="J28" s="127">
+        <v>3491</v>
+      </c>
       <c r="K28" s="126"/>
       <c r="L28" s="130"/>
-      <c r="M28" s="135"/>
+      <c r="M28" s="135">
+        <v>265799</v>
+      </c>
       <c r="N28" s="126"/>
       <c r="O28" s="129"/>
-      <c r="P28" s="127"/>
+      <c r="P28" s="127">
+        <v>827</v>
+      </c>
       <c r="Q28" s="126"/>
       <c r="R28" s="130"/>
-      <c r="S28" s="127"/>
+      <c r="S28" s="127">
+        <v>1557</v>
+      </c>
       <c r="T28" s="126"/>
       <c r="U28" s="109"/>
-      <c r="V28" s="127"/>
+      <c r="V28" s="127">
+        <v>32</v>
+      </c>
       <c r="W28" s="126"/>
       <c r="X28" s="109"/>
-      <c r="Y28" s="127"/>
+      <c r="Y28" s="127">
+        <v>1075</v>
+      </c>
       <c r="Z28" s="131"/>
       <c r="AA28" s="126"/>
-      <c r="AB28" s="127"/>
+      <c r="AB28" s="127">
+        <v>875</v>
+      </c>
       <c r="AC28" s="126"/>
       <c r="AD28" s="132"/>
-      <c r="AE28" s="127"/>
+      <c r="AE28" s="127">
+        <v>200</v>
+      </c>
       <c r="AF28" s="126"/>
       <c r="AG28" s="113"/>
-      <c r="AH28" s="127"/>
+      <c r="AH28" s="127">
+        <v>3161</v>
+      </c>
       <c r="AI28" s="133"/>
       <c r="AJ28" s="126"/>
-      <c r="AK28" s="127"/>
+      <c r="AK28" s="127">
+        <v>330</v>
+      </c>
       <c r="AL28" s="126"/>
       <c r="AM28" s="113"/>
-      <c r="AN28" s="127"/>
+      <c r="AN28" s="127">
+        <v>2496</v>
+      </c>
       <c r="AO28" s="133"/>
       <c r="AP28" s="126"/>
-      <c r="AQ28" s="127"/>
+      <c r="AQ28" s="127">
+        <v>995</v>
+      </c>
       <c r="AR28" s="134"/>
       <c r="AS28" s="1"/>
       <c r="AX28" s="1"/>
       <c r="AY28" s="1"/>
     </row>
     <row r="29" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A29" s="1"/>
       <c r="B29" s="84" t="s">
         <v>39</v>
       </c>
       <c r="C29" s="96"/>
-      <c r="D29" s="97" t="s">
-        <v>88</v>
+      <c r="D29" s="97">
+        <v>3.7</v>
       </c>
       <c r="E29" s="96"/>
       <c r="F29" s="96"/>
-      <c r="G29" s="97" t="s">
-        <v>88</v>
+      <c r="G29" s="97">
+        <v>8.9</v>
       </c>
       <c r="H29" s="96"/>
       <c r="I29" s="96"/>
-      <c r="J29" s="97" t="s">
-        <v>88</v>
+      <c r="J29" s="97">
+        <v>8.6</v>
       </c>
       <c r="K29" s="96"/>
       <c r="L29" s="96"/>
-      <c r="M29" s="97" t="s">
-        <v>88</v>
+      <c r="M29" s="97">
+        <v>7.3</v>
       </c>
       <c r="N29" s="96"/>
       <c r="O29" s="96"/>
-      <c r="P29" s="97" t="s">
-        <v>88</v>
+      <c r="P29" s="97">
+        <v>11</v>
       </c>
       <c r="Q29" s="96"/>
       <c r="R29" s="96"/>
-      <c r="S29" s="97" t="s">
-        <v>88</v>
+      <c r="S29" s="97">
+        <v>14.7</v>
       </c>
       <c r="T29" s="96"/>
       <c r="U29" s="96"/>
-      <c r="V29" s="97" t="s">
-        <v>88</v>
+      <c r="V29" s="97">
+        <v>128.6</v>
       </c>
       <c r="W29" s="96"/>
       <c r="X29" s="96"/>
-      <c r="Y29" s="97" t="s">
-        <v>88</v>
+      <c r="Y29" s="97">
+        <v>-2.1</v>
       </c>
       <c r="Z29" s="96"/>
       <c r="AA29" s="96"/>
-      <c r="AB29" s="97" t="s">
-        <v>88</v>
+      <c r="AB29" s="97">
+        <v>9.6</v>
       </c>
       <c r="AC29" s="96"/>
       <c r="AD29" s="96"/>
-      <c r="AE29" s="97" t="s">
-        <v>88</v>
+      <c r="AE29" s="97">
+        <v>-33.299999999999997</v>
       </c>
       <c r="AF29" s="96"/>
       <c r="AG29" s="96"/>
-      <c r="AH29" s="97" t="s">
-        <v>88</v>
+      <c r="AH29" s="97">
+        <v>7.8</v>
       </c>
       <c r="AI29" s="96"/>
       <c r="AJ29" s="96"/>
-      <c r="AK29" s="97" t="s">
-        <v>88</v>
+      <c r="AK29" s="97">
+        <v>16.600000000000001</v>
       </c>
       <c r="AL29" s="96"/>
       <c r="AM29" s="96"/>
-      <c r="AN29" s="97" t="s">
-        <v>88</v>
+      <c r="AN29" s="97">
+        <v>5.4</v>
       </c>
       <c r="AO29" s="96"/>
       <c r="AP29" s="96"/>
-      <c r="AQ29" s="97" t="s">
-        <v>88</v>
+      <c r="AQ29" s="97">
+        <v>17.600000000000001</v>
       </c>
       <c r="AR29" s="85"/>
       <c r="AS29" s="1"/>
       <c r="AX29" s="1"/>
       <c r="AY29" s="1"/>
     </row>
     <row r="30" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A30" s="1"/>
       <c r="B30" s="86"/>
       <c r="C30" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="D30" s="52" t="s">
-        <v>88</v>
+      <c r="D30" s="52">
+        <v>3711474</v>
       </c>
       <c r="E30" s="51" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="G30" s="54" t="s">
-        <v>88</v>
+      <c r="G30" s="54">
+        <v>1279254.1300000001</v>
       </c>
       <c r="H30" s="51" t="s">
         <v>23</v>
       </c>
       <c r="I30" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="J30" s="52" t="s">
-        <v>88</v>
+      <c r="J30" s="52">
+        <v>31209</v>
       </c>
       <c r="K30" s="51" t="s">
         <v>23</v>
       </c>
       <c r="L30" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="M30" s="52" t="s">
-        <v>88</v>
+      <c r="M30" s="52">
+        <v>2291933</v>
       </c>
       <c r="N30" s="51" t="s">
         <v>23</v>
       </c>
       <c r="O30" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="P30" s="52" t="s">
-        <v>88</v>
+      <c r="P30" s="52">
+        <v>6081</v>
       </c>
       <c r="Q30" s="51" t="s">
         <v>23</v>
       </c>
       <c r="R30" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="S30" s="52" t="s">
-        <v>88</v>
+      <c r="S30" s="52">
+        <v>13380</v>
       </c>
       <c r="T30" s="51" t="s">
         <v>23</v>
       </c>
       <c r="U30" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="V30" s="52" t="s">
-        <v>88</v>
+      <c r="V30" s="52">
+        <v>140</v>
       </c>
       <c r="W30" s="51" t="s">
         <v>23</v>
       </c>
       <c r="X30" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="Y30" s="52" t="s">
-        <v>88</v>
+      <c r="Y30" s="52">
+        <v>11608</v>
       </c>
       <c r="Z30" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AA30" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="AB30" s="52" t="s">
-        <v>88</v>
+      <c r="AB30" s="52">
+        <v>6719</v>
       </c>
       <c r="AC30" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AD30" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="AE30" s="52" t="s">
-        <v>88</v>
+      <c r="AE30" s="52">
+        <v>4889</v>
       </c>
       <c r="AF30" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AG30" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="AH30" s="52" t="s">
-        <v>88</v>
+      <c r="AH30" s="52">
+        <v>28698</v>
       </c>
       <c r="AI30" s="57" t="s">
         <v>23</v>
       </c>
       <c r="AJ30" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="AK30" s="52" t="s">
-        <v>88</v>
+      <c r="AK30" s="52">
+        <v>2511</v>
       </c>
       <c r="AL30" s="51" t="s">
         <v>23</v>
       </c>
       <c r="AM30" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="AN30" s="52" t="s">
-        <v>88</v>
+      <c r="AN30" s="52">
+        <v>19858</v>
       </c>
       <c r="AO30" s="57" t="s">
         <v>23</v>
       </c>
       <c r="AP30" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="AQ30" s="52" t="s">
-        <v>88</v>
+      <c r="AQ30" s="52">
+        <v>11351</v>
       </c>
       <c r="AR30" s="87" t="s">
         <v>87</v>
       </c>
       <c r="AS30" s="1"/>
       <c r="AX30" s="1"/>
       <c r="AY30" s="1"/>
     </row>
     <row r="31" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A31" s="1"/>
       <c r="B31" s="84"/>
       <c r="C31" s="126"/>
       <c r="D31" s="127"/>
       <c r="E31" s="126"/>
       <c r="F31" s="109"/>
       <c r="G31" s="128"/>
       <c r="H31" s="126"/>
       <c r="I31" s="129"/>
       <c r="J31" s="127"/>
       <c r="K31" s="126"/>
       <c r="L31" s="130"/>
       <c r="M31" s="127"/>
       <c r="N31" s="126"/>
       <c r="O31" s="129"/>
       <c r="P31" s="127"/>