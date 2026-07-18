--- v0 (2026-04-22)
+++ v1 (2026-07-18)
@@ -1,82 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D550D739-3978-4251-9224-3B5D6F0ADEEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5FB0717-1CC9-4041-8C81-3D07E2A8E73C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="775" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="775" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="用語の定義" sheetId="15" r:id="rId1"/>
     <sheet name="R08年1月" sheetId="62" r:id="rId2"/>
     <sheet name="R08年2月" sheetId="63" r:id="rId3"/>
+    <sheet name="R08年3月" sheetId="64" r:id="rId4"/>
+    <sheet name="R08年4月" sheetId="65" r:id="rId5"/>
+    <sheet name="R08年5月" sheetId="66" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1988" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4937" uniqueCount="112">
   <si>
     <t>利用関係 計</t>
   </si>
   <si>
     <t>持家</t>
   </si>
   <si>
     <t>貸家</t>
   </si>
   <si>
     <t>給与住宅</t>
   </si>
   <si>
     <t>分譲住宅</t>
   </si>
   <si>
     <t>その他</t>
   </si>
   <si>
     <t>新設住宅－構造別・利用関係別　戸数（単位：戸）</t>
   </si>
   <si>
     <t>構造 計</t>
   </si>
   <si>
@@ -436,50 +442,59 @@
       <t>マイツキ</t>
     </rPh>
     <rPh sb="30" eb="34">
       <t>シンセツジュウタク</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>コスウ</t>
     </rPh>
     <rPh sb="38" eb="41">
       <t>コウゾウベツ</t>
     </rPh>
     <rPh sb="42" eb="47">
       <t>リヨウカンケイベツ</t>
     </rPh>
     <rPh sb="48" eb="50">
       <t>ケイサイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月次集計： 2026年 01月</t>
   </si>
   <si>
     <t>月次集計： 2026年 02月</t>
   </si>
+  <si>
+    <t>月次集計： 2026年 03月</t>
+  </si>
+  <si>
+    <t>月次集計： 2026年 04月</t>
+  </si>
+  <si>
+    <t>月次集計： 2026年 05月</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -602,102 +617,113 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -921,50 +947,54 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:E24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="3.8984375" style="1" customWidth="1"/>
     <col min="2" max="2" width="4" style="1" customWidth="1"/>
     <col min="3" max="3" width="3.8984375" style="1" customWidth="1"/>
     <col min="4" max="4" width="4.3984375" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="21" x14ac:dyDescent="0.45">
       <c r="A1" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="16.2" x14ac:dyDescent="0.45">
       <c r="A2" s="4" t="s">
@@ -14109,51 +14139,51 @@
         <v>0</v>
       </c>
       <c r="D781" s="15">
         <v>0</v>
       </c>
       <c r="E781" s="15">
         <v>0</v>
       </c>
       <c r="F781" s="15">
         <v>0</v>
       </c>
       <c r="G781" s="15">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29D02094-A240-4326-B9D9-962707B654B1}">
   <dimension ref="B1:G781"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+    <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.59765625" defaultRowHeight="13.05" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.59765625" style="6" customWidth="1"/>
     <col min="2" max="2" width="6.69921875" style="6" customWidth="1"/>
     <col min="3" max="16384" width="13.59765625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="10.050000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="2" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B2" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B3" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B4" s="7" t="s">
         <v>108</v>
       </c>
@@ -14183,71 +14213,71 @@
     </row>
     <row r="8" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="B8" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="11">
         <v>3576</v>
       </c>
       <c r="D8" s="11">
         <v>653</v>
       </c>
       <c r="E8" s="11">
         <v>1212</v>
       </c>
       <c r="F8" s="11">
         <v>12</v>
       </c>
       <c r="G8" s="11">
         <v>1699</v>
       </c>
     </row>
     <row r="9" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B9" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="C9" s="16">
+      <c r="C9" s="13">
         <v>2138</v>
       </c>
       <c r="D9" s="13">
         <v>583</v>
       </c>
       <c r="E9" s="13">
         <v>756</v>
       </c>
       <c r="F9" s="13">
         <v>10</v>
       </c>
       <c r="G9" s="13">
         <v>789</v>
       </c>
     </row>
     <row r="10" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B10" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="C10" s="16">
+      <c r="C10" s="13">
         <v>1438</v>
       </c>
       <c r="D10" s="13">
         <v>70</v>
       </c>
       <c r="E10" s="13">
         <v>456</v>
       </c>
       <c r="F10" s="13">
         <v>2</v>
       </c>
       <c r="G10" s="13">
         <v>910</v>
       </c>
     </row>
     <row r="11" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B11" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="13">
         <v>0</v>
       </c>
       <c r="D11" s="13">
         <v>0</v>
       </c>
@@ -27144,72 +27174,39220 @@
       </c>
       <c r="F780" s="13">
         <v>0</v>
       </c>
       <c r="G780" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="781" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B781" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C781" s="15">
         <v>0</v>
       </c>
       <c r="D781" s="15">
         <v>0</v>
       </c>
       <c r="E781" s="15">
         <v>0</v>
       </c>
       <c r="F781" s="15">
         <v>0</v>
       </c>
       <c r="G781" s="15">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49470EFD-3479-4418-9571-4CD7C150655D}">
+  <dimension ref="B1:G781"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="13.59765625" defaultRowHeight="13.05" customHeight="1" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="1" width="3.59765625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="6.69921875" style="6" customWidth="1"/>
+    <col min="3" max="16384" width="13.59765625" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:7" ht="10.050000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="2" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B2" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B3" s="7" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B4" s="7" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="6" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B6" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="2:7" ht="11.4" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="8"/>
+      <c r="C7" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F7" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B8" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="11">
+        <v>3634</v>
+      </c>
+      <c r="D8" s="11">
+        <v>819</v>
+      </c>
+      <c r="E8" s="11">
+        <v>1747</v>
+      </c>
+      <c r="F8" s="11">
+        <v>18</v>
+      </c>
+      <c r="G8" s="11">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="9" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B9" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="13">
+        <v>2712</v>
+      </c>
+      <c r="D9" s="13">
+        <v>736</v>
+      </c>
+      <c r="E9" s="13">
+        <v>987</v>
+      </c>
+      <c r="F9" s="13">
+        <v>4</v>
+      </c>
+      <c r="G9" s="13">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="10" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="13">
+        <v>922</v>
+      </c>
+      <c r="D10" s="13">
+        <v>83</v>
+      </c>
+      <c r="E10" s="13">
+        <v>760</v>
+      </c>
+      <c r="F10" s="13">
+        <v>14</v>
+      </c>
+      <c r="G10" s="13">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="11" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="13">
+        <v>0</v>
+      </c>
+      <c r="D11" s="13">
+        <v>0</v>
+      </c>
+      <c r="E11" s="13">
+        <v>0</v>
+      </c>
+      <c r="F11" s="13">
+        <v>0</v>
+      </c>
+      <c r="G11" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B12" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="13">
+        <v>400</v>
+      </c>
+      <c r="D12" s="13">
+        <v>1</v>
+      </c>
+      <c r="E12" s="13">
+        <v>338</v>
+      </c>
+      <c r="F12" s="13">
+        <v>1</v>
+      </c>
+      <c r="G12" s="13">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B13" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="13">
+        <v>522</v>
+      </c>
+      <c r="D13" s="13">
+        <v>82</v>
+      </c>
+      <c r="E13" s="13">
+        <v>422</v>
+      </c>
+      <c r="F13" s="13">
+        <v>13</v>
+      </c>
+      <c r="G13" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B14" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="13">
+        <v>0</v>
+      </c>
+      <c r="D14" s="13">
+        <v>0</v>
+      </c>
+      <c r="E14" s="13">
+        <v>0</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0</v>
+      </c>
+      <c r="G14" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B15" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="15">
+        <v>0</v>
+      </c>
+      <c r="D15" s="15">
+        <v>0</v>
+      </c>
+      <c r="E15" s="15">
+        <v>0</v>
+      </c>
+      <c r="F15" s="15">
+        <v>0</v>
+      </c>
+      <c r="G15" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B17" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="8"/>
+      <c r="C18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="11">
+        <v>3560</v>
+      </c>
+      <c r="D19" s="11">
+        <v>778</v>
+      </c>
+      <c r="E19" s="11">
+        <v>1741</v>
+      </c>
+      <c r="F19" s="11">
+        <v>4</v>
+      </c>
+      <c r="G19" s="11">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="20" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B20" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="13">
+        <v>2651</v>
+      </c>
+      <c r="D20" s="13">
+        <v>695</v>
+      </c>
+      <c r="E20" s="13">
+        <v>981</v>
+      </c>
+      <c r="F20" s="13">
+        <v>3</v>
+      </c>
+      <c r="G20" s="13">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="21" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B21" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="13">
+        <v>909</v>
+      </c>
+      <c r="D21" s="13">
+        <v>83</v>
+      </c>
+      <c r="E21" s="13">
+        <v>760</v>
+      </c>
+      <c r="F21" s="13">
+        <v>1</v>
+      </c>
+      <c r="G21" s="13">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="22" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="13">
+        <v>0</v>
+      </c>
+      <c r="D22" s="13">
+        <v>0</v>
+      </c>
+      <c r="E22" s="13">
+        <v>0</v>
+      </c>
+      <c r="F22" s="13">
+        <v>0</v>
+      </c>
+      <c r="G22" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B23" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="13">
+        <v>399</v>
+      </c>
+      <c r="D23" s="13">
+        <v>1</v>
+      </c>
+      <c r="E23" s="13">
+        <v>338</v>
+      </c>
+      <c r="F23" s="13">
+        <v>0</v>
+      </c>
+      <c r="G23" s="13">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="24" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B24" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="13">
+        <v>510</v>
+      </c>
+      <c r="D24" s="13">
+        <v>82</v>
+      </c>
+      <c r="E24" s="13">
+        <v>422</v>
+      </c>
+      <c r="F24" s="13">
+        <v>1</v>
+      </c>
+      <c r="G24" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B25" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="13">
+        <v>0</v>
+      </c>
+      <c r="D25" s="13">
+        <v>0</v>
+      </c>
+      <c r="E25" s="13">
+        <v>0</v>
+      </c>
+      <c r="F25" s="13">
+        <v>0</v>
+      </c>
+      <c r="G25" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B26" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C26" s="15">
+        <v>0</v>
+      </c>
+      <c r="D26" s="15">
+        <v>0</v>
+      </c>
+      <c r="E26" s="15">
+        <v>0</v>
+      </c>
+      <c r="F26" s="15">
+        <v>0</v>
+      </c>
+      <c r="G26" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B28" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="8"/>
+      <c r="C29" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F29" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G29" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B30" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C30" s="11">
+        <v>74</v>
+      </c>
+      <c r="D30" s="11">
+        <v>41</v>
+      </c>
+      <c r="E30" s="11">
+        <v>6</v>
+      </c>
+      <c r="F30" s="11">
+        <v>14</v>
+      </c>
+      <c r="G30" s="11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B31" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" s="13">
+        <v>61</v>
+      </c>
+      <c r="D31" s="13">
+        <v>41</v>
+      </c>
+      <c r="E31" s="13">
+        <v>6</v>
+      </c>
+      <c r="F31" s="13">
+        <v>1</v>
+      </c>
+      <c r="G31" s="13">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B32" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" s="13">
+        <v>13</v>
+      </c>
+      <c r="D32" s="13">
+        <v>0</v>
+      </c>
+      <c r="E32" s="13">
+        <v>0</v>
+      </c>
+      <c r="F32" s="13">
+        <v>13</v>
+      </c>
+      <c r="G32" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" s="13">
+        <v>0</v>
+      </c>
+      <c r="D33" s="13">
+        <v>0</v>
+      </c>
+      <c r="E33" s="13">
+        <v>0</v>
+      </c>
+      <c r="F33" s="13">
+        <v>0</v>
+      </c>
+      <c r="G33" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B34" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C34" s="13">
+        <v>1</v>
+      </c>
+      <c r="D34" s="13">
+        <v>0</v>
+      </c>
+      <c r="E34" s="13">
+        <v>0</v>
+      </c>
+      <c r="F34" s="13">
+        <v>1</v>
+      </c>
+      <c r="G34" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B35" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" s="13">
+        <v>12</v>
+      </c>
+      <c r="D35" s="13">
+        <v>0</v>
+      </c>
+      <c r="E35" s="13">
+        <v>0</v>
+      </c>
+      <c r="F35" s="13">
+        <v>12</v>
+      </c>
+      <c r="G35" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B36" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C36" s="13">
+        <v>0</v>
+      </c>
+      <c r="D36" s="13">
+        <v>0</v>
+      </c>
+      <c r="E36" s="13">
+        <v>0</v>
+      </c>
+      <c r="F36" s="13">
+        <v>0</v>
+      </c>
+      <c r="G36" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B37" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="15">
+        <v>0</v>
+      </c>
+      <c r="D37" s="15">
+        <v>0</v>
+      </c>
+      <c r="E37" s="15">
+        <v>0</v>
+      </c>
+      <c r="F37" s="15">
+        <v>0</v>
+      </c>
+      <c r="G37" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B40" s="6">
+        <v>100</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="8"/>
+      <c r="C41" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E41" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F41" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G41" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B42" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C42" s="11">
+        <v>473</v>
+      </c>
+      <c r="D42" s="11">
+        <v>95</v>
+      </c>
+      <c r="E42" s="11">
+        <v>272</v>
+      </c>
+      <c r="F42" s="11">
+        <v>0</v>
+      </c>
+      <c r="G42" s="11">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="43" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B43" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" s="13">
+        <v>337</v>
+      </c>
+      <c r="D43" s="13">
+        <v>79</v>
+      </c>
+      <c r="E43" s="13">
+        <v>154</v>
+      </c>
+      <c r="F43" s="13">
+        <v>0</v>
+      </c>
+      <c r="G43" s="13">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="44" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B44" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" s="13">
+        <v>136</v>
+      </c>
+      <c r="D44" s="13">
+        <v>16</v>
+      </c>
+      <c r="E44" s="13">
+        <v>118</v>
+      </c>
+      <c r="F44" s="13">
+        <v>0</v>
+      </c>
+      <c r="G44" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B45" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" s="13">
+        <v>0</v>
+      </c>
+      <c r="D45" s="13">
+        <v>0</v>
+      </c>
+      <c r="E45" s="13">
+        <v>0</v>
+      </c>
+      <c r="F45" s="13">
+        <v>0</v>
+      </c>
+      <c r="G45" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B46" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C46" s="13">
+        <v>1</v>
+      </c>
+      <c r="D46" s="13">
+        <v>1</v>
+      </c>
+      <c r="E46" s="13">
+        <v>0</v>
+      </c>
+      <c r="F46" s="13">
+        <v>0</v>
+      </c>
+      <c r="G46" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B47" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="13">
+        <v>135</v>
+      </c>
+      <c r="D47" s="13">
+        <v>15</v>
+      </c>
+      <c r="E47" s="13">
+        <v>118</v>
+      </c>
+      <c r="F47" s="13">
+        <v>0</v>
+      </c>
+      <c r="G47" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B48" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" s="13">
+        <v>0</v>
+      </c>
+      <c r="D48" s="13">
+        <v>0</v>
+      </c>
+      <c r="E48" s="13">
+        <v>0</v>
+      </c>
+      <c r="F48" s="13">
+        <v>0</v>
+      </c>
+      <c r="G48" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B49" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C49" s="15">
+        <v>0</v>
+      </c>
+      <c r="D49" s="15">
+        <v>0</v>
+      </c>
+      <c r="E49" s="15">
+        <v>0</v>
+      </c>
+      <c r="F49" s="15">
+        <v>0</v>
+      </c>
+      <c r="G49" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B51" s="6">
+        <v>101</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="52" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="8"/>
+      <c r="C52" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E52" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F52" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G52" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="53" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B53" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C53" s="11">
+        <v>223</v>
+      </c>
+      <c r="D53" s="11">
+        <v>21</v>
+      </c>
+      <c r="E53" s="11">
+        <v>185</v>
+      </c>
+      <c r="F53" s="11">
+        <v>0</v>
+      </c>
+      <c r="G53" s="11">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="54" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B54" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" s="13">
+        <v>133</v>
+      </c>
+      <c r="D54" s="13">
+        <v>20</v>
+      </c>
+      <c r="E54" s="13">
+        <v>96</v>
+      </c>
+      <c r="F54" s="13">
+        <v>0</v>
+      </c>
+      <c r="G54" s="13">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="55" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B55" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" s="13">
+        <v>90</v>
+      </c>
+      <c r="D55" s="13">
+        <v>1</v>
+      </c>
+      <c r="E55" s="13">
+        <v>89</v>
+      </c>
+      <c r="F55" s="13">
+        <v>0</v>
+      </c>
+      <c r="G55" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B56" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C56" s="13">
+        <v>0</v>
+      </c>
+      <c r="D56" s="13">
+        <v>0</v>
+      </c>
+      <c r="E56" s="13">
+        <v>0</v>
+      </c>
+      <c r="F56" s="13">
+        <v>0</v>
+      </c>
+      <c r="G56" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B57" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" s="13">
+        <v>0</v>
+      </c>
+      <c r="D57" s="13">
+        <v>0</v>
+      </c>
+      <c r="E57" s="13">
+        <v>0</v>
+      </c>
+      <c r="F57" s="13">
+        <v>0</v>
+      </c>
+      <c r="G57" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B58" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C58" s="13">
+        <v>90</v>
+      </c>
+      <c r="D58" s="13">
+        <v>1</v>
+      </c>
+      <c r="E58" s="13">
+        <v>89</v>
+      </c>
+      <c r="F58" s="13">
+        <v>0</v>
+      </c>
+      <c r="G58" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B59" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C59" s="13">
+        <v>0</v>
+      </c>
+      <c r="D59" s="13">
+        <v>0</v>
+      </c>
+      <c r="E59" s="13">
+        <v>0</v>
+      </c>
+      <c r="F59" s="13">
+        <v>0</v>
+      </c>
+      <c r="G59" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B60" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C60" s="15">
+        <v>0</v>
+      </c>
+      <c r="D60" s="15">
+        <v>0</v>
+      </c>
+      <c r="E60" s="15">
+        <v>0</v>
+      </c>
+      <c r="F60" s="15">
+        <v>0</v>
+      </c>
+      <c r="G60" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B62" s="6">
+        <v>102</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="8"/>
+      <c r="C63" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D63" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E63" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F63" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G63" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="64" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B64" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C64" s="11">
+        <v>53</v>
+      </c>
+      <c r="D64" s="11">
+        <v>18</v>
+      </c>
+      <c r="E64" s="11">
+        <v>16</v>
+      </c>
+      <c r="F64" s="11">
+        <v>0</v>
+      </c>
+      <c r="G64" s="11">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="65" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B65" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C65" s="13">
+        <v>38</v>
+      </c>
+      <c r="D65" s="13">
+        <v>15</v>
+      </c>
+      <c r="E65" s="13">
+        <v>4</v>
+      </c>
+      <c r="F65" s="13">
+        <v>0</v>
+      </c>
+      <c r="G65" s="13">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="66" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B66" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" s="13">
+        <v>15</v>
+      </c>
+      <c r="D66" s="13">
+        <v>3</v>
+      </c>
+      <c r="E66" s="13">
+        <v>12</v>
+      </c>
+      <c r="F66" s="13">
+        <v>0</v>
+      </c>
+      <c r="G66" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B67" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C67" s="13">
+        <v>0</v>
+      </c>
+      <c r="D67" s="13">
+        <v>0</v>
+      </c>
+      <c r="E67" s="13">
+        <v>0</v>
+      </c>
+      <c r="F67" s="13">
+        <v>0</v>
+      </c>
+      <c r="G67" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B68" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C68" s="13">
+        <v>0</v>
+      </c>
+      <c r="D68" s="13">
+        <v>0</v>
+      </c>
+      <c r="E68" s="13">
+        <v>0</v>
+      </c>
+      <c r="F68" s="13">
+        <v>0</v>
+      </c>
+      <c r="G68" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B69" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" s="13">
+        <v>15</v>
+      </c>
+      <c r="D69" s="13">
+        <v>3</v>
+      </c>
+      <c r="E69" s="13">
+        <v>12</v>
+      </c>
+      <c r="F69" s="13">
+        <v>0</v>
+      </c>
+      <c r="G69" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B70" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C70" s="13">
+        <v>0</v>
+      </c>
+      <c r="D70" s="13">
+        <v>0</v>
+      </c>
+      <c r="E70" s="13">
+        <v>0</v>
+      </c>
+      <c r="F70" s="13">
+        <v>0</v>
+      </c>
+      <c r="G70" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B71" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C71" s="15">
+        <v>0</v>
+      </c>
+      <c r="D71" s="15">
+        <v>0</v>
+      </c>
+      <c r="E71" s="15">
+        <v>0</v>
+      </c>
+      <c r="F71" s="15">
+        <v>0</v>
+      </c>
+      <c r="G71" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B73" s="6">
+        <v>103</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="74" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="8"/>
+      <c r="C74" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D74" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E74" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F74" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G74" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="75" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B75" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C75" s="11">
+        <v>49</v>
+      </c>
+      <c r="D75" s="11">
+        <v>7</v>
+      </c>
+      <c r="E75" s="11">
+        <v>24</v>
+      </c>
+      <c r="F75" s="11">
+        <v>0</v>
+      </c>
+      <c r="G75" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="76" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B76" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C76" s="13">
+        <v>30</v>
+      </c>
+      <c r="D76" s="13">
+        <v>5</v>
+      </c>
+      <c r="E76" s="13">
+        <v>7</v>
+      </c>
+      <c r="F76" s="13">
+        <v>0</v>
+      </c>
+      <c r="G76" s="13">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="77" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B77" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" s="13">
+        <v>19</v>
+      </c>
+      <c r="D77" s="13">
+        <v>2</v>
+      </c>
+      <c r="E77" s="13">
+        <v>17</v>
+      </c>
+      <c r="F77" s="13">
+        <v>0</v>
+      </c>
+      <c r="G77" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B78" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C78" s="13">
+        <v>0</v>
+      </c>
+      <c r="D78" s="13">
+        <v>0</v>
+      </c>
+      <c r="E78" s="13">
+        <v>0</v>
+      </c>
+      <c r="F78" s="13">
+        <v>0</v>
+      </c>
+      <c r="G78" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B79" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C79" s="13">
+        <v>1</v>
+      </c>
+      <c r="D79" s="13">
+        <v>1</v>
+      </c>
+      <c r="E79" s="13">
+        <v>0</v>
+      </c>
+      <c r="F79" s="13">
+        <v>0</v>
+      </c>
+      <c r="G79" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B80" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C80" s="13">
+        <v>18</v>
+      </c>
+      <c r="D80" s="13">
+        <v>1</v>
+      </c>
+      <c r="E80" s="13">
+        <v>17</v>
+      </c>
+      <c r="F80" s="13">
+        <v>0</v>
+      </c>
+      <c r="G80" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B81" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C81" s="13">
+        <v>0</v>
+      </c>
+      <c r="D81" s="13">
+        <v>0</v>
+      </c>
+      <c r="E81" s="13">
+        <v>0</v>
+      </c>
+      <c r="F81" s="13">
+        <v>0</v>
+      </c>
+      <c r="G81" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B82" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C82" s="15">
+        <v>0</v>
+      </c>
+      <c r="D82" s="15">
+        <v>0</v>
+      </c>
+      <c r="E82" s="15">
+        <v>0</v>
+      </c>
+      <c r="F82" s="15">
+        <v>0</v>
+      </c>
+      <c r="G82" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B84" s="6">
+        <v>104</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="85" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="8"/>
+      <c r="C85" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D85" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E85" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F85" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G85" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="86" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B86" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C86" s="11">
+        <v>76</v>
+      </c>
+      <c r="D86" s="11">
+        <v>25</v>
+      </c>
+      <c r="E86" s="11">
+        <v>31</v>
+      </c>
+      <c r="F86" s="11">
+        <v>0</v>
+      </c>
+      <c r="G86" s="11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="87" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B87" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C87" s="13">
+        <v>68</v>
+      </c>
+      <c r="D87" s="13">
+        <v>19</v>
+      </c>
+      <c r="E87" s="13">
+        <v>31</v>
+      </c>
+      <c r="F87" s="13">
+        <v>0</v>
+      </c>
+      <c r="G87" s="13">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="88" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B88" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" s="13">
+        <v>8</v>
+      </c>
+      <c r="D88" s="13">
+        <v>6</v>
+      </c>
+      <c r="E88" s="13">
+        <v>0</v>
+      </c>
+      <c r="F88" s="13">
+        <v>0</v>
+      </c>
+      <c r="G88" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="89" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B89" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C89" s="13">
+        <v>0</v>
+      </c>
+      <c r="D89" s="13">
+        <v>0</v>
+      </c>
+      <c r="E89" s="13">
+        <v>0</v>
+      </c>
+      <c r="F89" s="13">
+        <v>0</v>
+      </c>
+      <c r="G89" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B90" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C90" s="13">
+        <v>0</v>
+      </c>
+      <c r="D90" s="13">
+        <v>0</v>
+      </c>
+      <c r="E90" s="13">
+        <v>0</v>
+      </c>
+      <c r="F90" s="13">
+        <v>0</v>
+      </c>
+      <c r="G90" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B91" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C91" s="13">
+        <v>8</v>
+      </c>
+      <c r="D91" s="13">
+        <v>6</v>
+      </c>
+      <c r="E91" s="13">
+        <v>0</v>
+      </c>
+      <c r="F91" s="13">
+        <v>0</v>
+      </c>
+      <c r="G91" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="92" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B92" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C92" s="13">
+        <v>0</v>
+      </c>
+      <c r="D92" s="13">
+        <v>0</v>
+      </c>
+      <c r="E92" s="13">
+        <v>0</v>
+      </c>
+      <c r="F92" s="13">
+        <v>0</v>
+      </c>
+      <c r="G92" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B93" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C93" s="15">
+        <v>0</v>
+      </c>
+      <c r="D93" s="15">
+        <v>0</v>
+      </c>
+      <c r="E93" s="15">
+        <v>0</v>
+      </c>
+      <c r="F93" s="15">
+        <v>0</v>
+      </c>
+      <c r="G93" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B95" s="6">
+        <v>105</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="96" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B96" s="8"/>
+      <c r="C96" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D96" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E96" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F96" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G96" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="97" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B97" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C97" s="11">
+        <v>57</v>
+      </c>
+      <c r="D97" s="11">
+        <v>20</v>
+      </c>
+      <c r="E97" s="11">
+        <v>16</v>
+      </c>
+      <c r="F97" s="11">
+        <v>0</v>
+      </c>
+      <c r="G97" s="11">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="98" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B98" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C98" s="13">
+        <v>55</v>
+      </c>
+      <c r="D98" s="13">
+        <v>18</v>
+      </c>
+      <c r="E98" s="13">
+        <v>16</v>
+      </c>
+      <c r="F98" s="13">
+        <v>0</v>
+      </c>
+      <c r="G98" s="13">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="99" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B99" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" s="13">
+        <v>2</v>
+      </c>
+      <c r="D99" s="13">
+        <v>2</v>
+      </c>
+      <c r="E99" s="13">
+        <v>0</v>
+      </c>
+      <c r="F99" s="13">
+        <v>0</v>
+      </c>
+      <c r="G99" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B100" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C100" s="13">
+        <v>0</v>
+      </c>
+      <c r="D100" s="13">
+        <v>0</v>
+      </c>
+      <c r="E100" s="13">
+        <v>0</v>
+      </c>
+      <c r="F100" s="13">
+        <v>0</v>
+      </c>
+      <c r="G100" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B101" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C101" s="13">
+        <v>0</v>
+      </c>
+      <c r="D101" s="13">
+        <v>0</v>
+      </c>
+      <c r="E101" s="13">
+        <v>0</v>
+      </c>
+      <c r="F101" s="13">
+        <v>0</v>
+      </c>
+      <c r="G101" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B102" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C102" s="13">
+        <v>2</v>
+      </c>
+      <c r="D102" s="13">
+        <v>2</v>
+      </c>
+      <c r="E102" s="13">
+        <v>0</v>
+      </c>
+      <c r="F102" s="13">
+        <v>0</v>
+      </c>
+      <c r="G102" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B103" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C103" s="13">
+        <v>0</v>
+      </c>
+      <c r="D103" s="13">
+        <v>0</v>
+      </c>
+      <c r="E103" s="13">
+        <v>0</v>
+      </c>
+      <c r="F103" s="13">
+        <v>0</v>
+      </c>
+      <c r="G103" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B104" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C104" s="15">
+        <v>0</v>
+      </c>
+      <c r="D104" s="15">
+        <v>0</v>
+      </c>
+      <c r="E104" s="15">
+        <v>0</v>
+      </c>
+      <c r="F104" s="15">
+        <v>0</v>
+      </c>
+      <c r="G104" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B106" s="6">
+        <v>106</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="107" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B107" s="8"/>
+      <c r="C107" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D107" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E107" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F107" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G107" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="108" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B108" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C108" s="11">
+        <v>15</v>
+      </c>
+      <c r="D108" s="11">
+        <v>4</v>
+      </c>
+      <c r="E108" s="11">
+        <v>0</v>
+      </c>
+      <c r="F108" s="11">
+        <v>0</v>
+      </c>
+      <c r="G108" s="11">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="109" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B109" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C109" s="13">
+        <v>13</v>
+      </c>
+      <c r="D109" s="13">
+        <v>2</v>
+      </c>
+      <c r="E109" s="13">
+        <v>0</v>
+      </c>
+      <c r="F109" s="13">
+        <v>0</v>
+      </c>
+      <c r="G109" s="13">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="110" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B110" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" s="13">
+        <v>2</v>
+      </c>
+      <c r="D110" s="13">
+        <v>2</v>
+      </c>
+      <c r="E110" s="13">
+        <v>0</v>
+      </c>
+      <c r="F110" s="13">
+        <v>0</v>
+      </c>
+      <c r="G110" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B111" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C111" s="13">
+        <v>0</v>
+      </c>
+      <c r="D111" s="13">
+        <v>0</v>
+      </c>
+      <c r="E111" s="13">
+        <v>0</v>
+      </c>
+      <c r="F111" s="13">
+        <v>0</v>
+      </c>
+      <c r="G111" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B112" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C112" s="13">
+        <v>0</v>
+      </c>
+      <c r="D112" s="13">
+        <v>0</v>
+      </c>
+      <c r="E112" s="13">
+        <v>0</v>
+      </c>
+      <c r="F112" s="13">
+        <v>0</v>
+      </c>
+      <c r="G112" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B113" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C113" s="13">
+        <v>2</v>
+      </c>
+      <c r="D113" s="13">
+        <v>2</v>
+      </c>
+      <c r="E113" s="13">
+        <v>0</v>
+      </c>
+      <c r="F113" s="13">
+        <v>0</v>
+      </c>
+      <c r="G113" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B114" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C114" s="13">
+        <v>0</v>
+      </c>
+      <c r="D114" s="13">
+        <v>0</v>
+      </c>
+      <c r="E114" s="13">
+        <v>0</v>
+      </c>
+      <c r="F114" s="13">
+        <v>0</v>
+      </c>
+      <c r="G114" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B115" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C115" s="15">
+        <v>0</v>
+      </c>
+      <c r="D115" s="15">
+        <v>0</v>
+      </c>
+      <c r="E115" s="15">
+        <v>0</v>
+      </c>
+      <c r="F115" s="15">
+        <v>0</v>
+      </c>
+      <c r="G115" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B117" s="6">
+        <v>200</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="118" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B118" s="8"/>
+      <c r="C118" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D118" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E118" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F118" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G118" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="119" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B119" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C119" s="11">
+        <v>3087</v>
+      </c>
+      <c r="D119" s="11">
+        <v>683</v>
+      </c>
+      <c r="E119" s="11">
+        <v>1469</v>
+      </c>
+      <c r="F119" s="11">
+        <v>4</v>
+      </c>
+      <c r="G119" s="11">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="120" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B120" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C120" s="13">
+        <v>2314</v>
+      </c>
+      <c r="D120" s="13">
+        <v>616</v>
+      </c>
+      <c r="E120" s="13">
+        <v>827</v>
+      </c>
+      <c r="F120" s="13">
+        <v>3</v>
+      </c>
+      <c r="G120" s="13">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="121" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B121" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" s="13">
+        <v>773</v>
+      </c>
+      <c r="D121" s="13">
+        <v>67</v>
+      </c>
+      <c r="E121" s="13">
+        <v>642</v>
+      </c>
+      <c r="F121" s="13">
+        <v>1</v>
+      </c>
+      <c r="G121" s="13">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="122" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B122" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C122" s="13">
+        <v>0</v>
+      </c>
+      <c r="D122" s="13">
+        <v>0</v>
+      </c>
+      <c r="E122" s="13">
+        <v>0</v>
+      </c>
+      <c r="F122" s="13">
+        <v>0</v>
+      </c>
+      <c r="G122" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B123" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C123" s="13">
+        <v>398</v>
+      </c>
+      <c r="D123" s="13">
+        <v>0</v>
+      </c>
+      <c r="E123" s="13">
+        <v>338</v>
+      </c>
+      <c r="F123" s="13">
+        <v>0</v>
+      </c>
+      <c r="G123" s="13">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="124" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B124" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C124" s="13">
+        <v>375</v>
+      </c>
+      <c r="D124" s="13">
+        <v>67</v>
+      </c>
+      <c r="E124" s="13">
+        <v>304</v>
+      </c>
+      <c r="F124" s="13">
+        <v>1</v>
+      </c>
+      <c r="G124" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="125" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B125" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C125" s="13">
+        <v>0</v>
+      </c>
+      <c r="D125" s="13">
+        <v>0</v>
+      </c>
+      <c r="E125" s="13">
+        <v>0</v>
+      </c>
+      <c r="F125" s="13">
+        <v>0</v>
+      </c>
+      <c r="G125" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B126" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C126" s="15">
+        <v>0</v>
+      </c>
+      <c r="D126" s="15">
+        <v>0</v>
+      </c>
+      <c r="E126" s="15">
+        <v>0</v>
+      </c>
+      <c r="F126" s="15">
+        <v>0</v>
+      </c>
+      <c r="G126" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B128" s="6">
+        <v>202</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="129" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B129" s="8"/>
+      <c r="C129" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D129" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E129" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F129" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G129" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="130" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B130" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C130" s="11">
+        <v>12</v>
+      </c>
+      <c r="D130" s="11">
+        <v>8</v>
+      </c>
+      <c r="E130" s="11">
+        <v>0</v>
+      </c>
+      <c r="F130" s="11">
+        <v>0</v>
+      </c>
+      <c r="G130" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="131" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B131" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C131" s="13">
+        <v>11</v>
+      </c>
+      <c r="D131" s="13">
+        <v>7</v>
+      </c>
+      <c r="E131" s="13">
+        <v>0</v>
+      </c>
+      <c r="F131" s="13">
+        <v>0</v>
+      </c>
+      <c r="G131" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="132" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B132" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" s="13">
+        <v>1</v>
+      </c>
+      <c r="D132" s="13">
+        <v>1</v>
+      </c>
+      <c r="E132" s="13">
+        <v>0</v>
+      </c>
+      <c r="F132" s="13">
+        <v>0</v>
+      </c>
+      <c r="G132" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B133" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C133" s="13">
+        <v>0</v>
+      </c>
+      <c r="D133" s="13">
+        <v>0</v>
+      </c>
+      <c r="E133" s="13">
+        <v>0</v>
+      </c>
+      <c r="F133" s="13">
+        <v>0</v>
+      </c>
+      <c r="G133" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B134" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C134" s="13">
+        <v>0</v>
+      </c>
+      <c r="D134" s="13">
+        <v>0</v>
+      </c>
+      <c r="E134" s="13">
+        <v>0</v>
+      </c>
+      <c r="F134" s="13">
+        <v>0</v>
+      </c>
+      <c r="G134" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B135" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C135" s="13">
+        <v>1</v>
+      </c>
+      <c r="D135" s="13">
+        <v>1</v>
+      </c>
+      <c r="E135" s="13">
+        <v>0</v>
+      </c>
+      <c r="F135" s="13">
+        <v>0</v>
+      </c>
+      <c r="G135" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B136" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C136" s="13">
+        <v>0</v>
+      </c>
+      <c r="D136" s="13">
+        <v>0</v>
+      </c>
+      <c r="E136" s="13">
+        <v>0</v>
+      </c>
+      <c r="F136" s="13">
+        <v>0</v>
+      </c>
+      <c r="G136" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B137" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C137" s="15">
+        <v>0</v>
+      </c>
+      <c r="D137" s="15">
+        <v>0</v>
+      </c>
+      <c r="E137" s="15">
+        <v>0</v>
+      </c>
+      <c r="F137" s="15">
+        <v>0</v>
+      </c>
+      <c r="G137" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B139" s="6">
+        <v>203</v>
+      </c>
+      <c r="C139" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="140" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B140" s="8"/>
+      <c r="C140" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D140" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E140" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F140" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G140" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="141" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B141" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C141" s="11">
+        <v>321</v>
+      </c>
+      <c r="D141" s="11">
+        <v>51</v>
+      </c>
+      <c r="E141" s="11">
+        <v>175</v>
+      </c>
+      <c r="F141" s="11">
+        <v>0</v>
+      </c>
+      <c r="G141" s="11">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="142" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B142" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C142" s="13">
+        <v>217</v>
+      </c>
+      <c r="D142" s="13">
+        <v>44</v>
+      </c>
+      <c r="E142" s="13">
+        <v>78</v>
+      </c>
+      <c r="F142" s="13">
+        <v>0</v>
+      </c>
+      <c r="G142" s="13">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="143" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B143" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" s="13">
+        <v>104</v>
+      </c>
+      <c r="D143" s="13">
+        <v>7</v>
+      </c>
+      <c r="E143" s="13">
+        <v>97</v>
+      </c>
+      <c r="F143" s="13">
+        <v>0</v>
+      </c>
+      <c r="G143" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B144" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C144" s="13">
+        <v>0</v>
+      </c>
+      <c r="D144" s="13">
+        <v>0</v>
+      </c>
+      <c r="E144" s="13">
+        <v>0</v>
+      </c>
+      <c r="F144" s="13">
+        <v>0</v>
+      </c>
+      <c r="G144" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B145" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C145" s="13">
+        <v>63</v>
+      </c>
+      <c r="D145" s="13">
+        <v>0</v>
+      </c>
+      <c r="E145" s="13">
+        <v>63</v>
+      </c>
+      <c r="F145" s="13">
+        <v>0</v>
+      </c>
+      <c r="G145" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B146" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C146" s="13">
+        <v>41</v>
+      </c>
+      <c r="D146" s="13">
+        <v>7</v>
+      </c>
+      <c r="E146" s="13">
+        <v>34</v>
+      </c>
+      <c r="F146" s="13">
+        <v>0</v>
+      </c>
+      <c r="G146" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B147" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C147" s="13">
+        <v>0</v>
+      </c>
+      <c r="D147" s="13">
+        <v>0</v>
+      </c>
+      <c r="E147" s="13">
+        <v>0</v>
+      </c>
+      <c r="F147" s="13">
+        <v>0</v>
+      </c>
+      <c r="G147" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B148" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C148" s="15">
+        <v>0</v>
+      </c>
+      <c r="D148" s="15">
+        <v>0</v>
+      </c>
+      <c r="E148" s="15">
+        <v>0</v>
+      </c>
+      <c r="F148" s="15">
+        <v>0</v>
+      </c>
+      <c r="G148" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B150" s="6">
+        <v>204</v>
+      </c>
+      <c r="C150" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="151" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B151" s="8"/>
+      <c r="C151" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D151" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E151" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F151" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G151" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="152" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B152" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C152" s="11">
+        <v>538</v>
+      </c>
+      <c r="D152" s="11">
+        <v>72</v>
+      </c>
+      <c r="E152" s="11">
+        <v>329</v>
+      </c>
+      <c r="F152" s="11">
+        <v>0</v>
+      </c>
+      <c r="G152" s="11">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="153" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B153" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C153" s="13">
+        <v>316</v>
+      </c>
+      <c r="D153" s="13">
+        <v>64</v>
+      </c>
+      <c r="E153" s="13">
+        <v>115</v>
+      </c>
+      <c r="F153" s="13">
+        <v>0</v>
+      </c>
+      <c r="G153" s="13">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="154" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B154" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" s="13">
+        <v>222</v>
+      </c>
+      <c r="D154" s="13">
+        <v>8</v>
+      </c>
+      <c r="E154" s="13">
+        <v>214</v>
+      </c>
+      <c r="F154" s="13">
+        <v>0</v>
+      </c>
+      <c r="G154" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B155" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C155" s="13">
+        <v>0</v>
+      </c>
+      <c r="D155" s="13">
+        <v>0</v>
+      </c>
+      <c r="E155" s="13">
+        <v>0</v>
+      </c>
+      <c r="F155" s="13">
+        <v>0</v>
+      </c>
+      <c r="G155" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B156" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C156" s="13">
+        <v>164</v>
+      </c>
+      <c r="D156" s="13">
+        <v>0</v>
+      </c>
+      <c r="E156" s="13">
+        <v>164</v>
+      </c>
+      <c r="F156" s="13">
+        <v>0</v>
+      </c>
+      <c r="G156" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B157" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C157" s="13">
+        <v>58</v>
+      </c>
+      <c r="D157" s="13">
+        <v>8</v>
+      </c>
+      <c r="E157" s="13">
+        <v>50</v>
+      </c>
+      <c r="F157" s="13">
+        <v>0</v>
+      </c>
+      <c r="G157" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B158" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C158" s="13">
+        <v>0</v>
+      </c>
+      <c r="D158" s="13">
+        <v>0</v>
+      </c>
+      <c r="E158" s="13">
+        <v>0</v>
+      </c>
+      <c r="F158" s="13">
+        <v>0</v>
+      </c>
+      <c r="G158" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B159" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C159" s="15">
+        <v>0</v>
+      </c>
+      <c r="D159" s="15">
+        <v>0</v>
+      </c>
+      <c r="E159" s="15">
+        <v>0</v>
+      </c>
+      <c r="F159" s="15">
+        <v>0</v>
+      </c>
+      <c r="G159" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B161" s="6">
+        <v>205</v>
+      </c>
+      <c r="C161" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="162" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B162" s="8"/>
+      <c r="C162" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D162" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E162" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F162" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G162" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="163" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B163" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C163" s="11">
+        <v>7</v>
+      </c>
+      <c r="D163" s="11">
+        <v>5</v>
+      </c>
+      <c r="E163" s="11">
+        <v>0</v>
+      </c>
+      <c r="F163" s="11">
+        <v>0</v>
+      </c>
+      <c r="G163" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="164" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B164" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C164" s="13">
+        <v>7</v>
+      </c>
+      <c r="D164" s="13">
+        <v>5</v>
+      </c>
+      <c r="E164" s="13">
+        <v>0</v>
+      </c>
+      <c r="F164" s="13">
+        <v>0</v>
+      </c>
+      <c r="G164" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="165" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B165" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" s="13">
+        <v>0</v>
+      </c>
+      <c r="D165" s="13">
+        <v>0</v>
+      </c>
+      <c r="E165" s="13">
+        <v>0</v>
+      </c>
+      <c r="F165" s="13">
+        <v>0</v>
+      </c>
+      <c r="G165" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B166" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C166" s="13">
+        <v>0</v>
+      </c>
+      <c r="D166" s="13">
+        <v>0</v>
+      </c>
+      <c r="E166" s="13">
+        <v>0</v>
+      </c>
+      <c r="F166" s="13">
+        <v>0</v>
+      </c>
+      <c r="G166" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B167" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C167" s="13">
+        <v>0</v>
+      </c>
+      <c r="D167" s="13">
+        <v>0</v>
+      </c>
+      <c r="E167" s="13">
+        <v>0</v>
+      </c>
+      <c r="F167" s="13">
+        <v>0</v>
+      </c>
+      <c r="G167" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B168" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C168" s="13">
+        <v>0</v>
+      </c>
+      <c r="D168" s="13">
+        <v>0</v>
+      </c>
+      <c r="E168" s="13">
+        <v>0</v>
+      </c>
+      <c r="F168" s="13">
+        <v>0</v>
+      </c>
+      <c r="G168" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B169" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C169" s="13">
+        <v>0</v>
+      </c>
+      <c r="D169" s="13">
+        <v>0</v>
+      </c>
+      <c r="E169" s="13">
+        <v>0</v>
+      </c>
+      <c r="F169" s="13">
+        <v>0</v>
+      </c>
+      <c r="G169" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B170" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C170" s="15">
+        <v>0</v>
+      </c>
+      <c r="D170" s="15">
+        <v>0</v>
+      </c>
+      <c r="E170" s="15">
+        <v>0</v>
+      </c>
+      <c r="F170" s="15">
+        <v>0</v>
+      </c>
+      <c r="G170" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B172" s="6">
+        <v>206</v>
+      </c>
+      <c r="C172" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="173" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B173" s="8"/>
+      <c r="C173" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D173" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E173" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F173" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G173" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="174" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B174" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C174" s="11">
+        <v>83</v>
+      </c>
+      <c r="D174" s="11">
+        <v>36</v>
+      </c>
+      <c r="E174" s="11">
+        <v>27</v>
+      </c>
+      <c r="F174" s="11">
+        <v>1</v>
+      </c>
+      <c r="G174" s="11">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="175" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B175" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C175" s="13">
+        <v>69</v>
+      </c>
+      <c r="D175" s="13">
+        <v>34</v>
+      </c>
+      <c r="E175" s="13">
+        <v>15</v>
+      </c>
+      <c r="F175" s="13">
+        <v>1</v>
+      </c>
+      <c r="G175" s="13">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="176" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B176" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" s="13">
+        <v>14</v>
+      </c>
+      <c r="D176" s="13">
+        <v>2</v>
+      </c>
+      <c r="E176" s="13">
+        <v>12</v>
+      </c>
+      <c r="F176" s="13">
+        <v>0</v>
+      </c>
+      <c r="G176" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B177" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C177" s="13">
+        <v>0</v>
+      </c>
+      <c r="D177" s="13">
+        <v>0</v>
+      </c>
+      <c r="E177" s="13">
+        <v>0</v>
+      </c>
+      <c r="F177" s="13">
+        <v>0</v>
+      </c>
+      <c r="G177" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B178" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C178" s="13">
+        <v>0</v>
+      </c>
+      <c r="D178" s="13">
+        <v>0</v>
+      </c>
+      <c r="E178" s="13">
+        <v>0</v>
+      </c>
+      <c r="F178" s="13">
+        <v>0</v>
+      </c>
+      <c r="G178" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B179" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C179" s="13">
+        <v>14</v>
+      </c>
+      <c r="D179" s="13">
+        <v>2</v>
+      </c>
+      <c r="E179" s="13">
+        <v>12</v>
+      </c>
+      <c r="F179" s="13">
+        <v>0</v>
+      </c>
+      <c r="G179" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B180" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C180" s="13">
+        <v>0</v>
+      </c>
+      <c r="D180" s="13">
+        <v>0</v>
+      </c>
+      <c r="E180" s="13">
+        <v>0</v>
+      </c>
+      <c r="F180" s="13">
+        <v>0</v>
+      </c>
+      <c r="G180" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B181" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C181" s="15">
+        <v>0</v>
+      </c>
+      <c r="D181" s="15">
+        <v>0</v>
+      </c>
+      <c r="E181" s="15">
+        <v>0</v>
+      </c>
+      <c r="F181" s="15">
+        <v>0</v>
+      </c>
+      <c r="G181" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B183" s="6">
+        <v>207</v>
+      </c>
+      <c r="C183" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="184" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B184" s="8"/>
+      <c r="C184" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D184" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E184" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F184" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G184" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="185" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B185" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C185" s="11">
+        <v>266</v>
+      </c>
+      <c r="D185" s="11">
+        <v>55</v>
+      </c>
+      <c r="E185" s="11">
+        <v>137</v>
+      </c>
+      <c r="F185" s="11">
+        <v>0</v>
+      </c>
+      <c r="G185" s="11">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="186" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B186" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C186" s="13">
+        <v>232</v>
+      </c>
+      <c r="D186" s="13">
+        <v>46</v>
+      </c>
+      <c r="E186" s="13">
+        <v>115</v>
+      </c>
+      <c r="F186" s="13">
+        <v>0</v>
+      </c>
+      <c r="G186" s="13">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="187" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B187" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" s="13">
+        <v>34</v>
+      </c>
+      <c r="D187" s="13">
+        <v>9</v>
+      </c>
+      <c r="E187" s="13">
+        <v>22</v>
+      </c>
+      <c r="F187" s="13">
+        <v>0</v>
+      </c>
+      <c r="G187" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="188" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B188" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C188" s="13">
+        <v>0</v>
+      </c>
+      <c r="D188" s="13">
+        <v>0</v>
+      </c>
+      <c r="E188" s="13">
+        <v>0</v>
+      </c>
+      <c r="F188" s="13">
+        <v>0</v>
+      </c>
+      <c r="G188" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B189" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C189" s="13">
+        <v>0</v>
+      </c>
+      <c r="D189" s="13">
+        <v>0</v>
+      </c>
+      <c r="E189" s="13">
+        <v>0</v>
+      </c>
+      <c r="F189" s="13">
+        <v>0</v>
+      </c>
+      <c r="G189" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B190" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C190" s="13">
+        <v>34</v>
+      </c>
+      <c r="D190" s="13">
+        <v>9</v>
+      </c>
+      <c r="E190" s="13">
+        <v>22</v>
+      </c>
+      <c r="F190" s="13">
+        <v>0</v>
+      </c>
+      <c r="G190" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="191" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B191" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C191" s="13">
+        <v>0</v>
+      </c>
+      <c r="D191" s="13">
+        <v>0</v>
+      </c>
+      <c r="E191" s="13">
+        <v>0</v>
+      </c>
+      <c r="F191" s="13">
+        <v>0</v>
+      </c>
+      <c r="G191" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B192" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C192" s="15">
+        <v>0</v>
+      </c>
+      <c r="D192" s="15">
+        <v>0</v>
+      </c>
+      <c r="E192" s="15">
+        <v>0</v>
+      </c>
+      <c r="F192" s="15">
+        <v>0</v>
+      </c>
+      <c r="G192" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B194" s="6">
+        <v>208</v>
+      </c>
+      <c r="C194" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="195" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B195" s="8"/>
+      <c r="C195" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D195" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E195" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F195" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G195" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="196" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B196" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C196" s="11">
+        <v>83</v>
+      </c>
+      <c r="D196" s="11">
+        <v>20</v>
+      </c>
+      <c r="E196" s="11">
+        <v>16</v>
+      </c>
+      <c r="F196" s="11">
+        <v>0</v>
+      </c>
+      <c r="G196" s="11">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="197" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B197" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C197" s="13">
+        <v>83</v>
+      </c>
+      <c r="D197" s="13">
+        <v>20</v>
+      </c>
+      <c r="E197" s="13">
+        <v>16</v>
+      </c>
+      <c r="F197" s="13">
+        <v>0</v>
+      </c>
+      <c r="G197" s="13">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="198" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B198" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" s="13">
+        <v>0</v>
+      </c>
+      <c r="D198" s="13">
+        <v>0</v>
+      </c>
+      <c r="E198" s="13">
+        <v>0</v>
+      </c>
+      <c r="F198" s="13">
+        <v>0</v>
+      </c>
+      <c r="G198" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B199" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C199" s="13">
+        <v>0</v>
+      </c>
+      <c r="D199" s="13">
+        <v>0</v>
+      </c>
+      <c r="E199" s="13">
+        <v>0</v>
+      </c>
+      <c r="F199" s="13">
+        <v>0</v>
+      </c>
+      <c r="G199" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B200" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C200" s="13">
+        <v>0</v>
+      </c>
+      <c r="D200" s="13">
+        <v>0</v>
+      </c>
+      <c r="E200" s="13">
+        <v>0</v>
+      </c>
+      <c r="F200" s="13">
+        <v>0</v>
+      </c>
+      <c r="G200" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B201" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C201" s="13">
+        <v>0</v>
+      </c>
+      <c r="D201" s="13">
+        <v>0</v>
+      </c>
+      <c r="E201" s="13">
+        <v>0</v>
+      </c>
+      <c r="F201" s="13">
+        <v>0</v>
+      </c>
+      <c r="G201" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B202" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C202" s="13">
+        <v>0</v>
+      </c>
+      <c r="D202" s="13">
+        <v>0</v>
+      </c>
+      <c r="E202" s="13">
+        <v>0</v>
+      </c>
+      <c r="F202" s="13">
+        <v>0</v>
+      </c>
+      <c r="G202" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B203" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C203" s="15">
+        <v>0</v>
+      </c>
+      <c r="D203" s="15">
+        <v>0</v>
+      </c>
+      <c r="E203" s="15">
+        <v>0</v>
+      </c>
+      <c r="F203" s="15">
+        <v>0</v>
+      </c>
+      <c r="G203" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B205" s="6">
+        <v>210</v>
+      </c>
+      <c r="C205" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="206" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B206" s="8"/>
+      <c r="C206" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D206" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E206" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F206" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G206" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="207" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B207" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C207" s="11">
+        <v>19</v>
+      </c>
+      <c r="D207" s="11">
+        <v>9</v>
+      </c>
+      <c r="E207" s="11">
+        <v>0</v>
+      </c>
+      <c r="F207" s="11">
+        <v>1</v>
+      </c>
+      <c r="G207" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="208" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B208" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C208" s="13">
+        <v>17</v>
+      </c>
+      <c r="D208" s="13">
+        <v>7</v>
+      </c>
+      <c r="E208" s="13">
+        <v>0</v>
+      </c>
+      <c r="F208" s="13">
+        <v>1</v>
+      </c>
+      <c r="G208" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="209" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B209" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" s="13">
+        <v>2</v>
+      </c>
+      <c r="D209" s="13">
+        <v>2</v>
+      </c>
+      <c r="E209" s="13">
+        <v>0</v>
+      </c>
+      <c r="F209" s="13">
+        <v>0</v>
+      </c>
+      <c r="G209" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B210" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C210" s="13">
+        <v>0</v>
+      </c>
+      <c r="D210" s="13">
+        <v>0</v>
+      </c>
+      <c r="E210" s="13">
+        <v>0</v>
+      </c>
+      <c r="F210" s="13">
+        <v>0</v>
+      </c>
+      <c r="G210" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B211" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C211" s="13">
+        <v>0</v>
+      </c>
+      <c r="D211" s="13">
+        <v>0</v>
+      </c>
+      <c r="E211" s="13">
+        <v>0</v>
+      </c>
+      <c r="F211" s="13">
+        <v>0</v>
+      </c>
+      <c r="G211" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B212" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C212" s="13">
+        <v>2</v>
+      </c>
+      <c r="D212" s="13">
+        <v>2</v>
+      </c>
+      <c r="E212" s="13">
+        <v>0</v>
+      </c>
+      <c r="F212" s="13">
+        <v>0</v>
+      </c>
+      <c r="G212" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="213" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B213" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C213" s="13">
+        <v>0</v>
+      </c>
+      <c r="D213" s="13">
+        <v>0</v>
+      </c>
+      <c r="E213" s="13">
+        <v>0</v>
+      </c>
+      <c r="F213" s="13">
+        <v>0</v>
+      </c>
+      <c r="G213" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B214" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C214" s="15">
+        <v>0</v>
+      </c>
+      <c r="D214" s="15">
+        <v>0</v>
+      </c>
+      <c r="E214" s="15">
+        <v>0</v>
+      </c>
+      <c r="F214" s="15">
+        <v>0</v>
+      </c>
+      <c r="G214" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B216" s="6">
+        <v>211</v>
+      </c>
+      <c r="C216" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="217" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B217" s="8"/>
+      <c r="C217" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D217" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E217" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F217" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G217" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="218" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B218" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C218" s="11">
+        <v>132</v>
+      </c>
+      <c r="D218" s="11">
+        <v>16</v>
+      </c>
+      <c r="E218" s="11">
+        <v>58</v>
+      </c>
+      <c r="F218" s="11">
+        <v>0</v>
+      </c>
+      <c r="G218" s="11">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="219" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B219" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C219" s="13">
+        <v>130</v>
+      </c>
+      <c r="D219" s="13">
+        <v>14</v>
+      </c>
+      <c r="E219" s="13">
+        <v>58</v>
+      </c>
+      <c r="F219" s="13">
+        <v>0</v>
+      </c>
+      <c r="G219" s="13">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="220" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B220" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" s="13">
+        <v>2</v>
+      </c>
+      <c r="D220" s="13">
+        <v>2</v>
+      </c>
+      <c r="E220" s="13">
+        <v>0</v>
+      </c>
+      <c r="F220" s="13">
+        <v>0</v>
+      </c>
+      <c r="G220" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B221" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C221" s="13">
+        <v>0</v>
+      </c>
+      <c r="D221" s="13">
+        <v>0</v>
+      </c>
+      <c r="E221" s="13">
+        <v>0</v>
+      </c>
+      <c r="F221" s="13">
+        <v>0</v>
+      </c>
+      <c r="G221" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B222" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C222" s="13">
+        <v>0</v>
+      </c>
+      <c r="D222" s="13">
+        <v>0</v>
+      </c>
+      <c r="E222" s="13">
+        <v>0</v>
+      </c>
+      <c r="F222" s="13">
+        <v>0</v>
+      </c>
+      <c r="G222" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B223" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C223" s="13">
+        <v>2</v>
+      </c>
+      <c r="D223" s="13">
+        <v>2</v>
+      </c>
+      <c r="E223" s="13">
+        <v>0</v>
+      </c>
+      <c r="F223" s="13">
+        <v>0</v>
+      </c>
+      <c r="G223" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B224" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C224" s="13">
+        <v>0</v>
+      </c>
+      <c r="D224" s="13">
+        <v>0</v>
+      </c>
+      <c r="E224" s="13">
+        <v>0</v>
+      </c>
+      <c r="F224" s="13">
+        <v>0</v>
+      </c>
+      <c r="G224" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="225" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B225" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C225" s="15">
+        <v>0</v>
+      </c>
+      <c r="D225" s="15">
+        <v>0</v>
+      </c>
+      <c r="E225" s="15">
+        <v>0</v>
+      </c>
+      <c r="F225" s="15">
+        <v>0</v>
+      </c>
+      <c r="G225" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B227" s="6">
+        <v>212</v>
+      </c>
+      <c r="C227" s="6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="228" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B228" s="8"/>
+      <c r="C228" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D228" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E228" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F228" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G228" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="229" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B229" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C229" s="11">
+        <v>73</v>
+      </c>
+      <c r="D229" s="11">
+        <v>11</v>
+      </c>
+      <c r="E229" s="11">
+        <v>35</v>
+      </c>
+      <c r="F229" s="11">
+        <v>0</v>
+      </c>
+      <c r="G229" s="11">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="230" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B230" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C230" s="13">
+        <v>68</v>
+      </c>
+      <c r="D230" s="13">
+        <v>10</v>
+      </c>
+      <c r="E230" s="13">
+        <v>31</v>
+      </c>
+      <c r="F230" s="13">
+        <v>0</v>
+      </c>
+      <c r="G230" s="13">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="231" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B231" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" s="13">
+        <v>5</v>
+      </c>
+      <c r="D231" s="13">
+        <v>1</v>
+      </c>
+      <c r="E231" s="13">
+        <v>4</v>
+      </c>
+      <c r="F231" s="13">
+        <v>0</v>
+      </c>
+      <c r="G231" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="232" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B232" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C232" s="13">
+        <v>0</v>
+      </c>
+      <c r="D232" s="13">
+        <v>0</v>
+      </c>
+      <c r="E232" s="13">
+        <v>0</v>
+      </c>
+      <c r="F232" s="13">
+        <v>0</v>
+      </c>
+      <c r="G232" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B233" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C233" s="13">
+        <v>0</v>
+      </c>
+      <c r="D233" s="13">
+        <v>0</v>
+      </c>
+      <c r="E233" s="13">
+        <v>0</v>
+      </c>
+      <c r="F233" s="13">
+        <v>0</v>
+      </c>
+      <c r="G233" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="234" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B234" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C234" s="13">
+        <v>5</v>
+      </c>
+      <c r="D234" s="13">
+        <v>1</v>
+      </c>
+      <c r="E234" s="13">
+        <v>4</v>
+      </c>
+      <c r="F234" s="13">
+        <v>0</v>
+      </c>
+      <c r="G234" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B235" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C235" s="13">
+        <v>0</v>
+      </c>
+      <c r="D235" s="13">
+        <v>0</v>
+      </c>
+      <c r="E235" s="13">
+        <v>0</v>
+      </c>
+      <c r="F235" s="13">
+        <v>0</v>
+      </c>
+      <c r="G235" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B236" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C236" s="15">
+        <v>0</v>
+      </c>
+      <c r="D236" s="15">
+        <v>0</v>
+      </c>
+      <c r="E236" s="15">
+        <v>0</v>
+      </c>
+      <c r="F236" s="15">
+        <v>0</v>
+      </c>
+      <c r="G236" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B238" s="6">
+        <v>213</v>
+      </c>
+      <c r="C238" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="239" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B239" s="8"/>
+      <c r="C239" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D239" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E239" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F239" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G239" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="240" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B240" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C240" s="11">
+        <v>18</v>
+      </c>
+      <c r="D240" s="11">
+        <v>15</v>
+      </c>
+      <c r="E240" s="11">
+        <v>0</v>
+      </c>
+      <c r="F240" s="11">
+        <v>0</v>
+      </c>
+      <c r="G240" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="241" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B241" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C241" s="13">
+        <v>18</v>
+      </c>
+      <c r="D241" s="13">
+        <v>15</v>
+      </c>
+      <c r="E241" s="13">
+        <v>0</v>
+      </c>
+      <c r="F241" s="13">
+        <v>0</v>
+      </c>
+      <c r="G241" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="242" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B242" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" s="13">
+        <v>0</v>
+      </c>
+      <c r="D242" s="13">
+        <v>0</v>
+      </c>
+      <c r="E242" s="13">
+        <v>0</v>
+      </c>
+      <c r="F242" s="13">
+        <v>0</v>
+      </c>
+      <c r="G242" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B243" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C243" s="13">
+        <v>0</v>
+      </c>
+      <c r="D243" s="13">
+        <v>0</v>
+      </c>
+      <c r="E243" s="13">
+        <v>0</v>
+      </c>
+      <c r="F243" s="13">
+        <v>0</v>
+      </c>
+      <c r="G243" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="244" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B244" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C244" s="13">
+        <v>0</v>
+      </c>
+      <c r="D244" s="13">
+        <v>0</v>
+      </c>
+      <c r="E244" s="13">
+        <v>0</v>
+      </c>
+      <c r="F244" s="13">
+        <v>0</v>
+      </c>
+      <c r="G244" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="245" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B245" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C245" s="13">
+        <v>0</v>
+      </c>
+      <c r="D245" s="13">
+        <v>0</v>
+      </c>
+      <c r="E245" s="13">
+        <v>0</v>
+      </c>
+      <c r="F245" s="13">
+        <v>0</v>
+      </c>
+      <c r="G245" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B246" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C246" s="13">
+        <v>0</v>
+      </c>
+      <c r="D246" s="13">
+        <v>0</v>
+      </c>
+      <c r="E246" s="13">
+        <v>0</v>
+      </c>
+      <c r="F246" s="13">
+        <v>0</v>
+      </c>
+      <c r="G246" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="247" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B247" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C247" s="15">
+        <v>0</v>
+      </c>
+      <c r="D247" s="15">
+        <v>0</v>
+      </c>
+      <c r="E247" s="15">
+        <v>0</v>
+      </c>
+      <c r="F247" s="15">
+        <v>0</v>
+      </c>
+      <c r="G247" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="249" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B249" s="6">
+        <v>215</v>
+      </c>
+      <c r="C249" s="6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="250" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B250" s="8"/>
+      <c r="C250" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D250" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E250" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F250" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G250" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="251" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B251" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C251" s="11">
+        <v>16</v>
+      </c>
+      <c r="D251" s="11">
+        <v>12</v>
+      </c>
+      <c r="E251" s="11">
+        <v>0</v>
+      </c>
+      <c r="F251" s="11">
+        <v>0</v>
+      </c>
+      <c r="G251" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="252" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B252" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C252" s="13">
+        <v>16</v>
+      </c>
+      <c r="D252" s="13">
+        <v>12</v>
+      </c>
+      <c r="E252" s="13">
+        <v>0</v>
+      </c>
+      <c r="F252" s="13">
+        <v>0</v>
+      </c>
+      <c r="G252" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="253" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B253" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" s="13">
+        <v>0</v>
+      </c>
+      <c r="D253" s="13">
+        <v>0</v>
+      </c>
+      <c r="E253" s="13">
+        <v>0</v>
+      </c>
+      <c r="F253" s="13">
+        <v>0</v>
+      </c>
+      <c r="G253" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="254" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B254" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C254" s="13">
+        <v>0</v>
+      </c>
+      <c r="D254" s="13">
+        <v>0</v>
+      </c>
+      <c r="E254" s="13">
+        <v>0</v>
+      </c>
+      <c r="F254" s="13">
+        <v>0</v>
+      </c>
+      <c r="G254" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="255" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B255" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C255" s="13">
+        <v>0</v>
+      </c>
+      <c r="D255" s="13">
+        <v>0</v>
+      </c>
+      <c r="E255" s="13">
+        <v>0</v>
+      </c>
+      <c r="F255" s="13">
+        <v>0</v>
+      </c>
+      <c r="G255" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B256" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C256" s="13">
+        <v>0</v>
+      </c>
+      <c r="D256" s="13">
+        <v>0</v>
+      </c>
+      <c r="E256" s="13">
+        <v>0</v>
+      </c>
+      <c r="F256" s="13">
+        <v>0</v>
+      </c>
+      <c r="G256" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B257" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C257" s="13">
+        <v>0</v>
+      </c>
+      <c r="D257" s="13">
+        <v>0</v>
+      </c>
+      <c r="E257" s="13">
+        <v>0</v>
+      </c>
+      <c r="F257" s="13">
+        <v>0</v>
+      </c>
+      <c r="G257" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="258" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B258" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C258" s="15">
+        <v>0</v>
+      </c>
+      <c r="D258" s="15">
+        <v>0</v>
+      </c>
+      <c r="E258" s="15">
+        <v>0</v>
+      </c>
+      <c r="F258" s="15">
+        <v>0</v>
+      </c>
+      <c r="G258" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B260" s="6">
+        <v>216</v>
+      </c>
+      <c r="C260" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="261" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B261" s="8"/>
+      <c r="C261" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D261" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E261" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F261" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G261" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="262" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B262" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C262" s="11">
+        <v>107</v>
+      </c>
+      <c r="D262" s="11">
+        <v>23</v>
+      </c>
+      <c r="E262" s="11">
+        <v>57</v>
+      </c>
+      <c r="F262" s="11">
+        <v>0</v>
+      </c>
+      <c r="G262" s="11">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="263" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B263" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C263" s="13">
+        <v>64</v>
+      </c>
+      <c r="D263" s="13">
+        <v>21</v>
+      </c>
+      <c r="E263" s="13">
+        <v>16</v>
+      </c>
+      <c r="F263" s="13">
+        <v>0</v>
+      </c>
+      <c r="G263" s="13">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="264" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B264" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" s="13">
+        <v>43</v>
+      </c>
+      <c r="D264" s="13">
+        <v>2</v>
+      </c>
+      <c r="E264" s="13">
+        <v>41</v>
+      </c>
+      <c r="F264" s="13">
+        <v>0</v>
+      </c>
+      <c r="G264" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="265" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B265" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C265" s="13">
+        <v>0</v>
+      </c>
+      <c r="D265" s="13">
+        <v>0</v>
+      </c>
+      <c r="E265" s="13">
+        <v>0</v>
+      </c>
+      <c r="F265" s="13">
+        <v>0</v>
+      </c>
+      <c r="G265" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="266" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B266" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C266" s="13">
+        <v>0</v>
+      </c>
+      <c r="D266" s="13">
+        <v>0</v>
+      </c>
+      <c r="E266" s="13">
+        <v>0</v>
+      </c>
+      <c r="F266" s="13">
+        <v>0</v>
+      </c>
+      <c r="G266" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="267" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B267" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C267" s="13">
+        <v>43</v>
+      </c>
+      <c r="D267" s="13">
+        <v>2</v>
+      </c>
+      <c r="E267" s="13">
+        <v>41</v>
+      </c>
+      <c r="F267" s="13">
+        <v>0</v>
+      </c>
+      <c r="G267" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="268" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B268" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C268" s="13">
+        <v>0</v>
+      </c>
+      <c r="D268" s="13">
+        <v>0</v>
+      </c>
+      <c r="E268" s="13">
+        <v>0</v>
+      </c>
+      <c r="F268" s="13">
+        <v>0</v>
+      </c>
+      <c r="G268" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="269" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B269" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C269" s="15">
+        <v>0</v>
+      </c>
+      <c r="D269" s="15">
+        <v>0</v>
+      </c>
+      <c r="E269" s="15">
+        <v>0</v>
+      </c>
+      <c r="F269" s="15">
+        <v>0</v>
+      </c>
+      <c r="G269" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="271" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B271" s="6">
+        <v>217</v>
+      </c>
+      <c r="C271" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="272" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B272" s="8"/>
+      <c r="C272" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D272" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E272" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F272" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G272" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="273" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B273" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C273" s="11">
+        <v>340</v>
+      </c>
+      <c r="D273" s="11">
+        <v>59</v>
+      </c>
+      <c r="E273" s="11">
+        <v>173</v>
+      </c>
+      <c r="F273" s="11">
+        <v>0</v>
+      </c>
+      <c r="G273" s="11">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="274" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B274" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C274" s="13">
+        <v>215</v>
+      </c>
+      <c r="D274" s="13">
+        <v>53</v>
+      </c>
+      <c r="E274" s="13">
+        <v>54</v>
+      </c>
+      <c r="F274" s="13">
+        <v>0</v>
+      </c>
+      <c r="G274" s="13">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="275" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B275" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" s="13">
+        <v>125</v>
+      </c>
+      <c r="D275" s="13">
+        <v>6</v>
+      </c>
+      <c r="E275" s="13">
+        <v>119</v>
+      </c>
+      <c r="F275" s="13">
+        <v>0</v>
+      </c>
+      <c r="G275" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="276" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B276" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C276" s="13">
+        <v>0</v>
+      </c>
+      <c r="D276" s="13">
+        <v>0</v>
+      </c>
+      <c r="E276" s="13">
+        <v>0</v>
+      </c>
+      <c r="F276" s="13">
+        <v>0</v>
+      </c>
+      <c r="G276" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B277" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C277" s="13">
+        <v>63</v>
+      </c>
+      <c r="D277" s="13">
+        <v>0</v>
+      </c>
+      <c r="E277" s="13">
+        <v>63</v>
+      </c>
+      <c r="F277" s="13">
+        <v>0</v>
+      </c>
+      <c r="G277" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="278" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B278" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C278" s="13">
+        <v>62</v>
+      </c>
+      <c r="D278" s="13">
+        <v>6</v>
+      </c>
+      <c r="E278" s="13">
+        <v>56</v>
+      </c>
+      <c r="F278" s="13">
+        <v>0</v>
+      </c>
+      <c r="G278" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="279" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B279" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C279" s="13">
+        <v>0</v>
+      </c>
+      <c r="D279" s="13">
+        <v>0</v>
+      </c>
+      <c r="E279" s="13">
+        <v>0</v>
+      </c>
+      <c r="F279" s="13">
+        <v>0</v>
+      </c>
+      <c r="G279" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="280" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B280" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C280" s="15">
+        <v>0</v>
+      </c>
+      <c r="D280" s="15">
+        <v>0</v>
+      </c>
+      <c r="E280" s="15">
+        <v>0</v>
+      </c>
+      <c r="F280" s="15">
+        <v>0</v>
+      </c>
+      <c r="G280" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B282" s="6">
+        <v>218</v>
+      </c>
+      <c r="C282" s="6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="283" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B283" s="8"/>
+      <c r="C283" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D283" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E283" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F283" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G283" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="284" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B284" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C284" s="11">
+        <v>2</v>
+      </c>
+      <c r="D284" s="11">
+        <v>2</v>
+      </c>
+      <c r="E284" s="11">
+        <v>0</v>
+      </c>
+      <c r="F284" s="11">
+        <v>0</v>
+      </c>
+      <c r="G284" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B285" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C285" s="13">
+        <v>2</v>
+      </c>
+      <c r="D285" s="13">
+        <v>2</v>
+      </c>
+      <c r="E285" s="13">
+        <v>0</v>
+      </c>
+      <c r="F285" s="13">
+        <v>0</v>
+      </c>
+      <c r="G285" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="286" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B286" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" s="13">
+        <v>0</v>
+      </c>
+      <c r="D286" s="13">
+        <v>0</v>
+      </c>
+      <c r="E286" s="13">
+        <v>0</v>
+      </c>
+      <c r="F286" s="13">
+        <v>0</v>
+      </c>
+      <c r="G286" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="287" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B287" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C287" s="13">
+        <v>0</v>
+      </c>
+      <c r="D287" s="13">
+        <v>0</v>
+      </c>
+      <c r="E287" s="13">
+        <v>0</v>
+      </c>
+      <c r="F287" s="13">
+        <v>0</v>
+      </c>
+      <c r="G287" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="288" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B288" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C288" s="13">
+        <v>0</v>
+      </c>
+      <c r="D288" s="13">
+        <v>0</v>
+      </c>
+      <c r="E288" s="13">
+        <v>0</v>
+      </c>
+      <c r="F288" s="13">
+        <v>0</v>
+      </c>
+      <c r="G288" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="289" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B289" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C289" s="13">
+        <v>0</v>
+      </c>
+      <c r="D289" s="13">
+        <v>0</v>
+      </c>
+      <c r="E289" s="13">
+        <v>0</v>
+      </c>
+      <c r="F289" s="13">
+        <v>0</v>
+      </c>
+      <c r="G289" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="290" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B290" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C290" s="13">
+        <v>0</v>
+      </c>
+      <c r="D290" s="13">
+        <v>0</v>
+      </c>
+      <c r="E290" s="13">
+        <v>0</v>
+      </c>
+      <c r="F290" s="13">
+        <v>0</v>
+      </c>
+      <c r="G290" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="291" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B291" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C291" s="15">
+        <v>0</v>
+      </c>
+      <c r="D291" s="15">
+        <v>0</v>
+      </c>
+      <c r="E291" s="15">
+        <v>0</v>
+      </c>
+      <c r="F291" s="15">
+        <v>0</v>
+      </c>
+      <c r="G291" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="293" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B293" s="6">
+        <v>219</v>
+      </c>
+      <c r="C293" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="294" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B294" s="8"/>
+      <c r="C294" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D294" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E294" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F294" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G294" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="295" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B295" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C295" s="11">
+        <v>119</v>
+      </c>
+      <c r="D295" s="11">
+        <v>42</v>
+      </c>
+      <c r="E295" s="11">
+        <v>42</v>
+      </c>
+      <c r="F295" s="11">
+        <v>0</v>
+      </c>
+      <c r="G295" s="11">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="296" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B296" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C296" s="13">
+        <v>103</v>
+      </c>
+      <c r="D296" s="13">
+        <v>40</v>
+      </c>
+      <c r="E296" s="13">
+        <v>28</v>
+      </c>
+      <c r="F296" s="13">
+        <v>0</v>
+      </c>
+      <c r="G296" s="13">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="297" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B297" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" s="13">
+        <v>16</v>
+      </c>
+      <c r="D297" s="13">
+        <v>2</v>
+      </c>
+      <c r="E297" s="13">
+        <v>14</v>
+      </c>
+      <c r="F297" s="13">
+        <v>0</v>
+      </c>
+      <c r="G297" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="298" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B298" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C298" s="13">
+        <v>0</v>
+      </c>
+      <c r="D298" s="13">
+        <v>0</v>
+      </c>
+      <c r="E298" s="13">
+        <v>0</v>
+      </c>
+      <c r="F298" s="13">
+        <v>0</v>
+      </c>
+      <c r="G298" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="299" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B299" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C299" s="13">
+        <v>0</v>
+      </c>
+      <c r="D299" s="13">
+        <v>0</v>
+      </c>
+      <c r="E299" s="13">
+        <v>0</v>
+      </c>
+      <c r="F299" s="13">
+        <v>0</v>
+      </c>
+      <c r="G299" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="300" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B300" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C300" s="13">
+        <v>16</v>
+      </c>
+      <c r="D300" s="13">
+        <v>2</v>
+      </c>
+      <c r="E300" s="13">
+        <v>14</v>
+      </c>
+      <c r="F300" s="13">
+        <v>0</v>
+      </c>
+      <c r="G300" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="301" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B301" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C301" s="13">
+        <v>0</v>
+      </c>
+      <c r="D301" s="13">
+        <v>0</v>
+      </c>
+      <c r="E301" s="13">
+        <v>0</v>
+      </c>
+      <c r="F301" s="13">
+        <v>0</v>
+      </c>
+      <c r="G301" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="302" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B302" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C302" s="15">
+        <v>0</v>
+      </c>
+      <c r="D302" s="15">
+        <v>0</v>
+      </c>
+      <c r="E302" s="15">
+        <v>0</v>
+      </c>
+      <c r="F302" s="15">
+        <v>0</v>
+      </c>
+      <c r="G302" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="304" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B304" s="6">
+        <v>220</v>
+      </c>
+      <c r="C304" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="305" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B305" s="8"/>
+      <c r="C305" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D305" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E305" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F305" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G305" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="306" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B306" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C306" s="11">
+        <v>206</v>
+      </c>
+      <c r="D306" s="11">
+        <v>31</v>
+      </c>
+      <c r="E306" s="11">
+        <v>82</v>
+      </c>
+      <c r="F306" s="11">
+        <v>1</v>
+      </c>
+      <c r="G306" s="11">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="307" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B307" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C307" s="13">
+        <v>88</v>
+      </c>
+      <c r="D307" s="13">
+        <v>26</v>
+      </c>
+      <c r="E307" s="13">
+        <v>30</v>
+      </c>
+      <c r="F307" s="13">
+        <v>0</v>
+      </c>
+      <c r="G307" s="13">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="308" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B308" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" s="13">
+        <v>118</v>
+      </c>
+      <c r="D308" s="13">
+        <v>5</v>
+      </c>
+      <c r="E308" s="13">
+        <v>52</v>
+      </c>
+      <c r="F308" s="13">
+        <v>1</v>
+      </c>
+      <c r="G308" s="13">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="309" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B309" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C309" s="13">
+        <v>0</v>
+      </c>
+      <c r="D309" s="13">
+        <v>0</v>
+      </c>
+      <c r="E309" s="13">
+        <v>0</v>
+      </c>
+      <c r="F309" s="13">
+        <v>0</v>
+      </c>
+      <c r="G309" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="310" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B310" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C310" s="13">
+        <v>78</v>
+      </c>
+      <c r="D310" s="13">
+        <v>0</v>
+      </c>
+      <c r="E310" s="13">
+        <v>18</v>
+      </c>
+      <c r="F310" s="13">
+        <v>0</v>
+      </c>
+      <c r="G310" s="13">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="311" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B311" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C311" s="13">
+        <v>40</v>
+      </c>
+      <c r="D311" s="13">
+        <v>5</v>
+      </c>
+      <c r="E311" s="13">
+        <v>34</v>
+      </c>
+      <c r="F311" s="13">
+        <v>1</v>
+      </c>
+      <c r="G311" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="312" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B312" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C312" s="13">
+        <v>0</v>
+      </c>
+      <c r="D312" s="13">
+        <v>0</v>
+      </c>
+      <c r="E312" s="13">
+        <v>0</v>
+      </c>
+      <c r="F312" s="13">
+        <v>0</v>
+      </c>
+      <c r="G312" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="313" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B313" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C313" s="15">
+        <v>0</v>
+      </c>
+      <c r="D313" s="15">
+        <v>0</v>
+      </c>
+      <c r="E313" s="15">
+        <v>0</v>
+      </c>
+      <c r="F313" s="15">
+        <v>0</v>
+      </c>
+      <c r="G313" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="315" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B315" s="6">
+        <v>221</v>
+      </c>
+      <c r="C315" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="316" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B316" s="8"/>
+      <c r="C316" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D316" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E316" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F316" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G316" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="317" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B317" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C317" s="11">
+        <v>139</v>
+      </c>
+      <c r="D317" s="11">
+        <v>25</v>
+      </c>
+      <c r="E317" s="11">
+        <v>89</v>
+      </c>
+      <c r="F317" s="11">
+        <v>0</v>
+      </c>
+      <c r="G317" s="11">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="318" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B318" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C318" s="13">
+        <v>106</v>
+      </c>
+      <c r="D318" s="13">
+        <v>22</v>
+      </c>
+      <c r="E318" s="13">
+        <v>59</v>
+      </c>
+      <c r="F318" s="13">
+        <v>0</v>
+      </c>
+      <c r="G318" s="13">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="319" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B319" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" s="13">
+        <v>33</v>
+      </c>
+      <c r="D319" s="13">
+        <v>3</v>
+      </c>
+      <c r="E319" s="13">
+        <v>30</v>
+      </c>
+      <c r="F319" s="13">
+        <v>0</v>
+      </c>
+      <c r="G319" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="320" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B320" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C320" s="13">
+        <v>0</v>
+      </c>
+      <c r="D320" s="13">
+        <v>0</v>
+      </c>
+      <c r="E320" s="13">
+        <v>0</v>
+      </c>
+      <c r="F320" s="13">
+        <v>0</v>
+      </c>
+      <c r="G320" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="321" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B321" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C321" s="13">
+        <v>0</v>
+      </c>
+      <c r="D321" s="13">
+        <v>0</v>
+      </c>
+      <c r="E321" s="13">
+        <v>0</v>
+      </c>
+      <c r="F321" s="13">
+        <v>0</v>
+      </c>
+      <c r="G321" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="322" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B322" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C322" s="13">
+        <v>33</v>
+      </c>
+      <c r="D322" s="13">
+        <v>3</v>
+      </c>
+      <c r="E322" s="13">
+        <v>30</v>
+      </c>
+      <c r="F322" s="13">
+        <v>0</v>
+      </c>
+      <c r="G322" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="323" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B323" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C323" s="13">
+        <v>0</v>
+      </c>
+      <c r="D323" s="13">
+        <v>0</v>
+      </c>
+      <c r="E323" s="13">
+        <v>0</v>
+      </c>
+      <c r="F323" s="13">
+        <v>0</v>
+      </c>
+      <c r="G323" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="324" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B324" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C324" s="15">
+        <v>0</v>
+      </c>
+      <c r="D324" s="15">
+        <v>0</v>
+      </c>
+      <c r="E324" s="15">
+        <v>0</v>
+      </c>
+      <c r="F324" s="15">
+        <v>0</v>
+      </c>
+      <c r="G324" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="326" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B326" s="6">
+        <v>222</v>
+      </c>
+      <c r="C326" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="327" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B327" s="8"/>
+      <c r="C327" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D327" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E327" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F327" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G327" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="328" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B328" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C328" s="11">
+        <v>59</v>
+      </c>
+      <c r="D328" s="11">
+        <v>17</v>
+      </c>
+      <c r="E328" s="11">
+        <v>13</v>
+      </c>
+      <c r="F328" s="11">
+        <v>0</v>
+      </c>
+      <c r="G328" s="11">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="329" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B329" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C329" s="13">
+        <v>52</v>
+      </c>
+      <c r="D329" s="13">
+        <v>15</v>
+      </c>
+      <c r="E329" s="13">
+        <v>8</v>
+      </c>
+      <c r="F329" s="13">
+        <v>0</v>
+      </c>
+      <c r="G329" s="13">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="330" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B330" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" s="13">
+        <v>7</v>
+      </c>
+      <c r="D330" s="13">
+        <v>2</v>
+      </c>
+      <c r="E330" s="13">
+        <v>5</v>
+      </c>
+      <c r="F330" s="13">
+        <v>0</v>
+      </c>
+      <c r="G330" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="331" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B331" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C331" s="13">
+        <v>0</v>
+      </c>
+      <c r="D331" s="13">
+        <v>0</v>
+      </c>
+      <c r="E331" s="13">
+        <v>0</v>
+      </c>
+      <c r="F331" s="13">
+        <v>0</v>
+      </c>
+      <c r="G331" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="332" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B332" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C332" s="13">
+        <v>0</v>
+      </c>
+      <c r="D332" s="13">
+        <v>0</v>
+      </c>
+      <c r="E332" s="13">
+        <v>0</v>
+      </c>
+      <c r="F332" s="13">
+        <v>0</v>
+      </c>
+      <c r="G332" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="333" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B333" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C333" s="13">
+        <v>7</v>
+      </c>
+      <c r="D333" s="13">
+        <v>2</v>
+      </c>
+      <c r="E333" s="13">
+        <v>5</v>
+      </c>
+      <c r="F333" s="13">
+        <v>0</v>
+      </c>
+      <c r="G333" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="334" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B334" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C334" s="13">
+        <v>0</v>
+      </c>
+      <c r="D334" s="13">
+        <v>0</v>
+      </c>
+      <c r="E334" s="13">
+        <v>0</v>
+      </c>
+      <c r="F334" s="13">
+        <v>0</v>
+      </c>
+      <c r="G334" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="335" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B335" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C335" s="15">
+        <v>0</v>
+      </c>
+      <c r="D335" s="15">
+        <v>0</v>
+      </c>
+      <c r="E335" s="15">
+        <v>0</v>
+      </c>
+      <c r="F335" s="15">
+        <v>0</v>
+      </c>
+      <c r="G335" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="337" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B337" s="6">
+        <v>223</v>
+      </c>
+      <c r="C337" s="6" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="338" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B338" s="8"/>
+      <c r="C338" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D338" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E338" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F338" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G338" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="339" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B339" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C339" s="11">
+        <v>3</v>
+      </c>
+      <c r="D339" s="11">
+        <v>2</v>
+      </c>
+      <c r="E339" s="11">
+        <v>0</v>
+      </c>
+      <c r="F339" s="11">
+        <v>0</v>
+      </c>
+      <c r="G339" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B340" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C340" s="13">
+        <v>3</v>
+      </c>
+      <c r="D340" s="13">
+        <v>2</v>
+      </c>
+      <c r="E340" s="13">
+        <v>0</v>
+      </c>
+      <c r="F340" s="13">
+        <v>0</v>
+      </c>
+      <c r="G340" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B341" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" s="13">
+        <v>0</v>
+      </c>
+      <c r="D341" s="13">
+        <v>0</v>
+      </c>
+      <c r="E341" s="13">
+        <v>0</v>
+      </c>
+      <c r="F341" s="13">
+        <v>0</v>
+      </c>
+      <c r="G341" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="342" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B342" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C342" s="13">
+        <v>0</v>
+      </c>
+      <c r="D342" s="13">
+        <v>0</v>
+      </c>
+      <c r="E342" s="13">
+        <v>0</v>
+      </c>
+      <c r="F342" s="13">
+        <v>0</v>
+      </c>
+      <c r="G342" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="343" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B343" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C343" s="13">
+        <v>0</v>
+      </c>
+      <c r="D343" s="13">
+        <v>0</v>
+      </c>
+      <c r="E343" s="13">
+        <v>0</v>
+      </c>
+      <c r="F343" s="13">
+        <v>0</v>
+      </c>
+      <c r="G343" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="344" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B344" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C344" s="13">
+        <v>0</v>
+      </c>
+      <c r="D344" s="13">
+        <v>0</v>
+      </c>
+      <c r="E344" s="13">
+        <v>0</v>
+      </c>
+      <c r="F344" s="13">
+        <v>0</v>
+      </c>
+      <c r="G344" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="345" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B345" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C345" s="13">
+        <v>0</v>
+      </c>
+      <c r="D345" s="13">
+        <v>0</v>
+      </c>
+      <c r="E345" s="13">
+        <v>0</v>
+      </c>
+      <c r="F345" s="13">
+        <v>0</v>
+      </c>
+      <c r="G345" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="346" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B346" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C346" s="15">
+        <v>0</v>
+      </c>
+      <c r="D346" s="15">
+        <v>0</v>
+      </c>
+      <c r="E346" s="15">
+        <v>0</v>
+      </c>
+      <c r="F346" s="15">
+        <v>0</v>
+      </c>
+      <c r="G346" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="348" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B348" s="6">
+        <v>224</v>
+      </c>
+      <c r="C348" s="6" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="349" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B349" s="8"/>
+      <c r="C349" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D349" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E349" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F349" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G349" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="350" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B350" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C350" s="11">
+        <v>115</v>
+      </c>
+      <c r="D350" s="11">
+        <v>19</v>
+      </c>
+      <c r="E350" s="11">
+        <v>56</v>
+      </c>
+      <c r="F350" s="11">
+        <v>0</v>
+      </c>
+      <c r="G350" s="11">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="351" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B351" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C351" s="13">
+        <v>112</v>
+      </c>
+      <c r="D351" s="13">
+        <v>16</v>
+      </c>
+      <c r="E351" s="13">
+        <v>56</v>
+      </c>
+      <c r="F351" s="13">
+        <v>0</v>
+      </c>
+      <c r="G351" s="13">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="352" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B352" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" s="13">
+        <v>3</v>
+      </c>
+      <c r="D352" s="13">
+        <v>3</v>
+      </c>
+      <c r="E352" s="13">
+        <v>0</v>
+      </c>
+      <c r="F352" s="13">
+        <v>0</v>
+      </c>
+      <c r="G352" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="353" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B353" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C353" s="13">
+        <v>0</v>
+      </c>
+      <c r="D353" s="13">
+        <v>0</v>
+      </c>
+      <c r="E353" s="13">
+        <v>0</v>
+      </c>
+      <c r="F353" s="13">
+        <v>0</v>
+      </c>
+      <c r="G353" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="354" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B354" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C354" s="13">
+        <v>0</v>
+      </c>
+      <c r="D354" s="13">
+        <v>0</v>
+      </c>
+      <c r="E354" s="13">
+        <v>0</v>
+      </c>
+      <c r="F354" s="13">
+        <v>0</v>
+      </c>
+      <c r="G354" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="355" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B355" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C355" s="13">
+        <v>3</v>
+      </c>
+      <c r="D355" s="13">
+        <v>3</v>
+      </c>
+      <c r="E355" s="13">
+        <v>0</v>
+      </c>
+      <c r="F355" s="13">
+        <v>0</v>
+      </c>
+      <c r="G355" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="356" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B356" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C356" s="13">
+        <v>0</v>
+      </c>
+      <c r="D356" s="13">
+        <v>0</v>
+      </c>
+      <c r="E356" s="13">
+        <v>0</v>
+      </c>
+      <c r="F356" s="13">
+        <v>0</v>
+      </c>
+      <c r="G356" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="357" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B357" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C357" s="15">
+        <v>0</v>
+      </c>
+      <c r="D357" s="15">
+        <v>0</v>
+      </c>
+      <c r="E357" s="15">
+        <v>0</v>
+      </c>
+      <c r="F357" s="15">
+        <v>0</v>
+      </c>
+      <c r="G357" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="359" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B359" s="6">
+        <v>225</v>
+      </c>
+      <c r="C359" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="360" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B360" s="8"/>
+      <c r="C360" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D360" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E360" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F360" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G360" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="361" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B361" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C361" s="11">
+        <v>22</v>
+      </c>
+      <c r="D361" s="11">
+        <v>14</v>
+      </c>
+      <c r="E361" s="11">
+        <v>0</v>
+      </c>
+      <c r="F361" s="11">
+        <v>0</v>
+      </c>
+      <c r="G361" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="362" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B362" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C362" s="13">
+        <v>21</v>
+      </c>
+      <c r="D362" s="13">
+        <v>13</v>
+      </c>
+      <c r="E362" s="13">
+        <v>0</v>
+      </c>
+      <c r="F362" s="13">
+        <v>0</v>
+      </c>
+      <c r="G362" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="363" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B363" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" s="13">
+        <v>1</v>
+      </c>
+      <c r="D363" s="13">
+        <v>1</v>
+      </c>
+      <c r="E363" s="13">
+        <v>0</v>
+      </c>
+      <c r="F363" s="13">
+        <v>0</v>
+      </c>
+      <c r="G363" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="364" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B364" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C364" s="13">
+        <v>0</v>
+      </c>
+      <c r="D364" s="13">
+        <v>0</v>
+      </c>
+      <c r="E364" s="13">
+        <v>0</v>
+      </c>
+      <c r="F364" s="13">
+        <v>0</v>
+      </c>
+      <c r="G364" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="365" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B365" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C365" s="13">
+        <v>0</v>
+      </c>
+      <c r="D365" s="13">
+        <v>0</v>
+      </c>
+      <c r="E365" s="13">
+        <v>0</v>
+      </c>
+      <c r="F365" s="13">
+        <v>0</v>
+      </c>
+      <c r="G365" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="366" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B366" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C366" s="13">
+        <v>1</v>
+      </c>
+      <c r="D366" s="13">
+        <v>1</v>
+      </c>
+      <c r="E366" s="13">
+        <v>0</v>
+      </c>
+      <c r="F366" s="13">
+        <v>0</v>
+      </c>
+      <c r="G366" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="367" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B367" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C367" s="13">
+        <v>0</v>
+      </c>
+      <c r="D367" s="13">
+        <v>0</v>
+      </c>
+      <c r="E367" s="13">
+        <v>0</v>
+      </c>
+      <c r="F367" s="13">
+        <v>0</v>
+      </c>
+      <c r="G367" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="368" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B368" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C368" s="15">
+        <v>0</v>
+      </c>
+      <c r="D368" s="15">
+        <v>0</v>
+      </c>
+      <c r="E368" s="15">
+        <v>0</v>
+      </c>
+      <c r="F368" s="15">
+        <v>0</v>
+      </c>
+      <c r="G368" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="370" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B370" s="6">
+        <v>226</v>
+      </c>
+      <c r="C370" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="371" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B371" s="8"/>
+      <c r="C371" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D371" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E371" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F371" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G371" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="372" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B372" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C372" s="11">
+        <v>13</v>
+      </c>
+      <c r="D372" s="11">
+        <v>8</v>
+      </c>
+      <c r="E372" s="11">
+        <v>0</v>
+      </c>
+      <c r="F372" s="11">
+        <v>0</v>
+      </c>
+      <c r="G372" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="373" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B373" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C373" s="13">
+        <v>12</v>
+      </c>
+      <c r="D373" s="13">
+        <v>7</v>
+      </c>
+      <c r="E373" s="13">
+        <v>0</v>
+      </c>
+      <c r="F373" s="13">
+        <v>0</v>
+      </c>
+      <c r="G373" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="374" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B374" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" s="13">
+        <v>1</v>
+      </c>
+      <c r="D374" s="13">
+        <v>1</v>
+      </c>
+      <c r="E374" s="13">
+        <v>0</v>
+      </c>
+      <c r="F374" s="13">
+        <v>0</v>
+      </c>
+      <c r="G374" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="375" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B375" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C375" s="13">
+        <v>0</v>
+      </c>
+      <c r="D375" s="13">
+        <v>0</v>
+      </c>
+      <c r="E375" s="13">
+        <v>0</v>
+      </c>
+      <c r="F375" s="13">
+        <v>0</v>
+      </c>
+      <c r="G375" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="376" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B376" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C376" s="13">
+        <v>0</v>
+      </c>
+      <c r="D376" s="13">
+        <v>0</v>
+      </c>
+      <c r="E376" s="13">
+        <v>0</v>
+      </c>
+      <c r="F376" s="13">
+        <v>0</v>
+      </c>
+      <c r="G376" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="377" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B377" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C377" s="13">
+        <v>1</v>
+      </c>
+      <c r="D377" s="13">
+        <v>1</v>
+      </c>
+      <c r="E377" s="13">
+        <v>0</v>
+      </c>
+      <c r="F377" s="13">
+        <v>0</v>
+      </c>
+      <c r="G377" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="378" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B378" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C378" s="13">
+        <v>0</v>
+      </c>
+      <c r="D378" s="13">
+        <v>0</v>
+      </c>
+      <c r="E378" s="13">
+        <v>0</v>
+      </c>
+      <c r="F378" s="13">
+        <v>0</v>
+      </c>
+      <c r="G378" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="379" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B379" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C379" s="15">
+        <v>0</v>
+      </c>
+      <c r="D379" s="15">
+        <v>0</v>
+      </c>
+      <c r="E379" s="15">
+        <v>0</v>
+      </c>
+      <c r="F379" s="15">
+        <v>0</v>
+      </c>
+      <c r="G379" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="381" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B381" s="6">
+        <v>227</v>
+      </c>
+      <c r="C381" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="382" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B382" s="8"/>
+      <c r="C382" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D382" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E382" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F382" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G382" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="383" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B383" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C383" s="11">
+        <v>59</v>
+      </c>
+      <c r="D383" s="11">
+        <v>11</v>
+      </c>
+      <c r="E383" s="11">
+        <v>42</v>
+      </c>
+      <c r="F383" s="11">
+        <v>0</v>
+      </c>
+      <c r="G383" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="384" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B384" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C384" s="13">
+        <v>26</v>
+      </c>
+      <c r="D384" s="13">
+        <v>10</v>
+      </c>
+      <c r="E384" s="13">
+        <v>10</v>
+      </c>
+      <c r="F384" s="13">
+        <v>0</v>
+      </c>
+      <c r="G384" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="385" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B385" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" s="13">
+        <v>33</v>
+      </c>
+      <c r="D385" s="13">
+        <v>1</v>
+      </c>
+      <c r="E385" s="13">
+        <v>32</v>
+      </c>
+      <c r="F385" s="13">
+        <v>0</v>
+      </c>
+      <c r="G385" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="386" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B386" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C386" s="13">
+        <v>0</v>
+      </c>
+      <c r="D386" s="13">
+        <v>0</v>
+      </c>
+      <c r="E386" s="13">
+        <v>0</v>
+      </c>
+      <c r="F386" s="13">
+        <v>0</v>
+      </c>
+      <c r="G386" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="387" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B387" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C387" s="13">
+        <v>30</v>
+      </c>
+      <c r="D387" s="13">
+        <v>0</v>
+      </c>
+      <c r="E387" s="13">
+        <v>30</v>
+      </c>
+      <c r="F387" s="13">
+        <v>0</v>
+      </c>
+      <c r="G387" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="388" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B388" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C388" s="13">
+        <v>3</v>
+      </c>
+      <c r="D388" s="13">
+        <v>1</v>
+      </c>
+      <c r="E388" s="13">
+        <v>2</v>
+      </c>
+      <c r="F388" s="13">
+        <v>0</v>
+      </c>
+      <c r="G388" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="389" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B389" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C389" s="13">
+        <v>0</v>
+      </c>
+      <c r="D389" s="13">
+        <v>0</v>
+      </c>
+      <c r="E389" s="13">
+        <v>0</v>
+      </c>
+      <c r="F389" s="13">
+        <v>0</v>
+      </c>
+      <c r="G389" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="390" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B390" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C390" s="15">
+        <v>0</v>
+      </c>
+      <c r="D390" s="15">
+        <v>0</v>
+      </c>
+      <c r="E390" s="15">
+        <v>0</v>
+      </c>
+      <c r="F390" s="15">
+        <v>0</v>
+      </c>
+      <c r="G390" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="392" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B392" s="6">
+        <v>228</v>
+      </c>
+      <c r="C392" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="393" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B393" s="8"/>
+      <c r="C393" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D393" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E393" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F393" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G393" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="394" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B394" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C394" s="11">
+        <v>106</v>
+      </c>
+      <c r="D394" s="11">
+        <v>26</v>
+      </c>
+      <c r="E394" s="11">
+        <v>56</v>
+      </c>
+      <c r="F394" s="11">
+        <v>0</v>
+      </c>
+      <c r="G394" s="11">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="395" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B395" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C395" s="13">
+        <v>103</v>
+      </c>
+      <c r="D395" s="13">
+        <v>23</v>
+      </c>
+      <c r="E395" s="13">
+        <v>56</v>
+      </c>
+      <c r="F395" s="13">
+        <v>0</v>
+      </c>
+      <c r="G395" s="13">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="396" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B396" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" s="13">
+        <v>3</v>
+      </c>
+      <c r="D396" s="13">
+        <v>3</v>
+      </c>
+      <c r="E396" s="13">
+        <v>0</v>
+      </c>
+      <c r="F396" s="13">
+        <v>0</v>
+      </c>
+      <c r="G396" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="397" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B397" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C397" s="13">
+        <v>0</v>
+      </c>
+      <c r="D397" s="13">
+        <v>0</v>
+      </c>
+      <c r="E397" s="13">
+        <v>0</v>
+      </c>
+      <c r="F397" s="13">
+        <v>0</v>
+      </c>
+      <c r="G397" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="398" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B398" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C398" s="13">
+        <v>0</v>
+      </c>
+      <c r="D398" s="13">
+        <v>0</v>
+      </c>
+      <c r="E398" s="13">
+        <v>0</v>
+      </c>
+      <c r="F398" s="13">
+        <v>0</v>
+      </c>
+      <c r="G398" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="399" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B399" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C399" s="13">
+        <v>3</v>
+      </c>
+      <c r="D399" s="13">
+        <v>3</v>
+      </c>
+      <c r="E399" s="13">
+        <v>0</v>
+      </c>
+      <c r="F399" s="13">
+        <v>0</v>
+      </c>
+      <c r="G399" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="400" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B400" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C400" s="13">
+        <v>0</v>
+      </c>
+      <c r="D400" s="13">
+        <v>0</v>
+      </c>
+      <c r="E400" s="13">
+        <v>0</v>
+      </c>
+      <c r="F400" s="13">
+        <v>0</v>
+      </c>
+      <c r="G400" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="401" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B401" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C401" s="15">
+        <v>0</v>
+      </c>
+      <c r="D401" s="15">
+        <v>0</v>
+      </c>
+      <c r="E401" s="15">
+        <v>0</v>
+      </c>
+      <c r="F401" s="15">
+        <v>0</v>
+      </c>
+      <c r="G401" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="403" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B403" s="6">
+        <v>229</v>
+      </c>
+      <c r="C403" s="6" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="404" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B404" s="8"/>
+      <c r="C404" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D404" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E404" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F404" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G404" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="405" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B405" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C405" s="11">
+        <v>22</v>
+      </c>
+      <c r="D405" s="11">
+        <v>19</v>
+      </c>
+      <c r="E405" s="11">
+        <v>0</v>
+      </c>
+      <c r="F405" s="11">
+        <v>0</v>
+      </c>
+      <c r="G405" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="406" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B406" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C406" s="13">
+        <v>21</v>
+      </c>
+      <c r="D406" s="13">
+        <v>18</v>
+      </c>
+      <c r="E406" s="13">
+        <v>0</v>
+      </c>
+      <c r="F406" s="13">
+        <v>0</v>
+      </c>
+      <c r="G406" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="407" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B407" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" s="13">
+        <v>1</v>
+      </c>
+      <c r="D407" s="13">
+        <v>1</v>
+      </c>
+      <c r="E407" s="13">
+        <v>0</v>
+      </c>
+      <c r="F407" s="13">
+        <v>0</v>
+      </c>
+      <c r="G407" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="408" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B408" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C408" s="13">
+        <v>0</v>
+      </c>
+      <c r="D408" s="13">
+        <v>0</v>
+      </c>
+      <c r="E408" s="13">
+        <v>0</v>
+      </c>
+      <c r="F408" s="13">
+        <v>0</v>
+      </c>
+      <c r="G408" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="409" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B409" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C409" s="13">
+        <v>0</v>
+      </c>
+      <c r="D409" s="13">
+        <v>0</v>
+      </c>
+      <c r="E409" s="13">
+        <v>0</v>
+      </c>
+      <c r="F409" s="13">
+        <v>0</v>
+      </c>
+      <c r="G409" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="410" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B410" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C410" s="13">
+        <v>1</v>
+      </c>
+      <c r="D410" s="13">
+        <v>1</v>
+      </c>
+      <c r="E410" s="13">
+        <v>0</v>
+      </c>
+      <c r="F410" s="13">
+        <v>0</v>
+      </c>
+      <c r="G410" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="411" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B411" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C411" s="13">
+        <v>0</v>
+      </c>
+      <c r="D411" s="13">
+        <v>0</v>
+      </c>
+      <c r="E411" s="13">
+        <v>0</v>
+      </c>
+      <c r="F411" s="13">
+        <v>0</v>
+      </c>
+      <c r="G411" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="412" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B412" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C412" s="15">
+        <v>0</v>
+      </c>
+      <c r="D412" s="15">
+        <v>0</v>
+      </c>
+      <c r="E412" s="15">
+        <v>0</v>
+      </c>
+      <c r="F412" s="15">
+        <v>0</v>
+      </c>
+      <c r="G412" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="414" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B414" s="6">
+        <v>230</v>
+      </c>
+      <c r="C414" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="415" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B415" s="8"/>
+      <c r="C415" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D415" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E415" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F415" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G415" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="416" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B416" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C416" s="11">
+        <v>21</v>
+      </c>
+      <c r="D416" s="11">
+        <v>9</v>
+      </c>
+      <c r="E416" s="11">
+        <v>10</v>
+      </c>
+      <c r="F416" s="11">
+        <v>0</v>
+      </c>
+      <c r="G416" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="417" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B417" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C417" s="13">
+        <v>20</v>
+      </c>
+      <c r="D417" s="13">
+        <v>8</v>
+      </c>
+      <c r="E417" s="13">
+        <v>10</v>
+      </c>
+      <c r="F417" s="13">
+        <v>0</v>
+      </c>
+      <c r="G417" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="418" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B418" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" s="13">
+        <v>1</v>
+      </c>
+      <c r="D418" s="13">
+        <v>1</v>
+      </c>
+      <c r="E418" s="13">
+        <v>0</v>
+      </c>
+      <c r="F418" s="13">
+        <v>0</v>
+      </c>
+      <c r="G418" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="419" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B419" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C419" s="13">
+        <v>0</v>
+      </c>
+      <c r="D419" s="13">
+        <v>0</v>
+      </c>
+      <c r="E419" s="13">
+        <v>0</v>
+      </c>
+      <c r="F419" s="13">
+        <v>0</v>
+      </c>
+      <c r="G419" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="420" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B420" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C420" s="13">
+        <v>0</v>
+      </c>
+      <c r="D420" s="13">
+        <v>0</v>
+      </c>
+      <c r="E420" s="13">
+        <v>0</v>
+      </c>
+      <c r="F420" s="13">
+        <v>0</v>
+      </c>
+      <c r="G420" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="421" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B421" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C421" s="13">
+        <v>1</v>
+      </c>
+      <c r="D421" s="13">
+        <v>1</v>
+      </c>
+      <c r="E421" s="13">
+        <v>0</v>
+      </c>
+      <c r="F421" s="13">
+        <v>0</v>
+      </c>
+      <c r="G421" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="422" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B422" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C422" s="13">
+        <v>0</v>
+      </c>
+      <c r="D422" s="13">
+        <v>0</v>
+      </c>
+      <c r="E422" s="13">
+        <v>0</v>
+      </c>
+      <c r="F422" s="13">
+        <v>0</v>
+      </c>
+      <c r="G422" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="423" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B423" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C423" s="15">
+        <v>0</v>
+      </c>
+      <c r="D423" s="15">
+        <v>0</v>
+      </c>
+      <c r="E423" s="15">
+        <v>0</v>
+      </c>
+      <c r="F423" s="15">
+        <v>0</v>
+      </c>
+      <c r="G423" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="425" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B425" s="6">
+        <v>231</v>
+      </c>
+      <c r="C425" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="426" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B426" s="8"/>
+      <c r="C426" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D426" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E426" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F426" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G426" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="427" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B427" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C427" s="11">
+        <v>54</v>
+      </c>
+      <c r="D427" s="11">
+        <v>19</v>
+      </c>
+      <c r="E427" s="11">
+        <v>30</v>
+      </c>
+      <c r="F427" s="11">
+        <v>0</v>
+      </c>
+      <c r="G427" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="428" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B428" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C428" s="13">
+        <v>51</v>
+      </c>
+      <c r="D428" s="13">
+        <v>16</v>
+      </c>
+      <c r="E428" s="13">
+        <v>30</v>
+      </c>
+      <c r="F428" s="13">
+        <v>0</v>
+      </c>
+      <c r="G428" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="429" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B429" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" s="13">
+        <v>3</v>
+      </c>
+      <c r="D429" s="13">
+        <v>3</v>
+      </c>
+      <c r="E429" s="13">
+        <v>0</v>
+      </c>
+      <c r="F429" s="13">
+        <v>0</v>
+      </c>
+      <c r="G429" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="430" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B430" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C430" s="13">
+        <v>0</v>
+      </c>
+      <c r="D430" s="13">
+        <v>0</v>
+      </c>
+      <c r="E430" s="13">
+        <v>0</v>
+      </c>
+      <c r="F430" s="13">
+        <v>0</v>
+      </c>
+      <c r="G430" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="431" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B431" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C431" s="13">
+        <v>0</v>
+      </c>
+      <c r="D431" s="13">
+        <v>0</v>
+      </c>
+      <c r="E431" s="13">
+        <v>0</v>
+      </c>
+      <c r="F431" s="13">
+        <v>0</v>
+      </c>
+      <c r="G431" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="432" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B432" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C432" s="13">
+        <v>3</v>
+      </c>
+      <c r="D432" s="13">
+        <v>3</v>
+      </c>
+      <c r="E432" s="13">
+        <v>0</v>
+      </c>
+      <c r="F432" s="13">
+        <v>0</v>
+      </c>
+      <c r="G432" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="433" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B433" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C433" s="13">
+        <v>0</v>
+      </c>
+      <c r="D433" s="13">
+        <v>0</v>
+      </c>
+      <c r="E433" s="13">
+        <v>0</v>
+      </c>
+      <c r="F433" s="13">
+        <v>0</v>
+      </c>
+      <c r="G433" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="434" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B434" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C434" s="15">
+        <v>0</v>
+      </c>
+      <c r="D434" s="15">
+        <v>0</v>
+      </c>
+      <c r="E434" s="15">
+        <v>0</v>
+      </c>
+      <c r="F434" s="15">
+        <v>0</v>
+      </c>
+      <c r="G434" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="436" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B436" s="6">
+        <v>232</v>
+      </c>
+      <c r="C436" s="6" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="437" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B437" s="8"/>
+      <c r="C437" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D437" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E437" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F437" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G437" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="438" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B438" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C438" s="11">
+        <v>31</v>
+      </c>
+      <c r="D438" s="11">
+        <v>5</v>
+      </c>
+      <c r="E438" s="11">
+        <v>10</v>
+      </c>
+      <c r="F438" s="11">
+        <v>0</v>
+      </c>
+      <c r="G438" s="11">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="439" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B439" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C439" s="13">
+        <v>31</v>
+      </c>
+      <c r="D439" s="13">
+        <v>5</v>
+      </c>
+      <c r="E439" s="13">
+        <v>10</v>
+      </c>
+      <c r="F439" s="13">
+        <v>0</v>
+      </c>
+      <c r="G439" s="13">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="440" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B440" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" s="13">
+        <v>0</v>
+      </c>
+      <c r="D440" s="13">
+        <v>0</v>
+      </c>
+      <c r="E440" s="13">
+        <v>0</v>
+      </c>
+      <c r="F440" s="13">
+        <v>0</v>
+      </c>
+      <c r="G440" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="441" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B441" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C441" s="13">
+        <v>0</v>
+      </c>
+      <c r="D441" s="13">
+        <v>0</v>
+      </c>
+      <c r="E441" s="13">
+        <v>0</v>
+      </c>
+      <c r="F441" s="13">
+        <v>0</v>
+      </c>
+      <c r="G441" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B442" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C442" s="13">
+        <v>0</v>
+      </c>
+      <c r="D442" s="13">
+        <v>0</v>
+      </c>
+      <c r="E442" s="13">
+        <v>0</v>
+      </c>
+      <c r="F442" s="13">
+        <v>0</v>
+      </c>
+      <c r="G442" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B443" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C443" s="13">
+        <v>0</v>
+      </c>
+      <c r="D443" s="13">
+        <v>0</v>
+      </c>
+      <c r="E443" s="13">
+        <v>0</v>
+      </c>
+      <c r="F443" s="13">
+        <v>0</v>
+      </c>
+      <c r="G443" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B444" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C444" s="13">
+        <v>0</v>
+      </c>
+      <c r="D444" s="13">
+        <v>0</v>
+      </c>
+      <c r="E444" s="13">
+        <v>0</v>
+      </c>
+      <c r="F444" s="13">
+        <v>0</v>
+      </c>
+      <c r="G444" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B445" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C445" s="15">
+        <v>0</v>
+      </c>
+      <c r="D445" s="15">
+        <v>0</v>
+      </c>
+      <c r="E445" s="15">
+        <v>0</v>
+      </c>
+      <c r="F445" s="15">
+        <v>0</v>
+      </c>
+      <c r="G445" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B447" s="6">
+        <v>233</v>
+      </c>
+      <c r="C447" s="6" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="448" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B448" s="8"/>
+      <c r="C448" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D448" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E448" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F448" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G448" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="449" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B449" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C449" s="11">
+        <v>18</v>
+      </c>
+      <c r="D449" s="11">
+        <v>4</v>
+      </c>
+      <c r="E449" s="11">
+        <v>2</v>
+      </c>
+      <c r="F449" s="11">
+        <v>0</v>
+      </c>
+      <c r="G449" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="450" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B450" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C450" s="13">
+        <v>18</v>
+      </c>
+      <c r="D450" s="13">
+        <v>4</v>
+      </c>
+      <c r="E450" s="13">
+        <v>2</v>
+      </c>
+      <c r="F450" s="13">
+        <v>0</v>
+      </c>
+      <c r="G450" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="451" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B451" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" s="13">
+        <v>0</v>
+      </c>
+      <c r="D451" s="13">
+        <v>0</v>
+      </c>
+      <c r="E451" s="13">
+        <v>0</v>
+      </c>
+      <c r="F451" s="13">
+        <v>0</v>
+      </c>
+      <c r="G451" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="452" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B452" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C452" s="13">
+        <v>0</v>
+      </c>
+      <c r="D452" s="13">
+        <v>0</v>
+      </c>
+      <c r="E452" s="13">
+        <v>0</v>
+      </c>
+      <c r="F452" s="13">
+        <v>0</v>
+      </c>
+      <c r="G452" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="453" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B453" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C453" s="13">
+        <v>0</v>
+      </c>
+      <c r="D453" s="13">
+        <v>0</v>
+      </c>
+      <c r="E453" s="13">
+        <v>0</v>
+      </c>
+      <c r="F453" s="13">
+        <v>0</v>
+      </c>
+      <c r="G453" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="454" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B454" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C454" s="13">
+        <v>0</v>
+      </c>
+      <c r="D454" s="13">
+        <v>0</v>
+      </c>
+      <c r="E454" s="13">
+        <v>0</v>
+      </c>
+      <c r="F454" s="13">
+        <v>0</v>
+      </c>
+      <c r="G454" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="455" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B455" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C455" s="13">
+        <v>0</v>
+      </c>
+      <c r="D455" s="13">
+        <v>0</v>
+      </c>
+      <c r="E455" s="13">
+        <v>0</v>
+      </c>
+      <c r="F455" s="13">
+        <v>0</v>
+      </c>
+      <c r="G455" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="456" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B456" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C456" s="15">
+        <v>0</v>
+      </c>
+      <c r="D456" s="15">
+        <v>0</v>
+      </c>
+      <c r="E456" s="15">
+        <v>0</v>
+      </c>
+      <c r="F456" s="15">
+        <v>0</v>
+      </c>
+      <c r="G456" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="458" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B458" s="6">
+        <v>234</v>
+      </c>
+      <c r="C458" s="6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="459" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B459" s="8"/>
+      <c r="C459" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D459" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E459" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F459" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G459" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="460" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B460" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C460" s="11">
+        <v>6</v>
+      </c>
+      <c r="D460" s="11">
+        <v>5</v>
+      </c>
+      <c r="E460" s="11">
+        <v>0</v>
+      </c>
+      <c r="F460" s="11">
+        <v>1</v>
+      </c>
+      <c r="G460" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="461" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B461" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C461" s="13">
+        <v>6</v>
+      </c>
+      <c r="D461" s="13">
+        <v>5</v>
+      </c>
+      <c r="E461" s="13">
+        <v>0</v>
+      </c>
+      <c r="F461" s="13">
+        <v>1</v>
+      </c>
+      <c r="G461" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="462" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B462" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" s="13">
+        <v>0</v>
+      </c>
+      <c r="D462" s="13">
+        <v>0</v>
+      </c>
+      <c r="E462" s="13">
+        <v>0</v>
+      </c>
+      <c r="F462" s="13">
+        <v>0</v>
+      </c>
+      <c r="G462" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="463" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B463" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C463" s="13">
+        <v>0</v>
+      </c>
+      <c r="D463" s="13">
+        <v>0</v>
+      </c>
+      <c r="E463" s="13">
+        <v>0</v>
+      </c>
+      <c r="F463" s="13">
+        <v>0</v>
+      </c>
+      <c r="G463" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="464" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B464" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C464" s="13">
+        <v>0</v>
+      </c>
+      <c r="D464" s="13">
+        <v>0</v>
+      </c>
+      <c r="E464" s="13">
+        <v>0</v>
+      </c>
+      <c r="F464" s="13">
+        <v>0</v>
+      </c>
+      <c r="G464" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="465" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B465" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C465" s="13">
+        <v>0</v>
+      </c>
+      <c r="D465" s="13">
+        <v>0</v>
+      </c>
+      <c r="E465" s="13">
+        <v>0</v>
+      </c>
+      <c r="F465" s="13">
+        <v>0</v>
+      </c>
+      <c r="G465" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="466" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B466" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C466" s="13">
+        <v>0</v>
+      </c>
+      <c r="D466" s="13">
+        <v>0</v>
+      </c>
+      <c r="E466" s="13">
+        <v>0</v>
+      </c>
+      <c r="F466" s="13">
+        <v>0</v>
+      </c>
+      <c r="G466" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="467" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B467" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C467" s="15">
+        <v>0</v>
+      </c>
+      <c r="D467" s="15">
+        <v>0</v>
+      </c>
+      <c r="E467" s="15">
+        <v>0</v>
+      </c>
+      <c r="F467" s="15">
+        <v>0</v>
+      </c>
+      <c r="G467" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="469" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B469" s="6">
+        <v>235</v>
+      </c>
+      <c r="C469" s="6" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="470" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B470" s="8"/>
+      <c r="C470" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D470" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E470" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F470" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G470" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="471" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B471" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C471" s="11">
+        <v>32</v>
+      </c>
+      <c r="D471" s="11">
+        <v>5</v>
+      </c>
+      <c r="E471" s="11">
+        <v>26</v>
+      </c>
+      <c r="F471" s="11">
+        <v>0</v>
+      </c>
+      <c r="G471" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="472" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B472" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C472" s="13">
+        <v>32</v>
+      </c>
+      <c r="D472" s="13">
+        <v>5</v>
+      </c>
+      <c r="E472" s="13">
+        <v>26</v>
+      </c>
+      <c r="F472" s="13">
+        <v>0</v>
+      </c>
+      <c r="G472" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="473" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B473" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" s="13">
+        <v>0</v>
+      </c>
+      <c r="D473" s="13">
+        <v>0</v>
+      </c>
+      <c r="E473" s="13">
+        <v>0</v>
+      </c>
+      <c r="F473" s="13">
+        <v>0</v>
+      </c>
+      <c r="G473" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="474" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B474" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C474" s="13">
+        <v>0</v>
+      </c>
+      <c r="D474" s="13">
+        <v>0</v>
+      </c>
+      <c r="E474" s="13">
+        <v>0</v>
+      </c>
+      <c r="F474" s="13">
+        <v>0</v>
+      </c>
+      <c r="G474" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="475" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B475" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C475" s="13">
+        <v>0</v>
+      </c>
+      <c r="D475" s="13">
+        <v>0</v>
+      </c>
+      <c r="E475" s="13">
+        <v>0</v>
+      </c>
+      <c r="F475" s="13">
+        <v>0</v>
+      </c>
+      <c r="G475" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="476" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B476" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C476" s="13">
+        <v>0</v>
+      </c>
+      <c r="D476" s="13">
+        <v>0</v>
+      </c>
+      <c r="E476" s="13">
+        <v>0</v>
+      </c>
+      <c r="F476" s="13">
+        <v>0</v>
+      </c>
+      <c r="G476" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="477" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B477" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C477" s="13">
+        <v>0</v>
+      </c>
+      <c r="D477" s="13">
+        <v>0</v>
+      </c>
+      <c r="E477" s="13">
+        <v>0</v>
+      </c>
+      <c r="F477" s="13">
+        <v>0</v>
+      </c>
+      <c r="G477" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="478" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B478" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C478" s="15">
+        <v>0</v>
+      </c>
+      <c r="D478" s="15">
+        <v>0</v>
+      </c>
+      <c r="E478" s="15">
+        <v>0</v>
+      </c>
+      <c r="F478" s="15">
+        <v>0</v>
+      </c>
+      <c r="G478" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="480" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B480" s="6">
+        <v>236</v>
+      </c>
+      <c r="C480" s="6" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="481" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B481" s="8"/>
+      <c r="C481" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D481" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E481" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F481" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G481" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="482" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B482" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C482" s="11">
+        <v>10</v>
+      </c>
+      <c r="D482" s="11">
+        <v>6</v>
+      </c>
+      <c r="E482" s="11">
+        <v>2</v>
+      </c>
+      <c r="F482" s="11">
+        <v>0</v>
+      </c>
+      <c r="G482" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="483" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B483" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C483" s="13">
+        <v>10</v>
+      </c>
+      <c r="D483" s="13">
+        <v>6</v>
+      </c>
+      <c r="E483" s="13">
+        <v>2</v>
+      </c>
+      <c r="F483" s="13">
+        <v>0</v>
+      </c>
+      <c r="G483" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="484" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B484" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" s="13">
+        <v>0</v>
+      </c>
+      <c r="D484" s="13">
+        <v>0</v>
+      </c>
+      <c r="E484" s="13">
+        <v>0</v>
+      </c>
+      <c r="F484" s="13">
+        <v>0</v>
+      </c>
+      <c r="G484" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="485" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B485" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C485" s="13">
+        <v>0</v>
+      </c>
+      <c r="D485" s="13">
+        <v>0</v>
+      </c>
+      <c r="E485" s="13">
+        <v>0</v>
+      </c>
+      <c r="F485" s="13">
+        <v>0</v>
+      </c>
+      <c r="G485" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="486" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B486" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C486" s="13">
+        <v>0</v>
+      </c>
+      <c r="D486" s="13">
+        <v>0</v>
+      </c>
+      <c r="E486" s="13">
+        <v>0</v>
+      </c>
+      <c r="F486" s="13">
+        <v>0</v>
+      </c>
+      <c r="G486" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="487" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B487" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C487" s="13">
+        <v>0</v>
+      </c>
+      <c r="D487" s="13">
+        <v>0</v>
+      </c>
+      <c r="E487" s="13">
+        <v>0</v>
+      </c>
+      <c r="F487" s="13">
+        <v>0</v>
+      </c>
+      <c r="G487" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="488" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B488" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C488" s="13">
+        <v>0</v>
+      </c>
+      <c r="D488" s="13">
+        <v>0</v>
+      </c>
+      <c r="E488" s="13">
+        <v>0</v>
+      </c>
+      <c r="F488" s="13">
+        <v>0</v>
+      </c>
+      <c r="G488" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="489" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B489" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C489" s="15">
+        <v>0</v>
+      </c>
+      <c r="D489" s="15">
+        <v>0</v>
+      </c>
+      <c r="E489" s="15">
+        <v>0</v>
+      </c>
+      <c r="F489" s="15">
+        <v>0</v>
+      </c>
+      <c r="G489" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="491" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B491" s="6">
+        <v>237</v>
+      </c>
+      <c r="C491" s="6" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="492" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B492" s="8"/>
+      <c r="C492" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D492" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E492" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F492" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G492" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="493" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B493" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C493" s="11">
+        <v>10</v>
+      </c>
+      <c r="D493" s="11">
+        <v>3</v>
+      </c>
+      <c r="E493" s="11">
+        <v>0</v>
+      </c>
+      <c r="F493" s="11">
+        <v>0</v>
+      </c>
+      <c r="G493" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="494" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B494" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C494" s="13">
+        <v>10</v>
+      </c>
+      <c r="D494" s="13">
+        <v>3</v>
+      </c>
+      <c r="E494" s="13">
+        <v>0</v>
+      </c>
+      <c r="F494" s="13">
+        <v>0</v>
+      </c>
+      <c r="G494" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="495" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B495" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" s="13">
+        <v>0</v>
+      </c>
+      <c r="D495" s="13">
+        <v>0</v>
+      </c>
+      <c r="E495" s="13">
+        <v>0</v>
+      </c>
+      <c r="F495" s="13">
+        <v>0</v>
+      </c>
+      <c r="G495" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="496" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B496" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C496" s="13">
+        <v>0</v>
+      </c>
+      <c r="D496" s="13">
+        <v>0</v>
+      </c>
+      <c r="E496" s="13">
+        <v>0</v>
+      </c>
+      <c r="F496" s="13">
+        <v>0</v>
+      </c>
+      <c r="G496" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="497" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B497" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C497" s="13">
+        <v>0</v>
+      </c>
+      <c r="D497" s="13">
+        <v>0</v>
+      </c>
+      <c r="E497" s="13">
+        <v>0</v>
+      </c>
+      <c r="F497" s="13">
+        <v>0</v>
+      </c>
+      <c r="G497" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="498" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B498" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C498" s="13">
+        <v>0</v>
+      </c>
+      <c r="D498" s="13">
+        <v>0</v>
+      </c>
+      <c r="E498" s="13">
+        <v>0</v>
+      </c>
+      <c r="F498" s="13">
+        <v>0</v>
+      </c>
+      <c r="G498" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="499" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B499" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C499" s="13">
+        <v>0</v>
+      </c>
+      <c r="D499" s="13">
+        <v>0</v>
+      </c>
+      <c r="E499" s="13">
+        <v>0</v>
+      </c>
+      <c r="F499" s="13">
+        <v>0</v>
+      </c>
+      <c r="G499" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="500" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B500" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C500" s="15">
+        <v>0</v>
+      </c>
+      <c r="D500" s="15">
+        <v>0</v>
+      </c>
+      <c r="E500" s="15">
+        <v>0</v>
+      </c>
+      <c r="F500" s="15">
+        <v>0</v>
+      </c>
+      <c r="G500" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="502" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B502" s="6">
+        <v>238</v>
+      </c>
+      <c r="C502" s="6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="503" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B503" s="8"/>
+      <c r="C503" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D503" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E503" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F503" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G503" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="504" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B504" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C504" s="11">
+        <v>10</v>
+      </c>
+      <c r="D504" s="11">
+        <v>5</v>
+      </c>
+      <c r="E504" s="11">
+        <v>2</v>
+      </c>
+      <c r="F504" s="11">
+        <v>0</v>
+      </c>
+      <c r="G504" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="505" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B505" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C505" s="13">
+        <v>10</v>
+      </c>
+      <c r="D505" s="13">
+        <v>5</v>
+      </c>
+      <c r="E505" s="13">
+        <v>2</v>
+      </c>
+      <c r="F505" s="13">
+        <v>0</v>
+      </c>
+      <c r="G505" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="506" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B506" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" s="13">
+        <v>0</v>
+      </c>
+      <c r="D506" s="13">
+        <v>0</v>
+      </c>
+      <c r="E506" s="13">
+        <v>0</v>
+      </c>
+      <c r="F506" s="13">
+        <v>0</v>
+      </c>
+      <c r="G506" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="507" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B507" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C507" s="13">
+        <v>0</v>
+      </c>
+      <c r="D507" s="13">
+        <v>0</v>
+      </c>
+      <c r="E507" s="13">
+        <v>0</v>
+      </c>
+      <c r="F507" s="13">
+        <v>0</v>
+      </c>
+      <c r="G507" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="508" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B508" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C508" s="13">
+        <v>0</v>
+      </c>
+      <c r="D508" s="13">
+        <v>0</v>
+      </c>
+      <c r="E508" s="13">
+        <v>0</v>
+      </c>
+      <c r="F508" s="13">
+        <v>0</v>
+      </c>
+      <c r="G508" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="509" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B509" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C509" s="13">
+        <v>0</v>
+      </c>
+      <c r="D509" s="13">
+        <v>0</v>
+      </c>
+      <c r="E509" s="13">
+        <v>0</v>
+      </c>
+      <c r="F509" s="13">
+        <v>0</v>
+      </c>
+      <c r="G509" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="510" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B510" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C510" s="13">
+        <v>0</v>
+      </c>
+      <c r="D510" s="13">
+        <v>0</v>
+      </c>
+      <c r="E510" s="13">
+        <v>0</v>
+      </c>
+      <c r="F510" s="13">
+        <v>0</v>
+      </c>
+      <c r="G510" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="511" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B511" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C511" s="15">
+        <v>0</v>
+      </c>
+      <c r="D511" s="15">
+        <v>0</v>
+      </c>
+      <c r="E511" s="15">
+        <v>0</v>
+      </c>
+      <c r="F511" s="15">
+        <v>0</v>
+      </c>
+      <c r="G511" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="513" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B513" s="6">
+        <v>239</v>
+      </c>
+      <c r="C513" s="6" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="514" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B514" s="8"/>
+      <c r="C514" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D514" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E514" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F514" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G514" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="515" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B515" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C515" s="11">
+        <v>15</v>
+      </c>
+      <c r="D515" s="11">
+        <v>14</v>
+      </c>
+      <c r="E515" s="11">
+        <v>0</v>
+      </c>
+      <c r="F515" s="11">
+        <v>0</v>
+      </c>
+      <c r="G515" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="516" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B516" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C516" s="13">
+        <v>14</v>
+      </c>
+      <c r="D516" s="13">
+        <v>13</v>
+      </c>
+      <c r="E516" s="13">
+        <v>0</v>
+      </c>
+      <c r="F516" s="13">
+        <v>0</v>
+      </c>
+      <c r="G516" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="517" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B517" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" s="13">
+        <v>1</v>
+      </c>
+      <c r="D517" s="13">
+        <v>1</v>
+      </c>
+      <c r="E517" s="13">
+        <v>0</v>
+      </c>
+      <c r="F517" s="13">
+        <v>0</v>
+      </c>
+      <c r="G517" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="518" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B518" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C518" s="13">
+        <v>0</v>
+      </c>
+      <c r="D518" s="13">
+        <v>0</v>
+      </c>
+      <c r="E518" s="13">
+        <v>0</v>
+      </c>
+      <c r="F518" s="13">
+        <v>0</v>
+      </c>
+      <c r="G518" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="519" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B519" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C519" s="13">
+        <v>0</v>
+      </c>
+      <c r="D519" s="13">
+        <v>0</v>
+      </c>
+      <c r="E519" s="13">
+        <v>0</v>
+      </c>
+      <c r="F519" s="13">
+        <v>0</v>
+      </c>
+      <c r="G519" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="520" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B520" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C520" s="13">
+        <v>1</v>
+      </c>
+      <c r="D520" s="13">
+        <v>1</v>
+      </c>
+      <c r="E520" s="13">
+        <v>0</v>
+      </c>
+      <c r="F520" s="13">
+        <v>0</v>
+      </c>
+      <c r="G520" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="521" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B521" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C521" s="13">
+        <v>0</v>
+      </c>
+      <c r="D521" s="13">
+        <v>0</v>
+      </c>
+      <c r="E521" s="13">
+        <v>0</v>
+      </c>
+      <c r="F521" s="13">
+        <v>0</v>
+      </c>
+      <c r="G521" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="522" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B522" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C522" s="15">
+        <v>0</v>
+      </c>
+      <c r="D522" s="15">
+        <v>0</v>
+      </c>
+      <c r="E522" s="15">
+        <v>0</v>
+      </c>
+      <c r="F522" s="15">
+        <v>0</v>
+      </c>
+      <c r="G522" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="525" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B525" s="6">
+        <v>320</v>
+      </c>
+      <c r="C525" s="6" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="526" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B526" s="8"/>
+      <c r="C526" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D526" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E526" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F526" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G526" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="527" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B527" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C527" s="11">
+        <v>18</v>
+      </c>
+      <c r="D527" s="11">
+        <v>4</v>
+      </c>
+      <c r="E527" s="11">
+        <v>0</v>
+      </c>
+      <c r="F527" s="11">
+        <v>12</v>
+      </c>
+      <c r="G527" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="528" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B528" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C528" s="13">
+        <v>6</v>
+      </c>
+      <c r="D528" s="13">
+        <v>4</v>
+      </c>
+      <c r="E528" s="13">
+        <v>0</v>
+      </c>
+      <c r="F528" s="13">
+        <v>0</v>
+      </c>
+      <c r="G528" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="529" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B529" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" s="13">
+        <v>12</v>
+      </c>
+      <c r="D529" s="13">
+        <v>0</v>
+      </c>
+      <c r="E529" s="13">
+        <v>0</v>
+      </c>
+      <c r="F529" s="13">
+        <v>12</v>
+      </c>
+      <c r="G529" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="530" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B530" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C530" s="13">
+        <v>0</v>
+      </c>
+      <c r="D530" s="13">
+        <v>0</v>
+      </c>
+      <c r="E530" s="13">
+        <v>0</v>
+      </c>
+      <c r="F530" s="13">
+        <v>0</v>
+      </c>
+      <c r="G530" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="531" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B531" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C531" s="13">
+        <v>0</v>
+      </c>
+      <c r="D531" s="13">
+        <v>0</v>
+      </c>
+      <c r="E531" s="13">
+        <v>0</v>
+      </c>
+      <c r="F531" s="13">
+        <v>0</v>
+      </c>
+      <c r="G531" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="532" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B532" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C532" s="13">
+        <v>12</v>
+      </c>
+      <c r="D532" s="13">
+        <v>0</v>
+      </c>
+      <c r="E532" s="13">
+        <v>0</v>
+      </c>
+      <c r="F532" s="13">
+        <v>12</v>
+      </c>
+      <c r="G532" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="533" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B533" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C533" s="13">
+        <v>0</v>
+      </c>
+      <c r="D533" s="13">
+        <v>0</v>
+      </c>
+      <c r="E533" s="13">
+        <v>0</v>
+      </c>
+      <c r="F533" s="13">
+        <v>0</v>
+      </c>
+      <c r="G533" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="534" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B534" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C534" s="15">
+        <v>0</v>
+      </c>
+      <c r="D534" s="15">
+        <v>0</v>
+      </c>
+      <c r="E534" s="15">
+        <v>0</v>
+      </c>
+      <c r="F534" s="15">
+        <v>0</v>
+      </c>
+      <c r="G534" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="536" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B536" s="6">
+        <v>322</v>
+      </c>
+      <c r="C536" s="6" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="537" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B537" s="8"/>
+      <c r="C537" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D537" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E537" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F537" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G537" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="538" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B538" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C538" s="11">
+        <v>15</v>
+      </c>
+      <c r="D538" s="11">
+        <v>2</v>
+      </c>
+      <c r="E538" s="11">
+        <v>0</v>
+      </c>
+      <c r="F538" s="11">
+        <v>12</v>
+      </c>
+      <c r="G538" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="539" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B539" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C539" s="13">
+        <v>3</v>
+      </c>
+      <c r="D539" s="13">
+        <v>2</v>
+      </c>
+      <c r="E539" s="13">
+        <v>0</v>
+      </c>
+      <c r="F539" s="13">
+        <v>0</v>
+      </c>
+      <c r="G539" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="540" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B540" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" s="13">
+        <v>12</v>
+      </c>
+      <c r="D540" s="13">
+        <v>0</v>
+      </c>
+      <c r="E540" s="13">
+        <v>0</v>
+      </c>
+      <c r="F540" s="13">
+        <v>12</v>
+      </c>
+      <c r="G540" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="541" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B541" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C541" s="13">
+        <v>0</v>
+      </c>
+      <c r="D541" s="13">
+        <v>0</v>
+      </c>
+      <c r="E541" s="13">
+        <v>0</v>
+      </c>
+      <c r="F541" s="13">
+        <v>0</v>
+      </c>
+      <c r="G541" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="542" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B542" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C542" s="13">
+        <v>0</v>
+      </c>
+      <c r="D542" s="13">
+        <v>0</v>
+      </c>
+      <c r="E542" s="13">
+        <v>0</v>
+      </c>
+      <c r="F542" s="13">
+        <v>0</v>
+      </c>
+      <c r="G542" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="543" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B543" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C543" s="13">
+        <v>12</v>
+      </c>
+      <c r="D543" s="13">
+        <v>0</v>
+      </c>
+      <c r="E543" s="13">
+        <v>0</v>
+      </c>
+      <c r="F543" s="13">
+        <v>12</v>
+      </c>
+      <c r="G543" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="544" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B544" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C544" s="13">
+        <v>0</v>
+      </c>
+      <c r="D544" s="13">
+        <v>0</v>
+      </c>
+      <c r="E544" s="13">
+        <v>0</v>
+      </c>
+      <c r="F544" s="13">
+        <v>0</v>
+      </c>
+      <c r="G544" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="545" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B545" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C545" s="15">
+        <v>0</v>
+      </c>
+      <c r="D545" s="15">
+        <v>0</v>
+      </c>
+      <c r="E545" s="15">
+        <v>0</v>
+      </c>
+      <c r="F545" s="15">
+        <v>0</v>
+      </c>
+      <c r="G545" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="547" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B547" s="6">
+        <v>329</v>
+      </c>
+      <c r="C547" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="548" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B548" s="8"/>
+      <c r="C548" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D548" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E548" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F548" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G548" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="549" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B549" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C549" s="11">
+        <v>3</v>
+      </c>
+      <c r="D549" s="11">
+        <v>2</v>
+      </c>
+      <c r="E549" s="11">
+        <v>0</v>
+      </c>
+      <c r="F549" s="11">
+        <v>0</v>
+      </c>
+      <c r="G549" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="550" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B550" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C550" s="13">
+        <v>3</v>
+      </c>
+      <c r="D550" s="13">
+        <v>2</v>
+      </c>
+      <c r="E550" s="13">
+        <v>0</v>
+      </c>
+      <c r="F550" s="13">
+        <v>0</v>
+      </c>
+      <c r="G550" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="551" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B551" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" s="13">
+        <v>0</v>
+      </c>
+      <c r="D551" s="13">
+        <v>0</v>
+      </c>
+      <c r="E551" s="13">
+        <v>0</v>
+      </c>
+      <c r="F551" s="13">
+        <v>0</v>
+      </c>
+      <c r="G551" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="552" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B552" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C552" s="13">
+        <v>0</v>
+      </c>
+      <c r="D552" s="13">
+        <v>0</v>
+      </c>
+      <c r="E552" s="13">
+        <v>0</v>
+      </c>
+      <c r="F552" s="13">
+        <v>0</v>
+      </c>
+      <c r="G552" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="553" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B553" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C553" s="13">
+        <v>0</v>
+      </c>
+      <c r="D553" s="13">
+        <v>0</v>
+      </c>
+      <c r="E553" s="13">
+        <v>0</v>
+      </c>
+      <c r="F553" s="13">
+        <v>0</v>
+      </c>
+      <c r="G553" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="554" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B554" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C554" s="13">
+        <v>0</v>
+      </c>
+      <c r="D554" s="13">
+        <v>0</v>
+      </c>
+      <c r="E554" s="13">
+        <v>0</v>
+      </c>
+      <c r="F554" s="13">
+        <v>0</v>
+      </c>
+      <c r="G554" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="555" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B555" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C555" s="13">
+        <v>0</v>
+      </c>
+      <c r="D555" s="13">
+        <v>0</v>
+      </c>
+      <c r="E555" s="13">
+        <v>0</v>
+      </c>
+      <c r="F555" s="13">
+        <v>0</v>
+      </c>
+      <c r="G555" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="556" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B556" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C556" s="15">
+        <v>0</v>
+      </c>
+      <c r="D556" s="15">
+        <v>0</v>
+      </c>
+      <c r="E556" s="15">
+        <v>0</v>
+      </c>
+      <c r="F556" s="15">
+        <v>0</v>
+      </c>
+      <c r="G556" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="559" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B559" s="6">
+        <v>340</v>
+      </c>
+      <c r="C559" s="6" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="560" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B560" s="8"/>
+      <c r="C560" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D560" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E560" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F560" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G560" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="561" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B561" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C561" s="11">
+        <v>16</v>
+      </c>
+      <c r="D561" s="11">
+        <v>10</v>
+      </c>
+      <c r="E561" s="11">
+        <v>6</v>
+      </c>
+      <c r="F561" s="11">
+        <v>0</v>
+      </c>
+      <c r="G561" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="562" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B562" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C562" s="13">
+        <v>16</v>
+      </c>
+      <c r="D562" s="13">
+        <v>10</v>
+      </c>
+      <c r="E562" s="13">
+        <v>6</v>
+      </c>
+      <c r="F562" s="13">
+        <v>0</v>
+      </c>
+      <c r="G562" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="563" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B563" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" s="13">
+        <v>0</v>
+      </c>
+      <c r="D563" s="13">
+        <v>0</v>
+      </c>
+      <c r="E563" s="13">
+        <v>0</v>
+      </c>
+      <c r="F563" s="13">
+        <v>0</v>
+      </c>
+      <c r="G563" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="564" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B564" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C564" s="13">
+        <v>0</v>
+      </c>
+      <c r="D564" s="13">
+        <v>0</v>
+      </c>
+      <c r="E564" s="13">
+        <v>0</v>
+      </c>
+      <c r="F564" s="13">
+        <v>0</v>
+      </c>
+      <c r="G564" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="565" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B565" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C565" s="13">
+        <v>0</v>
+      </c>
+      <c r="D565" s="13">
+        <v>0</v>
+      </c>
+      <c r="E565" s="13">
+        <v>0</v>
+      </c>
+      <c r="F565" s="13">
+        <v>0</v>
+      </c>
+      <c r="G565" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="566" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B566" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C566" s="13">
+        <v>0</v>
+      </c>
+      <c r="D566" s="13">
+        <v>0</v>
+      </c>
+      <c r="E566" s="13">
+        <v>0</v>
+      </c>
+      <c r="F566" s="13">
+        <v>0</v>
+      </c>
+      <c r="G566" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="567" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B567" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C567" s="13">
+        <v>0</v>
+      </c>
+      <c r="D567" s="13">
+        <v>0</v>
+      </c>
+      <c r="E567" s="13">
+        <v>0</v>
+      </c>
+      <c r="F567" s="13">
+        <v>0</v>
+      </c>
+      <c r="G567" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="568" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B568" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C568" s="15">
+        <v>0</v>
+      </c>
+      <c r="D568" s="15">
+        <v>0</v>
+      </c>
+      <c r="E568" s="15">
+        <v>0</v>
+      </c>
+      <c r="F568" s="15">
+        <v>0</v>
+      </c>
+      <c r="G568" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="570" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B570" s="6">
+        <v>342</v>
+      </c>
+      <c r="C570" s="6" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="571" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B571" s="8"/>
+      <c r="C571" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D571" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E571" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F571" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G571" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="572" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B572" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C572" s="11">
+        <v>1</v>
+      </c>
+      <c r="D572" s="11">
+        <v>1</v>
+      </c>
+      <c r="E572" s="11">
+        <v>0</v>
+      </c>
+      <c r="F572" s="11">
+        <v>0</v>
+      </c>
+      <c r="G572" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="573" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B573" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C573" s="13">
+        <v>1</v>
+      </c>
+      <c r="D573" s="13">
+        <v>1</v>
+      </c>
+      <c r="E573" s="13">
+        <v>0</v>
+      </c>
+      <c r="F573" s="13">
+        <v>0</v>
+      </c>
+      <c r="G573" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="574" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B574" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" s="13">
+        <v>0</v>
+      </c>
+      <c r="D574" s="13">
+        <v>0</v>
+      </c>
+      <c r="E574" s="13">
+        <v>0</v>
+      </c>
+      <c r="F574" s="13">
+        <v>0</v>
+      </c>
+      <c r="G574" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="575" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B575" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C575" s="13">
+        <v>0</v>
+      </c>
+      <c r="D575" s="13">
+        <v>0</v>
+      </c>
+      <c r="E575" s="13">
+        <v>0</v>
+      </c>
+      <c r="F575" s="13">
+        <v>0</v>
+      </c>
+      <c r="G575" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="576" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B576" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C576" s="13">
+        <v>0</v>
+      </c>
+      <c r="D576" s="13">
+        <v>0</v>
+      </c>
+      <c r="E576" s="13">
+        <v>0</v>
+      </c>
+      <c r="F576" s="13">
+        <v>0</v>
+      </c>
+      <c r="G576" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="577" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B577" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C577" s="13">
+        <v>0</v>
+      </c>
+      <c r="D577" s="13">
+        <v>0</v>
+      </c>
+      <c r="E577" s="13">
+        <v>0</v>
+      </c>
+      <c r="F577" s="13">
+        <v>0</v>
+      </c>
+      <c r="G577" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="578" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B578" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C578" s="13">
+        <v>0</v>
+      </c>
+      <c r="D578" s="13">
+        <v>0</v>
+      </c>
+      <c r="E578" s="13">
+        <v>0</v>
+      </c>
+      <c r="F578" s="13">
+        <v>0</v>
+      </c>
+      <c r="G578" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="579" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B579" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C579" s="15">
+        <v>0</v>
+      </c>
+      <c r="D579" s="15">
+        <v>0</v>
+      </c>
+      <c r="E579" s="15">
+        <v>0</v>
+      </c>
+      <c r="F579" s="15">
+        <v>0</v>
+      </c>
+      <c r="G579" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="581" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B581" s="6">
+        <v>347</v>
+      </c>
+      <c r="C581" s="6" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="582" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B582" s="8"/>
+      <c r="C582" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D582" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E582" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F582" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G582" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="583" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B583" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C583" s="11">
+        <v>8</v>
+      </c>
+      <c r="D583" s="11">
+        <v>8</v>
+      </c>
+      <c r="E583" s="11">
+        <v>0</v>
+      </c>
+      <c r="F583" s="11">
+        <v>0</v>
+      </c>
+      <c r="G583" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="584" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B584" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C584" s="13">
+        <v>8</v>
+      </c>
+      <c r="D584" s="13">
+        <v>8</v>
+      </c>
+      <c r="E584" s="13">
+        <v>0</v>
+      </c>
+      <c r="F584" s="13">
+        <v>0</v>
+      </c>
+      <c r="G584" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="585" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B585" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" s="13">
+        <v>0</v>
+      </c>
+      <c r="D585" s="13">
+        <v>0</v>
+      </c>
+      <c r="E585" s="13">
+        <v>0</v>
+      </c>
+      <c r="F585" s="13">
+        <v>0</v>
+      </c>
+      <c r="G585" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="586" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B586" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C586" s="13">
+        <v>0</v>
+      </c>
+      <c r="D586" s="13">
+        <v>0</v>
+      </c>
+      <c r="E586" s="13">
+        <v>0</v>
+      </c>
+      <c r="F586" s="13">
+        <v>0</v>
+      </c>
+      <c r="G586" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="587" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B587" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C587" s="13">
+        <v>0</v>
+      </c>
+      <c r="D587" s="13">
+        <v>0</v>
+      </c>
+      <c r="E587" s="13">
+        <v>0</v>
+      </c>
+      <c r="F587" s="13">
+        <v>0</v>
+      </c>
+      <c r="G587" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="588" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B588" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C588" s="13">
+        <v>0</v>
+      </c>
+      <c r="D588" s="13">
+        <v>0</v>
+      </c>
+      <c r="E588" s="13">
+        <v>0</v>
+      </c>
+      <c r="F588" s="13">
+        <v>0</v>
+      </c>
+      <c r="G588" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="589" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B589" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C589" s="13">
+        <v>0</v>
+      </c>
+      <c r="D589" s="13">
+        <v>0</v>
+      </c>
+      <c r="E589" s="13">
+        <v>0</v>
+      </c>
+      <c r="F589" s="13">
+        <v>0</v>
+      </c>
+      <c r="G589" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="590" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B590" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C590" s="15">
+        <v>0</v>
+      </c>
+      <c r="D590" s="15">
+        <v>0</v>
+      </c>
+      <c r="E590" s="15">
+        <v>0</v>
+      </c>
+      <c r="F590" s="15">
+        <v>0</v>
+      </c>
+      <c r="G590" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="592" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B592" s="6">
+        <v>349</v>
+      </c>
+      <c r="C592" s="6" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="593" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B593" s="8"/>
+      <c r="C593" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D593" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E593" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F593" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G593" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="594" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B594" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C594" s="11">
+        <v>7</v>
+      </c>
+      <c r="D594" s="11">
+        <v>1</v>
+      </c>
+      <c r="E594" s="11">
+        <v>6</v>
+      </c>
+      <c r="F594" s="11">
+        <v>0</v>
+      </c>
+      <c r="G594" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="595" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B595" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C595" s="13">
+        <v>7</v>
+      </c>
+      <c r="D595" s="13">
+        <v>1</v>
+      </c>
+      <c r="E595" s="13">
+        <v>6</v>
+      </c>
+      <c r="F595" s="13">
+        <v>0</v>
+      </c>
+      <c r="G595" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="596" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B596" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" s="13">
+        <v>0</v>
+      </c>
+      <c r="D596" s="13">
+        <v>0</v>
+      </c>
+      <c r="E596" s="13">
+        <v>0</v>
+      </c>
+      <c r="F596" s="13">
+        <v>0</v>
+      </c>
+      <c r="G596" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="597" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B597" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C597" s="13">
+        <v>0</v>
+      </c>
+      <c r="D597" s="13">
+        <v>0</v>
+      </c>
+      <c r="E597" s="13">
+        <v>0</v>
+      </c>
+      <c r="F597" s="13">
+        <v>0</v>
+      </c>
+      <c r="G597" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="598" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B598" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C598" s="13">
+        <v>0</v>
+      </c>
+      <c r="D598" s="13">
+        <v>0</v>
+      </c>
+      <c r="E598" s="13">
+        <v>0</v>
+      </c>
+      <c r="F598" s="13">
+        <v>0</v>
+      </c>
+      <c r="G598" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="599" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B599" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C599" s="13">
+        <v>0</v>
+      </c>
+      <c r="D599" s="13">
+        <v>0</v>
+      </c>
+      <c r="E599" s="13">
+        <v>0</v>
+      </c>
+      <c r="F599" s="13">
+        <v>0</v>
+      </c>
+      <c r="G599" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="600" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B600" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C600" s="13">
+        <v>0</v>
+      </c>
+      <c r="D600" s="13">
+        <v>0</v>
+      </c>
+      <c r="E600" s="13">
+        <v>0</v>
+      </c>
+      <c r="F600" s="13">
+        <v>0</v>
+      </c>
+      <c r="G600" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="601" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B601" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C601" s="15">
+        <v>0</v>
+      </c>
+      <c r="D601" s="15">
+        <v>0</v>
+      </c>
+      <c r="E601" s="15">
+        <v>0</v>
+      </c>
+      <c r="F601" s="15">
+        <v>0</v>
+      </c>
+      <c r="G601" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="604" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B604" s="6">
+        <v>400</v>
+      </c>
+      <c r="C604" s="6" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="605" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B605" s="8"/>
+      <c r="C605" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D605" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E605" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F605" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G605" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="606" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B606" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C606" s="11">
+        <v>16</v>
+      </c>
+      <c r="D606" s="11">
+        <v>8</v>
+      </c>
+      <c r="E606" s="11">
+        <v>0</v>
+      </c>
+      <c r="F606" s="11">
+        <v>0</v>
+      </c>
+      <c r="G606" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="607" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B607" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C607" s="13">
+        <v>16</v>
+      </c>
+      <c r="D607" s="13">
+        <v>8</v>
+      </c>
+      <c r="E607" s="13">
+        <v>0</v>
+      </c>
+      <c r="F607" s="13">
+        <v>0</v>
+      </c>
+      <c r="G607" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="608" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B608" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" s="13">
+        <v>0</v>
+      </c>
+      <c r="D608" s="13">
+        <v>0</v>
+      </c>
+      <c r="E608" s="13">
+        <v>0</v>
+      </c>
+      <c r="F608" s="13">
+        <v>0</v>
+      </c>
+      <c r="G608" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="609" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B609" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C609" s="13">
+        <v>0</v>
+      </c>
+      <c r="D609" s="13">
+        <v>0</v>
+      </c>
+      <c r="E609" s="13">
+        <v>0</v>
+      </c>
+      <c r="F609" s="13">
+        <v>0</v>
+      </c>
+      <c r="G609" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="610" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B610" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C610" s="13">
+        <v>0</v>
+      </c>
+      <c r="D610" s="13">
+        <v>0</v>
+      </c>
+      <c r="E610" s="13">
+        <v>0</v>
+      </c>
+      <c r="F610" s="13">
+        <v>0</v>
+      </c>
+      <c r="G610" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="611" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B611" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C611" s="13">
+        <v>0</v>
+      </c>
+      <c r="D611" s="13">
+        <v>0</v>
+      </c>
+      <c r="E611" s="13">
+        <v>0</v>
+      </c>
+      <c r="F611" s="13">
+        <v>0</v>
+      </c>
+      <c r="G611" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="612" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B612" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C612" s="13">
+        <v>0</v>
+      </c>
+      <c r="D612" s="13">
+        <v>0</v>
+      </c>
+      <c r="E612" s="13">
+        <v>0</v>
+      </c>
+      <c r="F612" s="13">
+        <v>0</v>
+      </c>
+      <c r="G612" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="613" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B613" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C613" s="15">
+        <v>0</v>
+      </c>
+      <c r="D613" s="15">
+        <v>0</v>
+      </c>
+      <c r="E613" s="15">
+        <v>0</v>
+      </c>
+      <c r="F613" s="15">
+        <v>0</v>
+      </c>
+      <c r="G613" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="615" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B615" s="6">
+        <v>403</v>
+      </c>
+      <c r="C615" s="6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="616" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B616" s="8"/>
+      <c r="C616" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D616" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E616" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F616" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G616" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="617" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B617" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C617" s="11">
+        <v>3</v>
+      </c>
+      <c r="D617" s="11">
+        <v>3</v>
+      </c>
+      <c r="E617" s="11">
+        <v>0</v>
+      </c>
+      <c r="F617" s="11">
+        <v>0</v>
+      </c>
+      <c r="G617" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="618" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B618" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C618" s="13">
+        <v>3</v>
+      </c>
+      <c r="D618" s="13">
+        <v>3</v>
+      </c>
+      <c r="E618" s="13">
+        <v>0</v>
+      </c>
+      <c r="F618" s="13">
+        <v>0</v>
+      </c>
+      <c r="G618" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="619" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B619" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" s="13">
+        <v>0</v>
+      </c>
+      <c r="D619" s="13">
+        <v>0</v>
+      </c>
+      <c r="E619" s="13">
+        <v>0</v>
+      </c>
+      <c r="F619" s="13">
+        <v>0</v>
+      </c>
+      <c r="G619" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="620" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B620" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C620" s="13">
+        <v>0</v>
+      </c>
+      <c r="D620" s="13">
+        <v>0</v>
+      </c>
+      <c r="E620" s="13">
+        <v>0</v>
+      </c>
+      <c r="F620" s="13">
+        <v>0</v>
+      </c>
+      <c r="G620" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="621" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B621" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C621" s="13">
+        <v>0</v>
+      </c>
+      <c r="D621" s="13">
+        <v>0</v>
+      </c>
+      <c r="E621" s="13">
+        <v>0</v>
+      </c>
+      <c r="F621" s="13">
+        <v>0</v>
+      </c>
+      <c r="G621" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="622" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B622" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C622" s="13">
+        <v>0</v>
+      </c>
+      <c r="D622" s="13">
+        <v>0</v>
+      </c>
+      <c r="E622" s="13">
+        <v>0</v>
+      </c>
+      <c r="F622" s="13">
+        <v>0</v>
+      </c>
+      <c r="G622" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="623" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B623" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C623" s="13">
+        <v>0</v>
+      </c>
+      <c r="D623" s="13">
+        <v>0</v>
+      </c>
+      <c r="E623" s="13">
+        <v>0</v>
+      </c>
+      <c r="F623" s="13">
+        <v>0</v>
+      </c>
+      <c r="G623" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="624" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B624" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C624" s="15">
+        <v>0</v>
+      </c>
+      <c r="D624" s="15">
+        <v>0</v>
+      </c>
+      <c r="E624" s="15">
+        <v>0</v>
+      </c>
+      <c r="F624" s="15">
+        <v>0</v>
+      </c>
+      <c r="G624" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="626" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B626" s="6">
+        <v>409</v>
+      </c>
+      <c r="C626" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="627" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B627" s="8"/>
+      <c r="C627" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D627" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E627" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F627" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G627" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="628" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B628" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C628" s="11">
+        <v>9</v>
+      </c>
+      <c r="D628" s="11">
+        <v>1</v>
+      </c>
+      <c r="E628" s="11">
+        <v>0</v>
+      </c>
+      <c r="F628" s="11">
+        <v>0</v>
+      </c>
+      <c r="G628" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="629" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B629" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C629" s="13">
+        <v>9</v>
+      </c>
+      <c r="D629" s="13">
+        <v>1</v>
+      </c>
+      <c r="E629" s="13">
+        <v>0</v>
+      </c>
+      <c r="F629" s="13">
+        <v>0</v>
+      </c>
+      <c r="G629" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="630" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B630" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" s="13">
+        <v>0</v>
+      </c>
+      <c r="D630" s="13">
+        <v>0</v>
+      </c>
+      <c r="E630" s="13">
+        <v>0</v>
+      </c>
+      <c r="F630" s="13">
+        <v>0</v>
+      </c>
+      <c r="G630" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="631" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B631" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C631" s="13">
+        <v>0</v>
+      </c>
+      <c r="D631" s="13">
+        <v>0</v>
+      </c>
+      <c r="E631" s="13">
+        <v>0</v>
+      </c>
+      <c r="F631" s="13">
+        <v>0</v>
+      </c>
+      <c r="G631" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="632" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B632" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C632" s="13">
+        <v>0</v>
+      </c>
+      <c r="D632" s="13">
+        <v>0</v>
+      </c>
+      <c r="E632" s="13">
+        <v>0</v>
+      </c>
+      <c r="F632" s="13">
+        <v>0</v>
+      </c>
+      <c r="G632" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="633" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B633" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C633" s="13">
+        <v>0</v>
+      </c>
+      <c r="D633" s="13">
+        <v>0</v>
+      </c>
+      <c r="E633" s="13">
+        <v>0</v>
+      </c>
+      <c r="F633" s="13">
+        <v>0</v>
+      </c>
+      <c r="G633" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="634" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B634" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C634" s="13">
+        <v>0</v>
+      </c>
+      <c r="D634" s="13">
+        <v>0</v>
+      </c>
+      <c r="E634" s="13">
+        <v>0</v>
+      </c>
+      <c r="F634" s="13">
+        <v>0</v>
+      </c>
+      <c r="G634" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="635" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B635" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C635" s="15">
+        <v>0</v>
+      </c>
+      <c r="D635" s="15">
+        <v>0</v>
+      </c>
+      <c r="E635" s="15">
+        <v>0</v>
+      </c>
+      <c r="F635" s="15">
+        <v>0</v>
+      </c>
+      <c r="G635" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="637" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B637" s="6">
+        <v>410</v>
+      </c>
+      <c r="C637" s="6" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="638" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B638" s="8"/>
+      <c r="C638" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D638" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E638" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F638" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G638" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="639" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B639" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C639" s="11">
+        <v>4</v>
+      </c>
+      <c r="D639" s="11">
+        <v>4</v>
+      </c>
+      <c r="E639" s="11">
+        <v>0</v>
+      </c>
+      <c r="F639" s="11">
+        <v>0</v>
+      </c>
+      <c r="G639" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="640" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B640" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C640" s="13">
+        <v>4</v>
+      </c>
+      <c r="D640" s="13">
+        <v>4</v>
+      </c>
+      <c r="E640" s="13">
+        <v>0</v>
+      </c>
+      <c r="F640" s="13">
+        <v>0</v>
+      </c>
+      <c r="G640" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="641" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B641" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" s="13">
+        <v>0</v>
+      </c>
+      <c r="D641" s="13">
+        <v>0</v>
+      </c>
+      <c r="E641" s="13">
+        <v>0</v>
+      </c>
+      <c r="F641" s="13">
+        <v>0</v>
+      </c>
+      <c r="G641" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="642" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B642" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C642" s="13">
+        <v>0</v>
+      </c>
+      <c r="D642" s="13">
+        <v>0</v>
+      </c>
+      <c r="E642" s="13">
+        <v>0</v>
+      </c>
+      <c r="F642" s="13">
+        <v>0</v>
+      </c>
+      <c r="G642" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="643" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B643" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C643" s="13">
+        <v>0</v>
+      </c>
+      <c r="D643" s="13">
+        <v>0</v>
+      </c>
+      <c r="E643" s="13">
+        <v>0</v>
+      </c>
+      <c r="F643" s="13">
+        <v>0</v>
+      </c>
+      <c r="G643" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="644" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B644" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C644" s="13">
+        <v>0</v>
+      </c>
+      <c r="D644" s="13">
+        <v>0</v>
+      </c>
+      <c r="E644" s="13">
+        <v>0</v>
+      </c>
+      <c r="F644" s="13">
+        <v>0</v>
+      </c>
+      <c r="G644" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="645" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B645" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C645" s="13">
+        <v>0</v>
+      </c>
+      <c r="D645" s="13">
+        <v>0</v>
+      </c>
+      <c r="E645" s="13">
+        <v>0</v>
+      </c>
+      <c r="F645" s="13">
+        <v>0</v>
+      </c>
+      <c r="G645" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="646" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B646" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C646" s="15">
+        <v>0</v>
+      </c>
+      <c r="D646" s="15">
+        <v>0</v>
+      </c>
+      <c r="E646" s="15">
+        <v>0</v>
+      </c>
+      <c r="F646" s="15">
+        <v>0</v>
+      </c>
+      <c r="G646" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="649" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B649" s="6">
+        <v>420</v>
+      </c>
+      <c r="C649" s="6" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="650" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B650" s="8"/>
+      <c r="C650" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D650" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E650" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F650" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G650" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="651" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B651" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C651" s="11">
+        <v>15</v>
+      </c>
+      <c r="D651" s="11">
+        <v>12</v>
+      </c>
+      <c r="E651" s="11">
+        <v>0</v>
+      </c>
+      <c r="F651" s="11">
+        <v>1</v>
+      </c>
+      <c r="G651" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="652" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B652" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C652" s="13">
+        <v>15</v>
+      </c>
+      <c r="D652" s="13">
+        <v>12</v>
+      </c>
+      <c r="E652" s="13">
+        <v>0</v>
+      </c>
+      <c r="F652" s="13">
+        <v>1</v>
+      </c>
+      <c r="G652" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="653" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B653" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" s="13">
+        <v>0</v>
+      </c>
+      <c r="D653" s="13">
+        <v>0</v>
+      </c>
+      <c r="E653" s="13">
+        <v>0</v>
+      </c>
+      <c r="F653" s="13">
+        <v>0</v>
+      </c>
+      <c r="G653" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="654" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B654" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C654" s="13">
+        <v>0</v>
+      </c>
+      <c r="D654" s="13">
+        <v>0</v>
+      </c>
+      <c r="E654" s="13">
+        <v>0</v>
+      </c>
+      <c r="F654" s="13">
+        <v>0</v>
+      </c>
+      <c r="G654" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="655" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B655" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C655" s="13">
+        <v>0</v>
+      </c>
+      <c r="D655" s="13">
+        <v>0</v>
+      </c>
+      <c r="E655" s="13">
+        <v>0</v>
+      </c>
+      <c r="F655" s="13">
+        <v>0</v>
+      </c>
+      <c r="G655" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="656" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B656" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C656" s="13">
+        <v>0</v>
+      </c>
+      <c r="D656" s="13">
+        <v>0</v>
+      </c>
+      <c r="E656" s="13">
+        <v>0</v>
+      </c>
+      <c r="F656" s="13">
+        <v>0</v>
+      </c>
+      <c r="G656" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="657" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B657" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C657" s="13">
+        <v>0</v>
+      </c>
+      <c r="D657" s="13">
+        <v>0</v>
+      </c>
+      <c r="E657" s="13">
+        <v>0</v>
+      </c>
+      <c r="F657" s="13">
+        <v>0</v>
+      </c>
+      <c r="G657" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="658" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B658" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C658" s="15">
+        <v>0</v>
+      </c>
+      <c r="D658" s="15">
+        <v>0</v>
+      </c>
+      <c r="E658" s="15">
+        <v>0</v>
+      </c>
+      <c r="F658" s="15">
+        <v>0</v>
+      </c>
+      <c r="G658" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="660" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B660" s="6">
+        <v>421</v>
+      </c>
+      <c r="C660" s="6" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="661" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B661" s="8"/>
+      <c r="C661" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D661" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E661" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F661" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G661" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="662" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B662" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C662" s="11">
+        <v>10</v>
+      </c>
+      <c r="D662" s="11">
+        <v>7</v>
+      </c>
+      <c r="E662" s="11">
+        <v>0</v>
+      </c>
+      <c r="F662" s="11">
+        <v>1</v>
+      </c>
+      <c r="G662" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="663" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B663" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C663" s="13">
+        <v>10</v>
+      </c>
+      <c r="D663" s="13">
+        <v>7</v>
+      </c>
+      <c r="E663" s="13">
+        <v>0</v>
+      </c>
+      <c r="F663" s="13">
+        <v>1</v>
+      </c>
+      <c r="G663" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="664" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B664" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" s="13">
+        <v>0</v>
+      </c>
+      <c r="D664" s="13">
+        <v>0</v>
+      </c>
+      <c r="E664" s="13">
+        <v>0</v>
+      </c>
+      <c r="F664" s="13">
+        <v>0</v>
+      </c>
+      <c r="G664" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="665" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B665" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C665" s="13">
+        <v>0</v>
+      </c>
+      <c r="D665" s="13">
+        <v>0</v>
+      </c>
+      <c r="E665" s="13">
+        <v>0</v>
+      </c>
+      <c r="F665" s="13">
+        <v>0</v>
+      </c>
+      <c r="G665" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="666" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B666" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C666" s="13">
+        <v>0</v>
+      </c>
+      <c r="D666" s="13">
+        <v>0</v>
+      </c>
+      <c r="E666" s="13">
+        <v>0</v>
+      </c>
+      <c r="F666" s="13">
+        <v>0</v>
+      </c>
+      <c r="G666" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="667" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B667" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C667" s="13">
+        <v>0</v>
+      </c>
+      <c r="D667" s="13">
+        <v>0</v>
+      </c>
+      <c r="E667" s="13">
+        <v>0</v>
+      </c>
+      <c r="F667" s="13">
+        <v>0</v>
+      </c>
+      <c r="G667" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="668" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B668" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C668" s="13">
+        <v>0</v>
+      </c>
+      <c r="D668" s="13">
+        <v>0</v>
+      </c>
+      <c r="E668" s="13">
+        <v>0</v>
+      </c>
+      <c r="F668" s="13">
+        <v>0</v>
+      </c>
+      <c r="G668" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="669" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B669" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C669" s="15">
+        <v>0</v>
+      </c>
+      <c r="D669" s="15">
+        <v>0</v>
+      </c>
+      <c r="E669" s="15">
+        <v>0</v>
+      </c>
+      <c r="F669" s="15">
+        <v>0</v>
+      </c>
+      <c r="G669" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="671" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B671" s="6">
+        <v>422</v>
+      </c>
+      <c r="C671" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="672" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B672" s="8"/>
+      <c r="C672" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D672" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E672" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F672" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G672" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="673" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B673" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C673" s="11">
+        <v>3</v>
+      </c>
+      <c r="D673" s="11">
+        <v>3</v>
+      </c>
+      <c r="E673" s="11">
+        <v>0</v>
+      </c>
+      <c r="F673" s="11">
+        <v>0</v>
+      </c>
+      <c r="G673" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="674" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B674" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C674" s="13">
+        <v>3</v>
+      </c>
+      <c r="D674" s="13">
+        <v>3</v>
+      </c>
+      <c r="E674" s="13">
+        <v>0</v>
+      </c>
+      <c r="F674" s="13">
+        <v>0</v>
+      </c>
+      <c r="G674" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="675" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B675" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" s="13">
+        <v>0</v>
+      </c>
+      <c r="D675" s="13">
+        <v>0</v>
+      </c>
+      <c r="E675" s="13">
+        <v>0</v>
+      </c>
+      <c r="F675" s="13">
+        <v>0</v>
+      </c>
+      <c r="G675" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="676" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B676" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C676" s="13">
+        <v>0</v>
+      </c>
+      <c r="D676" s="13">
+        <v>0</v>
+      </c>
+      <c r="E676" s="13">
+        <v>0</v>
+      </c>
+      <c r="F676" s="13">
+        <v>0</v>
+      </c>
+      <c r="G676" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="677" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B677" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C677" s="13">
+        <v>0</v>
+      </c>
+      <c r="D677" s="13">
+        <v>0</v>
+      </c>
+      <c r="E677" s="13">
+        <v>0</v>
+      </c>
+      <c r="F677" s="13">
+        <v>0</v>
+      </c>
+      <c r="G677" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="678" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B678" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C678" s="13">
+        <v>0</v>
+      </c>
+      <c r="D678" s="13">
+        <v>0</v>
+      </c>
+      <c r="E678" s="13">
+        <v>0</v>
+      </c>
+      <c r="F678" s="13">
+        <v>0</v>
+      </c>
+      <c r="G678" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="679" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B679" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C679" s="13">
+        <v>0</v>
+      </c>
+      <c r="D679" s="13">
+        <v>0</v>
+      </c>
+      <c r="E679" s="13">
+        <v>0</v>
+      </c>
+      <c r="F679" s="13">
+        <v>0</v>
+      </c>
+      <c r="G679" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="680" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B680" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C680" s="15">
+        <v>0</v>
+      </c>
+      <c r="D680" s="15">
+        <v>0</v>
+      </c>
+      <c r="E680" s="15">
+        <v>0</v>
+      </c>
+      <c r="F680" s="15">
+        <v>0</v>
+      </c>
+      <c r="G680" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="682" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B682" s="6">
+        <v>423</v>
+      </c>
+      <c r="C682" s="6" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="683" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B683" s="8"/>
+      <c r="C683" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D683" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E683" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F683" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G683" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="684" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B684" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C684" s="11">
+        <v>0</v>
+      </c>
+      <c r="D684" s="11">
+        <v>0</v>
+      </c>
+      <c r="E684" s="11">
+        <v>0</v>
+      </c>
+      <c r="F684" s="11">
+        <v>0</v>
+      </c>
+      <c r="G684" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="685" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B685" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C685" s="13">
+        <v>0</v>
+      </c>
+      <c r="D685" s="13">
+        <v>0</v>
+      </c>
+      <c r="E685" s="13">
+        <v>0</v>
+      </c>
+      <c r="F685" s="13">
+        <v>0</v>
+      </c>
+      <c r="G685" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="686" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B686" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" s="13">
+        <v>0</v>
+      </c>
+      <c r="D686" s="13">
+        <v>0</v>
+      </c>
+      <c r="E686" s="13">
+        <v>0</v>
+      </c>
+      <c r="F686" s="13">
+        <v>0</v>
+      </c>
+      <c r="G686" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="687" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B687" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C687" s="13">
+        <v>0</v>
+      </c>
+      <c r="D687" s="13">
+        <v>0</v>
+      </c>
+      <c r="E687" s="13">
+        <v>0</v>
+      </c>
+      <c r="F687" s="13">
+        <v>0</v>
+      </c>
+      <c r="G687" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="688" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B688" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C688" s="13">
+        <v>0</v>
+      </c>
+      <c r="D688" s="13">
+        <v>0</v>
+      </c>
+      <c r="E688" s="13">
+        <v>0</v>
+      </c>
+      <c r="F688" s="13">
+        <v>0</v>
+      </c>
+      <c r="G688" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="689" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B689" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C689" s="13">
+        <v>0</v>
+      </c>
+      <c r="D689" s="13">
+        <v>0</v>
+      </c>
+      <c r="E689" s="13">
+        <v>0</v>
+      </c>
+      <c r="F689" s="13">
+        <v>0</v>
+      </c>
+      <c r="G689" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="690" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B690" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C690" s="13">
+        <v>0</v>
+      </c>
+      <c r="D690" s="13">
+        <v>0</v>
+      </c>
+      <c r="E690" s="13">
+        <v>0</v>
+      </c>
+      <c r="F690" s="13">
+        <v>0</v>
+      </c>
+      <c r="G690" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="691" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B691" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C691" s="15">
+        <v>0</v>
+      </c>
+      <c r="D691" s="15">
+        <v>0</v>
+      </c>
+      <c r="E691" s="15">
+        <v>0</v>
+      </c>
+      <c r="F691" s="15">
+        <v>0</v>
+      </c>
+      <c r="G691" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="693" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B693" s="6">
+        <v>424</v>
+      </c>
+      <c r="C693" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="694" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B694" s="8"/>
+      <c r="C694" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D694" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E694" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F694" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G694" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="695" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B695" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C695" s="11">
+        <v>1</v>
+      </c>
+      <c r="D695" s="11">
+        <v>1</v>
+      </c>
+      <c r="E695" s="11">
+        <v>0</v>
+      </c>
+      <c r="F695" s="11">
+        <v>0</v>
+      </c>
+      <c r="G695" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="696" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B696" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C696" s="13">
+        <v>1</v>
+      </c>
+      <c r="D696" s="13">
+        <v>1</v>
+      </c>
+      <c r="E696" s="13">
+        <v>0</v>
+      </c>
+      <c r="F696" s="13">
+        <v>0</v>
+      </c>
+      <c r="G696" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="697" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B697" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" s="13">
+        <v>0</v>
+      </c>
+      <c r="D697" s="13">
+        <v>0</v>
+      </c>
+      <c r="E697" s="13">
+        <v>0</v>
+      </c>
+      <c r="F697" s="13">
+        <v>0</v>
+      </c>
+      <c r="G697" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="698" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B698" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C698" s="13">
+        <v>0</v>
+      </c>
+      <c r="D698" s="13">
+        <v>0</v>
+      </c>
+      <c r="E698" s="13">
+        <v>0</v>
+      </c>
+      <c r="F698" s="13">
+        <v>0</v>
+      </c>
+      <c r="G698" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="699" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B699" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C699" s="13">
+        <v>0</v>
+      </c>
+      <c r="D699" s="13">
+        <v>0</v>
+      </c>
+      <c r="E699" s="13">
+        <v>0</v>
+      </c>
+      <c r="F699" s="13">
+        <v>0</v>
+      </c>
+      <c r="G699" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="700" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B700" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C700" s="13">
+        <v>0</v>
+      </c>
+      <c r="D700" s="13">
+        <v>0</v>
+      </c>
+      <c r="E700" s="13">
+        <v>0</v>
+      </c>
+      <c r="F700" s="13">
+        <v>0</v>
+      </c>
+      <c r="G700" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="701" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B701" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C701" s="13">
+        <v>0</v>
+      </c>
+      <c r="D701" s="13">
+        <v>0</v>
+      </c>
+      <c r="E701" s="13">
+        <v>0</v>
+      </c>
+      <c r="F701" s="13">
+        <v>0</v>
+      </c>
+      <c r="G701" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="702" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B702" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C702" s="15">
+        <v>0</v>
+      </c>
+      <c r="D702" s="15">
+        <v>0</v>
+      </c>
+      <c r="E702" s="15">
+        <v>0</v>
+      </c>
+      <c r="F702" s="15">
+        <v>0</v>
+      </c>
+      <c r="G702" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="704" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B704" s="6">
+        <v>426</v>
+      </c>
+      <c r="C704" s="6" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="705" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B705" s="8"/>
+      <c r="C705" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D705" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E705" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F705" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G705" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="706" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B706" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C706" s="11">
+        <v>1</v>
+      </c>
+      <c r="D706" s="11">
+        <v>1</v>
+      </c>
+      <c r="E706" s="11">
+        <v>0</v>
+      </c>
+      <c r="F706" s="11">
+        <v>0</v>
+      </c>
+      <c r="G706" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="707" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B707" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C707" s="13">
+        <v>1</v>
+      </c>
+      <c r="D707" s="13">
+        <v>1</v>
+      </c>
+      <c r="E707" s="13">
+        <v>0</v>
+      </c>
+      <c r="F707" s="13">
+        <v>0</v>
+      </c>
+      <c r="G707" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="708" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B708" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" s="13">
+        <v>0</v>
+      </c>
+      <c r="D708" s="13">
+        <v>0</v>
+      </c>
+      <c r="E708" s="13">
+        <v>0</v>
+      </c>
+      <c r="F708" s="13">
+        <v>0</v>
+      </c>
+      <c r="G708" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="709" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B709" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C709" s="13">
+        <v>0</v>
+      </c>
+      <c r="D709" s="13">
+        <v>0</v>
+      </c>
+      <c r="E709" s="13">
+        <v>0</v>
+      </c>
+      <c r="F709" s="13">
+        <v>0</v>
+      </c>
+      <c r="G709" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="710" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B710" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C710" s="13">
+        <v>0</v>
+      </c>
+      <c r="D710" s="13">
+        <v>0</v>
+      </c>
+      <c r="E710" s="13">
+        <v>0</v>
+      </c>
+      <c r="F710" s="13">
+        <v>0</v>
+      </c>
+      <c r="G710" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="711" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B711" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C711" s="13">
+        <v>0</v>
+      </c>
+      <c r="D711" s="13">
+        <v>0</v>
+      </c>
+      <c r="E711" s="13">
+        <v>0</v>
+      </c>
+      <c r="F711" s="13">
+        <v>0</v>
+      </c>
+      <c r="G711" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="712" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B712" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C712" s="13">
+        <v>0</v>
+      </c>
+      <c r="D712" s="13">
+        <v>0</v>
+      </c>
+      <c r="E712" s="13">
+        <v>0</v>
+      </c>
+      <c r="F712" s="13">
+        <v>0</v>
+      </c>
+      <c r="G712" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="713" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B713" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C713" s="15">
+        <v>0</v>
+      </c>
+      <c r="D713" s="15">
+        <v>0</v>
+      </c>
+      <c r="E713" s="15">
+        <v>0</v>
+      </c>
+      <c r="F713" s="15">
+        <v>0</v>
+      </c>
+      <c r="G713" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="715" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B715" s="6">
+        <v>427</v>
+      </c>
+      <c r="C715" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="716" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B716" s="8"/>
+      <c r="C716" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D716" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E716" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F716" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G716" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="717" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B717" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C717" s="11">
+        <v>0</v>
+      </c>
+      <c r="D717" s="11">
+        <v>0</v>
+      </c>
+      <c r="E717" s="11">
+        <v>0</v>
+      </c>
+      <c r="F717" s="11">
+        <v>0</v>
+      </c>
+      <c r="G717" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="718" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B718" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C718" s="13">
+        <v>0</v>
+      </c>
+      <c r="D718" s="13">
+        <v>0</v>
+      </c>
+      <c r="E718" s="13">
+        <v>0</v>
+      </c>
+      <c r="F718" s="13">
+        <v>0</v>
+      </c>
+      <c r="G718" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="719" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B719" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" s="13">
+        <v>0</v>
+      </c>
+      <c r="D719" s="13">
+        <v>0</v>
+      </c>
+      <c r="E719" s="13">
+        <v>0</v>
+      </c>
+      <c r="F719" s="13">
+        <v>0</v>
+      </c>
+      <c r="G719" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="720" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B720" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C720" s="13">
+        <v>0</v>
+      </c>
+      <c r="D720" s="13">
+        <v>0</v>
+      </c>
+      <c r="E720" s="13">
+        <v>0</v>
+      </c>
+      <c r="F720" s="13">
+        <v>0</v>
+      </c>
+      <c r="G720" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="721" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B721" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C721" s="13">
+        <v>0</v>
+      </c>
+      <c r="D721" s="13">
+        <v>0</v>
+      </c>
+      <c r="E721" s="13">
+        <v>0</v>
+      </c>
+      <c r="F721" s="13">
+        <v>0</v>
+      </c>
+      <c r="G721" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="722" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B722" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C722" s="13">
+        <v>0</v>
+      </c>
+      <c r="D722" s="13">
+        <v>0</v>
+      </c>
+      <c r="E722" s="13">
+        <v>0</v>
+      </c>
+      <c r="F722" s="13">
+        <v>0</v>
+      </c>
+      <c r="G722" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="723" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B723" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C723" s="13">
+        <v>0</v>
+      </c>
+      <c r="D723" s="13">
+        <v>0</v>
+      </c>
+      <c r="E723" s="13">
+        <v>0</v>
+      </c>
+      <c r="F723" s="13">
+        <v>0</v>
+      </c>
+      <c r="G723" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="724" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B724" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C724" s="15">
+        <v>0</v>
+      </c>
+      <c r="D724" s="15">
+        <v>0</v>
+      </c>
+      <c r="E724" s="15">
+        <v>0</v>
+      </c>
+      <c r="F724" s="15">
+        <v>0</v>
+      </c>
+      <c r="G724" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="727" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B727" s="6">
+        <v>440</v>
+      </c>
+      <c r="C727" s="6" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="728" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B728" s="8"/>
+      <c r="C728" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D728" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E728" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F728" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G728" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="729" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B729" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C729" s="11">
+        <v>7</v>
+      </c>
+      <c r="D729" s="11">
+        <v>6</v>
+      </c>
+      <c r="E729" s="11">
+        <v>0</v>
+      </c>
+      <c r="F729" s="11">
+        <v>0</v>
+      </c>
+      <c r="G729" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="730" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B730" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C730" s="13">
+        <v>7</v>
+      </c>
+      <c r="D730" s="13">
+        <v>6</v>
+      </c>
+      <c r="E730" s="13">
+        <v>0</v>
+      </c>
+      <c r="F730" s="13">
+        <v>0</v>
+      </c>
+      <c r="G730" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="731" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B731" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" s="13">
+        <v>0</v>
+      </c>
+      <c r="D731" s="13">
+        <v>0</v>
+      </c>
+      <c r="E731" s="13">
+        <v>0</v>
+      </c>
+      <c r="F731" s="13">
+        <v>0</v>
+      </c>
+      <c r="G731" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="732" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B732" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C732" s="13">
+        <v>0</v>
+      </c>
+      <c r="D732" s="13">
+        <v>0</v>
+      </c>
+      <c r="E732" s="13">
+        <v>0</v>
+      </c>
+      <c r="F732" s="13">
+        <v>0</v>
+      </c>
+      <c r="G732" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="733" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B733" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C733" s="13">
+        <v>0</v>
+      </c>
+      <c r="D733" s="13">
+        <v>0</v>
+      </c>
+      <c r="E733" s="13">
+        <v>0</v>
+      </c>
+      <c r="F733" s="13">
+        <v>0</v>
+      </c>
+      <c r="G733" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="734" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B734" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C734" s="13">
+        <v>0</v>
+      </c>
+      <c r="D734" s="13">
+        <v>0</v>
+      </c>
+      <c r="E734" s="13">
+        <v>0</v>
+      </c>
+      <c r="F734" s="13">
+        <v>0</v>
+      </c>
+      <c r="G734" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="735" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B735" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C735" s="13">
+        <v>0</v>
+      </c>
+      <c r="D735" s="13">
+        <v>0</v>
+      </c>
+      <c r="E735" s="13">
+        <v>0</v>
+      </c>
+      <c r="F735" s="13">
+        <v>0</v>
+      </c>
+      <c r="G735" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="736" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B736" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C736" s="15">
+        <v>0</v>
+      </c>
+      <c r="D736" s="15">
+        <v>0</v>
+      </c>
+      <c r="E736" s="15">
+        <v>0</v>
+      </c>
+      <c r="F736" s="15">
+        <v>0</v>
+      </c>
+      <c r="G736" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="738" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B738" s="6">
+        <v>441</v>
+      </c>
+      <c r="C738" s="6" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="739" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B739" s="8"/>
+      <c r="C739" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D739" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E739" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F739" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G739" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="740" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B740" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C740" s="11">
+        <v>2</v>
+      </c>
+      <c r="D740" s="11">
+        <v>1</v>
+      </c>
+      <c r="E740" s="11">
+        <v>0</v>
+      </c>
+      <c r="F740" s="11">
+        <v>0</v>
+      </c>
+      <c r="G740" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="741" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B741" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C741" s="13">
+        <v>2</v>
+      </c>
+      <c r="D741" s="13">
+        <v>1</v>
+      </c>
+      <c r="E741" s="13">
+        <v>0</v>
+      </c>
+      <c r="F741" s="13">
+        <v>0</v>
+      </c>
+      <c r="G741" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="742" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B742" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" s="13">
+        <v>0</v>
+      </c>
+      <c r="D742" s="13">
+        <v>0</v>
+      </c>
+      <c r="E742" s="13">
+        <v>0</v>
+      </c>
+      <c r="F742" s="13">
+        <v>0</v>
+      </c>
+      <c r="G742" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="743" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B743" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C743" s="13">
+        <v>0</v>
+      </c>
+      <c r="D743" s="13">
+        <v>0</v>
+      </c>
+      <c r="E743" s="13">
+        <v>0</v>
+      </c>
+      <c r="F743" s="13">
+        <v>0</v>
+      </c>
+      <c r="G743" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="744" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B744" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C744" s="13">
+        <v>0</v>
+      </c>
+      <c r="D744" s="13">
+        <v>0</v>
+      </c>
+      <c r="E744" s="13">
+        <v>0</v>
+      </c>
+      <c r="F744" s="13">
+        <v>0</v>
+      </c>
+      <c r="G744" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="745" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B745" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C745" s="13">
+        <v>0</v>
+      </c>
+      <c r="D745" s="13">
+        <v>0</v>
+      </c>
+      <c r="E745" s="13">
+        <v>0</v>
+      </c>
+      <c r="F745" s="13">
+        <v>0</v>
+      </c>
+      <c r="G745" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="746" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B746" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C746" s="13">
+        <v>0</v>
+      </c>
+      <c r="D746" s="13">
+        <v>0</v>
+      </c>
+      <c r="E746" s="13">
+        <v>0</v>
+      </c>
+      <c r="F746" s="13">
+        <v>0</v>
+      </c>
+      <c r="G746" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="747" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B747" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C747" s="15">
+        <v>0</v>
+      </c>
+      <c r="D747" s="15">
+        <v>0</v>
+      </c>
+      <c r="E747" s="15">
+        <v>0</v>
+      </c>
+      <c r="F747" s="15">
+        <v>0</v>
+      </c>
+      <c r="G747" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="749" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B749" s="6">
+        <v>443</v>
+      </c>
+      <c r="C749" s="6" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="750" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B750" s="8"/>
+      <c r="C750" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D750" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E750" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F750" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G750" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="751" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B751" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C751" s="11">
+        <v>5</v>
+      </c>
+      <c r="D751" s="11">
+        <v>5</v>
+      </c>
+      <c r="E751" s="11">
+        <v>0</v>
+      </c>
+      <c r="F751" s="11">
+        <v>0</v>
+      </c>
+      <c r="G751" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="752" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B752" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C752" s="13">
+        <v>5</v>
+      </c>
+      <c r="D752" s="13">
+        <v>5</v>
+      </c>
+      <c r="E752" s="13">
+        <v>0</v>
+      </c>
+      <c r="F752" s="13">
+        <v>0</v>
+      </c>
+      <c r="G752" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="753" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B753" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" s="13">
+        <v>0</v>
+      </c>
+      <c r="D753" s="13">
+        <v>0</v>
+      </c>
+      <c r="E753" s="13">
+        <v>0</v>
+      </c>
+      <c r="F753" s="13">
+        <v>0</v>
+      </c>
+      <c r="G753" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="754" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B754" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C754" s="13">
+        <v>0</v>
+      </c>
+      <c r="D754" s="13">
+        <v>0</v>
+      </c>
+      <c r="E754" s="13">
+        <v>0</v>
+      </c>
+      <c r="F754" s="13">
+        <v>0</v>
+      </c>
+      <c r="G754" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="755" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B755" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C755" s="13">
+        <v>0</v>
+      </c>
+      <c r="D755" s="13">
+        <v>0</v>
+      </c>
+      <c r="E755" s="13">
+        <v>0</v>
+      </c>
+      <c r="F755" s="13">
+        <v>0</v>
+      </c>
+      <c r="G755" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="756" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B756" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C756" s="13">
+        <v>0</v>
+      </c>
+      <c r="D756" s="13">
+        <v>0</v>
+      </c>
+      <c r="E756" s="13">
+        <v>0</v>
+      </c>
+      <c r="F756" s="13">
+        <v>0</v>
+      </c>
+      <c r="G756" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="757" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B757" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C757" s="13">
+        <v>0</v>
+      </c>
+      <c r="D757" s="13">
+        <v>0</v>
+      </c>
+      <c r="E757" s="13">
+        <v>0</v>
+      </c>
+      <c r="F757" s="13">
+        <v>0</v>
+      </c>
+      <c r="G757" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="758" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B758" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C758" s="15">
+        <v>0</v>
+      </c>
+      <c r="D758" s="15">
+        <v>0</v>
+      </c>
+      <c r="E758" s="15">
+        <v>0</v>
+      </c>
+      <c r="F758" s="15">
+        <v>0</v>
+      </c>
+      <c r="G758" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="761" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B761" s="6">
+        <v>460</v>
+      </c>
+      <c r="C761" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="762" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B762" s="8"/>
+      <c r="C762" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D762" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E762" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F762" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G762" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="763" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B763" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C763" s="11">
+        <v>2</v>
+      </c>
+      <c r="D763" s="11">
+        <v>1</v>
+      </c>
+      <c r="E763" s="11">
+        <v>0</v>
+      </c>
+      <c r="F763" s="11">
+        <v>1</v>
+      </c>
+      <c r="G763" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="764" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B764" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C764" s="13">
+        <v>1</v>
+      </c>
+      <c r="D764" s="13">
+        <v>1</v>
+      </c>
+      <c r="E764" s="13">
+        <v>0</v>
+      </c>
+      <c r="F764" s="13">
+        <v>0</v>
+      </c>
+      <c r="G764" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="765" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B765" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" s="13">
+        <v>1</v>
+      </c>
+      <c r="D765" s="13">
+        <v>0</v>
+      </c>
+      <c r="E765" s="13">
+        <v>0</v>
+      </c>
+      <c r="F765" s="13">
+        <v>1</v>
+      </c>
+      <c r="G765" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="766" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B766" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C766" s="13">
+        <v>0</v>
+      </c>
+      <c r="D766" s="13">
+        <v>0</v>
+      </c>
+      <c r="E766" s="13">
+        <v>0</v>
+      </c>
+      <c r="F766" s="13">
+        <v>0</v>
+      </c>
+      <c r="G766" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="767" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B767" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C767" s="13">
+        <v>1</v>
+      </c>
+      <c r="D767" s="13">
+        <v>0</v>
+      </c>
+      <c r="E767" s="13">
+        <v>0</v>
+      </c>
+      <c r="F767" s="13">
+        <v>1</v>
+      </c>
+      <c r="G767" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="768" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B768" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C768" s="13">
+        <v>0</v>
+      </c>
+      <c r="D768" s="13">
+        <v>0</v>
+      </c>
+      <c r="E768" s="13">
+        <v>0</v>
+      </c>
+      <c r="F768" s="13">
+        <v>0</v>
+      </c>
+      <c r="G768" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="769" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B769" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C769" s="13">
+        <v>0</v>
+      </c>
+      <c r="D769" s="13">
+        <v>0</v>
+      </c>
+      <c r="E769" s="13">
+        <v>0</v>
+      </c>
+      <c r="F769" s="13">
+        <v>0</v>
+      </c>
+      <c r="G769" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="770" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B770" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C770" s="15">
+        <v>0</v>
+      </c>
+      <c r="D770" s="15">
+        <v>0</v>
+      </c>
+      <c r="E770" s="15">
+        <v>0</v>
+      </c>
+      <c r="F770" s="15">
+        <v>0</v>
+      </c>
+      <c r="G770" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="772" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B772" s="6">
+        <v>463</v>
+      </c>
+      <c r="C772" s="6" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="773" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B773" s="8"/>
+      <c r="C773" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D773" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E773" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F773" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G773" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="774" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B774" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C774" s="11">
+        <v>2</v>
+      </c>
+      <c r="D774" s="11">
+        <v>1</v>
+      </c>
+      <c r="E774" s="11">
+        <v>0</v>
+      </c>
+      <c r="F774" s="11">
+        <v>1</v>
+      </c>
+      <c r="G774" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="775" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B775" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C775" s="13">
+        <v>1</v>
+      </c>
+      <c r="D775" s="13">
+        <v>1</v>
+      </c>
+      <c r="E775" s="13">
+        <v>0</v>
+      </c>
+      <c r="F775" s="13">
+        <v>0</v>
+      </c>
+      <c r="G775" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="776" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B776" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" s="13">
+        <v>1</v>
+      </c>
+      <c r="D776" s="13">
+        <v>0</v>
+      </c>
+      <c r="E776" s="13">
+        <v>0</v>
+      </c>
+      <c r="F776" s="13">
+        <v>1</v>
+      </c>
+      <c r="G776" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="777" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B777" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C777" s="13">
+        <v>0</v>
+      </c>
+      <c r="D777" s="13">
+        <v>0</v>
+      </c>
+      <c r="E777" s="13">
+        <v>0</v>
+      </c>
+      <c r="F777" s="13">
+        <v>0</v>
+      </c>
+      <c r="G777" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="778" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B778" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C778" s="13">
+        <v>1</v>
+      </c>
+      <c r="D778" s="13">
+        <v>0</v>
+      </c>
+      <c r="E778" s="13">
+        <v>0</v>
+      </c>
+      <c r="F778" s="13">
+        <v>1</v>
+      </c>
+      <c r="G778" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="779" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B779" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C779" s="13">
+        <v>0</v>
+      </c>
+      <c r="D779" s="13">
+        <v>0</v>
+      </c>
+      <c r="E779" s="13">
+        <v>0</v>
+      </c>
+      <c r="F779" s="13">
+        <v>0</v>
+      </c>
+      <c r="G779" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="780" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B780" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C780" s="13">
+        <v>0</v>
+      </c>
+      <c r="D780" s="13">
+        <v>0</v>
+      </c>
+      <c r="E780" s="13">
+        <v>0</v>
+      </c>
+      <c r="F780" s="13">
+        <v>0</v>
+      </c>
+      <c r="G780" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="781" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B781" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C781" s="15">
+        <v>0</v>
+      </c>
+      <c r="D781" s="15">
+        <v>0</v>
+      </c>
+      <c r="E781" s="15">
+        <v>0</v>
+      </c>
+      <c r="F781" s="15">
+        <v>0</v>
+      </c>
+      <c r="G781" s="15">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD637DB6-B7F1-4485-8AEA-C3CAD76F59DB}">
+  <dimension ref="B1:G781"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="13.59765625" defaultRowHeight="13.05" customHeight="1" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="1" width="3.59765625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="6.69921875" style="6" customWidth="1"/>
+    <col min="3" max="16384" width="13.59765625" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:7" ht="10.050000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="2" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B2" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B3" s="7" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B4" s="7" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="6" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B6" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="2:7" ht="11.4" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="8"/>
+      <c r="C7" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F7" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B8" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="11">
+        <v>3703</v>
+      </c>
+      <c r="D8" s="11">
+        <v>736</v>
+      </c>
+      <c r="E8" s="11">
+        <v>1405</v>
+      </c>
+      <c r="F8" s="11">
+        <v>21</v>
+      </c>
+      <c r="G8" s="11">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="9" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B9" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="13">
+        <v>2332</v>
+      </c>
+      <c r="D9" s="13">
+        <v>669</v>
+      </c>
+      <c r="E9" s="13">
+        <v>868</v>
+      </c>
+      <c r="F9" s="13">
+        <v>9</v>
+      </c>
+      <c r="G9" s="13">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="10" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="13">
+        <v>1371</v>
+      </c>
+      <c r="D10" s="13">
+        <v>67</v>
+      </c>
+      <c r="E10" s="13">
+        <v>537</v>
+      </c>
+      <c r="F10" s="13">
+        <v>12</v>
+      </c>
+      <c r="G10" s="13">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="11" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="13">
+        <v>8</v>
+      </c>
+      <c r="D11" s="13">
+        <v>0</v>
+      </c>
+      <c r="E11" s="13">
+        <v>8</v>
+      </c>
+      <c r="F11" s="13">
+        <v>0</v>
+      </c>
+      <c r="G11" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B12" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="13">
+        <v>910</v>
+      </c>
+      <c r="D12" s="13">
+        <v>2</v>
+      </c>
+      <c r="E12" s="13">
+        <v>164</v>
+      </c>
+      <c r="F12" s="13">
+        <v>1</v>
+      </c>
+      <c r="G12" s="13">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="13" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B13" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="13">
+        <v>453</v>
+      </c>
+      <c r="D13" s="13">
+        <v>65</v>
+      </c>
+      <c r="E13" s="13">
+        <v>365</v>
+      </c>
+      <c r="F13" s="13">
+        <v>11</v>
+      </c>
+      <c r="G13" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B14" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="13">
+        <v>0</v>
+      </c>
+      <c r="D14" s="13">
+        <v>0</v>
+      </c>
+      <c r="E14" s="13">
+        <v>0</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0</v>
+      </c>
+      <c r="G14" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B15" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="15">
+        <v>0</v>
+      </c>
+      <c r="D15" s="15">
+        <v>0</v>
+      </c>
+      <c r="E15" s="15">
+        <v>0</v>
+      </c>
+      <c r="F15" s="15">
+        <v>0</v>
+      </c>
+      <c r="G15" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B17" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="8"/>
+      <c r="C18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="11">
+        <v>3651</v>
+      </c>
+      <c r="D19" s="11">
+        <v>704</v>
+      </c>
+      <c r="E19" s="11">
+        <v>1393</v>
+      </c>
+      <c r="F19" s="11">
+        <v>20</v>
+      </c>
+      <c r="G19" s="11">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="20" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B20" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="13">
+        <v>2284</v>
+      </c>
+      <c r="D20" s="13">
+        <v>641</v>
+      </c>
+      <c r="E20" s="13">
+        <v>856</v>
+      </c>
+      <c r="F20" s="13">
+        <v>8</v>
+      </c>
+      <c r="G20" s="13">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="21" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B21" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="13">
+        <v>1367</v>
+      </c>
+      <c r="D21" s="13">
+        <v>63</v>
+      </c>
+      <c r="E21" s="13">
+        <v>537</v>
+      </c>
+      <c r="F21" s="13">
+        <v>12</v>
+      </c>
+      <c r="G21" s="13">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="22" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="13">
+        <v>8</v>
+      </c>
+      <c r="D22" s="13">
+        <v>0</v>
+      </c>
+      <c r="E22" s="13">
+        <v>8</v>
+      </c>
+      <c r="F22" s="13">
+        <v>0</v>
+      </c>
+      <c r="G22" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B23" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="13">
+        <v>909</v>
+      </c>
+      <c r="D23" s="13">
+        <v>1</v>
+      </c>
+      <c r="E23" s="13">
+        <v>164</v>
+      </c>
+      <c r="F23" s="13">
+        <v>1</v>
+      </c>
+      <c r="G23" s="13">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="24" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B24" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="13">
+        <v>450</v>
+      </c>
+      <c r="D24" s="13">
+        <v>62</v>
+      </c>
+      <c r="E24" s="13">
+        <v>365</v>
+      </c>
+      <c r="F24" s="13">
+        <v>11</v>
+      </c>
+      <c r="G24" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B25" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="13">
+        <v>0</v>
+      </c>
+      <c r="D25" s="13">
+        <v>0</v>
+      </c>
+      <c r="E25" s="13">
+        <v>0</v>
+      </c>
+      <c r="F25" s="13">
+        <v>0</v>
+      </c>
+      <c r="G25" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B26" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C26" s="15">
+        <v>0</v>
+      </c>
+      <c r="D26" s="15">
+        <v>0</v>
+      </c>
+      <c r="E26" s="15">
+        <v>0</v>
+      </c>
+      <c r="F26" s="15">
+        <v>0</v>
+      </c>
+      <c r="G26" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B28" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="8"/>
+      <c r="C29" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F29" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G29" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B30" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C30" s="11">
+        <v>52</v>
+      </c>
+      <c r="D30" s="11">
+        <v>32</v>
+      </c>
+      <c r="E30" s="11">
+        <v>12</v>
+      </c>
+      <c r="F30" s="11">
+        <v>1</v>
+      </c>
+      <c r="G30" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B31" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" s="13">
+        <v>48</v>
+      </c>
+      <c r="D31" s="13">
+        <v>28</v>
+      </c>
+      <c r="E31" s="13">
+        <v>12</v>
+      </c>
+      <c r="F31" s="13">
+        <v>1</v>
+      </c>
+      <c r="G31" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B32" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" s="13">
+        <v>4</v>
+      </c>
+      <c r="D32" s="13">
+        <v>4</v>
+      </c>
+      <c r="E32" s="13">
+        <v>0</v>
+      </c>
+      <c r="F32" s="13">
+        <v>0</v>
+      </c>
+      <c r="G32" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" s="13">
+        <v>0</v>
+      </c>
+      <c r="D33" s="13">
+        <v>0</v>
+      </c>
+      <c r="E33" s="13">
+        <v>0</v>
+      </c>
+      <c r="F33" s="13">
+        <v>0</v>
+      </c>
+      <c r="G33" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B34" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C34" s="13">
+        <v>1</v>
+      </c>
+      <c r="D34" s="13">
+        <v>1</v>
+      </c>
+      <c r="E34" s="13">
+        <v>0</v>
+      </c>
+      <c r="F34" s="13">
+        <v>0</v>
+      </c>
+      <c r="G34" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B35" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" s="13">
+        <v>3</v>
+      </c>
+      <c r="D35" s="13">
+        <v>3</v>
+      </c>
+      <c r="E35" s="13">
+        <v>0</v>
+      </c>
+      <c r="F35" s="13">
+        <v>0</v>
+      </c>
+      <c r="G35" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B36" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C36" s="13">
+        <v>0</v>
+      </c>
+      <c r="D36" s="13">
+        <v>0</v>
+      </c>
+      <c r="E36" s="13">
+        <v>0</v>
+      </c>
+      <c r="F36" s="13">
+        <v>0</v>
+      </c>
+      <c r="G36" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B37" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="15">
+        <v>0</v>
+      </c>
+      <c r="D37" s="15">
+        <v>0</v>
+      </c>
+      <c r="E37" s="15">
+        <v>0</v>
+      </c>
+      <c r="F37" s="15">
+        <v>0</v>
+      </c>
+      <c r="G37" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B40" s="6">
+        <v>100</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="8"/>
+      <c r="C41" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E41" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F41" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G41" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B42" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C42" s="11">
+        <v>585</v>
+      </c>
+      <c r="D42" s="11">
+        <v>113</v>
+      </c>
+      <c r="E42" s="11">
+        <v>336</v>
+      </c>
+      <c r="F42" s="11">
+        <v>1</v>
+      </c>
+      <c r="G42" s="11">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="43" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B43" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" s="13">
+        <v>424</v>
+      </c>
+      <c r="D43" s="13">
+        <v>98</v>
+      </c>
+      <c r="E43" s="13">
+        <v>191</v>
+      </c>
+      <c r="F43" s="13">
+        <v>0</v>
+      </c>
+      <c r="G43" s="13">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="44" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B44" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" s="13">
+        <v>161</v>
+      </c>
+      <c r="D44" s="13">
+        <v>15</v>
+      </c>
+      <c r="E44" s="13">
+        <v>145</v>
+      </c>
+      <c r="F44" s="13">
+        <v>1</v>
+      </c>
+      <c r="G44" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B45" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" s="13">
+        <v>0</v>
+      </c>
+      <c r="D45" s="13">
+        <v>0</v>
+      </c>
+      <c r="E45" s="13">
+        <v>0</v>
+      </c>
+      <c r="F45" s="13">
+        <v>0</v>
+      </c>
+      <c r="G45" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B46" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C46" s="13">
+        <v>53</v>
+      </c>
+      <c r="D46" s="13">
+        <v>0</v>
+      </c>
+      <c r="E46" s="13">
+        <v>53</v>
+      </c>
+      <c r="F46" s="13">
+        <v>0</v>
+      </c>
+      <c r="G46" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B47" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="13">
+        <v>108</v>
+      </c>
+      <c r="D47" s="13">
+        <v>15</v>
+      </c>
+      <c r="E47" s="13">
+        <v>92</v>
+      </c>
+      <c r="F47" s="13">
+        <v>1</v>
+      </c>
+      <c r="G47" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B48" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" s="13">
+        <v>0</v>
+      </c>
+      <c r="D48" s="13">
+        <v>0</v>
+      </c>
+      <c r="E48" s="13">
+        <v>0</v>
+      </c>
+      <c r="F48" s="13">
+        <v>0</v>
+      </c>
+      <c r="G48" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B49" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C49" s="15">
+        <v>0</v>
+      </c>
+      <c r="D49" s="15">
+        <v>0</v>
+      </c>
+      <c r="E49" s="15">
+        <v>0</v>
+      </c>
+      <c r="F49" s="15">
+        <v>0</v>
+      </c>
+      <c r="G49" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B51" s="6">
+        <v>101</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="52" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="8"/>
+      <c r="C52" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E52" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F52" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G52" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="53" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B53" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C53" s="11">
+        <v>261</v>
+      </c>
+      <c r="D53" s="11">
+        <v>32</v>
+      </c>
+      <c r="E53" s="11">
+        <v>195</v>
+      </c>
+      <c r="F53" s="11">
+        <v>0</v>
+      </c>
+      <c r="G53" s="11">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="54" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B54" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" s="13">
+        <v>151</v>
+      </c>
+      <c r="D54" s="13">
+        <v>30</v>
+      </c>
+      <c r="E54" s="13">
+        <v>87</v>
+      </c>
+      <c r="F54" s="13">
+        <v>0</v>
+      </c>
+      <c r="G54" s="13">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="55" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B55" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" s="13">
+        <v>110</v>
+      </c>
+      <c r="D55" s="13">
+        <v>2</v>
+      </c>
+      <c r="E55" s="13">
+        <v>108</v>
+      </c>
+      <c r="F55" s="13">
+        <v>0</v>
+      </c>
+      <c r="G55" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B56" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C56" s="13">
+        <v>0</v>
+      </c>
+      <c r="D56" s="13">
+        <v>0</v>
+      </c>
+      <c r="E56" s="13">
+        <v>0</v>
+      </c>
+      <c r="F56" s="13">
+        <v>0</v>
+      </c>
+      <c r="G56" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B57" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" s="13">
+        <v>45</v>
+      </c>
+      <c r="D57" s="13">
+        <v>0</v>
+      </c>
+      <c r="E57" s="13">
+        <v>45</v>
+      </c>
+      <c r="F57" s="13">
+        <v>0</v>
+      </c>
+      <c r="G57" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B58" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C58" s="13">
+        <v>65</v>
+      </c>
+      <c r="D58" s="13">
+        <v>2</v>
+      </c>
+      <c r="E58" s="13">
+        <v>63</v>
+      </c>
+      <c r="F58" s="13">
+        <v>0</v>
+      </c>
+      <c r="G58" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B59" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C59" s="13">
+        <v>0</v>
+      </c>
+      <c r="D59" s="13">
+        <v>0</v>
+      </c>
+      <c r="E59" s="13">
+        <v>0</v>
+      </c>
+      <c r="F59" s="13">
+        <v>0</v>
+      </c>
+      <c r="G59" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B60" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C60" s="15">
+        <v>0</v>
+      </c>
+      <c r="D60" s="15">
+        <v>0</v>
+      </c>
+      <c r="E60" s="15">
+        <v>0</v>
+      </c>
+      <c r="F60" s="15">
+        <v>0</v>
+      </c>
+      <c r="G60" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B62" s="6">
+        <v>102</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="8"/>
+      <c r="C63" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D63" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E63" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F63" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G63" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="64" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B64" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C64" s="11">
+        <v>93</v>
+      </c>
+      <c r="D64" s="11">
+        <v>19</v>
+      </c>
+      <c r="E64" s="11">
+        <v>63</v>
+      </c>
+      <c r="F64" s="11">
+        <v>1</v>
+      </c>
+      <c r="G64" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="65" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B65" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C65" s="13">
+        <v>54</v>
+      </c>
+      <c r="D65" s="13">
+        <v>18</v>
+      </c>
+      <c r="E65" s="13">
+        <v>26</v>
+      </c>
+      <c r="F65" s="13">
+        <v>0</v>
+      </c>
+      <c r="G65" s="13">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="66" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B66" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" s="13">
+        <v>39</v>
+      </c>
+      <c r="D66" s="13">
+        <v>1</v>
+      </c>
+      <c r="E66" s="13">
+        <v>37</v>
+      </c>
+      <c r="F66" s="13">
+        <v>1</v>
+      </c>
+      <c r="G66" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B67" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C67" s="13">
+        <v>0</v>
+      </c>
+      <c r="D67" s="13">
+        <v>0</v>
+      </c>
+      <c r="E67" s="13">
+        <v>0</v>
+      </c>
+      <c r="F67" s="13">
+        <v>0</v>
+      </c>
+      <c r="G67" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B68" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C68" s="13">
+        <v>8</v>
+      </c>
+      <c r="D68" s="13">
+        <v>0</v>
+      </c>
+      <c r="E68" s="13">
+        <v>8</v>
+      </c>
+      <c r="F68" s="13">
+        <v>0</v>
+      </c>
+      <c r="G68" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B69" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" s="13">
+        <v>31</v>
+      </c>
+      <c r="D69" s="13">
+        <v>1</v>
+      </c>
+      <c r="E69" s="13">
+        <v>29</v>
+      </c>
+      <c r="F69" s="13">
+        <v>1</v>
+      </c>
+      <c r="G69" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B70" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C70" s="13">
+        <v>0</v>
+      </c>
+      <c r="D70" s="13">
+        <v>0</v>
+      </c>
+      <c r="E70" s="13">
+        <v>0</v>
+      </c>
+      <c r="F70" s="13">
+        <v>0</v>
+      </c>
+      <c r="G70" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B71" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C71" s="15">
+        <v>0</v>
+      </c>
+      <c r="D71" s="15">
+        <v>0</v>
+      </c>
+      <c r="E71" s="15">
+        <v>0</v>
+      </c>
+      <c r="F71" s="15">
+        <v>0</v>
+      </c>
+      <c r="G71" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B73" s="6">
+        <v>103</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="74" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="8"/>
+      <c r="C74" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D74" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E74" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F74" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G74" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="75" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B75" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C75" s="11">
+        <v>75</v>
+      </c>
+      <c r="D75" s="11">
+        <v>17</v>
+      </c>
+      <c r="E75" s="11">
+        <v>44</v>
+      </c>
+      <c r="F75" s="11">
+        <v>0</v>
+      </c>
+      <c r="G75" s="11">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="76" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B76" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C76" s="13">
+        <v>74</v>
+      </c>
+      <c r="D76" s="13">
+        <v>16</v>
+      </c>
+      <c r="E76" s="13">
+        <v>44</v>
+      </c>
+      <c r="F76" s="13">
+        <v>0</v>
+      </c>
+      <c r="G76" s="13">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="77" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B77" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" s="13">
+        <v>1</v>
+      </c>
+      <c r="D77" s="13">
+        <v>1</v>
+      </c>
+      <c r="E77" s="13">
+        <v>0</v>
+      </c>
+      <c r="F77" s="13">
+        <v>0</v>
+      </c>
+      <c r="G77" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B78" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C78" s="13">
+        <v>0</v>
+      </c>
+      <c r="D78" s="13">
+        <v>0</v>
+      </c>
+      <c r="E78" s="13">
+        <v>0</v>
+      </c>
+      <c r="F78" s="13">
+        <v>0</v>
+      </c>
+      <c r="G78" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B79" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C79" s="13">
+        <v>0</v>
+      </c>
+      <c r="D79" s="13">
+        <v>0</v>
+      </c>
+      <c r="E79" s="13">
+        <v>0</v>
+      </c>
+      <c r="F79" s="13">
+        <v>0</v>
+      </c>
+      <c r="G79" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B80" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C80" s="13">
+        <v>1</v>
+      </c>
+      <c r="D80" s="13">
+        <v>1</v>
+      </c>
+      <c r="E80" s="13">
+        <v>0</v>
+      </c>
+      <c r="F80" s="13">
+        <v>0</v>
+      </c>
+      <c r="G80" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B81" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C81" s="13">
+        <v>0</v>
+      </c>
+      <c r="D81" s="13">
+        <v>0</v>
+      </c>
+      <c r="E81" s="13">
+        <v>0</v>
+      </c>
+      <c r="F81" s="13">
+        <v>0</v>
+      </c>
+      <c r="G81" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B82" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C82" s="15">
+        <v>0</v>
+      </c>
+      <c r="D82" s="15">
+        <v>0</v>
+      </c>
+      <c r="E82" s="15">
+        <v>0</v>
+      </c>
+      <c r="F82" s="15">
+        <v>0</v>
+      </c>
+      <c r="G82" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B84" s="6">
+        <v>104</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="85" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="8"/>
+      <c r="C85" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D85" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E85" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F85" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G85" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="86" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B86" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C86" s="11">
+        <v>72</v>
+      </c>
+      <c r="D86" s="11">
+        <v>15</v>
+      </c>
+      <c r="E86" s="11">
+        <v>1</v>
+      </c>
+      <c r="F86" s="11">
+        <v>0</v>
+      </c>
+      <c r="G86" s="11">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="87" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B87" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C87" s="13">
+        <v>70</v>
+      </c>
+      <c r="D87" s="13">
+        <v>13</v>
+      </c>
+      <c r="E87" s="13">
+        <v>1</v>
+      </c>
+      <c r="F87" s="13">
+        <v>0</v>
+      </c>
+      <c r="G87" s="13">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="88" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B88" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" s="13">
+        <v>2</v>
+      </c>
+      <c r="D88" s="13">
+        <v>2</v>
+      </c>
+      <c r="E88" s="13">
+        <v>0</v>
+      </c>
+      <c r="F88" s="13">
+        <v>0</v>
+      </c>
+      <c r="G88" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B89" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C89" s="13">
+        <v>0</v>
+      </c>
+      <c r="D89" s="13">
+        <v>0</v>
+      </c>
+      <c r="E89" s="13">
+        <v>0</v>
+      </c>
+      <c r="F89" s="13">
+        <v>0</v>
+      </c>
+      <c r="G89" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B90" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C90" s="13">
+        <v>0</v>
+      </c>
+      <c r="D90" s="13">
+        <v>0</v>
+      </c>
+      <c r="E90" s="13">
+        <v>0</v>
+      </c>
+      <c r="F90" s="13">
+        <v>0</v>
+      </c>
+      <c r="G90" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B91" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C91" s="13">
+        <v>2</v>
+      </c>
+      <c r="D91" s="13">
+        <v>2</v>
+      </c>
+      <c r="E91" s="13">
+        <v>0</v>
+      </c>
+      <c r="F91" s="13">
+        <v>0</v>
+      </c>
+      <c r="G91" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B92" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C92" s="13">
+        <v>0</v>
+      </c>
+      <c r="D92" s="13">
+        <v>0</v>
+      </c>
+      <c r="E92" s="13">
+        <v>0</v>
+      </c>
+      <c r="F92" s="13">
+        <v>0</v>
+      </c>
+      <c r="G92" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B93" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C93" s="15">
+        <v>0</v>
+      </c>
+      <c r="D93" s="15">
+        <v>0</v>
+      </c>
+      <c r="E93" s="15">
+        <v>0</v>
+      </c>
+      <c r="F93" s="15">
+        <v>0</v>
+      </c>
+      <c r="G93" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B95" s="6">
+        <v>105</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="96" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B96" s="8"/>
+      <c r="C96" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D96" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E96" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F96" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G96" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="97" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B97" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C97" s="11">
+        <v>62</v>
+      </c>
+      <c r="D97" s="11">
+        <v>26</v>
+      </c>
+      <c r="E97" s="11">
+        <v>24</v>
+      </c>
+      <c r="F97" s="11">
+        <v>0</v>
+      </c>
+      <c r="G97" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="98" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B98" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C98" s="13">
+        <v>54</v>
+      </c>
+      <c r="D98" s="13">
+        <v>18</v>
+      </c>
+      <c r="E98" s="13">
+        <v>24</v>
+      </c>
+      <c r="F98" s="13">
+        <v>0</v>
+      </c>
+      <c r="G98" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="99" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B99" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" s="13">
+        <v>8</v>
+      </c>
+      <c r="D99" s="13">
+        <v>8</v>
+      </c>
+      <c r="E99" s="13">
+        <v>0</v>
+      </c>
+      <c r="F99" s="13">
+        <v>0</v>
+      </c>
+      <c r="G99" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B100" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C100" s="13">
+        <v>0</v>
+      </c>
+      <c r="D100" s="13">
+        <v>0</v>
+      </c>
+      <c r="E100" s="13">
+        <v>0</v>
+      </c>
+      <c r="F100" s="13">
+        <v>0</v>
+      </c>
+      <c r="G100" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B101" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C101" s="13">
+        <v>0</v>
+      </c>
+      <c r="D101" s="13">
+        <v>0</v>
+      </c>
+      <c r="E101" s="13">
+        <v>0</v>
+      </c>
+      <c r="F101" s="13">
+        <v>0</v>
+      </c>
+      <c r="G101" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B102" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C102" s="13">
+        <v>8</v>
+      </c>
+      <c r="D102" s="13">
+        <v>8</v>
+      </c>
+      <c r="E102" s="13">
+        <v>0</v>
+      </c>
+      <c r="F102" s="13">
+        <v>0</v>
+      </c>
+      <c r="G102" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B103" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C103" s="13">
+        <v>0</v>
+      </c>
+      <c r="D103" s="13">
+        <v>0</v>
+      </c>
+      <c r="E103" s="13">
+        <v>0</v>
+      </c>
+      <c r="F103" s="13">
+        <v>0</v>
+      </c>
+      <c r="G103" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B104" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C104" s="15">
+        <v>0</v>
+      </c>
+      <c r="D104" s="15">
+        <v>0</v>
+      </c>
+      <c r="E104" s="15">
+        <v>0</v>
+      </c>
+      <c r="F104" s="15">
+        <v>0</v>
+      </c>
+      <c r="G104" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B106" s="6">
+        <v>106</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="107" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B107" s="8"/>
+      <c r="C107" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D107" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E107" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F107" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G107" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="108" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B108" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C108" s="11">
+        <v>22</v>
+      </c>
+      <c r="D108" s="11">
+        <v>4</v>
+      </c>
+      <c r="E108" s="11">
+        <v>9</v>
+      </c>
+      <c r="F108" s="11">
+        <v>0</v>
+      </c>
+      <c r="G108" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B109" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C109" s="13">
+        <v>21</v>
+      </c>
+      <c r="D109" s="13">
+        <v>3</v>
+      </c>
+      <c r="E109" s="13">
+        <v>9</v>
+      </c>
+      <c r="F109" s="13">
+        <v>0</v>
+      </c>
+      <c r="G109" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="110" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B110" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" s="13">
+        <v>1</v>
+      </c>
+      <c r="D110" s="13">
+        <v>1</v>
+      </c>
+      <c r="E110" s="13">
+        <v>0</v>
+      </c>
+      <c r="F110" s="13">
+        <v>0</v>
+      </c>
+      <c r="G110" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B111" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C111" s="13">
+        <v>0</v>
+      </c>
+      <c r="D111" s="13">
+        <v>0</v>
+      </c>
+      <c r="E111" s="13">
+        <v>0</v>
+      </c>
+      <c r="F111" s="13">
+        <v>0</v>
+      </c>
+      <c r="G111" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B112" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C112" s="13">
+        <v>0</v>
+      </c>
+      <c r="D112" s="13">
+        <v>0</v>
+      </c>
+      <c r="E112" s="13">
+        <v>0</v>
+      </c>
+      <c r="F112" s="13">
+        <v>0</v>
+      </c>
+      <c r="G112" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B113" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C113" s="13">
+        <v>1</v>
+      </c>
+      <c r="D113" s="13">
+        <v>1</v>
+      </c>
+      <c r="E113" s="13">
+        <v>0</v>
+      </c>
+      <c r="F113" s="13">
+        <v>0</v>
+      </c>
+      <c r="G113" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B114" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C114" s="13">
+        <v>0</v>
+      </c>
+      <c r="D114" s="13">
+        <v>0</v>
+      </c>
+      <c r="E114" s="13">
+        <v>0</v>
+      </c>
+      <c r="F114" s="13">
+        <v>0</v>
+      </c>
+      <c r="G114" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B115" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C115" s="15">
+        <v>0</v>
+      </c>
+      <c r="D115" s="15">
+        <v>0</v>
+      </c>
+      <c r="E115" s="15">
+        <v>0</v>
+      </c>
+      <c r="F115" s="15">
+        <v>0</v>
+      </c>
+      <c r="G115" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B117" s="6">
+        <v>200</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="118" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B118" s="8"/>
+      <c r="C118" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D118" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E118" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F118" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G118" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="119" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B119" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C119" s="11">
+        <v>3066</v>
+      </c>
+      <c r="D119" s="11">
+        <v>591</v>
+      </c>
+      <c r="E119" s="11">
+        <v>1057</v>
+      </c>
+      <c r="F119" s="11">
+        <v>19</v>
+      </c>
+      <c r="G119" s="11">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="120" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B120" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C120" s="13">
+        <v>1860</v>
+      </c>
+      <c r="D120" s="13">
+        <v>543</v>
+      </c>
+      <c r="E120" s="13">
+        <v>665</v>
+      </c>
+      <c r="F120" s="13">
+        <v>8</v>
+      </c>
+      <c r="G120" s="13">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="121" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B121" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" s="13">
+        <v>1206</v>
+      </c>
+      <c r="D121" s="13">
+        <v>48</v>
+      </c>
+      <c r="E121" s="13">
+        <v>392</v>
+      </c>
+      <c r="F121" s="13">
+        <v>11</v>
+      </c>
+      <c r="G121" s="13">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="122" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B122" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C122" s="13">
+        <v>8</v>
+      </c>
+      <c r="D122" s="13">
+        <v>0</v>
+      </c>
+      <c r="E122" s="13">
+        <v>8</v>
+      </c>
+      <c r="F122" s="13">
+        <v>0</v>
+      </c>
+      <c r="G122" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B123" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C123" s="13">
+        <v>856</v>
+      </c>
+      <c r="D123" s="13">
+        <v>1</v>
+      </c>
+      <c r="E123" s="13">
+        <v>111</v>
+      </c>
+      <c r="F123" s="13">
+        <v>1</v>
+      </c>
+      <c r="G123" s="13">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="124" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B124" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C124" s="13">
+        <v>342</v>
+      </c>
+      <c r="D124" s="13">
+        <v>47</v>
+      </c>
+      <c r="E124" s="13">
+        <v>273</v>
+      </c>
+      <c r="F124" s="13">
+        <v>10</v>
+      </c>
+      <c r="G124" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="125" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B125" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C125" s="13">
+        <v>0</v>
+      </c>
+      <c r="D125" s="13">
+        <v>0</v>
+      </c>
+      <c r="E125" s="13">
+        <v>0</v>
+      </c>
+      <c r="F125" s="13">
+        <v>0</v>
+      </c>
+      <c r="G125" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B126" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C126" s="15">
+        <v>0</v>
+      </c>
+      <c r="D126" s="15">
+        <v>0</v>
+      </c>
+      <c r="E126" s="15">
+        <v>0</v>
+      </c>
+      <c r="F126" s="15">
+        <v>0</v>
+      </c>
+      <c r="G126" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B128" s="6">
+        <v>202</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="129" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B129" s="8"/>
+      <c r="C129" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D129" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E129" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F129" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G129" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="130" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B130" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C130" s="11">
+        <v>6</v>
+      </c>
+      <c r="D130" s="11">
+        <v>6</v>
+      </c>
+      <c r="E130" s="11">
+        <v>0</v>
+      </c>
+      <c r="F130" s="11">
+        <v>0</v>
+      </c>
+      <c r="G130" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B131" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C131" s="13">
+        <v>6</v>
+      </c>
+      <c r="D131" s="13">
+        <v>6</v>
+      </c>
+      <c r="E131" s="13">
+        <v>0</v>
+      </c>
+      <c r="F131" s="13">
+        <v>0</v>
+      </c>
+      <c r="G131" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B132" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" s="13">
+        <v>0</v>
+      </c>
+      <c r="D132" s="13">
+        <v>0</v>
+      </c>
+      <c r="E132" s="13">
+        <v>0</v>
+      </c>
+      <c r="F132" s="13">
+        <v>0</v>
+      </c>
+      <c r="G132" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B133" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C133" s="13">
+        <v>0</v>
+      </c>
+      <c r="D133" s="13">
+        <v>0</v>
+      </c>
+      <c r="E133" s="13">
+        <v>0</v>
+      </c>
+      <c r="F133" s="13">
+        <v>0</v>
+      </c>
+      <c r="G133" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B134" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C134" s="13">
+        <v>0</v>
+      </c>
+      <c r="D134" s="13">
+        <v>0</v>
+      </c>
+      <c r="E134" s="13">
+        <v>0</v>
+      </c>
+      <c r="F134" s="13">
+        <v>0</v>
+      </c>
+      <c r="G134" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B135" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C135" s="13">
+        <v>0</v>
+      </c>
+      <c r="D135" s="13">
+        <v>0</v>
+      </c>
+      <c r="E135" s="13">
+        <v>0</v>
+      </c>
+      <c r="F135" s="13">
+        <v>0</v>
+      </c>
+      <c r="G135" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B136" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C136" s="13">
+        <v>0</v>
+      </c>
+      <c r="D136" s="13">
+        <v>0</v>
+      </c>
+      <c r="E136" s="13">
+        <v>0</v>
+      </c>
+      <c r="F136" s="13">
+        <v>0</v>
+      </c>
+      <c r="G136" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B137" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C137" s="15">
+        <v>0</v>
+      </c>
+      <c r="D137" s="15">
+        <v>0</v>
+      </c>
+      <c r="E137" s="15">
+        <v>0</v>
+      </c>
+      <c r="F137" s="15">
+        <v>0</v>
+      </c>
+      <c r="G137" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B139" s="6">
+        <v>203</v>
+      </c>
+      <c r="C139" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="140" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B140" s="8"/>
+      <c r="C140" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D140" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E140" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F140" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G140" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="141" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B141" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C141" s="11">
+        <v>459</v>
+      </c>
+      <c r="D141" s="11">
+        <v>47</v>
+      </c>
+      <c r="E141" s="11">
+        <v>169</v>
+      </c>
+      <c r="F141" s="11">
+        <v>0</v>
+      </c>
+      <c r="G141" s="11">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="142" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B142" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C142" s="13">
+        <v>193</v>
+      </c>
+      <c r="D142" s="13">
+        <v>44</v>
+      </c>
+      <c r="E142" s="13">
+        <v>48</v>
+      </c>
+      <c r="F142" s="13">
+        <v>0</v>
+      </c>
+      <c r="G142" s="13">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="143" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B143" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" s="13">
+        <v>266</v>
+      </c>
+      <c r="D143" s="13">
+        <v>3</v>
+      </c>
+      <c r="E143" s="13">
+        <v>121</v>
+      </c>
+      <c r="F143" s="13">
+        <v>0</v>
+      </c>
+      <c r="G143" s="13">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="144" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B144" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C144" s="13">
+        <v>8</v>
+      </c>
+      <c r="D144" s="13">
+        <v>0</v>
+      </c>
+      <c r="E144" s="13">
+        <v>8</v>
+      </c>
+      <c r="F144" s="13">
+        <v>0</v>
+      </c>
+      <c r="G144" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B145" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C145" s="13">
+        <v>229</v>
+      </c>
+      <c r="D145" s="13">
+        <v>0</v>
+      </c>
+      <c r="E145" s="13">
+        <v>89</v>
+      </c>
+      <c r="F145" s="13">
+        <v>0</v>
+      </c>
+      <c r="G145" s="13">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="146" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B146" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C146" s="13">
+        <v>29</v>
+      </c>
+      <c r="D146" s="13">
+        <v>3</v>
+      </c>
+      <c r="E146" s="13">
+        <v>24</v>
+      </c>
+      <c r="F146" s="13">
+        <v>0</v>
+      </c>
+      <c r="G146" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="147" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B147" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C147" s="13">
+        <v>0</v>
+      </c>
+      <c r="D147" s="13">
+        <v>0</v>
+      </c>
+      <c r="E147" s="13">
+        <v>0</v>
+      </c>
+      <c r="F147" s="13">
+        <v>0</v>
+      </c>
+      <c r="G147" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B148" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C148" s="15">
+        <v>0</v>
+      </c>
+      <c r="D148" s="15">
+        <v>0</v>
+      </c>
+      <c r="E148" s="15">
+        <v>0</v>
+      </c>
+      <c r="F148" s="15">
+        <v>0</v>
+      </c>
+      <c r="G148" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B150" s="6">
+        <v>204</v>
+      </c>
+      <c r="C150" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="151" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B151" s="8"/>
+      <c r="C151" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D151" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E151" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F151" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G151" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="152" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B152" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C152" s="11">
+        <v>472</v>
+      </c>
+      <c r="D152" s="11">
+        <v>60</v>
+      </c>
+      <c r="E152" s="11">
+        <v>257</v>
+      </c>
+      <c r="F152" s="11">
+        <v>1</v>
+      </c>
+      <c r="G152" s="11">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="153" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B153" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C153" s="13">
+        <v>270</v>
+      </c>
+      <c r="D153" s="13">
+        <v>53</v>
+      </c>
+      <c r="E153" s="13">
+        <v>116</v>
+      </c>
+      <c r="F153" s="13">
+        <v>1</v>
+      </c>
+      <c r="G153" s="13">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="154" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B154" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" s="13">
+        <v>202</v>
+      </c>
+      <c r="D154" s="13">
+        <v>7</v>
+      </c>
+      <c r="E154" s="13">
+        <v>141</v>
+      </c>
+      <c r="F154" s="13">
+        <v>0</v>
+      </c>
+      <c r="G154" s="13">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="155" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B155" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C155" s="13">
+        <v>0</v>
+      </c>
+      <c r="D155" s="13">
+        <v>0</v>
+      </c>
+      <c r="E155" s="13">
+        <v>0</v>
+      </c>
+      <c r="F155" s="13">
+        <v>0</v>
+      </c>
+      <c r="G155" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B156" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C156" s="13">
+        <v>73</v>
+      </c>
+      <c r="D156" s="13">
+        <v>0</v>
+      </c>
+      <c r="E156" s="13">
+        <v>22</v>
+      </c>
+      <c r="F156" s="13">
+        <v>0</v>
+      </c>
+      <c r="G156" s="13">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="157" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B157" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C157" s="13">
+        <v>129</v>
+      </c>
+      <c r="D157" s="13">
+        <v>7</v>
+      </c>
+      <c r="E157" s="13">
+        <v>119</v>
+      </c>
+      <c r="F157" s="13">
+        <v>0</v>
+      </c>
+      <c r="G157" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="158" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B158" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C158" s="13">
+        <v>0</v>
+      </c>
+      <c r="D158" s="13">
+        <v>0</v>
+      </c>
+      <c r="E158" s="13">
+        <v>0</v>
+      </c>
+      <c r="F158" s="13">
+        <v>0</v>
+      </c>
+      <c r="G158" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B159" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C159" s="15">
+        <v>0</v>
+      </c>
+      <c r="D159" s="15">
+        <v>0</v>
+      </c>
+      <c r="E159" s="15">
+        <v>0</v>
+      </c>
+      <c r="F159" s="15">
+        <v>0</v>
+      </c>
+      <c r="G159" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B161" s="6">
+        <v>205</v>
+      </c>
+      <c r="C161" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="162" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B162" s="8"/>
+      <c r="C162" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D162" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E162" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F162" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G162" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="163" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B163" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C163" s="11">
+        <v>21</v>
+      </c>
+      <c r="D163" s="11">
+        <v>10</v>
+      </c>
+      <c r="E163" s="11">
+        <v>0</v>
+      </c>
+      <c r="F163" s="11">
+        <v>10</v>
+      </c>
+      <c r="G163" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="164" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B164" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C164" s="13">
+        <v>11</v>
+      </c>
+      <c r="D164" s="13">
+        <v>10</v>
+      </c>
+      <c r="E164" s="13">
+        <v>0</v>
+      </c>
+      <c r="F164" s="13">
+        <v>0</v>
+      </c>
+      <c r="G164" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="165" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B165" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" s="13">
+        <v>10</v>
+      </c>
+      <c r="D165" s="13">
+        <v>0</v>
+      </c>
+      <c r="E165" s="13">
+        <v>0</v>
+      </c>
+      <c r="F165" s="13">
+        <v>10</v>
+      </c>
+      <c r="G165" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B166" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C166" s="13">
+        <v>0</v>
+      </c>
+      <c r="D166" s="13">
+        <v>0</v>
+      </c>
+      <c r="E166" s="13">
+        <v>0</v>
+      </c>
+      <c r="F166" s="13">
+        <v>0</v>
+      </c>
+      <c r="G166" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B167" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C167" s="13">
+        <v>0</v>
+      </c>
+      <c r="D167" s="13">
+        <v>0</v>
+      </c>
+      <c r="E167" s="13">
+        <v>0</v>
+      </c>
+      <c r="F167" s="13">
+        <v>0</v>
+      </c>
+      <c r="G167" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B168" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C168" s="13">
+        <v>10</v>
+      </c>
+      <c r="D168" s="13">
+        <v>0</v>
+      </c>
+      <c r="E168" s="13">
+        <v>0</v>
+      </c>
+      <c r="F168" s="13">
+        <v>10</v>
+      </c>
+      <c r="G168" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B169" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C169" s="13">
+        <v>0</v>
+      </c>
+      <c r="D169" s="13">
+        <v>0</v>
+      </c>
+      <c r="E169" s="13">
+        <v>0</v>
+      </c>
+      <c r="F169" s="13">
+        <v>0</v>
+      </c>
+      <c r="G169" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B170" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C170" s="15">
+        <v>0</v>
+      </c>
+      <c r="D170" s="15">
+        <v>0</v>
+      </c>
+      <c r="E170" s="15">
+        <v>0</v>
+      </c>
+      <c r="F170" s="15">
+        <v>0</v>
+      </c>
+      <c r="G170" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B172" s="6">
+        <v>206</v>
+      </c>
+      <c r="C172" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="173" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B173" s="8"/>
+      <c r="C173" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D173" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E173" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F173" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G173" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="174" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B174" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C174" s="11">
+        <v>64</v>
+      </c>
+      <c r="D174" s="11">
+        <v>32</v>
+      </c>
+      <c r="E174" s="11">
+        <v>22</v>
+      </c>
+      <c r="F174" s="11">
+        <v>2</v>
+      </c>
+      <c r="G174" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="175" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B175" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C175" s="13">
+        <v>55</v>
+      </c>
+      <c r="D175" s="13">
+        <v>29</v>
+      </c>
+      <c r="E175" s="13">
+        <v>16</v>
+      </c>
+      <c r="F175" s="13">
+        <v>2</v>
+      </c>
+      <c r="G175" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="176" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B176" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" s="13">
+        <v>9</v>
+      </c>
+      <c r="D176" s="13">
+        <v>3</v>
+      </c>
+      <c r="E176" s="13">
+        <v>6</v>
+      </c>
+      <c r="F176" s="13">
+        <v>0</v>
+      </c>
+      <c r="G176" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B177" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C177" s="13">
+        <v>0</v>
+      </c>
+      <c r="D177" s="13">
+        <v>0</v>
+      </c>
+      <c r="E177" s="13">
+        <v>0</v>
+      </c>
+      <c r="F177" s="13">
+        <v>0</v>
+      </c>
+      <c r="G177" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B178" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C178" s="13">
+        <v>1</v>
+      </c>
+      <c r="D178" s="13">
+        <v>1</v>
+      </c>
+      <c r="E178" s="13">
+        <v>0</v>
+      </c>
+      <c r="F178" s="13">
+        <v>0</v>
+      </c>
+      <c r="G178" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B179" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C179" s="13">
+        <v>8</v>
+      </c>
+      <c r="D179" s="13">
+        <v>2</v>
+      </c>
+      <c r="E179" s="13">
+        <v>6</v>
+      </c>
+      <c r="F179" s="13">
+        <v>0</v>
+      </c>
+      <c r="G179" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B180" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C180" s="13">
+        <v>0</v>
+      </c>
+      <c r="D180" s="13">
+        <v>0</v>
+      </c>
+      <c r="E180" s="13">
+        <v>0</v>
+      </c>
+      <c r="F180" s="13">
+        <v>0</v>
+      </c>
+      <c r="G180" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B181" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C181" s="15">
+        <v>0</v>
+      </c>
+      <c r="D181" s="15">
+        <v>0</v>
+      </c>
+      <c r="E181" s="15">
+        <v>0</v>
+      </c>
+      <c r="F181" s="15">
+        <v>0</v>
+      </c>
+      <c r="G181" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B183" s="6">
+        <v>207</v>
+      </c>
+      <c r="C183" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="184" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B184" s="8"/>
+      <c r="C184" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D184" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E184" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F184" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G184" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="185" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B185" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C185" s="11">
+        <v>620</v>
+      </c>
+      <c r="D185" s="11">
+        <v>40</v>
+      </c>
+      <c r="E185" s="11">
+        <v>103</v>
+      </c>
+      <c r="F185" s="11">
+        <v>0</v>
+      </c>
+      <c r="G185" s="11">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="186" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B186" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C186" s="13">
+        <v>210</v>
+      </c>
+      <c r="D186" s="13">
+        <v>36</v>
+      </c>
+      <c r="E186" s="13">
+        <v>79</v>
+      </c>
+      <c r="F186" s="13">
+        <v>0</v>
+      </c>
+      <c r="G186" s="13">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="187" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B187" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" s="13">
+        <v>410</v>
+      </c>
+      <c r="D187" s="13">
+        <v>4</v>
+      </c>
+      <c r="E187" s="13">
+        <v>24</v>
+      </c>
+      <c r="F187" s="13">
+        <v>0</v>
+      </c>
+      <c r="G187" s="13">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="188" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B188" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C188" s="13">
+        <v>0</v>
+      </c>
+      <c r="D188" s="13">
+        <v>0</v>
+      </c>
+      <c r="E188" s="13">
+        <v>0</v>
+      </c>
+      <c r="F188" s="13">
+        <v>0</v>
+      </c>
+      <c r="G188" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B189" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C189" s="13">
+        <v>379</v>
+      </c>
+      <c r="D189" s="13">
+        <v>0</v>
+      </c>
+      <c r="E189" s="13">
+        <v>0</v>
+      </c>
+      <c r="F189" s="13">
+        <v>0</v>
+      </c>
+      <c r="G189" s="13">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="190" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B190" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C190" s="13">
+        <v>31</v>
+      </c>
+      <c r="D190" s="13">
+        <v>4</v>
+      </c>
+      <c r="E190" s="13">
+        <v>24</v>
+      </c>
+      <c r="F190" s="13">
+        <v>0</v>
+      </c>
+      <c r="G190" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="191" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B191" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C191" s="13">
+        <v>0</v>
+      </c>
+      <c r="D191" s="13">
+        <v>0</v>
+      </c>
+      <c r="E191" s="13">
+        <v>0</v>
+      </c>
+      <c r="F191" s="13">
+        <v>0</v>
+      </c>
+      <c r="G191" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B192" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C192" s="15">
+        <v>0</v>
+      </c>
+      <c r="D192" s="15">
+        <v>0</v>
+      </c>
+      <c r="E192" s="15">
+        <v>0</v>
+      </c>
+      <c r="F192" s="15">
+        <v>0</v>
+      </c>
+      <c r="G192" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B194" s="6">
+        <v>208</v>
+      </c>
+      <c r="C194" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="195" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B195" s="8"/>
+      <c r="C195" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D195" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E195" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F195" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G195" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="196" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B196" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C196" s="11">
+        <v>58</v>
+      </c>
+      <c r="D196" s="11">
+        <v>16</v>
+      </c>
+      <c r="E196" s="11">
+        <v>33</v>
+      </c>
+      <c r="F196" s="11">
+        <v>0</v>
+      </c>
+      <c r="G196" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="197" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B197" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C197" s="13">
+        <v>56</v>
+      </c>
+      <c r="D197" s="13">
+        <v>14</v>
+      </c>
+      <c r="E197" s="13">
+        <v>33</v>
+      </c>
+      <c r="F197" s="13">
+        <v>0</v>
+      </c>
+      <c r="G197" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="198" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B198" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" s="13">
+        <v>2</v>
+      </c>
+      <c r="D198" s="13">
+        <v>2</v>
+      </c>
+      <c r="E198" s="13">
+        <v>0</v>
+      </c>
+      <c r="F198" s="13">
+        <v>0</v>
+      </c>
+      <c r="G198" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B199" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C199" s="13">
+        <v>0</v>
+      </c>
+      <c r="D199" s="13">
+        <v>0</v>
+      </c>
+      <c r="E199" s="13">
+        <v>0</v>
+      </c>
+      <c r="F199" s="13">
+        <v>0</v>
+      </c>
+      <c r="G199" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B200" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C200" s="13">
+        <v>0</v>
+      </c>
+      <c r="D200" s="13">
+        <v>0</v>
+      </c>
+      <c r="E200" s="13">
+        <v>0</v>
+      </c>
+      <c r="F200" s="13">
+        <v>0</v>
+      </c>
+      <c r="G200" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B201" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C201" s="13">
+        <v>2</v>
+      </c>
+      <c r="D201" s="13">
+        <v>2</v>
+      </c>
+      <c r="E201" s="13">
+        <v>0</v>
+      </c>
+      <c r="F201" s="13">
+        <v>0</v>
+      </c>
+      <c r="G201" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B202" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C202" s="13">
+        <v>0</v>
+      </c>
+      <c r="D202" s="13">
+        <v>0</v>
+      </c>
+      <c r="E202" s="13">
+        <v>0</v>
+      </c>
+      <c r="F202" s="13">
+        <v>0</v>
+      </c>
+      <c r="G202" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B203" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C203" s="15">
+        <v>0</v>
+      </c>
+      <c r="D203" s="15">
+        <v>0</v>
+      </c>
+      <c r="E203" s="15">
+        <v>0</v>
+      </c>
+      <c r="F203" s="15">
+        <v>0</v>
+      </c>
+      <c r="G203" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B205" s="6">
+        <v>210</v>
+      </c>
+      <c r="C205" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="206" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B206" s="8"/>
+      <c r="C206" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D206" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E206" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F206" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G206" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="207" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B207" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C207" s="11">
+        <v>21</v>
+      </c>
+      <c r="D207" s="11">
+        <v>16</v>
+      </c>
+      <c r="E207" s="11">
+        <v>3</v>
+      </c>
+      <c r="F207" s="11">
+        <v>0</v>
+      </c>
+      <c r="G207" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="208" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B208" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C208" s="13">
+        <v>21</v>
+      </c>
+      <c r="D208" s="13">
+        <v>16</v>
+      </c>
+      <c r="E208" s="13">
+        <v>3</v>
+      </c>
+      <c r="F208" s="13">
+        <v>0</v>
+      </c>
+      <c r="G208" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="209" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B209" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" s="13">
+        <v>0</v>
+      </c>
+      <c r="D209" s="13">
+        <v>0</v>
+      </c>
+      <c r="E209" s="13">
+        <v>0</v>
+      </c>
+      <c r="F209" s="13">
+        <v>0</v>
+      </c>
+      <c r="G209" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B210" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C210" s="13">
+        <v>0</v>
+      </c>
+      <c r="D210" s="13">
+        <v>0</v>
+      </c>
+      <c r="E210" s="13">
+        <v>0</v>
+      </c>
+      <c r="F210" s="13">
+        <v>0</v>
+      </c>
+      <c r="G210" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B211" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C211" s="13">
+        <v>0</v>
+      </c>
+      <c r="D211" s="13">
+        <v>0</v>
+      </c>
+      <c r="E211" s="13">
+        <v>0</v>
+      </c>
+      <c r="F211" s="13">
+        <v>0</v>
+      </c>
+      <c r="G211" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B212" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C212" s="13">
+        <v>0</v>
+      </c>
+      <c r="D212" s="13">
+        <v>0</v>
+      </c>
+      <c r="E212" s="13">
+        <v>0</v>
+      </c>
+      <c r="F212" s="13">
+        <v>0</v>
+      </c>
+      <c r="G212" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="213" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B213" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C213" s="13">
+        <v>0</v>
+      </c>
+      <c r="D213" s="13">
+        <v>0</v>
+      </c>
+      <c r="E213" s="13">
+        <v>0</v>
+      </c>
+      <c r="F213" s="13">
+        <v>0</v>
+      </c>
+      <c r="G213" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B214" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C214" s="15">
+        <v>0</v>
+      </c>
+      <c r="D214" s="15">
+        <v>0</v>
+      </c>
+      <c r="E214" s="15">
+        <v>0</v>
+      </c>
+      <c r="F214" s="15">
+        <v>0</v>
+      </c>
+      <c r="G214" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B216" s="6">
+        <v>211</v>
+      </c>
+      <c r="C216" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="217" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B217" s="8"/>
+      <c r="C217" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D217" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E217" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F217" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G217" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="218" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B218" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C218" s="11">
+        <v>78</v>
+      </c>
+      <c r="D218" s="11">
+        <v>7</v>
+      </c>
+      <c r="E218" s="11">
+        <v>62</v>
+      </c>
+      <c r="F218" s="11">
+        <v>0</v>
+      </c>
+      <c r="G218" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="219" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B219" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C219" s="13">
+        <v>68</v>
+      </c>
+      <c r="D219" s="13">
+        <v>7</v>
+      </c>
+      <c r="E219" s="13">
+        <v>54</v>
+      </c>
+      <c r="F219" s="13">
+        <v>0</v>
+      </c>
+      <c r="G219" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="220" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B220" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" s="13">
+        <v>10</v>
+      </c>
+      <c r="D220" s="13">
+        <v>0</v>
+      </c>
+      <c r="E220" s="13">
+        <v>8</v>
+      </c>
+      <c r="F220" s="13">
+        <v>0</v>
+      </c>
+      <c r="G220" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="221" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B221" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C221" s="13">
+        <v>0</v>
+      </c>
+      <c r="D221" s="13">
+        <v>0</v>
+      </c>
+      <c r="E221" s="13">
+        <v>0</v>
+      </c>
+      <c r="F221" s="13">
+        <v>0</v>
+      </c>
+      <c r="G221" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B222" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C222" s="13">
+        <v>0</v>
+      </c>
+      <c r="D222" s="13">
+        <v>0</v>
+      </c>
+      <c r="E222" s="13">
+        <v>0</v>
+      </c>
+      <c r="F222" s="13">
+        <v>0</v>
+      </c>
+      <c r="G222" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B223" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C223" s="13">
+        <v>10</v>
+      </c>
+      <c r="D223" s="13">
+        <v>0</v>
+      </c>
+      <c r="E223" s="13">
+        <v>8</v>
+      </c>
+      <c r="F223" s="13">
+        <v>0</v>
+      </c>
+      <c r="G223" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="224" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B224" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C224" s="13">
+        <v>0</v>
+      </c>
+      <c r="D224" s="13">
+        <v>0</v>
+      </c>
+      <c r="E224" s="13">
+        <v>0</v>
+      </c>
+      <c r="F224" s="13">
+        <v>0</v>
+      </c>
+      <c r="G224" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="225" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B225" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C225" s="15">
+        <v>0</v>
+      </c>
+      <c r="D225" s="15">
+        <v>0</v>
+      </c>
+      <c r="E225" s="15">
+        <v>0</v>
+      </c>
+      <c r="F225" s="15">
+        <v>0</v>
+      </c>
+      <c r="G225" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B227" s="6">
+        <v>212</v>
+      </c>
+      <c r="C227" s="6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="228" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B228" s="8"/>
+      <c r="C228" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D228" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E228" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F228" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G228" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="229" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B229" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C229" s="11">
+        <v>36</v>
+      </c>
+      <c r="D229" s="11">
+        <v>8</v>
+      </c>
+      <c r="E229" s="11">
+        <v>20</v>
+      </c>
+      <c r="F229" s="11">
+        <v>0</v>
+      </c>
+      <c r="G229" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="230" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B230" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C230" s="13">
+        <v>35</v>
+      </c>
+      <c r="D230" s="13">
+        <v>7</v>
+      </c>
+      <c r="E230" s="13">
+        <v>20</v>
+      </c>
+      <c r="F230" s="13">
+        <v>0</v>
+      </c>
+      <c r="G230" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="231" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B231" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" s="13">
+        <v>1</v>
+      </c>
+      <c r="D231" s="13">
+        <v>1</v>
+      </c>
+      <c r="E231" s="13">
+        <v>0</v>
+      </c>
+      <c r="F231" s="13">
+        <v>0</v>
+      </c>
+      <c r="G231" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="232" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B232" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C232" s="13">
+        <v>0</v>
+      </c>
+      <c r="D232" s="13">
+        <v>0</v>
+      </c>
+      <c r="E232" s="13">
+        <v>0</v>
+      </c>
+      <c r="F232" s="13">
+        <v>0</v>
+      </c>
+      <c r="G232" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B233" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C233" s="13">
+        <v>0</v>
+      </c>
+      <c r="D233" s="13">
+        <v>0</v>
+      </c>
+      <c r="E233" s="13">
+        <v>0</v>
+      </c>
+      <c r="F233" s="13">
+        <v>0</v>
+      </c>
+      <c r="G233" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="234" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B234" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C234" s="13">
+        <v>1</v>
+      </c>
+      <c r="D234" s="13">
+        <v>1</v>
+      </c>
+      <c r="E234" s="13">
+        <v>0</v>
+      </c>
+      <c r="F234" s="13">
+        <v>0</v>
+      </c>
+      <c r="G234" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B235" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C235" s="13">
+        <v>0</v>
+      </c>
+      <c r="D235" s="13">
+        <v>0</v>
+      </c>
+      <c r="E235" s="13">
+        <v>0</v>
+      </c>
+      <c r="F235" s="13">
+        <v>0</v>
+      </c>
+      <c r="G235" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B236" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C236" s="15">
+        <v>0</v>
+      </c>
+      <c r="D236" s="15">
+        <v>0</v>
+      </c>
+      <c r="E236" s="15">
+        <v>0</v>
+      </c>
+      <c r="F236" s="15">
+        <v>0</v>
+      </c>
+      <c r="G236" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B238" s="6">
+        <v>213</v>
+      </c>
+      <c r="C238" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="239" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B239" s="8"/>
+      <c r="C239" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D239" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E239" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F239" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G239" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="240" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B240" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C240" s="11">
+        <v>17</v>
+      </c>
+      <c r="D240" s="11">
+        <v>14</v>
+      </c>
+      <c r="E240" s="11">
+        <v>0</v>
+      </c>
+      <c r="F240" s="11">
+        <v>0</v>
+      </c>
+      <c r="G240" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="241" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B241" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C241" s="13">
+        <v>16</v>
+      </c>
+      <c r="D241" s="13">
+        <v>13</v>
+      </c>
+      <c r="E241" s="13">
+        <v>0</v>
+      </c>
+      <c r="F241" s="13">
+        <v>0</v>
+      </c>
+      <c r="G241" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="242" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B242" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" s="13">
+        <v>1</v>
+      </c>
+      <c r="D242" s="13">
+        <v>1</v>
+      </c>
+      <c r="E242" s="13">
+        <v>0</v>
+      </c>
+      <c r="F242" s="13">
+        <v>0</v>
+      </c>
+      <c r="G242" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B243" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C243" s="13">
+        <v>0</v>
+      </c>
+      <c r="D243" s="13">
+        <v>0</v>
+      </c>
+      <c r="E243" s="13">
+        <v>0</v>
+      </c>
+      <c r="F243" s="13">
+        <v>0</v>
+      </c>
+      <c r="G243" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="244" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B244" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C244" s="13">
+        <v>0</v>
+      </c>
+      <c r="D244" s="13">
+        <v>0</v>
+      </c>
+      <c r="E244" s="13">
+        <v>0</v>
+      </c>
+      <c r="F244" s="13">
+        <v>0</v>
+      </c>
+      <c r="G244" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="245" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B245" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C245" s="13">
+        <v>1</v>
+      </c>
+      <c r="D245" s="13">
+        <v>1</v>
+      </c>
+      <c r="E245" s="13">
+        <v>0</v>
+      </c>
+      <c r="F245" s="13">
+        <v>0</v>
+      </c>
+      <c r="G245" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B246" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C246" s="13">
+        <v>0</v>
+      </c>
+      <c r="D246" s="13">
+        <v>0</v>
+      </c>
+      <c r="E246" s="13">
+        <v>0</v>
+      </c>
+      <c r="F246" s="13">
+        <v>0</v>
+      </c>
+      <c r="G246" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="247" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B247" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C247" s="15">
+        <v>0</v>
+      </c>
+      <c r="D247" s="15">
+        <v>0</v>
+      </c>
+      <c r="E247" s="15">
+        <v>0</v>
+      </c>
+      <c r="F247" s="15">
+        <v>0</v>
+      </c>
+      <c r="G247" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="249" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B249" s="6">
+        <v>215</v>
+      </c>
+      <c r="C249" s="6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="250" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B250" s="8"/>
+      <c r="C250" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D250" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E250" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F250" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G250" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="251" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B251" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C251" s="11">
+        <v>3</v>
+      </c>
+      <c r="D251" s="11">
+        <v>3</v>
+      </c>
+      <c r="E251" s="11">
+        <v>0</v>
+      </c>
+      <c r="F251" s="11">
+        <v>0</v>
+      </c>
+      <c r="G251" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="252" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B252" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C252" s="13">
+        <v>3</v>
+      </c>
+      <c r="D252" s="13">
+        <v>3</v>
+      </c>
+      <c r="E252" s="13">
+        <v>0</v>
+      </c>
+      <c r="F252" s="13">
+        <v>0</v>
+      </c>
+      <c r="G252" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="253" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B253" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" s="13">
+        <v>0</v>
+      </c>
+      <c r="D253" s="13">
+        <v>0</v>
+      </c>
+      <c r="E253" s="13">
+        <v>0</v>
+      </c>
+      <c r="F253" s="13">
+        <v>0</v>
+      </c>
+      <c r="G253" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="254" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B254" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C254" s="13">
+        <v>0</v>
+      </c>
+      <c r="D254" s="13">
+        <v>0</v>
+      </c>
+      <c r="E254" s="13">
+        <v>0</v>
+      </c>
+      <c r="F254" s="13">
+        <v>0</v>
+      </c>
+      <c r="G254" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="255" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B255" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C255" s="13">
+        <v>0</v>
+      </c>
+      <c r="D255" s="13">
+        <v>0</v>
+      </c>
+      <c r="E255" s="13">
+        <v>0</v>
+      </c>
+      <c r="F255" s="13">
+        <v>0</v>
+      </c>
+      <c r="G255" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B256" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C256" s="13">
+        <v>0</v>
+      </c>
+      <c r="D256" s="13">
+        <v>0</v>
+      </c>
+      <c r="E256" s="13">
+        <v>0</v>
+      </c>
+      <c r="F256" s="13">
+        <v>0</v>
+      </c>
+      <c r="G256" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B257" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C257" s="13">
+        <v>0</v>
+      </c>
+      <c r="D257" s="13">
+        <v>0</v>
+      </c>
+      <c r="E257" s="13">
+        <v>0</v>
+      </c>
+      <c r="F257" s="13">
+        <v>0</v>
+      </c>
+      <c r="G257" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="258" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B258" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C258" s="15">
+        <v>0</v>
+      </c>
+      <c r="D258" s="15">
+        <v>0</v>
+      </c>
+      <c r="E258" s="15">
+        <v>0</v>
+      </c>
+      <c r="F258" s="15">
+        <v>0</v>
+      </c>
+      <c r="G258" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B260" s="6">
+        <v>216</v>
+      </c>
+      <c r="C260" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="261" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B261" s="8"/>
+      <c r="C261" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D261" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E261" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F261" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G261" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="262" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B262" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C262" s="11">
+        <v>106</v>
+      </c>
+      <c r="D262" s="11">
+        <v>13</v>
+      </c>
+      <c r="E262" s="11">
+        <v>71</v>
+      </c>
+      <c r="F262" s="11">
+        <v>0</v>
+      </c>
+      <c r="G262" s="11">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="263" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B263" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C263" s="13">
+        <v>56</v>
+      </c>
+      <c r="D263" s="13">
+        <v>13</v>
+      </c>
+      <c r="E263" s="13">
+        <v>21</v>
+      </c>
+      <c r="F263" s="13">
+        <v>0</v>
+      </c>
+      <c r="G263" s="13">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="264" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B264" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" s="13">
+        <v>50</v>
+      </c>
+      <c r="D264" s="13">
+        <v>0</v>
+      </c>
+      <c r="E264" s="13">
+        <v>50</v>
+      </c>
+      <c r="F264" s="13">
+        <v>0</v>
+      </c>
+      <c r="G264" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="265" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B265" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C265" s="13">
+        <v>0</v>
+      </c>
+      <c r="D265" s="13">
+        <v>0</v>
+      </c>
+      <c r="E265" s="13">
+        <v>0</v>
+      </c>
+      <c r="F265" s="13">
+        <v>0</v>
+      </c>
+      <c r="G265" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="266" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B266" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C266" s="13">
+        <v>0</v>
+      </c>
+      <c r="D266" s="13">
+        <v>0</v>
+      </c>
+      <c r="E266" s="13">
+        <v>0</v>
+      </c>
+      <c r="F266" s="13">
+        <v>0</v>
+      </c>
+      <c r="G266" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="267" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B267" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C267" s="13">
+        <v>50</v>
+      </c>
+      <c r="D267" s="13">
+        <v>0</v>
+      </c>
+      <c r="E267" s="13">
+        <v>50</v>
+      </c>
+      <c r="F267" s="13">
+        <v>0</v>
+      </c>
+      <c r="G267" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="268" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B268" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C268" s="13">
+        <v>0</v>
+      </c>
+      <c r="D268" s="13">
+        <v>0</v>
+      </c>
+      <c r="E268" s="13">
+        <v>0</v>
+      </c>
+      <c r="F268" s="13">
+        <v>0</v>
+      </c>
+      <c r="G268" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="269" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B269" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C269" s="15">
+        <v>0</v>
+      </c>
+      <c r="D269" s="15">
+        <v>0</v>
+      </c>
+      <c r="E269" s="15">
+        <v>0</v>
+      </c>
+      <c r="F269" s="15">
+        <v>0</v>
+      </c>
+      <c r="G269" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="271" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B271" s="6">
+        <v>217</v>
+      </c>
+      <c r="C271" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="272" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B272" s="8"/>
+      <c r="C272" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D272" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E272" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F272" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G272" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="273" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B273" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C273" s="11">
+        <v>253</v>
+      </c>
+      <c r="D273" s="11">
+        <v>68</v>
+      </c>
+      <c r="E273" s="11">
+        <v>73</v>
+      </c>
+      <c r="F273" s="11">
+        <v>0</v>
+      </c>
+      <c r="G273" s="11">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="274" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B274" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C274" s="13">
+        <v>222</v>
+      </c>
+      <c r="D274" s="13">
+        <v>58</v>
+      </c>
+      <c r="E274" s="13">
+        <v>52</v>
+      </c>
+      <c r="F274" s="13">
+        <v>0</v>
+      </c>
+      <c r="G274" s="13">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="275" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B275" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" s="13">
+        <v>31</v>
+      </c>
+      <c r="D275" s="13">
+        <v>10</v>
+      </c>
+      <c r="E275" s="13">
+        <v>21</v>
+      </c>
+      <c r="F275" s="13">
+        <v>0</v>
+      </c>
+      <c r="G275" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="276" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B276" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C276" s="13">
+        <v>0</v>
+      </c>
+      <c r="D276" s="13">
+        <v>0</v>
+      </c>
+      <c r="E276" s="13">
+        <v>0</v>
+      </c>
+      <c r="F276" s="13">
+        <v>0</v>
+      </c>
+      <c r="G276" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B277" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C277" s="13">
+        <v>0</v>
+      </c>
+      <c r="D277" s="13">
+        <v>0</v>
+      </c>
+      <c r="E277" s="13">
+        <v>0</v>
+      </c>
+      <c r="F277" s="13">
+        <v>0</v>
+      </c>
+      <c r="G277" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="278" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B278" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C278" s="13">
+        <v>31</v>
+      </c>
+      <c r="D278" s="13">
+        <v>10</v>
+      </c>
+      <c r="E278" s="13">
+        <v>21</v>
+      </c>
+      <c r="F278" s="13">
+        <v>0</v>
+      </c>
+      <c r="G278" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="279" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B279" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C279" s="13">
+        <v>0</v>
+      </c>
+      <c r="D279" s="13">
+        <v>0</v>
+      </c>
+      <c r="E279" s="13">
+        <v>0</v>
+      </c>
+      <c r="F279" s="13">
+        <v>0</v>
+      </c>
+      <c r="G279" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="280" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B280" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C280" s="15">
+        <v>0</v>
+      </c>
+      <c r="D280" s="15">
+        <v>0</v>
+      </c>
+      <c r="E280" s="15">
+        <v>0</v>
+      </c>
+      <c r="F280" s="15">
+        <v>0</v>
+      </c>
+      <c r="G280" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B282" s="6">
+        <v>218</v>
+      </c>
+      <c r="C282" s="6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="283" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B283" s="8"/>
+      <c r="C283" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D283" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E283" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F283" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G283" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="284" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B284" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C284" s="11">
+        <v>2</v>
+      </c>
+      <c r="D284" s="11">
+        <v>2</v>
+      </c>
+      <c r="E284" s="11">
+        <v>0</v>
+      </c>
+      <c r="F284" s="11">
+        <v>0</v>
+      </c>
+      <c r="G284" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B285" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C285" s="13">
+        <v>2</v>
+      </c>
+      <c r="D285" s="13">
+        <v>2</v>
+      </c>
+      <c r="E285" s="13">
+        <v>0</v>
+      </c>
+      <c r="F285" s="13">
+        <v>0</v>
+      </c>
+      <c r="G285" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="286" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B286" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" s="13">
+        <v>0</v>
+      </c>
+      <c r="D286" s="13">
+        <v>0</v>
+      </c>
+      <c r="E286" s="13">
+        <v>0</v>
+      </c>
+      <c r="F286" s="13">
+        <v>0</v>
+      </c>
+      <c r="G286" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="287" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B287" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C287" s="13">
+        <v>0</v>
+      </c>
+      <c r="D287" s="13">
+        <v>0</v>
+      </c>
+      <c r="E287" s="13">
+        <v>0</v>
+      </c>
+      <c r="F287" s="13">
+        <v>0</v>
+      </c>
+      <c r="G287" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="288" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B288" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C288" s="13">
+        <v>0</v>
+      </c>
+      <c r="D288" s="13">
+        <v>0</v>
+      </c>
+      <c r="E288" s="13">
+        <v>0</v>
+      </c>
+      <c r="F288" s="13">
+        <v>0</v>
+      </c>
+      <c r="G288" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="289" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B289" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C289" s="13">
+        <v>0</v>
+      </c>
+      <c r="D289" s="13">
+        <v>0</v>
+      </c>
+      <c r="E289" s="13">
+        <v>0</v>
+      </c>
+      <c r="F289" s="13">
+        <v>0</v>
+      </c>
+      <c r="G289" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="290" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B290" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C290" s="13">
+        <v>0</v>
+      </c>
+      <c r="D290" s="13">
+        <v>0</v>
+      </c>
+      <c r="E290" s="13">
+        <v>0</v>
+      </c>
+      <c r="F290" s="13">
+        <v>0</v>
+      </c>
+      <c r="G290" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="291" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B291" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C291" s="15">
+        <v>0</v>
+      </c>
+      <c r="D291" s="15">
+        <v>0</v>
+      </c>
+      <c r="E291" s="15">
+        <v>0</v>
+      </c>
+      <c r="F291" s="15">
+        <v>0</v>
+      </c>
+      <c r="G291" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="293" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B293" s="6">
+        <v>219</v>
+      </c>
+      <c r="C293" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="294" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B294" s="8"/>
+      <c r="C294" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D294" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E294" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F294" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G294" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="295" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B295" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C295" s="11">
+        <v>100</v>
+      </c>
+      <c r="D295" s="11">
+        <v>35</v>
+      </c>
+      <c r="E295" s="11">
+        <v>40</v>
+      </c>
+      <c r="F295" s="11">
+        <v>0</v>
+      </c>
+      <c r="G295" s="11">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="296" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B296" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C296" s="13">
+        <v>89</v>
+      </c>
+      <c r="D296" s="13">
+        <v>33</v>
+      </c>
+      <c r="E296" s="13">
+        <v>31</v>
+      </c>
+      <c r="F296" s="13">
+        <v>0</v>
+      </c>
+      <c r="G296" s="13">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="297" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B297" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" s="13">
+        <v>11</v>
+      </c>
+      <c r="D297" s="13">
+        <v>2</v>
+      </c>
+      <c r="E297" s="13">
+        <v>9</v>
+      </c>
+      <c r="F297" s="13">
+        <v>0</v>
+      </c>
+      <c r="G297" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="298" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B298" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C298" s="13">
+        <v>0</v>
+      </c>
+      <c r="D298" s="13">
+        <v>0</v>
+      </c>
+      <c r="E298" s="13">
+        <v>0</v>
+      </c>
+      <c r="F298" s="13">
+        <v>0</v>
+      </c>
+      <c r="G298" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="299" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B299" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C299" s="13">
+        <v>0</v>
+      </c>
+      <c r="D299" s="13">
+        <v>0</v>
+      </c>
+      <c r="E299" s="13">
+        <v>0</v>
+      </c>
+      <c r="F299" s="13">
+        <v>0</v>
+      </c>
+      <c r="G299" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="300" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B300" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C300" s="13">
+        <v>11</v>
+      </c>
+      <c r="D300" s="13">
+        <v>2</v>
+      </c>
+      <c r="E300" s="13">
+        <v>9</v>
+      </c>
+      <c r="F300" s="13">
+        <v>0</v>
+      </c>
+      <c r="G300" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="301" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B301" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C301" s="13">
+        <v>0</v>
+      </c>
+      <c r="D301" s="13">
+        <v>0</v>
+      </c>
+      <c r="E301" s="13">
+        <v>0</v>
+      </c>
+      <c r="F301" s="13">
+        <v>0</v>
+      </c>
+      <c r="G301" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="302" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B302" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C302" s="15">
+        <v>0</v>
+      </c>
+      <c r="D302" s="15">
+        <v>0</v>
+      </c>
+      <c r="E302" s="15">
+        <v>0</v>
+      </c>
+      <c r="F302" s="15">
+        <v>0</v>
+      </c>
+      <c r="G302" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="304" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B304" s="6">
+        <v>220</v>
+      </c>
+      <c r="C304" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="305" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B305" s="8"/>
+      <c r="C305" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D305" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E305" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F305" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G305" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="306" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B306" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C306" s="11">
+        <v>111</v>
+      </c>
+      <c r="D306" s="11">
+        <v>32</v>
+      </c>
+      <c r="E306" s="11">
+        <v>60</v>
+      </c>
+      <c r="F306" s="11">
+        <v>1</v>
+      </c>
+      <c r="G306" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="307" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B307" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C307" s="13">
+        <v>97</v>
+      </c>
+      <c r="D307" s="13">
+        <v>30</v>
+      </c>
+      <c r="E307" s="13">
+        <v>48</v>
+      </c>
+      <c r="F307" s="13">
+        <v>1</v>
+      </c>
+      <c r="G307" s="13">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="308" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B308" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" s="13">
+        <v>14</v>
+      </c>
+      <c r="D308" s="13">
+        <v>2</v>
+      </c>
+      <c r="E308" s="13">
+        <v>12</v>
+      </c>
+      <c r="F308" s="13">
+        <v>0</v>
+      </c>
+      <c r="G308" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="309" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B309" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C309" s="13">
+        <v>0</v>
+      </c>
+      <c r="D309" s="13">
+        <v>0</v>
+      </c>
+      <c r="E309" s="13">
+        <v>0</v>
+      </c>
+      <c r="F309" s="13">
+        <v>0</v>
+      </c>
+      <c r="G309" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="310" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B310" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C310" s="13">
+        <v>0</v>
+      </c>
+      <c r="D310" s="13">
+        <v>0</v>
+      </c>
+      <c r="E310" s="13">
+        <v>0</v>
+      </c>
+      <c r="F310" s="13">
+        <v>0</v>
+      </c>
+      <c r="G310" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="311" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B311" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C311" s="13">
+        <v>14</v>
+      </c>
+      <c r="D311" s="13">
+        <v>2</v>
+      </c>
+      <c r="E311" s="13">
+        <v>12</v>
+      </c>
+      <c r="F311" s="13">
+        <v>0</v>
+      </c>
+      <c r="G311" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="312" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B312" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C312" s="13">
+        <v>0</v>
+      </c>
+      <c r="D312" s="13">
+        <v>0</v>
+      </c>
+      <c r="E312" s="13">
+        <v>0</v>
+      </c>
+      <c r="F312" s="13">
+        <v>0</v>
+      </c>
+      <c r="G312" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="313" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B313" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C313" s="15">
+        <v>0</v>
+      </c>
+      <c r="D313" s="15">
+        <v>0</v>
+      </c>
+      <c r="E313" s="15">
+        <v>0</v>
+      </c>
+      <c r="F313" s="15">
+        <v>0</v>
+      </c>
+      <c r="G313" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="315" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B315" s="6">
+        <v>221</v>
+      </c>
+      <c r="C315" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="316" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B316" s="8"/>
+      <c r="C316" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D316" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E316" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F316" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G316" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="317" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B317" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C317" s="11">
+        <v>65</v>
+      </c>
+      <c r="D317" s="11">
+        <v>20</v>
+      </c>
+      <c r="E317" s="11">
+        <v>27</v>
+      </c>
+      <c r="F317" s="11">
+        <v>0</v>
+      </c>
+      <c r="G317" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="318" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B318" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C318" s="13">
+        <v>63</v>
+      </c>
+      <c r="D318" s="13">
+        <v>18</v>
+      </c>
+      <c r="E318" s="13">
+        <v>27</v>
+      </c>
+      <c r="F318" s="13">
+        <v>0</v>
+      </c>
+      <c r="G318" s="13">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="319" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B319" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" s="13">
+        <v>2</v>
+      </c>
+      <c r="D319" s="13">
+        <v>2</v>
+      </c>
+      <c r="E319" s="13">
+        <v>0</v>
+      </c>
+      <c r="F319" s="13">
+        <v>0</v>
+      </c>
+      <c r="G319" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="320" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B320" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C320" s="13">
+        <v>0</v>
+      </c>
+      <c r="D320" s="13">
+        <v>0</v>
+      </c>
+      <c r="E320" s="13">
+        <v>0</v>
+      </c>
+      <c r="F320" s="13">
+        <v>0</v>
+      </c>
+      <c r="G320" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="321" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B321" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C321" s="13">
+        <v>0</v>
+      </c>
+      <c r="D321" s="13">
+        <v>0</v>
+      </c>
+      <c r="E321" s="13">
+        <v>0</v>
+      </c>
+      <c r="F321" s="13">
+        <v>0</v>
+      </c>
+      <c r="G321" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="322" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B322" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C322" s="13">
+        <v>2</v>
+      </c>
+      <c r="D322" s="13">
+        <v>2</v>
+      </c>
+      <c r="E322" s="13">
+        <v>0</v>
+      </c>
+      <c r="F322" s="13">
+        <v>0</v>
+      </c>
+      <c r="G322" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="323" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B323" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C323" s="13">
+        <v>0</v>
+      </c>
+      <c r="D323" s="13">
+        <v>0</v>
+      </c>
+      <c r="E323" s="13">
+        <v>0</v>
+      </c>
+      <c r="F323" s="13">
+        <v>0</v>
+      </c>
+      <c r="G323" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="324" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B324" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C324" s="15">
+        <v>0</v>
+      </c>
+      <c r="D324" s="15">
+        <v>0</v>
+      </c>
+      <c r="E324" s="15">
+        <v>0</v>
+      </c>
+      <c r="F324" s="15">
+        <v>0</v>
+      </c>
+      <c r="G324" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="326" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B326" s="6">
+        <v>222</v>
+      </c>
+      <c r="C326" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="327" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B327" s="8"/>
+      <c r="C327" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D327" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E327" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F327" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G327" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="328" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B328" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C328" s="11">
+        <v>47</v>
+      </c>
+      <c r="D328" s="11">
+        <v>13</v>
+      </c>
+      <c r="E328" s="11">
+        <v>6</v>
+      </c>
+      <c r="F328" s="11">
+        <v>0</v>
+      </c>
+      <c r="G328" s="11">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="329" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B329" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C329" s="13">
+        <v>45</v>
+      </c>
+      <c r="D329" s="13">
+        <v>13</v>
+      </c>
+      <c r="E329" s="13">
+        <v>6</v>
+      </c>
+      <c r="F329" s="13">
+        <v>0</v>
+      </c>
+      <c r="G329" s="13">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="330" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B330" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" s="13">
+        <v>2</v>
+      </c>
+      <c r="D330" s="13">
+        <v>0</v>
+      </c>
+      <c r="E330" s="13">
+        <v>0</v>
+      </c>
+      <c r="F330" s="13">
+        <v>0</v>
+      </c>
+      <c r="G330" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="331" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B331" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C331" s="13">
+        <v>0</v>
+      </c>
+      <c r="D331" s="13">
+        <v>0</v>
+      </c>
+      <c r="E331" s="13">
+        <v>0</v>
+      </c>
+      <c r="F331" s="13">
+        <v>0</v>
+      </c>
+      <c r="G331" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="332" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B332" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C332" s="13">
+        <v>0</v>
+      </c>
+      <c r="D332" s="13">
+        <v>0</v>
+      </c>
+      <c r="E332" s="13">
+        <v>0</v>
+      </c>
+      <c r="F332" s="13">
+        <v>0</v>
+      </c>
+      <c r="G332" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="333" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B333" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C333" s="13">
+        <v>2</v>
+      </c>
+      <c r="D333" s="13">
+        <v>0</v>
+      </c>
+      <c r="E333" s="13">
+        <v>0</v>
+      </c>
+      <c r="F333" s="13">
+        <v>0</v>
+      </c>
+      <c r="G333" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="334" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B334" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C334" s="13">
+        <v>0</v>
+      </c>
+      <c r="D334" s="13">
+        <v>0</v>
+      </c>
+      <c r="E334" s="13">
+        <v>0</v>
+      </c>
+      <c r="F334" s="13">
+        <v>0</v>
+      </c>
+      <c r="G334" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="335" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B335" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C335" s="15">
+        <v>0</v>
+      </c>
+      <c r="D335" s="15">
+        <v>0</v>
+      </c>
+      <c r="E335" s="15">
+        <v>0</v>
+      </c>
+      <c r="F335" s="15">
+        <v>0</v>
+      </c>
+      <c r="G335" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="337" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B337" s="6">
+        <v>223</v>
+      </c>
+      <c r="C337" s="6" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="338" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B338" s="8"/>
+      <c r="C338" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D338" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E338" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F338" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G338" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="339" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B339" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C339" s="11">
+        <v>4</v>
+      </c>
+      <c r="D339" s="11">
+        <v>3</v>
+      </c>
+      <c r="E339" s="11">
+        <v>0</v>
+      </c>
+      <c r="F339" s="11">
+        <v>1</v>
+      </c>
+      <c r="G339" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="340" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B340" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C340" s="13">
+        <v>4</v>
+      </c>
+      <c r="D340" s="13">
+        <v>3</v>
+      </c>
+      <c r="E340" s="13">
+        <v>0</v>
+      </c>
+      <c r="F340" s="13">
+        <v>1</v>
+      </c>
+      <c r="G340" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="341" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B341" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" s="13">
+        <v>0</v>
+      </c>
+      <c r="D341" s="13">
+        <v>0</v>
+      </c>
+      <c r="E341" s="13">
+        <v>0</v>
+      </c>
+      <c r="F341" s="13">
+        <v>0</v>
+      </c>
+      <c r="G341" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="342" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B342" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C342" s="13">
+        <v>0</v>
+      </c>
+      <c r="D342" s="13">
+        <v>0</v>
+      </c>
+      <c r="E342" s="13">
+        <v>0</v>
+      </c>
+      <c r="F342" s="13">
+        <v>0</v>
+      </c>
+      <c r="G342" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="343" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B343" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C343" s="13">
+        <v>0</v>
+      </c>
+      <c r="D343" s="13">
+        <v>0</v>
+      </c>
+      <c r="E343" s="13">
+        <v>0</v>
+      </c>
+      <c r="F343" s="13">
+        <v>0</v>
+      </c>
+      <c r="G343" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="344" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B344" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C344" s="13">
+        <v>0</v>
+      </c>
+      <c r="D344" s="13">
+        <v>0</v>
+      </c>
+      <c r="E344" s="13">
+        <v>0</v>
+      </c>
+      <c r="F344" s="13">
+        <v>0</v>
+      </c>
+      <c r="G344" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="345" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B345" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C345" s="13">
+        <v>0</v>
+      </c>
+      <c r="D345" s="13">
+        <v>0</v>
+      </c>
+      <c r="E345" s="13">
+        <v>0</v>
+      </c>
+      <c r="F345" s="13">
+        <v>0</v>
+      </c>
+      <c r="G345" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="346" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B346" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C346" s="15">
+        <v>0</v>
+      </c>
+      <c r="D346" s="15">
+        <v>0</v>
+      </c>
+      <c r="E346" s="15">
+        <v>0</v>
+      </c>
+      <c r="F346" s="15">
+        <v>0</v>
+      </c>
+      <c r="G346" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="348" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B348" s="6">
+        <v>224</v>
+      </c>
+      <c r="C348" s="6" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="349" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B349" s="8"/>
+      <c r="C349" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D349" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E349" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F349" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G349" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="350" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B350" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C350" s="11">
+        <v>31</v>
+      </c>
+      <c r="D350" s="11">
+        <v>10</v>
+      </c>
+      <c r="E350" s="11">
+        <v>6</v>
+      </c>
+      <c r="F350" s="11">
+        <v>2</v>
+      </c>
+      <c r="G350" s="11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="351" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B351" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C351" s="13">
+        <v>31</v>
+      </c>
+      <c r="D351" s="13">
+        <v>10</v>
+      </c>
+      <c r="E351" s="13">
+        <v>6</v>
+      </c>
+      <c r="F351" s="13">
+        <v>2</v>
+      </c>
+      <c r="G351" s="13">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="352" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B352" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" s="13">
+        <v>0</v>
+      </c>
+      <c r="D352" s="13">
+        <v>0</v>
+      </c>
+      <c r="E352" s="13">
+        <v>0</v>
+      </c>
+      <c r="F352" s="13">
+        <v>0</v>
+      </c>
+      <c r="G352" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="353" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B353" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C353" s="13">
+        <v>0</v>
+      </c>
+      <c r="D353" s="13">
+        <v>0</v>
+      </c>
+      <c r="E353" s="13">
+        <v>0</v>
+      </c>
+      <c r="F353" s="13">
+        <v>0</v>
+      </c>
+      <c r="G353" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="354" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B354" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C354" s="13">
+        <v>0</v>
+      </c>
+      <c r="D354" s="13">
+        <v>0</v>
+      </c>
+      <c r="E354" s="13">
+        <v>0</v>
+      </c>
+      <c r="F354" s="13">
+        <v>0</v>
+      </c>
+      <c r="G354" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="355" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B355" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C355" s="13">
+        <v>0</v>
+      </c>
+      <c r="D355" s="13">
+        <v>0</v>
+      </c>
+      <c r="E355" s="13">
+        <v>0</v>
+      </c>
+      <c r="F355" s="13">
+        <v>0</v>
+      </c>
+      <c r="G355" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="356" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B356" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C356" s="13">
+        <v>0</v>
+      </c>
+      <c r="D356" s="13">
+        <v>0</v>
+      </c>
+      <c r="E356" s="13">
+        <v>0</v>
+      </c>
+      <c r="F356" s="13">
+        <v>0</v>
+      </c>
+      <c r="G356" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="357" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B357" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C357" s="15">
+        <v>0</v>
+      </c>
+      <c r="D357" s="15">
+        <v>0</v>
+      </c>
+      <c r="E357" s="15">
+        <v>0</v>
+      </c>
+      <c r="F357" s="15">
+        <v>0</v>
+      </c>
+      <c r="G357" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="359" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B359" s="6">
+        <v>225</v>
+      </c>
+      <c r="C359" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="360" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B360" s="8"/>
+      <c r="C360" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D360" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E360" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F360" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G360" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="361" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B361" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C361" s="11">
+        <v>29</v>
+      </c>
+      <c r="D361" s="11">
+        <v>12</v>
+      </c>
+      <c r="E361" s="11">
+        <v>13</v>
+      </c>
+      <c r="F361" s="11">
+        <v>0</v>
+      </c>
+      <c r="G361" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="362" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B362" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C362" s="13">
+        <v>29</v>
+      </c>
+      <c r="D362" s="13">
+        <v>12</v>
+      </c>
+      <c r="E362" s="13">
+        <v>13</v>
+      </c>
+      <c r="F362" s="13">
+        <v>0</v>
+      </c>
+      <c r="G362" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="363" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B363" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" s="13">
+        <v>0</v>
+      </c>
+      <c r="D363" s="13">
+        <v>0</v>
+      </c>
+      <c r="E363" s="13">
+        <v>0</v>
+      </c>
+      <c r="F363" s="13">
+        <v>0</v>
+      </c>
+      <c r="G363" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="364" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B364" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C364" s="13">
+        <v>0</v>
+      </c>
+      <c r="D364" s="13">
+        <v>0</v>
+      </c>
+      <c r="E364" s="13">
+        <v>0</v>
+      </c>
+      <c r="F364" s="13">
+        <v>0</v>
+      </c>
+      <c r="G364" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="365" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B365" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C365" s="13">
+        <v>0</v>
+      </c>
+      <c r="D365" s="13">
+        <v>0</v>
+      </c>
+      <c r="E365" s="13">
+        <v>0</v>
+      </c>
+      <c r="F365" s="13">
+        <v>0</v>
+      </c>
+      <c r="G365" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="366" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B366" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C366" s="13">
+        <v>0</v>
+      </c>
+      <c r="D366" s="13">
+        <v>0</v>
+      </c>
+      <c r="E366" s="13">
+        <v>0</v>
+      </c>
+      <c r="F366" s="13">
+        <v>0</v>
+      </c>
+      <c r="G366" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="367" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B367" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C367" s="13">
+        <v>0</v>
+      </c>
+      <c r="D367" s="13">
+        <v>0</v>
+      </c>
+      <c r="E367" s="13">
+        <v>0</v>
+      </c>
+      <c r="F367" s="13">
+        <v>0</v>
+      </c>
+      <c r="G367" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="368" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B368" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C368" s="15">
+        <v>0</v>
+      </c>
+      <c r="D368" s="15">
+        <v>0</v>
+      </c>
+      <c r="E368" s="15">
+        <v>0</v>
+      </c>
+      <c r="F368" s="15">
+        <v>0</v>
+      </c>
+      <c r="G368" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="370" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B370" s="6">
+        <v>226</v>
+      </c>
+      <c r="C370" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="371" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B371" s="8"/>
+      <c r="C371" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D371" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E371" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F371" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G371" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="372" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B372" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C372" s="11">
+        <v>16</v>
+      </c>
+      <c r="D372" s="11">
+        <v>5</v>
+      </c>
+      <c r="E372" s="11">
+        <v>10</v>
+      </c>
+      <c r="F372" s="11">
+        <v>1</v>
+      </c>
+      <c r="G372" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="373" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B373" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C373" s="13">
+        <v>15</v>
+      </c>
+      <c r="D373" s="13">
+        <v>5</v>
+      </c>
+      <c r="E373" s="13">
+        <v>10</v>
+      </c>
+      <c r="F373" s="13">
+        <v>0</v>
+      </c>
+      <c r="G373" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="374" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B374" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" s="13">
+        <v>1</v>
+      </c>
+      <c r="D374" s="13">
+        <v>0</v>
+      </c>
+      <c r="E374" s="13">
+        <v>0</v>
+      </c>
+      <c r="F374" s="13">
+        <v>1</v>
+      </c>
+      <c r="G374" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="375" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B375" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C375" s="13">
+        <v>0</v>
+      </c>
+      <c r="D375" s="13">
+        <v>0</v>
+      </c>
+      <c r="E375" s="13">
+        <v>0</v>
+      </c>
+      <c r="F375" s="13">
+        <v>0</v>
+      </c>
+      <c r="G375" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="376" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B376" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C376" s="13">
+        <v>1</v>
+      </c>
+      <c r="D376" s="13">
+        <v>0</v>
+      </c>
+      <c r="E376" s="13">
+        <v>0</v>
+      </c>
+      <c r="F376" s="13">
+        <v>1</v>
+      </c>
+      <c r="G376" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="377" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B377" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C377" s="13">
+        <v>0</v>
+      </c>
+      <c r="D377" s="13">
+        <v>0</v>
+      </c>
+      <c r="E377" s="13">
+        <v>0</v>
+      </c>
+      <c r="F377" s="13">
+        <v>0</v>
+      </c>
+      <c r="G377" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="378" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B378" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C378" s="13">
+        <v>0</v>
+      </c>
+      <c r="D378" s="13">
+        <v>0</v>
+      </c>
+      <c r="E378" s="13">
+        <v>0</v>
+      </c>
+      <c r="F378" s="13">
+        <v>0</v>
+      </c>
+      <c r="G378" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="379" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B379" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C379" s="15">
+        <v>0</v>
+      </c>
+      <c r="D379" s="15">
+        <v>0</v>
+      </c>
+      <c r="E379" s="15">
+        <v>0</v>
+      </c>
+      <c r="F379" s="15">
+        <v>0</v>
+      </c>
+      <c r="G379" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="381" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B381" s="6">
+        <v>227</v>
+      </c>
+      <c r="C381" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="382" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B382" s="8"/>
+      <c r="C382" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D382" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E382" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F382" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G382" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="383" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B383" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C383" s="11">
+        <v>208</v>
+      </c>
+      <c r="D383" s="11">
+        <v>10</v>
+      </c>
+      <c r="E383" s="11">
+        <v>5</v>
+      </c>
+      <c r="F383" s="11">
+        <v>0</v>
+      </c>
+      <c r="G383" s="11">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="384" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B384" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C384" s="13">
+        <v>31</v>
+      </c>
+      <c r="D384" s="13">
+        <v>6</v>
+      </c>
+      <c r="E384" s="13">
+        <v>5</v>
+      </c>
+      <c r="F384" s="13">
+        <v>0</v>
+      </c>
+      <c r="G384" s="13">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="385" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B385" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" s="13">
+        <v>177</v>
+      </c>
+      <c r="D385" s="13">
+        <v>4</v>
+      </c>
+      <c r="E385" s="13">
+        <v>0</v>
+      </c>
+      <c r="F385" s="13">
+        <v>0</v>
+      </c>
+      <c r="G385" s="13">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="386" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B386" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C386" s="13">
+        <v>0</v>
+      </c>
+      <c r="D386" s="13">
+        <v>0</v>
+      </c>
+      <c r="E386" s="13">
+        <v>0</v>
+      </c>
+      <c r="F386" s="13">
+        <v>0</v>
+      </c>
+      <c r="G386" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="387" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B387" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C387" s="13">
+        <v>173</v>
+      </c>
+      <c r="D387" s="13">
+        <v>0</v>
+      </c>
+      <c r="E387" s="13">
+        <v>0</v>
+      </c>
+      <c r="F387" s="13">
+        <v>0</v>
+      </c>
+      <c r="G387" s="13">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="388" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B388" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C388" s="13">
+        <v>4</v>
+      </c>
+      <c r="D388" s="13">
+        <v>4</v>
+      </c>
+      <c r="E388" s="13">
+        <v>0</v>
+      </c>
+      <c r="F388" s="13">
+        <v>0</v>
+      </c>
+      <c r="G388" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="389" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B389" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C389" s="13">
+        <v>0</v>
+      </c>
+      <c r="D389" s="13">
+        <v>0</v>
+      </c>
+      <c r="E389" s="13">
+        <v>0</v>
+      </c>
+      <c r="F389" s="13">
+        <v>0</v>
+      </c>
+      <c r="G389" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="390" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B390" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C390" s="15">
+        <v>0</v>
+      </c>
+      <c r="D390" s="15">
+        <v>0</v>
+      </c>
+      <c r="E390" s="15">
+        <v>0</v>
+      </c>
+      <c r="F390" s="15">
+        <v>0</v>
+      </c>
+      <c r="G390" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="392" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B392" s="6">
+        <v>228</v>
+      </c>
+      <c r="C392" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="393" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B393" s="8"/>
+      <c r="C393" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D393" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E393" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F393" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G393" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="394" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B394" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C394" s="11">
+        <v>58</v>
+      </c>
+      <c r="D394" s="11">
+        <v>19</v>
+      </c>
+      <c r="E394" s="11">
+        <v>22</v>
+      </c>
+      <c r="F394" s="11">
+        <v>1</v>
+      </c>
+      <c r="G394" s="11">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="395" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B395" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C395" s="13">
+        <v>57</v>
+      </c>
+      <c r="D395" s="13">
+        <v>18</v>
+      </c>
+      <c r="E395" s="13">
+        <v>22</v>
+      </c>
+      <c r="F395" s="13">
+        <v>1</v>
+      </c>
+      <c r="G395" s="13">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="396" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B396" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" s="13">
+        <v>1</v>
+      </c>
+      <c r="D396" s="13">
+        <v>1</v>
+      </c>
+      <c r="E396" s="13">
+        <v>0</v>
+      </c>
+      <c r="F396" s="13">
+        <v>0</v>
+      </c>
+      <c r="G396" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="397" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B397" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C397" s="13">
+        <v>0</v>
+      </c>
+      <c r="D397" s="13">
+        <v>0</v>
+      </c>
+      <c r="E397" s="13">
+        <v>0</v>
+      </c>
+      <c r="F397" s="13">
+        <v>0</v>
+      </c>
+      <c r="G397" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="398" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B398" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C398" s="13">
+        <v>0</v>
+      </c>
+      <c r="D398" s="13">
+        <v>0</v>
+      </c>
+      <c r="E398" s="13">
+        <v>0</v>
+      </c>
+      <c r="F398" s="13">
+        <v>0</v>
+      </c>
+      <c r="G398" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="399" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B399" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C399" s="13">
+        <v>1</v>
+      </c>
+      <c r="D399" s="13">
+        <v>1</v>
+      </c>
+      <c r="E399" s="13">
+        <v>0</v>
+      </c>
+      <c r="F399" s="13">
+        <v>0</v>
+      </c>
+      <c r="G399" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="400" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B400" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C400" s="13">
+        <v>0</v>
+      </c>
+      <c r="D400" s="13">
+        <v>0</v>
+      </c>
+      <c r="E400" s="13">
+        <v>0</v>
+      </c>
+      <c r="F400" s="13">
+        <v>0</v>
+      </c>
+      <c r="G400" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="401" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B401" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C401" s="15">
+        <v>0</v>
+      </c>
+      <c r="D401" s="15">
+        <v>0</v>
+      </c>
+      <c r="E401" s="15">
+        <v>0</v>
+      </c>
+      <c r="F401" s="15">
+        <v>0</v>
+      </c>
+      <c r="G401" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="403" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B403" s="6">
+        <v>229</v>
+      </c>
+      <c r="C403" s="6" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="404" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B404" s="8"/>
+      <c r="C404" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D404" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E404" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F404" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G404" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="405" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B405" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C405" s="11">
+        <v>30</v>
+      </c>
+      <c r="D405" s="11">
+        <v>24</v>
+      </c>
+      <c r="E405" s="11">
+        <v>0</v>
+      </c>
+      <c r="F405" s="11">
+        <v>0</v>
+      </c>
+      <c r="G405" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="406" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B406" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C406" s="13">
+        <v>28</v>
+      </c>
+      <c r="D406" s="13">
+        <v>22</v>
+      </c>
+      <c r="E406" s="13">
+        <v>0</v>
+      </c>
+      <c r="F406" s="13">
+        <v>0</v>
+      </c>
+      <c r="G406" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="407" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B407" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" s="13">
+        <v>2</v>
+      </c>
+      <c r="D407" s="13">
+        <v>2</v>
+      </c>
+      <c r="E407" s="13">
+        <v>0</v>
+      </c>
+      <c r="F407" s="13">
+        <v>0</v>
+      </c>
+      <c r="G407" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="408" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B408" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C408" s="13">
+        <v>0</v>
+      </c>
+      <c r="D408" s="13">
+        <v>0</v>
+      </c>
+      <c r="E408" s="13">
+        <v>0</v>
+      </c>
+      <c r="F408" s="13">
+        <v>0</v>
+      </c>
+      <c r="G408" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="409" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B409" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C409" s="13">
+        <v>0</v>
+      </c>
+      <c r="D409" s="13">
+        <v>0</v>
+      </c>
+      <c r="E409" s="13">
+        <v>0</v>
+      </c>
+      <c r="F409" s="13">
+        <v>0</v>
+      </c>
+      <c r="G409" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="410" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B410" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C410" s="13">
+        <v>2</v>
+      </c>
+      <c r="D410" s="13">
+        <v>2</v>
+      </c>
+      <c r="E410" s="13">
+        <v>0</v>
+      </c>
+      <c r="F410" s="13">
+        <v>0</v>
+      </c>
+      <c r="G410" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="411" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B411" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C411" s="13">
+        <v>0</v>
+      </c>
+      <c r="D411" s="13">
+        <v>0</v>
+      </c>
+      <c r="E411" s="13">
+        <v>0</v>
+      </c>
+      <c r="F411" s="13">
+        <v>0</v>
+      </c>
+      <c r="G411" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="412" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B412" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C412" s="15">
+        <v>0</v>
+      </c>
+      <c r="D412" s="15">
+        <v>0</v>
+      </c>
+      <c r="E412" s="15">
+        <v>0</v>
+      </c>
+      <c r="F412" s="15">
+        <v>0</v>
+      </c>
+      <c r="G412" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="414" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B414" s="6">
+        <v>230</v>
+      </c>
+      <c r="C414" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="415" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B415" s="8"/>
+      <c r="C415" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D415" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E415" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F415" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G415" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="416" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B416" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C416" s="11">
+        <v>32</v>
+      </c>
+      <c r="D416" s="11">
+        <v>7</v>
+      </c>
+      <c r="E416" s="11">
+        <v>18</v>
+      </c>
+      <c r="F416" s="11">
+        <v>0</v>
+      </c>
+      <c r="G416" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="417" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B417" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C417" s="13">
+        <v>31</v>
+      </c>
+      <c r="D417" s="13">
+        <v>6</v>
+      </c>
+      <c r="E417" s="13">
+        <v>18</v>
+      </c>
+      <c r="F417" s="13">
+        <v>0</v>
+      </c>
+      <c r="G417" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="418" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B418" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" s="13">
+        <v>1</v>
+      </c>
+      <c r="D418" s="13">
+        <v>1</v>
+      </c>
+      <c r="E418" s="13">
+        <v>0</v>
+      </c>
+      <c r="F418" s="13">
+        <v>0</v>
+      </c>
+      <c r="G418" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="419" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B419" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C419" s="13">
+        <v>0</v>
+      </c>
+      <c r="D419" s="13">
+        <v>0</v>
+      </c>
+      <c r="E419" s="13">
+        <v>0</v>
+      </c>
+      <c r="F419" s="13">
+        <v>0</v>
+      </c>
+      <c r="G419" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="420" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B420" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C420" s="13">
+        <v>0</v>
+      </c>
+      <c r="D420" s="13">
+        <v>0</v>
+      </c>
+      <c r="E420" s="13">
+        <v>0</v>
+      </c>
+      <c r="F420" s="13">
+        <v>0</v>
+      </c>
+      <c r="G420" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="421" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B421" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C421" s="13">
+        <v>1</v>
+      </c>
+      <c r="D421" s="13">
+        <v>1</v>
+      </c>
+      <c r="E421" s="13">
+        <v>0</v>
+      </c>
+      <c r="F421" s="13">
+        <v>0</v>
+      </c>
+      <c r="G421" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="422" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B422" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C422" s="13">
+        <v>0</v>
+      </c>
+      <c r="D422" s="13">
+        <v>0</v>
+      </c>
+      <c r="E422" s="13">
+        <v>0</v>
+      </c>
+      <c r="F422" s="13">
+        <v>0</v>
+      </c>
+      <c r="G422" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="423" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B423" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C423" s="15">
+        <v>0</v>
+      </c>
+      <c r="D423" s="15">
+        <v>0</v>
+      </c>
+      <c r="E423" s="15">
+        <v>0</v>
+      </c>
+      <c r="F423" s="15">
+        <v>0</v>
+      </c>
+      <c r="G423" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="425" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B425" s="6">
+        <v>231</v>
+      </c>
+      <c r="C425" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="426" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B426" s="8"/>
+      <c r="C426" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D426" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E426" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F426" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G426" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="427" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B427" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C427" s="11">
+        <v>46</v>
+      </c>
+      <c r="D427" s="11">
+        <v>20</v>
+      </c>
+      <c r="E427" s="11">
+        <v>21</v>
+      </c>
+      <c r="F427" s="11">
+        <v>0</v>
+      </c>
+      <c r="G427" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="428" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B428" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C428" s="13">
+        <v>44</v>
+      </c>
+      <c r="D428" s="13">
+        <v>18</v>
+      </c>
+      <c r="E428" s="13">
+        <v>21</v>
+      </c>
+      <c r="F428" s="13">
+        <v>0</v>
+      </c>
+      <c r="G428" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="429" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B429" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" s="13">
+        <v>2</v>
+      </c>
+      <c r="D429" s="13">
+        <v>2</v>
+      </c>
+      <c r="E429" s="13">
+        <v>0</v>
+      </c>
+      <c r="F429" s="13">
+        <v>0</v>
+      </c>
+      <c r="G429" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="430" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B430" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C430" s="13">
+        <v>0</v>
+      </c>
+      <c r="D430" s="13">
+        <v>0</v>
+      </c>
+      <c r="E430" s="13">
+        <v>0</v>
+      </c>
+      <c r="F430" s="13">
+        <v>0</v>
+      </c>
+      <c r="G430" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="431" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B431" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C431" s="13">
+        <v>0</v>
+      </c>
+      <c r="D431" s="13">
+        <v>0</v>
+      </c>
+      <c r="E431" s="13">
+        <v>0</v>
+      </c>
+      <c r="F431" s="13">
+        <v>0</v>
+      </c>
+      <c r="G431" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="432" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B432" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C432" s="13">
+        <v>2</v>
+      </c>
+      <c r="D432" s="13">
+        <v>2</v>
+      </c>
+      <c r="E432" s="13">
+        <v>0</v>
+      </c>
+      <c r="F432" s="13">
+        <v>0</v>
+      </c>
+      <c r="G432" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="433" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B433" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C433" s="13">
+        <v>0</v>
+      </c>
+      <c r="D433" s="13">
+        <v>0</v>
+      </c>
+      <c r="E433" s="13">
+        <v>0</v>
+      </c>
+      <c r="F433" s="13">
+        <v>0</v>
+      </c>
+      <c r="G433" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="434" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B434" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C434" s="15">
+        <v>0</v>
+      </c>
+      <c r="D434" s="15">
+        <v>0</v>
+      </c>
+      <c r="E434" s="15">
+        <v>0</v>
+      </c>
+      <c r="F434" s="15">
+        <v>0</v>
+      </c>
+      <c r="G434" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="436" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B436" s="6">
+        <v>232</v>
+      </c>
+      <c r="C436" s="6" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="437" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B437" s="8"/>
+      <c r="C437" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D437" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E437" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F437" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G437" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="438" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B438" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C438" s="11">
+        <v>14</v>
+      </c>
+      <c r="D438" s="11">
+        <v>4</v>
+      </c>
+      <c r="E438" s="11">
+        <v>0</v>
+      </c>
+      <c r="F438" s="11">
+        <v>0</v>
+      </c>
+      <c r="G438" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="439" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B439" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C439" s="13">
+        <v>13</v>
+      </c>
+      <c r="D439" s="13">
+        <v>3</v>
+      </c>
+      <c r="E439" s="13">
+        <v>0</v>
+      </c>
+      <c r="F439" s="13">
+        <v>0</v>
+      </c>
+      <c r="G439" s="13">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="440" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B440" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" s="13">
+        <v>1</v>
+      </c>
+      <c r="D440" s="13">
+        <v>1</v>
+      </c>
+      <c r="E440" s="13">
+        <v>0</v>
+      </c>
+      <c r="F440" s="13">
+        <v>0</v>
+      </c>
+      <c r="G440" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="441" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B441" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C441" s="13">
+        <v>0</v>
+      </c>
+      <c r="D441" s="13">
+        <v>0</v>
+      </c>
+      <c r="E441" s="13">
+        <v>0</v>
+      </c>
+      <c r="F441" s="13">
+        <v>0</v>
+      </c>
+      <c r="G441" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B442" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C442" s="13">
+        <v>0</v>
+      </c>
+      <c r="D442" s="13">
+        <v>0</v>
+      </c>
+      <c r="E442" s="13">
+        <v>0</v>
+      </c>
+      <c r="F442" s="13">
+        <v>0</v>
+      </c>
+      <c r="G442" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B443" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C443" s="13">
+        <v>1</v>
+      </c>
+      <c r="D443" s="13">
+        <v>1</v>
+      </c>
+      <c r="E443" s="13">
+        <v>0</v>
+      </c>
+      <c r="F443" s="13">
+        <v>0</v>
+      </c>
+      <c r="G443" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B444" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C444" s="13">
+        <v>0</v>
+      </c>
+      <c r="D444" s="13">
+        <v>0</v>
+      </c>
+      <c r="E444" s="13">
+        <v>0</v>
+      </c>
+      <c r="F444" s="13">
+        <v>0</v>
+      </c>
+      <c r="G444" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B445" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C445" s="15">
+        <v>0</v>
+      </c>
+      <c r="D445" s="15">
+        <v>0</v>
+      </c>
+      <c r="E445" s="15">
+        <v>0</v>
+      </c>
+      <c r="F445" s="15">
+        <v>0</v>
+      </c>
+      <c r="G445" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B447" s="6">
+        <v>233</v>
+      </c>
+      <c r="C447" s="6" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="448" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B448" s="8"/>
+      <c r="C448" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D448" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E448" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F448" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G448" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="449" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B449" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C449" s="11">
+        <v>26</v>
+      </c>
+      <c r="D449" s="11">
+        <v>6</v>
+      </c>
+      <c r="E449" s="11">
+        <v>16</v>
+      </c>
+      <c r="F449" s="11">
+        <v>0</v>
+      </c>
+      <c r="G449" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="450" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B450" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C450" s="13">
+        <v>26</v>
+      </c>
+      <c r="D450" s="13">
+        <v>6</v>
+      </c>
+      <c r="E450" s="13">
+        <v>16</v>
+      </c>
+      <c r="F450" s="13">
+        <v>0</v>
+      </c>
+      <c r="G450" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="451" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B451" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" s="13">
+        <v>0</v>
+      </c>
+      <c r="D451" s="13">
+        <v>0</v>
+      </c>
+      <c r="E451" s="13">
+        <v>0</v>
+      </c>
+      <c r="F451" s="13">
+        <v>0</v>
+      </c>
+      <c r="G451" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="452" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B452" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C452" s="13">
+        <v>0</v>
+      </c>
+      <c r="D452" s="13">
+        <v>0</v>
+      </c>
+      <c r="E452" s="13">
+        <v>0</v>
+      </c>
+      <c r="F452" s="13">
+        <v>0</v>
+      </c>
+      <c r="G452" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="453" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B453" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C453" s="13">
+        <v>0</v>
+      </c>
+      <c r="D453" s="13">
+        <v>0</v>
+      </c>
+      <c r="E453" s="13">
+        <v>0</v>
+      </c>
+      <c r="F453" s="13">
+        <v>0</v>
+      </c>
+      <c r="G453" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="454" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B454" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C454" s="13">
+        <v>0</v>
+      </c>
+      <c r="D454" s="13">
+        <v>0</v>
+      </c>
+      <c r="E454" s="13">
+        <v>0</v>
+      </c>
+      <c r="F454" s="13">
+        <v>0</v>
+      </c>
+      <c r="G454" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="455" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B455" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C455" s="13">
+        <v>0</v>
+      </c>
+      <c r="D455" s="13">
+        <v>0</v>
+      </c>
+      <c r="E455" s="13">
+        <v>0</v>
+      </c>
+      <c r="F455" s="13">
+        <v>0</v>
+      </c>
+      <c r="G455" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="456" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B456" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C456" s="15">
+        <v>0</v>
+      </c>
+      <c r="D456" s="15">
+        <v>0</v>
+      </c>
+      <c r="E456" s="15">
+        <v>0</v>
+      </c>
+      <c r="F456" s="15">
+        <v>0</v>
+      </c>
+      <c r="G456" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="458" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B458" s="6">
+        <v>234</v>
+      </c>
+      <c r="C458" s="6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="459" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B459" s="8"/>
+      <c r="C459" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D459" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E459" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F459" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G459" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="460" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B460" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C460" s="11">
+        <v>4</v>
+      </c>
+      <c r="D460" s="11">
+        <v>3</v>
+      </c>
+      <c r="E460" s="11">
+        <v>0</v>
+      </c>
+      <c r="F460" s="11">
+        <v>0</v>
+      </c>
+      <c r="G460" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="461" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B461" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C461" s="13">
+        <v>4</v>
+      </c>
+      <c r="D461" s="13">
+        <v>3</v>
+      </c>
+      <c r="E461" s="13">
+        <v>0</v>
+      </c>
+      <c r="F461" s="13">
+        <v>0</v>
+      </c>
+      <c r="G461" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="462" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B462" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" s="13">
+        <v>0</v>
+      </c>
+      <c r="D462" s="13">
+        <v>0</v>
+      </c>
+      <c r="E462" s="13">
+        <v>0</v>
+      </c>
+      <c r="F462" s="13">
+        <v>0</v>
+      </c>
+      <c r="G462" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="463" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B463" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C463" s="13">
+        <v>0</v>
+      </c>
+      <c r="D463" s="13">
+        <v>0</v>
+      </c>
+      <c r="E463" s="13">
+        <v>0</v>
+      </c>
+      <c r="F463" s="13">
+        <v>0</v>
+      </c>
+      <c r="G463" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="464" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B464" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C464" s="13">
+        <v>0</v>
+      </c>
+      <c r="D464" s="13">
+        <v>0</v>
+      </c>
+      <c r="E464" s="13">
+        <v>0</v>
+      </c>
+      <c r="F464" s="13">
+        <v>0</v>
+      </c>
+      <c r="G464" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="465" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B465" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C465" s="13">
+        <v>0</v>
+      </c>
+      <c r="D465" s="13">
+        <v>0</v>
+      </c>
+      <c r="E465" s="13">
+        <v>0</v>
+      </c>
+      <c r="F465" s="13">
+        <v>0</v>
+      </c>
+      <c r="G465" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="466" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B466" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C466" s="13">
+        <v>0</v>
+      </c>
+      <c r="D466" s="13">
+        <v>0</v>
+      </c>
+      <c r="E466" s="13">
+        <v>0</v>
+      </c>
+      <c r="F466" s="13">
+        <v>0</v>
+      </c>
+      <c r="G466" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="467" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B467" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C467" s="15">
+        <v>0</v>
+      </c>
+      <c r="D467" s="15">
+        <v>0</v>
+      </c>
+      <c r="E467" s="15">
+        <v>0</v>
+      </c>
+      <c r="F467" s="15">
+        <v>0</v>
+      </c>
+      <c r="G467" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="469" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B469" s="6">
+        <v>235</v>
+      </c>
+      <c r="C469" s="6" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="470" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B470" s="8"/>
+      <c r="C470" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D470" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E470" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F470" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G470" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="471" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B471" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C471" s="11">
+        <v>1</v>
+      </c>
+      <c r="D471" s="11">
+        <v>1</v>
+      </c>
+      <c r="E471" s="11">
+        <v>0</v>
+      </c>
+      <c r="F471" s="11">
+        <v>0</v>
+      </c>
+      <c r="G471" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="472" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B472" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C472" s="13">
+        <v>1</v>
+      </c>
+      <c r="D472" s="13">
+        <v>1</v>
+      </c>
+      <c r="E472" s="13">
+        <v>0</v>
+      </c>
+      <c r="F472" s="13">
+        <v>0</v>
+      </c>
+      <c r="G472" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="473" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B473" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" s="13">
+        <v>0</v>
+      </c>
+      <c r="D473" s="13">
+        <v>0</v>
+      </c>
+      <c r="E473" s="13">
+        <v>0</v>
+      </c>
+      <c r="F473" s="13">
+        <v>0</v>
+      </c>
+      <c r="G473" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="474" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B474" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C474" s="13">
+        <v>0</v>
+      </c>
+      <c r="D474" s="13">
+        <v>0</v>
+      </c>
+      <c r="E474" s="13">
+        <v>0</v>
+      </c>
+      <c r="F474" s="13">
+        <v>0</v>
+      </c>
+      <c r="G474" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="475" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B475" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C475" s="13">
+        <v>0</v>
+      </c>
+      <c r="D475" s="13">
+        <v>0</v>
+      </c>
+      <c r="E475" s="13">
+        <v>0</v>
+      </c>
+      <c r="F475" s="13">
+        <v>0</v>
+      </c>
+      <c r="G475" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="476" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B476" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C476" s="13">
+        <v>0</v>
+      </c>
+      <c r="D476" s="13">
+        <v>0</v>
+      </c>
+      <c r="E476" s="13">
+        <v>0</v>
+      </c>
+      <c r="F476" s="13">
+        <v>0</v>
+      </c>
+      <c r="G476" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="477" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B477" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C477" s="13">
+        <v>0</v>
+      </c>
+      <c r="D477" s="13">
+        <v>0</v>
+      </c>
+      <c r="E477" s="13">
+        <v>0</v>
+      </c>
+      <c r="F477" s="13">
+        <v>0</v>
+      </c>
+      <c r="G477" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="478" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B478" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C478" s="15">
+        <v>0</v>
+      </c>
+      <c r="D478" s="15">
+        <v>0</v>
+      </c>
+      <c r="E478" s="15">
+        <v>0</v>
+      </c>
+      <c r="F478" s="15">
+        <v>0</v>
+      </c>
+      <c r="G478" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="480" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B480" s="6">
+        <v>236</v>
+      </c>
+      <c r="C480" s="6" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="481" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B481" s="8"/>
+      <c r="C481" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D481" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E481" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F481" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G481" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="482" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B482" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C482" s="11">
+        <v>6</v>
+      </c>
+      <c r="D482" s="11">
+        <v>6</v>
+      </c>
+      <c r="E482" s="11">
+        <v>0</v>
+      </c>
+      <c r="F482" s="11">
+        <v>0</v>
+      </c>
+      <c r="G482" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="483" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B483" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C483" s="13">
+        <v>6</v>
+      </c>
+      <c r="D483" s="13">
+        <v>6</v>
+      </c>
+      <c r="E483" s="13">
+        <v>0</v>
+      </c>
+      <c r="F483" s="13">
+        <v>0</v>
+      </c>
+      <c r="G483" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="484" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B484" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" s="13">
+        <v>0</v>
+      </c>
+      <c r="D484" s="13">
+        <v>0</v>
+      </c>
+      <c r="E484" s="13">
+        <v>0</v>
+      </c>
+      <c r="F484" s="13">
+        <v>0</v>
+      </c>
+      <c r="G484" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="485" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B485" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C485" s="13">
+        <v>0</v>
+      </c>
+      <c r="D485" s="13">
+        <v>0</v>
+      </c>
+      <c r="E485" s="13">
+        <v>0</v>
+      </c>
+      <c r="F485" s="13">
+        <v>0</v>
+      </c>
+      <c r="G485" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="486" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B486" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C486" s="13">
+        <v>0</v>
+      </c>
+      <c r="D486" s="13">
+        <v>0</v>
+      </c>
+      <c r="E486" s="13">
+        <v>0</v>
+      </c>
+      <c r="F486" s="13">
+        <v>0</v>
+      </c>
+      <c r="G486" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="487" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B487" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C487" s="13">
+        <v>0</v>
+      </c>
+      <c r="D487" s="13">
+        <v>0</v>
+      </c>
+      <c r="E487" s="13">
+        <v>0</v>
+      </c>
+      <c r="F487" s="13">
+        <v>0</v>
+      </c>
+      <c r="G487" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="488" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B488" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C488" s="13">
+        <v>0</v>
+      </c>
+      <c r="D488" s="13">
+        <v>0</v>
+      </c>
+      <c r="E488" s="13">
+        <v>0</v>
+      </c>
+      <c r="F488" s="13">
+        <v>0</v>
+      </c>
+      <c r="G488" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="489" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B489" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C489" s="15">
+        <v>0</v>
+      </c>
+      <c r="D489" s="15">
+        <v>0</v>
+      </c>
+      <c r="E489" s="15">
+        <v>0</v>
+      </c>
+      <c r="F489" s="15">
+        <v>0</v>
+      </c>
+      <c r="G489" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="491" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B491" s="6">
+        <v>237</v>
+      </c>
+      <c r="C491" s="6" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="492" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B492" s="8"/>
+      <c r="C492" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D492" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E492" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F492" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G492" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="493" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B493" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C493" s="11">
+        <v>6</v>
+      </c>
+      <c r="D493" s="11">
+        <v>5</v>
+      </c>
+      <c r="E493" s="11">
+        <v>0</v>
+      </c>
+      <c r="F493" s="11">
+        <v>0</v>
+      </c>
+      <c r="G493" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="494" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B494" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C494" s="13">
+        <v>6</v>
+      </c>
+      <c r="D494" s="13">
+        <v>5</v>
+      </c>
+      <c r="E494" s="13">
+        <v>0</v>
+      </c>
+      <c r="F494" s="13">
+        <v>0</v>
+      </c>
+      <c r="G494" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="495" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B495" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" s="13">
+        <v>0</v>
+      </c>
+      <c r="D495" s="13">
+        <v>0</v>
+      </c>
+      <c r="E495" s="13">
+        <v>0</v>
+      </c>
+      <c r="F495" s="13">
+        <v>0</v>
+      </c>
+      <c r="G495" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="496" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B496" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C496" s="13">
+        <v>0</v>
+      </c>
+      <c r="D496" s="13">
+        <v>0</v>
+      </c>
+      <c r="E496" s="13">
+        <v>0</v>
+      </c>
+      <c r="F496" s="13">
+        <v>0</v>
+      </c>
+      <c r="G496" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="497" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B497" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C497" s="13">
+        <v>0</v>
+      </c>
+      <c r="D497" s="13">
+        <v>0</v>
+      </c>
+      <c r="E497" s="13">
+        <v>0</v>
+      </c>
+      <c r="F497" s="13">
+        <v>0</v>
+      </c>
+      <c r="G497" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="498" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B498" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C498" s="13">
+        <v>0</v>
+      </c>
+      <c r="D498" s="13">
+        <v>0</v>
+      </c>
+      <c r="E498" s="13">
+        <v>0</v>
+      </c>
+      <c r="F498" s="13">
+        <v>0</v>
+      </c>
+      <c r="G498" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="499" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B499" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C499" s="13">
+        <v>0</v>
+      </c>
+      <c r="D499" s="13">
+        <v>0</v>
+      </c>
+      <c r="E499" s="13">
+        <v>0</v>
+      </c>
+      <c r="F499" s="13">
+        <v>0</v>
+      </c>
+      <c r="G499" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="500" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B500" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C500" s="15">
+        <v>0</v>
+      </c>
+      <c r="D500" s="15">
+        <v>0</v>
+      </c>
+      <c r="E500" s="15">
+        <v>0</v>
+      </c>
+      <c r="F500" s="15">
+        <v>0</v>
+      </c>
+      <c r="G500" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="502" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B502" s="6">
+        <v>238</v>
+      </c>
+      <c r="C502" s="6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="503" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B503" s="8"/>
+      <c r="C503" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D503" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E503" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F503" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G503" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="504" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B504" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C504" s="11">
+        <v>6</v>
+      </c>
+      <c r="D504" s="11">
+        <v>6</v>
+      </c>
+      <c r="E504" s="11">
+        <v>0</v>
+      </c>
+      <c r="F504" s="11">
+        <v>0</v>
+      </c>
+      <c r="G504" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="505" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B505" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C505" s="13">
+        <v>6</v>
+      </c>
+      <c r="D505" s="13">
+        <v>6</v>
+      </c>
+      <c r="E505" s="13">
+        <v>0</v>
+      </c>
+      <c r="F505" s="13">
+        <v>0</v>
+      </c>
+      <c r="G505" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="506" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B506" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" s="13">
+        <v>0</v>
+      </c>
+      <c r="D506" s="13">
+        <v>0</v>
+      </c>
+      <c r="E506" s="13">
+        <v>0</v>
+      </c>
+      <c r="F506" s="13">
+        <v>0</v>
+      </c>
+      <c r="G506" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="507" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B507" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C507" s="13">
+        <v>0</v>
+      </c>
+      <c r="D507" s="13">
+        <v>0</v>
+      </c>
+      <c r="E507" s="13">
+        <v>0</v>
+      </c>
+      <c r="F507" s="13">
+        <v>0</v>
+      </c>
+      <c r="G507" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="508" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B508" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C508" s="13">
+        <v>0</v>
+      </c>
+      <c r="D508" s="13">
+        <v>0</v>
+      </c>
+      <c r="E508" s="13">
+        <v>0</v>
+      </c>
+      <c r="F508" s="13">
+        <v>0</v>
+      </c>
+      <c r="G508" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="509" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B509" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C509" s="13">
+        <v>0</v>
+      </c>
+      <c r="D509" s="13">
+        <v>0</v>
+      </c>
+      <c r="E509" s="13">
+        <v>0</v>
+      </c>
+      <c r="F509" s="13">
+        <v>0</v>
+      </c>
+      <c r="G509" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="510" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B510" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C510" s="13">
+        <v>0</v>
+      </c>
+      <c r="D510" s="13">
+        <v>0</v>
+      </c>
+      <c r="E510" s="13">
+        <v>0</v>
+      </c>
+      <c r="F510" s="13">
+        <v>0</v>
+      </c>
+      <c r="G510" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="511" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B511" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C511" s="15">
+        <v>0</v>
+      </c>
+      <c r="D511" s="15">
+        <v>0</v>
+      </c>
+      <c r="E511" s="15">
+        <v>0</v>
+      </c>
+      <c r="F511" s="15">
+        <v>0</v>
+      </c>
+      <c r="G511" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="513" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B513" s="6">
+        <v>239</v>
+      </c>
+      <c r="C513" s="6" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="514" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B514" s="8"/>
+      <c r="C514" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D514" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E514" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F514" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G514" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="515" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B515" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C515" s="11">
+        <v>10</v>
+      </c>
+      <c r="D515" s="11">
+        <v>8</v>
+      </c>
+      <c r="E515" s="11">
+        <v>0</v>
+      </c>
+      <c r="F515" s="11">
+        <v>0</v>
+      </c>
+      <c r="G515" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="516" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B516" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C516" s="13">
+        <v>10</v>
+      </c>
+      <c r="D516" s="13">
+        <v>8</v>
+      </c>
+      <c r="E516" s="13">
+        <v>0</v>
+      </c>
+      <c r="F516" s="13">
+        <v>0</v>
+      </c>
+      <c r="G516" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="517" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B517" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" s="13">
+        <v>0</v>
+      </c>
+      <c r="D517" s="13">
+        <v>0</v>
+      </c>
+      <c r="E517" s="13">
+        <v>0</v>
+      </c>
+      <c r="F517" s="13">
+        <v>0</v>
+      </c>
+      <c r="G517" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="518" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B518" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C518" s="13">
+        <v>0</v>
+      </c>
+      <c r="D518" s="13">
+        <v>0</v>
+      </c>
+      <c r="E518" s="13">
+        <v>0</v>
+      </c>
+      <c r="F518" s="13">
+        <v>0</v>
+      </c>
+      <c r="G518" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="519" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B519" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C519" s="13">
+        <v>0</v>
+      </c>
+      <c r="D519" s="13">
+        <v>0</v>
+      </c>
+      <c r="E519" s="13">
+        <v>0</v>
+      </c>
+      <c r="F519" s="13">
+        <v>0</v>
+      </c>
+      <c r="G519" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="520" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B520" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C520" s="13">
+        <v>0</v>
+      </c>
+      <c r="D520" s="13">
+        <v>0</v>
+      </c>
+      <c r="E520" s="13">
+        <v>0</v>
+      </c>
+      <c r="F520" s="13">
+        <v>0</v>
+      </c>
+      <c r="G520" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="521" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B521" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C521" s="13">
+        <v>0</v>
+      </c>
+      <c r="D521" s="13">
+        <v>0</v>
+      </c>
+      <c r="E521" s="13">
+        <v>0</v>
+      </c>
+      <c r="F521" s="13">
+        <v>0</v>
+      </c>
+      <c r="G521" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="522" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B522" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C522" s="15">
+        <v>0</v>
+      </c>
+      <c r="D522" s="15">
+        <v>0</v>
+      </c>
+      <c r="E522" s="15">
+        <v>0</v>
+      </c>
+      <c r="F522" s="15">
+        <v>0</v>
+      </c>
+      <c r="G522" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="525" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B525" s="6">
+        <v>320</v>
+      </c>
+      <c r="C525" s="6" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="526" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B526" s="8"/>
+      <c r="C526" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D526" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E526" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F526" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G526" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="527" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B527" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C527" s="11">
+        <v>6</v>
+      </c>
+      <c r="D527" s="11">
+        <v>3</v>
+      </c>
+      <c r="E527" s="11">
+        <v>0</v>
+      </c>
+      <c r="F527" s="11">
+        <v>0</v>
+      </c>
+      <c r="G527" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="528" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B528" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C528" s="13">
+        <v>5</v>
+      </c>
+      <c r="D528" s="13">
+        <v>2</v>
+      </c>
+      <c r="E528" s="13">
+        <v>0</v>
+      </c>
+      <c r="F528" s="13">
+        <v>0</v>
+      </c>
+      <c r="G528" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="529" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B529" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" s="13">
+        <v>1</v>
+      </c>
+      <c r="D529" s="13">
+        <v>1</v>
+      </c>
+      <c r="E529" s="13">
+        <v>0</v>
+      </c>
+      <c r="F529" s="13">
+        <v>0</v>
+      </c>
+      <c r="G529" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="530" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B530" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C530" s="13">
+        <v>0</v>
+      </c>
+      <c r="D530" s="13">
+        <v>0</v>
+      </c>
+      <c r="E530" s="13">
+        <v>0</v>
+      </c>
+      <c r="F530" s="13">
+        <v>0</v>
+      </c>
+      <c r="G530" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="531" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B531" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C531" s="13">
+        <v>0</v>
+      </c>
+      <c r="D531" s="13">
+        <v>0</v>
+      </c>
+      <c r="E531" s="13">
+        <v>0</v>
+      </c>
+      <c r="F531" s="13">
+        <v>0</v>
+      </c>
+      <c r="G531" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="532" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B532" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C532" s="13">
+        <v>1</v>
+      </c>
+      <c r="D532" s="13">
+        <v>1</v>
+      </c>
+      <c r="E532" s="13">
+        <v>0</v>
+      </c>
+      <c r="F532" s="13">
+        <v>0</v>
+      </c>
+      <c r="G532" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="533" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B533" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C533" s="13">
+        <v>0</v>
+      </c>
+      <c r="D533" s="13">
+        <v>0</v>
+      </c>
+      <c r="E533" s="13">
+        <v>0</v>
+      </c>
+      <c r="F533" s="13">
+        <v>0</v>
+      </c>
+      <c r="G533" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="534" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B534" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C534" s="15">
+        <v>0</v>
+      </c>
+      <c r="D534" s="15">
+        <v>0</v>
+      </c>
+      <c r="E534" s="15">
+        <v>0</v>
+      </c>
+      <c r="F534" s="15">
+        <v>0</v>
+      </c>
+      <c r="G534" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="536" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B536" s="6">
+        <v>322</v>
+      </c>
+      <c r="C536" s="6" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="537" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B537" s="8"/>
+      <c r="C537" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D537" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E537" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F537" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G537" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="538" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B538" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C538" s="11">
+        <v>4</v>
+      </c>
+      <c r="D538" s="11">
+        <v>2</v>
+      </c>
+      <c r="E538" s="11">
+        <v>0</v>
+      </c>
+      <c r="F538" s="11">
+        <v>0</v>
+      </c>
+      <c r="G538" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="539" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B539" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C539" s="13">
+        <v>4</v>
+      </c>
+      <c r="D539" s="13">
+        <v>2</v>
+      </c>
+      <c r="E539" s="13">
+        <v>0</v>
+      </c>
+      <c r="F539" s="13">
+        <v>0</v>
+      </c>
+      <c r="G539" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="540" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B540" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" s="13">
+        <v>0</v>
+      </c>
+      <c r="D540" s="13">
+        <v>0</v>
+      </c>
+      <c r="E540" s="13">
+        <v>0</v>
+      </c>
+      <c r="F540" s="13">
+        <v>0</v>
+      </c>
+      <c r="G540" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="541" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B541" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C541" s="13">
+        <v>0</v>
+      </c>
+      <c r="D541" s="13">
+        <v>0</v>
+      </c>
+      <c r="E541" s="13">
+        <v>0</v>
+      </c>
+      <c r="F541" s="13">
+        <v>0</v>
+      </c>
+      <c r="G541" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="542" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B542" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C542" s="13">
+        <v>0</v>
+      </c>
+      <c r="D542" s="13">
+        <v>0</v>
+      </c>
+      <c r="E542" s="13">
+        <v>0</v>
+      </c>
+      <c r="F542" s="13">
+        <v>0</v>
+      </c>
+      <c r="G542" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="543" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B543" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C543" s="13">
+        <v>0</v>
+      </c>
+      <c r="D543" s="13">
+        <v>0</v>
+      </c>
+      <c r="E543" s="13">
+        <v>0</v>
+      </c>
+      <c r="F543" s="13">
+        <v>0</v>
+      </c>
+      <c r="G543" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="544" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B544" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C544" s="13">
+        <v>0</v>
+      </c>
+      <c r="D544" s="13">
+        <v>0</v>
+      </c>
+      <c r="E544" s="13">
+        <v>0</v>
+      </c>
+      <c r="F544" s="13">
+        <v>0</v>
+      </c>
+      <c r="G544" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="545" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B545" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C545" s="15">
+        <v>0</v>
+      </c>
+      <c r="D545" s="15">
+        <v>0</v>
+      </c>
+      <c r="E545" s="15">
+        <v>0</v>
+      </c>
+      <c r="F545" s="15">
+        <v>0</v>
+      </c>
+      <c r="G545" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="547" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B547" s="6">
+        <v>329</v>
+      </c>
+      <c r="C547" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="548" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B548" s="8"/>
+      <c r="C548" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D548" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E548" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F548" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G548" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="549" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B549" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C549" s="11">
+        <v>2</v>
+      </c>
+      <c r="D549" s="11">
+        <v>1</v>
+      </c>
+      <c r="E549" s="11">
+        <v>0</v>
+      </c>
+      <c r="F549" s="11">
+        <v>0</v>
+      </c>
+      <c r="G549" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="550" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B550" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C550" s="13">
+        <v>1</v>
+      </c>
+      <c r="D550" s="13">
+        <v>0</v>
+      </c>
+      <c r="E550" s="13">
+        <v>0</v>
+      </c>
+      <c r="F550" s="13">
+        <v>0</v>
+      </c>
+      <c r="G550" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="551" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B551" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" s="13">
+        <v>1</v>
+      </c>
+      <c r="D551" s="13">
+        <v>1</v>
+      </c>
+      <c r="E551" s="13">
+        <v>0</v>
+      </c>
+      <c r="F551" s="13">
+        <v>0</v>
+      </c>
+      <c r="G551" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="552" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B552" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C552" s="13">
+        <v>0</v>
+      </c>
+      <c r="D552" s="13">
+        <v>0</v>
+      </c>
+      <c r="E552" s="13">
+        <v>0</v>
+      </c>
+      <c r="F552" s="13">
+        <v>0</v>
+      </c>
+      <c r="G552" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="553" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B553" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C553" s="13">
+        <v>0</v>
+      </c>
+      <c r="D553" s="13">
+        <v>0</v>
+      </c>
+      <c r="E553" s="13">
+        <v>0</v>
+      </c>
+      <c r="F553" s="13">
+        <v>0</v>
+      </c>
+      <c r="G553" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="554" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B554" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C554" s="13">
+        <v>1</v>
+      </c>
+      <c r="D554" s="13">
+        <v>1</v>
+      </c>
+      <c r="E554" s="13">
+        <v>0</v>
+      </c>
+      <c r="F554" s="13">
+        <v>0</v>
+      </c>
+      <c r="G554" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="555" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B555" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C555" s="13">
+        <v>0</v>
+      </c>
+      <c r="D555" s="13">
+        <v>0</v>
+      </c>
+      <c r="E555" s="13">
+        <v>0</v>
+      </c>
+      <c r="F555" s="13">
+        <v>0</v>
+      </c>
+      <c r="G555" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="556" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B556" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C556" s="15">
+        <v>0</v>
+      </c>
+      <c r="D556" s="15">
+        <v>0</v>
+      </c>
+      <c r="E556" s="15">
+        <v>0</v>
+      </c>
+      <c r="F556" s="15">
+        <v>0</v>
+      </c>
+      <c r="G556" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="559" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B559" s="6">
+        <v>340</v>
+      </c>
+      <c r="C559" s="6" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="560" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B560" s="8"/>
+      <c r="C560" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D560" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E560" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F560" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G560" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="561" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B561" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C561" s="11">
+        <v>7</v>
+      </c>
+      <c r="D561" s="11">
+        <v>7</v>
+      </c>
+      <c r="E561" s="11">
+        <v>0</v>
+      </c>
+      <c r="F561" s="11">
+        <v>0</v>
+      </c>
+      <c r="G561" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="562" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B562" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C562" s="13">
+        <v>6</v>
+      </c>
+      <c r="D562" s="13">
+        <v>6</v>
+      </c>
+      <c r="E562" s="13">
+        <v>0</v>
+      </c>
+      <c r="F562" s="13">
+        <v>0</v>
+      </c>
+      <c r="G562" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="563" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B563" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" s="13">
+        <v>1</v>
+      </c>
+      <c r="D563" s="13">
+        <v>1</v>
+      </c>
+      <c r="E563" s="13">
+        <v>0</v>
+      </c>
+      <c r="F563" s="13">
+        <v>0</v>
+      </c>
+      <c r="G563" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="564" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B564" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C564" s="13">
+        <v>0</v>
+      </c>
+      <c r="D564" s="13">
+        <v>0</v>
+      </c>
+      <c r="E564" s="13">
+        <v>0</v>
+      </c>
+      <c r="F564" s="13">
+        <v>0</v>
+      </c>
+      <c r="G564" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="565" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B565" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C565" s="13">
+        <v>0</v>
+      </c>
+      <c r="D565" s="13">
+        <v>0</v>
+      </c>
+      <c r="E565" s="13">
+        <v>0</v>
+      </c>
+      <c r="F565" s="13">
+        <v>0</v>
+      </c>
+      <c r="G565" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="566" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B566" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C566" s="13">
+        <v>1</v>
+      </c>
+      <c r="D566" s="13">
+        <v>1</v>
+      </c>
+      <c r="E566" s="13">
+        <v>0</v>
+      </c>
+      <c r="F566" s="13">
+        <v>0</v>
+      </c>
+      <c r="G566" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="567" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B567" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C567" s="13">
+        <v>0</v>
+      </c>
+      <c r="D567" s="13">
+        <v>0</v>
+      </c>
+      <c r="E567" s="13">
+        <v>0</v>
+      </c>
+      <c r="F567" s="13">
+        <v>0</v>
+      </c>
+      <c r="G567" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="568" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B568" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C568" s="15">
+        <v>0</v>
+      </c>
+      <c r="D568" s="15">
+        <v>0</v>
+      </c>
+      <c r="E568" s="15">
+        <v>0</v>
+      </c>
+      <c r="F568" s="15">
+        <v>0</v>
+      </c>
+      <c r="G568" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="570" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B570" s="6">
+        <v>342</v>
+      </c>
+      <c r="C570" s="6" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="571" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B571" s="8"/>
+      <c r="C571" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D571" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E571" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F571" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G571" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="572" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B572" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C572" s="11">
+        <v>1</v>
+      </c>
+      <c r="D572" s="11">
+        <v>1</v>
+      </c>
+      <c r="E572" s="11">
+        <v>0</v>
+      </c>
+      <c r="F572" s="11">
+        <v>0</v>
+      </c>
+      <c r="G572" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="573" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B573" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C573" s="13">
+        <v>1</v>
+      </c>
+      <c r="D573" s="13">
+        <v>1</v>
+      </c>
+      <c r="E573" s="13">
+        <v>0</v>
+      </c>
+      <c r="F573" s="13">
+        <v>0</v>
+      </c>
+      <c r="G573" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="574" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B574" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" s="13">
+        <v>0</v>
+      </c>
+      <c r="D574" s="13">
+        <v>0</v>
+      </c>
+      <c r="E574" s="13">
+        <v>0</v>
+      </c>
+      <c r="F574" s="13">
+        <v>0</v>
+      </c>
+      <c r="G574" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="575" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B575" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C575" s="13">
+        <v>0</v>
+      </c>
+      <c r="D575" s="13">
+        <v>0</v>
+      </c>
+      <c r="E575" s="13">
+        <v>0</v>
+      </c>
+      <c r="F575" s="13">
+        <v>0</v>
+      </c>
+      <c r="G575" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="576" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B576" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C576" s="13">
+        <v>0</v>
+      </c>
+      <c r="D576" s="13">
+        <v>0</v>
+      </c>
+      <c r="E576" s="13">
+        <v>0</v>
+      </c>
+      <c r="F576" s="13">
+        <v>0</v>
+      </c>
+      <c r="G576" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="577" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B577" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C577" s="13">
+        <v>0</v>
+      </c>
+      <c r="D577" s="13">
+        <v>0</v>
+      </c>
+      <c r="E577" s="13">
+        <v>0</v>
+      </c>
+      <c r="F577" s="13">
+        <v>0</v>
+      </c>
+      <c r="G577" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="578" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B578" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C578" s="13">
+        <v>0</v>
+      </c>
+      <c r="D578" s="13">
+        <v>0</v>
+      </c>
+      <c r="E578" s="13">
+        <v>0</v>
+      </c>
+      <c r="F578" s="13">
+        <v>0</v>
+      </c>
+      <c r="G578" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="579" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B579" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C579" s="15">
+        <v>0</v>
+      </c>
+      <c r="D579" s="15">
+        <v>0</v>
+      </c>
+      <c r="E579" s="15">
+        <v>0</v>
+      </c>
+      <c r="F579" s="15">
+        <v>0</v>
+      </c>
+      <c r="G579" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="581" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B581" s="6">
+        <v>347</v>
+      </c>
+      <c r="C581" s="6" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="582" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B582" s="8"/>
+      <c r="C582" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D582" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E582" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F582" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G582" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="583" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B583" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C583" s="11">
+        <v>6</v>
+      </c>
+      <c r="D583" s="11">
+        <v>6</v>
+      </c>
+      <c r="E583" s="11">
+        <v>0</v>
+      </c>
+      <c r="F583" s="11">
+        <v>0</v>
+      </c>
+      <c r="G583" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="584" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B584" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C584" s="13">
+        <v>5</v>
+      </c>
+      <c r="D584" s="13">
+        <v>5</v>
+      </c>
+      <c r="E584" s="13">
+        <v>0</v>
+      </c>
+      <c r="F584" s="13">
+        <v>0</v>
+      </c>
+      <c r="G584" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="585" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B585" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" s="13">
+        <v>1</v>
+      </c>
+      <c r="D585" s="13">
+        <v>1</v>
+      </c>
+      <c r="E585" s="13">
+        <v>0</v>
+      </c>
+      <c r="F585" s="13">
+        <v>0</v>
+      </c>
+      <c r="G585" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="586" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B586" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C586" s="13">
+        <v>0</v>
+      </c>
+      <c r="D586" s="13">
+        <v>0</v>
+      </c>
+      <c r="E586" s="13">
+        <v>0</v>
+      </c>
+      <c r="F586" s="13">
+        <v>0</v>
+      </c>
+      <c r="G586" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="587" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B587" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C587" s="13">
+        <v>0</v>
+      </c>
+      <c r="D587" s="13">
+        <v>0</v>
+      </c>
+      <c r="E587" s="13">
+        <v>0</v>
+      </c>
+      <c r="F587" s="13">
+        <v>0</v>
+      </c>
+      <c r="G587" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="588" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B588" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C588" s="13">
+        <v>1</v>
+      </c>
+      <c r="D588" s="13">
+        <v>1</v>
+      </c>
+      <c r="E588" s="13">
+        <v>0</v>
+      </c>
+      <c r="F588" s="13">
+        <v>0</v>
+      </c>
+      <c r="G588" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="589" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B589" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C589" s="13">
+        <v>0</v>
+      </c>
+      <c r="D589" s="13">
+        <v>0</v>
+      </c>
+      <c r="E589" s="13">
+        <v>0</v>
+      </c>
+      <c r="F589" s="13">
+        <v>0</v>
+      </c>
+      <c r="G589" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="590" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B590" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C590" s="15">
+        <v>0</v>
+      </c>
+      <c r="D590" s="15">
+        <v>0</v>
+      </c>
+      <c r="E590" s="15">
+        <v>0</v>
+      </c>
+      <c r="F590" s="15">
+        <v>0</v>
+      </c>
+      <c r="G590" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="592" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B592" s="6">
+        <v>349</v>
+      </c>
+      <c r="C592" s="6" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="593" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B593" s="8"/>
+      <c r="C593" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D593" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E593" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F593" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G593" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="594" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B594" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C594" s="11">
+        <v>0</v>
+      </c>
+      <c r="D594" s="11">
+        <v>0</v>
+      </c>
+      <c r="E594" s="11">
+        <v>0</v>
+      </c>
+      <c r="F594" s="11">
+        <v>0</v>
+      </c>
+      <c r="G594" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="595" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B595" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C595" s="13">
+        <v>0</v>
+      </c>
+      <c r="D595" s="13">
+        <v>0</v>
+      </c>
+      <c r="E595" s="13">
+        <v>0</v>
+      </c>
+      <c r="F595" s="13">
+        <v>0</v>
+      </c>
+      <c r="G595" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="596" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B596" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" s="13">
+        <v>0</v>
+      </c>
+      <c r="D596" s="13">
+        <v>0</v>
+      </c>
+      <c r="E596" s="13">
+        <v>0</v>
+      </c>
+      <c r="F596" s="13">
+        <v>0</v>
+      </c>
+      <c r="G596" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="597" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B597" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C597" s="13">
+        <v>0</v>
+      </c>
+      <c r="D597" s="13">
+        <v>0</v>
+      </c>
+      <c r="E597" s="13">
+        <v>0</v>
+      </c>
+      <c r="F597" s="13">
+        <v>0</v>
+      </c>
+      <c r="G597" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="598" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B598" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C598" s="13">
+        <v>0</v>
+      </c>
+      <c r="D598" s="13">
+        <v>0</v>
+      </c>
+      <c r="E598" s="13">
+        <v>0</v>
+      </c>
+      <c r="F598" s="13">
+        <v>0</v>
+      </c>
+      <c r="G598" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="599" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B599" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C599" s="13">
+        <v>0</v>
+      </c>
+      <c r="D599" s="13">
+        <v>0</v>
+      </c>
+      <c r="E599" s="13">
+        <v>0</v>
+      </c>
+      <c r="F599" s="13">
+        <v>0</v>
+      </c>
+      <c r="G599" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="600" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B600" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C600" s="13">
+        <v>0</v>
+      </c>
+      <c r="D600" s="13">
+        <v>0</v>
+      </c>
+      <c r="E600" s="13">
+        <v>0</v>
+      </c>
+      <c r="F600" s="13">
+        <v>0</v>
+      </c>
+      <c r="G600" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="601" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B601" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C601" s="15">
+        <v>0</v>
+      </c>
+      <c r="D601" s="15">
+        <v>0</v>
+      </c>
+      <c r="E601" s="15">
+        <v>0</v>
+      </c>
+      <c r="F601" s="15">
+        <v>0</v>
+      </c>
+      <c r="G601" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="604" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B604" s="6">
+        <v>400</v>
+      </c>
+      <c r="C604" s="6" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="605" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B605" s="8"/>
+      <c r="C605" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D605" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E605" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F605" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G605" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="606" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B606" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C606" s="11">
+        <v>17</v>
+      </c>
+      <c r="D606" s="11">
+        <v>10</v>
+      </c>
+      <c r="E606" s="11">
+        <v>6</v>
+      </c>
+      <c r="F606" s="11">
+        <v>0</v>
+      </c>
+      <c r="G606" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="607" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B607" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C607" s="13">
+        <v>16</v>
+      </c>
+      <c r="D607" s="13">
+        <v>9</v>
+      </c>
+      <c r="E607" s="13">
+        <v>6</v>
+      </c>
+      <c r="F607" s="13">
+        <v>0</v>
+      </c>
+      <c r="G607" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="608" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B608" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" s="13">
+        <v>1</v>
+      </c>
+      <c r="D608" s="13">
+        <v>1</v>
+      </c>
+      <c r="E608" s="13">
+        <v>0</v>
+      </c>
+      <c r="F608" s="13">
+        <v>0</v>
+      </c>
+      <c r="G608" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="609" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B609" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C609" s="13">
+        <v>0</v>
+      </c>
+      <c r="D609" s="13">
+        <v>0</v>
+      </c>
+      <c r="E609" s="13">
+        <v>0</v>
+      </c>
+      <c r="F609" s="13">
+        <v>0</v>
+      </c>
+      <c r="G609" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="610" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B610" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C610" s="13">
+        <v>0</v>
+      </c>
+      <c r="D610" s="13">
+        <v>0</v>
+      </c>
+      <c r="E610" s="13">
+        <v>0</v>
+      </c>
+      <c r="F610" s="13">
+        <v>0</v>
+      </c>
+      <c r="G610" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="611" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B611" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C611" s="13">
+        <v>1</v>
+      </c>
+      <c r="D611" s="13">
+        <v>1</v>
+      </c>
+      <c r="E611" s="13">
+        <v>0</v>
+      </c>
+      <c r="F611" s="13">
+        <v>0</v>
+      </c>
+      <c r="G611" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="612" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B612" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C612" s="13">
+        <v>0</v>
+      </c>
+      <c r="D612" s="13">
+        <v>0</v>
+      </c>
+      <c r="E612" s="13">
+        <v>0</v>
+      </c>
+      <c r="F612" s="13">
+        <v>0</v>
+      </c>
+      <c r="G612" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="613" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B613" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C613" s="15">
+        <v>0</v>
+      </c>
+      <c r="D613" s="15">
+        <v>0</v>
+      </c>
+      <c r="E613" s="15">
+        <v>0</v>
+      </c>
+      <c r="F613" s="15">
+        <v>0</v>
+      </c>
+      <c r="G613" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="615" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B615" s="6">
+        <v>403</v>
+      </c>
+      <c r="C615" s="6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="616" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B616" s="8"/>
+      <c r="C616" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D616" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E616" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F616" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G616" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="617" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B617" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C617" s="11">
+        <v>4</v>
+      </c>
+      <c r="D617" s="11">
+        <v>3</v>
+      </c>
+      <c r="E617" s="11">
+        <v>0</v>
+      </c>
+      <c r="F617" s="11">
+        <v>0</v>
+      </c>
+      <c r="G617" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="618" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B618" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C618" s="13">
+        <v>4</v>
+      </c>
+      <c r="D618" s="13">
+        <v>3</v>
+      </c>
+      <c r="E618" s="13">
+        <v>0</v>
+      </c>
+      <c r="F618" s="13">
+        <v>0</v>
+      </c>
+      <c r="G618" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="619" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B619" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" s="13">
+        <v>0</v>
+      </c>
+      <c r="D619" s="13">
+        <v>0</v>
+      </c>
+      <c r="E619" s="13">
+        <v>0</v>
+      </c>
+      <c r="F619" s="13">
+        <v>0</v>
+      </c>
+      <c r="G619" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="620" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B620" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C620" s="13">
+        <v>0</v>
+      </c>
+      <c r="D620" s="13">
+        <v>0</v>
+      </c>
+      <c r="E620" s="13">
+        <v>0</v>
+      </c>
+      <c r="F620" s="13">
+        <v>0</v>
+      </c>
+      <c r="G620" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="621" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B621" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C621" s="13">
+        <v>0</v>
+      </c>
+      <c r="D621" s="13">
+        <v>0</v>
+      </c>
+      <c r="E621" s="13">
+        <v>0</v>
+      </c>
+      <c r="F621" s="13">
+        <v>0</v>
+      </c>
+      <c r="G621" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="622" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B622" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C622" s="13">
+        <v>0</v>
+      </c>
+      <c r="D622" s="13">
+        <v>0</v>
+      </c>
+      <c r="E622" s="13">
+        <v>0</v>
+      </c>
+      <c r="F622" s="13">
+        <v>0</v>
+      </c>
+      <c r="G622" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="623" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B623" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C623" s="13">
+        <v>0</v>
+      </c>
+      <c r="D623" s="13">
+        <v>0</v>
+      </c>
+      <c r="E623" s="13">
+        <v>0</v>
+      </c>
+      <c r="F623" s="13">
+        <v>0</v>
+      </c>
+      <c r="G623" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="624" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B624" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C624" s="15">
+        <v>0</v>
+      </c>
+      <c r="D624" s="15">
+        <v>0</v>
+      </c>
+      <c r="E624" s="15">
+        <v>0</v>
+      </c>
+      <c r="F624" s="15">
+        <v>0</v>
+      </c>
+      <c r="G624" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="626" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B626" s="6">
+        <v>409</v>
+      </c>
+      <c r="C626" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="627" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B627" s="8"/>
+      <c r="C627" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D627" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E627" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F627" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G627" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="628" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B628" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C628" s="11">
+        <v>3</v>
+      </c>
+      <c r="D628" s="11">
+        <v>3</v>
+      </c>
+      <c r="E628" s="11">
+        <v>0</v>
+      </c>
+      <c r="F628" s="11">
+        <v>0</v>
+      </c>
+      <c r="G628" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="629" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B629" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C629" s="13">
+        <v>3</v>
+      </c>
+      <c r="D629" s="13">
+        <v>3</v>
+      </c>
+      <c r="E629" s="13">
+        <v>0</v>
+      </c>
+      <c r="F629" s="13">
+        <v>0</v>
+      </c>
+      <c r="G629" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="630" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B630" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" s="13">
+        <v>0</v>
+      </c>
+      <c r="D630" s="13">
+        <v>0</v>
+      </c>
+      <c r="E630" s="13">
+        <v>0</v>
+      </c>
+      <c r="F630" s="13">
+        <v>0</v>
+      </c>
+      <c r="G630" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="631" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B631" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C631" s="13">
+        <v>0</v>
+      </c>
+      <c r="D631" s="13">
+        <v>0</v>
+      </c>
+      <c r="E631" s="13">
+        <v>0</v>
+      </c>
+      <c r="F631" s="13">
+        <v>0</v>
+      </c>
+      <c r="G631" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="632" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B632" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C632" s="13">
+        <v>0</v>
+      </c>
+      <c r="D632" s="13">
+        <v>0</v>
+      </c>
+      <c r="E632" s="13">
+        <v>0</v>
+      </c>
+      <c r="F632" s="13">
+        <v>0</v>
+      </c>
+      <c r="G632" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="633" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B633" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C633" s="13">
+        <v>0</v>
+      </c>
+      <c r="D633" s="13">
+        <v>0</v>
+      </c>
+      <c r="E633" s="13">
+        <v>0</v>
+      </c>
+      <c r="F633" s="13">
+        <v>0</v>
+      </c>
+      <c r="G633" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="634" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B634" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C634" s="13">
+        <v>0</v>
+      </c>
+      <c r="D634" s="13">
+        <v>0</v>
+      </c>
+      <c r="E634" s="13">
+        <v>0</v>
+      </c>
+      <c r="F634" s="13">
+        <v>0</v>
+      </c>
+      <c r="G634" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="635" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B635" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C635" s="15">
+        <v>0</v>
+      </c>
+      <c r="D635" s="15">
+        <v>0</v>
+      </c>
+      <c r="E635" s="15">
+        <v>0</v>
+      </c>
+      <c r="F635" s="15">
+        <v>0</v>
+      </c>
+      <c r="G635" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="637" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B637" s="6">
+        <v>410</v>
+      </c>
+      <c r="C637" s="6" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="638" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B638" s="8"/>
+      <c r="C638" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D638" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E638" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F638" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G638" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="639" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B639" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C639" s="11">
+        <v>10</v>
+      </c>
+      <c r="D639" s="11">
+        <v>4</v>
+      </c>
+      <c r="E639" s="11">
+        <v>6</v>
+      </c>
+      <c r="F639" s="11">
+        <v>0</v>
+      </c>
+      <c r="G639" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="640" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B640" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C640" s="13">
+        <v>9</v>
+      </c>
+      <c r="D640" s="13">
+        <v>3</v>
+      </c>
+      <c r="E640" s="13">
+        <v>6</v>
+      </c>
+      <c r="F640" s="13">
+        <v>0</v>
+      </c>
+      <c r="G640" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="641" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B641" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" s="13">
+        <v>1</v>
+      </c>
+      <c r="D641" s="13">
+        <v>1</v>
+      </c>
+      <c r="E641" s="13">
+        <v>0</v>
+      </c>
+      <c r="F641" s="13">
+        <v>0</v>
+      </c>
+      <c r="G641" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="642" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B642" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C642" s="13">
+        <v>0</v>
+      </c>
+      <c r="D642" s="13">
+        <v>0</v>
+      </c>
+      <c r="E642" s="13">
+        <v>0</v>
+      </c>
+      <c r="F642" s="13">
+        <v>0</v>
+      </c>
+      <c r="G642" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="643" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B643" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C643" s="13">
+        <v>0</v>
+      </c>
+      <c r="D643" s="13">
+        <v>0</v>
+      </c>
+      <c r="E643" s="13">
+        <v>0</v>
+      </c>
+      <c r="F643" s="13">
+        <v>0</v>
+      </c>
+      <c r="G643" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="644" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B644" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C644" s="13">
+        <v>1</v>
+      </c>
+      <c r="D644" s="13">
+        <v>1</v>
+      </c>
+      <c r="E644" s="13">
+        <v>0</v>
+      </c>
+      <c r="F644" s="13">
+        <v>0</v>
+      </c>
+      <c r="G644" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="645" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B645" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C645" s="13">
+        <v>0</v>
+      </c>
+      <c r="D645" s="13">
+        <v>0</v>
+      </c>
+      <c r="E645" s="13">
+        <v>0</v>
+      </c>
+      <c r="F645" s="13">
+        <v>0</v>
+      </c>
+      <c r="G645" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="646" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B646" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C646" s="15">
+        <v>0</v>
+      </c>
+      <c r="D646" s="15">
+        <v>0</v>
+      </c>
+      <c r="E646" s="15">
+        <v>0</v>
+      </c>
+      <c r="F646" s="15">
+        <v>0</v>
+      </c>
+      <c r="G646" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="649" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B649" s="6">
+        <v>420</v>
+      </c>
+      <c r="C649" s="6" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="650" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B650" s="8"/>
+      <c r="C650" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D650" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E650" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F650" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G650" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="651" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B651" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C651" s="11">
+        <v>20</v>
+      </c>
+      <c r="D651" s="11">
+        <v>10</v>
+      </c>
+      <c r="E651" s="11">
+        <v>6</v>
+      </c>
+      <c r="F651" s="11">
+        <v>1</v>
+      </c>
+      <c r="G651" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="652" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B652" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C652" s="13">
+        <v>19</v>
+      </c>
+      <c r="D652" s="13">
+        <v>9</v>
+      </c>
+      <c r="E652" s="13">
+        <v>6</v>
+      </c>
+      <c r="F652" s="13">
+        <v>1</v>
+      </c>
+      <c r="G652" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="653" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B653" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" s="13">
+        <v>1</v>
+      </c>
+      <c r="D653" s="13">
+        <v>1</v>
+      </c>
+      <c r="E653" s="13">
+        <v>0</v>
+      </c>
+      <c r="F653" s="13">
+        <v>0</v>
+      </c>
+      <c r="G653" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="654" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B654" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C654" s="13">
+        <v>0</v>
+      </c>
+      <c r="D654" s="13">
+        <v>0</v>
+      </c>
+      <c r="E654" s="13">
+        <v>0</v>
+      </c>
+      <c r="F654" s="13">
+        <v>0</v>
+      </c>
+      <c r="G654" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="655" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B655" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C655" s="13">
+        <v>1</v>
+      </c>
+      <c r="D655" s="13">
+        <v>1</v>
+      </c>
+      <c r="E655" s="13">
+        <v>0</v>
+      </c>
+      <c r="F655" s="13">
+        <v>0</v>
+      </c>
+      <c r="G655" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="656" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B656" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C656" s="13">
+        <v>0</v>
+      </c>
+      <c r="D656" s="13">
+        <v>0</v>
+      </c>
+      <c r="E656" s="13">
+        <v>0</v>
+      </c>
+      <c r="F656" s="13">
+        <v>0</v>
+      </c>
+      <c r="G656" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="657" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B657" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C657" s="13">
+        <v>0</v>
+      </c>
+      <c r="D657" s="13">
+        <v>0</v>
+      </c>
+      <c r="E657" s="13">
+        <v>0</v>
+      </c>
+      <c r="F657" s="13">
+        <v>0</v>
+      </c>
+      <c r="G657" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="658" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B658" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C658" s="15">
+        <v>0</v>
+      </c>
+      <c r="D658" s="15">
+        <v>0</v>
+      </c>
+      <c r="E658" s="15">
+        <v>0</v>
+      </c>
+      <c r="F658" s="15">
+        <v>0</v>
+      </c>
+      <c r="G658" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="660" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B660" s="6">
+        <v>421</v>
+      </c>
+      <c r="C660" s="6" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="661" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B661" s="8"/>
+      <c r="C661" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D661" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E661" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F661" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G661" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="662" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B662" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C662" s="11">
+        <v>15</v>
+      </c>
+      <c r="D662" s="11">
+        <v>6</v>
+      </c>
+      <c r="E662" s="11">
+        <v>6</v>
+      </c>
+      <c r="F662" s="11">
+        <v>0</v>
+      </c>
+      <c r="G662" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="663" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B663" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C663" s="13">
+        <v>15</v>
+      </c>
+      <c r="D663" s="13">
+        <v>6</v>
+      </c>
+      <c r="E663" s="13">
+        <v>6</v>
+      </c>
+      <c r="F663" s="13">
+        <v>0</v>
+      </c>
+      <c r="G663" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="664" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B664" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" s="13">
+        <v>0</v>
+      </c>
+      <c r="D664" s="13">
+        <v>0</v>
+      </c>
+      <c r="E664" s="13">
+        <v>0</v>
+      </c>
+      <c r="F664" s="13">
+        <v>0</v>
+      </c>
+      <c r="G664" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="665" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B665" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C665" s="13">
+        <v>0</v>
+      </c>
+      <c r="D665" s="13">
+        <v>0</v>
+      </c>
+      <c r="E665" s="13">
+        <v>0</v>
+      </c>
+      <c r="F665" s="13">
+        <v>0</v>
+      </c>
+      <c r="G665" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="666" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B666" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C666" s="13">
+        <v>0</v>
+      </c>
+      <c r="D666" s="13">
+        <v>0</v>
+      </c>
+      <c r="E666" s="13">
+        <v>0</v>
+      </c>
+      <c r="F666" s="13">
+        <v>0</v>
+      </c>
+      <c r="G666" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="667" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B667" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C667" s="13">
+        <v>0</v>
+      </c>
+      <c r="D667" s="13">
+        <v>0</v>
+      </c>
+      <c r="E667" s="13">
+        <v>0</v>
+      </c>
+      <c r="F667" s="13">
+        <v>0</v>
+      </c>
+      <c r="G667" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="668" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B668" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C668" s="13">
+        <v>0</v>
+      </c>
+      <c r="D668" s="13">
+        <v>0</v>
+      </c>
+      <c r="E668" s="13">
+        <v>0</v>
+      </c>
+      <c r="F668" s="13">
+        <v>0</v>
+      </c>
+      <c r="G668" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="669" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B669" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C669" s="15">
+        <v>0</v>
+      </c>
+      <c r="D669" s="15">
+        <v>0</v>
+      </c>
+      <c r="E669" s="15">
+        <v>0</v>
+      </c>
+      <c r="F669" s="15">
+        <v>0</v>
+      </c>
+      <c r="G669" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="671" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B671" s="6">
+        <v>422</v>
+      </c>
+      <c r="C671" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="672" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B672" s="8"/>
+      <c r="C672" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D672" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E672" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F672" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G672" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="673" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B673" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C673" s="11">
+        <v>1</v>
+      </c>
+      <c r="D673" s="11">
+        <v>1</v>
+      </c>
+      <c r="E673" s="11">
+        <v>0</v>
+      </c>
+      <c r="F673" s="11">
+        <v>0</v>
+      </c>
+      <c r="G673" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="674" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B674" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C674" s="13">
+        <v>1</v>
+      </c>
+      <c r="D674" s="13">
+        <v>1</v>
+      </c>
+      <c r="E674" s="13">
+        <v>0</v>
+      </c>
+      <c r="F674" s="13">
+        <v>0</v>
+      </c>
+      <c r="G674" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="675" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B675" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" s="13">
+        <v>0</v>
+      </c>
+      <c r="D675" s="13">
+        <v>0</v>
+      </c>
+      <c r="E675" s="13">
+        <v>0</v>
+      </c>
+      <c r="F675" s="13">
+        <v>0</v>
+      </c>
+      <c r="G675" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="676" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B676" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C676" s="13">
+        <v>0</v>
+      </c>
+      <c r="D676" s="13">
+        <v>0</v>
+      </c>
+      <c r="E676" s="13">
+        <v>0</v>
+      </c>
+      <c r="F676" s="13">
+        <v>0</v>
+      </c>
+      <c r="G676" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="677" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B677" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C677" s="13">
+        <v>0</v>
+      </c>
+      <c r="D677" s="13">
+        <v>0</v>
+      </c>
+      <c r="E677" s="13">
+        <v>0</v>
+      </c>
+      <c r="F677" s="13">
+        <v>0</v>
+      </c>
+      <c r="G677" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="678" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B678" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C678" s="13">
+        <v>0</v>
+      </c>
+      <c r="D678" s="13">
+        <v>0</v>
+      </c>
+      <c r="E678" s="13">
+        <v>0</v>
+      </c>
+      <c r="F678" s="13">
+        <v>0</v>
+      </c>
+      <c r="G678" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="679" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B679" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C679" s="13">
+        <v>0</v>
+      </c>
+      <c r="D679" s="13">
+        <v>0</v>
+      </c>
+      <c r="E679" s="13">
+        <v>0</v>
+      </c>
+      <c r="F679" s="13">
+        <v>0</v>
+      </c>
+      <c r="G679" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="680" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B680" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C680" s="15">
+        <v>0</v>
+      </c>
+      <c r="D680" s="15">
+        <v>0</v>
+      </c>
+      <c r="E680" s="15">
+        <v>0</v>
+      </c>
+      <c r="F680" s="15">
+        <v>0</v>
+      </c>
+      <c r="G680" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="682" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B682" s="6">
+        <v>423</v>
+      </c>
+      <c r="C682" s="6" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="683" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B683" s="8"/>
+      <c r="C683" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D683" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E683" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F683" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G683" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="684" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B684" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C684" s="11">
+        <v>3</v>
+      </c>
+      <c r="D684" s="11">
+        <v>2</v>
+      </c>
+      <c r="E684" s="11">
+        <v>0</v>
+      </c>
+      <c r="F684" s="11">
+        <v>1</v>
+      </c>
+      <c r="G684" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="685" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B685" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C685" s="13">
+        <v>3</v>
+      </c>
+      <c r="D685" s="13">
+        <v>2</v>
+      </c>
+      <c r="E685" s="13">
+        <v>0</v>
+      </c>
+      <c r="F685" s="13">
+        <v>1</v>
+      </c>
+      <c r="G685" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="686" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B686" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" s="13">
+        <v>0</v>
+      </c>
+      <c r="D686" s="13">
+        <v>0</v>
+      </c>
+      <c r="E686" s="13">
+        <v>0</v>
+      </c>
+      <c r="F686" s="13">
+        <v>0</v>
+      </c>
+      <c r="G686" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="687" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B687" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C687" s="13">
+        <v>0</v>
+      </c>
+      <c r="D687" s="13">
+        <v>0</v>
+      </c>
+      <c r="E687" s="13">
+        <v>0</v>
+      </c>
+      <c r="F687" s="13">
+        <v>0</v>
+      </c>
+      <c r="G687" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="688" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B688" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C688" s="13">
+        <v>0</v>
+      </c>
+      <c r="D688" s="13">
+        <v>0</v>
+      </c>
+      <c r="E688" s="13">
+        <v>0</v>
+      </c>
+      <c r="F688" s="13">
+        <v>0</v>
+      </c>
+      <c r="G688" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="689" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B689" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C689" s="13">
+        <v>0</v>
+      </c>
+      <c r="D689" s="13">
+        <v>0</v>
+      </c>
+      <c r="E689" s="13">
+        <v>0</v>
+      </c>
+      <c r="F689" s="13">
+        <v>0</v>
+      </c>
+      <c r="G689" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="690" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B690" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C690" s="13">
+        <v>0</v>
+      </c>
+      <c r="D690" s="13">
+        <v>0</v>
+      </c>
+      <c r="E690" s="13">
+        <v>0</v>
+      </c>
+      <c r="F690" s="13">
+        <v>0</v>
+      </c>
+      <c r="G690" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="691" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B691" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C691" s="15">
+        <v>0</v>
+      </c>
+      <c r="D691" s="15">
+        <v>0</v>
+      </c>
+      <c r="E691" s="15">
+        <v>0</v>
+      </c>
+      <c r="F691" s="15">
+        <v>0</v>
+      </c>
+      <c r="G691" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="693" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B693" s="6">
+        <v>424</v>
+      </c>
+      <c r="C693" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="694" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B694" s="8"/>
+      <c r="C694" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D694" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E694" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F694" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G694" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="695" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B695" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C695" s="11">
+        <v>0</v>
+      </c>
+      <c r="D695" s="11">
+        <v>0</v>
+      </c>
+      <c r="E695" s="11">
+        <v>0</v>
+      </c>
+      <c r="F695" s="11">
+        <v>0</v>
+      </c>
+      <c r="G695" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="696" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B696" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C696" s="13">
+        <v>0</v>
+      </c>
+      <c r="D696" s="13">
+        <v>0</v>
+      </c>
+      <c r="E696" s="13">
+        <v>0</v>
+      </c>
+      <c r="F696" s="13">
+        <v>0</v>
+      </c>
+      <c r="G696" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="697" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B697" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" s="13">
+        <v>0</v>
+      </c>
+      <c r="D697" s="13">
+        <v>0</v>
+      </c>
+      <c r="E697" s="13">
+        <v>0</v>
+      </c>
+      <c r="F697" s="13">
+        <v>0</v>
+      </c>
+      <c r="G697" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="698" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B698" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C698" s="13">
+        <v>0</v>
+      </c>
+      <c r="D698" s="13">
+        <v>0</v>
+      </c>
+      <c r="E698" s="13">
+        <v>0</v>
+      </c>
+      <c r="F698" s="13">
+        <v>0</v>
+      </c>
+      <c r="G698" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="699" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B699" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C699" s="13">
+        <v>0</v>
+      </c>
+      <c r="D699" s="13">
+        <v>0</v>
+      </c>
+      <c r="E699" s="13">
+        <v>0</v>
+      </c>
+      <c r="F699" s="13">
+        <v>0</v>
+      </c>
+      <c r="G699" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="700" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B700" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C700" s="13">
+        <v>0</v>
+      </c>
+      <c r="D700" s="13">
+        <v>0</v>
+      </c>
+      <c r="E700" s="13">
+        <v>0</v>
+      </c>
+      <c r="F700" s="13">
+        <v>0</v>
+      </c>
+      <c r="G700" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="701" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B701" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C701" s="13">
+        <v>0</v>
+      </c>
+      <c r="D701" s="13">
+        <v>0</v>
+      </c>
+      <c r="E701" s="13">
+        <v>0</v>
+      </c>
+      <c r="F701" s="13">
+        <v>0</v>
+      </c>
+      <c r="G701" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="702" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B702" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C702" s="15">
+        <v>0</v>
+      </c>
+      <c r="D702" s="15">
+        <v>0</v>
+      </c>
+      <c r="E702" s="15">
+        <v>0</v>
+      </c>
+      <c r="F702" s="15">
+        <v>0</v>
+      </c>
+      <c r="G702" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="704" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B704" s="6">
+        <v>426</v>
+      </c>
+      <c r="C704" s="6" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="705" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B705" s="8"/>
+      <c r="C705" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D705" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E705" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F705" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G705" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="706" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B706" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C706" s="11">
+        <v>0</v>
+      </c>
+      <c r="D706" s="11">
+        <v>0</v>
+      </c>
+      <c r="E706" s="11">
+        <v>0</v>
+      </c>
+      <c r="F706" s="11">
+        <v>0</v>
+      </c>
+      <c r="G706" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="707" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B707" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C707" s="13">
+        <v>0</v>
+      </c>
+      <c r="D707" s="13">
+        <v>0</v>
+      </c>
+      <c r="E707" s="13">
+        <v>0</v>
+      </c>
+      <c r="F707" s="13">
+        <v>0</v>
+      </c>
+      <c r="G707" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="708" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B708" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" s="13">
+        <v>0</v>
+      </c>
+      <c r="D708" s="13">
+        <v>0</v>
+      </c>
+      <c r="E708" s="13">
+        <v>0</v>
+      </c>
+      <c r="F708" s="13">
+        <v>0</v>
+      </c>
+      <c r="G708" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="709" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B709" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C709" s="13">
+        <v>0</v>
+      </c>
+      <c r="D709" s="13">
+        <v>0</v>
+      </c>
+      <c r="E709" s="13">
+        <v>0</v>
+      </c>
+      <c r="F709" s="13">
+        <v>0</v>
+      </c>
+      <c r="G709" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="710" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B710" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C710" s="13">
+        <v>0</v>
+      </c>
+      <c r="D710" s="13">
+        <v>0</v>
+      </c>
+      <c r="E710" s="13">
+        <v>0</v>
+      </c>
+      <c r="F710" s="13">
+        <v>0</v>
+      </c>
+      <c r="G710" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="711" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B711" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C711" s="13">
+        <v>0</v>
+      </c>
+      <c r="D711" s="13">
+        <v>0</v>
+      </c>
+      <c r="E711" s="13">
+        <v>0</v>
+      </c>
+      <c r="F711" s="13">
+        <v>0</v>
+      </c>
+      <c r="G711" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="712" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B712" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C712" s="13">
+        <v>0</v>
+      </c>
+      <c r="D712" s="13">
+        <v>0</v>
+      </c>
+      <c r="E712" s="13">
+        <v>0</v>
+      </c>
+      <c r="F712" s="13">
+        <v>0</v>
+      </c>
+      <c r="G712" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="713" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B713" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C713" s="15">
+        <v>0</v>
+      </c>
+      <c r="D713" s="15">
+        <v>0</v>
+      </c>
+      <c r="E713" s="15">
+        <v>0</v>
+      </c>
+      <c r="F713" s="15">
+        <v>0</v>
+      </c>
+      <c r="G713" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="715" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B715" s="6">
+        <v>427</v>
+      </c>
+      <c r="C715" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="716" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B716" s="8"/>
+      <c r="C716" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D716" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E716" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F716" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G716" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="717" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B717" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C717" s="11">
+        <v>1</v>
+      </c>
+      <c r="D717" s="11">
+        <v>1</v>
+      </c>
+      <c r="E717" s="11">
+        <v>0</v>
+      </c>
+      <c r="F717" s="11">
+        <v>0</v>
+      </c>
+      <c r="G717" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="718" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B718" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C718" s="13">
+        <v>0</v>
+      </c>
+      <c r="D718" s="13">
+        <v>0</v>
+      </c>
+      <c r="E718" s="13">
+        <v>0</v>
+      </c>
+      <c r="F718" s="13">
+        <v>0</v>
+      </c>
+      <c r="G718" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="719" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B719" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" s="13">
+        <v>1</v>
+      </c>
+      <c r="D719" s="13">
+        <v>1</v>
+      </c>
+      <c r="E719" s="13">
+        <v>0</v>
+      </c>
+      <c r="F719" s="13">
+        <v>0</v>
+      </c>
+      <c r="G719" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="720" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B720" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C720" s="13">
+        <v>0</v>
+      </c>
+      <c r="D720" s="13">
+        <v>0</v>
+      </c>
+      <c r="E720" s="13">
+        <v>0</v>
+      </c>
+      <c r="F720" s="13">
+        <v>0</v>
+      </c>
+      <c r="G720" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="721" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B721" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C721" s="13">
+        <v>1</v>
+      </c>
+      <c r="D721" s="13">
+        <v>1</v>
+      </c>
+      <c r="E721" s="13">
+        <v>0</v>
+      </c>
+      <c r="F721" s="13">
+        <v>0</v>
+      </c>
+      <c r="G721" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="722" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B722" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C722" s="13">
+        <v>0</v>
+      </c>
+      <c r="D722" s="13">
+        <v>0</v>
+      </c>
+      <c r="E722" s="13">
+        <v>0</v>
+      </c>
+      <c r="F722" s="13">
+        <v>0</v>
+      </c>
+      <c r="G722" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="723" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B723" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C723" s="13">
+        <v>0</v>
+      </c>
+      <c r="D723" s="13">
+        <v>0</v>
+      </c>
+      <c r="E723" s="13">
+        <v>0</v>
+      </c>
+      <c r="F723" s="13">
+        <v>0</v>
+      </c>
+      <c r="G723" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="724" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B724" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C724" s="15">
+        <v>0</v>
+      </c>
+      <c r="D724" s="15">
+        <v>0</v>
+      </c>
+      <c r="E724" s="15">
+        <v>0</v>
+      </c>
+      <c r="F724" s="15">
+        <v>0</v>
+      </c>
+      <c r="G724" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="727" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B727" s="6">
+        <v>440</v>
+      </c>
+      <c r="C727" s="6" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="728" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B728" s="8"/>
+      <c r="C728" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D728" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E728" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F728" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G728" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="729" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B729" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C729" s="11">
+        <v>2</v>
+      </c>
+      <c r="D729" s="11">
+        <v>2</v>
+      </c>
+      <c r="E729" s="11">
+        <v>0</v>
+      </c>
+      <c r="F729" s="11">
+        <v>0</v>
+      </c>
+      <c r="G729" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="730" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B730" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C730" s="13">
+        <v>2</v>
+      </c>
+      <c r="D730" s="13">
+        <v>2</v>
+      </c>
+      <c r="E730" s="13">
+        <v>0</v>
+      </c>
+      <c r="F730" s="13">
+        <v>0</v>
+      </c>
+      <c r="G730" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="731" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B731" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" s="13">
+        <v>0</v>
+      </c>
+      <c r="D731" s="13">
+        <v>0</v>
+      </c>
+      <c r="E731" s="13">
+        <v>0</v>
+      </c>
+      <c r="F731" s="13">
+        <v>0</v>
+      </c>
+      <c r="G731" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="732" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B732" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C732" s="13">
+        <v>0</v>
+      </c>
+      <c r="D732" s="13">
+        <v>0</v>
+      </c>
+      <c r="E732" s="13">
+        <v>0</v>
+      </c>
+      <c r="F732" s="13">
+        <v>0</v>
+      </c>
+      <c r="G732" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="733" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B733" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C733" s="13">
+        <v>0</v>
+      </c>
+      <c r="D733" s="13">
+        <v>0</v>
+      </c>
+      <c r="E733" s="13">
+        <v>0</v>
+      </c>
+      <c r="F733" s="13">
+        <v>0</v>
+      </c>
+      <c r="G733" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="734" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B734" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C734" s="13">
+        <v>0</v>
+      </c>
+      <c r="D734" s="13">
+        <v>0</v>
+      </c>
+      <c r="E734" s="13">
+        <v>0</v>
+      </c>
+      <c r="F734" s="13">
+        <v>0</v>
+      </c>
+      <c r="G734" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="735" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B735" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C735" s="13">
+        <v>0</v>
+      </c>
+      <c r="D735" s="13">
+        <v>0</v>
+      </c>
+      <c r="E735" s="13">
+        <v>0</v>
+      </c>
+      <c r="F735" s="13">
+        <v>0</v>
+      </c>
+      <c r="G735" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="736" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B736" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C736" s="15">
+        <v>0</v>
+      </c>
+      <c r="D736" s="15">
+        <v>0</v>
+      </c>
+      <c r="E736" s="15">
+        <v>0</v>
+      </c>
+      <c r="F736" s="15">
+        <v>0</v>
+      </c>
+      <c r="G736" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="738" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B738" s="6">
+        <v>441</v>
+      </c>
+      <c r="C738" s="6" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="739" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B739" s="8"/>
+      <c r="C739" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D739" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E739" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F739" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G739" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="740" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B740" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C740" s="11">
+        <v>0</v>
+      </c>
+      <c r="D740" s="11">
+        <v>0</v>
+      </c>
+      <c r="E740" s="11">
+        <v>0</v>
+      </c>
+      <c r="F740" s="11">
+        <v>0</v>
+      </c>
+      <c r="G740" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="741" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B741" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C741" s="13">
+        <v>0</v>
+      </c>
+      <c r="D741" s="13">
+        <v>0</v>
+      </c>
+      <c r="E741" s="13">
+        <v>0</v>
+      </c>
+      <c r="F741" s="13">
+        <v>0</v>
+      </c>
+      <c r="G741" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="742" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B742" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" s="13">
+        <v>0</v>
+      </c>
+      <c r="D742" s="13">
+        <v>0</v>
+      </c>
+      <c r="E742" s="13">
+        <v>0</v>
+      </c>
+      <c r="F742" s="13">
+        <v>0</v>
+      </c>
+      <c r="G742" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="743" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B743" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C743" s="13">
+        <v>0</v>
+      </c>
+      <c r="D743" s="13">
+        <v>0</v>
+      </c>
+      <c r="E743" s="13">
+        <v>0</v>
+      </c>
+      <c r="F743" s="13">
+        <v>0</v>
+      </c>
+      <c r="G743" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="744" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B744" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C744" s="13">
+        <v>0</v>
+      </c>
+      <c r="D744" s="13">
+        <v>0</v>
+      </c>
+      <c r="E744" s="13">
+        <v>0</v>
+      </c>
+      <c r="F744" s="13">
+        <v>0</v>
+      </c>
+      <c r="G744" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="745" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B745" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C745" s="13">
+        <v>0</v>
+      </c>
+      <c r="D745" s="13">
+        <v>0</v>
+      </c>
+      <c r="E745" s="13">
+        <v>0</v>
+      </c>
+      <c r="F745" s="13">
+        <v>0</v>
+      </c>
+      <c r="G745" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="746" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B746" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C746" s="13">
+        <v>0</v>
+      </c>
+      <c r="D746" s="13">
+        <v>0</v>
+      </c>
+      <c r="E746" s="13">
+        <v>0</v>
+      </c>
+      <c r="F746" s="13">
+        <v>0</v>
+      </c>
+      <c r="G746" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="747" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B747" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C747" s="15">
+        <v>0</v>
+      </c>
+      <c r="D747" s="15">
+        <v>0</v>
+      </c>
+      <c r="E747" s="15">
+        <v>0</v>
+      </c>
+      <c r="F747" s="15">
+        <v>0</v>
+      </c>
+      <c r="G747" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="749" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B749" s="6">
+        <v>443</v>
+      </c>
+      <c r="C749" s="6" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="750" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B750" s="8"/>
+      <c r="C750" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D750" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E750" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F750" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G750" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="751" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B751" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C751" s="11">
+        <v>2</v>
+      </c>
+      <c r="D751" s="11">
+        <v>2</v>
+      </c>
+      <c r="E751" s="11">
+        <v>0</v>
+      </c>
+      <c r="F751" s="11">
+        <v>0</v>
+      </c>
+      <c r="G751" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="752" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B752" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C752" s="13">
+        <v>2</v>
+      </c>
+      <c r="D752" s="13">
+        <v>2</v>
+      </c>
+      <c r="E752" s="13">
+        <v>0</v>
+      </c>
+      <c r="F752" s="13">
+        <v>0</v>
+      </c>
+      <c r="G752" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="753" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B753" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" s="13">
+        <v>0</v>
+      </c>
+      <c r="D753" s="13">
+        <v>0</v>
+      </c>
+      <c r="E753" s="13">
+        <v>0</v>
+      </c>
+      <c r="F753" s="13">
+        <v>0</v>
+      </c>
+      <c r="G753" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="754" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B754" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C754" s="13">
+        <v>0</v>
+      </c>
+      <c r="D754" s="13">
+        <v>0</v>
+      </c>
+      <c r="E754" s="13">
+        <v>0</v>
+      </c>
+      <c r="F754" s="13">
+        <v>0</v>
+      </c>
+      <c r="G754" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="755" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B755" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C755" s="13">
+        <v>0</v>
+      </c>
+      <c r="D755" s="13">
+        <v>0</v>
+      </c>
+      <c r="E755" s="13">
+        <v>0</v>
+      </c>
+      <c r="F755" s="13">
+        <v>0</v>
+      </c>
+      <c r="G755" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="756" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B756" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C756" s="13">
+        <v>0</v>
+      </c>
+      <c r="D756" s="13">
+        <v>0</v>
+      </c>
+      <c r="E756" s="13">
+        <v>0</v>
+      </c>
+      <c r="F756" s="13">
+        <v>0</v>
+      </c>
+      <c r="G756" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="757" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B757" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C757" s="13">
+        <v>0</v>
+      </c>
+      <c r="D757" s="13">
+        <v>0</v>
+      </c>
+      <c r="E757" s="13">
+        <v>0</v>
+      </c>
+      <c r="F757" s="13">
+        <v>0</v>
+      </c>
+      <c r="G757" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="758" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B758" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C758" s="15">
+        <v>0</v>
+      </c>
+      <c r="D758" s="15">
+        <v>0</v>
+      </c>
+      <c r="E758" s="15">
+        <v>0</v>
+      </c>
+      <c r="F758" s="15">
+        <v>0</v>
+      </c>
+      <c r="G758" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="761" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B761" s="6">
+        <v>460</v>
+      </c>
+      <c r="C761" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="762" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B762" s="8"/>
+      <c r="C762" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D762" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E762" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F762" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G762" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="763" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B763" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C763" s="11">
+        <v>0</v>
+      </c>
+      <c r="D763" s="11">
+        <v>0</v>
+      </c>
+      <c r="E763" s="11">
+        <v>0</v>
+      </c>
+      <c r="F763" s="11">
+        <v>0</v>
+      </c>
+      <c r="G763" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="764" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B764" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C764" s="13">
+        <v>0</v>
+      </c>
+      <c r="D764" s="13">
+        <v>0</v>
+      </c>
+      <c r="E764" s="13">
+        <v>0</v>
+      </c>
+      <c r="F764" s="13">
+        <v>0</v>
+      </c>
+      <c r="G764" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="765" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B765" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" s="13">
+        <v>0</v>
+      </c>
+      <c r="D765" s="13">
+        <v>0</v>
+      </c>
+      <c r="E765" s="13">
+        <v>0</v>
+      </c>
+      <c r="F765" s="13">
+        <v>0</v>
+      </c>
+      <c r="G765" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="766" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B766" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C766" s="13">
+        <v>0</v>
+      </c>
+      <c r="D766" s="13">
+        <v>0</v>
+      </c>
+      <c r="E766" s="13">
+        <v>0</v>
+      </c>
+      <c r="F766" s="13">
+        <v>0</v>
+      </c>
+      <c r="G766" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="767" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B767" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C767" s="13">
+        <v>0</v>
+      </c>
+      <c r="D767" s="13">
+        <v>0</v>
+      </c>
+      <c r="E767" s="13">
+        <v>0</v>
+      </c>
+      <c r="F767" s="13">
+        <v>0</v>
+      </c>
+      <c r="G767" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="768" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B768" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C768" s="13">
+        <v>0</v>
+      </c>
+      <c r="D768" s="13">
+        <v>0</v>
+      </c>
+      <c r="E768" s="13">
+        <v>0</v>
+      </c>
+      <c r="F768" s="13">
+        <v>0</v>
+      </c>
+      <c r="G768" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="769" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B769" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C769" s="13">
+        <v>0</v>
+      </c>
+      <c r="D769" s="13">
+        <v>0</v>
+      </c>
+      <c r="E769" s="13">
+        <v>0</v>
+      </c>
+      <c r="F769" s="13">
+        <v>0</v>
+      </c>
+      <c r="G769" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="770" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B770" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C770" s="15">
+        <v>0</v>
+      </c>
+      <c r="D770" s="15">
+        <v>0</v>
+      </c>
+      <c r="E770" s="15">
+        <v>0</v>
+      </c>
+      <c r="F770" s="15">
+        <v>0</v>
+      </c>
+      <c r="G770" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="772" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B772" s="6">
+        <v>463</v>
+      </c>
+      <c r="C772" s="6" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="773" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B773" s="8"/>
+      <c r="C773" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D773" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E773" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="F773" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G773" s="9" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="774" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B774" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C774" s="11">
+        <v>0</v>
+      </c>
+      <c r="D774" s="11">
+        <v>0</v>
+      </c>
+      <c r="E774" s="11">
+        <v>0</v>
+      </c>
+      <c r="F774" s="11">
+        <v>0</v>
+      </c>
+      <c r="G774" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="775" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B775" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C775" s="13">
+        <v>0</v>
+      </c>
+      <c r="D775" s="13">
+        <v>0</v>
+      </c>
+      <c r="E775" s="13">
+        <v>0</v>
+      </c>
+      <c r="F775" s="13">
+        <v>0</v>
+      </c>
+      <c r="G775" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="776" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B776" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" s="13">
+        <v>0</v>
+      </c>
+      <c r="D776" s="13">
+        <v>0</v>
+      </c>
+      <c r="E776" s="13">
+        <v>0</v>
+      </c>
+      <c r="F776" s="13">
+        <v>0</v>
+      </c>
+      <c r="G776" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="777" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B777" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C777" s="13">
+        <v>0</v>
+      </c>
+      <c r="D777" s="13">
+        <v>0</v>
+      </c>
+      <c r="E777" s="13">
+        <v>0</v>
+      </c>
+      <c r="F777" s="13">
+        <v>0</v>
+      </c>
+      <c r="G777" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="778" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B778" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C778" s="13">
+        <v>0</v>
+      </c>
+      <c r="D778" s="13">
+        <v>0</v>
+      </c>
+      <c r="E778" s="13">
+        <v>0</v>
+      </c>
+      <c r="F778" s="13">
+        <v>0</v>
+      </c>
+      <c r="G778" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="779" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B779" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C779" s="13">
+        <v>0</v>
+      </c>
+      <c r="D779" s="13">
+        <v>0</v>
+      </c>
+      <c r="E779" s="13">
+        <v>0</v>
+      </c>
+      <c r="F779" s="13">
+        <v>0</v>
+      </c>
+      <c r="G779" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="780" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B780" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C780" s="13">
+        <v>0</v>
+      </c>
+      <c r="D780" s="13">
+        <v>0</v>
+      </c>
+      <c r="E780" s="13">
+        <v>0</v>
+      </c>
+      <c r="F780" s="13">
+        <v>0</v>
+      </c>
+      <c r="G780" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="781" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B781" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C781" s="15">
+        <v>0</v>
+      </c>
+      <c r="D781" s="15">
+        <v>0</v>
+      </c>
+      <c r="E781" s="15">
+        <v>0</v>
+      </c>
+      <c r="F781" s="15">
+        <v>0</v>
+      </c>
+      <c r="G781" s="15">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{025AAA90-4E0D-4D6B-AB97-7E4FCC2C08EE}">
+  <dimension ref="B1:G781"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="13.59765625" defaultRowHeight="13.05" customHeight="1" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="1" width="3.59765625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="6.69921875" style="16" customWidth="1"/>
+    <col min="3" max="16384" width="13.59765625" style="16"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:7" ht="10.050000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="2" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B2" s="17" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B3" s="17" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B4" s="17" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="6" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B6" s="16" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="2:7" ht="11.4" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="18"/>
+      <c r="C7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F7" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B8" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="21">
+        <v>4165</v>
+      </c>
+      <c r="D8" s="21">
+        <v>679</v>
+      </c>
+      <c r="E8" s="21">
+        <v>2090</v>
+      </c>
+      <c r="F8" s="21">
+        <v>6</v>
+      </c>
+      <c r="G8" s="21">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="9" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B9" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="23">
+        <v>2399</v>
+      </c>
+      <c r="D9" s="23">
+        <v>611</v>
+      </c>
+      <c r="E9" s="23">
+        <v>982</v>
+      </c>
+      <c r="F9" s="23">
+        <v>5</v>
+      </c>
+      <c r="G9" s="23">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="10" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B10" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="23">
+        <v>1766</v>
+      </c>
+      <c r="D10" s="23">
+        <v>68</v>
+      </c>
+      <c r="E10" s="23">
+        <v>1108</v>
+      </c>
+      <c r="F10" s="23">
+        <v>1</v>
+      </c>
+      <c r="G10" s="23">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="11" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B11" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="23">
+        <v>16</v>
+      </c>
+      <c r="D11" s="23">
+        <v>0</v>
+      </c>
+      <c r="E11" s="23">
+        <v>16</v>
+      </c>
+      <c r="F11" s="23">
+        <v>0</v>
+      </c>
+      <c r="G11" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B12" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="23">
+        <v>1199</v>
+      </c>
+      <c r="D12" s="23">
+        <v>2</v>
+      </c>
+      <c r="E12" s="23">
+        <v>616</v>
+      </c>
+      <c r="F12" s="23">
+        <v>0</v>
+      </c>
+      <c r="G12" s="23">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="13" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B13" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="23">
+        <v>551</v>
+      </c>
+      <c r="D13" s="23">
+        <v>66</v>
+      </c>
+      <c r="E13" s="23">
+        <v>476</v>
+      </c>
+      <c r="F13" s="23">
+        <v>1</v>
+      </c>
+      <c r="G13" s="23">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B14" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="23">
+        <v>0</v>
+      </c>
+      <c r="D14" s="23">
+        <v>0</v>
+      </c>
+      <c r="E14" s="23">
+        <v>0</v>
+      </c>
+      <c r="F14" s="23">
+        <v>0</v>
+      </c>
+      <c r="G14" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B15" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="25">
+        <v>0</v>
+      </c>
+      <c r="D15" s="25">
+        <v>0</v>
+      </c>
+      <c r="E15" s="25">
+        <v>0</v>
+      </c>
+      <c r="F15" s="25">
+        <v>0</v>
+      </c>
+      <c r="G15" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B17" s="16" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="18"/>
+      <c r="C18" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E18" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F18" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G18" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="21">
+        <v>4124</v>
+      </c>
+      <c r="D19" s="21">
+        <v>649</v>
+      </c>
+      <c r="E19" s="21">
+        <v>2090</v>
+      </c>
+      <c r="F19" s="21">
+        <v>6</v>
+      </c>
+      <c r="G19" s="21">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="20" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B20" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="23">
+        <v>2359</v>
+      </c>
+      <c r="D20" s="23">
+        <v>582</v>
+      </c>
+      <c r="E20" s="23">
+        <v>982</v>
+      </c>
+      <c r="F20" s="23">
+        <v>5</v>
+      </c>
+      <c r="G20" s="23">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="21" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B21" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="23">
+        <v>1765</v>
+      </c>
+      <c r="D21" s="23">
+        <v>67</v>
+      </c>
+      <c r="E21" s="23">
+        <v>1108</v>
+      </c>
+      <c r="F21" s="23">
+        <v>1</v>
+      </c>
+      <c r="G21" s="23">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="22" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B22" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="23">
+        <v>16</v>
+      </c>
+      <c r="D22" s="23">
+        <v>0</v>
+      </c>
+      <c r="E22" s="23">
+        <v>16</v>
+      </c>
+      <c r="F22" s="23">
+        <v>0</v>
+      </c>
+      <c r="G22" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B23" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="23">
+        <v>1199</v>
+      </c>
+      <c r="D23" s="23">
+        <v>2</v>
+      </c>
+      <c r="E23" s="23">
+        <v>616</v>
+      </c>
+      <c r="F23" s="23">
+        <v>0</v>
+      </c>
+      <c r="G23" s="23">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="24" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B24" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="23">
+        <v>550</v>
+      </c>
+      <c r="D24" s="23">
+        <v>65</v>
+      </c>
+      <c r="E24" s="23">
+        <v>476</v>
+      </c>
+      <c r="F24" s="23">
+        <v>1</v>
+      </c>
+      <c r="G24" s="23">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B25" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="23">
+        <v>0</v>
+      </c>
+      <c r="D25" s="23">
+        <v>0</v>
+      </c>
+      <c r="E25" s="23">
+        <v>0</v>
+      </c>
+      <c r="F25" s="23">
+        <v>0</v>
+      </c>
+      <c r="G25" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B26" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C26" s="25">
+        <v>0</v>
+      </c>
+      <c r="D26" s="25">
+        <v>0</v>
+      </c>
+      <c r="E26" s="25">
+        <v>0</v>
+      </c>
+      <c r="F26" s="25">
+        <v>0</v>
+      </c>
+      <c r="G26" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B28" s="16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="18"/>
+      <c r="C29" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D29" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E29" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F29" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G29" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B30" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C30" s="21">
+        <v>41</v>
+      </c>
+      <c r="D30" s="21">
+        <v>30</v>
+      </c>
+      <c r="E30" s="21">
+        <v>0</v>
+      </c>
+      <c r="F30" s="21">
+        <v>0</v>
+      </c>
+      <c r="G30" s="21">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B31" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" s="23">
+        <v>40</v>
+      </c>
+      <c r="D31" s="23">
+        <v>29</v>
+      </c>
+      <c r="E31" s="23">
+        <v>0</v>
+      </c>
+      <c r="F31" s="23">
+        <v>0</v>
+      </c>
+      <c r="G31" s="23">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B32" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" s="23">
+        <v>1</v>
+      </c>
+      <c r="D32" s="23">
+        <v>1</v>
+      </c>
+      <c r="E32" s="23">
+        <v>0</v>
+      </c>
+      <c r="F32" s="23">
+        <v>0</v>
+      </c>
+      <c r="G32" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B33" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" s="23">
+        <v>0</v>
+      </c>
+      <c r="D33" s="23">
+        <v>0</v>
+      </c>
+      <c r="E33" s="23">
+        <v>0</v>
+      </c>
+      <c r="F33" s="23">
+        <v>0</v>
+      </c>
+      <c r="G33" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B34" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C34" s="23">
+        <v>0</v>
+      </c>
+      <c r="D34" s="23">
+        <v>0</v>
+      </c>
+      <c r="E34" s="23">
+        <v>0</v>
+      </c>
+      <c r="F34" s="23">
+        <v>0</v>
+      </c>
+      <c r="G34" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B35" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" s="23">
+        <v>1</v>
+      </c>
+      <c r="D35" s="23">
+        <v>1</v>
+      </c>
+      <c r="E35" s="23">
+        <v>0</v>
+      </c>
+      <c r="F35" s="23">
+        <v>0</v>
+      </c>
+      <c r="G35" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B36" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C36" s="23">
+        <v>0</v>
+      </c>
+      <c r="D36" s="23">
+        <v>0</v>
+      </c>
+      <c r="E36" s="23">
+        <v>0</v>
+      </c>
+      <c r="F36" s="23">
+        <v>0</v>
+      </c>
+      <c r="G36" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B37" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="25">
+        <v>0</v>
+      </c>
+      <c r="D37" s="25">
+        <v>0</v>
+      </c>
+      <c r="E37" s="25">
+        <v>0</v>
+      </c>
+      <c r="F37" s="25">
+        <v>0</v>
+      </c>
+      <c r="G37" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B40" s="16">
+        <v>100</v>
+      </c>
+      <c r="C40" s="16" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="18"/>
+      <c r="C41" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E41" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F41" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G41" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B42" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C42" s="21">
+        <v>604</v>
+      </c>
+      <c r="D42" s="21">
+        <v>89</v>
+      </c>
+      <c r="E42" s="21">
+        <v>390</v>
+      </c>
+      <c r="F42" s="21">
+        <v>0</v>
+      </c>
+      <c r="G42" s="21">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="43" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B43" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" s="23">
+        <v>438</v>
+      </c>
+      <c r="D43" s="23">
+        <v>82</v>
+      </c>
+      <c r="E43" s="23">
+        <v>233</v>
+      </c>
+      <c r="F43" s="23">
+        <v>0</v>
+      </c>
+      <c r="G43" s="23">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="44" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B44" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" s="23">
+        <v>166</v>
+      </c>
+      <c r="D44" s="23">
+        <v>7</v>
+      </c>
+      <c r="E44" s="23">
+        <v>157</v>
+      </c>
+      <c r="F44" s="23">
+        <v>0</v>
+      </c>
+      <c r="G44" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B45" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" s="23">
+        <v>0</v>
+      </c>
+      <c r="D45" s="23">
+        <v>0</v>
+      </c>
+      <c r="E45" s="23">
+        <v>0</v>
+      </c>
+      <c r="F45" s="23">
+        <v>0</v>
+      </c>
+      <c r="G45" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B46" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C46" s="23">
+        <v>41</v>
+      </c>
+      <c r="D46" s="23">
+        <v>0</v>
+      </c>
+      <c r="E46" s="23">
+        <v>41</v>
+      </c>
+      <c r="F46" s="23">
+        <v>0</v>
+      </c>
+      <c r="G46" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B47" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="23">
+        <v>125</v>
+      </c>
+      <c r="D47" s="23">
+        <v>7</v>
+      </c>
+      <c r="E47" s="23">
+        <v>116</v>
+      </c>
+      <c r="F47" s="23">
+        <v>0</v>
+      </c>
+      <c r="G47" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B48" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" s="23">
+        <v>0</v>
+      </c>
+      <c r="D48" s="23">
+        <v>0</v>
+      </c>
+      <c r="E48" s="23">
+        <v>0</v>
+      </c>
+      <c r="F48" s="23">
+        <v>0</v>
+      </c>
+      <c r="G48" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B49" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C49" s="25">
+        <v>0</v>
+      </c>
+      <c r="D49" s="25">
+        <v>0</v>
+      </c>
+      <c r="E49" s="25">
+        <v>0</v>
+      </c>
+      <c r="F49" s="25">
+        <v>0</v>
+      </c>
+      <c r="G49" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B51" s="16">
+        <v>101</v>
+      </c>
+      <c r="C51" s="16" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="52" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="18"/>
+      <c r="C52" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E52" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F52" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G52" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="53" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B53" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C53" s="21">
+        <v>226</v>
+      </c>
+      <c r="D53" s="21">
+        <v>18</v>
+      </c>
+      <c r="E53" s="21">
+        <v>196</v>
+      </c>
+      <c r="F53" s="21">
+        <v>0</v>
+      </c>
+      <c r="G53" s="21">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B54" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" s="23">
+        <v>91</v>
+      </c>
+      <c r="D54" s="23">
+        <v>16</v>
+      </c>
+      <c r="E54" s="23">
+        <v>63</v>
+      </c>
+      <c r="F54" s="23">
+        <v>0</v>
+      </c>
+      <c r="G54" s="23">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B55" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" s="23">
+        <v>135</v>
+      </c>
+      <c r="D55" s="23">
+        <v>2</v>
+      </c>
+      <c r="E55" s="23">
+        <v>133</v>
+      </c>
+      <c r="F55" s="23">
+        <v>0</v>
+      </c>
+      <c r="G55" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B56" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C56" s="23">
+        <v>0</v>
+      </c>
+      <c r="D56" s="23">
+        <v>0</v>
+      </c>
+      <c r="E56" s="23">
+        <v>0</v>
+      </c>
+      <c r="F56" s="23">
+        <v>0</v>
+      </c>
+      <c r="G56" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B57" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" s="23">
+        <v>41</v>
+      </c>
+      <c r="D57" s="23">
+        <v>0</v>
+      </c>
+      <c r="E57" s="23">
+        <v>41</v>
+      </c>
+      <c r="F57" s="23">
+        <v>0</v>
+      </c>
+      <c r="G57" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B58" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C58" s="23">
+        <v>94</v>
+      </c>
+      <c r="D58" s="23">
+        <v>2</v>
+      </c>
+      <c r="E58" s="23">
+        <v>92</v>
+      </c>
+      <c r="F58" s="23">
+        <v>0</v>
+      </c>
+      <c r="G58" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B59" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C59" s="23">
+        <v>0</v>
+      </c>
+      <c r="D59" s="23">
+        <v>0</v>
+      </c>
+      <c r="E59" s="23">
+        <v>0</v>
+      </c>
+      <c r="F59" s="23">
+        <v>0</v>
+      </c>
+      <c r="G59" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B60" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C60" s="25">
+        <v>0</v>
+      </c>
+      <c r="D60" s="25">
+        <v>0</v>
+      </c>
+      <c r="E60" s="25">
+        <v>0</v>
+      </c>
+      <c r="F60" s="25">
+        <v>0</v>
+      </c>
+      <c r="G60" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B62" s="16">
+        <v>102</v>
+      </c>
+      <c r="C62" s="16" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="18"/>
+      <c r="C63" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D63" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E63" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F63" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G63" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="64" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B64" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C64" s="21">
+        <v>94</v>
+      </c>
+      <c r="D64" s="21">
+        <v>22</v>
+      </c>
+      <c r="E64" s="21">
+        <v>67</v>
+      </c>
+      <c r="F64" s="21">
+        <v>0</v>
+      </c>
+      <c r="G64" s="21">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="65" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B65" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C65" s="23">
+        <v>78</v>
+      </c>
+      <c r="D65" s="23">
+        <v>20</v>
+      </c>
+      <c r="E65" s="23">
+        <v>53</v>
+      </c>
+      <c r="F65" s="23">
+        <v>0</v>
+      </c>
+      <c r="G65" s="23">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="66" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B66" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" s="23">
+        <v>16</v>
+      </c>
+      <c r="D66" s="23">
+        <v>2</v>
+      </c>
+      <c r="E66" s="23">
+        <v>14</v>
+      </c>
+      <c r="F66" s="23">
+        <v>0</v>
+      </c>
+      <c r="G66" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B67" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C67" s="23">
+        <v>0</v>
+      </c>
+      <c r="D67" s="23">
+        <v>0</v>
+      </c>
+      <c r="E67" s="23">
+        <v>0</v>
+      </c>
+      <c r="F67" s="23">
+        <v>0</v>
+      </c>
+      <c r="G67" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B68" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C68" s="23">
+        <v>0</v>
+      </c>
+      <c r="D68" s="23">
+        <v>0</v>
+      </c>
+      <c r="E68" s="23">
+        <v>0</v>
+      </c>
+      <c r="F68" s="23">
+        <v>0</v>
+      </c>
+      <c r="G68" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B69" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" s="23">
+        <v>16</v>
+      </c>
+      <c r="D69" s="23">
+        <v>2</v>
+      </c>
+      <c r="E69" s="23">
+        <v>14</v>
+      </c>
+      <c r="F69" s="23">
+        <v>0</v>
+      </c>
+      <c r="G69" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B70" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C70" s="23">
+        <v>0</v>
+      </c>
+      <c r="D70" s="23">
+        <v>0</v>
+      </c>
+      <c r="E70" s="23">
+        <v>0</v>
+      </c>
+      <c r="F70" s="23">
+        <v>0</v>
+      </c>
+      <c r="G70" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B71" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C71" s="25">
+        <v>0</v>
+      </c>
+      <c r="D71" s="25">
+        <v>0</v>
+      </c>
+      <c r="E71" s="25">
+        <v>0</v>
+      </c>
+      <c r="F71" s="25">
+        <v>0</v>
+      </c>
+      <c r="G71" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B73" s="16">
+        <v>103</v>
+      </c>
+      <c r="C73" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="74" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="18"/>
+      <c r="C74" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D74" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E74" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F74" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G74" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="75" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B75" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C75" s="21">
+        <v>88</v>
+      </c>
+      <c r="D75" s="21">
+        <v>15</v>
+      </c>
+      <c r="E75" s="21">
+        <v>50</v>
+      </c>
+      <c r="F75" s="21">
+        <v>0</v>
+      </c>
+      <c r="G75" s="21">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="76" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B76" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C76" s="23">
+        <v>85</v>
+      </c>
+      <c r="D76" s="23">
+        <v>14</v>
+      </c>
+      <c r="E76" s="23">
+        <v>50</v>
+      </c>
+      <c r="F76" s="23">
+        <v>0</v>
+      </c>
+      <c r="G76" s="23">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="77" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B77" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" s="23">
+        <v>3</v>
+      </c>
+      <c r="D77" s="23">
+        <v>1</v>
+      </c>
+      <c r="E77" s="23">
+        <v>0</v>
+      </c>
+      <c r="F77" s="23">
+        <v>0</v>
+      </c>
+      <c r="G77" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="78" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B78" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C78" s="23">
+        <v>0</v>
+      </c>
+      <c r="D78" s="23">
+        <v>0</v>
+      </c>
+      <c r="E78" s="23">
+        <v>0</v>
+      </c>
+      <c r="F78" s="23">
+        <v>0</v>
+      </c>
+      <c r="G78" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B79" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C79" s="23">
+        <v>0</v>
+      </c>
+      <c r="D79" s="23">
+        <v>0</v>
+      </c>
+      <c r="E79" s="23">
+        <v>0</v>
+      </c>
+      <c r="F79" s="23">
+        <v>0</v>
+      </c>
+      <c r="G79" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B80" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C80" s="23">
+        <v>3</v>
+      </c>
+      <c r="D80" s="23">
+        <v>1</v>
+      </c>
+      <c r="E80" s="23">
+        <v>0</v>
+      </c>
+      <c r="F80" s="23">
+        <v>0</v>
+      </c>
+      <c r="G80" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="81" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B81" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C81" s="23">
+        <v>0</v>
+      </c>
+      <c r="D81" s="23">
+        <v>0</v>
+      </c>
+      <c r="E81" s="23">
+        <v>0</v>
+      </c>
+      <c r="F81" s="23">
+        <v>0</v>
+      </c>
+      <c r="G81" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B82" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C82" s="25">
+        <v>0</v>
+      </c>
+      <c r="D82" s="25">
+        <v>0</v>
+      </c>
+      <c r="E82" s="25">
+        <v>0</v>
+      </c>
+      <c r="F82" s="25">
+        <v>0</v>
+      </c>
+      <c r="G82" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B84" s="16">
+        <v>104</v>
+      </c>
+      <c r="C84" s="16" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="85" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="18"/>
+      <c r="C85" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D85" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E85" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F85" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G85" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="86" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B86" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C86" s="21">
+        <v>110</v>
+      </c>
+      <c r="D86" s="21">
+        <v>13</v>
+      </c>
+      <c r="E86" s="21">
+        <v>73</v>
+      </c>
+      <c r="F86" s="21">
+        <v>0</v>
+      </c>
+      <c r="G86" s="21">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="87" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B87" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C87" s="23">
+        <v>103</v>
+      </c>
+      <c r="D87" s="23">
+        <v>12</v>
+      </c>
+      <c r="E87" s="23">
+        <v>67</v>
+      </c>
+      <c r="F87" s="23">
+        <v>0</v>
+      </c>
+      <c r="G87" s="23">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="88" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B88" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" s="23">
+        <v>7</v>
+      </c>
+      <c r="D88" s="23">
+        <v>1</v>
+      </c>
+      <c r="E88" s="23">
+        <v>6</v>
+      </c>
+      <c r="F88" s="23">
+        <v>0</v>
+      </c>
+      <c r="G88" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B89" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C89" s="23">
+        <v>0</v>
+      </c>
+      <c r="D89" s="23">
+        <v>0</v>
+      </c>
+      <c r="E89" s="23">
+        <v>0</v>
+      </c>
+      <c r="F89" s="23">
+        <v>0</v>
+      </c>
+      <c r="G89" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B90" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C90" s="23">
+        <v>0</v>
+      </c>
+      <c r="D90" s="23">
+        <v>0</v>
+      </c>
+      <c r="E90" s="23">
+        <v>0</v>
+      </c>
+      <c r="F90" s="23">
+        <v>0</v>
+      </c>
+      <c r="G90" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B91" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C91" s="23">
+        <v>7</v>
+      </c>
+      <c r="D91" s="23">
+        <v>1</v>
+      </c>
+      <c r="E91" s="23">
+        <v>6</v>
+      </c>
+      <c r="F91" s="23">
+        <v>0</v>
+      </c>
+      <c r="G91" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B92" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C92" s="23">
+        <v>0</v>
+      </c>
+      <c r="D92" s="23">
+        <v>0</v>
+      </c>
+      <c r="E92" s="23">
+        <v>0</v>
+      </c>
+      <c r="F92" s="23">
+        <v>0</v>
+      </c>
+      <c r="G92" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B93" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C93" s="25">
+        <v>0</v>
+      </c>
+      <c r="D93" s="25">
+        <v>0</v>
+      </c>
+      <c r="E93" s="25">
+        <v>0</v>
+      </c>
+      <c r="F93" s="25">
+        <v>0</v>
+      </c>
+      <c r="G93" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B95" s="16">
+        <v>105</v>
+      </c>
+      <c r="C95" s="16" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="96" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B96" s="18"/>
+      <c r="C96" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D96" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E96" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F96" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G96" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="97" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B97" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C97" s="21">
+        <v>56</v>
+      </c>
+      <c r="D97" s="21">
+        <v>16</v>
+      </c>
+      <c r="E97" s="21">
+        <v>0</v>
+      </c>
+      <c r="F97" s="21">
+        <v>0</v>
+      </c>
+      <c r="G97" s="21">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="98" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B98" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C98" s="23">
+        <v>55</v>
+      </c>
+      <c r="D98" s="23">
+        <v>15</v>
+      </c>
+      <c r="E98" s="23">
+        <v>0</v>
+      </c>
+      <c r="F98" s="23">
+        <v>0</v>
+      </c>
+      <c r="G98" s="23">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="99" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B99" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" s="23">
+        <v>1</v>
+      </c>
+      <c r="D99" s="23">
+        <v>1</v>
+      </c>
+      <c r="E99" s="23">
+        <v>0</v>
+      </c>
+      <c r="F99" s="23">
+        <v>0</v>
+      </c>
+      <c r="G99" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B100" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C100" s="23">
+        <v>0</v>
+      </c>
+      <c r="D100" s="23">
+        <v>0</v>
+      </c>
+      <c r="E100" s="23">
+        <v>0</v>
+      </c>
+      <c r="F100" s="23">
+        <v>0</v>
+      </c>
+      <c r="G100" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B101" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C101" s="23">
+        <v>0</v>
+      </c>
+      <c r="D101" s="23">
+        <v>0</v>
+      </c>
+      <c r="E101" s="23">
+        <v>0</v>
+      </c>
+      <c r="F101" s="23">
+        <v>0</v>
+      </c>
+      <c r="G101" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B102" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C102" s="23">
+        <v>1</v>
+      </c>
+      <c r="D102" s="23">
+        <v>1</v>
+      </c>
+      <c r="E102" s="23">
+        <v>0</v>
+      </c>
+      <c r="F102" s="23">
+        <v>0</v>
+      </c>
+      <c r="G102" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B103" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C103" s="23">
+        <v>0</v>
+      </c>
+      <c r="D103" s="23">
+        <v>0</v>
+      </c>
+      <c r="E103" s="23">
+        <v>0</v>
+      </c>
+      <c r="F103" s="23">
+        <v>0</v>
+      </c>
+      <c r="G103" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B104" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C104" s="25">
+        <v>0</v>
+      </c>
+      <c r="D104" s="25">
+        <v>0</v>
+      </c>
+      <c r="E104" s="25">
+        <v>0</v>
+      </c>
+      <c r="F104" s="25">
+        <v>0</v>
+      </c>
+      <c r="G104" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B106" s="16">
+        <v>106</v>
+      </c>
+      <c r="C106" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="107" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B107" s="18"/>
+      <c r="C107" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D107" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E107" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F107" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G107" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="108" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B108" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C108" s="21">
+        <v>30</v>
+      </c>
+      <c r="D108" s="21">
+        <v>5</v>
+      </c>
+      <c r="E108" s="21">
+        <v>4</v>
+      </c>
+      <c r="F108" s="21">
+        <v>0</v>
+      </c>
+      <c r="G108" s="21">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="109" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B109" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C109" s="23">
+        <v>26</v>
+      </c>
+      <c r="D109" s="23">
+        <v>5</v>
+      </c>
+      <c r="E109" s="23">
+        <v>0</v>
+      </c>
+      <c r="F109" s="23">
+        <v>0</v>
+      </c>
+      <c r="G109" s="23">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="110" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B110" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" s="23">
+        <v>4</v>
+      </c>
+      <c r="D110" s="23">
+        <v>0</v>
+      </c>
+      <c r="E110" s="23">
+        <v>4</v>
+      </c>
+      <c r="F110" s="23">
+        <v>0</v>
+      </c>
+      <c r="G110" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B111" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C111" s="23">
+        <v>0</v>
+      </c>
+      <c r="D111" s="23">
+        <v>0</v>
+      </c>
+      <c r="E111" s="23">
+        <v>0</v>
+      </c>
+      <c r="F111" s="23">
+        <v>0</v>
+      </c>
+      <c r="G111" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B112" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C112" s="23">
+        <v>0</v>
+      </c>
+      <c r="D112" s="23">
+        <v>0</v>
+      </c>
+      <c r="E112" s="23">
+        <v>0</v>
+      </c>
+      <c r="F112" s="23">
+        <v>0</v>
+      </c>
+      <c r="G112" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B113" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C113" s="23">
+        <v>4</v>
+      </c>
+      <c r="D113" s="23">
+        <v>0</v>
+      </c>
+      <c r="E113" s="23">
+        <v>4</v>
+      </c>
+      <c r="F113" s="23">
+        <v>0</v>
+      </c>
+      <c r="G113" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B114" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C114" s="23">
+        <v>0</v>
+      </c>
+      <c r="D114" s="23">
+        <v>0</v>
+      </c>
+      <c r="E114" s="23">
+        <v>0</v>
+      </c>
+      <c r="F114" s="23">
+        <v>0</v>
+      </c>
+      <c r="G114" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B115" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C115" s="25">
+        <v>0</v>
+      </c>
+      <c r="D115" s="25">
+        <v>0</v>
+      </c>
+      <c r="E115" s="25">
+        <v>0</v>
+      </c>
+      <c r="F115" s="25">
+        <v>0</v>
+      </c>
+      <c r="G115" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B117" s="16">
+        <v>200</v>
+      </c>
+      <c r="C117" s="16" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="118" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B118" s="18"/>
+      <c r="C118" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D118" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E118" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F118" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G118" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="119" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B119" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C119" s="21">
+        <v>3520</v>
+      </c>
+      <c r="D119" s="21">
+        <v>560</v>
+      </c>
+      <c r="E119" s="21">
+        <v>1700</v>
+      </c>
+      <c r="F119" s="21">
+        <v>6</v>
+      </c>
+      <c r="G119" s="21">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="120" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B120" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C120" s="23">
+        <v>1921</v>
+      </c>
+      <c r="D120" s="23">
+        <v>500</v>
+      </c>
+      <c r="E120" s="23">
+        <v>749</v>
+      </c>
+      <c r="F120" s="23">
+        <v>5</v>
+      </c>
+      <c r="G120" s="23">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="121" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B121" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" s="23">
+        <v>1599</v>
+      </c>
+      <c r="D121" s="23">
+        <v>60</v>
+      </c>
+      <c r="E121" s="23">
+        <v>951</v>
+      </c>
+      <c r="F121" s="23">
+        <v>1</v>
+      </c>
+      <c r="G121" s="23">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="122" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B122" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C122" s="23">
+        <v>16</v>
+      </c>
+      <c r="D122" s="23">
+        <v>0</v>
+      </c>
+      <c r="E122" s="23">
+        <v>16</v>
+      </c>
+      <c r="F122" s="23">
+        <v>0</v>
+      </c>
+      <c r="G122" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B123" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C123" s="23">
+        <v>1158</v>
+      </c>
+      <c r="D123" s="23">
+        <v>2</v>
+      </c>
+      <c r="E123" s="23">
+        <v>575</v>
+      </c>
+      <c r="F123" s="23">
+        <v>0</v>
+      </c>
+      <c r="G123" s="23">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="124" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B124" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C124" s="23">
+        <v>425</v>
+      </c>
+      <c r="D124" s="23">
+        <v>58</v>
+      </c>
+      <c r="E124" s="23">
+        <v>360</v>
+      </c>
+      <c r="F124" s="23">
+        <v>1</v>
+      </c>
+      <c r="G124" s="23">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="125" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B125" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C125" s="23">
+        <v>0</v>
+      </c>
+      <c r="D125" s="23">
+        <v>0</v>
+      </c>
+      <c r="E125" s="23">
+        <v>0</v>
+      </c>
+      <c r="F125" s="23">
+        <v>0</v>
+      </c>
+      <c r="G125" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B126" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C126" s="25">
+        <v>0</v>
+      </c>
+      <c r="D126" s="25">
+        <v>0</v>
+      </c>
+      <c r="E126" s="25">
+        <v>0</v>
+      </c>
+      <c r="F126" s="25">
+        <v>0</v>
+      </c>
+      <c r="G126" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B128" s="16">
+        <v>202</v>
+      </c>
+      <c r="C128" s="16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="129" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B129" s="18"/>
+      <c r="C129" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D129" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E129" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F129" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G129" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="130" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B130" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C130" s="21">
+        <v>5</v>
+      </c>
+      <c r="D130" s="21">
+        <v>5</v>
+      </c>
+      <c r="E130" s="21">
+        <v>0</v>
+      </c>
+      <c r="F130" s="21">
+        <v>0</v>
+      </c>
+      <c r="G130" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B131" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C131" s="23">
+        <v>5</v>
+      </c>
+      <c r="D131" s="23">
+        <v>5</v>
+      </c>
+      <c r="E131" s="23">
+        <v>0</v>
+      </c>
+      <c r="F131" s="23">
+        <v>0</v>
+      </c>
+      <c r="G131" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B132" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" s="23">
+        <v>0</v>
+      </c>
+      <c r="D132" s="23">
+        <v>0</v>
+      </c>
+      <c r="E132" s="23">
+        <v>0</v>
+      </c>
+      <c r="F132" s="23">
+        <v>0</v>
+      </c>
+      <c r="G132" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B133" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C133" s="23">
+        <v>0</v>
+      </c>
+      <c r="D133" s="23">
+        <v>0</v>
+      </c>
+      <c r="E133" s="23">
+        <v>0</v>
+      </c>
+      <c r="F133" s="23">
+        <v>0</v>
+      </c>
+      <c r="G133" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B134" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C134" s="23">
+        <v>0</v>
+      </c>
+      <c r="D134" s="23">
+        <v>0</v>
+      </c>
+      <c r="E134" s="23">
+        <v>0</v>
+      </c>
+      <c r="F134" s="23">
+        <v>0</v>
+      </c>
+      <c r="G134" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B135" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C135" s="23">
+        <v>0</v>
+      </c>
+      <c r="D135" s="23">
+        <v>0</v>
+      </c>
+      <c r="E135" s="23">
+        <v>0</v>
+      </c>
+      <c r="F135" s="23">
+        <v>0</v>
+      </c>
+      <c r="G135" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B136" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C136" s="23">
+        <v>0</v>
+      </c>
+      <c r="D136" s="23">
+        <v>0</v>
+      </c>
+      <c r="E136" s="23">
+        <v>0</v>
+      </c>
+      <c r="F136" s="23">
+        <v>0</v>
+      </c>
+      <c r="G136" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B137" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C137" s="25">
+        <v>0</v>
+      </c>
+      <c r="D137" s="25">
+        <v>0</v>
+      </c>
+      <c r="E137" s="25">
+        <v>0</v>
+      </c>
+      <c r="F137" s="25">
+        <v>0</v>
+      </c>
+      <c r="G137" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B139" s="16">
+        <v>203</v>
+      </c>
+      <c r="C139" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="140" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B140" s="18"/>
+      <c r="C140" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D140" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E140" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F140" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G140" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="141" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B141" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C141" s="21">
+        <v>528</v>
+      </c>
+      <c r="D141" s="21">
+        <v>38</v>
+      </c>
+      <c r="E141" s="21">
+        <v>261</v>
+      </c>
+      <c r="F141" s="21">
+        <v>0</v>
+      </c>
+      <c r="G141" s="21">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="142" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B142" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C142" s="23">
+        <v>171</v>
+      </c>
+      <c r="D142" s="23">
+        <v>35</v>
+      </c>
+      <c r="E142" s="23">
+        <v>48</v>
+      </c>
+      <c r="F142" s="23">
+        <v>0</v>
+      </c>
+      <c r="G142" s="23">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="143" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B143" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" s="23">
+        <v>357</v>
+      </c>
+      <c r="D143" s="23">
+        <v>3</v>
+      </c>
+      <c r="E143" s="23">
+        <v>213</v>
+      </c>
+      <c r="F143" s="23">
+        <v>0</v>
+      </c>
+      <c r="G143" s="23">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="144" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B144" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C144" s="23">
+        <v>0</v>
+      </c>
+      <c r="D144" s="23">
+        <v>0</v>
+      </c>
+      <c r="E144" s="23">
+        <v>0</v>
+      </c>
+      <c r="F144" s="23">
+        <v>0</v>
+      </c>
+      <c r="G144" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B145" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C145" s="23">
+        <v>246</v>
+      </c>
+      <c r="D145" s="23">
+        <v>0</v>
+      </c>
+      <c r="E145" s="23">
+        <v>106</v>
+      </c>
+      <c r="F145" s="23">
+        <v>0</v>
+      </c>
+      <c r="G145" s="23">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="146" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B146" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C146" s="23">
+        <v>111</v>
+      </c>
+      <c r="D146" s="23">
+        <v>3</v>
+      </c>
+      <c r="E146" s="23">
+        <v>107</v>
+      </c>
+      <c r="F146" s="23">
+        <v>0</v>
+      </c>
+      <c r="G146" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B147" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C147" s="23">
+        <v>0</v>
+      </c>
+      <c r="D147" s="23">
+        <v>0</v>
+      </c>
+      <c r="E147" s="23">
+        <v>0</v>
+      </c>
+      <c r="F147" s="23">
+        <v>0</v>
+      </c>
+      <c r="G147" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B148" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C148" s="25">
+        <v>0</v>
+      </c>
+      <c r="D148" s="25">
+        <v>0</v>
+      </c>
+      <c r="E148" s="25">
+        <v>0</v>
+      </c>
+      <c r="F148" s="25">
+        <v>0</v>
+      </c>
+      <c r="G148" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B150" s="16">
+        <v>204</v>
+      </c>
+      <c r="C150" s="16" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="151" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B151" s="18"/>
+      <c r="C151" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D151" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E151" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F151" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G151" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="152" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B152" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C152" s="21">
+        <v>899</v>
+      </c>
+      <c r="D152" s="21">
+        <v>64</v>
+      </c>
+      <c r="E152" s="21">
+        <v>412</v>
+      </c>
+      <c r="F152" s="21">
+        <v>1</v>
+      </c>
+      <c r="G152" s="21">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="153" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B153" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C153" s="23">
+        <v>220</v>
+      </c>
+      <c r="D153" s="23">
+        <v>56</v>
+      </c>
+      <c r="E153" s="23">
+        <v>85</v>
+      </c>
+      <c r="F153" s="23">
+        <v>1</v>
+      </c>
+      <c r="G153" s="23">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="154" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B154" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" s="23">
+        <v>679</v>
+      </c>
+      <c r="D154" s="23">
+        <v>8</v>
+      </c>
+      <c r="E154" s="23">
+        <v>327</v>
+      </c>
+      <c r="F154" s="23">
+        <v>0</v>
+      </c>
+      <c r="G154" s="23">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="155" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B155" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C155" s="23">
+        <v>0</v>
+      </c>
+      <c r="D155" s="23">
+        <v>0</v>
+      </c>
+      <c r="E155" s="23">
+        <v>0</v>
+      </c>
+      <c r="F155" s="23">
+        <v>0</v>
+      </c>
+      <c r="G155" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B156" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C156" s="23">
+        <v>618</v>
+      </c>
+      <c r="D156" s="23">
+        <v>1</v>
+      </c>
+      <c r="E156" s="23">
+        <v>274</v>
+      </c>
+      <c r="F156" s="23">
+        <v>0</v>
+      </c>
+      <c r="G156" s="23">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="157" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B157" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C157" s="23">
+        <v>61</v>
+      </c>
+      <c r="D157" s="23">
+        <v>7</v>
+      </c>
+      <c r="E157" s="23">
+        <v>53</v>
+      </c>
+      <c r="F157" s="23">
+        <v>0</v>
+      </c>
+      <c r="G157" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B158" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C158" s="23">
+        <v>0</v>
+      </c>
+      <c r="D158" s="23">
+        <v>0</v>
+      </c>
+      <c r="E158" s="23">
+        <v>0</v>
+      </c>
+      <c r="F158" s="23">
+        <v>0</v>
+      </c>
+      <c r="G158" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B159" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C159" s="25">
+        <v>0</v>
+      </c>
+      <c r="D159" s="25">
+        <v>0</v>
+      </c>
+      <c r="E159" s="25">
+        <v>0</v>
+      </c>
+      <c r="F159" s="25">
+        <v>0</v>
+      </c>
+      <c r="G159" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B161" s="16">
+        <v>205</v>
+      </c>
+      <c r="C161" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="162" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B162" s="18"/>
+      <c r="C162" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D162" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E162" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F162" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G162" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="163" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B163" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C163" s="21">
+        <v>37</v>
+      </c>
+      <c r="D163" s="21">
+        <v>14</v>
+      </c>
+      <c r="E163" s="21">
+        <v>20</v>
+      </c>
+      <c r="F163" s="21">
+        <v>0</v>
+      </c>
+      <c r="G163" s="21">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="164" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B164" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C164" s="23">
+        <v>18</v>
+      </c>
+      <c r="D164" s="23">
+        <v>11</v>
+      </c>
+      <c r="E164" s="23">
+        <v>4</v>
+      </c>
+      <c r="F164" s="23">
+        <v>0</v>
+      </c>
+      <c r="G164" s="23">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="165" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B165" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" s="23">
+        <v>19</v>
+      </c>
+      <c r="D165" s="23">
+        <v>3</v>
+      </c>
+      <c r="E165" s="23">
+        <v>16</v>
+      </c>
+      <c r="F165" s="23">
+        <v>0</v>
+      </c>
+      <c r="G165" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B166" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C166" s="23">
+        <v>16</v>
+      </c>
+      <c r="D166" s="23">
+        <v>0</v>
+      </c>
+      <c r="E166" s="23">
+        <v>16</v>
+      </c>
+      <c r="F166" s="23">
+        <v>0</v>
+      </c>
+      <c r="G166" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B167" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C167" s="23">
+        <v>0</v>
+      </c>
+      <c r="D167" s="23">
+        <v>0</v>
+      </c>
+      <c r="E167" s="23">
+        <v>0</v>
+      </c>
+      <c r="F167" s="23">
+        <v>0</v>
+      </c>
+      <c r="G167" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B168" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C168" s="23">
+        <v>3</v>
+      </c>
+      <c r="D168" s="23">
+        <v>3</v>
+      </c>
+      <c r="E168" s="23">
+        <v>0</v>
+      </c>
+      <c r="F168" s="23">
+        <v>0</v>
+      </c>
+      <c r="G168" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B169" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C169" s="23">
+        <v>0</v>
+      </c>
+      <c r="D169" s="23">
+        <v>0</v>
+      </c>
+      <c r="E169" s="23">
+        <v>0</v>
+      </c>
+      <c r="F169" s="23">
+        <v>0</v>
+      </c>
+      <c r="G169" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B170" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C170" s="25">
+        <v>0</v>
+      </c>
+      <c r="D170" s="25">
+        <v>0</v>
+      </c>
+      <c r="E170" s="25">
+        <v>0</v>
+      </c>
+      <c r="F170" s="25">
+        <v>0</v>
+      </c>
+      <c r="G170" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B172" s="16">
+        <v>206</v>
+      </c>
+      <c r="C172" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="173" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B173" s="18"/>
+      <c r="C173" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D173" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E173" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F173" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G173" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="174" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B174" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C174" s="21">
+        <v>99</v>
+      </c>
+      <c r="D174" s="21">
+        <v>25</v>
+      </c>
+      <c r="E174" s="21">
+        <v>40</v>
+      </c>
+      <c r="F174" s="21">
+        <v>0</v>
+      </c>
+      <c r="G174" s="21">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="175" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B175" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C175" s="23">
+        <v>83</v>
+      </c>
+      <c r="D175" s="23">
+        <v>21</v>
+      </c>
+      <c r="E175" s="23">
+        <v>28</v>
+      </c>
+      <c r="F175" s="23">
+        <v>0</v>
+      </c>
+      <c r="G175" s="23">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="176" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B176" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" s="23">
+        <v>16</v>
+      </c>
+      <c r="D176" s="23">
+        <v>4</v>
+      </c>
+      <c r="E176" s="23">
+        <v>12</v>
+      </c>
+      <c r="F176" s="23">
+        <v>0</v>
+      </c>
+      <c r="G176" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B177" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C177" s="23">
+        <v>0</v>
+      </c>
+      <c r="D177" s="23">
+        <v>0</v>
+      </c>
+      <c r="E177" s="23">
+        <v>0</v>
+      </c>
+      <c r="F177" s="23">
+        <v>0</v>
+      </c>
+      <c r="G177" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B178" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C178" s="23">
+        <v>0</v>
+      </c>
+      <c r="D178" s="23">
+        <v>0</v>
+      </c>
+      <c r="E178" s="23">
+        <v>0</v>
+      </c>
+      <c r="F178" s="23">
+        <v>0</v>
+      </c>
+      <c r="G178" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B179" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C179" s="23">
+        <v>16</v>
+      </c>
+      <c r="D179" s="23">
+        <v>4</v>
+      </c>
+      <c r="E179" s="23">
+        <v>12</v>
+      </c>
+      <c r="F179" s="23">
+        <v>0</v>
+      </c>
+      <c r="G179" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B180" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C180" s="23">
+        <v>0</v>
+      </c>
+      <c r="D180" s="23">
+        <v>0</v>
+      </c>
+      <c r="E180" s="23">
+        <v>0</v>
+      </c>
+      <c r="F180" s="23">
+        <v>0</v>
+      </c>
+      <c r="G180" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B181" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C181" s="25">
+        <v>0</v>
+      </c>
+      <c r="D181" s="25">
+        <v>0</v>
+      </c>
+      <c r="E181" s="25">
+        <v>0</v>
+      </c>
+      <c r="F181" s="25">
+        <v>0</v>
+      </c>
+      <c r="G181" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B183" s="16">
+        <v>207</v>
+      </c>
+      <c r="C183" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="184" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B184" s="18"/>
+      <c r="C184" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D184" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E184" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F184" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G184" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="185" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B185" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C185" s="21">
+        <v>404</v>
+      </c>
+      <c r="D185" s="21">
+        <v>42</v>
+      </c>
+      <c r="E185" s="21">
+        <v>279</v>
+      </c>
+      <c r="F185" s="21">
+        <v>0</v>
+      </c>
+      <c r="G185" s="21">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="186" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B186" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C186" s="23">
+        <v>265</v>
+      </c>
+      <c r="D186" s="23">
+        <v>37</v>
+      </c>
+      <c r="E186" s="23">
+        <v>149</v>
+      </c>
+      <c r="F186" s="23">
+        <v>0</v>
+      </c>
+      <c r="G186" s="23">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="187" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B187" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" s="23">
+        <v>139</v>
+      </c>
+      <c r="D187" s="23">
+        <v>5</v>
+      </c>
+      <c r="E187" s="23">
+        <v>130</v>
+      </c>
+      <c r="F187" s="23">
+        <v>0</v>
+      </c>
+      <c r="G187" s="23">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="188" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B188" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C188" s="23">
+        <v>0</v>
+      </c>
+      <c r="D188" s="23">
+        <v>0</v>
+      </c>
+      <c r="E188" s="23">
+        <v>0</v>
+      </c>
+      <c r="F188" s="23">
+        <v>0</v>
+      </c>
+      <c r="G188" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B189" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C189" s="23">
+        <v>104</v>
+      </c>
+      <c r="D189" s="23">
+        <v>0</v>
+      </c>
+      <c r="E189" s="23">
+        <v>104</v>
+      </c>
+      <c r="F189" s="23">
+        <v>0</v>
+      </c>
+      <c r="G189" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B190" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C190" s="23">
+        <v>35</v>
+      </c>
+      <c r="D190" s="23">
+        <v>5</v>
+      </c>
+      <c r="E190" s="23">
+        <v>26</v>
+      </c>
+      <c r="F190" s="23">
+        <v>0</v>
+      </c>
+      <c r="G190" s="23">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="191" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B191" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C191" s="23">
+        <v>0</v>
+      </c>
+      <c r="D191" s="23">
+        <v>0</v>
+      </c>
+      <c r="E191" s="23">
+        <v>0</v>
+      </c>
+      <c r="F191" s="23">
+        <v>0</v>
+      </c>
+      <c r="G191" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B192" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C192" s="25">
+        <v>0</v>
+      </c>
+      <c r="D192" s="25">
+        <v>0</v>
+      </c>
+      <c r="E192" s="25">
+        <v>0</v>
+      </c>
+      <c r="F192" s="25">
+        <v>0</v>
+      </c>
+      <c r="G192" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B194" s="16">
+        <v>208</v>
+      </c>
+      <c r="C194" s="16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="195" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B195" s="18"/>
+      <c r="C195" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D195" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E195" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F195" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G195" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="196" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B196" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C196" s="21">
+        <v>55</v>
+      </c>
+      <c r="D196" s="21">
+        <v>12</v>
+      </c>
+      <c r="E196" s="21">
+        <v>20</v>
+      </c>
+      <c r="F196" s="21">
+        <v>0</v>
+      </c>
+      <c r="G196" s="21">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="197" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B197" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C197" s="23">
+        <v>47</v>
+      </c>
+      <c r="D197" s="23">
+        <v>12</v>
+      </c>
+      <c r="E197" s="23">
+        <v>12</v>
+      </c>
+      <c r="F197" s="23">
+        <v>0</v>
+      </c>
+      <c r="G197" s="23">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="198" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B198" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" s="23">
+        <v>8</v>
+      </c>
+      <c r="D198" s="23">
+        <v>0</v>
+      </c>
+      <c r="E198" s="23">
+        <v>8</v>
+      </c>
+      <c r="F198" s="23">
+        <v>0</v>
+      </c>
+      <c r="G198" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B199" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C199" s="23">
+        <v>0</v>
+      </c>
+      <c r="D199" s="23">
+        <v>0</v>
+      </c>
+      <c r="E199" s="23">
+        <v>0</v>
+      </c>
+      <c r="F199" s="23">
+        <v>0</v>
+      </c>
+      <c r="G199" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B200" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C200" s="23">
+        <v>0</v>
+      </c>
+      <c r="D200" s="23">
+        <v>0</v>
+      </c>
+      <c r="E200" s="23">
+        <v>0</v>
+      </c>
+      <c r="F200" s="23">
+        <v>0</v>
+      </c>
+      <c r="G200" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B201" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C201" s="23">
+        <v>8</v>
+      </c>
+      <c r="D201" s="23">
+        <v>0</v>
+      </c>
+      <c r="E201" s="23">
+        <v>8</v>
+      </c>
+      <c r="F201" s="23">
+        <v>0</v>
+      </c>
+      <c r="G201" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B202" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C202" s="23">
+        <v>0</v>
+      </c>
+      <c r="D202" s="23">
+        <v>0</v>
+      </c>
+      <c r="E202" s="23">
+        <v>0</v>
+      </c>
+      <c r="F202" s="23">
+        <v>0</v>
+      </c>
+      <c r="G202" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B203" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C203" s="25">
+        <v>0</v>
+      </c>
+      <c r="D203" s="25">
+        <v>0</v>
+      </c>
+      <c r="E203" s="25">
+        <v>0</v>
+      </c>
+      <c r="F203" s="25">
+        <v>0</v>
+      </c>
+      <c r="G203" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B205" s="16">
+        <v>210</v>
+      </c>
+      <c r="C205" s="16" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="206" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B206" s="18"/>
+      <c r="C206" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D206" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E206" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F206" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G206" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="207" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B207" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C207" s="21">
+        <v>18</v>
+      </c>
+      <c r="D207" s="21">
+        <v>5</v>
+      </c>
+      <c r="E207" s="21">
+        <v>7</v>
+      </c>
+      <c r="F207" s="21">
+        <v>0</v>
+      </c>
+      <c r="G207" s="21">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="208" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B208" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C208" s="23">
+        <v>17</v>
+      </c>
+      <c r="D208" s="23">
+        <v>4</v>
+      </c>
+      <c r="E208" s="23">
+        <v>7</v>
+      </c>
+      <c r="F208" s="23">
+        <v>0</v>
+      </c>
+      <c r="G208" s="23">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="209" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B209" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" s="23">
+        <v>1</v>
+      </c>
+      <c r="D209" s="23">
+        <v>1</v>
+      </c>
+      <c r="E209" s="23">
+        <v>0</v>
+      </c>
+      <c r="F209" s="23">
+        <v>0</v>
+      </c>
+      <c r="G209" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B210" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C210" s="23">
+        <v>0</v>
+      </c>
+      <c r="D210" s="23">
+        <v>0</v>
+      </c>
+      <c r="E210" s="23">
+        <v>0</v>
+      </c>
+      <c r="F210" s="23">
+        <v>0</v>
+      </c>
+      <c r="G210" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B211" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C211" s="23">
+        <v>0</v>
+      </c>
+      <c r="D211" s="23">
+        <v>0</v>
+      </c>
+      <c r="E211" s="23">
+        <v>0</v>
+      </c>
+      <c r="F211" s="23">
+        <v>0</v>
+      </c>
+      <c r="G211" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B212" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C212" s="23">
+        <v>1</v>
+      </c>
+      <c r="D212" s="23">
+        <v>1</v>
+      </c>
+      <c r="E212" s="23">
+        <v>0</v>
+      </c>
+      <c r="F212" s="23">
+        <v>0</v>
+      </c>
+      <c r="G212" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="213" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B213" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C213" s="23">
+        <v>0</v>
+      </c>
+      <c r="D213" s="23">
+        <v>0</v>
+      </c>
+      <c r="E213" s="23">
+        <v>0</v>
+      </c>
+      <c r="F213" s="23">
+        <v>0</v>
+      </c>
+      <c r="G213" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B214" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C214" s="25">
+        <v>0</v>
+      </c>
+      <c r="D214" s="25">
+        <v>0</v>
+      </c>
+      <c r="E214" s="25">
+        <v>0</v>
+      </c>
+      <c r="F214" s="25">
+        <v>0</v>
+      </c>
+      <c r="G214" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B216" s="16">
+        <v>211</v>
+      </c>
+      <c r="C216" s="16" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="217" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B217" s="18"/>
+      <c r="C217" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D217" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E217" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F217" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G217" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="218" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B218" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C218" s="21">
+        <v>96</v>
+      </c>
+      <c r="D218" s="21">
+        <v>19</v>
+      </c>
+      <c r="E218" s="21">
+        <v>70</v>
+      </c>
+      <c r="F218" s="21">
+        <v>0</v>
+      </c>
+      <c r="G218" s="21">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="219" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B219" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C219" s="23">
+        <v>76</v>
+      </c>
+      <c r="D219" s="23">
+        <v>16</v>
+      </c>
+      <c r="E219" s="23">
+        <v>53</v>
+      </c>
+      <c r="F219" s="23">
+        <v>0</v>
+      </c>
+      <c r="G219" s="23">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="220" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B220" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" s="23">
+        <v>20</v>
+      </c>
+      <c r="D220" s="23">
+        <v>3</v>
+      </c>
+      <c r="E220" s="23">
+        <v>17</v>
+      </c>
+      <c r="F220" s="23">
+        <v>0</v>
+      </c>
+      <c r="G220" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B221" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C221" s="23">
+        <v>0</v>
+      </c>
+      <c r="D221" s="23">
+        <v>0</v>
+      </c>
+      <c r="E221" s="23">
+        <v>0</v>
+      </c>
+      <c r="F221" s="23">
+        <v>0</v>
+      </c>
+      <c r="G221" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B222" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C222" s="23">
+        <v>0</v>
+      </c>
+      <c r="D222" s="23">
+        <v>0</v>
+      </c>
+      <c r="E222" s="23">
+        <v>0</v>
+      </c>
+      <c r="F222" s="23">
+        <v>0</v>
+      </c>
+      <c r="G222" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B223" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C223" s="23">
+        <v>20</v>
+      </c>
+      <c r="D223" s="23">
+        <v>3</v>
+      </c>
+      <c r="E223" s="23">
+        <v>17</v>
+      </c>
+      <c r="F223" s="23">
+        <v>0</v>
+      </c>
+      <c r="G223" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B224" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C224" s="23">
+        <v>0</v>
+      </c>
+      <c r="D224" s="23">
+        <v>0</v>
+      </c>
+      <c r="E224" s="23">
+        <v>0</v>
+      </c>
+      <c r="F224" s="23">
+        <v>0</v>
+      </c>
+      <c r="G224" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="225" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B225" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C225" s="25">
+        <v>0</v>
+      </c>
+      <c r="D225" s="25">
+        <v>0</v>
+      </c>
+      <c r="E225" s="25">
+        <v>0</v>
+      </c>
+      <c r="F225" s="25">
+        <v>0</v>
+      </c>
+      <c r="G225" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B227" s="16">
+        <v>212</v>
+      </c>
+      <c r="C227" s="16" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="228" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B228" s="18"/>
+      <c r="C228" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D228" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E228" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F228" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G228" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="229" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B229" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C229" s="21">
+        <v>36</v>
+      </c>
+      <c r="D229" s="21">
+        <v>15</v>
+      </c>
+      <c r="E229" s="21">
+        <v>8</v>
+      </c>
+      <c r="F229" s="21">
+        <v>0</v>
+      </c>
+      <c r="G229" s="21">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="230" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B230" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C230" s="23">
+        <v>34</v>
+      </c>
+      <c r="D230" s="23">
+        <v>13</v>
+      </c>
+      <c r="E230" s="23">
+        <v>8</v>
+      </c>
+      <c r="F230" s="23">
+        <v>0</v>
+      </c>
+      <c r="G230" s="23">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="231" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B231" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" s="23">
+        <v>2</v>
+      </c>
+      <c r="D231" s="23">
+        <v>2</v>
+      </c>
+      <c r="E231" s="23">
+        <v>0</v>
+      </c>
+      <c r="F231" s="23">
+        <v>0</v>
+      </c>
+      <c r="G231" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="232" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B232" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C232" s="23">
+        <v>0</v>
+      </c>
+      <c r="D232" s="23">
+        <v>0</v>
+      </c>
+      <c r="E232" s="23">
+        <v>0</v>
+      </c>
+      <c r="F232" s="23">
+        <v>0</v>
+      </c>
+      <c r="G232" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B233" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C233" s="23">
+        <v>0</v>
+      </c>
+      <c r="D233" s="23">
+        <v>0</v>
+      </c>
+      <c r="E233" s="23">
+        <v>0</v>
+      </c>
+      <c r="F233" s="23">
+        <v>0</v>
+      </c>
+      <c r="G233" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="234" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B234" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C234" s="23">
+        <v>2</v>
+      </c>
+      <c r="D234" s="23">
+        <v>2</v>
+      </c>
+      <c r="E234" s="23">
+        <v>0</v>
+      </c>
+      <c r="F234" s="23">
+        <v>0</v>
+      </c>
+      <c r="G234" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B235" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C235" s="23">
+        <v>0</v>
+      </c>
+      <c r="D235" s="23">
+        <v>0</v>
+      </c>
+      <c r="E235" s="23">
+        <v>0</v>
+      </c>
+      <c r="F235" s="23">
+        <v>0</v>
+      </c>
+      <c r="G235" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B236" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C236" s="25">
+        <v>0</v>
+      </c>
+      <c r="D236" s="25">
+        <v>0</v>
+      </c>
+      <c r="E236" s="25">
+        <v>0</v>
+      </c>
+      <c r="F236" s="25">
+        <v>0</v>
+      </c>
+      <c r="G236" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B238" s="16">
+        <v>213</v>
+      </c>
+      <c r="C238" s="16" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="239" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B239" s="18"/>
+      <c r="C239" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D239" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E239" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F239" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G239" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="240" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B240" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C240" s="21">
+        <v>7</v>
+      </c>
+      <c r="D240" s="21">
+        <v>6</v>
+      </c>
+      <c r="E240" s="21">
+        <v>0</v>
+      </c>
+      <c r="F240" s="21">
+        <v>0</v>
+      </c>
+      <c r="G240" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="241" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B241" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C241" s="23">
+        <v>7</v>
+      </c>
+      <c r="D241" s="23">
+        <v>6</v>
+      </c>
+      <c r="E241" s="23">
+        <v>0</v>
+      </c>
+      <c r="F241" s="23">
+        <v>0</v>
+      </c>
+      <c r="G241" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="242" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B242" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" s="23">
+        <v>0</v>
+      </c>
+      <c r="D242" s="23">
+        <v>0</v>
+      </c>
+      <c r="E242" s="23">
+        <v>0</v>
+      </c>
+      <c r="F242" s="23">
+        <v>0</v>
+      </c>
+      <c r="G242" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B243" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C243" s="23">
+        <v>0</v>
+      </c>
+      <c r="D243" s="23">
+        <v>0</v>
+      </c>
+      <c r="E243" s="23">
+        <v>0</v>
+      </c>
+      <c r="F243" s="23">
+        <v>0</v>
+      </c>
+      <c r="G243" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="244" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B244" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C244" s="23">
+        <v>0</v>
+      </c>
+      <c r="D244" s="23">
+        <v>0</v>
+      </c>
+      <c r="E244" s="23">
+        <v>0</v>
+      </c>
+      <c r="F244" s="23">
+        <v>0</v>
+      </c>
+      <c r="G244" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="245" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B245" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C245" s="23">
+        <v>0</v>
+      </c>
+      <c r="D245" s="23">
+        <v>0</v>
+      </c>
+      <c r="E245" s="23">
+        <v>0</v>
+      </c>
+      <c r="F245" s="23">
+        <v>0</v>
+      </c>
+      <c r="G245" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B246" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C246" s="23">
+        <v>0</v>
+      </c>
+      <c r="D246" s="23">
+        <v>0</v>
+      </c>
+      <c r="E246" s="23">
+        <v>0</v>
+      </c>
+      <c r="F246" s="23">
+        <v>0</v>
+      </c>
+      <c r="G246" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="247" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B247" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C247" s="25">
+        <v>0</v>
+      </c>
+      <c r="D247" s="25">
+        <v>0</v>
+      </c>
+      <c r="E247" s="25">
+        <v>0</v>
+      </c>
+      <c r="F247" s="25">
+        <v>0</v>
+      </c>
+      <c r="G247" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="249" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B249" s="16">
+        <v>215</v>
+      </c>
+      <c r="C249" s="16" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="250" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B250" s="18"/>
+      <c r="C250" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D250" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E250" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F250" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G250" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="251" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B251" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C251" s="21">
+        <v>20</v>
+      </c>
+      <c r="D251" s="21">
+        <v>19</v>
+      </c>
+      <c r="E251" s="21">
+        <v>0</v>
+      </c>
+      <c r="F251" s="21">
+        <v>0</v>
+      </c>
+      <c r="G251" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="252" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B252" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C252" s="23">
+        <v>20</v>
+      </c>
+      <c r="D252" s="23">
+        <v>19</v>
+      </c>
+      <c r="E252" s="23">
+        <v>0</v>
+      </c>
+      <c r="F252" s="23">
+        <v>0</v>
+      </c>
+      <c r="G252" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="253" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B253" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" s="23">
+        <v>0</v>
+      </c>
+      <c r="D253" s="23">
+        <v>0</v>
+      </c>
+      <c r="E253" s="23">
+        <v>0</v>
+      </c>
+      <c r="F253" s="23">
+        <v>0</v>
+      </c>
+      <c r="G253" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="254" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B254" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C254" s="23">
+        <v>0</v>
+      </c>
+      <c r="D254" s="23">
+        <v>0</v>
+      </c>
+      <c r="E254" s="23">
+        <v>0</v>
+      </c>
+      <c r="F254" s="23">
+        <v>0</v>
+      </c>
+      <c r="G254" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="255" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B255" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C255" s="23">
+        <v>0</v>
+      </c>
+      <c r="D255" s="23">
+        <v>0</v>
+      </c>
+      <c r="E255" s="23">
+        <v>0</v>
+      </c>
+      <c r="F255" s="23">
+        <v>0</v>
+      </c>
+      <c r="G255" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B256" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C256" s="23">
+        <v>0</v>
+      </c>
+      <c r="D256" s="23">
+        <v>0</v>
+      </c>
+      <c r="E256" s="23">
+        <v>0</v>
+      </c>
+      <c r="F256" s="23">
+        <v>0</v>
+      </c>
+      <c r="G256" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B257" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C257" s="23">
+        <v>0</v>
+      </c>
+      <c r="D257" s="23">
+        <v>0</v>
+      </c>
+      <c r="E257" s="23">
+        <v>0</v>
+      </c>
+      <c r="F257" s="23">
+        <v>0</v>
+      </c>
+      <c r="G257" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="258" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B258" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C258" s="25">
+        <v>0</v>
+      </c>
+      <c r="D258" s="25">
+        <v>0</v>
+      </c>
+      <c r="E258" s="25">
+        <v>0</v>
+      </c>
+      <c r="F258" s="25">
+        <v>0</v>
+      </c>
+      <c r="G258" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B260" s="16">
+        <v>216</v>
+      </c>
+      <c r="C260" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="261" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B261" s="18"/>
+      <c r="C261" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D261" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E261" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F261" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G261" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="262" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B262" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C262" s="21">
+        <v>78</v>
+      </c>
+      <c r="D262" s="21">
+        <v>18</v>
+      </c>
+      <c r="E262" s="21">
+        <v>45</v>
+      </c>
+      <c r="F262" s="21">
+        <v>0</v>
+      </c>
+      <c r="G262" s="21">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="263" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B263" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C263" s="23">
+        <v>61</v>
+      </c>
+      <c r="D263" s="23">
+        <v>16</v>
+      </c>
+      <c r="E263" s="23">
+        <v>30</v>
+      </c>
+      <c r="F263" s="23">
+        <v>0</v>
+      </c>
+      <c r="G263" s="23">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="264" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B264" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" s="23">
+        <v>17</v>
+      </c>
+      <c r="D264" s="23">
+        <v>2</v>
+      </c>
+      <c r="E264" s="23">
+        <v>15</v>
+      </c>
+      <c r="F264" s="23">
+        <v>0</v>
+      </c>
+      <c r="G264" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="265" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B265" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C265" s="23">
+        <v>0</v>
+      </c>
+      <c r="D265" s="23">
+        <v>0</v>
+      </c>
+      <c r="E265" s="23">
+        <v>0</v>
+      </c>
+      <c r="F265" s="23">
+        <v>0</v>
+      </c>
+      <c r="G265" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="266" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B266" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C266" s="23">
+        <v>0</v>
+      </c>
+      <c r="D266" s="23">
+        <v>0</v>
+      </c>
+      <c r="E266" s="23">
+        <v>0</v>
+      </c>
+      <c r="F266" s="23">
+        <v>0</v>
+      </c>
+      <c r="G266" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="267" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B267" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C267" s="23">
+        <v>17</v>
+      </c>
+      <c r="D267" s="23">
+        <v>2</v>
+      </c>
+      <c r="E267" s="23">
+        <v>15</v>
+      </c>
+      <c r="F267" s="23">
+        <v>0</v>
+      </c>
+      <c r="G267" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="268" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B268" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C268" s="23">
+        <v>0</v>
+      </c>
+      <c r="D268" s="23">
+        <v>0</v>
+      </c>
+      <c r="E268" s="23">
+        <v>0</v>
+      </c>
+      <c r="F268" s="23">
+        <v>0</v>
+      </c>
+      <c r="G268" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="269" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B269" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C269" s="25">
+        <v>0</v>
+      </c>
+      <c r="D269" s="25">
+        <v>0</v>
+      </c>
+      <c r="E269" s="25">
+        <v>0</v>
+      </c>
+      <c r="F269" s="25">
+        <v>0</v>
+      </c>
+      <c r="G269" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="271" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B271" s="16">
+        <v>217</v>
+      </c>
+      <c r="C271" s="16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="272" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B272" s="18"/>
+      <c r="C272" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D272" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E272" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F272" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G272" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="273" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B273" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C273" s="21">
+        <v>344</v>
+      </c>
+      <c r="D273" s="21">
+        <v>54</v>
+      </c>
+      <c r="E273" s="21">
+        <v>176</v>
+      </c>
+      <c r="F273" s="21">
+        <v>0</v>
+      </c>
+      <c r="G273" s="21">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="274" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B274" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C274" s="23">
+        <v>288</v>
+      </c>
+      <c r="D274" s="23">
+        <v>48</v>
+      </c>
+      <c r="E274" s="23">
+        <v>126</v>
+      </c>
+      <c r="F274" s="23">
+        <v>0</v>
+      </c>
+      <c r="G274" s="23">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="275" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B275" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" s="23">
+        <v>56</v>
+      </c>
+      <c r="D275" s="23">
+        <v>6</v>
+      </c>
+      <c r="E275" s="23">
+        <v>50</v>
+      </c>
+      <c r="F275" s="23">
+        <v>0</v>
+      </c>
+      <c r="G275" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="276" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B276" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C276" s="23">
+        <v>0</v>
+      </c>
+      <c r="D276" s="23">
+        <v>0</v>
+      </c>
+      <c r="E276" s="23">
+        <v>0</v>
+      </c>
+      <c r="F276" s="23">
+        <v>0</v>
+      </c>
+      <c r="G276" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B277" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C277" s="23">
+        <v>0</v>
+      </c>
+      <c r="D277" s="23">
+        <v>0</v>
+      </c>
+      <c r="E277" s="23">
+        <v>0</v>
+      </c>
+      <c r="F277" s="23">
+        <v>0</v>
+      </c>
+      <c r="G277" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="278" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B278" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C278" s="23">
+        <v>56</v>
+      </c>
+      <c r="D278" s="23">
+        <v>6</v>
+      </c>
+      <c r="E278" s="23">
+        <v>50</v>
+      </c>
+      <c r="F278" s="23">
+        <v>0</v>
+      </c>
+      <c r="G278" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="279" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B279" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C279" s="23">
+        <v>0</v>
+      </c>
+      <c r="D279" s="23">
+        <v>0</v>
+      </c>
+      <c r="E279" s="23">
+        <v>0</v>
+      </c>
+      <c r="F279" s="23">
+        <v>0</v>
+      </c>
+      <c r="G279" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="280" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B280" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C280" s="25">
+        <v>0</v>
+      </c>
+      <c r="D280" s="25">
+        <v>0</v>
+      </c>
+      <c r="E280" s="25">
+        <v>0</v>
+      </c>
+      <c r="F280" s="25">
+        <v>0</v>
+      </c>
+      <c r="G280" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B282" s="16">
+        <v>218</v>
+      </c>
+      <c r="C282" s="16" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="283" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B283" s="18"/>
+      <c r="C283" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D283" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E283" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F283" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G283" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="284" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B284" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C284" s="21">
+        <v>1</v>
+      </c>
+      <c r="D284" s="21">
+        <v>1</v>
+      </c>
+      <c r="E284" s="21">
+        <v>0</v>
+      </c>
+      <c r="F284" s="21">
+        <v>0</v>
+      </c>
+      <c r="G284" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B285" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C285" s="23">
+        <v>0</v>
+      </c>
+      <c r="D285" s="23">
+        <v>0</v>
+      </c>
+      <c r="E285" s="23">
+        <v>0</v>
+      </c>
+      <c r="F285" s="23">
+        <v>0</v>
+      </c>
+      <c r="G285" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="286" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B286" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" s="23">
+        <v>1</v>
+      </c>
+      <c r="D286" s="23">
+        <v>1</v>
+      </c>
+      <c r="E286" s="23">
+        <v>0</v>
+      </c>
+      <c r="F286" s="23">
+        <v>0</v>
+      </c>
+      <c r="G286" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="287" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B287" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C287" s="23">
+        <v>0</v>
+      </c>
+      <c r="D287" s="23">
+        <v>0</v>
+      </c>
+      <c r="E287" s="23">
+        <v>0</v>
+      </c>
+      <c r="F287" s="23">
+        <v>0</v>
+      </c>
+      <c r="G287" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="288" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B288" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C288" s="23">
+        <v>0</v>
+      </c>
+      <c r="D288" s="23">
+        <v>0</v>
+      </c>
+      <c r="E288" s="23">
+        <v>0</v>
+      </c>
+      <c r="F288" s="23">
+        <v>0</v>
+      </c>
+      <c r="G288" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="289" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B289" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C289" s="23">
+        <v>1</v>
+      </c>
+      <c r="D289" s="23">
+        <v>1</v>
+      </c>
+      <c r="E289" s="23">
+        <v>0</v>
+      </c>
+      <c r="F289" s="23">
+        <v>0</v>
+      </c>
+      <c r="G289" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="290" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B290" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C290" s="23">
+        <v>0</v>
+      </c>
+      <c r="D290" s="23">
+        <v>0</v>
+      </c>
+      <c r="E290" s="23">
+        <v>0</v>
+      </c>
+      <c r="F290" s="23">
+        <v>0</v>
+      </c>
+      <c r="G290" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="291" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B291" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C291" s="25">
+        <v>0</v>
+      </c>
+      <c r="D291" s="25">
+        <v>0</v>
+      </c>
+      <c r="E291" s="25">
+        <v>0</v>
+      </c>
+      <c r="F291" s="25">
+        <v>0</v>
+      </c>
+      <c r="G291" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="293" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B293" s="16">
+        <v>219</v>
+      </c>
+      <c r="C293" s="16" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="294" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B294" s="18"/>
+      <c r="C294" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D294" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E294" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F294" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G294" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="295" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B295" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C295" s="21">
+        <v>41</v>
+      </c>
+      <c r="D295" s="21">
+        <v>21</v>
+      </c>
+      <c r="E295" s="21">
+        <v>11</v>
+      </c>
+      <c r="F295" s="21">
+        <v>1</v>
+      </c>
+      <c r="G295" s="21">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="296" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B296" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C296" s="23">
+        <v>29</v>
+      </c>
+      <c r="D296" s="23">
+        <v>19</v>
+      </c>
+      <c r="E296" s="23">
+        <v>2</v>
+      </c>
+      <c r="F296" s="23">
+        <v>0</v>
+      </c>
+      <c r="G296" s="23">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="297" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B297" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" s="23">
+        <v>12</v>
+      </c>
+      <c r="D297" s="23">
+        <v>2</v>
+      </c>
+      <c r="E297" s="23">
+        <v>9</v>
+      </c>
+      <c r="F297" s="23">
+        <v>1</v>
+      </c>
+      <c r="G297" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="298" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B298" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C298" s="23">
+        <v>0</v>
+      </c>
+      <c r="D298" s="23">
+        <v>0</v>
+      </c>
+      <c r="E298" s="23">
+        <v>0</v>
+      </c>
+      <c r="F298" s="23">
+        <v>0</v>
+      </c>
+      <c r="G298" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="299" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B299" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C299" s="23">
+        <v>0</v>
+      </c>
+      <c r="D299" s="23">
+        <v>0</v>
+      </c>
+      <c r="E299" s="23">
+        <v>0</v>
+      </c>
+      <c r="F299" s="23">
+        <v>0</v>
+      </c>
+      <c r="G299" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="300" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B300" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C300" s="23">
+        <v>12</v>
+      </c>
+      <c r="D300" s="23">
+        <v>2</v>
+      </c>
+      <c r="E300" s="23">
+        <v>9</v>
+      </c>
+      <c r="F300" s="23">
+        <v>1</v>
+      </c>
+      <c r="G300" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="301" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B301" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C301" s="23">
+        <v>0</v>
+      </c>
+      <c r="D301" s="23">
+        <v>0</v>
+      </c>
+      <c r="E301" s="23">
+        <v>0</v>
+      </c>
+      <c r="F301" s="23">
+        <v>0</v>
+      </c>
+      <c r="G301" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="302" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B302" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C302" s="25">
+        <v>0</v>
+      </c>
+      <c r="D302" s="25">
+        <v>0</v>
+      </c>
+      <c r="E302" s="25">
+        <v>0</v>
+      </c>
+      <c r="F302" s="25">
+        <v>0</v>
+      </c>
+      <c r="G302" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="304" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B304" s="16">
+        <v>220</v>
+      </c>
+      <c r="C304" s="16" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="305" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B305" s="18"/>
+      <c r="C305" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D305" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E305" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F305" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G305" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="306" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B306" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C306" s="21">
+        <v>112</v>
+      </c>
+      <c r="D306" s="21">
+        <v>32</v>
+      </c>
+      <c r="E306" s="21">
+        <v>48</v>
+      </c>
+      <c r="F306" s="21">
+        <v>0</v>
+      </c>
+      <c r="G306" s="21">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="307" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B307" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C307" s="23">
+        <v>70</v>
+      </c>
+      <c r="D307" s="23">
+        <v>29</v>
+      </c>
+      <c r="E307" s="23">
+        <v>9</v>
+      </c>
+      <c r="F307" s="23">
+        <v>0</v>
+      </c>
+      <c r="G307" s="23">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="308" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B308" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" s="23">
+        <v>42</v>
+      </c>
+      <c r="D308" s="23">
+        <v>3</v>
+      </c>
+      <c r="E308" s="23">
+        <v>39</v>
+      </c>
+      <c r="F308" s="23">
+        <v>0</v>
+      </c>
+      <c r="G308" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="309" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B309" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C309" s="23">
+        <v>0</v>
+      </c>
+      <c r="D309" s="23">
+        <v>0</v>
+      </c>
+      <c r="E309" s="23">
+        <v>0</v>
+      </c>
+      <c r="F309" s="23">
+        <v>0</v>
+      </c>
+      <c r="G309" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="310" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B310" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C310" s="23">
+        <v>0</v>
+      </c>
+      <c r="D310" s="23">
+        <v>0</v>
+      </c>
+      <c r="E310" s="23">
+        <v>0</v>
+      </c>
+      <c r="F310" s="23">
+        <v>0</v>
+      </c>
+      <c r="G310" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="311" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B311" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C311" s="23">
+        <v>42</v>
+      </c>
+      <c r="D311" s="23">
+        <v>3</v>
+      </c>
+      <c r="E311" s="23">
+        <v>39</v>
+      </c>
+      <c r="F311" s="23">
+        <v>0</v>
+      </c>
+      <c r="G311" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="312" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B312" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C312" s="23">
+        <v>0</v>
+      </c>
+      <c r="D312" s="23">
+        <v>0</v>
+      </c>
+      <c r="E312" s="23">
+        <v>0</v>
+      </c>
+      <c r="F312" s="23">
+        <v>0</v>
+      </c>
+      <c r="G312" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="313" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B313" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C313" s="25">
+        <v>0</v>
+      </c>
+      <c r="D313" s="25">
+        <v>0</v>
+      </c>
+      <c r="E313" s="25">
+        <v>0</v>
+      </c>
+      <c r="F313" s="25">
+        <v>0</v>
+      </c>
+      <c r="G313" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="315" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B315" s="16">
+        <v>221</v>
+      </c>
+      <c r="C315" s="16" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="316" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B316" s="18"/>
+      <c r="C316" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D316" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E316" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F316" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G316" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="317" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B317" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C317" s="21">
+        <v>77</v>
+      </c>
+      <c r="D317" s="21">
+        <v>14</v>
+      </c>
+      <c r="E317" s="21">
+        <v>46</v>
+      </c>
+      <c r="F317" s="21">
+        <v>0</v>
+      </c>
+      <c r="G317" s="21">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="318" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B318" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C318" s="23">
+        <v>63</v>
+      </c>
+      <c r="D318" s="23">
+        <v>12</v>
+      </c>
+      <c r="E318" s="23">
+        <v>34</v>
+      </c>
+      <c r="F318" s="23">
+        <v>0</v>
+      </c>
+      <c r="G318" s="23">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="319" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B319" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" s="23">
+        <v>14</v>
+      </c>
+      <c r="D319" s="23">
+        <v>2</v>
+      </c>
+      <c r="E319" s="23">
+        <v>12</v>
+      </c>
+      <c r="F319" s="23">
+        <v>0</v>
+      </c>
+      <c r="G319" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="320" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B320" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C320" s="23">
+        <v>0</v>
+      </c>
+      <c r="D320" s="23">
+        <v>0</v>
+      </c>
+      <c r="E320" s="23">
+        <v>0</v>
+      </c>
+      <c r="F320" s="23">
+        <v>0</v>
+      </c>
+      <c r="G320" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="321" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B321" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C321" s="23">
+        <v>0</v>
+      </c>
+      <c r="D321" s="23">
+        <v>0</v>
+      </c>
+      <c r="E321" s="23">
+        <v>0</v>
+      </c>
+      <c r="F321" s="23">
+        <v>0</v>
+      </c>
+      <c r="G321" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="322" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B322" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C322" s="23">
+        <v>14</v>
+      </c>
+      <c r="D322" s="23">
+        <v>2</v>
+      </c>
+      <c r="E322" s="23">
+        <v>12</v>
+      </c>
+      <c r="F322" s="23">
+        <v>0</v>
+      </c>
+      <c r="G322" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="323" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B323" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C323" s="23">
+        <v>0</v>
+      </c>
+      <c r="D323" s="23">
+        <v>0</v>
+      </c>
+      <c r="E323" s="23">
+        <v>0</v>
+      </c>
+      <c r="F323" s="23">
+        <v>0</v>
+      </c>
+      <c r="G323" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="324" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B324" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C324" s="25">
+        <v>0</v>
+      </c>
+      <c r="D324" s="25">
+        <v>0</v>
+      </c>
+      <c r="E324" s="25">
+        <v>0</v>
+      </c>
+      <c r="F324" s="25">
+        <v>0</v>
+      </c>
+      <c r="G324" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="326" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B326" s="16">
+        <v>222</v>
+      </c>
+      <c r="C326" s="16" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="327" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B327" s="18"/>
+      <c r="C327" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D327" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E327" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F327" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G327" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="328" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B328" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C328" s="21">
+        <v>96</v>
+      </c>
+      <c r="D328" s="21">
+        <v>13</v>
+      </c>
+      <c r="E328" s="21">
+        <v>67</v>
+      </c>
+      <c r="F328" s="21">
+        <v>0</v>
+      </c>
+      <c r="G328" s="21">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="329" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B329" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C329" s="23">
+        <v>84</v>
+      </c>
+      <c r="D329" s="23">
+        <v>13</v>
+      </c>
+      <c r="E329" s="23">
+        <v>55</v>
+      </c>
+      <c r="F329" s="23">
+        <v>0</v>
+      </c>
+      <c r="G329" s="23">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="330" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B330" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" s="23">
+        <v>12</v>
+      </c>
+      <c r="D330" s="23">
+        <v>0</v>
+      </c>
+      <c r="E330" s="23">
+        <v>12</v>
+      </c>
+      <c r="F330" s="23">
+        <v>0</v>
+      </c>
+      <c r="G330" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="331" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B331" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C331" s="23">
+        <v>0</v>
+      </c>
+      <c r="D331" s="23">
+        <v>0</v>
+      </c>
+      <c r="E331" s="23">
+        <v>0</v>
+      </c>
+      <c r="F331" s="23">
+        <v>0</v>
+      </c>
+      <c r="G331" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="332" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B332" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C332" s="23">
+        <v>0</v>
+      </c>
+      <c r="D332" s="23">
+        <v>0</v>
+      </c>
+      <c r="E332" s="23">
+        <v>0</v>
+      </c>
+      <c r="F332" s="23">
+        <v>0</v>
+      </c>
+      <c r="G332" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="333" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B333" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C333" s="23">
+        <v>12</v>
+      </c>
+      <c r="D333" s="23">
+        <v>0</v>
+      </c>
+      <c r="E333" s="23">
+        <v>12</v>
+      </c>
+      <c r="F333" s="23">
+        <v>0</v>
+      </c>
+      <c r="G333" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="334" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B334" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C334" s="23">
+        <v>0</v>
+      </c>
+      <c r="D334" s="23">
+        <v>0</v>
+      </c>
+      <c r="E334" s="23">
+        <v>0</v>
+      </c>
+      <c r="F334" s="23">
+        <v>0</v>
+      </c>
+      <c r="G334" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="335" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B335" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C335" s="25">
+        <v>0</v>
+      </c>
+      <c r="D335" s="25">
+        <v>0</v>
+      </c>
+      <c r="E335" s="25">
+        <v>0</v>
+      </c>
+      <c r="F335" s="25">
+        <v>0</v>
+      </c>
+      <c r="G335" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="337" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B337" s="16">
+        <v>223</v>
+      </c>
+      <c r="C337" s="16" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="338" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B338" s="18"/>
+      <c r="C338" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D338" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E338" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F338" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G338" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="339" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B339" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C339" s="21">
+        <v>3</v>
+      </c>
+      <c r="D339" s="21">
+        <v>1</v>
+      </c>
+      <c r="E339" s="21">
+        <v>0</v>
+      </c>
+      <c r="F339" s="21">
+        <v>0</v>
+      </c>
+      <c r="G339" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="340" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B340" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C340" s="23">
+        <v>3</v>
+      </c>
+      <c r="D340" s="23">
+        <v>1</v>
+      </c>
+      <c r="E340" s="23">
+        <v>0</v>
+      </c>
+      <c r="F340" s="23">
+        <v>0</v>
+      </c>
+      <c r="G340" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="341" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B341" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" s="23">
+        <v>0</v>
+      </c>
+      <c r="D341" s="23">
+        <v>0</v>
+      </c>
+      <c r="E341" s="23">
+        <v>0</v>
+      </c>
+      <c r="F341" s="23">
+        <v>0</v>
+      </c>
+      <c r="G341" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="342" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B342" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C342" s="23">
+        <v>0</v>
+      </c>
+      <c r="D342" s="23">
+        <v>0</v>
+      </c>
+      <c r="E342" s="23">
+        <v>0</v>
+      </c>
+      <c r="F342" s="23">
+        <v>0</v>
+      </c>
+      <c r="G342" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="343" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B343" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C343" s="23">
+        <v>0</v>
+      </c>
+      <c r="D343" s="23">
+        <v>0</v>
+      </c>
+      <c r="E343" s="23">
+        <v>0</v>
+      </c>
+      <c r="F343" s="23">
+        <v>0</v>
+      </c>
+      <c r="G343" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="344" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B344" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C344" s="23">
+        <v>0</v>
+      </c>
+      <c r="D344" s="23">
+        <v>0</v>
+      </c>
+      <c r="E344" s="23">
+        <v>0</v>
+      </c>
+      <c r="F344" s="23">
+        <v>0</v>
+      </c>
+      <c r="G344" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="345" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B345" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C345" s="23">
+        <v>0</v>
+      </c>
+      <c r="D345" s="23">
+        <v>0</v>
+      </c>
+      <c r="E345" s="23">
+        <v>0</v>
+      </c>
+      <c r="F345" s="23">
+        <v>0</v>
+      </c>
+      <c r="G345" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="346" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B346" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C346" s="25">
+        <v>0</v>
+      </c>
+      <c r="D346" s="25">
+        <v>0</v>
+      </c>
+      <c r="E346" s="25">
+        <v>0</v>
+      </c>
+      <c r="F346" s="25">
+        <v>0</v>
+      </c>
+      <c r="G346" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="348" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B348" s="16">
+        <v>224</v>
+      </c>
+      <c r="C348" s="16" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="349" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B349" s="18"/>
+      <c r="C349" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D349" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E349" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F349" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G349" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="350" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B350" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C350" s="21">
+        <v>171</v>
+      </c>
+      <c r="D350" s="21">
+        <v>15</v>
+      </c>
+      <c r="E350" s="21">
+        <v>38</v>
+      </c>
+      <c r="F350" s="21">
+        <v>2</v>
+      </c>
+      <c r="G350" s="21">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="351" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B351" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C351" s="23">
+        <v>71</v>
+      </c>
+      <c r="D351" s="23">
+        <v>13</v>
+      </c>
+      <c r="E351" s="23">
+        <v>38</v>
+      </c>
+      <c r="F351" s="23">
+        <v>2</v>
+      </c>
+      <c r="G351" s="23">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="352" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B352" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" s="23">
+        <v>100</v>
+      </c>
+      <c r="D352" s="23">
+        <v>2</v>
+      </c>
+      <c r="E352" s="23">
+        <v>0</v>
+      </c>
+      <c r="F352" s="23">
+        <v>0</v>
+      </c>
+      <c r="G352" s="23">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="353" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B353" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C353" s="23">
+        <v>0</v>
+      </c>
+      <c r="D353" s="23">
+        <v>0</v>
+      </c>
+      <c r="E353" s="23">
+        <v>0</v>
+      </c>
+      <c r="F353" s="23">
+        <v>0</v>
+      </c>
+      <c r="G353" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="354" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B354" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C354" s="23">
+        <v>98</v>
+      </c>
+      <c r="D354" s="23">
+        <v>0</v>
+      </c>
+      <c r="E354" s="23">
+        <v>0</v>
+      </c>
+      <c r="F354" s="23">
+        <v>0</v>
+      </c>
+      <c r="G354" s="23">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="355" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B355" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C355" s="23">
+        <v>2</v>
+      </c>
+      <c r="D355" s="23">
+        <v>2</v>
+      </c>
+      <c r="E355" s="23">
+        <v>0</v>
+      </c>
+      <c r="F355" s="23">
+        <v>0</v>
+      </c>
+      <c r="G355" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="356" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B356" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C356" s="23">
+        <v>0</v>
+      </c>
+      <c r="D356" s="23">
+        <v>0</v>
+      </c>
+      <c r="E356" s="23">
+        <v>0</v>
+      </c>
+      <c r="F356" s="23">
+        <v>0</v>
+      </c>
+      <c r="G356" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="357" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B357" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C357" s="25">
+        <v>0</v>
+      </c>
+      <c r="D357" s="25">
+        <v>0</v>
+      </c>
+      <c r="E357" s="25">
+        <v>0</v>
+      </c>
+      <c r="F357" s="25">
+        <v>0</v>
+      </c>
+      <c r="G357" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="359" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B359" s="16">
+        <v>225</v>
+      </c>
+      <c r="C359" s="16" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="360" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B360" s="18"/>
+      <c r="C360" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D360" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E360" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F360" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G360" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="361" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B361" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C361" s="21">
+        <v>18</v>
+      </c>
+      <c r="D361" s="21">
+        <v>7</v>
+      </c>
+      <c r="E361" s="21">
+        <v>0</v>
+      </c>
+      <c r="F361" s="21">
+        <v>1</v>
+      </c>
+      <c r="G361" s="21">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="362" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B362" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C362" s="23">
+        <v>17</v>
+      </c>
+      <c r="D362" s="23">
+        <v>6</v>
+      </c>
+      <c r="E362" s="23">
+        <v>0</v>
+      </c>
+      <c r="F362" s="23">
+        <v>1</v>
+      </c>
+      <c r="G362" s="23">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="363" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B363" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" s="23">
+        <v>1</v>
+      </c>
+      <c r="D363" s="23">
+        <v>1</v>
+      </c>
+      <c r="E363" s="23">
+        <v>0</v>
+      </c>
+      <c r="F363" s="23">
+        <v>0</v>
+      </c>
+      <c r="G363" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="364" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B364" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C364" s="23">
+        <v>0</v>
+      </c>
+      <c r="D364" s="23">
+        <v>0</v>
+      </c>
+      <c r="E364" s="23">
+        <v>0</v>
+      </c>
+      <c r="F364" s="23">
+        <v>0</v>
+      </c>
+      <c r="G364" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="365" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B365" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C365" s="23">
+        <v>0</v>
+      </c>
+      <c r="D365" s="23">
+        <v>0</v>
+      </c>
+      <c r="E365" s="23">
+        <v>0</v>
+      </c>
+      <c r="F365" s="23">
+        <v>0</v>
+      </c>
+      <c r="G365" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="366" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B366" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C366" s="23">
+        <v>1</v>
+      </c>
+      <c r="D366" s="23">
+        <v>1</v>
+      </c>
+      <c r="E366" s="23">
+        <v>0</v>
+      </c>
+      <c r="F366" s="23">
+        <v>0</v>
+      </c>
+      <c r="G366" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="367" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B367" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C367" s="23">
+        <v>0</v>
+      </c>
+      <c r="D367" s="23">
+        <v>0</v>
+      </c>
+      <c r="E367" s="23">
+        <v>0</v>
+      </c>
+      <c r="F367" s="23">
+        <v>0</v>
+      </c>
+      <c r="G367" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="368" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B368" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C368" s="25">
+        <v>0</v>
+      </c>
+      <c r="D368" s="25">
+        <v>0</v>
+      </c>
+      <c r="E368" s="25">
+        <v>0</v>
+      </c>
+      <c r="F368" s="25">
+        <v>0</v>
+      </c>
+      <c r="G368" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="370" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B370" s="16">
+        <v>226</v>
+      </c>
+      <c r="C370" s="16" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="371" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B371" s="18"/>
+      <c r="C371" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D371" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E371" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F371" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G371" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="372" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B372" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C372" s="21">
+        <v>9</v>
+      </c>
+      <c r="D372" s="21">
+        <v>4</v>
+      </c>
+      <c r="E372" s="21">
+        <v>0</v>
+      </c>
+      <c r="F372" s="21">
+        <v>0</v>
+      </c>
+      <c r="G372" s="21">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="373" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B373" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C373" s="23">
+        <v>9</v>
+      </c>
+      <c r="D373" s="23">
+        <v>4</v>
+      </c>
+      <c r="E373" s="23">
+        <v>0</v>
+      </c>
+      <c r="F373" s="23">
+        <v>0</v>
+      </c>
+      <c r="G373" s="23">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="374" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B374" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" s="23">
+        <v>0</v>
+      </c>
+      <c r="D374" s="23">
+        <v>0</v>
+      </c>
+      <c r="E374" s="23">
+        <v>0</v>
+      </c>
+      <c r="F374" s="23">
+        <v>0</v>
+      </c>
+      <c r="G374" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="375" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B375" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C375" s="23">
+        <v>0</v>
+      </c>
+      <c r="D375" s="23">
+        <v>0</v>
+      </c>
+      <c r="E375" s="23">
+        <v>0</v>
+      </c>
+      <c r="F375" s="23">
+        <v>0</v>
+      </c>
+      <c r="G375" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="376" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B376" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C376" s="23">
+        <v>0</v>
+      </c>
+      <c r="D376" s="23">
+        <v>0</v>
+      </c>
+      <c r="E376" s="23">
+        <v>0</v>
+      </c>
+      <c r="F376" s="23">
+        <v>0</v>
+      </c>
+      <c r="G376" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="377" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B377" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C377" s="23">
+        <v>0</v>
+      </c>
+      <c r="D377" s="23">
+        <v>0</v>
+      </c>
+      <c r="E377" s="23">
+        <v>0</v>
+      </c>
+      <c r="F377" s="23">
+        <v>0</v>
+      </c>
+      <c r="G377" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="378" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B378" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C378" s="23">
+        <v>0</v>
+      </c>
+      <c r="D378" s="23">
+        <v>0</v>
+      </c>
+      <c r="E378" s="23">
+        <v>0</v>
+      </c>
+      <c r="F378" s="23">
+        <v>0</v>
+      </c>
+      <c r="G378" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="379" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B379" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C379" s="25">
+        <v>0</v>
+      </c>
+      <c r="D379" s="25">
+        <v>0</v>
+      </c>
+      <c r="E379" s="25">
+        <v>0</v>
+      </c>
+      <c r="F379" s="25">
+        <v>0</v>
+      </c>
+      <c r="G379" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="381" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B381" s="16">
+        <v>227</v>
+      </c>
+      <c r="C381" s="16" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="382" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B382" s="18"/>
+      <c r="C382" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D382" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E382" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F382" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G382" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="383" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B383" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C383" s="21">
+        <v>123</v>
+      </c>
+      <c r="D383" s="21">
+        <v>9</v>
+      </c>
+      <c r="E383" s="21">
+        <v>103</v>
+      </c>
+      <c r="F383" s="21">
+        <v>0</v>
+      </c>
+      <c r="G383" s="21">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="384" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B384" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C384" s="23">
+        <v>29</v>
+      </c>
+      <c r="D384" s="23">
+        <v>6</v>
+      </c>
+      <c r="E384" s="23">
+        <v>12</v>
+      </c>
+      <c r="F384" s="23">
+        <v>0</v>
+      </c>
+      <c r="G384" s="23">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="385" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B385" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" s="23">
+        <v>94</v>
+      </c>
+      <c r="D385" s="23">
+        <v>3</v>
+      </c>
+      <c r="E385" s="23">
+        <v>91</v>
+      </c>
+      <c r="F385" s="23">
+        <v>0</v>
+      </c>
+      <c r="G385" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="386" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B386" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C386" s="23">
+        <v>0</v>
+      </c>
+      <c r="D386" s="23">
+        <v>0</v>
+      </c>
+      <c r="E386" s="23">
+        <v>0</v>
+      </c>
+      <c r="F386" s="23">
+        <v>0</v>
+      </c>
+      <c r="G386" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="387" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B387" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C387" s="23">
+        <v>91</v>
+      </c>
+      <c r="D387" s="23">
+        <v>0</v>
+      </c>
+      <c r="E387" s="23">
+        <v>91</v>
+      </c>
+      <c r="F387" s="23">
+        <v>0</v>
+      </c>
+      <c r="G387" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="388" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B388" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C388" s="23">
+        <v>3</v>
+      </c>
+      <c r="D388" s="23">
+        <v>3</v>
+      </c>
+      <c r="E388" s="23">
+        <v>0</v>
+      </c>
+      <c r="F388" s="23">
+        <v>0</v>
+      </c>
+      <c r="G388" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="389" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B389" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C389" s="23">
+        <v>0</v>
+      </c>
+      <c r="D389" s="23">
+        <v>0</v>
+      </c>
+      <c r="E389" s="23">
+        <v>0</v>
+      </c>
+      <c r="F389" s="23">
+        <v>0</v>
+      </c>
+      <c r="G389" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="390" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B390" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C390" s="25">
+        <v>0</v>
+      </c>
+      <c r="D390" s="25">
+        <v>0</v>
+      </c>
+      <c r="E390" s="25">
+        <v>0</v>
+      </c>
+      <c r="F390" s="25">
+        <v>0</v>
+      </c>
+      <c r="G390" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="392" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B392" s="16">
+        <v>228</v>
+      </c>
+      <c r="C392" s="16" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="393" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B393" s="18"/>
+      <c r="C393" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D393" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E393" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F393" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G393" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="394" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B394" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C394" s="21">
+        <v>39</v>
+      </c>
+      <c r="D394" s="21">
+        <v>16</v>
+      </c>
+      <c r="E394" s="21">
+        <v>8</v>
+      </c>
+      <c r="F394" s="21">
+        <v>0</v>
+      </c>
+      <c r="G394" s="21">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="395" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B395" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C395" s="23">
+        <v>38</v>
+      </c>
+      <c r="D395" s="23">
+        <v>15</v>
+      </c>
+      <c r="E395" s="23">
+        <v>8</v>
+      </c>
+      <c r="F395" s="23">
+        <v>0</v>
+      </c>
+      <c r="G395" s="23">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="396" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B396" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" s="23">
+        <v>1</v>
+      </c>
+      <c r="D396" s="23">
+        <v>1</v>
+      </c>
+      <c r="E396" s="23">
+        <v>0</v>
+      </c>
+      <c r="F396" s="23">
+        <v>0</v>
+      </c>
+      <c r="G396" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="397" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B397" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C397" s="23">
+        <v>0</v>
+      </c>
+      <c r="D397" s="23">
+        <v>0</v>
+      </c>
+      <c r="E397" s="23">
+        <v>0</v>
+      </c>
+      <c r="F397" s="23">
+        <v>0</v>
+      </c>
+      <c r="G397" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="398" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B398" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C398" s="23">
+        <v>0</v>
+      </c>
+      <c r="D398" s="23">
+        <v>0</v>
+      </c>
+      <c r="E398" s="23">
+        <v>0</v>
+      </c>
+      <c r="F398" s="23">
+        <v>0</v>
+      </c>
+      <c r="G398" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="399" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B399" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C399" s="23">
+        <v>1</v>
+      </c>
+      <c r="D399" s="23">
+        <v>1</v>
+      </c>
+      <c r="E399" s="23">
+        <v>0</v>
+      </c>
+      <c r="F399" s="23">
+        <v>0</v>
+      </c>
+      <c r="G399" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="400" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B400" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C400" s="23">
+        <v>0</v>
+      </c>
+      <c r="D400" s="23">
+        <v>0</v>
+      </c>
+      <c r="E400" s="23">
+        <v>0</v>
+      </c>
+      <c r="F400" s="23">
+        <v>0</v>
+      </c>
+      <c r="G400" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="401" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B401" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C401" s="25">
+        <v>0</v>
+      </c>
+      <c r="D401" s="25">
+        <v>0</v>
+      </c>
+      <c r="E401" s="25">
+        <v>0</v>
+      </c>
+      <c r="F401" s="25">
+        <v>0</v>
+      </c>
+      <c r="G401" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="403" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B403" s="16">
+        <v>229</v>
+      </c>
+      <c r="C403" s="16" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="404" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B404" s="18"/>
+      <c r="C404" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D404" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E404" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F404" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G404" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="405" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B405" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C405" s="21">
+        <v>34</v>
+      </c>
+      <c r="D405" s="21">
+        <v>15</v>
+      </c>
+      <c r="E405" s="21">
+        <v>8</v>
+      </c>
+      <c r="F405" s="21">
+        <v>0</v>
+      </c>
+      <c r="G405" s="21">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="406" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B406" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C406" s="23">
+        <v>32</v>
+      </c>
+      <c r="D406" s="23">
+        <v>13</v>
+      </c>
+      <c r="E406" s="23">
+        <v>8</v>
+      </c>
+      <c r="F406" s="23">
+        <v>0</v>
+      </c>
+      <c r="G406" s="23">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="407" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B407" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" s="23">
+        <v>2</v>
+      </c>
+      <c r="D407" s="23">
+        <v>2</v>
+      </c>
+      <c r="E407" s="23">
+        <v>0</v>
+      </c>
+      <c r="F407" s="23">
+        <v>0</v>
+      </c>
+      <c r="G407" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="408" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B408" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C408" s="23">
+        <v>0</v>
+      </c>
+      <c r="D408" s="23">
+        <v>0</v>
+      </c>
+      <c r="E408" s="23">
+        <v>0</v>
+      </c>
+      <c r="F408" s="23">
+        <v>0</v>
+      </c>
+      <c r="G408" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="409" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B409" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C409" s="23">
+        <v>0</v>
+      </c>
+      <c r="D409" s="23">
+        <v>0</v>
+      </c>
+      <c r="E409" s="23">
+        <v>0</v>
+      </c>
+      <c r="F409" s="23">
+        <v>0</v>
+      </c>
+      <c r="G409" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="410" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B410" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C410" s="23">
+        <v>2</v>
+      </c>
+      <c r="D410" s="23">
+        <v>2</v>
+      </c>
+      <c r="E410" s="23">
+        <v>0</v>
+      </c>
+      <c r="F410" s="23">
+        <v>0</v>
+      </c>
+      <c r="G410" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="411" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B411" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C411" s="23">
+        <v>0</v>
+      </c>
+      <c r="D411" s="23">
+        <v>0</v>
+      </c>
+      <c r="E411" s="23">
+        <v>0</v>
+      </c>
+      <c r="F411" s="23">
+        <v>0</v>
+      </c>
+      <c r="G411" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="412" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B412" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C412" s="25">
+        <v>0</v>
+      </c>
+      <c r="D412" s="25">
+        <v>0</v>
+      </c>
+      <c r="E412" s="25">
+        <v>0</v>
+      </c>
+      <c r="F412" s="25">
+        <v>0</v>
+      </c>
+      <c r="G412" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="414" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B414" s="16">
+        <v>230</v>
+      </c>
+      <c r="C414" s="16" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="415" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B415" s="18"/>
+      <c r="C415" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D415" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E415" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F415" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G415" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="416" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B416" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C416" s="21">
+        <v>8</v>
+      </c>
+      <c r="D416" s="21">
+        <v>6</v>
+      </c>
+      <c r="E416" s="21">
+        <v>0</v>
+      </c>
+      <c r="F416" s="21">
+        <v>0</v>
+      </c>
+      <c r="G416" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="417" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B417" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C417" s="23">
+        <v>8</v>
+      </c>
+      <c r="D417" s="23">
+        <v>6</v>
+      </c>
+      <c r="E417" s="23">
+        <v>0</v>
+      </c>
+      <c r="F417" s="23">
+        <v>0</v>
+      </c>
+      <c r="G417" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="418" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B418" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" s="23">
+        <v>0</v>
+      </c>
+      <c r="D418" s="23">
+        <v>0</v>
+      </c>
+      <c r="E418" s="23">
+        <v>0</v>
+      </c>
+      <c r="F418" s="23">
+        <v>0</v>
+      </c>
+      <c r="G418" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="419" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B419" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C419" s="23">
+        <v>0</v>
+      </c>
+      <c r="D419" s="23">
+        <v>0</v>
+      </c>
+      <c r="E419" s="23">
+        <v>0</v>
+      </c>
+      <c r="F419" s="23">
+        <v>0</v>
+      </c>
+      <c r="G419" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="420" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B420" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C420" s="23">
+        <v>0</v>
+      </c>
+      <c r="D420" s="23">
+        <v>0</v>
+      </c>
+      <c r="E420" s="23">
+        <v>0</v>
+      </c>
+      <c r="F420" s="23">
+        <v>0</v>
+      </c>
+      <c r="G420" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="421" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B421" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C421" s="23">
+        <v>0</v>
+      </c>
+      <c r="D421" s="23">
+        <v>0</v>
+      </c>
+      <c r="E421" s="23">
+        <v>0</v>
+      </c>
+      <c r="F421" s="23">
+        <v>0</v>
+      </c>
+      <c r="G421" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="422" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B422" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C422" s="23">
+        <v>0</v>
+      </c>
+      <c r="D422" s="23">
+        <v>0</v>
+      </c>
+      <c r="E422" s="23">
+        <v>0</v>
+      </c>
+      <c r="F422" s="23">
+        <v>0</v>
+      </c>
+      <c r="G422" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="423" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B423" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C423" s="25">
+        <v>0</v>
+      </c>
+      <c r="D423" s="25">
+        <v>0</v>
+      </c>
+      <c r="E423" s="25">
+        <v>0</v>
+      </c>
+      <c r="F423" s="25">
+        <v>0</v>
+      </c>
+      <c r="G423" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="425" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B425" s="16">
+        <v>231</v>
+      </c>
+      <c r="C425" s="16" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="426" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B426" s="18"/>
+      <c r="C426" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D426" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E426" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F426" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G426" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="427" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B427" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C427" s="21">
+        <v>17</v>
+      </c>
+      <c r="D427" s="21">
+        <v>10</v>
+      </c>
+      <c r="E427" s="21">
+        <v>0</v>
+      </c>
+      <c r="F427" s="21">
+        <v>0</v>
+      </c>
+      <c r="G427" s="21">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="428" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B428" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C428" s="23">
+        <v>14</v>
+      </c>
+      <c r="D428" s="23">
+        <v>7</v>
+      </c>
+      <c r="E428" s="23">
+        <v>0</v>
+      </c>
+      <c r="F428" s="23">
+        <v>0</v>
+      </c>
+      <c r="G428" s="23">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="429" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B429" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" s="23">
+        <v>3</v>
+      </c>
+      <c r="D429" s="23">
+        <v>3</v>
+      </c>
+      <c r="E429" s="23">
+        <v>0</v>
+      </c>
+      <c r="F429" s="23">
+        <v>0</v>
+      </c>
+      <c r="G429" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="430" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B430" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C430" s="23">
+        <v>0</v>
+      </c>
+      <c r="D430" s="23">
+        <v>0</v>
+      </c>
+      <c r="E430" s="23">
+        <v>0</v>
+      </c>
+      <c r="F430" s="23">
+        <v>0</v>
+      </c>
+      <c r="G430" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="431" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B431" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C431" s="23">
+        <v>0</v>
+      </c>
+      <c r="D431" s="23">
+        <v>0</v>
+      </c>
+      <c r="E431" s="23">
+        <v>0</v>
+      </c>
+      <c r="F431" s="23">
+        <v>0</v>
+      </c>
+      <c r="G431" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="432" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B432" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C432" s="23">
+        <v>3</v>
+      </c>
+      <c r="D432" s="23">
+        <v>3</v>
+      </c>
+      <c r="E432" s="23">
+        <v>0</v>
+      </c>
+      <c r="F432" s="23">
+        <v>0</v>
+      </c>
+      <c r="G432" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="433" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B433" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C433" s="23">
+        <v>0</v>
+      </c>
+      <c r="D433" s="23">
+        <v>0</v>
+      </c>
+      <c r="E433" s="23">
+        <v>0</v>
+      </c>
+      <c r="F433" s="23">
+        <v>0</v>
+      </c>
+      <c r="G433" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="434" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B434" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C434" s="25">
+        <v>0</v>
+      </c>
+      <c r="D434" s="25">
+        <v>0</v>
+      </c>
+      <c r="E434" s="25">
+        <v>0</v>
+      </c>
+      <c r="F434" s="25">
+        <v>0</v>
+      </c>
+      <c r="G434" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="436" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B436" s="16">
+        <v>232</v>
+      </c>
+      <c r="C436" s="16" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="437" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B437" s="18"/>
+      <c r="C437" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D437" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E437" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F437" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G437" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="438" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B438" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C438" s="21">
+        <v>54</v>
+      </c>
+      <c r="D438" s="21">
+        <v>8</v>
+      </c>
+      <c r="E438" s="21">
+        <v>20</v>
+      </c>
+      <c r="F438" s="21">
+        <v>0</v>
+      </c>
+      <c r="G438" s="21">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="439" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B439" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C439" s="23">
+        <v>53</v>
+      </c>
+      <c r="D439" s="23">
+        <v>7</v>
+      </c>
+      <c r="E439" s="23">
+        <v>20</v>
+      </c>
+      <c r="F439" s="23">
+        <v>0</v>
+      </c>
+      <c r="G439" s="23">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="440" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B440" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" s="23">
+        <v>1</v>
+      </c>
+      <c r="D440" s="23">
+        <v>1</v>
+      </c>
+      <c r="E440" s="23">
+        <v>0</v>
+      </c>
+      <c r="F440" s="23">
+        <v>0</v>
+      </c>
+      <c r="G440" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="441" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B441" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C441" s="23">
+        <v>0</v>
+      </c>
+      <c r="D441" s="23">
+        <v>0</v>
+      </c>
+      <c r="E441" s="23">
+        <v>0</v>
+      </c>
+      <c r="F441" s="23">
+        <v>0</v>
+      </c>
+      <c r="G441" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B442" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C442" s="23">
+        <v>0</v>
+      </c>
+      <c r="D442" s="23">
+        <v>0</v>
+      </c>
+      <c r="E442" s="23">
+        <v>0</v>
+      </c>
+      <c r="F442" s="23">
+        <v>0</v>
+      </c>
+      <c r="G442" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B443" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C443" s="23">
+        <v>1</v>
+      </c>
+      <c r="D443" s="23">
+        <v>1</v>
+      </c>
+      <c r="E443" s="23">
+        <v>0</v>
+      </c>
+      <c r="F443" s="23">
+        <v>0</v>
+      </c>
+      <c r="G443" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B444" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C444" s="23">
+        <v>0</v>
+      </c>
+      <c r="D444" s="23">
+        <v>0</v>
+      </c>
+      <c r="E444" s="23">
+        <v>0</v>
+      </c>
+      <c r="F444" s="23">
+        <v>0</v>
+      </c>
+      <c r="G444" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B445" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C445" s="25">
+        <v>0</v>
+      </c>
+      <c r="D445" s="25">
+        <v>0</v>
+      </c>
+      <c r="E445" s="25">
+        <v>0</v>
+      </c>
+      <c r="F445" s="25">
+        <v>0</v>
+      </c>
+      <c r="G445" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B447" s="16">
+        <v>233</v>
+      </c>
+      <c r="C447" s="16" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="448" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B448" s="18"/>
+      <c r="C448" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D448" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E448" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F448" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G448" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="449" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B449" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C449" s="21">
+        <v>20</v>
+      </c>
+      <c r="D449" s="21">
+        <v>5</v>
+      </c>
+      <c r="E449" s="21">
+        <v>0</v>
+      </c>
+      <c r="F449" s="21">
+        <v>0</v>
+      </c>
+      <c r="G449" s="21">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="450" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B450" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C450" s="23">
+        <v>20</v>
+      </c>
+      <c r="D450" s="23">
+        <v>5</v>
+      </c>
+      <c r="E450" s="23">
+        <v>0</v>
+      </c>
+      <c r="F450" s="23">
+        <v>0</v>
+      </c>
+      <c r="G450" s="23">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="451" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B451" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" s="23">
+        <v>0</v>
+      </c>
+      <c r="D451" s="23">
+        <v>0</v>
+      </c>
+      <c r="E451" s="23">
+        <v>0</v>
+      </c>
+      <c r="F451" s="23">
+        <v>0</v>
+      </c>
+      <c r="G451" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="452" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B452" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C452" s="23">
+        <v>0</v>
+      </c>
+      <c r="D452" s="23">
+        <v>0</v>
+      </c>
+      <c r="E452" s="23">
+        <v>0</v>
+      </c>
+      <c r="F452" s="23">
+        <v>0</v>
+      </c>
+      <c r="G452" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="453" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B453" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C453" s="23">
+        <v>0</v>
+      </c>
+      <c r="D453" s="23">
+        <v>0</v>
+      </c>
+      <c r="E453" s="23">
+        <v>0</v>
+      </c>
+      <c r="F453" s="23">
+        <v>0</v>
+      </c>
+      <c r="G453" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="454" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B454" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C454" s="23">
+        <v>0</v>
+      </c>
+      <c r="D454" s="23">
+        <v>0</v>
+      </c>
+      <c r="E454" s="23">
+        <v>0</v>
+      </c>
+      <c r="F454" s="23">
+        <v>0</v>
+      </c>
+      <c r="G454" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="455" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B455" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C455" s="23">
+        <v>0</v>
+      </c>
+      <c r="D455" s="23">
+        <v>0</v>
+      </c>
+      <c r="E455" s="23">
+        <v>0</v>
+      </c>
+      <c r="F455" s="23">
+        <v>0</v>
+      </c>
+      <c r="G455" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="456" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B456" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C456" s="25">
+        <v>0</v>
+      </c>
+      <c r="D456" s="25">
+        <v>0</v>
+      </c>
+      <c r="E456" s="25">
+        <v>0</v>
+      </c>
+      <c r="F456" s="25">
+        <v>0</v>
+      </c>
+      <c r="G456" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="458" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B458" s="16">
+        <v>234</v>
+      </c>
+      <c r="C458" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="459" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B459" s="18"/>
+      <c r="C459" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D459" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E459" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F459" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G459" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="460" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B460" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C460" s="21">
+        <v>9</v>
+      </c>
+      <c r="D460" s="21">
+        <v>8</v>
+      </c>
+      <c r="E460" s="21">
+        <v>0</v>
+      </c>
+      <c r="F460" s="21">
+        <v>0</v>
+      </c>
+      <c r="G460" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="461" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B461" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C461" s="23">
+        <v>8</v>
+      </c>
+      <c r="D461" s="23">
+        <v>7</v>
+      </c>
+      <c r="E461" s="23">
+        <v>0</v>
+      </c>
+      <c r="F461" s="23">
+        <v>0</v>
+      </c>
+      <c r="G461" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="462" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B462" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" s="23">
+        <v>1</v>
+      </c>
+      <c r="D462" s="23">
+        <v>1</v>
+      </c>
+      <c r="E462" s="23">
+        <v>0</v>
+      </c>
+      <c r="F462" s="23">
+        <v>0</v>
+      </c>
+      <c r="G462" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="463" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B463" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C463" s="23">
+        <v>0</v>
+      </c>
+      <c r="D463" s="23">
+        <v>0</v>
+      </c>
+      <c r="E463" s="23">
+        <v>0</v>
+      </c>
+      <c r="F463" s="23">
+        <v>0</v>
+      </c>
+      <c r="G463" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="464" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B464" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C464" s="23">
+        <v>0</v>
+      </c>
+      <c r="D464" s="23">
+        <v>0</v>
+      </c>
+      <c r="E464" s="23">
+        <v>0</v>
+      </c>
+      <c r="F464" s="23">
+        <v>0</v>
+      </c>
+      <c r="G464" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="465" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B465" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C465" s="23">
+        <v>1</v>
+      </c>
+      <c r="D465" s="23">
+        <v>1</v>
+      </c>
+      <c r="E465" s="23">
+        <v>0</v>
+      </c>
+      <c r="F465" s="23">
+        <v>0</v>
+      </c>
+      <c r="G465" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="466" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B466" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C466" s="23">
+        <v>0</v>
+      </c>
+      <c r="D466" s="23">
+        <v>0</v>
+      </c>
+      <c r="E466" s="23">
+        <v>0</v>
+      </c>
+      <c r="F466" s="23">
+        <v>0</v>
+      </c>
+      <c r="G466" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="467" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B467" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C467" s="25">
+        <v>0</v>
+      </c>
+      <c r="D467" s="25">
+        <v>0</v>
+      </c>
+      <c r="E467" s="25">
+        <v>0</v>
+      </c>
+      <c r="F467" s="25">
+        <v>0</v>
+      </c>
+      <c r="G467" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="469" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B469" s="16">
+        <v>235</v>
+      </c>
+      <c r="C469" s="16" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="470" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B470" s="18"/>
+      <c r="C470" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D470" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E470" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F470" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G470" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="471" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B471" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C471" s="21">
+        <v>6</v>
+      </c>
+      <c r="D471" s="21">
+        <v>6</v>
+      </c>
+      <c r="E471" s="21">
+        <v>0</v>
+      </c>
+      <c r="F471" s="21">
+        <v>0</v>
+      </c>
+      <c r="G471" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="472" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B472" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C472" s="23">
+        <v>6</v>
+      </c>
+      <c r="D472" s="23">
+        <v>6</v>
+      </c>
+      <c r="E472" s="23">
+        <v>0</v>
+      </c>
+      <c r="F472" s="23">
+        <v>0</v>
+      </c>
+      <c r="G472" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="473" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B473" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" s="23">
+        <v>0</v>
+      </c>
+      <c r="D473" s="23">
+        <v>0</v>
+      </c>
+      <c r="E473" s="23">
+        <v>0</v>
+      </c>
+      <c r="F473" s="23">
+        <v>0</v>
+      </c>
+      <c r="G473" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="474" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B474" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C474" s="23">
+        <v>0</v>
+      </c>
+      <c r="D474" s="23">
+        <v>0</v>
+      </c>
+      <c r="E474" s="23">
+        <v>0</v>
+      </c>
+      <c r="F474" s="23">
+        <v>0</v>
+      </c>
+      <c r="G474" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="475" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B475" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C475" s="23">
+        <v>0</v>
+      </c>
+      <c r="D475" s="23">
+        <v>0</v>
+      </c>
+      <c r="E475" s="23">
+        <v>0</v>
+      </c>
+      <c r="F475" s="23">
+        <v>0</v>
+      </c>
+      <c r="G475" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="476" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B476" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C476" s="23">
+        <v>0</v>
+      </c>
+      <c r="D476" s="23">
+        <v>0</v>
+      </c>
+      <c r="E476" s="23">
+        <v>0</v>
+      </c>
+      <c r="F476" s="23">
+        <v>0</v>
+      </c>
+      <c r="G476" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="477" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B477" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C477" s="23">
+        <v>0</v>
+      </c>
+      <c r="D477" s="23">
+        <v>0</v>
+      </c>
+      <c r="E477" s="23">
+        <v>0</v>
+      </c>
+      <c r="F477" s="23">
+        <v>0</v>
+      </c>
+      <c r="G477" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="478" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B478" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C478" s="25">
+        <v>0</v>
+      </c>
+      <c r="D478" s="25">
+        <v>0</v>
+      </c>
+      <c r="E478" s="25">
+        <v>0</v>
+      </c>
+      <c r="F478" s="25">
+        <v>0</v>
+      </c>
+      <c r="G478" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="480" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B480" s="16">
+        <v>236</v>
+      </c>
+      <c r="C480" s="16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="481" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B481" s="18"/>
+      <c r="C481" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D481" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E481" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F481" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G481" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="482" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B482" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C482" s="21">
+        <v>15</v>
+      </c>
+      <c r="D482" s="21">
+        <v>8</v>
+      </c>
+      <c r="E482" s="21">
+        <v>7</v>
+      </c>
+      <c r="F482" s="21">
+        <v>0</v>
+      </c>
+      <c r="G482" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="483" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B483" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C483" s="23">
+        <v>15</v>
+      </c>
+      <c r="D483" s="23">
+        <v>8</v>
+      </c>
+      <c r="E483" s="23">
+        <v>7</v>
+      </c>
+      <c r="F483" s="23">
+        <v>0</v>
+      </c>
+      <c r="G483" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="484" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B484" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" s="23">
+        <v>0</v>
+      </c>
+      <c r="D484" s="23">
+        <v>0</v>
+      </c>
+      <c r="E484" s="23">
+        <v>0</v>
+      </c>
+      <c r="F484" s="23">
+        <v>0</v>
+      </c>
+      <c r="G484" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="485" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B485" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C485" s="23">
+        <v>0</v>
+      </c>
+      <c r="D485" s="23">
+        <v>0</v>
+      </c>
+      <c r="E485" s="23">
+        <v>0</v>
+      </c>
+      <c r="F485" s="23">
+        <v>0</v>
+      </c>
+      <c r="G485" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="486" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B486" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C486" s="23">
+        <v>0</v>
+      </c>
+      <c r="D486" s="23">
+        <v>0</v>
+      </c>
+      <c r="E486" s="23">
+        <v>0</v>
+      </c>
+      <c r="F486" s="23">
+        <v>0</v>
+      </c>
+      <c r="G486" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="487" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B487" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C487" s="23">
+        <v>0</v>
+      </c>
+      <c r="D487" s="23">
+        <v>0</v>
+      </c>
+      <c r="E487" s="23">
+        <v>0</v>
+      </c>
+      <c r="F487" s="23">
+        <v>0</v>
+      </c>
+      <c r="G487" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="488" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B488" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C488" s="23">
+        <v>0</v>
+      </c>
+      <c r="D488" s="23">
+        <v>0</v>
+      </c>
+      <c r="E488" s="23">
+        <v>0</v>
+      </c>
+      <c r="F488" s="23">
+        <v>0</v>
+      </c>
+      <c r="G488" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="489" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B489" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C489" s="25">
+        <v>0</v>
+      </c>
+      <c r="D489" s="25">
+        <v>0</v>
+      </c>
+      <c r="E489" s="25">
+        <v>0</v>
+      </c>
+      <c r="F489" s="25">
+        <v>0</v>
+      </c>
+      <c r="G489" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="491" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B491" s="16">
+        <v>237</v>
+      </c>
+      <c r="C491" s="16" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="492" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B492" s="18"/>
+      <c r="C492" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D492" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E492" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F492" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G492" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="493" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B493" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C493" s="21">
+        <v>21</v>
+      </c>
+      <c r="D493" s="21">
+        <v>11</v>
+      </c>
+      <c r="E493" s="21">
+        <v>6</v>
+      </c>
+      <c r="F493" s="21">
+        <v>1</v>
+      </c>
+      <c r="G493" s="21">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="494" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B494" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C494" s="23">
+        <v>20</v>
+      </c>
+      <c r="D494" s="23">
+        <v>10</v>
+      </c>
+      <c r="E494" s="23">
+        <v>6</v>
+      </c>
+      <c r="F494" s="23">
+        <v>1</v>
+      </c>
+      <c r="G494" s="23">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="495" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B495" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" s="23">
+        <v>1</v>
+      </c>
+      <c r="D495" s="23">
+        <v>1</v>
+      </c>
+      <c r="E495" s="23">
+        <v>0</v>
+      </c>
+      <c r="F495" s="23">
+        <v>0</v>
+      </c>
+      <c r="G495" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="496" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B496" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C496" s="23">
+        <v>0</v>
+      </c>
+      <c r="D496" s="23">
+        <v>0</v>
+      </c>
+      <c r="E496" s="23">
+        <v>0</v>
+      </c>
+      <c r="F496" s="23">
+        <v>0</v>
+      </c>
+      <c r="G496" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="497" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B497" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C497" s="23">
+        <v>1</v>
+      </c>
+      <c r="D497" s="23">
+        <v>1</v>
+      </c>
+      <c r="E497" s="23">
+        <v>0</v>
+      </c>
+      <c r="F497" s="23">
+        <v>0</v>
+      </c>
+      <c r="G497" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="498" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B498" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C498" s="23">
+        <v>0</v>
+      </c>
+      <c r="D498" s="23">
+        <v>0</v>
+      </c>
+      <c r="E498" s="23">
+        <v>0</v>
+      </c>
+      <c r="F498" s="23">
+        <v>0</v>
+      </c>
+      <c r="G498" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="499" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B499" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C499" s="23">
+        <v>0</v>
+      </c>
+      <c r="D499" s="23">
+        <v>0</v>
+      </c>
+      <c r="E499" s="23">
+        <v>0</v>
+      </c>
+      <c r="F499" s="23">
+        <v>0</v>
+      </c>
+      <c r="G499" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="500" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B500" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C500" s="25">
+        <v>0</v>
+      </c>
+      <c r="D500" s="25">
+        <v>0</v>
+      </c>
+      <c r="E500" s="25">
+        <v>0</v>
+      </c>
+      <c r="F500" s="25">
+        <v>0</v>
+      </c>
+      <c r="G500" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="502" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B502" s="16">
+        <v>238</v>
+      </c>
+      <c r="C502" s="16" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="503" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B503" s="18"/>
+      <c r="C503" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D503" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E503" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F503" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G503" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="504" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B504" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C504" s="21">
+        <v>8</v>
+      </c>
+      <c r="D504" s="21">
+        <v>7</v>
+      </c>
+      <c r="E504" s="21">
+        <v>0</v>
+      </c>
+      <c r="F504" s="21">
+        <v>0</v>
+      </c>
+      <c r="G504" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="505" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B505" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C505" s="23">
+        <v>8</v>
+      </c>
+      <c r="D505" s="23">
+        <v>7</v>
+      </c>
+      <c r="E505" s="23">
+        <v>0</v>
+      </c>
+      <c r="F505" s="23">
+        <v>0</v>
+      </c>
+      <c r="G505" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="506" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B506" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" s="23">
+        <v>0</v>
+      </c>
+      <c r="D506" s="23">
+        <v>0</v>
+      </c>
+      <c r="E506" s="23">
+        <v>0</v>
+      </c>
+      <c r="F506" s="23">
+        <v>0</v>
+      </c>
+      <c r="G506" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="507" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B507" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C507" s="23">
+        <v>0</v>
+      </c>
+      <c r="D507" s="23">
+        <v>0</v>
+      </c>
+      <c r="E507" s="23">
+        <v>0</v>
+      </c>
+      <c r="F507" s="23">
+        <v>0</v>
+      </c>
+      <c r="G507" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="508" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B508" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C508" s="23">
+        <v>0</v>
+      </c>
+      <c r="D508" s="23">
+        <v>0</v>
+      </c>
+      <c r="E508" s="23">
+        <v>0</v>
+      </c>
+      <c r="F508" s="23">
+        <v>0</v>
+      </c>
+      <c r="G508" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="509" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B509" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C509" s="23">
+        <v>0</v>
+      </c>
+      <c r="D509" s="23">
+        <v>0</v>
+      </c>
+      <c r="E509" s="23">
+        <v>0</v>
+      </c>
+      <c r="F509" s="23">
+        <v>0</v>
+      </c>
+      <c r="G509" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="510" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B510" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C510" s="23">
+        <v>0</v>
+      </c>
+      <c r="D510" s="23">
+        <v>0</v>
+      </c>
+      <c r="E510" s="23">
+        <v>0</v>
+      </c>
+      <c r="F510" s="23">
+        <v>0</v>
+      </c>
+      <c r="G510" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="511" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B511" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C511" s="25">
+        <v>0</v>
+      </c>
+      <c r="D511" s="25">
+        <v>0</v>
+      </c>
+      <c r="E511" s="25">
+        <v>0</v>
+      </c>
+      <c r="F511" s="25">
+        <v>0</v>
+      </c>
+      <c r="G511" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="513" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B513" s="16">
+        <v>239</v>
+      </c>
+      <c r="C513" s="16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="514" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B514" s="18"/>
+      <c r="C514" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D514" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E514" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F514" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G514" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="515" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B515" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C515" s="21">
+        <v>12</v>
+      </c>
+      <c r="D515" s="21">
+        <v>7</v>
+      </c>
+      <c r="E515" s="21">
+        <v>0</v>
+      </c>
+      <c r="F515" s="21">
+        <v>0</v>
+      </c>
+      <c r="G515" s="21">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="516" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B516" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C516" s="23">
+        <v>12</v>
+      </c>
+      <c r="D516" s="23">
+        <v>7</v>
+      </c>
+      <c r="E516" s="23">
+        <v>0</v>
+      </c>
+      <c r="F516" s="23">
+        <v>0</v>
+      </c>
+      <c r="G516" s="23">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="517" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B517" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" s="23">
+        <v>0</v>
+      </c>
+      <c r="D517" s="23">
+        <v>0</v>
+      </c>
+      <c r="E517" s="23">
+        <v>0</v>
+      </c>
+      <c r="F517" s="23">
+        <v>0</v>
+      </c>
+      <c r="G517" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="518" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B518" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C518" s="23">
+        <v>0</v>
+      </c>
+      <c r="D518" s="23">
+        <v>0</v>
+      </c>
+      <c r="E518" s="23">
+        <v>0</v>
+      </c>
+      <c r="F518" s="23">
+        <v>0</v>
+      </c>
+      <c r="G518" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="519" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B519" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C519" s="23">
+        <v>0</v>
+      </c>
+      <c r="D519" s="23">
+        <v>0</v>
+      </c>
+      <c r="E519" s="23">
+        <v>0</v>
+      </c>
+      <c r="F519" s="23">
+        <v>0</v>
+      </c>
+      <c r="G519" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="520" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B520" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C520" s="23">
+        <v>0</v>
+      </c>
+      <c r="D520" s="23">
+        <v>0</v>
+      </c>
+      <c r="E520" s="23">
+        <v>0</v>
+      </c>
+      <c r="F520" s="23">
+        <v>0</v>
+      </c>
+      <c r="G520" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="521" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B521" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C521" s="23">
+        <v>0</v>
+      </c>
+      <c r="D521" s="23">
+        <v>0</v>
+      </c>
+      <c r="E521" s="23">
+        <v>0</v>
+      </c>
+      <c r="F521" s="23">
+        <v>0</v>
+      </c>
+      <c r="G521" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="522" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B522" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C522" s="25">
+        <v>0</v>
+      </c>
+      <c r="D522" s="25">
+        <v>0</v>
+      </c>
+      <c r="E522" s="25">
+        <v>0</v>
+      </c>
+      <c r="F522" s="25">
+        <v>0</v>
+      </c>
+      <c r="G522" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="525" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B525" s="16">
+        <v>320</v>
+      </c>
+      <c r="C525" s="16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="526" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B526" s="18"/>
+      <c r="C526" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D526" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E526" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F526" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G526" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="527" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B527" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C527" s="21">
+        <v>8</v>
+      </c>
+      <c r="D527" s="21">
+        <v>4</v>
+      </c>
+      <c r="E527" s="21">
+        <v>0</v>
+      </c>
+      <c r="F527" s="21">
+        <v>0</v>
+      </c>
+      <c r="G527" s="21">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="528" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B528" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C528" s="23">
+        <v>8</v>
+      </c>
+      <c r="D528" s="23">
+        <v>4</v>
+      </c>
+      <c r="E528" s="23">
+        <v>0</v>
+      </c>
+      <c r="F528" s="23">
+        <v>0</v>
+      </c>
+      <c r="G528" s="23">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="529" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B529" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" s="23">
+        <v>0</v>
+      </c>
+      <c r="D529" s="23">
+        <v>0</v>
+      </c>
+      <c r="E529" s="23">
+        <v>0</v>
+      </c>
+      <c r="F529" s="23">
+        <v>0</v>
+      </c>
+      <c r="G529" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="530" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B530" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C530" s="23">
+        <v>0</v>
+      </c>
+      <c r="D530" s="23">
+        <v>0</v>
+      </c>
+      <c r="E530" s="23">
+        <v>0</v>
+      </c>
+      <c r="F530" s="23">
+        <v>0</v>
+      </c>
+      <c r="G530" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="531" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B531" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C531" s="23">
+        <v>0</v>
+      </c>
+      <c r="D531" s="23">
+        <v>0</v>
+      </c>
+      <c r="E531" s="23">
+        <v>0</v>
+      </c>
+      <c r="F531" s="23">
+        <v>0</v>
+      </c>
+      <c r="G531" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="532" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B532" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C532" s="23">
+        <v>0</v>
+      </c>
+      <c r="D532" s="23">
+        <v>0</v>
+      </c>
+      <c r="E532" s="23">
+        <v>0</v>
+      </c>
+      <c r="F532" s="23">
+        <v>0</v>
+      </c>
+      <c r="G532" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="533" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B533" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C533" s="23">
+        <v>0</v>
+      </c>
+      <c r="D533" s="23">
+        <v>0</v>
+      </c>
+      <c r="E533" s="23">
+        <v>0</v>
+      </c>
+      <c r="F533" s="23">
+        <v>0</v>
+      </c>
+      <c r="G533" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="534" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B534" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C534" s="25">
+        <v>0</v>
+      </c>
+      <c r="D534" s="25">
+        <v>0</v>
+      </c>
+      <c r="E534" s="25">
+        <v>0</v>
+      </c>
+      <c r="F534" s="25">
+        <v>0</v>
+      </c>
+      <c r="G534" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="536" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B536" s="16">
+        <v>322</v>
+      </c>
+      <c r="C536" s="16" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="537" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B537" s="18"/>
+      <c r="C537" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D537" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E537" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F537" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G537" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="538" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B538" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C538" s="21">
+        <v>4</v>
+      </c>
+      <c r="D538" s="21">
+        <v>2</v>
+      </c>
+      <c r="E538" s="21">
+        <v>0</v>
+      </c>
+      <c r="F538" s="21">
+        <v>0</v>
+      </c>
+      <c r="G538" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="539" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B539" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C539" s="23">
+        <v>4</v>
+      </c>
+      <c r="D539" s="23">
+        <v>2</v>
+      </c>
+      <c r="E539" s="23">
+        <v>0</v>
+      </c>
+      <c r="F539" s="23">
+        <v>0</v>
+      </c>
+      <c r="G539" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="540" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B540" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" s="23">
+        <v>0</v>
+      </c>
+      <c r="D540" s="23">
+        <v>0</v>
+      </c>
+      <c r="E540" s="23">
+        <v>0</v>
+      </c>
+      <c r="F540" s="23">
+        <v>0</v>
+      </c>
+      <c r="G540" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="541" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B541" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C541" s="23">
+        <v>0</v>
+      </c>
+      <c r="D541" s="23">
+        <v>0</v>
+      </c>
+      <c r="E541" s="23">
+        <v>0</v>
+      </c>
+      <c r="F541" s="23">
+        <v>0</v>
+      </c>
+      <c r="G541" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="542" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B542" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C542" s="23">
+        <v>0</v>
+      </c>
+      <c r="D542" s="23">
+        <v>0</v>
+      </c>
+      <c r="E542" s="23">
+        <v>0</v>
+      </c>
+      <c r="F542" s="23">
+        <v>0</v>
+      </c>
+      <c r="G542" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="543" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B543" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C543" s="23">
+        <v>0</v>
+      </c>
+      <c r="D543" s="23">
+        <v>0</v>
+      </c>
+      <c r="E543" s="23">
+        <v>0</v>
+      </c>
+      <c r="F543" s="23">
+        <v>0</v>
+      </c>
+      <c r="G543" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="544" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B544" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C544" s="23">
+        <v>0</v>
+      </c>
+      <c r="D544" s="23">
+        <v>0</v>
+      </c>
+      <c r="E544" s="23">
+        <v>0</v>
+      </c>
+      <c r="F544" s="23">
+        <v>0</v>
+      </c>
+      <c r="G544" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="545" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B545" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C545" s="25">
+        <v>0</v>
+      </c>
+      <c r="D545" s="25">
+        <v>0</v>
+      </c>
+      <c r="E545" s="25">
+        <v>0</v>
+      </c>
+      <c r="F545" s="25">
+        <v>0</v>
+      </c>
+      <c r="G545" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="547" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B547" s="16">
+        <v>329</v>
+      </c>
+      <c r="C547" s="16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="548" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B548" s="18"/>
+      <c r="C548" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D548" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E548" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F548" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G548" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="549" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B549" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C549" s="21">
+        <v>4</v>
+      </c>
+      <c r="D549" s="21">
+        <v>2</v>
+      </c>
+      <c r="E549" s="21">
+        <v>0</v>
+      </c>
+      <c r="F549" s="21">
+        <v>0</v>
+      </c>
+      <c r="G549" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="550" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B550" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C550" s="23">
+        <v>4</v>
+      </c>
+      <c r="D550" s="23">
+        <v>2</v>
+      </c>
+      <c r="E550" s="23">
+        <v>0</v>
+      </c>
+      <c r="F550" s="23">
+        <v>0</v>
+      </c>
+      <c r="G550" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="551" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B551" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" s="23">
+        <v>0</v>
+      </c>
+      <c r="D551" s="23">
+        <v>0</v>
+      </c>
+      <c r="E551" s="23">
+        <v>0</v>
+      </c>
+      <c r="F551" s="23">
+        <v>0</v>
+      </c>
+      <c r="G551" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="552" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B552" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C552" s="23">
+        <v>0</v>
+      </c>
+      <c r="D552" s="23">
+        <v>0</v>
+      </c>
+      <c r="E552" s="23">
+        <v>0</v>
+      </c>
+      <c r="F552" s="23">
+        <v>0</v>
+      </c>
+      <c r="G552" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="553" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B553" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C553" s="23">
+        <v>0</v>
+      </c>
+      <c r="D553" s="23">
+        <v>0</v>
+      </c>
+      <c r="E553" s="23">
+        <v>0</v>
+      </c>
+      <c r="F553" s="23">
+        <v>0</v>
+      </c>
+      <c r="G553" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="554" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B554" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C554" s="23">
+        <v>0</v>
+      </c>
+      <c r="D554" s="23">
+        <v>0</v>
+      </c>
+      <c r="E554" s="23">
+        <v>0</v>
+      </c>
+      <c r="F554" s="23">
+        <v>0</v>
+      </c>
+      <c r="G554" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="555" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B555" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C555" s="23">
+        <v>0</v>
+      </c>
+      <c r="D555" s="23">
+        <v>0</v>
+      </c>
+      <c r="E555" s="23">
+        <v>0</v>
+      </c>
+      <c r="F555" s="23">
+        <v>0</v>
+      </c>
+      <c r="G555" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="556" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B556" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C556" s="25">
+        <v>0</v>
+      </c>
+      <c r="D556" s="25">
+        <v>0</v>
+      </c>
+      <c r="E556" s="25">
+        <v>0</v>
+      </c>
+      <c r="F556" s="25">
+        <v>0</v>
+      </c>
+      <c r="G556" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="559" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B559" s="16">
+        <v>340</v>
+      </c>
+      <c r="C559" s="16" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="560" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B560" s="18"/>
+      <c r="C560" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D560" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E560" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F560" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G560" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="561" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B561" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C561" s="21">
+        <v>5</v>
+      </c>
+      <c r="D561" s="21">
+        <v>5</v>
+      </c>
+      <c r="E561" s="21">
+        <v>0</v>
+      </c>
+      <c r="F561" s="21">
+        <v>0</v>
+      </c>
+      <c r="G561" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="562" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B562" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C562" s="23">
+        <v>5</v>
+      </c>
+      <c r="D562" s="23">
+        <v>5</v>
+      </c>
+      <c r="E562" s="23">
+        <v>0</v>
+      </c>
+      <c r="F562" s="23">
+        <v>0</v>
+      </c>
+      <c r="G562" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="563" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B563" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" s="23">
+        <v>0</v>
+      </c>
+      <c r="D563" s="23">
+        <v>0</v>
+      </c>
+      <c r="E563" s="23">
+        <v>0</v>
+      </c>
+      <c r="F563" s="23">
+        <v>0</v>
+      </c>
+      <c r="G563" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="564" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B564" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C564" s="23">
+        <v>0</v>
+      </c>
+      <c r="D564" s="23">
+        <v>0</v>
+      </c>
+      <c r="E564" s="23">
+        <v>0</v>
+      </c>
+      <c r="F564" s="23">
+        <v>0</v>
+      </c>
+      <c r="G564" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="565" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B565" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C565" s="23">
+        <v>0</v>
+      </c>
+      <c r="D565" s="23">
+        <v>0</v>
+      </c>
+      <c r="E565" s="23">
+        <v>0</v>
+      </c>
+      <c r="F565" s="23">
+        <v>0</v>
+      </c>
+      <c r="G565" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="566" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B566" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C566" s="23">
+        <v>0</v>
+      </c>
+      <c r="D566" s="23">
+        <v>0</v>
+      </c>
+      <c r="E566" s="23">
+        <v>0</v>
+      </c>
+      <c r="F566" s="23">
+        <v>0</v>
+      </c>
+      <c r="G566" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="567" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B567" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C567" s="23">
+        <v>0</v>
+      </c>
+      <c r="D567" s="23">
+        <v>0</v>
+      </c>
+      <c r="E567" s="23">
+        <v>0</v>
+      </c>
+      <c r="F567" s="23">
+        <v>0</v>
+      </c>
+      <c r="G567" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="568" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B568" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C568" s="25">
+        <v>0</v>
+      </c>
+      <c r="D568" s="25">
+        <v>0</v>
+      </c>
+      <c r="E568" s="25">
+        <v>0</v>
+      </c>
+      <c r="F568" s="25">
+        <v>0</v>
+      </c>
+      <c r="G568" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="570" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B570" s="16">
+        <v>342</v>
+      </c>
+      <c r="C570" s="16" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="571" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B571" s="18"/>
+      <c r="C571" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D571" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E571" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F571" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G571" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="572" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B572" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C572" s="21">
+        <v>0</v>
+      </c>
+      <c r="D572" s="21">
+        <v>0</v>
+      </c>
+      <c r="E572" s="21">
+        <v>0</v>
+      </c>
+      <c r="F572" s="21">
+        <v>0</v>
+      </c>
+      <c r="G572" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="573" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B573" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C573" s="23">
+        <v>0</v>
+      </c>
+      <c r="D573" s="23">
+        <v>0</v>
+      </c>
+      <c r="E573" s="23">
+        <v>0</v>
+      </c>
+      <c r="F573" s="23">
+        <v>0</v>
+      </c>
+      <c r="G573" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="574" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B574" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" s="23">
+        <v>0</v>
+      </c>
+      <c r="D574" s="23">
+        <v>0</v>
+      </c>
+      <c r="E574" s="23">
+        <v>0</v>
+      </c>
+      <c r="F574" s="23">
+        <v>0</v>
+      </c>
+      <c r="G574" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="575" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B575" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C575" s="23">
+        <v>0</v>
+      </c>
+      <c r="D575" s="23">
+        <v>0</v>
+      </c>
+      <c r="E575" s="23">
+        <v>0</v>
+      </c>
+      <c r="F575" s="23">
+        <v>0</v>
+      </c>
+      <c r="G575" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="576" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B576" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C576" s="23">
+        <v>0</v>
+      </c>
+      <c r="D576" s="23">
+        <v>0</v>
+      </c>
+      <c r="E576" s="23">
+        <v>0</v>
+      </c>
+      <c r="F576" s="23">
+        <v>0</v>
+      </c>
+      <c r="G576" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="577" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B577" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C577" s="23">
+        <v>0</v>
+      </c>
+      <c r="D577" s="23">
+        <v>0</v>
+      </c>
+      <c r="E577" s="23">
+        <v>0</v>
+      </c>
+      <c r="F577" s="23">
+        <v>0</v>
+      </c>
+      <c r="G577" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="578" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B578" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C578" s="23">
+        <v>0</v>
+      </c>
+      <c r="D578" s="23">
+        <v>0</v>
+      </c>
+      <c r="E578" s="23">
+        <v>0</v>
+      </c>
+      <c r="F578" s="23">
+        <v>0</v>
+      </c>
+      <c r="G578" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="579" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B579" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C579" s="25">
+        <v>0</v>
+      </c>
+      <c r="D579" s="25">
+        <v>0</v>
+      </c>
+      <c r="E579" s="25">
+        <v>0</v>
+      </c>
+      <c r="F579" s="25">
+        <v>0</v>
+      </c>
+      <c r="G579" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="581" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B581" s="16">
+        <v>347</v>
+      </c>
+      <c r="C581" s="16" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="582" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B582" s="18"/>
+      <c r="C582" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D582" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E582" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F582" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G582" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="583" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B583" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C583" s="21">
+        <v>4</v>
+      </c>
+      <c r="D583" s="21">
+        <v>4</v>
+      </c>
+      <c r="E583" s="21">
+        <v>0</v>
+      </c>
+      <c r="F583" s="21">
+        <v>0</v>
+      </c>
+      <c r="G583" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="584" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B584" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C584" s="23">
+        <v>4</v>
+      </c>
+      <c r="D584" s="23">
+        <v>4</v>
+      </c>
+      <c r="E584" s="23">
+        <v>0</v>
+      </c>
+      <c r="F584" s="23">
+        <v>0</v>
+      </c>
+      <c r="G584" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="585" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B585" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" s="23">
+        <v>0</v>
+      </c>
+      <c r="D585" s="23">
+        <v>0</v>
+      </c>
+      <c r="E585" s="23">
+        <v>0</v>
+      </c>
+      <c r="F585" s="23">
+        <v>0</v>
+      </c>
+      <c r="G585" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="586" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B586" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C586" s="23">
+        <v>0</v>
+      </c>
+      <c r="D586" s="23">
+        <v>0</v>
+      </c>
+      <c r="E586" s="23">
+        <v>0</v>
+      </c>
+      <c r="F586" s="23">
+        <v>0</v>
+      </c>
+      <c r="G586" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="587" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B587" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C587" s="23">
+        <v>0</v>
+      </c>
+      <c r="D587" s="23">
+        <v>0</v>
+      </c>
+      <c r="E587" s="23">
+        <v>0</v>
+      </c>
+      <c r="F587" s="23">
+        <v>0</v>
+      </c>
+      <c r="G587" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="588" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B588" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C588" s="23">
+        <v>0</v>
+      </c>
+      <c r="D588" s="23">
+        <v>0</v>
+      </c>
+      <c r="E588" s="23">
+        <v>0</v>
+      </c>
+      <c r="F588" s="23">
+        <v>0</v>
+      </c>
+      <c r="G588" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="589" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B589" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C589" s="23">
+        <v>0</v>
+      </c>
+      <c r="D589" s="23">
+        <v>0</v>
+      </c>
+      <c r="E589" s="23">
+        <v>0</v>
+      </c>
+      <c r="F589" s="23">
+        <v>0</v>
+      </c>
+      <c r="G589" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="590" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B590" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C590" s="25">
+        <v>0</v>
+      </c>
+      <c r="D590" s="25">
+        <v>0</v>
+      </c>
+      <c r="E590" s="25">
+        <v>0</v>
+      </c>
+      <c r="F590" s="25">
+        <v>0</v>
+      </c>
+      <c r="G590" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="592" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B592" s="16">
+        <v>349</v>
+      </c>
+      <c r="C592" s="16" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="593" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B593" s="18"/>
+      <c r="C593" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D593" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E593" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F593" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G593" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="594" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B594" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C594" s="21">
+        <v>1</v>
+      </c>
+      <c r="D594" s="21">
+        <v>1</v>
+      </c>
+      <c r="E594" s="21">
+        <v>0</v>
+      </c>
+      <c r="F594" s="21">
+        <v>0</v>
+      </c>
+      <c r="G594" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="595" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B595" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C595" s="23">
+        <v>1</v>
+      </c>
+      <c r="D595" s="23">
+        <v>1</v>
+      </c>
+      <c r="E595" s="23">
+        <v>0</v>
+      </c>
+      <c r="F595" s="23">
+        <v>0</v>
+      </c>
+      <c r="G595" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="596" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B596" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" s="23">
+        <v>0</v>
+      </c>
+      <c r="D596" s="23">
+        <v>0</v>
+      </c>
+      <c r="E596" s="23">
+        <v>0</v>
+      </c>
+      <c r="F596" s="23">
+        <v>0</v>
+      </c>
+      <c r="G596" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="597" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B597" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C597" s="23">
+        <v>0</v>
+      </c>
+      <c r="D597" s="23">
+        <v>0</v>
+      </c>
+      <c r="E597" s="23">
+        <v>0</v>
+      </c>
+      <c r="F597" s="23">
+        <v>0</v>
+      </c>
+      <c r="G597" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="598" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B598" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C598" s="23">
+        <v>0</v>
+      </c>
+      <c r="D598" s="23">
+        <v>0</v>
+      </c>
+      <c r="E598" s="23">
+        <v>0</v>
+      </c>
+      <c r="F598" s="23">
+        <v>0</v>
+      </c>
+      <c r="G598" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="599" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B599" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C599" s="23">
+        <v>0</v>
+      </c>
+      <c r="D599" s="23">
+        <v>0</v>
+      </c>
+      <c r="E599" s="23">
+        <v>0</v>
+      </c>
+      <c r="F599" s="23">
+        <v>0</v>
+      </c>
+      <c r="G599" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="600" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B600" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C600" s="23">
+        <v>0</v>
+      </c>
+      <c r="D600" s="23">
+        <v>0</v>
+      </c>
+      <c r="E600" s="23">
+        <v>0</v>
+      </c>
+      <c r="F600" s="23">
+        <v>0</v>
+      </c>
+      <c r="G600" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="601" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B601" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C601" s="25">
+        <v>0</v>
+      </c>
+      <c r="D601" s="25">
+        <v>0</v>
+      </c>
+      <c r="E601" s="25">
+        <v>0</v>
+      </c>
+      <c r="F601" s="25">
+        <v>0</v>
+      </c>
+      <c r="G601" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="604" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B604" s="16">
+        <v>400</v>
+      </c>
+      <c r="C604" s="16" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="605" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B605" s="18"/>
+      <c r="C605" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D605" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E605" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F605" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G605" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="606" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B606" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C606" s="21">
+        <v>15</v>
+      </c>
+      <c r="D606" s="21">
+        <v>10</v>
+      </c>
+      <c r="E606" s="21">
+        <v>0</v>
+      </c>
+      <c r="F606" s="21">
+        <v>0</v>
+      </c>
+      <c r="G606" s="21">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="607" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B607" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C607" s="23">
+        <v>14</v>
+      </c>
+      <c r="D607" s="23">
+        <v>9</v>
+      </c>
+      <c r="E607" s="23">
+        <v>0</v>
+      </c>
+      <c r="F607" s="23">
+        <v>0</v>
+      </c>
+      <c r="G607" s="23">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="608" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B608" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" s="23">
+        <v>1</v>
+      </c>
+      <c r="D608" s="23">
+        <v>1</v>
+      </c>
+      <c r="E608" s="23">
+        <v>0</v>
+      </c>
+      <c r="F608" s="23">
+        <v>0</v>
+      </c>
+      <c r="G608" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="609" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B609" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C609" s="23">
+        <v>0</v>
+      </c>
+      <c r="D609" s="23">
+        <v>0</v>
+      </c>
+      <c r="E609" s="23">
+        <v>0</v>
+      </c>
+      <c r="F609" s="23">
+        <v>0</v>
+      </c>
+      <c r="G609" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="610" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B610" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C610" s="23">
+        <v>0</v>
+      </c>
+      <c r="D610" s="23">
+        <v>0</v>
+      </c>
+      <c r="E610" s="23">
+        <v>0</v>
+      </c>
+      <c r="F610" s="23">
+        <v>0</v>
+      </c>
+      <c r="G610" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="611" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B611" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C611" s="23">
+        <v>1</v>
+      </c>
+      <c r="D611" s="23">
+        <v>1</v>
+      </c>
+      <c r="E611" s="23">
+        <v>0</v>
+      </c>
+      <c r="F611" s="23">
+        <v>0</v>
+      </c>
+      <c r="G611" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="612" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B612" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C612" s="23">
+        <v>0</v>
+      </c>
+      <c r="D612" s="23">
+        <v>0</v>
+      </c>
+      <c r="E612" s="23">
+        <v>0</v>
+      </c>
+      <c r="F612" s="23">
+        <v>0</v>
+      </c>
+      <c r="G612" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="613" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B613" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C613" s="25">
+        <v>0</v>
+      </c>
+      <c r="D613" s="25">
+        <v>0</v>
+      </c>
+      <c r="E613" s="25">
+        <v>0</v>
+      </c>
+      <c r="F613" s="25">
+        <v>0</v>
+      </c>
+      <c r="G613" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="615" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B615" s="16">
+        <v>403</v>
+      </c>
+      <c r="C615" s="16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="616" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B616" s="18"/>
+      <c r="C616" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D616" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E616" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F616" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G616" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="617" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B617" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C617" s="21">
+        <v>3</v>
+      </c>
+      <c r="D617" s="21">
+        <v>3</v>
+      </c>
+      <c r="E617" s="21">
+        <v>0</v>
+      </c>
+      <c r="F617" s="21">
+        <v>0</v>
+      </c>
+      <c r="G617" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="618" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B618" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C618" s="23">
+        <v>3</v>
+      </c>
+      <c r="D618" s="23">
+        <v>3</v>
+      </c>
+      <c r="E618" s="23">
+        <v>0</v>
+      </c>
+      <c r="F618" s="23">
+        <v>0</v>
+      </c>
+      <c r="G618" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="619" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B619" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" s="23">
+        <v>0</v>
+      </c>
+      <c r="D619" s="23">
+        <v>0</v>
+      </c>
+      <c r="E619" s="23">
+        <v>0</v>
+      </c>
+      <c r="F619" s="23">
+        <v>0</v>
+      </c>
+      <c r="G619" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="620" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B620" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C620" s="23">
+        <v>0</v>
+      </c>
+      <c r="D620" s="23">
+        <v>0</v>
+      </c>
+      <c r="E620" s="23">
+        <v>0</v>
+      </c>
+      <c r="F620" s="23">
+        <v>0</v>
+      </c>
+      <c r="G620" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="621" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B621" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C621" s="23">
+        <v>0</v>
+      </c>
+      <c r="D621" s="23">
+        <v>0</v>
+      </c>
+      <c r="E621" s="23">
+        <v>0</v>
+      </c>
+      <c r="F621" s="23">
+        <v>0</v>
+      </c>
+      <c r="G621" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="622" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B622" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C622" s="23">
+        <v>0</v>
+      </c>
+      <c r="D622" s="23">
+        <v>0</v>
+      </c>
+      <c r="E622" s="23">
+        <v>0</v>
+      </c>
+      <c r="F622" s="23">
+        <v>0</v>
+      </c>
+      <c r="G622" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="623" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B623" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C623" s="23">
+        <v>0</v>
+      </c>
+      <c r="D623" s="23">
+        <v>0</v>
+      </c>
+      <c r="E623" s="23">
+        <v>0</v>
+      </c>
+      <c r="F623" s="23">
+        <v>0</v>
+      </c>
+      <c r="G623" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="624" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B624" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C624" s="25">
+        <v>0</v>
+      </c>
+      <c r="D624" s="25">
+        <v>0</v>
+      </c>
+      <c r="E624" s="25">
+        <v>0</v>
+      </c>
+      <c r="F624" s="25">
+        <v>0</v>
+      </c>
+      <c r="G624" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="626" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B626" s="16">
+        <v>409</v>
+      </c>
+      <c r="C626" s="16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="627" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B627" s="18"/>
+      <c r="C627" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D627" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E627" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F627" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G627" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="628" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B628" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C628" s="21">
+        <v>7</v>
+      </c>
+      <c r="D628" s="21">
+        <v>4</v>
+      </c>
+      <c r="E628" s="21">
+        <v>0</v>
+      </c>
+      <c r="F628" s="21">
+        <v>0</v>
+      </c>
+      <c r="G628" s="21">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="629" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B629" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C629" s="23">
+        <v>7</v>
+      </c>
+      <c r="D629" s="23">
+        <v>4</v>
+      </c>
+      <c r="E629" s="23">
+        <v>0</v>
+      </c>
+      <c r="F629" s="23">
+        <v>0</v>
+      </c>
+      <c r="G629" s="23">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="630" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B630" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" s="23">
+        <v>0</v>
+      </c>
+      <c r="D630" s="23">
+        <v>0</v>
+      </c>
+      <c r="E630" s="23">
+        <v>0</v>
+      </c>
+      <c r="F630" s="23">
+        <v>0</v>
+      </c>
+      <c r="G630" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="631" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B631" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C631" s="23">
+        <v>0</v>
+      </c>
+      <c r="D631" s="23">
+        <v>0</v>
+      </c>
+      <c r="E631" s="23">
+        <v>0</v>
+      </c>
+      <c r="F631" s="23">
+        <v>0</v>
+      </c>
+      <c r="G631" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="632" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B632" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C632" s="23">
+        <v>0</v>
+      </c>
+      <c r="D632" s="23">
+        <v>0</v>
+      </c>
+      <c r="E632" s="23">
+        <v>0</v>
+      </c>
+      <c r="F632" s="23">
+        <v>0</v>
+      </c>
+      <c r="G632" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="633" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B633" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C633" s="23">
+        <v>0</v>
+      </c>
+      <c r="D633" s="23">
+        <v>0</v>
+      </c>
+      <c r="E633" s="23">
+        <v>0</v>
+      </c>
+      <c r="F633" s="23">
+        <v>0</v>
+      </c>
+      <c r="G633" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="634" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B634" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C634" s="23">
+        <v>0</v>
+      </c>
+      <c r="D634" s="23">
+        <v>0</v>
+      </c>
+      <c r="E634" s="23">
+        <v>0</v>
+      </c>
+      <c r="F634" s="23">
+        <v>0</v>
+      </c>
+      <c r="G634" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="635" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B635" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C635" s="25">
+        <v>0</v>
+      </c>
+      <c r="D635" s="25">
+        <v>0</v>
+      </c>
+      <c r="E635" s="25">
+        <v>0</v>
+      </c>
+      <c r="F635" s="25">
+        <v>0</v>
+      </c>
+      <c r="G635" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="637" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B637" s="16">
+        <v>410</v>
+      </c>
+      <c r="C637" s="16" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="638" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B638" s="18"/>
+      <c r="C638" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D638" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E638" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F638" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G638" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="639" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B639" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C639" s="21">
+        <v>5</v>
+      </c>
+      <c r="D639" s="21">
+        <v>3</v>
+      </c>
+      <c r="E639" s="21">
+        <v>0</v>
+      </c>
+      <c r="F639" s="21">
+        <v>0</v>
+      </c>
+      <c r="G639" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="640" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B640" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C640" s="23">
+        <v>4</v>
+      </c>
+      <c r="D640" s="23">
+        <v>2</v>
+      </c>
+      <c r="E640" s="23">
+        <v>0</v>
+      </c>
+      <c r="F640" s="23">
+        <v>0</v>
+      </c>
+      <c r="G640" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="641" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B641" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" s="23">
+        <v>1</v>
+      </c>
+      <c r="D641" s="23">
+        <v>1</v>
+      </c>
+      <c r="E641" s="23">
+        <v>0</v>
+      </c>
+      <c r="F641" s="23">
+        <v>0</v>
+      </c>
+      <c r="G641" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="642" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B642" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C642" s="23">
+        <v>0</v>
+      </c>
+      <c r="D642" s="23">
+        <v>0</v>
+      </c>
+      <c r="E642" s="23">
+        <v>0</v>
+      </c>
+      <c r="F642" s="23">
+        <v>0</v>
+      </c>
+      <c r="G642" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="643" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B643" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C643" s="23">
+        <v>0</v>
+      </c>
+      <c r="D643" s="23">
+        <v>0</v>
+      </c>
+      <c r="E643" s="23">
+        <v>0</v>
+      </c>
+      <c r="F643" s="23">
+        <v>0</v>
+      </c>
+      <c r="G643" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="644" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B644" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C644" s="23">
+        <v>1</v>
+      </c>
+      <c r="D644" s="23">
+        <v>1</v>
+      </c>
+      <c r="E644" s="23">
+        <v>0</v>
+      </c>
+      <c r="F644" s="23">
+        <v>0</v>
+      </c>
+      <c r="G644" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="645" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B645" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C645" s="23">
+        <v>0</v>
+      </c>
+      <c r="D645" s="23">
+        <v>0</v>
+      </c>
+      <c r="E645" s="23">
+        <v>0</v>
+      </c>
+      <c r="F645" s="23">
+        <v>0</v>
+      </c>
+      <c r="G645" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="646" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B646" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C646" s="25">
+        <v>0</v>
+      </c>
+      <c r="D646" s="25">
+        <v>0</v>
+      </c>
+      <c r="E646" s="25">
+        <v>0</v>
+      </c>
+      <c r="F646" s="25">
+        <v>0</v>
+      </c>
+      <c r="G646" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="649" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B649" s="16">
+        <v>420</v>
+      </c>
+      <c r="C649" s="16" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="650" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B650" s="18"/>
+      <c r="C650" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D650" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E650" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F650" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G650" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="651" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B651" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C651" s="21">
+        <v>10</v>
+      </c>
+      <c r="D651" s="21">
+        <v>8</v>
+      </c>
+      <c r="E651" s="21">
+        <v>0</v>
+      </c>
+      <c r="F651" s="21">
+        <v>0</v>
+      </c>
+      <c r="G651" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="652" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B652" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C652" s="23">
+        <v>10</v>
+      </c>
+      <c r="D652" s="23">
+        <v>8</v>
+      </c>
+      <c r="E652" s="23">
+        <v>0</v>
+      </c>
+      <c r="F652" s="23">
+        <v>0</v>
+      </c>
+      <c r="G652" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="653" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B653" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" s="23">
+        <v>0</v>
+      </c>
+      <c r="D653" s="23">
+        <v>0</v>
+      </c>
+      <c r="E653" s="23">
+        <v>0</v>
+      </c>
+      <c r="F653" s="23">
+        <v>0</v>
+      </c>
+      <c r="G653" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="654" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B654" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C654" s="23">
+        <v>0</v>
+      </c>
+      <c r="D654" s="23">
+        <v>0</v>
+      </c>
+      <c r="E654" s="23">
+        <v>0</v>
+      </c>
+      <c r="F654" s="23">
+        <v>0</v>
+      </c>
+      <c r="G654" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="655" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B655" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C655" s="23">
+        <v>0</v>
+      </c>
+      <c r="D655" s="23">
+        <v>0</v>
+      </c>
+      <c r="E655" s="23">
+        <v>0</v>
+      </c>
+      <c r="F655" s="23">
+        <v>0</v>
+      </c>
+      <c r="G655" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="656" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B656" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C656" s="23">
+        <v>0</v>
+      </c>
+      <c r="D656" s="23">
+        <v>0</v>
+      </c>
+      <c r="E656" s="23">
+        <v>0</v>
+      </c>
+      <c r="F656" s="23">
+        <v>0</v>
+      </c>
+      <c r="G656" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="657" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B657" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C657" s="23">
+        <v>0</v>
+      </c>
+      <c r="D657" s="23">
+        <v>0</v>
+      </c>
+      <c r="E657" s="23">
+        <v>0</v>
+      </c>
+      <c r="F657" s="23">
+        <v>0</v>
+      </c>
+      <c r="G657" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="658" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B658" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C658" s="25">
+        <v>0</v>
+      </c>
+      <c r="D658" s="25">
+        <v>0</v>
+      </c>
+      <c r="E658" s="25">
+        <v>0</v>
+      </c>
+      <c r="F658" s="25">
+        <v>0</v>
+      </c>
+      <c r="G658" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="660" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B660" s="16">
+        <v>421</v>
+      </c>
+      <c r="C660" s="16" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="661" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B661" s="18"/>
+      <c r="C661" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D661" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E661" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F661" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G661" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="662" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B662" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C662" s="21">
+        <v>3</v>
+      </c>
+      <c r="D662" s="21">
+        <v>1</v>
+      </c>
+      <c r="E662" s="21">
+        <v>0</v>
+      </c>
+      <c r="F662" s="21">
+        <v>0</v>
+      </c>
+      <c r="G662" s="21">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="663" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B663" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C663" s="23">
+        <v>3</v>
+      </c>
+      <c r="D663" s="23">
+        <v>1</v>
+      </c>
+      <c r="E663" s="23">
+        <v>0</v>
+      </c>
+      <c r="F663" s="23">
+        <v>0</v>
+      </c>
+      <c r="G663" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="664" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B664" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" s="23">
+        <v>0</v>
+      </c>
+      <c r="D664" s="23">
+        <v>0</v>
+      </c>
+      <c r="E664" s="23">
+        <v>0</v>
+      </c>
+      <c r="F664" s="23">
+        <v>0</v>
+      </c>
+      <c r="G664" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="665" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B665" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C665" s="23">
+        <v>0</v>
+      </c>
+      <c r="D665" s="23">
+        <v>0</v>
+      </c>
+      <c r="E665" s="23">
+        <v>0</v>
+      </c>
+      <c r="F665" s="23">
+        <v>0</v>
+      </c>
+      <c r="G665" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="666" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B666" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C666" s="23">
+        <v>0</v>
+      </c>
+      <c r="D666" s="23">
+        <v>0</v>
+      </c>
+      <c r="E666" s="23">
+        <v>0</v>
+      </c>
+      <c r="F666" s="23">
+        <v>0</v>
+      </c>
+      <c r="G666" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="667" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B667" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C667" s="23">
+        <v>0</v>
+      </c>
+      <c r="D667" s="23">
+        <v>0</v>
+      </c>
+      <c r="E667" s="23">
+        <v>0</v>
+      </c>
+      <c r="F667" s="23">
+        <v>0</v>
+      </c>
+      <c r="G667" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="668" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B668" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C668" s="23">
+        <v>0</v>
+      </c>
+      <c r="D668" s="23">
+        <v>0</v>
+      </c>
+      <c r="E668" s="23">
+        <v>0</v>
+      </c>
+      <c r="F668" s="23">
+        <v>0</v>
+      </c>
+      <c r="G668" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="669" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B669" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C669" s="25">
+        <v>0</v>
+      </c>
+      <c r="D669" s="25">
+        <v>0</v>
+      </c>
+      <c r="E669" s="25">
+        <v>0</v>
+      </c>
+      <c r="F669" s="25">
+        <v>0</v>
+      </c>
+      <c r="G669" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="671" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B671" s="16">
+        <v>422</v>
+      </c>
+      <c r="C671" s="16" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="672" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B672" s="18"/>
+      <c r="C672" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D672" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E672" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F672" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G672" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="673" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B673" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C673" s="21">
+        <v>0</v>
+      </c>
+      <c r="D673" s="21">
+        <v>0</v>
+      </c>
+      <c r="E673" s="21">
+        <v>0</v>
+      </c>
+      <c r="F673" s="21">
+        <v>0</v>
+      </c>
+      <c r="G673" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="674" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B674" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C674" s="23">
+        <v>0</v>
+      </c>
+      <c r="D674" s="23">
+        <v>0</v>
+      </c>
+      <c r="E674" s="23">
+        <v>0</v>
+      </c>
+      <c r="F674" s="23">
+        <v>0</v>
+      </c>
+      <c r="G674" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="675" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B675" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" s="23">
+        <v>0</v>
+      </c>
+      <c r="D675" s="23">
+        <v>0</v>
+      </c>
+      <c r="E675" s="23">
+        <v>0</v>
+      </c>
+      <c r="F675" s="23">
+        <v>0</v>
+      </c>
+      <c r="G675" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="676" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B676" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C676" s="23">
+        <v>0</v>
+      </c>
+      <c r="D676" s="23">
+        <v>0</v>
+      </c>
+      <c r="E676" s="23">
+        <v>0</v>
+      </c>
+      <c r="F676" s="23">
+        <v>0</v>
+      </c>
+      <c r="G676" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="677" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B677" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C677" s="23">
+        <v>0</v>
+      </c>
+      <c r="D677" s="23">
+        <v>0</v>
+      </c>
+      <c r="E677" s="23">
+        <v>0</v>
+      </c>
+      <c r="F677" s="23">
+        <v>0</v>
+      </c>
+      <c r="G677" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="678" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B678" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C678" s="23">
+        <v>0</v>
+      </c>
+      <c r="D678" s="23">
+        <v>0</v>
+      </c>
+      <c r="E678" s="23">
+        <v>0</v>
+      </c>
+      <c r="F678" s="23">
+        <v>0</v>
+      </c>
+      <c r="G678" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="679" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B679" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C679" s="23">
+        <v>0</v>
+      </c>
+      <c r="D679" s="23">
+        <v>0</v>
+      </c>
+      <c r="E679" s="23">
+        <v>0</v>
+      </c>
+      <c r="F679" s="23">
+        <v>0</v>
+      </c>
+      <c r="G679" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="680" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B680" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C680" s="25">
+        <v>0</v>
+      </c>
+      <c r="D680" s="25">
+        <v>0</v>
+      </c>
+      <c r="E680" s="25">
+        <v>0</v>
+      </c>
+      <c r="F680" s="25">
+        <v>0</v>
+      </c>
+      <c r="G680" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="682" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B682" s="16">
+        <v>423</v>
+      </c>
+      <c r="C682" s="16" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="683" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B683" s="18"/>
+      <c r="C683" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D683" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E683" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F683" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G683" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="684" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B684" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C684" s="21">
+        <v>5</v>
+      </c>
+      <c r="D684" s="21">
+        <v>5</v>
+      </c>
+      <c r="E684" s="21">
+        <v>0</v>
+      </c>
+      <c r="F684" s="21">
+        <v>0</v>
+      </c>
+      <c r="G684" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="685" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B685" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C685" s="23">
+        <v>5</v>
+      </c>
+      <c r="D685" s="23">
+        <v>5</v>
+      </c>
+      <c r="E685" s="23">
+        <v>0</v>
+      </c>
+      <c r="F685" s="23">
+        <v>0</v>
+      </c>
+      <c r="G685" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="686" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B686" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" s="23">
+        <v>0</v>
+      </c>
+      <c r="D686" s="23">
+        <v>0</v>
+      </c>
+      <c r="E686" s="23">
+        <v>0</v>
+      </c>
+      <c r="F686" s="23">
+        <v>0</v>
+      </c>
+      <c r="G686" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="687" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B687" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C687" s="23">
+        <v>0</v>
+      </c>
+      <c r="D687" s="23">
+        <v>0</v>
+      </c>
+      <c r="E687" s="23">
+        <v>0</v>
+      </c>
+      <c r="F687" s="23">
+        <v>0</v>
+      </c>
+      <c r="G687" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="688" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B688" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C688" s="23">
+        <v>0</v>
+      </c>
+      <c r="D688" s="23">
+        <v>0</v>
+      </c>
+      <c r="E688" s="23">
+        <v>0</v>
+      </c>
+      <c r="F688" s="23">
+        <v>0</v>
+      </c>
+      <c r="G688" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="689" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B689" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C689" s="23">
+        <v>0</v>
+      </c>
+      <c r="D689" s="23">
+        <v>0</v>
+      </c>
+      <c r="E689" s="23">
+        <v>0</v>
+      </c>
+      <c r="F689" s="23">
+        <v>0</v>
+      </c>
+      <c r="G689" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="690" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B690" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C690" s="23">
+        <v>0</v>
+      </c>
+      <c r="D690" s="23">
+        <v>0</v>
+      </c>
+      <c r="E690" s="23">
+        <v>0</v>
+      </c>
+      <c r="F690" s="23">
+        <v>0</v>
+      </c>
+      <c r="G690" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="691" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B691" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C691" s="25">
+        <v>0</v>
+      </c>
+      <c r="D691" s="25">
+        <v>0</v>
+      </c>
+      <c r="E691" s="25">
+        <v>0</v>
+      </c>
+      <c r="F691" s="25">
+        <v>0</v>
+      </c>
+      <c r="G691" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="693" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B693" s="16">
+        <v>424</v>
+      </c>
+      <c r="C693" s="16" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="694" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B694" s="18"/>
+      <c r="C694" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D694" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E694" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F694" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G694" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="695" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B695" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C695" s="21">
+        <v>1</v>
+      </c>
+      <c r="D695" s="21">
+        <v>1</v>
+      </c>
+      <c r="E695" s="21">
+        <v>0</v>
+      </c>
+      <c r="F695" s="21">
+        <v>0</v>
+      </c>
+      <c r="G695" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="696" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B696" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C696" s="23">
+        <v>1</v>
+      </c>
+      <c r="D696" s="23">
+        <v>1</v>
+      </c>
+      <c r="E696" s="23">
+        <v>0</v>
+      </c>
+      <c r="F696" s="23">
+        <v>0</v>
+      </c>
+      <c r="G696" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="697" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B697" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" s="23">
+        <v>0</v>
+      </c>
+      <c r="D697" s="23">
+        <v>0</v>
+      </c>
+      <c r="E697" s="23">
+        <v>0</v>
+      </c>
+      <c r="F697" s="23">
+        <v>0</v>
+      </c>
+      <c r="G697" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="698" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B698" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C698" s="23">
+        <v>0</v>
+      </c>
+      <c r="D698" s="23">
+        <v>0</v>
+      </c>
+      <c r="E698" s="23">
+        <v>0</v>
+      </c>
+      <c r="F698" s="23">
+        <v>0</v>
+      </c>
+      <c r="G698" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="699" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B699" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C699" s="23">
+        <v>0</v>
+      </c>
+      <c r="D699" s="23">
+        <v>0</v>
+      </c>
+      <c r="E699" s="23">
+        <v>0</v>
+      </c>
+      <c r="F699" s="23">
+        <v>0</v>
+      </c>
+      <c r="G699" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="700" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B700" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C700" s="23">
+        <v>0</v>
+      </c>
+      <c r="D700" s="23">
+        <v>0</v>
+      </c>
+      <c r="E700" s="23">
+        <v>0</v>
+      </c>
+      <c r="F700" s="23">
+        <v>0</v>
+      </c>
+      <c r="G700" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="701" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B701" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C701" s="23">
+        <v>0</v>
+      </c>
+      <c r="D701" s="23">
+        <v>0</v>
+      </c>
+      <c r="E701" s="23">
+        <v>0</v>
+      </c>
+      <c r="F701" s="23">
+        <v>0</v>
+      </c>
+      <c r="G701" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="702" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B702" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C702" s="25">
+        <v>0</v>
+      </c>
+      <c r="D702" s="25">
+        <v>0</v>
+      </c>
+      <c r="E702" s="25">
+        <v>0</v>
+      </c>
+      <c r="F702" s="25">
+        <v>0</v>
+      </c>
+      <c r="G702" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="704" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B704" s="16">
+        <v>426</v>
+      </c>
+      <c r="C704" s="16" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="705" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B705" s="18"/>
+      <c r="C705" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D705" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E705" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F705" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G705" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="706" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B706" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C706" s="21">
+        <v>1</v>
+      </c>
+      <c r="D706" s="21">
+        <v>1</v>
+      </c>
+      <c r="E706" s="21">
+        <v>0</v>
+      </c>
+      <c r="F706" s="21">
+        <v>0</v>
+      </c>
+      <c r="G706" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="707" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B707" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C707" s="23">
+        <v>1</v>
+      </c>
+      <c r="D707" s="23">
+        <v>1</v>
+      </c>
+      <c r="E707" s="23">
+        <v>0</v>
+      </c>
+      <c r="F707" s="23">
+        <v>0</v>
+      </c>
+      <c r="G707" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="708" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B708" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" s="23">
+        <v>0</v>
+      </c>
+      <c r="D708" s="23">
+        <v>0</v>
+      </c>
+      <c r="E708" s="23">
+        <v>0</v>
+      </c>
+      <c r="F708" s="23">
+        <v>0</v>
+      </c>
+      <c r="G708" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="709" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B709" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C709" s="23">
+        <v>0</v>
+      </c>
+      <c r="D709" s="23">
+        <v>0</v>
+      </c>
+      <c r="E709" s="23">
+        <v>0</v>
+      </c>
+      <c r="F709" s="23">
+        <v>0</v>
+      </c>
+      <c r="G709" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="710" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B710" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C710" s="23">
+        <v>0</v>
+      </c>
+      <c r="D710" s="23">
+        <v>0</v>
+      </c>
+      <c r="E710" s="23">
+        <v>0</v>
+      </c>
+      <c r="F710" s="23">
+        <v>0</v>
+      </c>
+      <c r="G710" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="711" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B711" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C711" s="23">
+        <v>0</v>
+      </c>
+      <c r="D711" s="23">
+        <v>0</v>
+      </c>
+      <c r="E711" s="23">
+        <v>0</v>
+      </c>
+      <c r="F711" s="23">
+        <v>0</v>
+      </c>
+      <c r="G711" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="712" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B712" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C712" s="23">
+        <v>0</v>
+      </c>
+      <c r="D712" s="23">
+        <v>0</v>
+      </c>
+      <c r="E712" s="23">
+        <v>0</v>
+      </c>
+      <c r="F712" s="23">
+        <v>0</v>
+      </c>
+      <c r="G712" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="713" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B713" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C713" s="25">
+        <v>0</v>
+      </c>
+      <c r="D713" s="25">
+        <v>0</v>
+      </c>
+      <c r="E713" s="25">
+        <v>0</v>
+      </c>
+      <c r="F713" s="25">
+        <v>0</v>
+      </c>
+      <c r="G713" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="715" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B715" s="16">
+        <v>427</v>
+      </c>
+      <c r="C715" s="16" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="716" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B716" s="18"/>
+      <c r="C716" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D716" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E716" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F716" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G716" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="717" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B717" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C717" s="21">
+        <v>0</v>
+      </c>
+      <c r="D717" s="21">
+        <v>0</v>
+      </c>
+      <c r="E717" s="21">
+        <v>0</v>
+      </c>
+      <c r="F717" s="21">
+        <v>0</v>
+      </c>
+      <c r="G717" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="718" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B718" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C718" s="23">
+        <v>0</v>
+      </c>
+      <c r="D718" s="23">
+        <v>0</v>
+      </c>
+      <c r="E718" s="23">
+        <v>0</v>
+      </c>
+      <c r="F718" s="23">
+        <v>0</v>
+      </c>
+      <c r="G718" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="719" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B719" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" s="23">
+        <v>0</v>
+      </c>
+      <c r="D719" s="23">
+        <v>0</v>
+      </c>
+      <c r="E719" s="23">
+        <v>0</v>
+      </c>
+      <c r="F719" s="23">
+        <v>0</v>
+      </c>
+      <c r="G719" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="720" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B720" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C720" s="23">
+        <v>0</v>
+      </c>
+      <c r="D720" s="23">
+        <v>0</v>
+      </c>
+      <c r="E720" s="23">
+        <v>0</v>
+      </c>
+      <c r="F720" s="23">
+        <v>0</v>
+      </c>
+      <c r="G720" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="721" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B721" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C721" s="23">
+        <v>0</v>
+      </c>
+      <c r="D721" s="23">
+        <v>0</v>
+      </c>
+      <c r="E721" s="23">
+        <v>0</v>
+      </c>
+      <c r="F721" s="23">
+        <v>0</v>
+      </c>
+      <c r="G721" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="722" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B722" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C722" s="23">
+        <v>0</v>
+      </c>
+      <c r="D722" s="23">
+        <v>0</v>
+      </c>
+      <c r="E722" s="23">
+        <v>0</v>
+      </c>
+      <c r="F722" s="23">
+        <v>0</v>
+      </c>
+      <c r="G722" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="723" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B723" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C723" s="23">
+        <v>0</v>
+      </c>
+      <c r="D723" s="23">
+        <v>0</v>
+      </c>
+      <c r="E723" s="23">
+        <v>0</v>
+      </c>
+      <c r="F723" s="23">
+        <v>0</v>
+      </c>
+      <c r="G723" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="724" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B724" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C724" s="25">
+        <v>0</v>
+      </c>
+      <c r="D724" s="25">
+        <v>0</v>
+      </c>
+      <c r="E724" s="25">
+        <v>0</v>
+      </c>
+      <c r="F724" s="25">
+        <v>0</v>
+      </c>
+      <c r="G724" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="727" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B727" s="16">
+        <v>440</v>
+      </c>
+      <c r="C727" s="16" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="728" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B728" s="18"/>
+      <c r="C728" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D728" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E728" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F728" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G728" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="729" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B729" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C729" s="21">
+        <v>2</v>
+      </c>
+      <c r="D729" s="21">
+        <v>2</v>
+      </c>
+      <c r="E729" s="21">
+        <v>0</v>
+      </c>
+      <c r="F729" s="21">
+        <v>0</v>
+      </c>
+      <c r="G729" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="730" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B730" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C730" s="23">
+        <v>2</v>
+      </c>
+      <c r="D730" s="23">
+        <v>2</v>
+      </c>
+      <c r="E730" s="23">
+        <v>0</v>
+      </c>
+      <c r="F730" s="23">
+        <v>0</v>
+      </c>
+      <c r="G730" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="731" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B731" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" s="23">
+        <v>0</v>
+      </c>
+      <c r="D731" s="23">
+        <v>0</v>
+      </c>
+      <c r="E731" s="23">
+        <v>0</v>
+      </c>
+      <c r="F731" s="23">
+        <v>0</v>
+      </c>
+      <c r="G731" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="732" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B732" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C732" s="23">
+        <v>0</v>
+      </c>
+      <c r="D732" s="23">
+        <v>0</v>
+      </c>
+      <c r="E732" s="23">
+        <v>0</v>
+      </c>
+      <c r="F732" s="23">
+        <v>0</v>
+      </c>
+      <c r="G732" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="733" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B733" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C733" s="23">
+        <v>0</v>
+      </c>
+      <c r="D733" s="23">
+        <v>0</v>
+      </c>
+      <c r="E733" s="23">
+        <v>0</v>
+      </c>
+      <c r="F733" s="23">
+        <v>0</v>
+      </c>
+      <c r="G733" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="734" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B734" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C734" s="23">
+        <v>0</v>
+      </c>
+      <c r="D734" s="23">
+        <v>0</v>
+      </c>
+      <c r="E734" s="23">
+        <v>0</v>
+      </c>
+      <c r="F734" s="23">
+        <v>0</v>
+      </c>
+      <c r="G734" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="735" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B735" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C735" s="23">
+        <v>0</v>
+      </c>
+      <c r="D735" s="23">
+        <v>0</v>
+      </c>
+      <c r="E735" s="23">
+        <v>0</v>
+      </c>
+      <c r="F735" s="23">
+        <v>0</v>
+      </c>
+      <c r="G735" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="736" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B736" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C736" s="25">
+        <v>0</v>
+      </c>
+      <c r="D736" s="25">
+        <v>0</v>
+      </c>
+      <c r="E736" s="25">
+        <v>0</v>
+      </c>
+      <c r="F736" s="25">
+        <v>0</v>
+      </c>
+      <c r="G736" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="738" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B738" s="16">
+        <v>441</v>
+      </c>
+      <c r="C738" s="16" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="739" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B739" s="18"/>
+      <c r="C739" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D739" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E739" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F739" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G739" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="740" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B740" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C740" s="21">
+        <v>0</v>
+      </c>
+      <c r="D740" s="21">
+        <v>0</v>
+      </c>
+      <c r="E740" s="21">
+        <v>0</v>
+      </c>
+      <c r="F740" s="21">
+        <v>0</v>
+      </c>
+      <c r="G740" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="741" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B741" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C741" s="23">
+        <v>0</v>
+      </c>
+      <c r="D741" s="23">
+        <v>0</v>
+      </c>
+      <c r="E741" s="23">
+        <v>0</v>
+      </c>
+      <c r="F741" s="23">
+        <v>0</v>
+      </c>
+      <c r="G741" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="742" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B742" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" s="23">
+        <v>0</v>
+      </c>
+      <c r="D742" s="23">
+        <v>0</v>
+      </c>
+      <c r="E742" s="23">
+        <v>0</v>
+      </c>
+      <c r="F742" s="23">
+        <v>0</v>
+      </c>
+      <c r="G742" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="743" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B743" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C743" s="23">
+        <v>0</v>
+      </c>
+      <c r="D743" s="23">
+        <v>0</v>
+      </c>
+      <c r="E743" s="23">
+        <v>0</v>
+      </c>
+      <c r="F743" s="23">
+        <v>0</v>
+      </c>
+      <c r="G743" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="744" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B744" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C744" s="23">
+        <v>0</v>
+      </c>
+      <c r="D744" s="23">
+        <v>0</v>
+      </c>
+      <c r="E744" s="23">
+        <v>0</v>
+      </c>
+      <c r="F744" s="23">
+        <v>0</v>
+      </c>
+      <c r="G744" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="745" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B745" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C745" s="23">
+        <v>0</v>
+      </c>
+      <c r="D745" s="23">
+        <v>0</v>
+      </c>
+      <c r="E745" s="23">
+        <v>0</v>
+      </c>
+      <c r="F745" s="23">
+        <v>0</v>
+      </c>
+      <c r="G745" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="746" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B746" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C746" s="23">
+        <v>0</v>
+      </c>
+      <c r="D746" s="23">
+        <v>0</v>
+      </c>
+      <c r="E746" s="23">
+        <v>0</v>
+      </c>
+      <c r="F746" s="23">
+        <v>0</v>
+      </c>
+      <c r="G746" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="747" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B747" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C747" s="25">
+        <v>0</v>
+      </c>
+      <c r="D747" s="25">
+        <v>0</v>
+      </c>
+      <c r="E747" s="25">
+        <v>0</v>
+      </c>
+      <c r="F747" s="25">
+        <v>0</v>
+      </c>
+      <c r="G747" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="749" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B749" s="16">
+        <v>443</v>
+      </c>
+      <c r="C749" s="16" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="750" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B750" s="18"/>
+      <c r="C750" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D750" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E750" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F750" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G750" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="751" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B751" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C751" s="21">
+        <v>2</v>
+      </c>
+      <c r="D751" s="21">
+        <v>2</v>
+      </c>
+      <c r="E751" s="21">
+        <v>0</v>
+      </c>
+      <c r="F751" s="21">
+        <v>0</v>
+      </c>
+      <c r="G751" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="752" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B752" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C752" s="23">
+        <v>2</v>
+      </c>
+      <c r="D752" s="23">
+        <v>2</v>
+      </c>
+      <c r="E752" s="23">
+        <v>0</v>
+      </c>
+      <c r="F752" s="23">
+        <v>0</v>
+      </c>
+      <c r="G752" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="753" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B753" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" s="23">
+        <v>0</v>
+      </c>
+      <c r="D753" s="23">
+        <v>0</v>
+      </c>
+      <c r="E753" s="23">
+        <v>0</v>
+      </c>
+      <c r="F753" s="23">
+        <v>0</v>
+      </c>
+      <c r="G753" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="754" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B754" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C754" s="23">
+        <v>0</v>
+      </c>
+      <c r="D754" s="23">
+        <v>0</v>
+      </c>
+      <c r="E754" s="23">
+        <v>0</v>
+      </c>
+      <c r="F754" s="23">
+        <v>0</v>
+      </c>
+      <c r="G754" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="755" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B755" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C755" s="23">
+        <v>0</v>
+      </c>
+      <c r="D755" s="23">
+        <v>0</v>
+      </c>
+      <c r="E755" s="23">
+        <v>0</v>
+      </c>
+      <c r="F755" s="23">
+        <v>0</v>
+      </c>
+      <c r="G755" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="756" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B756" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C756" s="23">
+        <v>0</v>
+      </c>
+      <c r="D756" s="23">
+        <v>0</v>
+      </c>
+      <c r="E756" s="23">
+        <v>0</v>
+      </c>
+      <c r="F756" s="23">
+        <v>0</v>
+      </c>
+      <c r="G756" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="757" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B757" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C757" s="23">
+        <v>0</v>
+      </c>
+      <c r="D757" s="23">
+        <v>0</v>
+      </c>
+      <c r="E757" s="23">
+        <v>0</v>
+      </c>
+      <c r="F757" s="23">
+        <v>0</v>
+      </c>
+      <c r="G757" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="758" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B758" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C758" s="25">
+        <v>0</v>
+      </c>
+      <c r="D758" s="25">
+        <v>0</v>
+      </c>
+      <c r="E758" s="25">
+        <v>0</v>
+      </c>
+      <c r="F758" s="25">
+        <v>0</v>
+      </c>
+      <c r="G758" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="761" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B761" s="16">
+        <v>460</v>
+      </c>
+      <c r="C761" s="16" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="762" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B762" s="18"/>
+      <c r="C762" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D762" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E762" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F762" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G762" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="763" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B763" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C763" s="21">
+        <v>1</v>
+      </c>
+      <c r="D763" s="21">
+        <v>1</v>
+      </c>
+      <c r="E763" s="21">
+        <v>0</v>
+      </c>
+      <c r="F763" s="21">
+        <v>0</v>
+      </c>
+      <c r="G763" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="764" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B764" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C764" s="23">
+        <v>1</v>
+      </c>
+      <c r="D764" s="23">
+        <v>1</v>
+      </c>
+      <c r="E764" s="23">
+        <v>0</v>
+      </c>
+      <c r="F764" s="23">
+        <v>0</v>
+      </c>
+      <c r="G764" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="765" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B765" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" s="23">
+        <v>0</v>
+      </c>
+      <c r="D765" s="23">
+        <v>0</v>
+      </c>
+      <c r="E765" s="23">
+        <v>0</v>
+      </c>
+      <c r="F765" s="23">
+        <v>0</v>
+      </c>
+      <c r="G765" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="766" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B766" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C766" s="23">
+        <v>0</v>
+      </c>
+      <c r="D766" s="23">
+        <v>0</v>
+      </c>
+      <c r="E766" s="23">
+        <v>0</v>
+      </c>
+      <c r="F766" s="23">
+        <v>0</v>
+      </c>
+      <c r="G766" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="767" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B767" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C767" s="23">
+        <v>0</v>
+      </c>
+      <c r="D767" s="23">
+        <v>0</v>
+      </c>
+      <c r="E767" s="23">
+        <v>0</v>
+      </c>
+      <c r="F767" s="23">
+        <v>0</v>
+      </c>
+      <c r="G767" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="768" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B768" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C768" s="23">
+        <v>0</v>
+      </c>
+      <c r="D768" s="23">
+        <v>0</v>
+      </c>
+      <c r="E768" s="23">
+        <v>0</v>
+      </c>
+      <c r="F768" s="23">
+        <v>0</v>
+      </c>
+      <c r="G768" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="769" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B769" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C769" s="23">
+        <v>0</v>
+      </c>
+      <c r="D769" s="23">
+        <v>0</v>
+      </c>
+      <c r="E769" s="23">
+        <v>0</v>
+      </c>
+      <c r="F769" s="23">
+        <v>0</v>
+      </c>
+      <c r="G769" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="770" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B770" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C770" s="25">
+        <v>0</v>
+      </c>
+      <c r="D770" s="25">
+        <v>0</v>
+      </c>
+      <c r="E770" s="25">
+        <v>0</v>
+      </c>
+      <c r="F770" s="25">
+        <v>0</v>
+      </c>
+      <c r="G770" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="772" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B772" s="16">
+        <v>463</v>
+      </c>
+      <c r="C772" s="16" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="773" spans="2:7" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B773" s="18"/>
+      <c r="C773" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D773" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E773" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="F773" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="G773" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="774" spans="2:7" ht="13.05" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="B774" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C774" s="21">
+        <v>1</v>
+      </c>
+      <c r="D774" s="21">
+        <v>1</v>
+      </c>
+      <c r="E774" s="21">
+        <v>0</v>
+      </c>
+      <c r="F774" s="21">
+        <v>0</v>
+      </c>
+      <c r="G774" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="775" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B775" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C775" s="23">
+        <v>1</v>
+      </c>
+      <c r="D775" s="23">
+        <v>1</v>
+      </c>
+      <c r="E775" s="23">
+        <v>0</v>
+      </c>
+      <c r="F775" s="23">
+        <v>0</v>
+      </c>
+      <c r="G775" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="776" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B776" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" s="23">
+        <v>0</v>
+      </c>
+      <c r="D776" s="23">
+        <v>0</v>
+      </c>
+      <c r="E776" s="23">
+        <v>0</v>
+      </c>
+      <c r="F776" s="23">
+        <v>0</v>
+      </c>
+      <c r="G776" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="777" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B777" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="C777" s="23">
+        <v>0</v>
+      </c>
+      <c r="D777" s="23">
+        <v>0</v>
+      </c>
+      <c r="E777" s="23">
+        <v>0</v>
+      </c>
+      <c r="F777" s="23">
+        <v>0</v>
+      </c>
+      <c r="G777" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="778" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B778" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C778" s="23">
+        <v>0</v>
+      </c>
+      <c r="D778" s="23">
+        <v>0</v>
+      </c>
+      <c r="E778" s="23">
+        <v>0</v>
+      </c>
+      <c r="F778" s="23">
+        <v>0</v>
+      </c>
+      <c r="G778" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="779" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B779" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C779" s="23">
+        <v>0</v>
+      </c>
+      <c r="D779" s="23">
+        <v>0</v>
+      </c>
+      <c r="E779" s="23">
+        <v>0</v>
+      </c>
+      <c r="F779" s="23">
+        <v>0</v>
+      </c>
+      <c r="G779" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="780" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B780" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C780" s="23">
+        <v>0</v>
+      </c>
+      <c r="D780" s="23">
+        <v>0</v>
+      </c>
+      <c r="E780" s="23">
+        <v>0</v>
+      </c>
+      <c r="F780" s="23">
+        <v>0</v>
+      </c>
+      <c r="G780" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="781" spans="2:7" ht="13.05" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B781" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C781" s="25">
+        <v>0</v>
+      </c>
+      <c r="D781" s="25">
+        <v>0</v>
+      </c>
+      <c r="E781" s="25">
+        <v>0</v>
+      </c>
+      <c r="F781" s="25">
+        <v>0</v>
+      </c>
+      <c r="G781" s="25">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>用語の定義</vt:lpstr>
       <vt:lpstr>R08年1月</vt:lpstr>
       <vt:lpstr>R08年2月</vt:lpstr>
+      <vt:lpstr>R08年3月</vt:lpstr>
+      <vt:lpstr>R08年4月</vt:lpstr>
+      <vt:lpstr>R08年5月</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>