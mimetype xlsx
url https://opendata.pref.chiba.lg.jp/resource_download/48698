--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6D4E6849-949E-496A-93BB-B996669117E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6DAC277-EDED-465B-8781-83A4CC0FEE8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="表紙" sheetId="5" r:id="rId1"/>
     <sheet name="一覧" sheetId="1" r:id="rId2"/>
     <sheet name="集計表" sheetId="6" r:id="rId3"/>
     <sheet name="変更内容" sheetId="7" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">一覧!$A$2:$P$97</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">集計表!$A$1:$G$64</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">一覧!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -4749,92 +4749,92 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>第２かすが苑</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>275-0004</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>047-459-0866</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>043-292-2526</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>令和8年9月1日</t>
+    <t>令和8年10月1日</t>
     <rPh sb="0" eb="1">
       <t>レイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
-    <rPh sb="5" eb="6">
+    <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
-    <rPh sb="7" eb="8">
+    <rPh sb="8" eb="9">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>軽費老人ホーム一覧（令和8年9月1日）</t>
+    <t>軽費老人ホーム一覧（令和8年10月1日）</t>
     <rPh sb="0" eb="2">
       <t>ケイヒ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ロウジン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>イチラン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>レイ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ワ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ネン</t>
     </rPh>
-    <rPh sb="15" eb="16">
+    <rPh sb="16" eb="17">
       <t>ガツ</t>
     </rPh>
-    <rPh sb="17" eb="18">
+    <rPh sb="18" eb="19">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="[$-411]ge\.m\.d;@"/>
     <numFmt numFmtId="177" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -17794,52 +17794,52 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AC56"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" workbookViewId="0">
-      <selection activeCell="W3" sqref="W3"/>
+    <sheetView topLeftCell="A4" zoomScale="75" workbookViewId="0">
+      <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="100" style="1" customWidth="1"/>
     <col min="2" max="27" width="5" style="1" customWidth="1"/>
     <col min="28" max="29" width="5" style="2" customWidth="1"/>
     <col min="30" max="16384" width="5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
     </row>
     <row r="2" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
     </row>
     <row r="3" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
     </row>
     <row r="4" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
@@ -17948,56 +17948,56 @@
     <row r="47" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="48" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="49" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="50" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="51" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="52" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="53" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="54" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="55" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="56" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.98425196850393704" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P98"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="75" zoomScaleNormal="110" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <pane xSplit="4" ySplit="2" topLeftCell="E45" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="75" zoomScaleNormal="110" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <pane xSplit="4" ySplit="2" topLeftCell="E84" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
       <selection pane="topRight" activeCell="A7" sqref="A7"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AC70" sqref="AC70"/>
+      <selection pane="bottomRight" activeCell="G5" sqref="G5:G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.44140625" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.33203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.33203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="4.21875" style="1" customWidth="1"/>
     <col min="4" max="4" width="26.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.6640625" style="1" customWidth="1"/>
     <col min="7" max="8" width="11.88671875" style="1" customWidth="1"/>
     <col min="9" max="9" width="6.21875" style="1" customWidth="1"/>
     <col min="10" max="10" width="20.6640625" style="1" customWidth="1"/>
     <col min="11" max="13" width="5" style="2" customWidth="1"/>
     <col min="14" max="14" width="11.88671875" style="3" customWidth="1"/>
     <col min="15" max="15" width="10.6640625" style="1" customWidth="1"/>
     <col min="16" max="16" width="4.33203125" style="1" customWidth="1"/>
     <col min="17" max="16384" width="4.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
         <v>627</v>
       </c>
     </row>
@@ -22444,52 +22444,52 @@
       <c r="E98" s="2"/>
       <c r="F98" s="3"/>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
       <c r="J98" s="69"/>
       <c r="K98" s="1"/>
       <c r="L98" s="1"/>
       <c r="M98" s="1"/>
       <c r="N98" s="70"/>
       <c r="O98" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:P97" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="83" firstPageNumber="2" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Z65"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A46" zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G50" sqref="G50"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A57" zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F65" sqref="F65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.77734375" style="1" customWidth="1"/>
     <col min="2" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="21" width="5" style="1" customWidth="1"/>
     <col min="22" max="23" width="5" style="2" customWidth="1"/>
     <col min="24" max="16384" width="5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="11" t="s">
         <v>367</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>344</v>
       </c>
       <c r="C1" s="13"/>
       <c r="D1" s="12" t="s">
         <v>125</v>
       </c>
       <c r="E1" s="13"/>
       <c r="F1" s="12" t="s">
         <v>126</v>
@@ -23950,51 +23950,51 @@
       <c r="D65" s="4"/>
       <c r="E65" s="4"/>
       <c r="F65" s="4"/>
       <c r="G65" s="4"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.98425196850393704" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="85" firstPageNumber="10" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="22" max="16383" man="1"/>
     <brk id="43" max="6" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="10" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="L12" sqref="L12"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="5" style="1" customWidth="1"/>
     <col min="3" max="6" width="10" style="1" customWidth="1"/>
     <col min="7" max="20" width="5" style="1" customWidth="1"/>
     <col min="21" max="22" width="5" style="2" customWidth="1"/>
     <col min="23" max="16384" width="5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="7" t="s">
         <v>606</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="7" t="s">
         <v>620</v>
       </c>