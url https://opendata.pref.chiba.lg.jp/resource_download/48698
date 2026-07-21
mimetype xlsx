--- v0 (2026-04-22)
+++ v1 (2026-07-21)
@@ -1,86 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F32237D-BFF5-4FA1-9FEE-331C994FD7A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{964CB6C6-FC8C-46FD-B3C2-C62244243FDC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32880" yWindow="1695" windowWidth="21600" windowHeight="15960" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="表紙" sheetId="5" r:id="rId1"/>
     <sheet name="一覧" sheetId="1" r:id="rId2"/>
-    <sheet name="集計表(数値のみ）" sheetId="6" r:id="rId3"/>
+    <sheet name="集計表" sheetId="6" r:id="rId3"/>
     <sheet name="変更内容" sheetId="7" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">一覧!$A$2:$N$98</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'集計表(数値のみ）'!$A$1:$G$64</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">一覧!$A$2:$P$97</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">集計表!$A$1:$G$64</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">一覧!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1090" uniqueCount="630">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1086" uniqueCount="628">
+  <si>
+    <t>介護保険</t>
+    <rPh sb="0" eb="2">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ホケン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
   <si>
     <t>千寿苑</t>
     <rPh sb="0" eb="1">
       <t>セン</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ジュ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>恵光園</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>コウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -335,57 +345,50 @@
     <rPh sb="3" eb="4">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>ケアハウス東総園</t>
     <rPh sb="5" eb="6">
       <t>ヒガシ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ソウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>希望の里</t>
     <rPh sb="0" eb="2">
       <t>キボウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>サト</t>
-    </rPh>
-[...5 lines deleted...]
-      <t>モバラ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>しょうじゅの里　茂原</t>
     <rPh sb="6" eb="7">
       <t>サト</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>モバラ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>楠の木ホーム</t>
     <rPh sb="0" eb="1">
       <t>クスノキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>キ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>辰巳彩風苑</t>
@@ -1752,66 +1755,50 @@
     <rPh sb="4" eb="5">
       <t>コウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>サトシ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>(福)旭福祉会</t>
     <rPh sb="1" eb="2">
       <t>フク</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>アサヒ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>フクシ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>(福)青翠会</t>
-[...14 lines deleted...]
-  <si>
     <t>(福)健寿会</t>
     <rPh sb="1" eb="2">
       <t>フク</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ケン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ジュ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>(福)児童愛護会</t>
     <rPh sb="1" eb="2">
       <t>フク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジドウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>アイゴ</t>
@@ -3206,112 +3193,99 @@
     <rPh sb="2" eb="4">
       <t>マルヤマ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>アイリスの里</t>
     <rPh sb="5" eb="6">
       <t>サト</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>289-0313</t>
   </si>
   <si>
     <t>289-2325</t>
   </si>
   <si>
     <t>288-0014</t>
   </si>
   <si>
     <t>289-2511</t>
   </si>
   <si>
-    <t>299-4102</t>
-[...1 lines deleted...]
-  <si>
     <t>299-4104</t>
   </si>
   <si>
     <t>299-4301</t>
   </si>
   <si>
     <t>297-0134</t>
   </si>
   <si>
     <t>299-4333</t>
   </si>
   <si>
     <t>298-0025</t>
   </si>
   <si>
     <t>290-0178</t>
   </si>
   <si>
     <t>299-2504</t>
   </si>
   <si>
     <t>299-2415</t>
   </si>
   <si>
     <t>292-0054</t>
   </si>
   <si>
     <t>292-0026</t>
   </si>
   <si>
     <t>292-0035</t>
   </si>
   <si>
     <t>299-1861</t>
   </si>
   <si>
     <t>香取市小見川676-2</t>
     <rPh sb="0" eb="2">
       <t>カトリ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>オミガワ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>茂原市御蔵芝39-1</t>
-[...8 lines deleted...]
-  <si>
     <t>茂原市南吉田4061-1</t>
     <rPh sb="0" eb="3">
       <t>モバラシ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ミナミヨシダ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>長生郡一宮町一宮389</t>
     <rPh sb="0" eb="3">
       <t>チョウセイグン</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>イックチョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イチノミヤ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>長生郡長南町芝原3050</t>
     <rPh sb="0" eb="3">
@@ -3425,50 +3399,57 @@
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>カスガマチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>(福)讃寿会</t>
     <rPh sb="1" eb="2">
       <t>フク</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>サン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ジュ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>番号</t>
+    <rPh sb="0" eb="2">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
     <t>郵便番号</t>
     <rPh sb="0" eb="4">
       <t>ユウビンバンゴウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>設立</t>
     <rPh sb="0" eb="2">
       <t>セツリツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>公立</t>
     <rPh sb="0" eb="2">
       <t>コウリツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>民間立</t>
     <rPh sb="0" eb="2">
       <t>ミンカン</t>
     </rPh>
@@ -3778,89 +3759,83 @@
   <si>
     <t>043-460-5776</t>
   </si>
   <si>
     <t>047-492-8330</t>
   </si>
   <si>
     <t>0478-82-2481</t>
   </si>
   <si>
     <t>0479-25-6712</t>
   </si>
   <si>
     <t>0479-25-9011</t>
   </si>
   <si>
     <t>0479-62-1904</t>
   </si>
   <si>
     <t>0479-67-5615</t>
   </si>
   <si>
     <t>0470-60-7071</t>
   </si>
   <si>
-    <t>0475-34-9101</t>
-[...1 lines deleted...]
-  <si>
     <t>0475-50-8112</t>
   </si>
   <si>
     <t>0479-77-1188</t>
   </si>
   <si>
     <t>0475-42-1182</t>
   </si>
   <si>
     <t>0475-46-4114</t>
   </si>
   <si>
     <t>0475-30-1234</t>
   </si>
   <si>
     <t>0436-75-2252</t>
   </si>
   <si>
     <t>0436-61-8605</t>
   </si>
   <si>
     <t>0438-97-2722</t>
   </si>
   <si>
     <t>0439-53-1712</t>
   </si>
   <si>
     <t>0439-69-8400</t>
   </si>
   <si>
     <t>043-294-6161</t>
   </si>
   <si>
-    <t>043-292-6220</t>
-[...1 lines deleted...]
-  <si>
     <t>043-208-3850</t>
   </si>
   <si>
     <t>043-228-5900</t>
   </si>
   <si>
     <t>043-231-2088</t>
   </si>
   <si>
     <t>043-293-0088</t>
   </si>
   <si>
     <t>043-255-7335</t>
   </si>
   <si>
     <t>043-424-8611</t>
   </si>
   <si>
     <t>043-250-7351</t>
   </si>
   <si>
     <t>043-300-4881</t>
   </si>
   <si>
     <t>043-213-3881</t>
@@ -4016,53 +3991,50 @@
     <t>047-492-8338</t>
   </si>
   <si>
     <t>043-496-1910</t>
   </si>
   <si>
     <t>0476-98-0281</t>
   </si>
   <si>
     <t>0479-25-6600</t>
   </si>
   <si>
     <t>0479-25-2161</t>
   </si>
   <si>
     <t>0479-25-2433</t>
   </si>
   <si>
     <t>0479-63-9205</t>
   </si>
   <si>
     <t>0479-67-5613</t>
   </si>
   <si>
     <t>0470-60-7070</t>
-  </si>
-[...1 lines deleted...]
-    <t>0475-34-9103</t>
   </si>
   <si>
     <t>0475-27-1165</t>
   </si>
   <si>
     <t>0475-30-9777</t>
   </si>
   <si>
     <t>0475-50-8111</t>
   </si>
   <si>
     <t>0479-77-1331</t>
   </si>
   <si>
     <t>0475-42-1183</t>
   </si>
   <si>
     <t>0475-47-1313</t>
   </si>
   <si>
     <t>0475-46-4111</t>
   </si>
   <si>
     <t>0475-30-0707</t>
   </si>
@@ -4300,50 +4272,72 @@
   <si>
     <t>290-0549</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>ケア</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>まんぼう</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>ケア</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>グランディきみつ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>ラクトピア</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>外部サービス利用型特定施設</t>
+    <rPh sb="0" eb="2">
+      <t>ガイブ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>リ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ヨウ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ガタ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>シセツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
     <t>長生郡長生村七井土1789-1</t>
     <rPh sb="0" eb="3">
       <t>チョウセイグン</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>チョウセイムラ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ナナイ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ド</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>長生郡長南町長南1471</t>
     <rPh sb="0" eb="3">
       <t>チョウセイグン</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>チョウナンマチ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>チョウナン</t>
@@ -4542,50 +4536,63 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>0476-40-2255</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>047-411-8478</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>04-7137-0222</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>左のうち特定</t>
     <rPh sb="0" eb="1">
       <t>ヒダリ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>トクテイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
+    <t>一般型特定施設</t>
+    <rPh sb="0" eb="3">
+      <t>イッパンガタ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シセツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>（前月からの変更内容）</t>
     <rPh sb="1" eb="3">
       <t>ゼンゲツ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ナイヨウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>0479-64-0288</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>鎌ケ谷市くぬぎ山4-8-22</t>
     <rPh sb="0" eb="3">
       <t>カマガヤ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>シ</t>
     </rPh>
     <rPh sb="7" eb="8">
@@ -4738,92 +4745,96 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>043-496-1919</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>第２かすが苑</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>275-0004</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>047-459-0866</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>令和8年2月1日</t>
+    <t>043-292-2526</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>軽費老人ホーム一覧（令和8年6月1日）</t>
+    <rPh sb="0" eb="2">
+      <t>ケイヒ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ロウジン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>イチラン</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ワ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>令和8年6月1日</t>
     <rPh sb="0" eb="1">
       <t>レイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ガツ</t>
     </rPh>
     <rPh sb="7" eb="8">
-      <t>ニチ</t>
-[...26 lines deleted...]
-    <rPh sb="17" eb="18">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="[$-411]ge\.m\.d;@"/>
     <numFmt numFmtId="177" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -5125,51 +5136,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="37">
+  <borders count="39">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="63"/>
       </left>
       <right style="double">
         <color indexed="63"/>
       </right>
       <top style="double">
         <color indexed="63"/>
       </top>
       <bottom style="double">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="22"/>
@@ -5533,82 +5544,110 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -14110,51 +14149,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="57" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -14240,106 +14279,127 @@
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="57" fontId="5" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="57" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3106">
     <cellStyle name="20% - アクセント 1 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - アクセント 1 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - アクセント 1 2 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - アクセント 1 2 2 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - アクセント 1 2 2 3 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - アクセント 1 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - アクセント 1 2 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - アクセント 1 2 4 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - アクセント 1 3" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - アクセント 1 3 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - アクセント 2 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - アクセント 2 2 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - アクセント 2 2 2 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - アクセント 2 2 2 3" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - アクセント 2 2 2 3 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - アクセント 2 2 3" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
@@ -17734,129 +17794,129 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AC56"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" workbookViewId="0">
-      <selection activeCell="J4" sqref="J4"/>
+    <sheetView zoomScale="75" workbookViewId="0">
+      <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="100" style="1" customWidth="1"/>
     <col min="2" max="27" width="5" style="1" customWidth="1"/>
     <col min="28" max="29" width="5" style="2" customWidth="1"/>
     <col min="30" max="16384" width="5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
     </row>
     <row r="2" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
     </row>
     <row r="3" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
     </row>
     <row r="4" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
     </row>
     <row r="5" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB5" s="1"/>
       <c r="AC5" s="1"/>
     </row>
     <row r="6" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB6" s="1"/>
       <c r="AC6" s="1"/>
     </row>
     <row r="7" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB7" s="1"/>
       <c r="AC7" s="1"/>
     </row>
     <row r="8" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="AB8" s="1"/>
       <c r="AC8" s="1"/>
     </row>
     <row r="9" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB9" s="1"/>
       <c r="AC9" s="1"/>
     </row>
     <row r="10" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
     </row>
     <row r="11" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB11" s="1"/>
       <c r="AC11" s="1"/>
     </row>
     <row r="12" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="38" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="AB12" s="1"/>
       <c r="AC12" s="1"/>
     </row>
     <row r="13" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB13" s="1"/>
       <c r="AC13" s="1"/>
     </row>
     <row r="14" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB14" s="1"/>
       <c r="AC14" s="1"/>
     </row>
     <row r="15" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB15" s="1"/>
       <c r="AC15" s="1"/>
     </row>
     <row r="16" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB16" s="1"/>
       <c r="AC16" s="1"/>
     </row>
     <row r="17" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="21" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -17886,5759 +17946,6114 @@
     <row r="45" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="46" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="47" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="48" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="49" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="50" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="51" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="52" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="53" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="54" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="55" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="56" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.98425196850393704" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N99"/>
+  <dimension ref="A1:P98"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="75" zoomScaleNormal="110" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <pane xSplit="4" ySplit="2" topLeftCell="E66" activePane="bottomRight" state="frozen"/>
+    <sheetView view="pageBreakPreview" zoomScale="89" zoomScaleNormal="110" zoomScaleSheetLayoutView="89" workbookViewId="0">
+      <pane xSplit="4" ySplit="2" topLeftCell="G62" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
       <selection pane="topRight" activeCell="A7" sqref="A7"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="F98" sqref="F98"/>
+      <selection pane="bottomRight" activeCell="O32" sqref="O32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.44140625" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.33203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.33203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="4.21875" style="1" customWidth="1"/>
     <col min="4" max="4" width="26.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.6640625" style="1" customWidth="1"/>
     <col min="7" max="8" width="11.88671875" style="1" customWidth="1"/>
     <col min="9" max="9" width="6.21875" style="1" customWidth="1"/>
     <col min="10" max="10" width="20.6640625" style="1" customWidth="1"/>
     <col min="11" max="13" width="5" style="2" customWidth="1"/>
     <col min="14" max="14" width="11.88671875" style="3" customWidth="1"/>
-    <col min="15" max="16384" width="4.44140625" style="1"/>
+    <col min="15" max="15" width="10.6640625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="4.33203125" style="1" customWidth="1"/>
+    <col min="17" max="16384" width="4.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:16" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
     </row>
-    <row r="2" spans="1:14" s="7" customFormat="1" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B2" s="57" t="s">
+    <row r="2" spans="1:16" s="7" customFormat="1" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="62" t="s">
+        <v>619</v>
+      </c>
+      <c r="B2" s="63" t="s">
+        <v>195</v>
+      </c>
+      <c r="C2" s="64" t="s">
+        <v>368</v>
+      </c>
+      <c r="D2" s="64" t="s">
         <v>196</v>
       </c>
-      <c r="C2" s="58" t="s">
-[...8 lines deleted...]
-      <c r="F2" s="58" t="s">
+      <c r="E2" s="64" t="s">
+        <v>348</v>
+      </c>
+      <c r="F2" s="64" t="s">
+        <v>233</v>
+      </c>
+      <c r="G2" s="64" t="s">
         <v>234</v>
       </c>
-      <c r="G2" s="58" t="s">
+      <c r="H2" s="64" t="s">
+        <v>373</v>
+      </c>
+      <c r="I2" s="64" t="s">
+        <v>349</v>
+      </c>
+      <c r="J2" s="65" t="s">
+        <v>499</v>
+      </c>
+      <c r="K2" s="64" t="s">
         <v>235</v>
       </c>
-      <c r="H2" s="58" t="s">
-[...2 lines deleted...]
-      <c r="I2" s="58" t="s">
+      <c r="L2" s="66" t="s">
+        <v>604</v>
+      </c>
+      <c r="M2" s="64" t="s">
+        <v>162</v>
+      </c>
+      <c r="N2" s="67" t="s">
+        <v>236</v>
+      </c>
+      <c r="O2" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="P2" s="68" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="56">
+        <v>1</v>
+      </c>
+      <c r="B3" s="40" t="s">
+        <v>194</v>
+      </c>
+      <c r="C3" s="41" t="s">
+        <v>503</v>
+      </c>
+      <c r="D3" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="57" t="s">
+        <v>205</v>
+      </c>
+      <c r="F3" s="57" t="s">
+        <v>206</v>
+      </c>
+      <c r="G3" s="57" t="s">
+        <v>410</v>
+      </c>
+      <c r="H3" s="57" t="s">
+        <v>543</v>
+      </c>
+      <c r="I3" s="57" t="s">
         <v>351</v>
       </c>
-      <c r="J2" s="59" t="s">
-[...12 lines deleted...]
-        <v>237</v>
+      <c r="J3" s="58" t="s">
+        <v>207</v>
+      </c>
+      <c r="K3" s="57">
+        <v>15</v>
+      </c>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57" t="s">
+        <v>117</v>
+      </c>
+      <c r="N3" s="59">
+        <v>34790</v>
+      </c>
+      <c r="O3" s="60"/>
+      <c r="P3" s="61">
+        <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-[...41 lines deleted...]
-    <row r="4" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="39">
         <v>2</v>
       </c>
       <c r="B4" s="40" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C4" s="41" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="D4" s="9" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E4" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="F4" s="9" t="s">
         <v>214</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="G4" s="9" t="s">
+        <v>625</v>
+      </c>
+      <c r="H4" s="9" t="s">
+        <v>544</v>
+      </c>
+      <c r="I4" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="J4" s="42" t="s">
         <v>215</v>
-      </c>
-[...10 lines deleted...]
-        <v>216</v>
       </c>
       <c r="K4" s="9">
         <v>15</v>
       </c>
       <c r="L4" s="9"/>
       <c r="M4" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N4" s="8">
         <v>35034</v>
       </c>
+      <c r="O4" s="43"/>
+      <c r="P4" s="44">
+        <v>2</v>
+      </c>
     </row>
-    <row r="5" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="39">
         <v>3</v>
       </c>
       <c r="B5" s="40" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C5" s="41" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="D5" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="E5" s="9" t="s">
         <v>217</v>
       </c>
-      <c r="E5" s="9" t="s">
+      <c r="F5" s="9" t="s">
         <v>218</v>
       </c>
-      <c r="F5" s="9" t="s">
+      <c r="G5" s="9" t="s">
+        <v>411</v>
+      </c>
+      <c r="H5" s="9" t="s">
+        <v>545</v>
+      </c>
+      <c r="I5" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="J5" s="42" t="s">
         <v>219</v>
-      </c>
-[...10 lines deleted...]
-        <v>220</v>
       </c>
       <c r="K5" s="9">
         <v>20</v>
       </c>
       <c r="L5" s="9"/>
       <c r="M5" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N5" s="8">
         <v>35125</v>
       </c>
+      <c r="O5" s="43"/>
+      <c r="P5" s="44">
+        <v>3</v>
+      </c>
     </row>
-    <row r="6" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="39">
         <v>4</v>
       </c>
       <c r="B6" s="40" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C6" s="41" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="D6" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="E6" s="9" t="s">
         <v>221</v>
       </c>
-      <c r="E6" s="9" t="s">
+      <c r="F6" s="9" t="s">
         <v>222</v>
       </c>
-      <c r="F6" s="9" t="s">
+      <c r="G6" s="9" t="s">
+        <v>412</v>
+      </c>
+      <c r="H6" s="9" t="s">
+        <v>546</v>
+      </c>
+      <c r="I6" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="J6" s="42" t="s">
         <v>223</v>
-      </c>
-[...10 lines deleted...]
-        <v>224</v>
       </c>
       <c r="K6" s="9">
         <v>30</v>
       </c>
       <c r="L6" s="9"/>
       <c r="M6" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N6" s="8">
         <v>35142</v>
       </c>
+      <c r="O6" s="43"/>
+      <c r="P6" s="44">
+        <v>4</v>
+      </c>
     </row>
-    <row r="7" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="39">
         <v>5</v>
       </c>
       <c r="B7" s="40" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C7" s="41" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="D7" s="9" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>69</v>
       </c>
       <c r="G7" s="9" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="H7" s="9" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="I7" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J7" s="42" t="s">
         <v>128</v>
       </c>
       <c r="K7" s="9">
         <v>150</v>
       </c>
       <c r="L7" s="9"/>
       <c r="M7" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N7" s="8">
         <v>35156</v>
       </c>
+      <c r="O7" s="43"/>
+      <c r="P7" s="44">
+        <v>5</v>
+      </c>
     </row>
-    <row r="8" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="39">
         <v>6</v>
       </c>
       <c r="B8" s="40" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C8" s="41" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="D8" s="9" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="E8" s="9" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>70</v>
       </c>
       <c r="G8" s="9" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="H8" s="9" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="I8" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J8" s="42" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="K8" s="9">
         <v>50</v>
       </c>
       <c r="L8" s="9"/>
       <c r="M8" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N8" s="8">
         <v>36078</v>
       </c>
+      <c r="O8" s="43"/>
+      <c r="P8" s="44">
+        <v>6</v>
+      </c>
     </row>
-    <row r="9" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="39">
         <v>7</v>
       </c>
       <c r="B9" s="40" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C9" s="41" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="D9" s="9" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>71</v>
       </c>
       <c r="G9" s="9" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="H9" s="9" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="I9" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J9" s="42" t="s">
         <v>129</v>
       </c>
       <c r="K9" s="9">
         <v>50</v>
       </c>
       <c r="L9" s="9"/>
       <c r="M9" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N9" s="8">
         <v>36100</v>
       </c>
+      <c r="O9" s="43"/>
+      <c r="P9" s="44">
+        <v>7</v>
+      </c>
     </row>
-    <row r="10" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="39">
         <v>8</v>
       </c>
       <c r="B10" s="40" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C10" s="41" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>72</v>
       </c>
       <c r="G10" s="9" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="H10" s="9" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="I10" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J10" s="42" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="K10" s="9">
         <v>50</v>
       </c>
       <c r="L10" s="9"/>
       <c r="M10" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N10" s="8">
         <v>36114</v>
       </c>
+      <c r="O10" s="43"/>
+      <c r="P10" s="44">
+        <v>8</v>
+      </c>
     </row>
-    <row r="11" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="39">
         <v>9</v>
       </c>
       <c r="B11" s="40" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C11" s="41" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="D11" s="9" t="s">
+        <v>198</v>
+      </c>
+      <c r="E11" s="9" t="s">
         <v>199</v>
       </c>
-      <c r="E11" s="9" t="s">
+      <c r="F11" s="9" t="s">
         <v>200</v>
       </c>
-      <c r="F11" s="9" t="s">
+      <c r="G11" s="9" t="s">
+        <v>417</v>
+      </c>
+      <c r="H11" s="9" t="s">
+        <v>551</v>
+      </c>
+      <c r="I11" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="J11" s="42" t="s">
         <v>201</v>
-      </c>
-[...10 lines deleted...]
-        <v>202</v>
       </c>
       <c r="K11" s="9">
         <v>20</v>
       </c>
       <c r="L11" s="9"/>
       <c r="M11" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N11" s="8">
         <v>36982</v>
       </c>
+      <c r="O11" s="43"/>
+      <c r="P11" s="44">
+        <v>9</v>
+      </c>
     </row>
-    <row r="12" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="39">
         <v>10</v>
       </c>
       <c r="B12" s="40" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C12" s="41" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>119</v>
       </c>
       <c r="G12" s="9" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="H12" s="9" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="I12" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J12" s="42" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="K12" s="9">
         <v>50</v>
       </c>
       <c r="L12" s="9"/>
       <c r="M12" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N12" s="8">
         <v>37207</v>
       </c>
+      <c r="O12" s="43"/>
+      <c r="P12" s="44">
+        <v>10</v>
+      </c>
     </row>
-    <row r="13" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="39">
         <v>11</v>
       </c>
       <c r="B13" s="40" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C13" s="41" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="D13" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="E13" s="9" t="s">
         <v>226</v>
       </c>
-      <c r="E13" s="9" t="s">
+      <c r="F13" s="9" t="s">
         <v>227</v>
       </c>
-      <c r="F13" s="9" t="s">
+      <c r="G13" s="9" t="s">
+        <v>419</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>553</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="J13" s="42" t="s">
         <v>228</v>
-      </c>
-[...10 lines deleted...]
-        <v>229</v>
       </c>
       <c r="K13" s="9">
         <v>20</v>
       </c>
       <c r="L13" s="9"/>
       <c r="M13" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N13" s="8">
         <v>37226</v>
       </c>
+      <c r="O13" s="43"/>
+      <c r="P13" s="44">
+        <v>11</v>
+      </c>
     </row>
-    <row r="14" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="39">
         <v>12</v>
       </c>
       <c r="B14" s="40" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C14" s="41" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>73</v>
       </c>
       <c r="G14" s="9" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="H14" s="9" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="I14" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J14" s="42" t="s">
         <v>130</v>
       </c>
       <c r="K14" s="9">
         <v>50</v>
       </c>
       <c r="L14" s="9">
         <v>30</v>
       </c>
       <c r="M14" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N14" s="8">
         <v>37606</v>
       </c>
+      <c r="O14" s="43" t="s">
+        <v>605</v>
+      </c>
+      <c r="P14" s="44">
+        <v>12</v>
+      </c>
     </row>
-    <row r="15" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="39">
         <v>13</v>
       </c>
       <c r="B15" s="40" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C15" s="41" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="D15" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="E15" s="9" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>74</v>
       </c>
       <c r="G15" s="9" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="H15" s="9" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="I15" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J15" s="42" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="K15" s="9">
         <v>30</v>
       </c>
       <c r="L15" s="9"/>
       <c r="M15" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N15" s="8">
         <v>38078</v>
       </c>
+      <c r="O15" s="43"/>
+      <c r="P15" s="44">
+        <v>13</v>
+      </c>
     </row>
-    <row r="16" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="39">
         <v>14</v>
       </c>
       <c r="B16" s="40" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C16" s="41" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G16" s="9" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="H16" s="9" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="I16" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J16" s="42" t="s">
         <v>131</v>
       </c>
       <c r="K16" s="9">
         <v>50</v>
       </c>
       <c r="L16" s="9"/>
       <c r="M16" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N16" s="8">
         <v>38102</v>
       </c>
+      <c r="O16" s="43"/>
+      <c r="P16" s="44">
+        <v>14</v>
+      </c>
     </row>
-    <row r="17" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="39">
         <v>15</v>
       </c>
       <c r="B17" s="40" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C17" s="41" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="G17" s="9" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="H17" s="9" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="I17" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J17" s="42" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K17" s="9">
         <v>50</v>
       </c>
       <c r="L17" s="9">
         <v>50</v>
       </c>
       <c r="M17" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N17" s="8">
         <v>38443</v>
       </c>
+      <c r="O17" s="43" t="s">
+        <v>605</v>
+      </c>
+      <c r="P17" s="44">
+        <v>15</v>
+      </c>
     </row>
-    <row r="18" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="39">
         <v>16</v>
       </c>
       <c r="B18" s="40" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>194</v>
+      </c>
+      <c r="C18" s="45" t="s">
+        <v>366</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="G18" s="9" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="H18" s="9" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="I18" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="J18" s="42" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="K18" s="9">
         <v>100</v>
       </c>
       <c r="L18" s="9"/>
       <c r="M18" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N18" s="8">
         <v>29495</v>
       </c>
+      <c r="O18" s="43"/>
+      <c r="P18" s="44">
+        <v>16</v>
+      </c>
     </row>
-    <row r="19" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="39">
         <v>17</v>
       </c>
       <c r="B19" s="40" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>194</v>
+      </c>
+      <c r="C19" s="45" t="s">
+        <v>366</v>
       </c>
       <c r="D19" s="9" t="s">
+        <v>354</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>508</v>
+      </c>
+      <c r="F19" s="9" t="s">
+        <v>355</v>
+      </c>
+      <c r="G19" s="9" t="s">
+        <v>425</v>
+      </c>
+      <c r="H19" s="9" t="s">
+        <v>559</v>
+      </c>
+      <c r="I19" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="J19" s="42" t="s">
         <v>356</v>
-      </c>
-[...16 lines deleted...]
-        <v>358</v>
       </c>
       <c r="K19" s="9">
         <v>50</v>
       </c>
       <c r="L19" s="9"/>
       <c r="M19" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N19" s="8">
         <v>29727</v>
       </c>
+      <c r="O19" s="43"/>
+      <c r="P19" s="44">
+        <v>17</v>
+      </c>
     </row>
-    <row r="20" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="39">
         <v>18</v>
       </c>
       <c r="B20" s="40" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>194</v>
+      </c>
+      <c r="C20" s="45" t="s">
+        <v>366</v>
       </c>
       <c r="D20" s="9" t="s">
+        <v>357</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>509</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>358</v>
+      </c>
+      <c r="G20" s="9" t="s">
+        <v>426</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>560</v>
+      </c>
+      <c r="I20" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="J20" s="42" t="s">
         <v>359</v>
-      </c>
-[...16 lines deleted...]
-        <v>361</v>
       </c>
       <c r="K20" s="9">
         <v>50</v>
       </c>
       <c r="L20" s="9"/>
       <c r="M20" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N20" s="8">
         <v>31321</v>
       </c>
+      <c r="O20" s="43"/>
+      <c r="P20" s="44">
+        <v>18</v>
+      </c>
     </row>
-    <row r="21" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="39">
         <v>19</v>
       </c>
-      <c r="B21" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B21" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C21" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G21" s="9" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="H21" s="9" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="I21" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J21" s="42" t="s">
         <v>132</v>
       </c>
       <c r="K21" s="9">
         <v>50</v>
       </c>
       <c r="L21" s="9"/>
       <c r="M21" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N21" s="8">
         <v>35855</v>
       </c>
+      <c r="O21" s="43"/>
+      <c r="P21" s="44">
+        <v>19</v>
+      </c>
     </row>
-    <row r="22" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="39">
         <v>20</v>
       </c>
-      <c r="B22" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B22" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C22" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G22" s="9" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="H22" s="9" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="I22" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J22" s="42" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="K22" s="9">
         <v>30</v>
       </c>
       <c r="L22" s="9"/>
       <c r="M22" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N22" s="8">
         <v>35886</v>
       </c>
+      <c r="O22" s="43"/>
+      <c r="P22" s="44">
+        <v>20</v>
+      </c>
     </row>
-    <row r="23" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="39">
         <v>21</v>
       </c>
-      <c r="B23" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B23" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C23" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>77</v>
       </c>
       <c r="G23" s="9" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="H23" s="9" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="I23" s="9" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="J23" s="42" t="s">
         <v>161</v>
       </c>
       <c r="K23" s="9">
         <v>40</v>
       </c>
       <c r="L23" s="9"/>
       <c r="M23" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N23" s="8">
         <v>35937</v>
       </c>
+      <c r="O23" s="43"/>
+      <c r="P23" s="44">
+        <v>21</v>
+      </c>
     </row>
-    <row r="24" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="39">
         <v>22</v>
       </c>
-      <c r="B24" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B24" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C24" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="G24" s="9" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="H24" s="9" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="I24" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J24" s="42" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="K24" s="9">
         <v>26</v>
       </c>
       <c r="L24" s="9"/>
       <c r="M24" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N24" s="8">
         <v>36251</v>
       </c>
+      <c r="O24" s="43"/>
+      <c r="P24" s="44">
+        <v>22</v>
+      </c>
     </row>
-    <row r="25" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="39">
         <v>23</v>
       </c>
-      <c r="B25" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B25" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C25" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>78</v>
       </c>
       <c r="G25" s="9" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="H25" s="9" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="I25" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J25" s="42" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="K25" s="9">
         <v>62</v>
       </c>
       <c r="L25" s="9"/>
       <c r="M25" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N25" s="8">
         <v>36831</v>
       </c>
+      <c r="O25" s="43"/>
+      <c r="P25" s="44">
+        <v>23</v>
+      </c>
     </row>
-    <row r="26" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="39">
         <v>24</v>
       </c>
-      <c r="B26" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B26" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C26" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>79</v>
       </c>
       <c r="G26" s="9" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="H26" s="9" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="I26" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J26" s="42" t="s">
         <v>133</v>
       </c>
       <c r="K26" s="9">
         <v>50</v>
       </c>
       <c r="L26" s="9"/>
       <c r="M26" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N26" s="8">
         <v>37347</v>
       </c>
+      <c r="O26" s="43"/>
+      <c r="P26" s="44">
+        <v>24</v>
+      </c>
     </row>
-    <row r="27" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="39">
         <v>25</v>
       </c>
-      <c r="B27" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B27" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C27" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D27" s="9" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G27" s="9" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="H27" s="9" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="I27" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J27" s="42" t="s">
         <v>134</v>
       </c>
       <c r="K27" s="9">
         <v>50</v>
       </c>
       <c r="L27" s="9"/>
       <c r="M27" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N27" s="8">
         <v>37653</v>
       </c>
+      <c r="O27" s="43"/>
+      <c r="P27" s="44">
+        <v>25</v>
+      </c>
     </row>
-    <row r="28" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="39">
         <v>26</v>
       </c>
-      <c r="B28" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B28" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C28" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>81</v>
       </c>
       <c r="G28" s="9" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="H28" s="9" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="I28" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J28" s="42" t="s">
         <v>135</v>
       </c>
       <c r="K28" s="9">
         <v>33</v>
       </c>
       <c r="L28" s="9"/>
       <c r="M28" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N28" s="8">
         <v>35165</v>
       </c>
+      <c r="O28" s="43"/>
+      <c r="P28" s="44">
+        <v>26</v>
+      </c>
     </row>
-    <row r="29" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="39">
         <v>27</v>
       </c>
-      <c r="B29" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B29" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C29" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D29" s="9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>82</v>
       </c>
       <c r="G29" s="9" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="H29" s="9" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="I29" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J29" s="42" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="K29" s="9">
         <v>50</v>
       </c>
       <c r="L29" s="9"/>
       <c r="M29" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N29" s="8">
         <v>36220</v>
       </c>
+      <c r="O29" s="43"/>
+      <c r="P29" s="44">
+        <v>27</v>
+      </c>
     </row>
-    <row r="30" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="39">
         <v>28</v>
       </c>
-      <c r="B30" s="44" t="s">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="B30" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C30" s="45" t="s">
+        <v>510</v>
+      </c>
+      <c r="D30" s="47" t="s">
+        <v>13</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>83</v>
       </c>
       <c r="G30" s="9" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="H30" s="9" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="I30" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J30" s="42" t="s">
         <v>136</v>
       </c>
       <c r="K30" s="9">
         <v>50</v>
       </c>
       <c r="L30" s="9"/>
       <c r="M30" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N30" s="8">
         <v>37226</v>
       </c>
+      <c r="O30" s="43"/>
+      <c r="P30" s="44">
+        <v>28</v>
+      </c>
     </row>
-    <row r="31" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="39">
         <v>29</v>
       </c>
-      <c r="B31" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B31" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C31" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D31" s="9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>84</v>
       </c>
       <c r="G31" s="9" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="H31" s="9" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="I31" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J31" s="42" t="s">
         <v>160</v>
       </c>
       <c r="K31" s="9">
         <v>50</v>
       </c>
       <c r="L31" s="9"/>
       <c r="M31" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N31" s="8">
         <v>38139</v>
       </c>
+      <c r="O31" s="43"/>
+      <c r="P31" s="44">
+        <v>29</v>
+      </c>
     </row>
-    <row r="32" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="39">
         <v>30</v>
       </c>
-      <c r="B32" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B32" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C32" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>85</v>
       </c>
       <c r="G32" s="9" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="H32" s="9" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="I32" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J32" s="42" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="K32" s="9">
         <v>50</v>
       </c>
       <c r="L32" s="9">
         <v>50</v>
       </c>
       <c r="M32" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N32" s="8">
         <v>38261</v>
       </c>
+      <c r="O32" s="43" t="s">
+        <v>605</v>
+      </c>
+      <c r="P32" s="44">
+        <v>30</v>
+      </c>
     </row>
-    <row r="33" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="39">
         <v>31</v>
       </c>
-      <c r="B33" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B33" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C33" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D33" s="9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="G33" s="9" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="H33" s="9" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="I33" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J33" s="42" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="K33" s="9">
         <v>50</v>
       </c>
       <c r="L33" s="9"/>
       <c r="M33" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N33" s="8">
         <v>35217</v>
       </c>
+      <c r="O33" s="43"/>
+      <c r="P33" s="44">
+        <v>31</v>
+      </c>
     </row>
-    <row r="34" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="39">
         <v>32</v>
       </c>
-      <c r="B34" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B34" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C34" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="G34" s="9" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="H34" s="9" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="I34" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J34" s="42" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K34" s="9">
         <v>50</v>
       </c>
       <c r="L34" s="9"/>
       <c r="M34" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N34" s="8">
         <v>36982</v>
       </c>
+      <c r="O34" s="43"/>
+      <c r="P34" s="44">
+        <v>32</v>
+      </c>
     </row>
-    <row r="35" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="39">
         <v>33</v>
       </c>
-      <c r="B35" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B35" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C35" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D35" s="9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="G35" s="9" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="H35" s="9" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="I35" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J35" s="42" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="K35" s="9">
         <v>30</v>
       </c>
       <c r="L35" s="9"/>
       <c r="M35" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N35" s="8">
         <v>38443</v>
       </c>
+      <c r="O35" s="43"/>
+      <c r="P35" s="44">
+        <v>33</v>
+      </c>
     </row>
-    <row r="36" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="39">
         <v>34</v>
       </c>
-      <c r="B36" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B36" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C36" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D36" s="9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="G36" s="9" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="H36" s="9" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="I36" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J36" s="42" t="s">
         <v>137</v>
       </c>
       <c r="K36" s="9">
         <v>15</v>
       </c>
       <c r="L36" s="9"/>
       <c r="M36" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N36" s="8">
         <v>35156</v>
       </c>
+      <c r="O36" s="43"/>
+      <c r="P36" s="44">
+        <v>34</v>
+      </c>
     </row>
-    <row r="37" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="39">
         <v>35</v>
       </c>
-      <c r="B37" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B37" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C37" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D37" s="9" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>86</v>
       </c>
       <c r="G37" s="9" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="H37" s="9" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="I37" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J37" s="42" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="K37" s="9">
         <v>30</v>
       </c>
       <c r="L37" s="9"/>
       <c r="M37" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N37" s="8">
         <v>35551</v>
       </c>
+      <c r="O37" s="43"/>
+      <c r="P37" s="44">
+        <v>35</v>
+      </c>
     </row>
-    <row r="38" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="39">
         <v>36</v>
       </c>
-      <c r="B38" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B38" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C38" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G38" s="9" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="H38" s="9" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="I38" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J38" s="42" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="K38" s="9">
         <v>15</v>
       </c>
       <c r="L38" s="9"/>
       <c r="M38" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N38" s="8">
         <v>35674</v>
       </c>
+      <c r="O38" s="43"/>
+      <c r="P38" s="44">
+        <v>36</v>
+      </c>
     </row>
-    <row r="39" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="39">
         <v>37</v>
       </c>
-      <c r="B39" s="44" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="43" t="s">
+      <c r="B39" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C39" s="45" t="s">
+        <v>510</v>
+      </c>
+      <c r="D39" s="9" t="s">
         <v>515</v>
       </c>
-      <c r="D39" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" s="9" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="G39" s="9" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="H39" s="9" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="I39" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J39" s="42" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="K39" s="9">
         <v>30</v>
       </c>
       <c r="L39" s="9"/>
       <c r="M39" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N39" s="8">
         <v>36251</v>
       </c>
+      <c r="O39" s="43"/>
+      <c r="P39" s="44">
+        <v>37</v>
+      </c>
     </row>
-    <row r="40" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="39">
         <v>38</v>
       </c>
-      <c r="B40" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B40" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C40" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="G40" s="9" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="H40" s="9" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="I40" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J40" s="42" t="s">
         <v>138</v>
       </c>
       <c r="K40" s="9">
         <v>60</v>
       </c>
       <c r="L40" s="9"/>
       <c r="M40" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N40" s="8">
         <v>36100</v>
       </c>
+      <c r="O40" s="43"/>
+      <c r="P40" s="44">
+        <v>38</v>
+      </c>
     </row>
-    <row r="41" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="39">
         <v>39</v>
       </c>
-      <c r="B41" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B41" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C41" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="G41" s="9" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="H41" s="9" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="I41" s="9" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="J41" s="42" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="K41" s="9">
         <v>50</v>
       </c>
       <c r="L41" s="9"/>
       <c r="M41" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N41" s="8">
         <v>36373</v>
       </c>
+      <c r="O41" s="43"/>
+      <c r="P41" s="44">
+        <v>39</v>
+      </c>
     </row>
-    <row r="42" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="39">
         <v>40</v>
       </c>
-      <c r="B42" s="44" t="s">
-[...3 lines deleted...]
-        <v>368</v>
+      <c r="B42" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C42" s="45" t="s">
+        <v>366</v>
       </c>
       <c r="D42" s="9" t="s">
+        <v>360</v>
+      </c>
+      <c r="E42" s="9" t="s">
+        <v>516</v>
+      </c>
+      <c r="F42" s="9" t="s">
+        <v>361</v>
+      </c>
+      <c r="G42" s="9" t="s">
+        <v>447</v>
+      </c>
+      <c r="H42" s="9" t="s">
+        <v>569</v>
+      </c>
+      <c r="I42" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="J42" s="42" t="s">
         <v>362</v>
-      </c>
-[...16 lines deleted...]
-        <v>364</v>
       </c>
       <c r="K42" s="9">
         <v>100</v>
       </c>
       <c r="L42" s="9"/>
       <c r="M42" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N42" s="8">
         <v>30437</v>
       </c>
+      <c r="O42" s="43"/>
+      <c r="P42" s="44">
+        <v>40</v>
+      </c>
     </row>
-    <row r="43" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="39">
         <v>41</v>
       </c>
-      <c r="B43" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B43" s="46" t="s">
+        <v>287</v>
+      </c>
+      <c r="C43" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="G43" s="9" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="H43" s="9" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="I43" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J43" s="42" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="K43" s="9">
         <v>50</v>
       </c>
       <c r="L43" s="9"/>
       <c r="M43" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N43" s="8">
         <v>35521</v>
       </c>
+      <c r="O43" s="43"/>
+      <c r="P43" s="44">
+        <v>41</v>
+      </c>
     </row>
-    <row r="44" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="39">
         <v>42</v>
       </c>
-      <c r="B44" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B44" s="46" t="s">
+        <v>287</v>
+      </c>
+      <c r="C44" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="G44" s="9" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="H44" s="9" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="I44" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J44" s="42" t="s">
         <v>139</v>
       </c>
       <c r="K44" s="9">
         <v>50</v>
       </c>
       <c r="L44" s="9"/>
       <c r="M44" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N44" s="8">
         <v>36251</v>
       </c>
+      <c r="O44" s="43"/>
+      <c r="P44" s="44">
+        <v>42</v>
+      </c>
     </row>
-    <row r="45" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="39">
         <v>43</v>
       </c>
-      <c r="B45" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B45" s="46" t="s">
+        <v>287</v>
+      </c>
+      <c r="C45" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="G45" s="9" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="H45" s="9" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I45" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J45" s="42" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="K45" s="9">
         <v>50</v>
       </c>
       <c r="L45" s="9"/>
       <c r="M45" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N45" s="8">
         <v>36982</v>
       </c>
+      <c r="O45" s="43"/>
+      <c r="P45" s="44">
+        <v>43</v>
+      </c>
     </row>
-    <row r="46" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="39">
         <v>44</v>
       </c>
-      <c r="B46" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B46" s="46" t="s">
+        <v>287</v>
+      </c>
+      <c r="C46" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D46" s="9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="G46" s="9" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="H46" s="9" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="I46" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J46" s="42" t="s">
         <v>140</v>
       </c>
       <c r="K46" s="9">
         <v>50</v>
       </c>
       <c r="L46" s="9"/>
       <c r="M46" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N46" s="8">
         <v>37591</v>
       </c>
+      <c r="O46" s="43"/>
+      <c r="P46" s="44">
+        <v>44</v>
+      </c>
     </row>
-    <row r="47" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="39">
         <v>45</v>
       </c>
-      <c r="B47" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B47" s="46" t="s">
+        <v>287</v>
+      </c>
+      <c r="C47" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>87</v>
       </c>
       <c r="G47" s="9" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="H47" s="9" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="I47" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J47" s="42" t="s">
         <v>141</v>
       </c>
       <c r="K47" s="9">
         <v>59</v>
       </c>
       <c r="L47" s="9"/>
       <c r="M47" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N47" s="8">
         <v>33765</v>
       </c>
+      <c r="O47" s="43"/>
+      <c r="P47" s="44">
+        <v>45</v>
+      </c>
     </row>
-    <row r="48" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="39">
         <v>46</v>
       </c>
-      <c r="B48" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B48" s="46" t="s">
+        <v>287</v>
+      </c>
+      <c r="C48" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>88</v>
       </c>
       <c r="G48" s="9" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="H48" s="9" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="I48" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J48" s="42" t="s">
         <v>142</v>
       </c>
       <c r="K48" s="9">
         <v>50</v>
       </c>
       <c r="L48" s="9"/>
       <c r="M48" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N48" s="8">
         <v>35376</v>
       </c>
+      <c r="O48" s="43"/>
+      <c r="P48" s="44">
+        <v>46</v>
+      </c>
     </row>
-    <row r="49" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="39">
         <v>47</v>
       </c>
-      <c r="B49" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B49" s="46" t="s">
+        <v>287</v>
+      </c>
+      <c r="C49" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>89</v>
       </c>
       <c r="G49" s="9" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="H49" s="9" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="I49" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J49" s="42" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="K49" s="9">
         <v>50</v>
       </c>
       <c r="L49" s="9"/>
       <c r="M49" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N49" s="8">
         <v>37087</v>
       </c>
+      <c r="O49" s="43"/>
+      <c r="P49" s="44">
+        <v>47</v>
+      </c>
     </row>
-    <row r="50" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="39">
         <v>48</v>
       </c>
-      <c r="B50" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B50" s="46" t="s">
+        <v>287</v>
+      </c>
+      <c r="C50" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>90</v>
       </c>
       <c r="G50" s="9" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="H50" s="9" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="I50" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J50" s="42" t="s">
         <v>143</v>
       </c>
       <c r="K50" s="9">
         <v>50</v>
       </c>
       <c r="L50" s="9"/>
       <c r="M50" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N50" s="8">
         <v>37561</v>
       </c>
+      <c r="O50" s="43"/>
+      <c r="P50" s="44">
+        <v>48</v>
+      </c>
     </row>
-    <row r="51" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="39">
         <v>49</v>
       </c>
-      <c r="B51" s="44" t="s">
-[...6 lines deleted...]
-        <v>23</v>
+      <c r="B51" s="46" t="s">
+        <v>287</v>
+      </c>
+      <c r="C51" s="45" t="s">
+        <v>510</v>
+      </c>
+      <c r="D51" s="47" t="s">
+        <v>24</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>91</v>
       </c>
       <c r="G51" s="9" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="H51" s="9" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="I51" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J51" s="42" t="s">
         <v>144</v>
       </c>
       <c r="K51" s="9">
         <v>50</v>
       </c>
       <c r="L51" s="9"/>
       <c r="M51" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N51" s="8">
         <v>37561</v>
       </c>
+      <c r="O51" s="43"/>
+      <c r="P51" s="44">
+        <v>49</v>
+      </c>
     </row>
-    <row r="52" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="39">
         <v>50</v>
       </c>
-      <c r="B52" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B52" s="46" t="s">
+        <v>287</v>
+      </c>
+      <c r="C52" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>92</v>
       </c>
       <c r="G52" s="9" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="H52" s="9" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="I52" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J52" s="42" t="s">
         <v>145</v>
       </c>
       <c r="K52" s="9">
         <v>50</v>
       </c>
       <c r="L52" s="9"/>
       <c r="M52" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N52" s="8">
         <v>35811</v>
       </c>
+      <c r="O52" s="43"/>
+      <c r="P52" s="44">
+        <v>50</v>
+      </c>
     </row>
-    <row r="53" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="39">
         <v>51</v>
       </c>
-      <c r="B53" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B53" s="46" t="s">
+        <v>287</v>
+      </c>
+      <c r="C53" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>93</v>
       </c>
       <c r="G53" s="9" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="H53" s="9" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="I53" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J53" s="42" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="K53" s="9">
         <v>50</v>
       </c>
       <c r="L53" s="9"/>
       <c r="M53" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N53" s="8">
         <v>37226</v>
       </c>
+      <c r="O53" s="43"/>
+      <c r="P53" s="44">
+        <v>51</v>
+      </c>
     </row>
-    <row r="54" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="39">
         <v>52</v>
       </c>
-      <c r="B54" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B54" s="46" t="s">
+        <v>287</v>
+      </c>
+      <c r="C54" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E54" s="9" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>94</v>
       </c>
       <c r="G54" s="9" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="H54" s="9" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="I54" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J54" s="42" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="K54" s="9">
         <v>50</v>
       </c>
       <c r="L54" s="9"/>
       <c r="M54" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N54" s="8">
         <v>36220</v>
       </c>
+      <c r="O54" s="43"/>
+      <c r="P54" s="44">
+        <v>52</v>
+      </c>
     </row>
-    <row r="55" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="39">
         <v>53</v>
       </c>
-      <c r="B55" s="44" t="s">
+      <c r="B55" s="46" t="s">
+        <v>287</v>
+      </c>
+      <c r="C55" s="45" t="s">
+        <v>510</v>
+      </c>
+      <c r="D55" s="9" t="s">
         <v>288</v>
       </c>
-      <c r="C55" s="43" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="9" t="s">
+      <c r="E55" s="9" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>95</v>
       </c>
       <c r="G55" s="9" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="H55" s="9" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="I55" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J55" s="42" t="s">
         <v>146</v>
       </c>
       <c r="K55" s="9">
         <v>50</v>
       </c>
       <c r="L55" s="9"/>
       <c r="M55" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N55" s="8">
         <v>36434</v>
       </c>
+      <c r="O55" s="43"/>
+      <c r="P55" s="44">
+        <v>53</v>
+      </c>
     </row>
-    <row r="56" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="39">
         <v>54</v>
       </c>
-      <c r="B56" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B56" s="46" t="s">
+        <v>287</v>
+      </c>
+      <c r="C56" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E56" s="9" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="G56" s="9" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="H56" s="9" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="I56" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J56" s="42" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="K56" s="9">
         <v>15</v>
       </c>
       <c r="L56" s="9"/>
       <c r="M56" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N56" s="8">
         <v>36251</v>
       </c>
+      <c r="O56" s="43"/>
+      <c r="P56" s="44">
+        <v>54</v>
+      </c>
     </row>
-    <row r="57" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="39">
         <v>55</v>
       </c>
-      <c r="B57" s="44" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B57" s="46" t="s">
+        <v>287</v>
+      </c>
+      <c r="C57" s="45" t="s">
+        <v>510</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="E57" s="9" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="G57" s="9" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="H57" s="9" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="I57" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J57" s="42" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="K57" s="9">
         <v>36</v>
       </c>
       <c r="L57" s="9"/>
       <c r="M57" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N57" s="8">
         <v>36617</v>
       </c>
+      <c r="O57" s="43"/>
+      <c r="P57" s="44">
+        <v>55</v>
+      </c>
     </row>
-    <row r="58" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="39">
         <v>56</v>
       </c>
-      <c r="B58" s="44" t="s">
-[...3 lines deleted...]
-        <v>528</v>
+      <c r="B58" s="46" t="s">
+        <v>340</v>
+      </c>
+      <c r="C58" s="45" t="s">
+        <v>523</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>96</v>
       </c>
       <c r="G58" s="9" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="H58" s="9" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="I58" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J58" s="42" t="s">
         <v>147</v>
       </c>
       <c r="K58" s="9">
         <v>50</v>
       </c>
       <c r="L58" s="9"/>
       <c r="M58" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N58" s="8">
         <v>37335</v>
       </c>
+      <c r="O58" s="43"/>
+      <c r="P58" s="44">
+        <v>56</v>
+      </c>
     </row>
-    <row r="59" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="39">
         <v>57</v>
       </c>
-      <c r="B59" s="44" t="s">
-[...3 lines deleted...]
-        <v>528</v>
+      <c r="B59" s="46" t="s">
+        <v>340</v>
+      </c>
+      <c r="C59" s="45" t="s">
+        <v>523</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>97</v>
       </c>
       <c r="G59" s="9" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="H59" s="9" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="I59" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J59" s="42" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="K59" s="9">
         <v>50</v>
       </c>
       <c r="L59" s="9"/>
       <c r="M59" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N59" s="8">
         <v>35811</v>
       </c>
+      <c r="O59" s="43"/>
+      <c r="P59" s="44">
+        <v>57</v>
+      </c>
     </row>
-    <row r="60" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="39">
         <v>58</v>
       </c>
-      <c r="B60" s="44" t="s">
-[...3 lines deleted...]
-        <v>528</v>
+      <c r="B60" s="46" t="s">
+        <v>340</v>
+      </c>
+      <c r="C60" s="45" t="s">
+        <v>523</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>98</v>
       </c>
       <c r="G60" s="9" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="H60" s="9" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="I60" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J60" s="42" t="s">
         <v>148</v>
       </c>
       <c r="K60" s="9">
         <v>60</v>
       </c>
       <c r="L60" s="9"/>
       <c r="M60" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N60" s="8">
         <v>37226</v>
       </c>
+      <c r="O60" s="43"/>
+      <c r="P60" s="44">
+        <v>58</v>
+      </c>
     </row>
-    <row r="61" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="39">
         <v>59</v>
       </c>
-      <c r="B61" s="44" t="s">
-[...3 lines deleted...]
-        <v>528</v>
+      <c r="B61" s="46" t="s">
+        <v>340</v>
+      </c>
+      <c r="C61" s="45" t="s">
+        <v>523</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="E61" s="9" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F61" s="9" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="G61" s="9" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="H61" s="9" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="I61" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J61" s="42" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="K61" s="9">
         <v>30</v>
       </c>
       <c r="L61" s="9"/>
       <c r="M61" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N61" s="8">
         <v>35018</v>
       </c>
+      <c r="O61" s="43"/>
+      <c r="P61" s="44">
+        <v>59</v>
+      </c>
     </row>
-    <row r="62" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="39">
         <v>60</v>
       </c>
-      <c r="B62" s="44" t="s">
-[...3 lines deleted...]
-        <v>528</v>
+      <c r="B62" s="46" t="s">
+        <v>340</v>
+      </c>
+      <c r="C62" s="45" t="s">
+        <v>523</v>
       </c>
       <c r="D62" s="9" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>99</v>
       </c>
       <c r="G62" s="9" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="H62" s="9" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="I62" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J62" s="42" t="s">
         <v>149</v>
       </c>
       <c r="K62" s="9">
         <v>50</v>
       </c>
       <c r="L62" s="9"/>
       <c r="M62" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N62" s="8">
         <v>38018</v>
       </c>
+      <c r="O62" s="43"/>
+      <c r="P62" s="44">
+        <v>60</v>
+      </c>
     </row>
-    <row r="63" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="39">
         <v>61</v>
       </c>
-      <c r="B63" s="44" t="s">
-[...3 lines deleted...]
-        <v>528</v>
+      <c r="B63" s="46" t="s">
+        <v>340</v>
+      </c>
+      <c r="C63" s="45" t="s">
+        <v>523</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="G63" s="9" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="H63" s="9" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="I63" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J63" s="42" t="s">
         <v>150</v>
       </c>
       <c r="K63" s="9">
         <v>30</v>
       </c>
       <c r="L63" s="9"/>
       <c r="M63" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N63" s="8">
         <v>36875</v>
       </c>
+      <c r="O63" s="43"/>
+      <c r="P63" s="44">
+        <v>61</v>
+      </c>
     </row>
-    <row r="64" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="39">
         <v>62</v>
       </c>
-      <c r="B64" s="44" t="s">
-[...3 lines deleted...]
-        <v>528</v>
+      <c r="B64" s="46" t="s">
+        <v>340</v>
+      </c>
+      <c r="C64" s="45" t="s">
+        <v>523</v>
       </c>
       <c r="D64" s="9" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="E64" s="9" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F64" s="9" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="G64" s="9" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="H64" s="9" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="I64" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J64" s="42" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="K64" s="9">
         <v>25</v>
       </c>
       <c r="L64" s="9"/>
       <c r="M64" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N64" s="8">
         <v>35521</v>
       </c>
+      <c r="O64" s="43"/>
+      <c r="P64" s="44">
+        <v>62</v>
+      </c>
     </row>
-    <row r="65" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="39">
         <v>63</v>
       </c>
-      <c r="B65" s="44" t="s">
-[...3 lines deleted...]
-        <v>528</v>
+      <c r="B65" s="46" t="s">
+        <v>340</v>
+      </c>
+      <c r="C65" s="45" t="s">
+        <v>523</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="E65" s="9" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="G65" s="9" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="H65" s="9" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="I65" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J65" s="42" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="K65" s="9">
         <v>15</v>
       </c>
       <c r="L65" s="9"/>
       <c r="M65" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N65" s="8">
         <v>35886</v>
       </c>
+      <c r="O65" s="43"/>
+      <c r="P65" s="44">
+        <v>63</v>
+      </c>
     </row>
-    <row r="66" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="39">
         <v>64</v>
       </c>
-      <c r="B66" s="44" t="s">
-[...3 lines deleted...]
-        <v>368</v>
+      <c r="B66" s="46" t="s">
+        <v>340</v>
+      </c>
+      <c r="C66" s="45" t="s">
+        <v>366</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="E66" s="9" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="F66" s="9" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="G66" s="9" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="H66" s="9" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="I66" s="9" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>351</v>
+      </c>
+      <c r="J66" s="48" t="s">
+        <v>613</v>
       </c>
       <c r="K66" s="9">
         <v>50</v>
       </c>
       <c r="L66" s="9"/>
       <c r="M66" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N66" s="8">
         <v>28642</v>
       </c>
+      <c r="O66" s="43"/>
+      <c r="P66" s="44">
+        <v>64</v>
+      </c>
     </row>
-    <row r="67" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="39">
         <v>65</v>
       </c>
-      <c r="B67" s="44" t="s">
+      <c r="B67" s="46" t="s">
         <v>124</v>
       </c>
-      <c r="C67" s="43" t="s">
-        <v>534</v>
+      <c r="C67" s="45" t="s">
+        <v>529</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="E67" s="9" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F67" s="9" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="G67" s="9" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="H67" s="9" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="I67" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J67" s="42" t="s">
         <v>163</v>
       </c>
       <c r="K67" s="9">
         <v>15</v>
       </c>
       <c r="L67" s="9"/>
       <c r="M67" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N67" s="8">
         <v>34790</v>
       </c>
+      <c r="O67" s="43"/>
+      <c r="P67" s="44">
+        <v>65</v>
+      </c>
     </row>
-    <row r="68" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="39">
         <v>66</v>
       </c>
-      <c r="B68" s="44" t="s">
+      <c r="B68" s="46" t="s">
         <v>124</v>
       </c>
-      <c r="C68" s="43" t="s">
-        <v>534</v>
+      <c r="C68" s="45" t="s">
+        <v>529</v>
       </c>
       <c r="D68" s="9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E68" s="9" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>121</v>
       </c>
       <c r="G68" s="9" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="H68" s="9" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="I68" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J68" s="42" t="s">
         <v>164</v>
       </c>
       <c r="K68" s="9">
         <v>50</v>
       </c>
       <c r="L68" s="9"/>
       <c r="M68" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N68" s="8">
         <v>35521</v>
       </c>
+      <c r="O68" s="43"/>
+      <c r="P68" s="44">
+        <v>66</v>
+      </c>
     </row>
-    <row r="69" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="39">
         <v>67</v>
       </c>
-      <c r="B69" s="44" t="s">
+      <c r="B69" s="46" t="s">
         <v>124</v>
       </c>
-      <c r="C69" s="43" t="s">
-        <v>534</v>
+      <c r="C69" s="45" t="s">
+        <v>529</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E69" s="9" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G69" s="9" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="H69" s="9" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="I69" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J69" s="42" t="s">
         <v>151</v>
       </c>
       <c r="K69" s="9">
         <v>70</v>
       </c>
       <c r="L69" s="9"/>
       <c r="M69" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N69" s="8">
         <v>35370</v>
       </c>
+      <c r="O69" s="43"/>
+      <c r="P69" s="44">
+        <v>67</v>
+      </c>
     </row>
-    <row r="70" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="39">
         <v>68</v>
       </c>
-      <c r="B70" s="44" t="s">
+      <c r="B70" s="46" t="s">
         <v>124</v>
       </c>
-      <c r="C70" s="43" t="s">
-        <v>534</v>
+      <c r="C70" s="45" t="s">
+        <v>529</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>101</v>
       </c>
       <c r="G70" s="9" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="H70" s="9" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="I70" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J70" s="42" t="s">
         <v>152</v>
       </c>
       <c r="K70" s="9">
         <v>30</v>
       </c>
       <c r="L70" s="9"/>
       <c r="M70" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N70" s="8">
         <v>36102</v>
       </c>
+      <c r="O70" s="43"/>
+      <c r="P70" s="44">
+        <v>68</v>
+      </c>
     </row>
-    <row r="71" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="39">
         <v>69</v>
       </c>
-      <c r="B71" s="44" t="s">
+      <c r="B71" s="46" t="s">
         <v>124</v>
       </c>
-      <c r="C71" s="43" t="s">
-        <v>534</v>
+      <c r="C71" s="45" t="s">
+        <v>529</v>
       </c>
       <c r="D71" s="9" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E71" s="9" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="F71" s="9" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="G71" s="9" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="H71" s="9" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="I71" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J71" s="42" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="K71" s="9">
         <v>30</v>
       </c>
       <c r="L71" s="9">
         <v>30</v>
       </c>
       <c r="M71" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N71" s="8">
         <v>39934</v>
       </c>
+      <c r="O71" s="43" t="s">
+        <v>539</v>
+      </c>
+      <c r="P71" s="44">
+        <v>69</v>
+      </c>
     </row>
-    <row r="72" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="39">
         <v>70</v>
       </c>
-      <c r="B72" s="44" t="s">
+      <c r="B72" s="46" t="s">
         <v>124</v>
       </c>
-      <c r="C72" s="43" t="s">
-        <v>534</v>
+      <c r="C72" s="45" t="s">
+        <v>529</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="E72" s="9" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>102</v>
       </c>
       <c r="G72" s="9" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="H72" s="9" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="I72" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J72" s="42" t="s">
         <v>165</v>
       </c>
       <c r="K72" s="9">
         <v>50</v>
       </c>
       <c r="L72" s="9"/>
       <c r="M72" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N72" s="8">
         <v>35156</v>
       </c>
+      <c r="O72" s="43"/>
+      <c r="P72" s="44">
+        <v>70</v>
+      </c>
     </row>
-    <row r="73" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="39">
         <v>71</v>
       </c>
-      <c r="B73" s="44" t="s">
+      <c r="B73" s="46" t="s">
         <v>124</v>
       </c>
-      <c r="C73" s="43" t="s">
-        <v>534</v>
+      <c r="C73" s="45" t="s">
+        <v>529</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E73" s="9" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G73" s="9" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="H73" s="9" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="I73" s="9" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="J73" s="42" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="K73" s="9">
         <v>40</v>
       </c>
       <c r="L73" s="9"/>
       <c r="M73" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N73" s="8">
         <v>35339</v>
       </c>
+      <c r="O73" s="43"/>
+      <c r="P73" s="44">
+        <v>71</v>
+      </c>
     </row>
-    <row r="74" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="39">
         <v>72</v>
       </c>
-      <c r="B74" s="44" t="s">
+      <c r="B74" s="46" t="s">
         <v>124</v>
       </c>
-      <c r="C74" s="43" t="s">
-        <v>534</v>
+      <c r="C74" s="45" t="s">
+        <v>529</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>104</v>
       </c>
       <c r="G74" s="9" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="H74" s="9" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="I74" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J74" s="42" t="s">
         <v>153</v>
       </c>
       <c r="K74" s="9">
         <v>50</v>
       </c>
       <c r="L74" s="9"/>
       <c r="M74" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N74" s="8">
         <v>35370</v>
       </c>
+      <c r="O74" s="43"/>
+      <c r="P74" s="44">
+        <v>72</v>
+      </c>
     </row>
-    <row r="75" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="39">
         <v>73</v>
       </c>
-      <c r="B75" s="47" t="s">
-[...3 lines deleted...]
-        <v>536</v>
+      <c r="B75" s="49" t="s">
+        <v>341</v>
+      </c>
+      <c r="C75" s="45" t="s">
+        <v>531</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="E75" s="9" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>105</v>
       </c>
       <c r="G75" s="9" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="H75" s="9" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="I75" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J75" s="42" t="s">
         <v>154</v>
       </c>
       <c r="K75" s="9">
         <v>30</v>
       </c>
       <c r="L75" s="9"/>
       <c r="M75" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N75" s="8">
         <v>36439</v>
       </c>
+      <c r="O75" s="43"/>
+      <c r="P75" s="44">
+        <v>73</v>
+      </c>
     </row>
-    <row r="76" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="39">
         <v>74</v>
       </c>
-      <c r="B76" s="47" t="s">
-[...3 lines deleted...]
-        <v>536</v>
+      <c r="B76" s="49" t="s">
+        <v>341</v>
+      </c>
+      <c r="C76" s="45" t="s">
+        <v>531</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E76" s="9" t="s">
-        <v>322</v>
+        <v>61</v>
       </c>
       <c r="F76" s="9" t="s">
-        <v>336</v>
+        <v>106</v>
       </c>
       <c r="G76" s="9" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="H76" s="9" t="s">
-        <v>402</v>
+        <v>584</v>
       </c>
       <c r="I76" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J76" s="42" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="K76" s="9">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="L76" s="9"/>
       <c r="M76" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N76" s="8">
-        <v>35400</v>
+        <v>36951</v>
+      </c>
+      <c r="O76" s="43"/>
+      <c r="P76" s="44">
+        <v>74</v>
       </c>
     </row>
-    <row r="77" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="39">
         <v>75</v>
       </c>
-      <c r="B77" s="47" t="s">
-[...3 lines deleted...]
-        <v>536</v>
+      <c r="B77" s="49" t="s">
+        <v>341</v>
+      </c>
+      <c r="C77" s="45" t="s">
+        <v>531</v>
       </c>
       <c r="D77" s="9" t="s">
-        <v>35</v>
+        <v>311</v>
       </c>
       <c r="E77" s="9" t="s">
-        <v>61</v>
+        <v>321</v>
       </c>
       <c r="F77" s="9" t="s">
-        <v>106</v>
+        <v>334</v>
       </c>
       <c r="G77" s="9" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="H77" s="9" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="I77" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J77" s="42" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="K77" s="9">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="L77" s="9"/>
       <c r="M77" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N77" s="8">
-        <v>36951</v>
+        <v>36982</v>
+      </c>
+      <c r="O77" s="43"/>
+      <c r="P77" s="44">
+        <v>75</v>
       </c>
     </row>
-    <row r="78" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="39">
         <v>76</v>
       </c>
-      <c r="B78" s="47" t="s">
-[...3 lines deleted...]
-        <v>536</v>
+      <c r="B78" s="49" t="s">
+        <v>341</v>
+      </c>
+      <c r="C78" s="45" t="s">
+        <v>531</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>312</v>
+        <v>292</v>
       </c>
       <c r="E78" s="9" t="s">
-        <v>323</v>
+        <v>298</v>
       </c>
       <c r="F78" s="9" t="s">
-        <v>337</v>
+        <v>303</v>
       </c>
       <c r="G78" s="9" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="H78" s="9" t="s">
-        <v>589</v>
+        <v>400</v>
       </c>
       <c r="I78" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J78" s="42" t="s">
-        <v>167</v>
+        <v>308</v>
       </c>
       <c r="K78" s="9">
         <v>15</v>
       </c>
       <c r="L78" s="9"/>
       <c r="M78" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N78" s="8">
-        <v>36982</v>
+        <v>35704</v>
+      </c>
+      <c r="O78" s="43"/>
+      <c r="P78" s="44">
+        <v>76</v>
       </c>
     </row>
-    <row r="79" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="39">
         <v>77</v>
       </c>
-      <c r="B79" s="47" t="s">
-[...3 lines deleted...]
-        <v>536</v>
+      <c r="B79" s="49" t="s">
+        <v>341</v>
+      </c>
+      <c r="C79" s="45" t="s">
+        <v>531</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>293</v>
       </c>
       <c r="E79" s="9" t="s">
         <v>299</v>
       </c>
       <c r="F79" s="9" t="s">
+        <v>542</v>
+      </c>
+      <c r="G79" s="9" t="s">
+        <v>481</v>
+      </c>
+      <c r="H79" s="9" t="s">
+        <v>401</v>
+      </c>
+      <c r="I79" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="J79" s="42" t="s">
         <v>304</v>
-      </c>
-[...10 lines deleted...]
-        <v>309</v>
       </c>
       <c r="K79" s="9">
         <v>15</v>
       </c>
       <c r="L79" s="9"/>
       <c r="M79" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N79" s="8">
-        <v>35704</v>
+        <v>35886</v>
+      </c>
+      <c r="O79" s="43"/>
+      <c r="P79" s="44">
+        <v>77</v>
       </c>
     </row>
-    <row r="80" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="39">
         <v>78</v>
       </c>
-      <c r="B80" s="47" t="s">
-[...3 lines deleted...]
-        <v>536</v>
+      <c r="B80" s="49" t="s">
+        <v>341</v>
+      </c>
+      <c r="C80" s="45" t="s">
+        <v>531</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>294</v>
+        <v>36</v>
       </c>
       <c r="E80" s="9" t="s">
-        <v>300</v>
+        <v>322</v>
       </c>
       <c r="F80" s="9" t="s">
-        <v>546</v>
+        <v>335</v>
       </c>
       <c r="G80" s="9" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="H80" s="9" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="I80" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J80" s="42" t="s">
-        <v>305</v>
+        <v>167</v>
       </c>
       <c r="K80" s="9">
         <v>15</v>
       </c>
       <c r="L80" s="9"/>
       <c r="M80" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N80" s="8">
-        <v>35886</v>
+        <v>35400</v>
+      </c>
+      <c r="O80" s="43"/>
+      <c r="P80" s="44">
+        <v>78</v>
       </c>
     </row>
-    <row r="81" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="39">
         <v>79</v>
       </c>
-      <c r="B81" s="47" t="s">
-[...3 lines deleted...]
-        <v>536</v>
+      <c r="B81" s="49" t="s">
+        <v>341</v>
+      </c>
+      <c r="C81" s="45" t="s">
+        <v>531</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>36</v>
+        <v>312</v>
       </c>
       <c r="E81" s="9" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F81" s="9" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="G81" s="9" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="H81" s="9" t="s">
-        <v>405</v>
+        <v>586</v>
       </c>
       <c r="I81" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J81" s="42" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="K81" s="9">
         <v>15</v>
       </c>
       <c r="L81" s="9"/>
       <c r="M81" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N81" s="8">
-        <v>35400</v>
+        <v>36220</v>
+      </c>
+      <c r="O81" s="43"/>
+      <c r="P81" s="44">
+        <v>79</v>
       </c>
     </row>
-    <row r="82" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="39">
         <v>80</v>
       </c>
-      <c r="B82" s="47" t="s">
-[...3 lines deleted...]
-        <v>536</v>
+      <c r="B82" s="49" t="s">
+        <v>341</v>
+      </c>
+      <c r="C82" s="45" t="s">
+        <v>531</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>313</v>
+        <v>532</v>
       </c>
       <c r="E82" s="9" t="s">
-        <v>325</v>
+        <v>62</v>
       </c>
       <c r="F82" s="9" t="s">
-        <v>339</v>
+        <v>541</v>
       </c>
       <c r="G82" s="9" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="H82" s="9" t="s">
-        <v>590</v>
+        <v>403</v>
       </c>
       <c r="I82" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J82" s="42" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="K82" s="9">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="L82" s="9"/>
       <c r="M82" s="9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="N82" s="8">
-        <v>36220</v>
+        <v>37347</v>
+      </c>
+      <c r="O82" s="43"/>
+      <c r="P82" s="44">
+        <v>80</v>
       </c>
     </row>
-    <row r="83" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="39">
         <v>81</v>
       </c>
-      <c r="B83" s="47" t="s">
-[...3 lines deleted...]
-        <v>536</v>
+      <c r="B83" s="49" t="s">
+        <v>341</v>
+      </c>
+      <c r="C83" s="45" t="s">
+        <v>531</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>537</v>
+        <v>313</v>
       </c>
       <c r="E83" s="9" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>324</v>
+      </c>
+      <c r="F83" s="42" t="s">
+        <v>540</v>
       </c>
       <c r="G83" s="9" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="H83" s="9" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="I83" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J83" s="42" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="K83" s="9">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="L83" s="9"/>
       <c r="M83" s="9" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="N83" s="8">
-        <v>37347</v>
+        <v>37782</v>
+      </c>
+      <c r="O83" s="43"/>
+      <c r="P83" s="44">
+        <v>81</v>
       </c>
     </row>
-    <row r="84" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="39">
         <v>82</v>
       </c>
-      <c r="B84" s="47" t="s">
-[...3 lines deleted...]
-        <v>536</v>
+      <c r="B84" s="46" t="s">
+        <v>176</v>
+      </c>
+      <c r="C84" s="45" t="s">
+        <v>523</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>314</v>
+        <v>37</v>
       </c>
       <c r="E84" s="9" t="s">
         <v>326</v>
       </c>
-      <c r="F84" s="42" t="s">
-        <v>544</v>
+      <c r="F84" s="9" t="s">
+        <v>107</v>
       </c>
       <c r="G84" s="9" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="H84" s="9" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="I84" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J84" s="42" t="s">
         <v>171</v>
       </c>
       <c r="K84" s="9">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="L84" s="9"/>
       <c r="M84" s="9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="N84" s="8">
-        <v>37782</v>
+        <v>35400</v>
+      </c>
+      <c r="O84" s="43"/>
+      <c r="P84" s="44">
+        <v>82</v>
       </c>
     </row>
-    <row r="85" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="39">
         <v>83</v>
       </c>
-      <c r="B85" s="44" t="s">
-[...3 lines deleted...]
-        <v>528</v>
+      <c r="B85" s="46" t="s">
+        <v>176</v>
+      </c>
+      <c r="C85" s="45" t="s">
+        <v>523</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E85" s="9" t="s">
-        <v>328</v>
+        <v>63</v>
       </c>
       <c r="F85" s="9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G85" s="9" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="H85" s="9" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="I85" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J85" s="42" t="s">
-        <v>172</v>
+        <v>156</v>
       </c>
       <c r="K85" s="9">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="L85" s="9"/>
       <c r="M85" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N85" s="8">
-        <v>35400</v>
+        <v>35765</v>
+      </c>
+      <c r="O85" s="43"/>
+      <c r="P85" s="44">
+        <v>83</v>
       </c>
     </row>
-    <row r="86" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="39">
         <v>84</v>
       </c>
-      <c r="B86" s="44" t="s">
-[...3 lines deleted...]
-        <v>528</v>
+      <c r="B86" s="46" t="s">
+        <v>176</v>
+      </c>
+      <c r="C86" s="45" t="s">
+        <v>523</v>
       </c>
       <c r="D86" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E86" s="9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F86" s="9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G86" s="9" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="H86" s="9" t="s">
-        <v>409</v>
+        <v>587</v>
       </c>
       <c r="I86" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J86" s="42" t="s">
-        <v>156</v>
+        <v>262</v>
       </c>
       <c r="K86" s="9">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="L86" s="9"/>
       <c r="M86" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N86" s="8">
-        <v>35765</v>
+        <v>36251</v>
+      </c>
+      <c r="O86" s="43"/>
+      <c r="P86" s="44">
+        <v>84</v>
       </c>
     </row>
-    <row r="87" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="39">
         <v>85</v>
       </c>
-      <c r="B87" s="44" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="B87" s="46" t="s">
+        <v>176</v>
+      </c>
+      <c r="C87" s="45" t="s">
+        <v>523</v>
+      </c>
+      <c r="D87" s="47" t="s">
+        <v>122</v>
       </c>
       <c r="E87" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F87" s="9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G87" s="9" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="H87" s="9" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="I87" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J87" s="42" t="s">
-        <v>263</v>
+        <v>157</v>
       </c>
       <c r="K87" s="9">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="L87" s="9"/>
       <c r="M87" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N87" s="8">
-        <v>36251</v>
+        <v>37956</v>
+      </c>
+      <c r="O87" s="43"/>
+      <c r="P87" s="44">
+        <v>85</v>
       </c>
     </row>
-    <row r="88" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="39">
         <v>86</v>
       </c>
-      <c r="B88" s="44" t="s">
-[...6 lines deleted...]
-        <v>122</v>
+      <c r="B88" s="46" t="s">
+        <v>176</v>
+      </c>
+      <c r="C88" s="45" t="s">
+        <v>366</v>
+      </c>
+      <c r="D88" s="9" t="s">
+        <v>363</v>
       </c>
       <c r="E88" s="9" t="s">
-        <v>65</v>
+        <v>533</v>
       </c>
       <c r="F88" s="9" t="s">
-        <v>110</v>
+        <v>364</v>
       </c>
       <c r="G88" s="9" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="H88" s="9" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="I88" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J88" s="42" t="s">
-        <v>157</v>
+        <v>365</v>
       </c>
       <c r="K88" s="9">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="L88" s="9"/>
       <c r="M88" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N88" s="8">
-        <v>37956</v>
+        <v>27211</v>
+      </c>
+      <c r="O88" s="43"/>
+      <c r="P88" s="44">
+        <v>86</v>
       </c>
     </row>
-    <row r="89" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="39">
         <v>87</v>
       </c>
-      <c r="B89" s="44" t="s">
+      <c r="B89" s="46" t="s">
         <v>177</v>
       </c>
-      <c r="C89" s="43" t="s">
-        <v>368</v>
+      <c r="C89" s="45" t="s">
+        <v>534</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>365</v>
+        <v>315</v>
       </c>
       <c r="E89" s="9" t="s">
-        <v>538</v>
+        <v>327</v>
       </c>
       <c r="F89" s="9" t="s">
-        <v>366</v>
+        <v>337</v>
       </c>
       <c r="G89" s="9" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="H89" s="9" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="I89" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J89" s="42" t="s">
-        <v>367</v>
+        <v>174</v>
       </c>
       <c r="K89" s="9">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="L89" s="9"/>
       <c r="M89" s="9" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="N89" s="8">
-        <v>27211</v>
+        <v>35765</v>
+      </c>
+      <c r="O89" s="43"/>
+      <c r="P89" s="44">
+        <v>87</v>
       </c>
     </row>
-    <row r="90" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="39">
         <v>88</v>
       </c>
-      <c r="B90" s="44" t="s">
-[...3 lines deleted...]
-        <v>539</v>
+      <c r="B90" s="46" t="s">
+        <v>177</v>
+      </c>
+      <c r="C90" s="45" t="s">
+        <v>534</v>
       </c>
       <c r="D90" s="9" t="s">
         <v>316</v>
       </c>
       <c r="E90" s="9" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F90" s="9" t="s">
-        <v>340</v>
+        <v>111</v>
       </c>
       <c r="G90" s="9" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="H90" s="9" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="I90" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J90" s="42" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="K90" s="9">
         <v>15</v>
       </c>
       <c r="L90" s="9"/>
       <c r="M90" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N90" s="8">
-        <v>35765</v>
+        <v>36251</v>
+      </c>
+      <c r="O90" s="43"/>
+      <c r="P90" s="44">
+        <v>88</v>
       </c>
     </row>
-    <row r="91" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="39">
         <v>89</v>
       </c>
-      <c r="B91" s="44" t="s">
-[...3 lines deleted...]
-        <v>539</v>
+      <c r="B91" s="46" t="s">
+        <v>177</v>
+      </c>
+      <c r="C91" s="45" t="s">
+        <v>534</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>317</v>
+        <v>535</v>
       </c>
       <c r="E91" s="9" t="s">
-        <v>330</v>
+        <v>66</v>
       </c>
       <c r="F91" s="9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G91" s="9" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="H91" s="9" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="I91" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J91" s="42" t="s">
         <v>173</v>
       </c>
       <c r="K91" s="9">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="L91" s="9"/>
       <c r="M91" s="9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="N91" s="8">
-        <v>36251</v>
+        <v>37712</v>
+      </c>
+      <c r="O91" s="43"/>
+      <c r="P91" s="44">
+        <v>89</v>
       </c>
     </row>
-    <row r="92" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="39">
         <v>90</v>
       </c>
-      <c r="B92" s="44" t="s">
+      <c r="B92" s="46" t="s">
         <v>178</v>
       </c>
-      <c r="C92" s="43" t="s">
-[...3 lines deleted...]
-        <v>540</v>
+      <c r="C92" s="45" t="s">
+        <v>536</v>
+      </c>
+      <c r="D92" s="48" t="s">
+        <v>610</v>
       </c>
       <c r="E92" s="9" t="s">
-        <v>66</v>
+        <v>329</v>
       </c>
       <c r="F92" s="9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G92" s="9" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="H92" s="9" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="I92" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J92" s="42" t="s">
-        <v>174</v>
+        <v>158</v>
       </c>
       <c r="K92" s="9">
         <v>50</v>
       </c>
       <c r="L92" s="9"/>
       <c r="M92" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N92" s="8">
-        <v>37712</v>
+        <v>33725</v>
+      </c>
+      <c r="O92" s="43"/>
+      <c r="P92" s="44">
+        <v>90</v>
       </c>
     </row>
-    <row r="93" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="39">
         <v>91</v>
       </c>
-      <c r="B93" s="44" t="s">
-[...6 lines deleted...]
-        <v>613</v>
+      <c r="B93" s="46" t="s">
+        <v>178</v>
+      </c>
+      <c r="C93" s="45" t="s">
+        <v>536</v>
+      </c>
+      <c r="D93" s="48" t="s">
+        <v>123</v>
       </c>
       <c r="E93" s="9" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F93" s="9" t="s">
-        <v>113</v>
+        <v>338</v>
       </c>
       <c r="G93" s="9" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="H93" s="9" t="s">
-        <v>597</v>
+        <v>407</v>
       </c>
       <c r="I93" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J93" s="42" t="s">
-        <v>158</v>
+        <v>609</v>
       </c>
       <c r="K93" s="9">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="L93" s="9"/>
       <c r="M93" s="9" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="N93" s="8">
-        <v>33725</v>
+        <v>35004</v>
+      </c>
+      <c r="O93" s="43"/>
+      <c r="P93" s="44">
+        <v>91</v>
       </c>
     </row>
-    <row r="94" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="39">
         <v>92</v>
       </c>
-      <c r="B94" s="44" t="s">
-[...6 lines deleted...]
-        <v>123</v>
+      <c r="B94" s="46" t="s">
+        <v>178</v>
+      </c>
+      <c r="C94" s="45" t="s">
+        <v>536</v>
+      </c>
+      <c r="D94" s="9" t="s">
+        <v>40</v>
       </c>
       <c r="E94" s="9" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F94" s="9" t="s">
-        <v>341</v>
+        <v>114</v>
       </c>
       <c r="G94" s="9" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="H94" s="9" t="s">
-        <v>410</v>
+        <v>594</v>
       </c>
       <c r="I94" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J94" s="42" t="s">
-        <v>612</v>
+        <v>208</v>
       </c>
       <c r="K94" s="9">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="L94" s="9"/>
       <c r="M94" s="9" t="s">
         <v>117</v>
       </c>
       <c r="N94" s="8">
-        <v>35004</v>
+        <v>36560</v>
+      </c>
+      <c r="O94" s="43"/>
+      <c r="P94" s="44">
+        <v>92</v>
       </c>
     </row>
-    <row r="95" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="39">
         <v>93</v>
       </c>
-      <c r="B95" s="44" t="s">
-[...3 lines deleted...]
-        <v>541</v>
+      <c r="B95" s="46" t="s">
+        <v>178</v>
+      </c>
+      <c r="C95" s="45" t="s">
+        <v>536</v>
       </c>
       <c r="D95" s="9" t="s">
-        <v>40</v>
+        <v>537</v>
       </c>
       <c r="E95" s="9" t="s">
-        <v>333</v>
+        <v>67</v>
       </c>
       <c r="F95" s="9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G95" s="9" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="H95" s="9" t="s">
-        <v>598</v>
+        <v>408</v>
       </c>
       <c r="I95" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J95" s="42" t="s">
-        <v>209</v>
+        <v>159</v>
       </c>
       <c r="K95" s="9">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="L95" s="9"/>
       <c r="M95" s="9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="N95" s="8">
-        <v>36560</v>
+        <v>37325</v>
+      </c>
+      <c r="O95" s="43"/>
+      <c r="P95" s="44">
+        <v>93</v>
       </c>
     </row>
-    <row r="96" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="39">
         <v>94</v>
       </c>
-      <c r="B96" s="44" t="s">
-[...3 lines deleted...]
-        <v>541</v>
+      <c r="B96" s="46" t="s">
+        <v>178</v>
+      </c>
+      <c r="C96" s="45" t="s">
+        <v>536</v>
       </c>
       <c r="D96" s="9" t="s">
-        <v>542</v>
+        <v>41</v>
       </c>
       <c r="E96" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F96" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G96" s="9" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="H96" s="9" t="s">
-        <v>411</v>
+        <v>595</v>
       </c>
       <c r="I96" s="9" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="J96" s="42" t="s">
-        <v>159</v>
+        <v>175</v>
       </c>
       <c r="K96" s="9">
         <v>50</v>
       </c>
       <c r="L96" s="9"/>
       <c r="M96" s="9" t="s">
         <v>118</v>
       </c>
       <c r="N96" s="8">
-        <v>37325</v>
+        <v>35521</v>
+      </c>
+      <c r="O96" s="43"/>
+      <c r="P96" s="44">
+        <v>94</v>
       </c>
     </row>
-    <row r="97" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A97" s="39">
+    <row r="97" spans="1:16" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="50">
         <v>95</v>
       </c>
-      <c r="B97" s="44" t="s">
-[...26 lines deleted...]
-      <c r="K97" s="9">
+      <c r="B97" s="51" t="s">
+        <v>178</v>
+      </c>
+      <c r="C97" s="52" t="s">
+        <v>536</v>
+      </c>
+      <c r="D97" s="53" t="s">
+        <v>538</v>
+      </c>
+      <c r="E97" s="53" t="s">
+        <v>332</v>
+      </c>
+      <c r="F97" s="53" t="s">
+        <v>339</v>
+      </c>
+      <c r="G97" s="53" t="s">
+        <v>409</v>
+      </c>
+      <c r="H97" s="53" t="s">
+        <v>596</v>
+      </c>
+      <c r="I97" s="53" t="s">
+        <v>351</v>
+      </c>
+      <c r="J97" s="54" t="s">
+        <v>501</v>
+      </c>
+      <c r="K97" s="53">
         <v>50</v>
       </c>
-      <c r="L97" s="9"/>
-[...4 lines deleted...]
-        <v>35521</v>
+      <c r="L97" s="53"/>
+      <c r="M97" s="53" t="s">
+        <v>117</v>
+      </c>
+      <c r="N97" s="10">
+        <v>35962</v>
+      </c>
+      <c r="O97" s="55"/>
+      <c r="P97" s="33">
+        <v>95</v>
       </c>
     </row>
-    <row r="98" spans="1:14" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...53 lines deleted...]
-      <c r="N99" s="63"/>
+    <row r="98" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B98" s="3"/>
+      <c r="C98" s="3"/>
+      <c r="D98" s="3"/>
+      <c r="E98" s="2"/>
+      <c r="F98" s="3"/>
+      <c r="G98" s="3"/>
+      <c r="H98" s="3"/>
+      <c r="J98" s="69"/>
+      <c r="K98" s="1"/>
+      <c r="L98" s="1"/>
+      <c r="M98" s="1"/>
+      <c r="N98" s="70"/>
+      <c r="O98" s="2"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:N98" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
+  <autoFilter ref="A2:P97" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
-  <pageSetup paperSize="9" scale="89" firstPageNumber="2" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="83" firstPageNumber="2" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Z65"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A32" zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M64" sqref="M64"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.77734375" style="1" customWidth="1"/>
     <col min="2" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="21" width="5" style="1" customWidth="1"/>
     <col min="22" max="23" width="5" style="2" customWidth="1"/>
     <col min="24" max="16384" width="5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="11" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B1" s="12" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="C1" s="13"/>
       <c r="D1" s="12" t="s">
         <v>125</v>
       </c>
       <c r="E1" s="13"/>
       <c r="F1" s="12" t="s">
         <v>126</v>
       </c>
       <c r="G1" s="32"/>
       <c r="H1" s="14"/>
       <c r="I1" s="15"/>
       <c r="V1" s="15"/>
       <c r="W1" s="15"/>
     </row>
     <row r="2" spans="1:23" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B2" s="17" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>127</v>
       </c>
       <c r="D2" s="17" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="E2" s="18" t="s">
         <v>127</v>
       </c>
       <c r="F2" s="17" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G2" s="33" t="s">
         <v>127</v>
       </c>
       <c r="V2" s="15"/>
       <c r="W2" s="15"/>
     </row>
     <row r="3" spans="1:23" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="12" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B3" s="19">
         <v>15</v>
       </c>
       <c r="C3" s="20">
         <v>650</v>
       </c>
       <c r="D3" s="19">
         <v>0</v>
       </c>
       <c r="E3" s="20">
         <v>0</v>
       </c>
       <c r="F3" s="19">
         <v>15</v>
       </c>
       <c r="G3" s="34">
         <v>650</v>
       </c>
       <c r="V3" s="15"/>
       <c r="W3" s="15"/>
     </row>
     <row r="4" spans="1:23" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="21" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B4" s="22">
         <v>21</v>
       </c>
       <c r="C4" s="23">
         <v>871</v>
       </c>
       <c r="D4" s="22">
         <v>2</v>
       </c>
       <c r="E4" s="23">
         <v>90</v>
       </c>
       <c r="F4" s="22">
         <v>19</v>
       </c>
       <c r="G4" s="35">
         <v>781</v>
       </c>
       <c r="V4" s="15"/>
       <c r="W4" s="15"/>
     </row>
     <row r="5" spans="1:23" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="21" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B5" s="22">
         <v>15</v>
       </c>
       <c r="C5" s="23">
         <v>710</v>
       </c>
       <c r="D5" s="22">
         <v>0</v>
       </c>
       <c r="E5" s="23">
         <v>0</v>
       </c>
       <c r="F5" s="22">
         <v>15</v>
       </c>
       <c r="G5" s="35">
         <v>710</v>
       </c>
       <c r="V5" s="15"/>
       <c r="W5" s="15"/>
     </row>
     <row r="6" spans="1:23" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="21" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="B6" s="22">
         <v>8</v>
       </c>
       <c r="C6" s="23">
         <v>310</v>
       </c>
       <c r="D6" s="22">
         <v>0</v>
       </c>
       <c r="E6" s="23">
         <v>0</v>
       </c>
       <c r="F6" s="22">
         <v>8</v>
       </c>
       <c r="G6" s="35">
         <v>310</v>
       </c>
       <c r="V6" s="15"/>
       <c r="W6" s="15"/>
     </row>
     <row r="7" spans="1:23" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="21" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B7" s="22">
         <v>8</v>
       </c>
       <c r="C7" s="23">
         <v>335</v>
       </c>
       <c r="D7" s="22">
         <v>1</v>
       </c>
       <c r="E7" s="23">
         <v>40</v>
       </c>
       <c r="F7" s="22">
         <v>7</v>
       </c>
       <c r="G7" s="35">
         <v>295</v>
       </c>
       <c r="V7" s="15"/>
       <c r="W7" s="15"/>
     </row>
     <row r="8" spans="1:23" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="21" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B8" s="22">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C8" s="23">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="D8" s="22">
         <v>0</v>
       </c>
       <c r="E8" s="23">
         <v>0</v>
       </c>
       <c r="F8" s="22">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G8" s="35">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="V8" s="15"/>
       <c r="W8" s="15"/>
     </row>
     <row r="9" spans="1:23" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B9" s="22">
         <v>4</v>
       </c>
       <c r="C9" s="23">
         <v>240</v>
       </c>
       <c r="D9" s="22">
         <v>0</v>
       </c>
       <c r="E9" s="23">
         <v>0</v>
       </c>
       <c r="F9" s="22">
         <v>4</v>
       </c>
       <c r="G9" s="35">
         <v>240</v>
       </c>
       <c r="V9" s="15"/>
       <c r="W9" s="15"/>
     </row>
     <row r="10" spans="1:23" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="21" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B10" s="22">
         <v>3</v>
       </c>
       <c r="C10" s="23">
         <v>80</v>
       </c>
       <c r="D10" s="22">
         <v>0</v>
       </c>
       <c r="E10" s="23">
         <v>0</v>
       </c>
       <c r="F10" s="22">
         <v>3</v>
       </c>
       <c r="G10" s="35">
         <v>80</v>
       </c>
       <c r="V10" s="15"/>
       <c r="W10" s="15"/>
     </row>
     <row r="11" spans="1:23" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="17" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B11" s="24">
         <v>6</v>
       </c>
       <c r="C11" s="25">
         <v>250</v>
       </c>
       <c r="D11" s="24">
         <v>0</v>
       </c>
       <c r="E11" s="25">
         <v>0</v>
       </c>
       <c r="F11" s="24">
         <v>6</v>
       </c>
       <c r="G11" s="36">
         <v>250</v>
       </c>
       <c r="V11" s="15"/>
       <c r="W11" s="15"/>
     </row>
     <row r="12" spans="1:23" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="26" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B12" s="27">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C12" s="28">
-        <v>3661</v>
+        <v>3646</v>
       </c>
       <c r="D12" s="27">
         <v>3</v>
       </c>
       <c r="E12" s="28">
         <v>130</v>
       </c>
       <c r="F12" s="27">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G12" s="37">
-        <v>3531</v>
+        <v>3516</v>
       </c>
       <c r="V12" s="15"/>
       <c r="W12" s="15"/>
     </row>
     <row r="13" spans="1:23" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="H13" s="14"/>
       <c r="I13" s="15"/>
       <c r="V13" s="15"/>
       <c r="W13" s="15"/>
     </row>
     <row r="14" spans="1:23" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="12" t="s">
         <v>125</v>
       </c>
       <c r="E14" s="13"/>
       <c r="F14" s="12" t="s">
         <v>126</v>
       </c>
       <c r="G14" s="32"/>
       <c r="H14" s="14"/>
       <c r="I14" s="15"/>
       <c r="V14" s="15"/>
       <c r="W14" s="15"/>
     </row>
     <row r="15" spans="1:23" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B15" s="17" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>127</v>
       </c>
       <c r="D15" s="17" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>127</v>
       </c>
       <c r="F15" s="17" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G15" s="33" t="s">
         <v>127</v>
       </c>
       <c r="V15" s="15"/>
       <c r="W15" s="15"/>
     </row>
     <row r="16" spans="1:23" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B16" s="19">
         <v>15</v>
       </c>
       <c r="C16" s="20">
         <v>650</v>
       </c>
       <c r="D16" s="19">
         <v>0</v>
       </c>
       <c r="E16" s="20">
         <v>0</v>
       </c>
       <c r="F16" s="19">
         <v>15</v>
       </c>
       <c r="G16" s="34">
         <v>650</v>
       </c>
       <c r="V16" s="15"/>
       <c r="W16" s="15"/>
     </row>
     <row r="17" spans="1:25" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B17" s="22">
         <v>7</v>
       </c>
       <c r="C17" s="23">
         <v>308</v>
       </c>
       <c r="D17" s="22">
         <v>1</v>
       </c>
       <c r="E17" s="23">
         <v>40</v>
       </c>
       <c r="F17" s="22">
         <v>6</v>
       </c>
       <c r="G17" s="35">
         <v>268</v>
       </c>
       <c r="V17" s="15"/>
       <c r="W17" s="15"/>
     </row>
     <row r="18" spans="1:25" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B18" s="22">
         <v>4</v>
       </c>
       <c r="C18" s="23">
         <v>200</v>
       </c>
       <c r="D18" s="22">
         <v>0</v>
       </c>
       <c r="E18" s="23">
         <v>0</v>
       </c>
       <c r="F18" s="22">
         <v>4</v>
       </c>
       <c r="G18" s="35">
         <v>200</v>
       </c>
       <c r="V18" s="15"/>
       <c r="W18" s="15"/>
     </row>
     <row r="19" spans="1:25" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="17" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B19" s="24">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C19" s="25">
-        <v>2503</v>
+        <v>2488</v>
       </c>
       <c r="D19" s="24">
         <v>2</v>
       </c>
       <c r="E19" s="25">
         <v>90</v>
       </c>
       <c r="F19" s="24">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="G19" s="36">
-        <v>2413</v>
+        <v>2398</v>
       </c>
       <c r="V19" s="15"/>
       <c r="W19" s="15"/>
     </row>
     <row r="20" spans="1:25" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="26" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B20" s="27">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C20" s="28">
-        <v>3661</v>
+        <v>3646</v>
       </c>
       <c r="D20" s="27">
         <v>3</v>
       </c>
       <c r="E20" s="28">
         <v>130</v>
       </c>
       <c r="F20" s="27">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G20" s="37">
-        <v>3531</v>
+        <v>3516</v>
       </c>
       <c r="V20" s="15"/>
       <c r="W20" s="15"/>
     </row>
     <row r="21" spans="1:25" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="29"/>
       <c r="M21" s="30"/>
       <c r="N21" s="30"/>
       <c r="O21" s="30"/>
       <c r="P21" s="30"/>
       <c r="Q21" s="30"/>
       <c r="R21" s="30"/>
       <c r="S21" s="30"/>
       <c r="T21" s="30"/>
       <c r="W21" s="31"/>
       <c r="X21" s="31"/>
       <c r="Y21" s="31"/>
     </row>
     <row r="22" spans="1:25" s="7" customFormat="1" ht="1.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="29"/>
       <c r="M22" s="30"/>
       <c r="N22" s="30"/>
       <c r="O22" s="30"/>
       <c r="P22" s="30"/>
       <c r="Q22" s="30"/>
       <c r="R22" s="30"/>
       <c r="S22" s="30"/>
       <c r="T22" s="30"/>
       <c r="W22" s="31"/>
       <c r="X22" s="31"/>
       <c r="Y22" s="31"/>
     </row>
     <row r="23" spans="1:25" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B23" s="12" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="12" t="s">
         <v>125</v>
       </c>
       <c r="E23" s="13"/>
       <c r="F23" s="12" t="s">
         <v>126</v>
       </c>
       <c r="G23" s="32"/>
       <c r="M23" s="30"/>
       <c r="N23" s="30"/>
       <c r="O23" s="30"/>
       <c r="P23" s="30"/>
       <c r="Q23" s="30"/>
       <c r="R23" s="30"/>
       <c r="S23" s="30"/>
       <c r="T23" s="30"/>
       <c r="W23" s="31"/>
       <c r="X23" s="31"/>
       <c r="Y23" s="31"/>
     </row>
     <row r="24" spans="1:25" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B24" s="17" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C24" s="18" t="s">
         <v>127</v>
       </c>
       <c r="D24" s="17" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="E24" s="18" t="s">
         <v>127</v>
       </c>
       <c r="F24" s="17" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G24" s="33" t="s">
         <v>127</v>
       </c>
       <c r="M24" s="30"/>
       <c r="N24" s="30"/>
       <c r="O24" s="30"/>
       <c r="P24" s="30"/>
       <c r="Q24" s="30"/>
       <c r="R24" s="30"/>
       <c r="S24" s="30"/>
       <c r="T24" s="30"/>
       <c r="W24" s="31"/>
       <c r="X24" s="31"/>
       <c r="Y24" s="31"/>
     </row>
     <row r="25" spans="1:25" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="12" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B25" s="19">
         <v>3</v>
       </c>
       <c r="C25" s="20">
         <v>200</v>
       </c>
       <c r="D25" s="19">
         <v>0</v>
       </c>
       <c r="E25" s="20">
         <v>0</v>
       </c>
       <c r="F25" s="19">
         <v>3</v>
       </c>
       <c r="G25" s="34">
         <v>200</v>
       </c>
       <c r="H25" s="14"/>
       <c r="I25" s="15"/>
     </row>
     <row r="26" spans="1:25" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="21" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B26" s="22">
         <v>1</v>
       </c>
       <c r="C26" s="23">
         <v>100</v>
       </c>
       <c r="D26" s="22">
         <v>0</v>
       </c>
       <c r="E26" s="23">
         <v>0</v>
       </c>
       <c r="F26" s="22">
         <v>1</v>
       </c>
       <c r="G26" s="35">
         <v>100</v>
       </c>
       <c r="U26" s="14"/>
       <c r="V26" s="15"/>
     </row>
     <row r="27" spans="1:25" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B27" s="22">
         <v>0</v>
       </c>
       <c r="C27" s="23">
         <v>0</v>
       </c>
       <c r="D27" s="22">
         <v>0</v>
       </c>
       <c r="E27" s="23">
         <v>0</v>
       </c>
       <c r="F27" s="22">
         <v>0</v>
       </c>
       <c r="G27" s="35">
         <v>0</v>
       </c>
       <c r="U27" s="14"/>
       <c r="V27" s="15"/>
     </row>
     <row r="28" spans="1:25" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="21" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="B28" s="22">
         <v>1</v>
       </c>
       <c r="C28" s="23">
         <v>50</v>
       </c>
       <c r="D28" s="22">
         <v>0</v>
       </c>
       <c r="E28" s="23">
         <v>0</v>
       </c>
       <c r="F28" s="22">
         <v>1</v>
       </c>
       <c r="G28" s="35">
         <v>50</v>
       </c>
       <c r="U28" s="14"/>
       <c r="V28" s="15"/>
     </row>
     <row r="29" spans="1:25" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="21" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B29" s="22">
         <v>0</v>
       </c>
       <c r="C29" s="23">
         <v>0</v>
       </c>
       <c r="D29" s="22">
         <v>0</v>
       </c>
       <c r="E29" s="23">
         <v>0</v>
       </c>
       <c r="F29" s="22">
         <v>0</v>
       </c>
       <c r="G29" s="35">
         <v>0</v>
       </c>
       <c r="U29" s="14"/>
       <c r="V29" s="15"/>
     </row>
     <row r="30" spans="1:25" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="21" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B30" s="22">
         <v>0</v>
       </c>
       <c r="C30" s="23">
         <v>0</v>
       </c>
       <c r="D30" s="22">
         <v>0</v>
       </c>
       <c r="E30" s="23">
         <v>0</v>
       </c>
       <c r="F30" s="22">
         <v>0</v>
       </c>
       <c r="G30" s="35">
         <v>0</v>
       </c>
       <c r="U30" s="14"/>
       <c r="V30" s="15"/>
     </row>
     <row r="31" spans="1:25" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="21" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B31" s="22">
         <v>1</v>
       </c>
       <c r="C31" s="23">
         <v>100</v>
       </c>
       <c r="D31" s="22">
         <v>0</v>
       </c>
       <c r="E31" s="23">
         <v>0</v>
       </c>
       <c r="F31" s="22">
         <v>1</v>
       </c>
       <c r="G31" s="35">
         <v>100</v>
       </c>
       <c r="U31" s="14"/>
       <c r="V31" s="15"/>
     </row>
     <row r="32" spans="1:25" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="21" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B32" s="22">
         <v>0</v>
       </c>
       <c r="C32" s="23">
         <v>0</v>
       </c>
       <c r="D32" s="22">
         <v>0</v>
       </c>
       <c r="E32" s="23">
         <v>0</v>
       </c>
       <c r="F32" s="22">
         <v>0</v>
       </c>
       <c r="G32" s="35">
         <v>0</v>
       </c>
       <c r="U32" s="14"/>
       <c r="V32" s="15"/>
     </row>
     <row r="33" spans="1:22" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="17" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B33" s="24">
         <v>0</v>
       </c>
       <c r="C33" s="25">
         <v>0</v>
       </c>
       <c r="D33" s="24">
         <v>0</v>
       </c>
       <c r="E33" s="25">
         <v>0</v>
       </c>
       <c r="F33" s="24">
         <v>0</v>
       </c>
       <c r="G33" s="36">
         <v>0</v>
       </c>
       <c r="U33" s="14"/>
       <c r="V33" s="15"/>
     </row>
     <row r="34" spans="1:22" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="26" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B34" s="27">
         <v>6</v>
       </c>
       <c r="C34" s="28">
         <v>450</v>
       </c>
       <c r="D34" s="27">
         <v>0</v>
       </c>
       <c r="E34" s="28">
         <v>0</v>
       </c>
       <c r="F34" s="27">
         <v>6</v>
       </c>
       <c r="G34" s="37">
         <v>450</v>
       </c>
       <c r="U34" s="14"/>
       <c r="V34" s="15"/>
     </row>
     <row r="35" spans="1:22" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="U35" s="14"/>
       <c r="V35" s="15"/>
     </row>
     <row r="36" spans="1:22" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B36" s="12" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="12" t="s">
         <v>125</v>
       </c>
       <c r="E36" s="13"/>
       <c r="F36" s="12" t="s">
         <v>126</v>
       </c>
       <c r="G36" s="32"/>
       <c r="U36" s="14"/>
       <c r="V36" s="15"/>
     </row>
     <row r="37" spans="1:22" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="16" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B37" s="17" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C37" s="18" t="s">
         <v>127</v>
       </c>
       <c r="D37" s="17" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="E37" s="18" t="s">
         <v>127</v>
       </c>
       <c r="F37" s="17" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G37" s="33" t="s">
         <v>127</v>
       </c>
       <c r="H37" s="14"/>
       <c r="I37" s="15"/>
     </row>
     <row r="38" spans="1:22" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B38" s="19">
         <v>3</v>
       </c>
       <c r="C38" s="20">
         <v>200</v>
       </c>
       <c r="D38" s="19">
         <v>0</v>
       </c>
       <c r="E38" s="20">
         <v>0</v>
       </c>
       <c r="F38" s="19">
         <v>3</v>
       </c>
       <c r="G38" s="34">
         <v>200</v>
       </c>
       <c r="H38" s="14"/>
       <c r="I38" s="15"/>
     </row>
     <row r="39" spans="1:22" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="21" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B39" s="22">
         <v>1</v>
       </c>
       <c r="C39" s="23">
         <v>100</v>
       </c>
       <c r="D39" s="22">
         <v>0</v>
       </c>
       <c r="E39" s="23">
         <v>0</v>
       </c>
       <c r="F39" s="22">
         <v>1</v>
       </c>
       <c r="G39" s="35">
         <v>100</v>
       </c>
       <c r="U39" s="14"/>
       <c r="V39" s="15"/>
     </row>
     <row r="40" spans="1:22" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="21" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B40" s="22">
         <v>0</v>
       </c>
       <c r="C40" s="23">
         <v>0</v>
       </c>
       <c r="D40" s="22">
         <v>0</v>
       </c>
       <c r="E40" s="23">
         <v>0</v>
       </c>
       <c r="F40" s="22">
         <v>0</v>
       </c>
       <c r="G40" s="35">
         <v>0</v>
       </c>
       <c r="U40" s="14"/>
       <c r="V40" s="15"/>
     </row>
     <row r="41" spans="1:22" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="17" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B41" s="24">
         <v>2</v>
       </c>
       <c r="C41" s="25">
         <v>150</v>
       </c>
       <c r="D41" s="24">
         <v>0</v>
       </c>
       <c r="E41" s="25">
         <v>0</v>
       </c>
       <c r="F41" s="24">
         <v>2</v>
       </c>
       <c r="G41" s="36">
         <v>150</v>
       </c>
       <c r="U41" s="14"/>
       <c r="V41" s="15"/>
     </row>
     <row r="42" spans="1:22" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="26" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B42" s="27">
         <v>6</v>
       </c>
       <c r="C42" s="28">
         <v>450</v>
       </c>
       <c r="D42" s="27">
         <v>0</v>
       </c>
       <c r="E42" s="28">
         <v>0</v>
       </c>
       <c r="F42" s="27">
         <v>6</v>
       </c>
       <c r="G42" s="37">
         <v>450</v>
       </c>
       <c r="U42" s="14"/>
       <c r="V42" s="15"/>
     </row>
     <row r="43" spans="1:22" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="29"/>
       <c r="U43" s="14"/>
       <c r="V43" s="15"/>
     </row>
     <row r="44" spans="1:22" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="29"/>
       <c r="U44" s="14"/>
       <c r="V44" s="15"/>
     </row>
     <row r="45" spans="1:22" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B45" s="12" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="12" t="s">
         <v>125</v>
       </c>
       <c r="E45" s="13"/>
       <c r="F45" s="12" t="s">
         <v>126</v>
       </c>
       <c r="G45" s="32"/>
       <c r="U45" s="14"/>
       <c r="V45" s="15"/>
     </row>
     <row r="46" spans="1:22" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A46" s="16" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B46" s="17" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C46" s="18" t="s">
         <v>127</v>
       </c>
       <c r="D46" s="17" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="E46" s="18" t="s">
         <v>127</v>
       </c>
       <c r="F46" s="17" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G46" s="33" t="s">
         <v>127</v>
       </c>
       <c r="U46" s="14"/>
       <c r="V46" s="15"/>
     </row>
     <row r="47" spans="1:22" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="12" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B47" s="19">
         <v>18</v>
       </c>
       <c r="C47" s="20">
         <v>850</v>
       </c>
       <c r="D47" s="19">
         <v>0</v>
       </c>
       <c r="E47" s="20">
         <v>0</v>
       </c>
       <c r="F47" s="19">
         <v>18</v>
       </c>
       <c r="G47" s="34">
         <v>850</v>
       </c>
       <c r="U47" s="14"/>
       <c r="V47" s="15"/>
     </row>
     <row r="48" spans="1:22" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="21" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B48" s="22">
         <v>22</v>
       </c>
       <c r="C48" s="23">
         <v>971</v>
       </c>
       <c r="D48" s="22">
         <v>2</v>
       </c>
       <c r="E48" s="23">
         <v>90</v>
       </c>
       <c r="F48" s="22">
         <v>20</v>
       </c>
       <c r="G48" s="35">
         <v>881</v>
       </c>
       <c r="U48" s="14"/>
       <c r="V48" s="15"/>
     </row>
     <row r="49" spans="1:26" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="21" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B49" s="22">
         <v>15</v>
       </c>
       <c r="C49" s="23">
         <v>710</v>
       </c>
       <c r="D49" s="22">
         <v>0</v>
       </c>
       <c r="E49" s="23">
         <v>0</v>
       </c>
       <c r="F49" s="22">
         <v>15</v>
       </c>
       <c r="G49" s="35">
         <v>710</v>
       </c>
       <c r="U49" s="14"/>
       <c r="V49" s="15"/>
     </row>
     <row r="50" spans="1:26" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="21" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="B50" s="22">
         <v>9</v>
       </c>
       <c r="C50" s="23">
         <v>360</v>
       </c>
       <c r="D50" s="22">
         <v>0</v>
       </c>
       <c r="E50" s="23">
         <v>0</v>
       </c>
       <c r="F50" s="22">
         <v>9</v>
       </c>
       <c r="G50" s="35">
         <v>360</v>
       </c>
       <c r="U50" s="14"/>
       <c r="V50" s="15"/>
     </row>
     <row r="51" spans="1:26" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="21" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B51" s="22">
         <v>8</v>
       </c>
       <c r="C51" s="23">
         <v>335</v>
       </c>
       <c r="D51" s="22">
         <v>1</v>
       </c>
       <c r="E51" s="23">
         <v>40</v>
       </c>
       <c r="F51" s="22">
         <v>7</v>
       </c>
       <c r="G51" s="35">
         <v>295</v>
       </c>
       <c r="U51" s="14"/>
       <c r="V51" s="15"/>
     </row>
     <row r="52" spans="1:26" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="21" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B52" s="22">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C52" s="23">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="D52" s="22">
         <v>0</v>
       </c>
       <c r="E52" s="23">
         <v>0</v>
       </c>
       <c r="F52" s="22">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G52" s="35">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="U52" s="14"/>
       <c r="V52" s="15"/>
     </row>
     <row r="53" spans="1:26" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="21" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B53" s="22">
         <v>5</v>
       </c>
       <c r="C53" s="23">
         <v>340</v>
       </c>
       <c r="D53" s="22">
         <v>0</v>
       </c>
       <c r="E53" s="23">
         <v>0</v>
       </c>
       <c r="F53" s="22">
         <v>5</v>
       </c>
       <c r="G53" s="35">
         <v>340</v>
       </c>
       <c r="U53" s="14"/>
       <c r="V53" s="15"/>
     </row>
     <row r="54" spans="1:26" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="21" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B54" s="22">
         <v>3</v>
       </c>
       <c r="C54" s="23">
         <v>80</v>
       </c>
       <c r="D54" s="22">
         <v>0</v>
       </c>
       <c r="E54" s="23">
         <v>0</v>
       </c>
       <c r="F54" s="22">
         <v>3</v>
       </c>
       <c r="G54" s="35">
         <v>80</v>
       </c>
       <c r="U54" s="14"/>
       <c r="V54" s="15"/>
     </row>
     <row r="55" spans="1:26" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A55" s="17" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B55" s="24">
         <v>6</v>
       </c>
       <c r="C55" s="25">
         <v>250</v>
       </c>
       <c r="D55" s="24">
         <v>0</v>
       </c>
       <c r="E55" s="25">
         <v>0</v>
       </c>
       <c r="F55" s="24">
         <v>6</v>
       </c>
       <c r="G55" s="36">
         <v>250</v>
       </c>
       <c r="U55" s="14"/>
       <c r="V55" s="15"/>
     </row>
     <row r="56" spans="1:26" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A56" s="26" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B56" s="27">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C56" s="28">
-        <v>4111</v>
+        <v>4096</v>
       </c>
       <c r="D56" s="27">
         <v>3</v>
       </c>
       <c r="E56" s="28">
         <v>130</v>
       </c>
       <c r="F56" s="27">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="G56" s="37">
-        <v>3981</v>
+        <v>3966</v>
       </c>
       <c r="U56" s="14"/>
       <c r="V56" s="15"/>
     </row>
     <row r="57" spans="1:26" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="V57" s="15"/>
       <c r="W57" s="15"/>
     </row>
     <row r="58" spans="1:26" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="11" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B58" s="12" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="C58" s="13"/>
       <c r="D58" s="12" t="s">
         <v>125</v>
       </c>
       <c r="E58" s="13"/>
       <c r="F58" s="12" t="s">
         <v>126</v>
       </c>
       <c r="G58" s="32"/>
       <c r="V58" s="15"/>
       <c r="W58" s="15"/>
     </row>
     <row r="59" spans="1:26" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A59" s="16" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B59" s="17" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C59" s="18" t="s">
         <v>127</v>
       </c>
       <c r="D59" s="17" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="E59" s="18" t="s">
         <v>127</v>
       </c>
       <c r="F59" s="17" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G59" s="33" t="s">
         <v>127</v>
       </c>
       <c r="V59" s="15"/>
       <c r="W59" s="15"/>
     </row>
     <row r="60" spans="1:26" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="12" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B60" s="19">
         <v>18</v>
       </c>
       <c r="C60" s="20">
         <v>850</v>
       </c>
       <c r="D60" s="19">
         <v>0</v>
       </c>
       <c r="E60" s="20">
         <v>0</v>
       </c>
       <c r="F60" s="19">
         <v>18</v>
       </c>
       <c r="G60" s="34">
         <v>850</v>
       </c>
       <c r="X60" s="14"/>
       <c r="Y60" s="15"/>
       <c r="Z60" s="15"/>
     </row>
     <row r="61" spans="1:26" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="21" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B61" s="22">
         <v>8</v>
       </c>
       <c r="C61" s="23">
         <v>408</v>
       </c>
       <c r="D61" s="22">
         <v>1</v>
       </c>
       <c r="E61" s="23">
         <v>40</v>
       </c>
       <c r="F61" s="22">
         <v>7</v>
       </c>
       <c r="G61" s="35">
         <v>368</v>
       </c>
       <c r="V61" s="15"/>
       <c r="W61" s="15"/>
     </row>
     <row r="62" spans="1:26" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="21" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B62" s="22">
         <v>4</v>
       </c>
       <c r="C62" s="23">
         <v>200</v>
       </c>
       <c r="D62" s="22">
         <v>0</v>
       </c>
       <c r="E62" s="23">
         <v>0</v>
       </c>
       <c r="F62" s="22">
         <v>4</v>
       </c>
       <c r="G62" s="35">
         <v>200</v>
       </c>
       <c r="V62" s="15"/>
       <c r="W62" s="15"/>
     </row>
     <row r="63" spans="1:26" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A63" s="17" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B63" s="24">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C63" s="25">
-        <v>2653</v>
+        <v>2638</v>
       </c>
       <c r="D63" s="24">
         <v>2</v>
       </c>
       <c r="E63" s="25">
         <v>90</v>
       </c>
       <c r="F63" s="24">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G63" s="36">
-        <v>2563</v>
+        <v>2548</v>
       </c>
       <c r="V63" s="15"/>
       <c r="W63" s="15"/>
     </row>
     <row r="64" spans="1:26" s="7" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A64" s="26" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B64" s="27">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C64" s="28">
-        <v>4111</v>
+        <v>4096</v>
       </c>
       <c r="D64" s="27">
         <v>3</v>
       </c>
       <c r="E64" s="28">
         <v>130</v>
       </c>
       <c r="F64" s="27">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="G64" s="37">
-        <v>3981</v>
+        <v>3966</v>
       </c>
       <c r="V64" s="15"/>
       <c r="W64" s="15"/>
     </row>
     <row r="65" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="3"/>
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="4"/>
       <c r="F65" s="4"/>
       <c r="G65" s="4"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.98425196850393704" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="85" firstPageNumber="10" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="22" max="16383" man="1"/>
     <brk id="43" max="6" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="10" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:V2"/>
   <sheetViews>
-    <sheetView zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="5" style="1" customWidth="1"/>
     <col min="3" max="6" width="10" style="1" customWidth="1"/>
     <col min="7" max="20" width="5" style="1" customWidth="1"/>
     <col min="21" max="22" width="5" style="2" customWidth="1"/>
     <col min="23" max="16384" width="5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="7" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="7" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.98425196850393704" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="13" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="9" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>表紙</vt:lpstr>
       <vt:lpstr>一覧</vt:lpstr>
-      <vt:lpstr>集計表(数値のみ）</vt:lpstr>
+      <vt:lpstr>集計表</vt:lpstr>
       <vt:lpstr>変更内容</vt:lpstr>
-      <vt:lpstr>'集計表(数値のみ）'!Print_Area</vt:lpstr>
+      <vt:lpstr>集計表!Print_Area</vt:lpstr>
       <vt:lpstr>一覧!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>