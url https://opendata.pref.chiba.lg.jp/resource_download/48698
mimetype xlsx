--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{964CB6C6-FC8C-46FD-B3C2-C62244243FDC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6D4E6849-949E-496A-93BB-B996669117E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="表紙" sheetId="5" r:id="rId1"/>
     <sheet name="一覧" sheetId="1" r:id="rId2"/>
     <sheet name="集計表" sheetId="6" r:id="rId3"/>
     <sheet name="変更内容" sheetId="7" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">一覧!$A$2:$P$97</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">集計表!$A$1:$G$64</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">一覧!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -4749,92 +4749,92 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>第２かすが苑</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>275-0004</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>047-459-0866</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>043-292-2526</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>軽費老人ホーム一覧（令和8年6月1日）</t>
+    <t>令和8年9月1日</t>
+    <rPh sb="0" eb="1">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ワ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>軽費老人ホーム一覧（令和8年9月1日）</t>
     <rPh sb="0" eb="2">
       <t>ケイヒ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ロウジン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>イチラン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>レイ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ワ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ネン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ガツ</t>
     </rPh>
     <rPh sb="17" eb="18">
-      <t>ニチ</t>
-[...17 lines deleted...]
-    <rPh sb="7" eb="8">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="[$-411]ge\.m\.d;@"/>
     <numFmt numFmtId="177" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -17794,52 +17794,52 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AC56"/>
   <sheetViews>
-    <sheetView zoomScale="75" workbookViewId="0">
-      <selection activeCell="A12" sqref="A12"/>
+    <sheetView tabSelected="1" zoomScale="75" workbookViewId="0">
+      <selection activeCell="W3" sqref="W3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="100" style="1" customWidth="1"/>
     <col min="2" max="27" width="5" style="1" customWidth="1"/>
     <col min="28" max="29" width="5" style="2" customWidth="1"/>
     <col min="30" max="16384" width="5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
     </row>
     <row r="2" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
     </row>
     <row r="3" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
     </row>
     <row r="4" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
@@ -17872,51 +17872,51 @@
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="AB8" s="1"/>
       <c r="AC8" s="1"/>
     </row>
     <row r="9" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB9" s="1"/>
       <c r="AC9" s="1"/>
     </row>
     <row r="10" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
     </row>
     <row r="11" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB11" s="1"/>
       <c r="AC11" s="1"/>
     </row>
     <row r="12" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="38" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="AB12" s="1"/>
       <c r="AC12" s="1"/>
     </row>
     <row r="13" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB13" s="1"/>
       <c r="AC13" s="1"/>
     </row>
     <row r="14" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB14" s="1"/>
       <c r="AC14" s="1"/>
     </row>
     <row r="15" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB15" s="1"/>
       <c r="AC15" s="1"/>
     </row>
     <row r="16" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB16" s="1"/>
       <c r="AC16" s="1"/>
     </row>
     <row r="17" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="21" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -17948,79 +17948,79 @@
     <row r="47" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="48" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="49" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="50" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="51" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="52" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="53" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="54" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="55" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="56" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.98425196850393704" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P98"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="89" zoomScaleNormal="110" zoomScaleSheetLayoutView="89" workbookViewId="0">
-      <pane xSplit="4" ySplit="2" topLeftCell="G62" activePane="bottomRight" state="frozen"/>
+    <sheetView view="pageBreakPreview" zoomScale="75" zoomScaleNormal="110" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <pane xSplit="4" ySplit="2" topLeftCell="E45" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
       <selection pane="topRight" activeCell="A7" sqref="A7"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="O32" sqref="O32"/>
+      <selection pane="bottomRight" activeCell="AC70" sqref="AC70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.44140625" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.33203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.33203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="4.21875" style="1" customWidth="1"/>
     <col min="4" max="4" width="26.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.6640625" style="1" customWidth="1"/>
     <col min="7" max="8" width="11.88671875" style="1" customWidth="1"/>
     <col min="9" max="9" width="6.21875" style="1" customWidth="1"/>
     <col min="10" max="10" width="20.6640625" style="1" customWidth="1"/>
     <col min="11" max="13" width="5" style="2" customWidth="1"/>
     <col min="14" max="14" width="11.88671875" style="3" customWidth="1"/>
     <col min="15" max="15" width="10.6640625" style="1" customWidth="1"/>
     <col min="16" max="16" width="4.33203125" style="1" customWidth="1"/>
     <col min="17" max="16384" width="4.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="2" spans="1:16" s="7" customFormat="1" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="62" t="s">
         <v>619</v>
       </c>
       <c r="B2" s="63" t="s">
         <v>195</v>
       </c>
       <c r="C2" s="64" t="s">
         <v>368</v>
       </c>
       <c r="D2" s="64" t="s">
         <v>196</v>
       </c>
       <c r="E2" s="64" t="s">
         <v>348</v>
       </c>
       <c r="F2" s="64" t="s">
         <v>233</v>
       </c>
       <c r="G2" s="64" t="s">
         <v>234</v>
       </c>
       <c r="H2" s="64" t="s">
@@ -22444,52 +22444,52 @@
       <c r="E98" s="2"/>
       <c r="F98" s="3"/>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
       <c r="J98" s="69"/>
       <c r="K98" s="1"/>
       <c r="L98" s="1"/>
       <c r="M98" s="1"/>
       <c r="N98" s="70"/>
       <c r="O98" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:P97" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="83" firstPageNumber="2" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Z65"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A46" zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G50" sqref="G50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.77734375" style="1" customWidth="1"/>
     <col min="2" max="7" width="8.77734375" style="1" customWidth="1"/>
     <col min="8" max="21" width="5" style="1" customWidth="1"/>
     <col min="22" max="23" width="5" style="2" customWidth="1"/>
     <col min="24" max="16384" width="5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="11" t="s">
         <v>367</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>344</v>
       </c>
       <c r="C1" s="13"/>
       <c r="D1" s="12" t="s">
         <v>125</v>
       </c>
       <c r="E1" s="13"/>
       <c r="F1" s="12" t="s">
         <v>126</v>
@@ -23949,52 +23949,52 @@
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="4"/>
       <c r="F65" s="4"/>
       <c r="G65" s="4"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.98425196850393704" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="85" firstPageNumber="10" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="22" max="16383" man="1"/>
     <brk id="43" max="6" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="10" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:V2"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="D18" sqref="D18"/>
+    <sheetView zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="L12" sqref="L12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="5" style="1" customWidth="1"/>
     <col min="3" max="6" width="10" style="1" customWidth="1"/>
     <col min="7" max="20" width="5" style="1" customWidth="1"/>
     <col min="21" max="22" width="5" style="2" customWidth="1"/>
     <col min="23" max="16384" width="5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="7" t="s">
         <v>606</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="7" t="s">
         <v>620</v>
       </c>