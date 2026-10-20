--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -2,53 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7B0E7697-4CBA-4AD4-AF44-7AB8D4E146B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3304A778-AC39-4F72-B468-252D6284CE08}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="表紙" sheetId="4" r:id="rId1"/>
     <sheet name="一覧" sheetId="1" r:id="rId2"/>
     <sheet name="集計表" sheetId="5" r:id="rId3"/>
     <sheet name="変更内容" sheetId="6" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">一覧!$A$2:$O$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">一覧!$A$1:$O$21</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">一覧!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
@@ -1477,92 +1477,92 @@
     </rPh>
     <rPh sb="4" eb="6">
       <t>ギョウセイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>クミアイ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>リツ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ヨウゴ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ロウジン</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>サカタ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>養護老人ホーム一覧（令和8年9月1日）</t>
+    <t>令和8年10月1日</t>
+    <rPh sb="0" eb="1">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ワ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>養護老人ホーム一覧（令和8年10月1日）</t>
     <rPh sb="0" eb="2">
       <t>ヨウゴ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ロウジン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>イチラン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>レイ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ワ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ネン</t>
     </rPh>
-    <rPh sb="15" eb="16">
+    <rPh sb="16" eb="17">
       <t>ガツ</t>
     </rPh>
-    <rPh sb="17" eb="18">
-[...18 lines deleted...]
-    <rPh sb="7" eb="8">
+    <rPh sb="18" eb="19">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="[$-411]ge\.m\.d;@"/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
@@ -14651,51 +14651,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AC56"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="A12" sqref="A12"/>
+      <selection activeCell="L10" sqref="L10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="100" style="1" customWidth="1"/>
     <col min="2" max="27" width="5" style="1" customWidth="1"/>
     <col min="28" max="29" width="5" style="2" customWidth="1"/>
     <col min="30" max="16384" width="5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
     </row>
     <row r="2" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
     </row>
     <row r="3" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
     </row>
     <row r="4" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
@@ -14728,51 +14728,51 @@
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="AB8" s="1"/>
       <c r="AC8" s="1"/>
     </row>
     <row r="9" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB9" s="1"/>
       <c r="AC9" s="1"/>
     </row>
     <row r="10" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
     </row>
     <row r="11" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB11" s="1"/>
       <c r="AC11" s="1"/>
     </row>
     <row r="12" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="47" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="AB12" s="1"/>
       <c r="AC12" s="1"/>
     </row>
     <row r="13" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB13" s="1"/>
       <c r="AC13" s="1"/>
     </row>
     <row r="14" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB14" s="1"/>
       <c r="AC14" s="1"/>
     </row>
     <row r="15" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB15" s="1"/>
       <c r="AC15" s="1"/>
     </row>
     <row r="16" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB16" s="1"/>
       <c r="AC16" s="1"/>
     </row>
     <row r="17" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="21" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -14809,73 +14809,73 @@
     <row r="52" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="53" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="54" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="55" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="56" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.98425196850393704" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O37"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G10" sqref="G10"/>
       <selection pane="topRight" activeCell="G10" sqref="G10"/>
       <selection pane="bottomLeft" activeCell="G10" sqref="G10"/>
-      <selection pane="bottomRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomRight" activeCell="U6" sqref="U6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.33203125" defaultRowHeight="26.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.21875" style="8" customWidth="1"/>
     <col min="2" max="2" width="10" style="8" customWidth="1"/>
     <col min="3" max="3" width="22.44140625" style="48" customWidth="1"/>
     <col min="4" max="4" width="8.109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="25" style="8" customWidth="1"/>
     <col min="6" max="7" width="11.88671875" style="8" customWidth="1"/>
     <col min="8" max="8" width="6.21875" style="8" customWidth="1"/>
     <col min="9" max="9" width="21.21875" style="8" customWidth="1"/>
     <col min="10" max="12" width="5" style="8" customWidth="1"/>
     <col min="13" max="13" width="12.6640625" style="49" customWidth="1"/>
     <col min="14" max="14" width="10.6640625" style="8" customWidth="1"/>
     <col min="15" max="15" width="4.21875" style="8" customWidth="1"/>
     <col min="16" max="16384" width="4.33203125" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="2" spans="1:15" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="52" t="s">
         <v>78</v>
       </c>
       <c r="B2" s="53" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="54" t="s">
         <v>37</v>
       </c>
       <c r="D2" s="55" t="s">
         <v>79</v>
       </c>
       <c r="E2" s="55" t="s">
         <v>42</v>
       </c>
       <c r="F2" s="55" t="s">
         <v>43</v>
       </c>
       <c r="G2" s="55" t="s">
         <v>85</v>
       </c>
       <c r="H2" s="55" t="s">
@@ -15847,52 +15847,52 @@
       <c r="D31" s="9"/>
       <c r="E31" s="49"/>
       <c r="F31" s="49"/>
       <c r="G31" s="49"/>
       <c r="I31" s="51"/>
       <c r="M31" s="10"/>
       <c r="N31" s="9"/>
     </row>
     <row r="37" spans="14:14" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N37" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:O22" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="85" firstPageNumber="2" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Y28"/>
   <sheetViews>
-    <sheetView topLeftCell="A11" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="K22" sqref="K22"/>
+    <sheetView zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="J19" sqref="J19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.44140625" style="8" customWidth="1"/>
     <col min="2" max="10" width="6.21875" style="8" customWidth="1"/>
     <col min="11" max="20" width="5" style="8" customWidth="1"/>
     <col min="21" max="22" width="5" style="9" customWidth="1"/>
     <col min="23" max="16384" width="5" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="12" t="s">
         <v>65</v>
       </c>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
@@ -16566,51 +16566,51 @@
       </c>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="25"/>
     </row>
     <row r="28" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="U28" s="8"/>
       <c r="V28" s="8"/>
       <c r="W28" s="46"/>
       <c r="X28" s="9"/>
       <c r="Y28" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.98425196850393704" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="85" firstPageNumber="4" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:X12"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="F9" sqref="F9"/>
+      <selection activeCell="N6" sqref="N6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.88671875" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.5546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="17.33203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.5546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.44140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.6640625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.88671875" style="1" customWidth="1"/>
     <col min="10" max="10" width="6.44140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="5.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="4.88671875" style="1" customWidth="1"/>
     <col min="13" max="14" width="13.21875" style="1" customWidth="1"/>
     <col min="15" max="19" width="4.88671875" style="1" customWidth="1"/>
     <col min="20" max="21" width="4.88671875" style="2" customWidth="1"/>
     <col min="22" max="16384" width="4.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="8" t="s">
         <v>161</v>