--- v0 (2026-04-22)
+++ v1 (2026-07-21)
@@ -2,110 +2,110 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFB98AB2-4A2A-4520-B60E-88B7F45C2ED5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{97ED00C6-5DAE-42AB-9D57-F8B0DE9A9607}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="1170" windowWidth="21600" windowHeight="15960" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="表紙" sheetId="4" r:id="rId1"/>
     <sheet name="一覧" sheetId="1" r:id="rId2"/>
     <sheet name="集計表" sheetId="5" r:id="rId3"/>
     <sheet name="変更内容" sheetId="6" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">一覧!$A$2:$M$22</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">一覧!$A$1:$M$21</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">一覧!$A$2:$O$22</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">一覧!$A$1:$O$21</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">一覧!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A4" i="1" l="1"/>
   <c r="A5" i="1"/>
   <c r="A6" i="1"/>
   <c r="A7" i="1"/>
   <c r="A8" i="1"/>
   <c r="A9" i="1"/>
   <c r="A10" i="1"/>
   <c r="A11" i="1"/>
   <c r="A12" i="1"/>
   <c r="A13" i="1"/>
   <c r="A14" i="1"/>
   <c r="A15" i="1"/>
   <c r="A16" i="1"/>
   <c r="A17" i="1"/>
   <c r="A18" i="1"/>
   <c r="A19" i="1"/>
   <c r="A20" i="1"/>
   <c r="A21" i="1"/>
   <c r="A3" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="171">
   <si>
     <t>(福)長生共楽園</t>
     <rPh sb="1" eb="2">
       <t>フク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>チョウセイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>トモ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ラクエン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>香取海匝</t>
     <rPh sb="0" eb="2">
       <t>カトリ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>カイ</t>
     </rPh>
     <rPh sb="3" eb="4">
@@ -502,50 +502,60 @@
       <t>ノダ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>盲養護</t>
     <rPh sb="0" eb="1">
       <t>モウ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ヨウゴ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(福)ミッドナイト・ミッションのぞみ会</t>
     <rPh sb="1" eb="2">
       <t>フク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>介護保険</t>
+    <rPh sb="0" eb="2">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ホケン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
     <t>千葉</t>
     <rPh sb="0" eb="2">
       <t>チバ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>圏域</t>
     <rPh sb="0" eb="2">
       <t>ケンイキ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>施設名</t>
     <rPh sb="0" eb="2">
       <t>シセツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>東葛南部</t>
@@ -1181,50 +1191,72 @@
     <rPh sb="9" eb="10">
       <t>キヨ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ナガ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>匝瑳市八日市場ニ81-3</t>
     <rPh sb="0" eb="2">
       <t>ソウサ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="7">
       <t>ヨウカイチバ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>外部サービス利用型特定施設</t>
+    <rPh sb="0" eb="2">
+      <t>ガイブ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>リ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ヨウ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>カタ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>シセツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>山武郡横芝光町木戸9628-9</t>
     <rPh sb="0" eb="3">
       <t>サンブグン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヨコシバ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヒカリマチ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>キド</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>0479-84-0159</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>和陽園</t>
     <rPh sb="0" eb="1">
       <t>ワ</t>
     </rPh>
     <rPh sb="1" eb="2">
@@ -1336,50 +1368,63 @@
     </rPh>
     <rPh sb="3" eb="5">
       <t>オンシ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ザイダン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>スミ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ショウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>274-0054</t>
   </si>
   <si>
     <t>047-457-2207</t>
   </si>
   <si>
+    <t>一般型特定施設</t>
+    <rPh sb="0" eb="3">
+      <t>イッパンガタ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シセツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>左のうち特定※</t>
     <rPh sb="0" eb="1">
       <t>ヒダリ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>トクテイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（福）千葉市社会福祉協議会</t>
     <rPh sb="1" eb="2">
       <t>フク</t>
     </rPh>
     <rPh sb="3" eb="13">
       <t>チバシシャカイフクシキョウギカイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>(福)江戸川豊生会</t>
     <rPh sb="1" eb="2">
       <t>フク</t>
     </rPh>
     <rPh sb="3" eb="6">
@@ -1429,70 +1474,70 @@
   <si>
     <t>0439-27-1331</t>
   </si>
   <si>
     <t>(福)あたご会</t>
     <rPh sb="1" eb="2">
       <t>フク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>299-1742</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>変更無し</t>
     <rPh sb="0" eb="3">
       <t>ヘンコウナ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>令和8年2月1日</t>
+    <t>令和8年6月1日</t>
     <rPh sb="0" eb="1">
       <t>レイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ガツ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>養護老人ホーム一覧（令和8年2月1日）</t>
+    <t>養護老人ホーム一覧（令和8年6月1日）</t>
     <rPh sb="0" eb="2">
       <t>ヨウゴ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ロウジン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>イチラン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>レイ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ワ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ネン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ガツ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
@@ -1823,51 +1868,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="40">
+  <borders count="42">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="63"/>
       </left>
       <right style="double">
         <color indexed="63"/>
       </right>
       <top style="double">
         <color indexed="63"/>
       </top>
       <bottom style="double">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="22"/>
@@ -2304,70 +2349,98 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3106">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
@@ -10851,51 +10924,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
@@ -11035,100 +11108,115 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="57" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="57" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="57" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="57" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="57" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -14559,129 +14647,129 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AC56"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+    <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="100" style="1" customWidth="1"/>
     <col min="2" max="27" width="5" style="1" customWidth="1"/>
     <col min="28" max="29" width="5" style="2" customWidth="1"/>
     <col min="30" max="16384" width="5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
     </row>
     <row r="2" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
     </row>
     <row r="3" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
     </row>
     <row r="4" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
     </row>
     <row r="5" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB5" s="1"/>
       <c r="AC5" s="1"/>
     </row>
     <row r="6" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB6" s="1"/>
       <c r="AC6" s="1"/>
     </row>
     <row r="7" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB7" s="1"/>
       <c r="AC7" s="1"/>
     </row>
     <row r="8" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="AB8" s="1"/>
       <c r="AC8" s="1"/>
     </row>
     <row r="9" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB9" s="1"/>
       <c r="AC9" s="1"/>
     </row>
     <row r="10" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
     </row>
     <row r="11" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB11" s="1"/>
       <c r="AC11" s="1"/>
     </row>
     <row r="12" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="47" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AB12" s="1"/>
       <c r="AC12" s="1"/>
     </row>
     <row r="13" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB13" s="1"/>
       <c r="AC13" s="1"/>
     </row>
     <row r="14" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB14" s="1"/>
       <c r="AC14" s="1"/>
     </row>
     <row r="15" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB15" s="1"/>
       <c r="AC15" s="1"/>
     </row>
     <row r="16" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB16" s="1"/>
       <c r="AC16" s="1"/>
     </row>
     <row r="17" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="21" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -14711,1649 +14799,1760 @@
     <row r="45" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="46" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="47" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="48" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="49" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="50" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="51" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="52" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="53" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="54" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="55" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="56" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.98425196850393704" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M31"/>
+  <dimension ref="A1:O37"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
+    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <pane xSplit="3" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G10" sqref="G10"/>
       <selection pane="topRight" activeCell="G10" sqref="G10"/>
       <selection pane="bottomLeft" activeCell="G10" sqref="G10"/>
-      <selection pane="bottomRight" activeCell="P6" sqref="P6"/>
+      <selection pane="bottomRight" activeCell="X9" sqref="X9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.33203125" defaultRowHeight="26.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.21875" style="8" customWidth="1"/>
     <col min="2" max="2" width="10" style="8" customWidth="1"/>
     <col min="3" max="3" width="22.44140625" style="48" customWidth="1"/>
     <col min="4" max="4" width="8.109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="25" style="8" customWidth="1"/>
     <col min="6" max="7" width="11.88671875" style="8" customWidth="1"/>
     <col min="8" max="8" width="6.21875" style="8" customWidth="1"/>
     <col min="9" max="9" width="21.21875" style="8" customWidth="1"/>
     <col min="10" max="12" width="5" style="8" customWidth="1"/>
     <col min="13" max="13" width="12.6640625" style="49" customWidth="1"/>
-    <col min="14" max="16384" width="4.33203125" style="8"/>
+    <col min="14" max="14" width="10.6640625" style="8" customWidth="1"/>
+    <col min="15" max="15" width="4.21875" style="8" customWidth="1"/>
+    <col min="16" max="16384" width="4.33203125" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="8" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
-    <row r="2" spans="1:13" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="52" t="s">
+        <v>79</v>
+      </c>
+      <c r="B2" s="53" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" s="54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2" s="55" t="s">
+        <v>80</v>
+      </c>
+      <c r="E2" s="55" t="s">
+        <v>43</v>
+      </c>
+      <c r="F2" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="G2" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="H2" s="55" t="s">
         <v>78</v>
       </c>
-      <c r="B2" s="53" t="s">
-[...5 lines deleted...]
-      <c r="D2" s="55" t="s">
+      <c r="I2" s="56" t="s">
+        <v>45</v>
+      </c>
+      <c r="J2" s="56" t="s">
+        <v>112</v>
+      </c>
+      <c r="K2" s="57" t="s">
+        <v>158</v>
+      </c>
+      <c r="L2" s="57" t="s">
+        <v>113</v>
+      </c>
+      <c r="M2" s="58" t="s">
+        <v>46</v>
+      </c>
+      <c r="N2" s="55" t="s">
+        <v>35</v>
+      </c>
+      <c r="O2" s="59" t="s">
         <v>79</v>
       </c>
-      <c r="E2" s="55" t="s">
-[...25 lines deleted...]
-      </c>
     </row>
-    <row r="3" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="59">
+    <row r="3" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="60">
         <f>ROW()-2</f>
         <v>1</v>
       </c>
-      <c r="B3" s="60" t="s">
-[...8 lines deleted...]
-      <c r="E3" s="62" t="s">
+      <c r="B3" s="61" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" s="62" t="s">
+        <v>41</v>
+      </c>
+      <c r="D3" s="63" t="s">
+        <v>114</v>
+      </c>
+      <c r="E3" s="63" t="s">
         <v>16</v>
       </c>
-      <c r="F3" s="62" t="s">
-[...11 lines deleted...]
-      <c r="J3" s="64">
+      <c r="F3" s="63" t="s">
+        <v>95</v>
+      </c>
+      <c r="G3" s="63" t="s">
+        <v>129</v>
+      </c>
+      <c r="H3" s="63" t="s">
+        <v>81</v>
+      </c>
+      <c r="I3" s="64" t="s">
+        <v>42</v>
+      </c>
+      <c r="J3" s="65">
         <v>50</v>
       </c>
-      <c r="K3" s="64"/>
-[...1 lines deleted...]
-      <c r="M3" s="65">
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="66">
         <v>17392</v>
       </c>
+      <c r="N3" s="67"/>
+      <c r="O3" s="68">
+        <v>1</v>
+      </c>
     </row>
-    <row r="4" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="59">
+    <row r="4" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="60">
         <f t="shared" ref="A4:A21" si="0">ROW()-2</f>
         <v>2</v>
       </c>
-      <c r="B4" s="60" t="s">
-[...14 lines deleted...]
-      <c r="G4" s="67" t="s">
+      <c r="B4" s="61" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="69" t="s">
         <v>141</v>
       </c>
-      <c r="H4" s="67" t="s">
-[...3 lines deleted...]
-        <v>156</v>
+      <c r="D4" s="70" t="s">
+        <v>142</v>
+      </c>
+      <c r="E4" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="F4" s="70" t="s">
+        <v>96</v>
+      </c>
+      <c r="G4" s="70" t="s">
+        <v>143</v>
+      </c>
+      <c r="H4" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="I4" s="69" t="s">
+        <v>159</v>
       </c>
       <c r="J4" s="30">
         <v>80</v>
       </c>
       <c r="K4" s="30"/>
       <c r="L4" s="30">
         <v>6</v>
       </c>
-      <c r="M4" s="68">
+      <c r="M4" s="71">
         <v>26573</v>
       </c>
+      <c r="N4" s="72"/>
+      <c r="O4" s="68">
+        <v>2</v>
+      </c>
     </row>
-    <row r="5" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="59">
+    <row r="5" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
-      <c r="B5" s="60" t="s">
-[...8 lines deleted...]
-      <c r="E5" s="67" t="s">
+      <c r="B5" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="69" t="s">
+        <v>83</v>
+      </c>
+      <c r="D5" s="70" t="s">
+        <v>155</v>
+      </c>
+      <c r="E5" s="70" t="s">
         <v>17</v>
       </c>
-      <c r="F5" s="67" t="s">
-[...9 lines deleted...]
-        <v>76</v>
+      <c r="F5" s="70" t="s">
+        <v>97</v>
+      </c>
+      <c r="G5" s="70" t="s">
+        <v>156</v>
+      </c>
+      <c r="H5" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="I5" s="73" t="s">
+        <v>77</v>
       </c>
       <c r="J5" s="30">
         <v>52</v>
       </c>
       <c r="K5" s="30">
         <v>30</v>
       </c>
       <c r="L5" s="30"/>
-      <c r="M5" s="68">
+      <c r="M5" s="71">
         <v>40087</v>
       </c>
+      <c r="N5" s="74" t="s">
+        <v>157</v>
+      </c>
+      <c r="O5" s="68">
+        <v>3</v>
+      </c>
     </row>
-    <row r="6" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="59">
+    <row r="6" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
-      <c r="B6" s="60" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="66" t="s">
+      <c r="B6" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="69" t="s">
         <v>8</v>
       </c>
-      <c r="D6" s="67" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="67" t="s">
+      <c r="D6" s="70" t="s">
+        <v>115</v>
+      </c>
+      <c r="E6" s="70" t="s">
         <v>18</v>
       </c>
-      <c r="F6" s="67" t="s">
-[...8 lines deleted...]
-      <c r="I6" s="70" t="s">
+      <c r="F6" s="70" t="s">
+        <v>98</v>
+      </c>
+      <c r="G6" s="70" t="s">
+        <v>130</v>
+      </c>
+      <c r="H6" s="70" t="s">
+        <v>82</v>
+      </c>
+      <c r="I6" s="74" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="30">
         <v>50</v>
       </c>
       <c r="K6" s="30"/>
       <c r="L6" s="30">
         <v>4</v>
       </c>
-      <c r="M6" s="68">
+      <c r="M6" s="71">
         <v>22152</v>
       </c>
+      <c r="N6" s="74"/>
+      <c r="O6" s="68">
+        <v>4</v>
+      </c>
     </row>
-    <row r="7" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="59">
+    <row r="7" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="60">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
-      <c r="B7" s="60" t="s">
+      <c r="B7" s="61" t="s">
+        <v>49</v>
+      </c>
+      <c r="C7" s="69" t="s">
+        <v>151</v>
+      </c>
+      <c r="D7" s="70" t="s">
+        <v>116</v>
+      </c>
+      <c r="E7" s="70" t="s">
+        <v>47</v>
+      </c>
+      <c r="F7" s="70" t="s">
+        <v>99</v>
+      </c>
+      <c r="G7" s="70" t="s">
+        <v>87</v>
+      </c>
+      <c r="H7" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="I7" s="73" t="s">
         <v>48</v>
-      </c>
-[...19 lines deleted...]
-        <v>47</v>
       </c>
       <c r="J7" s="30">
         <v>70</v>
       </c>
       <c r="K7" s="30"/>
       <c r="L7" s="30">
         <v>14</v>
       </c>
-      <c r="M7" s="68">
+      <c r="M7" s="71">
         <v>18568</v>
       </c>
+      <c r="N7" s="74"/>
+      <c r="O7" s="68">
+        <v>5</v>
+      </c>
     </row>
-    <row r="8" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="59">
+    <row r="8" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="60">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
-      <c r="B8" s="60" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="67" t="s">
+      <c r="B8" s="61" t="s">
         <v>144</v>
       </c>
-      <c r="E8" s="67" t="s">
+      <c r="C8" s="69" t="s">
         <v>145</v>
       </c>
-      <c r="F8" s="67" t="s">
+      <c r="D8" s="70" t="s">
         <v>146</v>
       </c>
-      <c r="G8" s="67" t="s">
+      <c r="E8" s="70" t="s">
         <v>147</v>
       </c>
-      <c r="H8" s="67" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="69" t="s">
+      <c r="F8" s="70" t="s">
         <v>148</v>
+      </c>
+      <c r="G8" s="70" t="s">
+        <v>149</v>
+      </c>
+      <c r="H8" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="I8" s="73" t="s">
+        <v>150</v>
       </c>
       <c r="J8" s="30">
         <v>20</v>
       </c>
       <c r="K8" s="30">
         <v>20</v>
       </c>
       <c r="L8" s="30"/>
-      <c r="M8" s="68">
+      <c r="M8" s="71">
         <v>42095</v>
       </c>
+      <c r="N8" s="74" t="s">
+        <v>138</v>
+      </c>
+      <c r="O8" s="68">
+        <v>6</v>
+      </c>
     </row>
-    <row r="9" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="59">
+    <row r="9" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="60">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
-      <c r="B9" s="60" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="66" t="s">
+      <c r="B9" s="61" t="s">
         <v>49</v>
       </c>
-      <c r="D9" s="67" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="67" t="s">
+      <c r="C9" s="69" t="s">
+        <v>50</v>
+      </c>
+      <c r="D9" s="70" t="s">
+        <v>117</v>
+      </c>
+      <c r="E9" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="F9" s="67" t="s">
-[...8 lines deleted...]
-      <c r="I9" s="70" t="s">
+      <c r="F9" s="70" t="s">
+        <v>100</v>
+      </c>
+      <c r="G9" s="70" t="s">
+        <v>88</v>
+      </c>
+      <c r="H9" s="70" t="s">
+        <v>82</v>
+      </c>
+      <c r="I9" s="74" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="30">
         <v>41</v>
       </c>
       <c r="K9" s="30"/>
       <c r="L9" s="30"/>
-      <c r="M9" s="68">
+      <c r="M9" s="71">
         <v>24197</v>
       </c>
+      <c r="N9" s="72"/>
+      <c r="O9" s="68">
+        <v>7</v>
+      </c>
     </row>
-    <row r="10" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="59">
+    <row r="10" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="60">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
-      <c r="B10" s="60" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="66" t="s">
+      <c r="B10" s="61" t="s">
+        <v>72</v>
+      </c>
+      <c r="C10" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="D10" s="67" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="67" t="s">
+      <c r="D10" s="70" t="s">
+        <v>118</v>
+      </c>
+      <c r="E10" s="70" t="s">
         <v>20</v>
       </c>
-      <c r="F10" s="67" t="s">
-[...8 lines deleted...]
-      <c r="I10" s="69" t="s">
+      <c r="F10" s="70" t="s">
+        <v>101</v>
+      </c>
+      <c r="G10" s="70" t="s">
+        <v>89</v>
+      </c>
+      <c r="H10" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="I10" s="73" t="s">
         <v>28</v>
       </c>
       <c r="J10" s="30">
         <v>90</v>
       </c>
       <c r="K10" s="30">
         <v>90</v>
       </c>
       <c r="L10" s="30"/>
-      <c r="M10" s="68">
+      <c r="M10" s="71">
         <v>20470</v>
       </c>
+      <c r="N10" s="74" t="s">
+        <v>157</v>
+      </c>
+      <c r="O10" s="68">
+        <v>8</v>
+      </c>
     </row>
-    <row r="11" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="59">
+    <row r="11" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="60">
         <f t="shared" si="0"/>
         <v>9</v>
       </c>
-      <c r="B11" s="60" t="s">
+      <c r="B11" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="C11" s="66" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="67" t="s">
+      <c r="C11" s="69" t="s">
+        <v>161</v>
+      </c>
+      <c r="D11" s="70" t="s">
+        <v>119</v>
+      </c>
+      <c r="E11" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="F11" s="67" t="s">
-[...9 lines deleted...]
-        <v>157</v>
+      <c r="F11" s="70" t="s">
+        <v>102</v>
+      </c>
+      <c r="G11" s="70" t="s">
+        <v>90</v>
+      </c>
+      <c r="H11" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="I11" s="74" t="s">
+        <v>160</v>
       </c>
       <c r="J11" s="30">
         <v>46</v>
       </c>
       <c r="K11" s="30">
         <v>40</v>
       </c>
       <c r="L11" s="30">
         <v>5</v>
       </c>
-      <c r="M11" s="68">
+      <c r="M11" s="71">
         <v>43922</v>
       </c>
+      <c r="N11" s="74" t="s">
+        <v>138</v>
+      </c>
+      <c r="O11" s="68">
+        <v>9</v>
+      </c>
     </row>
-    <row r="12" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="59">
+    <row r="12" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="60">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
-      <c r="B12" s="60" t="s">
+      <c r="B12" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="66" t="s">
-[...17 lines deleted...]
-      <c r="I12" s="69" t="s">
+      <c r="C12" s="69" t="s">
         <v>84</v>
+      </c>
+      <c r="D12" s="70" t="s">
+        <v>120</v>
+      </c>
+      <c r="E12" s="70" t="s">
+        <v>137</v>
+      </c>
+      <c r="F12" s="70" t="s">
+        <v>103</v>
+      </c>
+      <c r="G12" s="70" t="s">
+        <v>133</v>
+      </c>
+      <c r="H12" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="I12" s="73" t="s">
+        <v>85</v>
       </c>
       <c r="J12" s="30">
         <v>50</v>
       </c>
       <c r="K12" s="30"/>
       <c r="L12" s="30"/>
-      <c r="M12" s="68">
+      <c r="M12" s="71">
         <v>20546</v>
       </c>
+      <c r="N12" s="72"/>
+      <c r="O12" s="68">
+        <v>10</v>
+      </c>
     </row>
-    <row r="13" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="59">
+    <row r="13" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="60">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
-      <c r="B13" s="71" t="s">
-[...8 lines deleted...]
-      <c r="E13" s="67" t="s">
+      <c r="B13" s="75" t="s">
+        <v>73</v>
+      </c>
+      <c r="C13" s="69" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13" s="70" t="s">
+        <v>121</v>
+      </c>
+      <c r="E13" s="70" t="s">
         <v>23</v>
       </c>
-      <c r="F13" s="67" t="s">
-[...8 lines deleted...]
-      <c r="I13" s="69" t="s">
+      <c r="F13" s="70" t="s">
+        <v>104</v>
+      </c>
+      <c r="G13" s="70" t="s">
+        <v>131</v>
+      </c>
+      <c r="H13" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="73" t="s">
         <v>0</v>
       </c>
       <c r="J13" s="30">
         <v>50</v>
       </c>
       <c r="K13" s="30"/>
       <c r="L13" s="30">
         <v>5</v>
       </c>
-      <c r="M13" s="68">
+      <c r="M13" s="71">
         <v>19541</v>
       </c>
+      <c r="N13" s="74"/>
+      <c r="O13" s="68">
+        <v>11</v>
+      </c>
     </row>
-    <row r="14" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="59">
+    <row r="14" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="60">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
-      <c r="B14" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="66" t="s">
+      <c r="B14" s="75" t="s">
+        <v>73</v>
+      </c>
+      <c r="C14" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="67" t="s">
-[...14 lines deleted...]
-      <c r="I14" s="69" t="s">
+      <c r="D14" s="70" t="s">
+        <v>122</v>
+      </c>
+      <c r="E14" s="70" t="s">
+        <v>139</v>
+      </c>
+      <c r="F14" s="70" t="s">
+        <v>105</v>
+      </c>
+      <c r="G14" s="70" t="s">
+        <v>140</v>
+      </c>
+      <c r="H14" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="I14" s="73" t="s">
         <v>29</v>
       </c>
       <c r="J14" s="30">
         <v>79</v>
       </c>
       <c r="K14" s="30">
         <v>79</v>
       </c>
       <c r="L14" s="30"/>
-      <c r="M14" s="68">
+      <c r="M14" s="71">
         <v>24831</v>
       </c>
+      <c r="N14" s="74" t="s">
+        <v>138</v>
+      </c>
+      <c r="O14" s="68">
+        <v>12</v>
+      </c>
     </row>
-    <row r="15" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="59">
+    <row r="15" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="60">
         <f t="shared" si="0"/>
         <v>13</v>
       </c>
-      <c r="B15" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="72" t="s">
+      <c r="B15" s="75" t="s">
+        <v>73</v>
+      </c>
+      <c r="C15" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="D15" s="67" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="67" t="s">
+      <c r="D15" s="70" t="s">
+        <v>123</v>
+      </c>
+      <c r="E15" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="F15" s="67" t="s">
-[...8 lines deleted...]
-      <c r="I15" s="69" t="s">
+      <c r="F15" s="70" t="s">
+        <v>106</v>
+      </c>
+      <c r="G15" s="70" t="s">
+        <v>132</v>
+      </c>
+      <c r="H15" s="70" t="s">
+        <v>82</v>
+      </c>
+      <c r="I15" s="73" t="s">
         <v>30</v>
       </c>
       <c r="J15" s="30">
         <v>100</v>
       </c>
       <c r="K15" s="30"/>
       <c r="L15" s="30"/>
-      <c r="M15" s="68">
+      <c r="M15" s="71">
         <v>26755</v>
       </c>
+      <c r="N15" s="74"/>
+      <c r="O15" s="68">
+        <v>13</v>
+      </c>
     </row>
-    <row r="16" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="59">
+    <row r="16" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="60">
         <f t="shared" si="0"/>
         <v>14</v>
       </c>
-      <c r="B16" s="60" t="s">
+      <c r="B16" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="C16" s="66" t="s">
+      <c r="C16" s="69" t="s">
         <v>12</v>
       </c>
-      <c r="D16" s="67" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="67" t="s">
+      <c r="D16" s="70" t="s">
+        <v>124</v>
+      </c>
+      <c r="E16" s="70" t="s">
         <v>24</v>
       </c>
-      <c r="F16" s="67" t="s">
-[...9 lines deleted...]
-        <v>135</v>
+      <c r="F16" s="70" t="s">
+        <v>107</v>
+      </c>
+      <c r="G16" s="70" t="s">
+        <v>91</v>
+      </c>
+      <c r="H16" s="70" t="s">
+        <v>82</v>
+      </c>
+      <c r="I16" s="74" t="s">
+        <v>136</v>
       </c>
       <c r="J16" s="30">
         <v>50</v>
       </c>
       <c r="K16" s="30"/>
       <c r="L16" s="30"/>
-      <c r="M16" s="68">
+      <c r="M16" s="71">
         <v>19815</v>
       </c>
+      <c r="N16" s="74"/>
+      <c r="O16" s="68">
+        <v>14</v>
+      </c>
     </row>
-    <row r="17" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="59">
+    <row r="17" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="60">
         <f t="shared" si="0"/>
         <v>15</v>
       </c>
-      <c r="B17" s="60" t="s">
+      <c r="B17" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C17" s="66" t="s">
+      <c r="C17" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="D17" s="67" t="s">
-[...14 lines deleted...]
-      <c r="I17" s="69" t="s">
+      <c r="D17" s="70" t="s">
+        <v>125</v>
+      </c>
+      <c r="E17" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="F17" s="70" t="s">
+        <v>108</v>
+      </c>
+      <c r="G17" s="70" t="s">
+        <v>92</v>
+      </c>
+      <c r="H17" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="I17" s="73" t="s">
         <v>31</v>
       </c>
       <c r="J17" s="30">
         <v>70</v>
       </c>
       <c r="K17" s="30">
         <v>35</v>
       </c>
       <c r="L17" s="30">
         <v>12</v>
       </c>
-      <c r="M17" s="68">
+      <c r="M17" s="71">
         <v>19913</v>
       </c>
+      <c r="N17" s="74" t="s">
+        <v>138</v>
+      </c>
+      <c r="O17" s="68">
+        <v>15</v>
+      </c>
     </row>
-    <row r="18" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="59">
+    <row r="18" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="60">
         <f t="shared" si="0"/>
         <v>16</v>
       </c>
-      <c r="B18" s="60" t="s">
+      <c r="B18" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C18" s="66" t="s">
+      <c r="C18" s="69" t="s">
+        <v>71</v>
+      </c>
+      <c r="D18" s="70" t="s">
+        <v>126</v>
+      </c>
+      <c r="E18" s="70" t="s">
+        <v>152</v>
+      </c>
+      <c r="F18" s="70" t="s">
+        <v>134</v>
+      </c>
+      <c r="G18" s="70" t="s">
+        <v>135</v>
+      </c>
+      <c r="H18" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="I18" s="73" t="s">
         <v>70</v>
-      </c>
-[...16 lines deleted...]
-        <v>69</v>
       </c>
       <c r="J18" s="30">
         <v>70</v>
       </c>
       <c r="K18" s="30"/>
       <c r="L18" s="30"/>
-      <c r="M18" s="68">
+      <c r="M18" s="71">
         <v>19645</v>
       </c>
+      <c r="N18" s="72"/>
+      <c r="O18" s="68">
+        <v>16</v>
+      </c>
     </row>
-    <row r="19" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="59">
+    <row r="19" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="60">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
-      <c r="B19" s="60" t="s">
+      <c r="B19" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="C19" s="66" t="s">
+      <c r="C19" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="D19" s="67" t="s">
+      <c r="D19" s="70" t="s">
+        <v>167</v>
+      </c>
+      <c r="E19" s="70" t="s">
+        <v>163</v>
+      </c>
+      <c r="F19" s="70" t="s">
         <v>164</v>
       </c>
-      <c r="E19" s="67" t="s">
-[...12 lines deleted...]
-        <v>163</v>
+      <c r="G19" s="70" t="s">
+        <v>165</v>
+      </c>
+      <c r="H19" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="I19" s="74" t="s">
+        <v>166</v>
       </c>
       <c r="J19" s="30">
         <v>50</v>
       </c>
       <c r="K19" s="30"/>
       <c r="L19" s="30"/>
-      <c r="M19" s="68">
+      <c r="M19" s="71">
         <v>44287</v>
       </c>
+      <c r="N19" s="74" t="s">
+        <v>138</v>
+      </c>
+      <c r="O19" s="68">
+        <v>17</v>
+      </c>
     </row>
-    <row r="20" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="59">
+    <row r="20" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="60">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
-      <c r="B20" s="60" t="s">
+      <c r="B20" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="C20" s="66" t="s">
+      <c r="C20" s="69" t="s">
         <v>15</v>
       </c>
-      <c r="D20" s="67" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="67" t="s">
+      <c r="D20" s="70" t="s">
+        <v>127</v>
+      </c>
+      <c r="E20" s="70" t="s">
         <v>25</v>
       </c>
-      <c r="F20" s="67" t="s">
-[...8 lines deleted...]
-      <c r="I20" s="70" t="s">
+      <c r="F20" s="70" t="s">
+        <v>109</v>
+      </c>
+      <c r="G20" s="70" t="s">
+        <v>93</v>
+      </c>
+      <c r="H20" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="I20" s="74" t="s">
         <v>34</v>
       </c>
       <c r="J20" s="30">
         <v>50</v>
       </c>
       <c r="K20" s="30"/>
       <c r="L20" s="30"/>
-      <c r="M20" s="68">
+      <c r="M20" s="71">
         <v>25272</v>
       </c>
+      <c r="N20" s="74"/>
+      <c r="O20" s="68">
+        <v>18</v>
+      </c>
     </row>
-    <row r="21" spans="1:13" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="78">
+    <row r="21" spans="1:15" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="83">
         <f t="shared" si="0"/>
         <v>19</v>
       </c>
-      <c r="B21" s="73" t="s">
+      <c r="B21" s="77" t="s">
         <v>33</v>
       </c>
-      <c r="C21" s="74" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="75" t="s">
+      <c r="C21" s="78" t="s">
+        <v>153</v>
+      </c>
+      <c r="D21" s="79" t="s">
+        <v>128</v>
+      </c>
+      <c r="E21" s="79" t="s">
         <v>26</v>
       </c>
-      <c r="F21" s="75" t="s">
-[...9 lines deleted...]
-        <v>152</v>
+      <c r="F21" s="79" t="s">
+        <v>110</v>
+      </c>
+      <c r="G21" s="79" t="s">
+        <v>94</v>
+      </c>
+      <c r="H21" s="79" t="s">
+        <v>81</v>
+      </c>
+      <c r="I21" s="80" t="s">
+        <v>154</v>
       </c>
       <c r="J21" s="35">
         <v>40</v>
       </c>
       <c r="K21" s="35"/>
       <c r="L21" s="35"/>
-      <c r="M21" s="77">
+      <c r="M21" s="81">
         <v>26481</v>
       </c>
+      <c r="N21" s="82"/>
+      <c r="O21" s="68">
+        <v>19</v>
+      </c>
     </row>
-    <row r="22" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="49"/>
       <c r="C22" s="50"/>
       <c r="D22" s="9"/>
       <c r="E22" s="49"/>
       <c r="F22" s="49"/>
       <c r="G22" s="49"/>
       <c r="I22" s="51"/>
       <c r="J22" s="26"/>
       <c r="M22" s="10"/>
+      <c r="N22" s="9"/>
     </row>
-    <row r="23" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="49"/>
       <c r="C23" s="50"/>
       <c r="D23" s="9"/>
       <c r="E23" s="49"/>
       <c r="F23" s="49"/>
       <c r="G23" s="49"/>
       <c r="I23" s="51"/>
       <c r="M23" s="10"/>
+      <c r="N23" s="9"/>
     </row>
-    <row r="24" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="49"/>
       <c r="C24" s="50"/>
       <c r="D24" s="9"/>
       <c r="E24" s="49"/>
       <c r="F24" s="49"/>
       <c r="G24" s="49"/>
       <c r="I24" s="51"/>
       <c r="M24" s="10"/>
+      <c r="N24" s="9"/>
     </row>
-    <row r="25" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="49"/>
       <c r="C25" s="50"/>
       <c r="D25" s="9"/>
       <c r="E25" s="49"/>
       <c r="F25" s="49"/>
       <c r="G25" s="49"/>
       <c r="I25" s="51"/>
       <c r="M25" s="10"/>
+      <c r="N25" s="9"/>
     </row>
-    <row r="26" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="49"/>
       <c r="C26" s="50"/>
       <c r="D26" s="9"/>
       <c r="E26" s="49"/>
       <c r="F26" s="49"/>
       <c r="G26" s="49"/>
       <c r="I26" s="51"/>
       <c r="M26" s="10"/>
+      <c r="N26" s="9"/>
     </row>
-    <row r="27" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="49"/>
       <c r="C27" s="50"/>
       <c r="D27" s="9"/>
       <c r="E27" s="49"/>
       <c r="F27" s="49"/>
       <c r="G27" s="49"/>
       <c r="I27" s="51"/>
       <c r="M27" s="10"/>
+      <c r="N27" s="9"/>
     </row>
-    <row r="28" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="49"/>
       <c r="C28" s="50"/>
       <c r="D28" s="9"/>
       <c r="E28" s="49"/>
       <c r="F28" s="49"/>
       <c r="G28" s="49"/>
       <c r="I28" s="51"/>
       <c r="M28" s="10"/>
+      <c r="N28" s="9"/>
     </row>
-    <row r="29" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="49"/>
       <c r="C29" s="50"/>
       <c r="D29" s="9"/>
       <c r="E29" s="49"/>
       <c r="F29" s="49"/>
       <c r="G29" s="49"/>
       <c r="I29" s="51"/>
       <c r="M29" s="10"/>
+      <c r="N29" s="9"/>
     </row>
-    <row r="30" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="49"/>
       <c r="C30" s="50"/>
       <c r="D30" s="9"/>
       <c r="E30" s="49"/>
       <c r="F30" s="49"/>
       <c r="G30" s="49"/>
       <c r="I30" s="51"/>
       <c r="M30" s="10"/>
+      <c r="N30" s="9"/>
     </row>
-    <row r="31" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="49"/>
       <c r="C31" s="50"/>
       <c r="D31" s="9"/>
       <c r="E31" s="49"/>
       <c r="F31" s="49"/>
       <c r="G31" s="49"/>
       <c r="I31" s="51"/>
       <c r="M31" s="10"/>
+      <c r="N31" s="9"/>
+    </row>
+    <row r="37" spans="14:14" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N37" s="9"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:M22" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
+  <autoFilter ref="A2:O22" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.39370078740157483"/>
-  <pageSetup paperSize="9" scale="94" firstPageNumber="2" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="85" firstPageNumber="2" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Y28"/>
   <sheetViews>
-    <sheetView zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="R12" sqref="Q12:R12"/>
+    <sheetView topLeftCell="A11" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.44140625" style="8" customWidth="1"/>
     <col min="2" max="10" width="6.21875" style="8" customWidth="1"/>
     <col min="11" max="20" width="5" style="8" customWidth="1"/>
     <col min="21" max="22" width="5" style="9" customWidth="1"/>
     <col min="23" max="16384" width="5" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B1" s="12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I1" s="13"/>
       <c r="J1" s="14"/>
       <c r="L1" s="9"/>
       <c r="M1" s="9"/>
       <c r="U1" s="8"/>
       <c r="V1" s="8"/>
     </row>
     <row r="2" spans="1:22" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="15"/>
       <c r="B2" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="18" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="17" t="s">
         <v>6</v>
       </c>
       <c r="J2" s="19" t="s">
         <v>7</v>
       </c>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
     </row>
     <row r="3" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B3" s="20">
         <v>2</v>
       </c>
       <c r="C3" s="21">
         <v>130</v>
       </c>
       <c r="D3" s="21">
         <v>6</v>
       </c>
       <c r="E3" s="22">
         <v>0</v>
       </c>
       <c r="F3" s="23">
         <v>0</v>
       </c>
       <c r="G3" s="21">
         <v>0</v>
       </c>
       <c r="H3" s="22">
         <v>2</v>
       </c>
       <c r="I3" s="23">
         <v>130</v>
       </c>
       <c r="J3" s="24">
         <v>6</v>
       </c>
       <c r="K3" s="25"/>
       <c r="L3" s="25"/>
       <c r="M3" s="25"/>
       <c r="P3" s="26"/>
     </row>
     <row r="4" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B4" s="27">
         <v>2</v>
       </c>
       <c r="C4" s="28">
         <v>102</v>
       </c>
       <c r="D4" s="28">
         <v>4</v>
       </c>
       <c r="E4" s="29">
         <v>1</v>
       </c>
       <c r="F4" s="30">
         <v>50</v>
       </c>
       <c r="G4" s="28">
         <v>4</v>
       </c>
       <c r="H4" s="29">
         <v>1</v>
       </c>
       <c r="I4" s="30">
         <v>52</v>
       </c>
       <c r="J4" s="31">
         <v>0</v>
       </c>
       <c r="K4" s="25"/>
       <c r="L4" s="25"/>
       <c r="M4" s="25"/>
       <c r="P4" s="26"/>
       <c r="Q4" s="26"/>
     </row>
     <row r="5" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B5" s="27">
         <v>3</v>
       </c>
       <c r="C5" s="28">
         <v>131</v>
       </c>
       <c r="D5" s="28">
         <v>14</v>
       </c>
       <c r="E5" s="29">
         <v>1</v>
       </c>
       <c r="F5" s="30">
         <v>41</v>
       </c>
       <c r="G5" s="28">
         <v>0</v>
       </c>
       <c r="H5" s="29">
         <v>2</v>
       </c>
       <c r="I5" s="30">
         <v>90</v>
       </c>
       <c r="J5" s="31">
         <v>14</v>
       </c>
       <c r="K5" s="25"/>
       <c r="L5" s="25"/>
       <c r="M5" s="25"/>
       <c r="P5" s="26"/>
     </row>
     <row r="6" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B6" s="27">
         <v>1</v>
       </c>
       <c r="C6" s="28">
         <v>90</v>
       </c>
       <c r="D6" s="28">
         <v>0</v>
       </c>
       <c r="E6" s="29">
         <v>0</v>
       </c>
       <c r="F6" s="30">
         <v>0</v>
       </c>
       <c r="G6" s="28">
         <v>0</v>
       </c>
       <c r="H6" s="29">
         <v>1</v>
       </c>
       <c r="I6" s="30">
         <v>90</v>
       </c>
       <c r="J6" s="31">
         <v>0</v>
       </c>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="P6" s="26"/>
     </row>
     <row r="7" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B7" s="27">
         <v>2</v>
       </c>
       <c r="C7" s="28">
         <v>96</v>
       </c>
       <c r="D7" s="28">
         <v>5</v>
       </c>
       <c r="E7" s="29">
         <v>0</v>
       </c>
       <c r="F7" s="30">
         <v>0</v>
       </c>
       <c r="G7" s="28">
         <v>0</v>
       </c>
       <c r="H7" s="29">
         <v>2</v>
       </c>
       <c r="I7" s="30">
         <v>96</v>
       </c>
       <c r="J7" s="31">
         <v>5</v>
       </c>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
     </row>
     <row r="8" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B8" s="27">
         <v>3</v>
       </c>
       <c r="C8" s="28">
         <v>229</v>
       </c>
       <c r="D8" s="28">
         <v>5</v>
       </c>
       <c r="E8" s="29">
         <v>1</v>
       </c>
       <c r="F8" s="30">
         <v>100</v>
       </c>
       <c r="G8" s="28">
         <v>0</v>
       </c>
       <c r="H8" s="29">
         <v>2</v>
       </c>
       <c r="I8" s="30">
         <v>129</v>
       </c>
       <c r="J8" s="31">
         <v>5</v>
       </c>
       <c r="K8" s="25"/>
       <c r="L8" s="25"/>
       <c r="M8" s="25"/>
     </row>
     <row r="9" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B9" s="27">
         <v>1</v>
       </c>
       <c r="C9" s="28">
         <v>50</v>
       </c>
       <c r="D9" s="28">
         <v>0</v>
       </c>
       <c r="E9" s="29">
         <v>1</v>
       </c>
       <c r="F9" s="30">
         <v>50</v>
       </c>
       <c r="G9" s="28">
         <v>0</v>
       </c>
       <c r="H9" s="29">
         <v>0</v>
       </c>
       <c r="I9" s="30">
         <v>0</v>
       </c>
       <c r="J9" s="31">
         <v>0</v>
       </c>
       <c r="K9" s="25"/>
       <c r="L9" s="25"/>
       <c r="M9" s="25"/>
     </row>
     <row r="10" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B10" s="27">
         <v>2</v>
       </c>
       <c r="C10" s="28">
         <v>140</v>
       </c>
       <c r="D10" s="28">
         <v>12</v>
       </c>
       <c r="E10" s="29">
         <v>0</v>
       </c>
       <c r="F10" s="30">
         <v>0</v>
       </c>
       <c r="G10" s="28">
         <v>0</v>
       </c>
       <c r="H10" s="29">
         <v>2</v>
       </c>
       <c r="I10" s="30">
         <v>140</v>
       </c>
       <c r="J10" s="31">
         <v>12</v>
       </c>
       <c r="K10" s="25"/>
       <c r="L10" s="25"/>
       <c r="M10" s="25"/>
     </row>
     <row r="11" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B11" s="27">
         <v>2</v>
       </c>
       <c r="C11" s="28">
         <v>100</v>
       </c>
       <c r="D11" s="28">
         <v>0</v>
       </c>
       <c r="E11" s="29">
         <v>0</v>
       </c>
       <c r="F11" s="30">
         <v>0</v>
       </c>
       <c r="G11" s="28">
         <v>0</v>
       </c>
       <c r="H11" s="29">
         <v>2</v>
       </c>
       <c r="I11" s="30">
         <v>100</v>
       </c>
       <c r="J11" s="31">
         <v>0</v>
       </c>
       <c r="K11" s="25"/>
       <c r="L11" s="25"/>
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:22" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B12" s="32">
         <v>1</v>
       </c>
       <c r="C12" s="33">
         <v>40</v>
       </c>
       <c r="D12" s="33">
         <v>0</v>
       </c>
       <c r="E12" s="34">
         <v>0</v>
       </c>
       <c r="F12" s="35">
         <v>0</v>
       </c>
       <c r="G12" s="33">
         <v>0</v>
       </c>
       <c r="H12" s="34">
         <v>1</v>
       </c>
       <c r="I12" s="35">
         <v>40</v>
       </c>
       <c r="J12" s="36">
         <v>0</v>
       </c>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:22" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" s="38">
         <v>19</v>
       </c>
       <c r="C13" s="39">
         <v>1108</v>
       </c>
       <c r="D13" s="39">
         <v>46</v>
       </c>
       <c r="E13" s="40">
         <v>4</v>
       </c>
       <c r="F13" s="41">
         <v>241</v>
       </c>
       <c r="G13" s="41">
         <v>4</v>
       </c>
       <c r="H13" s="40">
         <v>15</v>
       </c>
       <c r="I13" s="41">
         <v>867</v>
       </c>
       <c r="J13" s="42">
         <v>42</v>
       </c>
       <c r="K13" s="25"/>
       <c r="L13" s="25"/>
       <c r="M13" s="25"/>
       <c r="O13" s="26"/>
       <c r="P13" s="26"/>
     </row>
     <row r="14" spans="1:22" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="15" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C15" s="43"/>
       <c r="D15" s="43"/>
       <c r="E15" s="12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F15" s="43"/>
       <c r="G15" s="43"/>
       <c r="H15" s="12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I15" s="43"/>
       <c r="J15" s="44"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="U15" s="8"/>
       <c r="V15" s="8"/>
     </row>
     <row r="16" spans="1:22" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="45"/>
       <c r="B16" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D16" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E16" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F16" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G16" s="18" t="s">
         <v>7</v>
       </c>
       <c r="H16" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I16" s="17" t="s">
         <v>6</v>
       </c>
       <c r="J16" s="19" t="s">
         <v>7</v>
       </c>
       <c r="K16" s="4"/>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
       <c r="U16" s="8"/>
       <c r="V16" s="8"/>
     </row>
     <row r="17" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B17" s="20">
         <v>2</v>
       </c>
       <c r="C17" s="21">
         <v>130</v>
       </c>
       <c r="D17" s="21">
         <v>6</v>
       </c>
       <c r="E17" s="22">
         <v>0</v>
       </c>
       <c r="F17" s="23">
         <v>0</v>
       </c>
       <c r="G17" s="21">
         <v>0</v>
       </c>
       <c r="H17" s="22">
         <v>2</v>
       </c>
       <c r="I17" s="23">
         <v>130</v>
       </c>
       <c r="J17" s="24">
         <v>6</v>
       </c>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B18" s="27">
         <v>1</v>
       </c>
       <c r="C18" s="28">
         <v>52</v>
       </c>
       <c r="D18" s="28">
         <v>0</v>
       </c>
       <c r="E18" s="29">
         <v>0</v>
       </c>
       <c r="F18" s="30">
         <v>0</v>
       </c>
       <c r="G18" s="28">
         <v>0</v>
       </c>
       <c r="H18" s="29">
         <v>1</v>
       </c>
       <c r="I18" s="30">
         <v>52</v>
       </c>
       <c r="J18" s="31">
         <v>0</v>
       </c>
       <c r="K18" s="25"/>
       <c r="L18" s="25"/>
       <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B19" s="27">
         <v>1</v>
       </c>
       <c r="C19" s="28">
         <v>70</v>
       </c>
       <c r="D19" s="28">
         <v>14</v>
       </c>
       <c r="E19" s="29">
         <v>0</v>
       </c>
       <c r="F19" s="30">
         <v>0</v>
       </c>
       <c r="G19" s="28">
         <v>0</v>
       </c>
       <c r="H19" s="29">
         <v>1</v>
       </c>
       <c r="I19" s="30">
         <v>70</v>
       </c>
       <c r="J19" s="31">
         <v>14</v>
       </c>
       <c r="K19" s="25"/>
       <c r="L19" s="25"/>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:25" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B20" s="32">
         <v>15</v>
       </c>
       <c r="C20" s="33">
         <v>856</v>
       </c>
       <c r="D20" s="33">
         <v>26</v>
       </c>
       <c r="E20" s="34">
         <v>4</v>
       </c>
       <c r="F20" s="35">
         <v>241</v>
       </c>
       <c r="G20" s="33">
         <v>4</v>
       </c>
       <c r="H20" s="34">
         <v>11</v>
       </c>
       <c r="I20" s="35">
         <v>615</v>
       </c>
       <c r="J20" s="36">
         <v>22</v>
       </c>
       <c r="K20" s="25"/>
       <c r="L20" s="25"/>
       <c r="M20" s="25"/>
     </row>
     <row r="21" spans="1:25" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="37" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B21" s="38">
         <v>19</v>
       </c>
       <c r="C21" s="39">
         <v>1108</v>
       </c>
       <c r="D21" s="39">
         <v>46</v>
       </c>
       <c r="E21" s="40">
         <v>4</v>
       </c>
       <c r="F21" s="41">
         <v>241</v>
       </c>
       <c r="G21" s="41">
         <v>4</v>
       </c>
       <c r="H21" s="40">
         <v>15</v>
       </c>
       <c r="I21" s="41">
         <v>867</v>
       </c>
@@ -16361,143 +16560,143 @@
         <v>42</v>
       </c>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="25"/>
     </row>
     <row r="28" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="U28" s="8"/>
       <c r="V28" s="8"/>
       <c r="W28" s="46"/>
       <c r="X28" s="9"/>
       <c r="Y28" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.98425196850393704" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="85" firstPageNumber="4" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:X12"/>
   <sheetViews>
-    <sheetView zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="H7" sqref="G7:H8"/>
+    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="I4" sqref="I4:I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.88671875" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.5546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="17.33203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.5546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.44140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.6640625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.88671875" style="1" customWidth="1"/>
     <col min="10" max="10" width="6.44140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="5.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="4.88671875" style="1" customWidth="1"/>
     <col min="13" max="14" width="13.21875" style="1" customWidth="1"/>
     <col min="15" max="19" width="4.88671875" style="1" customWidth="1"/>
     <col min="20" max="21" width="4.88671875" style="2" customWidth="1"/>
     <col min="22" max="16384" width="4.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="8" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="2" spans="1:24" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="9"/>
-      <c r="B2" s="90" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="91"/>
+      <c r="B2" s="95" t="s">
+        <v>168</v>
+      </c>
+      <c r="C2" s="96"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
-      <c r="H2" s="85"/>
-[...5 lines deleted...]
-      <c r="N2" s="85"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
     </row>
     <row r="3" spans="1:24" ht="47.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
-      <c r="C3" s="87"/>
-[...4 lines deleted...]
-      <c r="I3" s="88"/>
+      <c r="C3" s="92"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="90"/>
+      <c r="I3" s="93"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="4"/>
-      <c r="M3" s="85"/>
-      <c r="N3" s="89"/>
+      <c r="M3" s="90"/>
+      <c r="N3" s="94"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
     </row>
     <row r="4" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="79"/>
+      <c r="A4" s="84"/>
       <c r="B4" s="8"/>
       <c r="C4" s="51"/>
       <c r="D4" s="48"/>
-      <c r="E4" s="80"/>
+      <c r="E4" s="85"/>
       <c r="F4" s="48"/>
-      <c r="G4" s="81"/>
-[...1 lines deleted...]
-      <c r="I4" s="80"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="87"/>
+      <c r="I4" s="85"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
-      <c r="M4" s="82"/>
-      <c r="N4" s="82"/>
+      <c r="M4" s="87"/>
+      <c r="N4" s="87"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
     </row>
     <row r="5" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8"/>
     </row>
     <row r="6" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8"/>
     </row>
     <row r="7" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="8"/>
-      <c r="K7" s="83"/>
+      <c r="K7" s="88"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="3"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
     <row r="8" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8"/>
     </row>
     <row r="9" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="8"/>
     </row>
     <row r="10" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="8"/>
     </row>
     <row r="11" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="8"/>
     </row>
     <row r="12" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:C2"/>
   </mergeCells>