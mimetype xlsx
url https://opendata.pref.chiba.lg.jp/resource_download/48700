--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{97ED00C6-5DAE-42AB-9D57-F8B0DE9A9607}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7B0E7697-4CBA-4AD4-AF44-7AB8D4E146B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="表紙" sheetId="4" r:id="rId1"/>
     <sheet name="一覧" sheetId="1" r:id="rId2"/>
     <sheet name="集計表" sheetId="5" r:id="rId3"/>
     <sheet name="変更内容" sheetId="6" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">一覧!$A$2:$O$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">一覧!$A$1:$O$21</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">一覧!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -170,78 +170,50 @@
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>四街道老人ホーム</t>
     <rPh sb="0" eb="3">
       <t>ヨツカイドウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ロウジン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>光楽園</t>
     <rPh sb="0" eb="1">
       <t>ヒカリ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ラクエン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>山武郡市広域行政組合立坂田苑</t>
-[...26 lines deleted...]
-  <si>
     <t>市原市希望苑</t>
     <rPh sb="0" eb="3">
       <t>イチハラシ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>キボウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>館山養護老人ホーム</t>
     <rPh sb="0" eb="2">
       <t>タテヤマ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヨウゴ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ロウジン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
@@ -1474,92 +1446,123 @@
   <si>
     <t>0439-27-1331</t>
   </si>
   <si>
     <t>(福)あたご会</t>
     <rPh sb="1" eb="2">
       <t>フク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>299-1742</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>変更無し</t>
     <rPh sb="0" eb="3">
       <t>ヘンコウナ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>令和8年6月1日</t>
+    <t>山武郡市行政組合立　養護老人ホーム坂田苑</t>
+    <rPh sb="0" eb="2">
+      <t>サンブ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>グンシ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ギョウセイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>クミアイ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>リツ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ヨウゴ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ロウジン</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>サカタ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>養護老人ホーム一覧（令和8年9月1日）</t>
+    <rPh sb="0" eb="2">
+      <t>ヨウゴ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ロウジン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>イチラン</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ワ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>令和8年9月1日</t>
     <rPh sb="0" eb="1">
       <t>レイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ガツ</t>
     </rPh>
     <rPh sb="7" eb="8">
-      <t>ニチ</t>
-[...26 lines deleted...]
-    <rPh sb="17" eb="18">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="[$-411]ge\.m\.d;@"/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
@@ -14689,87 +14692,87 @@
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
     </row>
     <row r="3" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
     </row>
     <row r="4" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
     </row>
     <row r="5" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB5" s="1"/>
       <c r="AC5" s="1"/>
     </row>
     <row r="6" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB6" s="1"/>
       <c r="AC6" s="1"/>
     </row>
     <row r="7" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB7" s="1"/>
       <c r="AC7" s="1"/>
     </row>
     <row r="8" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="AB8" s="1"/>
       <c r="AC8" s="1"/>
     </row>
     <row r="9" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB9" s="1"/>
       <c r="AC9" s="1"/>
     </row>
     <row r="10" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
     </row>
     <row r="11" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB11" s="1"/>
       <c r="AC11" s="1"/>
     </row>
     <row r="12" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="47" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="AB12" s="1"/>
       <c r="AC12" s="1"/>
     </row>
     <row r="13" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB13" s="1"/>
       <c r="AC13" s="1"/>
     </row>
     <row r="14" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB14" s="1"/>
       <c r="AC14" s="1"/>
     </row>
     <row r="15" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB15" s="1"/>
       <c r="AC15" s="1"/>
     </row>
     <row r="16" spans="1:29" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AB16" s="1"/>
       <c r="AC16" s="1"/>
     </row>
     <row r="17" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="21" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -14801,949 +14804,951 @@
     <row r="47" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="48" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="49" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="50" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="51" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="52" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="53" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="54" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="55" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="56" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.98425196850393704" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O37"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="3" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G10" sqref="G10"/>
       <selection pane="topRight" activeCell="G10" sqref="G10"/>
       <selection pane="bottomLeft" activeCell="G10" sqref="G10"/>
-      <selection pane="bottomRight" activeCell="X9" sqref="X9"/>
+      <selection pane="bottomRight" activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.33203125" defaultRowHeight="26.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.21875" style="8" customWidth="1"/>
     <col min="2" max="2" width="10" style="8" customWidth="1"/>
     <col min="3" max="3" width="22.44140625" style="48" customWidth="1"/>
     <col min="4" max="4" width="8.109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="25" style="8" customWidth="1"/>
     <col min="6" max="7" width="11.88671875" style="8" customWidth="1"/>
     <col min="8" max="8" width="6.21875" style="8" customWidth="1"/>
     <col min="9" max="9" width="21.21875" style="8" customWidth="1"/>
     <col min="10" max="12" width="5" style="8" customWidth="1"/>
     <col min="13" max="13" width="12.6640625" style="49" customWidth="1"/>
     <col min="14" max="14" width="10.6640625" style="8" customWidth="1"/>
     <col min="15" max="15" width="4.21875" style="8" customWidth="1"/>
     <col min="16" max="16384" width="4.33203125" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="8" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2" spans="1:15" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="52" t="s">
+        <v>78</v>
+      </c>
+      <c r="B2" s="53" t="s">
+        <v>36</v>
+      </c>
+      <c r="C2" s="54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2" s="55" t="s">
         <v>79</v>
       </c>
-      <c r="B2" s="53" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E2" s="55" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2" s="55" t="s">
         <v>43</v>
       </c>
-      <c r="F2" s="55" t="s">
+      <c r="G2" s="55" t="s">
+        <v>85</v>
+      </c>
+      <c r="H2" s="55" t="s">
+        <v>77</v>
+      </c>
+      <c r="I2" s="56" t="s">
         <v>44</v>
       </c>
-      <c r="G2" s="55" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="55" t="s">
+      <c r="J2" s="56" t="s">
+        <v>111</v>
+      </c>
+      <c r="K2" s="57" t="s">
+        <v>157</v>
+      </c>
+      <c r="L2" s="57" t="s">
+        <v>112</v>
+      </c>
+      <c r="M2" s="58" t="s">
+        <v>45</v>
+      </c>
+      <c r="N2" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="O2" s="59" t="s">
         <v>78</v>
-      </c>
-[...19 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="3" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="60">
         <f>ROW()-2</f>
         <v>1</v>
       </c>
       <c r="B3" s="61" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C3" s="62" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3" s="63" t="s">
+        <v>113</v>
+      </c>
+      <c r="E3" s="63" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" s="63" t="s">
+        <v>94</v>
+      </c>
+      <c r="G3" s="63" t="s">
+        <v>128</v>
+      </c>
+      <c r="H3" s="63" t="s">
+        <v>80</v>
+      </c>
+      <c r="I3" s="64" t="s">
         <v>41</v>
-      </c>
-[...16 lines deleted...]
-        <v>42</v>
       </c>
       <c r="J3" s="65">
         <v>50</v>
       </c>
       <c r="K3" s="65"/>
       <c r="L3" s="65"/>
       <c r="M3" s="66">
         <v>17392</v>
       </c>
       <c r="N3" s="67"/>
       <c r="O3" s="68">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="60">
         <f t="shared" ref="A4:A21" si="0">ROW()-2</f>
         <v>2</v>
       </c>
       <c r="B4" s="61" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C4" s="69" t="s">
+        <v>140</v>
+      </c>
+      <c r="D4" s="70" t="s">
         <v>141</v>
       </c>
-      <c r="D4" s="70" t="s">
+      <c r="E4" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="F4" s="70" t="s">
+        <v>95</v>
+      </c>
+      <c r="G4" s="70" t="s">
         <v>142</v>
       </c>
-      <c r="E4" s="70" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H4" s="70" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I4" s="69" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="J4" s="30">
         <v>80</v>
       </c>
       <c r="K4" s="30"/>
       <c r="L4" s="30">
         <v>6</v>
       </c>
       <c r="M4" s="71">
         <v>26573</v>
       </c>
       <c r="N4" s="72"/>
       <c r="O4" s="68">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="60">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
       <c r="B5" s="61" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C5" s="69" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D5" s="70" t="s">
+        <v>154</v>
+      </c>
+      <c r="E5" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="70" t="s">
+        <v>96</v>
+      </c>
+      <c r="G5" s="70" t="s">
         <v>155</v>
       </c>
-      <c r="E5" s="70" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H5" s="70" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I5" s="73" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="J5" s="30">
         <v>52</v>
       </c>
       <c r="K5" s="30">
         <v>30</v>
       </c>
       <c r="L5" s="30"/>
       <c r="M5" s="71">
         <v>40087</v>
       </c>
       <c r="N5" s="74" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="O5" s="68">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="60">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="B6" s="61" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C6" s="69" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="70" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="E6" s="70" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F6" s="70" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G6" s="70" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="H6" s="70" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I6" s="74" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J6" s="30">
         <v>50</v>
       </c>
       <c r="K6" s="30"/>
       <c r="L6" s="30">
         <v>4</v>
       </c>
       <c r="M6" s="71">
         <v>22152</v>
       </c>
       <c r="N6" s="74"/>
       <c r="O6" s="68">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="60">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="B7" s="61" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C7" s="69" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D7" s="70" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="E7" s="70" t="s">
+        <v>46</v>
+      </c>
+      <c r="F7" s="70" t="s">
+        <v>98</v>
+      </c>
+      <c r="G7" s="70" t="s">
+        <v>86</v>
+      </c>
+      <c r="H7" s="70" t="s">
+        <v>80</v>
+      </c>
+      <c r="I7" s="73" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
       <c r="J7" s="30">
         <v>70</v>
       </c>
       <c r="K7" s="30"/>
       <c r="L7" s="30">
         <v>14</v>
       </c>
       <c r="M7" s="71">
         <v>18568</v>
       </c>
       <c r="N7" s="74"/>
       <c r="O7" s="68">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="60">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="B8" s="61" t="s">
+        <v>143</v>
+      </c>
+      <c r="C8" s="69" t="s">
         <v>144</v>
       </c>
-      <c r="C8" s="69" t="s">
+      <c r="D8" s="70" t="s">
         <v>145</v>
       </c>
-      <c r="D8" s="70" t="s">
+      <c r="E8" s="70" t="s">
         <v>146</v>
       </c>
-      <c r="E8" s="70" t="s">
+      <c r="F8" s="70" t="s">
         <v>147</v>
       </c>
-      <c r="F8" s="70" t="s">
+      <c r="G8" s="70" t="s">
         <v>148</v>
       </c>
-      <c r="G8" s="70" t="s">
+      <c r="H8" s="70" t="s">
+        <v>80</v>
+      </c>
+      <c r="I8" s="73" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="J8" s="30">
         <v>20</v>
       </c>
       <c r="K8" s="30">
         <v>20</v>
       </c>
       <c r="L8" s="30"/>
       <c r="M8" s="71">
         <v>42095</v>
       </c>
       <c r="N8" s="74" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="O8" s="68">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="60">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="B9" s="61" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" s="69" t="s">
         <v>49</v>
       </c>
-      <c r="C9" s="69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="70" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E9" s="70" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F9" s="70" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G9" s="70" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="H9" s="70" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I9" s="74" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J9" s="30">
         <v>41</v>
       </c>
       <c r="K9" s="30"/>
       <c r="L9" s="30"/>
       <c r="M9" s="71">
         <v>24197</v>
       </c>
       <c r="N9" s="72"/>
       <c r="O9" s="68">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="60">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="B10" s="61" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C10" s="69" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="70" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E10" s="70" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F10" s="70" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="G10" s="70" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H10" s="70" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I10" s="73" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J10" s="30">
         <v>90</v>
       </c>
       <c r="K10" s="30">
         <v>90</v>
       </c>
       <c r="L10" s="30"/>
       <c r="M10" s="71">
         <v>20470</v>
       </c>
       <c r="N10" s="74" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="O10" s="68">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="60">
         <f t="shared" si="0"/>
         <v>9</v>
       </c>
       <c r="B11" s="61" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="69" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D11" s="70" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E11" s="70" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F11" s="70" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="G11" s="70" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="H11" s="70" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I11" s="74" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="J11" s="30">
         <v>46</v>
       </c>
       <c r="K11" s="30">
         <v>40</v>
       </c>
       <c r="L11" s="30">
         <v>5</v>
       </c>
       <c r="M11" s="71">
         <v>43922</v>
       </c>
       <c r="N11" s="74" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="O11" s="68">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="60">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="B12" s="61" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="69" t="s">
+        <v>83</v>
+      </c>
+      <c r="D12" s="70" t="s">
+        <v>119</v>
+      </c>
+      <c r="E12" s="70" t="s">
+        <v>136</v>
+      </c>
+      <c r="F12" s="70" t="s">
+        <v>102</v>
+      </c>
+      <c r="G12" s="70" t="s">
+        <v>132</v>
+      </c>
+      <c r="H12" s="70" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="73" t="s">
         <v>84</v>
-      </c>
-[...16 lines deleted...]
-        <v>85</v>
       </c>
       <c r="J12" s="30">
         <v>50</v>
       </c>
       <c r="K12" s="30"/>
       <c r="L12" s="30"/>
       <c r="M12" s="71">
         <v>20546</v>
       </c>
       <c r="N12" s="72"/>
       <c r="O12" s="68">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="60">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="B13" s="75" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C13" s="69" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D13" s="70" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="E13" s="70" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F13" s="70" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G13" s="70" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H13" s="70" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I13" s="73" t="s">
         <v>0</v>
       </c>
       <c r="J13" s="30">
         <v>50</v>
       </c>
       <c r="K13" s="30"/>
       <c r="L13" s="30">
         <v>5</v>
       </c>
       <c r="M13" s="71">
         <v>19541</v>
       </c>
       <c r="N13" s="74"/>
       <c r="O13" s="68">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="60">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
       <c r="B14" s="75" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C14" s="69" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="70" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E14" s="70" t="s">
+        <v>138</v>
+      </c>
+      <c r="F14" s="70" t="s">
+        <v>104</v>
+      </c>
+      <c r="G14" s="70" t="s">
         <v>139</v>
       </c>
-      <c r="F14" s="70" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H14" s="70" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I14" s="73" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J14" s="30">
         <v>79</v>
       </c>
       <c r="K14" s="30">
         <v>79</v>
       </c>
       <c r="L14" s="30"/>
       <c r="M14" s="71">
         <v>24831</v>
       </c>
       <c r="N14" s="74" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="O14" s="68">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="60">
         <f t="shared" si="0"/>
         <v>13</v>
       </c>
       <c r="B15" s="75" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C15" s="76" t="s">
-        <v>11</v>
+        <v>168</v>
       </c>
       <c r="D15" s="70" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E15" s="70" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F15" s="70" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="G15" s="70" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="H15" s="70" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I15" s="73" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="J15" s="30">
         <v>100</v>
       </c>
       <c r="K15" s="30"/>
       <c r="L15" s="30"/>
       <c r="M15" s="71">
         <v>26755</v>
       </c>
       <c r="N15" s="74"/>
       <c r="O15" s="68">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="60">
         <f t="shared" si="0"/>
         <v>14</v>
       </c>
       <c r="B16" s="61" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="69" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D16" s="70" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="E16" s="70" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F16" s="70" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="G16" s="70" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="H16" s="70" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I16" s="74" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="J16" s="30">
         <v>50</v>
       </c>
       <c r="K16" s="30"/>
       <c r="L16" s="30"/>
       <c r="M16" s="71">
         <v>19815</v>
       </c>
       <c r="N16" s="74"/>
       <c r="O16" s="68">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="60">
         <f t="shared" si="0"/>
         <v>15</v>
       </c>
       <c r="B17" s="61" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="69" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D17" s="70" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E17" s="70" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F17" s="70" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G17" s="70" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="H17" s="70" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I17" s="73" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="J17" s="30">
         <v>70</v>
       </c>
       <c r="K17" s="30">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="L17" s="30">
         <v>12</v>
       </c>
       <c r="M17" s="71">
         <v>19913</v>
       </c>
       <c r="N17" s="74" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="O17" s="68">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="60">
         <f t="shared" si="0"/>
         <v>16</v>
       </c>
       <c r="B18" s="61" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="69" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D18" s="70" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E18" s="70" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F18" s="70" t="s">
+        <v>133</v>
+      </c>
+      <c r="G18" s="70" t="s">
         <v>134</v>
       </c>
-      <c r="G18" s="70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" s="70" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I18" s="73" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="J18" s="30">
         <v>70</v>
       </c>
       <c r="K18" s="30"/>
       <c r="L18" s="30"/>
       <c r="M18" s="71">
         <v>19645</v>
       </c>
       <c r="N18" s="72"/>
       <c r="O18" s="68">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="60">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
       <c r="B19" s="61" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="69" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D19" s="70" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E19" s="70" t="s">
+        <v>162</v>
+      </c>
+      <c r="F19" s="70" t="s">
         <v>163</v>
       </c>
-      <c r="F19" s="70" t="s">
+      <c r="G19" s="70" t="s">
         <v>164</v>
       </c>
-      <c r="G19" s="70" t="s">
+      <c r="H19" s="70" t="s">
+        <v>80</v>
+      </c>
+      <c r="I19" s="74" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="J19" s="30">
         <v>50</v>
       </c>
-      <c r="K19" s="30"/>
+      <c r="K19" s="30">
+        <v>50</v>
+      </c>
       <c r="L19" s="30"/>
       <c r="M19" s="71">
         <v>44287</v>
       </c>
       <c r="N19" s="74" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="O19" s="68">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="60">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
       <c r="B20" s="61" t="s">
         <v>4</v>
       </c>
       <c r="C20" s="69" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D20" s="70" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E20" s="70" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F20" s="70" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G20" s="70" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="H20" s="70" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I20" s="74" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J20" s="30">
         <v>50</v>
       </c>
       <c r="K20" s="30"/>
       <c r="L20" s="30"/>
       <c r="M20" s="71">
         <v>25272</v>
       </c>
       <c r="N20" s="74"/>
       <c r="O20" s="68">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="83">
         <f t="shared" si="0"/>
         <v>19</v>
       </c>
       <c r="B21" s="77" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C21" s="78" t="s">
+        <v>152</v>
+      </c>
+      <c r="D21" s="79" t="s">
+        <v>127</v>
+      </c>
+      <c r="E21" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="F21" s="79" t="s">
+        <v>109</v>
+      </c>
+      <c r="G21" s="79" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21" s="79" t="s">
+        <v>80</v>
+      </c>
+      <c r="I21" s="80" t="s">
         <v>153</v>
-      </c>
-[...16 lines deleted...]
-        <v>154</v>
       </c>
       <c r="J21" s="35">
         <v>40</v>
       </c>
       <c r="K21" s="35"/>
       <c r="L21" s="35"/>
       <c r="M21" s="81">
         <v>26481</v>
       </c>
       <c r="N21" s="82"/>
       <c r="O21" s="68">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="49"/>
       <c r="C22" s="50"/>
       <c r="D22" s="9"/>
       <c r="E22" s="49"/>
       <c r="F22" s="49"/>
       <c r="G22" s="49"/>
       <c r="I22" s="51"/>
       <c r="J22" s="26"/>
       <c r="M22" s="10"/>
       <c r="N22" s="9"/>
@@ -15843,716 +15848,716 @@
       <c r="E31" s="49"/>
       <c r="F31" s="49"/>
       <c r="G31" s="49"/>
       <c r="I31" s="51"/>
       <c r="M31" s="10"/>
       <c r="N31" s="9"/>
     </row>
     <row r="37" spans="14:14" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N37" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:O22" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="85" firstPageNumber="2" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Y28"/>
   <sheetViews>
     <sheetView topLeftCell="A11" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="H24" sqref="H24"/>
+      <selection activeCell="K22" sqref="K22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.44140625" style="8" customWidth="1"/>
     <col min="2" max="10" width="6.21875" style="8" customWidth="1"/>
     <col min="11" max="20" width="5" style="8" customWidth="1"/>
     <col min="21" max="22" width="5" style="9" customWidth="1"/>
     <col min="23" max="16384" width="5" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="11" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B1" s="12" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="12" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="12" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I1" s="13"/>
       <c r="J1" s="14"/>
       <c r="L1" s="9"/>
       <c r="M1" s="9"/>
       <c r="U1" s="8"/>
       <c r="V1" s="8"/>
     </row>
     <row r="2" spans="1:22" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="15"/>
       <c r="B2" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="18" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="17" t="s">
         <v>6</v>
       </c>
       <c r="J2" s="19" t="s">
         <v>7</v>
       </c>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
     </row>
     <row r="3" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="12" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B3" s="20">
         <v>2</v>
       </c>
       <c r="C3" s="21">
         <v>130</v>
       </c>
       <c r="D3" s="21">
         <v>6</v>
       </c>
       <c r="E3" s="22">
         <v>0</v>
       </c>
       <c r="F3" s="23">
         <v>0</v>
       </c>
       <c r="G3" s="21">
         <v>0</v>
       </c>
       <c r="H3" s="22">
         <v>2</v>
       </c>
       <c r="I3" s="23">
         <v>130</v>
       </c>
       <c r="J3" s="24">
         <v>6</v>
       </c>
       <c r="K3" s="25"/>
       <c r="L3" s="25"/>
       <c r="M3" s="25"/>
       <c r="P3" s="26"/>
     </row>
     <row r="4" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B4" s="27">
         <v>2</v>
       </c>
       <c r="C4" s="28">
         <v>102</v>
       </c>
       <c r="D4" s="28">
         <v>4</v>
       </c>
       <c r="E4" s="29">
         <v>1</v>
       </c>
       <c r="F4" s="30">
         <v>50</v>
       </c>
       <c r="G4" s="28">
         <v>4</v>
       </c>
       <c r="H4" s="29">
         <v>1</v>
       </c>
       <c r="I4" s="30">
         <v>52</v>
       </c>
       <c r="J4" s="31">
         <v>0</v>
       </c>
       <c r="K4" s="25"/>
       <c r="L4" s="25"/>
       <c r="M4" s="25"/>
       <c r="P4" s="26"/>
       <c r="Q4" s="26"/>
     </row>
     <row r="5" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B5" s="27">
         <v>3</v>
       </c>
       <c r="C5" s="28">
         <v>131</v>
       </c>
       <c r="D5" s="28">
         <v>14</v>
       </c>
       <c r="E5" s="29">
         <v>1</v>
       </c>
       <c r="F5" s="30">
         <v>41</v>
       </c>
       <c r="G5" s="28">
         <v>0</v>
       </c>
       <c r="H5" s="29">
         <v>2</v>
       </c>
       <c r="I5" s="30">
         <v>90</v>
       </c>
       <c r="J5" s="31">
         <v>14</v>
       </c>
       <c r="K5" s="25"/>
       <c r="L5" s="25"/>
       <c r="M5" s="25"/>
       <c r="P5" s="26"/>
     </row>
     <row r="6" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B6" s="27">
         <v>1</v>
       </c>
       <c r="C6" s="28">
         <v>90</v>
       </c>
       <c r="D6" s="28">
         <v>0</v>
       </c>
       <c r="E6" s="29">
         <v>0</v>
       </c>
       <c r="F6" s="30">
         <v>0</v>
       </c>
       <c r="G6" s="28">
         <v>0</v>
       </c>
       <c r="H6" s="29">
         <v>1</v>
       </c>
       <c r="I6" s="30">
         <v>90</v>
       </c>
       <c r="J6" s="31">
         <v>0</v>
       </c>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="P6" s="26"/>
     </row>
     <row r="7" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B7" s="27">
         <v>2</v>
       </c>
       <c r="C7" s="28">
         <v>96</v>
       </c>
       <c r="D7" s="28">
         <v>5</v>
       </c>
       <c r="E7" s="29">
         <v>0</v>
       </c>
       <c r="F7" s="30">
         <v>0</v>
       </c>
       <c r="G7" s="28">
         <v>0</v>
       </c>
       <c r="H7" s="29">
         <v>2</v>
       </c>
       <c r="I7" s="30">
         <v>96</v>
       </c>
       <c r="J7" s="31">
         <v>5</v>
       </c>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
     </row>
     <row r="8" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B8" s="27">
         <v>3</v>
       </c>
       <c r="C8" s="28">
         <v>229</v>
       </c>
       <c r="D8" s="28">
         <v>5</v>
       </c>
       <c r="E8" s="29">
         <v>1</v>
       </c>
       <c r="F8" s="30">
         <v>100</v>
       </c>
       <c r="G8" s="28">
         <v>0</v>
       </c>
       <c r="H8" s="29">
         <v>2</v>
       </c>
       <c r="I8" s="30">
         <v>129</v>
       </c>
       <c r="J8" s="31">
         <v>5</v>
       </c>
       <c r="K8" s="25"/>
       <c r="L8" s="25"/>
       <c r="M8" s="25"/>
     </row>
     <row r="9" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B9" s="27">
         <v>1</v>
       </c>
       <c r="C9" s="28">
         <v>50</v>
       </c>
       <c r="D9" s="28">
         <v>0</v>
       </c>
       <c r="E9" s="29">
         <v>1</v>
       </c>
       <c r="F9" s="30">
         <v>50</v>
       </c>
       <c r="G9" s="28">
         <v>0</v>
       </c>
       <c r="H9" s="29">
         <v>0</v>
       </c>
       <c r="I9" s="30">
         <v>0</v>
       </c>
       <c r="J9" s="31">
         <v>0</v>
       </c>
       <c r="K9" s="25"/>
       <c r="L9" s="25"/>
       <c r="M9" s="25"/>
     </row>
     <row r="10" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B10" s="27">
         <v>2</v>
       </c>
       <c r="C10" s="28">
         <v>140</v>
       </c>
       <c r="D10" s="28">
         <v>12</v>
       </c>
       <c r="E10" s="29">
         <v>0</v>
       </c>
       <c r="F10" s="30">
         <v>0</v>
       </c>
       <c r="G10" s="28">
         <v>0</v>
       </c>
       <c r="H10" s="29">
         <v>2</v>
       </c>
       <c r="I10" s="30">
         <v>140</v>
       </c>
       <c r="J10" s="31">
         <v>12</v>
       </c>
       <c r="K10" s="25"/>
       <c r="L10" s="25"/>
       <c r="M10" s="25"/>
     </row>
     <row r="11" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B11" s="27">
         <v>2</v>
       </c>
       <c r="C11" s="28">
         <v>100</v>
       </c>
       <c r="D11" s="28">
         <v>0</v>
       </c>
       <c r="E11" s="29">
         <v>0</v>
       </c>
       <c r="F11" s="30">
         <v>0</v>
       </c>
       <c r="G11" s="28">
         <v>0</v>
       </c>
       <c r="H11" s="29">
         <v>2</v>
       </c>
       <c r="I11" s="30">
         <v>100</v>
       </c>
       <c r="J11" s="31">
         <v>0</v>
       </c>
       <c r="K11" s="25"/>
       <c r="L11" s="25"/>
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:22" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B12" s="32">
         <v>1</v>
       </c>
       <c r="C12" s="33">
         <v>40</v>
       </c>
       <c r="D12" s="33">
         <v>0</v>
       </c>
       <c r="E12" s="34">
         <v>0</v>
       </c>
       <c r="F12" s="35">
         <v>0</v>
       </c>
       <c r="G12" s="33">
         <v>0</v>
       </c>
       <c r="H12" s="34">
         <v>1</v>
       </c>
       <c r="I12" s="35">
         <v>40</v>
       </c>
       <c r="J12" s="36">
         <v>0</v>
       </c>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:22" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B13" s="38">
         <v>19</v>
       </c>
       <c r="C13" s="39">
         <v>1108</v>
       </c>
       <c r="D13" s="39">
         <v>46</v>
       </c>
       <c r="E13" s="40">
         <v>4</v>
       </c>
       <c r="F13" s="41">
         <v>241</v>
       </c>
       <c r="G13" s="41">
         <v>4</v>
       </c>
       <c r="H13" s="40">
         <v>15</v>
       </c>
       <c r="I13" s="41">
         <v>867</v>
       </c>
       <c r="J13" s="42">
         <v>42</v>
       </c>
       <c r="K13" s="25"/>
       <c r="L13" s="25"/>
       <c r="M13" s="25"/>
       <c r="O13" s="26"/>
       <c r="P13" s="26"/>
     </row>
     <row r="14" spans="1:22" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="15" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C15" s="43"/>
       <c r="D15" s="43"/>
       <c r="E15" s="12" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F15" s="43"/>
       <c r="G15" s="43"/>
       <c r="H15" s="12" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I15" s="43"/>
       <c r="J15" s="44"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="U15" s="8"/>
       <c r="V15" s="8"/>
     </row>
     <row r="16" spans="1:22" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="45"/>
       <c r="B16" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D16" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E16" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F16" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G16" s="18" t="s">
         <v>7</v>
       </c>
       <c r="H16" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I16" s="17" t="s">
         <v>6</v>
       </c>
       <c r="J16" s="19" t="s">
         <v>7</v>
       </c>
       <c r="K16" s="4"/>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
       <c r="U16" s="8"/>
       <c r="V16" s="8"/>
     </row>
     <row r="17" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B17" s="20">
         <v>2</v>
       </c>
       <c r="C17" s="21">
         <v>130</v>
       </c>
       <c r="D17" s="21">
         <v>6</v>
       </c>
       <c r="E17" s="22">
         <v>0</v>
       </c>
       <c r="F17" s="23">
         <v>0</v>
       </c>
       <c r="G17" s="21">
         <v>0</v>
       </c>
       <c r="H17" s="22">
         <v>2</v>
       </c>
       <c r="I17" s="23">
         <v>130</v>
       </c>
       <c r="J17" s="24">
         <v>6</v>
       </c>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B18" s="27">
         <v>1</v>
       </c>
       <c r="C18" s="28">
         <v>52</v>
       </c>
       <c r="D18" s="28">
         <v>0</v>
       </c>
       <c r="E18" s="29">
         <v>0</v>
       </c>
       <c r="F18" s="30">
         <v>0</v>
       </c>
       <c r="G18" s="28">
         <v>0</v>
       </c>
       <c r="H18" s="29">
         <v>1</v>
       </c>
       <c r="I18" s="30">
         <v>52</v>
       </c>
       <c r="J18" s="31">
         <v>0</v>
       </c>
       <c r="K18" s="25"/>
       <c r="L18" s="25"/>
       <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B19" s="27">
         <v>1</v>
       </c>
       <c r="C19" s="28">
         <v>70</v>
       </c>
       <c r="D19" s="28">
         <v>14</v>
       </c>
       <c r="E19" s="29">
         <v>0</v>
       </c>
       <c r="F19" s="30">
         <v>0</v>
       </c>
       <c r="G19" s="28">
         <v>0</v>
       </c>
       <c r="H19" s="29">
         <v>1</v>
       </c>
       <c r="I19" s="30">
         <v>70</v>
       </c>
       <c r="J19" s="31">
         <v>14</v>
       </c>
       <c r="K19" s="25"/>
       <c r="L19" s="25"/>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:25" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B20" s="32">
         <v>15</v>
       </c>
       <c r="C20" s="33">
         <v>856</v>
       </c>
       <c r="D20" s="33">
         <v>26</v>
       </c>
       <c r="E20" s="34">
         <v>4</v>
       </c>
       <c r="F20" s="35">
         <v>241</v>
       </c>
       <c r="G20" s="33">
         <v>4</v>
       </c>
       <c r="H20" s="34">
         <v>11</v>
       </c>
       <c r="I20" s="35">
         <v>615</v>
       </c>
       <c r="J20" s="36">
         <v>22</v>
       </c>
       <c r="K20" s="25"/>
       <c r="L20" s="25"/>
       <c r="M20" s="25"/>
     </row>
     <row r="21" spans="1:25" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="37" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B21" s="38">
         <v>19</v>
       </c>
       <c r="C21" s="39">
         <v>1108</v>
       </c>
       <c r="D21" s="39">
         <v>46</v>
       </c>
       <c r="E21" s="40">
         <v>4</v>
       </c>
       <c r="F21" s="41">
         <v>241</v>
       </c>
       <c r="G21" s="41">
         <v>4</v>
       </c>
       <c r="H21" s="40">
         <v>15</v>
       </c>
       <c r="I21" s="41">
         <v>867</v>
       </c>
@@ -16560,83 +16565,83 @@
         <v>42</v>
       </c>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="25"/>
     </row>
     <row r="28" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="U28" s="8"/>
       <c r="V28" s="8"/>
       <c r="W28" s="46"/>
       <c r="X28" s="9"/>
       <c r="Y28" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.98425196850393704" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="85" firstPageNumber="4" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:X12"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="I4" sqref="I4:I5"/>
+    <sheetView zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.88671875" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.5546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="17.33203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.5546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.44140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.6640625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.88671875" style="1" customWidth="1"/>
     <col min="10" max="10" width="6.44140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="5.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="4.88671875" style="1" customWidth="1"/>
     <col min="13" max="14" width="13.21875" style="1" customWidth="1"/>
     <col min="15" max="19" width="4.88671875" style="1" customWidth="1"/>
     <col min="20" max="21" width="4.88671875" style="2" customWidth="1"/>
     <col min="22" max="16384" width="4.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="8" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="2" spans="1:24" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="9"/>
       <c r="B2" s="95" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C2" s="96"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="90"/>
       <c r="I2" s="90"/>
       <c r="J2" s="89"/>
       <c r="K2" s="89"/>
       <c r="L2" s="91"/>
       <c r="M2" s="90"/>
       <c r="N2" s="90"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
     </row>
     <row r="3" spans="1:24" ht="47.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="92"/>
       <c r="E3" s="93"/>
       <c r="F3" s="86"/>
       <c r="G3" s="86"/>
       <c r="H3" s="90"/>
       <c r="I3" s="93"/>