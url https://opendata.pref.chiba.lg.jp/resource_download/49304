--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E7BE3D0-AB5C-434C-A9EA-4B320DF657E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{44A630BB-B2E8-4D61-ACF2-B2B8DA7673FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="735" windowWidth="29040" windowHeight="15720" tabRatio="366" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="R8HP" sheetId="19" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'R8HP'!$A$6:$G$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'R8HP'!$6:$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="27">
   <si>
     <t>項目</t>
   </si>
   <si>
     <t>南八幡</t>
   </si>
   <si>
     <t>印旛沼</t>
   </si>
   <si>
     <t>佐倉</t>
   </si>
   <si>
     <t>Cs-137</t>
   </si>
   <si>
     <t>浄水場</t>
   </si>
   <si>
     <t>Cs-134</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
@@ -160,50 +160,58 @@
       <t>ネン</t>
     </rPh>
     <rPh sb="40" eb="41">
       <t>カイ</t>
     </rPh>
     <rPh sb="42" eb="44">
       <t>ヘンコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>令和８年度の工業用水浄水場における汚泥の放射性物質の測定結果</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>&lt;10</t>
   </si>
   <si>
     <t>&lt;10</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>&lt;10</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>-</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>&lt;10</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="[$-411]ge\.m\.d;@"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
@@ -1032,51 +1040,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:G71"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="81" zoomScaleNormal="70" zoomScaleSheetLayoutView="81" workbookViewId="0">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" sqref="A1:G2"/>
+      <selection pane="bottomLeft" activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.44140625" customWidth="1"/>
     <col min="3" max="3" width="10.6640625" customWidth="1"/>
     <col min="4" max="7" width="12.109375" customWidth="1"/>
     <col min="8" max="9" width="3.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
     </row>
     <row r="2" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="34"/>
       <c r="B2" s="34"/>
@@ -1281,134 +1289,160 @@
       </c>
       <c r="D14" s="20">
         <v>76</v>
       </c>
       <c r="E14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="20">
         <v>36</v>
       </c>
       <c r="G14" s="20">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22">
         <v>46177</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="23"/>
       <c r="B16" s="26"/>
       <c r="C16" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D16" s="7">
         <v>59</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="7">
         <v>46</v>
       </c>
       <c r="G16" s="7">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="24"/>
       <c r="B17" s="27"/>
       <c r="C17" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="10">
         <v>59</v>
       </c>
       <c r="E17" s="21" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="10">
         <v>46</v>
       </c>
       <c r="G17" s="10">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="28"/>
+      <c r="A18" s="28">
+        <v>46205</v>
+      </c>
       <c r="B18" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="D18" s="16"/>
-[...2 lines deleted...]
-      <c r="G18" s="16"/>
+      <c r="D18" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="F18" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="G18" s="16" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="19" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="29"/>
       <c r="B19" s="32"/>
       <c r="C19" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="D19" s="18"/>
-[...2 lines deleted...]
-      <c r="G19" s="18"/>
+      <c r="D19" s="18">
+        <v>66</v>
+      </c>
+      <c r="E19" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="F19" s="18">
+        <v>45</v>
+      </c>
+      <c r="G19" s="18">
+        <v>16</v>
+      </c>
     </row>
     <row r="20" spans="1:7" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="30"/>
       <c r="B20" s="33"/>
       <c r="C20" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="D20" s="20"/>
-[...2 lines deleted...]
-      <c r="G20" s="20"/>
+      <c r="D20" s="20">
+        <v>66</v>
+      </c>
+      <c r="E20" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="F20" s="20">
+        <v>45</v>
+      </c>
+      <c r="G20" s="20">
+        <v>16</v>
+      </c>
     </row>
     <row r="21" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="22"/>
       <c r="B21" s="25" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
     </row>
     <row r="22" spans="1:7" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="23"/>
       <c r="B22" s="26"/>
       <c r="C22" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
     </row>
@@ -1768,85 +1802,85 @@
       <c r="C53" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="10"/>
       <c r="E53" s="10"/>
       <c r="F53" s="10"/>
       <c r="G53" s="10"/>
     </row>
     <row r="54" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="57" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="58" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="59" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="63" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="64" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="69" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="70" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="71" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="A39:A41"/>
-[...17 lines deleted...]
-    <mergeCell ref="G6:G7"/>
     <mergeCell ref="A51:A53"/>
     <mergeCell ref="B51:B53"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="B18:B20"/>
     <mergeCell ref="A24:A26"/>
     <mergeCell ref="B24:B26"/>
     <mergeCell ref="A27:A29"/>
     <mergeCell ref="B27:B29"/>
     <mergeCell ref="A21:A23"/>
     <mergeCell ref="B21:B23"/>
     <mergeCell ref="A45:A47"/>
     <mergeCell ref="B45:B47"/>
     <mergeCell ref="A42:A44"/>
     <mergeCell ref="B42:B44"/>
     <mergeCell ref="A48:A50"/>
     <mergeCell ref="B48:B50"/>
+    <mergeCell ref="A1:G2"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A6:A8"/>
+    <mergeCell ref="B6:C7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="A39:A41"/>
+    <mergeCell ref="B39:B41"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="B9:B11"/>
+    <mergeCell ref="A36:A38"/>
+    <mergeCell ref="B36:B38"/>
+    <mergeCell ref="A15:A17"/>
+    <mergeCell ref="B15:B17"/>
+    <mergeCell ref="A12:A14"/>
+    <mergeCell ref="B12:B14"/>
+    <mergeCell ref="A30:A32"/>
+    <mergeCell ref="B30:B32"/>
+    <mergeCell ref="A33:A35"/>
+    <mergeCell ref="B33:B35"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>