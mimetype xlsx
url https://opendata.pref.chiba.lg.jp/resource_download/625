--- v0 (2026-03-08)
+++ v1 (2026-06-12)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D691AB81-5697-4746-A123-F2ADC5568348}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A954740-F71B-4268-89DB-4759E7F46789}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$7:$L$50</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$J$68</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$7:$L$53</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$J$71</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="262">
   <si>
     <t>許可番号</t>
     <rPh sb="0" eb="2">
       <t>キョカ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>整理
 番号</t>
     <rPh sb="0" eb="2">
       <t>セイリ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>バンゴウ</t>
@@ -1182,142 +1182,82 @@
       <t>バンチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>第01220105013号</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ゴウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>第01270005637号</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>令和7年8月1日</t>
-[...48 lines deleted...]
-  <si>
     <t>代表取締役
 松本　大輔</t>
     <rPh sb="0" eb="2">
       <t>ダイヒョウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>トリシマリヤク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>マツモト</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ダイスケ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>株式会社イタミエコテック</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>代表取締役
 伊丹　正直</t>
     <rPh sb="6" eb="8">
       <t>イタミ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ショウジキ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>千葉県勝浦市杉戸６３９－１</t>
-[...8 lines deleted...]
-  <si>
     <t>第01220036680号</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ゴウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>愛知県名古屋市港区船見町１番地８６</t>
     <rPh sb="0" eb="3">
       <t>アイチケン</t>
     </rPh>
     <rPh sb="3" eb="7">
       <t>ナゴヤシ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ミナトク</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>フナミ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>チョウ</t>
@@ -1367,66 +1307,50 @@
   <si>
     <t>第01220023133号</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ゴウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>代表取締役
 平　喜一</t>
     <rPh sb="0" eb="5">
       <t>ダイヒョウトリシマリヤク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>タイラ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>キイチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>令和元年8月7日</t>
-[...14 lines deleted...]
-  <si>
     <t>第01220000986号</t>
   </si>
   <si>
     <t>世紀東急工業株式会社</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>新和環境株式会社</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>代表取締役
 阿部　光男</t>
     <rPh sb="0" eb="2">
       <t>ダイヒョウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>トリシマリヤク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>アベ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ミツオ</t>
     </rPh>
@@ -1470,66 +1394,50 @@
       <t>ゴウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>代表取締役
 塩貝　大</t>
     <rPh sb="0" eb="2">
       <t>ダイヒョウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>トリシマリヤク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>シオ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>カイ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ダイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>東京都港区三田三丁目１３番１６号</t>
-[...14 lines deleted...]
-  <si>
     <t>代表取締役
 野村　拓也</t>
     <rPh sb="0" eb="2">
       <t>ダイヒョウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>トリシマリヤク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ノムラ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>タクヤ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>フルハシＥＰＯ株式会社</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>代表取締役
 山口　直彦</t>
     <phoneticPr fontId="3"/>
   </si>
@@ -2236,68 +2144,157 @@
   <si>
     <t>https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=038801</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=001025</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=021519</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=006369</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=004473</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=033357</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>令和７年３月３１日現在　千葉県</t>
+    <t>株式会社リースアップシステム</t>
     <rPh sb="0" eb="2">
-      <t>レイワ</t>
-[...14 lines deleted...]
-      <t>チバケン</t>
+      <t>カブシキ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カイシャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>代表取締役　彦坂　佳和</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>千葉県白井市平塚２７９３番地</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>第01220156389号</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>令和 14年9月29日</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>https://www2.sanpainet.or.jp/index_u2.php?UserID=156389</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>株式会社共栄サービス</t>
+    <rPh sb="0" eb="4">
+      <t>カブシキガイシャ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>キョウエイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>代表取締役　諸橋　宏則</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>千葉県野田市上三ケ尾２６８番地の２</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>第01220012467号</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>令和 14年5月7日</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>https://www2.sanpainet.or.jp/index_u2.php?UserID=012467</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>千葉美装株式会社</t>
+    <rPh sb="0" eb="2">
+      <t>チバ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ビソウ</t>
+    </rPh>
+    <rPh sb="4" eb="8">
+      <t>カブシキガイシャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>代表取締役　白幡　進</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>千葉県南房総市荒川１３７９番地１</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>令和 14年9月5日</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>https://www2.sanpainet.or.jp/index_u2.php?UserID=017410</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>第01220017410号</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ゴウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>第012</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>40003455号</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>代表取締役
 前迫　</t>
     </r>
     <r>
       <rPr>
@@ -2361,76 +2358,155 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">代表取締役
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>角田　巧</t>
     </r>
     <rPh sb="6" eb="8">
       <t>カクタ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>タクミ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
+      <t>千葉県勝浦市杉戸６３９</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>番地１</t>
+    </r>
+    <rPh sb="3" eb="6">
+      <t>カツウラシ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>スギト</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>バンチ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>東京都港区</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>芝公園二丁目９番３号</t>
+    </r>
+    <rPh sb="0" eb="3">
+      <t>トウキョウト</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ミナトク</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>シバコウエン</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ニチョウメ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>バン</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
       <t>愛知県名古屋市中区金山一丁目</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>１３番１３号</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>第012</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>70002742号</t>
     </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>令和８年３月３１日現在　千葉県</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ゲンザイ</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>チバケン</t>
+    </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
     <numFmt numFmtId="177" formatCode="&quot;第&quot;0\5\600000000&quot;号&quot;"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -2538,51 +2614,51 @@
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="26">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -2750,50 +2826,59 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -2849,94 +2934,68 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...24 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="58" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="58" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
@@ -2944,259 +3003,265 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="58" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...97 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="58" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="58" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="ハイパーリンク 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -3464,1996 +3529,2089 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=005637" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=032268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=018681" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=006369" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=137658" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=015173" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=002742" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=137658" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=005637" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sas-group.jp/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=017919" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=005688" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=069142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=076441" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=021519" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=000728" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=045077" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=006653" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=042576" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=036680" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=033357" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=003319" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=004823" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=001059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=073432" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=024295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=023133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=001025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=004473" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=004245" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=004473" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=010783" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=000728" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=004245" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=105013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=038801" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=005688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=003541" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=120773" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=000986" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=010783" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=006369" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=003455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=054549" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=002661" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=005690" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sakurakankyou.co.jp/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=022693" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=028236" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=005690" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=018681" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=018874" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=006653" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=002742" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=005637" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=032268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=018681" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=006369" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=137658" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=015173" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=002742" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=137658" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=005637" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/index_u2.php?UserID=156389" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sas-group.jp/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=017919" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=005688" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=069142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=076441" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=021519" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=000728" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=045077" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=006653" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=042576" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=036680" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=033357" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=003319" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=004823" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=001059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=073432" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=024295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=023133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=001025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=004473" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=004245" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=004473" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=010783" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=000728" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=004245" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=105013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=038801" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=005688" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/index_u2.php?UserID=017410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=003541" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=120773" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=000986" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=010783" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=006369" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=003455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=054549" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=002661" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=005690" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sakurakankyou.co.jp/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=022693" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=028236" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=005690" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=018681" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/index_u2.php?UserID=012467" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=018874" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=006653" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.sanpainet.or.jp/zyohou/index_u2.php?UserID=002742" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L69"/>
+  <dimension ref="A1:L72"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="55" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A19" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J21" sqref="A20:J21"/>
+      <pane ySplit="7" topLeftCell="A45" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E3" sqref="E3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="5.33203125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="29.88671875" customWidth="1"/>
+    <col min="1" max="1" width="5.375" style="47" customWidth="1"/>
+    <col min="2" max="2" width="25.625" style="47" customWidth="1"/>
+    <col min="3" max="3" width="12.5" style="47" customWidth="1"/>
+    <col min="4" max="4" width="24.5" style="47" customWidth="1"/>
+    <col min="5" max="6" width="20.75" style="47" customWidth="1"/>
+    <col min="7" max="7" width="18.5" style="48" customWidth="1"/>
+    <col min="8" max="8" width="18" style="48" customWidth="1"/>
+    <col min="9" max="9" width="30.875" style="11" customWidth="1"/>
+    <col min="10" max="10" width="29.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="14.4" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10" ht="14.25" x14ac:dyDescent="0.15">
       <c r="A1" s="6"/>
       <c r="B1" s="6" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="26.4" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-    <row r="3" spans="1:10" ht="19.2" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" ht="26.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="38" t="s">
+        <v>167</v>
+      </c>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+    </row>
+    <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.15">
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="32"/>
       <c r="F3" s="32"/>
       <c r="G3" s="32"/>
       <c r="H3" s="32"/>
       <c r="I3" s="12"/>
       <c r="J3" s="16" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.15">
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="I4" s="10"/>
     </row>
-    <row r="5" spans="1:10" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="8"/>
     </row>
-    <row r="6" spans="1:10" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="81" t="s">
+    <row r="6" spans="1:10" ht="57.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="83" t="s">
+      <c r="B6" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="75" t="s">
+      <c r="C6" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="77" t="s">
+      <c r="D6" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="77" t="s">
+      <c r="E6" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="F6" s="77" t="s">
+      <c r="F6" s="36" t="s">
         <v>90</v>
       </c>
-      <c r="G6" s="77" t="s">
+      <c r="G6" s="36" t="s">
         <v>88</v>
       </c>
-      <c r="H6" s="77" t="s">
+      <c r="H6" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="I6" s="77" t="s">
+      <c r="I6" s="36" t="s">
         <v>89</v>
       </c>
-      <c r="J6" s="79" t="s">
+      <c r="J6" s="39" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="39.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="A8" s="35">
+    <row r="7" spans="1:10" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="42"/>
+      <c r="B7" s="44"/>
+      <c r="C7" s="35"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="40"/>
+    </row>
+    <row r="8" spans="1:10" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="49">
         <v>1</v>
       </c>
-      <c r="B8" s="36" t="s">
+      <c r="B8" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="37" t="s">
+      <c r="C8" s="51" t="s">
         <v>125</v>
       </c>
-      <c r="D8" s="37" t="s">
+      <c r="D8" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="38" t="s">
+      <c r="E8" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="F8" s="39">
+      <c r="F8" s="53">
         <v>44866</v>
       </c>
-      <c r="G8" s="40">
+      <c r="G8" s="54">
         <v>44866</v>
       </c>
-      <c r="H8" s="40">
+      <c r="H8" s="54">
         <v>47390</v>
       </c>
       <c r="I8" s="28" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="J8" s="20"/>
     </row>
-    <row r="9" spans="1:10" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="41">
+    <row r="9" spans="1:10" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="55">
         <v>2</v>
       </c>
-      <c r="B9" s="42" t="s">
+      <c r="B9" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="43" t="s">
+      <c r="C9" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="D9" s="43" t="s">
+      <c r="D9" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="44" t="s">
+      <c r="E9" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="F9" s="45">
+      <c r="F9" s="59">
         <v>45429</v>
       </c>
-      <c r="G9" s="45">
+      <c r="G9" s="59">
         <v>42825</v>
       </c>
-      <c r="H9" s="46">
+      <c r="H9" s="60">
         <v>47936</v>
       </c>
       <c r="I9" s="29" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="J9" s="21"/>
     </row>
-    <row r="10" spans="1:10" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="41">
+    <row r="10" spans="1:10" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="55">
         <v>3</v>
       </c>
-      <c r="B10" s="42" t="s">
+      <c r="B10" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="C10" s="43" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="43" t="s">
+      <c r="C10" s="57" t="s">
+        <v>172</v>
+      </c>
+      <c r="D10" s="57" t="s">
         <v>83</v>
       </c>
-      <c r="E10" s="45" t="s">
+      <c r="E10" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="F10" s="47">
+      <c r="F10" s="61">
         <v>44497</v>
       </c>
-      <c r="G10" s="47">
+      <c r="G10" s="61">
         <v>44497</v>
       </c>
-      <c r="H10" s="47">
+      <c r="H10" s="61">
         <v>47045</v>
       </c>
       <c r="I10" s="29" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="J10" s="21"/>
     </row>
-    <row r="11" spans="1:10" ht="40.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="41">
+    <row r="11" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="55">
         <v>4</v>
       </c>
-      <c r="B11" s="42" t="s">
+      <c r="B11" s="56" t="s">
         <v>20</v>
       </c>
-      <c r="C11" s="43" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="43" t="s">
+      <c r="C11" s="57" t="s">
+        <v>142</v>
+      </c>
+      <c r="D11" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="E11" s="44" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="48">
+      <c r="E11" s="58" t="s">
+        <v>253</v>
+      </c>
+      <c r="F11" s="62">
         <v>44280</v>
       </c>
-      <c r="G11" s="48">
+      <c r="G11" s="62">
         <v>44280</v>
       </c>
-      <c r="H11" s="48">
+      <c r="H11" s="62">
         <v>46817</v>
       </c>
       <c r="I11" s="27" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="J11" s="18"/>
     </row>
-    <row r="12" spans="1:10" ht="40.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="41">
+    <row r="12" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="55">
         <v>5</v>
       </c>
-      <c r="B12" s="42" t="s">
+      <c r="B12" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="49" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="43" t="s">
+      <c r="C12" s="63" t="s">
+        <v>147</v>
+      </c>
+      <c r="D12" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="E12" s="44" t="s">
+      <c r="E12" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="F12" s="48">
+      <c r="F12" s="62">
         <v>45446</v>
       </c>
-      <c r="G12" s="48">
+      <c r="G12" s="62">
         <v>42922</v>
       </c>
-      <c r="H12" s="48">
+      <c r="H12" s="62">
         <v>47962</v>
       </c>
       <c r="I12" s="27" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="J12" s="18"/>
     </row>
-    <row r="13" spans="1:10" ht="40.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="41">
+    <row r="13" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="55">
         <v>6</v>
       </c>
-      <c r="B13" s="42" t="s">
+      <c r="B13" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="C13" s="49" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="49" t="s">
+      <c r="C13" s="63" t="s">
+        <v>254</v>
+      </c>
+      <c r="D13" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="E13" s="50" t="s">
+      <c r="E13" s="64" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="5">
         <v>43879</v>
       </c>
-      <c r="G13" s="51">
+      <c r="G13" s="65">
         <v>43879</v>
       </c>
-      <c r="H13" s="51">
+      <c r="H13" s="65">
         <v>46305</v>
       </c>
       <c r="I13" s="27" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="J13" s="22"/>
     </row>
-    <row r="14" spans="1:10" ht="40.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="41">
+    <row r="14" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="55">
         <v>7</v>
       </c>
-      <c r="B14" s="42" t="s">
+      <c r="B14" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="C14" s="49" t="s">
+      <c r="C14" s="63" t="s">
         <v>123</v>
       </c>
-      <c r="D14" s="49" t="s">
+      <c r="D14" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="E14" s="50" t="s">
+      <c r="E14" s="64" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="5">
         <v>45223</v>
       </c>
       <c r="G14" s="5">
         <v>45223</v>
       </c>
       <c r="H14" s="5">
         <v>47658</v>
       </c>
       <c r="I14" s="27" t="s">
+        <v>200</v>
+      </c>
+      <c r="J14" s="18"/>
+    </row>
+    <row r="15" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="55">
+        <v>8</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="63" t="s">
+        <v>122</v>
+      </c>
+      <c r="D15" s="63" t="s">
+        <v>41</v>
+      </c>
+      <c r="E15" s="64" t="s">
+        <v>42</v>
+      </c>
+      <c r="F15" s="59">
+        <v>45513</v>
+      </c>
+      <c r="G15" s="59">
+        <v>44355</v>
+      </c>
+      <c r="H15" s="59">
+        <v>46801</v>
+      </c>
+      <c r="I15" s="27" t="s">
+        <v>201</v>
+      </c>
+      <c r="J15" s="22"/>
+    </row>
+    <row r="16" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="55">
+        <v>9</v>
+      </c>
+      <c r="B16" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="63" t="s">
+        <v>121</v>
+      </c>
+      <c r="D16" s="63" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16" s="59">
+        <v>44342</v>
+      </c>
+      <c r="G16" s="59">
+        <v>44342</v>
+      </c>
+      <c r="H16" s="59">
+        <v>46838</v>
+      </c>
+      <c r="I16" s="27" t="s">
+        <v>202</v>
+      </c>
+      <c r="J16" s="18"/>
+    </row>
+    <row r="17" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="55">
+        <v>10</v>
+      </c>
+      <c r="B17" s="56" t="s">
+        <v>50</v>
+      </c>
+      <c r="C17" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="D17" s="63" t="s">
+        <v>49</v>
+      </c>
+      <c r="E17" s="64" t="s">
+        <v>51</v>
+      </c>
+      <c r="F17" s="65">
+        <v>44386</v>
+      </c>
+      <c r="G17" s="65">
+        <v>44386</v>
+      </c>
+      <c r="H17" s="65">
+        <v>46842</v>
+      </c>
+      <c r="I17" s="27" t="s">
+        <v>203</v>
+      </c>
+      <c r="J17" s="23"/>
+    </row>
+    <row r="18" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="55">
+        <v>11</v>
+      </c>
+      <c r="B18" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="63" t="s">
+        <v>119</v>
+      </c>
+      <c r="D18" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" s="64" t="s">
+        <v>48</v>
+      </c>
+      <c r="F18" s="59">
+        <v>45728</v>
+      </c>
+      <c r="G18" s="59">
+        <v>45728</v>
+      </c>
+      <c r="H18" s="59">
+        <v>48253</v>
+      </c>
+      <c r="I18" s="27" t="s">
+        <v>204</v>
+      </c>
+      <c r="J18" s="18"/>
+    </row>
+    <row r="19" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="55">
+        <v>12</v>
+      </c>
+      <c r="B19" s="56" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" s="63" t="s">
+        <v>129</v>
+      </c>
+      <c r="D19" s="63" t="s">
+        <v>70</v>
+      </c>
+      <c r="E19" s="64" t="s">
+        <v>91</v>
+      </c>
+      <c r="F19" s="59">
+        <v>44533</v>
+      </c>
+      <c r="G19" s="59">
+        <v>44533</v>
+      </c>
+      <c r="H19" s="59">
+        <v>47047</v>
+      </c>
+      <c r="I19" s="27" t="s">
+        <v>205</v>
+      </c>
+      <c r="J19" s="22"/>
+    </row>
+    <row r="20" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="55">
+        <v>13</v>
+      </c>
+      <c r="B20" s="56" t="s">
+        <v>180</v>
+      </c>
+      <c r="C20" s="63" t="s">
+        <v>118</v>
+      </c>
+      <c r="D20" s="63" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" s="64" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20" s="59">
+        <v>45595</v>
+      </c>
+      <c r="G20" s="59">
+        <v>45595</v>
+      </c>
+      <c r="H20" s="59">
+        <v>48047</v>
+      </c>
+      <c r="I20" s="27" t="s">
+        <v>206</v>
+      </c>
+      <c r="J20" s="18"/>
+    </row>
+    <row r="21" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="55">
+        <v>14</v>
+      </c>
+      <c r="B21" s="56" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="63" t="s">
+        <v>178</v>
+      </c>
+      <c r="D21" s="57" t="s">
+        <v>55</v>
+      </c>
+      <c r="E21" s="64" t="s">
+        <v>56</v>
+      </c>
+      <c r="F21" s="59">
+        <v>44735</v>
+      </c>
+      <c r="G21" s="59">
+        <v>44735</v>
+      </c>
+      <c r="H21" s="59">
+        <v>47217</v>
+      </c>
+      <c r="I21" s="27" t="s">
+        <v>207</v>
+      </c>
+      <c r="J21" s="18"/>
+    </row>
+    <row r="22" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="55">
+        <v>15</v>
+      </c>
+      <c r="B22" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="63" t="s">
+        <v>181</v>
+      </c>
+      <c r="D22" s="57" t="s">
+        <v>71</v>
+      </c>
+      <c r="E22" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="F22" s="59">
+        <v>44838</v>
+      </c>
+      <c r="G22" s="59">
+        <v>44838</v>
+      </c>
+      <c r="H22" s="59">
+        <v>47319</v>
+      </c>
+      <c r="I22" s="27" t="s">
+        <v>193</v>
+      </c>
+      <c r="J22" s="18"/>
+    </row>
+    <row r="23" spans="1:10" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="55">
+        <v>16</v>
+      </c>
+      <c r="B23" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" s="63" t="s">
+        <v>255</v>
+      </c>
+      <c r="D23" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" s="64" t="s">
+        <v>59</v>
+      </c>
+      <c r="F23" s="65">
+        <v>45224</v>
+      </c>
+      <c r="G23" s="65">
+        <v>44755</v>
+      </c>
+      <c r="H23" s="65">
+        <v>47201</v>
+      </c>
+      <c r="I23" s="27" t="s">
         <v>208</v>
       </c>
-      <c r="J14" s="18"/>
-[...5 lines deleted...]
-      <c r="B15" s="42" t="s">
+      <c r="J23" s="22"/>
+    </row>
+    <row r="24" spans="1:10" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="55">
+        <v>17</v>
+      </c>
+      <c r="B24" s="66" t="s">
+        <v>62</v>
+      </c>
+      <c r="C24" s="67" t="s">
+        <v>117</v>
+      </c>
+      <c r="D24" s="67" t="s">
+        <v>63</v>
+      </c>
+      <c r="E24" s="64" t="s">
+        <v>64</v>
+      </c>
+      <c r="F24" s="68">
+        <v>45183</v>
+      </c>
+      <c r="G24" s="68">
+        <v>45183</v>
+      </c>
+      <c r="H24" s="68">
+        <v>47654</v>
+      </c>
+      <c r="I24" s="27" t="s">
+        <v>209</v>
+      </c>
+      <c r="J24" s="18"/>
+    </row>
+    <row r="25" spans="1:10" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="55">
+        <v>18</v>
+      </c>
+      <c r="B25" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="C25" s="67" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" s="67" t="s">
+        <v>73</v>
+      </c>
+      <c r="E25" s="64" t="s">
+        <v>74</v>
+      </c>
+      <c r="F25" s="68">
+        <v>45251</v>
+      </c>
+      <c r="G25" s="68">
+        <v>45251</v>
+      </c>
+      <c r="H25" s="68">
+        <v>47726</v>
+      </c>
+      <c r="I25" s="27" t="s">
+        <v>210</v>
+      </c>
+      <c r="J25" s="18"/>
+    </row>
+    <row r="26" spans="1:10" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="55">
+        <v>19</v>
+      </c>
+      <c r="B26" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="C26" s="67" t="s">
+        <v>116</v>
+      </c>
+      <c r="D26" s="67" t="s">
+        <v>65</v>
+      </c>
+      <c r="E26" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="F26" s="68">
+        <v>45252</v>
+      </c>
+      <c r="G26" s="68">
+        <v>45252</v>
+      </c>
+      <c r="H26" s="68">
+        <v>47726</v>
+      </c>
+      <c r="I26" s="27" t="s">
+        <v>211</v>
+      </c>
+      <c r="J26" s="18"/>
+    </row>
+    <row r="27" spans="1:10" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="55">
+        <v>20</v>
+      </c>
+      <c r="B27" s="66" t="s">
+        <v>68</v>
+      </c>
+      <c r="C27" s="67" t="s">
+        <v>115</v>
+      </c>
+      <c r="D27" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="E27" s="64" t="s">
+        <v>92</v>
+      </c>
+      <c r="F27" s="68">
+        <v>45382</v>
+      </c>
+      <c r="G27" s="68">
+        <v>45376</v>
+      </c>
+      <c r="H27" s="68">
+        <v>47937</v>
+      </c>
+      <c r="I27" s="27" t="s">
+        <v>212</v>
+      </c>
+      <c r="J27" s="18"/>
+    </row>
+    <row r="28" spans="1:10" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="55">
+        <v>21</v>
+      </c>
+      <c r="B28" s="66" t="s">
+        <v>75</v>
+      </c>
+      <c r="C28" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="D28" s="67" t="s">
+        <v>111</v>
+      </c>
+      <c r="E28" s="64" t="s">
+        <v>77</v>
+      </c>
+      <c r="F28" s="68">
+        <v>45728</v>
+      </c>
+      <c r="G28" s="68">
+        <v>45728</v>
+      </c>
+      <c r="H28" s="68">
+        <v>47977</v>
+      </c>
+      <c r="I28" s="27" t="s">
+        <v>213</v>
+      </c>
+      <c r="J28" s="18"/>
+    </row>
+    <row r="29" spans="1:10" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="55">
+        <v>22</v>
+      </c>
+      <c r="B29" s="66" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="67" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" s="67" t="s">
+        <v>80</v>
+      </c>
+      <c r="E29" s="69" t="s">
+        <v>81</v>
+      </c>
+      <c r="F29" s="68">
+        <v>45621</v>
+      </c>
+      <c r="G29" s="68">
+        <v>45621</v>
+      </c>
+      <c r="H29" s="68">
+        <v>48122</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>214</v>
+      </c>
+      <c r="J29" s="18"/>
+    </row>
+    <row r="30" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="55">
+        <v>23</v>
+      </c>
+      <c r="B30" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="C30" s="63" t="s">
+        <v>113</v>
+      </c>
+      <c r="D30" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="E30" s="64" t="s">
+        <v>84</v>
+      </c>
+      <c r="F30" s="59">
+        <v>44917</v>
+      </c>
+      <c r="G30" s="59">
+        <v>44917</v>
+      </c>
+      <c r="H30" s="59">
+        <v>47468</v>
+      </c>
+      <c r="I30" s="27" t="s">
+        <v>215</v>
+      </c>
+      <c r="J30" s="18"/>
+    </row>
+    <row r="31" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="55">
+        <v>24</v>
+      </c>
+      <c r="B31" s="56" t="s">
+        <v>85</v>
+      </c>
+      <c r="C31" s="63" t="s">
+        <v>114</v>
+      </c>
+      <c r="D31" s="63" t="s">
+        <v>86</v>
+      </c>
+      <c r="E31" s="64" t="s">
+        <v>87</v>
+      </c>
+      <c r="F31" s="59">
+        <v>45511</v>
+      </c>
+      <c r="G31" s="59">
+        <v>45511</v>
+      </c>
+      <c r="H31" s="59">
+        <v>48030</v>
+      </c>
+      <c r="I31" s="27" t="s">
+        <v>216</v>
+      </c>
+      <c r="J31" s="18"/>
+    </row>
+    <row r="32" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="55">
+        <v>25</v>
+      </c>
+      <c r="B32" s="56" t="s">
+        <v>97</v>
+      </c>
+      <c r="C32" s="63" t="s">
+        <v>98</v>
+      </c>
+      <c r="D32" s="63" t="s">
+        <v>99</v>
+      </c>
+      <c r="E32" s="64" t="s">
+        <v>100</v>
+      </c>
+      <c r="F32" s="70">
+        <v>45747</v>
+      </c>
+      <c r="G32" s="70">
+        <v>45747</v>
+      </c>
+      <c r="H32" s="70">
+        <v>48303</v>
+      </c>
+      <c r="I32" s="27" t="s">
+        <v>217</v>
+      </c>
+      <c r="J32" s="18"/>
+    </row>
+    <row r="33" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="55">
+        <v>26</v>
+      </c>
+      <c r="B33" s="56" t="s">
+        <v>101</v>
+      </c>
+      <c r="C33" s="63" t="s">
+        <v>179</v>
+      </c>
+      <c r="D33" s="67" t="s">
+        <v>102</v>
+      </c>
+      <c r="E33" s="64" t="s">
+        <v>103</v>
+      </c>
+      <c r="F33" s="70">
+        <v>46003</v>
+      </c>
+      <c r="G33" s="70">
+        <v>46003</v>
+      </c>
+      <c r="H33" s="70">
+        <v>48427</v>
+      </c>
+      <c r="I33" s="27" t="s">
+        <v>218</v>
+      </c>
+      <c r="J33" s="18"/>
+    </row>
+    <row r="34" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="55">
+        <v>27</v>
+      </c>
+      <c r="B34" s="66" t="s">
+        <v>93</v>
+      </c>
+      <c r="C34" s="67" t="s">
+        <v>94</v>
+      </c>
+      <c r="D34" s="67" t="s">
+        <v>95</v>
+      </c>
+      <c r="E34" s="64" t="s">
+        <v>104</v>
+      </c>
+      <c r="F34" s="70">
+        <v>45965</v>
+      </c>
+      <c r="G34" s="70">
+        <v>45965</v>
+      </c>
+      <c r="H34" s="70">
+        <v>48432</v>
+      </c>
+      <c r="I34" s="27" t="s">
+        <v>219</v>
+      </c>
+      <c r="J34" s="18"/>
+    </row>
+    <row r="35" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="55">
+        <v>28</v>
+      </c>
+      <c r="B35" s="66" t="s">
+        <v>105</v>
+      </c>
+      <c r="C35" s="67" t="s">
+        <v>106</v>
+      </c>
+      <c r="D35" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="E35" s="69" t="s">
+        <v>108</v>
+      </c>
+      <c r="F35" s="70">
+        <v>46029</v>
+      </c>
+      <c r="G35" s="70">
+        <v>46029</v>
+      </c>
+      <c r="H35" s="70">
+        <v>48585</v>
+      </c>
+      <c r="I35" s="27" t="s">
+        <v>220</v>
+      </c>
+      <c r="J35" s="18"/>
+    </row>
+    <row r="36" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="55">
+        <v>29</v>
+      </c>
+      <c r="B36" s="66" t="s">
+        <v>112</v>
+      </c>
+      <c r="C36" s="67" t="s">
+        <v>256</v>
+      </c>
+      <c r="D36" s="67" t="s">
+        <v>126</v>
+      </c>
+      <c r="E36" s="69" t="s">
+        <v>127</v>
+      </c>
+      <c r="F36" s="70">
+        <v>45953</v>
+      </c>
+      <c r="G36" s="70">
+        <v>45953</v>
+      </c>
+      <c r="H36" s="70">
+        <v>48425</v>
+      </c>
+      <c r="I36" s="27" t="s">
+        <v>221</v>
+      </c>
+      <c r="J36" s="18"/>
+    </row>
+    <row r="37" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="55">
+        <v>30</v>
+      </c>
+      <c r="B37" s="66" t="s">
+        <v>130</v>
+      </c>
+      <c r="C37" s="67" t="s">
+        <v>131</v>
+      </c>
+      <c r="D37" s="67" t="s">
+        <v>257</v>
+      </c>
+      <c r="E37" s="69" t="s">
+        <v>132</v>
+      </c>
+      <c r="F37" s="70">
+        <v>45975</v>
+      </c>
+      <c r="G37" s="70">
+        <v>45975</v>
+      </c>
+      <c r="H37" s="70">
+        <v>48495</v>
+      </c>
+      <c r="I37" s="27" t="s">
+        <v>222</v>
+      </c>
+      <c r="J37" s="18"/>
+    </row>
+    <row r="38" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="55">
+        <v>31</v>
+      </c>
+      <c r="B38" s="66" t="s">
+        <v>155</v>
+      </c>
+      <c r="C38" s="67" t="s">
+        <v>156</v>
+      </c>
+      <c r="D38" s="67" t="s">
+        <v>157</v>
+      </c>
+      <c r="E38" s="69" t="s">
+        <v>158</v>
+      </c>
+      <c r="F38" s="70">
+        <v>44200</v>
+      </c>
+      <c r="G38" s="70">
+        <v>44200</v>
+      </c>
+      <c r="H38" s="70">
+        <v>46643</v>
+      </c>
+      <c r="I38" s="27" t="s">
+        <v>223</v>
+      </c>
+      <c r="J38" s="18"/>
+    </row>
+    <row r="39" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="55">
+        <v>32</v>
+      </c>
+      <c r="B39" s="66" t="s">
+        <v>140</v>
+      </c>
+      <c r="C39" s="67" t="s">
+        <v>138</v>
+      </c>
+      <c r="D39" s="67" t="s">
+        <v>258</v>
+      </c>
+      <c r="E39" s="69" t="s">
+        <v>139</v>
+      </c>
+      <c r="F39" s="70">
+        <v>46048</v>
+      </c>
+      <c r="G39" s="70">
+        <v>46048</v>
+      </c>
+      <c r="H39" s="70">
+        <v>48552</v>
+      </c>
+      <c r="I39" s="27" t="s">
+        <v>224</v>
+      </c>
+      <c r="J39" s="18"/>
+    </row>
+    <row r="40" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="55">
+        <v>33</v>
+      </c>
+      <c r="B40" s="66" t="s">
+        <v>141</v>
+      </c>
+      <c r="C40" s="67" t="s">
+        <v>135</v>
+      </c>
+      <c r="D40" s="67" t="s">
+        <v>136</v>
+      </c>
+      <c r="E40" s="69" t="s">
+        <v>137</v>
+      </c>
+      <c r="F40" s="70">
+        <v>43994</v>
+      </c>
+      <c r="G40" s="70">
+        <v>43886</v>
+      </c>
+      <c r="H40" s="70">
+        <v>46430</v>
+      </c>
+      <c r="I40" s="27" t="s">
+        <v>225</v>
+      </c>
+      <c r="J40" s="18"/>
+    </row>
+    <row r="41" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="55">
+        <v>34</v>
+      </c>
+      <c r="B41" s="71" t="s">
+        <v>143</v>
+      </c>
+      <c r="C41" s="67" t="s">
+        <v>146</v>
+      </c>
+      <c r="D41" s="67" t="s">
+        <v>144</v>
+      </c>
+      <c r="E41" s="69" t="s">
+        <v>145</v>
+      </c>
+      <c r="F41" s="70">
+        <v>44565</v>
+      </c>
+      <c r="G41" s="70">
+        <v>44341</v>
+      </c>
+      <c r="H41" s="70">
+        <v>46890</v>
+      </c>
+      <c r="I41" s="30" t="s">
+        <v>226</v>
+      </c>
+      <c r="J41" s="25"/>
+    </row>
+    <row r="42" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="55">
+        <v>35</v>
+      </c>
+      <c r="B42" s="71" t="s">
+        <v>151</v>
+      </c>
+      <c r="C42" s="67" t="s">
+        <v>152</v>
+      </c>
+      <c r="D42" s="67" t="s">
+        <v>153</v>
+      </c>
+      <c r="E42" s="69" t="s">
+        <v>154</v>
+      </c>
+      <c r="F42" s="70">
+        <v>44354</v>
+      </c>
+      <c r="G42" s="70">
+        <v>44354</v>
+      </c>
+      <c r="H42" s="70">
+        <v>46834</v>
+      </c>
+      <c r="I42" s="30" t="s">
+        <v>227</v>
+      </c>
+      <c r="J42" s="25"/>
+    </row>
+    <row r="43" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="55">
+        <v>36</v>
+      </c>
+      <c r="B43" s="71" t="s">
+        <v>148</v>
+      </c>
+      <c r="C43" s="67" t="s">
+        <v>149</v>
+      </c>
+      <c r="D43" s="67" t="s">
+        <v>259</v>
+      </c>
+      <c r="E43" s="69" t="s">
+        <v>150</v>
+      </c>
+      <c r="F43" s="70">
+        <v>44414</v>
+      </c>
+      <c r="G43" s="70">
+        <v>44414</v>
+      </c>
+      <c r="H43" s="70">
+        <v>46916</v>
+      </c>
+      <c r="I43" s="30" t="s">
+        <v>228</v>
+      </c>
+      <c r="J43" s="25"/>
+    </row>
+    <row r="44" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="55">
+        <v>37</v>
+      </c>
+      <c r="B44" s="71" t="s">
+        <v>159</v>
+      </c>
+      <c r="C44" s="67" t="s">
+        <v>160</v>
+      </c>
+      <c r="D44" s="67" t="s">
+        <v>161</v>
+      </c>
+      <c r="E44" s="69" t="s">
+        <v>162</v>
+      </c>
+      <c r="F44" s="70">
+        <v>44645</v>
+      </c>
+      <c r="G44" s="70">
+        <v>44645</v>
+      </c>
+      <c r="H44" s="70">
+        <v>47201</v>
+      </c>
+      <c r="I44" s="30" t="s">
+        <v>229</v>
+      </c>
+      <c r="J44" s="25"/>
+    </row>
+    <row r="45" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="55">
+        <v>38</v>
+      </c>
+      <c r="B45" s="71" t="s">
+        <v>163</v>
+      </c>
+      <c r="C45" s="67" t="s">
+        <v>164</v>
+      </c>
+      <c r="D45" s="67" t="s">
+        <v>165</v>
+      </c>
+      <c r="E45" s="69" t="s">
+        <v>166</v>
+      </c>
+      <c r="F45" s="70">
+        <v>44757</v>
+      </c>
+      <c r="G45" s="70">
+        <v>44757</v>
+      </c>
+      <c r="H45" s="70">
+        <v>47257</v>
+      </c>
+      <c r="I45" s="30" t="s">
+        <v>230</v>
+      </c>
+      <c r="J45" s="25"/>
+    </row>
+    <row r="46" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="55">
+        <v>39</v>
+      </c>
+      <c r="B46" s="71" t="s">
+        <v>168</v>
+      </c>
+      <c r="C46" s="67" t="s">
+        <v>169</v>
+      </c>
+      <c r="D46" s="67" t="s">
+        <v>170</v>
+      </c>
+      <c r="E46" s="69" t="s">
+        <v>171</v>
+      </c>
+      <c r="F46" s="70">
+        <v>45492</v>
+      </c>
+      <c r="G46" s="70">
+        <v>45015</v>
+      </c>
+      <c r="H46" s="70">
+        <v>47473</v>
+      </c>
+      <c r="I46" s="30" t="s">
+        <v>231</v>
+      </c>
+      <c r="J46" s="25"/>
+    </row>
+    <row r="47" spans="1:10" s="9" customFormat="1" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="55">
         <v>40</v>
       </c>
-      <c r="C15" s="49" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="49" t="s">
+      <c r="B47" s="71" t="s">
+        <v>173</v>
+      </c>
+      <c r="C47" s="67" t="s">
+        <v>174</v>
+      </c>
+      <c r="D47" s="67" t="s">
+        <v>175</v>
+      </c>
+      <c r="E47" s="69" t="s">
+        <v>176</v>
+      </c>
+      <c r="F47" s="70">
+        <v>45090</v>
+      </c>
+      <c r="G47" s="70">
+        <v>45090</v>
+      </c>
+      <c r="H47" s="70">
+        <v>47633</v>
+      </c>
+      <c r="I47" s="30" t="s">
+        <v>232</v>
+      </c>
+      <c r="J47" s="26"/>
+    </row>
+    <row r="48" spans="1:10" s="9" customFormat="1" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="55">
         <v>41</v>
       </c>
-      <c r="E15" s="50" t="s">
+      <c r="B48" s="71" t="s">
+        <v>182</v>
+      </c>
+      <c r="C48" s="67" t="s">
+        <v>183</v>
+      </c>
+      <c r="D48" s="67" t="s">
+        <v>192</v>
+      </c>
+      <c r="E48" s="69" t="s">
+        <v>185</v>
+      </c>
+      <c r="F48" s="70">
+        <v>45160</v>
+      </c>
+      <c r="G48" s="70">
+        <v>45160</v>
+      </c>
+      <c r="H48" s="70">
+        <v>47716</v>
+      </c>
+      <c r="I48" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="J48" s="26"/>
+    </row>
+    <row r="49" spans="1:12" s="9" customFormat="1" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="55">
         <v>42</v>
       </c>
-      <c r="F15" s="45">
-[...17 lines deleted...]
-      <c r="B16" s="42" t="s">
+      <c r="B49" s="71" t="s">
+        <v>187</v>
+      </c>
+      <c r="C49" s="67" t="s">
+        <v>188</v>
+      </c>
+      <c r="D49" s="67" t="s">
+        <v>189</v>
+      </c>
+      <c r="E49" s="69" t="s">
+        <v>190</v>
+      </c>
+      <c r="F49" s="70">
+        <v>43986</v>
+      </c>
+      <c r="G49" s="70">
+        <v>43986</v>
+      </c>
+      <c r="H49" s="70" t="s">
+        <v>191</v>
+      </c>
+      <c r="I49" s="30" t="s">
+        <v>234</v>
+      </c>
+      <c r="J49" s="26"/>
+    </row>
+    <row r="50" spans="1:12" s="9" customFormat="1" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="55">
         <v>43</v>
       </c>
-      <c r="C16" s="49" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="49" t="s">
+      <c r="B50" s="71" t="s">
+        <v>241</v>
+      </c>
+      <c r="C50" s="67" t="s">
+        <v>242</v>
+      </c>
+      <c r="D50" s="67" t="s">
+        <v>243</v>
+      </c>
+      <c r="E50" s="69" t="s">
+        <v>244</v>
+      </c>
+      <c r="F50" s="70">
+        <v>46007</v>
+      </c>
+      <c r="G50" s="70">
+        <v>46007</v>
+      </c>
+      <c r="H50" s="70" t="s">
+        <v>245</v>
+      </c>
+      <c r="I50" s="30" t="s">
+        <v>246</v>
+      </c>
+      <c r="J50" s="26"/>
+    </row>
+    <row r="51" spans="1:12" s="9" customFormat="1" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="55">
         <v>44</v>
       </c>
-      <c r="E16" s="50" t="s">
+      <c r="B51" s="71" t="s">
+        <v>235</v>
+      </c>
+      <c r="C51" s="67" t="s">
+        <v>236</v>
+      </c>
+      <c r="D51" s="67" t="s">
+        <v>237</v>
+      </c>
+      <c r="E51" s="69" t="s">
+        <v>238</v>
+      </c>
+      <c r="F51" s="70">
+        <v>46015</v>
+      </c>
+      <c r="G51" s="70">
+        <v>46015</v>
+      </c>
+      <c r="H51" s="70" t="s">
+        <v>239</v>
+      </c>
+      <c r="I51" s="30" t="s">
+        <v>240</v>
+      </c>
+      <c r="J51" s="26"/>
+    </row>
+    <row r="52" spans="1:12" s="9" customFormat="1" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="55">
         <v>45</v>
       </c>
-      <c r="F16" s="45">
-[...14 lines deleted...]
-      <c r="A17" s="41">
+      <c r="B52" s="71" t="s">
+        <v>247</v>
+      </c>
+      <c r="C52" s="67" t="s">
+        <v>248</v>
+      </c>
+      <c r="D52" s="67" t="s">
+        <v>249</v>
+      </c>
+      <c r="E52" s="69" t="s">
+        <v>252</v>
+      </c>
+      <c r="F52" s="70">
+        <v>46037</v>
+      </c>
+      <c r="G52" s="70">
+        <v>46037</v>
+      </c>
+      <c r="H52" s="70" t="s">
+        <v>250</v>
+      </c>
+      <c r="I52" s="30" t="s">
+        <v>251</v>
+      </c>
+      <c r="J52" s="26"/>
+    </row>
+    <row r="53" spans="1:12" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="72"/>
+      <c r="B53" s="73" t="s">
+        <v>11</v>
+      </c>
+      <c r="C53" s="74"/>
+      <c r="D53" s="74"/>
+      <c r="E53" s="75"/>
+      <c r="F53" s="75"/>
+      <c r="G53" s="76"/>
+      <c r="H53" s="76"/>
+      <c r="I53" s="13"/>
+      <c r="J53" s="24"/>
+    </row>
+    <row r="54" spans="1:12" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="77"/>
+      <c r="B54" s="78"/>
+      <c r="C54" s="77"/>
+      <c r="D54" s="77"/>
+      <c r="E54" s="77"/>
+      <c r="F54" s="77"/>
+      <c r="G54" s="79"/>
+      <c r="H54" s="79"/>
+      <c r="I54" s="1"/>
+      <c r="J54" s="2"/>
+    </row>
+    <row r="55" spans="1:12" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B55" s="78"/>
+      <c r="C55" s="77"/>
+      <c r="D55" s="77"/>
+      <c r="E55" s="80"/>
+      <c r="F55" s="80"/>
+      <c r="G55" s="81"/>
+      <c r="H55" s="81"/>
+      <c r="I55" s="14"/>
+      <c r="J55" s="3"/>
+    </row>
+    <row r="56" spans="1:12" ht="57.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="B56" s="43" t="s">
+        <v>3</v>
+      </c>
+      <c r="C56" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="D56" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="E56" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="F56" s="36" t="s">
+        <v>90</v>
+      </c>
+      <c r="G56" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="H56" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="42" t="s">
-[...140 lines deleted...]
-      <c r="I21" s="27" t="s">
+      <c r="I56" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="J56" s="45" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="42"/>
+      <c r="B57" s="44"/>
+      <c r="C57" s="35"/>
+      <c r="D57" s="37"/>
+      <c r="E57" s="37"/>
+      <c r="F57" s="37"/>
+      <c r="G57" s="37"/>
+      <c r="H57" s="37"/>
+      <c r="I57" s="37"/>
+      <c r="J57" s="46"/>
+      <c r="K57" s="2"/>
+      <c r="L57" s="4"/>
+    </row>
+    <row r="58" spans="1:12" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="49">
+        <v>1</v>
+      </c>
+      <c r="B58" s="50" t="s">
+        <v>18</v>
+      </c>
+      <c r="C58" s="51" t="s">
+        <v>172</v>
+      </c>
+      <c r="D58" s="82" t="s">
+        <v>133</v>
+      </c>
+      <c r="E58" s="83" t="s">
+        <v>260</v>
+      </c>
+      <c r="F58" s="84">
+        <v>45530</v>
+      </c>
+      <c r="G58" s="84">
+        <v>44497</v>
+      </c>
+      <c r="H58" s="84">
+        <v>47045</v>
+      </c>
+      <c r="I58" s="28" t="s">
+        <v>196</v>
+      </c>
+      <c r="J58" s="17"/>
+    </row>
+    <row r="59" spans="1:12" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="85">
+        <v>2</v>
+      </c>
+      <c r="B59" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="C59" s="63" t="s">
+        <v>113</v>
+      </c>
+      <c r="D59" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="E59" s="64" t="s">
+        <v>24</v>
+      </c>
+      <c r="F59" s="59">
+        <v>44917</v>
+      </c>
+      <c r="G59" s="59">
+        <v>44917</v>
+      </c>
+      <c r="H59" s="59">
+        <v>47468</v>
+      </c>
+      <c r="I59" s="27" t="s">
         <v>215</v>
       </c>
-      <c r="J21" s="18"/>
-[...35 lines deleted...]
-      <c r="B23" s="42" t="s">
+      <c r="J59" s="18"/>
+    </row>
+    <row r="60" spans="1:12" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="85">
+        <v>3</v>
+      </c>
+      <c r="B60" s="56" t="s">
+        <v>26</v>
+      </c>
+      <c r="C60" s="63" t="s">
+        <v>147</v>
+      </c>
+      <c r="D60" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="E60" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F60" s="59">
+        <v>44950</v>
+      </c>
+      <c r="G60" s="59">
+        <v>44950</v>
+      </c>
+      <c r="H60" s="59">
+        <v>47478</v>
+      </c>
+      <c r="I60" s="27" t="s">
+        <v>198</v>
+      </c>
+      <c r="J60" s="18"/>
+    </row>
+    <row r="61" spans="1:12" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="85">
+        <v>4</v>
+      </c>
+      <c r="B61" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="C61" s="63" t="s">
+        <v>114</v>
+      </c>
+      <c r="D61" s="63" t="s">
+        <v>37</v>
+      </c>
+      <c r="E61" s="64" t="s">
+        <v>38</v>
+      </c>
+      <c r="F61" s="59">
+        <v>45511</v>
+      </c>
+      <c r="G61" s="59">
+        <v>45511</v>
+      </c>
+      <c r="H61" s="59">
+        <v>48030</v>
+      </c>
+      <c r="I61" s="27" t="s">
+        <v>216</v>
+      </c>
+      <c r="J61" s="18"/>
+    </row>
+    <row r="62" spans="1:12" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="55">
+        <v>5</v>
+      </c>
+      <c r="B62" s="56" t="s">
         <v>61</v>
       </c>
-      <c r="C23" s="49" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="49" t="s">
+      <c r="C62" s="63" t="s">
+        <v>255</v>
+      </c>
+      <c r="D62" s="63" t="s">
         <v>33</v>
       </c>
-      <c r="E23" s="50" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="51">
+      <c r="E62" s="64" t="s">
+        <v>60</v>
+      </c>
+      <c r="F62" s="65">
         <v>45224</v>
       </c>
-      <c r="G23" s="51">
+      <c r="G62" s="65">
         <v>44755</v>
       </c>
-      <c r="H23" s="51">
+      <c r="H62" s="65">
         <v>47201</v>
       </c>
-      <c r="I23" s="27" t="s">
-[...158 lines deleted...]
-      <c r="B29" s="52" t="s">
+      <c r="I62" s="27" t="s">
+        <v>208</v>
+      </c>
+      <c r="J62" s="22"/>
+    </row>
+    <row r="63" spans="1:12" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="85">
+        <v>6</v>
+      </c>
+      <c r="B63" s="66" t="s">
         <v>78</v>
       </c>
-      <c r="C29" s="53" t="s">
+      <c r="C63" s="67" t="s">
         <v>79</v>
       </c>
-      <c r="D29" s="53" t="s">
+      <c r="D63" s="67" t="s">
         <v>80</v>
       </c>
-      <c r="E29" s="55" t="s">
-[...2 lines deleted...]
-      <c r="F29" s="54">
+      <c r="E63" s="69" t="s">
+        <v>82</v>
+      </c>
+      <c r="F63" s="68">
         <v>45621</v>
       </c>
-      <c r="G29" s="54">
+      <c r="G63" s="68">
         <v>45621</v>
       </c>
-      <c r="H29" s="54">
+      <c r="H63" s="68">
         <v>48122</v>
-      </c>
-[...954 lines deleted...]
-        <v>48047</v>
       </c>
       <c r="I63" s="27" t="s">
         <v>214</v>
       </c>
       <c r="J63" s="18"/>
     </row>
-    <row r="64" spans="1:12" ht="40.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="70">
+    <row r="64" spans="1:12" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="85">
+        <v>7</v>
+      </c>
+      <c r="B64" s="66" t="s">
+        <v>93</v>
+      </c>
+      <c r="C64" s="67" t="s">
+        <v>94</v>
+      </c>
+      <c r="D64" s="67" t="s">
+        <v>95</v>
+      </c>
+      <c r="E64" s="64" t="s">
+        <v>96</v>
+      </c>
+      <c r="F64" s="70">
+        <v>45965</v>
+      </c>
+      <c r="G64" s="70">
+        <v>45965</v>
+      </c>
+      <c r="H64" s="70">
+        <v>48432</v>
+      </c>
+      <c r="I64" s="27" t="s">
+        <v>219</v>
+      </c>
+      <c r="J64" s="18"/>
+    </row>
+    <row r="65" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="85">
+        <v>8</v>
+      </c>
+      <c r="B65" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="C65" s="67" t="s">
+        <v>109</v>
+      </c>
+      <c r="D65" s="67" t="s">
+        <v>73</v>
+      </c>
+      <c r="E65" s="64" t="s">
+        <v>110</v>
+      </c>
+      <c r="F65" s="68">
+        <v>46050</v>
+      </c>
+      <c r="G65" s="68">
+        <v>46050</v>
+      </c>
+      <c r="H65" s="68">
+        <v>48589</v>
+      </c>
+      <c r="I65" s="27" t="s">
+        <v>210</v>
+      </c>
+      <c r="J65" s="18"/>
+    </row>
+    <row r="66" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="85">
+        <v>9</v>
+      </c>
+      <c r="B66" s="56" t="s">
+        <v>180</v>
+      </c>
+      <c r="C66" s="63" t="s">
+        <v>118</v>
+      </c>
+      <c r="D66" s="63" t="s">
+        <v>25</v>
+      </c>
+      <c r="E66" s="64" t="s">
+        <v>128</v>
+      </c>
+      <c r="F66" s="59">
+        <v>45595</v>
+      </c>
+      <c r="G66" s="59">
+        <v>45595</v>
+      </c>
+      <c r="H66" s="59">
+        <v>48047</v>
+      </c>
+      <c r="I66" s="27" t="s">
+        <v>206</v>
+      </c>
+      <c r="J66" s="18"/>
+    </row>
+    <row r="67" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="85">
         <v>10</v>
       </c>
-      <c r="B64" s="52" t="s">
+      <c r="B67" s="66" t="s">
         <v>62</v>
       </c>
-      <c r="C64" s="53" t="s">
+      <c r="C67" s="67" t="s">
         <v>117</v>
       </c>
-      <c r="D64" s="53" t="s">
+      <c r="D67" s="67" t="s">
         <v>63</v>
       </c>
-      <c r="E64" s="50" t="s">
-[...2 lines deleted...]
-      <c r="F64" s="54">
+      <c r="E67" s="64" t="s">
+        <v>134</v>
+      </c>
+      <c r="F67" s="68">
         <v>43623</v>
       </c>
-      <c r="G64" s="54">
+      <c r="G67" s="68">
         <v>43623</v>
       </c>
-      <c r="H64" s="54">
+      <c r="H67" s="68">
         <v>46111</v>
       </c>
-      <c r="I64" s="27" t="s">
-[...5 lines deleted...]
-      <c r="A65" s="70">
+      <c r="I67" s="27" t="s">
+        <v>209</v>
+      </c>
+      <c r="J67" s="18"/>
+    </row>
+    <row r="68" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="85">
         <v>11</v>
       </c>
-      <c r="B65" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C65" s="53" t="s">
+      <c r="B68" s="71" t="s">
+        <v>173</v>
+      </c>
+      <c r="C68" s="67" t="s">
+        <v>174</v>
+      </c>
+      <c r="D68" s="67" t="s">
+        <v>175</v>
+      </c>
+      <c r="E68" s="69" t="s">
+        <v>177</v>
+      </c>
+      <c r="F68" s="70">
+        <v>45090</v>
+      </c>
+      <c r="G68" s="70">
+        <v>45090</v>
+      </c>
+      <c r="H68" s="70">
+        <v>47633</v>
+      </c>
+      <c r="I68" s="30" t="s">
+        <v>232</v>
+      </c>
+      <c r="J68" s="25"/>
+    </row>
+    <row r="69" spans="1:10" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="85">
+        <v>12</v>
+      </c>
+      <c r="B69" s="71" t="s">
         <v>182</v>
       </c>
-      <c r="D65" s="53" t="s">
+      <c r="C69" s="67" t="s">
         <v>183</v>
       </c>
-      <c r="E65" s="55" t="s">
-[...32 lines deleted...]
-      <c r="F66" s="56">
+      <c r="D69" s="67" t="s">
+        <v>184</v>
+      </c>
+      <c r="E69" s="69" t="s">
+        <v>186</v>
+      </c>
+      <c r="F69" s="70">
         <v>45160</v>
       </c>
-      <c r="G66" s="56">
+      <c r="G69" s="70">
         <v>45160</v>
       </c>
-      <c r="H66" s="71">
+      <c r="H69" s="86">
         <v>47716</v>
       </c>
-      <c r="I66" s="30" t="s">
-[...6 lines deleted...]
-      <c r="B67" s="59" t="s">
+      <c r="I69" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="J69" s="25"/>
+    </row>
+    <row r="70" spans="1:10" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="87"/>
+      <c r="B70" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="C67" s="60"/>
-[...20 lines deleted...]
-      <c r="I69" s="1"/>
+      <c r="C70" s="74"/>
+      <c r="D70" s="74"/>
+      <c r="E70" s="75"/>
+      <c r="F70" s="75"/>
+      <c r="G70" s="76"/>
+      <c r="H70" s="88"/>
+      <c r="I70" s="15"/>
+      <c r="J70" s="19"/>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="J71" s="1"/>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A72" s="77"/>
+      <c r="B72" s="78"/>
+      <c r="C72" s="77"/>
+      <c r="D72" s="77"/>
+      <c r="E72" s="77"/>
+      <c r="F72" s="77"/>
+      <c r="G72" s="79"/>
+      <c r="H72" s="79"/>
+      <c r="I72" s="1"/>
     </row>
   </sheetData>
-  <autoFilter ref="A7:L50" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...1 lines deleted...]
-      <sortCondition ref="A7:A50"/>
+  <autoFilter ref="A7:L53" xr:uid="{00000000-0001-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:L53">
+      <sortCondition ref="A7:A53"/>
     </sortState>
   </autoFilter>
   <mergeCells count="21">
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="C56:C57"/>
+    <mergeCell ref="I56:I57"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="G56:G57"/>
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="F56:F57"/>
+    <mergeCell ref="D56:D57"/>
+    <mergeCell ref="E56:E57"/>
+    <mergeCell ref="H56:H57"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="B56:B57"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="J56:J57"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="D6:D7"/>
-    <mergeCell ref="A2:J2"/>
-[...14 lines deleted...]
-    <mergeCell ref="J53:J54"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="2">
-    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B67:D67 J67 I17:J17 B50:D50" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
-    <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I67 I50 A55:A58 A61:A67 A8:A50" xr:uid="{00000000-0002-0000-0000-000001000000}"/>
+    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B70:D70 J70 I17:J17 B53:D53" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
+    <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I70 I53 A58:A61 A64:A70 A8:A53" xr:uid="{00000000-0002-0000-0000-000001000000}"/>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="I8" r:id="rId1" xr:uid="{76748232-06AB-4712-A233-2E14BB060AF4}"/>
     <hyperlink ref="I9" r:id="rId2" xr:uid="{97A65484-ECAA-497C-9C6E-649AA81B5BC3}"/>
     <hyperlink ref="I10" r:id="rId3" xr:uid="{179AE2C9-578F-4CAF-921D-F255489E67BD}"/>
     <hyperlink ref="I11" r:id="rId4" xr:uid="{F039A885-A23D-4600-9961-5F5A23BADC9F}"/>
     <hyperlink ref="I12" r:id="rId5" xr:uid="{5E904C76-3AAB-45D9-8A51-303448A41798}"/>
     <hyperlink ref="I13" r:id="rId6" xr:uid="{0F503BE0-8574-4620-9B05-8B9937FBBA61}"/>
     <hyperlink ref="I14" r:id="rId7" xr:uid="{0617E18E-9B7B-4932-88AD-D96D73C34E32}"/>
     <hyperlink ref="I15" r:id="rId8" xr:uid="{3867B04C-8A8B-4B2B-98A2-2491A9814454}"/>
     <hyperlink ref="I16" r:id="rId9" xr:uid="{20E3F592-BCA5-4106-91D7-EB7D93110F72}"/>
     <hyperlink ref="I17" r:id="rId10" xr:uid="{44BFF855-FD06-4064-A9D4-4E97B7B3A782}"/>
     <hyperlink ref="I18" r:id="rId11" xr:uid="{1E5C1FDE-9B72-4014-A6F0-5139E09ED321}"/>
     <hyperlink ref="I19" r:id="rId12" xr:uid="{8E560705-A7B8-49AC-819F-01F5C79E4F67}"/>
     <hyperlink ref="I20" r:id="rId13" xr:uid="{04857E5B-D8CC-4B3F-A492-E2AA0BD28812}"/>
     <hyperlink ref="I21" r:id="rId14" xr:uid="{A6E24B80-EBEE-4A87-8DBB-C9ABD0CD2C7A}"/>
     <hyperlink ref="I23" r:id="rId15" xr:uid="{34FB0D48-3829-4ACA-8BAA-5A8BA8461B4A}"/>
     <hyperlink ref="I24" r:id="rId16" xr:uid="{01D83793-C8BE-40AE-B2B1-EA2F8B33E279}"/>
     <hyperlink ref="I25" r:id="rId17" xr:uid="{81A68D8A-38F9-4F96-9189-513BCB2430DB}"/>
     <hyperlink ref="I26" r:id="rId18" xr:uid="{C138BE90-7611-48F7-A47D-89B6E15EDA4D}"/>
     <hyperlink ref="I27" r:id="rId19" xr:uid="{5725E3CE-81D3-4CD3-B0FF-C705703B33B4}"/>
     <hyperlink ref="I28" r:id="rId20" xr:uid="{AE84D1E3-5800-464B-9FD3-AF24FC86D314}"/>
     <hyperlink ref="I29" r:id="rId21" xr:uid="{FE414753-1657-41C7-A4F1-EE94C05D7A9B}"/>
     <hyperlink ref="I30" r:id="rId22" xr:uid="{E3B166FE-8A2B-45A3-A830-4DBC90F9CE4C}"/>
     <hyperlink ref="I31" r:id="rId23" xr:uid="{EA49E70C-A600-4CE3-9A74-C2F4B366D839}"/>
     <hyperlink ref="I32" r:id="rId24" xr:uid="{3E5089B6-31AE-420A-9550-A8425DAB01B7}"/>
     <hyperlink ref="I33" r:id="rId25" xr:uid="{3B48618B-F87D-496A-80F6-9704CD6CCF7C}"/>
     <hyperlink ref="I34" r:id="rId26" xr:uid="{0558E6A0-A8D0-4E4D-912C-ED2E0C5655B9}"/>
     <hyperlink ref="I35" r:id="rId27" xr:uid="{3B55AA6A-DB7F-4519-9764-19BF94F9E15A}"/>
     <hyperlink ref="I36" r:id="rId28" xr:uid="{0211FDC7-E059-4FEC-B40F-FB40E6C26F48}"/>
     <hyperlink ref="I37" r:id="rId29" xr:uid="{26060E81-2368-4F7D-A9D8-02FCC3BA2498}"/>
     <hyperlink ref="I38" r:id="rId30" xr:uid="{B83D9369-EC9C-42BE-90DB-F8373CDA3F3D}"/>
     <hyperlink ref="I39" r:id="rId31" xr:uid="{CBB79408-ED8D-4F09-B8BB-15B80AF1C647}"/>
     <hyperlink ref="I40" r:id="rId32" xr:uid="{0CA2CE5D-0873-46B8-89B5-B036E5507C2A}"/>
     <hyperlink ref="I41" r:id="rId33" xr:uid="{8F5CC308-209F-48F6-B515-40CDC41A3C3D}"/>
     <hyperlink ref="I42" r:id="rId34" xr:uid="{006886B6-F3D4-4595-963A-0B9269648D90}"/>
     <hyperlink ref="I43" r:id="rId35" xr:uid="{B337C88A-0640-4E97-8856-CCC6CC699D9F}"/>
     <hyperlink ref="I44" r:id="rId36" xr:uid="{102B3181-A271-448B-9CA8-D3F31E502B8E}"/>
     <hyperlink ref="I45" r:id="rId37" xr:uid="{60512799-8B9C-4FF2-BF85-4ACA321EC5FA}"/>
     <hyperlink ref="I46" r:id="rId38" xr:uid="{626C6C20-119F-4B95-97E7-D91E544BAC91}"/>
     <hyperlink ref="I47" r:id="rId39" xr:uid="{36ACA45E-808C-4EE3-9DB3-DE86682ED7F5}"/>
     <hyperlink ref="I48" r:id="rId40" xr:uid="{DFEA680F-17B6-44D6-B8B3-3A3F4199CA57}"/>
     <hyperlink ref="I49" r:id="rId41" xr:uid="{8EE2303F-EBF2-451D-901C-61E411C84D90}"/>
-    <hyperlink ref="I55" r:id="rId42" xr:uid="{A56CAAF9-B4A7-4631-AFB1-61347D720BDE}"/>
-[...10 lines deleted...]
-    <hyperlink ref="I66" r:id="rId53" xr:uid="{D8F274C2-F40A-427B-8BFB-091FD5347B38}"/>
+    <hyperlink ref="I58" r:id="rId42" xr:uid="{A56CAAF9-B4A7-4631-AFB1-61347D720BDE}"/>
+    <hyperlink ref="I59" r:id="rId43" xr:uid="{0CC384DE-5D62-413A-98FD-8CF32DB7938A}"/>
+    <hyperlink ref="I60" r:id="rId44" xr:uid="{3EE7C1F1-6116-4850-BB16-5A85BD9BEAAE}"/>
+    <hyperlink ref="I61" r:id="rId45" xr:uid="{810E9312-1070-4A33-BD67-EDA97D87390A}"/>
+    <hyperlink ref="I62" r:id="rId46" xr:uid="{48DB879E-3D89-43B8-8C60-042F6B250BA8}"/>
+    <hyperlink ref="I63" r:id="rId47" xr:uid="{0B575DC8-B919-4F5B-AE01-82E363F4230E}"/>
+    <hyperlink ref="I64" r:id="rId48" xr:uid="{8C89CD42-87C7-4C96-B113-82BFF6438ED4}"/>
+    <hyperlink ref="I65" r:id="rId49" xr:uid="{4717BEB9-BCE5-4829-A70D-060FAA88138E}"/>
+    <hyperlink ref="I66" r:id="rId50" xr:uid="{4D0C3CD4-EFD1-4073-99DB-A1E338B0F493}"/>
+    <hyperlink ref="I67" r:id="rId51" xr:uid="{76122D6F-967E-4C39-BBD3-2F58262BAEB5}"/>
+    <hyperlink ref="I68" r:id="rId52" xr:uid="{5F225F0C-520E-4BE3-A35B-917DAABAAD79}"/>
+    <hyperlink ref="I69" r:id="rId53" xr:uid="{D8F274C2-F40A-427B-8BFB-091FD5347B38}"/>
     <hyperlink ref="I22" r:id="rId54" xr:uid="{31A9BA33-1D4E-4B2F-88DD-626AD884DD1B}"/>
+    <hyperlink ref="I51" r:id="rId55" xr:uid="{E53702E7-26F1-48C0-9E81-09C0CECB577A}"/>
+    <hyperlink ref="I50" r:id="rId56" xr:uid="{C1BFD2B9-7E3A-476F-ABDD-6316A301C238}"/>
+    <hyperlink ref="I52" r:id="rId57" xr:uid="{6105EC81-4D0D-4AC7-A43E-1340A0B04933}"/>
   </hyperlinks>
   <pageMargins left="0.82677165354330717" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="63" fitToHeight="0" orientation="landscape" r:id="rId55"/>
+  <pageSetup paperSize="9" scale="64" fitToHeight="0" orientation="landscape" r:id="rId58"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="20" max="10" man="1"/>
     <brk id="40" max="10" man="1"/>
-    <brk id="51" max="10" man="1"/>
+    <brk id="54" max="10" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>