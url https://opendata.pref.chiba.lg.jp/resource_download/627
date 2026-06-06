--- v0 (2026-03-08)
+++ v1 (2026-06-06)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B8AD4691-8462-4122-925A-68A24D0658B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{83046241-C292-4C73-BBFD-081786D6D5B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28690" yWindow="-60" windowWidth="29020" windowHeight="15700" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$14:$D$68</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="85">
   <si>
     <t xml:space="preserve">回：出荷可能（出荷前検査を要さない市町村）
 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>凡例</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>〇：出荷可能（出荷前検査が完了した市町村）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>△：出荷不可（出荷前検査が完了していない市町村）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">―：出荷不可（現時点で出荷希望者のいない市町村）
 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>×：出荷不可（出荷制限・出荷自粛市町村）</t>
     <phoneticPr fontId="1"/>
@@ -262,81 +262,89 @@
     <t>君津市</t>
   </si>
   <si>
     <t>富津市</t>
   </si>
   <si>
     <t>袖ケ浦市</t>
   </si>
   <si>
     <t>原木しいたけ
 （露地栽培）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>×</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>回</t>
     <rPh sb="0" eb="1">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>△（☆）</t>
-[...2 lines deleted...]
-  <si>
     <t>△</t>
   </si>
   <si>
     <t>△</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R7秋～R8春</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>R7冬～R8春</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>〇</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>〇</t>
   </si>
   <si>
-    <t>○</t>
-[...3 lines deleted...]
-    <t>特用林産物の出荷可能市町村一覧（令和8年1月19日現在）</t>
+    <t>〇</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>〇（☆）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>〇（☆）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>〇</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>特用林産物の出荷可能市町村一覧（令和8年5月20日現在）</t>
     <rPh sb="24" eb="25">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
@@ -673,51 +681,51 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D68"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
     <col min="1" max="1" width="6.9140625" customWidth="1"/>
     <col min="2" max="4" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A7" t="s">
         <v>4</v>
@@ -746,138 +754,138 @@
       <c r="C12" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A13" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="2" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A15" s="2">
         <v>1</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A16" s="2">
         <v>2</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A17" s="2">
         <v>3</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A18" s="2">
         <v>4</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A19" s="2">
         <v>5</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A20" s="2">
         <v>6</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A21" s="2">
         <v>7</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A22" s="2">
         <v>8</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>18</v>
@@ -889,65 +897,65 @@
     <row r="23" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A23" s="2">
         <v>9</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A24" s="2">
         <v>10</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A25" s="2">
         <v>11</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A26" s="2">
         <v>12</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A27" s="2">
         <v>13</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>18</v>
@@ -970,82 +978,82 @@
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A29" s="2">
         <v>15</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A30" s="2">
         <v>16</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A31" s="2">
         <v>17</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A32" s="2">
         <v>18</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A33" s="2">
         <v>19</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A34" s="2">
         <v>20</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>18</v>
@@ -1057,104 +1065,104 @@
     <row r="35" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A35" s="2">
         <v>21</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A36" s="2">
         <v>22</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A37" s="2">
         <v>23</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A38" s="2">
         <v>24</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A39" s="2">
         <v>25</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A40" s="2">
         <v>26</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A41" s="2">
         <v>27</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A42" s="2">
         <v>28</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>44</v>
@@ -1166,387 +1174,387 @@
         <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A43" s="2">
         <v>29</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A44" s="2">
         <v>30</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A45" s="2">
         <v>31</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>47</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A46" s="2">
         <v>32</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A47" s="2">
         <v>33</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>49</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A48" s="2">
         <v>34</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A49" s="2">
         <v>35</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A50" s="2">
         <v>36</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>52</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A51" s="2">
         <v>37</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>53</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A52" s="2">
         <v>38</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A53" s="2">
         <v>39</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>55</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A54" s="2">
         <v>40</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>56</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A55" s="2">
         <v>41</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>57</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A56" s="2">
         <v>42</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A57" s="2">
         <v>43</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>59</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A58" s="2">
         <v>44</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A59" s="2">
         <v>45</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A60" s="2">
         <v>46</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A61" s="2">
         <v>47</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>63</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A62" s="2">
         <v>48</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>64</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A63" s="2">
         <v>49</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>65</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A64" s="2">
         <v>50</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>66</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A65" s="2">
         <v>51</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A66" s="2">
         <v>52</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A67" s="2">
         <v>53</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>69</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.55000000000000004">
       <c r="A68" s="2">
         <v>54</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>70</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A14:D68" xr:uid="{00000000-0009-0000-0000-000000000000}">
     <filterColumn colId="0" showButton="0"/>
   </autoFilter>
   <mergeCells count="3">
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="57" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>