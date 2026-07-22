--- v1 (2026-06-06)
+++ v2 (2026-07-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{83046241-C292-4C73-BBFD-081786D6D5B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B3CCF0D6-E53C-4F5B-9146-BB1A3ADCC584}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28690" yWindow="-60" windowWidth="29020" windowHeight="15700" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$14:$D$68</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="85">
   <si>
     <t xml:space="preserve">回：出荷可能（出荷前検査を要さない市町村）
 </t>
     <phoneticPr fontId="1"/>
   </si>
@@ -300,52 +300,52 @@
   </si>
   <si>
     <t>〇</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>〇</t>
   </si>
   <si>
     <t>〇</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>〇（☆）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>〇（☆）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>〇</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>特用林産物の出荷可能市町村一覧（令和8年5月20日現在）</t>
-    <rPh sb="24" eb="25">
+    <t>特用林産物の出荷可能市町村一覧（令和8年7月7日現在）</t>
+    <rPh sb="23" eb="24">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>