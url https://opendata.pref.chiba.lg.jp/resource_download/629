--- v0 (2026-03-07)
+++ v1 (2026-07-22)
@@ -1,98 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1FE5D561-894E-4185-88D0-48490CD4F6DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A38A8D1B-C5DA-4A53-B7A1-352340462DD5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-75" windowWidth="29040" windowHeight="15720" tabRatio="542" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="542" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="旅行業" sheetId="17" r:id="rId1"/>
     <sheet name="代理業" sheetId="8" r:id="rId2"/>
-    <sheet name="ランオペ受領予約" sheetId="19" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">ランオペ受領予約!$A$1:$G$14</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">代理業!$A$2:$J$13</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">旅行業!$A$2:$L$371</definedName>
-[...7 lines deleted...]
-    <definedName name="_xlnm.Criteria" localSheetId="0">旅行業!$E$268:$E$268</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">旅行業!$A$2:$L$366</definedName>
+    <definedName name="_Hlk185588560" localSheetId="0">旅行業!$I$342</definedName>
+    <definedName name="_Hlk190847440" localSheetId="0">旅行業!$I$347</definedName>
+    <definedName name="_Hlk203124641" localSheetId="0">旅行業!$F$351</definedName>
+    <definedName name="_Hlk205222701" localSheetId="0">旅行業!$F$354</definedName>
+    <definedName name="_Hlk207194850" localSheetId="0">旅行業!$G$356</definedName>
+    <definedName name="_Hlk207194858" localSheetId="0">旅行業!$I$356</definedName>
+    <definedName name="_Hlk208936327" localSheetId="0">旅行業!$I$355</definedName>
+    <definedName name="_Hlk220943718" localSheetId="0">旅行業!$I$364</definedName>
+    <definedName name="_xlnm.Criteria" localSheetId="0">旅行業!$E$262:$E$262</definedName>
     <definedName name="_xlnm.Extract" localSheetId="1">代理業!#REF!</definedName>
     <definedName name="_xlnm.Extract" localSheetId="0">旅行業!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">代理業!$A$1:$J$13</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">旅行業!$A$1:$L$371</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">旅行業!$A$1:$L$366</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">代理業!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">旅行業!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3279" uniqueCount="2002">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3203" uniqueCount="1952">
   <si>
     <t>登録年月日</t>
     <rPh sb="0" eb="2">
       <t>トウロク</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ネンガッピ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>登録番号</t>
     <rPh sb="0" eb="2">
       <t>トウロク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -433,54 +431,50 @@
     <rPh sb="10" eb="11">
       <t>ばん</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ごう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社染谷観光旅行社</t>
     <rPh sb="0" eb="4">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>そめや</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>かんこう</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>りょこうしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>289-2123</t>
-[...2 lines deleted...]
-  <si>
     <t>中央トラベル株式会社</t>
     <rPh sb="0" eb="2">
       <t>ちゅうおう</t>
     </rPh>
     <rPh sb="6" eb="10">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>有限会社茂原ツーリスト</t>
     <rPh sb="0" eb="4">
       <t>ゆうげんがいしゃ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>もばら</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>麻生　公一</t>
     <rPh sb="0" eb="2">
       <t>あそう</t>
     </rPh>
     <rPh sb="3" eb="5">
@@ -1091,60 +1085,50 @@
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>289-2504</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>299-1117</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>299-1166</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>君津市陽光台２－２－９</t>
     <rPh sb="0" eb="3">
       <t>きみつし</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ようこうだい</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>東京営業所</t>
-[...8 lines deleted...]
-  <si>
     <t>本店</t>
     <rPh sb="0" eb="2">
       <t>ほんてん</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>277-0005</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>有限会社ロイヤルツーリスト</t>
     <rPh sb="0" eb="4">
       <t>ゆうげんがいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>270-2213</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>松戸市五香二丁目４４番地の６</t>
     <rPh sb="0" eb="3">
       <t>まつどし</t>
@@ -2289,126 +2273,89 @@
       <t>ごう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>石井　裕</t>
     <rPh sb="0" eb="2">
       <t>いしい</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ゆたか</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>枇杷倶楽部</t>
     <rPh sb="0" eb="2">
       <t>びわ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>くらぶ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>向後　義久</t>
-[...18 lines deleted...]
-  <si>
     <t>273-0131</t>
-    <phoneticPr fontId="1" type="Hiragana"/>
-[...2 lines deleted...]
-    <t>289-2505</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>南房総市富浦町青木１２３番地１</t>
     <rPh sb="0" eb="4">
       <t>みなみぼうそうし</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>とみうらちょう</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>あおき</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>鎌ケ谷市軽井沢字落山２００７番地</t>
     <rPh sb="0" eb="4">
       <t>かまがやし</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>かるいざわ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>あざ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>おちやま</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>旭市鎌数４３５４番地の１７</t>
-[...11 lines deleted...]
-  <si>
     <t>四街道市めいわ２丁目１番１号</t>
     <rPh sb="0" eb="4">
       <t>よつかいどうし</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ちょうめ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ばん</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ごう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社トラベルグリーン</t>
     <rPh sb="0" eb="4">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>鈴木　春吾</t>
     <rPh sb="0" eb="2">
@@ -2709,63 +2656,50 @@
     <t>130-0026</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>協進観光株式会社</t>
     <rPh sb="0" eb="2">
       <t>きょうしん</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>かんこう</t>
     </rPh>
     <rPh sb="4" eb="8">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>289-1801</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>273-0865</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>匝瑳市長谷１４８６番地</t>
-[...11 lines deleted...]
-  <si>
     <t>江森　雅子</t>
     <rPh sb="0" eb="2">
       <t>えもり</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>まさこ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>294-0045</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>292-0833</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>261-0023</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>286-0025</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
@@ -3070,65 +3004,70 @@
       <t>こばやし</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社アクティブ・ツアーズ</t>
     <rPh sb="0" eb="4">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>岩井　重嘉</t>
     <rPh sb="0" eb="2">
       <t>いわい</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>しげよし</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>野邉　千昭</t>
-[...12 lines deleted...]
-  <si>
     <t>298-0134</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>木更津市中島地先海ほたるパーキングエリア</t>
+    <rPh sb="0" eb="4">
+      <t>きさらづし</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>なかじま</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ち</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>さき</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>うみ</t>
+    </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>東京湾横断道路株式会社</t>
     <rPh sb="0" eb="3">
       <t>とうきょうわん</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>おうだん</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>どうろ</t>
     </rPh>
     <rPh sb="7" eb="11">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>いすみ市行川９９９－１</t>
     <rPh sb="3" eb="4">
       <t>し</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>なめがわ</t>
@@ -3207,60 +3146,50 @@
   </si>
   <si>
     <t>276-0047</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>八千代市吉橋字西内野１８３４番地２１</t>
     <rPh sb="0" eb="4">
       <t>やちよし</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>よしはし</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>あざ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>にしうちの</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>菊岡　文夫</t>
-[...8 lines deleted...]
-  <si>
     <t>市原市潤井戸１０５８番地</t>
     <rPh sb="0" eb="3">
       <t>いちはらし</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>うるいど</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>大網白里市金谷郷１６３８番地</t>
     <rPh sb="0" eb="5">
       <t>オオアミシラサトシ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>カナヤゴウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>バンチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -3965,50 +3894,54 @@
   <si>
     <t>株式会社富士インターナショナル</t>
     <rPh sb="0" eb="4">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ふじ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>山形　健</t>
     <rPh sb="0" eb="2">
       <t>やまがた</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>たけし</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>270-0202</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>279-0026</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>297-0201</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>野田市関宿台町２１０１番地</t>
     <rPh sb="0" eb="3">
       <t>のだし</t>
     </rPh>
     <rPh sb="3" eb="7">
       <t>せきやどだいまち</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>長生郡長柄町上野５２１番地４</t>
     <rPh sb="0" eb="3">
       <t>ちょうせいぐん</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ながらまち</t>
     </rPh>
     <rPh sb="6" eb="8">
@@ -4029,60 +3962,50 @@
   </si>
   <si>
     <t>針ヶ谷　誠一</t>
     <rPh sb="0" eb="3">
       <t>はりがや</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>せいいち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>京成電鉄株式会社</t>
     <rPh sb="0" eb="2">
       <t>けいせい</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>でんてつ</t>
     </rPh>
     <rPh sb="4" eb="8">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>京成バス株式会社</t>
-[...8 lines deleted...]
-  <si>
     <t>野田市尾崎１２０３番地</t>
     <rPh sb="0" eb="3">
       <t>のだし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>おさき</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>277-0886</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>柏市西柏台２丁目３番１－１０３号</t>
     <rPh sb="0" eb="2">
       <t>かしわし</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>にしかしわだい</t>
     </rPh>
     <rPh sb="6" eb="8">
@@ -4095,54 +4018,50 @@
       <t>ごう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>272-8510</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>市川市八幡三丁目３番１号</t>
     <rPh sb="0" eb="3">
       <t>いちかわし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>やわた</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>さんちょうめ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ばん</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ごう</t>
     </rPh>
-    <phoneticPr fontId="1" type="Hiragana"/>
-[...2 lines deleted...]
-    <t>272-8540</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>竜馬商事株式会社
 （竜馬トラベルサービス）</t>
     <rPh sb="0" eb="2">
       <t>りょうま</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>しょうじ</t>
     </rPh>
     <rPh sb="4" eb="8">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>りょうま</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>鈴木　茂
 （総武観光トラベル）</t>
     <rPh sb="0" eb="2">
       <t>すずき</t>
     </rPh>
@@ -4586,128 +4505,94 @@
       <t>かつお</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>かんこう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>有限会社桜木観光
 （桜木ツーリスト）</t>
     <rPh sb="0" eb="4">
       <t>ゆうげんがいしゃ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>さくらぎ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>かんこう</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>さくらぎ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>伊藤　好江
-[...15 lines deleted...]
-  <si>
     <t>株式会社めもりー旅行
 （めもり～旅行）</t>
     <rPh sb="0" eb="4">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>りょこう</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>りょこう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>堀井　邦子
 （アップルエンタープライズ）</t>
     <rPh sb="0" eb="2">
       <t>ほりい</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>くにこ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社幕張メッセ
 （メッセトラベルサービス（ＭＴＳ））</t>
     <rPh sb="0" eb="4">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>まくはり</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>有限会社ケーズプランニング
 （ケーズトラベル）</t>
     <rPh sb="0" eb="4">
       <t>ゆうげんがいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>株式会社内外通商
-[...15 lines deleted...]
-  <si>
     <t>矢島　吾郎
 （タカサキトラベル）</t>
     <rPh sb="0" eb="2">
       <t>やじま</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ごろう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社旅企画
 （ＴＢトラベル）</t>
     <rPh sb="0" eb="4">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>たび</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>きかく</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
@@ -5297,54 +5182,50 @@
       <t>よ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>や</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>かずよし</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>有限会社ミヨシ観光</t>
     <rPh sb="0" eb="4">
       <t>ゆうげんがいしゃ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>かんこう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>286-0116</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>266-0032</t>
-[...2 lines deleted...]
-  <si>
     <t>館山市八幡４６２番地１</t>
     <rPh sb="0" eb="3">
       <t>たてやまし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>やわた</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>田島　幸雄</t>
     <rPh sb="0" eb="2">
       <t>たじま</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ゆきお</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>印西市浦幡新田６２番地７</t>
     <rPh sb="0" eb="3">
@@ -5402,63 +5283,50 @@
       <t>ひろぶみ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>279-0023</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>柏市松葉町六丁目３６番地の９</t>
     <rPh sb="0" eb="2">
       <t>かしわし</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>まつばちょう</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ろくちょうめ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>日新観光株式会社</t>
-[...11 lines deleted...]
-  <si>
     <t>千葉市稲毛区弥生町１番３３号</t>
     <rPh sb="0" eb="3">
       <t>ちばし</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>いなげく</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>やよいちょう</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ばん</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ごう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>松戸市松戸６４８番地</t>
     <rPh sb="0" eb="3">
       <t>まつどし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>まつど</t>
@@ -5492,54 +5360,50 @@
   </si>
   <si>
     <t>茂原市上茂原１２６番３５</t>
     <rPh sb="0" eb="3">
       <t>もばらし</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>かみもばら</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ばん</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>柏市豊四季９４５番地１１７４</t>
     <rPh sb="0" eb="2">
       <t>かしわし</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>とよしき</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ばんち</t>
     </rPh>
-    <phoneticPr fontId="1" type="Hiragana"/>
-[...2 lines deleted...]
-    <t>140-0003</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社ポン太
 （ブランニュー・トリップ）</t>
     <rPh sb="0" eb="4">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>た</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>柏市塚崎１４６２番地４</t>
     <rPh sb="0" eb="2">
       <t>かしわし</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>つかざき</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
@@ -5807,50 +5671,54 @@
   <si>
     <t>270-1617</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>289-2604</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>294-0802</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>274-0816</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>263-0016</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>283-0811</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>290-0056</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>272-0035</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>285-0855</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>289-2173</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>270-0001</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>274-0072</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>260-0802</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>270-0006</t>
@@ -6728,50 +6596,72 @@
       <t>ごう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>徳永　敬</t>
     <rPh sb="0" eb="2">
       <t>とくなが</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>たかし</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>君津市南久保２－２－２０</t>
     <rPh sb="0" eb="3">
       <t>きみつし</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>みなみくぼ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>千葉市花見川区検見川町1丁目６３９番地１０</t>
+    <rPh sb="0" eb="3">
+      <t>ちばし</t>
+    </rPh>
+    <rPh sb="3" eb="7">
+      <t>はなみがわく</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>けみがわ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>まち</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ちょうめ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ばんち</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>290-0059</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>市原市白金町六丁目１６番地２</t>
     <rPh sb="0" eb="3">
       <t>いちはらし</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>しろ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>かね</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>まち</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ろくちょうめ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
@@ -6795,60 +6685,51 @@
   <si>
     <t>長﨑　美沙</t>
     <rPh sb="0" eb="1">
       <t>なが</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>さき</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>みさ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>サントラベルセンター茂原店</t>
     <rPh sb="10" eb="13">
       <t>もばらてん</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>299-0078</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>川﨑　安展</t>
-[...8 lines deleted...]
-    </rPh>
+    <t>108-0075</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>山武市成東１８０８－１</t>
     <rPh sb="0" eb="1">
       <t>やま</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>し</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>な</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ひがし</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>中田　光子</t>
     <rPh sb="0" eb="2">
       <t>なかだ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>みつこ</t>
@@ -7742,75 +7623,67 @@
   <si>
     <t>270-1168</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>J</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>260-0802</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>270-0006</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>276-0043</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>282-0004</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>270-0152</t>
-[...2 lines deleted...]
-  <si>
     <t>299-1154</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>900-0022</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>294-0045</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>273-0004</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>289-1602</t>
-    <phoneticPr fontId="1" type="Hiragana"/>
-[...2 lines deleted...]
-    <t>289-2505</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>261-0001</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>299-2416</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>273-0131</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>289-2134</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>A</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1"/>
@@ -8003,54 +7876,50 @@
     <t>A</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>286-0021</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>289-2232</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>273-0111</t>
-    <phoneticPr fontId="1" type="Hiragana"/>
-[...2 lines deleted...]
-    <t>A</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>272-8510</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>A</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>290-0001</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>272-0023</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>270-0163</t>
     <phoneticPr fontId="1" type="Hiragana"/>
@@ -8231,471 +8100,50 @@
     </rPh>
     <rPh sb="3" eb="5">
       <t>なつみ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社ビュート</t>
     <rPh sb="0" eb="2">
       <t>かぶしき</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>かいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>村田　洋一</t>
     <rPh sb="0" eb="2">
       <t>むらた</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>よういち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
-  </si>
-[...419 lines deleted...]
-    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>J</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>茂原市大登２７３－２</t>
     <rPh sb="0" eb="3">
       <t>もばらし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>おおのぼり</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>297-0072</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>大木　ひろみ</t>
@@ -9176,50 +8624,84 @@
     <t>東関交通株式会社
 （ＴＫＫトラベル）</t>
     <rPh sb="0" eb="1">
       <t>とう</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>かん</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>こうつう</t>
     </rPh>
     <rPh sb="4" eb="8">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>602-8071</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>279-8502</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>京都府京都市上京区新町中立売（御所西）</t>
+    <rPh sb="0" eb="3">
+      <t>きょうとふ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>きょうとし</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>じょうきょう</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>く</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>しんまち</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>なか</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>たち</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>う</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ごしょ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>にし</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>浦安市明海７－１－１</t>
     <rPh sb="0" eb="3">
       <t>うらやすし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>あけうみ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>京都ブライトンホテル</t>
     <rPh sb="0" eb="2">
       <t>きょうと</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>山本　浩一</t>
     <rPh sb="0" eb="2">
       <t>やまもと</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>こういち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
@@ -9367,119 +8849,130 @@
       <t>ほんてん</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>館山市高井１６１５番地</t>
     <rPh sb="0" eb="2">
       <t>タテヤマ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タカイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>バンチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>294-0041</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>294-0041</t>
-[...2 lines deleted...]
-  <si>
     <t>館山市高井１６１５番地</t>
     <rPh sb="0" eb="3">
       <t>たてやまし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>たかい</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>A</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>279-0014</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>成田市三里塚光ケ丘1番地３５３号２F－A室</t>
+    <rPh sb="0" eb="2">
+      <t>なりた</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>し</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>さんりづか</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ひかりがおか</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ばんち</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ごう</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>しつ</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>本社営業所</t>
     <rPh sb="0" eb="2">
       <t>ほんしゃ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>えいぎょうしょ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>松戸市栄町西四丁目１１４８番地２</t>
     <rPh sb="0" eb="3">
       <t>まつどし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>さかえまち</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>にし</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>４ちょうめ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
-    <phoneticPr fontId="1" type="Hiragana"/>
-[...8 lines deleted...]
-    </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>292-0831</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>本社営業所</t>
     <rPh sb="0" eb="2">
       <t>ほんしゃ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>えいぎょうしょ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>292-0831</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>重村　陽子</t>
     <rPh sb="0" eb="2">
       <t>しげむら</t>
     </rPh>
@@ -10118,50 +9611,97 @@
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>本店</t>
     <rPh sb="0" eb="2">
       <t>ほんてん</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>271-0061</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>テラスモール松戸店</t>
     <rPh sb="6" eb="8">
       <t>まつど</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>てん</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>千葉市花見川区幕張本郷二丁目７番８－３０２号</t>
+    <rPh sb="0" eb="3">
+      <t>ちばし</t>
+    </rPh>
+    <rPh sb="3" eb="7">
+      <t>はなみがわく</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>まくはり</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ほんごう</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>にちょうめ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ばん</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ごう</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>千葉市花見川区幕張本郷二丁目７番８－３０２号</t>
+    <rPh sb="0" eb="3">
+      <t>ちばし</t>
+    </rPh>
+    <rPh sb="3" eb="7">
+      <t>はなみがわく</t>
+    </rPh>
+    <rPh sb="7" eb="11">
+      <t>まくはりほんごう</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>にちょうめ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ばん</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ごう</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>277-0882</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉県柏市柏の葉５丁目１１－１３</t>
     <rPh sb="0" eb="8">
       <t>２７７－０８８２</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ちょうめ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>平井　さち子</t>
     <rPh sb="0" eb="3">
       <t>とみさとし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ごりょうばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>290-0047</t>
@@ -10418,87 +9958,50 @@
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>田中　博</t>
     <rPh sb="0" eb="2">
       <t>たなか</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ひろし</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>285-0072</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>299-2114</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>260-0013</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>中日ソリューションズ株式会社</t>
-[...35 lines deleted...]
-  <si>
     <t>佐倉市岩富町４５５番地１</t>
     <rPh sb="0" eb="3">
       <t>さくらし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>いわとみ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ちょう</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>289-1606</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>山武郡芝山町山田１０７７－１</t>
     <rPh sb="0" eb="3">
       <t>さんぶぐん</t>
     </rPh>
     <rPh sb="3" eb="6">
@@ -10781,60 +10284,50 @@
     </rPh>
     <rPh sb="4" eb="7">
       <t>とみうらちょう</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>あおき</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>船橋市西船７丁目８番１７－６０４号</t>
     <rPh sb="0" eb="3">
       <t>ふなばしし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>にしふな</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ちょうめ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ばん</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ごう</t>
-    </rPh>
-[...8 lines deleted...]
-      <t>かまかず</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社シーズ
 （シーズトラベルプランニング）</t>
     <rPh sb="0" eb="4">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社ジェイエイいすみサービス
 （ＪＡいすみ旅行センター）</t>
     <rPh sb="0" eb="4">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>りょこう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社東日本ツアーズ</t>
     <rPh sb="0" eb="4">
@@ -11732,50 +11225,69 @@
       <t>りょこう</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>じぎょう</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ぶ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>白井　登</t>
     <rPh sb="0" eb="2">
       <t>しらい</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>のぼる</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>275-0001</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>習志野市東習志野二丁目１８番４４－８１１号</t>
+    <rPh sb="0" eb="4">
+      <t>ならしのし</t>
+    </rPh>
+    <rPh sb="4" eb="8">
+      <t>ひがしならしの</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>にちょうめ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ばん</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ごう</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>本社営業所</t>
     <rPh sb="0" eb="2">
       <t>ほんしゃ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>えいぎょうしょ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>渡邉　久永</t>
     <rPh sb="0" eb="2">
       <t>わたなべ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ひさなが</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>小出　雄太</t>
     <rPh sb="0" eb="2">
       <t>こいで</t>
     </rPh>
     <rPh sb="3" eb="5">
@@ -11853,60 +11365,50 @@
   <si>
     <t>山田　正隆</t>
     <rPh sb="0" eb="2">
       <t>やまだ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>まさたか</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>香取市増田５５２番地１</t>
     <rPh sb="0" eb="3">
       <t>かとりし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ました</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>289-0307</t>
-    <phoneticPr fontId="1" type="Hiragana"/>
-[...8 lines deleted...]
-    </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>四街道市大日２２５番地６</t>
     <rPh sb="0" eb="4">
       <t>よつかいどうし</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>だいにち</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社れいたくサービス
 （れいたくツアーズ）</t>
     <rPh sb="0" eb="4">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>なの花交通バス株式会社
@@ -12569,64 +12071,50 @@
       <t>りょこう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>八千代市萱田２２３６－４６
 大相ビル３０２号</t>
     <rPh sb="0" eb="4">
       <t>やちよし</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>かやだ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>だい</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>そう</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>ごう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>流山市前平井６２番地
-[...12 lines deleted...]
-  <si>
     <t>沖縄県那覇市樋川２－１－３
 開南ビル２階</t>
     <rPh sb="0" eb="3">
       <t>おきなわけん</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>なはし</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ひがわ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>かいなん</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>かい</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>印旛郡酒々井町中川１１番地３
 足立ビル２Ｆ</t>
     <rPh sb="0" eb="3">
       <t>いんばぐん</t>
     </rPh>
@@ -12669,115 +12157,100 @@
     <rPh sb="6" eb="8">
       <t>りょうごく</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>流山市南流山４－１５－４
 ニュースカイマンション２０３</t>
     <rPh sb="0" eb="3">
       <t>ながれやまし</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>みなみながれやま</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>アピタ
 木更津店</t>
     <rPh sb="4" eb="8">
       <t>きさらづてん</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>東京都品川区八潮２－９
-[...38 lines deleted...]
-  <si>
     <t>アクアライン
 事業所</t>
     <rPh sb="7" eb="10">
       <t>じぎょうしょ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>東京都江東区南砂２－１１－１
 トーヨーカネツビル内</t>
     <rPh sb="0" eb="3">
       <t>とうきょうと</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>こうとうく</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>みなみすな</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>ない</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>浦安市高洲六丁目１番９－５０８号　潮音の街</t>
+    <rPh sb="0" eb="3">
+      <t>うらやすし</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>たかす</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ろくちょうめ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ばん</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ごう</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>しおね</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>まち</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>浦安市美浜１－８－１
 ＯＬＣ新浦安ビル</t>
     <rPh sb="0" eb="3">
       <t>うらやすし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>みはま</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>しんうらやす</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>東京ディズニー
 リゾート営業所</t>
     <rPh sb="0" eb="2">
       <t>とうきょう</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>えいぎょう</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>しょ</t>
     </rPh>
@@ -12950,89 +12423,67 @@
   </si>
   <si>
     <t>千葉市中央区栄町３６－１０
 ＹＳ千葉中央ビル７階</t>
     <rPh sb="0" eb="3">
       <t>ちばし</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ちゅうおうく</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>さかえちょう</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ちば</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ちゅうおう</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>かい</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>印西市草深字天王脇１１２２番地２８</t>
-[...13 lines deleted...]
-      <t>わき</t>
+    <t>千葉県松戸市五香南二丁目５番地の２
+シティパル５１２号</t>
+    <rPh sb="0" eb="3">
+      <t>ちばけん</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>まつどし</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ごこうみなみ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>２ちょうめ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ばんち</t>
     </rPh>
-    <phoneticPr fontId="1" type="Hiragana"/>
-[...18 lines deleted...]
-    </rPh>
     <rPh sb="26" eb="27">
       <t>ごう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>松戸市五香南２丁目５番地の２
 シティパル松戸５１２号</t>
     <rPh sb="0" eb="3">
       <t>まつどし</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ごこうみなみ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ちょうめ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ばんち</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>まつど</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>ごう</t>
@@ -13177,73 +12628,50 @@
   <si>
     <t>市川市南八幡３－２－７
 グリーンターフセゾン２０５</t>
     <rPh sb="0" eb="3">
       <t>いちかわし</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>みなみ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>はちまん</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>市川市南八幡３－２－７
 グリーンターフセゾン２０５</t>
     <rPh sb="0" eb="3">
       <t>いちかわし</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>みなみ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>やわた</t>
-    </rPh>
-[...21 lines deleted...]
-      <t>かい</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>市川市鬼高２－１２－５－２０８
 市川ハイツＢ棟</t>
     <rPh sb="0" eb="3">
       <t>いちかわし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>おにたか</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>いちかわ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>とう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>有限会社
 ホーユーサービス</t>
     <rPh sb="0" eb="4">
       <t>ゆうげんがいしゃ</t>
@@ -13540,159 +12968,191 @@
       <t>えいぎょうしょ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>A</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>予約窓口株式会社</t>
     <rPh sb="0" eb="2">
       <t>よやく</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>まどぐち</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>かぶしき</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>かいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>河井　良幸</t>
-[...11 lines deleted...]
-  <si>
     <t>J</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>飯田　香織</t>
     <rPh sb="0" eb="2">
       <t>いいだ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>かおり</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>262-0033</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>千葉市花見川区幕張本郷２丁目１６番２７－２号</t>
+    <rPh sb="0" eb="3">
+      <t>ちばし</t>
+    </rPh>
+    <rPh sb="3" eb="7">
+      <t>はなみがわく</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>まくはり</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ほんごう</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ちょうめ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ばん</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ごう</t>
+    </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>本社営業所</t>
     <rPh sb="0" eb="2">
       <t>ほんしゃ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>えいぎょうしょ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>イオンモール春日部店</t>
     <rPh sb="6" eb="10">
       <t>かすかべてん</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>竹下　貴博</t>
-[...4 lines deleted...]
-      <t>たかひろ</t>
+    <t>埼玉県春日部市下柳420-1 イオンモール春日部店3階</t>
+    <rPh sb="0" eb="3">
+      <t>さいたまけん</t>
+    </rPh>
+    <rPh sb="3" eb="7">
+      <t>かすかべし</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>しもやなぎ</t>
+    </rPh>
+    <rPh sb="21" eb="24">
+      <t>かすかべ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>てん</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>かい</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>周　萌</t>
     <rPh sb="0" eb="1">
       <t>しゅう</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>もえ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉市美浜区稲毛海岸二丁目５番１０号</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>株式会社セントラルパークトラベルズアンドカフェ
-[...6 lines deleted...]
-  <si>
     <t>A</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>ファーストドリーム株式会社</t>
     <rPh sb="9" eb="13">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>久保　慶太</t>
     <rPh sb="0" eb="2">
       <t>くぼ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>けいた</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>285-0845</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>佐倉市西志津４－２－４　デュオヒルズ西志津１０６</t>
+    <rPh sb="0" eb="3">
+      <t>さくらし</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>にし</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>しず</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>にししづ</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>本社営業所</t>
     <rPh sb="0" eb="2">
       <t>ほんしゃ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>えいぎょうしょ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>285-0837</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>佐倉市王子台１－１４－４　松戸ビル２０１</t>
     <rPh sb="0" eb="3">
       <t>さくらし</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>おうじだい</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>まつど</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
@@ -13737,67 +13197,50 @@
       <t>にちょうめ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ばん</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ごう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>本店営業所</t>
     <rPh sb="0" eb="2">
       <t>ほんてん</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>えいぎょう</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>しょ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>柏市明原二丁目２番２３号</t>
-    <phoneticPr fontId="1" type="Hiragana"/>
-[...15 lines deleted...]
-    </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>アメリカ合衆国ハワイ州ホノルル市
 エスキングストリート２２０スイート１２２０</t>
     <rPh sb="4" eb="7">
       <t>がっしゅうこく</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>しゅう</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>し</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>李　家仁</t>
     <rPh sb="0" eb="1">
       <t>り</t>
     </rPh>
@@ -13833,56 +13276,100 @@
       <t>りょこう</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>しゃ</t>
     </rPh>
     <rPh sb="5" eb="9">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>磯田　伸幸</t>
     <rPh sb="0" eb="2">
       <t>いそだ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>のぶゆき</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>286-0115</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>成田市西三里塚１番地１０１岩沢テナントＡ棟２０３号</t>
+    <rPh sb="0" eb="3">
+      <t>なりたし</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>にし</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>さんりづか</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ばんち</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>いわさわ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>とう</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ごう</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>本社営業所</t>
     <rPh sb="0" eb="2">
       <t>ほんしゃ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>えいぎょうしょ</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>成田市西三里塚１－１０１　岩沢テナントＡ棟２０３</t>
+    <rPh sb="0" eb="3">
+      <t>なりたし</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>にし</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>さんりづか</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>いわさわ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>とう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>木更津市富士見一丁目１番１号
 たちより館２階</t>
     <rPh sb="0" eb="4">
       <t>きさらづし</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ふじみ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>いちちょうめ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ばん</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ごう</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>かん</t>
     </rPh>
     <rPh sb="21" eb="22">
@@ -13911,131 +13398,133 @@
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>292-0051</t>
   </si>
   <si>
     <t>木更津市清川二丁目１６番１１号</t>
     <rPh sb="0" eb="4">
       <t>きさらづし</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>きよかわ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>にちょうめ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ばん</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ごう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>曽谷　友紀</t>
-[...8 lines deleted...]
-  <si>
     <t>262-0026</t>
   </si>
   <si>
     <t>262-0026</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>千葉市花見川区瑞穂二丁目１－１、６－５０８</t>
+    <rPh sb="0" eb="3">
+      <t>ちばし</t>
+    </rPh>
+    <rPh sb="3" eb="7">
+      <t>はなみがわく</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>みずほ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>にちょうめ</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>椎名　正志（銚子観光）</t>
+    <rPh sb="0" eb="2">
+      <t>しいな</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>まさし</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ちょうし</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>かんこう</t>
+    </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>288-0814</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>銚子市春日町３４８５番地</t>
     <rPh sb="0" eb="3">
       <t>ちょうしし</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>かすがちょう</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>本社営業所</t>
     <rPh sb="0" eb="2">
       <t>ほんしゃ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>えいぎょうしょ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>288-0876</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>銚子市桜井町２６７－２</t>
     <rPh sb="0" eb="3">
       <t>ちょうしし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>さくらい</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>まち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>松戸市稔台七丁目１４番地１４
-[...18 lines deleted...]
-  <si>
     <t>安田　努</t>
     <rPh sb="0" eb="2">
       <t>やすだ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>つとむ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>石渡　肇</t>
     <rPh sb="0" eb="2">
       <t>いしわた</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>はじめ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>石田　洋</t>
     <rPh sb="0" eb="2">
       <t>いしだ</t>
     </rPh>
     <rPh sb="3" eb="4">
@@ -14118,103 +13607,183 @@
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>273-0018</t>
   </si>
   <si>
     <t>船橋市栄町一丁目１９番９号</t>
     <rPh sb="0" eb="3">
       <t>ふなばしし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>さかえまち</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>いっちょうめ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ばん</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ごう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>株式会社日昇（日昇トラベル）</t>
+    <rPh sb="0" eb="4">
+      <t>かぶしきがいしゃ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>にっしょう</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>にっしょう</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>株式会社　ウィズアイ（Oceanツーリスト）</t>
+    <rPh sb="0" eb="2">
+      <t>かぶしき</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>かいしゃ</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>277-0922</t>
   </si>
   <si>
     <t>270-0023</t>
   </si>
   <si>
     <t>344-0122</t>
+  </si>
+  <si>
+    <t>市川市市川南２－６ヴェルディール市川南１－１０１２</t>
+    <rPh sb="0" eb="3">
+      <t>いちかわし</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>いちかわ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>みなみ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>いちかわ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>みなみ</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>成田市東町１３３番地イオンタウン成田富里店１階</t>
+    <rPh sb="0" eb="3">
+      <t>なりたし</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ひがし</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>まち</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ばんち</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>なりた</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>とみさと</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>てん</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>かい</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社ＩｒｏｈＡ</t>
     <rPh sb="0" eb="4">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>287-0003</t>
   </si>
   <si>
     <t>287-0003</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>香取市佐原イ１９７８番地</t>
     <rPh sb="0" eb="2">
       <t>かとり</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>し</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>さわら</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>清宮　信英</t>
     <rPh sb="0" eb="2">
       <t>きよみや</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>のぶひで</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>廣　誠一（ことのうみトラベル）</t>
+    <rPh sb="0" eb="1">
+      <t>ひろ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>せいいち</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>278-0026</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>野田市花井一丁目２０番地の１０</t>
     <rPh sb="0" eb="3">
       <t>のだし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>はない</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>いっちょうめ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>本社営業所</t>
     <rPh sb="0" eb="2">
       <t>ほんしゃ</t>
     </rPh>
     <rPh sb="2" eb="5">
@@ -14270,80 +13839,128 @@
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>松戸市古ケ崎四丁目３５９２番地の７</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>本社営業所</t>
     <rPh sb="0" eb="2">
       <t>ほんしゃ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>えいぎょうしょ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>271-0068</t>
   </si>
   <si>
     <t>271-0068</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>株式会社knott（旅のはじまり社）</t>
+    <rPh sb="0" eb="4">
+      <t>かぶしきがいしゃ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>たび</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>しゃ</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>内匠　庸介</t>
     <rPh sb="0" eb="2">
       <t>たくみ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ようすけ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>120-0034</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>多古町営業所</t>
     <rPh sb="0" eb="3">
       <t>たこまち</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>えいぎょうしょ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>長谷川　良成</t>
     <rPh sb="0" eb="3">
       <t>はせがわ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>よししげ</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>中原　行盛（オアシストラベル）</t>
+    <rPh sb="0" eb="2">
+      <t>なかはら</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ゆきもり</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>千葉市中央区汐見丘１３－１１創建第２ビル２０３号</t>
+    <rPh sb="0" eb="3">
+      <t>ちばし</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ちゅうおうく</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>しおみ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>おか</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>そうけん</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>だい</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>ごう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉市美浜区若葉３丁目１番地１幕張ベイパークスカイグランドタワー４４０８号</t>
     <rPh sb="0" eb="3">
       <t>ちばし</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>みはまく</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>わかば</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ちょうめ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ばんち</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>まくはり</t>
     </rPh>
     <rPh sb="36" eb="37">
       <t>ごう</t>
@@ -14353,172 +13970,240 @@
   <si>
     <t>261-0014</t>
   </si>
   <si>
     <t>株式会社マックスフィールズ</t>
     <rPh sb="0" eb="4">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>落合　直樹</t>
     <rPh sb="0" eb="2">
       <t>おちあい</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>なおき</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>静岡県静岡市葵区黒金町１１番地の７</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>千葉県成田市花崎町７９９番地の８東海住宅ビル２Ｆ</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>成田営業所</t>
     <rPh sb="0" eb="2">
       <t>なりた</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>えいぎょうしょ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>286-0033</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>420-0851</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>小野田　聰美(東成田観光）</t>
+    <rPh sb="0" eb="3">
+      <t>おのだ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>さとみ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ひがし</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>なりた</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>かんこう</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>289-2232</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>香取郡多古町喜多８９７番地</t>
     <rPh sb="0" eb="3">
       <t>かとりぐん</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>たこまち</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>きた</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>本店</t>
     <rPh sb="0" eb="2">
       <t>ほんてん</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>佐藤　仁志</t>
     <rPh sb="0" eb="2">
       <t>さとう</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ひとし</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
-  </si>
-[...1 lines deleted...]
-    <t>279-0032</t>
   </si>
   <si>
     <t>株式会社金通商事</t>
     <rPh sb="0" eb="4">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>きん</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>つう</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>しょうじ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>王　洋</t>
     <rPh sb="0" eb="1">
       <t>おう</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>よう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>262-0023</t>
   </si>
   <si>
+    <t>千葉市花見川区検見川町五丁目２２２２番２号</t>
+    <rPh sb="0" eb="3">
+      <t>ちばし</t>
+    </rPh>
+    <rPh sb="3" eb="7">
+      <t>はなみがわく</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>けみがわ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ちょう</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ごちょうめ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>ばん</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ごう</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>本社営業所</t>
     <rPh sb="0" eb="2">
       <t>ほんしゃ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>えいぎょうしょ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>内山　茂樹（三栄トラベル）</t>
+    <rPh sb="0" eb="2">
+      <t>うちやま</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>しげき</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>さんえい</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>成田市並木町１６１番地</t>
     <rPh sb="0" eb="3">
       <t>なりたし</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>なみきちょう</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>山武郡芝山町岩山２３１３－１９</t>
     <rPh sb="0" eb="2">
       <t>さんむ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ぐん</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>しばやままち</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>いわやま</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>久保　典彦（アルパインツアーＫＵＢＯエンジニアリング）</t>
+    <rPh sb="0" eb="2">
+      <t>くぼ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>のりひこ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>274-0804</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>船橋市みやぎ台１丁目４番２４号</t>
     <rPh sb="0" eb="3">
       <t>ふなばしし</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>だい</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ちょうめ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ばん</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ごう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
@@ -14533,63 +14218,50 @@
       <t>かみしづ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ばんち</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ごう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>285-0846</t>
   </si>
   <si>
     <t>270-2232</t>
   </si>
   <si>
     <t>286-0045</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>289-1608</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>館山市北条９８８番地の１３</t>
-[...11 lines deleted...]
-  <si>
     <t>株式会社ＢＰＳ</t>
     <rPh sb="0" eb="4">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>283-0822</t>
   </si>
   <si>
     <t>283-0822</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>東金市季美の森東１－４－３１</t>
     <rPh sb="0" eb="3">
       <t>とうがねし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>きみ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>もり</t>
     </rPh>
     <rPh sb="7" eb="8">
@@ -14723,115 +14395,175 @@
     <rPh sb="2" eb="5">
       <t>じぎょうしょ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>浦安市堀江六丁目５番３０号</t>
     <rPh sb="0" eb="3">
       <t>うらやすし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ほりえ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ろくちょうめ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ばん</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ごう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>株式会社あかうみ（あかうみトラベル）</t>
+    <rPh sb="0" eb="4">
+      <t>かぶしきがいしゃ</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>𡈽橋　政江（三久交通）</t>
+    <rPh sb="2" eb="3">
+      <t>はし</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>まさえ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>さんきゅう</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>こうつう</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>290-0236</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>市原市寺谷４０１番地</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>袖ヶ浦市横田４１９５－６</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>ジップトリップジャパン株式会社</t>
     <rPh sb="11" eb="13">
       <t>かぶしき</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>かいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>260-0015</t>
   </si>
   <si>
-    <t>趙　亮</t>
-[...7 lines deleted...]
-    <t>264-0002</t>
+    <t>千葉市中央区富士見二丁目７番９号富士見ビル６０９号</t>
+    <rPh sb="0" eb="3">
+      <t>チバシ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>チュウオウク</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>フジミ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ニ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>チョウメ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>バン</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="16" eb="19">
+      <t>フジミ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>船橋市前原西二丁目１４番１－１００５号</t>
     <rPh sb="0" eb="3">
       <t>ふなばしし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>まえばら</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>にし</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ふた</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ちょうめ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ばん</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ごう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>森川　敦史（夢旅行企画　ＤＲＥＡＭ ＴＯＵＲＳ ＰＲＯＪＥＣＴ）</t>
+    <rPh sb="0" eb="2">
+      <t>もりかわ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>あつし</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>270-1142</t>
   </si>
   <si>
     <t>270-1142</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>我孫子市泉２番７－９０２号　エステ・スクエア我孫子</t>
+  </si>
+  <si>
+    <t>我孫子市泉２番７－９０２号　エステ・スクエア我孫子</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>本社営業所</t>
     <rPh sb="0" eb="5">
       <t>ほんしゃえいぎょうしょ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>成田市青山２４５</t>
     <rPh sb="0" eb="3">
       <t>なりたし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>あおやま</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>日東交通株式会社</t>
     <rPh sb="0" eb="4">
       <t>にっとうこうつう</t>
     </rPh>
     <rPh sb="4" eb="8">
@@ -14951,50 +14683,60 @@
     <rPh sb="3" eb="6">
       <t>コウノダイ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>イッチョウメ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>バン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>市川市国府台１－３－１</t>
     <rPh sb="0" eb="3">
       <t>イチカワシ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>コウノダイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>鈴木　篤（トランジット）</t>
+    <rPh sb="0" eb="2">
+      <t>すずき</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>あつし</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>272-0014</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>市川市田尻３丁目６番２５－５０３号</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社ＱＶＣジャパン</t>
     <rPh sb="0" eb="4">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>伊藤　淳史</t>
     <rPh sb="0" eb="2">
       <t>いとう</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>あつし</t>
@@ -15003,50 +14745,93 @@
   </si>
   <si>
     <t>261-0021</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉市美浜区ひび野二丁目１番地１</t>
     <rPh sb="0" eb="3">
       <t>ちばし</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>みはまく</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>の</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>にちょうめ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <r>
+      <t>村松　正
+（東</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="HG明朝B"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>葛</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>旅企画）</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>むらまつ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ただし</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>とうかつ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>たび</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>きかく</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>小島　直人</t>
     <rPh sb="0" eb="2">
       <t>こじま</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>なおと</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>柏市柏三丁目５番１３号紫屋ビル４０８</t>
     <rPh sb="2" eb="3">
       <t>かしわ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>むらさき</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>や</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
@@ -15095,148 +14880,226 @@
   </si>
   <si>
     <t>194-0013</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>東京都町田市原町田一丁目７番２７号</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉営業所</t>
     <rPh sb="0" eb="5">
       <t>ちばえいぎょうしょ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>290-0062</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>市原市八幡１６３３－６</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>株式会社パーク（パークトラベル）</t>
+    <rPh sb="0" eb="4">
+      <t>かぶしきがいしゃ</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>A</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>大胡　一男（みさき観光トラベル）</t>
+    <rPh sb="0" eb="2">
+      <t>おおご</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>かずお</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>かんこう</t>
+    </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>288-0815</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>銚子市三崎町１丁目１９０７番地の１</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>塚本　勝次</t>
     <rPh sb="0" eb="2">
       <t>つかもと</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>かつじ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>274-0805</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>船橋市二和東五丁目２１番２２号</t>
     <rPh sb="3" eb="5">
       <t>ふたわ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ひがし</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ご</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ちょうめ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ばん</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ごう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>船橋市二和東６丁目１７番１２号二和英知ビル２０１</t>
+    <rPh sb="3" eb="6">
+      <t>ふたわひがし</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ちょうめ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ばん</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ごう</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ふたわ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>えいち</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>株式会社ＳＫ　Ｇｕａｒｄｉａｎ（ファンたびツアーズ）</t>
+    <rPh sb="0" eb="4">
+      <t>かぶしきかいしゃ</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>エルシーインターナショナル株式会社</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>今野　浩</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>船橋市夏見五丁目１９番１３号</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>松戸市新松戸三丁目２８０番地第２ゆりの木ビル３０２</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>日盈インターナショナル株式会社</t>
     <rPh sb="0" eb="1">
       <t>にち</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>えい</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>植松　玲子</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>286-0036</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>成田市加良部六丁目６番地１（１２２号）</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社Ｂｅｙｏｎｄ　Ｄｒｅａｍ　Ｔｒａｖｅｌ</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>松戸市新松戸三丁目２８０番地第２ゆりの木ビル３０２</t>
+    <rPh sb="0" eb="3">
+      <t>まつどし</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>しんまつど</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>み</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ちょうめ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ばんち</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>だい</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>き</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>薛　明志</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>273-0011</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>船橋市湊町一丁目２０番３－２０２号</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>野田市岩名一丁目９番地１７</t>
     <rPh sb="0" eb="3">
       <t>のだし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>いわな</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>いっちょうめ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ばんち</t>
     </rPh>
@@ -15256,174 +15119,214 @@
   </si>
   <si>
     <t>金城　武志</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>275-0001</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>習志野市東習志野２－１８－５５</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>習志野本社</t>
     <rPh sb="0" eb="5">
       <t>ならしのほんしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>加藤　末昭</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>千葉市中央区中央二丁目７番１号吉田興業第２ビル</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>李　雪菲</t>
     <rPh sb="0" eb="1">
       <t>り</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ゆき</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ひ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>瀬能　嘉都則</t>
     <rPh sb="0" eb="2">
       <t>せのう</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>か</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>みやこ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>のり</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>吉野　一夫（よしの観光）</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>いすみ市上布施５１２番地３</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>いすみ市上布施７４１番地３</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>藤乘　等</t>
     <rPh sb="0" eb="1">
       <t>ふじ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>じょう</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ひとし</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>株式会社ヨシダテンポラリー（総武トラベルサービス）</t>
+    <rPh sb="14" eb="16">
+      <t>そうぶ</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>小西　直之</t>
     <rPh sb="0" eb="2">
       <t>こにし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>なおゆき</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社インキーパー</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>渡辺　克也</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>024-0004</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>岩手県北上市村崎野１６地割７３番地１</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>260-0015</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>千葉市中央区富士見１－１４－１３千葉大栄ビル８Ｆ</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>J</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>氏名（法人にあっては、その名称）
 （商号（法人にあっては、その通称））</t>
   </si>
   <si>
     <t>A</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社アクティブツアーズ千葉</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>石川　毅</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>264-0007</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉市若葉区小倉町７８８番地４</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>本社営業所</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>伊藤　千加（Ｔｈｏｕｓａｎｄ＋）</t>
+    <rPh sb="0" eb="2">
+      <t>いとう</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>せん</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>か</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>279-0004</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>浦安市猫実４丁目１０番２５－２０３号　グランソレイユ</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>本店</t>
     <rPh sb="0" eb="2">
       <t>ほんてん</t>
     </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>小岩　武史（ドリームワールド京葉）</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>エリスブライダル株式会社</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>杉田　絵里子</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>152-0003</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>東京都目黒区碑文谷６－９－２３</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>273-0866</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>船橋市夏見台１－９－６３</t>
     <phoneticPr fontId="1" type="Hiragana"/>
@@ -15438,59 +15341,76 @@
   </si>
   <si>
     <t>船橋市本中山２丁目２０番１４－７０２号</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉市中央区葛城３－９－２３フォレストコート青葉３０２号</t>
     <rPh sb="0" eb="3">
       <t>ちばし</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ちゅうおうく</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>かつらぎ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>あおば</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>ごう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>市川市南行徳４－１－１３ベルシティ１０２号室</t>
+    <rPh sb="0" eb="3">
+      <t>いちかわし</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>みなみぎょうとく</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ごうしつ</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>塩田営業所</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>260-0823</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉市中央区塩田町８１０</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>岸上　誠（まことツーリスト）</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>印西市大森４３４１番地
 シックス　シュライン　エデン　Ｂ１０１号</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>富里市七栄６５０－９２２</t>
     <rPh sb="0" eb="3">
       <t>とみさとし</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>しち</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>えい</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>柏市北柏三丁目５番地５号</t>
     <rPh sb="0" eb="2">
       <t>かしわし</t>
     </rPh>
@@ -15499,77 +15419,85 @@
     </rPh>
     <rPh sb="3" eb="4">
       <t>かしわ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>さんちょうめ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ばんち</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ごう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社禅</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>伊坂　太遥</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>264-0021</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>千葉市若葉区若松町２１３５－１０千葉北ビル４階Ｄ号室</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>J</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>270-0034</t>
   </si>
   <si>
     <t>Ｑｕａｌｉｔｙ　Ｌｉｆｅ合同会社</t>
   </si>
   <si>
     <t>八千代市八千代台北十一丁目２１番３号</t>
   </si>
   <si>
     <t>田中　洋之</t>
   </si>
   <si>
     <t>成田営業所</t>
     <rPh sb="0" eb="5">
       <t>ナリタエイギョウショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>-</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>堀切　裕一（たびくり）</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>流山市大字鰭ケ崎９７６番地の７</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>本社営業所</t>
     <rPh sb="0" eb="5">
       <t>ほんしゃえいぎょうしょ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>270-0161</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>276-0031</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>一般社団法人館山市観光協会</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
@@ -15584,50 +15512,88 @@
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>294-0045</t>
   </si>
   <si>
     <t>294-0045</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉市中央区市場町２番９号
 ダイアパレス千葉県庁前８０２号</t>
     <rPh sb="6" eb="9">
       <t>いちばまち</t>
     </rPh>
     <rPh sb="20" eb="25">
       <t>ちばけんちょうまえ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>260-0855</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>成田市古込字古込１－１
+成田国際空港第２旅客ターミナルビル北付属棟２階ND２０１</t>
+    <rPh sb="0" eb="3">
+      <t>なりたし</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ふるごめ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>あざ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ふるごめ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>なりた</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>こくさい</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>くうこう</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>だい</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>りょかく</t>
+    </rPh>
+    <rPh sb="29" eb="33">
+      <t>きたふぞくとう</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>かい</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>トーホーワールド株式会社</t>
     <rPh sb="8" eb="12">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>伊丹　雪</t>
     <rPh sb="0" eb="2">
       <t>いたん</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ゆき</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>木更津市東太田二丁目１６番５号</t>
     <rPh sb="3" eb="4">
       <t>し</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ひがしおおた</t>
     </rPh>
     <rPh sb="7" eb="10">
@@ -15760,50 +15726,72 @@
       <t>ひむらさんぎょう</t>
     </rPh>
     <rPh sb="4" eb="8">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>段　坤</t>
     <rPh sb="0" eb="1">
       <t>だん</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>こん</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>260-0012</t>
   </si>
   <si>
     <t>260-0012</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>千葉市中央区本町一丁目１番６号太田ビル１Ｂ</t>
+    <rPh sb="0" eb="3">
+      <t>ちばし</t>
+    </rPh>
+    <rPh sb="3" eb="8">
+      <t>ちゅうおうくほんちょう</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>いっちょうめ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ばん</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ごう</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>おおた</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>本社営業所</t>
     <rPh sb="0" eb="5">
       <t>ほんしゃえいぎょうしょ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>ＬｏｃａｌＬｉｆｅ＆Ｃｕｌｔｕｒｅ合同会社</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>荒垣　由以子</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>294-0056</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>館山市船形３８－７</t>
   </si>
@@ -15822,58 +15810,91 @@
   <si>
     <t>株式会社SOTOBO　ISUMI</t>
     <rPh sb="0" eb="4">
       <t>かぶしきがいしゃ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>今江　純子</t>
     <rPh sb="0" eb="2">
       <t>いまえ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>じゅんこ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>298-0000</t>
   </si>
   <si>
     <t>298-0000</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>いすみ市漁港埋立地夷隅東武漁業
+協同組合内</t>
+    <rPh sb="3" eb="4">
+      <t>し</t>
+    </rPh>
+    <rPh sb="4" eb="9">
+      <t>ぎょこううめたてち</t>
+    </rPh>
+    <rPh sb="9" eb="15">
+      <t>いすみとうぶぎょぎょう</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>きょうどう</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>くみあい</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ない</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>本部</t>
     <rPh sb="0" eb="2">
       <t>ほんぶ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>仲村　俊江（Minpaku　Travel　ARAKI）</t>
+    <rPh sb="0" eb="2">
+      <t>なかむら</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>としえ</t>
+    </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>285-0843</t>
   </si>
   <si>
     <t>285-0843</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>佐倉市中志津7丁目375番地21</t>
     <rPh sb="0" eb="3">
       <t>さくらし</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>なかしづ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ちょうめ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
@@ -16167,50 +16188,66 @@
   </si>
   <si>
     <t>山武郡芝山町牧野９９－６</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>294-0045</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>地域</t>
     <rPh sb="0" eb="2">
       <t>ちいき</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>石井　雅子（かしわグリーン観光社）</t>
+    <rPh sb="0" eb="2">
+      <t>いしい</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>まさこ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>かんこう</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>しゃ</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>成田市寺台字竹林２５１番地３２</t>
     <rPh sb="0" eb="3">
       <t>なりたし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>てらだい</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>あざ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ちくりん</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>286-0022</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>284-0043</t>
     <phoneticPr fontId="1" type="Hiragana"/>
@@ -16406,132 +16443,154 @@
     <rPh sb="3" eb="6">
       <t>たこまち</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>たこ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉県松戸市殿平賀３１５番地</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>270-0004</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>月見里　凛</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>ピースジャパン．有限会社</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>株式会社YACHIYO （YACHIYOトラベル）</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>路仕達国際旅行株式会社</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>路　涛</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉県四街道市みそら一丁目５番１７号</t>
   </si>
   <si>
     <t>千葉県四街道市みそら一丁目５番１７号</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>284-0023</t>
   </si>
   <si>
     <t>284-0023</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>本店</t>
     <rPh sb="0" eb="2">
       <t>ほんてん</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>A</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>清水　幸子（ＰＩＫＡトラベル）</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>286-0844</t>
   </si>
   <si>
     <t>286-0844</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>成田市宝田１６９４番地</t>
   </si>
   <si>
     <t>成田市宝田１６９４番地</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>浦安市富岡３－３－Ｂ３０５</t>
     <rPh sb="0" eb="3">
       <t>うらやすし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>とみおか</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>近藤　美子（旅しるべ）</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>272-0023</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉県市川市南八幡１丁目２２番２号</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>市川本店</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>270-1328</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>印西市木下南２‐１１－１　プレンティ１０１室</t>
+    <rPh sb="0" eb="3">
+      <t>いんざいし</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>きおろしみなみ</t>
+    </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社紀伊乃国屋</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>蛭田　憲市</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>299-2118</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉県安房郡鋸南町竜島９７０番地６</t>
   </si>
   <si>
     <t>本社営業所</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
@@ -16613,77 +16672,50 @@
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社グローススポーツエンターテイメント</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>鈴木　優一朗</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>270-2213</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉県松戸市五香四丁目４３番地の９
 ブレーンハイツ五香１０３号</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>関東営業所</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>150-0002</t>
-[...25 lines deleted...]
-  <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社ＫＫＴ</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>張　慶慶</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>272-0802</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉県市川市柏井町一丁目１７７０番２３号</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>本店</t>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
@@ -16700,60 +16732,50 @@
     <rPh sb="3" eb="4">
       <t>ことぶき</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>いち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>館山オフィス</t>
     <rPh sb="0" eb="2">
       <t>たてやま</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>館山市北条2903　マラガモール301号</t>
     <rPh sb="0" eb="3">
       <t>たてやまし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ほうじょう</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ごう</t>
-    </rPh>
-[...8 lines deleted...]
-      <t>ゆう</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>A</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>ＯＲＵ　Ｃｏｒｐｏｒａｔｉｏｎ株式会社</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>有馬　文雄</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>285-0034</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉県佐倉市千成一丁目６番３号</t>
@@ -16873,50 +16895,54 @@
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉南営業所</t>
     <rPh sb="0" eb="6">
       <t>ちばみなみえいぎょうしょ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>266-0007</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉市緑区辺田町２－６</t>
     <rPh sb="0" eb="3">
       <t>ちばし</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>みどりく</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>へんたちょう</t>
     </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社メディテール</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>宮田　武志</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉市美浜区打瀬一丁目２番地２ セントラルパーク・イースト幕張パークタワー１２０７号室</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>261-0013</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>茂原市高田７６８－２</t>
     <rPh sb="0" eb="3">
@@ -16964,141 +16990,176 @@
       <t>まつどし</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>こがさき</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ばんち</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>天野　賢夫</t>
     <rPh sb="0" eb="2">
       <t>あまの</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>たかお</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>108-6208</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>東京都港区港南二丁目15番3号　品川インターシティC棟</t>
+    <rPh sb="3" eb="5">
+      <t>みなとく</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>みなとみなみ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>にちょうめ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ばん</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ごう</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>しながわ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>とう</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>ＪＩＮＥＮ株式会社</t>
-[...2 lines deleted...]
-  <si>
     <t>波﨑　大知</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>891-4205</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>鹿児島県熊毛郡屋久島町宮之浦２７８－２</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>288-0063</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉県銚子市清水町３２５９－２　２階</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉支店</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>松崎　洋子(Ｈｉｓ　Ｐｌａｎ（ヒズプラン観光）)</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>本社</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>273-0003</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉県船橋市宮本６丁目４番１３号</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>佐藤　啓史</t>
     <rPh sb="0" eb="2">
       <t>さとう</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>けいし</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>A</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>米井　文学</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>270-1471</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉県船橋市小室町３００６番地</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>本社営業所</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>加藤　浩一</t>
-[...5 lines deleted...]
-  <si>
     <t>山元　隆司</t>
     <rPh sb="0" eb="2">
       <t>やまもと</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>たかし</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>株式会社コスモスバス（ケービートラベル）</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>株式会社三興（三日月トラベル）</t>
+    <rPh sb="0" eb="4">
+      <t>かぶしきがいしゃ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>さんこう</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>みかつき</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>今泉　麻美子</t>
     <rPh sb="0" eb="2">
       <t>いまいずみ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>まみこ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社ＭＳＣ</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>村山　美乃</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
@@ -17130,101 +17191,98 @@
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉県船橋市湊町二丁目１５番１５号
 石井マンション１０１</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>本店営業所</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>A</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>ＴＣ　ＧＲＯＵＰ合同会社</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>チャンタインコン</t>
-    <phoneticPr fontId="1" type="Hiragana"/>
-[...6 lines deleted...]
-    <t>千葉県柏市泉９５７番地１</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>酒井　信一</t>
     <rPh sb="0" eb="2">
       <t>サカイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シンイチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">ＥＮＪＯＹ　ＪＡＰＡＮ株式会社 </t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>中䑓　智子</t>
     <rPh sb="0" eb="1">
       <t>なか</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ともこ</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社知常</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>李　潔明</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>810-0073</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>福岡市中央区舞鶴一丁目３番３１－４１１号
+ハイラーク舞鶴</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>東京営業所</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉県千葉市美浜区稲毛海岸二丁目４番５４号</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>261-0005</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>松戸市新松戸三丁目２番３号
 サンライトパストラル七番街Ａ－３０５</t>
     <rPh sb="0" eb="3">
       <t>まつどし</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>しんまつど</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>さんちょうめ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ばん</t>
@@ -17267,50 +17325,54 @@
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>株式会社南房コーポレーション</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>瀬戸川　賢二</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>299-2201</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉県南房総市荒川１０８９番５</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>本社営業所</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
+    <t>山本　龍二(Ｄ．Ｔ．Ｉ．ツアーズ)</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
     <t>273-0011</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉県船橋市湊町３丁目１９番１４号</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>273-0005</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>千葉県船橋市本町２－１－１
 スクエア２１ビル２階２０３</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>Ｄ．Ｔ．Ｉ．ツアーズ</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
@@ -17364,1306 +17426,557 @@
   <si>
     <t>株式会社Epic Traverse</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>竹村　洋平</t>
     <rPh sb="0" eb="2">
       <t>たけむら</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ようへい</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>染谷　洋平</t>
     <rPh sb="0" eb="2">
       <t>そめや</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ようへい</t>
     </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>村松　正
-[...5 lines deleted...]
-      <t>ただし</t>
+    <t>-</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>株式会社座古萬蔵商店</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>㘴古　拓也</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>288-0043</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>千葉県銚子市東芝町９－１</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>本店</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>プラスナリタラボ株式会社</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>福島　健之</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>282-0004</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>千葉県成田市古込字古込１番地１</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>千葉県成田市古込1-1成田空港内　
+南オペレーションセンター　ＯＰ１００９号室</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>千葉市美浜区中瀬一丁目３番地
+幕張テクノガーデンＢ棟5階</t>
+    <rPh sb="0" eb="3">
+      <t>ちばし</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>みはま</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>く</t>
     </rPh>
     <rPh sb="6" eb="8">
-      <t>とうかつ</t>
-[...328 lines deleted...]
-      <t>ちゅうおうくほんちょう</t>
+      <t>なかせ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>いっちょうめ</t>
     </rPh>
-    <rPh sb="12" eb="13">
-[...112 lines deleted...]
-    </rPh>
     <rPh sb="12" eb="14">
       <t>ばんち</t>
     </rPh>
-    <rPh sb="15" eb="16">
-[...10 lines deleted...]
-    <rPh sb="0" eb="3">
+    <rPh sb="15" eb="17">
+      <t>まくはり</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>とう</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>かい</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>東京港南営業所</t>
+    <rPh sb="0" eb="2">
+      <t>とうきょう</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>みなと</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>みなみ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>えいぎょうしょ</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>東京都港区港南5丁目3-27　5階</t>
+    <rPh sb="0" eb="3">
+      <t>とうきょうと</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>みなとく</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>こうなん</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ちょうめ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>かい</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>千葉県千葉市中央区新田町３９‐１０
+サンパークビル201</t>
+    <rPh sb="3" eb="6">
       <t>ちばし</t>
     </rPh>
-    <rPh sb="3" eb="7">
-[...26 lines deleted...]
-      <t>にし</t>
+    <rPh sb="6" eb="9">
+      <t>ちゅうおうく</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>しんでんちょう</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>プリンシパルトラスト株式会社</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>畔柳　主税</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>141-0032</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>東京都品川区大崎一丁目１４番３号
+ゲートシティ大崎サウスパークタワー８０２</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>浦安営業所</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>千葉県浦安市弁天２－２７－８</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>神奈川営業所</t>
+    <rPh sb="0" eb="6">
+      <t>かながわえいぎょうしょ</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>226-0026</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>神奈川県横浜市緑区長津田町4397-4</t>
+    <rPh sb="0" eb="4">
+      <t>かながわけん</t>
     </rPh>
     <rPh sb="4" eb="7">
-      <t>さんりづか</t>
+      <t>よこはまし</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>みどりく</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>ながつた</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>まち</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>奥野　豊男（オフィスＯＫＵＮＯ）</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>270-0034</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>千葉県松戸市新松戸７丁目１６３番地の１
+ジュネパレス新松戸第２－１０３号</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>オフィスＯＫＵＮＯ</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>279-0032</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>米司　隆明</t>
+    <rPh sb="0" eb="2">
+      <t>よねじ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>たかあき</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>君津市坂畑223番地</t>
+    <rPh sb="0" eb="3">
+      <t>きみつし</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>さかはた</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ばんち</t>
     </rPh>
-    <rPh sb="14" eb="16">
-[...603 lines deleted...]
-（旅しるべ）</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>君津市坂畑223番地　</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>292-0532</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>佐治　重仁</t>
+    <rPh sb="0" eb="2">
+      <t>さじ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>しげひと</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>菊岡　文哉</t>
+    <rPh sb="0" eb="2">
+      <t>きくおか</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ふみや</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>菅野　豪晃</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>279-0031</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>千葉県浦安市舞浜二丁目６番１１号</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>舞浜営業所</t>
+    <rPh sb="0" eb="2">
+      <t>まいはま</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>合同会社みつまる（まいはまトラベル）</t>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>磯野　正雄</t>
+    <rPh sb="0" eb="2">
+      <t>いその</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>まさお</t>
+    </rPh>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="[$-411]ge\.m\.d;@"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="6"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color rgb="FFFF0000"/>
+      <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
+      <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="7"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="10"/>
+      <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="HG明朝B"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="0"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="major"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Malgun Gothic"/>
+      <family val="2"/>
+      <charset val="134"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -18742,340 +18055,325 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...49 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="57" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF99CCFF"/>
       <color rgb="FFB2B2B2"/>
       <color rgb="FF969696"/>
       <color rgb="FFFF9999"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -19327,13338 +18625,13171 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L632"/>
+  <dimension ref="A1:L513"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="87" zoomScaleNormal="115" zoomScaleSheetLayoutView="87" workbookViewId="0">
-      <selection activeCell="L21" sqref="L21"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="87" zoomScaleNormal="110" zoomScaleSheetLayoutView="87" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="P64" sqref="P64"/>
+      <selection pane="bottomLeft" activeCell="Q8" sqref="Q8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="24" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="11.33203125" style="60" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="9" style="59"/>
+    <col min="1" max="1" width="11.33203125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="3.6640625" style="21" customWidth="1"/>
+    <col min="3" max="3" width="5" style="11" customWidth="1"/>
+    <col min="4" max="4" width="5" style="12" customWidth="1"/>
+    <col min="5" max="5" width="4.21875" style="7" customWidth="1"/>
+    <col min="6" max="6" width="37.21875" style="8" customWidth="1"/>
+    <col min="7" max="7" width="12.6640625" style="9" customWidth="1"/>
+    <col min="8" max="8" width="8.44140625" style="7" customWidth="1"/>
+    <col min="9" max="9" width="35" style="57" customWidth="1"/>
+    <col min="10" max="10" width="11.33203125" style="8" customWidth="1"/>
+    <col min="11" max="11" width="8.44140625" style="7" customWidth="1"/>
+    <col min="12" max="12" width="35" style="8" customWidth="1"/>
+    <col min="13" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="84" t="s">
+      <c r="B1" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="85"/>
-[...1 lines deleted...]
-      <c r="E1" s="45" t="s">
+      <c r="C1" s="80"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="58" t="s">
+      <c r="F1" s="14" t="s">
+        <v>1539</v>
+      </c>
+      <c r="G1" s="14" t="s">
+        <v>513</v>
+      </c>
+      <c r="H1" s="25" t="s">
+        <v>475</v>
+      </c>
+      <c r="I1" s="55" t="s">
+        <v>89</v>
+      </c>
+      <c r="J1" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" s="25" t="s">
+        <v>476</v>
+      </c>
+      <c r="L1" s="26" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="28" t="s">
+        <v>470</v>
+      </c>
+      <c r="C2" s="29" t="s">
+        <v>690</v>
+      </c>
+      <c r="D2" s="30" t="s">
+        <v>691</v>
+      </c>
+      <c r="E2" s="31" t="s">
+        <v>677</v>
+      </c>
+      <c r="F2" s="31" t="s">
+        <v>88</v>
+      </c>
+      <c r="G2" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="H2" s="31" t="s">
+        <v>475</v>
+      </c>
+      <c r="I2" s="56" t="s">
+        <v>89</v>
+      </c>
+      <c r="J2" s="32" t="s">
+        <v>678</v>
+      </c>
+      <c r="K2" s="31" t="s">
+        <v>679</v>
+      </c>
+      <c r="L2" s="32" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="6">
+        <v>28942</v>
+      </c>
+      <c r="B3" s="21">
+        <v>2</v>
+      </c>
+      <c r="C3" s="11" t="s">
+        <v>697</v>
+      </c>
+      <c r="D3" s="12">
+        <v>88</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F3" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>698</v>
+      </c>
+      <c r="I3" s="57" t="s">
+        <v>596</v>
+      </c>
+      <c r="J3" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K3" s="7" t="s">
+        <v>698</v>
+      </c>
+      <c r="L3" s="8" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="21">
+        <v>2</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="J4" s="8" t="s">
+        <v>1563</v>
+      </c>
+      <c r="K4" s="7" t="s">
+        <v>1564</v>
+      </c>
+      <c r="L4" s="8" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="6">
+        <v>22842</v>
+      </c>
+      <c r="B5" s="21">
+        <v>3</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>699</v>
+      </c>
+      <c r="D5" s="12">
+        <v>103</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>700</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="9" t="s">
+        <v>1712</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>701</v>
+      </c>
+      <c r="I5" s="57" t="s">
+        <v>588</v>
+      </c>
+      <c r="J5" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K5" s="7" t="s">
+        <v>701</v>
+      </c>
+      <c r="L5" s="8" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="6">
+        <v>27198</v>
+      </c>
+      <c r="B6" s="21">
+        <v>3</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>699</v>
+      </c>
+      <c r="D6" s="12">
+        <v>137</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>696</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="I6" s="57" t="s">
+        <v>1343</v>
+      </c>
+      <c r="J6" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K6" s="7" t="s">
+        <v>1342</v>
+      </c>
+      <c r="L6" s="8" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="6">
+        <v>26525</v>
+      </c>
+      <c r="B7" s="21">
+        <v>3</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>697</v>
+      </c>
+      <c r="D7" s="12">
+        <v>207</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>700</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>702</v>
+      </c>
+      <c r="I7" s="57" t="s">
+        <v>317</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K7" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="L7" s="8" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="6">
+        <v>27230</v>
+      </c>
+      <c r="B8" s="21">
+        <v>2</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>699</v>
+      </c>
+      <c r="D8" s="12">
+        <v>225</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>696</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>704</v>
+      </c>
+      <c r="I8" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="J8" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K8" s="7" t="s">
+        <v>704</v>
+      </c>
+      <c r="L8" s="8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="6">
+        <v>27675</v>
+      </c>
+      <c r="B9" s="21">
+        <v>2</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D9" s="12">
+        <v>232</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>695</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="9" t="s">
+        <v>909</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="I9" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K9" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="L9" s="8" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="6">
+        <v>27865</v>
+      </c>
+      <c r="B10" s="21">
+        <v>3</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>697</v>
+      </c>
+      <c r="D10" s="12">
+        <v>237</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="G10" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>706</v>
+      </c>
+      <c r="I10" s="57" t="s">
+        <v>1195</v>
+      </c>
+      <c r="J10" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K10" s="7" t="s">
+        <v>706</v>
+      </c>
+      <c r="L10" s="8" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="6">
+        <v>29342</v>
+      </c>
+      <c r="B11" s="21">
+        <v>2</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>708</v>
+      </c>
+      <c r="D11" s="12">
+        <v>268</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>1910</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>709</v>
+      </c>
+      <c r="I11" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="J11" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K11" s="7" t="s">
+        <v>710</v>
+      </c>
+      <c r="L11" s="8" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="6">
+        <v>29714</v>
+      </c>
+      <c r="B12" s="21">
+        <v>3</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D12" s="12">
+        <v>283</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>694</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>712</v>
+      </c>
+      <c r="I12" s="57" t="s">
+        <v>511</v>
+      </c>
+      <c r="J12" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K12" s="7" t="s">
+        <v>713</v>
+      </c>
+      <c r="L12" s="8" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="6">
+        <v>29725</v>
+      </c>
+      <c r="B13" s="21">
+        <v>3</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>708</v>
+      </c>
+      <c r="D13" s="12">
+        <v>284</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>694</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>714</v>
+      </c>
+      <c r="I13" s="57" t="s">
+        <v>512</v>
+      </c>
+      <c r="J13" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K13" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="L13" s="8" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="6">
+        <v>29923</v>
+      </c>
+      <c r="B14" s="21">
+        <v>2</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>708</v>
+      </c>
+      <c r="D14" s="12">
+        <v>287</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>711</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>634</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="I14" s="57" t="s">
+        <v>580</v>
+      </c>
+      <c r="J14" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K14" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="L14" s="8" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="21">
+        <v>2</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>711</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>1211</v>
+      </c>
+      <c r="K15" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="21">
+        <v>2</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>694</v>
+      </c>
+      <c r="J16" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="K16" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="L16" s="8" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="21">
+        <v>2</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>694</v>
+      </c>
+      <c r="J17" s="8" t="s">
+        <v>1212</v>
+      </c>
+      <c r="K17" s="7" t="s">
+        <v>717</v>
+      </c>
+      <c r="L17" s="8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="6">
+        <v>29979</v>
+      </c>
+      <c r="B18" s="21">
+        <v>3</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>697</v>
+      </c>
+      <c r="D18" s="12">
+        <v>289</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>695</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>402</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>589</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>718</v>
+      </c>
+      <c r="I18" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J18" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K18" s="7" t="s">
+        <v>718</v>
+      </c>
+      <c r="L18" s="8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="6">
+        <v>30096</v>
+      </c>
+      <c r="B19" s="21">
+        <v>3</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D19" s="12">
+        <v>294</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>696</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G19" s="9" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="I19" s="57" t="s">
+        <v>1098</v>
+      </c>
+      <c r="J19" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K19" s="7" t="s">
+        <v>719</v>
+      </c>
+      <c r="L19" s="8" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="6">
+        <v>30287</v>
+      </c>
+      <c r="B20" s="21">
+        <v>3</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>699</v>
+      </c>
+      <c r="D20" s="12">
+        <v>300</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>695</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G20" s="9" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>720</v>
+      </c>
+      <c r="I20" s="57" t="s">
+        <v>1140</v>
+      </c>
+      <c r="J20" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K20" s="7" t="s">
+        <v>720</v>
+      </c>
+      <c r="L20" s="8" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="6">
+        <v>30393</v>
+      </c>
+      <c r="B21" s="21">
+        <v>2</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>708</v>
+      </c>
+      <c r="D21" s="12">
+        <v>312</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="G21" s="9" t="s">
+        <v>639</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>689</v>
+      </c>
+      <c r="I21" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="J21" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K21" s="7" t="s">
+        <v>721</v>
+      </c>
+      <c r="L21" s="8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="6">
+        <v>30495</v>
+      </c>
+      <c r="B22" s="21">
+        <v>3</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D22" s="12">
+        <v>315</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="G22" s="9" t="s">
+        <v>1258</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>869</v>
+      </c>
+      <c r="I22" s="57" t="s">
+        <v>870</v>
+      </c>
+      <c r="J22" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K22" s="7" t="s">
+        <v>869</v>
+      </c>
+      <c r="L22" s="8" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="6">
+        <v>30772</v>
+      </c>
+      <c r="B23" s="21">
+        <v>3</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D23" s="12">
+        <v>323</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>722</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="G23" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="I23" s="57" t="s">
+        <v>495</v>
+      </c>
+      <c r="J23" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K23" s="7" t="s">
+        <v>723</v>
+      </c>
+      <c r="L23" s="8" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="6">
+        <v>30824</v>
+      </c>
+      <c r="B24" s="21">
+        <v>3</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D24" s="12">
+        <v>326</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="G24" s="9" t="s">
+        <v>1706</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>724</v>
+      </c>
+      <c r="I24" s="57" t="s">
+        <v>505</v>
+      </c>
+      <c r="J24" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K24" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="L24" s="8" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="21">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="J25" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="K25" s="7" t="s">
+        <v>725</v>
+      </c>
+      <c r="L25" s="8" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="21">
+        <v>3</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="J26" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="K26" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="L26" s="8" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="6">
+        <v>31401</v>
+      </c>
+      <c r="B27" s="21">
+        <v>2</v>
+      </c>
+      <c r="C27" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D27" s="12">
+        <v>341</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="G27" s="9" t="s">
+        <v>1871</v>
+      </c>
+      <c r="H27" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="I27" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="J27" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K27" s="7" t="s">
+        <v>727</v>
+      </c>
+      <c r="L27" s="8" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="6">
+        <v>31441</v>
+      </c>
+      <c r="B28" s="21">
+        <v>2</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D28" s="12">
+        <v>343</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>711</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="G28" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="I28" s="57" t="s">
+        <v>1196</v>
+      </c>
+      <c r="J28" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K28" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="L28" s="8" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="21">
+        <v>2</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>694</v>
+      </c>
+      <c r="J29" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="K29" s="7" t="s">
+        <v>728</v>
+      </c>
+      <c r="L29" s="8" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="6">
+        <v>31576</v>
+      </c>
+      <c r="B30" s="21">
+        <v>2</v>
+      </c>
+      <c r="C30" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D30" s="12">
+        <v>347</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>910</v>
+      </c>
+      <c r="G30" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="H30" s="7" t="s">
+        <v>729</v>
+      </c>
+      <c r="I30" s="57" t="s">
+        <v>65</v>
+      </c>
+      <c r="J30" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K30" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="L30" s="8" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="6">
+        <v>31688</v>
+      </c>
+      <c r="B31" s="21">
+        <v>2</v>
+      </c>
+      <c r="C31" s="11" t="s">
+        <v>708</v>
+      </c>
+      <c r="D31" s="12">
+        <v>352</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G31" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="H31" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="I31" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="J31" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K31" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="L31" s="8" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="6">
+        <v>31727</v>
+      </c>
+      <c r="B32" s="21">
+        <v>2</v>
+      </c>
+      <c r="C32" s="11" t="s">
+        <v>726</v>
+      </c>
+      <c r="D32" s="12">
+        <v>354</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G32" s="9" t="s">
+        <v>867</v>
+      </c>
+      <c r="H32" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="I32" s="57" t="s">
+        <v>71</v>
+      </c>
+      <c r="J32" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K32" s="7" t="s">
+        <v>730</v>
+      </c>
+      <c r="L32" s="8" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="6">
+        <v>31747</v>
+      </c>
+      <c r="B33" s="21">
+        <v>2</v>
+      </c>
+      <c r="C33" s="11" t="s">
+        <v>693</v>
+      </c>
+      <c r="D33" s="12">
+        <v>355</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="H33" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="I33" s="57" t="s">
+        <v>334</v>
+      </c>
+      <c r="J33" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K33" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="L33" s="8" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="21">
+        <v>2</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="J34" s="38" t="s">
+        <v>1213</v>
+      </c>
+      <c r="K34" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="L34" s="8" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="21">
+        <v>2</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="J35" s="39" t="s">
+        <v>1214</v>
+      </c>
+      <c r="K35" s="7" t="s">
+        <v>643</v>
+      </c>
+      <c r="L35" s="8" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="21">
+        <v>2</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="J36" s="39" t="s">
+        <v>1215</v>
+      </c>
+      <c r="K36" s="7" t="s">
+        <v>716</v>
+      </c>
+      <c r="L36" s="8" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="6">
+        <v>31769</v>
+      </c>
+      <c r="B37" s="21">
+        <v>3</v>
+      </c>
+      <c r="C37" s="11" t="s">
+        <v>708</v>
+      </c>
+      <c r="D37" s="12">
+        <v>357</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>711</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="G37" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="H37" s="7" t="s">
+        <v>731</v>
+      </c>
+      <c r="I37" s="57" t="s">
+        <v>76</v>
+      </c>
+      <c r="J37" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K37" s="7" t="s">
+        <v>538</v>
+      </c>
+      <c r="L37" s="8" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="6">
+        <v>31917</v>
+      </c>
+      <c r="B38" s="21">
+        <v>2</v>
+      </c>
+      <c r="C38" s="11" t="s">
+        <v>708</v>
+      </c>
+      <c r="D38" s="12">
+        <v>362</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>711</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="G38" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="H38" s="7" t="s">
+        <v>539</v>
+      </c>
+      <c r="I38" s="57" t="s">
+        <v>508</v>
+      </c>
+      <c r="J38" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K38" s="7" t="s">
+        <v>732</v>
+      </c>
+      <c r="L38" s="8" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="6">
+        <v>31952</v>
+      </c>
+      <c r="B39" s="21">
+        <v>3</v>
+      </c>
+      <c r="C39" s="11" t="s">
+        <v>693</v>
+      </c>
+      <c r="D39" s="12">
+        <v>365</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="F39" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="G39" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="H39" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="I39" s="57" t="s">
+        <v>620</v>
+      </c>
+      <c r="J39" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K39" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="L39" s="8" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="21">
+        <v>3</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="J40" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="K40" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="L40" s="8" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="6">
+        <v>32065</v>
+      </c>
+      <c r="B41" s="21">
+        <v>3</v>
+      </c>
+      <c r="C41" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D41" s="12">
+        <v>371</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F41" s="8" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G41" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="H41" s="7" t="s">
+        <v>1325</v>
+      </c>
+      <c r="I41" s="57" t="s">
+        <v>1326</v>
+      </c>
+      <c r="J41" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K41" s="7" t="s">
+        <v>1324</v>
+      </c>
+      <c r="L41" s="8" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="6">
+        <v>32097</v>
+      </c>
+      <c r="B42" s="21">
+        <v>3</v>
+      </c>
+      <c r="C42" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D42" s="12">
+        <v>374</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F42" s="8" t="s">
+        <v>474</v>
+      </c>
+      <c r="G42" s="9" t="s">
+        <v>615</v>
+      </c>
+      <c r="H42" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="I42" s="57" t="s">
+        <v>579</v>
+      </c>
+      <c r="J42" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K42" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="L42" s="8" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="6">
+        <v>32539</v>
+      </c>
+      <c r="B43" s="21">
+        <v>3</v>
+      </c>
+      <c r="C43" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D43" s="12">
+        <v>392</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>404</v>
+      </c>
+      <c r="G43" s="9" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H43" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="I43" s="57" t="s">
+        <v>488</v>
+      </c>
+      <c r="J43" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K43" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="L43" s="8" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="6">
+        <v>32587</v>
+      </c>
+      <c r="B44" s="21">
+        <v>3</v>
+      </c>
+      <c r="C44" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D44" s="12">
+        <v>395</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F44" s="8" t="s">
+        <v>405</v>
+      </c>
+      <c r="G44" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="H44" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I44" s="57" t="s">
+        <v>94</v>
+      </c>
+      <c r="J44" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K44" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="L44" s="8" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="6">
+        <v>32587</v>
+      </c>
+      <c r="B45" s="21">
+        <v>2</v>
+      </c>
+      <c r="C45" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D45" s="12">
+        <v>396</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F45" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="G45" s="9" t="s">
+        <v>990</v>
+      </c>
+      <c r="H45" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="I45" s="57" t="s">
+        <v>332</v>
+      </c>
+      <c r="J45" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K45" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="L45" s="8" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="6">
+        <v>32624</v>
+      </c>
+      <c r="B46" s="21">
+        <v>2</v>
+      </c>
+      <c r="C46" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D46" s="12">
+        <v>399</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="G46" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="H46" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="I46" s="57" t="s">
+        <v>1104</v>
+      </c>
+      <c r="J46" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K46" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="L46" s="8" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" ht="52.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="21">
+        <v>2</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="J47" s="8" t="s">
+        <v>1011</v>
+      </c>
+      <c r="K47" s="7" t="s">
+        <v>1012</v>
+      </c>
+      <c r="L47" s="8" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="6">
+        <v>33098</v>
+      </c>
+      <c r="B48" s="21">
+        <v>3</v>
+      </c>
+      <c r="C48" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D48" s="12">
+        <v>422</v>
+      </c>
+      <c r="E48" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="G48" s="9" t="s">
+        <v>1666</v>
+      </c>
+      <c r="H48" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="I48" s="57" t="s">
+        <v>104</v>
+      </c>
+      <c r="J48" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K48" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="L48" s="8" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="6">
+        <v>33142</v>
+      </c>
+      <c r="B49" s="21">
+        <v>3</v>
+      </c>
+      <c r="C49" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D49" s="12">
+        <v>423</v>
+      </c>
+      <c r="E49" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="F49" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="G49" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="H49" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="I49" s="57" t="s">
+        <v>568</v>
+      </c>
+      <c r="J49" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K49" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="L49" s="8" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="6">
+        <v>33228</v>
+      </c>
+      <c r="B50" s="21">
+        <v>2</v>
+      </c>
+      <c r="C50" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D50" s="12">
+        <v>425</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F50" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="G50" s="9" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H50" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="I50" s="57" t="s">
+        <v>113</v>
+      </c>
+      <c r="J50" s="8" t="s">
+        <v>1216</v>
+      </c>
+      <c r="K50" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="L50" s="8" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="6">
+        <v>33249</v>
+      </c>
+      <c r="B51" s="21">
+        <v>3</v>
+      </c>
+      <c r="C51" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D51" s="12">
+        <v>426</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="G51" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="H51" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="I51" s="57" t="s">
+        <v>114</v>
+      </c>
+      <c r="J51" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K51" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="L51" s="8" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="6">
+        <v>33326</v>
+      </c>
+      <c r="B52" s="21">
+        <v>3</v>
+      </c>
+      <c r="C52" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D52" s="12">
+        <v>427</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="G52" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="H52" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="I52" s="57" t="s">
+        <v>1268</v>
+      </c>
+      <c r="J52" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K52" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="L52" s="8" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="6">
+        <v>33368</v>
+      </c>
+      <c r="B53" s="21">
+        <v>3</v>
+      </c>
+      <c r="C53" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D53" s="12">
+        <v>429</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F53" s="8" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G53" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="H53" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="I53" s="57" t="s">
+        <v>1430</v>
+      </c>
+      <c r="J53" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K53" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="L53" s="8" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="21">
+        <v>3</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="J54" s="8" t="s">
+        <v>1217</v>
+      </c>
+      <c r="K54" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="L54" s="8" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="21">
+        <v>3</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>938</v>
+      </c>
+      <c r="J55" s="8" t="s">
+        <v>1218</v>
+      </c>
+      <c r="K55" s="7" t="s">
+        <v>939</v>
+      </c>
+      <c r="L55" s="8" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="6">
+        <v>33513</v>
+      </c>
+      <c r="B56" s="21">
+        <v>2</v>
+      </c>
+      <c r="C56" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D56" s="12">
+        <v>435</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F56" s="8" t="s">
+        <v>1106</v>
+      </c>
+      <c r="G56" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="H56" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="I56" s="57" t="s">
+        <v>473</v>
+      </c>
+      <c r="J56" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K56" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="L56" s="8" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="6">
+        <v>33651</v>
+      </c>
+      <c r="B57" s="21">
+        <v>3</v>
+      </c>
+      <c r="C57" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D57" s="12">
+        <v>444</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F57" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="G57" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="H57" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I57" s="57" t="s">
+        <v>129</v>
+      </c>
+      <c r="J57" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K57" s="7" t="s">
+        <v>736</v>
+      </c>
+      <c r="L57" s="8" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="6">
+        <v>33738</v>
+      </c>
+      <c r="B58" s="21">
+        <v>2</v>
+      </c>
+      <c r="C58" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D58" s="12">
+        <v>448</v>
+      </c>
+      <c r="E58" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F58" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="G58" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="H58" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="I58" s="57" t="s">
+        <v>318</v>
+      </c>
+      <c r="J58" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="K58" s="7" t="s">
+        <v>540</v>
+      </c>
+      <c r="L58" s="8" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="21">
+        <v>2</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="J59" s="40" t="s">
+        <v>635</v>
+      </c>
+      <c r="K59" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="L59" s="8" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="21">
+        <v>2</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="J60" s="40" t="s">
+        <v>871</v>
+      </c>
+      <c r="K60" s="7" t="s">
+        <v>872</v>
+      </c>
+      <c r="L60" s="8" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="6">
+        <v>33814</v>
+      </c>
+      <c r="B61" s="21">
+        <v>2</v>
+      </c>
+      <c r="C61" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D61" s="12">
+        <v>452</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F61" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="G61" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="H61" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="I61" s="57" t="s">
+        <v>1109</v>
+      </c>
+      <c r="J61" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K61" s="7" t="s">
+        <v>737</v>
+      </c>
+      <c r="L61" s="8" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="6">
+        <v>33875</v>
+      </c>
+      <c r="B62" s="21">
+        <v>3</v>
+      </c>
+      <c r="C62" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D62" s="12">
+        <v>458</v>
+      </c>
+      <c r="E62" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F62" s="8" t="s">
+        <v>1110</v>
+      </c>
+      <c r="G62" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="H62" s="7" t="s">
+        <v>737</v>
+      </c>
+      <c r="I62" s="57" t="s">
+        <v>140</v>
+      </c>
+      <c r="J62" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K62" s="7" t="s">
+        <v>737</v>
+      </c>
+      <c r="L62" s="8" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="6">
+        <v>33991</v>
+      </c>
+      <c r="B63" s="21">
+        <v>2</v>
+      </c>
+      <c r="C63" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D63" s="12">
+        <v>462</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F63" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="H63" s="7" t="s">
+        <v>739</v>
+      </c>
+      <c r="I63" s="57" t="s">
+        <v>178</v>
+      </c>
+      <c r="J63" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K63" s="7" t="s">
+        <v>739</v>
+      </c>
+      <c r="L63" s="8" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="6">
+        <v>34003</v>
+      </c>
+      <c r="B64" s="21">
+        <v>2</v>
+      </c>
+      <c r="C64" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D64" s="12">
+        <v>465</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F64" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="G64" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="H64" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="I64" s="57" t="s">
+        <v>144</v>
+      </c>
+      <c r="J64" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K64" s="7" t="s">
+        <v>738</v>
+      </c>
+      <c r="L64" s="8" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="6">
+        <v>34003</v>
+      </c>
+      <c r="B65" s="21">
+        <v>2</v>
+      </c>
+      <c r="C65" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D65" s="12">
+        <v>466</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F65" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="H65" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="I65" s="57" t="s">
+        <v>1197</v>
+      </c>
+      <c r="J65" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K65" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="L65" s="8" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="6">
+        <v>34113</v>
+      </c>
+      <c r="B66" s="21">
+        <v>2</v>
+      </c>
+      <c r="C66" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D66" s="12">
+        <v>475</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F66" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="G66" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="H66" s="7" t="s">
+        <v>740</v>
+      </c>
+      <c r="I66" s="57" t="s">
+        <v>149</v>
+      </c>
+      <c r="J66" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K66" s="7" t="s">
+        <v>740</v>
+      </c>
+      <c r="L66" s="8" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="6">
+        <v>34099</v>
+      </c>
+      <c r="B67" s="21">
+        <v>3</v>
+      </c>
+      <c r="C67" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D67" s="12">
+        <v>476</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F67" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="G67" s="9" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H67" s="7" t="s">
+        <v>741</v>
+      </c>
+      <c r="I67" s="57" t="s">
+        <v>648</v>
+      </c>
+      <c r="J67" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K67" s="7" t="s">
+        <v>741</v>
+      </c>
+      <c r="L67" s="8" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="6">
+        <v>34330</v>
+      </c>
+      <c r="B68" s="21">
+        <v>2</v>
+      </c>
+      <c r="C68" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D68" s="12">
+        <v>496</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F68" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="G68" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="H68" s="7" t="s">
+        <v>743</v>
+      </c>
+      <c r="I68" s="57" t="s">
+        <v>586</v>
+      </c>
+      <c r="J68" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K68" s="7" t="s">
+        <v>743</v>
+      </c>
+      <c r="L68" s="8" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="6">
+        <v>34358</v>
+      </c>
+      <c r="B69" s="21">
+        <v>3</v>
+      </c>
+      <c r="C69" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D69" s="12">
+        <v>498</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F69" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="G69" s="9" t="s">
+        <v>874</v>
+      </c>
+      <c r="H69" s="7" t="s">
+        <v>745</v>
+      </c>
+      <c r="I69" s="57" t="s">
+        <v>873</v>
+      </c>
+      <c r="J69" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K69" s="7" t="s">
+        <v>543</v>
+      </c>
+      <c r="L69" s="8" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="6">
+        <v>34554</v>
+      </c>
+      <c r="B70" s="21">
+        <v>3</v>
+      </c>
+      <c r="C70" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D70" s="12">
+        <v>508</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F70" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="G70" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="H70" s="7" t="s">
+        <v>746</v>
+      </c>
+      <c r="I70" s="57" t="s">
+        <v>1073</v>
+      </c>
+      <c r="J70" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K70" s="7" t="s">
+        <v>544</v>
+      </c>
+      <c r="L70" s="8" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="6">
+        <v>34569</v>
+      </c>
+      <c r="B71" s="21">
+        <v>2</v>
+      </c>
+      <c r="C71" s="11" t="s">
+        <v>693</v>
+      </c>
+      <c r="D71" s="12">
+        <v>509</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F71" s="8" t="s">
+        <v>412</v>
+      </c>
+      <c r="G71" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="H71" s="7" t="s">
+        <v>833</v>
+      </c>
+      <c r="I71" s="57" t="s">
+        <v>465</v>
+      </c>
+      <c r="J71" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K71" s="7" t="s">
+        <v>833</v>
+      </c>
+      <c r="L71" s="8" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="6">
+        <v>34676</v>
+      </c>
+      <c r="B72" s="21">
+        <v>3</v>
+      </c>
+      <c r="C72" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D72" s="12">
+        <v>514</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="G72" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="H72" s="7" t="s">
+        <v>747</v>
+      </c>
+      <c r="I72" s="57" t="s">
+        <v>162</v>
+      </c>
+      <c r="J72" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K72" s="7" t="s">
+        <v>747</v>
+      </c>
+      <c r="L72" s="8" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="6">
+        <v>34746</v>
+      </c>
+      <c r="B73" s="21">
+        <v>3</v>
+      </c>
+      <c r="C73" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D73" s="12">
+        <v>516</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F73" s="8" t="s">
+        <v>413</v>
+      </c>
+      <c r="H73" s="7" t="s">
+        <v>748</v>
+      </c>
+      <c r="I73" s="57" t="s">
+        <v>163</v>
+      </c>
+      <c r="J73" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K73" s="7" t="s">
+        <v>865</v>
+      </c>
+      <c r="L73" s="8" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="6">
+        <v>34857</v>
+      </c>
+      <c r="B74" s="21">
+        <v>3</v>
+      </c>
+      <c r="C74" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D74" s="12">
+        <v>521</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F74" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="G74" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="H74" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="I74" s="57" t="s">
+        <v>167</v>
+      </c>
+      <c r="J74" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K74" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="L74" s="8" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="6">
+        <v>35131</v>
+      </c>
+      <c r="B75" s="21">
+        <v>2</v>
+      </c>
+      <c r="C75" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D75" s="12">
+        <v>531</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F75" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="G75" s="9" t="s">
+        <v>170</v>
+      </c>
+      <c r="H75" s="7" t="s">
+        <v>750</v>
+      </c>
+      <c r="I75" s="57" t="s">
+        <v>490</v>
+      </c>
+      <c r="J75" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K75" s="7" t="s">
+        <v>750</v>
+      </c>
+      <c r="L75" s="8" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="6">
+        <v>35177</v>
+      </c>
+      <c r="B76" s="21">
+        <v>3</v>
+      </c>
+      <c r="C76" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D76" s="12">
+        <v>536</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F76" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="G76" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="H76" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="I76" s="57" t="s">
+        <v>504</v>
+      </c>
+      <c r="J76" s="8" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K76" s="7" t="s">
+        <v>1347</v>
+      </c>
+      <c r="L76" s="8" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="21">
+        <v>3</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="J77" s="8" t="s">
+        <v>1210</v>
+      </c>
+      <c r="K77" s="7" t="s">
+        <v>1346</v>
+      </c>
+      <c r="L77" s="8" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="21">
+        <v>3</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="J78" s="8" t="s">
+        <v>1289</v>
+      </c>
+      <c r="K78" s="7" t="s">
+        <v>1348</v>
+      </c>
+      <c r="L78" s="8" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="6">
+        <v>35192</v>
+      </c>
+      <c r="B79" s="21">
+        <v>3</v>
+      </c>
+      <c r="C79" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D79" s="12">
+        <v>541</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F79" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="G79" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="H79" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="I79" s="57" t="s">
+        <v>517</v>
+      </c>
+      <c r="J79" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K79" s="7" t="s">
+        <v>751</v>
+      </c>
+      <c r="L79" s="8" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="6">
+        <v>35212</v>
+      </c>
+      <c r="B80" s="21">
+        <v>3</v>
+      </c>
+      <c r="C80" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D80" s="12">
+        <v>545</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F80" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="G80" s="9" t="s">
+        <v>175</v>
+      </c>
+      <c r="H80" s="7" t="s">
+        <v>752</v>
+      </c>
+      <c r="I80" s="57" t="s">
+        <v>1198</v>
+      </c>
+      <c r="J80" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K80" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="L80" s="8" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="6">
+        <v>35264</v>
+      </c>
+      <c r="B81" s="21">
+        <v>3</v>
+      </c>
+      <c r="C81" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D81" s="12">
+        <v>552</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F81" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="G81" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="H81" s="7" t="s">
+        <v>1065</v>
+      </c>
+      <c r="I81" s="57" t="s">
+        <v>1064</v>
+      </c>
+      <c r="J81" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K81" s="7" t="s">
+        <v>1065</v>
+      </c>
+      <c r="L81" s="8" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="6">
+        <v>35384</v>
+      </c>
+      <c r="B82" s="21">
+        <v>3</v>
+      </c>
+      <c r="C82" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D82" s="12">
+        <v>561</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F82" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="G82" s="9" t="s">
+        <v>948</v>
+      </c>
+      <c r="H82" s="7" t="s">
+        <v>753</v>
+      </c>
+      <c r="I82" s="57" t="s">
+        <v>569</v>
+      </c>
+      <c r="J82" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K82" s="7" t="s">
+        <v>753</v>
+      </c>
+      <c r="L82" s="8" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="6">
+        <v>35423</v>
+      </c>
+      <c r="B83" s="21">
+        <v>2</v>
+      </c>
+      <c r="C83" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D83" s="12">
+        <v>563</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>416</v>
+      </c>
+      <c r="G83" s="9" t="s">
+        <v>1667</v>
+      </c>
+      <c r="H83" s="7" t="s">
+        <v>1683</v>
+      </c>
+      <c r="I83" s="57" t="s">
+        <v>585</v>
+      </c>
+      <c r="J83" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K83" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="L83" s="8" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="6">
+        <v>35692</v>
+      </c>
+      <c r="B84" s="21">
+        <v>3</v>
+      </c>
+      <c r="C84" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D84" s="12">
+        <v>581</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F84" s="8" t="s">
+        <v>1177</v>
+      </c>
+      <c r="G84" s="9" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H84" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="I84" s="57" t="s">
+        <v>181</v>
+      </c>
+      <c r="J84" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K84" s="7" t="s">
+        <v>755</v>
+      </c>
+      <c r="L84" s="8" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="6">
+        <v>35692</v>
+      </c>
+      <c r="B85" s="21">
+        <v>3</v>
+      </c>
+      <c r="C85" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D85" s="12">
+        <v>582</v>
+      </c>
+      <c r="E85" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F85" s="8" t="s">
+        <v>417</v>
+      </c>
+      <c r="G85" s="9" t="s">
+        <v>1786</v>
+      </c>
+      <c r="H85" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="I85" s="57" t="s">
+        <v>1147</v>
+      </c>
+      <c r="J85" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K85" s="7" t="s">
+        <v>756</v>
+      </c>
+      <c r="L85" s="8" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="6">
+        <v>35730</v>
+      </c>
+      <c r="B86" s="21">
+        <v>3</v>
+      </c>
+      <c r="C86" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D86" s="12">
+        <v>588</v>
+      </c>
+      <c r="E86" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F86" s="8" t="s">
+        <v>492</v>
+      </c>
+      <c r="H86" s="7" t="s">
+        <v>757</v>
+      </c>
+      <c r="I86" s="57" t="s">
+        <v>1827</v>
+      </c>
+      <c r="J86" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K86" s="7" t="s">
+        <v>757</v>
+      </c>
+      <c r="L86" s="57" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="6">
+        <v>35809</v>
+      </c>
+      <c r="B87" s="21">
+        <v>3</v>
+      </c>
+      <c r="C87" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D87" s="12">
+        <v>590</v>
+      </c>
+      <c r="E87" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F87" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="H87" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="I87" s="57" t="s">
+        <v>185</v>
+      </c>
+      <c r="J87" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K87" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="L87" s="8" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="6">
+        <v>35809</v>
+      </c>
+      <c r="B88" s="21">
+        <v>3</v>
+      </c>
+      <c r="C88" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D88" s="12">
+        <v>591</v>
+      </c>
+      <c r="E88" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F88" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="G88" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="H88" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="I88" s="57" t="s">
+        <v>1074</v>
+      </c>
+      <c r="J88" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K88" s="7" t="s">
+        <v>758</v>
+      </c>
+      <c r="L88" s="8" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="6">
+        <v>35979</v>
+      </c>
+      <c r="B89" s="21">
+        <v>3</v>
+      </c>
+      <c r="C89" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D89" s="12">
+        <v>606</v>
+      </c>
+      <c r="E89" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F89" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="G89" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="H89" s="7" t="s">
+        <v>760</v>
+      </c>
+      <c r="I89" s="57" t="s">
+        <v>485</v>
+      </c>
+      <c r="J89" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K89" s="7" t="s">
+        <v>760</v>
+      </c>
+      <c r="L89" s="8" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="6">
+        <v>36031</v>
+      </c>
+      <c r="B90" s="21">
+        <v>3</v>
+      </c>
+      <c r="C90" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D90" s="12">
+        <v>611</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F90" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="G90" s="9" t="s">
+        <v>188</v>
+      </c>
+      <c r="H90" s="7" t="s">
+        <v>551</v>
+      </c>
+      <c r="I90" s="57" t="s">
+        <v>1076</v>
+      </c>
+      <c r="J90" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K90" s="7" t="s">
+        <v>761</v>
+      </c>
+      <c r="L90" s="8" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="6">
+        <v>36118</v>
+      </c>
+      <c r="B91" s="21">
+        <v>3</v>
+      </c>
+      <c r="C91" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D91" s="12">
+        <v>617</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="G91" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="H91" s="7" t="s">
+        <v>762</v>
+      </c>
+      <c r="I91" s="57" t="s">
+        <v>193</v>
+      </c>
+      <c r="J91" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K91" s="7" t="s">
+        <v>762</v>
+      </c>
+      <c r="L91" s="8" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="6">
+        <v>36388</v>
+      </c>
+      <c r="B92" s="21">
+        <v>3</v>
+      </c>
+      <c r="C92" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D92" s="12">
+        <v>631</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F92" s="8" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G92" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="H92" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="I92" s="57" t="s">
+        <v>194</v>
+      </c>
+      <c r="J92" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K92" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="L92" s="8" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="6">
+        <v>36546</v>
+      </c>
+      <c r="B93" s="21">
+        <v>2</v>
+      </c>
+      <c r="C93" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D93" s="12">
+        <v>640</v>
+      </c>
+      <c r="E93" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F93" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="G93" s="9" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H93" s="7" t="s">
+        <v>764</v>
+      </c>
+      <c r="I93" s="57" t="s">
+        <v>587</v>
+      </c>
+      <c r="J93" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K93" s="7" t="s">
+        <v>1697</v>
+      </c>
+      <c r="L93" s="8" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="6">
+        <v>36546</v>
+      </c>
+      <c r="B94" s="21">
+        <v>3</v>
+      </c>
+      <c r="C94" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D94" s="12">
+        <v>641</v>
+      </c>
+      <c r="E94" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F94" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="G94" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="H94" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="I94" s="57" t="s">
+        <v>1361</v>
+      </c>
+      <c r="J94" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K94" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="L94" s="8" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="6">
+        <v>36654</v>
+      </c>
+      <c r="B95" s="21">
+        <v>3</v>
+      </c>
+      <c r="C95" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D95" s="12">
+        <v>644</v>
+      </c>
+      <c r="E95" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F95" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="H95" s="7" t="s">
+        <v>765</v>
+      </c>
+      <c r="I95" s="57" t="s">
+        <v>608</v>
+      </c>
+      <c r="J95" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K95" s="7" t="s">
+        <v>765</v>
+      </c>
+      <c r="L95" s="8" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="96" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="6">
+        <v>36668</v>
+      </c>
+      <c r="B96" s="21">
+        <v>3</v>
+      </c>
+      <c r="C96" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D96" s="12">
+        <v>646</v>
+      </c>
+      <c r="E96" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F96" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="G96" s="9" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H96" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="I96" s="57" t="s">
+        <v>200</v>
+      </c>
+      <c r="J96" s="8" t="s">
+        <v>1771</v>
+      </c>
+      <c r="K96" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="L96" s="8" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="6">
+        <v>36703</v>
+      </c>
+      <c r="B97" s="21">
+        <v>3</v>
+      </c>
+      <c r="C97" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D97" s="12">
+        <v>648</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F97" s="8" t="s">
+        <v>493</v>
+      </c>
+      <c r="G97" s="9" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H97" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="I97" s="57" t="s">
+        <v>1078</v>
+      </c>
+      <c r="J97" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K97" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="L97" s="8" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="6">
+        <v>36721</v>
+      </c>
+      <c r="B98" s="21">
+        <v>3</v>
+      </c>
+      <c r="C98" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D98" s="12">
+        <v>649</v>
+      </c>
+      <c r="E98" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F98" s="8" t="s">
+        <v>565</v>
+      </c>
+      <c r="H98" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="I98" s="57" t="s">
+        <v>1341</v>
+      </c>
+      <c r="J98" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K98" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="L98" s="8" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="6">
+        <v>36721</v>
+      </c>
+      <c r="B99" s="21">
+        <v>2</v>
+      </c>
+      <c r="C99" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D99" s="12">
+        <v>650</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F99" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="G99" s="9" t="s">
+        <v>201</v>
+      </c>
+      <c r="H99" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="I99" s="57" t="s">
+        <v>1079</v>
+      </c>
+      <c r="J99" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K99" s="7" t="s">
+        <v>768</v>
+      </c>
+      <c r="L99" s="8" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="6">
+        <v>36739</v>
+      </c>
+      <c r="B100" s="21">
+        <v>3</v>
+      </c>
+      <c r="C100" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D100" s="12">
+        <v>651</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F100" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="G100" s="9" t="s">
+        <v>202</v>
+      </c>
+      <c r="H100" s="7" t="s">
+        <v>747</v>
+      </c>
+      <c r="I100" s="57" t="s">
+        <v>1080</v>
+      </c>
+      <c r="J100" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K100" s="7" t="s">
+        <v>769</v>
+      </c>
+      <c r="L100" s="8" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="6">
+        <v>36787</v>
+      </c>
+      <c r="B101" s="21">
+        <v>2</v>
+      </c>
+      <c r="C101" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D101" s="12">
+        <v>653</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F101" s="8" t="s">
+        <v>1085</v>
+      </c>
+      <c r="G101" s="9" t="s">
+        <v>1951</v>
+      </c>
+      <c r="H101" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="I101" s="57" t="s">
+        <v>1081</v>
+      </c>
+      <c r="J101" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K101" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="L101" s="8" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="6">
+        <v>36864</v>
+      </c>
+      <c r="B102" s="21">
+        <v>2</v>
+      </c>
+      <c r="C102" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D102" s="12">
+        <v>657</v>
+      </c>
+      <c r="E102" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F102" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="G102" s="9" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H102" s="7" t="s">
+        <v>770</v>
+      </c>
+      <c r="I102" s="57" t="s">
+        <v>1030</v>
+      </c>
+      <c r="J102" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="K102" s="7" t="s">
+        <v>770</v>
+      </c>
+      <c r="L102" s="37" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="6">
+        <v>34143</v>
+      </c>
+      <c r="B103" s="21">
+        <v>2</v>
+      </c>
+      <c r="C103" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D103" s="12">
+        <v>658</v>
+      </c>
+      <c r="E103" s="7" t="s">
+        <v>1281</v>
+      </c>
+      <c r="F103" s="8" t="s">
+        <v>1809</v>
+      </c>
+      <c r="G103" s="9" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H103" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="I103" s="57" t="s">
+        <v>42</v>
+      </c>
+      <c r="J103" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K103" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="L103" s="8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J104" s="8" t="s">
+        <v>1810</v>
+      </c>
+      <c r="K104" s="7" t="s">
+        <v>1811</v>
+      </c>
+      <c r="L104" s="8" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="6">
+        <v>36927</v>
+      </c>
+      <c r="B105" s="21">
+        <v>2</v>
+      </c>
+      <c r="C105" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D105" s="12">
+        <v>661</v>
+      </c>
+      <c r="E105" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F105" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="G105" s="9" t="s">
+        <v>207</v>
+      </c>
+      <c r="H105" s="7" t="s">
+        <v>771</v>
+      </c>
+      <c r="I105" s="57" t="s">
+        <v>1156</v>
+      </c>
+      <c r="J105" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K105" s="7" t="s">
+        <v>771</v>
+      </c>
+      <c r="L105" s="8" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="106" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B106" s="21">
+        <v>2</v>
+      </c>
+      <c r="E106" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="J106" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="K106" s="7" t="s">
+        <v>772</v>
+      </c>
+      <c r="L106" s="8" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="107" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="6">
+        <v>36952</v>
+      </c>
+      <c r="B107" s="21">
+        <v>3</v>
+      </c>
+      <c r="C107" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D107" s="12">
+        <v>663</v>
+      </c>
+      <c r="E107" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F107" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="G107" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="H107" s="7" t="s">
+        <v>773</v>
+      </c>
+      <c r="I107" s="57" t="s">
+        <v>213</v>
+      </c>
+      <c r="J107" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K107" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="L107" s="8" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="108" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="6">
+        <v>37007</v>
+      </c>
+      <c r="B108" s="21">
+        <v>3</v>
+      </c>
+      <c r="C108" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D108" s="12">
+        <v>665</v>
+      </c>
+      <c r="E108" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F108" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="G108" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="H108" s="7" t="s">
+        <v>774</v>
+      </c>
+      <c r="I108" s="57" t="s">
+        <v>214</v>
+      </c>
+      <c r="J108" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="K108" s="7" t="s">
+        <v>774</v>
+      </c>
+      <c r="L108" s="8" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="109" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="6">
+        <v>37132</v>
+      </c>
+      <c r="B109" s="21">
+        <v>3</v>
+      </c>
+      <c r="C109" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D109" s="12">
+        <v>668</v>
+      </c>
+      <c r="E109" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F109" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="G109" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="H109" s="7" t="s">
+        <v>775</v>
+      </c>
+      <c r="I109" s="57" t="s">
+        <v>331</v>
+      </c>
+      <c r="J109" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K109" s="7" t="s">
+        <v>775</v>
+      </c>
+      <c r="L109" s="8" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="110" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="6">
+        <v>37154</v>
+      </c>
+      <c r="B110" s="21">
+        <v>2</v>
+      </c>
+      <c r="C110" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D110" s="12">
+        <v>672</v>
+      </c>
+      <c r="E110" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F110" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="G110" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="H110" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="I110" s="57" t="s">
+        <v>641</v>
+      </c>
+      <c r="J110" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K110" s="7" t="s">
+        <v>776</v>
+      </c>
+      <c r="L110" s="8" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="111" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="6">
+        <v>37223</v>
+      </c>
+      <c r="B111" s="21">
+        <v>3</v>
+      </c>
+      <c r="C111" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D111" s="12">
+        <v>677</v>
+      </c>
+      <c r="E111" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F111" s="8" t="s">
+        <v>478</v>
+      </c>
+      <c r="G111" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="H111" s="7" t="s">
+        <v>777</v>
+      </c>
+      <c r="I111" s="57" t="s">
+        <v>224</v>
+      </c>
+      <c r="J111" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="K111" s="7" t="s">
+        <v>777</v>
+      </c>
+      <c r="L111" s="8" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="112" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="6">
+        <v>37260</v>
+      </c>
+      <c r="B112" s="21">
+        <v>3</v>
+      </c>
+      <c r="C112" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D112" s="12">
+        <v>679</v>
+      </c>
+      <c r="E112" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F112" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="H112" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="I112" s="57" t="s">
+        <v>1083</v>
+      </c>
+      <c r="J112" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K112" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="L112" s="8" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="113" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="6">
+        <v>37342</v>
+      </c>
+      <c r="B113" s="21">
+        <v>2</v>
+      </c>
+      <c r="C113" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D113" s="12">
+        <v>681</v>
+      </c>
+      <c r="E113" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F113" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="G113" s="9" t="s">
+        <v>627</v>
+      </c>
+      <c r="H113" s="7" t="s">
+        <v>778</v>
+      </c>
+      <c r="I113" s="57" t="s">
+        <v>225</v>
+      </c>
+      <c r="J113" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K113" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="L113" s="8" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="114" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="6">
+        <v>37376</v>
+      </c>
+      <c r="B114" s="21">
+        <v>2</v>
+      </c>
+      <c r="C114" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D114" s="12">
+        <v>685</v>
+      </c>
+      <c r="E114" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F114" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="G114" s="9" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H114" s="7" t="s">
+        <v>1158</v>
+      </c>
+      <c r="I114" s="57" t="s">
+        <v>1221</v>
+      </c>
+      <c r="J114" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K114" s="7" t="s">
+        <v>1158</v>
+      </c>
+      <c r="L114" s="8" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="115" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="6">
+        <v>37384</v>
+      </c>
+      <c r="B115" s="21">
+        <v>2</v>
+      </c>
+      <c r="C115" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D115" s="12">
+        <v>687</v>
+      </c>
+      <c r="E115" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F115" s="8" t="s">
+        <v>428</v>
+      </c>
+      <c r="G115" s="9" t="s">
+        <v>228</v>
+      </c>
+      <c r="H115" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="I115" s="57" t="s">
+        <v>1089</v>
+      </c>
+      <c r="J115" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K115" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="L115" s="8" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="116" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="6">
+        <v>37427</v>
+      </c>
+      <c r="B116" s="21">
+        <v>3</v>
+      </c>
+      <c r="C116" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D116" s="12">
+        <v>689</v>
+      </c>
+      <c r="E116" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F116" s="8" t="s">
+        <v>600</v>
+      </c>
+      <c r="H116" s="7" t="s">
+        <v>779</v>
+      </c>
+      <c r="I116" s="57" t="s">
+        <v>229</v>
+      </c>
+      <c r="J116" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K116" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="L116" s="8" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="117" spans="1:12" ht="22.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="6">
+        <v>37530</v>
+      </c>
+      <c r="B117" s="21">
+        <v>2</v>
+      </c>
+      <c r="C117" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D117" s="12">
+        <v>694</v>
+      </c>
+      <c r="E117" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F117" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="G117" s="9" t="s">
+        <v>231</v>
+      </c>
+      <c r="H117" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="I117" s="57" t="s">
+        <v>1023</v>
+      </c>
+      <c r="J117" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K117" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="L117" s="8" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="118" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="6">
+        <v>37764</v>
+      </c>
+      <c r="B118" s="21">
+        <v>3</v>
+      </c>
+      <c r="C118" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D118" s="12">
+        <v>703</v>
+      </c>
+      <c r="E118" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F118" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="G118" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="H118" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="I118" s="57" t="s">
+        <v>238</v>
+      </c>
+      <c r="J118" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K118" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="L118" s="8" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="119" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="6">
+        <v>37764</v>
+      </c>
+      <c r="B119" s="21">
+        <v>3</v>
+      </c>
+      <c r="C119" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D119" s="12">
+        <v>705</v>
+      </c>
+      <c r="E119" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="F119" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="G119" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="H119" s="7" t="s">
+        <v>782</v>
+      </c>
+      <c r="I119" s="57" t="s">
+        <v>1514</v>
+      </c>
+      <c r="J119" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K119" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="L119" s="8" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="120" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="6">
+        <v>37811</v>
+      </c>
+      <c r="B120" s="21">
+        <v>3</v>
+      </c>
+      <c r="C120" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D120" s="12">
+        <v>706</v>
+      </c>
+      <c r="E120" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F120" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="G120" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="H120" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="I120" s="57" t="s">
+        <v>246</v>
+      </c>
+      <c r="J120" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K120" s="7" t="s">
+        <v>783</v>
+      </c>
+      <c r="L120" s="8" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="121" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="6">
+        <v>37866</v>
+      </c>
+      <c r="B121" s="21">
+        <v>3</v>
+      </c>
+      <c r="C121" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="D121" s="12">
+        <v>708</v>
+      </c>
+      <c r="E121" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="F121" s="8" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H121" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="I121" s="57" t="s">
+        <v>247</v>
+      </c>
+      <c r="J121" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K121" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="L121" s="8" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="122" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="6">
+        <v>37866</v>
+      </c>
+      <c r="B122" s="21">
+        <v>3</v>
+      </c>
+      <c r="C122" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D122" s="12">
+        <v>709</v>
+      </c>
+      <c r="E122" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F122" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="G122" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="H122" s="7" t="s">
+        <v>784</v>
+      </c>
+      <c r="I122" s="57" t="s">
+        <v>248</v>
+      </c>
+      <c r="J122" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K122" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="L122" s="8" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="123" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="6">
+        <v>37896</v>
+      </c>
+      <c r="B123" s="21">
+        <v>3</v>
+      </c>
+      <c r="C123" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D123" s="12">
+        <v>711</v>
+      </c>
+      <c r="E123" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="F123" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="H123" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="I123" s="57" t="s">
+        <v>252</v>
+      </c>
+      <c r="J123" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K123" s="7" t="s">
+        <v>1259</v>
+      </c>
+      <c r="L123" s="8" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="124" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="6">
+        <v>38005</v>
+      </c>
+      <c r="B124" s="21">
+        <v>3</v>
+      </c>
+      <c r="C124" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D124" s="12">
+        <v>714</v>
+      </c>
+      <c r="E124" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F124" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="G124" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="H124" s="7" t="s">
+        <v>786</v>
+      </c>
+      <c r="I124" s="57" t="s">
+        <v>410</v>
+      </c>
+      <c r="J124" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K124" s="7" t="s">
+        <v>786</v>
+      </c>
+      <c r="L124" s="8" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="125" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="6">
+        <v>38035</v>
+      </c>
+      <c r="B125" s="21">
+        <v>3</v>
+      </c>
+      <c r="C125" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D125" s="12">
+        <v>717</v>
+      </c>
+      <c r="E125" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F125" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="G125" s="9" t="s">
+        <v>1529</v>
+      </c>
+      <c r="H125" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="I125" s="57" t="s">
+        <v>477</v>
+      </c>
+      <c r="J125" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K125" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="L125" s="8" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="126" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="6">
+        <v>34072</v>
+      </c>
+      <c r="B126" s="21">
+        <v>2</v>
+      </c>
+      <c r="C126" s="11" t="s">
+        <v>692</v>
+      </c>
+      <c r="D126" s="12">
+        <v>722</v>
+      </c>
+      <c r="E126" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F126" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="G126" s="9" t="s">
+        <v>258</v>
+      </c>
+      <c r="H126" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="I126" s="57" t="s">
+        <v>687</v>
+      </c>
+      <c r="J126" s="8" t="s">
+        <v>1222</v>
+      </c>
+      <c r="K126" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="L126" s="8" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="127" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B127" s="21">
+        <v>2</v>
+      </c>
+      <c r="E127" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="J127" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="K127" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="L127" s="8" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="128" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="6">
+        <v>38096</v>
+      </c>
+      <c r="B128" s="21">
+        <v>3</v>
+      </c>
+      <c r="C128" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D128" s="12">
+        <v>723</v>
+      </c>
+      <c r="E128" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F128" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="H128" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="I128" s="57" t="s">
+        <v>509</v>
+      </c>
+      <c r="J128" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K128" s="7" t="s">
+        <v>840</v>
+      </c>
+      <c r="L128" s="8" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="129" spans="1:12" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="6">
+        <v>38121</v>
+      </c>
+      <c r="B129" s="21">
+        <v>3</v>
+      </c>
+      <c r="C129" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D129" s="12">
+        <v>724</v>
+      </c>
+      <c r="E129" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F129" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="G129" s="9" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H129" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="I129" s="57" t="s">
+        <v>631</v>
+      </c>
+      <c r="J129" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K129" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="L129" s="8" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="130" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="6">
+        <v>38219</v>
+      </c>
+      <c r="B130" s="21">
+        <v>3</v>
+      </c>
+      <c r="C130" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="D130" s="12">
+        <v>728</v>
+      </c>
+      <c r="E130" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F130" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="H130" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="I130" s="57" t="s">
+        <v>560</v>
+      </c>
+      <c r="J130" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K130" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="L130" s="8" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="131" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="6">
+        <v>38278</v>
+      </c>
+      <c r="B131" s="21">
+        <v>3</v>
+      </c>
+      <c r="C131" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D131" s="12">
+        <v>730</v>
+      </c>
+      <c r="E131" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F131" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="G131" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="H131" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="I131" s="57" t="s">
+        <v>570</v>
+      </c>
+      <c r="J131" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K131" s="7" t="s">
+        <v>785</v>
+      </c>
+      <c r="L131" s="8" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="132" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="6">
+        <v>38512</v>
+      </c>
+      <c r="B132" s="21">
+        <v>2</v>
+      </c>
+      <c r="C132" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="D132" s="12">
+        <v>737</v>
+      </c>
+      <c r="E132" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F132" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="G132" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="H132" s="7" t="s">
+        <v>1047</v>
+      </c>
+      <c r="I132" s="57" t="s">
+        <v>1046</v>
+      </c>
+      <c r="J132" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K132" s="7" t="s">
+        <v>802</v>
+      </c>
+      <c r="L132" s="8" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="133" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="6">
+        <v>38698</v>
+      </c>
+      <c r="B133" s="21">
+        <v>3</v>
+      </c>
+      <c r="C133" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D133" s="12">
+        <v>744</v>
+      </c>
+      <c r="E133" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F133" s="8" t="s">
+        <v>434</v>
+      </c>
+      <c r="H133" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="I133" s="57" t="s">
+        <v>270</v>
+      </c>
+      <c r="J133" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K133" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="L133" s="8" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="134" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="6">
+        <v>36424</v>
+      </c>
+      <c r="B134" s="21">
+        <v>2</v>
+      </c>
+      <c r="C134" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="D134" s="12">
+        <v>746</v>
+      </c>
+      <c r="E134" s="7" t="s">
+        <v>971</v>
+      </c>
+      <c r="F134" s="8" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G134" s="9" t="s">
+        <v>528</v>
+      </c>
+      <c r="H134" s="7" t="s">
+        <v>788</v>
+      </c>
+      <c r="I134" s="57" t="s">
+        <v>272</v>
+      </c>
+      <c r="J134" s="8" t="s">
+        <v>1225</v>
+      </c>
+      <c r="K134" s="7" t="s">
+        <v>788</v>
+      </c>
+      <c r="L134" s="8" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="135" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B135" s="21">
+        <v>2</v>
+      </c>
+      <c r="E135" s="7" t="s">
+        <v>971</v>
+      </c>
+      <c r="J135" s="8" t="s">
+        <v>571</v>
+      </c>
+      <c r="K135" s="7" t="s">
+        <v>789</v>
+      </c>
+      <c r="L135" s="8" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="136" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="6">
+        <v>38744</v>
+      </c>
+      <c r="B136" s="21">
+        <v>2</v>
+      </c>
+      <c r="C136" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D136" s="12">
+        <v>748</v>
+      </c>
+      <c r="E136" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F136" s="8" t="s">
+        <v>435</v>
+      </c>
+      <c r="G136" s="9" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H136" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="I136" s="57" t="s">
+        <v>273</v>
+      </c>
+      <c r="J136" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K136" s="7" t="s">
+        <v>790</v>
+      </c>
+      <c r="L136" s="8" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="137" spans="1:12" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="6">
+        <v>38848</v>
+      </c>
+      <c r="B137" s="21">
+        <v>3</v>
+      </c>
+      <c r="C137" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D137" s="12">
+        <v>754</v>
+      </c>
+      <c r="E137" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F137" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="G137" s="9" t="s">
+        <v>607</v>
+      </c>
+      <c r="H137" s="7" t="s">
+        <v>742</v>
+      </c>
+      <c r="I137" s="57" t="s">
+        <v>1323</v>
+      </c>
+      <c r="J137" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K137" s="7" t="s">
+        <v>1322</v>
+      </c>
+      <c r="L137" s="8" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="138" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="6">
+        <v>38930</v>
+      </c>
+      <c r="B138" s="21">
+        <v>3</v>
+      </c>
+      <c r="C138" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="D138" s="12">
+        <v>759</v>
+      </c>
+      <c r="E138" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F138" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="G138" s="9" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H138" s="7" t="s">
+        <v>1028</v>
+      </c>
+      <c r="I138" s="57" t="s">
+        <v>1029</v>
+      </c>
+      <c r="J138" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K138" s="7" t="s">
+        <v>1028</v>
+      </c>
+      <c r="L138" s="8" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="139" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="6">
+        <v>39030</v>
+      </c>
+      <c r="B139" s="21">
+        <v>3</v>
+      </c>
+      <c r="C139" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D139" s="12">
+        <v>763</v>
+      </c>
+      <c r="E139" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F139" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="G139" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="I139" s="57" t="s">
+        <v>1308</v>
+      </c>
+      <c r="J139" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K139" s="7" t="s">
+        <v>819</v>
+      </c>
+      <c r="L139" s="8" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="140" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="6">
+        <v>39073</v>
+      </c>
+      <c r="B140" s="21">
+        <v>3</v>
+      </c>
+      <c r="C140" s="11" t="s">
+        <v>708</v>
+      </c>
+      <c r="D140" s="12">
+        <v>764</v>
+      </c>
+      <c r="E140" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F140" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="G140" s="9" t="s">
+        <v>686</v>
+      </c>
+      <c r="H140" s="7" t="s">
+        <v>1266</v>
+      </c>
+      <c r="I140" s="57" t="s">
+        <v>1009</v>
+      </c>
+      <c r="J140" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K140" s="7" t="s">
+        <v>1266</v>
+      </c>
+      <c r="L140" s="8" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="141" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="6">
+        <v>39126</v>
+      </c>
+      <c r="B141" s="21">
+        <v>3</v>
+      </c>
+      <c r="C141" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="D141" s="12">
+        <v>768</v>
+      </c>
+      <c r="E141" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F141" s="8" t="s">
+        <v>436</v>
+      </c>
+      <c r="G141" s="9" t="s">
+        <v>282</v>
+      </c>
+      <c r="H141" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="I141" s="57" t="s">
+        <v>284</v>
+      </c>
+      <c r="J141" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K141" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="L141" s="8" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="142" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="6">
+        <v>38120</v>
+      </c>
+      <c r="B142" s="21">
+        <v>3</v>
+      </c>
+      <c r="C142" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D142" s="12">
+        <v>770</v>
+      </c>
+      <c r="E142" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F142" s="8" t="s">
+        <v>518</v>
+      </c>
+      <c r="G142" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="H142" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="I142" s="57" t="s">
+        <v>288</v>
+      </c>
+      <c r="J142" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="K142" s="7" t="s">
+        <v>785</v>
+      </c>
+      <c r="L142" s="8" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="143" spans="1:12" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="6">
+        <v>39167</v>
+      </c>
+      <c r="B143" s="21">
+        <v>3</v>
+      </c>
+      <c r="C143" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D143" s="12">
+        <v>771</v>
+      </c>
+      <c r="E143" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F143" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="G143" s="9" t="s">
+        <v>290</v>
+      </c>
+      <c r="H143" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="I143" s="57" t="s">
+        <v>291</v>
+      </c>
+      <c r="J143" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K143" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="L143" s="8" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="144" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="6">
+        <v>39173</v>
+      </c>
+      <c r="B144" s="21">
+        <v>2</v>
+      </c>
+      <c r="C144" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D144" s="12">
+        <v>773</v>
+      </c>
+      <c r="E144" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="F144" s="8" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G144" s="9" t="s">
+        <v>292</v>
+      </c>
+      <c r="H144" s="7" t="s">
+        <v>791</v>
+      </c>
+      <c r="I144" s="57" t="s">
+        <v>293</v>
+      </c>
+      <c r="J144" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K144" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="L144" s="8" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="145" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B145" s="21">
+        <v>2</v>
+      </c>
+      <c r="E145" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="J145" s="8" t="s">
+        <v>1923</v>
+      </c>
+      <c r="K145" s="7" t="s">
+        <v>637</v>
+      </c>
+      <c r="L145" s="8" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="146" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="6">
+        <v>39227</v>
+      </c>
+      <c r="B146" s="21">
+        <v>3</v>
+      </c>
+      <c r="C146" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D146" s="12">
+        <v>778</v>
+      </c>
+      <c r="E146" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="F146" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="G146" s="9" t="s">
+        <v>298</v>
+      </c>
+      <c r="H146" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="I146" s="57" t="s">
+        <v>297</v>
+      </c>
+      <c r="J146" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K146" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="L146" s="8" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="147" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="6">
+        <v>39283</v>
+      </c>
+      <c r="B147" s="21">
+        <v>3</v>
+      </c>
+      <c r="C147" s="11" t="s">
+        <v>831</v>
+      </c>
+      <c r="D147" s="12">
+        <v>781</v>
+      </c>
+      <c r="E147" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F147" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="G147" s="9" t="s">
+        <v>302</v>
+      </c>
+      <c r="H147" s="7" t="s">
+        <v>832</v>
+      </c>
+      <c r="I147" s="57" t="s">
+        <v>685</v>
+      </c>
+      <c r="J147" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K147" s="7" t="s">
+        <v>832</v>
+      </c>
+      <c r="L147" s="8" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="148" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="6">
+        <v>39346</v>
+      </c>
+      <c r="B148" s="21">
+        <v>3</v>
+      </c>
+      <c r="C148" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D148" s="12">
+        <v>786</v>
+      </c>
+      <c r="E148" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F148" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="G148" s="8" t="s">
+        <v>1681</v>
+      </c>
+      <c r="H148" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="I148" s="57" t="s">
+        <v>626</v>
+      </c>
+      <c r="J148" s="8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="K148" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="L148" s="8" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="149" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="6">
+        <v>39379</v>
+      </c>
+      <c r="B149" s="21">
+        <v>3</v>
+      </c>
+      <c r="C149" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="D149" s="12">
+        <v>788</v>
+      </c>
+      <c r="E149" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="F149" s="8" t="s">
+        <v>437</v>
+      </c>
+      <c r="H149" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="I149" s="57" t="s">
+        <v>307</v>
+      </c>
+      <c r="J149" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K149" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="L149" s="8" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="150" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="6">
+        <v>39156</v>
+      </c>
+      <c r="B150" s="21">
+        <v>3</v>
+      </c>
+      <c r="C150" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D150" s="12">
+        <v>790</v>
+      </c>
+      <c r="E150" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="F150" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="G150" s="9" t="s">
+        <v>1388</v>
+      </c>
+      <c r="H150" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I150" s="57" t="s">
+        <v>1641</v>
+      </c>
+      <c r="J150" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="K150" s="7" t="s">
+        <v>1939</v>
+      </c>
+      <c r="L150" s="8" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="151" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B151" s="21">
+        <v>3</v>
+      </c>
+      <c r="E151" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="J151" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="K151" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="L151" s="8" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="152" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="6">
+        <v>39539</v>
+      </c>
+      <c r="B152" s="21">
+        <v>2</v>
+      </c>
+      <c r="C152" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D152" s="12">
+        <v>794</v>
+      </c>
+      <c r="E152" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F152" s="8" t="s">
+        <v>439</v>
+      </c>
+      <c r="G152" s="9" t="s">
+        <v>1525</v>
+      </c>
+      <c r="H152" s="7" t="s">
+        <v>689</v>
+      </c>
+      <c r="I152" s="57" t="s">
+        <v>1070</v>
+      </c>
+      <c r="J152" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K152" s="7" t="s">
+        <v>689</v>
+      </c>
+      <c r="L152" s="8" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="153" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="6">
+        <v>39539</v>
+      </c>
+      <c r="B153" s="21">
+        <v>3</v>
+      </c>
+      <c r="C153" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D153" s="12">
+        <v>795</v>
+      </c>
+      <c r="E153" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F153" s="8" t="s">
+        <v>595</v>
+      </c>
+      <c r="G153" s="9" t="s">
+        <v>311</v>
+      </c>
+      <c r="H153" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="I153" s="57" t="s">
+        <v>312</v>
+      </c>
+      <c r="J153" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K153" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="L153" s="8" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="154" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="6">
+        <v>39584</v>
+      </c>
+      <c r="B154" s="21">
+        <v>2</v>
+      </c>
+      <c r="C154" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="D154" s="12">
+        <v>798</v>
+      </c>
+      <c r="E154" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F154" s="8" t="s">
+        <v>440</v>
+      </c>
+      <c r="H154" s="7" t="s">
+        <v>793</v>
+      </c>
+      <c r="I154" s="57" t="s">
+        <v>1072</v>
+      </c>
+      <c r="J154" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K154" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="L154" s="8" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="155" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="6">
+        <v>39584</v>
+      </c>
+      <c r="B155" s="21">
+        <v>3</v>
+      </c>
+      <c r="C155" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D155" s="12">
+        <v>800</v>
+      </c>
+      <c r="E155" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="F155" s="8" t="s">
+        <v>441</v>
+      </c>
+      <c r="G155" s="9" t="s">
+        <v>564</v>
+      </c>
+      <c r="H155" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="I155" s="57" t="s">
+        <v>315</v>
+      </c>
+      <c r="J155" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K155" s="7" t="s">
+        <v>794</v>
+      </c>
+      <c r="L155" s="8" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="156" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="6">
+        <v>39584</v>
+      </c>
+      <c r="B156" s="21">
+        <v>3</v>
+      </c>
+      <c r="C156" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="D156" s="12">
+        <v>801</v>
+      </c>
+      <c r="E156" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F156" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="G156" s="9" t="s">
+        <v>1945</v>
+      </c>
+      <c r="H156" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="I156" s="57" t="s">
+        <v>316</v>
+      </c>
+      <c r="J156" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K156" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="L156" s="8" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="157" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="6">
+        <v>39736</v>
+      </c>
+      <c r="B157" s="21">
+        <v>3</v>
+      </c>
+      <c r="C157" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D157" s="12">
+        <v>805</v>
+      </c>
+      <c r="E157" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F157" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="G157" s="9" t="s">
+        <v>1372</v>
+      </c>
+      <c r="H157" s="7" t="s">
+        <v>885</v>
+      </c>
+      <c r="I157" s="57" t="s">
+        <v>884</v>
+      </c>
+      <c r="J157" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K157" s="7" t="s">
+        <v>885</v>
+      </c>
+      <c r="L157" s="8" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="158" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="6">
+        <v>39736</v>
+      </c>
+      <c r="B158" s="21">
+        <v>2</v>
+      </c>
+      <c r="C158" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="D158" s="12">
+        <v>806</v>
+      </c>
+      <c r="E158" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F158" s="8" t="s">
+        <v>500</v>
+      </c>
+      <c r="G158" s="9" t="s">
+        <v>321</v>
+      </c>
+      <c r="H158" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="I158" s="57" t="s">
+        <v>1228</v>
+      </c>
+      <c r="J158" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K158" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="L158" s="8" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="159" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="6">
+        <v>36930</v>
+      </c>
+      <c r="B159" s="21">
+        <v>2</v>
+      </c>
+      <c r="C159" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D159" s="12">
+        <v>810</v>
+      </c>
+      <c r="E159" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="F159" s="8" t="s">
+        <v>322</v>
+      </c>
+      <c r="G159" s="9" t="s">
+        <v>1807</v>
+      </c>
+      <c r="H159" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="I159" s="57" t="s">
+        <v>323</v>
+      </c>
+      <c r="J159" s="37" t="s">
+        <v>1230</v>
+      </c>
+      <c r="K159" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="L159" s="8" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="160" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B160" s="21">
+        <v>2</v>
+      </c>
+      <c r="E160" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="I160" s="58"/>
+      <c r="J160" s="35" t="s">
+        <v>1429</v>
+      </c>
+      <c r="K160" s="7" t="s">
+        <v>795</v>
+      </c>
+      <c r="L160" s="8" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="161" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="6">
+        <v>39904</v>
+      </c>
+      <c r="B161" s="21">
+        <v>2</v>
+      </c>
+      <c r="C161" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D161" s="12">
+        <v>811</v>
+      </c>
+      <c r="E161" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F161" s="8" t="s">
+        <v>1447</v>
+      </c>
+      <c r="G161" s="9" t="s">
+        <v>652</v>
+      </c>
+      <c r="H161" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="I161" s="57" t="s">
+        <v>868</v>
+      </c>
+      <c r="J161" s="8" t="s">
+        <v>1232</v>
+      </c>
+      <c r="K161" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="L161" s="8" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="162" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B162" s="21">
+        <v>2</v>
+      </c>
+      <c r="E162" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="J162" s="8" t="s">
+        <v>1233</v>
+      </c>
+      <c r="K162" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="L162" s="8" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="163" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B163" s="21">
+        <v>2</v>
+      </c>
+      <c r="E163" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="J163" s="8" t="s">
+        <v>1234</v>
+      </c>
+      <c r="K163" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="L163" s="8" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="164" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="6">
+        <v>39972</v>
+      </c>
+      <c r="B164" s="21">
+        <v>3</v>
+      </c>
+      <c r="C164" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D164" s="12">
+        <v>816</v>
+      </c>
+      <c r="E164" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="F164" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="H164" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="I164" s="57" t="s">
+        <v>519</v>
+      </c>
+      <c r="J164" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K164" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="L164" s="8" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="165" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="6">
+        <v>40021</v>
+      </c>
+      <c r="B165" s="21">
+        <v>3</v>
+      </c>
+      <c r="C165" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D165" s="12">
+        <v>817</v>
+      </c>
+      <c r="E165" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F165" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="G165" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="H165" s="7" t="s">
+        <v>796</v>
+      </c>
+      <c r="I165" s="57" t="s">
+        <v>561</v>
+      </c>
+      <c r="J165" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K165" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="L165" s="8" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="166" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="6">
+        <v>40240</v>
+      </c>
+      <c r="B166" s="21">
+        <v>3</v>
+      </c>
+      <c r="C166" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="D166" s="12">
+        <v>826</v>
+      </c>
+      <c r="E166" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F166" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="H166" s="7" t="s">
+        <v>797</v>
+      </c>
+      <c r="I166" s="57" t="s">
+        <v>342</v>
+      </c>
+      <c r="J166" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K166" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="L166" s="8" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="167" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="6">
+        <v>40249</v>
+      </c>
+      <c r="B167" s="21">
+        <v>3</v>
+      </c>
+      <c r="C167" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D167" s="12">
+        <v>827</v>
+      </c>
+      <c r="E167" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F167" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="H167" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="I167" s="57" t="s">
+        <v>590</v>
+      </c>
+      <c r="J167" s="8" t="s">
+        <v>1235</v>
+      </c>
+      <c r="K167" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="L167" s="8" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="168" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="6">
+        <v>40269</v>
+      </c>
+      <c r="B168" s="21">
+        <v>3</v>
+      </c>
+      <c r="C168" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D168" s="12">
+        <v>828</v>
+      </c>
+      <c r="E168" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F168" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="G168" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="H168" s="7" t="s">
+        <v>798</v>
+      </c>
+      <c r="I168" s="57" t="s">
+        <v>597</v>
+      </c>
+      <c r="J168" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K168" s="7" t="s">
+        <v>798</v>
+      </c>
+      <c r="L168" s="8" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="169" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="6">
+        <v>40269</v>
+      </c>
+      <c r="B169" s="21">
+        <v>2</v>
+      </c>
+      <c r="C169" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D169" s="12">
+        <v>830</v>
+      </c>
+      <c r="E169" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F169" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="G169" s="9" t="s">
+        <v>337</v>
+      </c>
+      <c r="H169" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="I169" s="57" t="s">
+        <v>1640</v>
+      </c>
+      <c r="J169" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K169" s="7" t="s">
+        <v>799</v>
+      </c>
+      <c r="L169" s="8" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="170" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="6">
+        <v>40410</v>
+      </c>
+      <c r="B170" s="21">
+        <v>2</v>
+      </c>
+      <c r="C170" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D170" s="12">
+        <v>834</v>
+      </c>
+      <c r="E170" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F170" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="G170" s="9" t="s">
+        <v>338</v>
+      </c>
+      <c r="H170" s="7" t="s">
+        <v>665</v>
+      </c>
+      <c r="I170" s="57" t="s">
+        <v>1236</v>
+      </c>
+      <c r="J170" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K170" s="7" t="s">
+        <v>800</v>
+      </c>
+      <c r="L170" s="8" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="171" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="6">
+        <v>40651</v>
+      </c>
+      <c r="B171" s="21">
+        <v>3</v>
+      </c>
+      <c r="C171" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="D171" s="12">
+        <v>839</v>
+      </c>
+      <c r="E171" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="F171" s="8" t="s">
+        <v>344</v>
+      </c>
+      <c r="G171" s="9" t="s">
+        <v>973</v>
+      </c>
+      <c r="H171" s="7" t="s">
+        <v>972</v>
+      </c>
+      <c r="I171" s="57" t="s">
+        <v>1503</v>
+      </c>
+      <c r="J171" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K171" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="L171" s="8" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="172" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="6">
+        <v>40655</v>
+      </c>
+      <c r="B172" s="21">
+        <v>2</v>
+      </c>
+      <c r="C172" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D172" s="12">
+        <v>841</v>
+      </c>
+      <c r="E172" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F172" s="8" t="s">
+        <v>447</v>
+      </c>
+      <c r="G172" s="9" t="s">
+        <v>345</v>
+      </c>
+      <c r="H172" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="I172" s="57" t="s">
+        <v>350</v>
+      </c>
+      <c r="J172" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K172" s="7" t="s">
+        <v>801</v>
+      </c>
+      <c r="L172" s="8" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="173" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="6">
+        <v>40655</v>
+      </c>
+      <c r="B173" s="21">
+        <v>3</v>
+      </c>
+      <c r="C173" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="D173" s="12">
+        <v>843</v>
+      </c>
+      <c r="E173" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F173" s="8" t="s">
+        <v>448</v>
+      </c>
+      <c r="G173" s="9" t="s">
+        <v>346</v>
+      </c>
+      <c r="H173" s="7" t="s">
+        <v>802</v>
+      </c>
+      <c r="I173" s="57" t="s">
+        <v>351</v>
+      </c>
+      <c r="J173" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K173" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="L173" s="8" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="174" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="6">
+        <v>40660</v>
+      </c>
+      <c r="B174" s="21">
+        <v>2</v>
+      </c>
+      <c r="C174" s="11" t="s">
+        <v>693</v>
+      </c>
+      <c r="D174" s="12">
+        <v>844</v>
+      </c>
+      <c r="E174" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F174" s="8" t="s">
+        <v>1820</v>
+      </c>
+      <c r="G174" s="9" t="s">
+        <v>347</v>
+      </c>
+      <c r="H174" s="7" t="s">
+        <v>827</v>
+      </c>
+      <c r="I174" s="57" t="s">
+        <v>352</v>
+      </c>
+      <c r="J174" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K174" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="L174" s="8" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="175" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="6">
+        <v>40689</v>
+      </c>
+      <c r="B175" s="21">
+        <v>2</v>
+      </c>
+      <c r="C175" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="D175" s="12">
+        <v>847</v>
+      </c>
+      <c r="E175" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F175" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="G175" s="9" t="s">
+        <v>354</v>
+      </c>
+      <c r="H175" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="I175" s="57" t="s">
+        <v>357</v>
+      </c>
+      <c r="J175" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K175" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="L175" s="8" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="176" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="6">
+        <v>40760</v>
+      </c>
+      <c r="B176" s="21">
+        <v>2</v>
+      </c>
+      <c r="C176" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="D176" s="12">
+        <v>850</v>
+      </c>
+      <c r="E176" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F176" s="8" t="s">
+        <v>450</v>
+      </c>
+      <c r="G176" s="9" t="s">
+        <v>353</v>
+      </c>
+      <c r="H176" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="I176" s="57" t="s">
+        <v>358</v>
+      </c>
+      <c r="J176" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K176" s="7" t="s">
+        <v>1711</v>
+      </c>
+      <c r="L176" s="8" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="177" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B177" s="21">
+        <v>2</v>
+      </c>
+      <c r="E177" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="J177" s="8" t="s">
+        <v>1932</v>
+      </c>
+      <c r="K177" s="7" t="s">
+        <v>1933</v>
+      </c>
+      <c r="L177" s="8" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="178" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="6">
+        <v>40878</v>
+      </c>
+      <c r="B178" s="21">
+        <v>3</v>
+      </c>
+      <c r="C178" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D178" s="12">
+        <v>852</v>
+      </c>
+      <c r="E178" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F178" s="8" t="s">
+        <v>451</v>
+      </c>
+      <c r="H178" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="I178" s="57" t="s">
+        <v>360</v>
+      </c>
+      <c r="J178" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K178" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="L178" s="8" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="179" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="6">
+        <v>40892</v>
+      </c>
+      <c r="B179" s="21">
+        <v>2</v>
+      </c>
+      <c r="C179" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D179" s="12">
+        <v>853</v>
+      </c>
+      <c r="E179" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F179" s="8" t="s">
+        <v>452</v>
+      </c>
+      <c r="G179" s="9" t="s">
+        <v>361</v>
+      </c>
+      <c r="H179" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="I179" s="57" t="s">
+        <v>1237</v>
+      </c>
+      <c r="J179" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K179" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="L179" s="8" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="180" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="6">
+        <v>40952</v>
+      </c>
+      <c r="B180" s="21">
+        <v>2</v>
+      </c>
+      <c r="C180" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D180" s="12">
+        <v>855</v>
+      </c>
+      <c r="E180" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F180" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="G180" s="9" t="s">
+        <v>479</v>
+      </c>
+      <c r="H180" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="I180" s="57" t="s">
+        <v>374</v>
+      </c>
+      <c r="J180" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K180" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="L180" s="8" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="181" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="6">
+        <v>40991</v>
+      </c>
+      <c r="B181" s="21">
+        <v>3</v>
+      </c>
+      <c r="C181" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D181" s="12">
+        <v>857</v>
+      </c>
+      <c r="E181" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F181" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="G181" s="8" t="s">
+        <v>1909</v>
+      </c>
+      <c r="H181" s="7" t="s">
+        <v>804</v>
+      </c>
+      <c r="I181" s="57" t="s">
+        <v>372</v>
+      </c>
+      <c r="J181" s="37" t="s">
+        <v>1602</v>
+      </c>
+      <c r="K181" s="7" t="s">
+        <v>804</v>
+      </c>
+      <c r="L181" s="8" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="182" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G182" s="41"/>
+      <c r="J182" s="54" t="s">
+        <v>1603</v>
+      </c>
+      <c r="K182" s="22" t="s">
+        <v>1604</v>
+      </c>
+      <c r="L182" s="23" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="183" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="6">
+        <v>41001</v>
+      </c>
+      <c r="B183" s="21">
+        <v>3</v>
+      </c>
+      <c r="C183" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D183" s="12">
+        <v>858</v>
+      </c>
+      <c r="E183" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F183" s="8" t="s">
+        <v>365</v>
+      </c>
+      <c r="G183" s="9" t="s">
+        <v>366</v>
+      </c>
+      <c r="H183" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="I183" s="57" t="s">
+        <v>487</v>
+      </c>
+      <c r="J183" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K183" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="L183" s="8" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="184" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="6">
+        <v>41089</v>
+      </c>
+      <c r="B184" s="21">
+        <v>3</v>
+      </c>
+      <c r="C184" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D184" s="12">
+        <v>862</v>
+      </c>
+      <c r="E184" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F184" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="H184" s="7" t="s">
+        <v>805</v>
+      </c>
+      <c r="I184" s="57" t="s">
+        <v>375</v>
+      </c>
+      <c r="J184" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K184" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="L184" s="8" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="185" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="6">
+        <v>41134</v>
+      </c>
+      <c r="B185" s="21">
+        <v>3</v>
+      </c>
+      <c r="C185" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D185" s="12">
+        <v>863</v>
+      </c>
+      <c r="E185" s="7" t="s">
+        <v>828</v>
+      </c>
+      <c r="F185" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="G185" s="9" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H185" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="I185" s="57" t="s">
+        <v>376</v>
+      </c>
+      <c r="J185" s="8" t="s">
+        <v>363</v>
+      </c>
+      <c r="K185" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="L185" s="8" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="186" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="6">
+        <v>41137</v>
+      </c>
+      <c r="B186" s="21">
+        <v>3</v>
+      </c>
+      <c r="C186" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D186" s="12">
+        <v>864</v>
+      </c>
+      <c r="E186" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F186" s="8" t="s">
+        <v>369</v>
+      </c>
+      <c r="G186" s="9" t="s">
+        <v>368</v>
+      </c>
+      <c r="H186" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="I186" s="57" t="s">
+        <v>377</v>
+      </c>
+      <c r="J186" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K186" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="L186" s="8" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="187" spans="1:12" ht="25.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="6">
+        <v>41143</v>
+      </c>
+      <c r="B187" s="21">
+        <v>2</v>
+      </c>
+      <c r="C187" s="11" t="s">
+        <v>836</v>
+      </c>
+      <c r="D187" s="12">
+        <v>866</v>
+      </c>
+      <c r="E187" s="7" t="s">
+        <v>837</v>
+      </c>
+      <c r="F187" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="G187" s="9" t="s">
+        <v>370</v>
+      </c>
+      <c r="H187" s="7" t="s">
+        <v>838</v>
+      </c>
+      <c r="I187" s="57" t="s">
+        <v>378</v>
+      </c>
+      <c r="J187" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K187" s="7" t="s">
+        <v>838</v>
+      </c>
+      <c r="L187" s="8" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="188" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="6">
+        <v>41198</v>
+      </c>
+      <c r="B188" s="21">
+        <v>3</v>
+      </c>
+      <c r="C188" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D188" s="12">
+        <v>868</v>
+      </c>
+      <c r="E188" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F188" s="8" t="s">
+        <v>454</v>
+      </c>
+      <c r="G188" s="9" t="s">
+        <v>916</v>
+      </c>
+      <c r="H188" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="I188" s="57" t="s">
+        <v>379</v>
+      </c>
+      <c r="J188" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K188" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="L188" s="8" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="189" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="6">
+        <v>41208</v>
+      </c>
+      <c r="B189" s="21">
+        <v>3</v>
+      </c>
+      <c r="C189" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D189" s="12">
+        <v>869</v>
+      </c>
+      <c r="E189" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F189" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="G189" s="9" t="s">
+        <v>848</v>
+      </c>
+      <c r="H189" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="I189" s="57" t="s">
+        <v>1239</v>
+      </c>
+      <c r="J189" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K189" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="L189" s="8" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="190" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="6">
+        <v>41199</v>
+      </c>
+      <c r="B190" s="21">
+        <v>3</v>
+      </c>
+      <c r="C190" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D190" s="12">
+        <v>870</v>
+      </c>
+      <c r="E190" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="F190" s="8" t="s">
+        <v>455</v>
+      </c>
+      <c r="G190" s="9" t="s">
+        <v>381</v>
+      </c>
+      <c r="H190" s="7" t="s">
+        <v>806</v>
+      </c>
+      <c r="I190" s="57" t="s">
+        <v>382</v>
+      </c>
+      <c r="J190" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K190" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="L190" s="8" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="191" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="6">
+        <v>41247</v>
+      </c>
+      <c r="B191" s="21">
+        <v>3</v>
+      </c>
+      <c r="C191" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D191" s="12">
+        <v>871</v>
+      </c>
+      <c r="E191" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="F191" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="G191" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="H191" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="I191" s="57" t="s">
+        <v>384</v>
+      </c>
+      <c r="J191" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K191" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="L191" s="8" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="192" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="6">
+        <v>41291</v>
+      </c>
+      <c r="B192" s="21">
+        <v>3</v>
+      </c>
+      <c r="C192" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D192" s="12">
+        <v>872</v>
+      </c>
+      <c r="E192" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="F192" s="8" t="s">
+        <v>386</v>
+      </c>
+      <c r="G192" s="9" t="s">
+        <v>385</v>
+      </c>
+      <c r="H192" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="I192" s="57" t="s">
+        <v>622</v>
+      </c>
+      <c r="J192" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K192" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="L192" s="8" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="193" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="6">
+        <v>41369</v>
+      </c>
+      <c r="B193" s="21">
+        <v>3</v>
+      </c>
+      <c r="C193" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D193" s="12">
+        <v>876</v>
+      </c>
+      <c r="E193" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F193" s="8" t="s">
+        <v>456</v>
+      </c>
+      <c r="G193" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="H193" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I193" s="57" t="s">
+        <v>391</v>
+      </c>
+      <c r="J193" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K193" s="7" t="s">
+        <v>807</v>
+      </c>
+      <c r="L193" s="8" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="194" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="6">
+        <v>41375</v>
+      </c>
+      <c r="B194" s="21">
+        <v>2</v>
+      </c>
+      <c r="C194" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D194" s="12">
+        <v>877</v>
+      </c>
+      <c r="E194" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F194" s="8" t="s">
+        <v>1134</v>
+      </c>
+      <c r="G194" s="9" t="s">
+        <v>1944</v>
+      </c>
+      <c r="H194" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="I194" s="57" t="s">
+        <v>392</v>
+      </c>
+      <c r="J194" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K194" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="L194" s="8" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="195" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="6">
+        <v>41536</v>
+      </c>
+      <c r="B195" s="21">
+        <v>2</v>
+      </c>
+      <c r="C195" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D195" s="12">
+        <v>887</v>
+      </c>
+      <c r="E195" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F195" s="8" t="s">
+        <v>457</v>
+      </c>
+      <c r="G195" s="9" t="s">
+        <v>395</v>
+      </c>
+      <c r="H195" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="I195" s="57" t="s">
+        <v>397</v>
+      </c>
+      <c r="J195" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K195" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L195" s="8" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="196" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="6">
+        <v>41563</v>
+      </c>
+      <c r="B196" s="21">
+        <v>3</v>
+      </c>
+      <c r="C196" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D196" s="12">
+        <v>889</v>
+      </c>
+      <c r="E196" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F196" s="8" t="s">
+        <v>1473</v>
+      </c>
+      <c r="H196" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="I196" s="57" t="s">
+        <v>399</v>
+      </c>
+      <c r="J196" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K196" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="L196" s="8" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="197" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="6">
+        <v>26404</v>
+      </c>
+      <c r="B197" s="21">
+        <v>2</v>
+      </c>
+      <c r="C197" s="11" t="s">
+        <v>693</v>
+      </c>
+      <c r="D197" s="12">
+        <v>890</v>
+      </c>
+      <c r="E197" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F197" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="G197" s="9" t="s">
+        <v>1828</v>
+      </c>
+      <c r="H197" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="I197" s="57" t="s">
+        <v>401</v>
+      </c>
+      <c r="J197" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K197" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="L197" s="8" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="198" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="6">
+        <v>41606</v>
+      </c>
+      <c r="B198" s="21">
+        <v>2</v>
+      </c>
+      <c r="C198" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D198" s="12">
+        <v>893</v>
+      </c>
+      <c r="E198" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F198" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="G198" s="9" t="s">
+        <v>653</v>
+      </c>
+      <c r="H198" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="I198" s="57" t="s">
+        <v>654</v>
+      </c>
+      <c r="J198" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K198" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="L198" s="8" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="199" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="6">
+        <v>41687</v>
+      </c>
+      <c r="B199" s="21">
+        <v>3</v>
+      </c>
+      <c r="C199" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D199" s="12">
+        <v>896</v>
+      </c>
+      <c r="E199" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F199" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="H199" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="I199" s="57" t="s">
+        <v>481</v>
+      </c>
+      <c r="J199" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K199" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="L199" s="8" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="200" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="6">
+        <v>41730</v>
+      </c>
+      <c r="B200" s="21">
+        <v>3</v>
+      </c>
+      <c r="C200" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="D200" s="12">
+        <v>898</v>
+      </c>
+      <c r="E200" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F200" s="8" t="s">
+        <v>562</v>
+      </c>
+      <c r="G200" s="9" t="s">
+        <v>496</v>
+      </c>
+      <c r="H200" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="I200" s="57" t="s">
+        <v>1240</v>
+      </c>
+      <c r="J200" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K200" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="L200" s="8" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="201" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="6">
+        <v>41730</v>
+      </c>
+      <c r="B201" s="21">
+        <v>3</v>
+      </c>
+      <c r="C201" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D201" s="12">
+        <v>899</v>
+      </c>
+      <c r="E201" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F201" s="8" t="s">
+        <v>501</v>
+      </c>
+      <c r="G201" s="9" t="s">
+        <v>502</v>
+      </c>
+      <c r="H201" s="7" t="s">
+        <v>1175</v>
+      </c>
+      <c r="I201" s="57" t="s">
+        <v>1174</v>
+      </c>
+      <c r="J201" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K201" s="7" t="s">
+        <v>1175</v>
+      </c>
+      <c r="L201" s="8" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="202" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="6">
+        <v>41731</v>
+      </c>
+      <c r="B202" s="21">
+        <v>3</v>
+      </c>
+      <c r="C202" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D202" s="12">
+        <v>901</v>
+      </c>
+      <c r="E202" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F202" s="8" t="s">
+        <v>510</v>
+      </c>
+      <c r="G202" s="9" t="s">
+        <v>499</v>
+      </c>
+      <c r="H202" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="I202" s="57" t="s">
+        <v>497</v>
+      </c>
+      <c r="J202" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K202" s="7" t="s">
+        <v>809</v>
+      </c>
+      <c r="L202" s="8" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="203" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="6">
+        <v>41801</v>
+      </c>
+      <c r="B203" s="21">
+        <v>3</v>
+      </c>
+      <c r="C203" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D203" s="12">
+        <v>907</v>
+      </c>
+      <c r="E203" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F203" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="H203" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="I203" s="57" t="s">
+        <v>526</v>
+      </c>
+      <c r="J203" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K203" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="L203" s="8" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="204" spans="1:12" ht="67.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="6">
+        <v>41807</v>
+      </c>
+      <c r="B204" s="21">
+        <v>3</v>
+      </c>
+      <c r="C204" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D204" s="12">
+        <v>909</v>
+      </c>
+      <c r="E204" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F204" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="H204" s="7" t="s">
+        <v>1592</v>
+      </c>
+      <c r="I204" s="57" t="s">
+        <v>1591</v>
+      </c>
+      <c r="J204" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K204" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="L204" s="8" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="205" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="6">
+        <v>41817</v>
+      </c>
+      <c r="B205" s="21">
+        <v>2</v>
+      </c>
+      <c r="C205" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D205" s="12">
+        <v>911</v>
+      </c>
+      <c r="E205" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F205" s="8" t="s">
+        <v>1113</v>
+      </c>
+      <c r="G205" s="9" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H205" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="I205" s="57" t="s">
+        <v>908</v>
+      </c>
+      <c r="J205" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K205" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="L205" s="8" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="206" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="6">
+        <v>41852</v>
+      </c>
+      <c r="B206" s="21">
+        <v>3</v>
+      </c>
+      <c r="C206" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D206" s="12">
+        <v>913</v>
+      </c>
+      <c r="E206" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F206" s="8" t="s">
+        <v>1172</v>
+      </c>
+      <c r="G206" s="9" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H206" s="7" t="s">
+        <v>1171</v>
+      </c>
+      <c r="I206" s="57" t="s">
+        <v>1170</v>
+      </c>
+      <c r="J206" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K206" s="7" t="s">
+        <v>1171</v>
+      </c>
+      <c r="L206" s="8" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="207" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="6">
+        <v>41934</v>
+      </c>
+      <c r="B207" s="21">
+        <v>3</v>
+      </c>
+      <c r="C207" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D207" s="12">
+        <v>915</v>
+      </c>
+      <c r="E207" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F207" s="8" t="s">
+        <v>573</v>
+      </c>
+      <c r="H207" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="I207" s="57" t="s">
+        <v>575</v>
+      </c>
+      <c r="J207" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K207" s="7" t="s">
+        <v>1061</v>
+      </c>
+      <c r="L207" s="8" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="208" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="6">
+        <v>41929</v>
+      </c>
+      <c r="B208" s="21">
+        <v>3</v>
+      </c>
+      <c r="C208" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D208" s="12">
+        <v>916</v>
+      </c>
+      <c r="E208" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="F208" s="8" t="s">
+        <v>576</v>
+      </c>
+      <c r="H208" s="7" t="s">
+        <v>577</v>
+      </c>
+      <c r="I208" s="57" t="s">
+        <v>578</v>
+      </c>
+      <c r="J208" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="K208" s="7" t="s">
+        <v>577</v>
+      </c>
+      <c r="L208" s="8" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="209" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="6">
+        <v>41974</v>
+      </c>
+      <c r="B209" s="21">
+        <v>3</v>
+      </c>
+      <c r="C209" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D209" s="12">
+        <v>917</v>
+      </c>
+      <c r="E209" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="F209" s="8" t="s">
+        <v>581</v>
+      </c>
+      <c r="G209" s="9" t="s">
+        <v>582</v>
+      </c>
+      <c r="H209" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="I209" s="57" t="s">
+        <v>583</v>
+      </c>
+      <c r="J209" s="8" t="s">
+        <v>584</v>
+      </c>
+      <c r="K209" s="7" t="s">
+        <v>754</v>
+      </c>
+      <c r="L209" s="8" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="210" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="6">
+        <v>42044</v>
+      </c>
+      <c r="B210" s="21">
+        <v>3</v>
+      </c>
+      <c r="C210" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D210" s="12">
+        <v>919</v>
+      </c>
+      <c r="E210" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="F210" s="8" t="s">
+        <v>591</v>
+      </c>
+      <c r="G210" s="9" t="s">
+        <v>592</v>
+      </c>
+      <c r="H210" s="7" t="s">
+        <v>810</v>
+      </c>
+      <c r="I210" s="57" t="s">
+        <v>593</v>
+      </c>
+      <c r="J210" s="8" t="s">
+        <v>594</v>
+      </c>
+      <c r="K210" s="7" t="s">
+        <v>1025</v>
+      </c>
+      <c r="L210" s="8" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="211" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="6">
+        <v>35929</v>
+      </c>
+      <c r="B211" s="21">
+        <v>3</v>
+      </c>
+      <c r="C211" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D211" s="12">
+        <v>924</v>
+      </c>
+      <c r="E211" s="7" t="s">
+        <v>766</v>
+      </c>
+      <c r="F211" s="8" t="s">
+        <v>605</v>
+      </c>
+      <c r="G211" s="9" t="s">
+        <v>606</v>
+      </c>
+      <c r="H211" s="7" t="s">
+        <v>811</v>
+      </c>
+      <c r="I211" s="57" t="s">
+        <v>1241</v>
+      </c>
+      <c r="J211" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K211" s="7" t="s">
+        <v>811</v>
+      </c>
+      <c r="L211" s="8" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="212" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="6">
+        <v>42100</v>
+      </c>
+      <c r="B212" s="21">
+        <v>3</v>
+      </c>
+      <c r="C212" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D212" s="12">
+        <v>925</v>
+      </c>
+      <c r="E212" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F212" s="8" t="s">
+        <v>598</v>
+      </c>
+      <c r="H212" s="7" t="s">
+        <v>812</v>
+      </c>
+      <c r="I212" s="57" t="s">
+        <v>599</v>
+      </c>
+      <c r="J212" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="K212" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="L212" s="8" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="213" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="6">
+        <v>42110</v>
+      </c>
+      <c r="B213" s="21">
+        <v>3</v>
+      </c>
+      <c r="C213" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D213" s="12">
+        <v>928</v>
+      </c>
+      <c r="E213" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F213" s="8" t="s">
+        <v>601</v>
+      </c>
+      <c r="G213" s="9" t="s">
+        <v>602</v>
+      </c>
+      <c r="H213" s="7" t="s">
+        <v>813</v>
+      </c>
+      <c r="I213" s="57" t="s">
+        <v>604</v>
+      </c>
+      <c r="J213" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K213" s="7" t="s">
+        <v>603</v>
+      </c>
+      <c r="L213" s="8" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="214" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="6">
+        <v>42137</v>
+      </c>
+      <c r="B214" s="21">
+        <v>3</v>
+      </c>
+      <c r="C214" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D214" s="12">
+        <v>930</v>
+      </c>
+      <c r="E214" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="F214" s="8" t="s">
+        <v>609</v>
+      </c>
+      <c r="H214" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="I214" s="57" t="s">
+        <v>610</v>
+      </c>
+      <c r="J214" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K214" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="L214" s="8" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="215" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="6">
+        <v>42160</v>
+      </c>
+      <c r="B215" s="21">
+        <v>3</v>
+      </c>
+      <c r="C215" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D215" s="12">
+        <v>931</v>
+      </c>
+      <c r="E215" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F215" s="8" t="s">
+        <v>611</v>
+      </c>
+      <c r="H215" s="7" t="s">
+        <v>814</v>
+      </c>
+      <c r="I215" s="57" t="s">
+        <v>612</v>
+      </c>
+      <c r="J215" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K215" s="7" t="s">
+        <v>1412</v>
+      </c>
+      <c r="L215" s="8" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="216" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="6">
+        <v>41737</v>
+      </c>
+      <c r="B216" s="21">
+        <v>2</v>
+      </c>
+      <c r="C216" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D216" s="12">
+        <v>932</v>
+      </c>
+      <c r="E216" s="7" t="s">
+        <v>971</v>
+      </c>
+      <c r="F216" s="8" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G216" s="41" t="s">
+        <v>613</v>
+      </c>
+      <c r="H216" s="7" t="s">
+        <v>815</v>
+      </c>
+      <c r="I216" s="57" t="s">
+        <v>614</v>
+      </c>
+      <c r="J216" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K216" s="7" t="s">
+        <v>815</v>
+      </c>
+      <c r="L216" s="8" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="217" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="6">
+        <v>42194</v>
+      </c>
+      <c r="B217" s="21">
+        <v>2</v>
+      </c>
+      <c r="C217" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D217" s="12">
+        <v>933</v>
+      </c>
+      <c r="E217" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F217" s="8" t="s">
+        <v>616</v>
+      </c>
+      <c r="G217" s="9" t="s">
+        <v>617</v>
+      </c>
+      <c r="H217" s="7" t="s">
+        <v>1015</v>
+      </c>
+      <c r="I217" s="57" t="s">
+        <v>917</v>
+      </c>
+      <c r="J217" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K217" s="7" t="s">
+        <v>1015</v>
+      </c>
+      <c r="L217" s="8" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="218" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="6">
+        <v>42214</v>
+      </c>
+      <c r="B218" s="21">
+        <v>3</v>
+      </c>
+      <c r="C218" s="11" t="s">
+        <v>829</v>
+      </c>
+      <c r="D218" s="12">
+        <v>934</v>
+      </c>
+      <c r="E218" s="19" t="s">
+        <v>830</v>
+      </c>
+      <c r="F218" s="8" t="s">
+        <v>618</v>
+      </c>
+      <c r="G218" s="9" t="s">
+        <v>619</v>
+      </c>
+      <c r="H218" s="7" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I218" s="57" t="s">
+        <v>943</v>
+      </c>
+      <c r="J218" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K218" s="7" t="s">
+        <v>1021</v>
+      </c>
+      <c r="L218" s="8" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="219" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="6">
+        <v>42264</v>
+      </c>
+      <c r="B219" s="21">
+        <v>3</v>
+      </c>
+      <c r="C219" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D219" s="12">
+        <v>938</v>
+      </c>
+      <c r="E219" s="19" t="s">
+        <v>735</v>
+      </c>
+      <c r="F219" s="8" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G219" s="9" t="s">
+        <v>623</v>
+      </c>
+      <c r="H219" s="7" t="s">
+        <v>808</v>
+      </c>
+      <c r="I219" s="57" t="s">
+        <v>624</v>
+      </c>
+      <c r="J219" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K219" s="7" t="s">
+        <v>816</v>
+      </c>
+      <c r="L219" s="8" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="220" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="6">
+        <v>42404</v>
+      </c>
+      <c r="B220" s="21">
+        <v>3</v>
+      </c>
+      <c r="C220" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D220" s="12">
+        <v>942</v>
+      </c>
+      <c r="E220" s="19" t="s">
+        <v>735</v>
+      </c>
+      <c r="F220" s="8" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H220" s="7" t="s">
+        <v>817</v>
+      </c>
+      <c r="I220" s="57" t="s">
+        <v>629</v>
+      </c>
+      <c r="J220" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="K220" s="7" t="s">
+        <v>817</v>
+      </c>
+      <c r="L220" s="8" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="221" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="6">
+        <v>42478</v>
+      </c>
+      <c r="B221" s="21">
+        <v>3</v>
+      </c>
+      <c r="C221" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D221" s="12">
+        <v>946</v>
+      </c>
+      <c r="E221" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F221" s="8" t="s">
+        <v>1116</v>
+      </c>
+      <c r="G221" s="9" t="s">
+        <v>632</v>
+      </c>
+      <c r="H221" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="I221" s="57" t="s">
+        <v>1243</v>
+      </c>
+      <c r="J221" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K221" s="7" t="s">
+        <v>818</v>
+      </c>
+      <c r="L221" s="8" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="222" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="6">
+        <v>42566</v>
+      </c>
+      <c r="B222" s="21" t="s">
+        <v>527</v>
+      </c>
+      <c r="C222" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D222" s="12">
+        <v>951</v>
+      </c>
+      <c r="E222" s="19" t="s">
+        <v>735</v>
+      </c>
+      <c r="F222" s="8" t="s">
+        <v>952</v>
+      </c>
+      <c r="G222" s="9" t="s">
+        <v>640</v>
+      </c>
+      <c r="H222" s="7" t="s">
+        <v>954</v>
+      </c>
+      <c r="I222" s="57" t="s">
+        <v>953</v>
+      </c>
+      <c r="J222" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K222" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="L222" s="8" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="223" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="6">
+        <v>42681</v>
+      </c>
+      <c r="B223" s="21">
+        <v>3</v>
+      </c>
+      <c r="C223" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D223" s="12">
+        <v>953</v>
+      </c>
+      <c r="E223" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="F223" s="8" t="s">
+        <v>645</v>
+      </c>
+      <c r="G223" s="9" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H223" s="7" t="s">
+        <v>1301</v>
+      </c>
+      <c r="I223" s="57" t="s">
+        <v>1292</v>
+      </c>
+      <c r="J223" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K223" s="7" t="s">
+        <v>1301</v>
+      </c>
+      <c r="L223" s="8" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="224" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="6">
+        <v>42730</v>
+      </c>
+      <c r="B224" s="21">
+        <v>3</v>
+      </c>
+      <c r="C224" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D224" s="12">
+        <v>958</v>
+      </c>
+      <c r="E224" s="19" t="s">
+        <v>735</v>
+      </c>
+      <c r="F224" s="8" t="s">
+        <v>1181</v>
+      </c>
+      <c r="G224" s="9" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H224" s="7" t="s">
+        <v>820</v>
+      </c>
+      <c r="I224" s="57" t="s">
+        <v>647</v>
+      </c>
+      <c r="J224" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K224" s="7" t="s">
+        <v>820</v>
+      </c>
+      <c r="L224" s="8" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="225" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="6">
+        <v>42781</v>
+      </c>
+      <c r="B225" s="21">
+        <v>3</v>
+      </c>
+      <c r="C225" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="D225" s="12">
+        <v>961</v>
+      </c>
+      <c r="E225" s="19" t="s">
+        <v>471</v>
+      </c>
+      <c r="F225" s="8" t="s">
+        <v>649</v>
+      </c>
+      <c r="G225" s="9" t="s">
+        <v>650</v>
+      </c>
+      <c r="H225" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="I225" s="57" t="s">
+        <v>1117</v>
+      </c>
+      <c r="J225" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="K225" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="L225" s="8" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="226" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="6">
+        <v>42829</v>
+      </c>
+      <c r="B226" s="21">
+        <v>3</v>
+      </c>
+      <c r="C226" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D226" s="12">
+        <v>963</v>
+      </c>
+      <c r="E226" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="F226" s="8" t="s">
+        <v>655</v>
+      </c>
+      <c r="G226" s="9" t="s">
+        <v>656</v>
+      </c>
+      <c r="H226" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="I226" s="57" t="s">
+        <v>658</v>
+      </c>
+      <c r="J226" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K226" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="L226" s="8" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="227" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="6">
+        <v>42829</v>
+      </c>
+      <c r="B227" s="21">
+        <v>2</v>
+      </c>
+      <c r="C227" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D227" s="12">
+        <v>964</v>
+      </c>
+      <c r="E227" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="F227" s="8" t="s">
+        <v>1182</v>
+      </c>
+      <c r="G227" s="9" t="s">
+        <v>666</v>
+      </c>
+      <c r="H227" s="7" t="s">
+        <v>821</v>
+      </c>
+      <c r="I227" s="57" t="s">
+        <v>659</v>
+      </c>
+      <c r="J227" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K227" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="L227" s="8" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="228" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="6">
+        <v>42830</v>
+      </c>
+      <c r="B228" s="21">
+        <v>3</v>
+      </c>
+      <c r="C228" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="D228" s="12">
+        <v>965</v>
+      </c>
+      <c r="E228" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="F228" s="8" t="s">
+        <v>660</v>
+      </c>
+      <c r="G228" s="9" t="s">
+        <v>661</v>
+      </c>
+      <c r="H228" s="7" t="s">
+        <v>683</v>
+      </c>
+      <c r="I228" s="57" t="s">
+        <v>662</v>
+      </c>
+      <c r="J228" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="K228" s="7" t="s">
+        <v>663</v>
+      </c>
+      <c r="L228" s="8" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="229" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="6">
+        <v>42881</v>
+      </c>
+      <c r="B229" s="21" t="s">
+        <v>527</v>
+      </c>
+      <c r="C229" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="D229" s="12">
+        <v>967</v>
+      </c>
+      <c r="E229" s="20" t="s">
+        <v>734</v>
+      </c>
+      <c r="F229" s="8" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G229" s="9" t="s">
+        <v>1849</v>
+      </c>
+      <c r="H229" s="7" t="s">
+        <v>822</v>
+      </c>
+      <c r="I229" s="57" t="s">
+        <v>674</v>
+      </c>
+      <c r="J229" s="8" t="s">
+        <v>849</v>
+      </c>
+      <c r="K229" s="7" t="s">
+        <v>850</v>
+      </c>
+      <c r="L229" s="8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="230" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="6">
+        <v>42891</v>
+      </c>
+      <c r="B230" s="21">
+        <v>3</v>
+      </c>
+      <c r="C230" s="11" t="s">
+        <v>735</v>
+      </c>
+      <c r="D230" s="12">
+        <v>968</v>
+      </c>
+      <c r="E230" s="20" t="s">
+        <v>735</v>
+      </c>
+      <c r="F230" s="8" t="s">
+        <v>1184</v>
+      </c>
+      <c r="G230" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="H230" s="7" t="s">
+        <v>823</v>
+      </c>
+      <c r="I230" s="57" t="s">
+        <v>675</v>
+      </c>
+      <c r="J230" s="8" t="s">
+        <v>676</v>
+      </c>
+      <c r="K230" s="7" t="s">
+        <v>823</v>
+      </c>
+      <c r="L230" s="8" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="231" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="6">
+        <v>42920</v>
+      </c>
+      <c r="B231" s="21">
+        <v>3</v>
+      </c>
+      <c r="C231" s="11" t="s">
+        <v>824</v>
+      </c>
+      <c r="D231" s="12">
+        <v>969</v>
+      </c>
+      <c r="E231" s="20" t="s">
+        <v>825</v>
+      </c>
+      <c r="F231" s="8" t="s">
+        <v>1185</v>
+      </c>
+      <c r="G231" s="9" t="s">
+        <v>681</v>
+      </c>
+      <c r="H231" s="7" t="s">
+        <v>826</v>
+      </c>
+      <c r="I231" s="57" t="s">
+        <v>300</v>
+      </c>
+      <c r="J231" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K231" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="L231" s="8" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="232" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="6">
+        <v>43003</v>
+      </c>
+      <c r="B232" s="21">
+        <v>3</v>
+      </c>
+      <c r="C232" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D232" s="12">
+        <v>974</v>
+      </c>
+      <c r="E232" s="20" t="s">
+        <v>472</v>
+      </c>
+      <c r="F232" s="8" t="s">
+        <v>841</v>
+      </c>
+      <c r="G232" s="9" t="s">
+        <v>842</v>
+      </c>
+      <c r="H232" s="7" t="s">
+        <v>936</v>
+      </c>
+      <c r="I232" s="57" t="s">
+        <v>935</v>
+      </c>
+      <c r="J232" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="K232" s="7" t="s">
+        <v>936</v>
+      </c>
+      <c r="L232" s="8" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="233" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="6">
+        <v>43013</v>
+      </c>
+      <c r="B233" s="21">
+        <v>3</v>
+      </c>
+      <c r="C233" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D233" s="12">
+        <v>975</v>
+      </c>
+      <c r="E233" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="F233" s="8" t="s">
+        <v>688</v>
+      </c>
+      <c r="G233" s="9" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H233" s="7" t="s">
+        <v>1689</v>
+      </c>
+      <c r="I233" s="57" t="s">
+        <v>1688</v>
+      </c>
+      <c r="J233" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K233" s="7" t="s">
+        <v>787</v>
+      </c>
+      <c r="L233" s="8" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="234" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="6">
+        <v>43041</v>
+      </c>
+      <c r="B234" s="21">
+        <v>3</v>
+      </c>
+      <c r="C234" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D234" s="12">
+        <v>977</v>
+      </c>
+      <c r="E234" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="F234" s="8" t="s">
+        <v>843</v>
+      </c>
+      <c r="G234" s="9" t="s">
+        <v>844</v>
+      </c>
+      <c r="H234" s="7" t="s">
+        <v>845</v>
+      </c>
+      <c r="I234" s="57" t="s">
+        <v>846</v>
+      </c>
+      <c r="J234" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="K234" s="7" t="s">
+        <v>847</v>
+      </c>
+      <c r="L234" s="8" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="235" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="6">
+        <v>43081</v>
+      </c>
+      <c r="B235" s="21">
+        <v>3</v>
+      </c>
+      <c r="C235" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D235" s="12">
+        <v>978</v>
+      </c>
+      <c r="E235" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="F235" s="8" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G235" s="9" t="s">
+        <v>851</v>
+      </c>
+      <c r="H235" s="7" t="s">
+        <v>852</v>
+      </c>
+      <c r="I235" s="57" t="s">
+        <v>853</v>
+      </c>
+      <c r="J235" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K235" s="7" t="s">
+        <v>852</v>
+      </c>
+      <c r="L235" s="8" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="236" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="6">
+        <v>43084</v>
+      </c>
+      <c r="B236" s="21">
+        <v>3</v>
+      </c>
+      <c r="C236" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D236" s="12">
+        <v>979</v>
+      </c>
+      <c r="E236" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="F236" s="8" t="s">
+        <v>855</v>
+      </c>
+      <c r="G236" s="9" t="s">
+        <v>856</v>
+      </c>
+      <c r="H236" s="7" t="s">
+        <v>857</v>
+      </c>
+      <c r="I236" s="57" t="s">
+        <v>1247</v>
+      </c>
+      <c r="J236" s="8" t="s">
+        <v>858</v>
+      </c>
+      <c r="K236" s="7" t="s">
+        <v>859</v>
+      </c>
+      <c r="L236" s="8" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="237" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="6">
+        <v>43109</v>
+      </c>
+      <c r="B237" s="21">
+        <v>2</v>
+      </c>
+      <c r="C237" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D237" s="12">
+        <v>981</v>
+      </c>
+      <c r="E237" s="20" t="s">
+        <v>863</v>
+      </c>
+      <c r="F237" s="8" t="s">
+        <v>861</v>
+      </c>
+      <c r="G237" s="9" t="s">
+        <v>862</v>
+      </c>
+      <c r="H237" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="I237" s="57" t="s">
+        <v>1922</v>
+      </c>
+      <c r="J237" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="K237" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="L237" s="57" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="238" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="6">
+        <v>43157</v>
+      </c>
+      <c r="B238" s="21">
+        <v>3</v>
+      </c>
+      <c r="C238" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D238" s="12">
+        <v>985</v>
+      </c>
+      <c r="E238" s="20" t="s">
+        <v>471</v>
+      </c>
+      <c r="F238" s="8" t="s">
+        <v>1187</v>
+      </c>
+      <c r="G238" s="9" t="s">
+        <v>880</v>
+      </c>
+      <c r="H238" s="7" t="s">
+        <v>881</v>
+      </c>
+      <c r="I238" s="57" t="s">
+        <v>882</v>
+      </c>
+      <c r="J238" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K238" s="7" t="s">
+        <v>881</v>
+      </c>
+      <c r="L238" s="8" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="239" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="6">
+        <v>43159</v>
+      </c>
+      <c r="B239" s="21">
+        <v>3</v>
+      </c>
+      <c r="C239" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D239" s="12">
+        <v>986</v>
+      </c>
+      <c r="E239" s="20" t="s">
+        <v>471</v>
+      </c>
+      <c r="F239" s="8" t="s">
+        <v>875</v>
+      </c>
+      <c r="G239" s="9" t="s">
+        <v>876</v>
+      </c>
+      <c r="H239" s="7" t="s">
+        <v>1403</v>
+      </c>
+      <c r="I239" s="57" t="s">
+        <v>879</v>
+      </c>
+      <c r="J239" s="8" t="s">
+        <v>877</v>
+      </c>
+      <c r="K239" s="7" t="s">
+        <v>878</v>
+      </c>
+      <c r="L239" s="8" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="240" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="6">
+        <v>36819</v>
+      </c>
+      <c r="B240" s="21">
+        <v>3</v>
+      </c>
+      <c r="C240" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D240" s="12">
+        <v>988</v>
+      </c>
+      <c r="E240" s="20" t="s">
+        <v>971</v>
+      </c>
+      <c r="F240" s="8" t="s">
+        <v>1088</v>
+      </c>
+      <c r="G240" s="9" t="s">
+        <v>890</v>
+      </c>
+      <c r="H240" s="7" t="s">
+        <v>891</v>
+      </c>
+      <c r="I240" s="57" t="s">
+        <v>892</v>
+      </c>
+      <c r="J240" s="8" t="s">
+        <v>889</v>
+      </c>
+      <c r="K240" s="7" t="s">
+        <v>891</v>
+      </c>
+      <c r="L240" s="8" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="241" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="6">
+        <v>43185</v>
+      </c>
+      <c r="B241" s="21" t="s">
+        <v>527</v>
+      </c>
+      <c r="C241" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D241" s="12">
+        <v>989</v>
+      </c>
+      <c r="E241" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="F241" s="8" t="s">
+        <v>887</v>
+      </c>
+      <c r="G241" s="9" t="s">
+        <v>1715</v>
+      </c>
+      <c r="H241" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="I241" s="57" t="s">
+        <v>888</v>
+      </c>
+      <c r="J241" s="8" t="s">
+        <v>889</v>
+      </c>
+      <c r="K241" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="L241" s="8" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="242" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="6">
+        <v>43188</v>
+      </c>
+      <c r="B242" s="21">
+        <v>3</v>
+      </c>
+      <c r="C242" s="11" t="s">
+        <v>896</v>
+      </c>
+      <c r="D242" s="12">
+        <v>991</v>
+      </c>
+      <c r="E242" s="20" t="s">
+        <v>895</v>
+      </c>
+      <c r="F242" s="8" t="s">
+        <v>897</v>
+      </c>
+      <c r="G242" s="9" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H242" s="7" t="s">
+        <v>898</v>
+      </c>
+      <c r="I242" s="57" t="s">
+        <v>521</v>
+      </c>
+      <c r="J242" s="8" t="s">
+        <v>899</v>
+      </c>
+      <c r="K242" s="7" t="s">
+        <v>898</v>
+      </c>
+      <c r="L242" s="8" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="243" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B243" s="21">
+        <v>3</v>
+      </c>
+      <c r="E243" s="20" t="s">
+        <v>471</v>
+      </c>
+      <c r="J243" s="8" t="s">
+        <v>915</v>
+      </c>
+      <c r="K243" s="7" t="s">
+        <v>911</v>
+      </c>
+      <c r="L243" s="8" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="244" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B244" s="21">
+        <v>3</v>
+      </c>
+      <c r="E244" s="20" t="s">
+        <v>471</v>
+      </c>
+      <c r="J244" s="38" t="s">
+        <v>1248</v>
+      </c>
+      <c r="K244" s="7" t="s">
+        <v>912</v>
+      </c>
+      <c r="L244" s="8" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="245" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="6">
+        <v>43216</v>
+      </c>
+      <c r="B245" s="21" t="s">
+        <v>900</v>
+      </c>
+      <c r="C245" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D245" s="12">
+        <v>994</v>
+      </c>
+      <c r="E245" s="20" t="s">
+        <v>901</v>
+      </c>
+      <c r="F245" s="8" t="s">
+        <v>902</v>
+      </c>
+      <c r="G245" s="9" t="s">
+        <v>903</v>
+      </c>
+      <c r="H245" s="7" t="s">
+        <v>904</v>
+      </c>
+      <c r="I245" s="57" t="s">
+        <v>905</v>
+      </c>
+      <c r="J245" s="8" t="s">
+        <v>906</v>
+      </c>
+      <c r="K245" s="7" t="s">
+        <v>904</v>
+      </c>
+      <c r="L245" s="8" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="246" spans="1:12" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="6">
+        <v>43341</v>
+      </c>
+      <c r="B246" s="21">
+        <v>3</v>
+      </c>
+      <c r="C246" s="11" t="s">
+        <v>918</v>
+      </c>
+      <c r="D246" s="12">
+        <v>996</v>
+      </c>
+      <c r="E246" s="20" t="s">
+        <v>919</v>
+      </c>
+      <c r="F246" s="8" t="s">
+        <v>920</v>
+      </c>
+      <c r="G246" s="9" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H246" s="7" t="s">
+        <v>921</v>
+      </c>
+      <c r="I246" s="57" t="s">
+        <v>1063</v>
+      </c>
+      <c r="J246" s="37" t="s">
+        <v>922</v>
+      </c>
+      <c r="K246" s="7" t="s">
+        <v>921</v>
+      </c>
+      <c r="L246" s="8" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="247" spans="1:12" ht="29.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="6">
+        <v>39779</v>
+      </c>
+      <c r="B247" s="21">
+        <v>2</v>
+      </c>
+      <c r="C247" s="11" t="s">
+        <v>924</v>
+      </c>
+      <c r="D247" s="12">
+        <v>998</v>
+      </c>
+      <c r="E247" s="20" t="s">
+        <v>239</v>
+      </c>
+      <c r="F247" s="8" t="s">
+        <v>925</v>
+      </c>
+      <c r="G247" s="9" t="s">
+        <v>926</v>
+      </c>
+      <c r="H247" s="7" t="s">
+        <v>930</v>
+      </c>
+      <c r="I247" s="57" t="s">
+        <v>927</v>
+      </c>
+      <c r="J247" s="8" t="s">
+        <v>928</v>
+      </c>
+      <c r="K247" s="7" t="s">
+        <v>929</v>
+      </c>
+      <c r="L247" s="8" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="248" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="6">
+        <v>43425</v>
+      </c>
+      <c r="B248" s="21">
+        <v>3</v>
+      </c>
+      <c r="C248" s="11" t="s">
+        <v>931</v>
+      </c>
+      <c r="D248" s="12">
+        <v>1000</v>
+      </c>
+      <c r="E248" s="20" t="s">
+        <v>932</v>
+      </c>
+      <c r="F248" s="8" t="s">
+        <v>1188</v>
+      </c>
+      <c r="H248" s="7" t="s">
+        <v>933</v>
+      </c>
+      <c r="I248" s="57" t="s">
+        <v>1249</v>
+      </c>
+      <c r="J248" s="8" t="s">
+        <v>934</v>
+      </c>
+      <c r="K248" s="7" t="s">
+        <v>933</v>
+      </c>
+      <c r="L248" s="8" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="249" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="6">
+        <v>43445</v>
+      </c>
+      <c r="B249" s="21">
+        <v>3</v>
+      </c>
+      <c r="C249" s="11" t="s">
+        <v>940</v>
+      </c>
+      <c r="D249" s="12">
+        <v>1001</v>
+      </c>
+      <c r="E249" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="F249" s="8" t="s">
+        <v>1189</v>
+      </c>
+      <c r="G249" s="9" t="s">
+        <v>1524</v>
+      </c>
+      <c r="H249" s="7" t="s">
+        <v>1069</v>
+      </c>
+      <c r="I249" s="57" t="s">
+        <v>941</v>
+      </c>
+      <c r="J249" s="8" t="s">
+        <v>942</v>
+      </c>
+      <c r="K249" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="L249" s="8" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="250" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="6">
+        <v>43460</v>
+      </c>
+      <c r="B250" s="21">
+        <v>3</v>
+      </c>
+      <c r="C250" s="11" t="s">
+        <v>944</v>
+      </c>
+      <c r="D250" s="12">
+        <v>1003</v>
+      </c>
+      <c r="E250" s="20" t="s">
+        <v>944</v>
+      </c>
+      <c r="F250" s="8" t="s">
+        <v>1120</v>
+      </c>
+      <c r="G250" s="9" t="s">
+        <v>652</v>
+      </c>
+      <c r="H250" s="7" t="s">
+        <v>945</v>
+      </c>
+      <c r="I250" s="57" t="s">
+        <v>1320</v>
+      </c>
+      <c r="J250" s="8" t="s">
+        <v>946</v>
+      </c>
+      <c r="K250" s="7" t="s">
+        <v>947</v>
+      </c>
+      <c r="L250" s="8" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="251" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="6">
+        <v>43480</v>
+      </c>
+      <c r="B251" s="21">
+        <v>3</v>
+      </c>
+      <c r="C251" s="11" t="s">
+        <v>949</v>
+      </c>
+      <c r="D251" s="12">
+        <v>1004</v>
+      </c>
+      <c r="E251" s="20" t="s">
+        <v>950</v>
+      </c>
+      <c r="F251" s="8" t="s">
+        <v>1148</v>
+      </c>
+      <c r="G251" s="9" t="s">
+        <v>951</v>
+      </c>
+      <c r="H251" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="I251" s="57" t="s">
+        <v>374</v>
+      </c>
+      <c r="J251" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K251" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="L251" s="8" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="252" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="6">
+        <v>43502</v>
+      </c>
+      <c r="B252" s="21" t="s">
+        <v>955</v>
+      </c>
+      <c r="C252" s="11" t="s">
+        <v>956</v>
+      </c>
+      <c r="D252" s="12">
+        <v>1008</v>
+      </c>
+      <c r="E252" s="20" t="s">
+        <v>957</v>
+      </c>
+      <c r="F252" s="8" t="s">
+        <v>958</v>
+      </c>
+      <c r="G252" s="9" t="s">
+        <v>1842</v>
+      </c>
+      <c r="H252" s="7" t="s">
+        <v>959</v>
+      </c>
+      <c r="I252" s="57" t="s">
+        <v>960</v>
+      </c>
+      <c r="J252" s="8" t="s">
+        <v>961</v>
+      </c>
+      <c r="K252" s="7" t="s">
+        <v>959</v>
+      </c>
+      <c r="L252" s="8" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="253" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="6">
+        <v>43517</v>
+      </c>
+      <c r="B253" s="21">
+        <v>3</v>
+      </c>
+      <c r="C253" s="11" t="s">
+        <v>962</v>
+      </c>
+      <c r="D253" s="12">
+        <v>1009</v>
+      </c>
+      <c r="E253" s="20" t="s">
+        <v>963</v>
+      </c>
+      <c r="F253" s="8" t="s">
+        <v>964</v>
+      </c>
+      <c r="G253" s="9" t="s">
+        <v>965</v>
+      </c>
+      <c r="H253" s="7" t="s">
+        <v>966</v>
+      </c>
+      <c r="I253" s="57" t="s">
+        <v>967</v>
+      </c>
+      <c r="J253" s="8" t="s">
+        <v>968</v>
+      </c>
+      <c r="K253" s="7" t="s">
+        <v>969</v>
+      </c>
+      <c r="L253" s="8" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="254" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="6">
+        <v>43557</v>
+      </c>
+      <c r="B254" s="21">
+        <v>3</v>
+      </c>
+      <c r="C254" s="11" t="s">
+        <v>974</v>
+      </c>
+      <c r="D254" s="12">
+        <v>1010</v>
+      </c>
+      <c r="E254" s="20" t="s">
+        <v>974</v>
+      </c>
+      <c r="F254" s="8" t="s">
+        <v>1275</v>
+      </c>
+      <c r="G254" s="9" t="s">
+        <v>975</v>
+      </c>
+      <c r="H254" s="7" t="s">
+        <v>976</v>
+      </c>
+      <c r="I254" s="57" t="s">
+        <v>1250</v>
+      </c>
+      <c r="J254" s="8" t="s">
+        <v>977</v>
+      </c>
+      <c r="K254" s="7" t="s">
+        <v>976</v>
+      </c>
+      <c r="L254" s="8" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="255" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="6">
+        <v>43559</v>
+      </c>
+      <c r="B255" s="21">
+        <v>3</v>
+      </c>
+      <c r="C255" s="11" t="s">
+        <v>978</v>
+      </c>
+      <c r="D255" s="12">
+        <v>1011</v>
+      </c>
+      <c r="E255" s="20" t="s">
+        <v>978</v>
+      </c>
+      <c r="F255" s="8" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G255" s="9" t="s">
+        <v>979</v>
+      </c>
+      <c r="H255" s="7" t="s">
+        <v>980</v>
+      </c>
+      <c r="I255" s="57" t="s">
+        <v>981</v>
+      </c>
+      <c r="J255" s="8" t="s">
+        <v>982</v>
+      </c>
+      <c r="K255" s="7" t="s">
+        <v>980</v>
+      </c>
+      <c r="L255" s="8" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="256" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="6">
+        <v>43571</v>
+      </c>
+      <c r="B256" s="21">
+        <v>3</v>
+      </c>
+      <c r="C256" s="11" t="s">
+        <v>983</v>
+      </c>
+      <c r="D256" s="12">
+        <v>1012</v>
+      </c>
+      <c r="E256" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="F256" s="8" t="s">
+        <v>1190</v>
+      </c>
+      <c r="G256" s="9" t="s">
+        <v>984</v>
+      </c>
+      <c r="H256" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="I256" s="57" t="s">
+        <v>1880</v>
+      </c>
+      <c r="J256" s="8" t="s">
+        <v>985</v>
+      </c>
+      <c r="K256" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="L256" s="8" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="257" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="6">
+        <v>42187</v>
+      </c>
+      <c r="B257" s="21">
+        <v>3</v>
+      </c>
+      <c r="C257" s="11" t="s">
+        <v>986</v>
+      </c>
+      <c r="D257" s="12">
+        <v>1014</v>
+      </c>
+      <c r="E257" s="20" t="s">
+        <v>986</v>
+      </c>
+      <c r="F257" s="8" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H257" s="7" t="s">
+        <v>987</v>
+      </c>
+      <c r="I257" s="57" t="s">
+        <v>1256</v>
+      </c>
+      <c r="J257" s="8" t="s">
+        <v>988</v>
+      </c>
+      <c r="K257" s="7" t="s">
+        <v>989</v>
+      </c>
+      <c r="L257" s="8" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="258" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="6">
+        <v>27543</v>
+      </c>
+      <c r="B258" s="21">
+        <v>2</v>
+      </c>
+      <c r="C258" s="11" t="s">
+        <v>991</v>
+      </c>
+      <c r="D258" s="12">
+        <v>1017</v>
+      </c>
+      <c r="E258" s="20" t="s">
+        <v>992</v>
+      </c>
+      <c r="F258" s="8" t="s">
+        <v>993</v>
+      </c>
+      <c r="G258" s="9" t="s">
+        <v>994</v>
+      </c>
+      <c r="H258" s="7" t="s">
+        <v>995</v>
+      </c>
+      <c r="I258" s="57" t="s">
+        <v>996</v>
+      </c>
+      <c r="J258" s="8" t="s">
+        <v>997</v>
+      </c>
+      <c r="K258" s="7" t="s">
+        <v>998</v>
+      </c>
+      <c r="L258" s="8" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="259" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="6">
+        <v>43630</v>
+      </c>
+      <c r="B259" s="21">
+        <v>3</v>
+      </c>
+      <c r="C259" s="11" t="s">
+        <v>999</v>
+      </c>
+      <c r="D259" s="12">
+        <v>1018</v>
+      </c>
+      <c r="E259" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="F259" s="8" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H259" s="7" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I259" s="57" t="s">
+        <v>1699</v>
+      </c>
+      <c r="J259" s="8" t="s">
+        <v>1000</v>
+      </c>
+      <c r="K259" s="7" t="s">
+        <v>1001</v>
+      </c>
+      <c r="L259" s="8" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="260" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="6">
+        <v>43634</v>
+      </c>
+      <c r="B260" s="21" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C260" s="11" t="s">
+        <v>999</v>
+      </c>
+      <c r="D260" s="12">
+        <v>1019</v>
+      </c>
+      <c r="E260" s="20" t="s">
+        <v>471</v>
+      </c>
+      <c r="F260" s="8" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G260" s="9" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H260" s="7" t="s">
+        <v>1005</v>
+      </c>
+      <c r="I260" s="57" t="s">
+        <v>1006</v>
+      </c>
+      <c r="J260" s="8" t="s">
+        <v>1007</v>
+      </c>
+      <c r="K260" s="7" t="s">
+        <v>1005</v>
+      </c>
+      <c r="L260" s="8" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="261" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="6">
+        <v>43683</v>
+      </c>
+      <c r="B261" s="21">
+        <v>3</v>
+      </c>
+      <c r="C261" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D261" s="12">
+        <v>1021</v>
+      </c>
+      <c r="E261" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="F261" s="8" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G261" s="9" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H261" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="I261" s="57" t="s">
+        <v>1562</v>
+      </c>
+      <c r="J261" s="8" t="s">
+        <v>1020</v>
+      </c>
+      <c r="K261" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="L261" s="8" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="262" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="6">
+        <v>43875</v>
+      </c>
+      <c r="B262" s="21">
+        <v>3</v>
+      </c>
+      <c r="C262" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D262" s="12">
+        <v>1026</v>
+      </c>
+      <c r="E262" s="20" t="s">
+        <v>471</v>
+      </c>
+      <c r="F262" s="8" t="s">
+        <v>1031</v>
+      </c>
+      <c r="G262" s="9" t="s">
+        <v>894</v>
+      </c>
+      <c r="H262" s="7" t="s">
+        <v>1034</v>
+      </c>
+      <c r="I262" s="57" t="s">
+        <v>1439</v>
+      </c>
+      <c r="J262" s="8" t="s">
+        <v>1033</v>
+      </c>
+      <c r="K262" s="7" t="s">
+        <v>1032</v>
+      </c>
+      <c r="L262" s="8" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="263" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="6">
+        <v>43887</v>
+      </c>
+      <c r="B263" s="21">
+        <v>3</v>
+      </c>
+      <c r="C263" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D263" s="12">
+        <v>1028</v>
+      </c>
+      <c r="E263" s="20" t="s">
+        <v>471</v>
+      </c>
+      <c r="F263" s="8" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H263" s="7" t="s">
+        <v>1035</v>
+      </c>
+      <c r="I263" s="57" t="s">
+        <v>1036</v>
+      </c>
+      <c r="J263" s="8" t="s">
+        <v>1037</v>
+      </c>
+      <c r="K263" s="7" t="s">
+        <v>1035</v>
+      </c>
+      <c r="L263" s="8" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="264" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="6">
+        <v>43930</v>
+      </c>
+      <c r="B264" s="21">
+        <v>3</v>
+      </c>
+      <c r="C264" s="11" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D264" s="12">
+        <v>1031</v>
+      </c>
+      <c r="E264" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F264" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="G264" s="9" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H264" s="7" t="s">
+        <v>1042</v>
+      </c>
+      <c r="I264" s="57" t="s">
+        <v>1146</v>
+      </c>
+      <c r="J264" s="8" t="s">
+        <v>1043</v>
+      </c>
+      <c r="K264" s="7" t="s">
+        <v>1042</v>
+      </c>
+      <c r="L264" s="8" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="265" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="6">
+        <v>43992</v>
+      </c>
+      <c r="B265" s="21" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C265" s="11" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D265" s="12">
+        <v>1033</v>
+      </c>
+      <c r="E265" s="7" t="s">
+        <v>1049</v>
+      </c>
+      <c r="F265" s="8" t="s">
+        <v>1050</v>
+      </c>
+      <c r="G265" s="9" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H265" s="7" t="s">
+        <v>1057</v>
+      </c>
+      <c r="I265" s="57" t="s">
+        <v>1060</v>
+      </c>
+      <c r="J265" s="8" t="s">
+        <v>1052</v>
+      </c>
+      <c r="K265" s="7" t="s">
+        <v>1058</v>
+      </c>
+      <c r="L265" s="8" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="266" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="6">
+        <v>43997</v>
+      </c>
+      <c r="B266" s="21">
+        <v>2</v>
+      </c>
+      <c r="C266" s="11" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D266" s="12">
+        <v>1034</v>
+      </c>
+      <c r="E266" s="7" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F266" s="8" t="s">
+        <v>1055</v>
+      </c>
+      <c r="G266" s="9" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H266" s="7" t="s">
+        <v>1059</v>
+      </c>
+      <c r="I266" s="57" t="s">
+        <v>1155</v>
+      </c>
+      <c r="J266" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K266" s="7" t="s">
+        <v>1059</v>
+      </c>
+      <c r="L266" s="8" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="267" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="6">
+        <v>44069</v>
+      </c>
+      <c r="B267" s="21">
+        <v>2</v>
+      </c>
+      <c r="C267" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D267" s="12">
+        <v>1037</v>
+      </c>
+      <c r="E267" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F267" s="36" t="s">
+        <v>1126</v>
+      </c>
+      <c r="G267" s="9" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H267" s="7" t="s">
+        <v>1128</v>
+      </c>
+      <c r="I267" s="57" t="s">
+        <v>1129</v>
+      </c>
+      <c r="J267" s="8" t="s">
+        <v>1787</v>
+      </c>
+      <c r="K267" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="L267" s="8" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="268" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="6">
+        <v>44099</v>
+      </c>
+      <c r="B268" s="21" t="s">
+        <v>527</v>
+      </c>
+      <c r="C268" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D268" s="12">
+        <v>1041</v>
+      </c>
+      <c r="E268" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="F268" s="36" t="s">
+        <v>1135</v>
+      </c>
+      <c r="G268" s="9" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H268" s="7" t="s">
+        <v>1137</v>
+      </c>
+      <c r="I268" s="57" t="s">
+        <v>1138</v>
+      </c>
+      <c r="J268" s="8" t="s">
+        <v>1139</v>
+      </c>
+      <c r="K268" s="7" t="s">
+        <v>1137</v>
+      </c>
+      <c r="L268" s="8" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="269" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="6">
+        <v>38309</v>
+      </c>
+      <c r="B269" s="21">
+        <v>3</v>
+      </c>
+      <c r="C269" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D269" s="12">
+        <v>1042</v>
+      </c>
+      <c r="E269" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="F269" s="36" t="s">
+        <v>1141</v>
+      </c>
+      <c r="G269" s="9" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H269" s="7" t="s">
+        <v>1143</v>
+      </c>
+      <c r="I269" s="57" t="s">
+        <v>1144</v>
+      </c>
+      <c r="J269" s="8" t="s">
+        <v>1145</v>
+      </c>
+      <c r="K269" s="7" t="s">
+        <v>1143</v>
+      </c>
+      <c r="L269" s="8" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="270" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="6">
+        <v>43777</v>
+      </c>
+      <c r="B270" s="21">
+        <v>3</v>
+      </c>
+      <c r="C270" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D270" s="12">
+        <v>1046</v>
+      </c>
+      <c r="E270" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="F270" s="36" t="s">
+        <v>1149</v>
+      </c>
+      <c r="G270" s="9" t="s">
+        <v>1150</v>
+      </c>
+      <c r="H270" s="7" t="s">
+        <v>759</v>
+      </c>
+      <c r="I270" s="57" t="s">
+        <v>1401</v>
+      </c>
+      <c r="J270" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="K270" s="7" t="s">
+        <v>1402</v>
+      </c>
+      <c r="L270" s="8" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="271" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="6">
+        <v>43034</v>
+      </c>
+      <c r="B271" s="21">
+        <v>3</v>
+      </c>
+      <c r="C271" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D271" s="12">
+        <v>1050</v>
+      </c>
+      <c r="E271" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="F271" s="36" t="s">
+        <v>1159</v>
+      </c>
+      <c r="G271" s="9" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H271" s="7" t="s">
+        <v>1161</v>
+      </c>
+      <c r="I271" s="57" t="s">
+        <v>1162</v>
+      </c>
+      <c r="J271" s="33" t="s">
+        <v>1163</v>
+      </c>
+      <c r="K271" s="7" t="s">
+        <v>1161</v>
+      </c>
+      <c r="L271" s="8" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="272" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="6">
+        <v>44407</v>
+      </c>
+      <c r="B272" s="21">
+        <v>3</v>
+      </c>
+      <c r="C272" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D272" s="12">
+        <v>1051</v>
+      </c>
+      <c r="E272" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="F272" s="36" t="s">
+        <v>1194</v>
+      </c>
+      <c r="H272" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="I272" s="57" t="s">
+        <v>1176</v>
+      </c>
+      <c r="J272" s="33" t="s">
+        <v>7</v>
+      </c>
+      <c r="K272" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="L272" s="8" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="273" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="6">
+        <v>44456</v>
+      </c>
+      <c r="B273" s="21">
+        <v>3</v>
+      </c>
+      <c r="C273" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D273" s="12">
+        <v>1052</v>
+      </c>
+      <c r="E273" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="F273" s="36" t="s">
+        <v>1260</v>
+      </c>
+      <c r="G273" s="9" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H273" s="7" t="s">
+        <v>1262</v>
+      </c>
+      <c r="I273" s="57" t="s">
+        <v>1265</v>
+      </c>
+      <c r="J273" s="33" t="s">
+        <v>7</v>
+      </c>
+      <c r="K273" s="7" t="s">
+        <v>1262</v>
+      </c>
+      <c r="L273" s="8" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="274" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="6">
+        <v>42649</v>
+      </c>
+      <c r="B274" s="21">
+        <v>3</v>
+      </c>
+      <c r="C274" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D274" s="12">
+        <v>1053</v>
+      </c>
+      <c r="E274" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="F274" s="36" t="s">
+        <v>1267</v>
+      </c>
+      <c r="G274" s="9" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H274" s="7" t="s">
+        <v>1748</v>
+      </c>
+      <c r="I274" s="57" t="s">
+        <v>1749</v>
+      </c>
+      <c r="J274" s="33" t="s">
+        <v>100</v>
+      </c>
+      <c r="K274" s="7" t="s">
+        <v>1748</v>
+      </c>
+      <c r="L274" s="57" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="275" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="42">
+        <v>44530</v>
+      </c>
+      <c r="B275" s="21" t="s">
+        <v>527</v>
+      </c>
+      <c r="C275" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D275" s="12">
+        <v>1054</v>
+      </c>
+      <c r="E275" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="F275" s="9" t="s">
+        <v>1272</v>
+      </c>
+      <c r="G275" s="9" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H275" s="7" t="s">
+        <v>762</v>
+      </c>
+      <c r="I275" s="57" t="s">
+        <v>1569</v>
+      </c>
+      <c r="J275" s="8" t="s">
+        <v>1274</v>
+      </c>
+      <c r="K275" s="7" t="s">
+        <v>762</v>
+      </c>
+      <c r="L275" s="8" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="276" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="43">
+        <v>44539</v>
+      </c>
+      <c r="B276" s="44">
+        <v>3</v>
+      </c>
+      <c r="C276" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D276" s="12">
+        <v>1055</v>
+      </c>
+      <c r="E276" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F276" s="9" t="s">
+        <v>1276</v>
+      </c>
+      <c r="G276" s="9" t="s">
+        <v>1277</v>
+      </c>
+      <c r="H276" s="7" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I276" s="57" t="s">
+        <v>1279</v>
+      </c>
+      <c r="J276" s="8" t="s">
+        <v>1280</v>
+      </c>
+      <c r="K276" s="7" t="s">
+        <v>1690</v>
+      </c>
+      <c r="L276" s="8" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="277" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="43">
+        <v>44547</v>
+      </c>
+      <c r="B277" s="44">
+        <v>3</v>
+      </c>
+      <c r="C277" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D277" s="12">
+        <v>1056</v>
+      </c>
+      <c r="E277" s="7" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F277" s="9" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G277" s="9" t="s">
+        <v>1940</v>
+      </c>
+      <c r="H277" s="7" t="s">
+        <v>1943</v>
+      </c>
+      <c r="I277" s="57" t="s">
+        <v>1941</v>
+      </c>
+      <c r="J277" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="K277" s="7" t="s">
+        <v>1943</v>
+      </c>
+      <c r="L277" s="8" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="278" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="45">
+        <v>44580</v>
+      </c>
+      <c r="B278" s="44">
+        <v>3</v>
+      </c>
+      <c r="C278" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D278" s="12">
+        <v>1058</v>
+      </c>
+      <c r="E278" s="7" t="s">
+        <v>1284</v>
+      </c>
+      <c r="F278" s="9" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H278" s="7" t="s">
+        <v>1286</v>
+      </c>
+      <c r="I278" s="57" t="s">
+        <v>1287</v>
+      </c>
+      <c r="J278" s="8" t="s">
+        <v>1288</v>
+      </c>
+      <c r="K278" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="L278" s="8" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="279" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="45">
+        <v>44588</v>
+      </c>
+      <c r="B279" s="44">
+        <v>3</v>
+      </c>
+      <c r="C279" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D279" s="12">
+        <v>1059</v>
+      </c>
+      <c r="E279" s="7" t="s">
+        <v>1293</v>
+      </c>
+      <c r="F279" s="9" t="s">
+        <v>1294</v>
+      </c>
+      <c r="G279" s="9" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H279" s="7" t="s">
+        <v>1296</v>
+      </c>
+      <c r="I279" s="57" t="s">
+        <v>1297</v>
+      </c>
+      <c r="J279" s="8" t="s">
+        <v>1298</v>
+      </c>
+      <c r="K279" s="7" t="s">
+        <v>1299</v>
+      </c>
+      <c r="L279" s="8" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="280" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="45">
+        <v>44607</v>
+      </c>
+      <c r="B280" s="44">
+        <v>3</v>
+      </c>
+      <c r="C280" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D280" s="12">
+        <v>1060</v>
+      </c>
+      <c r="E280" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="F280" s="9" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G280" s="9" t="s">
+        <v>1303</v>
+      </c>
+      <c r="H280" s="7" t="s">
+        <v>1304</v>
+      </c>
+      <c r="I280" s="57" t="s">
+        <v>1305</v>
+      </c>
+      <c r="J280" s="8" t="s">
+        <v>1306</v>
+      </c>
+      <c r="K280" s="7" t="s">
+        <v>1304</v>
+      </c>
+      <c r="L280" s="8" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="281" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="45">
+        <v>41963</v>
+      </c>
+      <c r="B281" s="44">
+        <v>3</v>
+      </c>
+      <c r="C281" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D281" s="12">
+        <v>1061</v>
+      </c>
+      <c r="E281" s="7" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F281" s="9" t="s">
+        <v>1314</v>
+      </c>
+      <c r="G281" s="9" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H281" s="7" t="s">
+        <v>1312</v>
+      </c>
+      <c r="I281" s="57" t="s">
+        <v>1311</v>
+      </c>
+      <c r="J281" s="8" t="s">
+        <v>1313</v>
+      </c>
+      <c r="K281" s="7" t="s">
+        <v>1312</v>
+      </c>
+      <c r="L281" s="8" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="282" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="45">
+        <v>44656</v>
+      </c>
+      <c r="B282" s="44">
+        <v>2</v>
+      </c>
+      <c r="C282" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D282" s="12">
+        <v>1062</v>
+      </c>
+      <c r="E282" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F282" s="9" t="s">
+        <v>1344</v>
+      </c>
+      <c r="G282" s="9" t="s">
+        <v>1315</v>
+      </c>
+      <c r="H282" s="7" t="s">
+        <v>1316</v>
+      </c>
+      <c r="I282" s="57" t="s">
+        <v>1317</v>
+      </c>
+      <c r="J282" s="8" t="s">
+        <v>1318</v>
+      </c>
+      <c r="K282" s="7" t="s">
+        <v>1316</v>
+      </c>
+      <c r="L282" s="8" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="283" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="45">
+        <v>44722</v>
+      </c>
+      <c r="B283" s="44">
+        <v>3</v>
+      </c>
+      <c r="C283" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D283" s="12">
+        <v>1063</v>
+      </c>
+      <c r="E283" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="F283" s="9" t="s">
+        <v>1327</v>
+      </c>
+      <c r="H283" s="7" t="s">
+        <v>1328</v>
+      </c>
+      <c r="I283" s="57" t="s">
+        <v>1329</v>
+      </c>
+      <c r="J283" s="8" t="s">
+        <v>1330</v>
+      </c>
+      <c r="K283" s="7" t="s">
+        <v>1331</v>
+      </c>
+      <c r="L283" s="8" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="284" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="45">
+        <v>44749</v>
+      </c>
+      <c r="B284" s="44">
+        <v>2</v>
+      </c>
+      <c r="C284" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D284" s="12">
+        <v>1064</v>
+      </c>
+      <c r="E284" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="F284" s="9" t="s">
+        <v>1345</v>
+      </c>
+      <c r="G284" s="9" t="s">
+        <v>1335</v>
+      </c>
+      <c r="H284" s="7" t="s">
+        <v>1336</v>
+      </c>
+      <c r="I284" s="57" t="s">
+        <v>1337</v>
+      </c>
+      <c r="J284" s="8" t="s">
+        <v>1338</v>
+      </c>
+      <c r="K284" s="7" t="s">
+        <v>1707</v>
+      </c>
+      <c r="L284" s="8" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="285" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A285" s="45">
+        <v>44777</v>
+      </c>
+      <c r="B285" s="44">
+        <v>3</v>
+      </c>
+      <c r="C285" s="11" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D285" s="12">
+        <v>1065</v>
+      </c>
+      <c r="E285" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="F285" s="9" t="s">
+        <v>1351</v>
+      </c>
+      <c r="G285" s="9" t="s">
+        <v>1852</v>
+      </c>
+      <c r="H285" s="7" t="s">
+        <v>1354</v>
+      </c>
+      <c r="I285" s="57" t="s">
+        <v>1355</v>
+      </c>
+      <c r="J285" s="8" t="s">
+        <v>1313</v>
+      </c>
+      <c r="K285" s="7" t="s">
+        <v>1353</v>
+      </c>
+      <c r="L285" s="8" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="286" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="45">
+        <v>44812</v>
+      </c>
+      <c r="B286" s="44">
+        <v>3</v>
+      </c>
+      <c r="C286" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D286" s="12">
+        <v>1066</v>
+      </c>
+      <c r="E286" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F286" s="9" t="s">
+        <v>1357</v>
+      </c>
+      <c r="H286" s="7" t="s">
+        <v>1358</v>
+      </c>
+      <c r="I286" s="57" t="s">
+        <v>1359</v>
+      </c>
+      <c r="J286" s="8" t="s">
+        <v>1360</v>
+      </c>
+      <c r="K286" s="7" t="s">
+        <v>1358</v>
+      </c>
+      <c r="L286" s="8" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="287" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="45">
+        <v>39504</v>
+      </c>
+      <c r="B287" s="44">
+        <v>3</v>
+      </c>
+      <c r="C287" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D287" s="12">
+        <v>1067</v>
+      </c>
+      <c r="E287" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F287" s="9" t="s">
+        <v>1362</v>
+      </c>
+      <c r="G287" s="9" t="s">
+        <v>1363</v>
+      </c>
+      <c r="H287" s="7" t="s">
+        <v>1367</v>
+      </c>
+      <c r="I287" s="57" t="s">
+        <v>1364</v>
+      </c>
+      <c r="J287" s="8" t="s">
+        <v>1365</v>
+      </c>
+      <c r="K287" s="7" t="s">
+        <v>1366</v>
+      </c>
+      <c r="L287" s="8" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="288" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A288" s="45">
+        <v>44869</v>
+      </c>
+      <c r="B288" s="21" t="s">
+        <v>527</v>
+      </c>
+      <c r="C288" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D288" s="12">
+        <v>1068</v>
+      </c>
+      <c r="E288" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F288" s="9" t="s">
+        <v>1368</v>
+      </c>
+      <c r="G288" s="9" t="s">
+        <v>1369</v>
+      </c>
+      <c r="H288" s="7" t="s">
+        <v>1370</v>
+      </c>
+      <c r="I288" s="57" t="s">
+        <v>1796</v>
+      </c>
+      <c r="J288" s="8" t="s">
+        <v>1371</v>
+      </c>
+      <c r="K288" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="L288" s="8" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="289" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="45">
+        <v>44483</v>
+      </c>
+      <c r="B289" s="44">
+        <v>2</v>
+      </c>
+      <c r="C289" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D289" s="12">
+        <v>1069</v>
+      </c>
+      <c r="E289" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="F289" s="9" t="s">
+        <v>1377</v>
+      </c>
+      <c r="G289" s="9" t="s">
+        <v>1378</v>
+      </c>
+      <c r="H289" s="7" t="s">
+        <v>1383</v>
+      </c>
+      <c r="I289" s="57" t="s">
+        <v>1379</v>
+      </c>
+      <c r="J289" s="8" t="s">
+        <v>1381</v>
+      </c>
+      <c r="K289" s="7" t="s">
+        <v>1382</v>
+      </c>
+      <c r="L289" s="8" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="290" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A290" s="45">
+        <v>44903</v>
+      </c>
+      <c r="B290" s="44">
+        <v>3</v>
+      </c>
+      <c r="C290" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D290" s="12">
+        <v>1070</v>
+      </c>
+      <c r="E290" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="F290" s="9" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H290" s="7" t="s">
+        <v>1376</v>
+      </c>
+      <c r="I290" s="57" t="s">
+        <v>1375</v>
+      </c>
+      <c r="J290" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K290" s="7" t="s">
+        <v>1340</v>
+      </c>
+      <c r="L290" s="8" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="291" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="45">
+        <v>44911</v>
+      </c>
+      <c r="B291" s="44">
+        <v>2</v>
+      </c>
+      <c r="C291" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D291" s="12">
+        <v>1071</v>
+      </c>
+      <c r="E291" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="F291" s="9" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H291" s="7" t="s">
+        <v>1385</v>
+      </c>
+      <c r="I291" s="57" t="s">
+        <v>1386</v>
+      </c>
+      <c r="J291" s="8" t="s">
+        <v>1387</v>
+      </c>
+      <c r="K291" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="L291" s="8" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="292" spans="1:12" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="45">
+        <v>40346</v>
+      </c>
+      <c r="B292" s="44">
+        <v>3</v>
+      </c>
+      <c r="C292" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D292" s="12">
+        <v>1072</v>
+      </c>
+      <c r="E292" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F292" s="9" t="s">
+        <v>1389</v>
+      </c>
+      <c r="G292" s="9" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H292" s="7" t="s">
+        <v>817</v>
+      </c>
+      <c r="I292" s="57" t="s">
+        <v>1392</v>
+      </c>
+      <c r="J292" s="8" t="s">
+        <v>1393</v>
+      </c>
+      <c r="K292" s="7" t="s">
+        <v>1391</v>
+      </c>
+      <c r="L292" s="8" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="293" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A293" s="45">
+        <v>44973</v>
+      </c>
+      <c r="B293" s="44">
+        <v>3</v>
+      </c>
+      <c r="C293" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D293" s="12">
+        <v>1073</v>
+      </c>
+      <c r="E293" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="F293" s="9" t="s">
+        <v>1394</v>
+      </c>
+      <c r="H293" s="7" t="s">
+        <v>1404</v>
+      </c>
+      <c r="I293" s="57" t="s">
+        <v>1395</v>
+      </c>
+      <c r="J293" s="8" t="s">
+        <v>1393</v>
+      </c>
+      <c r="K293" s="7" t="s">
+        <v>1405</v>
+      </c>
+      <c r="L293" s="8" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="294" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="45">
+        <v>42710</v>
+      </c>
+      <c r="B294" s="44">
+        <v>3</v>
+      </c>
+      <c r="C294" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D294" s="12">
+        <v>1074</v>
+      </c>
+      <c r="E294" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="F294" s="9" t="s">
+        <v>1406</v>
+      </c>
+      <c r="G294" s="9" t="s">
+        <v>646</v>
+      </c>
+      <c r="H294" s="7" t="s">
+        <v>1408</v>
+      </c>
+      <c r="I294" s="57" t="s">
+        <v>1409</v>
+      </c>
+      <c r="J294" s="8" t="s">
+        <v>1410</v>
+      </c>
+      <c r="K294" s="7" t="s">
+        <v>1407</v>
+      </c>
+      <c r="L294" s="8" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="295" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="45">
+        <v>45028</v>
+      </c>
+      <c r="B295" s="44">
+        <v>3</v>
+      </c>
+      <c r="C295" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D295" s="12">
+        <v>1076</v>
+      </c>
+      <c r="E295" s="7" t="s">
+        <v>1413</v>
+      </c>
+      <c r="F295" s="9" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G295" s="9" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H295" s="7" t="s">
+        <v>1419</v>
+      </c>
+      <c r="I295" s="57" t="s">
+        <v>1420</v>
+      </c>
+      <c r="J295" s="8" t="s">
+        <v>1421</v>
+      </c>
+      <c r="K295" s="7" t="s">
+        <v>1418</v>
+      </c>
+      <c r="L295" s="8" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="296" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="45">
+        <v>45028</v>
+      </c>
+      <c r="B296" s="44" t="s">
+        <v>527</v>
+      </c>
+      <c r="C296" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D296" s="12">
+        <v>1077</v>
+      </c>
+      <c r="E296" s="7" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F296" s="9" t="s">
+        <v>1415</v>
+      </c>
+      <c r="G296" s="9" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H296" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="I296" s="57" t="s">
+        <v>1510</v>
+      </c>
+      <c r="J296" s="8" t="s">
+        <v>1423</v>
+      </c>
+      <c r="K296" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="L296" s="8" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="297" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="45">
+        <v>45034</v>
+      </c>
+      <c r="B297" s="44">
+        <v>2</v>
+      </c>
+      <c r="C297" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D297" s="12">
+        <v>1078</v>
+      </c>
+      <c r="E297" s="7" t="s">
+        <v>1424</v>
+      </c>
+      <c r="F297" s="9" t="s">
+        <v>1431</v>
+      </c>
+      <c r="G297" s="9" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H297" s="7" t="s">
+        <v>1709</v>
+      </c>
+      <c r="I297" s="57" t="s">
+        <v>1710</v>
+      </c>
+      <c r="J297" s="8" t="s">
+        <v>1428</v>
+      </c>
+      <c r="K297" s="7" t="s">
+        <v>1427</v>
+      </c>
+      <c r="L297" s="8" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="298" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="45">
+        <v>45090</v>
+      </c>
+      <c r="B298" s="44">
+        <v>3</v>
+      </c>
+      <c r="C298" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D298" s="12">
+        <v>1079</v>
+      </c>
+      <c r="E298" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F298" s="9" t="s">
+        <v>1432</v>
+      </c>
+      <c r="H298" s="7" t="s">
+        <v>1433</v>
+      </c>
+      <c r="I298" s="57" t="s">
+        <v>1434</v>
+      </c>
+      <c r="J298" s="8" t="s">
+        <v>1423</v>
+      </c>
+      <c r="K298" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="L298" s="8" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="299" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="45">
+        <v>45089</v>
+      </c>
+      <c r="B299" s="44">
+        <v>3</v>
+      </c>
+      <c r="C299" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D299" s="12">
+        <v>1080</v>
+      </c>
+      <c r="E299" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="F299" s="9" t="s">
+        <v>1436</v>
+      </c>
+      <c r="G299" s="9" t="s">
+        <v>893</v>
+      </c>
+      <c r="H299" s="7" t="s">
+        <v>1437</v>
+      </c>
+      <c r="I299" s="57" t="s">
+        <v>1438</v>
+      </c>
+      <c r="J299" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="K299" s="7" t="s">
+        <v>1437</v>
+      </c>
+      <c r="L299" s="8" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="300" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="45">
+        <v>45097</v>
+      </c>
+      <c r="B300" s="44">
+        <v>3</v>
+      </c>
+      <c r="C300" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D300" s="12">
+        <v>1082</v>
+      </c>
+      <c r="E300" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F300" s="8" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H300" s="7" t="s">
+        <v>1442</v>
+      </c>
+      <c r="I300" s="57" t="s">
+        <v>1444</v>
+      </c>
+      <c r="J300" s="8" t="s">
+        <v>1445</v>
+      </c>
+      <c r="K300" s="7" t="s">
+        <v>1441</v>
+      </c>
+      <c r="L300" s="8" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="301" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="45">
+        <v>45120</v>
+      </c>
+      <c r="B301" s="44">
+        <v>3</v>
+      </c>
+      <c r="C301" s="11" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D301" s="12">
+        <v>1083</v>
+      </c>
+      <c r="E301" s="7" t="s">
+        <v>1448</v>
+      </c>
+      <c r="F301" s="9" t="s">
+        <v>1450</v>
+      </c>
+      <c r="G301" s="9" t="s">
+        <v>1449</v>
+      </c>
+      <c r="H301" s="7" t="s">
+        <v>1452</v>
+      </c>
+      <c r="I301" s="57" t="s">
+        <v>1454</v>
+      </c>
+      <c r="J301" s="8" t="s">
+        <v>1455</v>
+      </c>
+      <c r="K301" s="7" t="s">
+        <v>1451</v>
+      </c>
+      <c r="L301" s="8" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="302" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="45">
+        <v>45145</v>
+      </c>
+      <c r="B302" s="44">
+        <v>3</v>
+      </c>
+      <c r="C302" s="11" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D302" s="12">
+        <v>1084</v>
+      </c>
+      <c r="E302" s="7" t="s">
+        <v>1457</v>
+      </c>
+      <c r="F302" s="9" t="s">
+        <v>1458</v>
+      </c>
+      <c r="G302" s="9" t="s">
+        <v>1459</v>
+      </c>
+      <c r="H302" s="7" t="s">
+        <v>1460</v>
+      </c>
+      <c r="I302" s="57" t="s">
+        <v>1461</v>
+      </c>
+      <c r="J302" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="K302" s="7" t="s">
+        <v>1460</v>
+      </c>
+      <c r="L302" s="8" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="303" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="45">
+        <v>45155</v>
+      </c>
+      <c r="B303" s="44">
+        <v>3</v>
+      </c>
+      <c r="C303" s="11" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D303" s="12">
+        <v>1085</v>
+      </c>
+      <c r="E303" s="7" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F303" s="9" t="s">
+        <v>1469</v>
+      </c>
+      <c r="G303" s="9" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H303" s="7" t="s">
+        <v>1471</v>
+      </c>
+      <c r="I303" s="57" t="s">
+        <v>1472</v>
+      </c>
+      <c r="J303" s="8" t="s">
+        <v>1423</v>
+      </c>
+      <c r="K303" s="7" t="s">
+        <v>1471</v>
+      </c>
+      <c r="L303" s="8" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="304" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="45">
+        <v>45195</v>
+      </c>
+      <c r="B304" s="44">
+        <v>3</v>
+      </c>
+      <c r="C304" s="11" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D304" s="12">
+        <v>1086</v>
+      </c>
+      <c r="E304" s="7" t="s">
+        <v>1476</v>
+      </c>
+      <c r="F304" s="9" t="s">
+        <v>1477</v>
+      </c>
+      <c r="G304" s="9" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H304" s="7" t="s">
+        <v>1479</v>
+      </c>
+      <c r="I304" s="57" t="s">
+        <v>1480</v>
+      </c>
+      <c r="J304" s="8" t="s">
+        <v>1423</v>
+      </c>
+      <c r="K304" s="7" t="s">
+        <v>1479</v>
+      </c>
+      <c r="L304" s="8" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="305" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="45">
+        <v>45196</v>
+      </c>
+      <c r="B305" s="44">
+        <v>3</v>
+      </c>
+      <c r="C305" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D305" s="12">
+        <v>1087</v>
+      </c>
+      <c r="E305" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="F305" s="9" t="s">
+        <v>1488</v>
+      </c>
+      <c r="G305" s="9" t="s">
+        <v>1482</v>
+      </c>
+      <c r="H305" s="7" t="s">
+        <v>1483</v>
+      </c>
+      <c r="I305" s="57" t="s">
+        <v>1484</v>
+      </c>
+      <c r="J305" s="8" t="s">
+        <v>1485</v>
+      </c>
+      <c r="K305" s="7" t="s">
+        <v>1486</v>
+      </c>
+      <c r="L305" s="8" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="306" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="45">
+        <v>45215</v>
+      </c>
+      <c r="B306" s="44">
+        <v>3</v>
+      </c>
+      <c r="C306" s="11" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D306" s="12">
+        <v>1088</v>
+      </c>
+      <c r="E306" s="7" t="s">
+        <v>1490</v>
+      </c>
+      <c r="F306" s="9" t="s">
+        <v>1491</v>
+      </c>
+      <c r="H306" s="7" t="s">
+        <v>1492</v>
+      </c>
+      <c r="I306" s="57" t="s">
+        <v>1493</v>
+      </c>
+      <c r="J306" s="8" t="s">
+        <v>1423</v>
+      </c>
+      <c r="K306" s="7" t="s">
+        <v>1492</v>
+      </c>
+      <c r="L306" s="8" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="307" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="45">
+        <v>45219</v>
+      </c>
+      <c r="B307" s="44">
+        <v>2</v>
+      </c>
+      <c r="C307" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D307" s="12">
+        <v>1089</v>
+      </c>
+      <c r="E307" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F307" s="9" t="s">
+        <v>1498</v>
+      </c>
+      <c r="G307" s="9" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H307" s="7" t="s">
+        <v>1495</v>
+      </c>
+      <c r="I307" s="57" t="s">
+        <v>1496</v>
+      </c>
+      <c r="J307" s="8" t="s">
+        <v>1423</v>
+      </c>
+      <c r="K307" s="7" t="s">
+        <v>1495</v>
+      </c>
+      <c r="L307" s="8" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="308" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="45">
+        <v>45222</v>
+      </c>
+      <c r="B308" s="44">
+        <v>3</v>
+      </c>
+      <c r="C308" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D308" s="12">
+        <v>1090</v>
+      </c>
+      <c r="E308" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="F308" s="9" t="s">
+        <v>1500</v>
+      </c>
+      <c r="G308" s="9" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H308" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="I308" s="57" t="s">
+        <v>1502</v>
+      </c>
+      <c r="J308" s="8" t="s">
+        <v>1423</v>
+      </c>
+      <c r="K308" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="L308" s="8" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="309" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="45">
+        <v>45247</v>
+      </c>
+      <c r="B309" s="44">
+        <v>2</v>
+      </c>
+      <c r="C309" s="11" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D309" s="12">
+        <v>1091</v>
+      </c>
+      <c r="E309" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F309" s="9" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G309" s="9" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H309" s="7" t="s">
+        <v>1506</v>
+      </c>
+      <c r="I309" s="57" t="s">
+        <v>1507</v>
+      </c>
+      <c r="J309" s="8" t="s">
+        <v>1423</v>
+      </c>
+      <c r="K309" s="7" t="s">
+        <v>1506</v>
+      </c>
+      <c r="L309" s="8" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="310" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="45">
+        <v>45254</v>
+      </c>
+      <c r="B310" s="44">
+        <v>3</v>
+      </c>
+      <c r="C310" s="11" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D310" s="12">
+        <v>1092</v>
+      </c>
+      <c r="E310" s="7" t="s">
+        <v>1508</v>
+      </c>
+      <c r="F310" s="9" t="s">
+        <v>1509</v>
+      </c>
+      <c r="G310" s="9" t="s">
+        <v>1511</v>
+      </c>
+      <c r="H310" s="7" t="s">
+        <v>1512</v>
+      </c>
+      <c r="I310" s="57" t="s">
+        <v>1513</v>
+      </c>
+      <c r="J310" s="8" t="s">
+        <v>1423</v>
+      </c>
+      <c r="K310" s="7" t="s">
+        <v>1512</v>
+      </c>
+      <c r="L310" s="8" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="311" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="45">
+        <v>45268</v>
+      </c>
+      <c r="B311" s="44">
+        <v>3</v>
+      </c>
+      <c r="C311" s="11" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D311" s="12">
+        <v>1093</v>
+      </c>
+      <c r="E311" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="F311" s="9" t="s">
+        <v>1517</v>
+      </c>
+      <c r="G311" s="9" t="s">
+        <v>1518</v>
+      </c>
+      <c r="H311" s="7" t="s">
+        <v>1519</v>
+      </c>
+      <c r="I311" s="57" t="s">
+        <v>1520</v>
+      </c>
+      <c r="J311" s="8" t="s">
+        <v>1521</v>
+      </c>
+      <c r="K311" s="7" t="s">
+        <v>1519</v>
+      </c>
+      <c r="L311" s="8" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="312" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="45">
+        <v>45268</v>
+      </c>
+      <c r="B312" s="44">
+        <v>2</v>
+      </c>
+      <c r="C312" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D312" s="12">
+        <v>1094</v>
+      </c>
+      <c r="E312" s="7" t="s">
+        <v>1516</v>
+      </c>
+      <c r="F312" s="8" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G312" s="9" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H312" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="I312" s="57" t="s">
+        <v>1523</v>
+      </c>
+      <c r="J312" s="8" t="s">
+        <v>1423</v>
+      </c>
+      <c r="K312" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="L312" s="8" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="313" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="45">
+        <v>45272</v>
+      </c>
+      <c r="B313" s="44">
+        <v>2</v>
+      </c>
+      <c r="C313" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D313" s="12">
+        <v>1095</v>
+      </c>
+      <c r="E313" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F313" s="9" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H313" s="7" t="s">
+        <v>792</v>
+      </c>
+      <c r="I313" s="57" t="s">
+        <v>1527</v>
+      </c>
+      <c r="J313" s="8" t="s">
+        <v>1423</v>
+      </c>
+      <c r="K313" s="7" t="s">
+        <v>792</v>
+      </c>
+      <c r="L313" s="8" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="314" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="45">
+        <v>45310</v>
+      </c>
+      <c r="B314" s="44">
+        <v>3</v>
+      </c>
+      <c r="C314" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D314" s="12">
+        <v>1096</v>
+      </c>
+      <c r="E314" s="7" t="s">
+        <v>1538</v>
+      </c>
+      <c r="F314" s="9" t="s">
+        <v>1532</v>
+      </c>
+      <c r="G314" s="9" t="s">
+        <v>1533</v>
+      </c>
+      <c r="H314" s="7" t="s">
+        <v>1534</v>
+      </c>
+      <c r="I314" s="57" t="s">
+        <v>1535</v>
+      </c>
+      <c r="J314" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="K314" s="7" t="s">
+        <v>1536</v>
+      </c>
+      <c r="L314" s="8" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="315" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="45">
+        <v>45317</v>
+      </c>
+      <c r="B315" s="44">
+        <v>3</v>
+      </c>
+      <c r="C315" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D315" s="12">
+        <v>1097</v>
+      </c>
+      <c r="E315" s="7" t="s">
+        <v>1540</v>
+      </c>
+      <c r="F315" s="9" t="s">
+        <v>1541</v>
+      </c>
+      <c r="G315" s="9" t="s">
+        <v>1542</v>
+      </c>
+      <c r="H315" s="7" t="s">
+        <v>1543</v>
+      </c>
+      <c r="I315" s="57" t="s">
+        <v>1544</v>
+      </c>
+      <c r="J315" s="8" t="s">
+        <v>1545</v>
+      </c>
+      <c r="K315" s="7" t="s">
+        <v>1543</v>
+      </c>
+      <c r="L315" s="8" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="316" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="45">
+        <v>45335</v>
+      </c>
+      <c r="B316" s="44">
+        <v>3</v>
+      </c>
+      <c r="C316" s="11" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D316" s="12">
+        <v>1098</v>
+      </c>
+      <c r="E316" s="7" t="s">
+        <v>1546</v>
+      </c>
+      <c r="F316" s="9" t="s">
+        <v>1547</v>
+      </c>
+      <c r="H316" s="7" t="s">
+        <v>1548</v>
+      </c>
+      <c r="I316" s="57" t="s">
+        <v>1549</v>
+      </c>
+      <c r="J316" s="8" t="s">
+        <v>1550</v>
+      </c>
+      <c r="K316" s="7" t="s">
+        <v>1548</v>
+      </c>
+      <c r="L316" s="8" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="317" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="45">
+        <v>45349</v>
+      </c>
+      <c r="B317" s="44">
+        <v>3</v>
+      </c>
+      <c r="C317" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D317" s="12">
+        <v>1099</v>
+      </c>
+      <c r="E317" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="F317" s="9" t="s">
+        <v>1552</v>
+      </c>
+      <c r="G317" s="9" t="s">
+        <v>1553</v>
+      </c>
+      <c r="H317" s="7" t="s">
+        <v>1554</v>
+      </c>
+      <c r="I317" s="57" t="s">
+        <v>1555</v>
+      </c>
+      <c r="J317" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="K317" s="7" t="s">
+        <v>1556</v>
+      </c>
+      <c r="L317" s="8" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="318" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="45">
+        <v>45365</v>
+      </c>
+      <c r="B318" s="44">
+        <v>3</v>
+      </c>
+      <c r="C318" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D318" s="12">
+        <v>1100</v>
+      </c>
+      <c r="E318" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F318" s="9" t="s">
+        <v>1566</v>
+      </c>
+      <c r="H318" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="I318" s="57" t="s">
+        <v>1567</v>
+      </c>
+      <c r="J318" s="8" t="s">
+        <v>1545</v>
+      </c>
+      <c r="K318" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="L318" s="8" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="319" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="45">
+        <v>45378</v>
+      </c>
+      <c r="B319" s="44">
+        <v>3</v>
+      </c>
+      <c r="C319" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D319" s="12">
+        <v>1101</v>
+      </c>
+      <c r="E319" s="7" t="s">
+        <v>1574</v>
+      </c>
+      <c r="F319" s="9" t="s">
+        <v>1570</v>
+      </c>
+      <c r="G319" s="9" t="s">
         <v>1571</v>
       </c>
-      <c r="G1" s="58" t="s">
-[...8 lines deleted...]
-      <c r="J1" s="57" t="s">
+      <c r="H319" s="7" t="s">
+        <v>1572</v>
+      </c>
+      <c r="I319" s="57" t="s">
+        <v>1573</v>
+      </c>
+      <c r="J319" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="K319" s="7" t="s">
+        <v>1572</v>
+      </c>
+      <c r="L319" s="8" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="320" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="45">
+        <v>45394</v>
+      </c>
+      <c r="B320" s="44">
         <v>3</v>
       </c>
-      <c r="K1" s="45" t="s">
-[...48 lines deleted...]
-      <c r="B3" s="61">
+      <c r="C320" s="11" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D320" s="12">
+        <v>1102</v>
+      </c>
+      <c r="E320" s="7" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F320" s="49" t="s">
+        <v>1581</v>
+      </c>
+      <c r="H320" s="7" t="s">
+        <v>1584</v>
+      </c>
+      <c r="I320" s="57" t="s">
+        <v>1582</v>
+      </c>
+      <c r="J320" s="8" t="s">
+        <v>1583</v>
+      </c>
+      <c r="K320" s="7" t="s">
+        <v>1584</v>
+      </c>
+      <c r="L320" s="8" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="321" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="6">
+        <v>45398</v>
+      </c>
+      <c r="B321" s="44">
+        <v>3</v>
+      </c>
+      <c r="C321" s="11" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D321" s="12">
+        <v>1103</v>
+      </c>
+      <c r="E321" s="7" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F321" s="9" t="s">
+        <v>1576</v>
+      </c>
+      <c r="G321" s="9" t="s">
+        <v>1578</v>
+      </c>
+      <c r="H321" s="7" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I321" s="57" t="s">
+        <v>1577</v>
+      </c>
+      <c r="J321" s="8" t="s">
+        <v>1579</v>
+      </c>
+      <c r="K321" s="7" t="s">
+        <v>1599</v>
+      </c>
+      <c r="L321" s="8" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="322" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="45">
+        <v>45398</v>
+      </c>
+      <c r="B322" s="44" t="s">
+        <v>527</v>
+      </c>
+      <c r="C322" s="11" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D322" s="12">
+        <v>1104</v>
+      </c>
+      <c r="E322" s="7" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F322" s="9" t="s">
+        <v>1586</v>
+      </c>
+      <c r="G322" s="9" t="s">
+        <v>1869</v>
+      </c>
+      <c r="H322" s="7" t="s">
+        <v>1590</v>
+      </c>
+      <c r="I322" s="59" t="s">
+        <v>1587</v>
+      </c>
+      <c r="J322" s="8" t="s">
+        <v>1588</v>
+      </c>
+      <c r="K322" s="7" t="s">
+        <v>1589</v>
+      </c>
+      <c r="L322" s="8" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="323" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A323" s="45">
+        <v>19905</v>
+      </c>
+      <c r="B323" s="44">
+        <v>3</v>
+      </c>
+      <c r="C323" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D323" s="12">
+        <v>1105</v>
+      </c>
+      <c r="E323" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="F323" s="9" t="s">
+        <v>1594</v>
+      </c>
+      <c r="G323" s="9" t="s">
+        <v>1595</v>
+      </c>
+      <c r="H323" s="7" t="s">
+        <v>1598</v>
+      </c>
+      <c r="I323" s="60" t="s">
+        <v>1596</v>
+      </c>
+      <c r="J323" s="51" t="s">
+        <v>1597</v>
+      </c>
+      <c r="K323" s="52" t="s">
+        <v>1598</v>
+      </c>
+      <c r="L323" s="46" t="s">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="324" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="45">
+        <v>45426</v>
+      </c>
+      <c r="B324" s="44">
+        <v>3</v>
+      </c>
+      <c r="C324" s="11" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D324" s="12">
+        <v>1106</v>
+      </c>
+      <c r="E324" s="7" t="s">
+        <v>1607</v>
+      </c>
+      <c r="F324" s="9" t="s">
+        <v>1726</v>
+      </c>
+      <c r="G324" s="9" t="s">
+        <v>1608</v>
+      </c>
+      <c r="H324" s="7" t="s">
+        <v>1610</v>
+      </c>
+      <c r="I324" s="60" t="s">
+        <v>1609</v>
+      </c>
+      <c r="J324" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="K324" s="7" t="s">
+        <v>1611</v>
+      </c>
+      <c r="L324" s="8" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="325" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A325" s="45">
+        <v>45426</v>
+      </c>
+      <c r="B325" s="44">
+        <v>3</v>
+      </c>
+      <c r="C325" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D325" s="12">
+        <v>1107</v>
+      </c>
+      <c r="E325" s="7" t="s">
+        <v>1613</v>
+      </c>
+      <c r="F325" s="9" t="s">
+        <v>1614</v>
+      </c>
+      <c r="G325" s="9" t="s">
+        <v>1615</v>
+      </c>
+      <c r="H325" s="7" t="s">
+        <v>1617</v>
+      </c>
+      <c r="I325" s="60" t="s">
+        <v>1618</v>
+      </c>
+      <c r="J325" s="8" t="s">
+        <v>1619</v>
+      </c>
+      <c r="K325" s="7" t="s">
+        <v>1616</v>
+      </c>
+      <c r="L325" s="8" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="326" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A326" s="45">
+        <v>45432</v>
+      </c>
+      <c r="B326" s="44">
+        <v>3</v>
+      </c>
+      <c r="C326" s="11" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D326" s="12">
+        <v>1108</v>
+      </c>
+      <c r="E326" s="7" t="s">
+        <v>1626</v>
+      </c>
+      <c r="F326" s="9" t="s">
+        <v>1620</v>
+      </c>
+      <c r="G326" s="9" t="s">
+        <v>1621</v>
+      </c>
+      <c r="H326" s="7" t="s">
+        <v>1623</v>
+      </c>
+      <c r="I326" s="61" t="s">
+        <v>1625</v>
+      </c>
+      <c r="J326" s="8" t="s">
+        <v>1423</v>
+      </c>
+      <c r="K326" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="L326" s="8" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="327" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A327" s="43">
+        <v>45441</v>
+      </c>
+      <c r="B327" s="53" t="s">
+        <v>527</v>
+      </c>
+      <c r="C327" s="11" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D327" s="12">
+        <v>1110</v>
+      </c>
+      <c r="E327" s="7" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F327" s="9" t="s">
+        <v>1628</v>
+      </c>
+      <c r="G327" s="9" t="s">
+        <v>1629</v>
+      </c>
+      <c r="H327" s="7" t="s">
+        <v>1631</v>
+      </c>
+      <c r="I327" s="62" t="s">
+        <v>1632</v>
+      </c>
+      <c r="J327" s="8" t="s">
+        <v>1633</v>
+      </c>
+      <c r="K327" s="7" t="s">
+        <v>1630</v>
+      </c>
+      <c r="L327" s="8" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="328" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A328" s="45">
+        <v>45442</v>
+      </c>
+      <c r="B328" s="44">
+        <v>3</v>
+      </c>
+      <c r="C328" s="11" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D328" s="12">
+        <v>1111</v>
+      </c>
+      <c r="E328" s="7" t="s">
+        <v>1634</v>
+      </c>
+      <c r="F328" s="9" t="s">
+        <v>1635</v>
+      </c>
+      <c r="H328" s="7" t="s">
+        <v>1637</v>
+      </c>
+      <c r="I328" s="61" t="s">
+        <v>1638</v>
+      </c>
+      <c r="J328" s="8" t="s">
+        <v>1639</v>
+      </c>
+      <c r="K328" s="7" t="s">
+        <v>1636</v>
+      </c>
+      <c r="L328" s="8" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="329" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="45">
+        <v>45468</v>
+      </c>
+      <c r="B329" s="44">
+        <v>3</v>
+      </c>
+      <c r="C329" s="11" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D329" s="12">
+        <v>1112</v>
+      </c>
+      <c r="E329" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="F329" s="9" t="s">
+        <v>1643</v>
+      </c>
+      <c r="G329" s="9" t="s">
+        <v>1644</v>
+      </c>
+      <c r="H329" s="7" t="s">
+        <v>1646</v>
+      </c>
+      <c r="I329" s="61" t="s">
+        <v>1647</v>
+      </c>
+      <c r="J329" s="8" t="s">
+        <v>1648</v>
+      </c>
+      <c r="K329" s="7" t="s">
+        <v>1645</v>
+      </c>
+      <c r="L329" s="8" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="330" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A330" s="45">
+        <v>45481</v>
+      </c>
+      <c r="B330" s="44">
+        <v>3</v>
+      </c>
+      <c r="C330" s="11" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D330" s="12">
+        <v>1113</v>
+      </c>
+      <c r="E330" s="7" t="s">
+        <v>1655</v>
+      </c>
+      <c r="F330" s="9" t="s">
+        <v>1908</v>
+      </c>
+      <c r="G330" s="9" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H330" s="7" t="s">
+        <v>1650</v>
+      </c>
+      <c r="I330" s="63" t="s">
+        <v>1651</v>
+      </c>
+      <c r="J330" s="8" t="s">
+        <v>1652</v>
+      </c>
+      <c r="K330" s="7" t="s">
+        <v>1653</v>
+      </c>
+      <c r="L330" s="8" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="331" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A331" s="45">
+        <v>45485</v>
+      </c>
+      <c r="B331" s="53" t="s">
+        <v>527</v>
+      </c>
+      <c r="C331" s="11" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D331" s="12">
+        <v>1114</v>
+      </c>
+      <c r="E331" s="7" t="s">
+        <v>1656</v>
+      </c>
+      <c r="F331" s="9" t="s">
+        <v>1657</v>
+      </c>
+      <c r="G331" s="9" t="s">
+        <v>1658</v>
+      </c>
+      <c r="H331" s="10" t="s">
+        <v>1829</v>
+      </c>
+      <c r="I331" s="74" t="s">
+        <v>1830</v>
+      </c>
+      <c r="J331" s="38" t="s">
+        <v>1659</v>
+      </c>
+      <c r="K331" s="7" t="s">
+        <v>1660</v>
+      </c>
+      <c r="L331" s="8" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="332" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A332" s="45">
+        <v>45485</v>
+      </c>
+      <c r="B332" s="44">
+        <v>3</v>
+      </c>
+      <c r="C332" s="11" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D332" s="12">
+        <v>1115</v>
+      </c>
+      <c r="E332" s="7" t="s">
+        <v>1656</v>
+      </c>
+      <c r="F332" s="9" t="s">
+        <v>1662</v>
+      </c>
+      <c r="G332" s="9" t="s">
+        <v>1658</v>
+      </c>
+      <c r="H332" s="10" t="s">
+        <v>1829</v>
+      </c>
+      <c r="I332" s="74" t="s">
+        <v>1830</v>
+      </c>
+      <c r="J332" s="8" t="s">
+        <v>1663</v>
+      </c>
+      <c r="K332" s="7" t="s">
+        <v>1664</v>
+      </c>
+      <c r="L332" s="8" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="333" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A333" s="45">
+        <v>45484</v>
+      </c>
+      <c r="B333" s="44">
+        <v>3</v>
+      </c>
+      <c r="C333" s="11" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D333" s="12">
+        <v>1116</v>
+      </c>
+      <c r="E333" s="7" t="s">
+        <v>1668</v>
+      </c>
+      <c r="F333" s="8" t="s">
+        <v>1675</v>
+      </c>
+      <c r="G333" s="9" t="s">
+        <v>1676</v>
+      </c>
+      <c r="H333" s="7" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I333" s="64" t="s">
+        <v>1678</v>
+      </c>
+      <c r="J333" s="8" t="s">
+        <v>1680</v>
+      </c>
+      <c r="K333" s="7" t="s">
+        <v>1691</v>
+      </c>
+      <c r="L333" s="8" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="334" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A334" s="45">
+        <v>45498</v>
+      </c>
+      <c r="B334" s="44">
         <v>2</v>
       </c>
-      <c r="C3" s="62" t="s">
-[...26 lines deleted...]
-      <c r="L3" s="44" t="s">
+      <c r="C334" s="11" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D334" s="12">
+        <v>1117</v>
+      </c>
+      <c r="E334" s="7" t="s">
+        <v>1668</v>
+      </c>
+      <c r="F334" s="9" t="s">
+        <v>1673</v>
+      </c>
+      <c r="G334" s="9" t="s">
+        <v>1672</v>
+      </c>
+      <c r="H334" s="7" t="s">
+        <v>1671</v>
+      </c>
+      <c r="I334" s="61" t="s">
+        <v>1679</v>
+      </c>
+      <c r="J334" s="8" t="s">
+        <v>1674</v>
+      </c>
+      <c r="K334" s="7" t="s">
+        <v>1670</v>
+      </c>
+      <c r="L334" s="8" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="335" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A335" s="45">
+        <v>45506</v>
+      </c>
+      <c r="B335" s="53" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C335" s="11" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D335" s="12">
+        <v>1118</v>
+      </c>
+      <c r="E335" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="F335" s="9" t="s">
+        <v>1687</v>
+      </c>
+      <c r="H335" s="7" t="s">
+        <v>1695</v>
+      </c>
+      <c r="I335" s="65" t="s">
+        <v>1693</v>
+      </c>
+      <c r="J335" s="8" t="s">
+        <v>1696</v>
+      </c>
+      <c r="K335" s="7" t="s">
+        <v>1694</v>
+      </c>
+      <c r="L335" s="8" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="336" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A336" s="45">
+        <v>45519</v>
+      </c>
+      <c r="B336" s="44">
+        <v>2</v>
+      </c>
+      <c r="C336" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D336" s="12">
+        <v>1119</v>
+      </c>
+      <c r="E336" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="F336" s="9" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G336" s="9" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H336" s="7" t="s">
+        <v>1705</v>
+      </c>
+      <c r="I336" s="61" t="s">
+        <v>1703</v>
+      </c>
+      <c r="J336" s="8" t="s">
+        <v>1702</v>
+      </c>
+      <c r="K336" s="7" t="s">
+        <v>1704</v>
+      </c>
+      <c r="L336" s="8" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="337" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A337" s="45">
+        <v>45302</v>
+      </c>
+      <c r="B337" s="44">
+        <v>2</v>
+      </c>
+      <c r="C337" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D337" s="12">
+        <v>1120</v>
+      </c>
+      <c r="E337" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="F337" s="9" t="s">
+        <v>1870</v>
+      </c>
+      <c r="G337" s="33" t="s">
+        <v>1800</v>
+      </c>
+      <c r="H337" s="7" t="s">
+        <v>1575</v>
+      </c>
+      <c r="I337" s="63" t="s">
+        <v>1714</v>
+      </c>
+      <c r="J337" s="8" t="s">
+        <v>1545</v>
+      </c>
+      <c r="K337" s="7" t="s">
+        <v>1575</v>
+      </c>
+      <c r="L337" s="8" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="338" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A338" s="45">
+        <v>45580</v>
+      </c>
+      <c r="B338" s="44">
+        <v>3</v>
+      </c>
+      <c r="C338" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D338" s="12">
+        <v>1122</v>
+      </c>
+      <c r="E338" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F338" s="9" t="s">
+        <v>1716</v>
+      </c>
+      <c r="G338" s="33" t="s">
+        <v>1717</v>
+      </c>
+      <c r="H338" s="7" t="s">
+        <v>1718</v>
+      </c>
+      <c r="I338" s="60" t="s">
+        <v>1719</v>
+      </c>
+      <c r="J338" s="8" t="s">
+        <v>1545</v>
+      </c>
+      <c r="K338" s="7" t="s">
+        <v>1718</v>
+      </c>
+      <c r="L338" s="60" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="339" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A339" s="45">
+        <v>45590</v>
+      </c>
+      <c r="B339" s="44">
+        <v>3</v>
+      </c>
+      <c r="C339" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D339" s="12">
+        <v>1123</v>
+      </c>
+      <c r="E339" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="F339" s="9" t="s">
+        <v>1725</v>
+      </c>
+      <c r="G339" s="9" t="s">
+        <v>1724</v>
+      </c>
+      <c r="H339" s="7" t="s">
+        <v>1723</v>
+      </c>
+      <c r="I339" s="60" t="s">
+        <v>1722</v>
+      </c>
+      <c r="J339" s="66" t="s">
+        <v>85</v>
+      </c>
+      <c r="K339" s="67" t="s">
+        <v>1723</v>
+      </c>
+      <c r="L339" s="60" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="340" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A340" s="45">
+        <v>45625</v>
+      </c>
+      <c r="B340" s="44">
+        <v>3</v>
+      </c>
+      <c r="C340" s="11" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D340" s="12">
+        <v>1125</v>
+      </c>
+      <c r="E340" s="7" t="s">
+        <v>1727</v>
+      </c>
+      <c r="F340" s="9" t="s">
+        <v>1728</v>
+      </c>
+      <c r="G340" s="9" t="s">
+        <v>1729</v>
+      </c>
+      <c r="H340" s="7" t="s">
+        <v>1733</v>
+      </c>
+      <c r="I340" s="60" t="s">
+        <v>1731</v>
+      </c>
+      <c r="J340" s="8" t="s">
+        <v>1734</v>
+      </c>
+      <c r="K340" s="7" t="s">
+        <v>1732</v>
+      </c>
+      <c r="L340" s="35" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="341" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A341" s="45">
+        <v>45642</v>
+      </c>
+      <c r="B341" s="44">
+        <v>3</v>
+      </c>
+      <c r="C341" s="11" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D341" s="12">
+        <v>1126</v>
+      </c>
+      <c r="E341" s="7" t="s">
+        <v>1736</v>
+      </c>
+      <c r="F341" s="9" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H341" s="7" t="s">
+        <v>1739</v>
+      </c>
+      <c r="I341" s="60" t="s">
+        <v>1741</v>
+      </c>
+      <c r="J341" s="8" t="s">
+        <v>1313</v>
+      </c>
+      <c r="K341" s="7" t="s">
+        <v>1738</v>
+      </c>
+      <c r="L341" s="35" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="342" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A342" s="45">
+        <v>45667</v>
+      </c>
+      <c r="B342" s="44">
+        <v>3</v>
+      </c>
+      <c r="C342" s="11" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D342" s="12">
+        <v>1127</v>
+      </c>
+      <c r="E342" s="7" t="s">
+        <v>1750</v>
+      </c>
+      <c r="F342" s="9" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G342" s="9" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H342" s="7" t="s">
+        <v>1753</v>
+      </c>
+      <c r="I342" s="49" t="s">
+        <v>1754</v>
+      </c>
+      <c r="J342" s="8" t="s">
+        <v>1755</v>
+      </c>
+      <c r="K342" s="7" t="s">
+        <v>1753</v>
+      </c>
+      <c r="L342" s="35" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="343" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A343" s="45">
+        <v>45705</v>
+      </c>
+      <c r="B343" s="53" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C343" s="11" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D343" s="12">
+        <v>1128</v>
+      </c>
+      <c r="E343" s="7" t="s">
+        <v>1758</v>
+      </c>
+      <c r="F343" s="9" t="s">
+        <v>1759</v>
+      </c>
+      <c r="G343" s="9" t="s">
+        <v>1760</v>
+      </c>
+      <c r="H343" s="7" t="s">
+        <v>1761</v>
+      </c>
+      <c r="I343" s="60" t="s">
+        <v>1762</v>
+      </c>
+      <c r="J343" s="8" t="s">
+        <v>1545</v>
+      </c>
+      <c r="K343" s="7" t="s">
+        <v>1761</v>
+      </c>
+      <c r="L343" s="68" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="344" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A344" s="45">
+        <v>45702</v>
+      </c>
+      <c r="B344" s="44">
+        <v>2</v>
+      </c>
+      <c r="C344" s="11" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D344" s="12">
+        <v>1129</v>
+      </c>
+      <c r="E344" s="7" t="s">
+        <v>1763</v>
+      </c>
+      <c r="F344" s="9" t="s">
+        <v>1764</v>
+      </c>
+      <c r="G344" s="9" t="s">
+        <v>1765</v>
+      </c>
+      <c r="H344" s="7" t="s">
+        <v>1766</v>
+      </c>
+      <c r="I344" s="68" t="s">
+        <v>1767</v>
+      </c>
+      <c r="J344" s="37" t="s">
+        <v>1768</v>
+      </c>
+      <c r="K344" s="7" t="s">
+        <v>1769</v>
+      </c>
+      <c r="L344" s="35" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="345" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A345" s="45">
+        <v>45705</v>
+      </c>
+      <c r="B345" s="44">
+        <v>3</v>
+      </c>
+      <c r="C345" s="11" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D345" s="12">
+        <v>1130</v>
+      </c>
+      <c r="E345" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="F345" s="9" t="s">
+        <v>1773</v>
+      </c>
+      <c r="G345" s="9" t="s">
+        <v>1774</v>
+      </c>
+      <c r="H345" s="7" t="s">
+        <v>1775</v>
+      </c>
+      <c r="I345" s="69" t="s">
+        <v>1776</v>
+      </c>
+      <c r="J345" s="8" t="s">
+        <v>1777</v>
+      </c>
+      <c r="K345" s="7" t="s">
+        <v>1775</v>
+      </c>
+      <c r="L345" s="69" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="346" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A346" s="45">
+        <v>45726</v>
+      </c>
+      <c r="B346" s="44">
+        <v>2</v>
+      </c>
+      <c r="C346" s="11" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D346" s="12">
+        <v>1131</v>
+      </c>
+      <c r="E346" s="7" t="s">
+        <v>1778</v>
+      </c>
+      <c r="F346" s="9" t="s">
+        <v>1779</v>
+      </c>
+      <c r="G346" s="9" t="s">
+        <v>1780</v>
+      </c>
+      <c r="H346" s="7" t="s">
+        <v>1781</v>
+      </c>
+      <c r="I346" s="68" t="s">
+        <v>1782</v>
+      </c>
+      <c r="J346" s="49" t="s">
+        <v>1783</v>
+      </c>
+      <c r="K346" s="7" t="s">
+        <v>1781</v>
+      </c>
+      <c r="L346" s="68" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="347" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A347" s="45">
+        <v>45743</v>
+      </c>
+      <c r="B347" s="44">
+        <v>2</v>
+      </c>
+      <c r="C347" s="11" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D347" s="12">
+        <v>1132</v>
+      </c>
+      <c r="E347" s="7" t="s">
+        <v>1785</v>
+      </c>
+      <c r="F347" s="9" t="s">
+        <v>1797</v>
+      </c>
+      <c r="G347" s="9" t="s">
+        <v>1798</v>
+      </c>
+      <c r="H347" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="I347" s="70" t="s">
+        <v>1799</v>
+      </c>
+      <c r="J347" s="8" t="s">
+        <v>1808</v>
+      </c>
+      <c r="K347" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="L347" s="70" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="348" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A348" s="45">
+        <v>45755</v>
+      </c>
+      <c r="B348" s="44">
+        <v>2</v>
+      </c>
+      <c r="C348" s="11" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D348" s="12">
+        <v>1133</v>
+      </c>
+      <c r="E348" s="7" t="s">
+        <v>1790</v>
+      </c>
+      <c r="F348" s="9" t="s">
+        <v>1791</v>
+      </c>
+      <c r="G348" s="9" t="s">
+        <v>1792</v>
+      </c>
+      <c r="H348" s="7" t="s">
+        <v>1793</v>
+      </c>
+      <c r="I348" s="68" t="s">
+        <v>1794</v>
+      </c>
+      <c r="J348" s="8" t="s">
+        <v>1795</v>
+      </c>
+      <c r="K348" s="7" t="s">
+        <v>1793</v>
+      </c>
+      <c r="L348" s="68" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="349" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A349" s="45">
+        <v>45771</v>
+      </c>
+      <c r="B349" s="44">
+        <v>3</v>
+      </c>
+      <c r="C349" s="11" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D349" s="12">
+        <v>1134</v>
+      </c>
+      <c r="E349" s="7" t="s">
+        <v>1801</v>
+      </c>
+      <c r="F349" s="9" t="s">
+        <v>1802</v>
+      </c>
+      <c r="G349" s="50" t="s">
+        <v>1806</v>
+      </c>
+      <c r="H349" s="7" t="s">
+        <v>1803</v>
+      </c>
+      <c r="I349" s="71" t="s">
+        <v>1804</v>
+      </c>
+      <c r="J349" s="8" t="s">
+        <v>1805</v>
+      </c>
+      <c r="K349" s="7" t="s">
+        <v>1803</v>
+      </c>
+      <c r="L349" s="71" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="350" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A350" s="45">
+        <v>45828</v>
+      </c>
+      <c r="B350" s="44">
+        <v>3</v>
+      </c>
+      <c r="C350" s="11" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D350" s="12">
+        <v>1135</v>
+      </c>
+      <c r="E350" s="7" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F350" s="9" t="s">
+        <v>1815</v>
+      </c>
+      <c r="G350" s="9" t="s">
+        <v>1816</v>
+      </c>
+      <c r="H350" s="7" t="s">
+        <v>1818</v>
+      </c>
+      <c r="I350" s="72" t="s">
+        <v>1817</v>
+      </c>
+      <c r="J350" s="8" t="s">
+        <v>1157</v>
+      </c>
+      <c r="K350" s="7" t="s">
+        <v>1818</v>
+      </c>
+      <c r="L350" s="72" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="351" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A351" s="45">
+        <v>45861</v>
+      </c>
+      <c r="B351" s="44">
+        <v>3</v>
+      </c>
+      <c r="C351" s="11" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D351" s="12">
+        <v>1136</v>
+      </c>
+      <c r="E351" s="7" t="s">
+        <v>1821</v>
+      </c>
+      <c r="F351" s="47" t="s">
+        <v>1822</v>
+      </c>
+      <c r="G351" s="9" t="s">
+        <v>1823</v>
+      </c>
+      <c r="H351" s="7" t="s">
+        <v>1825</v>
+      </c>
+      <c r="I351" s="73" t="s">
+        <v>1824</v>
+      </c>
+      <c r="J351" s="8" t="s">
+        <v>1826</v>
+      </c>
+      <c r="K351" s="7" t="s">
+        <v>1825</v>
+      </c>
+      <c r="L351" s="73" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="352" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A352" s="45">
+        <v>45890</v>
+      </c>
+      <c r="B352" s="44">
+        <v>2</v>
+      </c>
+      <c r="C352" s="11" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D352" s="12">
+        <v>1137</v>
+      </c>
+      <c r="E352" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="F352" s="9" t="s">
+        <v>1813</v>
+      </c>
+      <c r="G352" s="9" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H352" s="7" t="s">
+        <v>1833</v>
+      </c>
+      <c r="I352" s="60" t="s">
+        <v>1834</v>
+      </c>
+      <c r="J352" s="8" t="s">
+        <v>1837</v>
+      </c>
+      <c r="K352" s="7" t="s">
+        <v>1835</v>
+      </c>
+      <c r="L352" s="8" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="353" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A353" s="45">
+        <v>45882</v>
+      </c>
+      <c r="B353" s="44">
+        <v>2</v>
+      </c>
+      <c r="C353" s="11" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D353" s="12">
+        <v>1138</v>
+      </c>
+      <c r="E353" s="7" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F353" s="9" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H353" s="7" t="s">
+        <v>1840</v>
+      </c>
+      <c r="I353" s="60" t="s">
+        <v>1841</v>
+      </c>
+      <c r="J353" s="8" t="s">
+        <v>1839</v>
+      </c>
+      <c r="K353" s="7" t="s">
+        <v>1840</v>
+      </c>
+      <c r="L353" s="60" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="354" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A354" s="45">
+        <v>45888</v>
+      </c>
+      <c r="B354" s="44">
+        <v>2</v>
+      </c>
+      <c r="C354" s="11" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D354" s="12">
+        <v>1139</v>
+      </c>
+      <c r="E354" s="7" t="s">
+        <v>1844</v>
+      </c>
+      <c r="F354" s="75" t="s">
+        <v>1850</v>
+      </c>
+      <c r="G354" s="9" t="s">
+        <v>1845</v>
+      </c>
+      <c r="H354" s="7" t="s">
+        <v>1846</v>
+      </c>
+      <c r="I354" s="60" t="s">
+        <v>1847</v>
+      </c>
+      <c r="J354" s="8" t="s">
+        <v>1848</v>
+      </c>
+      <c r="K354" s="7" t="s">
+        <v>1846</v>
+      </c>
+      <c r="L354" s="60" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="355" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A355" s="45">
+        <v>45929</v>
+      </c>
+      <c r="B355" s="44">
+        <v>3</v>
+      </c>
+      <c r="C355" s="11" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D355" s="12">
+        <v>1140</v>
+      </c>
+      <c r="E355" s="7" t="s">
+        <v>1854</v>
+      </c>
+      <c r="F355" s="9" t="s">
+        <v>1853</v>
+      </c>
+      <c r="G355" s="9" t="s">
+        <v>1855</v>
+      </c>
+      <c r="H355" s="7" t="s">
+        <v>1856</v>
+      </c>
+      <c r="I355" s="61" t="s">
+        <v>1857</v>
+      </c>
+      <c r="J355" s="8" t="s">
+        <v>1858</v>
+      </c>
+      <c r="K355" s="7" t="s">
+        <v>1856</v>
+      </c>
+      <c r="L355" s="61" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="356" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A356" s="45">
+        <v>45918</v>
+      </c>
+      <c r="B356" s="44">
+        <v>2</v>
+      </c>
+      <c r="C356" s="11" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D356" s="12">
+        <v>1141</v>
+      </c>
+      <c r="E356" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F356" s="9" t="s">
+        <v>1860</v>
+      </c>
+      <c r="G356" s="75" t="s">
+        <v>1861</v>
+      </c>
+      <c r="H356" s="7" t="s">
+        <v>1862</v>
+      </c>
+      <c r="I356" s="48" t="s">
+        <v>1863</v>
+      </c>
+      <c r="J356" s="8" t="s">
+        <v>1864</v>
+      </c>
+      <c r="K356" s="7" t="s">
+        <v>1862</v>
+      </c>
+      <c r="L356" s="48" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="357" spans="1:12" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A357" s="45">
+        <v>45933</v>
+      </c>
+      <c r="B357" s="44">
+        <v>2</v>
+      </c>
+      <c r="C357" s="11" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D357" s="12">
+        <v>1142</v>
+      </c>
+      <c r="E357" s="7" t="s">
+        <v>1866</v>
+      </c>
+      <c r="F357" s="9" t="s">
+        <v>1867</v>
+      </c>
+      <c r="G357" s="76" t="s">
+        <v>1868</v>
+      </c>
+      <c r="H357" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="I357" s="63" t="s">
+        <v>1925</v>
+      </c>
+      <c r="J357" s="8" t="s">
+        <v>1826</v>
+      </c>
+      <c r="K357" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="L357" s="63" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="358" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A358" s="45">
+        <v>45968</v>
+      </c>
+      <c r="B358" s="44">
+        <v>3</v>
+      </c>
+      <c r="C358" s="11" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D358" s="12">
+        <v>1143</v>
+      </c>
+      <c r="E358" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="F358" s="9" t="s">
+        <v>1873</v>
+      </c>
+      <c r="G358" s="9" t="s">
+        <v>1874</v>
+      </c>
+      <c r="H358" s="7" t="s">
+        <v>1875</v>
+      </c>
+      <c r="I358" s="62" t="s">
+        <v>1876</v>
+      </c>
+      <c r="J358" s="8" t="s">
+        <v>1877</v>
+      </c>
+      <c r="K358" s="7" t="s">
+        <v>1879</v>
+      </c>
+      <c r="L358" s="77" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="359" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A359" s="45">
+        <v>45989</v>
+      </c>
+      <c r="B359" s="44">
+        <v>3</v>
+      </c>
+      <c r="C359" s="11" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D359" s="12">
+        <v>1144</v>
+      </c>
+      <c r="E359" s="7" t="s">
+        <v>1882</v>
+      </c>
+      <c r="F359" s="9" t="s">
+        <v>1884</v>
+      </c>
+      <c r="G359" s="9" t="s">
+        <v>1885</v>
+      </c>
+      <c r="H359" s="7" t="s">
+        <v>1886</v>
+      </c>
+      <c r="I359" s="61" t="s">
+        <v>1887</v>
+      </c>
+      <c r="J359" s="8" t="s">
+        <v>1888</v>
+      </c>
+      <c r="K359" s="7" t="s">
+        <v>1886</v>
+      </c>
+      <c r="L359" s="61" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="360" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A360" s="45">
+        <v>45982</v>
+      </c>
+      <c r="B360" s="44">
+        <v>3</v>
+      </c>
+      <c r="C360" s="11" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D360" s="12">
+        <v>1145</v>
+      </c>
+      <c r="E360" s="7" t="s">
+        <v>1882</v>
+      </c>
+      <c r="F360" s="9" t="s">
+        <v>1889</v>
+      </c>
+      <c r="H360" s="7" t="s">
+        <v>1890</v>
+      </c>
+      <c r="I360" s="61" t="s">
+        <v>1891</v>
+      </c>
+      <c r="J360" s="8" t="s">
+        <v>1894</v>
+      </c>
+      <c r="K360" s="7" t="s">
+        <v>1892</v>
+      </c>
+      <c r="L360" s="8" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="361" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A361" s="45">
+        <v>45996</v>
+      </c>
+      <c r="B361" s="44">
+        <v>3</v>
+      </c>
+      <c r="C361" s="11" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D361" s="12">
+        <v>1146</v>
+      </c>
+      <c r="E361" s="7" t="s">
+        <v>1896</v>
+      </c>
+      <c r="F361" s="9" t="s">
+        <v>1897</v>
+      </c>
+      <c r="G361" s="9" t="s">
+        <v>1898</v>
+      </c>
+      <c r="H361" s="7" t="s">
+        <v>1899</v>
+      </c>
+      <c r="I361" s="61" t="s">
+        <v>1900</v>
+      </c>
+      <c r="J361" s="8" t="s">
+        <v>1901</v>
+      </c>
+      <c r="K361" s="7" t="s">
+        <v>1899</v>
+      </c>
+      <c r="L361" s="61" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="362" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A362" s="45">
+        <v>45995</v>
+      </c>
+      <c r="B362" s="44">
+        <v>2</v>
+      </c>
+      <c r="C362" s="11" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D362" s="12">
+        <v>1147</v>
+      </c>
+      <c r="E362" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F362" s="9" t="s">
+        <v>1903</v>
+      </c>
+      <c r="G362" s="9" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H362" s="7" t="s">
+        <v>1905</v>
+      </c>
+      <c r="I362" s="61" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J362" s="8" t="s">
+        <v>1907</v>
+      </c>
+      <c r="K362" s="7" t="s">
+        <v>1905</v>
+      </c>
+      <c r="L362" s="61" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="363" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A363" s="45">
+        <v>46038</v>
+      </c>
+      <c r="B363" s="53" t="s">
+        <v>527</v>
+      </c>
+      <c r="C363" s="11" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D363" s="12">
         <v>1148</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B4" s="61">
+      <c r="E363" s="7" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F363" s="9" t="s">
+        <v>1912</v>
+      </c>
+      <c r="G363" s="78" t="s">
+        <v>1913</v>
+      </c>
+      <c r="H363" s="7" t="s">
+        <v>1914</v>
+      </c>
+      <c r="I363" s="61" t="s">
+        <v>1915</v>
+      </c>
+      <c r="J363" s="8" t="s">
+        <v>1916</v>
+      </c>
+      <c r="K363" s="7" t="s">
+        <v>1914</v>
+      </c>
+      <c r="L363" s="61" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="364" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A364" s="45">
+        <v>46073</v>
+      </c>
+      <c r="B364" s="44">
         <v>2</v>
       </c>
-      <c r="E4" s="64" t="s">
-[...16 lines deleted...]
-      <c r="B5" s="61">
+      <c r="D364" s="12">
+        <v>1149</v>
+      </c>
+      <c r="E364" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F364" s="9" t="s">
+        <v>1917</v>
+      </c>
+      <c r="G364" s="9" t="s">
+        <v>1918</v>
+      </c>
+      <c r="H364" s="7" t="s">
+        <v>1919</v>
+      </c>
+      <c r="I364" s="61" t="s">
+        <v>1920</v>
+      </c>
+      <c r="J364" s="8" t="s">
+        <v>1805</v>
+      </c>
+      <c r="K364" s="7" t="s">
+        <v>1919</v>
+      </c>
+      <c r="L364" s="62" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="365" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A365" s="45">
+        <v>46107</v>
+      </c>
+      <c r="B365" s="44">
         <v>3</v>
       </c>
-      <c r="C5" s="62" t="s">
-[...34 lines deleted...]
-      <c r="B6" s="61">
+      <c r="C365" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D365" s="12">
+        <v>1150</v>
+      </c>
+      <c r="E365" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F365" s="9" t="s">
+        <v>1926</v>
+      </c>
+      <c r="G365" s="9" t="s">
+        <v>1927</v>
+      </c>
+      <c r="H365" s="7" t="s">
+        <v>1928</v>
+      </c>
+      <c r="I365" s="62" t="s">
+        <v>1929</v>
+      </c>
+      <c r="J365" s="8" t="s">
+        <v>1930</v>
+      </c>
+      <c r="K365" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="L365" s="61" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="366" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A366" s="45">
+        <v>46150</v>
+      </c>
+      <c r="B366" s="44">
         <v>3</v>
       </c>
-      <c r="C6" s="62" t="s">
-[...442 lines deleted...]
-      <c r="G19" s="65" t="s">
+      <c r="C366" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="D366" s="12">
         <v>1151</v>
       </c>
-      <c r="H19" s="64" t="s">
-[...9919 lines deleted...]
-      <c r="K299" s="64" t="s">
+      <c r="E366" s="7" t="s">
         <v>471</v>
       </c>
-      <c r="L299" s="44" t="s">
-[...843 lines deleted...]
-      <c r="F322" s="44" t="s">
+      <c r="F366" s="9" t="s">
+        <v>1950</v>
+      </c>
+      <c r="G366" s="9" t="s">
         <v>1946</v>
       </c>
-      <c r="H322" s="64" t="s">
-[...107 lines deleted...]
-      <c r="F325" s="44" t="s">
+      <c r="H366" s="7" t="s">
         <v>1947</v>
       </c>
-      <c r="H325" s="64" t="s">
-[...69 lines deleted...]
-      <c r="F327" s="44" t="s">
+      <c r="I366" s="62" t="s">
         <v>1948</v>
       </c>
-      <c r="H327" s="64" t="s">
-[...69 lines deleted...]
-      <c r="F329" s="79" t="s">
+      <c r="J366" s="8" t="s">
         <v>1949</v>
       </c>
-      <c r="H329" s="64" t="s">
-[...1608 lines deleted...]
-    <row r="384" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="K366" s="7" t="s">
+        <v>1947</v>
+      </c>
+      <c r="L366" s="62" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="367" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="385" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="386" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="387" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="388" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="389" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="390" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="391" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="392" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="393" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="394" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="395" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="396" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="397" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="398" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="399" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="400" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="401" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="402" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="403" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="404" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="405" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="406" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="407" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="408" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="409" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -32744,968 +31875,543 @@
     <row r="489" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="490" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="491" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="492" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="493" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="494" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="495" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="496" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="497" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="498" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="499" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="500" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="501" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="502" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="503" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="504" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="505" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="506" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="507" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="508" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="509" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="510" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="511" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="512" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="513" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="514" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...117 lines deleted...]
-    <row r="632" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <autoFilter ref="A2:L371" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <autoFilter ref="A2:L366" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="1">
     <mergeCell ref="B1:D1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="Hiragana"/>
   <dataValidations count="1">
-    <dataValidation imeMode="halfAlpha" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G286 F364:F371 F361:F362 F343:F359 F330:F341 F285:F328 E286:E371 C285:C371 C3:E284 H3:H341 K3:K341 C372:E1048576 K343:K1048576 A3:A1048576 H343:H1048576" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
+    <dataValidation imeMode="halfAlpha" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G278 F352:F353 F355:F366 F334:F350 F321:F332 C277:C366 E278:E366 F277:F319 C3:E276 H3:H332 K3:K332 C367:E1048576 K334:K1048576 A3:A1048576 H334:H1048576" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.73" bottom="0.59055118110236227" header="0.39" footer="0.19685039370078741"/>
-[...9 lines deleted...]
-    <brk id="318" max="11" man="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="1.5748031496062993" bottom="0.59055118110236227" header="0.74803149606299213" footer="0.19685039370078741"/>
+  <pageSetup paperSize="9" scale="57" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="293" max="11" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor rgb="FF0070C0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J13"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="102" zoomScaleNormal="100" zoomScaleSheetLayoutView="102" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScale="102" zoomScaleNormal="100" zoomScaleSheetLayoutView="102" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection activeCell="P64" sqref="P64"/>
-      <selection pane="bottomLeft" activeCell="D13" sqref="D13"/>
+      <selection activeCell="P10" sqref="P10"/>
+      <selection pane="bottomLeft" activeCell="D19" sqref="D19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="24" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.77734375" style="3" customWidth="1"/>
-    <col min="2" max="2" width="5.6640625" style="15" customWidth="1"/>
+    <col min="2" max="2" width="5.6640625" style="18" customWidth="1"/>
     <col min="3" max="3" width="5.21875" style="2" customWidth="1"/>
     <col min="4" max="4" width="37.44140625" style="5" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" style="4" customWidth="1"/>
     <col min="6" max="6" width="8.44140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="35" style="5" customWidth="1"/>
     <col min="8" max="8" width="11.33203125" style="5" customWidth="1"/>
     <col min="9" max="9" width="8.44140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="35" style="5" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="10" t="s">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="11" t="s">
+      <c r="B1" s="14" t="s">
+        <v>460</v>
+      </c>
+      <c r="C1" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="D1" s="11" t="s">
+      <c r="D1" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1" s="14" t="s">
+        <v>513</v>
+      </c>
+      <c r="F1" s="14" t="s">
+        <v>475</v>
+      </c>
+      <c r="G1" s="14" t="s">
         <v>89</v>
       </c>
-      <c r="E1" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="10" t="s">
+      <c r="H1" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="I1" s="11" t="s">
-[...2 lines deleted...]
-      <c r="J1" s="10" t="s">
+      <c r="I1" s="14" t="s">
+        <v>476</v>
+      </c>
+      <c r="J1" s="13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="13" t="s">
+      <c r="B2" s="16" t="s">
+        <v>460</v>
+      </c>
+      <c r="C2" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="13" t="s">
+      <c r="D2" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="E2" s="16" t="s">
+        <v>513</v>
+      </c>
+      <c r="F2" s="16" t="s">
+        <v>475</v>
+      </c>
+      <c r="G2" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="E2" s="13" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="14" t="s">
+      <c r="H2" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="I2" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J2" s="14" t="s">
+      <c r="I2" s="16" t="s">
+        <v>476</v>
+      </c>
+      <c r="J2" s="17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="6">
         <v>36335</v>
       </c>
-      <c r="B3" s="16">
+      <c r="B3" s="20">
         <v>70</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="D3" s="8" t="s">
-        <v>474</v>
+        <v>462</v>
       </c>
       <c r="E3" s="9" t="s">
-        <v>529</v>
+        <v>514</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>473</v>
+        <v>461</v>
       </c>
       <c r="G3" s="8" t="s">
-        <v>1310</v>
-[...2 lines deleted...]
-        <v>1311</v>
+        <v>1252</v>
+      </c>
+      <c r="H3" s="37" t="s">
+        <v>1253</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>473</v>
+        <v>461</v>
       </c>
       <c r="J3" s="8" t="s">
-        <v>1310</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6">
         <v>36416</v>
       </c>
-      <c r="B4" s="16">
+      <c r="B4" s="20">
         <v>71</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="D4" s="8" t="s">
-        <v>580</v>
+        <v>566</v>
       </c>
       <c r="E4" s="9" t="s">
-        <v>530</v>
+        <v>515</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>475</v>
+        <v>463</v>
       </c>
       <c r="G4" s="8" t="s">
-        <v>476</v>
+        <v>464</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>475</v>
+        <v>463</v>
       </c>
       <c r="J4" s="8" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:10" s="35" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="24" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6">
         <v>40434</v>
       </c>
-      <c r="B5" s="16">
+      <c r="B5" s="20">
         <v>86</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E5" s="9" t="s">
-        <v>1506</v>
+        <v>1462</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>1093</v>
+        <v>1044</v>
       </c>
       <c r="G5" s="8" t="s">
-        <v>1507</v>
+        <v>1463</v>
       </c>
       <c r="H5" s="8" t="s">
-        <v>479</v>
+        <v>467</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>478</v>
+        <v>466</v>
       </c>
       <c r="J5" s="8" t="s">
-        <v>1508</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6">
         <v>41107</v>
       </c>
-      <c r="B6" s="16">
+      <c r="B6" s="20">
         <v>90</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>581</v>
+        <v>567</v>
       </c>
       <c r="E6" s="9" t="s">
-        <v>531</v>
+        <v>516</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>480</v>
+        <v>468</v>
       </c>
       <c r="G6" s="8" t="s">
-        <v>1176</v>
+        <v>1122</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>480</v>
+        <v>468</v>
       </c>
       <c r="J6" s="8" t="s">
-        <v>1176</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6">
         <v>42069</v>
       </c>
-      <c r="B7" s="16">
+      <c r="B7" s="20">
         <v>94</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>680</v>
+        <v>667</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>681</v>
+        <v>668</v>
       </c>
       <c r="E7" s="9" t="s">
-        <v>682</v>
+        <v>669</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>686</v>
+        <v>673</v>
       </c>
       <c r="G7" s="8" t="s">
-        <v>683</v>
+        <v>670</v>
       </c>
       <c r="H7" s="8" t="s">
-        <v>684</v>
+        <v>671</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>1186</v>
+        <v>1132</v>
       </c>
       <c r="J7" s="8" t="s">
-        <v>685</v>
+        <v>672</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="6">
         <v>44340</v>
       </c>
-      <c r="B8" s="16">
+      <c r="B8" s="20">
         <v>97</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>483</v>
+        <v>471</v>
       </c>
       <c r="D8" s="8" t="s">
-        <v>1312</v>
+        <v>1254</v>
       </c>
       <c r="E8" s="9"/>
       <c r="F8" s="7" t="s">
-        <v>1219</v>
+        <v>1166</v>
       </c>
       <c r="G8" s="8" t="s">
-        <v>1220</v>
-[...2 lines deleted...]
-        <v>1221</v>
+        <v>1167</v>
+      </c>
+      <c r="H8" s="37" t="s">
+        <v>1168</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>1219</v>
+        <v>1166</v>
       </c>
       <c r="J8" s="8" t="s">
-        <v>1222</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="6">
         <v>44972</v>
       </c>
-      <c r="B9" s="16">
+      <c r="B9" s="20">
         <v>99</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>483</v>
+        <v>471</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>1929</v>
+        <v>1397</v>
       </c>
       <c r="E9" s="9"/>
       <c r="F9" s="7" t="s">
-        <v>1444</v>
+        <v>1398</v>
       </c>
       <c r="G9" s="8" t="s">
-        <v>1445</v>
+        <v>1399</v>
       </c>
       <c r="H9" s="8" t="s">
-        <v>1446</v>
+        <v>1400</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>1444</v>
+        <v>1398</v>
       </c>
       <c r="J9" s="8" t="s">
-        <v>1445</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="6">
         <v>45147</v>
       </c>
-      <c r="B10" s="16">
+      <c r="B10" s="20">
         <v>100</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>483</v>
+        <v>471</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>1999</v>
+        <v>1465</v>
       </c>
       <c r="E10" s="9"/>
       <c r="F10" s="7" t="s">
-        <v>1509</v>
+        <v>1466</v>
       </c>
       <c r="G10" s="8" t="s">
-        <v>1510</v>
+        <v>1467</v>
       </c>
       <c r="H10" s="8" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>1509</v>
+        <v>1466</v>
       </c>
       <c r="J10" s="8" t="s">
-        <v>1510</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="6">
         <v>45350</v>
       </c>
-      <c r="B11" s="16">
+      <c r="B11" s="20">
         <v>101</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>1587</v>
+        <v>1558</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>2000</v>
+        <v>1551</v>
       </c>
       <c r="E11" s="9"/>
       <c r="F11" s="7" t="s">
-        <v>1588</v>
+        <v>1559</v>
       </c>
       <c r="G11" s="8" t="s">
-        <v>1589</v>
+        <v>1560</v>
       </c>
       <c r="H11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>1588</v>
+        <v>1559</v>
       </c>
       <c r="J11" s="8" t="s">
-        <v>1589</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6">
         <v>45638</v>
       </c>
-      <c r="B12" s="16">
+      <c r="B12" s="20">
         <v>102</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>1761</v>
+        <v>1743</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>2001</v>
+        <v>1744</v>
       </c>
       <c r="E12" s="9"/>
       <c r="F12" s="7" t="s">
-        <v>1762</v>
+        <v>1745</v>
       </c>
       <c r="G12" s="8" t="s">
-        <v>1763</v>
+        <v>1746</v>
       </c>
       <c r="H12" s="8" t="s">
-        <v>1764</v>
+        <v>1747</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>1762</v>
+        <v>1745</v>
       </c>
       <c r="J12" s="8" t="s">
-        <v>1763</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" ht="24.9" customHeight="1" x14ac:dyDescent="0.2"/>
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="6">
+        <v>46100</v>
+      </c>
+      <c r="B13" s="20">
+        <v>103</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E13" s="9"/>
+      <c r="F13" s="7" t="s">
+        <v>1936</v>
+      </c>
+      <c r="G13" s="8" t="s">
+        <v>1937</v>
+      </c>
+      <c r="H13" s="8" t="s">
+        <v>1938</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>1936</v>
+      </c>
+      <c r="J13" s="8" t="s">
+        <v>1937</v>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A2:J13" xr:uid="{00000000-0009-0000-0000-000004000000}"/>
   <phoneticPr fontId="1" type="Hiragana"/>
   <dataValidations count="1">
-    <dataValidation imeMode="halfAlpha" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F3:F1048576 I3:I1048576 A3:C1048576" xr:uid="{00000000-0002-0000-0400-000000000000}"/>
+    <dataValidation imeMode="halfAlpha" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A3:C1048576 F3:F1048576 I3:I1048576" xr:uid="{00000000-0002-0000-0400-000000000000}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
-  <headerFooter>
-[...326 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="15" baseType="lpstr">
       <vt:lpstr>旅行業</vt:lpstr>
       <vt:lpstr>代理業</vt:lpstr>
-      <vt:lpstr>ランオペ受領予約</vt:lpstr>
       <vt:lpstr>旅行業!_Hlk185588560</vt:lpstr>
       <vt:lpstr>旅行業!_Hlk190847440</vt:lpstr>
       <vt:lpstr>旅行業!_Hlk203124641</vt:lpstr>
       <vt:lpstr>旅行業!_Hlk205222701</vt:lpstr>
       <vt:lpstr>旅行業!_Hlk207194850</vt:lpstr>
       <vt:lpstr>旅行業!_Hlk207194858</vt:lpstr>
       <vt:lpstr>旅行業!_Hlk208936327</vt:lpstr>
+      <vt:lpstr>旅行業!_Hlk220943718</vt:lpstr>
       <vt:lpstr>旅行業!Criteria</vt:lpstr>
       <vt:lpstr>代理業!Print_Area</vt:lpstr>
       <vt:lpstr>旅行業!Print_Area</vt:lpstr>
       <vt:lpstr>代理業!Print_Titles</vt:lpstr>
       <vt:lpstr>旅行業!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>