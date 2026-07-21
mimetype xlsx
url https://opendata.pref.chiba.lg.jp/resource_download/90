--- v0 (2026-03-08)
+++ v1 (2026-07-21)
@@ -10,180 +10,153 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0F7BD2DA-3199-496A-8988-79612DEC20E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B86D2EF9-7B7D-4031-AFCA-6A0D1E1FD182}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32325" yWindow="1320" windowWidth="22005" windowHeight="13755" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="習志野" sheetId="1" r:id="rId1"/>
     <sheet name="市川" sheetId="2" r:id="rId2"/>
     <sheet name="松戸" sheetId="3" r:id="rId3"/>
     <sheet name="野田" sheetId="4" r:id="rId4"/>
     <sheet name="印旛" sheetId="5" r:id="rId5"/>
     <sheet name="香取" sheetId="6" r:id="rId6"/>
     <sheet name="海匝" sheetId="7" r:id="rId7"/>
     <sheet name="山武" sheetId="8" r:id="rId8"/>
     <sheet name="長生" sheetId="9" r:id="rId9"/>
     <sheet name="夷隅" sheetId="10" r:id="rId10"/>
     <sheet name="安房" sheetId="11" r:id="rId11"/>
     <sheet name="君津" sheetId="12" r:id="rId12"/>
     <sheet name="市原" sheetId="13" r:id="rId13"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
+  <si>
+    <t>開設者名</t>
+  </si>
   <si>
     <t>施設名称１</t>
   </si>
   <si>
     <t>施設名称２</t>
   </si>
   <si>
     <t>施設所在地１</t>
   </si>
   <si>
     <t>施設所在地２</t>
   </si>
   <si>
     <t>施設電話番号</t>
   </si>
   <si>
     <t>業務種別</t>
   </si>
   <si>
     <t>検査確認番号</t>
   </si>
   <si>
     <t>検査確認日</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>理容所</t>
   </si>
   <si>
-    <t>開設者名</t>
-[...14 lines deleted...]
-    <t>R07.05.20</t>
+    <t>第R8-1号</t>
   </si>
   <si>
     <t>5月新規なし</t>
     <rPh sb="1" eb="2">
       <t>ガツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シンキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>髙野　みどり</t>
+    <t>粕谷　良子</t>
   </si>
   <si>
-    <t>サンライズ</t>
+    <t>ｃｏｍｍｏｎｓ</t>
   </si>
   <si>
-    <t>八千代市八千代台北３－４－６</t>
+    <t>茂原市東部台３－３－１２</t>
   </si>
   <si>
-    <t xml:space="preserve">047-483-3504  </t>
+    <t xml:space="preserve">0475-28-0357  </t>
   </si>
   <si>
-    <t>第R7-2号</t>
-[...14 lines deleted...]
-    <t>R07.05.29</t>
+    <t>R08.05.12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -200,59 +173,56 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
@@ -546,54 +516,54 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H6" sqref="H6"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="5" width="20.796875" customWidth="1"/>
     <col min="6" max="6" width="15.796875" customWidth="1"/>
     <col min="7" max="9" width="10.796875" customWidth="1"/>
     <col min="256" max="256" width="11.19921875" customWidth="1"/>
     <col min="257" max="257" width="21.09765625" customWidth="1"/>
     <col min="258" max="258" width="8.296875" customWidth="1"/>
     <col min="259" max="259" width="15" customWidth="1"/>
     <col min="260" max="260" width="9.5" customWidth="1"/>
     <col min="263" max="263" width="10" customWidth="1"/>
     <col min="512" max="512" width="11.19921875" customWidth="1"/>
     <col min="513" max="513" width="21.09765625" customWidth="1"/>
     <col min="514" max="514" width="8.296875" customWidth="1"/>
     <col min="515" max="515" width="15" customWidth="1"/>
     <col min="516" max="516" width="9.5" customWidth="1"/>
     <col min="519" max="519" width="10" customWidth="1"/>
     <col min="768" max="768" width="11.19921875" customWidth="1"/>
     <col min="769" max="769" width="21.09765625" customWidth="1"/>
     <col min="770" max="770" width="8.296875" customWidth="1"/>
     <col min="771" max="771" width="15" customWidth="1"/>
     <col min="772" max="772" width="9.5" customWidth="1"/>
     <col min="775" max="775" width="10" customWidth="1"/>
@@ -937,121 +907,71 @@
     <col min="15361" max="15361" width="21.09765625" customWidth="1"/>
     <col min="15362" max="15362" width="8.296875" customWidth="1"/>
     <col min="15363" max="15363" width="15" customWidth="1"/>
     <col min="15364" max="15364" width="9.5" customWidth="1"/>
     <col min="15367" max="15367" width="10" customWidth="1"/>
     <col min="15616" max="15616" width="11.19921875" customWidth="1"/>
     <col min="15617" max="15617" width="21.09765625" customWidth="1"/>
     <col min="15618" max="15618" width="8.296875" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
     <col min="15620" max="15620" width="9.5" customWidth="1"/>
     <col min="15623" max="15623" width="10" customWidth="1"/>
     <col min="15872" max="15872" width="11.19921875" customWidth="1"/>
     <col min="15873" max="15873" width="21.09765625" customWidth="1"/>
     <col min="15874" max="15874" width="8.296875" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
     <col min="15876" max="15876" width="9.5" customWidth="1"/>
     <col min="15879" max="15879" width="10" customWidth="1"/>
     <col min="16128" max="16128" width="11.19921875" customWidth="1"/>
     <col min="16129" max="16129" width="21.09765625" customWidth="1"/>
     <col min="16130" max="16130" width="8.296875" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
     <col min="16132" max="16132" width="9.5" customWidth="1"/>
     <col min="16135" max="16135" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-[...25 lines deleted...]
-        <v>7</v>
+    <row r="1" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" t="s">
+        <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-[...28 lines deleted...]
-    <row r="3" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="2" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="3" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.45"/>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="5" width="20.796875" customWidth="1"/>
     <col min="6" max="6" width="15.796875" customWidth="1"/>
     <col min="7" max="7" width="11.296875" customWidth="1"/>
     <col min="8" max="8" width="12.796875" customWidth="1"/>
     <col min="9" max="9" width="11.8984375" customWidth="1"/>
     <col min="257" max="257" width="15.3984375" customWidth="1"/>
     <col min="258" max="258" width="13.69921875" customWidth="1"/>
     <col min="259" max="259" width="11.5" customWidth="1"/>
     <col min="260" max="260" width="14.8984375" customWidth="1"/>
     <col min="264" max="264" width="9.8984375" customWidth="1"/>
     <col min="513" max="513" width="15.3984375" customWidth="1"/>
     <col min="514" max="514" width="13.69921875" customWidth="1"/>
     <col min="515" max="515" width="11.5" customWidth="1"/>
     <col min="516" max="516" width="14.8984375" customWidth="1"/>
     <col min="520" max="520" width="9.8984375" customWidth="1"/>
     <col min="769" max="769" width="15.3984375" customWidth="1"/>
     <col min="770" max="770" width="13.69921875" customWidth="1"/>
     <col min="771" max="771" width="11.5" customWidth="1"/>
     <col min="772" max="772" width="14.8984375" customWidth="1"/>
     <col min="776" max="776" width="9.8984375" customWidth="1"/>
     <col min="1025" max="1025" width="15.3984375" customWidth="1"/>
     <col min="1026" max="1026" width="13.69921875" customWidth="1"/>
@@ -1335,65 +1255,67 @@
     <col min="15112" max="15112" width="9.8984375" customWidth="1"/>
     <col min="15361" max="15361" width="15.3984375" customWidth="1"/>
     <col min="15362" max="15362" width="13.69921875" customWidth="1"/>
     <col min="15363" max="15363" width="11.5" customWidth="1"/>
     <col min="15364" max="15364" width="14.8984375" customWidth="1"/>
     <col min="15368" max="15368" width="9.8984375" customWidth="1"/>
     <col min="15617" max="15617" width="15.3984375" customWidth="1"/>
     <col min="15618" max="15618" width="13.69921875" customWidth="1"/>
     <col min="15619" max="15619" width="11.5" customWidth="1"/>
     <col min="15620" max="15620" width="14.8984375" customWidth="1"/>
     <col min="15624" max="15624" width="9.8984375" customWidth="1"/>
     <col min="15873" max="15873" width="15.3984375" customWidth="1"/>
     <col min="15874" max="15874" width="13.69921875" customWidth="1"/>
     <col min="15875" max="15875" width="11.5" customWidth="1"/>
     <col min="15876" max="15876" width="14.8984375" customWidth="1"/>
     <col min="15880" max="15880" width="9.8984375" customWidth="1"/>
     <col min="16129" max="16129" width="15.3984375" customWidth="1"/>
     <col min="16130" max="16130" width="13.69921875" customWidth="1"/>
     <col min="16131" max="16131" width="11.5" customWidth="1"/>
     <col min="16132" max="16132" width="14.8984375" customWidth="1"/>
     <col min="16136" max="16136" width="9.8984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="5" width="20.796875" customWidth="1"/>
     <col min="6" max="6" width="15.796875" customWidth="1"/>
     <col min="7" max="7" width="11.296875" customWidth="1"/>
     <col min="8" max="8" width="14.5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12.5" bestFit="1" customWidth="1"/>
     <col min="257" max="257" width="16.59765625" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="27.59765625" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="11.8984375" bestFit="1" customWidth="1"/>
     <col min="260" max="260" width="30.296875" bestFit="1" customWidth="1"/>
     <col min="261" max="261" width="13.796875" bestFit="1" customWidth="1"/>
     <col min="262" max="262" width="14.5" bestFit="1" customWidth="1"/>
     <col min="263" max="263" width="10.59765625" bestFit="1" customWidth="1"/>
     <col min="264" max="264" width="14.5" bestFit="1" customWidth="1"/>
     <col min="265" max="265" width="12.5" bestFit="1" customWidth="1"/>
     <col min="513" max="513" width="16.59765625" bestFit="1" customWidth="1"/>
     <col min="514" max="514" width="27.59765625" bestFit="1" customWidth="1"/>
     <col min="515" max="515" width="11.8984375" bestFit="1" customWidth="1"/>
     <col min="516" max="516" width="30.296875" bestFit="1" customWidth="1"/>
     <col min="517" max="517" width="13.796875" bestFit="1" customWidth="1"/>
     <col min="518" max="518" width="14.5" bestFit="1" customWidth="1"/>
     <col min="519" max="519" width="10.59765625" bestFit="1" customWidth="1"/>
     <col min="520" max="520" width="14.5" bestFit="1" customWidth="1"/>
@@ -1929,66 +1851,66 @@
     <col min="15623" max="15623" width="10.59765625" bestFit="1" customWidth="1"/>
     <col min="15624" max="15624" width="14.5" bestFit="1" customWidth="1"/>
     <col min="15625" max="15625" width="12.5" bestFit="1" customWidth="1"/>
     <col min="15873" max="15873" width="16.59765625" bestFit="1" customWidth="1"/>
     <col min="15874" max="15874" width="27.59765625" bestFit="1" customWidth="1"/>
     <col min="15875" max="15875" width="11.8984375" bestFit="1" customWidth="1"/>
     <col min="15876" max="15876" width="30.296875" bestFit="1" customWidth="1"/>
     <col min="15877" max="15877" width="13.796875" bestFit="1" customWidth="1"/>
     <col min="15878" max="15878" width="14.5" bestFit="1" customWidth="1"/>
     <col min="15879" max="15879" width="10.59765625" bestFit="1" customWidth="1"/>
     <col min="15880" max="15880" width="14.5" bestFit="1" customWidth="1"/>
     <col min="15881" max="15881" width="12.5" bestFit="1" customWidth="1"/>
     <col min="16129" max="16129" width="16.59765625" bestFit="1" customWidth="1"/>
     <col min="16130" max="16130" width="27.59765625" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="11.8984375" bestFit="1" customWidth="1"/>
     <col min="16132" max="16132" width="30.296875" bestFit="1" customWidth="1"/>
     <col min="16133" max="16133" width="13.796875" bestFit="1" customWidth="1"/>
     <col min="16134" max="16134" width="14.5" bestFit="1" customWidth="1"/>
     <col min="16135" max="16135" width="10.59765625" bestFit="1" customWidth="1"/>
     <col min="16136" max="16136" width="14.5" bestFit="1" customWidth="1"/>
     <col min="16137" max="16137" width="12.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="5" width="20.796875" customWidth="1"/>
     <col min="6" max="6" width="15.796875" customWidth="1"/>
     <col min="7" max="7" width="11.296875" customWidth="1"/>
     <col min="8" max="8" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.8984375" bestFit="1" customWidth="1"/>
     <col min="257" max="257" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="16.09765625" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="260" max="260" width="23.59765625" bestFit="1" customWidth="1"/>
     <col min="261" max="261" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="262" max="262" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="264" max="264" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="265" max="265" width="9.8984375" bestFit="1" customWidth="1"/>
     <col min="513" max="513" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="514" max="514" width="16.09765625" bestFit="1" customWidth="1"/>
     <col min="515" max="515" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="516" max="516" width="23.59765625" bestFit="1" customWidth="1"/>
     <col min="517" max="517" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="518" max="518" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="520" max="520" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="521" max="521" width="9.8984375" bestFit="1" customWidth="1"/>
@@ -2462,51 +2384,51 @@
     <col min="15620" max="15620" width="23.59765625" bestFit="1" customWidth="1"/>
     <col min="15621" max="15621" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="15622" max="15622" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="15624" max="15624" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="15625" max="15625" width="9.8984375" bestFit="1" customWidth="1"/>
     <col min="15873" max="15873" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="15874" max="15874" width="16.09765625" bestFit="1" customWidth="1"/>
     <col min="15875" max="15875" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="15876" max="15876" width="23.59765625" bestFit="1" customWidth="1"/>
     <col min="15877" max="15877" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="15878" max="15878" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="15880" max="15880" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="15881" max="15881" width="9.8984375" bestFit="1" customWidth="1"/>
     <col min="16129" max="16129" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="16130" max="16130" width="16.09765625" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="16132" max="16132" width="23.59765625" bestFit="1" customWidth="1"/>
     <col min="16133" max="16133" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="16134" max="16134" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="16136" max="16136" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="16137" max="16137" width="9.8984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="5" width="20.796875" customWidth="1"/>
     <col min="6" max="6" width="15.796875" customWidth="1"/>
     <col min="7" max="7" width="11.296875" customWidth="1"/>
     <col min="8" max="8" width="12.796875" customWidth="1"/>
     <col min="9" max="9" width="11.8984375" customWidth="1"/>
     <col min="257" max="257" width="15.3984375" customWidth="1"/>
     <col min="258" max="258" width="13.69921875" customWidth="1"/>
     <col min="259" max="259" width="11.5" customWidth="1"/>
@@ -2804,65 +2726,67 @@
     <col min="15112" max="15112" width="9.8984375" customWidth="1"/>
     <col min="15361" max="15361" width="15.3984375" customWidth="1"/>
     <col min="15362" max="15362" width="13.69921875" customWidth="1"/>
     <col min="15363" max="15363" width="11.5" customWidth="1"/>
     <col min="15364" max="15364" width="14.8984375" customWidth="1"/>
     <col min="15368" max="15368" width="9.8984375" customWidth="1"/>
     <col min="15617" max="15617" width="15.3984375" customWidth="1"/>
     <col min="15618" max="15618" width="13.69921875" customWidth="1"/>
     <col min="15619" max="15619" width="11.5" customWidth="1"/>
     <col min="15620" max="15620" width="14.8984375" customWidth="1"/>
     <col min="15624" max="15624" width="9.8984375" customWidth="1"/>
     <col min="15873" max="15873" width="15.3984375" customWidth="1"/>
     <col min="15874" max="15874" width="13.69921875" customWidth="1"/>
     <col min="15875" max="15875" width="11.5" customWidth="1"/>
     <col min="15876" max="15876" width="14.8984375" customWidth="1"/>
     <col min="15880" max="15880" width="9.8984375" customWidth="1"/>
     <col min="16129" max="16129" width="15.3984375" customWidth="1"/>
     <col min="16130" max="16130" width="13.69921875" customWidth="1"/>
     <col min="16131" max="16131" width="11.5" customWidth="1"/>
     <col min="16132" max="16132" width="14.8984375" customWidth="1"/>
     <col min="16136" max="16136" width="9.8984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="5" width="20.796875" customWidth="1"/>
     <col min="6" max="6" width="15.796875" customWidth="1"/>
     <col min="7" max="7" width="11.296875" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
     <col min="257" max="257" width="8.796875" customWidth="1"/>
     <col min="258" max="258" width="10.296875" customWidth="1"/>
     <col min="259" max="259" width="9.8984375" customWidth="1"/>
     <col min="260" max="260" width="20.8984375" customWidth="1"/>
     <col min="261" max="261" width="18.09765625" customWidth="1"/>
     <col min="262" max="262" width="12.296875" customWidth="1"/>
     <col min="264" max="264" width="11.5" customWidth="1"/>
     <col min="265" max="265" width="9.69921875" customWidth="1"/>
     <col min="513" max="513" width="8.796875" customWidth="1"/>
     <col min="514" max="514" width="10.296875" customWidth="1"/>
     <col min="515" max="515" width="9.8984375" customWidth="1"/>
     <col min="516" max="516" width="20.8984375" customWidth="1"/>
     <col min="517" max="517" width="18.09765625" customWidth="1"/>
     <col min="518" max="518" width="12.296875" customWidth="1"/>
     <col min="520" max="520" width="11.5" customWidth="1"/>
     <col min="521" max="521" width="9.69921875" customWidth="1"/>
     <col min="769" max="769" width="8.796875" customWidth="1"/>
@@ -3335,92 +3259,96 @@
     <col min="15620" max="15620" width="20.8984375" customWidth="1"/>
     <col min="15621" max="15621" width="18.09765625" customWidth="1"/>
     <col min="15622" max="15622" width="12.296875" customWidth="1"/>
     <col min="15624" max="15624" width="11.5" customWidth="1"/>
     <col min="15625" max="15625" width="9.69921875" customWidth="1"/>
     <col min="15873" max="15873" width="8.796875" customWidth="1"/>
     <col min="15874" max="15874" width="10.296875" customWidth="1"/>
     <col min="15875" max="15875" width="9.8984375" customWidth="1"/>
     <col min="15876" max="15876" width="20.8984375" customWidth="1"/>
     <col min="15877" max="15877" width="18.09765625" customWidth="1"/>
     <col min="15878" max="15878" width="12.296875" customWidth="1"/>
     <col min="15880" max="15880" width="11.5" customWidth="1"/>
     <col min="15881" max="15881" width="9.69921875" customWidth="1"/>
     <col min="16129" max="16129" width="8.796875" customWidth="1"/>
     <col min="16130" max="16130" width="10.296875" customWidth="1"/>
     <col min="16131" max="16131" width="9.8984375" customWidth="1"/>
     <col min="16132" max="16132" width="20.8984375" customWidth="1"/>
     <col min="16133" max="16133" width="18.09765625" customWidth="1"/>
     <col min="16134" max="16134" width="12.296875" customWidth="1"/>
     <col min="16136" max="16136" width="11.5" customWidth="1"/>
     <col min="16137" max="16137" width="9.69921875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.3984375" defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="5" width="20.796875" customWidth="1"/>
     <col min="6" max="6" width="15.796875" customWidth="1"/>
     <col min="7" max="7" width="11.296875" customWidth="1"/>
     <col min="8" max="8" width="12.8984375" customWidth="1"/>
     <col min="9" max="9" width="10.796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="5" width="20.796875" customWidth="1"/>
     <col min="6" max="6" width="15.796875" customWidth="1"/>
     <col min="7" max="9" width="10.796875" customWidth="1"/>
     <col min="257" max="257" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="21.69921875" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="260" max="260" width="18" bestFit="1" customWidth="1"/>
     <col min="261" max="261" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="262" max="262" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="264" max="264" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="265" max="265" width="9.8984375" bestFit="1" customWidth="1"/>
     <col min="513" max="513" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="514" max="514" width="21.69921875" bestFit="1" customWidth="1"/>
     <col min="515" max="515" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="516" max="516" width="18" bestFit="1" customWidth="1"/>
     <col min="517" max="517" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="518" max="518" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="520" max="520" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="521" max="521" width="9.8984375" bestFit="1" customWidth="1"/>
     <col min="769" max="769" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="770" max="770" width="21.69921875" bestFit="1" customWidth="1"/>
     <col min="771" max="771" width="9.19921875" bestFit="1" customWidth="1"/>
@@ -3891,459 +3819,62 @@
     <col min="15620" max="15620" width="18" bestFit="1" customWidth="1"/>
     <col min="15621" max="15621" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="15622" max="15622" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="15624" max="15624" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="15625" max="15625" width="9.8984375" bestFit="1" customWidth="1"/>
     <col min="15873" max="15873" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="15874" max="15874" width="21.69921875" bestFit="1" customWidth="1"/>
     <col min="15875" max="15875" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="15876" max="15876" width="18" bestFit="1" customWidth="1"/>
     <col min="15877" max="15877" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="15878" max="15878" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="15880" max="15880" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="15881" max="15881" width="9.8984375" bestFit="1" customWidth="1"/>
     <col min="16129" max="16129" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="16130" max="16130" width="21.69921875" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="16132" max="16132" width="18" bestFit="1" customWidth="1"/>
     <col min="16133" max="16133" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="16134" max="16134" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="16136" max="16136" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="16137" max="16137" width="9.8984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:I2"/>
-[...395 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="5" width="20.796875" customWidth="1"/>
     <col min="6" max="6" width="15.796875" customWidth="1"/>
     <col min="7" max="7" width="11.296875" customWidth="1"/>
     <col min="8" max="8" width="12.796875" customWidth="1"/>
     <col min="9" max="9" width="11.8984375" customWidth="1"/>
     <col min="257" max="257" width="15.3984375" customWidth="1"/>
     <col min="258" max="258" width="13.69921875" customWidth="1"/>
     <col min="259" max="259" width="11.5" customWidth="1"/>
     <col min="260" max="260" width="14.8984375" customWidth="1"/>
     <col min="264" max="264" width="9.8984375" customWidth="1"/>
     <col min="513" max="513" width="15.3984375" customWidth="1"/>
     <col min="514" max="514" width="13.69921875" customWidth="1"/>
     <col min="515" max="515" width="11.5" customWidth="1"/>
     <col min="516" max="516" width="14.8984375" customWidth="1"/>
     <col min="520" max="520" width="9.8984375" customWidth="1"/>
     <col min="769" max="769" width="15.3984375" customWidth="1"/>
     <col min="770" max="770" width="13.69921875" customWidth="1"/>
     <col min="771" max="771" width="11.5" customWidth="1"/>
     <col min="772" max="772" width="14.8984375" customWidth="1"/>
@@ -4630,66 +4161,66 @@
     <col min="15112" max="15112" width="9.8984375" customWidth="1"/>
     <col min="15361" max="15361" width="15.3984375" customWidth="1"/>
     <col min="15362" max="15362" width="13.69921875" customWidth="1"/>
     <col min="15363" max="15363" width="11.5" customWidth="1"/>
     <col min="15364" max="15364" width="14.8984375" customWidth="1"/>
     <col min="15368" max="15368" width="9.8984375" customWidth="1"/>
     <col min="15617" max="15617" width="15.3984375" customWidth="1"/>
     <col min="15618" max="15618" width="13.69921875" customWidth="1"/>
     <col min="15619" max="15619" width="11.5" customWidth="1"/>
     <col min="15620" max="15620" width="14.8984375" customWidth="1"/>
     <col min="15624" max="15624" width="9.8984375" customWidth="1"/>
     <col min="15873" max="15873" width="15.3984375" customWidth="1"/>
     <col min="15874" max="15874" width="13.69921875" customWidth="1"/>
     <col min="15875" max="15875" width="11.5" customWidth="1"/>
     <col min="15876" max="15876" width="14.8984375" customWidth="1"/>
     <col min="15880" max="15880" width="9.8984375" customWidth="1"/>
     <col min="16129" max="16129" width="15.3984375" customWidth="1"/>
     <col min="16130" max="16130" width="13.69921875" customWidth="1"/>
     <col min="16131" max="16131" width="11.5" customWidth="1"/>
     <col min="16132" max="16132" width="14.8984375" customWidth="1"/>
     <col min="16136" max="16136" width="9.8984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="5" width="20.796875" customWidth="1"/>
     <col min="6" max="6" width="15.796875" customWidth="1"/>
     <col min="7" max="7" width="11.296875" customWidth="1"/>
     <col min="8" max="8" width="12.796875" customWidth="1"/>
     <col min="9" max="9" width="11.8984375" customWidth="1"/>
     <col min="257" max="257" width="15.3984375" customWidth="1"/>
     <col min="258" max="258" width="13.69921875" customWidth="1"/>
     <col min="259" max="259" width="11.5" customWidth="1"/>
     <col min="260" max="260" width="14.8984375" customWidth="1"/>
     <col min="264" max="264" width="9.8984375" customWidth="1"/>
     <col min="513" max="513" width="15.3984375" customWidth="1"/>
     <col min="514" max="514" width="13.69921875" customWidth="1"/>
     <col min="515" max="515" width="11.5" customWidth="1"/>
     <col min="516" max="516" width="14.8984375" customWidth="1"/>
     <col min="520" max="520" width="9.8984375" customWidth="1"/>
     <col min="769" max="769" width="15.3984375" customWidth="1"/>
     <col min="770" max="770" width="13.69921875" customWidth="1"/>
     <col min="771" max="771" width="11.5" customWidth="1"/>
     <col min="772" max="772" width="14.8984375" customWidth="1"/>
     <col min="776" max="776" width="9.8984375" customWidth="1"/>
     <col min="1025" max="1025" width="15.3984375" customWidth="1"/>
@@ -4974,65 +4505,67 @@
     <col min="15112" max="15112" width="9.8984375" customWidth="1"/>
     <col min="15361" max="15361" width="15.3984375" customWidth="1"/>
     <col min="15362" max="15362" width="13.69921875" customWidth="1"/>
     <col min="15363" max="15363" width="11.5" customWidth="1"/>
     <col min="15364" max="15364" width="14.8984375" customWidth="1"/>
     <col min="15368" max="15368" width="9.8984375" customWidth="1"/>
     <col min="15617" max="15617" width="15.3984375" customWidth="1"/>
     <col min="15618" max="15618" width="13.69921875" customWidth="1"/>
     <col min="15619" max="15619" width="11.5" customWidth="1"/>
     <col min="15620" max="15620" width="14.8984375" customWidth="1"/>
     <col min="15624" max="15624" width="9.8984375" customWidth="1"/>
     <col min="15873" max="15873" width="15.3984375" customWidth="1"/>
     <col min="15874" max="15874" width="13.69921875" customWidth="1"/>
     <col min="15875" max="15875" width="11.5" customWidth="1"/>
     <col min="15876" max="15876" width="14.8984375" customWidth="1"/>
     <col min="15880" max="15880" width="9.8984375" customWidth="1"/>
     <col min="16129" max="16129" width="15.3984375" customWidth="1"/>
     <col min="16130" max="16130" width="13.69921875" customWidth="1"/>
     <col min="16131" max="16131" width="11.5" customWidth="1"/>
     <col min="16132" max="16132" width="14.8984375" customWidth="1"/>
     <col min="16136" max="16136" width="9.8984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="5" width="20.796875" customWidth="1"/>
     <col min="6" max="6" width="15.796875" customWidth="1"/>
     <col min="7" max="7" width="11.296875" customWidth="1"/>
     <col min="8" max="8" width="12.796875" customWidth="1"/>
     <col min="9" max="9" width="11.8984375" customWidth="1"/>
     <col min="257" max="257" width="15.3984375" customWidth="1"/>
     <col min="258" max="258" width="13.69921875" customWidth="1"/>
     <col min="259" max="259" width="11.5" customWidth="1"/>
     <col min="260" max="260" width="14.8984375" customWidth="1"/>
     <col min="264" max="264" width="9.8984375" customWidth="1"/>
     <col min="513" max="513" width="15.3984375" customWidth="1"/>
     <col min="514" max="514" width="13.69921875" customWidth="1"/>
     <col min="515" max="515" width="11.5" customWidth="1"/>
     <col min="516" max="516" width="14.8984375" customWidth="1"/>
     <col min="520" max="520" width="9.8984375" customWidth="1"/>
     <col min="769" max="769" width="15.3984375" customWidth="1"/>
     <col min="770" max="770" width="13.69921875" customWidth="1"/>
     <col min="771" max="771" width="11.5" customWidth="1"/>
     <col min="772" max="772" width="14.8984375" customWidth="1"/>
     <col min="776" max="776" width="9.8984375" customWidth="1"/>
     <col min="1025" max="1025" width="15.3984375" customWidth="1"/>
     <col min="1026" max="1026" width="13.69921875" customWidth="1"/>
@@ -5316,133 +4849,477 @@
     <col min="15112" max="15112" width="9.8984375" customWidth="1"/>
     <col min="15361" max="15361" width="15.3984375" customWidth="1"/>
     <col min="15362" max="15362" width="13.69921875" customWidth="1"/>
     <col min="15363" max="15363" width="11.5" customWidth="1"/>
     <col min="15364" max="15364" width="14.8984375" customWidth="1"/>
     <col min="15368" max="15368" width="9.8984375" customWidth="1"/>
     <col min="15617" max="15617" width="15.3984375" customWidth="1"/>
     <col min="15618" max="15618" width="13.69921875" customWidth="1"/>
     <col min="15619" max="15619" width="11.5" customWidth="1"/>
     <col min="15620" max="15620" width="14.8984375" customWidth="1"/>
     <col min="15624" max="15624" width="9.8984375" customWidth="1"/>
     <col min="15873" max="15873" width="15.3984375" customWidth="1"/>
     <col min="15874" max="15874" width="13.69921875" customWidth="1"/>
     <col min="15875" max="15875" width="11.5" customWidth="1"/>
     <col min="15876" max="15876" width="14.8984375" customWidth="1"/>
     <col min="15880" max="15880" width="9.8984375" customWidth="1"/>
     <col min="16129" max="16129" width="15.3984375" customWidth="1"/>
     <col min="16130" max="16130" width="13.69921875" customWidth="1"/>
     <col min="16131" max="16131" width="11.5" customWidth="1"/>
     <col min="16132" max="16132" width="14.8984375" customWidth="1"/>
     <col min="16136" max="16136" width="9.8984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>16</v>
+        <v>12</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <cols>
+    <col min="1" max="5" width="20.796875" customWidth="1"/>
+    <col min="6" max="6" width="15.796875" customWidth="1"/>
+    <col min="7" max="7" width="11.296875" customWidth="1"/>
+    <col min="8" max="8" width="12.796875" customWidth="1"/>
+    <col min="9" max="9" width="11.8984375" customWidth="1"/>
+    <col min="257" max="257" width="15.3984375" customWidth="1"/>
+    <col min="258" max="258" width="13.69921875" customWidth="1"/>
+    <col min="259" max="259" width="11.5" customWidth="1"/>
+    <col min="260" max="260" width="14.8984375" customWidth="1"/>
+    <col min="264" max="264" width="9.8984375" customWidth="1"/>
+    <col min="513" max="513" width="15.3984375" customWidth="1"/>
+    <col min="514" max="514" width="13.69921875" customWidth="1"/>
+    <col min="515" max="515" width="11.5" customWidth="1"/>
+    <col min="516" max="516" width="14.8984375" customWidth="1"/>
+    <col min="520" max="520" width="9.8984375" customWidth="1"/>
+    <col min="769" max="769" width="15.3984375" customWidth="1"/>
+    <col min="770" max="770" width="13.69921875" customWidth="1"/>
+    <col min="771" max="771" width="11.5" customWidth="1"/>
+    <col min="772" max="772" width="14.8984375" customWidth="1"/>
+    <col min="776" max="776" width="9.8984375" customWidth="1"/>
+    <col min="1025" max="1025" width="15.3984375" customWidth="1"/>
+    <col min="1026" max="1026" width="13.69921875" customWidth="1"/>
+    <col min="1027" max="1027" width="11.5" customWidth="1"/>
+    <col min="1028" max="1028" width="14.8984375" customWidth="1"/>
+    <col min="1032" max="1032" width="9.8984375" customWidth="1"/>
+    <col min="1281" max="1281" width="15.3984375" customWidth="1"/>
+    <col min="1282" max="1282" width="13.69921875" customWidth="1"/>
+    <col min="1283" max="1283" width="11.5" customWidth="1"/>
+    <col min="1284" max="1284" width="14.8984375" customWidth="1"/>
+    <col min="1288" max="1288" width="9.8984375" customWidth="1"/>
+    <col min="1537" max="1537" width="15.3984375" customWidth="1"/>
+    <col min="1538" max="1538" width="13.69921875" customWidth="1"/>
+    <col min="1539" max="1539" width="11.5" customWidth="1"/>
+    <col min="1540" max="1540" width="14.8984375" customWidth="1"/>
+    <col min="1544" max="1544" width="9.8984375" customWidth="1"/>
+    <col min="1793" max="1793" width="15.3984375" customWidth="1"/>
+    <col min="1794" max="1794" width="13.69921875" customWidth="1"/>
+    <col min="1795" max="1795" width="11.5" customWidth="1"/>
+    <col min="1796" max="1796" width="14.8984375" customWidth="1"/>
+    <col min="1800" max="1800" width="9.8984375" customWidth="1"/>
+    <col min="2049" max="2049" width="15.3984375" customWidth="1"/>
+    <col min="2050" max="2050" width="13.69921875" customWidth="1"/>
+    <col min="2051" max="2051" width="11.5" customWidth="1"/>
+    <col min="2052" max="2052" width="14.8984375" customWidth="1"/>
+    <col min="2056" max="2056" width="9.8984375" customWidth="1"/>
+    <col min="2305" max="2305" width="15.3984375" customWidth="1"/>
+    <col min="2306" max="2306" width="13.69921875" customWidth="1"/>
+    <col min="2307" max="2307" width="11.5" customWidth="1"/>
+    <col min="2308" max="2308" width="14.8984375" customWidth="1"/>
+    <col min="2312" max="2312" width="9.8984375" customWidth="1"/>
+    <col min="2561" max="2561" width="15.3984375" customWidth="1"/>
+    <col min="2562" max="2562" width="13.69921875" customWidth="1"/>
+    <col min="2563" max="2563" width="11.5" customWidth="1"/>
+    <col min="2564" max="2564" width="14.8984375" customWidth="1"/>
+    <col min="2568" max="2568" width="9.8984375" customWidth="1"/>
+    <col min="2817" max="2817" width="15.3984375" customWidth="1"/>
+    <col min="2818" max="2818" width="13.69921875" customWidth="1"/>
+    <col min="2819" max="2819" width="11.5" customWidth="1"/>
+    <col min="2820" max="2820" width="14.8984375" customWidth="1"/>
+    <col min="2824" max="2824" width="9.8984375" customWidth="1"/>
+    <col min="3073" max="3073" width="15.3984375" customWidth="1"/>
+    <col min="3074" max="3074" width="13.69921875" customWidth="1"/>
+    <col min="3075" max="3075" width="11.5" customWidth="1"/>
+    <col min="3076" max="3076" width="14.8984375" customWidth="1"/>
+    <col min="3080" max="3080" width="9.8984375" customWidth="1"/>
+    <col min="3329" max="3329" width="15.3984375" customWidth="1"/>
+    <col min="3330" max="3330" width="13.69921875" customWidth="1"/>
+    <col min="3331" max="3331" width="11.5" customWidth="1"/>
+    <col min="3332" max="3332" width="14.8984375" customWidth="1"/>
+    <col min="3336" max="3336" width="9.8984375" customWidth="1"/>
+    <col min="3585" max="3585" width="15.3984375" customWidth="1"/>
+    <col min="3586" max="3586" width="13.69921875" customWidth="1"/>
+    <col min="3587" max="3587" width="11.5" customWidth="1"/>
+    <col min="3588" max="3588" width="14.8984375" customWidth="1"/>
+    <col min="3592" max="3592" width="9.8984375" customWidth="1"/>
+    <col min="3841" max="3841" width="15.3984375" customWidth="1"/>
+    <col min="3842" max="3842" width="13.69921875" customWidth="1"/>
+    <col min="3843" max="3843" width="11.5" customWidth="1"/>
+    <col min="3844" max="3844" width="14.8984375" customWidth="1"/>
+    <col min="3848" max="3848" width="9.8984375" customWidth="1"/>
+    <col min="4097" max="4097" width="15.3984375" customWidth="1"/>
+    <col min="4098" max="4098" width="13.69921875" customWidth="1"/>
+    <col min="4099" max="4099" width="11.5" customWidth="1"/>
+    <col min="4100" max="4100" width="14.8984375" customWidth="1"/>
+    <col min="4104" max="4104" width="9.8984375" customWidth="1"/>
+    <col min="4353" max="4353" width="15.3984375" customWidth="1"/>
+    <col min="4354" max="4354" width="13.69921875" customWidth="1"/>
+    <col min="4355" max="4355" width="11.5" customWidth="1"/>
+    <col min="4356" max="4356" width="14.8984375" customWidth="1"/>
+    <col min="4360" max="4360" width="9.8984375" customWidth="1"/>
+    <col min="4609" max="4609" width="15.3984375" customWidth="1"/>
+    <col min="4610" max="4610" width="13.69921875" customWidth="1"/>
+    <col min="4611" max="4611" width="11.5" customWidth="1"/>
+    <col min="4612" max="4612" width="14.8984375" customWidth="1"/>
+    <col min="4616" max="4616" width="9.8984375" customWidth="1"/>
+    <col min="4865" max="4865" width="15.3984375" customWidth="1"/>
+    <col min="4866" max="4866" width="13.69921875" customWidth="1"/>
+    <col min="4867" max="4867" width="11.5" customWidth="1"/>
+    <col min="4868" max="4868" width="14.8984375" customWidth="1"/>
+    <col min="4872" max="4872" width="9.8984375" customWidth="1"/>
+    <col min="5121" max="5121" width="15.3984375" customWidth="1"/>
+    <col min="5122" max="5122" width="13.69921875" customWidth="1"/>
+    <col min="5123" max="5123" width="11.5" customWidth="1"/>
+    <col min="5124" max="5124" width="14.8984375" customWidth="1"/>
+    <col min="5128" max="5128" width="9.8984375" customWidth="1"/>
+    <col min="5377" max="5377" width="15.3984375" customWidth="1"/>
+    <col min="5378" max="5378" width="13.69921875" customWidth="1"/>
+    <col min="5379" max="5379" width="11.5" customWidth="1"/>
+    <col min="5380" max="5380" width="14.8984375" customWidth="1"/>
+    <col min="5384" max="5384" width="9.8984375" customWidth="1"/>
+    <col min="5633" max="5633" width="15.3984375" customWidth="1"/>
+    <col min="5634" max="5634" width="13.69921875" customWidth="1"/>
+    <col min="5635" max="5635" width="11.5" customWidth="1"/>
+    <col min="5636" max="5636" width="14.8984375" customWidth="1"/>
+    <col min="5640" max="5640" width="9.8984375" customWidth="1"/>
+    <col min="5889" max="5889" width="15.3984375" customWidth="1"/>
+    <col min="5890" max="5890" width="13.69921875" customWidth="1"/>
+    <col min="5891" max="5891" width="11.5" customWidth="1"/>
+    <col min="5892" max="5892" width="14.8984375" customWidth="1"/>
+    <col min="5896" max="5896" width="9.8984375" customWidth="1"/>
+    <col min="6145" max="6145" width="15.3984375" customWidth="1"/>
+    <col min="6146" max="6146" width="13.69921875" customWidth="1"/>
+    <col min="6147" max="6147" width="11.5" customWidth="1"/>
+    <col min="6148" max="6148" width="14.8984375" customWidth="1"/>
+    <col min="6152" max="6152" width="9.8984375" customWidth="1"/>
+    <col min="6401" max="6401" width="15.3984375" customWidth="1"/>
+    <col min="6402" max="6402" width="13.69921875" customWidth="1"/>
+    <col min="6403" max="6403" width="11.5" customWidth="1"/>
+    <col min="6404" max="6404" width="14.8984375" customWidth="1"/>
+    <col min="6408" max="6408" width="9.8984375" customWidth="1"/>
+    <col min="6657" max="6657" width="15.3984375" customWidth="1"/>
+    <col min="6658" max="6658" width="13.69921875" customWidth="1"/>
+    <col min="6659" max="6659" width="11.5" customWidth="1"/>
+    <col min="6660" max="6660" width="14.8984375" customWidth="1"/>
+    <col min="6664" max="6664" width="9.8984375" customWidth="1"/>
+    <col min="6913" max="6913" width="15.3984375" customWidth="1"/>
+    <col min="6914" max="6914" width="13.69921875" customWidth="1"/>
+    <col min="6915" max="6915" width="11.5" customWidth="1"/>
+    <col min="6916" max="6916" width="14.8984375" customWidth="1"/>
+    <col min="6920" max="6920" width="9.8984375" customWidth="1"/>
+    <col min="7169" max="7169" width="15.3984375" customWidth="1"/>
+    <col min="7170" max="7170" width="13.69921875" customWidth="1"/>
+    <col min="7171" max="7171" width="11.5" customWidth="1"/>
+    <col min="7172" max="7172" width="14.8984375" customWidth="1"/>
+    <col min="7176" max="7176" width="9.8984375" customWidth="1"/>
+    <col min="7425" max="7425" width="15.3984375" customWidth="1"/>
+    <col min="7426" max="7426" width="13.69921875" customWidth="1"/>
+    <col min="7427" max="7427" width="11.5" customWidth="1"/>
+    <col min="7428" max="7428" width="14.8984375" customWidth="1"/>
+    <col min="7432" max="7432" width="9.8984375" customWidth="1"/>
+    <col min="7681" max="7681" width="15.3984375" customWidth="1"/>
+    <col min="7682" max="7682" width="13.69921875" customWidth="1"/>
+    <col min="7683" max="7683" width="11.5" customWidth="1"/>
+    <col min="7684" max="7684" width="14.8984375" customWidth="1"/>
+    <col min="7688" max="7688" width="9.8984375" customWidth="1"/>
+    <col min="7937" max="7937" width="15.3984375" customWidth="1"/>
+    <col min="7938" max="7938" width="13.69921875" customWidth="1"/>
+    <col min="7939" max="7939" width="11.5" customWidth="1"/>
+    <col min="7940" max="7940" width="14.8984375" customWidth="1"/>
+    <col min="7944" max="7944" width="9.8984375" customWidth="1"/>
+    <col min="8193" max="8193" width="15.3984375" customWidth="1"/>
+    <col min="8194" max="8194" width="13.69921875" customWidth="1"/>
+    <col min="8195" max="8195" width="11.5" customWidth="1"/>
+    <col min="8196" max="8196" width="14.8984375" customWidth="1"/>
+    <col min="8200" max="8200" width="9.8984375" customWidth="1"/>
+    <col min="8449" max="8449" width="15.3984375" customWidth="1"/>
+    <col min="8450" max="8450" width="13.69921875" customWidth="1"/>
+    <col min="8451" max="8451" width="11.5" customWidth="1"/>
+    <col min="8452" max="8452" width="14.8984375" customWidth="1"/>
+    <col min="8456" max="8456" width="9.8984375" customWidth="1"/>
+    <col min="8705" max="8705" width="15.3984375" customWidth="1"/>
+    <col min="8706" max="8706" width="13.69921875" customWidth="1"/>
+    <col min="8707" max="8707" width="11.5" customWidth="1"/>
+    <col min="8708" max="8708" width="14.8984375" customWidth="1"/>
+    <col min="8712" max="8712" width="9.8984375" customWidth="1"/>
+    <col min="8961" max="8961" width="15.3984375" customWidth="1"/>
+    <col min="8962" max="8962" width="13.69921875" customWidth="1"/>
+    <col min="8963" max="8963" width="11.5" customWidth="1"/>
+    <col min="8964" max="8964" width="14.8984375" customWidth="1"/>
+    <col min="8968" max="8968" width="9.8984375" customWidth="1"/>
+    <col min="9217" max="9217" width="15.3984375" customWidth="1"/>
+    <col min="9218" max="9218" width="13.69921875" customWidth="1"/>
+    <col min="9219" max="9219" width="11.5" customWidth="1"/>
+    <col min="9220" max="9220" width="14.8984375" customWidth="1"/>
+    <col min="9224" max="9224" width="9.8984375" customWidth="1"/>
+    <col min="9473" max="9473" width="15.3984375" customWidth="1"/>
+    <col min="9474" max="9474" width="13.69921875" customWidth="1"/>
+    <col min="9475" max="9475" width="11.5" customWidth="1"/>
+    <col min="9476" max="9476" width="14.8984375" customWidth="1"/>
+    <col min="9480" max="9480" width="9.8984375" customWidth="1"/>
+    <col min="9729" max="9729" width="15.3984375" customWidth="1"/>
+    <col min="9730" max="9730" width="13.69921875" customWidth="1"/>
+    <col min="9731" max="9731" width="11.5" customWidth="1"/>
+    <col min="9732" max="9732" width="14.8984375" customWidth="1"/>
+    <col min="9736" max="9736" width="9.8984375" customWidth="1"/>
+    <col min="9985" max="9985" width="15.3984375" customWidth="1"/>
+    <col min="9986" max="9986" width="13.69921875" customWidth="1"/>
+    <col min="9987" max="9987" width="11.5" customWidth="1"/>
+    <col min="9988" max="9988" width="14.8984375" customWidth="1"/>
+    <col min="9992" max="9992" width="9.8984375" customWidth="1"/>
+    <col min="10241" max="10241" width="15.3984375" customWidth="1"/>
+    <col min="10242" max="10242" width="13.69921875" customWidth="1"/>
+    <col min="10243" max="10243" width="11.5" customWidth="1"/>
+    <col min="10244" max="10244" width="14.8984375" customWidth="1"/>
+    <col min="10248" max="10248" width="9.8984375" customWidth="1"/>
+    <col min="10497" max="10497" width="15.3984375" customWidth="1"/>
+    <col min="10498" max="10498" width="13.69921875" customWidth="1"/>
+    <col min="10499" max="10499" width="11.5" customWidth="1"/>
+    <col min="10500" max="10500" width="14.8984375" customWidth="1"/>
+    <col min="10504" max="10504" width="9.8984375" customWidth="1"/>
+    <col min="10753" max="10753" width="15.3984375" customWidth="1"/>
+    <col min="10754" max="10754" width="13.69921875" customWidth="1"/>
+    <col min="10755" max="10755" width="11.5" customWidth="1"/>
+    <col min="10756" max="10756" width="14.8984375" customWidth="1"/>
+    <col min="10760" max="10760" width="9.8984375" customWidth="1"/>
+    <col min="11009" max="11009" width="15.3984375" customWidth="1"/>
+    <col min="11010" max="11010" width="13.69921875" customWidth="1"/>
+    <col min="11011" max="11011" width="11.5" customWidth="1"/>
+    <col min="11012" max="11012" width="14.8984375" customWidth="1"/>
+    <col min="11016" max="11016" width="9.8984375" customWidth="1"/>
+    <col min="11265" max="11265" width="15.3984375" customWidth="1"/>
+    <col min="11266" max="11266" width="13.69921875" customWidth="1"/>
+    <col min="11267" max="11267" width="11.5" customWidth="1"/>
+    <col min="11268" max="11268" width="14.8984375" customWidth="1"/>
+    <col min="11272" max="11272" width="9.8984375" customWidth="1"/>
+    <col min="11521" max="11521" width="15.3984375" customWidth="1"/>
+    <col min="11522" max="11522" width="13.69921875" customWidth="1"/>
+    <col min="11523" max="11523" width="11.5" customWidth="1"/>
+    <col min="11524" max="11524" width="14.8984375" customWidth="1"/>
+    <col min="11528" max="11528" width="9.8984375" customWidth="1"/>
+    <col min="11777" max="11777" width="15.3984375" customWidth="1"/>
+    <col min="11778" max="11778" width="13.69921875" customWidth="1"/>
+    <col min="11779" max="11779" width="11.5" customWidth="1"/>
+    <col min="11780" max="11780" width="14.8984375" customWidth="1"/>
+    <col min="11784" max="11784" width="9.8984375" customWidth="1"/>
+    <col min="12033" max="12033" width="15.3984375" customWidth="1"/>
+    <col min="12034" max="12034" width="13.69921875" customWidth="1"/>
+    <col min="12035" max="12035" width="11.5" customWidth="1"/>
+    <col min="12036" max="12036" width="14.8984375" customWidth="1"/>
+    <col min="12040" max="12040" width="9.8984375" customWidth="1"/>
+    <col min="12289" max="12289" width="15.3984375" customWidth="1"/>
+    <col min="12290" max="12290" width="13.69921875" customWidth="1"/>
+    <col min="12291" max="12291" width="11.5" customWidth="1"/>
+    <col min="12292" max="12292" width="14.8984375" customWidth="1"/>
+    <col min="12296" max="12296" width="9.8984375" customWidth="1"/>
+    <col min="12545" max="12545" width="15.3984375" customWidth="1"/>
+    <col min="12546" max="12546" width="13.69921875" customWidth="1"/>
+    <col min="12547" max="12547" width="11.5" customWidth="1"/>
+    <col min="12548" max="12548" width="14.8984375" customWidth="1"/>
+    <col min="12552" max="12552" width="9.8984375" customWidth="1"/>
+    <col min="12801" max="12801" width="15.3984375" customWidth="1"/>
+    <col min="12802" max="12802" width="13.69921875" customWidth="1"/>
+    <col min="12803" max="12803" width="11.5" customWidth="1"/>
+    <col min="12804" max="12804" width="14.8984375" customWidth="1"/>
+    <col min="12808" max="12808" width="9.8984375" customWidth="1"/>
+    <col min="13057" max="13057" width="15.3984375" customWidth="1"/>
+    <col min="13058" max="13058" width="13.69921875" customWidth="1"/>
+    <col min="13059" max="13059" width="11.5" customWidth="1"/>
+    <col min="13060" max="13060" width="14.8984375" customWidth="1"/>
+    <col min="13064" max="13064" width="9.8984375" customWidth="1"/>
+    <col min="13313" max="13313" width="15.3984375" customWidth="1"/>
+    <col min="13314" max="13314" width="13.69921875" customWidth="1"/>
+    <col min="13315" max="13315" width="11.5" customWidth="1"/>
+    <col min="13316" max="13316" width="14.8984375" customWidth="1"/>
+    <col min="13320" max="13320" width="9.8984375" customWidth="1"/>
+    <col min="13569" max="13569" width="15.3984375" customWidth="1"/>
+    <col min="13570" max="13570" width="13.69921875" customWidth="1"/>
+    <col min="13571" max="13571" width="11.5" customWidth="1"/>
+    <col min="13572" max="13572" width="14.8984375" customWidth="1"/>
+    <col min="13576" max="13576" width="9.8984375" customWidth="1"/>
+    <col min="13825" max="13825" width="15.3984375" customWidth="1"/>
+    <col min="13826" max="13826" width="13.69921875" customWidth="1"/>
+    <col min="13827" max="13827" width="11.5" customWidth="1"/>
+    <col min="13828" max="13828" width="14.8984375" customWidth="1"/>
+    <col min="13832" max="13832" width="9.8984375" customWidth="1"/>
+    <col min="14081" max="14081" width="15.3984375" customWidth="1"/>
+    <col min="14082" max="14082" width="13.69921875" customWidth="1"/>
+    <col min="14083" max="14083" width="11.5" customWidth="1"/>
+    <col min="14084" max="14084" width="14.8984375" customWidth="1"/>
+    <col min="14088" max="14088" width="9.8984375" customWidth="1"/>
+    <col min="14337" max="14337" width="15.3984375" customWidth="1"/>
+    <col min="14338" max="14338" width="13.69921875" customWidth="1"/>
+    <col min="14339" max="14339" width="11.5" customWidth="1"/>
+    <col min="14340" max="14340" width="14.8984375" customWidth="1"/>
+    <col min="14344" max="14344" width="9.8984375" customWidth="1"/>
+    <col min="14593" max="14593" width="15.3984375" customWidth="1"/>
+    <col min="14594" max="14594" width="13.69921875" customWidth="1"/>
+    <col min="14595" max="14595" width="11.5" customWidth="1"/>
+    <col min="14596" max="14596" width="14.8984375" customWidth="1"/>
+    <col min="14600" max="14600" width="9.8984375" customWidth="1"/>
+    <col min="14849" max="14849" width="15.3984375" customWidth="1"/>
+    <col min="14850" max="14850" width="13.69921875" customWidth="1"/>
+    <col min="14851" max="14851" width="11.5" customWidth="1"/>
+    <col min="14852" max="14852" width="14.8984375" customWidth="1"/>
+    <col min="14856" max="14856" width="9.8984375" customWidth="1"/>
+    <col min="15105" max="15105" width="15.3984375" customWidth="1"/>
+    <col min="15106" max="15106" width="13.69921875" customWidth="1"/>
+    <col min="15107" max="15107" width="11.5" customWidth="1"/>
+    <col min="15108" max="15108" width="14.8984375" customWidth="1"/>
+    <col min="15112" max="15112" width="9.8984375" customWidth="1"/>
+    <col min="15361" max="15361" width="15.3984375" customWidth="1"/>
+    <col min="15362" max="15362" width="13.69921875" customWidth="1"/>
+    <col min="15363" max="15363" width="11.5" customWidth="1"/>
+    <col min="15364" max="15364" width="14.8984375" customWidth="1"/>
+    <col min="15368" max="15368" width="9.8984375" customWidth="1"/>
+    <col min="15617" max="15617" width="15.3984375" customWidth="1"/>
+    <col min="15618" max="15618" width="13.69921875" customWidth="1"/>
+    <col min="15619" max="15619" width="11.5" customWidth="1"/>
+    <col min="15620" max="15620" width="14.8984375" customWidth="1"/>
+    <col min="15624" max="15624" width="9.8984375" customWidth="1"/>
+    <col min="15873" max="15873" width="15.3984375" customWidth="1"/>
+    <col min="15874" max="15874" width="13.69921875" customWidth="1"/>
+    <col min="15875" max="15875" width="11.5" customWidth="1"/>
+    <col min="15876" max="15876" width="14.8984375" customWidth="1"/>
+    <col min="15880" max="15880" width="9.8984375" customWidth="1"/>
+    <col min="16129" max="16129" width="15.3984375" customWidth="1"/>
+    <col min="16130" max="16130" width="13.69921875" customWidth="1"/>
+    <col min="16131" max="16131" width="11.5" customWidth="1"/>
+    <col min="16132" max="16132" width="14.8984375" customWidth="1"/>
+    <col min="16136" max="16136" width="9.8984375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A1" t="s">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="5" width="20.796875" customWidth="1"/>
     <col min="6" max="6" width="15.796875" customWidth="1"/>
     <col min="7" max="7" width="11.296875" customWidth="1"/>
     <col min="8" max="8" width="12.09765625" customWidth="1"/>
     <col min="9" max="9" width="11.296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.45">
       <c r="A2" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>