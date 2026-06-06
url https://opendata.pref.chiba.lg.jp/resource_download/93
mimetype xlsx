--- v0 (2026-03-08)
+++ v1 (2026-06-06)
@@ -10,142 +10,147 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3DA0273-9510-495B-8BEE-3FF3BDA1B16F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6C0CE045-3168-4626-AB9D-B7B33A08F95C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="習志野" sheetId="1" r:id="rId1"/>
     <sheet name="市川" sheetId="2" r:id="rId2"/>
     <sheet name="松戸" sheetId="3" r:id="rId3"/>
     <sheet name="野田" sheetId="4" r:id="rId4"/>
     <sheet name="印旛" sheetId="5" r:id="rId5"/>
     <sheet name="香取" sheetId="6" r:id="rId6"/>
     <sheet name="海匝" sheetId="7" r:id="rId7"/>
     <sheet name="山武" sheetId="8" r:id="rId8"/>
     <sheet name="長生" sheetId="9" r:id="rId9"/>
     <sheet name="夷隅" sheetId="10" r:id="rId10"/>
     <sheet name="安房" sheetId="11" r:id="rId11"/>
     <sheet name="君津" sheetId="12" r:id="rId12"/>
     <sheet name="市原" sheetId="13" r:id="rId13"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
+  <si>
+    <t>開設者名</t>
+  </si>
   <si>
     <t>施設名称１</t>
   </si>
   <si>
     <t>施設名称２</t>
   </si>
   <si>
     <t>施設所在地１</t>
   </si>
   <si>
     <t>施設所在地２</t>
   </si>
   <si>
     <t>施設電話番号</t>
   </si>
   <si>
     <t>業務種別</t>
   </si>
   <si>
     <t>検査確認番号</t>
   </si>
   <si>
     <t>検査確認日</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>理容所</t>
   </si>
   <si>
-    <t>開設者名</t>
-[...11 lines deleted...]
-    </rPh>
+    <t>２月新規無し</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>木村　貴宏</t>
+    <t>飯島　光</t>
   </si>
   <si>
-    <t>ＨＡＩＲ　ＲＯＯＭ　ＫＩＭＵＲＡ</t>
+    <t>ｈａｉｒ　Ｌｕｅｕｒ</t>
   </si>
   <si>
-    <t>野田市山崎２７０２－１</t>
+    <t>四街道市四街道１５２２－１５</t>
   </si>
   <si>
-    <t xml:space="preserve">04-7123-8236  </t>
+    <t>スバルビルＣ号</t>
   </si>
   <si>
-    <t>R07.02.14</t>
+    <t>第R7-4号</t>
+  </si>
+  <si>
+    <t>R08.02.16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -505,409 +510,84 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:A3"/>
+  <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="12.69921875" defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="15.3984375" customWidth="1"/>
-[...321 lines deleted...]
-    <col min="16136" max="16136" width="9.8984375" customWidth="1"/>
+    <col min="3" max="4" width="25.59765625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.45"/>
-    <row r="3" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.45"/>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="15.3984375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="13.59765625" customWidth="1"/>
+    <col min="1" max="3" width="20.796875" customWidth="1"/>
+    <col min="4" max="4" width="28.19921875" customWidth="1"/>
+    <col min="5" max="5" width="20.796875" customWidth="1"/>
+    <col min="6" max="6" width="15.796875" customWidth="1"/>
+    <col min="7" max="7" width="11.296875" customWidth="1"/>
     <col min="8" max="8" width="12.796875" customWidth="1"/>
     <col min="9" max="9" width="11.8984375" customWidth="1"/>
     <col min="257" max="257" width="15.3984375" customWidth="1"/>
     <col min="258" max="258" width="13.69921875" customWidth="1"/>
     <col min="259" max="259" width="11.5" customWidth="1"/>
     <col min="260" max="260" width="14.8984375" customWidth="1"/>
     <col min="264" max="264" width="9.8984375" customWidth="1"/>
     <col min="513" max="513" width="15.3984375" customWidth="1"/>
     <col min="514" max="514" width="13.69921875" customWidth="1"/>
     <col min="515" max="515" width="11.5" customWidth="1"/>
     <col min="516" max="516" width="14.8984375" customWidth="1"/>
     <col min="520" max="520" width="9.8984375" customWidth="1"/>
     <col min="769" max="769" width="15.3984375" customWidth="1"/>
     <col min="770" max="770" width="13.69921875" customWidth="1"/>
     <col min="771" max="771" width="11.5" customWidth="1"/>
     <col min="772" max="772" width="14.8984375" customWidth="1"/>
     <col min="776" max="776" width="9.8984375" customWidth="1"/>
     <col min="1025" max="1025" width="15.3984375" customWidth="1"/>
     <col min="1026" max="1026" width="13.69921875" customWidth="1"/>
     <col min="1027" max="1027" width="11.5" customWidth="1"/>
     <col min="1028" max="1028" width="14.8984375" customWidth="1"/>
     <col min="1032" max="1032" width="9.8984375" customWidth="1"/>
     <col min="1281" max="1281" width="15.3984375" customWidth="1"/>
     <col min="1282" max="1282" width="13.69921875" customWidth="1"/>
     <col min="1283" max="1283" width="11.5" customWidth="1"/>
@@ -1185,75 +865,71 @@
     <col min="15112" max="15112" width="9.8984375" customWidth="1"/>
     <col min="15361" max="15361" width="15.3984375" customWidth="1"/>
     <col min="15362" max="15362" width="13.69921875" customWidth="1"/>
     <col min="15363" max="15363" width="11.5" customWidth="1"/>
     <col min="15364" max="15364" width="14.8984375" customWidth="1"/>
     <col min="15368" max="15368" width="9.8984375" customWidth="1"/>
     <col min="15617" max="15617" width="15.3984375" customWidth="1"/>
     <col min="15618" max="15618" width="13.69921875" customWidth="1"/>
     <col min="15619" max="15619" width="11.5" customWidth="1"/>
     <col min="15620" max="15620" width="14.8984375" customWidth="1"/>
     <col min="15624" max="15624" width="9.8984375" customWidth="1"/>
     <col min="15873" max="15873" width="15.3984375" customWidth="1"/>
     <col min="15874" max="15874" width="13.69921875" customWidth="1"/>
     <col min="15875" max="15875" width="11.5" customWidth="1"/>
     <col min="15876" max="15876" width="14.8984375" customWidth="1"/>
     <col min="15880" max="15880" width="9.8984375" customWidth="1"/>
     <col min="16129" max="16129" width="15.3984375" customWidth="1"/>
     <col min="16130" max="16130" width="13.69921875" customWidth="1"/>
     <col min="16131" max="16131" width="11.5" customWidth="1"/>
     <col min="16132" max="16132" width="14.8984375" customWidth="1"/>
     <col min="16136" max="16136" width="9.8984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="13.296875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="10.59765625" bestFit="1" customWidth="1"/>
+    <col min="1" max="5" width="20.796875" customWidth="1"/>
+    <col min="6" max="6" width="15.796875" customWidth="1"/>
+    <col min="7" max="7" width="11.296875" customWidth="1"/>
     <col min="8" max="8" width="14.5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12.5" bestFit="1" customWidth="1"/>
     <col min="257" max="257" width="16.59765625" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="27.59765625" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="11.8984375" bestFit="1" customWidth="1"/>
     <col min="260" max="260" width="30.296875" bestFit="1" customWidth="1"/>
     <col min="261" max="261" width="13.796875" bestFit="1" customWidth="1"/>
     <col min="262" max="262" width="14.5" bestFit="1" customWidth="1"/>
     <col min="263" max="263" width="10.59765625" bestFit="1" customWidth="1"/>
     <col min="264" max="264" width="14.5" bestFit="1" customWidth="1"/>
     <col min="265" max="265" width="12.5" bestFit="1" customWidth="1"/>
     <col min="513" max="513" width="16.59765625" bestFit="1" customWidth="1"/>
     <col min="514" max="514" width="27.59765625" bestFit="1" customWidth="1"/>
     <col min="515" max="515" width="11.8984375" bestFit="1" customWidth="1"/>
     <col min="516" max="516" width="30.296875" bestFit="1" customWidth="1"/>
     <col min="517" max="517" width="13.796875" bestFit="1" customWidth="1"/>
     <col min="518" max="518" width="14.5" bestFit="1" customWidth="1"/>
     <col min="519" max="519" width="10.59765625" bestFit="1" customWidth="1"/>
     <col min="520" max="520" width="14.5" bestFit="1" customWidth="1"/>
     <col min="521" max="521" width="12.5" bestFit="1" customWidth="1"/>
     <col min="769" max="769" width="16.59765625" bestFit="1" customWidth="1"/>
     <col min="770" max="770" width="27.59765625" bestFit="1" customWidth="1"/>
     <col min="771" max="771" width="11.8984375" bestFit="1" customWidth="1"/>
     <col min="772" max="772" width="30.296875" bestFit="1" customWidth="1"/>
     <col min="773" max="773" width="13.796875" bestFit="1" customWidth="1"/>
@@ -1783,74 +1459,71 @@
     <col min="15623" max="15623" width="10.59765625" bestFit="1" customWidth="1"/>
     <col min="15624" max="15624" width="14.5" bestFit="1" customWidth="1"/>
     <col min="15625" max="15625" width="12.5" bestFit="1" customWidth="1"/>
     <col min="15873" max="15873" width="16.59765625" bestFit="1" customWidth="1"/>
     <col min="15874" max="15874" width="27.59765625" bestFit="1" customWidth="1"/>
     <col min="15875" max="15875" width="11.8984375" bestFit="1" customWidth="1"/>
     <col min="15876" max="15876" width="30.296875" bestFit="1" customWidth="1"/>
     <col min="15877" max="15877" width="13.796875" bestFit="1" customWidth="1"/>
     <col min="15878" max="15878" width="14.5" bestFit="1" customWidth="1"/>
     <col min="15879" max="15879" width="10.59765625" bestFit="1" customWidth="1"/>
     <col min="15880" max="15880" width="14.5" bestFit="1" customWidth="1"/>
     <col min="15881" max="15881" width="12.5" bestFit="1" customWidth="1"/>
     <col min="16129" max="16129" width="16.59765625" bestFit="1" customWidth="1"/>
     <col min="16130" max="16130" width="27.59765625" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="11.8984375" bestFit="1" customWidth="1"/>
     <col min="16132" max="16132" width="30.296875" bestFit="1" customWidth="1"/>
     <col min="16133" max="16133" width="13.796875" bestFit="1" customWidth="1"/>
     <col min="16134" max="16134" width="14.5" bestFit="1" customWidth="1"/>
     <col min="16135" max="16135" width="10.59765625" bestFit="1" customWidth="1"/>
     <col min="16136" max="16136" width="14.5" bestFit="1" customWidth="1"/>
     <col min="16137" max="16137" width="12.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="10.5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="13.69921875" bestFit="1" customWidth="1"/>
+    <col min="1" max="5" width="20.796875" customWidth="1"/>
+    <col min="6" max="6" width="15.796875" customWidth="1"/>
+    <col min="7" max="7" width="11.296875" customWidth="1"/>
     <col min="8" max="8" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.8984375" bestFit="1" customWidth="1"/>
     <col min="257" max="257" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="16.09765625" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="260" max="260" width="23.59765625" bestFit="1" customWidth="1"/>
     <col min="261" max="261" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="262" max="262" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="264" max="264" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="265" max="265" width="9.8984375" bestFit="1" customWidth="1"/>
     <col min="513" max="513" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="514" max="514" width="16.09765625" bestFit="1" customWidth="1"/>
     <col min="515" max="515" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="516" max="516" width="23.59765625" bestFit="1" customWidth="1"/>
     <col min="517" max="517" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="518" max="518" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="520" max="520" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="521" max="521" width="9.8984375" bestFit="1" customWidth="1"/>
     <col min="769" max="769" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="770" max="770" width="16.09765625" bestFit="1" customWidth="1"/>
     <col min="771" max="771" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="772" max="772" width="23.59765625" bestFit="1" customWidth="1"/>
     <col min="773" max="773" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="774" max="774" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="776" max="776" width="11.69921875" bestFit="1" customWidth="1"/>
@@ -2317,74 +1990,71 @@
     <col min="15620" max="15620" width="23.59765625" bestFit="1" customWidth="1"/>
     <col min="15621" max="15621" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="15622" max="15622" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="15624" max="15624" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="15625" max="15625" width="9.8984375" bestFit="1" customWidth="1"/>
     <col min="15873" max="15873" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="15874" max="15874" width="16.09765625" bestFit="1" customWidth="1"/>
     <col min="15875" max="15875" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="15876" max="15876" width="23.59765625" bestFit="1" customWidth="1"/>
     <col min="15877" max="15877" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="15878" max="15878" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="15880" max="15880" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="15881" max="15881" width="9.8984375" bestFit="1" customWidth="1"/>
     <col min="16129" max="16129" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="16130" max="16130" width="16.09765625" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="16132" max="16132" width="23.59765625" bestFit="1" customWidth="1"/>
     <col min="16133" max="16133" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="16134" max="16134" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="16136" max="16136" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="16137" max="16137" width="9.8984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="15.3984375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="13.59765625" customWidth="1"/>
+    <col min="1" max="5" width="20.796875" customWidth="1"/>
+    <col min="6" max="6" width="15.796875" customWidth="1"/>
+    <col min="7" max="7" width="11.296875" customWidth="1"/>
     <col min="8" max="8" width="12.796875" customWidth="1"/>
     <col min="9" max="9" width="11.8984375" customWidth="1"/>
     <col min="257" max="257" width="15.3984375" customWidth="1"/>
     <col min="258" max="258" width="13.69921875" customWidth="1"/>
     <col min="259" max="259" width="11.5" customWidth="1"/>
     <col min="260" max="260" width="14.8984375" customWidth="1"/>
     <col min="264" max="264" width="9.8984375" customWidth="1"/>
     <col min="513" max="513" width="15.3984375" customWidth="1"/>
     <col min="514" max="514" width="13.69921875" customWidth="1"/>
     <col min="515" max="515" width="11.5" customWidth="1"/>
     <col min="516" max="516" width="14.8984375" customWidth="1"/>
     <col min="520" max="520" width="9.8984375" customWidth="1"/>
     <col min="769" max="769" width="15.3984375" customWidth="1"/>
     <col min="770" max="770" width="13.69921875" customWidth="1"/>
     <col min="771" max="771" width="11.5" customWidth="1"/>
     <col min="772" max="772" width="14.8984375" customWidth="1"/>
     <col min="776" max="776" width="9.8984375" customWidth="1"/>
     <col min="1025" max="1025" width="15.3984375" customWidth="1"/>
     <col min="1026" max="1026" width="13.69921875" customWidth="1"/>
     <col min="1027" max="1027" width="11.5" customWidth="1"/>
     <col min="1028" max="1028" width="14.8984375" customWidth="1"/>
     <col min="1032" max="1032" width="9.8984375" customWidth="1"/>
     <col min="1281" max="1281" width="15.3984375" customWidth="1"/>
     <col min="1282" max="1282" width="13.69921875" customWidth="1"/>
     <col min="1283" max="1283" width="11.5" customWidth="1"/>
@@ -2662,641 +2332,123 @@
     <col min="15112" max="15112" width="9.8984375" customWidth="1"/>
     <col min="15361" max="15361" width="15.3984375" customWidth="1"/>
     <col min="15362" max="15362" width="13.69921875" customWidth="1"/>
     <col min="15363" max="15363" width="11.5" customWidth="1"/>
     <col min="15364" max="15364" width="14.8984375" customWidth="1"/>
     <col min="15368" max="15368" width="9.8984375" customWidth="1"/>
     <col min="15617" max="15617" width="15.3984375" customWidth="1"/>
     <col min="15618" max="15618" width="13.69921875" customWidth="1"/>
     <col min="15619" max="15619" width="11.5" customWidth="1"/>
     <col min="15620" max="15620" width="14.8984375" customWidth="1"/>
     <col min="15624" max="15624" width="9.8984375" customWidth="1"/>
     <col min="15873" max="15873" width="15.3984375" customWidth="1"/>
     <col min="15874" max="15874" width="13.69921875" customWidth="1"/>
     <col min="15875" max="15875" width="11.5" customWidth="1"/>
     <col min="15876" max="15876" width="14.8984375" customWidth="1"/>
     <col min="15880" max="15880" width="9.8984375" customWidth="1"/>
     <col min="16129" max="16129" width="15.3984375" customWidth="1"/>
     <col min="16130" max="16130" width="13.69921875" customWidth="1"/>
     <col min="16131" max="16131" width="11.5" customWidth="1"/>
     <col min="16132" max="16132" width="14.8984375" customWidth="1"/>
     <col min="16136" max="16136" width="9.8984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="10.8984375" defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="8.796875" customWidth="1"/>
-[...511 lines deleted...]
-    <col min="16137" max="16137" width="9.69921875" customWidth="1"/>
+    <col min="1" max="2" width="27.59765625" customWidth="1"/>
+    <col min="4" max="4" width="27.59765625" customWidth="1"/>
+    <col min="8" max="8" width="15.8984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.3984375" defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="22.59765625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="8.59765625" customWidth="1"/>
+    <col min="1" max="5" width="20.796875" customWidth="1"/>
+    <col min="6" max="6" width="15.796875" customWidth="1"/>
+    <col min="7" max="7" width="11.296875" customWidth="1"/>
     <col min="8" max="8" width="12.8984375" customWidth="1"/>
     <col min="9" max="9" width="10.796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="11.09765625" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="9" width="9.8984375" bestFit="1" customWidth="1"/>
+    <col min="1" max="5" width="20.796875" customWidth="1"/>
+    <col min="6" max="6" width="15.796875" customWidth="1"/>
+    <col min="7" max="9" width="10.796875" customWidth="1"/>
     <col min="257" max="257" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="21.69921875" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="260" max="260" width="18" bestFit="1" customWidth="1"/>
     <col min="261" max="261" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="262" max="262" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="264" max="264" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="265" max="265" width="9.8984375" bestFit="1" customWidth="1"/>
     <col min="513" max="513" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="514" max="514" width="21.69921875" bestFit="1" customWidth="1"/>
     <col min="515" max="515" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="516" max="516" width="18" bestFit="1" customWidth="1"/>
     <col min="517" max="517" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="518" max="518" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="520" max="520" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="521" max="521" width="9.8984375" bestFit="1" customWidth="1"/>
     <col min="769" max="769" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="770" max="770" width="21.69921875" bestFit="1" customWidth="1"/>
     <col min="771" max="771" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="772" max="772" width="18" bestFit="1" customWidth="1"/>
     <col min="773" max="773" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="774" max="774" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="776" max="776" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="777" max="777" width="9.8984375" bestFit="1" customWidth="1"/>
     <col min="1025" max="1025" width="9.19921875" bestFit="1" customWidth="1"/>
@@ -3759,129 +2911,151 @@
     <col min="15618" max="15618" width="21.69921875" bestFit="1" customWidth="1"/>
     <col min="15619" max="15619" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="15620" max="15620" width="18" bestFit="1" customWidth="1"/>
     <col min="15621" max="15621" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="15622" max="15622" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="15624" max="15624" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="15625" max="15625" width="9.8984375" bestFit="1" customWidth="1"/>
     <col min="15873" max="15873" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="15874" max="15874" width="21.69921875" bestFit="1" customWidth="1"/>
     <col min="15875" max="15875" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="15876" max="15876" width="18" bestFit="1" customWidth="1"/>
     <col min="15877" max="15877" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="15878" max="15878" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="15880" max="15880" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="15881" max="15881" width="9.8984375" bestFit="1" customWidth="1"/>
     <col min="16129" max="16129" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="16130" max="16130" width="21.69921875" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="9.19921875" bestFit="1" customWidth="1"/>
     <col min="16132" max="16132" width="18" bestFit="1" customWidth="1"/>
     <col min="16133" max="16133" width="11.09765625" bestFit="1" customWidth="1"/>
     <col min="16134" max="16134" width="13.69921875" bestFit="1" customWidth="1"/>
     <col min="16136" max="16136" width="11.69921875" bestFit="1" customWidth="1"/>
     <col min="16137" max="16137" width="9.8984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.45">
+      <c r="A1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:I2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.296875" defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <cols>
+    <col min="2" max="2" width="18.796875" customWidth="1"/>
+    <col min="4" max="4" width="30.296875" customWidth="1"/>
+    <col min="5" max="5" width="18.796875" customWidth="1"/>
+  </cols>
+  <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.45">
       <c r="A2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="C2" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="1" t="s">
+      <c r="E2" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" s="1" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="20.5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="13.59765625" customWidth="1"/>
+    <col min="1" max="5" width="20.796875" customWidth="1"/>
+    <col min="6" max="6" width="15.796875" customWidth="1"/>
+    <col min="7" max="7" width="11.296875" customWidth="1"/>
     <col min="8" max="8" width="12.796875" customWidth="1"/>
     <col min="9" max="9" width="11.8984375" customWidth="1"/>
     <col min="257" max="257" width="15.3984375" customWidth="1"/>
     <col min="258" max="258" width="13.69921875" customWidth="1"/>
     <col min="259" max="259" width="11.5" customWidth="1"/>
     <col min="260" max="260" width="14.8984375" customWidth="1"/>
     <col min="264" max="264" width="9.8984375" customWidth="1"/>
     <col min="513" max="513" width="15.3984375" customWidth="1"/>
     <col min="514" max="514" width="13.69921875" customWidth="1"/>
     <col min="515" max="515" width="11.5" customWidth="1"/>
     <col min="516" max="516" width="14.8984375" customWidth="1"/>
     <col min="520" max="520" width="9.8984375" customWidth="1"/>
     <col min="769" max="769" width="15.3984375" customWidth="1"/>
     <col min="770" max="770" width="13.69921875" customWidth="1"/>
     <col min="771" max="771" width="11.5" customWidth="1"/>
     <col min="772" max="772" width="14.8984375" customWidth="1"/>
     <col min="776" max="776" width="9.8984375" customWidth="1"/>
     <col min="1025" max="1025" width="15.3984375" customWidth="1"/>
     <col min="1026" max="1026" width="13.69921875" customWidth="1"/>
     <col min="1027" max="1027" width="11.5" customWidth="1"/>
     <col min="1028" max="1028" width="14.8984375" customWidth="1"/>
     <col min="1032" max="1032" width="9.8984375" customWidth="1"/>
     <col min="1281" max="1281" width="15.3984375" customWidth="1"/>
     <col min="1282" max="1282" width="13.69921875" customWidth="1"/>
     <col min="1283" max="1283" width="11.5" customWidth="1"/>
@@ -4159,74 +3333,71 @@
     <col min="15112" max="15112" width="9.8984375" customWidth="1"/>
     <col min="15361" max="15361" width="15.3984375" customWidth="1"/>
     <col min="15362" max="15362" width="13.69921875" customWidth="1"/>
     <col min="15363" max="15363" width="11.5" customWidth="1"/>
     <col min="15364" max="15364" width="14.8984375" customWidth="1"/>
     <col min="15368" max="15368" width="9.8984375" customWidth="1"/>
     <col min="15617" max="15617" width="15.3984375" customWidth="1"/>
     <col min="15618" max="15618" width="13.69921875" customWidth="1"/>
     <col min="15619" max="15619" width="11.5" customWidth="1"/>
     <col min="15620" max="15620" width="14.8984375" customWidth="1"/>
     <col min="15624" max="15624" width="9.8984375" customWidth="1"/>
     <col min="15873" max="15873" width="15.3984375" customWidth="1"/>
     <col min="15874" max="15874" width="13.69921875" customWidth="1"/>
     <col min="15875" max="15875" width="11.5" customWidth="1"/>
     <col min="15876" max="15876" width="14.8984375" customWidth="1"/>
     <col min="15880" max="15880" width="9.8984375" customWidth="1"/>
     <col min="16129" max="16129" width="15.3984375" customWidth="1"/>
     <col min="16130" max="16130" width="13.69921875" customWidth="1"/>
     <col min="16131" max="16131" width="11.5" customWidth="1"/>
     <col min="16132" max="16132" width="14.8984375" customWidth="1"/>
     <col min="16136" max="16136" width="9.8984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="15.3984375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="13.59765625" customWidth="1"/>
+    <col min="1" max="5" width="20.796875" customWidth="1"/>
+    <col min="6" max="6" width="15.796875" customWidth="1"/>
+    <col min="7" max="7" width="11.296875" customWidth="1"/>
     <col min="8" max="8" width="12.796875" customWidth="1"/>
     <col min="9" max="9" width="11.8984375" customWidth="1"/>
     <col min="257" max="257" width="15.3984375" customWidth="1"/>
     <col min="258" max="258" width="13.69921875" customWidth="1"/>
     <col min="259" max="259" width="11.5" customWidth="1"/>
     <col min="260" max="260" width="14.8984375" customWidth="1"/>
     <col min="264" max="264" width="9.8984375" customWidth="1"/>
     <col min="513" max="513" width="15.3984375" customWidth="1"/>
     <col min="514" max="514" width="13.69921875" customWidth="1"/>
     <col min="515" max="515" width="11.5" customWidth="1"/>
     <col min="516" max="516" width="14.8984375" customWidth="1"/>
     <col min="520" max="520" width="9.8984375" customWidth="1"/>
     <col min="769" max="769" width="15.3984375" customWidth="1"/>
     <col min="770" max="770" width="13.69921875" customWidth="1"/>
     <col min="771" max="771" width="11.5" customWidth="1"/>
     <col min="772" max="772" width="14.8984375" customWidth="1"/>
     <col min="776" max="776" width="9.8984375" customWidth="1"/>
     <col min="1025" max="1025" width="15.3984375" customWidth="1"/>
     <col min="1026" max="1026" width="13.69921875" customWidth="1"/>
     <col min="1027" max="1027" width="11.5" customWidth="1"/>
     <col min="1028" max="1028" width="14.8984375" customWidth="1"/>
     <col min="1032" max="1032" width="9.8984375" customWidth="1"/>
     <col min="1281" max="1281" width="15.3984375" customWidth="1"/>
     <col min="1282" max="1282" width="13.69921875" customWidth="1"/>
     <col min="1283" max="1283" width="11.5" customWidth="1"/>
@@ -4504,74 +3675,71 @@
     <col min="15112" max="15112" width="9.8984375" customWidth="1"/>
     <col min="15361" max="15361" width="15.3984375" customWidth="1"/>
     <col min="15362" max="15362" width="13.69921875" customWidth="1"/>
     <col min="15363" max="15363" width="11.5" customWidth="1"/>
     <col min="15364" max="15364" width="14.8984375" customWidth="1"/>
     <col min="15368" max="15368" width="9.8984375" customWidth="1"/>
     <col min="15617" max="15617" width="15.3984375" customWidth="1"/>
     <col min="15618" max="15618" width="13.69921875" customWidth="1"/>
     <col min="15619" max="15619" width="11.5" customWidth="1"/>
     <col min="15620" max="15620" width="14.8984375" customWidth="1"/>
     <col min="15624" max="15624" width="9.8984375" customWidth="1"/>
     <col min="15873" max="15873" width="15.3984375" customWidth="1"/>
     <col min="15874" max="15874" width="13.69921875" customWidth="1"/>
     <col min="15875" max="15875" width="11.5" customWidth="1"/>
     <col min="15876" max="15876" width="14.8984375" customWidth="1"/>
     <col min="15880" max="15880" width="9.8984375" customWidth="1"/>
     <col min="16129" max="16129" width="15.3984375" customWidth="1"/>
     <col min="16130" max="16130" width="13.69921875" customWidth="1"/>
     <col min="16131" max="16131" width="11.5" customWidth="1"/>
     <col min="16132" max="16132" width="14.8984375" customWidth="1"/>
     <col min="16136" max="16136" width="9.8984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="15.3984375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="13.59765625" customWidth="1"/>
+    <col min="1" max="5" width="20.796875" customWidth="1"/>
+    <col min="6" max="6" width="15.796875" customWidth="1"/>
+    <col min="7" max="7" width="11.296875" customWidth="1"/>
     <col min="8" max="8" width="12.796875" customWidth="1"/>
     <col min="9" max="9" width="11.8984375" customWidth="1"/>
     <col min="257" max="257" width="15.3984375" customWidth="1"/>
     <col min="258" max="258" width="13.69921875" customWidth="1"/>
     <col min="259" max="259" width="11.5" customWidth="1"/>
     <col min="260" max="260" width="14.8984375" customWidth="1"/>
     <col min="264" max="264" width="9.8984375" customWidth="1"/>
     <col min="513" max="513" width="15.3984375" customWidth="1"/>
     <col min="514" max="514" width="13.69921875" customWidth="1"/>
     <col min="515" max="515" width="11.5" customWidth="1"/>
     <col min="516" max="516" width="14.8984375" customWidth="1"/>
     <col min="520" max="520" width="9.8984375" customWidth="1"/>
     <col min="769" max="769" width="15.3984375" customWidth="1"/>
     <col min="770" max="770" width="13.69921875" customWidth="1"/>
     <col min="771" max="771" width="11.5" customWidth="1"/>
     <col min="772" max="772" width="14.8984375" customWidth="1"/>
     <col min="776" max="776" width="9.8984375" customWidth="1"/>
     <col min="1025" max="1025" width="15.3984375" customWidth="1"/>
     <col min="1026" max="1026" width="13.69921875" customWidth="1"/>
     <col min="1027" max="1027" width="11.5" customWidth="1"/>
     <col min="1028" max="1028" width="14.8984375" customWidth="1"/>
     <col min="1032" max="1032" width="9.8984375" customWidth="1"/>
     <col min="1281" max="1281" width="15.3984375" customWidth="1"/>
     <col min="1282" max="1282" width="13.69921875" customWidth="1"/>
     <col min="1283" max="1283" width="11.5" customWidth="1"/>
@@ -4849,426 +4017,78 @@
     <col min="15112" max="15112" width="9.8984375" customWidth="1"/>
     <col min="15361" max="15361" width="15.3984375" customWidth="1"/>
     <col min="15362" max="15362" width="13.69921875" customWidth="1"/>
     <col min="15363" max="15363" width="11.5" customWidth="1"/>
     <col min="15364" max="15364" width="14.8984375" customWidth="1"/>
     <col min="15368" max="15368" width="9.8984375" customWidth="1"/>
     <col min="15617" max="15617" width="15.3984375" customWidth="1"/>
     <col min="15618" max="15618" width="13.69921875" customWidth="1"/>
     <col min="15619" max="15619" width="11.5" customWidth="1"/>
     <col min="15620" max="15620" width="14.8984375" customWidth="1"/>
     <col min="15624" max="15624" width="9.8984375" customWidth="1"/>
     <col min="15873" max="15873" width="15.3984375" customWidth="1"/>
     <col min="15874" max="15874" width="13.69921875" customWidth="1"/>
     <col min="15875" max="15875" width="11.5" customWidth="1"/>
     <col min="15876" max="15876" width="14.8984375" customWidth="1"/>
     <col min="15880" max="15880" width="9.8984375" customWidth="1"/>
     <col min="16129" max="16129" width="15.3984375" customWidth="1"/>
     <col min="16130" max="16130" width="13.69921875" customWidth="1"/>
     <col min="16131" max="16131" width="11.5" customWidth="1"/>
     <col min="16132" max="16132" width="14.8984375" customWidth="1"/>
     <col min="16136" max="16136" width="9.8984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>12</v>
-[...344 lines deleted...]
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="13" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="11.796875" customWidth="1"/>
+    <col min="1" max="5" width="20.796875" customWidth="1"/>
+    <col min="6" max="6" width="15.796875" customWidth="1"/>
+    <col min="7" max="7" width="11.296875" customWidth="1"/>
     <col min="8" max="8" width="12.09765625" customWidth="1"/>
     <col min="9" max="9" width="11.296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>